--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -124,110 +124,301 @@
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t>Ескертпе:</t>
   </si>
   <si>
     <t>Шартты белгі</t>
   </si>
   <si>
     <t>х – құпия деректер</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -278,56 +469,186 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -346,63 +667,92 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="25">
+    <cellStyle name="Акцент1 2" xfId="2"/>
+    <cellStyle name="Акцент2 2" xfId="3"/>
+    <cellStyle name="Акцент3 2" xfId="4"/>
+    <cellStyle name="Акцент4 2" xfId="5"/>
+    <cellStyle name="Акцент5 2" xfId="6"/>
+    <cellStyle name="Акцент6 2" xfId="7"/>
+    <cellStyle name="Ввод  2" xfId="8"/>
+    <cellStyle name="Вывод 2" xfId="9"/>
+    <cellStyle name="Вычисление 2" xfId="10"/>
+    <cellStyle name="Заголовок 1 2" xfId="11"/>
+    <cellStyle name="Заголовок 2 2" xfId="12"/>
+    <cellStyle name="Заголовок 3 2" xfId="13"/>
+    <cellStyle name="Заголовок 4 2" xfId="14"/>
+    <cellStyle name="Итог 2" xfId="15"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="16"/>
+    <cellStyle name="Название 2" xfId="17"/>
+    <cellStyle name="Нейтральный 2" xfId="18"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Плохой 2" xfId="19"/>
+    <cellStyle name="Пояснение 2" xfId="20"/>
+    <cellStyle name="Примечание 2" xfId="21"/>
+    <cellStyle name="Связанная ячейка 2" xfId="22"/>
+    <cellStyle name="Текст предупреждения 2" xfId="23"/>
+    <cellStyle name="Хороший 2" xfId="24"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -671,93 +1021,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M60"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="G53" sqref="G53"/>
+      <selection activeCell="H48" sqref="H48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="25"/>
-[...10 lines deleted...]
-      <c r="M1" s="26"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
     </row>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="24"/>
-[...10 lines deleted...]
-      <c r="M2" s="24"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
       <c r="K3" s="23"/>
       <c r="L3" s="23"/>
       <c r="M3" s="23"/>
     </row>
     <row r="4" spans="1:13" ht="39" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -949,65 +1299,65 @@
         <v>3338421</v>
       </c>
       <c r="L8" s="9">
         <v>3689769.7</v>
       </c>
       <c r="M8" s="9">
         <v>4049626.1</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="18"/>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:13" ht="12.75">
-      <c r="A10" s="24" t="s">
+      <c r="A10" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="24"/>
-[...10 lines deleted...]
-      <c r="M10" s="24"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="26"/>
+      <c r="H10" s="26"/>
+      <c r="I10" s="26"/>
+      <c r="J10" s="26"/>
+      <c r="K10" s="26"/>
+      <c r="L10" s="26"/>
+      <c r="M10" s="26"/>
     </row>
     <row r="11" spans="1:13" ht="13.5" thickBot="1">
       <c r="A11" s="2"/>
       <c r="B11" s="3"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="3"/>
       <c r="M11" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="39" thickBot="1">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>3</v>
@@ -1180,65 +1530,65 @@
         <v>1862940.4</v>
       </c>
       <c r="G16" s="9">
         <v>2240057</v>
       </c>
       <c r="H16" s="9">
         <v>2615982.4</v>
       </c>
       <c r="I16" s="9">
         <v>2992128.6</v>
       </c>
       <c r="J16" s="9">
         <v>3368426.1</v>
       </c>
       <c r="K16" s="9">
         <v>3747723.8</v>
       </c>
       <c r="L16" s="9">
         <v>4129947.7</v>
       </c>
       <c r="M16" s="9">
         <v>4513528.5</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A18" s="24" t="s">
+      <c r="A18" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="24"/>
-[...10 lines deleted...]
-      <c r="M18" s="24"/>
+      <c r="B18" s="26"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
+      <c r="G18" s="26"/>
+      <c r="H18" s="26"/>
+      <c r="I18" s="26"/>
+      <c r="J18" s="26"/>
+      <c r="K18" s="26"/>
+      <c r="L18" s="26"/>
+      <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A19" s="2"/>
       <c r="B19" s="3"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="3"/>
       <c r="M19" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="27.75" customHeight="1" thickBot="1">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>3</v>
@@ -1411,65 +1761,65 @@
         <v>1819094.3</v>
       </c>
       <c r="G24" s="9">
         <v>2209963.6</v>
       </c>
       <c r="H24" s="9">
         <v>2600338.7999999998</v>
       </c>
       <c r="I24" s="9">
         <v>2993613.8</v>
       </c>
       <c r="J24" s="9">
         <v>3391620</v>
       </c>
       <c r="K24" s="9">
         <v>3796142.1</v>
       </c>
       <c r="L24" s="9">
         <v>4232476</v>
       </c>
       <c r="M24" s="9">
         <v>4696073</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A26" s="24" t="s">
+      <c r="A26" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="24"/>
-[...10 lines deleted...]
-      <c r="M26" s="24"/>
+      <c r="B26" s="26"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="26"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="26"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A27" s="2"/>
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="3"/>
       <c r="M27" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="27.75" customHeight="1" thickBot="1">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>3</v>
@@ -1657,65 +2007,65 @@
         <v>4622211.5</v>
       </c>
       <c r="L32" s="9">
         <v>5104765.3</v>
       </c>
       <c r="M32" s="9">
         <v>5594226.7000000002</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="15" customHeight="1">
       <c r="A33" s="18"/>
       <c r="B33" s="19"/>
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="20"/>
     </row>
     <row r="34" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A34" s="24" t="s">
+      <c r="A34" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B34" s="24"/>
-[...10 lines deleted...]
-      <c r="M34" s="24"/>
+      <c r="B34" s="26"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="26"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="26"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="26"/>
+      <c r="M34" s="26"/>
     </row>
     <row r="35" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A35" s="2"/>
       <c r="B35" s="3"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="3"/>
       <c r="M35" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="24.75" customHeight="1" thickBot="1">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>3</v>
@@ -1888,65 +2238,65 @@
         <v>2533378.2000000002</v>
       </c>
       <c r="G40" s="15">
         <v>3047501.5</v>
       </c>
       <c r="H40" s="17">
         <v>3574117</v>
       </c>
       <c r="I40" s="15">
         <v>4099976</v>
       </c>
       <c r="J40" s="15">
         <v>4627029.4000000004</v>
       </c>
       <c r="K40" s="15">
         <v>5155457.5999999996</v>
       </c>
       <c r="L40" s="15">
         <v>5687213.9000000004</v>
       </c>
       <c r="M40" s="15">
         <v>6218969.2000000002</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A42" s="24" t="s">
+      <c r="A42" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B42" s="24"/>
-[...10 lines deleted...]
-      <c r="M42" s="24"/>
+      <c r="B42" s="26"/>
+      <c r="C42" s="26"/>
+      <c r="D42" s="26"/>
+      <c r="E42" s="26"/>
+      <c r="F42" s="26"/>
+      <c r="G42" s="26"/>
+      <c r="H42" s="26"/>
+      <c r="I42" s="26"/>
+      <c r="J42" s="26"/>
+      <c r="K42" s="26"/>
+      <c r="L42" s="26"/>
+      <c r="M42" s="26"/>
     </row>
     <row r="43" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A43" s="2"/>
       <c r="B43" s="3"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="3"/>
       <c r="M43" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="27.75" customHeight="1" thickBot="1">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>3</v>
@@ -2119,65 +2469,65 @@
         <v>2948431.2</v>
       </c>
       <c r="G48" s="15">
         <v>3559198</v>
       </c>
       <c r="H48" s="15">
         <v>4177601.9</v>
       </c>
       <c r="I48" s="15">
         <v>4803321.2</v>
       </c>
       <c r="J48" s="15">
         <v>5433595.7000000002</v>
       </c>
       <c r="K48" s="22">
         <v>6076570</v>
       </c>
       <c r="L48" s="22">
         <v>6711379.7000000002</v>
       </c>
       <c r="M48" s="22">
         <v>7357253.7000000002</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A50" s="24" t="s">
+      <c r="A50" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="B50" s="24"/>
-[...10 lines deleted...]
-      <c r="M50" s="24"/>
+      <c r="B50" s="26"/>
+      <c r="C50" s="26"/>
+      <c r="D50" s="26"/>
+      <c r="E50" s="26"/>
+      <c r="F50" s="26"/>
+      <c r="G50" s="26"/>
+      <c r="H50" s="26"/>
+      <c r="I50" s="26"/>
+      <c r="J50" s="26"/>
+      <c r="K50" s="26"/>
+      <c r="L50" s="26"/>
+      <c r="M50" s="26"/>
     </row>
     <row r="51" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A51" s="2"/>
       <c r="B51" s="3"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="3"/>
       <c r="M51" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="27.75" customHeight="1" thickBot="1">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>3</v>
@@ -2207,278 +2557,286 @@
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A53" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="9">
         <v>76592.3</v>
       </c>
       <c r="C53" s="15">
         <v>162290.20000000001</v>
       </c>
       <c r="D53" s="15">
         <v>258795.1</v>
       </c>
       <c r="E53" s="15">
         <v>362889.3</v>
       </c>
       <c r="F53" s="15">
         <v>459186.9</v>
       </c>
       <c r="G53" s="15">
         <v>556821.30000000005</v>
       </c>
-      <c r="H53" s="22"/>
+      <c r="H53" s="30">
+        <v>647805.19999999995</v>
+      </c>
       <c r="I53" s="22"/>
       <c r="J53" s="22"/>
       <c r="K53" s="22"/>
       <c r="L53" s="22"/>
       <c r="M53" s="9"/>
     </row>
     <row r="54" spans="1:13" ht="12.95" customHeight="1">
       <c r="A54" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B54" s="9">
         <v>35531</v>
       </c>
       <c r="C54" s="15">
         <v>73059</v>
       </c>
       <c r="D54" s="15">
         <v>113930.3</v>
       </c>
       <c r="E54" s="15">
         <v>158478.5</v>
       </c>
       <c r="F54" s="15">
         <v>203623.6</v>
       </c>
       <c r="G54" s="15">
         <v>250178.4</v>
       </c>
-      <c r="H54" s="15"/>
+      <c r="H54" s="29">
+        <v>292673.3</v>
+      </c>
       <c r="I54" s="15"/>
       <c r="J54" s="15"/>
       <c r="K54" s="22"/>
       <c r="L54" s="22"/>
       <c r="M54" s="9"/>
     </row>
     <row r="55" spans="1:13" ht="12.95" customHeight="1">
       <c r="A55" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="9">
         <v>996587.8</v>
       </c>
       <c r="C55" s="15">
         <v>2001623.8</v>
       </c>
       <c r="D55" s="15">
         <v>2993734.3</v>
       </c>
       <c r="E55" s="15">
         <v>4013510.4</v>
       </c>
       <c r="F55" s="15">
         <v>5042991.3</v>
       </c>
       <c r="G55" s="15">
         <v>6209664.4000000004</v>
       </c>
-      <c r="H55" s="15"/>
+      <c r="H55" s="29">
+        <v>7319498</v>
+      </c>
       <c r="I55" s="15"/>
       <c r="J55" s="15"/>
       <c r="K55" s="22"/>
       <c r="L55" s="22"/>
       <c r="M55" s="9"/>
     </row>
     <row r="56" spans="1:13" ht="12.95" customHeight="1">
       <c r="A56" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="9">
         <v>559819.80000000005</v>
       </c>
       <c r="C56" s="15">
         <v>1117941.6000000001</v>
       </c>
       <c r="D56" s="15">
         <v>1675267.8</v>
       </c>
       <c r="E56" s="15">
         <v>2235641</v>
       </c>
       <c r="F56" s="15">
         <v>2806796.5</v>
       </c>
       <c r="G56" s="15">
         <v>3387324.1</v>
       </c>
-      <c r="H56" s="15"/>
+      <c r="H56" s="29">
+        <v>3966532.6</v>
+      </c>
       <c r="I56" s="15"/>
       <c r="J56" s="15"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="9"/>
     </row>
     <row r="58" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A58" s="27" t="s">
+      <c r="A58" s="24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A59" s="28" t="s">
+      <c r="A59" s="25" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A60" s="28" t="s">
+      <c r="A60" s="25" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DD8DE9-AA3E-4CCD-ACA8-BB3281B9B6E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB1182CB-CA33-432F-923C-60374226D16C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D050E89-C26E-4B70-8E3E-B1EA581E6322}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>