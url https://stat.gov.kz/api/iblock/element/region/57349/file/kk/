--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -313,51 +313,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -389,68 +389,74 @@
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -723,141 +729,141 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M61"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="A59" sqref="A59:A61"/>
+      <selection activeCell="H47" sqref="H47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="28"/>
-[...10 lines deleted...]
-      <c r="M2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="M3" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="12.75">
-      <c r="A5" s="30" t="s">
+      <c r="A5" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="31"/>
-[...10 lines deleted...]
-      <c r="M5" s="32"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="34"/>
     </row>
     <row r="6" spans="1:13" ht="40.5" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="1">
         <v>50322.6</v>
       </c>
       <c r="C6" s="1">
         <v>48199</v>
       </c>
       <c r="D6" s="1">
         <v>50516.9</v>
       </c>
       <c r="E6" s="1">
         <v>43163.8</v>
       </c>
       <c r="F6" s="1">
         <v>39821.199999999997</v>
       </c>
       <c r="G6" s="11">
         <v>54454.5</v>
       </c>
       <c r="H6" s="11">
         <v>48519</v>
@@ -995,65 +1001,65 @@
         <v>349842</v>
       </c>
       <c r="L9" s="1">
         <v>351348.7</v>
       </c>
       <c r="M9" s="1">
         <v>359856.4</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="18.75" customHeight="1">
       <c r="A10" s="20"/>
       <c r="B10" s="21"/>
       <c r="C10" s="21"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
     </row>
     <row r="11" spans="1:13" ht="12.75">
-      <c r="A11" s="27" t="s">
+      <c r="A11" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="27"/>
-[...10 lines deleted...]
-      <c r="M11" s="27"/>
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" ht="12.75" thickBot="1">
       <c r="A12" s="3"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="M12" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="13.5" thickBot="1">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="8" t="s">
@@ -1224,65 +1230,65 @@
         <v>379666.1</v>
       </c>
       <c r="G17" s="1">
         <v>377116.6</v>
       </c>
       <c r="H17" s="1">
         <v>375925.4</v>
       </c>
       <c r="I17" s="1">
         <v>376146.2</v>
       </c>
       <c r="J17" s="1">
         <v>376297.5</v>
       </c>
       <c r="K17" s="1">
         <v>379297.7</v>
       </c>
       <c r="L17" s="1">
         <v>382223.9</v>
       </c>
       <c r="M17" s="1">
         <v>383580.8</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A19" s="27" t="s">
+      <c r="A19" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="27"/>
-[...10 lines deleted...]
-      <c r="M19" s="27"/>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="29"/>
     </row>
     <row r="20" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A20" s="3"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="M20" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="8" t="s">
@@ -1453,65 +1459,65 @@
         <v>390255.8</v>
       </c>
       <c r="G25" s="1">
         <v>390869.3</v>
       </c>
       <c r="H25" s="1">
         <v>390375.2</v>
       </c>
       <c r="I25" s="1">
         <v>393275</v>
       </c>
       <c r="J25" s="1">
         <v>398006.2</v>
       </c>
       <c r="K25" s="1">
         <v>404522.1</v>
       </c>
       <c r="L25" s="1">
         <v>436333.9</v>
       </c>
       <c r="M25" s="1">
         <v>463597</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A27" s="27" t="s">
+      <c r="A27" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="27"/>
-[...10 lines deleted...]
-      <c r="M27" s="27"/>
+      <c r="B27" s="29"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="29"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="29"/>
     </row>
     <row r="28" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A28" s="3"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="M28" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F29" s="8" t="s">
@@ -1697,65 +1703,65 @@
         <v>478379.8</v>
       </c>
       <c r="L33" s="1">
         <v>482553.8</v>
       </c>
       <c r="M33" s="1">
         <v>489461.4</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="15" customHeight="1">
       <c r="A34" s="20"/>
       <c r="B34" s="21"/>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="21"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
       <c r="I34" s="23"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
     </row>
     <row r="35" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A35" s="27" t="s">
+      <c r="A35" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B35" s="27"/>
-[...10 lines deleted...]
-      <c r="M35" s="27"/>
+      <c r="B35" s="29"/>
+      <c r="C35" s="29"/>
+      <c r="D35" s="29"/>
+      <c r="E35" s="29"/>
+      <c r="F35" s="29"/>
+      <c r="G35" s="29"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="29"/>
+      <c r="J35" s="29"/>
+      <c r="K35" s="29"/>
+      <c r="L35" s="29"/>
+      <c r="M35" s="29"/>
     </row>
     <row r="36" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A36" s="3"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="M36" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F37" s="8" t="s">
@@ -1941,65 +1947,65 @@
         <v>528428.19999999995</v>
       </c>
       <c r="L41" s="17">
         <v>531756.30000000005</v>
       </c>
       <c r="M41" s="17">
         <v>531755.30000000005</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1">
       <c r="A42" s="20"/>
       <c r="B42" s="21"/>
       <c r="C42" s="21"/>
       <c r="D42" s="21"/>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
     </row>
     <row r="43" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A43" s="27" t="s">
+      <c r="A43" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B43" s="27"/>
-[...10 lines deleted...]
-      <c r="M43" s="27"/>
+      <c r="B43" s="29"/>
+      <c r="C43" s="29"/>
+      <c r="D43" s="29"/>
+      <c r="E43" s="29"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="29"/>
+      <c r="H43" s="29"/>
+      <c r="I43" s="29"/>
+      <c r="J43" s="29"/>
+      <c r="K43" s="29"/>
+      <c r="L43" s="29"/>
+      <c r="M43" s="29"/>
     </row>
     <row r="44" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A44" s="3"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="M44" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F45" s="8" t="s">
@@ -2170,65 +2176,65 @@
         <v>618949.19999999995</v>
       </c>
       <c r="G49" s="17">
         <v>610766.80000000005</v>
       </c>
       <c r="H49" s="17">
         <v>618403.9</v>
       </c>
       <c r="I49" s="17">
         <v>625719.30000000005</v>
       </c>
       <c r="J49" s="17">
         <v>630274.5</v>
       </c>
       <c r="K49" s="17">
         <v>642974.30000000005</v>
       </c>
       <c r="L49" s="17">
         <v>634809.69999999995</v>
       </c>
       <c r="M49" s="17">
         <v>645874</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A51" s="27" t="s">
+      <c r="A51" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="B51" s="27"/>
-[...10 lines deleted...]
-      <c r="M51" s="27"/>
+      <c r="B51" s="29"/>
+      <c r="C51" s="29"/>
+      <c r="D51" s="29"/>
+      <c r="E51" s="29"/>
+      <c r="F51" s="29"/>
+      <c r="G51" s="29"/>
+      <c r="H51" s="29"/>
+      <c r="I51" s="29"/>
+      <c r="J51" s="29"/>
+      <c r="K51" s="29"/>
+      <c r="L51" s="29"/>
+      <c r="M51" s="29"/>
     </row>
     <row r="52" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A52" s="3"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="M52" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F53" s="8" t="s">
@@ -2256,278 +2262,286 @@
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="42" customHeight="1">
       <c r="A54" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="1">
         <v>76592.3</v>
       </c>
       <c r="C54" s="17">
         <v>85697.9</v>
       </c>
       <c r="D54" s="17">
         <v>96504.9</v>
       </c>
       <c r="E54" s="17">
         <v>104094.2</v>
       </c>
       <c r="F54" s="17">
         <v>96297.600000000006</v>
       </c>
       <c r="G54" s="17">
         <v>97634.4</v>
       </c>
-      <c r="H54" s="25"/>
+      <c r="H54" s="36">
+        <v>90983.9</v>
+      </c>
       <c r="I54" s="25"/>
       <c r="J54" s="17"/>
       <c r="K54" s="17"/>
       <c r="L54" s="17"/>
       <c r="M54" s="1"/>
     </row>
     <row r="55" spans="1:13" ht="15" customHeight="1">
       <c r="A55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="1">
         <v>35531</v>
       </c>
       <c r="C55" s="17">
         <v>37528</v>
       </c>
       <c r="D55" s="17">
         <v>40871.300000000003</v>
       </c>
       <c r="E55" s="17">
         <v>44548.2</v>
       </c>
       <c r="F55" s="17">
         <v>45145.1</v>
       </c>
       <c r="G55" s="17">
         <v>46554.8</v>
       </c>
-      <c r="H55" s="17"/>
+      <c r="H55" s="35">
+        <v>42494.9</v>
+      </c>
       <c r="I55" s="17"/>
       <c r="J55" s="17"/>
       <c r="K55" s="17"/>
       <c r="L55" s="17"/>
       <c r="M55" s="1"/>
     </row>
     <row r="56" spans="1:13" ht="29.25" customHeight="1">
       <c r="A56" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="1">
         <v>996587.8</v>
       </c>
       <c r="C56" s="17">
         <v>1005036</v>
       </c>
       <c r="D56" s="17">
         <v>992110.5</v>
       </c>
       <c r="E56" s="17">
         <v>1019776.1</v>
       </c>
       <c r="F56" s="17">
         <v>1029480.9</v>
       </c>
       <c r="G56" s="17">
         <v>1166673.1000000001</v>
       </c>
-      <c r="H56" s="17"/>
+      <c r="H56" s="35">
+        <v>1109833.6000000001</v>
+      </c>
       <c r="I56" s="17"/>
       <c r="J56" s="17"/>
       <c r="K56" s="17"/>
       <c r="L56" s="17"/>
       <c r="M56" s="1"/>
     </row>
     <row r="57" spans="1:13" ht="15.75" customHeight="1">
       <c r="A57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="1">
         <v>559819.80000000005</v>
       </c>
       <c r="C57" s="17">
         <v>558121.80000000005</v>
       </c>
       <c r="D57" s="17">
         <v>557326.19999999995</v>
       </c>
       <c r="E57" s="17">
         <v>560373.19999999995</v>
       </c>
       <c r="F57" s="17">
         <v>571155.5</v>
       </c>
       <c r="G57" s="17">
         <v>580527.6</v>
       </c>
-      <c r="H57" s="17"/>
+      <c r="H57" s="35">
+        <v>579208.5</v>
+      </c>
       <c r="I57" s="17"/>
       <c r="J57" s="17"/>
       <c r="K57" s="17"/>
       <c r="L57" s="17"/>
       <c r="M57" s="1"/>
     </row>
     <row r="59" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A59" s="33" t="s">
+      <c r="A59" s="27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A60" s="34" t="s">
+      <c r="A60" s="28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A61" s="34" t="s">
+      <c r="A61" s="28" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A5:M5"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{538CABDE-7EBD-470B-B9A0-ED2BDCE603D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02EFFC9F-6ACA-4999-94AA-70F49F6F2DB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>