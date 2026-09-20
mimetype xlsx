--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,69 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\ДИН ряды все\связь\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\3-связь ЭТ динамика август\каз 09\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14430" windowHeight="12300"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8100" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="айлар" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="айлар" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="71">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t xml:space="preserve">маусым </t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -112,61 +116,182 @@
     <t>  38 582,8</t>
   </si>
   <si>
     <t>  644 891,3</t>
   </si>
   <si>
     <t>  372 083,5</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t>Ескертпе:</t>
   </si>
   <si>
     <t>Шартты белгі</t>
   </si>
   <si>
     <t>х – құпия деректер</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Құндық көріністегі халыққа көрсетілген байланыс қызметтері көлеміне тек азамматтарға олардың қаражаты есебінен ұсынылатын қызметтерден алынатын негізгі қызмет түрінен түскен қаражат түсімдері қосылады; 
+пошталық және арнаулы жөнелтімдерді қабылдау, сұрыптау, тасымалдау және жеткізу, сондай-ақ мерзімдік баспаларды жіберу, жеткізу және тарату </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегатталған</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-байланыс «Пошталық және курьерлік қызмет және байланыс қызметтері туралы есеп» кезеңділігі айлық </t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Пошта және курьерлік қызмет көрсетулерінің және байланыс қызметінің көлемі</t>
+  </si>
+  <si>
+    <t>2020 жылдан бастап</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zko/dynamic-tables/4495/</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету және сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Гиззатов Жалгас</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>zh.gizzatov@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -175,50 +300,94 @@
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -309,55 +478,60 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -391,92 +565,151 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -721,149 +954,403 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/dynamic-tables/4495/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.gizzatov@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="36.5703125" style="53" customWidth="1"/>
+    <col min="2" max="2" width="82.140625" style="53" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="53"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="33">
+        <v>192101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="36">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="36" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="36" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="63.75">
+      <c r="A7" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5">
+      <c r="A10" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="38"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="55" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="40">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="40">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="39" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="31">
+        <v>77112500605</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>70</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:C20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="88.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="43"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="42" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="42" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="42" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="42" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="42" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="42"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="44" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="42"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="42"/>
+    </row>
+    <row r="20" spans="2:3">
+      <c r="B20" s="45" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" s="46"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M61"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="H47" sqref="H47"/>
+    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="30"/>
-[...10 lines deleted...]
-      <c r="M2" s="31"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="M3" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="12.75">
-      <c r="A5" s="32" t="s">
+      <c r="A5" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="33"/>
-[...10 lines deleted...]
-      <c r="M5" s="34"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="52"/>
     </row>
     <row r="6" spans="1:13" ht="40.5" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="1">
         <v>50322.6</v>
       </c>
       <c r="C6" s="1">
         <v>48199</v>
       </c>
       <c r="D6" s="1">
         <v>50516.9</v>
       </c>
       <c r="E6" s="1">
         <v>43163.8</v>
       </c>
       <c r="F6" s="1">
         <v>39821.199999999997</v>
       </c>
       <c r="G6" s="11">
         <v>54454.5</v>
       </c>
       <c r="H6" s="11">
         <v>48519</v>
@@ -1001,65 +1488,65 @@
         <v>349842</v>
       </c>
       <c r="L9" s="1">
         <v>351348.7</v>
       </c>
       <c r="M9" s="1">
         <v>359856.4</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="18.75" customHeight="1">
       <c r="A10" s="20"/>
       <c r="B10" s="21"/>
       <c r="C10" s="21"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
     </row>
     <row r="11" spans="1:13" ht="12.75">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="29"/>
-[...10 lines deleted...]
-      <c r="M11" s="29"/>
+      <c r="B11" s="47"/>
+      <c r="C11" s="47"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="47"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="47"/>
     </row>
     <row r="12" spans="1:13" ht="12.75" thickBot="1">
       <c r="A12" s="3"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="M12" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="13.5" thickBot="1">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="8" t="s">
@@ -1230,65 +1717,65 @@
         <v>379666.1</v>
       </c>
       <c r="G17" s="1">
         <v>377116.6</v>
       </c>
       <c r="H17" s="1">
         <v>375925.4</v>
       </c>
       <c r="I17" s="1">
         <v>376146.2</v>
       </c>
       <c r="J17" s="1">
         <v>376297.5</v>
       </c>
       <c r="K17" s="1">
         <v>379297.7</v>
       </c>
       <c r="L17" s="1">
         <v>382223.9</v>
       </c>
       <c r="M17" s="1">
         <v>383580.8</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A19" s="29" t="s">
+      <c r="A19" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="29"/>
-[...10 lines deleted...]
-      <c r="M19" s="29"/>
+      <c r="B19" s="47"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
     </row>
     <row r="20" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A20" s="3"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="M20" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="8" t="s">
@@ -1459,65 +1946,65 @@
         <v>390255.8</v>
       </c>
       <c r="G25" s="1">
         <v>390869.3</v>
       </c>
       <c r="H25" s="1">
         <v>390375.2</v>
       </c>
       <c r="I25" s="1">
         <v>393275</v>
       </c>
       <c r="J25" s="1">
         <v>398006.2</v>
       </c>
       <c r="K25" s="1">
         <v>404522.1</v>
       </c>
       <c r="L25" s="1">
         <v>436333.9</v>
       </c>
       <c r="M25" s="1">
         <v>463597</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A27" s="29" t="s">
+      <c r="A27" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="29"/>
-[...10 lines deleted...]
-      <c r="M27" s="29"/>
+      <c r="B27" s="47"/>
+      <c r="C27" s="47"/>
+      <c r="D27" s="47"/>
+      <c r="E27" s="47"/>
+      <c r="F27" s="47"/>
+      <c r="G27" s="47"/>
+      <c r="H27" s="47"/>
+      <c r="I27" s="47"/>
+      <c r="J27" s="47"/>
+      <c r="K27" s="47"/>
+      <c r="L27" s="47"/>
+      <c r="M27" s="47"/>
     </row>
     <row r="28" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A28" s="3"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="M28" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F29" s="8" t="s">
@@ -1703,65 +2190,65 @@
         <v>478379.8</v>
       </c>
       <c r="L33" s="1">
         <v>482553.8</v>
       </c>
       <c r="M33" s="1">
         <v>489461.4</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="15" customHeight="1">
       <c r="A34" s="20"/>
       <c r="B34" s="21"/>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="21"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
       <c r="I34" s="23"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
     </row>
     <row r="35" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A35" s="29" t="s">
+      <c r="A35" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="B35" s="29"/>
-[...10 lines deleted...]
-      <c r="M35" s="29"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+      <c r="D35" s="47"/>
+      <c r="E35" s="47"/>
+      <c r="F35" s="47"/>
+      <c r="G35" s="47"/>
+      <c r="H35" s="47"/>
+      <c r="I35" s="47"/>
+      <c r="J35" s="47"/>
+      <c r="K35" s="47"/>
+      <c r="L35" s="47"/>
+      <c r="M35" s="47"/>
     </row>
     <row r="36" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A36" s="3"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="M36" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F37" s="8" t="s">
@@ -1947,65 +2434,65 @@
         <v>528428.19999999995</v>
       </c>
       <c r="L41" s="17">
         <v>531756.30000000005</v>
       </c>
       <c r="M41" s="17">
         <v>531755.30000000005</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1">
       <c r="A42" s="20"/>
       <c r="B42" s="21"/>
       <c r="C42" s="21"/>
       <c r="D42" s="21"/>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
     </row>
     <row r="43" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A43" s="29" t="s">
+      <c r="A43" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="B43" s="29"/>
-[...10 lines deleted...]
-      <c r="M43" s="29"/>
+      <c r="B43" s="47"/>
+      <c r="C43" s="47"/>
+      <c r="D43" s="47"/>
+      <c r="E43" s="47"/>
+      <c r="F43" s="47"/>
+      <c r="G43" s="47"/>
+      <c r="H43" s="47"/>
+      <c r="I43" s="47"/>
+      <c r="J43" s="47"/>
+      <c r="K43" s="47"/>
+      <c r="L43" s="47"/>
+      <c r="M43" s="47"/>
     </row>
     <row r="44" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A44" s="3"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="M44" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F45" s="8" t="s">
@@ -2176,234 +2663,242 @@
         <v>618949.19999999995</v>
       </c>
       <c r="G49" s="17">
         <v>610766.80000000005</v>
       </c>
       <c r="H49" s="17">
         <v>618403.9</v>
       </c>
       <c r="I49" s="17">
         <v>625719.30000000005</v>
       </c>
       <c r="J49" s="17">
         <v>630274.5</v>
       </c>
       <c r="K49" s="17">
         <v>642974.30000000005</v>
       </c>
       <c r="L49" s="17">
         <v>634809.69999999995</v>
       </c>
       <c r="M49" s="17">
         <v>645874</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A51" s="29" t="s">
+      <c r="A51" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="B51" s="29"/>
-[...10 lines deleted...]
-      <c r="M51" s="29"/>
+      <c r="B51" s="47"/>
+      <c r="C51" s="47"/>
+      <c r="D51" s="47"/>
+      <c r="E51" s="47"/>
+      <c r="F51" s="47"/>
+      <c r="G51" s="47"/>
+      <c r="H51" s="47"/>
+      <c r="I51" s="47"/>
+      <c r="J51" s="47"/>
+      <c r="K51" s="47"/>
+      <c r="L51" s="47"/>
+      <c r="M51" s="47"/>
     </row>
     <row r="52" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A52" s="3"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="M52" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H53" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I53" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="J53" s="26" t="s">
+      <c r="J53" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K53" s="9" t="s">
         <v>9</v>
       </c>
       <c r="L53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M53" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="42" customHeight="1">
       <c r="A54" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="1">
         <v>76592.3</v>
       </c>
       <c r="C54" s="17">
         <v>85697.9</v>
       </c>
       <c r="D54" s="17">
         <v>96504.9</v>
       </c>
       <c r="E54" s="17">
         <v>104094.2</v>
       </c>
       <c r="F54" s="17">
         <v>96297.600000000006</v>
       </c>
       <c r="G54" s="17">
         <v>97634.4</v>
       </c>
-      <c r="H54" s="36">
+      <c r="H54" s="30">
         <v>90983.9</v>
       </c>
-      <c r="I54" s="25"/>
-      <c r="J54" s="17"/>
+      <c r="I54" s="30">
+        <v>104464.4</v>
+      </c>
+      <c r="J54" s="30"/>
       <c r="K54" s="17"/>
       <c r="L54" s="17"/>
       <c r="M54" s="1"/>
     </row>
     <row r="55" spans="1:13" ht="15" customHeight="1">
       <c r="A55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="1">
         <v>35531</v>
       </c>
       <c r="C55" s="17">
         <v>37528</v>
       </c>
       <c r="D55" s="17">
         <v>40871.300000000003</v>
       </c>
       <c r="E55" s="17">
         <v>44548.2</v>
       </c>
       <c r="F55" s="17">
         <v>45145.1</v>
       </c>
       <c r="G55" s="17">
         <v>46554.8</v>
       </c>
-      <c r="H55" s="35">
+      <c r="H55" s="29">
         <v>42494.9</v>
       </c>
-      <c r="I55" s="17"/>
-      <c r="J55" s="17"/>
+      <c r="I55" s="29">
+        <v>43369.599999999999</v>
+      </c>
+      <c r="J55" s="29"/>
       <c r="K55" s="17"/>
       <c r="L55" s="17"/>
       <c r="M55" s="1"/>
     </row>
     <row r="56" spans="1:13" ht="29.25" customHeight="1">
       <c r="A56" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="1">
         <v>996587.8</v>
       </c>
       <c r="C56" s="17">
         <v>1005036</v>
       </c>
       <c r="D56" s="17">
         <v>992110.5</v>
       </c>
       <c r="E56" s="17">
         <v>1019776.1</v>
       </c>
       <c r="F56" s="17">
         <v>1029480.9</v>
       </c>
       <c r="G56" s="17">
         <v>1166673.1000000001</v>
       </c>
-      <c r="H56" s="35">
+      <c r="H56" s="29">
         <v>1109833.6000000001</v>
       </c>
-      <c r="I56" s="17"/>
-      <c r="J56" s="17"/>
+      <c r="I56" s="29">
+        <v>1109384.6000000001</v>
+      </c>
+      <c r="J56" s="29"/>
       <c r="K56" s="17"/>
       <c r="L56" s="17"/>
       <c r="M56" s="1"/>
     </row>
     <row r="57" spans="1:13" ht="15.75" customHeight="1">
       <c r="A57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="1">
         <v>559819.80000000005</v>
       </c>
       <c r="C57" s="17">
         <v>558121.80000000005</v>
       </c>
       <c r="D57" s="17">
         <v>557326.19999999995</v>
       </c>
       <c r="E57" s="17">
         <v>560373.19999999995</v>
       </c>
       <c r="F57" s="17">
         <v>571155.5</v>
       </c>
       <c r="G57" s="17">
         <v>580527.6</v>
       </c>
-      <c r="H57" s="35">
+      <c r="H57" s="29">
         <v>579208.5</v>
       </c>
-      <c r="I57" s="17"/>
-      <c r="J57" s="17"/>
+      <c r="I57" s="29">
+        <v>584789.30000000005</v>
+      </c>
+      <c r="J57" s="29"/>
       <c r="K57" s="17"/>
       <c r="L57" s="17"/>
       <c r="M57" s="1"/>
     </row>
     <row r="59" spans="1:13" ht="12.2" customHeight="1">
       <c r="A59" s="27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.2" customHeight="1">
       <c r="A60" s="28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:13" ht="12.2" customHeight="1">
       <c r="A61" s="28" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A27:M27"/>
@@ -2521,51 +3016,53 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AD2A01-BAEF-41B7-9455-4F53ACF69198}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>айлар</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>