--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\3-связь ЭТ динамика август\каз 09\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.gizzatov\Desktop\3-связь\08\динамика 3-связь ЭТ\каз 09\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8100" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="айлар" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="71">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
@@ -233,65 +233,65 @@
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Қызмет көрсету және сауда статистикасы басқармасы</t>
   </si>
   <si>
     <t>Гиззатов Жалгас</t>
   </si>
   <si>
+    <t>E-mail: zh.gizzatov@aspire.gov.kz</t>
+  </si>
+  <si>
     <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
-  </si>
-[...1 lines deleted...]
-    <t>zh.gizzatov@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -337,57 +337,50 @@
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...5 lines deleted...]
-      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -487,51 +480,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -586,107 +579,112 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
@@ -954,1966 +952,1972 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/dynamic-tables/4495/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.gizzatov@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zko/dynamic-tables/4495/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="36.5703125" style="53" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="53"/>
+    <col min="1" max="1" width="36.5703125" customWidth="1"/>
+    <col min="2" max="2" width="82.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="33">
         <v>192101</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="36" t="s">
+      <c r="B3" s="40" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="36">
+      <c r="B4" s="40">
         <v>470</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="36" t="s">
+      <c r="B5" s="40" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="36" t="s">
+      <c r="B6" s="40" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="63.75">
+    <row r="7" spans="1:2" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A7" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B7" s="41" t="s">
+      <c r="B7" s="46" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="41" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="41" t="s">
+      <c r="B9" s="38" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="25.5">
+    <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="41" t="s">
+      <c r="B10" s="38" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="B11" s="38"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:2">
+      <c r="B11" s="42"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="B12" s="54" t="s">
+      <c r="B12" s="37" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="25.5">
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="55" t="s">
+      <c r="B13" s="39" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="56" t="s">
+      <c r="B14" s="45" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="56" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:2">
+      <c r="B15" s="48" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="40">
-[...3 lines deleted...]
-    <row r="17" spans="1:2">
+      <c r="B16" s="44">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="B17" s="40">
-[...3 lines deleted...]
-    <row r="18" spans="1:2">
+      <c r="B17" s="36">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="39" t="s">
+      <c r="B18" s="43" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="39" t="s">
+      <c r="B19" s="43" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="31">
         <v>77112500605</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B21" s="57" t="s">
-        <v>70</v>
+      <c r="B21" s="43" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:C20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="88.5703125" customWidth="1"/>
+    <col min="2" max="2" width="85.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
-[...3 lines deleted...]
-      <c r="B5" s="42" t="s">
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="49"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="47" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="42" t="s">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="47" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="42" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="47" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="42" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="47" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="42" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="47" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-[...3 lines deleted...]
-      <c r="B11" s="44" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="47"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="50" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="12" spans="2:2">
-[...6 lines deleted...]
-      <c r="B20" s="45" t="s">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="47"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="47"/>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B20" s="51" t="s">
         <v>66</v>
       </c>
-      <c r="C20" s="46"/>
+      <c r="C20" s="52"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M61"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="G16" sqref="G16"/>
+    <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
+      <selection activeCell="F54" sqref="F54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="2" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A2" s="48" t="s">
+    <row r="2" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="48"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="M3" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="15.75" customHeight="1" thickBot="1">
+    <row r="4" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="12.75">
-      <c r="A5" s="50" t="s">
+    <row r="5" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="51"/>
-[...12 lines deleted...]
-    <row r="6" spans="1:13" ht="40.5" customHeight="1">
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="57"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="58"/>
+    </row>
+    <row r="6" spans="1:13" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="1">
         <v>50322.6</v>
       </c>
       <c r="C6" s="1">
         <v>48199</v>
       </c>
       <c r="D6" s="1">
         <v>50516.9</v>
       </c>
       <c r="E6" s="1">
         <v>43163.8</v>
       </c>
       <c r="F6" s="1">
         <v>39821.199999999997</v>
       </c>
       <c r="G6" s="11">
         <v>54454.5</v>
       </c>
       <c r="H6" s="11">
         <v>48519</v>
       </c>
       <c r="I6" s="1">
         <v>51509</v>
       </c>
       <c r="J6" s="1">
         <v>52411.3</v>
       </c>
       <c r="K6" s="1">
         <v>64987.199999999997</v>
       </c>
       <c r="L6" s="1">
         <v>60733.3</v>
       </c>
       <c r="M6" s="1">
         <v>73672</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="18" customHeight="1">
+    <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="1">
         <v>22009.4</v>
       </c>
       <c r="C7" s="1">
         <v>20581.900000000001</v>
       </c>
       <c r="D7" s="1">
         <v>24142.3</v>
       </c>
       <c r="E7" s="1">
         <v>18901.2</v>
       </c>
       <c r="F7" s="1">
         <v>17695.8</v>
       </c>
       <c r="G7" s="11">
         <v>25485.4</v>
       </c>
       <c r="H7" s="11">
         <v>21420.3</v>
       </c>
       <c r="I7" s="1">
         <v>23191.4</v>
       </c>
       <c r="J7" s="1">
         <v>24086.799999999999</v>
       </c>
       <c r="K7" s="1">
         <v>30199.9</v>
       </c>
       <c r="L7" s="1">
         <v>28304.7</v>
       </c>
       <c r="M7" s="1">
         <v>30792.2</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="27.75" customHeight="1">
+    <row r="8" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="1">
         <v>553970.80000000005</v>
       </c>
       <c r="C8" s="1">
         <v>570645.5</v>
       </c>
       <c r="D8" s="1">
         <v>575696.9</v>
       </c>
       <c r="E8" s="1">
         <v>584140.19999999995</v>
       </c>
       <c r="F8" s="1">
         <v>583547.30000000005</v>
       </c>
       <c r="G8" s="11">
         <v>600175.69999999995</v>
       </c>
       <c r="H8" s="11">
         <v>609194.30000000005</v>
       </c>
       <c r="I8" s="1">
         <v>604088.6</v>
       </c>
       <c r="J8" s="1">
         <v>614858.5</v>
       </c>
       <c r="K8" s="1">
         <v>620170.30000000005</v>
       </c>
       <c r="L8" s="1">
         <v>619250.80000000005</v>
       </c>
       <c r="M8" s="1">
         <v>644207.9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="18.75" customHeight="1">
+    <row r="9" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="1">
         <v>323098.3</v>
       </c>
       <c r="C9" s="1">
         <v>319107.90000000002</v>
       </c>
       <c r="D9" s="1">
         <v>320525.59999999998</v>
       </c>
       <c r="E9" s="1">
         <v>332435.59999999998</v>
       </c>
       <c r="F9" s="1">
         <v>332519.40000000002</v>
       </c>
       <c r="G9" s="11">
         <v>336537.4</v>
       </c>
       <c r="H9" s="11">
         <v>339380.5</v>
       </c>
       <c r="I9" s="1">
         <v>339942.3</v>
       </c>
       <c r="J9" s="1">
         <v>345032</v>
       </c>
       <c r="K9" s="1">
         <v>349842</v>
       </c>
       <c r="L9" s="1">
         <v>351348.7</v>
       </c>
       <c r="M9" s="1">
         <v>359856.4</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="18.75" customHeight="1">
+    <row r="10" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="20"/>
       <c r="B10" s="21"/>
       <c r="C10" s="21"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
     </row>
-    <row r="11" spans="1:13" ht="12.75">
-      <c r="A11" s="47" t="s">
+    <row r="11" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="47"/>
-[...12 lines deleted...]
-    <row r="12" spans="1:13" ht="12.75" thickBot="1">
+      <c r="B11" s="53"/>
+      <c r="C11" s="53"/>
+      <c r="D11" s="53"/>
+      <c r="E11" s="53"/>
+      <c r="F11" s="53"/>
+      <c r="G11" s="53"/>
+      <c r="H11" s="53"/>
+      <c r="I11" s="53"/>
+      <c r="J11" s="53"/>
+      <c r="K11" s="53"/>
+      <c r="L11" s="53"/>
+      <c r="M11" s="53"/>
+    </row>
+    <row r="12" spans="1:13" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="M12" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="13.5" thickBot="1">
+    <row r="13" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="6"/>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="L13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M13" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="40.5" customHeight="1">
+    <row r="14" spans="1:13" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="1">
         <v>63660.1</v>
       </c>
       <c r="C14" s="1">
         <v>67425.7</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="1">
         <v>90951.6</v>
       </c>
       <c r="F14" s="1">
         <v>101559.6</v>
       </c>
       <c r="G14" s="1">
         <v>84830.2</v>
       </c>
       <c r="H14" s="1">
         <v>73661.5</v>
       </c>
       <c r="I14" s="1">
         <v>75055.3</v>
       </c>
       <c r="J14" s="1">
         <v>71022.3</v>
       </c>
       <c r="K14" s="1">
         <v>90693.7</v>
       </c>
       <c r="L14" s="1">
         <v>80079.899999999994</v>
       </c>
       <c r="M14" s="1">
         <v>93662.2</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="18" customHeight="1">
+    <row r="15" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="1">
         <v>29945.9</v>
       </c>
       <c r="C15" s="1">
         <v>32273.200000000001</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="1">
         <v>42647.1</v>
       </c>
       <c r="F15" s="1">
         <v>49088</v>
       </c>
       <c r="G15" s="1">
         <v>41275.4</v>
       </c>
       <c r="H15" s="1">
         <v>33604.199999999997</v>
       </c>
       <c r="I15" s="1">
         <v>34768.9</v>
       </c>
       <c r="J15" s="1">
         <v>31960</v>
       </c>
       <c r="K15" s="1">
         <v>42601.4</v>
       </c>
       <c r="L15" s="1">
         <v>29827.8</v>
       </c>
       <c r="M15" s="1">
         <v>38658</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="27.75" customHeight="1">
+    <row r="16" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="1">
         <v>633448.4</v>
       </c>
       <c r="C16" s="1">
         <v>629854.4</v>
       </c>
       <c r="D16" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E16" s="1">
         <v>680395.6</v>
       </c>
       <c r="F16" s="1">
         <v>656028.69999999995</v>
       </c>
       <c r="G16" s="1">
         <v>652600.69999999995</v>
       </c>
       <c r="H16" s="1">
         <v>630321.6</v>
       </c>
       <c r="I16" s="1">
         <v>632311.69999999995</v>
       </c>
       <c r="J16" s="1">
         <v>644775</v>
       </c>
       <c r="K16" s="1">
         <v>656120.9</v>
       </c>
       <c r="L16" s="1">
         <v>670592.6</v>
       </c>
       <c r="M16" s="1">
         <v>665997.19999999995</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="1">
         <v>367275.1</v>
       </c>
       <c r="C17" s="1">
         <v>367755</v>
       </c>
       <c r="D17" s="14" t="s">
         <v>24</v>
       </c>
       <c r="E17" s="1">
         <v>376160.7</v>
       </c>
       <c r="F17" s="1">
         <v>379666.1</v>
       </c>
       <c r="G17" s="1">
         <v>377116.6</v>
       </c>
       <c r="H17" s="1">
         <v>375925.4</v>
       </c>
       <c r="I17" s="1">
         <v>376146.2</v>
       </c>
       <c r="J17" s="1">
         <v>376297.5</v>
       </c>
       <c r="K17" s="1">
         <v>379297.7</v>
       </c>
       <c r="L17" s="1">
         <v>382223.9</v>
       </c>
       <c r="M17" s="1">
         <v>383580.8</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A19" s="47" t="s">
+    <row r="19" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="47"/>
-[...12 lines deleted...]
-    <row r="20" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
+      <c r="B19" s="53"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="53"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="53"/>
+      <c r="I19" s="53"/>
+      <c r="J19" s="53"/>
+      <c r="K19" s="53"/>
+      <c r="L19" s="53"/>
+      <c r="M19" s="53"/>
+    </row>
+    <row r="20" spans="1:13" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="M20" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
+    <row r="21" spans="1:13" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="6"/>
       <c r="B21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I21" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J21" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="L21" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M21" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="49.5" customHeight="1">
+    <row r="22" spans="1:13" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="1">
         <v>71805.5</v>
       </c>
       <c r="C22" s="1">
         <v>68416.399999999994</v>
       </c>
       <c r="D22" s="1">
         <v>83810.899999999994</v>
       </c>
       <c r="E22" s="1">
         <v>80155.399999999994</v>
       </c>
       <c r="F22" s="1">
         <v>95744</v>
       </c>
       <c r="G22" s="1">
         <v>86609</v>
       </c>
       <c r="H22" s="1">
         <v>75004.100000000006</v>
       </c>
       <c r="I22" s="1">
         <v>69917.3</v>
       </c>
       <c r="J22" s="1">
         <v>75179.5</v>
       </c>
       <c r="K22" s="1">
         <v>99727.3</v>
       </c>
       <c r="L22" s="1">
         <v>82346.3</v>
       </c>
       <c r="M22" s="1">
         <v>94159.1</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="18.75" customHeight="1">
+    <row r="23" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="1">
         <v>28282.5</v>
       </c>
       <c r="C23" s="1">
         <v>29292.799999999999</v>
       </c>
       <c r="D23" s="1">
         <v>36052.5</v>
       </c>
       <c r="E23" s="1">
         <v>33940.199999999997</v>
       </c>
       <c r="F23" s="1">
         <v>42062.9</v>
       </c>
       <c r="G23" s="1">
         <v>37353.699999999997</v>
       </c>
       <c r="H23" s="1">
         <v>29650</v>
       </c>
       <c r="I23" s="1">
         <v>27832.5</v>
       </c>
       <c r="J23" s="1">
         <v>34485.800000000003</v>
       </c>
       <c r="K23" s="1">
         <v>48429.9</v>
       </c>
       <c r="L23" s="1">
         <v>37887.4</v>
       </c>
       <c r="M23" s="1">
         <v>40449.300000000003</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="28.5" customHeight="1">
+    <row r="24" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B24" s="1">
         <v>519167</v>
       </c>
       <c r="C24" s="1">
         <v>649746.5</v>
       </c>
       <c r="D24" s="1">
         <v>678128.5</v>
       </c>
       <c r="E24" s="1">
         <v>679815.2</v>
       </c>
       <c r="F24" s="1">
         <v>683842.3</v>
       </c>
       <c r="G24" s="1">
         <v>699680.2</v>
       </c>
       <c r="H24" s="1">
         <v>710287.9</v>
       </c>
       <c r="I24" s="1">
         <v>709470.8</v>
       </c>
       <c r="J24" s="1">
         <v>709163.2</v>
       </c>
       <c r="K24" s="1">
         <v>718752</v>
       </c>
       <c r="L24" s="1">
         <v>742975.5</v>
       </c>
       <c r="M24" s="1">
         <v>780658.2</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="17.25" customHeight="1">
+    <row r="25" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="1">
         <v>261161.60000000001</v>
       </c>
       <c r="C25" s="1">
         <v>382869.8</v>
       </c>
       <c r="D25" s="1">
         <v>393167.6</v>
       </c>
       <c r="E25" s="1">
         <v>391639.5</v>
       </c>
       <c r="F25" s="1">
         <v>390255.8</v>
       </c>
       <c r="G25" s="1">
         <v>390869.3</v>
       </c>
       <c r="H25" s="1">
         <v>390375.2</v>
       </c>
       <c r="I25" s="1">
         <v>393275</v>
       </c>
       <c r="J25" s="1">
         <v>398006.2</v>
       </c>
       <c r="K25" s="1">
         <v>404522.1</v>
       </c>
       <c r="L25" s="1">
         <v>436333.9</v>
       </c>
       <c r="M25" s="1">
         <v>463597</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A27" s="47" t="s">
+    <row r="27" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="47"/>
-[...12 lines deleted...]
-    <row r="28" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="53"/>
+      <c r="F27" s="53"/>
+      <c r="G27" s="53"/>
+      <c r="H27" s="53"/>
+      <c r="I27" s="53"/>
+      <c r="J27" s="53"/>
+      <c r="K27" s="53"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="53"/>
+    </row>
+    <row r="28" spans="1:13" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="M28" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
+    <row r="29" spans="1:13" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J29" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K29" s="9" t="s">
         <v>9</v>
       </c>
       <c r="L29" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M29" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="42" customHeight="1">
+    <row r="30" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="15">
         <v>104267.4</v>
       </c>
       <c r="C30" s="1">
         <v>106414.1</v>
       </c>
       <c r="D30" s="1">
         <v>95147.1</v>
       </c>
       <c r="E30" s="1">
         <v>115825.60000000001</v>
       </c>
       <c r="F30" s="1">
         <v>123280</v>
       </c>
       <c r="G30" s="1">
         <v>103500.5</v>
       </c>
       <c r="H30" s="1">
         <v>93204</v>
       </c>
       <c r="I30" s="1">
         <v>90013.1</v>
       </c>
       <c r="J30" s="1">
         <v>92124.5</v>
       </c>
       <c r="K30" s="1">
         <v>106183.5</v>
       </c>
       <c r="L30" s="1">
         <v>106897.60000000001</v>
       </c>
       <c r="M30" s="1">
         <v>102991.9</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="18" customHeight="1">
+    <row r="31" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="1">
         <v>59007.3</v>
       </c>
       <c r="C31" s="1">
         <v>57956.6</v>
       </c>
       <c r="D31" s="1">
         <v>55009.3</v>
       </c>
       <c r="E31" s="1">
         <v>63004.800000000003</v>
       </c>
       <c r="F31" s="1">
         <v>70521.399999999994</v>
       </c>
       <c r="G31" s="1">
         <v>56906.5</v>
       </c>
       <c r="H31" s="1">
         <v>51432.5</v>
       </c>
       <c r="I31" s="16">
         <v>49397.5</v>
       </c>
       <c r="J31" s="1">
         <v>49904.800000000003</v>
       </c>
       <c r="K31" s="1">
         <v>57587.7</v>
       </c>
       <c r="L31" s="1">
         <v>59239.9</v>
       </c>
       <c r="M31" s="1">
         <v>55225.2</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="29.25" customHeight="1">
+    <row r="32" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="1">
         <v>754326.1</v>
       </c>
       <c r="C32" s="1">
         <v>756348.4</v>
       </c>
       <c r="D32" s="1">
         <v>799726.3</v>
       </c>
       <c r="E32" s="1">
         <v>782293.1</v>
       </c>
       <c r="F32" s="1">
         <v>792207.6</v>
       </c>
       <c r="G32" s="1">
         <v>798035.1</v>
       </c>
       <c r="H32" s="1">
         <v>816132.3</v>
       </c>
       <c r="I32" s="16">
         <v>804758.7</v>
       </c>
       <c r="J32" s="1">
         <v>809357.8</v>
       </c>
       <c r="K32" s="1">
         <v>818850.2</v>
       </c>
       <c r="L32" s="1">
         <v>820353.4</v>
       </c>
       <c r="M32" s="1">
         <v>836694.3</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="15" customHeight="1">
+    <row r="33" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="1">
         <v>437596.7</v>
       </c>
       <c r="C33" s="1">
         <v>446470.3</v>
       </c>
       <c r="D33" s="1">
         <v>459506.5</v>
       </c>
       <c r="E33" s="1">
         <v>461328.2</v>
       </c>
       <c r="F33" s="1">
         <v>461844.7</v>
       </c>
       <c r="G33" s="1">
         <v>465051.5</v>
       </c>
       <c r="H33" s="1">
         <v>469434.8</v>
       </c>
       <c r="I33" s="16">
         <v>471421.6</v>
       </c>
       <c r="J33" s="1">
         <v>471177.4</v>
       </c>
       <c r="K33" s="1">
         <v>478379.8</v>
       </c>
       <c r="L33" s="1">
         <v>482553.8</v>
       </c>
       <c r="M33" s="1">
         <v>489461.4</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="15" customHeight="1">
+    <row r="34" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="20"/>
       <c r="B34" s="21"/>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="21"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
       <c r="I34" s="23"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
     </row>
-    <row r="35" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A35" s="47" t="s">
+    <row r="35" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="B35" s="47"/>
-[...12 lines deleted...]
-    <row r="36" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
+      <c r="B35" s="53"/>
+      <c r="C35" s="53"/>
+      <c r="D35" s="53"/>
+      <c r="E35" s="53"/>
+      <c r="F35" s="53"/>
+      <c r="G35" s="53"/>
+      <c r="H35" s="53"/>
+      <c r="I35" s="53"/>
+      <c r="J35" s="53"/>
+      <c r="K35" s="53"/>
+      <c r="L35" s="53"/>
+      <c r="M35" s="53"/>
+    </row>
+    <row r="36" spans="1:13" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="3"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="M36" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
+    <row r="37" spans="1:13" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I37" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J37" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K37" s="9" t="s">
         <v>9</v>
       </c>
       <c r="L37" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M37" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="42" customHeight="1">
+    <row r="38" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="1">
         <v>109227.6</v>
       </c>
       <c r="C38" s="1">
         <v>90630.2</v>
       </c>
       <c r="D38" s="1">
         <v>95765.3</v>
       </c>
       <c r="E38" s="17">
         <v>109226</v>
       </c>
       <c r="F38" s="17">
         <v>101256.8</v>
       </c>
       <c r="G38" s="17">
         <v>96356</v>
       </c>
       <c r="H38" s="18">
         <v>98821.3</v>
       </c>
       <c r="I38" s="17">
         <v>100976.4</v>
       </c>
       <c r="J38" s="17">
         <v>102936.1</v>
       </c>
       <c r="K38" s="17">
         <v>115316.1</v>
       </c>
       <c r="L38" s="17">
         <v>112801.2</v>
       </c>
       <c r="M38" s="17">
         <v>123956.7</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="15" customHeight="1">
+    <row r="39" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="1">
         <v>61308.6</v>
       </c>
       <c r="C39" s="1">
         <v>46531</v>
       </c>
       <c r="D39" s="1">
         <v>52340.3</v>
       </c>
       <c r="E39" s="17">
         <v>58391.6</v>
       </c>
       <c r="F39" s="17">
         <v>53055</v>
       </c>
       <c r="G39" s="17">
         <v>49548.9</v>
       </c>
       <c r="H39" s="19">
         <v>50022.400000000001</v>
       </c>
       <c r="I39" s="17">
         <v>51886.1</v>
       </c>
       <c r="J39" s="17">
         <v>54634.3</v>
       </c>
       <c r="K39" s="17">
         <v>56987.1</v>
       </c>
       <c r="L39" s="17">
         <v>54797.8</v>
       </c>
       <c r="M39" s="17">
         <v>60308</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="29.25" customHeight="1">
+    <row r="40" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="1">
         <v>840349.2</v>
       </c>
       <c r="C40" s="1">
         <v>860377.8</v>
       </c>
       <c r="D40" s="1">
         <v>863992</v>
       </c>
       <c r="E40" s="17">
         <v>885219.9</v>
       </c>
       <c r="F40" s="17">
         <v>864744.2</v>
       </c>
       <c r="G40" s="17">
         <v>884326.8</v>
       </c>
       <c r="H40" s="19">
         <v>906115.7</v>
       </c>
       <c r="I40" s="17">
         <v>910400.5</v>
       </c>
       <c r="J40" s="17">
         <v>925108.6</v>
       </c>
       <c r="K40" s="17">
         <v>921583.8</v>
       </c>
       <c r="L40" s="17">
         <v>929930.8</v>
       </c>
       <c r="M40" s="17">
         <v>962152.4</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="15.75" customHeight="1">
+    <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="1">
         <v>498474.6</v>
       </c>
       <c r="C41" s="1">
         <v>502303</v>
       </c>
       <c r="D41" s="1">
         <v>510241.7</v>
       </c>
       <c r="E41" s="17">
         <v>512777.1</v>
       </c>
       <c r="F41" s="17">
         <v>509581.8</v>
       </c>
       <c r="G41" s="17">
         <v>514123.3</v>
       </c>
       <c r="H41" s="19">
         <v>526615.5</v>
       </c>
       <c r="I41" s="17">
         <v>525859</v>
       </c>
       <c r="J41" s="17">
         <v>527053.4</v>
       </c>
       <c r="K41" s="17">
         <v>528428.19999999995</v>
       </c>
       <c r="L41" s="17">
         <v>531756.30000000005</v>
       </c>
       <c r="M41" s="17">
         <v>531755.30000000005</v>
       </c>
     </row>
-    <row r="42" spans="1:13" ht="15.75" customHeight="1">
+    <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="20"/>
       <c r="B42" s="21"/>
       <c r="C42" s="21"/>
       <c r="D42" s="21"/>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
     </row>
-    <row r="43" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A43" s="47" t="s">
+    <row r="43" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="B43" s="47"/>
-[...12 lines deleted...]
-    <row r="44" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
+      <c r="B43" s="53"/>
+      <c r="C43" s="53"/>
+      <c r="D43" s="53"/>
+      <c r="E43" s="53"/>
+      <c r="F43" s="53"/>
+      <c r="G43" s="53"/>
+      <c r="H43" s="53"/>
+      <c r="I43" s="53"/>
+      <c r="J43" s="53"/>
+      <c r="K43" s="53"/>
+      <c r="L43" s="53"/>
+      <c r="M43" s="53"/>
+    </row>
+    <row r="44" spans="1:13" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="3"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="M44" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="45" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
+    <row r="45" spans="1:13" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="6"/>
       <c r="B45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H45" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I45" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J45" s="26" t="s">
         <v>8</v>
       </c>
       <c r="K45" s="9" t="s">
         <v>9</v>
       </c>
       <c r="L45" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M45" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="46" spans="1:13" ht="42" customHeight="1">
+    <row r="46" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="1">
         <v>102615.8</v>
       </c>
       <c r="C46" s="1">
         <v>101756.1</v>
       </c>
       <c r="D46" s="1">
         <v>105363.8</v>
       </c>
       <c r="E46" s="17">
         <v>105960.9</v>
       </c>
       <c r="F46" s="17">
         <v>100905.9</v>
       </c>
       <c r="G46" s="17">
         <v>96143.9</v>
       </c>
       <c r="H46" s="25">
         <v>96774.399999999994</v>
       </c>
       <c r="I46" s="25">
         <v>94616</v>
       </c>
       <c r="J46" s="17">
         <v>90042.4</v>
       </c>
       <c r="K46" s="17">
         <v>89268.3</v>
       </c>
       <c r="L46" s="17">
         <v>86794</v>
       </c>
       <c r="M46" s="17">
         <v>89090.5</v>
       </c>
     </row>
-    <row r="47" spans="1:13" ht="15" customHeight="1">
+    <row r="47" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B47" s="1">
         <v>51921.1</v>
       </c>
       <c r="C47" s="1">
         <v>47976.6</v>
       </c>
       <c r="D47" s="1">
         <v>51431.199999999997</v>
       </c>
       <c r="E47" s="17">
         <v>47790.1</v>
       </c>
       <c r="F47" s="17">
         <v>44644.1</v>
       </c>
       <c r="G47" s="17">
         <v>43070.400000000001</v>
       </c>
       <c r="H47" s="17">
         <v>43073.3</v>
       </c>
       <c r="I47" s="17">
         <v>43746.400000000001</v>
       </c>
       <c r="J47" s="17">
         <v>39034.9</v>
       </c>
       <c r="K47" s="17">
         <v>37975.1</v>
       </c>
       <c r="L47" s="17">
         <v>37242.699999999997</v>
       </c>
       <c r="M47" s="17">
         <v>38661.599999999999</v>
       </c>
     </row>
-    <row r="48" spans="1:13" ht="29.25" customHeight="1">
+    <row r="48" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B48" s="1">
         <v>972157.5</v>
       </c>
       <c r="C48" s="1">
         <v>960365.5</v>
       </c>
       <c r="D48" s="1">
         <v>979063.7</v>
       </c>
       <c r="E48" s="17">
         <v>1018863.4</v>
       </c>
       <c r="F48" s="17">
         <v>1021750.7</v>
       </c>
       <c r="G48" s="17">
         <v>1035067.2</v>
       </c>
       <c r="H48" s="17">
         <v>1023088.6</v>
       </c>
       <c r="I48" s="17">
         <v>1051413.5</v>
       </c>
       <c r="J48" s="17">
         <v>1042976.9</v>
       </c>
       <c r="K48" s="17">
         <v>1064236.3999999999</v>
       </c>
       <c r="L48" s="17">
         <v>1089791.8999999999</v>
       </c>
       <c r="M48" s="17">
         <v>1095606.2</v>
       </c>
     </row>
-    <row r="49" spans="1:13" ht="15.75" customHeight="1">
+    <row r="49" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="1">
         <v>553895.30000000005</v>
       </c>
       <c r="C49" s="1">
         <v>555896.9</v>
       </c>
       <c r="D49" s="1">
         <v>599296.5</v>
       </c>
       <c r="E49" s="17">
         <v>620393.30000000005</v>
       </c>
       <c r="F49" s="17">
         <v>618949.19999999995</v>
       </c>
       <c r="G49" s="17">
         <v>610766.80000000005</v>
       </c>
       <c r="H49" s="17">
         <v>618403.9</v>
       </c>
       <c r="I49" s="17">
         <v>625719.30000000005</v>
       </c>
       <c r="J49" s="17">
         <v>630274.5</v>
       </c>
       <c r="K49" s="17">
         <v>642974.30000000005</v>
       </c>
       <c r="L49" s="17">
         <v>634809.69999999995</v>
       </c>
       <c r="M49" s="17">
         <v>645874</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A51" s="47" t="s">
+    <row r="51" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="B51" s="47"/>
-[...12 lines deleted...]
-    <row r="52" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
+      <c r="B51" s="53"/>
+      <c r="C51" s="53"/>
+      <c r="D51" s="53"/>
+      <c r="E51" s="53"/>
+      <c r="F51" s="53"/>
+      <c r="G51" s="53"/>
+      <c r="H51" s="53"/>
+      <c r="I51" s="53"/>
+      <c r="J51" s="53"/>
+      <c r="K51" s="53"/>
+      <c r="L51" s="53"/>
+      <c r="M51" s="53"/>
+    </row>
+    <row r="52" spans="1:13" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="M52" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
+    <row r="53" spans="1:13" ht="12.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="6"/>
       <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>5</v>
       </c>
       <c r="H53" s="9" t="s">
         <v>6</v>
       </c>
       <c r="I53" s="9" t="s">
         <v>7</v>
       </c>
       <c r="J53" s="9" t="s">
         <v>8</v>
       </c>
       <c r="K53" s="9" t="s">
         <v>9</v>
       </c>
       <c r="L53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="M53" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="54" spans="1:13" ht="42" customHeight="1">
+    <row r="54" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="1">
         <v>76592.3</v>
       </c>
       <c r="C54" s="17">
         <v>85697.9</v>
       </c>
       <c r="D54" s="17">
         <v>96504.9</v>
       </c>
       <c r="E54" s="17">
         <v>104094.2</v>
       </c>
       <c r="F54" s="17">
         <v>96297.600000000006</v>
       </c>
       <c r="G54" s="17">
         <v>97634.4</v>
       </c>
       <c r="H54" s="30">
         <v>90983.9</v>
       </c>
       <c r="I54" s="30">
         <v>104464.4</v>
       </c>
-      <c r="J54" s="30"/>
+      <c r="J54" s="25">
+        <v>100591.3</v>
+      </c>
       <c r="K54" s="17"/>
       <c r="L54" s="17"/>
       <c r="M54" s="1"/>
     </row>
-    <row r="55" spans="1:13" ht="15" customHeight="1">
+    <row r="55" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="1">
         <v>35531</v>
       </c>
       <c r="C55" s="17">
         <v>37528</v>
       </c>
       <c r="D55" s="17">
         <v>40871.300000000003</v>
       </c>
       <c r="E55" s="17">
         <v>44548.2</v>
       </c>
       <c r="F55" s="17">
         <v>45145.1</v>
       </c>
       <c r="G55" s="17">
         <v>46554.8</v>
       </c>
       <c r="H55" s="29">
         <v>42494.9</v>
       </c>
       <c r="I55" s="29">
         <v>43369.599999999999</v>
       </c>
-      <c r="J55" s="29"/>
+      <c r="J55" s="17">
+        <v>44137.599999999999</v>
+      </c>
       <c r="K55" s="17"/>
       <c r="L55" s="17"/>
       <c r="M55" s="1"/>
     </row>
-    <row r="56" spans="1:13" ht="29.25" customHeight="1">
+    <row r="56" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="1">
         <v>996587.8</v>
       </c>
       <c r="C56" s="17">
         <v>1005036</v>
       </c>
       <c r="D56" s="17">
         <v>992110.5</v>
       </c>
       <c r="E56" s="17">
         <v>1019776.1</v>
       </c>
       <c r="F56" s="17">
         <v>1029480.9</v>
       </c>
       <c r="G56" s="17">
         <v>1166673.1000000001</v>
       </c>
       <c r="H56" s="29">
         <v>1109833.6000000001</v>
       </c>
       <c r="I56" s="29">
         <v>1109384.6000000001</v>
       </c>
-      <c r="J56" s="29"/>
+      <c r="J56" s="17">
+        <v>1196496</v>
+      </c>
       <c r="K56" s="17"/>
       <c r="L56" s="17"/>
       <c r="M56" s="1"/>
     </row>
-    <row r="57" spans="1:13" ht="15.75" customHeight="1">
+    <row r="57" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="1">
         <v>559819.80000000005</v>
       </c>
       <c r="C57" s="17">
         <v>558121.80000000005</v>
       </c>
       <c r="D57" s="17">
         <v>557326.19999999995</v>
       </c>
       <c r="E57" s="17">
         <v>560373.19999999995</v>
       </c>
       <c r="F57" s="17">
         <v>571155.5</v>
       </c>
       <c r="G57" s="17">
         <v>580527.6</v>
       </c>
       <c r="H57" s="29">
         <v>579208.5</v>
       </c>
       <c r="I57" s="29">
         <v>584789.30000000005</v>
       </c>
-      <c r="J57" s="29"/>
+      <c r="J57" s="17">
+        <v>594349</v>
+      </c>
       <c r="K57" s="17"/>
       <c r="L57" s="17"/>
       <c r="M57" s="1"/>
     </row>
-    <row r="59" spans="1:13" ht="12.2" customHeight="1">
+    <row r="59" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="27" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="12.2" customHeight="1">
+    <row r="60" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="28" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="61" spans="1:13" ht="12.2" customHeight="1">
+    <row r="61" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="28" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A5:M5"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 