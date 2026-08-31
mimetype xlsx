--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -694,74 +694,74 @@
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="25">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="12" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="13" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="16" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="18"/>
     <cellStyle name="Плохой" xfId="19" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="20" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="21" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="22" builtinId="24" customBuiltin="1"/>
@@ -1059,76 +1059,76 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M60"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A31" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A25" sqref="A25"/>
-      <selection pane="topRight" activeCell="G53" sqref="G53"/>
+      <selection pane="topRight" activeCell="G59" sqref="G59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.7109375" style="1" customWidth="1"/>
     <col min="2" max="14" width="10.7109375" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="31"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="3"/>
       <c r="M2" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="24.75" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>1</v>
@@ -1137,65 +1137,65 @@
         <v>2</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="28"/>
-[...10 lines deleted...]
-      <c r="M4" s="34"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="36"/>
     </row>
     <row r="5" spans="1:13" ht="24">
       <c r="A5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="9">
         <v>50322.6</v>
       </c>
       <c r="C5" s="9">
         <v>98521.600000000006</v>
       </c>
       <c r="D5" s="9">
         <v>149038.5</v>
       </c>
       <c r="E5" s="9">
         <v>192202.3</v>
       </c>
       <c r="F5" s="9">
         <v>232023.5</v>
       </c>
       <c r="G5" s="10">
         <v>286478</v>
       </c>
       <c r="H5" s="10">
         <v>334997</v>
@@ -1318,65 +1318,65 @@
         <v>1627686.8</v>
       </c>
       <c r="G8" s="10">
         <v>1964224.2</v>
       </c>
       <c r="H8" s="10">
         <v>2303604.7000000002</v>
       </c>
       <c r="I8" s="9">
         <v>2643547</v>
       </c>
       <c r="J8" s="9">
         <v>2988579</v>
       </c>
       <c r="K8" s="9">
         <v>3338421</v>
       </c>
       <c r="L8" s="9">
         <v>3689769.7</v>
       </c>
       <c r="M8" s="9">
         <v>4049626.1</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="12.75">
-      <c r="A10" s="27" t="s">
+      <c r="A10" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="28"/>
-[...10 lines deleted...]
-      <c r="M10" s="34"/>
+      <c r="B10" s="30"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="35"/>
+      <c r="I10" s="35"/>
+      <c r="J10" s="35"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="35"/>
+      <c r="M10" s="36"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" thickBot="1">
       <c r="A11" s="2"/>
       <c r="B11" s="3"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="3"/>
       <c r="M11" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="24.75" thickBot="1">
       <c r="A12" s="6"/>
       <c r="B12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>1</v>
@@ -1550,65 +1550,65 @@
       </c>
       <c r="G16" s="9">
         <v>2240057</v>
       </c>
       <c r="H16" s="9">
         <v>2615982.4</v>
       </c>
       <c r="I16" s="9">
         <v>2992128.6</v>
       </c>
       <c r="J16" s="9">
         <v>3368426.1</v>
       </c>
       <c r="K16" s="9">
         <v>3747723.8</v>
       </c>
       <c r="L16" s="9">
         <v>4129947.7</v>
       </c>
       <c r="M16" s="9">
         <v>4513528.5</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1"/>
     <row r="18" spans="1:13" s="3" customFormat="1" ht="12.75">
-      <c r="A18" s="27" t="s">
+      <c r="A18" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="28"/>
-[...10 lines deleted...]
-      <c r="M18" s="30"/>
+      <c r="B18" s="30"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="30"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="31"/>
+      <c r="K18" s="31"/>
+      <c r="L18" s="31"/>
+      <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1" ht="12.75" thickBot="1">
       <c r="A19" s="2"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1" ht="24.75" thickBot="1">
       <c r="A20" s="6"/>
       <c r="B20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D20" s="7" t="s">
@@ -1800,65 +1800,65 @@
         <v>3796142.1</v>
       </c>
       <c r="L24" s="9">
         <v>4232476</v>
       </c>
       <c r="M24" s="9">
         <v>4696073</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1">
       <c r="A25" s="20"/>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="21"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="3" customFormat="1" ht="12.75">
-      <c r="A26" s="27" t="s">
+      <c r="A26" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="28"/>
-[...10 lines deleted...]
-      <c r="M26" s="30"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="32"/>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1" ht="12.75" thickBot="1">
       <c r="A27" s="2"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1" ht="24.75" thickBot="1">
       <c r="A28" s="6"/>
       <c r="B28" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D28" s="7" t="s">
@@ -2050,65 +2050,65 @@
         <v>4622211.5</v>
       </c>
       <c r="L32" s="9">
         <v>5104765.3</v>
       </c>
       <c r="M32" s="9">
         <v>5594226.7000000002</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" s="20"/>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="21"/>
       <c r="E33" s="21"/>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:13" s="3" customFormat="1" ht="12.75">
-      <c r="A34" s="27" t="s">
+      <c r="A34" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="28"/>
-[...10 lines deleted...]
-      <c r="M34" s="30"/>
+      <c r="B34" s="30"/>
+      <c r="C34" s="30"/>
+      <c r="D34" s="30"/>
+      <c r="E34" s="30"/>
+      <c r="F34" s="30"/>
+      <c r="G34" s="30"/>
+      <c r="H34" s="31"/>
+      <c r="I34" s="31"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="31"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="32"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1" ht="12.75" thickBot="1">
       <c r="A35" s="2"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:13" s="3" customFormat="1" ht="24.75" thickBot="1">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D36" s="7" t="s">
@@ -2300,65 +2300,65 @@
         <v>5155457.5999999996</v>
       </c>
       <c r="L40" s="17">
         <v>5687213.9000000004</v>
       </c>
       <c r="M40" s="17">
         <v>6218969.2000000002</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="20"/>
       <c r="B41" s="21"/>
       <c r="C41" s="21"/>
       <c r="D41" s="21"/>
       <c r="E41" s="22"/>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="23"/>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1" ht="12.75">
-      <c r="A42" s="27" t="s">
+      <c r="A42" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B42" s="28"/>
-[...10 lines deleted...]
-      <c r="M42" s="30"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="31"/>
+      <c r="I42" s="31"/>
+      <c r="J42" s="31"/>
+      <c r="K42" s="31"/>
+      <c r="L42" s="31"/>
+      <c r="M42" s="32"/>
     </row>
     <row r="43" spans="1:13" s="3" customFormat="1" ht="12.75" thickBot="1">
       <c r="A43" s="2"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1" ht="24.75" thickBot="1">
       <c r="A44" s="6"/>
       <c r="B44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D44" s="7" t="s">
@@ -2535,65 +2535,65 @@
         <v>2948431.2</v>
       </c>
       <c r="G48" s="17">
         <v>3559198</v>
       </c>
       <c r="H48" s="17">
         <v>4177601.9</v>
       </c>
       <c r="I48" s="17">
         <v>4803321.2</v>
       </c>
       <c r="J48" s="17">
         <v>5433595.7000000002</v>
       </c>
       <c r="K48" s="25">
         <v>6076570</v>
       </c>
       <c r="L48" s="25">
         <v>6711379.7000000002</v>
       </c>
       <c r="M48" s="25">
         <v>7357253.7000000002</v>
       </c>
     </row>
     <row r="50" spans="1:13" s="3" customFormat="1" ht="12.75">
-      <c r="A50" s="27" t="s">
+      <c r="A50" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B50" s="28"/>
-[...10 lines deleted...]
-      <c r="M50" s="30"/>
+      <c r="B50" s="30"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="30"/>
+      <c r="E50" s="30"/>
+      <c r="F50" s="30"/>
+      <c r="G50" s="30"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="31"/>
+      <c r="K50" s="31"/>
+      <c r="L50" s="31"/>
+      <c r="M50" s="32"/>
     </row>
     <row r="51" spans="1:13" s="3" customFormat="1" ht="12.75" thickBot="1">
       <c r="A51" s="2"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="52" spans="1:13" s="3" customFormat="1" ht="24.75" thickBot="1">
       <c r="A52" s="6"/>
       <c r="B52" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="26" t="s">
         <v>3</v>
       </c>
       <c r="D52" s="26" t="s">
@@ -2627,201 +2627,209 @@
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="24">
       <c r="A53" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="9">
         <v>76592.3</v>
       </c>
       <c r="C53" s="17">
         <v>162290.20000000001</v>
       </c>
       <c r="D53" s="17">
         <v>258795.1</v>
       </c>
       <c r="E53" s="17">
         <v>362889.3</v>
       </c>
       <c r="F53" s="17">
         <v>459186.9</v>
       </c>
       <c r="G53" s="17">
         <v>556821.30000000005</v>
       </c>
-      <c r="H53" s="25"/>
+      <c r="H53" s="25">
+        <v>647805.19999999995</v>
+      </c>
       <c r="I53" s="25"/>
       <c r="J53" s="25"/>
       <c r="K53" s="25"/>
       <c r="L53" s="25"/>
       <c r="M53" s="25"/>
     </row>
     <row r="54" spans="1:13" ht="12.95" customHeight="1">
       <c r="A54" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="9">
         <v>35531</v>
       </c>
       <c r="C54" s="17">
         <v>73059</v>
       </c>
       <c r="D54" s="17">
         <v>113930.3</v>
       </c>
       <c r="E54" s="17">
         <v>158478.5</v>
       </c>
       <c r="F54" s="17">
         <v>203623.6</v>
       </c>
       <c r="G54" s="17">
         <v>250178.4</v>
       </c>
-      <c r="H54" s="17"/>
+      <c r="H54" s="17">
+        <v>292673.3</v>
+      </c>
       <c r="I54" s="17"/>
       <c r="J54" s="17"/>
       <c r="K54" s="25"/>
       <c r="L54" s="25"/>
       <c r="M54" s="25"/>
     </row>
     <row r="55" spans="1:13" ht="12.95" customHeight="1">
       <c r="A55" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9">
         <v>996587.8</v>
       </c>
       <c r="C55" s="17">
         <v>2001623.8</v>
       </c>
       <c r="D55" s="17">
         <v>2993734.3</v>
       </c>
       <c r="E55" s="17">
         <v>4013510.4</v>
       </c>
       <c r="F55" s="17">
         <v>5042991.3</v>
       </c>
       <c r="G55" s="17">
         <v>6209664.4000000004</v>
       </c>
-      <c r="H55" s="17"/>
+      <c r="H55" s="17">
+        <v>7319498</v>
+      </c>
       <c r="I55" s="17"/>
       <c r="J55" s="17"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="25"/>
     </row>
     <row r="56" spans="1:13" ht="12.95" customHeight="1">
       <c r="A56" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="9">
         <v>559819.80000000005</v>
       </c>
       <c r="C56" s="17">
         <v>1117941.6000000001</v>
       </c>
       <c r="D56" s="17">
         <v>1675267.8</v>
       </c>
       <c r="E56" s="17">
         <v>2235641</v>
       </c>
       <c r="F56" s="17">
         <v>2806796.5</v>
       </c>
       <c r="G56" s="17">
         <v>3387324.1</v>
       </c>
-      <c r="H56" s="17"/>
+      <c r="H56" s="17">
+        <v>3966532.6</v>
+      </c>
       <c r="I56" s="17"/>
       <c r="J56" s="17"/>
       <c r="K56" s="25"/>
       <c r="L56" s="25"/>
       <c r="M56" s="25"/>
     </row>
     <row r="58" spans="1:13">
-      <c r="A58" s="35" t="s">
+      <c r="A58" s="27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:13">
-      <c r="A59" s="36" t="s">
+      <c r="A59" s="28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:13">
-      <c r="A60" s="36" t="s">
+      <c r="A60" s="28" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A18:M18"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2830,68 +2838,68 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FC36069-FA15-419B-B69D-F73285AEB58F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>