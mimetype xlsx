--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -1,69 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\ДИН ряды все\связь\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\3-связь ЭТ динамика август\рус 09\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14895" yWindow="-30" windowWidth="13470" windowHeight="11370"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8100" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="2" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="месяц" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="71">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -112,108 +116,278 @@
     <t>  38 582,8</t>
   </si>
   <si>
     <t>  372 083,5</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t>Примечание:</t>
   </si>
   <si>
     <t>Условные обозначения</t>
   </si>
   <si>
     <t>х – данные конфиденциальны</t>
   </si>
   <si>
     <t>тыс. теңге</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегированный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>3-связь «Отчет о почтовой и курьерской деятельности и услугах связи», периодичность месячная</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>c 2020 года</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zko/dynamic-tables/1510/</t>
+  </si>
+  <si>
+    <t>В объем оказанных услуг по основному виду деятельности предприятий связи в стоимостном выражении включаются поступления средств от населения, предприятий и организаций за оказанные услуги связи в отчетном периоде, независимо от срока оплаты оказанных услуг; Деятельность по приему, обработке, перевозке и доставке почтовых и специальных отправлений, а также экспедированию, доставке и распространению периодической печати</t>
+  </si>
+  <si>
+    <t>Управление статистики услуг и торговли</t>
+  </si>
+  <si>
+    <t>Гиззатов Жалгас</t>
+  </si>
+  <si>
+    <t>Объем услуг почтовой и курьерской деятельности и услуг связи</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>zh.gizzatov@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -304,55 +478,61 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -394,83 +574,148 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -715,95 +960,349 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/dynamic-tables/1510/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.gizzatov@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34.85546875" style="55" customWidth="1"/>
+    <col min="2" max="2" width="87.42578125" style="55" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="55"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="43">
+        <v>192101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="43">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="63.75">
+      <c r="A7" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="44" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A10" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="41"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="45">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="45">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="42">
+        <v>77112500605</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="59" t="s">
+        <v>70</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B3:B19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="100.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:2">
+      <c r="B3" s="49"/>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="47" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="47" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="47" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="47" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="47" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="47"/>
+    </row>
+    <row r="13" spans="2:2" ht="25.5">
+      <c r="B13" s="48" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="47"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="47"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="46" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T60"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A25" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A19" sqref="A19"/>
-      <selection pane="topRight" activeCell="H56" sqref="H56"/>
+      <selection pane="topRight" activeCell="F53" sqref="F53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
     <col min="11" max="13" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.6" customHeight="1">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="36"/>
-[...10 lines deleted...]
-      <c r="M1" s="37"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
     </row>
     <row r="2" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="M2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="T2" s="4"/>
     </row>
     <row r="3" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
@@ -816,65 +1315,65 @@
         <v>4</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="12" customHeight="1">
-      <c r="A4" s="33" t="s">
+      <c r="A4" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="34"/>
-[...10 lines deleted...]
-      <c r="M4" s="35"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="52"/>
     </row>
     <row r="5" spans="1:20" ht="24" customHeight="1">
       <c r="A5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="12">
         <v>50322.6</v>
       </c>
       <c r="C5" s="12">
         <v>48199</v>
       </c>
       <c r="D5" s="12">
         <v>50516.9</v>
       </c>
       <c r="E5" s="12">
         <v>43163.8</v>
       </c>
       <c r="F5" s="12">
         <v>39821.199999999997</v>
       </c>
       <c r="G5" s="13">
         <v>54454.5</v>
       </c>
       <c r="H5" s="13">
         <v>48519</v>
@@ -998,65 +1497,65 @@
       </c>
       <c r="G8" s="13">
         <v>336537.4</v>
       </c>
       <c r="H8" s="13">
         <v>339380.5</v>
       </c>
       <c r="I8" s="12">
         <v>339942.3</v>
       </c>
       <c r="J8" s="12">
         <v>345032</v>
       </c>
       <c r="K8" s="12">
         <v>349842</v>
       </c>
       <c r="L8" s="12">
         <v>351348.7</v>
       </c>
       <c r="M8" s="12">
         <v>359856.4</v>
       </c>
     </row>
     <row r="9" spans="1:20" ht="12" customHeight="1"/>
     <row r="10" spans="1:20" ht="12" customHeight="1">
-      <c r="A10" s="33" t="s">
+      <c r="A10" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="34"/>
-[...10 lines deleted...]
-      <c r="M10" s="35"/>
+      <c r="B10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="51"/>
+      <c r="I10" s="51"/>
+      <c r="J10" s="51"/>
+      <c r="K10" s="51"/>
+      <c r="L10" s="51"/>
+      <c r="M10" s="52"/>
     </row>
     <row r="11" spans="1:20" ht="12" customHeight="1" thickBot="1">
       <c r="B11" s="2"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="2"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="M11" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:20" ht="12" customHeight="1" thickBot="1">
       <c r="A12" s="7"/>
       <c r="B12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>2</v>
@@ -1233,65 +1732,65 @@
       </c>
       <c r="G16" s="12">
         <v>377116.6</v>
       </c>
       <c r="H16" s="12">
         <v>375925.4</v>
       </c>
       <c r="I16" s="12">
         <v>376146.2</v>
       </c>
       <c r="J16" s="12">
         <v>376297.5</v>
       </c>
       <c r="K16" s="12">
         <v>379297.7</v>
       </c>
       <c r="L16" s="12">
         <v>382223.9</v>
       </c>
       <c r="M16" s="12">
         <v>383580.8</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="12" customHeight="1"/>
     <row r="18" spans="1:13" ht="12" customHeight="1">
-      <c r="A18" s="33" t="s">
+      <c r="A18" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="34"/>
-[...10 lines deleted...]
-      <c r="M18" s="35"/>
+      <c r="B18" s="51"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="51"/>
+      <c r="H18" s="51"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="51"/>
+      <c r="K18" s="51"/>
+      <c r="L18" s="51"/>
+      <c r="M18" s="52"/>
     </row>
     <row r="19" spans="1:13" ht="12" customHeight="1" thickBot="1">
       <c r="B19" s="2"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="2"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="M19" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="12" customHeight="1" thickBot="1">
       <c r="A20" s="7"/>
       <c r="B20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>2</v>
@@ -1482,65 +1981,65 @@
         <v>404522.1</v>
       </c>
       <c r="L24" s="12">
         <v>436333.9</v>
       </c>
       <c r="M24" s="12">
         <v>463597</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="12" customHeight="1">
       <c r="A25" s="24"/>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:13" ht="12" customHeight="1">
-      <c r="A26" s="33" t="s">
+      <c r="A26" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="34"/>
-[...10 lines deleted...]
-      <c r="M26" s="35"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="51"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="51"/>
+      <c r="F26" s="51"/>
+      <c r="G26" s="51"/>
+      <c r="H26" s="51"/>
+      <c r="I26" s="51"/>
+      <c r="J26" s="51"/>
+      <c r="K26" s="51"/>
+      <c r="L26" s="51"/>
+      <c r="M26" s="52"/>
     </row>
     <row r="27" spans="1:13" ht="12" customHeight="1" thickBot="1">
       <c r="B27" s="2"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="2"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="M27" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="12" customHeight="1" thickBot="1">
       <c r="A28" s="7"/>
       <c r="B28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>2</v>
@@ -1731,65 +2230,65 @@
         <v>478379.8</v>
       </c>
       <c r="L32" s="12">
         <v>482553.8</v>
       </c>
       <c r="M32" s="12">
         <v>489461.4</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12" customHeight="1">
       <c r="A33" s="24"/>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="26"/>
     </row>
     <row r="34" spans="1:13" ht="12" customHeight="1">
-      <c r="A34" s="33" t="s">
+      <c r="A34" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="34"/>
-[...10 lines deleted...]
-      <c r="M34" s="35"/>
+      <c r="B34" s="51"/>
+      <c r="C34" s="51"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="51"/>
+      <c r="F34" s="51"/>
+      <c r="G34" s="51"/>
+      <c r="H34" s="51"/>
+      <c r="I34" s="51"/>
+      <c r="J34" s="51"/>
+      <c r="K34" s="51"/>
+      <c r="L34" s="51"/>
+      <c r="M34" s="52"/>
     </row>
     <row r="35" spans="1:13" ht="12" customHeight="1" thickBot="1">
       <c r="B35" s="2"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="2"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
       <c r="M35" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="12" customHeight="1" thickBot="1">
       <c r="A36" s="7"/>
       <c r="B36" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>2</v>
@@ -1980,65 +2479,65 @@
         <v>528428.19999999995</v>
       </c>
       <c r="L40" s="21">
         <v>531756.30000000005</v>
       </c>
       <c r="M40" s="21">
         <v>531755.30000000005</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="12" customHeight="1">
       <c r="A41" s="24"/>
       <c r="B41" s="25"/>
       <c r="C41" s="25"/>
       <c r="D41" s="25"/>
       <c r="E41" s="27"/>
       <c r="F41" s="27"/>
       <c r="G41" s="27"/>
       <c r="H41" s="27"/>
       <c r="I41" s="27"/>
       <c r="J41" s="27"/>
       <c r="K41" s="27"/>
       <c r="L41" s="27"/>
       <c r="M41" s="28"/>
     </row>
     <row r="42" spans="1:13" ht="12" customHeight="1">
-      <c r="A42" s="33" t="s">
+      <c r="A42" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="B42" s="34"/>
-[...10 lines deleted...]
-      <c r="M42" s="35"/>
+      <c r="B42" s="51"/>
+      <c r="C42" s="51"/>
+      <c r="D42" s="51"/>
+      <c r="E42" s="51"/>
+      <c r="F42" s="51"/>
+      <c r="G42" s="51"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="51"/>
+      <c r="K42" s="51"/>
+      <c r="L42" s="51"/>
+      <c r="M42" s="52"/>
     </row>
     <row r="43" spans="1:13" ht="12" customHeight="1" thickBot="1">
       <c r="B43" s="2"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="2"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="M43" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="12" customHeight="1" thickBot="1">
       <c r="A44" s="7"/>
       <c r="B44" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>2</v>
@@ -2214,65 +2713,65 @@
         <v>618949.19999999995</v>
       </c>
       <c r="G48" s="21">
         <v>610766.80000000005</v>
       </c>
       <c r="H48" s="21">
         <v>618403.9</v>
       </c>
       <c r="I48" s="21">
         <v>625719.30000000005</v>
       </c>
       <c r="J48" s="21">
         <v>630274.5</v>
       </c>
       <c r="K48" s="21">
         <v>642974.30000000005</v>
       </c>
       <c r="L48" s="21">
         <v>634809.69999999995</v>
       </c>
       <c r="M48" s="21">
         <v>645874</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="12" customHeight="1">
-      <c r="A50" s="33" t="s">
+      <c r="A50" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="B50" s="34"/>
-[...10 lines deleted...]
-      <c r="M50" s="35"/>
+      <c r="B50" s="51"/>
+      <c r="C50" s="51"/>
+      <c r="D50" s="51"/>
+      <c r="E50" s="51"/>
+      <c r="F50" s="51"/>
+      <c r="G50" s="51"/>
+      <c r="H50" s="51"/>
+      <c r="I50" s="51"/>
+      <c r="J50" s="51"/>
+      <c r="K50" s="51"/>
+      <c r="L50" s="51"/>
+      <c r="M50" s="52"/>
     </row>
     <row r="51" spans="1:13" ht="12" customHeight="1" thickBot="1">
       <c r="B51" s="2"/>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3"/>
       <c r="F51" s="2"/>
       <c r="H51" s="4"/>
       <c r="I51" s="4"/>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
       <c r="M51" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="12" customHeight="1" thickBot="1">
       <c r="A52" s="7"/>
       <c r="B52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="30" t="s">
         <v>2</v>
@@ -2308,144 +2807,152 @@
     <row r="53" spans="1:13" ht="24" customHeight="1">
       <c r="A53" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="12">
         <v>76592.3</v>
       </c>
       <c r="C53" s="21">
         <v>85697.9</v>
       </c>
       <c r="D53" s="21">
         <v>96504.9</v>
       </c>
       <c r="E53" s="21">
         <v>104094.2</v>
       </c>
       <c r="F53" s="21">
         <v>96297.600000000006</v>
       </c>
       <c r="G53" s="21">
         <v>97634.4</v>
       </c>
       <c r="H53" s="29">
         <v>90983.9</v>
       </c>
-      <c r="I53" s="29"/>
+      <c r="I53" s="33">
+        <v>104464.4</v>
+      </c>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="12"/>
     </row>
     <row r="54" spans="1:13" ht="12" customHeight="1">
       <c r="A54" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="12">
         <v>35531</v>
       </c>
       <c r="C54" s="21">
         <v>37528</v>
       </c>
       <c r="D54" s="21">
         <v>40871.300000000003</v>
       </c>
       <c r="E54" s="21">
         <v>44548.2</v>
       </c>
       <c r="F54" s="21">
         <v>45145.1</v>
       </c>
       <c r="G54" s="21">
         <v>46554.8</v>
       </c>
       <c r="H54" s="21">
         <v>42494.9</v>
       </c>
-      <c r="I54" s="21"/>
+      <c r="I54" s="34">
+        <v>43369.599999999999</v>
+      </c>
       <c r="J54" s="21"/>
       <c r="K54" s="21"/>
       <c r="L54" s="21"/>
       <c r="M54" s="12"/>
     </row>
     <row r="55" spans="1:13" ht="12" customHeight="1">
       <c r="A55" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="12">
         <v>996587.8</v>
       </c>
       <c r="C55" s="21">
         <v>1005036</v>
       </c>
       <c r="D55" s="21">
         <v>992110.5</v>
       </c>
       <c r="E55" s="21">
         <v>1019776.1</v>
       </c>
       <c r="F55" s="21">
         <v>1029480.9</v>
       </c>
       <c r="G55" s="21">
         <v>1166673.1000000001</v>
       </c>
       <c r="H55" s="21">
         <v>1109833.6000000001</v>
       </c>
-      <c r="I55" s="21"/>
+      <c r="I55" s="34">
+        <v>1109384.6000000001</v>
+      </c>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="12"/>
     </row>
     <row r="56" spans="1:13" ht="12" customHeight="1">
       <c r="A56" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="12">
         <v>559819.80000000005</v>
       </c>
       <c r="C56" s="21">
         <v>558121.80000000005</v>
       </c>
       <c r="D56" s="21">
         <v>557326.19999999995</v>
       </c>
       <c r="E56" s="21">
         <v>560373.19999999995</v>
       </c>
       <c r="F56" s="21">
         <v>571155.5</v>
       </c>
       <c r="G56" s="21">
         <v>580527.6</v>
       </c>
       <c r="H56" s="21">
         <v>579208.5</v>
       </c>
-      <c r="I56" s="21"/>
+      <c r="I56" s="34">
+        <v>584789.30000000005</v>
+      </c>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="12"/>
     </row>
     <row r="58" spans="1:13" ht="12.2" customHeight="1">
       <c r="A58" s="31" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="59" spans="1:13" ht="12.2" customHeight="1">
       <c r="A59" s="32" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.2" customHeight="1">
       <c r="A60" s="32" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A34:M34"/>
@@ -2501,114 +3008,116 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A0C0EE8-1B58-4AE2-92C1-8241E15B4971}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>