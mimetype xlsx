--- v2 (2026-09-20)
+++ v3 (2026-10-30)
@@ -7,55 +7,55 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\D\Downloads\3-связь ЭТ динамика август\рус 09\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.gizzatov\Desktop\3-связь\динамика 3-связь ЭТ\рус 09\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13740" windowHeight="8100" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="месяц" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="71">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -211,87 +211,87 @@
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>c 2020 года</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/zko/dynamic-tables/1510/</t>
   </si>
   <si>
     <t>В объем оказанных услуг по основному виду деятельности предприятий связи в стоимостном выражении включаются поступления средств от населения, предприятий и организаций за оказанные услуги связи в отчетном периоде, независимо от срока оплаты оказанных услуг; Деятельность по приему, обработке, перевозке и доставке почтовых и специальных отправлений, а также экспедированию, доставке и распространению периодической печати</t>
   </si>
   <si>
     <t>Управление статистики услуг и торговли</t>
   </si>
   <si>
     <t>Гиззатов Жалгас</t>
   </si>
   <si>
+    <t>E-mail: zh.gizzatov@aspire.gov.kz</t>
+  </si>
+  <si>
     <t>Объем услуг почтовой и курьерской деятельности и услуг связи</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
-  </si>
-[...1 lines deleted...]
-    <t>zh.gizzatov@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -337,57 +337,50 @@
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...5 lines deleted...]
-      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -488,51 +481,51 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -587,112 +580,123 @@
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...11 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
@@ -960,2146 +964,2153 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/dynamic-tables/1510/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.gizzatov@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/dynamic-tables/1510/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.binazar@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.85546875" style="55" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="55"/>
+    <col min="1" max="1" width="34.85546875" customWidth="1"/>
+    <col min="2" max="2" width="87.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
-      <c r="A2" s="39" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="43">
-[...4 lines deleted...]
-      <c r="A3" s="39" t="s">
+      <c r="B2" s="37">
+        <v>192201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="43" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="39" t="s">
+      <c r="B3" s="51" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="43">
+      <c r="B4" s="37">
         <v>470</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="43" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:2">
+      <c r="B5" s="49" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="36" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="43" t="s">
+      <c r="B6" s="37" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="63.75">
-      <c r="A7" s="39" t="s">
+    <row r="7" spans="1:2" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="B7" s="44" t="s">
+      <c r="B7" s="52" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-      <c r="A8" s="39" t="s">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="38" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
-      <c r="A9" s="39" t="s">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="B9" s="40" t="s">
+      <c r="B9" s="45" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="17.25" customHeight="1">
-      <c r="A10" s="39" t="s">
+    <row r="10" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="44" t="s">
+      <c r="B10" s="41" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
-      <c r="A11" s="39" t="s">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="41"/>
-[...2 lines deleted...]
-      <c r="A12" s="39" t="s">
+      <c r="B11" s="47"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="56" t="s">
+      <c r="B12" s="43" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="25.5">
-      <c r="A13" s="38" t="s">
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A13" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="57" t="s">
+      <c r="B13" s="46" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-      <c r="A14" s="38" t="s">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="58" t="s">
+      <c r="B14" s="50" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-      <c r="A15" s="38" t="s">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="58" t="s">
+      <c r="B15" s="44" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-      <c r="A16" s="39" t="s">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="45">
-[...4 lines deleted...]
-      <c r="A17" s="39" t="s">
+      <c r="B16" s="53">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="B17" s="45">
-[...4 lines deleted...]
-      <c r="A18" s="39" t="s">
+      <c r="B17" s="42">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="40" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
-      <c r="A19" s="39" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="40" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
-      <c r="A20" s="39" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="B20" s="42">
+      <c r="B20" s="48">
         <v>77112500605</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
-      <c r="A21" s="39" t="s">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="B21" s="59" t="s">
-        <v>70</v>
+      <c r="B21" s="35" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="s.binazar@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B3:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="J27" sqref="J27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="100.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:2">
-[...8 lines deleted...]
-      <c r="B8" s="47" t="s">
+    <row r="3" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B3" s="57"/>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="55" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="47" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="55" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-      <c r="B10" s="47" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="55" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
-      <c r="B11" s="47" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="55" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="12" spans="2:2">
-[...3 lines deleted...]
-      <c r="B13" s="48" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="55" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="14" spans="2:2">
-[...6 lines deleted...]
-      <c r="B19" s="46" t="s">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="55"/>
+    </row>
+    <row r="13" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B13" s="56" t="s">
         <v>69</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="55"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="55"/>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="54" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T60"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A31" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A19" sqref="A19"/>
-      <selection pane="topRight" activeCell="F53" sqref="F53"/>
+      <selection pane="topRight" activeCell="K55" sqref="K55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
     <col min="11" max="13" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="12.6" customHeight="1">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:20" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="53"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+    </row>
+    <row r="2" spans="1:20" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="M2" s="6" t="s">
         <v>30</v>
       </c>
       <c r="T2" s="4"/>
     </row>
-    <row r="3" spans="1:20" ht="12.6" customHeight="1" thickBot="1">
+    <row r="3" spans="1:20" ht="12.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:20" ht="12" customHeight="1">
-      <c r="A4" s="50" t="s">
+    <row r="4" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="51"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:20" ht="24" customHeight="1">
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="60"/>
+    </row>
+    <row r="5" spans="1:20" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="12">
         <v>50322.6</v>
       </c>
       <c r="C5" s="12">
         <v>48199</v>
       </c>
       <c r="D5" s="12">
         <v>50516.9</v>
       </c>
       <c r="E5" s="12">
         <v>43163.8</v>
       </c>
       <c r="F5" s="12">
         <v>39821.199999999997</v>
       </c>
       <c r="G5" s="13">
         <v>54454.5</v>
       </c>
       <c r="H5" s="13">
         <v>48519</v>
       </c>
       <c r="I5" s="12">
         <v>51509</v>
       </c>
       <c r="J5" s="12">
         <v>52411.3</v>
       </c>
       <c r="K5" s="12">
         <v>64987.199999999997</v>
       </c>
       <c r="L5" s="12">
         <v>60733.3</v>
       </c>
       <c r="M5" s="12">
         <v>73672</v>
       </c>
     </row>
-    <row r="6" spans="1:20" ht="12" customHeight="1">
+    <row r="6" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="12">
         <v>22009.4</v>
       </c>
       <c r="C6" s="12">
         <v>20581.900000000001</v>
       </c>
       <c r="D6" s="12">
         <v>24142.3</v>
       </c>
       <c r="E6" s="12">
         <v>18901.2</v>
       </c>
       <c r="F6" s="12">
         <v>17695.8</v>
       </c>
       <c r="G6" s="13">
         <v>25485.4</v>
       </c>
       <c r="H6" s="13">
         <v>21420.3</v>
       </c>
       <c r="I6" s="12">
         <v>23191.4</v>
       </c>
       <c r="J6" s="12">
         <v>24086.799999999999</v>
       </c>
       <c r="K6" s="12">
         <v>30199.9</v>
       </c>
       <c r="L6" s="12">
         <v>28304.7</v>
       </c>
       <c r="M6" s="12">
         <v>30792.2</v>
       </c>
     </row>
-    <row r="7" spans="1:20" ht="12" customHeight="1">
+    <row r="7" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="12">
         <v>553970.80000000005</v>
       </c>
       <c r="C7" s="12">
         <v>570645.5</v>
       </c>
       <c r="D7" s="12">
         <v>575696.9</v>
       </c>
       <c r="E7" s="12">
         <v>584140.19999999995</v>
       </c>
       <c r="F7" s="12">
         <v>583547.30000000005</v>
       </c>
       <c r="G7" s="13">
         <v>600175.69999999995</v>
       </c>
       <c r="H7" s="13">
         <v>609194.30000000005</v>
       </c>
       <c r="I7" s="12">
         <v>604088.6</v>
       </c>
       <c r="J7" s="12">
         <v>614858.5</v>
       </c>
       <c r="K7" s="12">
         <v>620170.30000000005</v>
       </c>
       <c r="L7" s="12">
         <v>619250.80000000005</v>
       </c>
       <c r="M7" s="12">
         <v>644207.9</v>
       </c>
     </row>
-    <row r="8" spans="1:20" ht="12" customHeight="1">
+    <row r="8" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="12">
         <v>323098.3</v>
       </c>
       <c r="C8" s="12">
         <v>319107.90000000002</v>
       </c>
       <c r="D8" s="12">
         <v>320525.59999999998</v>
       </c>
       <c r="E8" s="12">
         <v>332435.59999999998</v>
       </c>
       <c r="F8" s="12">
         <v>332519.40000000002</v>
       </c>
       <c r="G8" s="13">
         <v>336537.4</v>
       </c>
       <c r="H8" s="13">
         <v>339380.5</v>
       </c>
       <c r="I8" s="12">
         <v>339942.3</v>
       </c>
       <c r="J8" s="12">
         <v>345032</v>
       </c>
       <c r="K8" s="12">
         <v>349842</v>
       </c>
       <c r="L8" s="12">
         <v>351348.7</v>
       </c>
       <c r="M8" s="12">
         <v>359856.4</v>
       </c>
     </row>
-    <row r="9" spans="1:20" ht="12" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A10" s="50" t="s">
+    <row r="9" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="51"/>
-[...12 lines deleted...]
-    <row r="11" spans="1:20" ht="12" customHeight="1" thickBot="1">
+      <c r="B10" s="59"/>
+      <c r="C10" s="59"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="59"/>
+      <c r="H10" s="59"/>
+      <c r="I10" s="59"/>
+      <c r="J10" s="59"/>
+      <c r="K10" s="59"/>
+      <c r="L10" s="59"/>
+      <c r="M10" s="60"/>
+    </row>
+    <row r="11" spans="1:20" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B11" s="2"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="2"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="M11" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="12" spans="1:20" ht="12" customHeight="1" thickBot="1">
+    <row r="12" spans="1:20" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7"/>
       <c r="B12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="I12" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J12" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K12" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L12" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M12" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:20" ht="24" customHeight="1">
+    <row r="13" spans="1:20" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="12">
         <v>63660.1</v>
       </c>
       <c r="C13" s="12">
         <v>67425.7</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="12">
         <v>90951.6</v>
       </c>
       <c r="F13" s="12">
         <v>101559.6</v>
       </c>
       <c r="G13" s="12">
         <v>84830.2</v>
       </c>
       <c r="H13" s="12">
         <v>73661.5</v>
       </c>
       <c r="I13" s="12">
         <v>75055.3</v>
       </c>
       <c r="J13" s="12">
         <v>71022.3</v>
       </c>
       <c r="K13" s="12">
         <v>90693.7</v>
       </c>
       <c r="L13" s="12">
         <v>80079.899999999994</v>
       </c>
       <c r="M13" s="12">
         <v>93662.2</v>
       </c>
     </row>
-    <row r="14" spans="1:20" ht="12" customHeight="1">
+    <row r="14" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="12">
         <v>29945.9</v>
       </c>
       <c r="C14" s="12">
         <v>32273.200000000001</v>
       </c>
       <c r="D14" s="16" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="12">
         <v>42647.1</v>
       </c>
       <c r="F14" s="12">
         <v>49088</v>
       </c>
       <c r="G14" s="12">
         <v>41275.4</v>
       </c>
       <c r="H14" s="12">
         <v>33604.199999999997</v>
       </c>
       <c r="I14" s="12">
         <v>34768.9</v>
       </c>
       <c r="J14" s="12">
         <v>31960</v>
       </c>
       <c r="K14" s="12">
         <v>42601.4</v>
       </c>
       <c r="L14" s="12">
         <v>29827.8</v>
       </c>
       <c r="M14" s="12">
         <v>38658</v>
       </c>
     </row>
-    <row r="15" spans="1:20" ht="12" customHeight="1">
+    <row r="15" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="12">
         <v>633448.4</v>
       </c>
       <c r="C15" s="12">
         <v>629854.4</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="12">
         <v>680395.6</v>
       </c>
       <c r="F15" s="12">
         <v>656028.69999999995</v>
       </c>
       <c r="G15" s="12">
         <v>652600.69999999995</v>
       </c>
       <c r="H15" s="12">
         <v>630321.6</v>
       </c>
       <c r="I15" s="12">
         <v>632311.69999999995</v>
       </c>
       <c r="J15" s="12">
         <v>644775</v>
       </c>
       <c r="K15" s="12">
         <v>656120.9</v>
       </c>
       <c r="L15" s="12">
         <v>670592.6</v>
       </c>
       <c r="M15" s="12">
         <v>665997.19999999995</v>
       </c>
     </row>
-    <row r="16" spans="1:20" ht="12" customHeight="1">
+    <row r="16" spans="1:20" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="12">
         <v>367275.1</v>
       </c>
       <c r="C16" s="12">
         <v>367755</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>23</v>
       </c>
       <c r="E16" s="12">
         <v>376160.7</v>
       </c>
       <c r="F16" s="12">
         <v>379666.1</v>
       </c>
       <c r="G16" s="12">
         <v>377116.6</v>
       </c>
       <c r="H16" s="12">
         <v>375925.4</v>
       </c>
       <c r="I16" s="12">
         <v>376146.2</v>
       </c>
       <c r="J16" s="12">
         <v>376297.5</v>
       </c>
       <c r="K16" s="12">
         <v>379297.7</v>
       </c>
       <c r="L16" s="12">
         <v>382223.9</v>
       </c>
       <c r="M16" s="12">
         <v>383580.8</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="12" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A18" s="50" t="s">
+    <row r="17" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="18" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="51"/>
-[...12 lines deleted...]
-    <row r="19" spans="1:13" ht="12" customHeight="1" thickBot="1">
+      <c r="B18" s="59"/>
+      <c r="C18" s="59"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="59"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="59"/>
+      <c r="H18" s="59"/>
+      <c r="I18" s="59"/>
+      <c r="J18" s="59"/>
+      <c r="K18" s="59"/>
+      <c r="L18" s="59"/>
+      <c r="M18" s="60"/>
+    </row>
+    <row r="19" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B19" s="2"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="2"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="M19" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="12" customHeight="1" thickBot="1">
+    <row r="20" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="7"/>
       <c r="B20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F20" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>6</v>
       </c>
       <c r="I20" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K20" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M20" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="24" customHeight="1">
+    <row r="21" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="12">
         <v>71805.5</v>
       </c>
       <c r="C21" s="12">
         <v>68416.399999999994</v>
       </c>
       <c r="D21" s="12">
         <v>83810.899999999994</v>
       </c>
       <c r="E21" s="12">
         <v>80155.399999999994</v>
       </c>
       <c r="F21" s="12">
         <v>95744</v>
       </c>
       <c r="G21" s="12">
         <v>86609</v>
       </c>
       <c r="H21" s="12">
         <v>75004.100000000006</v>
       </c>
       <c r="I21" s="12">
         <v>69917.3</v>
       </c>
       <c r="J21" s="12">
         <v>75179.5</v>
       </c>
       <c r="K21" s="12">
         <v>99727.3</v>
       </c>
       <c r="L21" s="12">
         <v>82346.3</v>
       </c>
       <c r="M21" s="12">
         <v>94159.1</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="12" customHeight="1">
+    <row r="22" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="12">
         <v>28282.5</v>
       </c>
       <c r="C22" s="12">
         <v>29292.799999999999</v>
       </c>
       <c r="D22" s="12">
         <v>36052.5</v>
       </c>
       <c r="E22" s="12">
         <v>33940.199999999997</v>
       </c>
       <c r="F22" s="12">
         <v>42062.9</v>
       </c>
       <c r="G22" s="12">
         <v>37353.699999999997</v>
       </c>
       <c r="H22" s="12">
         <v>29650</v>
       </c>
       <c r="I22" s="12">
         <v>27832.5</v>
       </c>
       <c r="J22" s="12">
         <v>34485.800000000003</v>
       </c>
       <c r="K22" s="12">
         <v>48429.9</v>
       </c>
       <c r="L22" s="12">
         <v>37887.4</v>
       </c>
       <c r="M22" s="12">
         <v>40449.300000000003</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="12" customHeight="1">
+    <row r="23" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="12">
         <v>519167</v>
       </c>
       <c r="C23" s="12">
         <v>649746.5</v>
       </c>
       <c r="D23" s="12">
         <v>678128.5</v>
       </c>
       <c r="E23" s="12">
         <v>679815.2</v>
       </c>
       <c r="F23" s="12">
         <v>683842.3</v>
       </c>
       <c r="G23" s="12">
         <v>699680.2</v>
       </c>
       <c r="H23" s="12">
         <v>710287.9</v>
       </c>
       <c r="I23" s="12">
         <v>709470.8</v>
       </c>
       <c r="J23" s="12">
         <v>709163.2</v>
       </c>
       <c r="K23" s="12">
         <v>718752</v>
       </c>
       <c r="L23" s="12">
         <v>742975.5</v>
       </c>
       <c r="M23" s="12">
         <v>780658.2</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="12" customHeight="1">
+    <row r="24" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="12">
         <v>261161.60000000001</v>
       </c>
       <c r="C24" s="12">
         <v>382869.8</v>
       </c>
       <c r="D24" s="12">
         <v>393167.6</v>
       </c>
       <c r="E24" s="12">
         <v>391639.5</v>
       </c>
       <c r="F24" s="12">
         <v>390255.8</v>
       </c>
       <c r="G24" s="12">
         <v>390869.3</v>
       </c>
       <c r="H24" s="12">
         <v>390375.2</v>
       </c>
       <c r="I24" s="12">
         <v>393275</v>
       </c>
       <c r="J24" s="12">
         <v>398006.2</v>
       </c>
       <c r="K24" s="12">
         <v>404522.1</v>
       </c>
       <c r="L24" s="12">
         <v>436333.9</v>
       </c>
       <c r="M24" s="12">
         <v>463597</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="12" customHeight="1">
+    <row r="25" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="24"/>
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="26"/>
     </row>
-    <row r="26" spans="1:13" ht="12" customHeight="1">
-      <c r="A26" s="50" t="s">
+    <row r="26" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="51"/>
-[...12 lines deleted...]
-    <row r="27" spans="1:13" ht="12" customHeight="1" thickBot="1">
+      <c r="B26" s="59"/>
+      <c r="C26" s="59"/>
+      <c r="D26" s="59"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="59"/>
+      <c r="G26" s="59"/>
+      <c r="H26" s="59"/>
+      <c r="I26" s="59"/>
+      <c r="J26" s="59"/>
+      <c r="K26" s="59"/>
+      <c r="L26" s="59"/>
+      <c r="M26" s="60"/>
+    </row>
+    <row r="27" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B27" s="2"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="2"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="M27" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="12" customHeight="1" thickBot="1">
+    <row r="28" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7"/>
       <c r="B28" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J28" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K28" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L28" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M28" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="24" customHeight="1">
+    <row r="29" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="20">
         <v>104267.4</v>
       </c>
       <c r="C29" s="12">
         <v>106414.1</v>
       </c>
       <c r="D29" s="12">
         <v>95147.1</v>
       </c>
       <c r="E29" s="12">
         <v>115825.60000000001</v>
       </c>
       <c r="F29" s="12">
         <v>123280</v>
       </c>
       <c r="G29" s="12">
         <v>103500.5</v>
       </c>
       <c r="H29" s="12">
         <v>93204</v>
       </c>
       <c r="I29" s="12">
         <v>90013.1</v>
       </c>
       <c r="J29" s="12">
         <v>92124.5</v>
       </c>
       <c r="K29" s="12">
         <v>106183.5</v>
       </c>
       <c r="L29" s="12">
         <v>106897.60000000001</v>
       </c>
       <c r="M29" s="12">
         <v>102991.9</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="12" customHeight="1">
+    <row r="30" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="12">
         <v>59007.3</v>
       </c>
       <c r="C30" s="12">
         <v>57956.6</v>
       </c>
       <c r="D30" s="12">
         <v>55009.3</v>
       </c>
       <c r="E30" s="12">
         <v>63004.800000000003</v>
       </c>
       <c r="F30" s="12">
         <v>70521.399999999994</v>
       </c>
       <c r="G30" s="12">
         <v>56906.5</v>
       </c>
       <c r="H30" s="12">
         <v>51432.5</v>
       </c>
       <c r="I30" s="12">
         <v>49397.5</v>
       </c>
       <c r="J30" s="12">
         <v>49904.800000000003</v>
       </c>
       <c r="K30" s="12">
         <v>57587.7</v>
       </c>
       <c r="L30" s="12">
         <v>59239.9</v>
       </c>
       <c r="M30" s="12">
         <v>55225.2</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="12" customHeight="1">
+    <row r="31" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="12">
         <v>754326.1</v>
       </c>
       <c r="C31" s="12">
         <v>756348.4</v>
       </c>
       <c r="D31" s="12">
         <v>799726.3</v>
       </c>
       <c r="E31" s="12">
         <v>782293.1</v>
       </c>
       <c r="F31" s="12">
         <v>792207.6</v>
       </c>
       <c r="G31" s="12">
         <v>798035.1</v>
       </c>
       <c r="H31" s="12">
         <v>816132.3</v>
       </c>
       <c r="I31" s="12">
         <v>804758.7</v>
       </c>
       <c r="J31" s="12">
         <v>809357.8</v>
       </c>
       <c r="K31" s="12">
         <v>818850.2</v>
       </c>
       <c r="L31" s="12">
         <v>820353.4</v>
       </c>
       <c r="M31" s="12">
         <v>836694.3</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="12" customHeight="1">
+    <row r="32" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="12">
         <v>437596.7</v>
       </c>
       <c r="C32" s="12">
         <v>446470.3</v>
       </c>
       <c r="D32" s="12">
         <v>459506.5</v>
       </c>
       <c r="E32" s="12">
         <v>461328.2</v>
       </c>
       <c r="F32" s="12">
         <v>461844.7</v>
       </c>
       <c r="G32" s="12">
         <v>465051.5</v>
       </c>
       <c r="H32" s="12">
         <v>469434.8</v>
       </c>
       <c r="I32" s="12">
         <v>471421.6</v>
       </c>
       <c r="J32" s="12">
         <v>471177.4</v>
       </c>
       <c r="K32" s="12">
         <v>478379.8</v>
       </c>
       <c r="L32" s="12">
         <v>482553.8</v>
       </c>
       <c r="M32" s="12">
         <v>489461.4</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="12" customHeight="1">
+    <row r="33" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="24"/>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="26"/>
     </row>
-    <row r="34" spans="1:13" ht="12" customHeight="1">
-      <c r="A34" s="50" t="s">
+    <row r="34" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="51"/>
-[...12 lines deleted...]
-    <row r="35" spans="1:13" ht="12" customHeight="1" thickBot="1">
+      <c r="B34" s="59"/>
+      <c r="C34" s="59"/>
+      <c r="D34" s="59"/>
+      <c r="E34" s="59"/>
+      <c r="F34" s="59"/>
+      <c r="G34" s="59"/>
+      <c r="H34" s="59"/>
+      <c r="I34" s="59"/>
+      <c r="J34" s="59"/>
+      <c r="K34" s="59"/>
+      <c r="L34" s="59"/>
+      <c r="M34" s="60"/>
+    </row>
+    <row r="35" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B35" s="2"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="2"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
       <c r="M35" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="12" customHeight="1" thickBot="1">
+    <row r="36" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="7"/>
       <c r="B36" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H36" s="10" t="s">
         <v>6</v>
       </c>
       <c r="I36" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J36" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K36" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L36" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M36" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="24" customHeight="1">
+    <row r="37" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="12">
         <v>109227.6</v>
       </c>
       <c r="C37" s="12">
         <v>90630.2</v>
       </c>
       <c r="D37" s="12">
         <v>95765.3</v>
       </c>
       <c r="E37" s="21">
         <v>109226</v>
       </c>
       <c r="F37" s="21">
         <v>101256.8</v>
       </c>
       <c r="G37" s="21">
         <v>96356</v>
       </c>
       <c r="H37" s="22">
         <v>98821.3</v>
       </c>
       <c r="I37" s="21">
         <v>100976.4</v>
       </c>
       <c r="J37" s="21">
         <v>102936.1</v>
       </c>
       <c r="K37" s="21">
         <v>115316.1</v>
       </c>
       <c r="L37" s="21">
         <v>112801.2</v>
       </c>
       <c r="M37" s="21">
         <v>123956.7</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="12" customHeight="1">
+    <row r="38" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="12">
         <v>61308.6</v>
       </c>
       <c r="C38" s="12">
         <v>46531</v>
       </c>
       <c r="D38" s="12">
         <v>52340.3</v>
       </c>
       <c r="E38" s="21">
         <v>58391.6</v>
       </c>
       <c r="F38" s="21">
         <v>53055</v>
       </c>
       <c r="G38" s="21">
         <v>49548.9</v>
       </c>
       <c r="H38" s="23">
         <v>50022.400000000001</v>
       </c>
       <c r="I38" s="21">
         <v>51886.1</v>
       </c>
       <c r="J38" s="21">
         <v>54634.3</v>
       </c>
       <c r="K38" s="21">
         <v>56987.1</v>
       </c>
       <c r="L38" s="21">
         <v>54797.8</v>
       </c>
       <c r="M38" s="21">
         <v>60308</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="12" customHeight="1">
+    <row r="39" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B39" s="12">
         <v>840349.2</v>
       </c>
       <c r="C39" s="12">
         <v>860377.8</v>
       </c>
       <c r="D39" s="12">
         <v>863992</v>
       </c>
       <c r="E39" s="21">
         <v>885219.9</v>
       </c>
       <c r="F39" s="21">
         <v>864744.2</v>
       </c>
       <c r="G39" s="21">
         <v>884326.8</v>
       </c>
       <c r="H39" s="23">
         <v>906115.7</v>
       </c>
       <c r="I39" s="21">
         <v>910400.5</v>
       </c>
       <c r="J39" s="21">
         <v>925108.6</v>
       </c>
       <c r="K39" s="21">
         <v>921583.8</v>
       </c>
       <c r="L39" s="21">
         <v>929930.8</v>
       </c>
       <c r="M39" s="21">
         <v>962152.4</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="12" customHeight="1">
+    <row r="40" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B40" s="12">
         <v>498474.6</v>
       </c>
       <c r="C40" s="12">
         <v>502303</v>
       </c>
       <c r="D40" s="12">
         <v>510241.7</v>
       </c>
       <c r="E40" s="21">
         <v>512777.1</v>
       </c>
       <c r="F40" s="21">
         <v>509581.8</v>
       </c>
       <c r="G40" s="21">
         <v>514123.3</v>
       </c>
       <c r="H40" s="23">
         <v>526615.5</v>
       </c>
       <c r="I40" s="21">
         <v>525859</v>
       </c>
       <c r="J40" s="21">
         <v>527053.4</v>
       </c>
       <c r="K40" s="21">
         <v>528428.19999999995</v>
       </c>
       <c r="L40" s="21">
         <v>531756.30000000005</v>
       </c>
       <c r="M40" s="21">
         <v>531755.30000000005</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="12" customHeight="1">
+    <row r="41" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="24"/>
       <c r="B41" s="25"/>
       <c r="C41" s="25"/>
       <c r="D41" s="25"/>
       <c r="E41" s="27"/>
       <c r="F41" s="27"/>
       <c r="G41" s="27"/>
       <c r="H41" s="27"/>
       <c r="I41" s="27"/>
       <c r="J41" s="27"/>
       <c r="K41" s="27"/>
       <c r="L41" s="27"/>
       <c r="M41" s="28"/>
     </row>
-    <row r="42" spans="1:13" ht="12" customHeight="1">
-      <c r="A42" s="50" t="s">
+    <row r="42" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="B42" s="51"/>
-[...12 lines deleted...]
-    <row r="43" spans="1:13" ht="12" customHeight="1" thickBot="1">
+      <c r="B42" s="59"/>
+      <c r="C42" s="59"/>
+      <c r="D42" s="59"/>
+      <c r="E42" s="59"/>
+      <c r="F42" s="59"/>
+      <c r="G42" s="59"/>
+      <c r="H42" s="59"/>
+      <c r="I42" s="59"/>
+      <c r="J42" s="59"/>
+      <c r="K42" s="59"/>
+      <c r="L42" s="59"/>
+      <c r="M42" s="60"/>
+    </row>
+    <row r="43" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B43" s="2"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="2"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="M43" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="44" spans="1:13" ht="12" customHeight="1" thickBot="1">
+    <row r="44" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A44" s="7"/>
       <c r="B44" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H44" s="10" t="s">
         <v>6</v>
       </c>
       <c r="I44" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J44" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K44" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L44" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M44" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="45" spans="1:13" ht="24" customHeight="1">
+    <row r="45" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="12">
         <v>102615.8</v>
       </c>
       <c r="C45" s="12">
         <v>101756.1</v>
       </c>
       <c r="D45" s="12">
         <v>105363.8</v>
       </c>
       <c r="E45" s="21">
         <v>105960.9</v>
       </c>
       <c r="F45" s="21">
         <v>100905.9</v>
       </c>
       <c r="G45" s="21">
         <v>96143.9</v>
       </c>
       <c r="H45" s="29">
         <v>96774.399999999994</v>
       </c>
       <c r="I45" s="29">
         <v>94616</v>
       </c>
       <c r="J45" s="21">
         <v>90042.4</v>
       </c>
       <c r="K45" s="21">
         <v>89268.3</v>
       </c>
       <c r="L45" s="21">
         <v>86794</v>
       </c>
       <c r="M45" s="21">
         <v>89090.5</v>
       </c>
     </row>
-    <row r="46" spans="1:13" ht="12" customHeight="1">
+    <row r="46" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B46" s="12">
         <v>51921.1</v>
       </c>
       <c r="C46" s="12">
         <v>47976.6</v>
       </c>
       <c r="D46" s="12">
         <v>51431.199999999997</v>
       </c>
       <c r="E46" s="21">
         <v>47790.1</v>
       </c>
       <c r="F46" s="21">
         <v>44644.1</v>
       </c>
       <c r="G46" s="21">
         <v>43070.400000000001</v>
       </c>
       <c r="H46" s="21">
         <v>43073.3</v>
       </c>
       <c r="I46" s="21">
         <v>43746.400000000001</v>
       </c>
       <c r="J46" s="21">
         <v>39034.9</v>
       </c>
       <c r="K46" s="21">
         <v>37975.1</v>
       </c>
       <c r="L46" s="21">
         <v>37242.699999999997</v>
       </c>
       <c r="M46" s="21">
         <v>38661.599999999999</v>
       </c>
     </row>
-    <row r="47" spans="1:13" ht="12" customHeight="1">
+    <row r="47" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B47" s="12">
         <v>972157.5</v>
       </c>
       <c r="C47" s="12">
         <v>960365.5</v>
       </c>
       <c r="D47" s="12">
         <v>979063.7</v>
       </c>
       <c r="E47" s="21">
         <v>1018863.4</v>
       </c>
       <c r="F47" s="21">
         <v>1021750.7</v>
       </c>
       <c r="G47" s="21">
         <v>1035067.2</v>
       </c>
       <c r="H47" s="21">
         <v>1023088.6</v>
       </c>
       <c r="I47" s="21">
         <v>1051413.5</v>
       </c>
       <c r="J47" s="21">
         <v>1042976.9</v>
       </c>
       <c r="K47" s="21">
         <v>1064236.3999999999</v>
       </c>
       <c r="L47" s="21">
         <v>1089791.8999999999</v>
       </c>
       <c r="M47" s="21">
         <v>1095606.2</v>
       </c>
     </row>
-    <row r="48" spans="1:13" ht="12" customHeight="1">
+    <row r="48" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B48" s="12">
         <v>553895.30000000005</v>
       </c>
       <c r="C48" s="12">
         <v>555896.9</v>
       </c>
       <c r="D48" s="12">
         <v>599296.5</v>
       </c>
       <c r="E48" s="21">
         <v>620393.30000000005</v>
       </c>
       <c r="F48" s="21">
         <v>618949.19999999995</v>
       </c>
       <c r="G48" s="21">
         <v>610766.80000000005</v>
       </c>
       <c r="H48" s="21">
         <v>618403.9</v>
       </c>
       <c r="I48" s="21">
         <v>625719.30000000005</v>
       </c>
       <c r="J48" s="21">
         <v>630274.5</v>
       </c>
       <c r="K48" s="21">
         <v>642974.30000000005</v>
       </c>
       <c r="L48" s="21">
         <v>634809.69999999995</v>
       </c>
       <c r="M48" s="21">
         <v>645874</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="12" customHeight="1">
-      <c r="A50" s="50" t="s">
+    <row r="50" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="B50" s="51"/>
-[...12 lines deleted...]
-    <row r="51" spans="1:13" ht="12" customHeight="1" thickBot="1">
+      <c r="B50" s="59"/>
+      <c r="C50" s="59"/>
+      <c r="D50" s="59"/>
+      <c r="E50" s="59"/>
+      <c r="F50" s="59"/>
+      <c r="G50" s="59"/>
+      <c r="H50" s="59"/>
+      <c r="I50" s="59"/>
+      <c r="J50" s="59"/>
+      <c r="K50" s="59"/>
+      <c r="L50" s="59"/>
+      <c r="M50" s="60"/>
+    </row>
+    <row r="51" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B51" s="2"/>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3"/>
       <c r="F51" s="2"/>
       <c r="H51" s="4"/>
       <c r="I51" s="4"/>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
       <c r="M51" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="52" spans="1:13" ht="12" customHeight="1" thickBot="1">
+    <row r="52" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="7"/>
       <c r="B52" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="30" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>4</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H52" s="10" t="s">
         <v>6</v>
       </c>
       <c r="I52" s="10" t="s">
         <v>7</v>
       </c>
       <c r="J52" s="10" t="s">
         <v>8</v>
       </c>
       <c r="K52" s="10" t="s">
         <v>9</v>
       </c>
       <c r="L52" s="10" t="s">
         <v>10</v>
       </c>
       <c r="M52" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="24" customHeight="1">
+    <row r="53" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="12">
         <v>76592.3</v>
       </c>
       <c r="C53" s="21">
         <v>85697.9</v>
       </c>
       <c r="D53" s="21">
         <v>96504.9</v>
       </c>
       <c r="E53" s="21">
         <v>104094.2</v>
       </c>
       <c r="F53" s="21">
         <v>96297.600000000006</v>
       </c>
       <c r="G53" s="21">
         <v>97634.4</v>
       </c>
       <c r="H53" s="29">
         <v>90983.9</v>
       </c>
       <c r="I53" s="33">
         <v>104464.4</v>
       </c>
-      <c r="J53" s="21"/>
+      <c r="J53" s="29">
+        <v>100591.3</v>
+      </c>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="12"/>
     </row>
-    <row r="54" spans="1:13" ht="12" customHeight="1">
+    <row r="54" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="12">
         <v>35531</v>
       </c>
       <c r="C54" s="21">
         <v>37528</v>
       </c>
       <c r="D54" s="21">
         <v>40871.300000000003</v>
       </c>
       <c r="E54" s="21">
         <v>44548.2</v>
       </c>
       <c r="F54" s="21">
         <v>45145.1</v>
       </c>
       <c r="G54" s="21">
         <v>46554.8</v>
       </c>
       <c r="H54" s="21">
         <v>42494.9</v>
       </c>
       <c r="I54" s="34">
         <v>43369.599999999999</v>
       </c>
-      <c r="J54" s="21"/>
+      <c r="J54" s="21">
+        <v>44137.599999999999</v>
+      </c>
       <c r="K54" s="21"/>
       <c r="L54" s="21"/>
       <c r="M54" s="12"/>
     </row>
-    <row r="55" spans="1:13" ht="12" customHeight="1">
+    <row r="55" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="12">
         <v>996587.8</v>
       </c>
       <c r="C55" s="21">
         <v>1005036</v>
       </c>
       <c r="D55" s="21">
         <v>992110.5</v>
       </c>
       <c r="E55" s="21">
         <v>1019776.1</v>
       </c>
       <c r="F55" s="21">
         <v>1029480.9</v>
       </c>
       <c r="G55" s="21">
         <v>1166673.1000000001</v>
       </c>
       <c r="H55" s="21">
         <v>1109833.6000000001</v>
       </c>
       <c r="I55" s="34">
         <v>1109384.6000000001</v>
       </c>
-      <c r="J55" s="21"/>
+      <c r="J55" s="21">
+        <v>1196496</v>
+      </c>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="12"/>
     </row>
-    <row r="56" spans="1:13" ht="12" customHeight="1">
+    <row r="56" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="12">
         <v>559819.80000000005</v>
       </c>
       <c r="C56" s="21">
         <v>558121.80000000005</v>
       </c>
       <c r="D56" s="21">
         <v>557326.19999999995</v>
       </c>
       <c r="E56" s="21">
         <v>560373.19999999995</v>
       </c>
       <c r="F56" s="21">
         <v>571155.5</v>
       </c>
       <c r="G56" s="21">
         <v>580527.6</v>
       </c>
       <c r="H56" s="21">
         <v>579208.5</v>
       </c>
       <c r="I56" s="34">
         <v>584789.30000000005</v>
       </c>
-      <c r="J56" s="21"/>
+      <c r="J56" s="21">
+        <v>594349</v>
+      </c>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="12"/>
     </row>
-    <row r="58" spans="1:13" ht="12.2" customHeight="1">
+    <row r="58" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="31" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="59" spans="1:13" ht="12.2" customHeight="1">
+    <row r="59" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="32" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="12.2" customHeight="1">
+    <row r="60" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="32" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
-[...13 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A0C0EE8-1B58-4AE2-92C1-8241E15B4971}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>