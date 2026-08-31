--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -725,51 +725,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T60"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A25" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A19" sqref="A19"/>
-      <selection pane="topRight" activeCell="G54" sqref="G54"/>
+      <selection pane="topRight" activeCell="H56" sqref="H56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
     <col min="11" max="13" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.6" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
@@ -2305,138 +2305,146 @@
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="24" customHeight="1">
       <c r="A53" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="12">
         <v>76592.3</v>
       </c>
       <c r="C53" s="21">
         <v>85697.9</v>
       </c>
       <c r="D53" s="21">
         <v>96504.9</v>
       </c>
       <c r="E53" s="21">
         <v>104094.2</v>
       </c>
       <c r="F53" s="21">
         <v>96297.600000000006</v>
       </c>
       <c r="G53" s="21">
         <v>97634.4</v>
       </c>
-      <c r="H53" s="29"/>
+      <c r="H53" s="29">
+        <v>90983.9</v>
+      </c>
       <c r="I53" s="29"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="12"/>
     </row>
     <row r="54" spans="1:13" ht="12" customHeight="1">
       <c r="A54" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="12">
         <v>35531</v>
       </c>
       <c r="C54" s="21">
         <v>37528</v>
       </c>
       <c r="D54" s="21">
         <v>40871.300000000003</v>
       </c>
       <c r="E54" s="21">
         <v>44548.2</v>
       </c>
       <c r="F54" s="21">
         <v>45145.1</v>
       </c>
       <c r="G54" s="21">
         <v>46554.8</v>
       </c>
-      <c r="H54" s="21"/>
+      <c r="H54" s="21">
+        <v>42494.9</v>
+      </c>
       <c r="I54" s="21"/>
       <c r="J54" s="21"/>
       <c r="K54" s="21"/>
       <c r="L54" s="21"/>
       <c r="M54" s="12"/>
     </row>
     <row r="55" spans="1:13" ht="12" customHeight="1">
       <c r="A55" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="12">
         <v>996587.8</v>
       </c>
       <c r="C55" s="21">
         <v>1005036</v>
       </c>
       <c r="D55" s="21">
         <v>992110.5</v>
       </c>
       <c r="E55" s="21">
         <v>1019776.1</v>
       </c>
       <c r="F55" s="21">
         <v>1029480.9</v>
       </c>
       <c r="G55" s="21">
         <v>1166673.1000000001</v>
       </c>
-      <c r="H55" s="21"/>
+      <c r="H55" s="21">
+        <v>1109833.6000000001</v>
+      </c>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="12"/>
     </row>
     <row r="56" spans="1:13" ht="12" customHeight="1">
       <c r="A56" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="12">
         <v>559819.80000000005</v>
       </c>
       <c r="C56" s="21">
         <v>558121.80000000005</v>
       </c>
       <c r="D56" s="21">
         <v>557326.19999999995</v>
       </c>
       <c r="E56" s="21">
         <v>560373.19999999995</v>
       </c>
       <c r="F56" s="21">
         <v>571155.5</v>
       </c>
       <c r="G56" s="21">
         <v>580527.6</v>
       </c>
-      <c r="H56" s="21"/>
+      <c r="H56" s="21">
+        <v>579208.5</v>
+      </c>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="12"/>
     </row>
     <row r="58" spans="1:13" ht="12.2" customHeight="1">
       <c r="A58" s="31" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="59" spans="1:13" ht="12.2" customHeight="1">
       <c r="A59" s="32" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.2" customHeight="1">
       <c r="A60" s="32" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A42:M42"/>
@@ -2444,132 +2452,132 @@
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A0C0EE8-1B58-4AE2-92C1-8241E15B4971}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>