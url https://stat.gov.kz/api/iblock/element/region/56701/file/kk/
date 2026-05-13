--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -10,58 +10,58 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="-45" windowWidth="14520" windowHeight="12990" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'натура-2026'!$2:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'натура-2026'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="90">
   <si>
     <t>Ет және тағамдық қосымша өнімдер, тонна</t>
   </si>
   <si>
     <t>Үй құсының жас немесе тоңазытылған еті, тонна</t>
   </si>
   <si>
     <t>Басқа тәсілмен дайындалған немесе консервіленген балық; уылдырық және оның алмастырғыштары, тонна</t>
   </si>
   <si>
     <t>Жеміс және көкөніс шырындары, мың литр</t>
   </si>
   <si>
     <t>Тазартылған және тазартылмаған өсімдік майы, тонна</t>
   </si>
   <si>
     <t>Өңделген сұйық сүт және кілегей, тонна</t>
   </si>
   <si>
     <t>Сары май және сүтті спредтер (паста), тонна</t>
   </si>
   <si>
     <t>Ірімшік және сүзбе, тонна</t>
   </si>
   <si>
@@ -146,53 +146,50 @@
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>"-" - өндіріс жоқ</t>
   </si>
   <si>
     <t>"*" - жедел деректер</t>
   </si>
   <si>
     <t>Сыра, сыра қайнатудың шөгінділері мен қалдықтарынан басқа, мың литр</t>
   </si>
   <si>
     <t>Полимерлер негізіндегі бояулар мен лактар, тонна</t>
   </si>
   <si>
     <t>Тазартылмаған болат, тонна</t>
   </si>
   <si>
     <t>Өңделмеген алюминий; алюминий оксиді, тонна</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026 жылы Қостанай облысында өңдеуші өнеркәсіпте өнеркәсіп өнімін өндіру</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Ірі қара мал, шошқа, қой, ешкі, жылқы және жылқы тектес жануарлардың жас немесе тоңазытылған тағамдық қосымша өнімдері, тонна</t>
   </si>
   <si>
     <t>Еттен, етті қосымша өнімдерден немесе жануарлар қанынан жасалған шұжықтар және ұқсас өнімдер, тонна</t>
   </si>
   <si>
     <t>Еттен жасалған консервілер, тонна</t>
   </si>
   <si>
     <t>Тазартылмаған күнбағыс майы, тонна</t>
   </si>
   <si>
     <t>Тазартылған күнбағыс майы және оның фракциялары (химиялық жолмен түрлендірілмеген майлардан басқа), тонна</t>
   </si>
   <si>
     <t>Пісіп жетпеген немесе ашуы жетпеген ірімшік (сарысудан жасалған ірімшікті қоса) және сүзбе, тонна</t>
   </si>
@@ -284,50 +281,56 @@
     <t>Меңдіқара</t>
   </si>
   <si>
     <t>Науырзым</t>
   </si>
   <si>
     <t>Сарыкөл</t>
   </si>
   <si>
     <t>Ұзынкөл</t>
   </si>
   <si>
     <t>Федоров</t>
   </si>
   <si>
     <t>Бейімбет Майлин</t>
   </si>
   <si>
     <t>Ірі қара мал, шошқа, қой, ешкі, жылқы және жылқы тектес жануарлардың жас немесе тоңазытылған еті, тонна</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">х - өнімнің осы түрін облыста және (немесе) өңірде жалғыз кәсіпорын өндіретіндіктен мәліметтер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
+  </si>
+  <si>
+    <t>Қостанай облысында өңдеуші өнеркәсіпте өнеркәсіп өнімін өндіру</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -453,84 +456,87 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -539,50 +545,83 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
@@ -657,87 +696,69 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -784,65 +805,83 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="27" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="50">
     <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Гиперссылка 2 2" xfId="47"/>
     <cellStyle name="Гиперссылка 2 3" xfId="36"/>
     <cellStyle name="Гиперссылка 3" xfId="9"/>
     <cellStyle name="Гиперссылка 3 2" xfId="45"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="37"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="10"/>
     <cellStyle name="Обычный 2 11" xfId="28"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 2 2" xfId="12"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="42"/>
     <cellStyle name="Обычный 2 2 3" xfId="11"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="39"/>
     <cellStyle name="Обычный 2 3" xfId="13"/>
     <cellStyle name="Обычный 2 3 2" xfId="44"/>
     <cellStyle name="Обычный 2 4" xfId="14"/>
     <cellStyle name="Обычный 2 4 2" xfId="40"/>
     <cellStyle name="Обычный 2 4 3" xfId="38"/>
     <cellStyle name="Обычный 2 5" xfId="15"/>
@@ -1158,22935 +1197,23470 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:XFD317"/>
+  <dimension ref="A1:XFD318"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:C310"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="8" style="12" customWidth="1"/>
     <col min="3" max="4" width="7.85546875" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="4" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="5" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="7" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="9" style="4" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="8" customWidth="1"/>
     <col min="13" max="13" width="9" style="9" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="9.5703125" style="1" customWidth="1"/>
     <col min="16" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="67" t="s">
-[...17 lines deleted...]
-      <c r="B2" s="16" t="s">
+      <c r="A1" s="66" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+    </row>
+    <row r="2" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="69"/>
+      <c r="B2" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+    </row>
+    <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="70"/>
+      <c r="B3" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="C2" s="17" t="s">
+      <c r="C3" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="D2" s="17" t="s">
+      <c r="D3" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="E2" s="17" t="s">
+      <c r="E3" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="F2" s="17" t="s">
+      <c r="F3" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="G2" s="17" t="s">
+      <c r="G3" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="H2" s="16" t="s">
+      <c r="H3" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="I2" s="16" t="s">
+      <c r="I3" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="J2" s="44" t="s">
+      <c r="J3" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="K2" s="16" t="s">
+      <c r="K3" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="L2" s="16" t="s">
+      <c r="L3" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="M2" s="18" t="s">
+      <c r="M3" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="N2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="51" t="s">
+      <c r="N3" s="2"/>
+    </row>
+    <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="37"/>
-[...15 lines deleted...]
-      <c r="B4" s="37">
+      <c r="B4" s="31"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="35"/>
+    </row>
+    <row r="5" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B5" s="31">
         <v>1809</v>
       </c>
-      <c r="C4" s="37">
+      <c r="C5" s="31">
         <v>3820</v>
       </c>
-      <c r="D4" s="37"/>
-[...29 lines deleted...]
-      <c r="M5" s="41"/>
+      <c r="D5" s="31">
+        <v>5698</v>
+      </c>
+      <c r="E5" s="41"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="29"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="35"/>
     </row>
     <row r="6" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
-        <v>68</v>
-[...7 lines deleted...]
-      <c r="D6" s="37"/>
+        <v>65</v>
+      </c>
+      <c r="B6" s="31">
+        <v>153</v>
+      </c>
+      <c r="C6" s="31">
+        <v>292</v>
+      </c>
+      <c r="D6" s="31">
+        <v>490</v>
+      </c>
       <c r="E6" s="6"/>
-      <c r="F6" s="37"/>
-[...6 lines deleted...]
-      <c r="M6" s="41"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="35"/>
     </row>
     <row r="7" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B7" s="37">
-[...5 lines deleted...]
-      <c r="D7" s="37"/>
+      <c r="B7" s="31">
+        <v>2</v>
+      </c>
+      <c r="C7" s="31">
+        <v>11</v>
+      </c>
+      <c r="D7" s="31">
+        <v>20</v>
+      </c>
       <c r="E7" s="6"/>
-      <c r="F7" s="37"/>
-[...6 lines deleted...]
-      <c r="M7" s="41"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="35"/>
+      <c r="J7" s="28"/>
+      <c r="K7" s="29"/>
+      <c r="L7" s="29"/>
+      <c r="M7" s="35"/>
     </row>
     <row r="8" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
-        <v>70</v>
-[...7 lines deleted...]
-      <c r="D8" s="37"/>
+        <v>66</v>
+      </c>
+      <c r="B8" s="31">
+        <v>23</v>
+      </c>
+      <c r="C8" s="31">
+        <v>53</v>
+      </c>
+      <c r="D8" s="31">
+        <v>83</v>
+      </c>
       <c r="E8" s="6"/>
-      <c r="F8" s="37"/>
-[...6 lines deleted...]
-      <c r="M8" s="41"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="31"/>
+      <c r="H8" s="31"/>
+      <c r="I8" s="35"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="35"/>
     </row>
     <row r="9" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
-        <v>72</v>
-[...7 lines deleted...]
-      <c r="D9" s="37"/>
+        <v>69</v>
+      </c>
+      <c r="B9" s="31">
+        <v>11</v>
+      </c>
+      <c r="C9" s="31">
+        <v>24</v>
+      </c>
+      <c r="D9" s="31">
+        <v>37</v>
+      </c>
       <c r="E9" s="6"/>
-      <c r="F9" s="37"/>
-[...6 lines deleted...]
-      <c r="M9" s="41"/>
+      <c r="F9" s="31"/>
+      <c r="G9" s="31"/>
+      <c r="H9" s="31"/>
+      <c r="I9" s="35"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="35"/>
     </row>
     <row r="10" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      <c r="D10" s="37"/>
+        <v>71</v>
+      </c>
+      <c r="B10" s="31">
+        <v>25</v>
+      </c>
+      <c r="C10" s="31">
+        <v>65</v>
+      </c>
+      <c r="D10" s="31">
+        <v>105</v>
+      </c>
       <c r="E10" s="6"/>
-      <c r="F10" s="37"/>
-[...6 lines deleted...]
-      <c r="M10" s="41"/>
+      <c r="F10" s="31"/>
+      <c r="G10" s="31"/>
+      <c r="H10" s="31"/>
+      <c r="I10" s="35"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="35"/>
     </row>
     <row r="11" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
-        <v>75</v>
-[...7 lines deleted...]
-      <c r="D11" s="37"/>
+        <v>72</v>
+      </c>
+      <c r="B11" s="31">
+        <v>24</v>
+      </c>
+      <c r="C11" s="31">
+        <v>44</v>
+      </c>
+      <c r="D11" s="31">
+        <v>64</v>
+      </c>
       <c r="E11" s="6"/>
-      <c r="F11" s="38"/>
-[...6 lines deleted...]
-      <c r="M11" s="41"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="35"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="35"/>
     </row>
     <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
-        <v>76</v>
-[...7 lines deleted...]
-      <c r="D12" s="37"/>
+        <v>74</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="31">
+        <v>3</v>
+      </c>
+      <c r="D12" s="31">
+        <v>7</v>
+      </c>
       <c r="E12" s="6"/>
-      <c r="F12" s="37"/>
-[...6 lines deleted...]
-      <c r="M12" s="41"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="31"/>
+      <c r="I12" s="35"/>
+      <c r="J12" s="28"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="35"/>
     </row>
     <row r="13" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
-        <v>77</v>
-[...7 lines deleted...]
-      <c r="D13" s="37"/>
+        <v>75</v>
+      </c>
+      <c r="B13" s="31">
+        <v>67</v>
+      </c>
+      <c r="C13" s="31">
+        <v>92</v>
+      </c>
+      <c r="D13" s="31">
+        <v>117</v>
+      </c>
       <c r="E13" s="6"/>
-      <c r="F13" s="37"/>
-[...6 lines deleted...]
-      <c r="M13" s="41"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="35"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="35"/>
     </row>
     <row r="14" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D14" s="37"/>
+        <v>76</v>
+      </c>
+      <c r="B14" s="31">
+        <v>623</v>
+      </c>
+      <c r="C14" s="31">
+        <v>1408</v>
+      </c>
+      <c r="D14" s="31">
+        <v>2076</v>
+      </c>
       <c r="E14" s="6"/>
-      <c r="F14" s="37"/>
-[...6 lines deleted...]
-      <c r="M14" s="41"/>
+      <c r="F14" s="31"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="35"/>
+      <c r="J14" s="28"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="35"/>
     </row>
     <row r="15" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
-        <v>82</v>
-[...7 lines deleted...]
-      <c r="D15" s="37"/>
+        <v>78</v>
+      </c>
+      <c r="B15" s="31">
+        <v>824</v>
+      </c>
+      <c r="C15" s="31">
+        <v>1710</v>
+      </c>
+      <c r="D15" s="31">
+        <v>2522</v>
+      </c>
       <c r="E15" s="6"/>
-      <c r="F15" s="37"/>
-[...6 lines deleted...]
-      <c r="M15" s="41"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="35"/>
+      <c r="J15" s="28"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
-        <v>85</v>
-[...7 lines deleted...]
-      <c r="D16" s="37"/>
+        <v>81</v>
+      </c>
+      <c r="B16" s="31">
+        <v>1</v>
+      </c>
+      <c r="C16" s="31">
+        <v>1</v>
+      </c>
+      <c r="D16" s="31">
+        <v>1</v>
+      </c>
       <c r="E16" s="6"/>
-      <c r="F16" s="37"/>
-[...6 lines deleted...]
-      <c r="M16" s="41"/>
+      <c r="F16" s="31"/>
+      <c r="G16" s="31"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="35"/>
+      <c r="J16" s="28"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="35"/>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
-        <v>83</v>
-[...7 lines deleted...]
-      <c r="D17" s="37"/>
+        <v>84</v>
+      </c>
+      <c r="B17" s="31">
+        <v>23</v>
+      </c>
+      <c r="C17" s="31">
+        <v>58</v>
+      </c>
+      <c r="D17" s="31">
+        <v>94</v>
+      </c>
       <c r="E17" s="6"/>
-      <c r="F17" s="37"/>
-[...6 lines deleted...]
-      <c r="M17" s="41"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="35"/>
+      <c r="J17" s="28"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B18" s="37">
+        <v>82</v>
+      </c>
+      <c r="B18" s="31">
+        <v>0</v>
+      </c>
+      <c r="C18" s="31">
+        <v>2</v>
+      </c>
+      <c r="D18" s="31">
+        <v>3</v>
+      </c>
+      <c r="E18" s="6"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="31"/>
+      <c r="H18" s="31"/>
+      <c r="I18" s="35"/>
+      <c r="J18" s="28"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="35"/>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="31">
         <v>35</v>
       </c>
-      <c r="C18" s="37">
+      <c r="C19" s="31">
         <v>57</v>
       </c>
-      <c r="D18" s="37"/>
-[...11 lines deleted...]
-      <c r="A19" s="52" t="s">
+      <c r="D19" s="31">
+        <v>79</v>
+      </c>
+      <c r="E19" s="6"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="31"/>
+      <c r="H19" s="31"/>
+      <c r="I19" s="35"/>
+      <c r="J19" s="28"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="35"/>
+    </row>
+    <row r="20" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" s="31"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="32"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="35"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="35"/>
+    </row>
+    <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="56" t="s">
         <v>86</v>
       </c>
-      <c r="B19" s="37"/>
-[...16 lines deleted...]
-      <c r="B20" s="37">
+      <c r="B21" s="31">
         <v>701</v>
       </c>
-      <c r="C20" s="37">
+      <c r="C21" s="31">
         <v>1556</v>
       </c>
-      <c r="D20" s="37"/>
-[...29 lines deleted...]
-      <c r="M21" s="37"/>
+      <c r="D21" s="31">
+        <v>2377</v>
+      </c>
+      <c r="E21" s="41"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="35"/>
+      <c r="J21" s="28"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
-        <v>68</v>
-[...7 lines deleted...]
-      <c r="D22" s="37"/>
+        <v>65</v>
+      </c>
+      <c r="B22" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="31" t="s">
+        <v>43</v>
+      </c>
       <c r="E22" s="6"/>
-      <c r="F22" s="37"/>
-[...6 lines deleted...]
-      <c r="M22" s="37"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="35"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B23" s="37">
+        <v>67</v>
+      </c>
+      <c r="B23" s="31">
+        <v>2</v>
+      </c>
+      <c r="C23" s="31">
+        <v>7</v>
+      </c>
+      <c r="D23" s="31">
         <v>11</v>
       </c>
-      <c r="C23" s="37">
-[...2 lines deleted...]
-      <c r="D23" s="37"/>
       <c r="E23" s="6"/>
-      <c r="F23" s="37"/>
-[...6 lines deleted...]
-      <c r="M23" s="37"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="35"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
-        <v>72</v>
-[...7 lines deleted...]
-      <c r="D24" s="38"/>
+        <v>69</v>
+      </c>
+      <c r="B24" s="31">
+        <v>11</v>
+      </c>
+      <c r="C24" s="31">
+        <v>24</v>
+      </c>
+      <c r="D24" s="31">
+        <v>37</v>
+      </c>
       <c r="E24" s="6"/>
-      <c r="F24" s="37"/>
-[...6 lines deleted...]
-      <c r="M24" s="37"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="35"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="31"/>
+      <c r="L24" s="31"/>
+      <c r="M24" s="31"/>
     </row>
     <row r="25" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      <c r="D25" s="37"/>
+        <v>71</v>
+      </c>
+      <c r="B25" s="31">
+        <v>25</v>
+      </c>
+      <c r="C25" s="31">
+        <v>65</v>
+      </c>
+      <c r="D25" s="32">
+        <v>105</v>
+      </c>
       <c r="E25" s="6"/>
-      <c r="F25" s="37"/>
-[...6 lines deleted...]
-      <c r="M25" s="37"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="31"/>
+      <c r="H25" s="31"/>
+      <c r="I25" s="35"/>
+      <c r="J25" s="32"/>
+      <c r="K25" s="31"/>
+      <c r="L25" s="31"/>
+      <c r="M25" s="31"/>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
-        <v>75</v>
-[...7 lines deleted...]
-      <c r="D26" s="37"/>
+        <v>72</v>
+      </c>
+      <c r="B26" s="31">
+        <v>24</v>
+      </c>
+      <c r="C26" s="31">
+        <v>44</v>
+      </c>
+      <c r="D26" s="31">
+        <v>64</v>
+      </c>
       <c r="E26" s="6"/>
-      <c r="F26" s="38"/>
-[...6 lines deleted...]
-      <c r="M26" s="37"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="35"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="31"/>
     </row>
     <row r="27" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
-        <v>76</v>
-[...7 lines deleted...]
-      <c r="D27" s="37"/>
+        <v>74</v>
+      </c>
+      <c r="B27" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="C27" s="31">
+        <v>3</v>
+      </c>
+      <c r="D27" s="31">
+        <v>7</v>
+      </c>
       <c r="E27" s="6"/>
-      <c r="F27" s="37"/>
-[...6 lines deleted...]
-      <c r="M27" s="37"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="31"/>
+      <c r="H27" s="31"/>
+      <c r="I27" s="35"/>
+      <c r="J27" s="31"/>
+      <c r="K27" s="31"/>
+      <c r="L27" s="31"/>
+      <c r="M27" s="31"/>
     </row>
     <row r="28" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
-        <v>77</v>
-[...7 lines deleted...]
-      <c r="D28" s="37"/>
+        <v>75</v>
+      </c>
+      <c r="B28" s="31">
+        <v>67</v>
+      </c>
+      <c r="C28" s="31">
+        <v>92</v>
+      </c>
+      <c r="D28" s="31">
+        <v>117</v>
+      </c>
       <c r="E28" s="6"/>
-      <c r="F28" s="37"/>
-[...6 lines deleted...]
-      <c r="M28" s="37"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="35"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="31"/>
     </row>
     <row r="29" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D29" s="37"/>
+        <v>76</v>
+      </c>
+      <c r="B29" s="31">
+        <v>154</v>
+      </c>
+      <c r="C29" s="31">
+        <v>494</v>
+      </c>
+      <c r="D29" s="31">
+        <v>834</v>
+      </c>
       <c r="E29" s="6"/>
-      <c r="F29" s="37"/>
-[...6 lines deleted...]
-      <c r="M29" s="37"/>
+      <c r="F29" s="31"/>
+      <c r="G29" s="31"/>
+      <c r="H29" s="31"/>
+      <c r="I29" s="35"/>
+      <c r="J29" s="31"/>
+      <c r="K29" s="31"/>
+      <c r="L29" s="31"/>
+      <c r="M29" s="31"/>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
-        <v>82</v>
-[...7 lines deleted...]
-      <c r="D30" s="37"/>
+        <v>78</v>
+      </c>
+      <c r="B30" s="31">
+        <v>223</v>
+      </c>
+      <c r="C30" s="31">
+        <v>442</v>
+      </c>
+      <c r="D30" s="31">
+        <v>597</v>
+      </c>
       <c r="E30" s="6"/>
-      <c r="F30" s="45"/>
-[...6 lines deleted...]
-      <c r="M30" s="37"/>
+      <c r="F30" s="31"/>
+      <c r="G30" s="31"/>
+      <c r="H30" s="31"/>
+      <c r="I30" s="35"/>
+      <c r="J30" s="31"/>
+      <c r="K30" s="31"/>
+      <c r="L30" s="31"/>
+      <c r="M30" s="31"/>
     </row>
     <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
-        <v>85</v>
-[...7 lines deleted...]
-      <c r="D31" s="37"/>
+        <v>81</v>
+      </c>
+      <c r="B31" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D31" s="31" t="s">
+        <v>43</v>
+      </c>
       <c r="E31" s="6"/>
-      <c r="F31" s="37"/>
-[...6 lines deleted...]
-      <c r="M31" s="37"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="31"/>
+      <c r="I31" s="35"/>
+      <c r="J31" s="31"/>
+      <c r="K31" s="31"/>
+      <c r="L31" s="31"/>
+      <c r="M31" s="31"/>
     </row>
     <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
-        <v>83</v>
-[...7 lines deleted...]
-      <c r="D32" s="38"/>
+        <v>84</v>
+      </c>
+      <c r="B32" s="31">
+        <v>23</v>
+      </c>
+      <c r="C32" s="31">
+        <v>58</v>
+      </c>
+      <c r="D32" s="31">
+        <v>94</v>
+      </c>
       <c r="E32" s="6"/>
-      <c r="F32" s="37"/>
-[...6 lines deleted...]
-      <c r="M32" s="37"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="35"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="31"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="31"/>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B33" s="37">
+        <v>82</v>
+      </c>
+      <c r="B33" s="31">
+        <v>0</v>
+      </c>
+      <c r="C33" s="31">
+        <v>2</v>
+      </c>
+      <c r="D33" s="32">
+        <v>3</v>
+      </c>
+      <c r="E33" s="6"/>
+      <c r="F33" s="31"/>
+      <c r="G33" s="31"/>
+      <c r="H33" s="31"/>
+      <c r="I33" s="35"/>
+      <c r="J33" s="32"/>
+      <c r="K33" s="31"/>
+      <c r="L33" s="31"/>
+      <c r="M33" s="31"/>
+    </row>
+    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="31">
         <v>35</v>
       </c>
-      <c r="C33" s="37">
+      <c r="C34" s="31">
         <v>57</v>
       </c>
-      <c r="D33" s="37"/>
-[...31 lines deleted...]
-      <c r="B35" s="37">
+      <c r="D34" s="31">
+        <v>79</v>
+      </c>
+      <c r="E34" s="6"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="31"/>
+      <c r="H34" s="31"/>
+      <c r="I34" s="35"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="31"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="31"/>
+    </row>
+    <row r="35" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35" s="31"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="40"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="31"/>
+      <c r="I35" s="35"/>
+      <c r="J35" s="32"/>
+      <c r="K35" s="33"/>
+      <c r="L35" s="33"/>
+      <c r="M35" s="31"/>
+    </row>
+    <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B36" s="31">
         <v>42</v>
       </c>
-      <c r="C35" s="37">
+      <c r="C36" s="31">
         <v>74</v>
       </c>
-      <c r="D35" s="38"/>
-[...29 lines deleted...]
-      <c r="M36" s="37"/>
+      <c r="D36" s="32">
+        <v>125</v>
+      </c>
+      <c r="E36" s="41"/>
+      <c r="F36" s="31"/>
+      <c r="G36" s="31"/>
+      <c r="H36" s="31"/>
+      <c r="I36" s="35"/>
+      <c r="J36" s="32"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="33"/>
+      <c r="M36" s="31"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D37" s="37"/>
+        <v>65</v>
+      </c>
+      <c r="B37" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C37" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>43</v>
+      </c>
       <c r="E37" s="6"/>
-      <c r="F37" s="45"/>
-[...6 lines deleted...]
-      <c r="M37" s="37"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="31"/>
+      <c r="I37" s="35"/>
+      <c r="J37" s="31"/>
+      <c r="K37" s="31"/>
+      <c r="L37" s="31"/>
+      <c r="M37" s="31"/>
     </row>
     <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="57" t="s">
+      <c r="A38" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C38" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E38" s="6"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="31"/>
+      <c r="I38" s="35"/>
+      <c r="J38" s="31"/>
+      <c r="K38" s="31"/>
+      <c r="L38" s="31"/>
+      <c r="M38" s="31"/>
+    </row>
+    <row r="39" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B38" s="23"/>
-[...16 lines deleted...]
-      <c r="B39" s="23">
+      <c r="B39" s="20"/>
+      <c r="C39" s="20"/>
+      <c r="D39" s="31"/>
+      <c r="E39" s="40"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="31"/>
+      <c r="I39" s="35"/>
+      <c r="J39" s="28"/>
+      <c r="K39" s="29"/>
+      <c r="L39" s="29"/>
+      <c r="M39" s="35"/>
+    </row>
+    <row r="40" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B40" s="20">
         <v>179</v>
       </c>
-      <c r="C39" s="37">
+      <c r="C40" s="31">
         <v>348</v>
       </c>
-      <c r="D39" s="37"/>
-[...14 lines deleted...]
-      <c r="B40" s="37">
+      <c r="D40" s="31">
+        <v>517</v>
+      </c>
+      <c r="E40" s="41"/>
+      <c r="F40" s="20"/>
+      <c r="G40" s="31"/>
+      <c r="H40" s="31"/>
+      <c r="I40" s="35"/>
+      <c r="J40" s="28"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="35"/>
+    </row>
+    <row r="41" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" s="31">
         <v>179</v>
       </c>
-      <c r="C40" s="37">
+      <c r="C41" s="31">
         <v>348</v>
       </c>
-      <c r="D40" s="37"/>
-[...25 lines deleted...]
-      <c r="M41" s="37"/>
+      <c r="D41" s="31">
+        <v>517</v>
+      </c>
+      <c r="E41" s="6"/>
+      <c r="F41" s="31"/>
+      <c r="G41" s="31"/>
+      <c r="H41" s="31"/>
+      <c r="I41" s="35"/>
+      <c r="J41" s="31"/>
+      <c r="K41" s="31"/>
+      <c r="L41" s="31"/>
+      <c r="M41" s="31"/>
     </row>
     <row r="42" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="62" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="23">
+      <c r="A42" s="54" t="s">
+        <v>54</v>
+      </c>
+      <c r="B42" s="20"/>
+      <c r="C42" s="31"/>
+      <c r="D42" s="31"/>
+      <c r="E42" s="40"/>
+      <c r="F42" s="20"/>
+      <c r="G42" s="31"/>
+      <c r="H42" s="31"/>
+      <c r="I42" s="35"/>
+      <c r="J42" s="31"/>
+      <c r="K42" s="31"/>
+      <c r="L42" s="31"/>
+      <c r="M42" s="31"/>
+    </row>
+    <row r="43" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B43" s="20">
         <v>771</v>
       </c>
-      <c r="C42" s="37">
+      <c r="C43" s="31">
         <v>1608</v>
       </c>
-      <c r="D42" s="37"/>
-[...29 lines deleted...]
-      <c r="M43" s="37"/>
+      <c r="D43" s="31">
+        <v>2330</v>
+      </c>
+      <c r="E43" s="41"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="31"/>
+      <c r="H43" s="31"/>
+      <c r="I43" s="35"/>
+      <c r="J43" s="31"/>
+      <c r="K43" s="31"/>
+      <c r="L43" s="31"/>
+      <c r="M43" s="31"/>
     </row>
     <row r="44" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
-        <v>77</v>
-[...7 lines deleted...]
-      <c r="D44" s="37"/>
+        <v>66</v>
+      </c>
+      <c r="B44" s="20">
+        <v>23</v>
+      </c>
+      <c r="C44" s="31">
+        <v>53</v>
+      </c>
+      <c r="D44" s="31">
+        <v>83</v>
+      </c>
       <c r="E44" s="6"/>
-      <c r="F44" s="23"/>
-[...6 lines deleted...]
-      <c r="M44" s="37"/>
+      <c r="F44" s="20"/>
+      <c r="G44" s="31"/>
+      <c r="H44" s="31"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="31"/>
+      <c r="K44" s="31"/>
+      <c r="L44" s="31"/>
+      <c r="M44" s="31"/>
     </row>
     <row r="45" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B45" s="23">
+        <v>76</v>
+      </c>
+      <c r="B45" s="20">
+        <v>412</v>
+      </c>
+      <c r="C45" s="31">
+        <v>815</v>
+      </c>
+      <c r="D45" s="31">
+        <v>1103</v>
+      </c>
+      <c r="E45" s="6"/>
+      <c r="F45" s="20"/>
+      <c r="G45" s="31"/>
+      <c r="H45" s="31"/>
+      <c r="I45" s="35"/>
+      <c r="J45" s="31"/>
+      <c r="K45" s="31"/>
+      <c r="L45" s="31"/>
+      <c r="M45" s="31"/>
+    </row>
+    <row r="46" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B46" s="20">
         <v>337</v>
       </c>
-      <c r="C45" s="37">
+      <c r="C46" s="31">
         <v>740</v>
       </c>
-      <c r="D45" s="37"/>
-[...31 lines deleted...]
-      <c r="B47" s="23">
+      <c r="D46" s="31">
+        <v>1144</v>
+      </c>
+      <c r="E46" s="6"/>
+      <c r="F46" s="20"/>
+      <c r="G46" s="31"/>
+      <c r="H46" s="31"/>
+      <c r="I46" s="35"/>
+      <c r="J46" s="31"/>
+      <c r="K46" s="31"/>
+      <c r="L46" s="31"/>
+      <c r="M46" s="31"/>
+    </row>
+    <row r="47" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B47" s="20"/>
+      <c r="C47" s="31"/>
+      <c r="D47" s="31"/>
+      <c r="E47" s="40"/>
+      <c r="F47" s="20"/>
+      <c r="G47" s="31"/>
+      <c r="H47" s="31"/>
+      <c r="I47" s="35"/>
+      <c r="J47" s="28"/>
+      <c r="K47" s="29"/>
+      <c r="L47" s="29"/>
+      <c r="M47" s="35"/>
+    </row>
+    <row r="48" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B48" s="20">
         <v>138</v>
       </c>
-      <c r="C47" s="37">
+      <c r="C48" s="31">
         <v>268</v>
       </c>
-      <c r="D47" s="37"/>
-[...29 lines deleted...]
-      <c r="M48" s="37"/>
+      <c r="D48" s="31">
+        <v>425</v>
+      </c>
+      <c r="E48" s="41"/>
+      <c r="F48" s="20"/>
+      <c r="G48" s="31"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="35"/>
+      <c r="J48" s="28"/>
+      <c r="K48" s="29"/>
+      <c r="L48" s="29"/>
+      <c r="M48" s="35"/>
     </row>
     <row r="49" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B49" s="20">
+        <v>16</v>
+      </c>
+      <c r="C49" s="31">
+        <v>34</v>
+      </c>
+      <c r="D49" s="31">
+        <v>51</v>
+      </c>
+      <c r="E49" s="6"/>
+      <c r="F49" s="20"/>
+      <c r="G49" s="31"/>
+      <c r="H49" s="31"/>
+      <c r="I49" s="35"/>
+      <c r="J49" s="31"/>
+      <c r="K49" s="31"/>
+      <c r="L49" s="31"/>
+      <c r="M49" s="31"/>
+    </row>
+    <row r="50" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50" s="20">
+        <v>3</v>
+      </c>
+      <c r="C50" s="31">
+        <v>7</v>
+      </c>
+      <c r="D50" s="21">
+        <v>12</v>
+      </c>
+      <c r="E50" s="6"/>
+      <c r="F50" s="20"/>
+      <c r="G50" s="31"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="35"/>
+      <c r="J50" s="25"/>
+      <c r="K50" s="32"/>
+      <c r="L50" s="32"/>
+      <c r="M50" s="32"/>
+    </row>
+    <row r="51" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="B49" s="23">
+      <c r="B51" s="20">
+        <v>1</v>
+      </c>
+      <c r="C51" s="31">
+        <v>2</v>
+      </c>
+      <c r="D51" s="62">
         <v>3</v>
       </c>
-      <c r="C49" s="37">
-[...53 lines deleted...]
-      <c r="M51" s="39"/>
+      <c r="E51" s="41"/>
+      <c r="F51" s="20"/>
+      <c r="G51" s="31"/>
+      <c r="H51" s="31"/>
+      <c r="I51" s="35"/>
+      <c r="J51" s="33"/>
+      <c r="K51" s="33"/>
+      <c r="L51" s="33"/>
+      <c r="M51" s="33"/>
     </row>
     <row r="52" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B52" s="23">
+        <v>66</v>
+      </c>
+      <c r="B52" s="20">
+        <v>1</v>
+      </c>
+      <c r="C52" s="31">
+        <v>3</v>
+      </c>
+      <c r="D52" s="62">
+        <v>4</v>
+      </c>
+      <c r="E52" s="6"/>
+      <c r="F52" s="20"/>
+      <c r="G52" s="31"/>
+      <c r="H52" s="31"/>
+      <c r="I52" s="35"/>
+      <c r="J52" s="33"/>
+      <c r="K52" s="33"/>
+      <c r="L52" s="33"/>
+      <c r="M52" s="33"/>
+    </row>
+    <row r="53" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53" s="20">
         <v>0</v>
       </c>
-      <c r="C52" s="37">
+      <c r="C53" s="31">
         <v>1</v>
       </c>
-      <c r="D52" s="39"/>
-[...17 lines deleted...]
-      <c r="C53" s="37">
+      <c r="D53" s="62">
+        <v>1</v>
+      </c>
+      <c r="E53" s="6"/>
+      <c r="F53" s="20"/>
+      <c r="G53" s="31"/>
+      <c r="H53" s="31"/>
+      <c r="I53" s="35"/>
+      <c r="J53" s="33"/>
+      <c r="K53" s="33"/>
+      <c r="L53" s="33"/>
+      <c r="M53" s="33"/>
+    </row>
+    <row r="54" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C54" s="31">
         <v>0</v>
       </c>
-      <c r="D53" s="25"/>
-[...29 lines deleted...]
-      <c r="M54" s="39"/>
+      <c r="D54" s="22">
+        <v>1</v>
+      </c>
+      <c r="E54" s="41"/>
+      <c r="F54" s="15"/>
+      <c r="G54" s="31"/>
+      <c r="H54" s="31"/>
+      <c r="I54" s="35"/>
+      <c r="J54" s="26"/>
+      <c r="K54" s="32"/>
+      <c r="L54" s="32"/>
+      <c r="M54" s="32"/>
     </row>
     <row r="55" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="6" t="s">
-        <v>82</v>
-[...7 lines deleted...]
-      <c r="D55" s="39"/>
+        <v>78</v>
+      </c>
+      <c r="B55" s="20">
+        <v>112</v>
+      </c>
+      <c r="C55" s="31">
+        <v>213</v>
+      </c>
+      <c r="D55" s="62">
+        <v>342</v>
+      </c>
       <c r="E55" s="6"/>
-      <c r="F55" s="23"/>
-[...6 lines deleted...]
-      <c r="M55" s="39"/>
+      <c r="F55" s="20"/>
+      <c r="G55" s="31"/>
+      <c r="H55" s="31"/>
+      <c r="I55" s="35"/>
+      <c r="J55" s="33"/>
+      <c r="K55" s="33"/>
+      <c r="L55" s="33"/>
+      <c r="M55" s="33"/>
     </row>
     <row r="56" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="6" t="s">
-        <v>83</v>
-[...7 lines deleted...]
-      <c r="D56" s="39"/>
+        <v>81</v>
+      </c>
+      <c r="B56" s="20">
+        <v>3</v>
+      </c>
+      <c r="C56" s="31">
+        <v>6</v>
+      </c>
+      <c r="D56" s="62">
+        <v>9</v>
+      </c>
       <c r="E56" s="6"/>
-      <c r="F56" s="23"/>
-[...6 lines deleted...]
-      <c r="M56" s="39"/>
+      <c r="F56" s="20"/>
+      <c r="G56" s="31"/>
+      <c r="H56" s="31"/>
+      <c r="I56" s="35"/>
+      <c r="J56" s="33"/>
+      <c r="K56" s="33"/>
+      <c r="L56" s="33"/>
+      <c r="M56" s="33"/>
     </row>
     <row r="57" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="6" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B57" s="23">
+        <v>82</v>
+      </c>
+      <c r="B57" s="20">
         <v>1</v>
       </c>
-      <c r="C57" s="37">
+      <c r="C57" s="31">
+        <v>1</v>
+      </c>
+      <c r="D57" s="62">
         <v>2</v>
       </c>
-      <c r="D57" s="38"/>
       <c r="E57" s="6"/>
-      <c r="F57" s="23"/>
-[...6 lines deleted...]
-      <c r="M57" s="38"/>
+      <c r="F57" s="20"/>
+      <c r="G57" s="31"/>
+      <c r="H57" s="31"/>
+      <c r="I57" s="35"/>
+      <c r="J57" s="33"/>
+      <c r="K57" s="33"/>
+      <c r="L57" s="33"/>
+      <c r="M57" s="33"/>
     </row>
     <row r="58" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="54" t="s">
-[...13 lines deleted...]
-      <c r="M58" s="41"/>
+      <c r="A58" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58" s="20">
+        <v>1</v>
+      </c>
+      <c r="C58" s="31">
+        <v>2</v>
+      </c>
+      <c r="D58" s="32">
+        <v>2</v>
+      </c>
+      <c r="E58" s="6"/>
+      <c r="F58" s="20"/>
+      <c r="G58" s="31"/>
+      <c r="H58" s="31"/>
+      <c r="I58" s="35"/>
+      <c r="J58" s="25"/>
+      <c r="K58" s="25"/>
+      <c r="L58" s="25"/>
+      <c r="M58" s="32"/>
     </row>
     <row r="59" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="62" t="s">
-[...17 lines deleted...]
-      <c r="M59" s="41"/>
+      <c r="A59" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="B59" s="20"/>
+      <c r="C59" s="31"/>
+      <c r="D59" s="31"/>
+      <c r="E59" s="40"/>
+      <c r="F59" s="20"/>
+      <c r="G59" s="31"/>
+      <c r="H59" s="31"/>
+      <c r="I59" s="35"/>
+      <c r="J59" s="28"/>
+      <c r="K59" s="29"/>
+      <c r="L59" s="29"/>
+      <c r="M59" s="35"/>
     </row>
     <row r="60" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="6" t="s">
-[...17 lines deleted...]
-      <c r="M60" s="37"/>
+      <c r="A60" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B60" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C60" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D60" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E60" s="41"/>
+      <c r="F60" s="20"/>
+      <c r="G60" s="31"/>
+      <c r="H60" s="31"/>
+      <c r="I60" s="35"/>
+      <c r="J60" s="28"/>
+      <c r="K60" s="29"/>
+      <c r="L60" s="29"/>
+      <c r="M60" s="35"/>
     </row>
     <row r="61" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
-        <v>68</v>
-[...7 lines deleted...]
-      <c r="D61" s="37"/>
+        <v>65</v>
+      </c>
+      <c r="B61" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C61" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D61" s="31" t="s">
+        <v>43</v>
+      </c>
       <c r="E61" s="6"/>
-      <c r="F61" s="45"/>
-[...9 lines deleted...]
-      <c r="A62" s="55" t="s">
+      <c r="F61" s="39"/>
+      <c r="G61" s="39"/>
+      <c r="H61" s="31"/>
+      <c r="I61" s="35"/>
+      <c r="J61" s="31"/>
+      <c r="K61" s="31"/>
+      <c r="L61" s="31"/>
+      <c r="M61" s="31"/>
+    </row>
+    <row r="62" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B62" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C62" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D62" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E62" s="6"/>
+      <c r="F62" s="39"/>
+      <c r="G62" s="39"/>
+      <c r="H62" s="31"/>
+      <c r="I62" s="35"/>
+      <c r="J62" s="31"/>
+      <c r="K62" s="31"/>
+      <c r="L62" s="31"/>
+      <c r="M62" s="31"/>
+    </row>
+    <row r="63" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="B62" s="23"/>
-[...16 lines deleted...]
-      <c r="B63" s="23">
+      <c r="B63" s="20"/>
+      <c r="C63" s="31"/>
+      <c r="D63" s="31"/>
+      <c r="E63" s="40"/>
+      <c r="F63" s="20"/>
+      <c r="G63" s="31"/>
+      <c r="H63" s="31"/>
+      <c r="I63" s="35"/>
+      <c r="J63" s="28"/>
+      <c r="K63" s="29"/>
+      <c r="L63" s="29"/>
+      <c r="M63" s="35"/>
+    </row>
+    <row r="64" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B64" s="20">
         <v>49</v>
       </c>
-      <c r="C63" s="37">
+      <c r="C64" s="31">
         <v>101</v>
       </c>
-      <c r="D63" s="37"/>
-[...29 lines deleted...]
-      <c r="M64" s="37"/>
+      <c r="D64" s="31">
+        <v>152</v>
+      </c>
+      <c r="E64" s="41"/>
+      <c r="F64" s="20"/>
+      <c r="G64" s="31"/>
+      <c r="H64" s="31"/>
+      <c r="I64" s="35"/>
+      <c r="J64" s="28"/>
+      <c r="K64" s="29"/>
+      <c r="L64" s="29"/>
+      <c r="M64" s="35"/>
     </row>
     <row r="65" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="D65" s="38"/>
+        <v>65</v>
+      </c>
+      <c r="B65" s="20">
+        <v>44</v>
+      </c>
+      <c r="C65" s="31">
+        <v>92</v>
+      </c>
+      <c r="D65" s="31">
+        <v>138</v>
+      </c>
       <c r="E65" s="6"/>
-      <c r="F65" s="23"/>
-[...6 lines deleted...]
-      <c r="M65" s="38"/>
+      <c r="F65" s="20"/>
+      <c r="G65" s="31"/>
+      <c r="H65" s="31"/>
+      <c r="I65" s="35"/>
+      <c r="J65" s="31"/>
+      <c r="K65" s="31"/>
+      <c r="L65" s="31"/>
+      <c r="M65" s="31"/>
     </row>
     <row r="66" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B66" s="23">
+        <v>66</v>
+      </c>
+      <c r="B66" s="20">
+        <v>2</v>
+      </c>
+      <c r="C66" s="31">
+        <v>4</v>
+      </c>
+      <c r="D66" s="32">
+        <v>5</v>
+      </c>
+      <c r="E66" s="6"/>
+      <c r="F66" s="20"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="31"/>
+      <c r="I66" s="35"/>
+      <c r="J66" s="25"/>
+      <c r="K66" s="32"/>
+      <c r="L66" s="32"/>
+      <c r="M66" s="32"/>
+    </row>
+    <row r="67" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B67" s="20">
         <v>3</v>
       </c>
-      <c r="C66" s="37">
+      <c r="C67" s="31">
         <v>6</v>
       </c>
-      <c r="D66" s="39"/>
-[...11 lines deleted...]
-      <c r="A67" s="56" t="s">
+      <c r="D67" s="62">
+        <v>8</v>
+      </c>
+      <c r="E67" s="6"/>
+      <c r="F67" s="20"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="35"/>
+      <c r="J67" s="33"/>
+      <c r="K67" s="33"/>
+      <c r="L67" s="33"/>
+      <c r="M67" s="33"/>
+    </row>
+    <row r="68" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="B67" s="45"/>
-[...27 lines deleted...]
-      <c r="I68" s="41"/>
+      <c r="B68" s="39"/>
+      <c r="C68" s="62"/>
+      <c r="D68" s="32"/>
+      <c r="E68" s="57"/>
+      <c r="F68" s="39"/>
+      <c r="G68" s="33"/>
+      <c r="H68" s="31"/>
+      <c r="I68" s="35"/>
       <c r="J68" s="15"/>
-      <c r="K68" s="38"/>
-[...1 lines deleted...]
-      <c r="M68" s="42"/>
+      <c r="K68" s="32"/>
+      <c r="L68" s="32"/>
+      <c r="M68" s="36"/>
     </row>
     <row r="69" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="6" t="s">
-[...17 lines deleted...]
-      <c r="M69" s="37"/>
+      <c r="A69" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B69" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C69" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D69" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="E69" s="41"/>
+      <c r="F69" s="39"/>
+      <c r="G69" s="39"/>
+      <c r="H69" s="31"/>
+      <c r="I69" s="35"/>
+      <c r="J69" s="15"/>
+      <c r="K69" s="32"/>
+      <c r="L69" s="32"/>
+      <c r="M69" s="36"/>
     </row>
     <row r="70" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="51" t="s">
+      <c r="A70" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B70" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C70" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E70" s="6"/>
+      <c r="F70" s="39"/>
+      <c r="G70" s="39"/>
+      <c r="H70" s="31"/>
+      <c r="I70" s="35"/>
+      <c r="J70" s="31"/>
+      <c r="K70" s="31"/>
+      <c r="L70" s="31"/>
+      <c r="M70" s="31"/>
+    </row>
+    <row r="71" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="B70" s="45"/>
-[...16 lines deleted...]
-      <c r="B71" s="45">
+      <c r="B71" s="39"/>
+      <c r="C71" s="20"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="58"/>
+      <c r="F71" s="39"/>
+      <c r="G71" s="20"/>
+      <c r="H71" s="31"/>
+      <c r="I71" s="35"/>
+      <c r="J71" s="28"/>
+      <c r="K71" s="29"/>
+      <c r="L71" s="29"/>
+      <c r="M71" s="35"/>
+    </row>
+    <row r="72" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B72" s="39">
         <v>3856</v>
       </c>
-      <c r="C71" s="37">
+      <c r="C72" s="31">
         <v>7387</v>
       </c>
-      <c r="D71" s="37"/>
-[...29 lines deleted...]
-      <c r="M72" s="38"/>
+      <c r="D72" s="31">
+        <v>12538</v>
+      </c>
+      <c r="E72" s="41"/>
+      <c r="F72" s="39"/>
+      <c r="G72" s="31"/>
+      <c r="H72" s="31"/>
+      <c r="I72" s="35"/>
+      <c r="J72" s="28"/>
+      <c r="K72" s="29"/>
+      <c r="L72" s="29"/>
+      <c r="M72" s="35"/>
     </row>
     <row r="73" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D73" s="39"/>
+        <v>65</v>
+      </c>
+      <c r="B73" s="39">
+        <v>2985</v>
+      </c>
+      <c r="C73" s="31">
+        <v>5938</v>
+      </c>
+      <c r="D73" s="65">
+        <v>10513</v>
+      </c>
       <c r="E73" s="6"/>
-      <c r="F73" s="45"/>
-[...6 lines deleted...]
-      <c r="M73" s="38"/>
+      <c r="F73" s="39"/>
+      <c r="G73" s="31"/>
+      <c r="H73" s="31"/>
+      <c r="I73" s="35"/>
+      <c r="J73" s="27"/>
+      <c r="K73" s="32"/>
+      <c r="L73" s="27"/>
+      <c r="M73" s="32"/>
     </row>
     <row r="74" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B74" s="45">
+        <v>78</v>
+      </c>
+      <c r="B74" s="39">
+        <v>5</v>
+      </c>
+      <c r="C74" s="31">
+        <v>10</v>
+      </c>
+      <c r="D74" s="62">
+        <v>15</v>
+      </c>
+      <c r="E74" s="6"/>
+      <c r="F74" s="39"/>
+      <c r="G74" s="31"/>
+      <c r="H74" s="31"/>
+      <c r="I74" s="35"/>
+      <c r="J74" s="32"/>
+      <c r="K74" s="32"/>
+      <c r="L74" s="32"/>
+      <c r="M74" s="32"/>
+    </row>
+    <row r="75" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B75" s="39">
         <v>866</v>
       </c>
-      <c r="C74" s="37">
+      <c r="C75" s="31">
         <v>1439</v>
       </c>
-      <c r="D74" s="37"/>
-[...18 lines deleted...]
-      <c r="F75" s="23"/>
+      <c r="D75" s="31">
+        <v>2011</v>
+      </c>
+      <c r="E75" s="6"/>
+      <c r="F75" s="39"/>
       <c r="G75" s="31"/>
-      <c r="H75" s="37"/>
-[...4 lines deleted...]
-      <c r="M75" s="41"/>
+      <c r="H75" s="31"/>
+      <c r="I75" s="35"/>
+      <c r="J75" s="31"/>
+      <c r="K75" s="31"/>
+      <c r="L75" s="31"/>
+      <c r="M75" s="31"/>
     </row>
     <row r="76" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="62" t="s">
-[...2 lines deleted...]
-      <c r="B76" s="23">
+      <c r="A76" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="B76" s="20"/>
+      <c r="C76" s="27"/>
+      <c r="D76" s="31"/>
+      <c r="E76" s="40"/>
+      <c r="F76" s="20"/>
+      <c r="G76" s="27"/>
+      <c r="H76" s="31"/>
+      <c r="I76" s="35"/>
+      <c r="J76" s="28"/>
+      <c r="K76" s="29"/>
+      <c r="L76" s="29"/>
+      <c r="M76" s="35"/>
+    </row>
+    <row r="77" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B77" s="20">
         <v>3735</v>
       </c>
-      <c r="C76" s="37">
+      <c r="C77" s="31">
         <v>6988</v>
       </c>
-      <c r="D76" s="37"/>
-[...29 lines deleted...]
-      <c r="M77" s="37"/>
+      <c r="D77" s="31">
+        <v>11911</v>
+      </c>
+      <c r="E77" s="41"/>
+      <c r="F77" s="20"/>
+      <c r="G77" s="31"/>
+      <c r="H77" s="31"/>
+      <c r="I77" s="35"/>
+      <c r="J77" s="28"/>
+      <c r="K77" s="29"/>
+      <c r="L77" s="29"/>
+      <c r="M77" s="35"/>
     </row>
     <row r="78" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D78" s="37"/>
+        <v>65</v>
+      </c>
+      <c r="B78" s="20">
+        <v>2864</v>
+      </c>
+      <c r="C78" s="31">
+        <v>5539</v>
+      </c>
+      <c r="D78" s="31">
+        <v>9885</v>
+      </c>
       <c r="E78" s="6"/>
-      <c r="F78" s="23"/>
-[...6 lines deleted...]
-      <c r="M78" s="37"/>
+      <c r="F78" s="20"/>
+      <c r="G78" s="31"/>
+      <c r="H78" s="31"/>
+      <c r="I78" s="35"/>
+      <c r="J78" s="31"/>
+      <c r="K78" s="31"/>
+      <c r="L78" s="31"/>
+      <c r="M78" s="31"/>
     </row>
     <row r="79" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="6" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B79" s="23">
+        <v>78</v>
+      </c>
+      <c r="B79" s="20">
+        <v>5</v>
+      </c>
+      <c r="C79" s="31">
+        <v>10</v>
+      </c>
+      <c r="D79" s="31">
+        <v>15</v>
+      </c>
+      <c r="E79" s="6"/>
+      <c r="F79" s="20"/>
+      <c r="G79" s="31"/>
+      <c r="H79" s="31"/>
+      <c r="I79" s="35"/>
+      <c r="J79" s="31"/>
+      <c r="K79" s="31"/>
+      <c r="L79" s="31"/>
+      <c r="M79" s="31"/>
+    </row>
+    <row r="80" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B80" s="20">
         <v>866</v>
       </c>
-      <c r="C79" s="37">
+      <c r="C80" s="31">
         <v>1439</v>
       </c>
-      <c r="D79" s="37"/>
-[...31 lines deleted...]
-      <c r="B81" s="69">
+      <c r="D80" s="31">
+        <v>2011</v>
+      </c>
+      <c r="E80" s="6"/>
+      <c r="F80" s="20"/>
+      <c r="G80" s="31"/>
+      <c r="H80" s="31"/>
+      <c r="I80" s="35"/>
+      <c r="J80" s="31"/>
+      <c r="K80" s="31"/>
+      <c r="L80" s="31"/>
+      <c r="M80" s="31"/>
+    </row>
+    <row r="81" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="B81" s="39"/>
+      <c r="C81" s="31"/>
+      <c r="D81" s="32"/>
+      <c r="E81" s="40"/>
+      <c r="F81" s="39"/>
+      <c r="G81" s="31"/>
+      <c r="H81" s="31"/>
+      <c r="I81" s="35"/>
+      <c r="J81" s="28"/>
+      <c r="K81" s="32"/>
+      <c r="L81" s="32"/>
+      <c r="M81" s="35"/>
+    </row>
+    <row r="82" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B82" s="61">
         <v>82</v>
       </c>
-      <c r="C81" s="69">
+      <c r="C82" s="61">
         <v>268</v>
       </c>
-      <c r="D81" s="15"/>
-[...14 lines deleted...]
-      <c r="B82" s="69">
+      <c r="D82" s="15">
+        <v>404</v>
+      </c>
+      <c r="E82" s="41"/>
+      <c r="F82" s="59"/>
+      <c r="G82" s="59"/>
+      <c r="H82" s="31"/>
+      <c r="I82" s="35"/>
+      <c r="J82" s="28"/>
+      <c r="K82" s="32"/>
+      <c r="L82" s="32"/>
+      <c r="M82" s="35"/>
+    </row>
+    <row r="83" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B83" s="61">
         <v>82</v>
       </c>
-      <c r="C82" s="69">
+      <c r="C83" s="61">
         <v>268</v>
       </c>
-      <c r="D82" s="23"/>
-[...11 lines deleted...]
-      <c r="A83" s="51" t="s">
+      <c r="D83" s="20">
+        <v>404</v>
+      </c>
+      <c r="E83" s="41"/>
+      <c r="F83" s="59"/>
+      <c r="G83" s="59"/>
+      <c r="H83" s="31"/>
+      <c r="I83" s="35"/>
+      <c r="J83" s="31"/>
+      <c r="K83" s="31"/>
+      <c r="L83" s="31"/>
+      <c r="M83" s="31"/>
+    </row>
+    <row r="84" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="B83" s="23"/>
-[...16 lines deleted...]
-      <c r="B84" s="23">
+      <c r="B84" s="20"/>
+      <c r="C84" s="27"/>
+      <c r="D84" s="31"/>
+      <c r="E84" s="40"/>
+      <c r="F84" s="20"/>
+      <c r="G84" s="27"/>
+      <c r="H84" s="31"/>
+      <c r="I84" s="35"/>
+      <c r="J84" s="28"/>
+      <c r="K84" s="29"/>
+      <c r="L84" s="29"/>
+      <c r="M84" s="35"/>
+    </row>
+    <row r="85" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B85" s="20">
         <v>4983</v>
       </c>
-      <c r="C84" s="37">
+      <c r="C85" s="31">
         <v>9678</v>
       </c>
-      <c r="D84" s="37"/>
-[...29 lines deleted...]
-      <c r="M85" s="37"/>
+      <c r="D85" s="31">
+        <v>15057</v>
+      </c>
+      <c r="E85" s="41"/>
+      <c r="F85" s="20"/>
+      <c r="G85" s="31"/>
+      <c r="H85" s="31"/>
+      <c r="I85" s="35"/>
+      <c r="J85" s="28"/>
+      <c r="K85" s="29"/>
+      <c r="L85" s="29"/>
+      <c r="M85" s="35"/>
     </row>
     <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
-        <v>68</v>
-[...7 lines deleted...]
-      <c r="D86" s="39"/>
+        <v>65</v>
+      </c>
+      <c r="B86" s="20">
+        <v>4295</v>
+      </c>
+      <c r="C86" s="31">
+        <v>8326</v>
+      </c>
+      <c r="D86" s="31">
+        <v>13098</v>
+      </c>
       <c r="E86" s="6"/>
-      <c r="F86" s="45"/>
-[...6 lines deleted...]
-      <c r="M86" s="39"/>
+      <c r="F86" s="20"/>
+      <c r="G86" s="31"/>
+      <c r="H86" s="31"/>
+      <c r="I86" s="35"/>
+      <c r="J86" s="31"/>
+      <c r="K86" s="31"/>
+      <c r="L86" s="31"/>
+      <c r="M86" s="31"/>
     </row>
     <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B87" s="45" t="s">
-[...5 lines deleted...]
-      <c r="D87" s="39"/>
+      <c r="B87" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C87" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D87" s="62" t="s">
+        <v>43</v>
+      </c>
       <c r="E87" s="6"/>
-      <c r="F87" s="45"/>
-[...6 lines deleted...]
-      <c r="M87" s="39"/>
+      <c r="F87" s="39"/>
+      <c r="G87" s="39"/>
+      <c r="H87" s="31"/>
+      <c r="I87" s="35"/>
+      <c r="J87" s="33"/>
+      <c r="K87" s="33"/>
+      <c r="L87" s="33"/>
+      <c r="M87" s="33"/>
     </row>
     <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
-        <v>75</v>
-[...7 lines deleted...]
-      <c r="D88" s="37"/>
+        <v>66</v>
+      </c>
+      <c r="B88" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C88" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D88" s="62" t="s">
+        <v>43</v>
+      </c>
       <c r="E88" s="6"/>
-      <c r="F88" s="23"/>
-[...6 lines deleted...]
-      <c r="M88" s="37"/>
+      <c r="F88" s="39"/>
+      <c r="G88" s="39"/>
+      <c r="H88" s="31"/>
+      <c r="I88" s="35"/>
+      <c r="J88" s="33"/>
+      <c r="K88" s="33"/>
+      <c r="L88" s="33"/>
+      <c r="M88" s="33"/>
     </row>
     <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D89" s="37"/>
+        <v>74</v>
+      </c>
+      <c r="B89" s="20">
+        <v>8</v>
+      </c>
+      <c r="C89" s="31">
+        <v>16</v>
+      </c>
+      <c r="D89" s="31">
+        <v>24</v>
+      </c>
       <c r="E89" s="6"/>
-      <c r="F89" s="23"/>
-[...6 lines deleted...]
-      <c r="M89" s="37"/>
+      <c r="F89" s="20"/>
+      <c r="G89" s="31"/>
+      <c r="H89" s="31"/>
+      <c r="I89" s="35"/>
+      <c r="J89" s="31"/>
+      <c r="K89" s="31"/>
+      <c r="L89" s="31"/>
+      <c r="M89" s="31"/>
     </row>
     <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B90" s="23">
+        <v>78</v>
+      </c>
+      <c r="B90" s="20">
+        <v>208</v>
+      </c>
+      <c r="C90" s="31">
+        <v>381</v>
+      </c>
+      <c r="D90" s="31">
+        <v>555</v>
+      </c>
+      <c r="E90" s="6"/>
+      <c r="F90" s="20"/>
+      <c r="G90" s="31"/>
+      <c r="H90" s="31"/>
+      <c r="I90" s="35"/>
+      <c r="J90" s="31"/>
+      <c r="K90" s="31"/>
+      <c r="L90" s="31"/>
+      <c r="M90" s="31"/>
+    </row>
+    <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B91" s="20">
         <v>1</v>
       </c>
-      <c r="C90" s="37">
+      <c r="C91" s="31">
         <v>1</v>
       </c>
-      <c r="D90" s="37"/>
-[...11 lines deleted...]
-      <c r="A91" s="57" t="s">
+      <c r="D91" s="31">
+        <v>2</v>
+      </c>
+      <c r="E91" s="6"/>
+      <c r="F91" s="20"/>
+      <c r="G91" s="31"/>
+      <c r="H91" s="31"/>
+      <c r="I91" s="35"/>
+      <c r="J91" s="31"/>
+      <c r="K91" s="31"/>
+      <c r="L91" s="31"/>
+      <c r="M91" s="31"/>
+    </row>
+    <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="B91" s="23"/>
-[...16 lines deleted...]
-      <c r="B92" s="23">
+      <c r="B92" s="20"/>
+      <c r="C92" s="31"/>
+      <c r="D92" s="31"/>
+      <c r="E92" s="40"/>
+      <c r="F92" s="20"/>
+      <c r="G92" s="31"/>
+      <c r="H92" s="31"/>
+      <c r="I92" s="35"/>
+      <c r="J92" s="28"/>
+      <c r="K92" s="29"/>
+      <c r="L92" s="31"/>
+      <c r="M92" s="35"/>
+    </row>
+    <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B93" s="20">
         <v>149</v>
       </c>
-      <c r="C92" s="37">
+      <c r="C93" s="31">
         <v>304</v>
       </c>
-      <c r="D92" s="37"/>
-[...29 lines deleted...]
-      <c r="M93" s="37"/>
+      <c r="D93" s="31">
+        <v>587</v>
+      </c>
+      <c r="E93" s="41"/>
+      <c r="F93" s="20"/>
+      <c r="G93" s="31"/>
+      <c r="H93" s="31"/>
+      <c r="I93" s="35"/>
+      <c r="J93" s="28"/>
+      <c r="K93" s="29"/>
+      <c r="L93" s="31"/>
+      <c r="M93" s="35"/>
     </row>
     <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="D94" s="37"/>
+        <v>65</v>
+      </c>
+      <c r="B94" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C94" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D94" s="31" t="s">
+        <v>43</v>
+      </c>
       <c r="E94" s="6"/>
-      <c r="F94" s="45"/>
-[...8 lines deleted...]
-    <row r="95" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F94" s="39"/>
+      <c r="G94" s="39"/>
+      <c r="H94" s="31"/>
+      <c r="I94" s="35"/>
+      <c r="J94" s="31"/>
+      <c r="K94" s="31"/>
+      <c r="L94" s="31"/>
+      <c r="M94" s="31"/>
+    </row>
+    <row r="95" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      <c r="D95" s="26"/>
+        <v>66</v>
+      </c>
+      <c r="B95" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C95" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D95" s="31" t="s">
+        <v>43</v>
+      </c>
       <c r="E95" s="6"/>
-      <c r="F95" s="23"/>
-[...6 lines deleted...]
-      <c r="M95" s="38"/>
+      <c r="F95" s="39"/>
+      <c r="G95" s="39"/>
+      <c r="H95" s="31"/>
+      <c r="I95" s="35"/>
+      <c r="J95" s="31"/>
+      <c r="K95" s="31"/>
+      <c r="L95" s="31"/>
+      <c r="M95" s="31"/>
     </row>
     <row r="96" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B96" s="23">
+        <v>72</v>
+      </c>
+      <c r="B96" s="20">
+        <v>0</v>
+      </c>
+      <c r="C96" s="31">
+        <v>0</v>
+      </c>
+      <c r="D96" s="23">
+        <v>0</v>
+      </c>
+      <c r="E96" s="6"/>
+      <c r="F96" s="20"/>
+      <c r="G96" s="31"/>
+      <c r="H96" s="31"/>
+      <c r="I96" s="35"/>
+      <c r="J96" s="23"/>
+      <c r="K96" s="20"/>
+      <c r="L96" s="23"/>
+      <c r="M96" s="32"/>
+    </row>
+    <row r="97" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B97" s="20">
         <v>1</v>
       </c>
-      <c r="C96" s="37">
+      <c r="C97" s="31">
         <v>1</v>
       </c>
-      <c r="D96" s="37"/>
-[...11 lines deleted...]
-      <c r="A97" s="47" t="s">
+      <c r="D97" s="31">
+        <v>2</v>
+      </c>
+      <c r="E97" s="6"/>
+      <c r="F97" s="20"/>
+      <c r="G97" s="31"/>
+      <c r="H97" s="31"/>
+      <c r="I97" s="35"/>
+      <c r="J97" s="31"/>
+      <c r="K97" s="31"/>
+      <c r="L97" s="31"/>
+      <c r="M97" s="31"/>
+    </row>
+    <row r="98" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="B98" s="20">
+        <v>0</v>
+      </c>
+      <c r="C98" s="31">
+        <v>1</v>
+      </c>
+      <c r="D98" s="31">
+        <v>1</v>
+      </c>
+      <c r="E98" s="41"/>
+      <c r="F98" s="20"/>
+      <c r="G98" s="31"/>
+      <c r="H98" s="31"/>
+      <c r="I98" s="35"/>
+      <c r="J98" s="31"/>
+      <c r="K98" s="31"/>
+      <c r="L98" s="31"/>
+      <c r="M98" s="31"/>
+    </row>
+    <row r="99" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B97" s="23">
+      <c r="B99" s="20">
+        <v>7</v>
+      </c>
+      <c r="C99" s="31">
+        <v>20</v>
+      </c>
+      <c r="D99" s="32">
+        <v>34</v>
+      </c>
+      <c r="E99" s="6"/>
+      <c r="F99" s="20"/>
+      <c r="G99" s="31"/>
+      <c r="H99" s="31"/>
+      <c r="I99" s="35"/>
+      <c r="J99" s="32"/>
+      <c r="K99" s="31"/>
+      <c r="L99" s="31"/>
+      <c r="M99" s="31"/>
+    </row>
+    <row r="100" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="B100" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C100" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D100" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="E100" s="41"/>
+      <c r="F100" s="20"/>
+      <c r="G100" s="31"/>
+      <c r="H100" s="31"/>
+      <c r="I100" s="35"/>
+      <c r="J100" s="31"/>
+      <c r="K100" s="31"/>
+      <c r="L100" s="31"/>
+      <c r="M100" s="31"/>
+    </row>
+    <row r="101" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B101" s="20">
         <v>0</v>
       </c>
-      <c r="C97" s="37">
+      <c r="C101" s="31">
+        <v>0</v>
+      </c>
+      <c r="D101" s="31">
         <v>1</v>
       </c>
-      <c r="D97" s="37"/>
-[...14 lines deleted...]
-      <c r="B98" s="23">
+      <c r="E101" s="6"/>
+      <c r="F101" s="20"/>
+      <c r="G101" s="31"/>
+      <c r="H101" s="31"/>
+      <c r="I101" s="35"/>
+      <c r="J101" s="31"/>
+      <c r="K101" s="31"/>
+      <c r="L101" s="31"/>
+      <c r="M101" s="31"/>
+    </row>
+    <row r="102" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="C98" s="37">
-[...76 lines deleted...]
-      <c r="B102" s="23">
+      <c r="B102" s="20"/>
+      <c r="C102" s="31"/>
+      <c r="D102" s="31"/>
+      <c r="E102" s="40"/>
+      <c r="F102" s="20"/>
+      <c r="G102" s="31"/>
+      <c r="H102" s="31"/>
+      <c r="I102" s="35"/>
+      <c r="J102" s="28"/>
+      <c r="K102" s="29"/>
+      <c r="L102" s="29"/>
+      <c r="M102" s="35"/>
+    </row>
+    <row r="103" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B103" s="20">
         <v>170</v>
       </c>
-      <c r="C102" s="37">
+      <c r="C103" s="31">
         <v>368</v>
       </c>
-      <c r="D102" s="37"/>
-[...14 lines deleted...]
-      <c r="B103" s="23">
+      <c r="D103" s="31">
+        <v>559</v>
+      </c>
+      <c r="E103" s="41"/>
+      <c r="F103" s="20"/>
+      <c r="G103" s="31"/>
+      <c r="H103" s="31"/>
+      <c r="I103" s="35"/>
+      <c r="J103" s="28"/>
+      <c r="K103" s="29"/>
+      <c r="L103" s="29"/>
+      <c r="M103" s="35"/>
+    </row>
+    <row r="104" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B104" s="20">
         <v>119</v>
       </c>
-      <c r="C103" s="37">
+      <c r="C104" s="31">
         <v>262</v>
       </c>
-      <c r="D103" s="37"/>
-[...20 lines deleted...]
-      <c r="D104" s="37"/>
+      <c r="D104" s="31">
+        <v>399</v>
+      </c>
       <c r="E104" s="6"/>
-      <c r="F104" s="45"/>
-[...6 lines deleted...]
-      <c r="M104" s="37"/>
+      <c r="F104" s="20"/>
+      <c r="G104" s="31"/>
+      <c r="H104" s="31"/>
+      <c r="I104" s="35"/>
+      <c r="J104" s="31"/>
+      <c r="K104" s="31"/>
+      <c r="L104" s="31"/>
+      <c r="M104" s="31"/>
     </row>
     <row r="105" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B105" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C105" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D105" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E105" s="6"/>
+      <c r="F105" s="39"/>
+      <c r="G105" s="39"/>
+      <c r="H105" s="31"/>
+      <c r="I105" s="35"/>
+      <c r="J105" s="31"/>
+      <c r="K105" s="31"/>
+      <c r="L105" s="31"/>
+      <c r="M105" s="31"/>
+    </row>
+    <row r="106" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B106" s="61">
+        <v>13</v>
+      </c>
+      <c r="C106" s="61">
+        <v>31</v>
+      </c>
+      <c r="D106" s="31">
+        <v>49</v>
+      </c>
+      <c r="E106" s="6"/>
+      <c r="F106" s="39"/>
+      <c r="G106" s="39"/>
+      <c r="H106" s="31"/>
+      <c r="I106" s="35"/>
+      <c r="J106" s="31"/>
+      <c r="K106" s="31"/>
+      <c r="L106" s="31"/>
+      <c r="M106" s="31"/>
+    </row>
+    <row r="107" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="B105" s="69">
-[...56 lines deleted...]
-      <c r="M107" s="37"/>
+      <c r="B107" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C107" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D107" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E107" s="41"/>
+      <c r="F107" s="20"/>
+      <c r="G107" s="31"/>
+      <c r="H107" s="31"/>
+      <c r="I107" s="35"/>
+      <c r="J107" s="31"/>
+      <c r="K107" s="31"/>
+      <c r="L107" s="31"/>
+      <c r="M107" s="31"/>
     </row>
     <row r="108" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="6" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B108" s="23">
+        <v>84</v>
+      </c>
+      <c r="B108" s="20">
         <v>0</v>
       </c>
-      <c r="C108" s="37">
+      <c r="C108" s="31">
         <v>0</v>
       </c>
-      <c r="D108" s="26"/>
+      <c r="D108" s="32">
+        <v>1</v>
+      </c>
       <c r="E108" s="6"/>
-      <c r="F108" s="23"/>
-[...4 lines deleted...]
-      <c r="K108" s="38"/>
+      <c r="F108" s="20"/>
+      <c r="G108" s="31"/>
+      <c r="H108" s="31"/>
+      <c r="I108" s="35"/>
+      <c r="J108" s="32"/>
+      <c r="K108" s="31"/>
       <c r="L108" s="31"/>
-      <c r="M108" s="38"/>
-[...9 lines deleted...]
-      <c r="F109" s="23"/>
+      <c r="M108" s="31"/>
+    </row>
+    <row r="109" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B109" s="20">
+        <v>0</v>
+      </c>
+      <c r="C109" s="31">
+        <v>0</v>
+      </c>
+      <c r="D109" s="23">
+        <v>0</v>
+      </c>
+      <c r="E109" s="6"/>
+      <c r="F109" s="20"/>
       <c r="G109" s="31"/>
-      <c r="H109" s="37"/>
-[...10 lines deleted...]
-      <c r="B110" s="23">
+      <c r="H109" s="31"/>
+      <c r="I109" s="35"/>
+      <c r="J109" s="27"/>
+      <c r="K109" s="32"/>
+      <c r="L109" s="27"/>
+      <c r="M109" s="32"/>
+    </row>
+    <row r="110" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="52" t="s">
+        <v>50</v>
+      </c>
+      <c r="B110" s="20"/>
+      <c r="C110" s="27"/>
+      <c r="D110" s="31"/>
+      <c r="E110" s="40"/>
+      <c r="F110" s="20"/>
+      <c r="G110" s="27"/>
+      <c r="H110" s="31"/>
+      <c r="I110" s="35"/>
+      <c r="J110" s="28"/>
+      <c r="K110" s="29"/>
+      <c r="L110" s="29"/>
+      <c r="M110" s="35"/>
+    </row>
+    <row r="111" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B111" s="20">
         <v>46</v>
       </c>
-      <c r="C110" s="37">
+      <c r="C111" s="31">
         <v>104</v>
       </c>
-      <c r="D110" s="37"/>
-[...29 lines deleted...]
-      <c r="M111" s="37"/>
+      <c r="D111" s="31">
+        <v>167</v>
+      </c>
+      <c r="E111" s="41"/>
+      <c r="F111" s="20"/>
+      <c r="G111" s="31"/>
+      <c r="H111" s="31"/>
+      <c r="I111" s="35"/>
+      <c r="J111" s="28"/>
+      <c r="K111" s="29"/>
+      <c r="L111" s="29"/>
+      <c r="M111" s="35"/>
     </row>
     <row r="112" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="6" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="D112" s="37"/>
+        <v>65</v>
+      </c>
+      <c r="B112" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C112" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D112" s="31" t="s">
+        <v>43</v>
+      </c>
       <c r="E112" s="6"/>
-      <c r="F112" s="45"/>
-[...6 lines deleted...]
-      <c r="M112" s="37"/>
+      <c r="F112" s="39"/>
+      <c r="G112" s="39"/>
+      <c r="H112" s="31"/>
+      <c r="I112" s="35"/>
+      <c r="J112" s="31"/>
+      <c r="K112" s="31"/>
+      <c r="L112" s="31"/>
+      <c r="M112" s="31"/>
     </row>
     <row r="113" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A113" s="47" t="s">
-[...17 lines deleted...]
-      <c r="M113" s="39"/>
+      <c r="A113" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B113" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C113" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D113" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E113" s="6"/>
+      <c r="F113" s="39"/>
+      <c r="G113" s="39"/>
+      <c r="H113" s="31"/>
+      <c r="I113" s="35"/>
+      <c r="J113" s="31"/>
+      <c r="K113" s="31"/>
+      <c r="L113" s="31"/>
+      <c r="M113" s="31"/>
     </row>
     <row r="114" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A114" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B114" s="23">
+      <c r="A114" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="B114" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C114" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D114" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="E114" s="41"/>
+      <c r="F114" s="20"/>
+      <c r="G114" s="31"/>
+      <c r="H114" s="31"/>
+      <c r="I114" s="35"/>
+      <c r="J114" s="33"/>
+      <c r="K114" s="33"/>
+      <c r="L114" s="33"/>
+      <c r="M114" s="33"/>
+    </row>
+    <row r="115" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B115" s="20">
         <v>0</v>
       </c>
-      <c r="C114" s="37">
+      <c r="C115" s="31">
         <v>0</v>
       </c>
-      <c r="D114" s="37"/>
-[...31 lines deleted...]
-      <c r="B116" s="23">
+      <c r="D115" s="31">
+        <v>0</v>
+      </c>
+      <c r="E115" s="6"/>
+      <c r="F115" s="20"/>
+      <c r="G115" s="31"/>
+      <c r="H115" s="31"/>
+      <c r="I115" s="35"/>
+      <c r="J115" s="31"/>
+      <c r="K115" s="31"/>
+      <c r="L115" s="31"/>
+      <c r="M115" s="31"/>
+    </row>
+    <row r="116" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A116" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="B116" s="20"/>
+      <c r="C116" s="31"/>
+      <c r="D116" s="31"/>
+      <c r="E116" s="40"/>
+      <c r="F116" s="20"/>
+      <c r="G116" s="31"/>
+      <c r="H116" s="31"/>
+      <c r="I116" s="35"/>
+      <c r="J116" s="28"/>
+      <c r="K116" s="29"/>
+      <c r="L116" s="29"/>
+      <c r="M116" s="35"/>
+    </row>
+    <row r="117" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B117" s="20">
         <v>42</v>
       </c>
-      <c r="C116" s="37">
+      <c r="C117" s="31">
         <v>88</v>
       </c>
-      <c r="D116" s="37"/>
-[...29 lines deleted...]
-      <c r="M117" s="39"/>
+      <c r="D117" s="31">
+        <v>134</v>
+      </c>
+      <c r="E117" s="41"/>
+      <c r="F117" s="20"/>
+      <c r="G117" s="31"/>
+      <c r="H117" s="31"/>
+      <c r="I117" s="35"/>
+      <c r="J117" s="28"/>
+      <c r="K117" s="29"/>
+      <c r="L117" s="29"/>
+      <c r="M117" s="35"/>
     </row>
     <row r="118" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="6" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="D118" s="26"/>
+        <v>65</v>
+      </c>
+      <c r="B118" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C118" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D118" s="62" t="s">
+        <v>43</v>
+      </c>
       <c r="E118" s="6"/>
-      <c r="F118" s="45"/>
-[...6 lines deleted...]
-      <c r="M118" s="38"/>
+      <c r="F118" s="39"/>
+      <c r="G118" s="39"/>
+      <c r="H118" s="31"/>
+      <c r="I118" s="35"/>
+      <c r="J118" s="33"/>
+      <c r="K118" s="33"/>
+      <c r="L118" s="33"/>
+      <c r="M118" s="33"/>
     </row>
     <row r="119" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="6" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D119" s="37"/>
+        <v>66</v>
+      </c>
+      <c r="B119" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C119" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D119" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="E119" s="6"/>
-      <c r="F119" s="23"/>
-[...6 lines deleted...]
-      <c r="M119" s="37"/>
+      <c r="F119" s="39"/>
+      <c r="G119" s="39"/>
+      <c r="H119" s="31"/>
+      <c r="I119" s="35"/>
+      <c r="J119" s="32"/>
+      <c r="K119" s="32"/>
+      <c r="L119" s="27"/>
+      <c r="M119" s="32"/>
     </row>
     <row r="120" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
-        <v>85</v>
-[...7 lines deleted...]
-      <c r="D120" s="38"/>
+        <v>78</v>
+      </c>
+      <c r="B120" s="20">
+        <v>13</v>
+      </c>
+      <c r="C120" s="31">
+        <v>31</v>
+      </c>
+      <c r="D120" s="31">
+        <v>49</v>
+      </c>
       <c r="E120" s="6"/>
-      <c r="F120" s="23"/>
-[...6 lines deleted...]
-      <c r="M120" s="37"/>
+      <c r="F120" s="20"/>
+      <c r="G120" s="31"/>
+      <c r="H120" s="31"/>
+      <c r="I120" s="35"/>
+      <c r="J120" s="31"/>
+      <c r="K120" s="31"/>
+      <c r="L120" s="31"/>
+      <c r="M120" s="31"/>
     </row>
     <row r="121" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="6" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B121" s="23">
+        <v>84</v>
+      </c>
+      <c r="B121" s="20">
         <v>0</v>
       </c>
-      <c r="C121" s="37">
+      <c r="C121" s="31">
         <v>0</v>
       </c>
-      <c r="D121" s="38"/>
+      <c r="D121" s="32">
+        <v>0</v>
+      </c>
       <c r="E121" s="6"/>
-      <c r="F121" s="23"/>
-[...6 lines deleted...]
-      <c r="M121" s="37"/>
+      <c r="F121" s="20"/>
+      <c r="G121" s="31"/>
+      <c r="H121" s="31"/>
+      <c r="I121" s="35"/>
+      <c r="J121" s="32"/>
+      <c r="K121" s="33"/>
+      <c r="L121" s="33"/>
+      <c r="M121" s="31"/>
     </row>
     <row r="122" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A122" s="58" t="s">
+      <c r="A122" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B122" s="20">
+        <v>0</v>
+      </c>
+      <c r="C122" s="31">
+        <v>0</v>
+      </c>
+      <c r="D122" s="32">
+        <v>0</v>
+      </c>
+      <c r="E122" s="6"/>
+      <c r="F122" s="20"/>
+      <c r="G122" s="31"/>
+      <c r="H122" s="31"/>
+      <c r="I122" s="35"/>
+      <c r="J122" s="32"/>
+      <c r="K122" s="31"/>
+      <c r="L122" s="31"/>
+      <c r="M122" s="31"/>
+    </row>
+    <row r="123" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="52" t="s">
+        <v>52</v>
+      </c>
+      <c r="B123" s="39"/>
+      <c r="C123" s="32"/>
+      <c r="D123" s="32"/>
+      <c r="E123" s="40"/>
+      <c r="F123" s="39"/>
+      <c r="G123" s="32"/>
+      <c r="H123" s="31"/>
+      <c r="I123" s="35"/>
+      <c r="J123" s="20"/>
+      <c r="K123" s="32"/>
+      <c r="L123" s="32"/>
+      <c r="M123" s="35"/>
+    </row>
+    <row r="124" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B124" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C124" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D124" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="E124" s="41"/>
+      <c r="F124" s="39"/>
+      <c r="G124" s="39"/>
+      <c r="H124" s="31"/>
+      <c r="I124" s="35"/>
+      <c r="J124" s="20"/>
+      <c r="K124" s="32"/>
+      <c r="L124" s="32"/>
+      <c r="M124" s="35"/>
+    </row>
+    <row r="125" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B125" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C125" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D125" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E125" s="6"/>
+      <c r="F125" s="39"/>
+      <c r="G125" s="39"/>
+      <c r="H125" s="31"/>
+      <c r="I125" s="35"/>
+      <c r="J125" s="31"/>
+      <c r="K125" s="31"/>
+      <c r="L125" s="31"/>
+      <c r="M125" s="31"/>
+    </row>
+    <row r="126" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A126" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="B122" s="45"/>
-[...90 lines deleted...]
-      <c r="M126" s="41"/>
+      <c r="B126" s="39"/>
+      <c r="C126" s="31"/>
+      <c r="D126" s="32"/>
+      <c r="E126" s="40"/>
+      <c r="F126" s="39"/>
+      <c r="G126" s="31"/>
+      <c r="H126" s="31"/>
+      <c r="I126" s="35"/>
+      <c r="J126" s="29"/>
+      <c r="K126" s="32"/>
+      <c r="L126" s="32"/>
+      <c r="M126" s="35"/>
     </row>
     <row r="127" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="6" t="s">
-[...20 lines deleted...]
-      <c r="A128" s="52" t="s">
+      <c r="A127" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B127" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C127" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D127" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="E127" s="41"/>
+      <c r="F127" s="39"/>
+      <c r="G127" s="39"/>
+      <c r="H127" s="31"/>
+      <c r="I127" s="35"/>
+      <c r="J127" s="29"/>
+      <c r="K127" s="32"/>
+      <c r="L127" s="32"/>
+      <c r="M127" s="35"/>
+    </row>
+    <row r="128" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B128" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C128" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D128" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="E128" s="6"/>
+      <c r="F128" s="39"/>
+      <c r="G128" s="39"/>
+      <c r="H128" s="31"/>
+      <c r="I128" s="35"/>
+      <c r="J128" s="32"/>
+      <c r="K128" s="31"/>
+      <c r="L128" s="31"/>
+      <c r="M128" s="31"/>
+    </row>
+    <row r="129" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A129" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B128" s="23"/>
-[...16 lines deleted...]
-      <c r="B129" s="23">
+      <c r="B129" s="20"/>
+      <c r="C129" s="21"/>
+      <c r="D129" s="31"/>
+      <c r="E129" s="40"/>
+      <c r="F129" s="20"/>
+      <c r="G129" s="21"/>
+      <c r="H129" s="31"/>
+      <c r="I129" s="35"/>
+      <c r="J129" s="28"/>
+      <c r="K129" s="29"/>
+      <c r="L129" s="29"/>
+      <c r="M129" s="35"/>
+    </row>
+    <row r="130" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B130" s="20">
         <v>85868</v>
       </c>
-      <c r="C129" s="37">
+      <c r="C130" s="31">
         <v>184246</v>
       </c>
-      <c r="D129" s="37"/>
-[...29 lines deleted...]
-      <c r="M130" s="37"/>
+      <c r="D130" s="31">
+        <v>301468</v>
+      </c>
+      <c r="E130" s="41"/>
+      <c r="F130" s="20"/>
+      <c r="G130" s="31"/>
+      <c r="H130" s="31"/>
+      <c r="I130" s="35"/>
+      <c r="J130" s="28"/>
+      <c r="K130" s="29"/>
+      <c r="L130" s="29"/>
+      <c r="M130" s="35"/>
     </row>
     <row r="131" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="6" t="s">
-        <v>68</v>
-[...7 lines deleted...]
-      <c r="D131" s="38"/>
+        <v>65</v>
+      </c>
+      <c r="B131" s="20">
+        <v>78328</v>
+      </c>
+      <c r="C131" s="31">
+        <v>169893</v>
+      </c>
+      <c r="D131" s="65">
+        <v>280675</v>
+      </c>
       <c r="E131" s="6"/>
-      <c r="F131" s="23"/>
-[...6 lines deleted...]
-      <c r="M131" s="37"/>
+      <c r="F131" s="20"/>
+      <c r="G131" s="31"/>
+      <c r="H131" s="31"/>
+      <c r="I131" s="35"/>
+      <c r="J131" s="32"/>
+      <c r="K131" s="31"/>
+      <c r="L131" s="31"/>
+      <c r="M131" s="31"/>
     </row>
     <row r="132" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B132" s="23">
-[...5 lines deleted...]
-      <c r="D132" s="38"/>
+      <c r="B132" s="20">
+        <v>43</v>
+      </c>
+      <c r="C132" s="31">
+        <v>71</v>
+      </c>
+      <c r="D132" s="32">
+        <v>99</v>
+      </c>
       <c r="E132" s="6"/>
-      <c r="F132" s="23"/>
-[...6 lines deleted...]
-      <c r="M132" s="37"/>
+      <c r="F132" s="20"/>
+      <c r="G132" s="31"/>
+      <c r="H132" s="31"/>
+      <c r="I132" s="35"/>
+      <c r="J132" s="32"/>
+      <c r="K132" s="31"/>
+      <c r="L132" s="31"/>
+      <c r="M132" s="31"/>
     </row>
     <row r="133" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="6" t="s">
-        <v>70</v>
-[...7 lines deleted...]
-      <c r="D133" s="38"/>
+        <v>66</v>
+      </c>
+      <c r="B133" s="20">
+        <v>3872</v>
+      </c>
+      <c r="C133" s="31">
+        <v>7102</v>
+      </c>
+      <c r="D133" s="65">
+        <v>9787</v>
+      </c>
       <c r="E133" s="6"/>
-      <c r="F133" s="23"/>
-[...6 lines deleted...]
-      <c r="M133" s="37"/>
+      <c r="F133" s="20"/>
+      <c r="G133" s="31"/>
+      <c r="H133" s="31"/>
+      <c r="I133" s="35"/>
+      <c r="J133" s="32"/>
+      <c r="K133" s="31"/>
+      <c r="L133" s="31"/>
+      <c r="M133" s="31"/>
     </row>
     <row r="134" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="6" t="s">
-        <v>72</v>
-[...7 lines deleted...]
-      <c r="D134" s="38"/>
+        <v>69</v>
+      </c>
+      <c r="B134" s="20">
+        <v>4</v>
+      </c>
+      <c r="C134" s="31">
+        <v>6</v>
+      </c>
+      <c r="D134" s="32">
+        <v>7</v>
+      </c>
       <c r="E134" s="6"/>
-      <c r="F134" s="23"/>
-[...6 lines deleted...]
-      <c r="M134" s="37"/>
+      <c r="F134" s="20"/>
+      <c r="G134" s="31"/>
+      <c r="H134" s="31"/>
+      <c r="I134" s="35"/>
+      <c r="J134" s="32"/>
+      <c r="K134" s="31"/>
+      <c r="L134" s="31"/>
+      <c r="M134" s="31"/>
     </row>
     <row r="135" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="6" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      <c r="D135" s="38"/>
+        <v>71</v>
+      </c>
+      <c r="B135" s="20">
+        <v>232</v>
+      </c>
+      <c r="C135" s="31">
+        <v>519</v>
+      </c>
+      <c r="D135" s="32">
+        <v>806</v>
+      </c>
       <c r="E135" s="6"/>
-      <c r="F135" s="23"/>
-[...6 lines deleted...]
-      <c r="M135" s="37"/>
+      <c r="F135" s="20"/>
+      <c r="G135" s="31"/>
+      <c r="H135" s="31"/>
+      <c r="I135" s="35"/>
+      <c r="J135" s="32"/>
+      <c r="K135" s="31"/>
+      <c r="L135" s="31"/>
+      <c r="M135" s="31"/>
     </row>
     <row r="136" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="6" t="s">
-        <v>75</v>
-[...7 lines deleted...]
-      <c r="D136" s="38"/>
+        <v>72</v>
+      </c>
+      <c r="B136" s="20">
+        <v>10</v>
+      </c>
+      <c r="C136" s="31">
+        <v>19</v>
+      </c>
+      <c r="D136" s="32">
+        <v>27</v>
+      </c>
       <c r="E136" s="6"/>
-      <c r="F136" s="23"/>
-[...6 lines deleted...]
-      <c r="M136" s="37"/>
+      <c r="F136" s="20"/>
+      <c r="G136" s="31"/>
+      <c r="H136" s="31"/>
+      <c r="I136" s="35"/>
+      <c r="J136" s="32"/>
+      <c r="K136" s="31"/>
+      <c r="L136" s="31"/>
+      <c r="M136" s="31"/>
     </row>
     <row r="137" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="6" t="s">
-        <v>76</v>
-[...7 lines deleted...]
-      <c r="D137" s="38"/>
+        <v>74</v>
+      </c>
+      <c r="B137" s="20">
+        <v>399</v>
+      </c>
+      <c r="C137" s="31">
+        <v>893</v>
+      </c>
+      <c r="D137" s="65">
+        <v>1764</v>
+      </c>
       <c r="E137" s="6"/>
-      <c r="F137" s="23"/>
-[...6 lines deleted...]
-      <c r="M137" s="37"/>
+      <c r="F137" s="20"/>
+      <c r="G137" s="31"/>
+      <c r="H137" s="31"/>
+      <c r="I137" s="35"/>
+      <c r="J137" s="32"/>
+      <c r="K137" s="31"/>
+      <c r="L137" s="31"/>
+      <c r="M137" s="31"/>
     </row>
     <row r="138" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B138" s="20">
+        <v>11</v>
+      </c>
+      <c r="C138" s="31">
+        <v>26</v>
+      </c>
+      <c r="D138" s="32">
+        <v>40</v>
+      </c>
+      <c r="E138" s="6"/>
+      <c r="F138" s="20"/>
+      <c r="G138" s="31"/>
+      <c r="H138" s="31"/>
+      <c r="I138" s="35"/>
+      <c r="J138" s="32"/>
+      <c r="K138" s="31"/>
+      <c r="L138" s="31"/>
+      <c r="M138" s="31"/>
+    </row>
+    <row r="139" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B139" s="20">
+        <v>49</v>
+      </c>
+      <c r="C139" s="31">
+        <v>81</v>
+      </c>
+      <c r="D139" s="32">
+        <v>112</v>
+      </c>
+      <c r="E139" s="6"/>
+      <c r="F139" s="20"/>
+      <c r="G139" s="31"/>
+      <c r="H139" s="31"/>
+      <c r="I139" s="35"/>
+      <c r="J139" s="32"/>
+      <c r="K139" s="31"/>
+      <c r="L139" s="31"/>
+      <c r="M139" s="31"/>
+    </row>
+    <row r="140" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="B138" s="23">
-[...17 lines deleted...]
-      <c r="A139" s="47" t="s">
+      <c r="B140" s="20">
+        <v>36</v>
+      </c>
+      <c r="C140" s="31">
+        <v>74</v>
+      </c>
+      <c r="D140" s="32">
+        <v>111</v>
+      </c>
+      <c r="E140" s="41"/>
+      <c r="F140" s="20"/>
+      <c r="G140" s="31"/>
+      <c r="H140" s="31"/>
+      <c r="I140" s="35"/>
+      <c r="J140" s="32"/>
+      <c r="K140" s="31"/>
+      <c r="L140" s="31"/>
+      <c r="M140" s="31"/>
+    </row>
+    <row r="141" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B139" s="23">
-[...17 lines deleted...]
-      <c r="A140" s="6" t="s">
+      <c r="B141" s="20">
+        <v>33</v>
+      </c>
+      <c r="C141" s="31">
+        <v>62</v>
+      </c>
+      <c r="D141" s="32">
+        <v>91</v>
+      </c>
+      <c r="E141" s="6"/>
+      <c r="F141" s="20"/>
+      <c r="G141" s="31"/>
+      <c r="H141" s="31"/>
+      <c r="I141" s="35"/>
+      <c r="J141" s="32"/>
+      <c r="K141" s="31"/>
+      <c r="L141" s="31"/>
+      <c r="M141" s="31"/>
+    </row>
+    <row r="142" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="B140" s="23">
-[...17 lines deleted...]
-      <c r="A141" s="47" t="s">
+      <c r="B142" s="20">
+        <v>0</v>
+      </c>
+      <c r="C142" s="31">
+        <v>0</v>
+      </c>
+      <c r="D142" s="32">
+        <v>1</v>
+      </c>
+      <c r="E142" s="41"/>
+      <c r="F142" s="20"/>
+      <c r="G142" s="31"/>
+      <c r="H142" s="31"/>
+      <c r="I142" s="35"/>
+      <c r="J142" s="32"/>
+      <c r="K142" s="31"/>
+      <c r="L142" s="31"/>
+      <c r="M142" s="31"/>
+    </row>
+    <row r="143" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="B141" s="23">
-[...20 lines deleted...]
-      <c r="B142" s="23">
+      <c r="B143" s="20">
         <v>3</v>
       </c>
-      <c r="C142" s="37">
+      <c r="C143" s="31">
         <v>6</v>
       </c>
-      <c r="D142" s="38"/>
-[...29 lines deleted...]
-      <c r="M143" s="37"/>
+      <c r="D143" s="32">
+        <v>9</v>
+      </c>
+      <c r="E143" s="41"/>
+      <c r="F143" s="20"/>
+      <c r="G143" s="31"/>
+      <c r="H143" s="31"/>
+      <c r="I143" s="35"/>
+      <c r="J143" s="32"/>
+      <c r="K143" s="31"/>
+      <c r="L143" s="31"/>
+      <c r="M143" s="31"/>
     </row>
     <row r="144" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="6" t="s">
-        <v>83</v>
-[...7 lines deleted...]
-      <c r="D144" s="38"/>
+        <v>81</v>
+      </c>
+      <c r="B144" s="20">
+        <v>2815</v>
+      </c>
+      <c r="C144" s="31">
+        <v>5427</v>
+      </c>
+      <c r="D144" s="65">
+        <v>7836</v>
+      </c>
       <c r="E144" s="6"/>
-      <c r="F144" s="23"/>
-[...6 lines deleted...]
-      <c r="M144" s="37"/>
+      <c r="F144" s="20"/>
+      <c r="G144" s="31"/>
+      <c r="H144" s="31"/>
+      <c r="I144" s="35"/>
+      <c r="J144" s="32"/>
+      <c r="K144" s="31"/>
+      <c r="L144" s="31"/>
+      <c r="M144" s="31"/>
     </row>
     <row r="145" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="6" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B145" s="23">
+        <v>82</v>
+      </c>
+      <c r="B145" s="20">
+        <v>11</v>
+      </c>
+      <c r="C145" s="31">
+        <v>24</v>
+      </c>
+      <c r="D145" s="32">
+        <v>37</v>
+      </c>
+      <c r="E145" s="6"/>
+      <c r="F145" s="20"/>
+      <c r="G145" s="31"/>
+      <c r="H145" s="31"/>
+      <c r="I145" s="35"/>
+      <c r="J145" s="32"/>
+      <c r="K145" s="31"/>
+      <c r="L145" s="31"/>
+      <c r="M145" s="31"/>
+    </row>
+    <row r="146" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B146" s="20">
         <v>23</v>
       </c>
-      <c r="C145" s="37">
+      <c r="C146" s="31">
         <v>44</v>
       </c>
-      <c r="D145" s="38"/>
-[...31 lines deleted...]
-      <c r="B147" s="23">
+      <c r="D146" s="32">
+        <v>65</v>
+      </c>
+      <c r="E146" s="6"/>
+      <c r="F146" s="20"/>
+      <c r="G146" s="31"/>
+      <c r="H146" s="31"/>
+      <c r="I146" s="35"/>
+      <c r="J146" s="32"/>
+      <c r="K146" s="31"/>
+      <c r="L146" s="31"/>
+      <c r="M146" s="31"/>
+    </row>
+    <row r="147" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="54" t="s">
+        <v>55</v>
+      </c>
+      <c r="B147" s="20"/>
+      <c r="C147" s="32"/>
+      <c r="D147" s="32"/>
+      <c r="E147" s="40"/>
+      <c r="F147" s="20"/>
+      <c r="G147" s="32"/>
+      <c r="H147" s="31"/>
+      <c r="I147" s="35"/>
+      <c r="J147" s="32"/>
+      <c r="K147" s="31"/>
+      <c r="L147" s="31"/>
+      <c r="M147" s="31"/>
+    </row>
+    <row r="148" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B148" s="20">
         <v>81992</v>
       </c>
-      <c r="C147" s="37">
+      <c r="C148" s="31">
         <v>175973</v>
       </c>
-      <c r="D147" s="38"/>
-[...29 lines deleted...]
-      <c r="M148" s="37"/>
+      <c r="D148" s="65">
+        <v>288439</v>
+      </c>
+      <c r="E148" s="41"/>
+      <c r="F148" s="20"/>
+      <c r="G148" s="31"/>
+      <c r="H148" s="31"/>
+      <c r="I148" s="35"/>
+      <c r="J148" s="32"/>
+      <c r="K148" s="31"/>
+      <c r="L148" s="31"/>
+      <c r="M148" s="31"/>
     </row>
     <row r="149" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="6" t="s">
-        <v>68</v>
-[...7 lines deleted...]
-      <c r="D149" s="38"/>
+        <v>65</v>
+      </c>
+      <c r="B149" s="20">
+        <v>74944</v>
+      </c>
+      <c r="C149" s="31">
+        <v>162678</v>
+      </c>
+      <c r="D149" s="65">
+        <v>269268</v>
+      </c>
       <c r="E149" s="6"/>
-      <c r="F149" s="23"/>
-[...6 lines deleted...]
-      <c r="M149" s="37"/>
+      <c r="F149" s="20"/>
+      <c r="G149" s="31"/>
+      <c r="H149" s="31"/>
+      <c r="I149" s="35"/>
+      <c r="J149" s="32"/>
+      <c r="K149" s="31"/>
+      <c r="L149" s="31"/>
+      <c r="M149" s="31"/>
     </row>
     <row r="150" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B150" s="23">
-[...5 lines deleted...]
-      <c r="D150" s="38"/>
+      <c r="B150" s="20">
+        <v>43</v>
+      </c>
+      <c r="C150" s="31">
+        <v>71</v>
+      </c>
+      <c r="D150" s="32">
+        <v>99</v>
+      </c>
       <c r="E150" s="6"/>
-      <c r="F150" s="23"/>
-[...6 lines deleted...]
-      <c r="M150" s="37"/>
+      <c r="F150" s="20"/>
+      <c r="G150" s="31"/>
+      <c r="H150" s="31"/>
+      <c r="I150" s="35"/>
+      <c r="J150" s="32"/>
+      <c r="K150" s="31"/>
+      <c r="L150" s="31"/>
+      <c r="M150" s="31"/>
     </row>
     <row r="151" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="6" t="s">
-        <v>72</v>
-[...7 lines deleted...]
-      <c r="D151" s="38"/>
+        <v>66</v>
+      </c>
+      <c r="B151" s="20">
+        <v>3709</v>
+      </c>
+      <c r="C151" s="31">
+        <v>6737</v>
+      </c>
+      <c r="D151" s="65">
+        <v>9220</v>
+      </c>
       <c r="E151" s="6"/>
-      <c r="F151" s="23"/>
-[...6 lines deleted...]
-      <c r="M151" s="37"/>
+      <c r="F151" s="20"/>
+      <c r="G151" s="31"/>
+      <c r="H151" s="31"/>
+      <c r="I151" s="35"/>
+      <c r="J151" s="32"/>
+      <c r="K151" s="31"/>
+      <c r="L151" s="31"/>
+      <c r="M151" s="31"/>
     </row>
     <row r="152" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B152" s="20">
         <v>75</v>
       </c>
-      <c r="B152" s="23">
+      <c r="C152" s="31">
+        <v>153</v>
+      </c>
+      <c r="D152" s="32">
+        <v>232</v>
+      </c>
+      <c r="E152" s="6"/>
+      <c r="F152" s="20"/>
+      <c r="G152" s="31"/>
+      <c r="H152" s="31"/>
+      <c r="I152" s="35"/>
+      <c r="J152" s="32"/>
+      <c r="K152" s="31"/>
+      <c r="L152" s="31"/>
+      <c r="M152" s="31"/>
+    </row>
+    <row r="153" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B153" s="20">
         <v>398</v>
       </c>
-      <c r="C152" s="37">
+      <c r="C153" s="31">
         <v>892</v>
       </c>
-      <c r="D152" s="38"/>
-[...14 lines deleted...]
-      <c r="B153" s="23">
+      <c r="D153" s="65">
+        <v>1762</v>
+      </c>
+      <c r="E153" s="6"/>
+      <c r="F153" s="20"/>
+      <c r="G153" s="31"/>
+      <c r="H153" s="31"/>
+      <c r="I153" s="35"/>
+      <c r="J153" s="32"/>
+      <c r="K153" s="31"/>
+      <c r="L153" s="31"/>
+      <c r="M153" s="31"/>
+    </row>
+    <row r="154" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="B154" s="20">
         <v>7</v>
       </c>
-      <c r="C153" s="37">
+      <c r="C154" s="31">
         <v>14</v>
       </c>
-      <c r="D153" s="38"/>
-[...11 lines deleted...]
-      <c r="A154" s="47" t="s">
+      <c r="D154" s="32">
+        <v>21</v>
+      </c>
+      <c r="E154" s="41"/>
+      <c r="F154" s="20"/>
+      <c r="G154" s="31"/>
+      <c r="H154" s="31"/>
+      <c r="I154" s="35"/>
+      <c r="J154" s="32"/>
+      <c r="K154" s="31"/>
+      <c r="L154" s="31"/>
+      <c r="M154" s="31"/>
+    </row>
+    <row r="155" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="B155" s="20">
+        <v>0</v>
+      </c>
+      <c r="C155" s="31">
+        <v>0</v>
+      </c>
+      <c r="D155" s="32">
+        <v>1</v>
+      </c>
+      <c r="E155" s="41"/>
+      <c r="F155" s="20"/>
+      <c r="G155" s="31"/>
+      <c r="H155" s="31"/>
+      <c r="I155" s="35"/>
+      <c r="J155" s="32"/>
+      <c r="K155" s="31"/>
+      <c r="L155" s="31"/>
+      <c r="M155" s="31"/>
+    </row>
+    <row r="156" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="B154" s="23">
-[...17 lines deleted...]
-      <c r="A155" s="47" t="s">
+      <c r="B156" s="20">
+        <v>1</v>
+      </c>
+      <c r="C156" s="31">
+        <v>3</v>
+      </c>
+      <c r="D156" s="31">
+        <v>5</v>
+      </c>
+      <c r="E156" s="41"/>
+      <c r="F156" s="20"/>
+      <c r="G156" s="31"/>
+      <c r="H156" s="31"/>
+      <c r="I156" s="35"/>
+      <c r="J156" s="31"/>
+      <c r="K156" s="31"/>
+      <c r="L156" s="31"/>
+      <c r="M156" s="31"/>
+    </row>
+    <row r="157" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B155" s="23">
-[...20 lines deleted...]
-      <c r="B156" s="23">
+      <c r="B157" s="20">
         <v>2814</v>
       </c>
-      <c r="C156" s="37">
+      <c r="C157" s="31">
         <v>5425</v>
       </c>
-      <c r="D156" s="26"/>
-[...36 lines deleted...]
-      </c>
+      <c r="D157" s="23">
+        <v>7832</v>
+      </c>
+      <c r="E157" s="6"/>
+      <c r="F157" s="20"/>
+      <c r="G157" s="31"/>
+      <c r="H157" s="31"/>
+      <c r="I157" s="35"/>
+      <c r="J157" s="27"/>
+      <c r="K157" s="32"/>
+      <c r="L157" s="27"/>
+      <c r="M157" s="32"/>
+    </row>
+    <row r="158" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="B158" s="20"/>
+      <c r="C158" s="31"/>
       <c r="D158" s="10"/>
-      <c r="E158" s="47"/>
-[...3 lines deleted...]
-      <c r="I158" s="41"/>
+      <c r="E158" s="40"/>
+      <c r="F158" s="20"/>
+      <c r="G158" s="31"/>
+      <c r="H158" s="31"/>
+      <c r="I158" s="35"/>
       <c r="J158" s="10"/>
       <c r="K158" s="10"/>
       <c r="L158" s="10"/>
-      <c r="M158" s="37"/>
+      <c r="M158" s="31"/>
     </row>
     <row r="159" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A159" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B159" s="23">
+      <c r="A159" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B159" s="20">
         <v>178</v>
       </c>
-      <c r="C159" s="37">
+      <c r="C159" s="31">
         <v>267</v>
       </c>
-      <c r="D159" s="10"/>
-[...4 lines deleted...]
-      <c r="I159" s="41"/>
+      <c r="D159" s="10">
+        <v>356</v>
+      </c>
+      <c r="E159" s="41"/>
+      <c r="F159" s="20"/>
+      <c r="G159" s="31"/>
+      <c r="H159" s="31"/>
+      <c r="I159" s="35"/>
       <c r="J159" s="10"/>
       <c r="K159" s="10"/>
       <c r="L159" s="10"/>
-      <c r="M159" s="37"/>
+      <c r="M159" s="31"/>
     </row>
     <row r="160" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="60" t="s">
-[...9 lines deleted...]
-      <c r="I160" s="41"/>
+      <c r="A160" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B160" s="20">
+        <v>178</v>
+      </c>
+      <c r="C160" s="31">
+        <v>267</v>
+      </c>
+      <c r="D160" s="10">
+        <v>356</v>
+      </c>
+      <c r="E160" s="6"/>
+      <c r="F160" s="20"/>
+      <c r="G160" s="31"/>
+      <c r="H160" s="31"/>
+      <c r="I160" s="35"/>
       <c r="J160" s="10"/>
       <c r="K160" s="10"/>
       <c r="L160" s="10"/>
-      <c r="M160" s="37"/>
+      <c r="M160" s="31"/>
     </row>
     <row r="161" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="62" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A161" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="B161" s="20"/>
+      <c r="C161" s="31"/>
       <c r="D161" s="10"/>
-      <c r="E161" s="47"/>
-[...3 lines deleted...]
-      <c r="I161" s="41"/>
+      <c r="E161" s="40"/>
+      <c r="F161" s="20"/>
+      <c r="G161" s="31"/>
+      <c r="H161" s="31"/>
+      <c r="I161" s="35"/>
       <c r="J161" s="10"/>
       <c r="K161" s="10"/>
       <c r="L161" s="10"/>
-      <c r="M161" s="37"/>
+      <c r="M161" s="31"/>
     </row>
     <row r="162" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A162" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B162" s="23">
+      <c r="A162" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B162" s="20">
         <v>2812</v>
       </c>
-      <c r="C162" s="37">
+      <c r="C162" s="31">
         <v>6133</v>
       </c>
-      <c r="D162" s="10"/>
-[...4 lines deleted...]
-      <c r="I162" s="41"/>
+      <c r="D162" s="10">
+        <v>9815</v>
+      </c>
+      <c r="E162" s="41"/>
+      <c r="F162" s="20"/>
+      <c r="G162" s="31"/>
+      <c r="H162" s="31"/>
+      <c r="I162" s="35"/>
       <c r="J162" s="10"/>
       <c r="K162" s="10"/>
       <c r="L162" s="10"/>
-      <c r="M162" s="37"/>
+      <c r="M162" s="31"/>
     </row>
     <row r="163" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A163" s="46" t="s">
-[...9 lines deleted...]
-      <c r="I163" s="41"/>
+      <c r="A163" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B163" s="20">
+        <v>2812</v>
+      </c>
+      <c r="C163" s="31">
+        <v>6133</v>
+      </c>
+      <c r="D163" s="10">
+        <v>9815</v>
+      </c>
+      <c r="E163" s="6"/>
+      <c r="F163" s="20"/>
+      <c r="G163" s="31"/>
+      <c r="H163" s="31"/>
+      <c r="I163" s="35"/>
       <c r="J163" s="10"/>
       <c r="K163" s="10"/>
       <c r="L163" s="10"/>
-      <c r="M163" s="37"/>
+      <c r="M163" s="31"/>
     </row>
     <row r="164" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="62" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A164" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B164" s="20"/>
+      <c r="C164" s="31"/>
       <c r="D164" s="10"/>
-      <c r="E164" s="47"/>
-[...3 lines deleted...]
-      <c r="I164" s="41"/>
+      <c r="E164" s="40"/>
+      <c r="F164" s="20"/>
+      <c r="G164" s="31"/>
+      <c r="H164" s="31"/>
+      <c r="I164" s="35"/>
       <c r="J164" s="10"/>
       <c r="K164" s="10"/>
       <c r="L164" s="10"/>
-      <c r="M164" s="37"/>
+      <c r="M164" s="31"/>
     </row>
     <row r="165" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A165" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B165" s="23">
+      <c r="A165" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B165" s="20">
         <v>2812</v>
       </c>
-      <c r="C165" s="37">
+      <c r="C165" s="31">
         <v>6133</v>
       </c>
-      <c r="D165" s="10"/>
-[...4 lines deleted...]
-      <c r="I165" s="41"/>
+      <c r="D165" s="10">
+        <v>9815</v>
+      </c>
+      <c r="E165" s="41"/>
+      <c r="F165" s="20"/>
+      <c r="G165" s="31"/>
+      <c r="H165" s="31"/>
+      <c r="I165" s="35"/>
       <c r="J165" s="10"/>
       <c r="K165" s="10"/>
       <c r="L165" s="10"/>
-      <c r="M165" s="37"/>
-[...12 lines deleted...]
-      <c r="I166" s="41"/>
+      <c r="M165" s="31"/>
+    </row>
+    <row r="166" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B166" s="20">
+        <v>2812</v>
+      </c>
+      <c r="C166" s="31">
+        <v>6133</v>
+      </c>
+      <c r="D166" s="10">
+        <v>9815</v>
+      </c>
+      <c r="E166" s="6"/>
+      <c r="F166" s="20"/>
+      <c r="G166" s="31"/>
+      <c r="H166" s="31"/>
+      <c r="I166" s="35"/>
       <c r="J166" s="10"/>
       <c r="K166" s="10"/>
       <c r="L166" s="10"/>
-      <c r="M166" s="37"/>
-[...10 lines deleted...]
-      </c>
+      <c r="M166" s="31"/>
+    </row>
+    <row r="167" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B167" s="20"/>
+      <c r="C167" s="31"/>
       <c r="D167" s="10"/>
-      <c r="E167" s="47"/>
-[...3 lines deleted...]
-      <c r="I167" s="41"/>
+      <c r="E167" s="40"/>
+      <c r="F167" s="20"/>
+      <c r="G167" s="31"/>
+      <c r="H167" s="31"/>
+      <c r="I167" s="35"/>
       <c r="J167" s="10"/>
       <c r="K167" s="10"/>
       <c r="L167" s="10"/>
-      <c r="M167" s="37"/>
+      <c r="M167" s="31"/>
     </row>
     <row r="168" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A168" s="6" t="s">
-[...13 lines deleted...]
-      <c r="I168" s="41"/>
+      <c r="A168" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B168" s="20">
+        <v>887</v>
+      </c>
+      <c r="C168" s="31">
+        <v>1872</v>
+      </c>
+      <c r="D168" s="10">
+        <v>2857</v>
+      </c>
+      <c r="E168" s="41"/>
+      <c r="F168" s="20"/>
+      <c r="G168" s="31"/>
+      <c r="H168" s="31"/>
+      <c r="I168" s="35"/>
       <c r="J168" s="10"/>
       <c r="K168" s="10"/>
       <c r="L168" s="10"/>
-      <c r="M168" s="37"/>
+      <c r="M168" s="31"/>
     </row>
     <row r="169" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="6" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="D169" s="10"/>
+        <v>65</v>
+      </c>
+      <c r="B169" s="20">
+        <v>395</v>
+      </c>
+      <c r="C169" s="31">
+        <v>815</v>
+      </c>
+      <c r="D169" s="10">
+        <v>1235</v>
+      </c>
       <c r="E169" s="6"/>
-      <c r="F169" s="23"/>
-[...2 lines deleted...]
-      <c r="I169" s="41"/>
+      <c r="F169" s="20"/>
+      <c r="G169" s="31"/>
+      <c r="H169" s="31"/>
+      <c r="I169" s="35"/>
       <c r="J169" s="10"/>
       <c r="K169" s="10"/>
       <c r="L169" s="10"/>
-      <c r="M169" s="37"/>
+      <c r="M169" s="31"/>
     </row>
     <row r="170" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="6" t="s">
-        <v>70</v>
-[...7 lines deleted...]
-      <c r="D170" s="10"/>
+        <v>66</v>
+      </c>
+      <c r="B170" s="20">
+        <v>163</v>
+      </c>
+      <c r="C170" s="31">
+        <v>365</v>
+      </c>
+      <c r="D170" s="10">
+        <v>567</v>
+      </c>
       <c r="E170" s="6"/>
-      <c r="F170" s="23"/>
-[...2 lines deleted...]
-      <c r="I170" s="41"/>
+      <c r="F170" s="20"/>
+      <c r="G170" s="31"/>
+      <c r="H170" s="31"/>
+      <c r="I170" s="35"/>
       <c r="J170" s="10"/>
       <c r="K170" s="10"/>
       <c r="L170" s="10"/>
-      <c r="M170" s="37"/>
+      <c r="M170" s="31"/>
     </row>
     <row r="171" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="6" t="s">
-        <v>72</v>
-[...7 lines deleted...]
-      <c r="D171" s="10"/>
+        <v>69</v>
+      </c>
+      <c r="B171" s="20">
+        <v>4</v>
+      </c>
+      <c r="C171" s="31">
+        <v>6</v>
+      </c>
+      <c r="D171" s="10">
+        <v>7</v>
+      </c>
       <c r="E171" s="6"/>
-      <c r="F171" s="23"/>
-[...2 lines deleted...]
-      <c r="I171" s="41"/>
+      <c r="F171" s="20"/>
+      <c r="G171" s="31"/>
+      <c r="H171" s="31"/>
+      <c r="I171" s="35"/>
       <c r="J171" s="10"/>
       <c r="K171" s="10"/>
       <c r="L171" s="10"/>
-      <c r="M171" s="37"/>
+      <c r="M171" s="31"/>
     </row>
     <row r="172" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="6" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      <c r="D172" s="10"/>
+        <v>71</v>
+      </c>
+      <c r="B172" s="20">
+        <v>157</v>
+      </c>
+      <c r="C172" s="31">
+        <v>365</v>
+      </c>
+      <c r="D172" s="10">
+        <v>574</v>
+      </c>
       <c r="E172" s="6"/>
-      <c r="F172" s="23"/>
-[...2 lines deleted...]
-      <c r="I172" s="41"/>
+      <c r="F172" s="20"/>
+      <c r="G172" s="31"/>
+      <c r="H172" s="31"/>
+      <c r="I172" s="35"/>
       <c r="J172" s="10"/>
       <c r="K172" s="10"/>
       <c r="L172" s="10"/>
-      <c r="M172" s="37"/>
+      <c r="M172" s="31"/>
     </row>
     <row r="173" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="6" t="s">
-        <v>75</v>
-[...7 lines deleted...]
-      <c r="D173" s="10"/>
+        <v>72</v>
+      </c>
+      <c r="B173" s="20">
+        <v>10</v>
+      </c>
+      <c r="C173" s="31">
+        <v>19</v>
+      </c>
+      <c r="D173" s="10">
+        <v>27</v>
+      </c>
       <c r="E173" s="6"/>
-      <c r="F173" s="23"/>
-[...2 lines deleted...]
-      <c r="I173" s="41"/>
+      <c r="F173" s="20"/>
+      <c r="G173" s="31"/>
+      <c r="H173" s="31"/>
+      <c r="I173" s="35"/>
       <c r="J173" s="10"/>
       <c r="K173" s="10"/>
       <c r="L173" s="10"/>
-      <c r="M173" s="37"/>
+      <c r="M173" s="31"/>
     </row>
     <row r="174" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="6" t="s">
-        <v>76</v>
-[...7 lines deleted...]
-      <c r="D174" s="10"/>
+        <v>74</v>
+      </c>
+      <c r="B174" s="20">
+        <v>1</v>
+      </c>
+      <c r="C174" s="31">
+        <v>2</v>
+      </c>
+      <c r="D174" s="10">
+        <v>3</v>
+      </c>
       <c r="E174" s="6"/>
-      <c r="F174" s="23"/>
-[...2 lines deleted...]
-      <c r="I174" s="41"/>
+      <c r="F174" s="20"/>
+      <c r="G174" s="31"/>
+      <c r="H174" s="31"/>
+      <c r="I174" s="35"/>
       <c r="J174" s="10"/>
       <c r="K174" s="10"/>
       <c r="L174" s="10"/>
-      <c r="M174" s="37"/>
+      <c r="M174" s="31"/>
     </row>
     <row r="175" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="6" t="s">
-        <v>77</v>
-[...7 lines deleted...]
-      <c r="D175" s="10"/>
+        <v>75</v>
+      </c>
+      <c r="B175" s="20">
+        <v>11</v>
+      </c>
+      <c r="C175" s="31">
+        <v>26</v>
+      </c>
+      <c r="D175" s="10">
+        <v>40</v>
+      </c>
       <c r="E175" s="6"/>
-      <c r="F175" s="23"/>
-[...2 lines deleted...]
-      <c r="I175" s="41"/>
+      <c r="F175" s="20"/>
+      <c r="G175" s="31"/>
+      <c r="H175" s="31"/>
+      <c r="I175" s="35"/>
       <c r="J175" s="10"/>
       <c r="K175" s="10"/>
       <c r="L175" s="10"/>
-      <c r="M175" s="37"/>
+      <c r="M175" s="31"/>
     </row>
     <row r="176" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A176" s="47" t="s">
-[...13 lines deleted...]
-      <c r="I176" s="41"/>
+      <c r="A176" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B176" s="20">
+        <v>49</v>
+      </c>
+      <c r="C176" s="31">
+        <v>81</v>
+      </c>
+      <c r="D176" s="10">
+        <v>112</v>
+      </c>
+      <c r="E176" s="6"/>
+      <c r="F176" s="20"/>
+      <c r="G176" s="31"/>
+      <c r="H176" s="31"/>
+      <c r="I176" s="35"/>
       <c r="J176" s="10"/>
       <c r="K176" s="10"/>
       <c r="L176" s="10"/>
-      <c r="M176" s="37"/>
+      <c r="M176" s="31"/>
     </row>
     <row r="177" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A177" s="6" t="s">
-[...13 lines deleted...]
-      <c r="I177" s="41"/>
+      <c r="A177" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="B177" s="20">
+        <v>29</v>
+      </c>
+      <c r="C177" s="31">
+        <v>59</v>
+      </c>
+      <c r="D177" s="10">
+        <v>90</v>
+      </c>
+      <c r="E177" s="41"/>
+      <c r="F177" s="20"/>
+      <c r="G177" s="31"/>
+      <c r="H177" s="31"/>
+      <c r="I177" s="35"/>
       <c r="J177" s="10"/>
       <c r="K177" s="10"/>
       <c r="L177" s="10"/>
-      <c r="M177" s="37"/>
+      <c r="M177" s="31"/>
     </row>
     <row r="178" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A178" s="47" t="s">
-[...13 lines deleted...]
-      <c r="I178" s="41"/>
+      <c r="A178" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B178" s="20">
+        <v>33</v>
+      </c>
+      <c r="C178" s="31">
+        <v>62</v>
+      </c>
+      <c r="D178" s="10">
+        <v>91</v>
+      </c>
+      <c r="E178" s="6"/>
+      <c r="F178" s="20"/>
+      <c r="G178" s="31"/>
+      <c r="H178" s="31"/>
+      <c r="I178" s="35"/>
       <c r="J178" s="10"/>
       <c r="K178" s="10"/>
       <c r="L178" s="10"/>
-      <c r="M178" s="37"/>
+      <c r="M178" s="31"/>
     </row>
     <row r="179" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A179" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B179" s="23">
+      <c r="A179" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="B179" s="20">
         <v>1</v>
       </c>
-      <c r="C179" s="37">
-[...7 lines deleted...]
-      <c r="I179" s="41"/>
+      <c r="C179" s="31">
+        <v>3</v>
+      </c>
+      <c r="D179" s="10">
+        <v>5</v>
+      </c>
+      <c r="E179" s="41"/>
+      <c r="F179" s="20"/>
+      <c r="G179" s="31"/>
+      <c r="H179" s="31"/>
+      <c r="I179" s="35"/>
       <c r="J179" s="10"/>
       <c r="K179" s="10"/>
       <c r="L179" s="10"/>
-      <c r="M179" s="37"/>
+      <c r="M179" s="31"/>
     </row>
     <row r="180" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="6" t="s">
-        <v>83</v>
-[...7 lines deleted...]
-      <c r="D180" s="10"/>
+        <v>81</v>
+      </c>
+      <c r="B180" s="20">
+        <v>1</v>
+      </c>
+      <c r="C180" s="31">
+        <v>2</v>
+      </c>
+      <c r="D180" s="10">
+        <v>4</v>
+      </c>
       <c r="E180" s="6"/>
-      <c r="F180" s="23"/>
-[...2 lines deleted...]
-      <c r="I180" s="41"/>
+      <c r="F180" s="20"/>
+      <c r="G180" s="31"/>
+      <c r="H180" s="31"/>
+      <c r="I180" s="35"/>
       <c r="J180" s="10"/>
       <c r="K180" s="10"/>
       <c r="L180" s="10"/>
-      <c r="M180" s="37"/>
+      <c r="M180" s="31"/>
     </row>
     <row r="181" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="6" t="s">
-        <v>84</v>
-[...7 lines deleted...]
-      <c r="D181" s="10"/>
+        <v>82</v>
+      </c>
+      <c r="B181" s="20">
+        <v>11</v>
+      </c>
+      <c r="C181" s="31">
+        <v>24</v>
+      </c>
+      <c r="D181" s="10">
+        <v>37</v>
+      </c>
       <c r="E181" s="6"/>
-      <c r="F181" s="23"/>
-[...2 lines deleted...]
-      <c r="I181" s="41"/>
+      <c r="F181" s="20"/>
+      <c r="G181" s="31"/>
+      <c r="H181" s="31"/>
+      <c r="I181" s="35"/>
       <c r="J181" s="10"/>
       <c r="K181" s="10"/>
       <c r="L181" s="10"/>
-      <c r="M181" s="37"/>
-[...2 lines deleted...]
-      <c r="A182" s="52" t="s">
+      <c r="M181" s="31"/>
+    </row>
+    <row r="182" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B182" s="20">
+        <v>23</v>
+      </c>
+      <c r="C182" s="31">
+        <v>44</v>
+      </c>
+      <c r="D182" s="10">
+        <v>65</v>
+      </c>
+      <c r="E182" s="6"/>
+      <c r="F182" s="20"/>
+      <c r="G182" s="31"/>
+      <c r="H182" s="31"/>
+      <c r="I182" s="35"/>
+      <c r="J182" s="10"/>
+      <c r="K182" s="10"/>
+      <c r="L182" s="10"/>
+      <c r="M182" s="31"/>
+    </row>
+    <row r="183" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="B182" s="23"/>
-[...16 lines deleted...]
-      <c r="B183" s="23">
+      <c r="B183" s="20"/>
+      <c r="C183" s="31"/>
+      <c r="D183" s="31"/>
+      <c r="E183" s="40"/>
+      <c r="F183" s="20"/>
+      <c r="G183" s="31"/>
+      <c r="H183" s="31"/>
+      <c r="I183" s="35"/>
+      <c r="J183" s="28"/>
+      <c r="K183" s="29"/>
+      <c r="L183" s="29"/>
+      <c r="M183" s="35"/>
+    </row>
+    <row r="184" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B184" s="20">
         <v>662</v>
       </c>
-      <c r="C183" s="37">
+      <c r="C184" s="31">
         <v>1868</v>
       </c>
-      <c r="D183" s="37"/>
-[...29 lines deleted...]
-      <c r="M184" s="37"/>
+      <c r="D184" s="31">
+        <v>3364</v>
+      </c>
+      <c r="E184" s="41"/>
+      <c r="F184" s="20"/>
+      <c r="G184" s="31"/>
+      <c r="H184" s="31"/>
+      <c r="I184" s="35"/>
+      <c r="J184" s="28"/>
+      <c r="K184" s="29"/>
+      <c r="L184" s="29"/>
+      <c r="M184" s="35"/>
     </row>
     <row r="185" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="6" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="D185" s="10"/>
+        <v>65</v>
+      </c>
+      <c r="B185" s="20">
+        <v>644</v>
+      </c>
+      <c r="C185" s="31">
+        <v>1784</v>
+      </c>
+      <c r="D185" s="10">
+        <v>3213</v>
+      </c>
       <c r="E185" s="6"/>
-      <c r="F185" s="23"/>
-[...2 lines deleted...]
-      <c r="I185" s="41"/>
+      <c r="F185" s="20"/>
+      <c r="G185" s="31"/>
+      <c r="H185" s="31"/>
+      <c r="I185" s="35"/>
       <c r="J185" s="10"/>
       <c r="K185" s="10"/>
       <c r="L185" s="10"/>
-      <c r="M185" s="37"/>
+      <c r="M185" s="31"/>
     </row>
     <row r="186" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="6" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="C186" s="37">
+        <v>66</v>
+      </c>
+      <c r="B186" s="20">
         <v>18</v>
       </c>
-      <c r="D186" s="10"/>
+      <c r="C186" s="31">
+        <v>67</v>
+      </c>
+      <c r="D186" s="10">
+        <v>115</v>
+      </c>
       <c r="E186" s="6"/>
-      <c r="F186" s="15"/>
-[...2 lines deleted...]
-      <c r="I186" s="41"/>
+      <c r="F186" s="20"/>
+      <c r="G186" s="31"/>
+      <c r="H186" s="31"/>
+      <c r="I186" s="35"/>
       <c r="J186" s="10"/>
       <c r="K186" s="10"/>
       <c r="L186" s="10"/>
-      <c r="M186" s="37"/>
+      <c r="M186" s="31"/>
     </row>
     <row r="187" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A187" s="46" t="s">
-[...9 lines deleted...]
-      <c r="I187" s="41"/>
+      <c r="A187" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B187" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C187" s="31">
+        <v>18</v>
+      </c>
+      <c r="D187" s="10">
+        <v>36</v>
+      </c>
+      <c r="E187" s="6"/>
+      <c r="F187" s="15"/>
+      <c r="G187" s="31"/>
+      <c r="H187" s="31"/>
+      <c r="I187" s="35"/>
       <c r="J187" s="10"/>
       <c r="K187" s="10"/>
       <c r="L187" s="10"/>
-      <c r="M187" s="37"/>
+      <c r="M187" s="31"/>
     </row>
     <row r="188" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A188" s="62" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A188" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="B188" s="20"/>
+      <c r="C188" s="31"/>
       <c r="D188" s="10"/>
-      <c r="E188" s="47"/>
-[...3 lines deleted...]
-      <c r="I188" s="41"/>
+      <c r="E188" s="40"/>
+      <c r="F188" s="20"/>
+      <c r="G188" s="31"/>
+      <c r="H188" s="31"/>
+      <c r="I188" s="35"/>
       <c r="J188" s="10"/>
       <c r="K188" s="10"/>
       <c r="L188" s="10"/>
-      <c r="M188" s="37"/>
+      <c r="M188" s="31"/>
     </row>
     <row r="189" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A189" s="6" t="s">
-[...13 lines deleted...]
-      <c r="I189" s="41"/>
+      <c r="A189" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B189" s="20">
+        <v>11</v>
+      </c>
+      <c r="C189" s="31">
+        <v>29</v>
+      </c>
+      <c r="D189" s="10">
+        <v>50</v>
+      </c>
+      <c r="E189" s="41"/>
+      <c r="F189" s="20"/>
+      <c r="G189" s="31"/>
+      <c r="H189" s="31"/>
+      <c r="I189" s="35"/>
       <c r="J189" s="10"/>
       <c r="K189" s="10"/>
       <c r="L189" s="10"/>
-      <c r="M189" s="37"/>
+      <c r="M189" s="31"/>
     </row>
     <row r="190" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="6" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="D190" s="10"/>
+        <v>65</v>
+      </c>
+      <c r="B190" s="20">
+        <v>6</v>
+      </c>
+      <c r="C190" s="31">
+        <v>19</v>
+      </c>
+      <c r="D190" s="10">
+        <v>35</v>
+      </c>
       <c r="E190" s="6"/>
-      <c r="F190" s="23"/>
-[...2 lines deleted...]
-      <c r="I190" s="41"/>
+      <c r="F190" s="20"/>
+      <c r="G190" s="31"/>
+      <c r="H190" s="31"/>
+      <c r="I190" s="35"/>
       <c r="J190" s="10"/>
       <c r="K190" s="10"/>
       <c r="L190" s="10"/>
-      <c r="M190" s="37"/>
-[...12 lines deleted...]
-      <c r="I191" s="41"/>
+      <c r="M190" s="31"/>
+    </row>
+    <row r="191" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B191" s="20">
+        <v>5</v>
+      </c>
+      <c r="C191" s="31">
+        <v>10</v>
+      </c>
+      <c r="D191" s="10">
+        <v>15</v>
+      </c>
+      <c r="E191" s="6"/>
+      <c r="F191" s="20"/>
+      <c r="G191" s="31"/>
+      <c r="H191" s="31"/>
+      <c r="I191" s="35"/>
       <c r="J191" s="10"/>
       <c r="K191" s="10"/>
       <c r="L191" s="10"/>
-      <c r="M191" s="37"/>
-[...10 lines deleted...]
-      </c>
+      <c r="M191" s="31"/>
+    </row>
+    <row r="192" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B192" s="20"/>
+      <c r="C192" s="31"/>
       <c r="D192" s="10"/>
-      <c r="E192" s="47"/>
-[...3 lines deleted...]
-      <c r="I192" s="41"/>
+      <c r="E192" s="40"/>
+      <c r="F192" s="20"/>
+      <c r="G192" s="31"/>
+      <c r="H192" s="31"/>
+      <c r="I192" s="35"/>
       <c r="J192" s="10"/>
       <c r="K192" s="10"/>
       <c r="L192" s="10"/>
-      <c r="M192" s="37"/>
+      <c r="M192" s="31"/>
     </row>
     <row r="193" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A193" s="6" t="s">
-[...13 lines deleted...]
-      <c r="I193" s="41"/>
+      <c r="A193" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B193" s="20">
+        <v>13</v>
+      </c>
+      <c r="C193" s="31">
+        <v>75</v>
+      </c>
+      <c r="D193" s="10">
+        <v>136</v>
+      </c>
+      <c r="E193" s="41"/>
+      <c r="F193" s="20"/>
+      <c r="G193" s="31"/>
+      <c r="H193" s="31"/>
+      <c r="I193" s="35"/>
       <c r="J193" s="10"/>
       <c r="K193" s="10"/>
       <c r="L193" s="10"/>
-      <c r="M193" s="37"/>
+      <c r="M193" s="31"/>
     </row>
     <row r="194" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="6" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="D194" s="10"/>
+        <v>65</v>
+      </c>
+      <c r="B194" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C194" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="D194" s="10" t="s">
+        <v>44</v>
+      </c>
       <c r="E194" s="6"/>
-      <c r="F194" s="23"/>
-[...2 lines deleted...]
-      <c r="I194" s="41"/>
+      <c r="F194" s="15"/>
+      <c r="G194" s="32"/>
+      <c r="H194" s="31"/>
+      <c r="I194" s="35"/>
       <c r="J194" s="10"/>
       <c r="K194" s="10"/>
       <c r="L194" s="10"/>
-      <c r="M194" s="37"/>
+      <c r="M194" s="31"/>
     </row>
     <row r="195" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="6" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D195" s="10"/>
+        <v>66</v>
+      </c>
+      <c r="B195" s="20">
+        <v>13</v>
+      </c>
+      <c r="C195" s="31">
+        <v>57</v>
+      </c>
+      <c r="D195" s="10">
+        <v>100</v>
+      </c>
       <c r="E195" s="6"/>
-      <c r="F195" s="15"/>
-[...2 lines deleted...]
-      <c r="I195" s="41"/>
+      <c r="F195" s="20"/>
+      <c r="G195" s="31"/>
+      <c r="H195" s="31"/>
+      <c r="I195" s="35"/>
       <c r="J195" s="10"/>
       <c r="K195" s="10"/>
       <c r="L195" s="10"/>
-      <c r="M195" s="37"/>
+      <c r="M195" s="31"/>
     </row>
     <row r="196" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A196" s="51" t="s">
+      <c r="A196" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B196" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C196" s="31">
+        <v>18</v>
+      </c>
+      <c r="D196" s="10">
+        <v>36</v>
+      </c>
+      <c r="E196" s="6"/>
+      <c r="F196" s="15"/>
+      <c r="G196" s="31"/>
+      <c r="H196" s="31"/>
+      <c r="I196" s="35"/>
+      <c r="J196" s="10"/>
+      <c r="K196" s="10"/>
+      <c r="L196" s="10"/>
+      <c r="M196" s="31"/>
+    </row>
+    <row r="197" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B196" s="23"/>
-[...16 lines deleted...]
-      <c r="B197" s="23">
+      <c r="B197" s="20"/>
+      <c r="C197" s="31"/>
+      <c r="D197" s="31"/>
+      <c r="E197" s="40"/>
+      <c r="F197" s="20"/>
+      <c r="G197" s="31"/>
+      <c r="H197" s="31"/>
+      <c r="I197" s="35"/>
+      <c r="J197" s="28"/>
+      <c r="K197" s="29"/>
+      <c r="L197" s="29"/>
+      <c r="M197" s="35"/>
+    </row>
+    <row r="198" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B198" s="20">
         <v>1442</v>
       </c>
-      <c r="C197" s="37">
+      <c r="C198" s="31">
         <v>2979</v>
       </c>
-      <c r="D197" s="37"/>
-[...29 lines deleted...]
-      <c r="M198" s="37"/>
+      <c r="D198" s="31">
+        <v>4517</v>
+      </c>
+      <c r="E198" s="41"/>
+      <c r="F198" s="20"/>
+      <c r="G198" s="31"/>
+      <c r="H198" s="31"/>
+      <c r="I198" s="35"/>
+      <c r="J198" s="28"/>
+      <c r="K198" s="29"/>
+      <c r="L198" s="29"/>
+      <c r="M198" s="35"/>
     </row>
     <row r="199" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="6" t="s">
-        <v>68</v>
-[...7 lines deleted...]
-      <c r="D199" s="10"/>
+        <v>65</v>
+      </c>
+      <c r="B199" s="20">
+        <v>470</v>
+      </c>
+      <c r="C199" s="31">
+        <v>952</v>
+      </c>
+      <c r="D199" s="10">
+        <v>1434</v>
+      </c>
       <c r="E199" s="6"/>
-      <c r="F199" s="23"/>
-[...2 lines deleted...]
-      <c r="I199" s="41"/>
+      <c r="F199" s="20"/>
+      <c r="G199" s="31"/>
+      <c r="H199" s="31"/>
+      <c r="I199" s="35"/>
       <c r="J199" s="10"/>
       <c r="K199" s="10"/>
       <c r="L199" s="10"/>
-      <c r="M199" s="37"/>
+      <c r="M199" s="31"/>
     </row>
     <row r="200" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A200" s="47" t="s">
-[...13 lines deleted...]
-      <c r="I200" s="41"/>
+      <c r="A200" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B200" s="20">
+        <v>78</v>
+      </c>
+      <c r="C200" s="31">
+        <v>156</v>
+      </c>
+      <c r="D200" s="10">
+        <v>234</v>
+      </c>
+      <c r="E200" s="6"/>
+      <c r="F200" s="20"/>
+      <c r="G200" s="31"/>
+      <c r="H200" s="31"/>
+      <c r="I200" s="35"/>
       <c r="J200" s="10"/>
       <c r="K200" s="10"/>
       <c r="L200" s="10"/>
-      <c r="M200" s="37"/>
+      <c r="M200" s="31"/>
     </row>
     <row r="201" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A201" s="6" t="s">
-[...13 lines deleted...]
-      <c r="I201" s="41"/>
+      <c r="A201" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="B201" s="20">
+        <v>49</v>
+      </c>
+      <c r="C201" s="31">
+        <v>98</v>
+      </c>
+      <c r="D201" s="10">
+        <v>147</v>
+      </c>
+      <c r="E201" s="41"/>
+      <c r="F201" s="20"/>
+      <c r="G201" s="31"/>
+      <c r="H201" s="31"/>
+      <c r="I201" s="35"/>
       <c r="J201" s="10"/>
       <c r="K201" s="10"/>
       <c r="L201" s="10"/>
-      <c r="M201" s="37"/>
+      <c r="M201" s="31"/>
     </row>
     <row r="202" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="6" t="s">
-        <v>70</v>
-[...7 lines deleted...]
-      <c r="D202" s="10"/>
+        <v>66</v>
+      </c>
+      <c r="B202" s="20">
+        <v>328</v>
+      </c>
+      <c r="C202" s="31">
+        <v>694</v>
+      </c>
+      <c r="D202" s="10">
+        <v>1060</v>
+      </c>
       <c r="E202" s="6"/>
-      <c r="F202" s="23"/>
-[...2 lines deleted...]
-      <c r="I202" s="41"/>
+      <c r="F202" s="20"/>
+      <c r="G202" s="31"/>
+      <c r="H202" s="31"/>
+      <c r="I202" s="35"/>
       <c r="J202" s="10"/>
       <c r="K202" s="10"/>
       <c r="L202" s="10"/>
-      <c r="M202" s="37"/>
+      <c r="M202" s="31"/>
     </row>
     <row r="203" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A203" s="47" t="s">
-[...13 lines deleted...]
-      <c r="I203" s="41"/>
+      <c r="A203" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B203" s="20">
+        <v>33</v>
+      </c>
+      <c r="C203" s="31">
+        <v>64</v>
+      </c>
+      <c r="D203" s="10">
+        <v>95</v>
+      </c>
+      <c r="E203" s="6"/>
+      <c r="F203" s="20"/>
+      <c r="G203" s="31"/>
+      <c r="H203" s="31"/>
+      <c r="I203" s="35"/>
       <c r="J203" s="10"/>
       <c r="K203" s="10"/>
       <c r="L203" s="10"/>
-      <c r="M203" s="37"/>
+      <c r="M203" s="31"/>
     </row>
     <row r="204" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A204" s="6" t="s">
-[...13 lines deleted...]
-      <c r="I204" s="41"/>
+      <c r="A204" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="B204" s="20">
+        <v>1</v>
+      </c>
+      <c r="C204" s="31">
+        <v>2</v>
+      </c>
+      <c r="D204" s="10">
+        <v>3</v>
+      </c>
+      <c r="E204" s="41"/>
+      <c r="F204" s="20"/>
+      <c r="G204" s="31"/>
+      <c r="H204" s="31"/>
+      <c r="I204" s="35"/>
       <c r="J204" s="10"/>
       <c r="K204" s="10"/>
       <c r="L204" s="10"/>
-      <c r="M204" s="37"/>
+      <c r="M204" s="31"/>
     </row>
     <row r="205" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="6" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      <c r="D205" s="10"/>
+        <v>71</v>
+      </c>
+      <c r="B205" s="20">
+        <v>144</v>
+      </c>
+      <c r="C205" s="31">
+        <v>335</v>
+      </c>
+      <c r="D205" s="10">
+        <v>526</v>
+      </c>
       <c r="E205" s="6"/>
-      <c r="F205" s="23"/>
-[...2 lines deleted...]
-      <c r="I205" s="41"/>
+      <c r="F205" s="20"/>
+      <c r="G205" s="31"/>
+      <c r="H205" s="31"/>
+      <c r="I205" s="35"/>
       <c r="J205" s="10"/>
       <c r="K205" s="10"/>
       <c r="L205" s="10"/>
-      <c r="M205" s="37"/>
+      <c r="M205" s="31"/>
     </row>
     <row r="206" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A206" s="47" t="s">
-[...13 lines deleted...]
-      <c r="I206" s="41"/>
+      <c r="A206" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B206" s="20">
+        <v>37</v>
+      </c>
+      <c r="C206" s="31">
+        <v>72</v>
+      </c>
+      <c r="D206" s="10">
+        <v>107</v>
+      </c>
+      <c r="E206" s="6"/>
+      <c r="F206" s="20"/>
+      <c r="G206" s="31"/>
+      <c r="H206" s="31"/>
+      <c r="I206" s="35"/>
       <c r="J206" s="10"/>
       <c r="K206" s="10"/>
       <c r="L206" s="10"/>
-      <c r="M206" s="37"/>
+      <c r="M206" s="31"/>
     </row>
     <row r="207" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A207" s="6" t="s">
-[...13 lines deleted...]
-      <c r="I207" s="41"/>
+      <c r="A207" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="B207" s="20">
+        <v>4</v>
+      </c>
+      <c r="C207" s="31">
+        <v>7</v>
+      </c>
+      <c r="D207" s="10">
+        <v>11</v>
+      </c>
+      <c r="E207" s="41"/>
+      <c r="F207" s="20"/>
+      <c r="G207" s="31"/>
+      <c r="H207" s="31"/>
+      <c r="I207" s="35"/>
       <c r="J207" s="10"/>
       <c r="K207" s="10"/>
       <c r="L207" s="10"/>
-      <c r="M207" s="37"/>
+      <c r="M207" s="31"/>
     </row>
     <row r="208" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="6" t="s">
-        <v>76</v>
-[...7 lines deleted...]
-      <c r="D208" s="10"/>
+        <v>74</v>
+      </c>
+      <c r="B208" s="20">
+        <v>68</v>
+      </c>
+      <c r="C208" s="31">
+        <v>137</v>
+      </c>
+      <c r="D208" s="10">
+        <v>205</v>
+      </c>
       <c r="E208" s="6"/>
-      <c r="F208" s="23"/>
-[...2 lines deleted...]
-      <c r="I208" s="41"/>
+      <c r="F208" s="20"/>
+      <c r="G208" s="31"/>
+      <c r="H208" s="31"/>
+      <c r="I208" s="35"/>
       <c r="J208" s="10"/>
       <c r="K208" s="10"/>
       <c r="L208" s="10"/>
-      <c r="M208" s="37"/>
-[...1 lines deleted...]
-    <row r="209" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M208" s="31"/>
+    </row>
+    <row r="209" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="6" t="s">
-        <v>77</v>
-[...7 lines deleted...]
-      <c r="D209" s="10"/>
+        <v>75</v>
+      </c>
+      <c r="B209" s="20">
+        <v>10</v>
+      </c>
+      <c r="C209" s="31">
+        <v>23</v>
+      </c>
+      <c r="D209" s="10">
+        <v>37</v>
+      </c>
       <c r="E209" s="6"/>
-      <c r="F209" s="23"/>
-[...2 lines deleted...]
-      <c r="I209" s="41"/>
+      <c r="F209" s="20"/>
+      <c r="G209" s="31"/>
+      <c r="H209" s="31"/>
+      <c r="I209" s="35"/>
       <c r="J209" s="10"/>
       <c r="K209" s="10"/>
       <c r="L209" s="10"/>
-      <c r="M209" s="37"/>
-[...16 lines deleted...]
-      <c r="I210" s="41"/>
+      <c r="M209" s="31"/>
+    </row>
+    <row r="210" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B210" s="20">
+        <v>74</v>
+      </c>
+      <c r="C210" s="31">
+        <v>131</v>
+      </c>
+      <c r="D210" s="10">
+        <v>188</v>
+      </c>
+      <c r="E210" s="6"/>
+      <c r="F210" s="20"/>
+      <c r="G210" s="31"/>
+      <c r="H210" s="31"/>
+      <c r="I210" s="35"/>
       <c r="J210" s="10"/>
       <c r="K210" s="10"/>
       <c r="L210" s="10"/>
-      <c r="M210" s="37"/>
-[...16 lines deleted...]
-      <c r="I211" s="41"/>
+      <c r="M210" s="31"/>
+    </row>
+    <row r="211" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="B211" s="20">
+        <v>32</v>
+      </c>
+      <c r="C211" s="31">
+        <v>66</v>
+      </c>
+      <c r="D211" s="10">
+        <v>99</v>
+      </c>
+      <c r="E211" s="41"/>
+      <c r="F211" s="20"/>
+      <c r="G211" s="31"/>
+      <c r="H211" s="31"/>
+      <c r="I211" s="35"/>
       <c r="J211" s="10"/>
       <c r="K211" s="10"/>
       <c r="L211" s="10"/>
-      <c r="M211" s="37"/>
-[...16 lines deleted...]
-      <c r="I212" s="41"/>
+      <c r="M211" s="31"/>
+    </row>
+    <row r="212" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B212" s="20">
+        <v>33</v>
+      </c>
+      <c r="C212" s="31">
+        <v>64</v>
+      </c>
+      <c r="D212" s="10">
+        <v>94</v>
+      </c>
+      <c r="E212" s="6"/>
+      <c r="F212" s="20"/>
+      <c r="G212" s="31"/>
+      <c r="H212" s="31"/>
+      <c r="I212" s="35"/>
       <c r="J212" s="10"/>
       <c r="K212" s="10"/>
       <c r="L212" s="10"/>
-      <c r="M212" s="37"/>
-[...5 lines deleted...]
-      <c r="B213" s="23">
+      <c r="M212" s="31"/>
+    </row>
+    <row r="213" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="B213" s="20">
         <v>1</v>
       </c>
-      <c r="C213" s="37">
-[...7 lines deleted...]
-      <c r="I213" s="41"/>
+      <c r="C213" s="31">
+        <v>19</v>
+      </c>
+      <c r="D213" s="10">
+        <v>37</v>
+      </c>
+      <c r="E213" s="41"/>
+      <c r="F213" s="20"/>
+      <c r="G213" s="31"/>
+      <c r="H213" s="31"/>
+      <c r="I213" s="35"/>
       <c r="J213" s="10"/>
       <c r="K213" s="10"/>
       <c r="L213" s="10"/>
-      <c r="M213" s="37"/>
-[...16 lines deleted...]
-      <c r="I214" s="41"/>
+      <c r="M213" s="31"/>
+    </row>
+    <row r="214" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="B214" s="20">
+        <v>1</v>
+      </c>
+      <c r="C214" s="31">
+        <v>3</v>
+      </c>
+      <c r="D214" s="10">
+        <v>5</v>
+      </c>
+      <c r="E214" s="41"/>
+      <c r="F214" s="20"/>
+      <c r="G214" s="31"/>
+      <c r="H214" s="31"/>
+      <c r="I214" s="35"/>
       <c r="J214" s="10"/>
       <c r="K214" s="10"/>
       <c r="L214" s="10"/>
-      <c r="M214" s="37"/>
-[...1 lines deleted...]
-    <row r="215" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M214" s="31"/>
+    </row>
+    <row r="215" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="6" t="s">
-        <v>85</v>
-[...7 lines deleted...]
-      <c r="D215" s="10"/>
+        <v>81</v>
+      </c>
+      <c r="B215" s="20">
+        <v>23</v>
+      </c>
+      <c r="C215" s="31">
+        <v>46</v>
+      </c>
+      <c r="D215" s="10">
+        <v>69</v>
+      </c>
       <c r="E215" s="6"/>
-      <c r="F215" s="23"/>
-[...2 lines deleted...]
-      <c r="I215" s="41"/>
+      <c r="F215" s="20"/>
+      <c r="G215" s="31"/>
+      <c r="H215" s="31"/>
+      <c r="I215" s="35"/>
       <c r="J215" s="10"/>
       <c r="K215" s="10"/>
       <c r="L215" s="10"/>
-      <c r="M215" s="37"/>
-[...1 lines deleted...]
-    <row r="216" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M215" s="31"/>
+    </row>
+    <row r="216" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="6" t="s">
-        <v>83</v>
-[...7 lines deleted...]
-      <c r="D216" s="10"/>
+        <v>84</v>
+      </c>
+      <c r="B216" s="20">
+        <v>20</v>
+      </c>
+      <c r="C216" s="31">
+        <v>40</v>
+      </c>
+      <c r="D216" s="10">
+        <v>60</v>
+      </c>
       <c r="E216" s="6"/>
-      <c r="F216" s="23"/>
-[...2 lines deleted...]
-      <c r="I216" s="41"/>
+      <c r="F216" s="20"/>
+      <c r="G216" s="31"/>
+      <c r="H216" s="31"/>
+      <c r="I216" s="35"/>
       <c r="J216" s="10"/>
       <c r="K216" s="10"/>
       <c r="L216" s="10"/>
-      <c r="M216" s="37"/>
-[...1 lines deleted...]
-    <row r="217" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M216" s="31"/>
+    </row>
+    <row r="217" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="6" t="s">
-        <v>84</v>
-[...7 lines deleted...]
-      <c r="D217" s="10"/>
+        <v>82</v>
+      </c>
+      <c r="B217" s="20">
+        <v>15</v>
+      </c>
+      <c r="C217" s="31">
+        <v>33</v>
+      </c>
+      <c r="D217" s="10">
+        <v>50</v>
+      </c>
       <c r="E217" s="6"/>
-      <c r="F217" s="23"/>
-[...2 lines deleted...]
-      <c r="I217" s="41"/>
+      <c r="F217" s="20"/>
+      <c r="G217" s="31"/>
+      <c r="H217" s="31"/>
+      <c r="I217" s="35"/>
       <c r="J217" s="10"/>
       <c r="K217" s="10"/>
       <c r="L217" s="10"/>
-      <c r="M217" s="37"/>
-[...2 lines deleted...]
-      <c r="A218" s="59" t="s">
+      <c r="M217" s="31"/>
+    </row>
+    <row r="218" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B218" s="20">
+        <v>20</v>
+      </c>
+      <c r="C218" s="31">
+        <v>38</v>
+      </c>
+      <c r="D218" s="10">
+        <v>57</v>
+      </c>
+      <c r="E218" s="6"/>
+      <c r="F218" s="20"/>
+      <c r="G218" s="31"/>
+      <c r="H218" s="31"/>
+      <c r="I218" s="35"/>
+      <c r="J218" s="10"/>
+      <c r="K218" s="10"/>
+      <c r="L218" s="10"/>
+      <c r="M218" s="31"/>
+    </row>
+    <row r="219" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="B218" s="23"/>
-[...16 lines deleted...]
-      <c r="B219" s="23">
+      <c r="B219" s="20"/>
+      <c r="C219" s="31"/>
+      <c r="D219" s="31"/>
+      <c r="E219" s="40"/>
+      <c r="F219" s="20"/>
+      <c r="G219" s="31"/>
+      <c r="H219" s="31"/>
+      <c r="I219" s="35"/>
+      <c r="J219" s="28"/>
+      <c r="K219" s="29"/>
+      <c r="L219" s="29"/>
+      <c r="M219" s="35"/>
+    </row>
+    <row r="220" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B220" s="20">
         <v>1483</v>
       </c>
-      <c r="C219" s="37">
+      <c r="C220" s="31">
         <v>3937</v>
       </c>
-      <c r="D219" s="37"/>
-[...31 lines deleted...]
-    <row r="221" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D220" s="31">
+        <v>5767</v>
+      </c>
+      <c r="E220" s="41"/>
+      <c r="F220" s="20"/>
+      <c r="G220" s="31"/>
+      <c r="H220" s="31"/>
+      <c r="I220" s="35"/>
+      <c r="J220" s="28"/>
+      <c r="K220" s="29"/>
+      <c r="L220" s="29"/>
+      <c r="M220" s="35"/>
+    </row>
+    <row r="221" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="6" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="D221" s="10"/>
+        <v>65</v>
+      </c>
+      <c r="B221" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C221" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D221" s="10" t="s">
+        <v>43</v>
+      </c>
       <c r="E221" s="6"/>
-      <c r="F221" s="23"/>
-[...2 lines deleted...]
-      <c r="I221" s="41"/>
+      <c r="F221" s="39"/>
+      <c r="G221" s="39"/>
+      <c r="H221" s="31"/>
+      <c r="I221" s="35"/>
       <c r="J221" s="10"/>
       <c r="K221" s="10"/>
       <c r="L221" s="10"/>
-      <c r="M221" s="37"/>
-[...1 lines deleted...]
-    <row r="222" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M221" s="31"/>
+    </row>
+    <row r="222" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="6" t="s">
-        <v>72</v>
-[...7 lines deleted...]
-      <c r="D222" s="10"/>
+        <v>66</v>
+      </c>
+      <c r="B222" s="20">
+        <v>261</v>
+      </c>
+      <c r="C222" s="31">
+        <v>607</v>
+      </c>
+      <c r="D222" s="10">
+        <v>953</v>
+      </c>
       <c r="E222" s="6"/>
-      <c r="F222" s="45"/>
-[...2 lines deleted...]
-      <c r="I222" s="41"/>
+      <c r="F222" s="20"/>
+      <c r="G222" s="31"/>
+      <c r="H222" s="31"/>
+      <c r="I222" s="35"/>
       <c r="J222" s="10"/>
       <c r="K222" s="10"/>
       <c r="L222" s="10"/>
-      <c r="M222" s="37"/>
-[...16 lines deleted...]
-      <c r="I223" s="41"/>
+      <c r="M222" s="31"/>
+    </row>
+    <row r="223" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B223" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C223" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D223" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E223" s="6"/>
+      <c r="F223" s="39"/>
+      <c r="G223" s="39"/>
+      <c r="H223" s="31"/>
+      <c r="I223" s="35"/>
       <c r="J223" s="10"/>
       <c r="K223" s="10"/>
       <c r="L223" s="10"/>
-      <c r="M223" s="37"/>
-[...2 lines deleted...]
-      <c r="A224" s="57" t="s">
+      <c r="M223" s="31"/>
+    </row>
+    <row r="224" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="B224" s="20">
+        <v>0</v>
+      </c>
+      <c r="C224" s="31">
+        <v>0</v>
+      </c>
+      <c r="D224" s="10">
+        <v>0</v>
+      </c>
+      <c r="E224" s="41"/>
+      <c r="F224" s="20"/>
+      <c r="G224" s="31"/>
+      <c r="H224" s="31"/>
+      <c r="I224" s="35"/>
+      <c r="J224" s="10"/>
+      <c r="K224" s="10"/>
+      <c r="L224" s="10"/>
+      <c r="M224" s="31"/>
+    </row>
+    <row r="225" spans="1:16384" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="B224" s="23"/>
-[...17 lines deleted...]
-      <c r="B225" s="23">
+      <c r="B225" s="20"/>
+      <c r="C225" s="31"/>
+      <c r="D225" s="31"/>
+      <c r="E225" s="40"/>
+      <c r="F225" s="20"/>
+      <c r="G225" s="31"/>
+      <c r="H225" s="31"/>
+      <c r="I225" s="35"/>
+      <c r="J225" s="28"/>
+      <c r="K225" s="29"/>
+      <c r="L225" s="29"/>
+      <c r="M225" s="35"/>
+      <c r="N225" s="3"/>
+    </row>
+    <row r="226" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B226" s="20">
         <v>1753</v>
       </c>
-      <c r="C225" s="37">
+      <c r="C226" s="31">
         <v>4168</v>
       </c>
-      <c r="D225" s="37"/>
-[...30 lines deleted...]
-      <c r="M226" s="37"/>
+      <c r="D226" s="31">
+        <v>6628</v>
+      </c>
+      <c r="E226" s="41"/>
+      <c r="F226" s="20"/>
+      <c r="G226" s="31"/>
+      <c r="H226" s="31"/>
+      <c r="I226" s="35"/>
+      <c r="J226" s="28"/>
+      <c r="K226" s="29"/>
+      <c r="L226" s="29"/>
+      <c r="M226" s="35"/>
+      <c r="N226" s="3"/>
     </row>
     <row r="227" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="6" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="D227" s="10"/>
+        <v>65</v>
+      </c>
+      <c r="B227" s="20">
+        <v>1752</v>
+      </c>
+      <c r="C227" s="31">
+        <v>4168</v>
+      </c>
+      <c r="D227" s="10">
+        <v>6627</v>
+      </c>
       <c r="E227" s="6"/>
-      <c r="F227" s="23"/>
-[...2 lines deleted...]
-      <c r="I227" s="41"/>
+      <c r="F227" s="20"/>
+      <c r="G227" s="31"/>
+      <c r="H227" s="31"/>
+      <c r="I227" s="35"/>
       <c r="J227" s="10"/>
       <c r="K227" s="10"/>
       <c r="L227" s="10"/>
-      <c r="M227" s="37"/>
+      <c r="M227" s="31"/>
     </row>
     <row r="228" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B228" s="23">
+        <v>66</v>
+      </c>
+      <c r="B228" s="20">
         <v>0</v>
       </c>
-      <c r="C228" s="37">
-[...2 lines deleted...]
-      <c r="D228" s="10"/>
+      <c r="C228" s="31">
+        <v>0</v>
+      </c>
+      <c r="D228" s="10">
+        <v>0</v>
+      </c>
       <c r="E228" s="6"/>
-      <c r="F228" s="23"/>
-[...2 lines deleted...]
-      <c r="I228" s="41"/>
+      <c r="F228" s="20"/>
+      <c r="G228" s="31"/>
+      <c r="H228" s="31"/>
+      <c r="I228" s="35"/>
       <c r="J228" s="10"/>
       <c r="K228" s="10"/>
       <c r="L228" s="10"/>
-      <c r="M228" s="37"/>
-[...2 lines deleted...]
-      <c r="A229" s="55" t="s">
+      <c r="M228" s="31"/>
+    </row>
+    <row r="229" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B229" s="20">
+        <v>0</v>
+      </c>
+      <c r="C229" s="31">
+        <v>1</v>
+      </c>
+      <c r="D229" s="10">
+        <v>1</v>
+      </c>
+      <c r="E229" s="6"/>
+      <c r="F229" s="20"/>
+      <c r="G229" s="31"/>
+      <c r="H229" s="31"/>
+      <c r="I229" s="35"/>
+      <c r="J229" s="10"/>
+      <c r="K229" s="10"/>
+      <c r="L229" s="10"/>
+      <c r="M229" s="31"/>
+    </row>
+    <row r="230" spans="1:16384" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B229" s="23"/>
-[...16 lines deleted...]
-      <c r="B230" s="23">
+      <c r="B230" s="20"/>
+      <c r="C230" s="31"/>
+      <c r="D230" s="31"/>
+      <c r="E230" s="40"/>
+      <c r="F230" s="20"/>
+      <c r="G230" s="31"/>
+      <c r="H230" s="31"/>
+      <c r="I230" s="35"/>
+      <c r="J230" s="28"/>
+      <c r="K230" s="29"/>
+      <c r="L230" s="29"/>
+      <c r="M230" s="35"/>
+    </row>
+    <row r="231" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B231" s="20">
         <v>61617</v>
       </c>
-      <c r="C230" s="37">
+      <c r="C231" s="31">
         <v>161317</v>
       </c>
-      <c r="D230" s="37"/>
-[...29 lines deleted...]
-      <c r="M231" s="37"/>
+      <c r="D231" s="31">
+        <v>246276</v>
+      </c>
+      <c r="E231" s="41"/>
+      <c r="F231" s="20"/>
+      <c r="G231" s="31"/>
+      <c r="H231" s="31"/>
+      <c r="I231" s="35"/>
+      <c r="J231" s="28"/>
+      <c r="K231" s="29"/>
+      <c r="L231" s="29"/>
+      <c r="M231" s="35"/>
     </row>
     <row r="232" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="6" t="s">
-        <v>68</v>
-[...7 lines deleted...]
-      <c r="D232" s="10"/>
+        <v>65</v>
+      </c>
+      <c r="B232" s="20">
+        <v>40445</v>
+      </c>
+      <c r="C232" s="31">
+        <v>117819</v>
+      </c>
+      <c r="D232" s="10">
+        <v>185875</v>
+      </c>
       <c r="E232" s="6"/>
-      <c r="F232" s="23"/>
-[...2 lines deleted...]
-      <c r="I232" s="41"/>
+      <c r="F232" s="20"/>
+      <c r="G232" s="31"/>
+      <c r="H232" s="31"/>
+      <c r="I232" s="35"/>
       <c r="J232" s="10"/>
       <c r="K232" s="10"/>
       <c r="L232" s="10"/>
-      <c r="M232" s="37"/>
+      <c r="M232" s="31"/>
     </row>
     <row r="233" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B233" s="23">
-[...5 lines deleted...]
-      <c r="D233" s="10"/>
+      <c r="B233" s="20">
+        <v>1756</v>
+      </c>
+      <c r="C233" s="31">
+        <v>3561</v>
+      </c>
+      <c r="D233" s="10">
+        <v>5366</v>
+      </c>
       <c r="E233" s="6"/>
-      <c r="F233" s="23"/>
-[...2 lines deleted...]
-      <c r="I233" s="41"/>
+      <c r="F233" s="20"/>
+      <c r="G233" s="31"/>
+      <c r="H233" s="31"/>
+      <c r="I233" s="35"/>
       <c r="J233" s="10"/>
       <c r="K233" s="10"/>
       <c r="L233" s="10"/>
-      <c r="M233" s="37"/>
+      <c r="M233" s="31"/>
     </row>
     <row r="234" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="6" t="s">
-        <v>72</v>
-[...7 lines deleted...]
-      <c r="D234" s="10"/>
+        <v>66</v>
+      </c>
+      <c r="B234" s="20">
+        <v>10547</v>
+      </c>
+      <c r="C234" s="31">
+        <v>22297</v>
+      </c>
+      <c r="D234" s="10">
+        <v>27672</v>
+      </c>
       <c r="E234" s="6"/>
-      <c r="F234" s="23"/>
-[...2 lines deleted...]
-      <c r="I234" s="41"/>
+      <c r="F234" s="20"/>
+      <c r="G234" s="31"/>
+      <c r="H234" s="31"/>
+      <c r="I234" s="35"/>
       <c r="J234" s="10"/>
       <c r="K234" s="10"/>
       <c r="L234" s="10"/>
-      <c r="M234" s="37"/>
+      <c r="M234" s="31"/>
     </row>
     <row r="235" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="6" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      <c r="D235" s="10"/>
+        <v>71</v>
+      </c>
+      <c r="B235" s="20">
+        <v>12</v>
+      </c>
+      <c r="C235" s="31">
+        <v>12</v>
+      </c>
+      <c r="D235" s="10">
+        <v>12</v>
+      </c>
       <c r="E235" s="6"/>
-      <c r="F235" s="23"/>
-[...2 lines deleted...]
-      <c r="I235" s="41"/>
+      <c r="F235" s="20"/>
+      <c r="G235" s="31"/>
+      <c r="H235" s="31"/>
+      <c r="I235" s="35"/>
       <c r="J235" s="10"/>
       <c r="K235" s="10"/>
       <c r="L235" s="10"/>
-      <c r="M235" s="37"/>
+      <c r="M235" s="31"/>
     </row>
     <row r="236" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="6" t="s">
-        <v>75</v>
-[...7 lines deleted...]
-      <c r="D236" s="10"/>
+        <v>72</v>
+      </c>
+      <c r="B236" s="20">
+        <v>4302</v>
+      </c>
+      <c r="C236" s="31">
+        <v>5664</v>
+      </c>
+      <c r="D236" s="10">
+        <v>7027</v>
+      </c>
       <c r="E236" s="6"/>
-      <c r="F236" s="23"/>
-[...2 lines deleted...]
-      <c r="I236" s="41"/>
+      <c r="F236" s="20"/>
+      <c r="G236" s="31"/>
+      <c r="H236" s="31"/>
+      <c r="I236" s="35"/>
       <c r="J236" s="10"/>
       <c r="K236" s="10"/>
       <c r="L236" s="10"/>
-      <c r="M236" s="37"/>
+      <c r="M236" s="31"/>
     </row>
     <row r="237" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="6" t="s">
-        <v>77</v>
-[...7 lines deleted...]
-      <c r="D237" s="10"/>
+        <v>74</v>
+      </c>
+      <c r="B237" s="20">
+        <v>2</v>
+      </c>
+      <c r="C237" s="31">
+        <v>949</v>
+      </c>
+      <c r="D237" s="10">
+        <v>1681</v>
+      </c>
       <c r="E237" s="6"/>
-      <c r="F237" s="23"/>
-[...2 lines deleted...]
-      <c r="I237" s="41"/>
+      <c r="F237" s="20"/>
+      <c r="G237" s="31"/>
+      <c r="H237" s="31"/>
+      <c r="I237" s="35"/>
       <c r="J237" s="10"/>
       <c r="K237" s="10"/>
       <c r="L237" s="10"/>
-      <c r="M237" s="37"/>
+      <c r="M237" s="31"/>
     </row>
     <row r="238" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A238" s="47" t="s">
+      <c r="A238" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B238" s="20">
+        <v>1697</v>
+      </c>
+      <c r="C238" s="31">
+        <v>4746</v>
+      </c>
+      <c r="D238" s="10">
+        <v>8935</v>
+      </c>
+      <c r="E238" s="6"/>
+      <c r="F238" s="20"/>
+      <c r="G238" s="31"/>
+      <c r="H238" s="31"/>
+      <c r="I238" s="35"/>
+      <c r="J238" s="10"/>
+      <c r="K238" s="10"/>
+      <c r="L238" s="10"/>
+      <c r="M238" s="31"/>
+    </row>
+    <row r="239" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="B239" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="C239" s="31">
+        <v>447</v>
+      </c>
+      <c r="D239" s="20">
+        <v>894</v>
+      </c>
+      <c r="E239" s="6"/>
+      <c r="F239" s="32"/>
+      <c r="G239" s="31"/>
+      <c r="H239" s="31"/>
+      <c r="I239" s="35"/>
+      <c r="J239" s="20"/>
+      <c r="K239" s="20"/>
+      <c r="L239" s="20"/>
+      <c r="M239" s="20"/>
+      <c r="N239" s="20"/>
+      <c r="O239" s="20"/>
+      <c r="P239" s="20"/>
+      <c r="Q239" s="20"/>
+      <c r="R239" s="20"/>
+      <c r="S239" s="20"/>
+      <c r="T239" s="20"/>
+      <c r="U239" s="20"/>
+      <c r="V239" s="20"/>
+      <c r="W239" s="20"/>
+      <c r="X239" s="20"/>
+      <c r="Y239" s="20"/>
+      <c r="Z239" s="20"/>
+      <c r="AA239" s="20"/>
+      <c r="AB239" s="20"/>
+      <c r="AC239" s="20"/>
+      <c r="AD239" s="20"/>
+      <c r="AE239" s="20"/>
+      <c r="AF239" s="20"/>
+      <c r="AG239" s="20"/>
+      <c r="AH239" s="20"/>
+      <c r="AI239" s="20"/>
+      <c r="AJ239" s="20"/>
+      <c r="AK239" s="20"/>
+      <c r="AL239" s="20"/>
+      <c r="AM239" s="20"/>
+      <c r="AN239" s="20"/>
+      <c r="AO239" s="20"/>
+      <c r="AP239" s="20"/>
+      <c r="AQ239" s="20"/>
+      <c r="AR239" s="20"/>
+      <c r="AS239" s="20"/>
+      <c r="AT239" s="20"/>
+      <c r="AU239" s="20"/>
+      <c r="AV239" s="20"/>
+      <c r="AW239" s="20"/>
+      <c r="AX239" s="20"/>
+      <c r="AY239" s="20"/>
+      <c r="AZ239" s="20"/>
+      <c r="BA239" s="20"/>
+      <c r="BB239" s="20"/>
+      <c r="BC239" s="20"/>
+      <c r="BD239" s="20"/>
+      <c r="BE239" s="20"/>
+      <c r="BF239" s="20"/>
+      <c r="BG239" s="20"/>
+      <c r="BH239" s="20"/>
+      <c r="BI239" s="20"/>
+      <c r="BJ239" s="20"/>
+      <c r="BK239" s="20"/>
+      <c r="BL239" s="20"/>
+      <c r="BM239" s="20"/>
+      <c r="BN239" s="20"/>
+      <c r="BO239" s="20"/>
+      <c r="BP239" s="20"/>
+      <c r="BQ239" s="20"/>
+      <c r="BR239" s="20"/>
+      <c r="BS239" s="20"/>
+      <c r="BT239" s="20"/>
+      <c r="BU239" s="20"/>
+      <c r="BV239" s="20"/>
+      <c r="BW239" s="20"/>
+      <c r="BX239" s="20"/>
+      <c r="BY239" s="20"/>
+      <c r="BZ239" s="20"/>
+      <c r="CA239" s="20"/>
+      <c r="CB239" s="20"/>
+      <c r="CC239" s="20"/>
+      <c r="CD239" s="20"/>
+      <c r="CE239" s="20"/>
+      <c r="CF239" s="20"/>
+      <c r="CG239" s="20"/>
+      <c r="CH239" s="20"/>
+      <c r="CI239" s="20"/>
+      <c r="CJ239" s="20"/>
+      <c r="CK239" s="20"/>
+      <c r="CL239" s="20"/>
+      <c r="CM239" s="20"/>
+      <c r="CN239" s="20"/>
+      <c r="CO239" s="20"/>
+      <c r="CP239" s="20"/>
+      <c r="CQ239" s="20"/>
+      <c r="CR239" s="20"/>
+      <c r="CS239" s="20"/>
+      <c r="CT239" s="20"/>
+      <c r="CU239" s="20"/>
+      <c r="CV239" s="20"/>
+      <c r="CW239" s="20"/>
+      <c r="CX239" s="20"/>
+      <c r="CY239" s="20"/>
+      <c r="CZ239" s="20"/>
+      <c r="DA239" s="20"/>
+      <c r="DB239" s="20"/>
+      <c r="DC239" s="20"/>
+      <c r="DD239" s="20"/>
+      <c r="DE239" s="20"/>
+      <c r="DF239" s="20"/>
+      <c r="DG239" s="20"/>
+      <c r="DH239" s="20"/>
+      <c r="DI239" s="20"/>
+      <c r="DJ239" s="20"/>
+      <c r="DK239" s="20"/>
+      <c r="DL239" s="20"/>
+      <c r="DM239" s="20"/>
+      <c r="DN239" s="20"/>
+      <c r="DO239" s="20"/>
+      <c r="DP239" s="20"/>
+      <c r="DQ239" s="20"/>
+      <c r="DR239" s="20"/>
+      <c r="DS239" s="20"/>
+      <c r="DT239" s="20"/>
+      <c r="DU239" s="20"/>
+      <c r="DV239" s="20"/>
+      <c r="DW239" s="20"/>
+      <c r="DX239" s="20"/>
+      <c r="DY239" s="20"/>
+      <c r="DZ239" s="20"/>
+      <c r="EA239" s="20"/>
+      <c r="EB239" s="20"/>
+      <c r="EC239" s="20"/>
+      <c r="ED239" s="20"/>
+      <c r="EE239" s="20"/>
+      <c r="EF239" s="20"/>
+      <c r="EG239" s="20"/>
+      <c r="EH239" s="20"/>
+      <c r="EI239" s="20"/>
+      <c r="EJ239" s="20"/>
+      <c r="EK239" s="20"/>
+      <c r="EL239" s="20"/>
+      <c r="EM239" s="20"/>
+      <c r="EN239" s="20"/>
+      <c r="EO239" s="20"/>
+      <c r="EP239" s="20"/>
+      <c r="EQ239" s="20"/>
+      <c r="ER239" s="20"/>
+      <c r="ES239" s="20"/>
+      <c r="ET239" s="20"/>
+      <c r="EU239" s="20"/>
+      <c r="EV239" s="20"/>
+      <c r="EW239" s="20"/>
+      <c r="EX239" s="20"/>
+      <c r="EY239" s="20"/>
+      <c r="EZ239" s="20"/>
+      <c r="FA239" s="20"/>
+      <c r="FB239" s="20"/>
+      <c r="FC239" s="20"/>
+      <c r="FD239" s="20"/>
+      <c r="FE239" s="20"/>
+      <c r="FF239" s="20"/>
+      <c r="FG239" s="20"/>
+      <c r="FH239" s="20"/>
+      <c r="FI239" s="20"/>
+      <c r="FJ239" s="20"/>
+      <c r="FK239" s="20"/>
+      <c r="FL239" s="20"/>
+      <c r="FM239" s="20"/>
+      <c r="FN239" s="20"/>
+      <c r="FO239" s="20"/>
+      <c r="FP239" s="20"/>
+      <c r="FQ239" s="20"/>
+      <c r="FR239" s="20"/>
+      <c r="FS239" s="20"/>
+      <c r="FT239" s="20"/>
+      <c r="FU239" s="20"/>
+      <c r="FV239" s="20"/>
+      <c r="FW239" s="20"/>
+      <c r="FX239" s="20"/>
+      <c r="FY239" s="20"/>
+      <c r="FZ239" s="20"/>
+      <c r="GA239" s="20"/>
+      <c r="GB239" s="20"/>
+      <c r="GC239" s="20"/>
+      <c r="GD239" s="20"/>
+      <c r="GE239" s="20"/>
+      <c r="GF239" s="20"/>
+      <c r="GG239" s="20"/>
+      <c r="GH239" s="20"/>
+      <c r="GI239" s="20"/>
+      <c r="GJ239" s="20"/>
+      <c r="GK239" s="20"/>
+      <c r="GL239" s="20"/>
+      <c r="GM239" s="20"/>
+      <c r="GN239" s="20"/>
+      <c r="GO239" s="20"/>
+      <c r="GP239" s="20"/>
+      <c r="GQ239" s="20"/>
+      <c r="GR239" s="20"/>
+      <c r="GS239" s="20"/>
+      <c r="GT239" s="20"/>
+      <c r="GU239" s="20"/>
+      <c r="GV239" s="20"/>
+      <c r="GW239" s="20"/>
+      <c r="GX239" s="20"/>
+      <c r="GY239" s="20"/>
+      <c r="GZ239" s="20"/>
+      <c r="HA239" s="20"/>
+      <c r="HB239" s="20"/>
+      <c r="HC239" s="20"/>
+      <c r="HD239" s="20"/>
+      <c r="HE239" s="20"/>
+      <c r="HF239" s="20"/>
+      <c r="HG239" s="20"/>
+      <c r="HH239" s="20"/>
+      <c r="HI239" s="20"/>
+      <c r="HJ239" s="20"/>
+      <c r="HK239" s="20"/>
+      <c r="HL239" s="20"/>
+      <c r="HM239" s="20"/>
+      <c r="HN239" s="20"/>
+      <c r="HO239" s="20"/>
+      <c r="HP239" s="20"/>
+      <c r="HQ239" s="20"/>
+      <c r="HR239" s="20"/>
+      <c r="HS239" s="20"/>
+      <c r="HT239" s="20"/>
+      <c r="HU239" s="20"/>
+      <c r="HV239" s="20"/>
+      <c r="HW239" s="20"/>
+      <c r="HX239" s="20"/>
+      <c r="HY239" s="20"/>
+      <c r="HZ239" s="20"/>
+      <c r="IA239" s="20"/>
+      <c r="IB239" s="20"/>
+      <c r="IC239" s="20"/>
+      <c r="ID239" s="20"/>
+      <c r="IE239" s="20"/>
+      <c r="IF239" s="20"/>
+      <c r="IG239" s="20"/>
+      <c r="IH239" s="20"/>
+      <c r="II239" s="20"/>
+      <c r="IJ239" s="20"/>
+      <c r="IK239" s="20"/>
+      <c r="IL239" s="20"/>
+      <c r="IM239" s="20"/>
+      <c r="IN239" s="20"/>
+      <c r="IO239" s="20"/>
+      <c r="IP239" s="20"/>
+      <c r="IQ239" s="20"/>
+      <c r="IR239" s="20"/>
+      <c r="IS239" s="20"/>
+      <c r="IT239" s="20"/>
+      <c r="IU239" s="20"/>
+      <c r="IV239" s="20"/>
+      <c r="IW239" s="20"/>
+      <c r="IX239" s="20"/>
+      <c r="IY239" s="20"/>
+      <c r="IZ239" s="20"/>
+      <c r="JA239" s="20"/>
+      <c r="JB239" s="20"/>
+      <c r="JC239" s="20"/>
+      <c r="JD239" s="20"/>
+      <c r="JE239" s="20"/>
+      <c r="JF239" s="20"/>
+      <c r="JG239" s="20"/>
+      <c r="JH239" s="20"/>
+      <c r="JI239" s="20"/>
+      <c r="JJ239" s="20"/>
+      <c r="JK239" s="20"/>
+      <c r="JL239" s="20"/>
+      <c r="JM239" s="20"/>
+      <c r="JN239" s="20"/>
+      <c r="JO239" s="20"/>
+      <c r="JP239" s="20"/>
+      <c r="JQ239" s="20"/>
+      <c r="JR239" s="20"/>
+      <c r="JS239" s="20"/>
+      <c r="JT239" s="20"/>
+      <c r="JU239" s="20"/>
+      <c r="JV239" s="20"/>
+      <c r="JW239" s="20"/>
+      <c r="JX239" s="20"/>
+      <c r="JY239" s="20"/>
+      <c r="JZ239" s="20"/>
+      <c r="KA239" s="20"/>
+      <c r="KB239" s="20"/>
+      <c r="KC239" s="20"/>
+      <c r="KD239" s="20"/>
+      <c r="KE239" s="20"/>
+      <c r="KF239" s="20"/>
+      <c r="KG239" s="20"/>
+      <c r="KH239" s="20"/>
+      <c r="KI239" s="20"/>
+      <c r="KJ239" s="20"/>
+      <c r="KK239" s="20"/>
+      <c r="KL239" s="20"/>
+      <c r="KM239" s="20"/>
+      <c r="KN239" s="20"/>
+      <c r="KO239" s="20"/>
+      <c r="KP239" s="20"/>
+      <c r="KQ239" s="20"/>
+      <c r="KR239" s="20"/>
+      <c r="KS239" s="20"/>
+      <c r="KT239" s="20"/>
+      <c r="KU239" s="20"/>
+      <c r="KV239" s="20"/>
+      <c r="KW239" s="20"/>
+      <c r="KX239" s="20"/>
+      <c r="KY239" s="20"/>
+      <c r="KZ239" s="20"/>
+      <c r="LA239" s="20"/>
+      <c r="LB239" s="20"/>
+      <c r="LC239" s="20"/>
+      <c r="LD239" s="20"/>
+      <c r="LE239" s="20"/>
+      <c r="LF239" s="20"/>
+      <c r="LG239" s="20"/>
+      <c r="LH239" s="20"/>
+      <c r="LI239" s="20"/>
+      <c r="LJ239" s="20"/>
+      <c r="LK239" s="20"/>
+      <c r="LL239" s="20"/>
+      <c r="LM239" s="20"/>
+      <c r="LN239" s="20"/>
+      <c r="LO239" s="20"/>
+      <c r="LP239" s="20"/>
+      <c r="LQ239" s="20"/>
+      <c r="LR239" s="20"/>
+      <c r="LS239" s="20"/>
+      <c r="LT239" s="20"/>
+      <c r="LU239" s="20"/>
+      <c r="LV239" s="20"/>
+      <c r="LW239" s="20"/>
+      <c r="LX239" s="20"/>
+      <c r="LY239" s="20"/>
+      <c r="LZ239" s="20"/>
+      <c r="MA239" s="20"/>
+      <c r="MB239" s="20"/>
+      <c r="MC239" s="20"/>
+      <c r="MD239" s="20"/>
+      <c r="ME239" s="20"/>
+      <c r="MF239" s="20"/>
+      <c r="MG239" s="20"/>
+      <c r="MH239" s="20"/>
+      <c r="MI239" s="20"/>
+      <c r="MJ239" s="20"/>
+      <c r="MK239" s="20"/>
+      <c r="ML239" s="20"/>
+      <c r="MM239" s="20"/>
+      <c r="MN239" s="20"/>
+      <c r="MO239" s="20"/>
+      <c r="MP239" s="20"/>
+      <c r="MQ239" s="20"/>
+      <c r="MR239" s="20"/>
+      <c r="MS239" s="20"/>
+      <c r="MT239" s="20"/>
+      <c r="MU239" s="20"/>
+      <c r="MV239" s="20"/>
+      <c r="MW239" s="20"/>
+      <c r="MX239" s="20"/>
+      <c r="MY239" s="20"/>
+      <c r="MZ239" s="20"/>
+      <c r="NA239" s="20"/>
+      <c r="NB239" s="20"/>
+      <c r="NC239" s="20"/>
+      <c r="ND239" s="20"/>
+      <c r="NE239" s="20"/>
+      <c r="NF239" s="20"/>
+      <c r="NG239" s="20"/>
+      <c r="NH239" s="20"/>
+      <c r="NI239" s="20"/>
+      <c r="NJ239" s="20"/>
+      <c r="NK239" s="20"/>
+      <c r="NL239" s="20"/>
+      <c r="NM239" s="20"/>
+      <c r="NN239" s="20"/>
+      <c r="NO239" s="20"/>
+      <c r="NP239" s="20"/>
+      <c r="NQ239" s="20"/>
+      <c r="NR239" s="20"/>
+      <c r="NS239" s="20"/>
+      <c r="NT239" s="20"/>
+      <c r="NU239" s="20"/>
+      <c r="NV239" s="20"/>
+      <c r="NW239" s="20"/>
+      <c r="NX239" s="20"/>
+      <c r="NY239" s="20"/>
+      <c r="NZ239" s="20"/>
+      <c r="OA239" s="20"/>
+      <c r="OB239" s="20"/>
+      <c r="OC239" s="20"/>
+      <c r="OD239" s="20"/>
+      <c r="OE239" s="20"/>
+      <c r="OF239" s="20"/>
+      <c r="OG239" s="20"/>
+      <c r="OH239" s="20"/>
+      <c r="OI239" s="20"/>
+      <c r="OJ239" s="20"/>
+      <c r="OK239" s="20"/>
+      <c r="OL239" s="20"/>
+      <c r="OM239" s="20"/>
+      <c r="ON239" s="20"/>
+      <c r="OO239" s="20"/>
+      <c r="OP239" s="20"/>
+      <c r="OQ239" s="20"/>
+      <c r="OR239" s="20"/>
+      <c r="OS239" s="20"/>
+      <c r="OT239" s="20"/>
+      <c r="OU239" s="20"/>
+      <c r="OV239" s="20"/>
+      <c r="OW239" s="20"/>
+      <c r="OX239" s="20"/>
+      <c r="OY239" s="20"/>
+      <c r="OZ239" s="20"/>
+      <c r="PA239" s="20"/>
+      <c r="PB239" s="20"/>
+      <c r="PC239" s="20"/>
+      <c r="PD239" s="20"/>
+      <c r="PE239" s="20"/>
+      <c r="PF239" s="20"/>
+      <c r="PG239" s="20"/>
+      <c r="PH239" s="20"/>
+      <c r="PI239" s="20"/>
+      <c r="PJ239" s="20"/>
+      <c r="PK239" s="20"/>
+      <c r="PL239" s="20"/>
+      <c r="PM239" s="20"/>
+      <c r="PN239" s="20"/>
+      <c r="PO239" s="20"/>
+      <c r="PP239" s="20"/>
+      <c r="PQ239" s="20"/>
+      <c r="PR239" s="20"/>
+      <c r="PS239" s="20"/>
+      <c r="PT239" s="20"/>
+      <c r="PU239" s="20"/>
+      <c r="PV239" s="20"/>
+      <c r="PW239" s="20"/>
+      <c r="PX239" s="20"/>
+      <c r="PY239" s="20"/>
+      <c r="PZ239" s="20"/>
+      <c r="QA239" s="20"/>
+      <c r="QB239" s="20"/>
+      <c r="QC239" s="20"/>
+      <c r="QD239" s="20"/>
+      <c r="QE239" s="20"/>
+      <c r="QF239" s="20"/>
+      <c r="QG239" s="20"/>
+      <c r="QH239" s="20"/>
+      <c r="QI239" s="20"/>
+      <c r="QJ239" s="20"/>
+      <c r="QK239" s="20"/>
+      <c r="QL239" s="20"/>
+      <c r="QM239" s="20"/>
+      <c r="QN239" s="20"/>
+      <c r="QO239" s="20"/>
+      <c r="QP239" s="20"/>
+      <c r="QQ239" s="20"/>
+      <c r="QR239" s="20"/>
+      <c r="QS239" s="20"/>
+      <c r="QT239" s="20"/>
+      <c r="QU239" s="20"/>
+      <c r="QV239" s="20"/>
+      <c r="QW239" s="20"/>
+      <c r="QX239" s="20"/>
+      <c r="QY239" s="20"/>
+      <c r="QZ239" s="20"/>
+      <c r="RA239" s="20"/>
+      <c r="RB239" s="20"/>
+      <c r="RC239" s="20"/>
+      <c r="RD239" s="20"/>
+      <c r="RE239" s="20"/>
+      <c r="RF239" s="20"/>
+      <c r="RG239" s="20"/>
+      <c r="RH239" s="20"/>
+      <c r="RI239" s="20"/>
+      <c r="RJ239" s="20"/>
+      <c r="RK239" s="20"/>
+      <c r="RL239" s="20"/>
+      <c r="RM239" s="20"/>
+      <c r="RN239" s="20"/>
+      <c r="RO239" s="20"/>
+      <c r="RP239" s="20"/>
+      <c r="RQ239" s="20"/>
+      <c r="RR239" s="20"/>
+      <c r="RS239" s="20"/>
+      <c r="RT239" s="20"/>
+      <c r="RU239" s="20"/>
+      <c r="RV239" s="20"/>
+      <c r="RW239" s="20"/>
+      <c r="RX239" s="20"/>
+      <c r="RY239" s="20"/>
+      <c r="RZ239" s="20"/>
+      <c r="SA239" s="20"/>
+      <c r="SB239" s="20"/>
+      <c r="SC239" s="20"/>
+      <c r="SD239" s="20"/>
+      <c r="SE239" s="20"/>
+      <c r="SF239" s="20"/>
+      <c r="SG239" s="20"/>
+      <c r="SH239" s="20"/>
+      <c r="SI239" s="20"/>
+      <c r="SJ239" s="20"/>
+      <c r="SK239" s="20"/>
+      <c r="SL239" s="20"/>
+      <c r="SM239" s="20"/>
+      <c r="SN239" s="20"/>
+      <c r="SO239" s="20"/>
+      <c r="SP239" s="20"/>
+      <c r="SQ239" s="20"/>
+      <c r="SR239" s="20"/>
+      <c r="SS239" s="20"/>
+      <c r="ST239" s="20"/>
+      <c r="SU239" s="20"/>
+      <c r="SV239" s="20"/>
+      <c r="SW239" s="20"/>
+      <c r="SX239" s="20"/>
+      <c r="SY239" s="20"/>
+      <c r="SZ239" s="20"/>
+      <c r="TA239" s="20"/>
+      <c r="TB239" s="20"/>
+      <c r="TC239" s="20"/>
+      <c r="TD239" s="20"/>
+      <c r="TE239" s="20"/>
+      <c r="TF239" s="20"/>
+      <c r="TG239" s="20"/>
+      <c r="TH239" s="20"/>
+      <c r="TI239" s="20"/>
+      <c r="TJ239" s="20"/>
+      <c r="TK239" s="20"/>
+      <c r="TL239" s="20"/>
+      <c r="TM239" s="20"/>
+      <c r="TN239" s="20"/>
+      <c r="TO239" s="20"/>
+      <c r="TP239" s="20"/>
+      <c r="TQ239" s="20"/>
+      <c r="TR239" s="20"/>
+      <c r="TS239" s="20"/>
+      <c r="TT239" s="20"/>
+      <c r="TU239" s="20"/>
+      <c r="TV239" s="20"/>
+      <c r="TW239" s="20"/>
+      <c r="TX239" s="20"/>
+      <c r="TY239" s="20"/>
+      <c r="TZ239" s="20"/>
+      <c r="UA239" s="20"/>
+      <c r="UB239" s="20"/>
+      <c r="UC239" s="20"/>
+      <c r="UD239" s="20"/>
+      <c r="UE239" s="20"/>
+      <c r="UF239" s="20"/>
+      <c r="UG239" s="20"/>
+      <c r="UH239" s="20"/>
+      <c r="UI239" s="20"/>
+      <c r="UJ239" s="20"/>
+      <c r="UK239" s="20"/>
+      <c r="UL239" s="20"/>
+      <c r="UM239" s="20"/>
+      <c r="UN239" s="20"/>
+      <c r="UO239" s="20"/>
+      <c r="UP239" s="20"/>
+      <c r="UQ239" s="20"/>
+      <c r="UR239" s="20"/>
+      <c r="US239" s="20"/>
+      <c r="UT239" s="20"/>
+      <c r="UU239" s="20"/>
+      <c r="UV239" s="20"/>
+      <c r="UW239" s="20"/>
+      <c r="UX239" s="20"/>
+      <c r="UY239" s="20"/>
+      <c r="UZ239" s="20"/>
+      <c r="VA239" s="20"/>
+      <c r="VB239" s="20"/>
+      <c r="VC239" s="20"/>
+      <c r="VD239" s="20"/>
+      <c r="VE239" s="20"/>
+      <c r="VF239" s="20"/>
+      <c r="VG239" s="20"/>
+      <c r="VH239" s="20"/>
+      <c r="VI239" s="20"/>
+      <c r="VJ239" s="20"/>
+      <c r="VK239" s="20"/>
+      <c r="VL239" s="20"/>
+      <c r="VM239" s="20"/>
+      <c r="VN239" s="20"/>
+      <c r="VO239" s="20"/>
+      <c r="VP239" s="20"/>
+      <c r="VQ239" s="20"/>
+      <c r="VR239" s="20"/>
+      <c r="VS239" s="20"/>
+      <c r="VT239" s="20"/>
+      <c r="VU239" s="20"/>
+      <c r="VV239" s="20"/>
+      <c r="VW239" s="20"/>
+      <c r="VX239" s="20"/>
+      <c r="VY239" s="20"/>
+      <c r="VZ239" s="20"/>
+      <c r="WA239" s="20"/>
+      <c r="WB239" s="20"/>
+      <c r="WC239" s="20"/>
+      <c r="WD239" s="20"/>
+      <c r="WE239" s="20"/>
+      <c r="WF239" s="20"/>
+      <c r="WG239" s="20"/>
+      <c r="WH239" s="20"/>
+      <c r="WI239" s="20"/>
+      <c r="WJ239" s="20"/>
+      <c r="WK239" s="20"/>
+      <c r="WL239" s="20"/>
+      <c r="WM239" s="20"/>
+      <c r="WN239" s="20"/>
+      <c r="WO239" s="20"/>
+      <c r="WP239" s="20"/>
+      <c r="WQ239" s="20"/>
+      <c r="WR239" s="20"/>
+      <c r="WS239" s="20"/>
+      <c r="WT239" s="20"/>
+      <c r="WU239" s="20"/>
+      <c r="WV239" s="20"/>
+      <c r="WW239" s="20"/>
+      <c r="WX239" s="20"/>
+      <c r="WY239" s="20"/>
+      <c r="WZ239" s="20"/>
+      <c r="XA239" s="20"/>
+      <c r="XB239" s="20"/>
+      <c r="XC239" s="20"/>
+      <c r="XD239" s="20"/>
+      <c r="XE239" s="20"/>
+      <c r="XF239" s="20"/>
+      <c r="XG239" s="20"/>
+      <c r="XH239" s="20"/>
+      <c r="XI239" s="20"/>
+      <c r="XJ239" s="20"/>
+      <c r="XK239" s="20"/>
+      <c r="XL239" s="20"/>
+      <c r="XM239" s="20"/>
+      <c r="XN239" s="20"/>
+      <c r="XO239" s="20"/>
+      <c r="XP239" s="20"/>
+      <c r="XQ239" s="20"/>
+      <c r="XR239" s="20"/>
+      <c r="XS239" s="20"/>
+      <c r="XT239" s="20"/>
+      <c r="XU239" s="20"/>
+      <c r="XV239" s="20"/>
+      <c r="XW239" s="20"/>
+      <c r="XX239" s="20"/>
+      <c r="XY239" s="20"/>
+      <c r="XZ239" s="20"/>
+      <c r="YA239" s="20"/>
+      <c r="YB239" s="20"/>
+      <c r="YC239" s="20"/>
+      <c r="YD239" s="20"/>
+      <c r="YE239" s="20"/>
+      <c r="YF239" s="20"/>
+      <c r="YG239" s="20"/>
+      <c r="YH239" s="20"/>
+      <c r="YI239" s="20"/>
+      <c r="YJ239" s="20"/>
+      <c r="YK239" s="20"/>
+      <c r="YL239" s="20"/>
+      <c r="YM239" s="20"/>
+      <c r="YN239" s="20"/>
+      <c r="YO239" s="20"/>
+      <c r="YP239" s="20"/>
+      <c r="YQ239" s="20"/>
+      <c r="YR239" s="20"/>
+      <c r="YS239" s="20"/>
+      <c r="YT239" s="20"/>
+      <c r="YU239" s="20"/>
+      <c r="YV239" s="20"/>
+      <c r="YW239" s="20"/>
+      <c r="YX239" s="20"/>
+      <c r="YY239" s="20"/>
+      <c r="YZ239" s="20"/>
+      <c r="ZA239" s="20"/>
+      <c r="ZB239" s="20"/>
+      <c r="ZC239" s="20"/>
+      <c r="ZD239" s="20"/>
+      <c r="ZE239" s="20"/>
+      <c r="ZF239" s="20"/>
+      <c r="ZG239" s="20"/>
+      <c r="ZH239" s="20"/>
+      <c r="ZI239" s="20"/>
+      <c r="ZJ239" s="20"/>
+      <c r="ZK239" s="20"/>
+      <c r="ZL239" s="20"/>
+      <c r="ZM239" s="20"/>
+      <c r="ZN239" s="20"/>
+      <c r="ZO239" s="20"/>
+      <c r="ZP239" s="20"/>
+      <c r="ZQ239" s="20"/>
+      <c r="ZR239" s="20"/>
+      <c r="ZS239" s="20"/>
+      <c r="ZT239" s="20"/>
+      <c r="ZU239" s="20"/>
+      <c r="ZV239" s="20"/>
+      <c r="ZW239" s="20"/>
+      <c r="ZX239" s="20"/>
+      <c r="ZY239" s="20"/>
+      <c r="ZZ239" s="20"/>
+      <c r="AAA239" s="20"/>
+      <c r="AAB239" s="20"/>
+      <c r="AAC239" s="20"/>
+      <c r="AAD239" s="20"/>
+      <c r="AAE239" s="20"/>
+      <c r="AAF239" s="20"/>
+      <c r="AAG239" s="20"/>
+      <c r="AAH239" s="20"/>
+      <c r="AAI239" s="20"/>
+      <c r="AAJ239" s="20"/>
+      <c r="AAK239" s="20"/>
+      <c r="AAL239" s="20"/>
+      <c r="AAM239" s="20"/>
+      <c r="AAN239" s="20"/>
+      <c r="AAO239" s="20"/>
+      <c r="AAP239" s="20"/>
+      <c r="AAQ239" s="20"/>
+      <c r="AAR239" s="20"/>
+      <c r="AAS239" s="20"/>
+      <c r="AAT239" s="20"/>
+      <c r="AAU239" s="20"/>
+      <c r="AAV239" s="20"/>
+      <c r="AAW239" s="20"/>
+      <c r="AAX239" s="20"/>
+      <c r="AAY239" s="20"/>
+      <c r="AAZ239" s="20"/>
+      <c r="ABA239" s="20"/>
+      <c r="ABB239" s="20"/>
+      <c r="ABC239" s="20"/>
+      <c r="ABD239" s="20"/>
+      <c r="ABE239" s="20"/>
+      <c r="ABF239" s="20"/>
+      <c r="ABG239" s="20"/>
+      <c r="ABH239" s="20"/>
+      <c r="ABI239" s="20"/>
+      <c r="ABJ239" s="20"/>
+      <c r="ABK239" s="20"/>
+      <c r="ABL239" s="20"/>
+      <c r="ABM239" s="20"/>
+      <c r="ABN239" s="20"/>
+      <c r="ABO239" s="20"/>
+      <c r="ABP239" s="20"/>
+      <c r="ABQ239" s="20"/>
+      <c r="ABR239" s="20"/>
+      <c r="ABS239" s="20"/>
+      <c r="ABT239" s="20"/>
+      <c r="ABU239" s="20"/>
+      <c r="ABV239" s="20"/>
+      <c r="ABW239" s="20"/>
+      <c r="ABX239" s="20"/>
+      <c r="ABY239" s="20"/>
+      <c r="ABZ239" s="20"/>
+      <c r="ACA239" s="20"/>
+      <c r="ACB239" s="20"/>
+      <c r="ACC239" s="20"/>
+      <c r="ACD239" s="20"/>
+      <c r="ACE239" s="20"/>
+      <c r="ACF239" s="20"/>
+      <c r="ACG239" s="20"/>
+      <c r="ACH239" s="20"/>
+      <c r="ACI239" s="20"/>
+      <c r="ACJ239" s="20"/>
+      <c r="ACK239" s="20"/>
+      <c r="ACL239" s="20"/>
+      <c r="ACM239" s="20"/>
+      <c r="ACN239" s="20"/>
+      <c r="ACO239" s="20"/>
+      <c r="ACP239" s="20"/>
+      <c r="ACQ239" s="20"/>
+      <c r="ACR239" s="20"/>
+      <c r="ACS239" s="20"/>
+      <c r="ACT239" s="20"/>
+      <c r="ACU239" s="20"/>
+      <c r="ACV239" s="20"/>
+      <c r="ACW239" s="20"/>
+      <c r="ACX239" s="20"/>
+      <c r="ACY239" s="20"/>
+      <c r="ACZ239" s="20"/>
+      <c r="ADA239" s="20"/>
+      <c r="ADB239" s="20"/>
+      <c r="ADC239" s="20"/>
+      <c r="ADD239" s="20"/>
+      <c r="ADE239" s="20"/>
+      <c r="ADF239" s="20"/>
+      <c r="ADG239" s="20"/>
+      <c r="ADH239" s="20"/>
+      <c r="ADI239" s="20"/>
+      <c r="ADJ239" s="20"/>
+      <c r="ADK239" s="20"/>
+      <c r="ADL239" s="20"/>
+      <c r="ADM239" s="20"/>
+      <c r="ADN239" s="20"/>
+      <c r="ADO239" s="20"/>
+      <c r="ADP239" s="20"/>
+      <c r="ADQ239" s="20"/>
+      <c r="ADR239" s="20"/>
+      <c r="ADS239" s="20"/>
+      <c r="ADT239" s="20"/>
+      <c r="ADU239" s="20"/>
+      <c r="ADV239" s="20"/>
+      <c r="ADW239" s="20"/>
+      <c r="ADX239" s="20"/>
+      <c r="ADY239" s="20"/>
+      <c r="ADZ239" s="20"/>
+      <c r="AEA239" s="20"/>
+      <c r="AEB239" s="20"/>
+      <c r="AEC239" s="20"/>
+      <c r="AED239" s="20"/>
+      <c r="AEE239" s="20"/>
+      <c r="AEF239" s="20"/>
+      <c r="AEG239" s="20"/>
+      <c r="AEH239" s="20"/>
+      <c r="AEI239" s="20"/>
+      <c r="AEJ239" s="20"/>
+      <c r="AEK239" s="20"/>
+      <c r="AEL239" s="20"/>
+      <c r="AEM239" s="20"/>
+      <c r="AEN239" s="20"/>
+      <c r="AEO239" s="20"/>
+      <c r="AEP239" s="20"/>
+      <c r="AEQ239" s="20"/>
+      <c r="AER239" s="20"/>
+      <c r="AES239" s="20"/>
+      <c r="AET239" s="20"/>
+      <c r="AEU239" s="20"/>
+      <c r="AEV239" s="20"/>
+      <c r="AEW239" s="20"/>
+      <c r="AEX239" s="20"/>
+      <c r="AEY239" s="20"/>
+      <c r="AEZ239" s="20"/>
+      <c r="AFA239" s="20"/>
+      <c r="AFB239" s="20"/>
+      <c r="AFC239" s="20"/>
+      <c r="AFD239" s="20"/>
+      <c r="AFE239" s="20"/>
+      <c r="AFF239" s="20"/>
+      <c r="AFG239" s="20"/>
+      <c r="AFH239" s="20"/>
+      <c r="AFI239" s="20"/>
+      <c r="AFJ239" s="20"/>
+      <c r="AFK239" s="20"/>
+      <c r="AFL239" s="20"/>
+      <c r="AFM239" s="20"/>
+      <c r="AFN239" s="20"/>
+      <c r="AFO239" s="20"/>
+      <c r="AFP239" s="20"/>
+      <c r="AFQ239" s="20"/>
+      <c r="AFR239" s="20"/>
+      <c r="AFS239" s="20"/>
+      <c r="AFT239" s="20"/>
+      <c r="AFU239" s="20"/>
+      <c r="AFV239" s="20"/>
+      <c r="AFW239" s="20"/>
+      <c r="AFX239" s="20"/>
+      <c r="AFY239" s="20"/>
+      <c r="AFZ239" s="20"/>
+      <c r="AGA239" s="20"/>
+      <c r="AGB239" s="20"/>
+      <c r="AGC239" s="20"/>
+      <c r="AGD239" s="20"/>
+      <c r="AGE239" s="20"/>
+      <c r="AGF239" s="20"/>
+      <c r="AGG239" s="20"/>
+      <c r="AGH239" s="20"/>
+      <c r="AGI239" s="20"/>
+      <c r="AGJ239" s="20"/>
+      <c r="AGK239" s="20"/>
+      <c r="AGL239" s="20"/>
+      <c r="AGM239" s="20"/>
+      <c r="AGN239" s="20"/>
+      <c r="AGO239" s="20"/>
+      <c r="AGP239" s="20"/>
+      <c r="AGQ239" s="20"/>
+      <c r="AGR239" s="20"/>
+      <c r="AGS239" s="20"/>
+      <c r="AGT239" s="20"/>
+      <c r="AGU239" s="20"/>
+      <c r="AGV239" s="20"/>
+      <c r="AGW239" s="20"/>
+      <c r="AGX239" s="20"/>
+      <c r="AGY239" s="20"/>
+      <c r="AGZ239" s="20"/>
+      <c r="AHA239" s="20"/>
+      <c r="AHB239" s="20"/>
+      <c r="AHC239" s="20"/>
+      <c r="AHD239" s="20"/>
+      <c r="AHE239" s="20"/>
+      <c r="AHF239" s="20"/>
+      <c r="AHG239" s="20"/>
+      <c r="AHH239" s="20"/>
+      <c r="AHI239" s="20"/>
+      <c r="AHJ239" s="20"/>
+      <c r="AHK239" s="20"/>
+      <c r="AHL239" s="20"/>
+      <c r="AHM239" s="20"/>
+      <c r="AHN239" s="20"/>
+      <c r="AHO239" s="20"/>
+      <c r="AHP239" s="20"/>
+      <c r="AHQ239" s="20"/>
+      <c r="AHR239" s="20"/>
+      <c r="AHS239" s="20"/>
+      <c r="AHT239" s="20"/>
+      <c r="AHU239" s="20"/>
+      <c r="AHV239" s="20"/>
+      <c r="AHW239" s="20"/>
+      <c r="AHX239" s="20"/>
+      <c r="AHY239" s="20"/>
+      <c r="AHZ239" s="20"/>
+      <c r="AIA239" s="20"/>
+      <c r="AIB239" s="20"/>
+      <c r="AIC239" s="20"/>
+      <c r="AID239" s="20"/>
+      <c r="AIE239" s="20"/>
+      <c r="AIF239" s="20"/>
+      <c r="AIG239" s="20"/>
+      <c r="AIH239" s="20"/>
+      <c r="AII239" s="20"/>
+      <c r="AIJ239" s="20"/>
+      <c r="AIK239" s="20"/>
+      <c r="AIL239" s="20"/>
+      <c r="AIM239" s="20"/>
+      <c r="AIN239" s="20"/>
+      <c r="AIO239" s="20"/>
+      <c r="AIP239" s="20"/>
+      <c r="AIQ239" s="20"/>
+      <c r="AIR239" s="20"/>
+      <c r="AIS239" s="20"/>
+      <c r="AIT239" s="20"/>
+      <c r="AIU239" s="20"/>
+      <c r="AIV239" s="20"/>
+      <c r="AIW239" s="20"/>
+      <c r="AIX239" s="20"/>
+      <c r="AIY239" s="20"/>
+      <c r="AIZ239" s="20"/>
+      <c r="AJA239" s="20"/>
+      <c r="AJB239" s="20"/>
+      <c r="AJC239" s="20"/>
+      <c r="AJD239" s="20"/>
+      <c r="AJE239" s="20"/>
+      <c r="AJF239" s="20"/>
+      <c r="AJG239" s="20"/>
+      <c r="AJH239" s="20"/>
+      <c r="AJI239" s="20"/>
+      <c r="AJJ239" s="20"/>
+      <c r="AJK239" s="20"/>
+      <c r="AJL239" s="20"/>
+      <c r="AJM239" s="20"/>
+      <c r="AJN239" s="20"/>
+      <c r="AJO239" s="20"/>
+      <c r="AJP239" s="20"/>
+      <c r="AJQ239" s="20"/>
+      <c r="AJR239" s="20"/>
+      <c r="AJS239" s="20"/>
+      <c r="AJT239" s="20"/>
+      <c r="AJU239" s="20"/>
+      <c r="AJV239" s="20"/>
+      <c r="AJW239" s="20"/>
+      <c r="AJX239" s="20"/>
+      <c r="AJY239" s="20"/>
+      <c r="AJZ239" s="20"/>
+      <c r="AKA239" s="20"/>
+      <c r="AKB239" s="20"/>
+      <c r="AKC239" s="20"/>
+      <c r="AKD239" s="20"/>
+      <c r="AKE239" s="20"/>
+      <c r="AKF239" s="20"/>
+      <c r="AKG239" s="20"/>
+      <c r="AKH239" s="20"/>
+      <c r="AKI239" s="20"/>
+      <c r="AKJ239" s="20"/>
+      <c r="AKK239" s="20"/>
+      <c r="AKL239" s="20"/>
+      <c r="AKM239" s="20"/>
+      <c r="AKN239" s="20"/>
+      <c r="AKO239" s="20"/>
+      <c r="AKP239" s="20"/>
+      <c r="AKQ239" s="20"/>
+      <c r="AKR239" s="20"/>
+      <c r="AKS239" s="20"/>
+      <c r="AKT239" s="20"/>
+      <c r="AKU239" s="20"/>
+      <c r="AKV239" s="20"/>
+      <c r="AKW239" s="20"/>
+      <c r="AKX239" s="20"/>
+      <c r="AKY239" s="20"/>
+      <c r="AKZ239" s="20"/>
+      <c r="ALA239" s="20"/>
+      <c r="ALB239" s="20"/>
+      <c r="ALC239" s="20"/>
+      <c r="ALD239" s="20"/>
+      <c r="ALE239" s="20"/>
+      <c r="ALF239" s="20"/>
+      <c r="ALG239" s="20"/>
+      <c r="ALH239" s="20"/>
+      <c r="ALI239" s="20"/>
+      <c r="ALJ239" s="20"/>
+      <c r="ALK239" s="20"/>
+      <c r="ALL239" s="20"/>
+      <c r="ALM239" s="20"/>
+      <c r="ALN239" s="20"/>
+      <c r="ALO239" s="20"/>
+      <c r="ALP239" s="20"/>
+      <c r="ALQ239" s="20"/>
+      <c r="ALR239" s="20"/>
+      <c r="ALS239" s="20"/>
+      <c r="ALT239" s="20"/>
+      <c r="ALU239" s="20"/>
+      <c r="ALV239" s="20"/>
+      <c r="ALW239" s="20"/>
+      <c r="ALX239" s="20"/>
+      <c r="ALY239" s="20"/>
+      <c r="ALZ239" s="20"/>
+      <c r="AMA239" s="20"/>
+      <c r="AMB239" s="20"/>
+      <c r="AMC239" s="20"/>
+      <c r="AMD239" s="20"/>
+      <c r="AME239" s="20"/>
+      <c r="AMF239" s="20"/>
+      <c r="AMG239" s="20"/>
+      <c r="AMH239" s="20"/>
+      <c r="AMI239" s="20"/>
+      <c r="AMJ239" s="20"/>
+      <c r="AMK239" s="20"/>
+      <c r="AML239" s="20"/>
+      <c r="AMM239" s="20"/>
+      <c r="AMN239" s="20"/>
+      <c r="AMO239" s="20"/>
+      <c r="AMP239" s="20"/>
+      <c r="AMQ239" s="20"/>
+      <c r="AMR239" s="20"/>
+      <c r="AMS239" s="20"/>
+      <c r="AMT239" s="20"/>
+      <c r="AMU239" s="20"/>
+      <c r="AMV239" s="20"/>
+      <c r="AMW239" s="20"/>
+      <c r="AMX239" s="20"/>
+      <c r="AMY239" s="20"/>
+      <c r="AMZ239" s="20"/>
+      <c r="ANA239" s="20"/>
+      <c r="ANB239" s="20"/>
+      <c r="ANC239" s="20"/>
+      <c r="AND239" s="20"/>
+      <c r="ANE239" s="20"/>
+      <c r="ANF239" s="20"/>
+      <c r="ANG239" s="20"/>
+      <c r="ANH239" s="20"/>
+      <c r="ANI239" s="20"/>
+      <c r="ANJ239" s="20"/>
+      <c r="ANK239" s="20"/>
+      <c r="ANL239" s="20"/>
+      <c r="ANM239" s="20"/>
+      <c r="ANN239" s="20"/>
+      <c r="ANO239" s="20"/>
+      <c r="ANP239" s="20"/>
+      <c r="ANQ239" s="20"/>
+      <c r="ANR239" s="20"/>
+      <c r="ANS239" s="20"/>
+      <c r="ANT239" s="20"/>
+      <c r="ANU239" s="20"/>
+      <c r="ANV239" s="20"/>
+      <c r="ANW239" s="20"/>
+      <c r="ANX239" s="20"/>
+      <c r="ANY239" s="20"/>
+      <c r="ANZ239" s="20"/>
+      <c r="AOA239" s="20"/>
+      <c r="AOB239" s="20"/>
+      <c r="AOC239" s="20"/>
+      <c r="AOD239" s="20"/>
+      <c r="AOE239" s="20"/>
+      <c r="AOF239" s="20"/>
+      <c r="AOG239" s="20"/>
+      <c r="AOH239" s="20"/>
+      <c r="AOI239" s="20"/>
+      <c r="AOJ239" s="20"/>
+      <c r="AOK239" s="20"/>
+      <c r="AOL239" s="20"/>
+      <c r="AOM239" s="20"/>
+      <c r="AON239" s="20"/>
+      <c r="AOO239" s="20"/>
+      <c r="AOP239" s="20"/>
+      <c r="AOQ239" s="20"/>
+      <c r="AOR239" s="20"/>
+      <c r="AOS239" s="20"/>
+      <c r="AOT239" s="20"/>
+      <c r="AOU239" s="20"/>
+      <c r="AOV239" s="20"/>
+      <c r="AOW239" s="20"/>
+      <c r="AOX239" s="20"/>
+      <c r="AOY239" s="20"/>
+      <c r="AOZ239" s="20"/>
+      <c r="APA239" s="20"/>
+      <c r="APB239" s="20"/>
+      <c r="APC239" s="20"/>
+      <c r="APD239" s="20"/>
+      <c r="APE239" s="20"/>
+      <c r="APF239" s="20"/>
+      <c r="APG239" s="20"/>
+      <c r="APH239" s="20"/>
+      <c r="API239" s="20"/>
+      <c r="APJ239" s="20"/>
+      <c r="APK239" s="20"/>
+      <c r="APL239" s="20"/>
+      <c r="APM239" s="20"/>
+      <c r="APN239" s="20"/>
+      <c r="APO239" s="20"/>
+      <c r="APP239" s="20"/>
+      <c r="APQ239" s="20"/>
+      <c r="APR239" s="20"/>
+      <c r="APS239" s="20"/>
+      <c r="APT239" s="20"/>
+      <c r="APU239" s="20"/>
+      <c r="APV239" s="20"/>
+      <c r="APW239" s="20"/>
+      <c r="APX239" s="20"/>
+      <c r="APY239" s="20"/>
+      <c r="APZ239" s="20"/>
+      <c r="AQA239" s="20"/>
+      <c r="AQB239" s="20"/>
+      <c r="AQC239" s="20"/>
+      <c r="AQD239" s="20"/>
+      <c r="AQE239" s="20"/>
+      <c r="AQF239" s="20"/>
+      <c r="AQG239" s="20"/>
+      <c r="AQH239" s="20"/>
+      <c r="AQI239" s="20"/>
+      <c r="AQJ239" s="20"/>
+      <c r="AQK239" s="20"/>
+      <c r="AQL239" s="20"/>
+      <c r="AQM239" s="20"/>
+      <c r="AQN239" s="20"/>
+      <c r="AQO239" s="20"/>
+      <c r="AQP239" s="20"/>
+      <c r="AQQ239" s="20"/>
+      <c r="AQR239" s="20"/>
+      <c r="AQS239" s="20"/>
+      <c r="AQT239" s="20"/>
+      <c r="AQU239" s="20"/>
+      <c r="AQV239" s="20"/>
+      <c r="AQW239" s="20"/>
+      <c r="AQX239" s="20"/>
+      <c r="AQY239" s="20"/>
+      <c r="AQZ239" s="20"/>
+      <c r="ARA239" s="20"/>
+      <c r="ARB239" s="20"/>
+      <c r="ARC239" s="20"/>
+      <c r="ARD239" s="20"/>
+      <c r="ARE239" s="20"/>
+      <c r="ARF239" s="20"/>
+      <c r="ARG239" s="20"/>
+      <c r="ARH239" s="20"/>
+      <c r="ARI239" s="20"/>
+      <c r="ARJ239" s="20"/>
+      <c r="ARK239" s="20"/>
+      <c r="ARL239" s="20"/>
+      <c r="ARM239" s="20"/>
+      <c r="ARN239" s="20"/>
+      <c r="ARO239" s="20"/>
+      <c r="ARP239" s="20"/>
+      <c r="ARQ239" s="20"/>
+      <c r="ARR239" s="20"/>
+      <c r="ARS239" s="20"/>
+      <c r="ART239" s="20"/>
+      <c r="ARU239" s="20"/>
+      <c r="ARV239" s="20"/>
+      <c r="ARW239" s="20"/>
+      <c r="ARX239" s="20"/>
+      <c r="ARY239" s="20"/>
+      <c r="ARZ239" s="20"/>
+      <c r="ASA239" s="20"/>
+      <c r="ASB239" s="20"/>
+      <c r="ASC239" s="20"/>
+      <c r="ASD239" s="20"/>
+      <c r="ASE239" s="20"/>
+      <c r="ASF239" s="20"/>
+      <c r="ASG239" s="20"/>
+      <c r="ASH239" s="20"/>
+      <c r="ASI239" s="20"/>
+      <c r="ASJ239" s="20"/>
+      <c r="ASK239" s="20"/>
+      <c r="ASL239" s="20"/>
+      <c r="ASM239" s="20"/>
+      <c r="ASN239" s="20"/>
+      <c r="ASO239" s="20"/>
+      <c r="ASP239" s="20"/>
+      <c r="ASQ239" s="20"/>
+      <c r="ASR239" s="20"/>
+      <c r="ASS239" s="20"/>
+      <c r="AST239" s="20"/>
+      <c r="ASU239" s="20"/>
+      <c r="ASV239" s="20"/>
+      <c r="ASW239" s="20"/>
+      <c r="ASX239" s="20"/>
+      <c r="ASY239" s="20"/>
+      <c r="ASZ239" s="20"/>
+      <c r="ATA239" s="20"/>
+      <c r="ATB239" s="20"/>
+      <c r="ATC239" s="20"/>
+      <c r="ATD239" s="20"/>
+      <c r="ATE239" s="20"/>
+      <c r="ATF239" s="20"/>
+      <c r="ATG239" s="20"/>
+      <c r="ATH239" s="20"/>
+      <c r="ATI239" s="20"/>
+      <c r="ATJ239" s="20"/>
+      <c r="ATK239" s="20"/>
+      <c r="ATL239" s="20"/>
+      <c r="ATM239" s="20"/>
+      <c r="ATN239" s="20"/>
+      <c r="ATO239" s="20"/>
+      <c r="ATP239" s="20"/>
+      <c r="ATQ239" s="20"/>
+      <c r="ATR239" s="20"/>
+      <c r="ATS239" s="20"/>
+      <c r="ATT239" s="20"/>
+      <c r="ATU239" s="20"/>
+      <c r="ATV239" s="20"/>
+      <c r="ATW239" s="20"/>
+      <c r="ATX239" s="20"/>
+      <c r="ATY239" s="20"/>
+      <c r="ATZ239" s="20"/>
+      <c r="AUA239" s="20"/>
+      <c r="AUB239" s="20"/>
+      <c r="AUC239" s="20"/>
+      <c r="AUD239" s="20"/>
+      <c r="AUE239" s="20"/>
+      <c r="AUF239" s="20"/>
+      <c r="AUG239" s="20"/>
+      <c r="AUH239" s="20"/>
+      <c r="AUI239" s="20"/>
+      <c r="AUJ239" s="20"/>
+      <c r="AUK239" s="20"/>
+      <c r="AUL239" s="20"/>
+      <c r="AUM239" s="20"/>
+      <c r="AUN239" s="20"/>
+      <c r="AUO239" s="20"/>
+      <c r="AUP239" s="20"/>
+      <c r="AUQ239" s="20"/>
+      <c r="AUR239" s="20"/>
+      <c r="AUS239" s="20"/>
+      <c r="AUT239" s="20"/>
+      <c r="AUU239" s="20"/>
+      <c r="AUV239" s="20"/>
+      <c r="AUW239" s="20"/>
+      <c r="AUX239" s="20"/>
+      <c r="AUY239" s="20"/>
+      <c r="AUZ239" s="20"/>
+      <c r="AVA239" s="20"/>
+      <c r="AVB239" s="20"/>
+      <c r="AVC239" s="20"/>
+      <c r="AVD239" s="20"/>
+      <c r="AVE239" s="20"/>
+      <c r="AVF239" s="20"/>
+      <c r="AVG239" s="20"/>
+      <c r="AVH239" s="20"/>
+      <c r="AVI239" s="20"/>
+      <c r="AVJ239" s="20"/>
+      <c r="AVK239" s="20"/>
+      <c r="AVL239" s="20"/>
+      <c r="AVM239" s="20"/>
+      <c r="AVN239" s="20"/>
+      <c r="AVO239" s="20"/>
+      <c r="AVP239" s="20"/>
+      <c r="AVQ239" s="20"/>
+      <c r="AVR239" s="20"/>
+      <c r="AVS239" s="20"/>
+      <c r="AVT239" s="20"/>
+      <c r="AVU239" s="20"/>
+      <c r="AVV239" s="20"/>
+      <c r="AVW239" s="20"/>
+      <c r="AVX239" s="20"/>
+      <c r="AVY239" s="20"/>
+      <c r="AVZ239" s="20"/>
+      <c r="AWA239" s="20"/>
+      <c r="AWB239" s="20"/>
+      <c r="AWC239" s="20"/>
+      <c r="AWD239" s="20"/>
+      <c r="AWE239" s="20"/>
+      <c r="AWF239" s="20"/>
+      <c r="AWG239" s="20"/>
+      <c r="AWH239" s="20"/>
+      <c r="AWI239" s="20"/>
+      <c r="AWJ239" s="20"/>
+      <c r="AWK239" s="20"/>
+      <c r="AWL239" s="20"/>
+      <c r="AWM239" s="20"/>
+      <c r="AWN239" s="20"/>
+      <c r="AWO239" s="20"/>
+      <c r="AWP239" s="20"/>
+      <c r="AWQ239" s="20"/>
+      <c r="AWR239" s="20"/>
+      <c r="AWS239" s="20"/>
+      <c r="AWT239" s="20"/>
+      <c r="AWU239" s="20"/>
+      <c r="AWV239" s="20"/>
+      <c r="AWW239" s="20"/>
+      <c r="AWX239" s="20"/>
+      <c r="AWY239" s="20"/>
+      <c r="AWZ239" s="20"/>
+      <c r="AXA239" s="20"/>
+      <c r="AXB239" s="20"/>
+      <c r="AXC239" s="20"/>
+      <c r="AXD239" s="20"/>
+      <c r="AXE239" s="20"/>
+      <c r="AXF239" s="20"/>
+      <c r="AXG239" s="20"/>
+      <c r="AXH239" s="20"/>
+      <c r="AXI239" s="20"/>
+      <c r="AXJ239" s="20"/>
+      <c r="AXK239" s="20"/>
+      <c r="AXL239" s="20"/>
+      <c r="AXM239" s="20"/>
+      <c r="AXN239" s="20"/>
+      <c r="AXO239" s="20"/>
+      <c r="AXP239" s="20"/>
+      <c r="AXQ239" s="20"/>
+      <c r="AXR239" s="20"/>
+      <c r="AXS239" s="20"/>
+      <c r="AXT239" s="20"/>
+      <c r="AXU239" s="20"/>
+      <c r="AXV239" s="20"/>
+      <c r="AXW239" s="20"/>
+      <c r="AXX239" s="20"/>
+      <c r="AXY239" s="20"/>
+      <c r="AXZ239" s="20"/>
+      <c r="AYA239" s="20"/>
+      <c r="AYB239" s="20"/>
+      <c r="AYC239" s="20"/>
+      <c r="AYD239" s="20"/>
+      <c r="AYE239" s="20"/>
+      <c r="AYF239" s="20"/>
+      <c r="AYG239" s="20"/>
+      <c r="AYH239" s="20"/>
+      <c r="AYI239" s="20"/>
+      <c r="AYJ239" s="20"/>
+      <c r="AYK239" s="20"/>
+      <c r="AYL239" s="20"/>
+      <c r="AYM239" s="20"/>
+      <c r="AYN239" s="20"/>
+      <c r="AYO239" s="20"/>
+      <c r="AYP239" s="20"/>
+      <c r="AYQ239" s="20"/>
+      <c r="AYR239" s="20"/>
+      <c r="AYS239" s="20"/>
+      <c r="AYT239" s="20"/>
+      <c r="AYU239" s="20"/>
+      <c r="AYV239" s="20"/>
+      <c r="AYW239" s="20"/>
+      <c r="AYX239" s="20"/>
+      <c r="AYY239" s="20"/>
+      <c r="AYZ239" s="20"/>
+      <c r="AZA239" s="20"/>
+      <c r="AZB239" s="20"/>
+      <c r="AZC239" s="20"/>
+      <c r="AZD239" s="20"/>
+      <c r="AZE239" s="20"/>
+      <c r="AZF239" s="20"/>
+      <c r="AZG239" s="20"/>
+      <c r="AZH239" s="20"/>
+      <c r="AZI239" s="20"/>
+      <c r="AZJ239" s="20"/>
+      <c r="AZK239" s="20"/>
+      <c r="AZL239" s="20"/>
+      <c r="AZM239" s="20"/>
+      <c r="AZN239" s="20"/>
+      <c r="AZO239" s="20"/>
+      <c r="AZP239" s="20"/>
+      <c r="AZQ239" s="20"/>
+      <c r="AZR239" s="20"/>
+      <c r="AZS239" s="20"/>
+      <c r="AZT239" s="20"/>
+      <c r="AZU239" s="20"/>
+      <c r="AZV239" s="20"/>
+      <c r="AZW239" s="20"/>
+      <c r="AZX239" s="20"/>
+      <c r="AZY239" s="20"/>
+      <c r="AZZ239" s="20"/>
+      <c r="BAA239" s="20"/>
+      <c r="BAB239" s="20"/>
+      <c r="BAC239" s="20"/>
+      <c r="BAD239" s="20"/>
+      <c r="BAE239" s="20"/>
+      <c r="BAF239" s="20"/>
+      <c r="BAG239" s="20"/>
+      <c r="BAH239" s="20"/>
+      <c r="BAI239" s="20"/>
+      <c r="BAJ239" s="20"/>
+      <c r="BAK239" s="20"/>
+      <c r="BAL239" s="20"/>
+      <c r="BAM239" s="20"/>
+      <c r="BAN239" s="20"/>
+      <c r="BAO239" s="20"/>
+      <c r="BAP239" s="20"/>
+      <c r="BAQ239" s="20"/>
+      <c r="BAR239" s="20"/>
+      <c r="BAS239" s="20"/>
+      <c r="BAT239" s="20"/>
+      <c r="BAU239" s="20"/>
+      <c r="BAV239" s="20"/>
+      <c r="BAW239" s="20"/>
+      <c r="BAX239" s="20"/>
+      <c r="BAY239" s="20"/>
+      <c r="BAZ239" s="20"/>
+      <c r="BBA239" s="20"/>
+      <c r="BBB239" s="20"/>
+      <c r="BBC239" s="20"/>
+      <c r="BBD239" s="20"/>
+      <c r="BBE239" s="20"/>
+      <c r="BBF239" s="20"/>
+      <c r="BBG239" s="20"/>
+      <c r="BBH239" s="20"/>
+      <c r="BBI239" s="20"/>
+      <c r="BBJ239" s="20"/>
+      <c r="BBK239" s="20"/>
+      <c r="BBL239" s="20"/>
+      <c r="BBM239" s="20"/>
+      <c r="BBN239" s="20"/>
+      <c r="BBO239" s="20"/>
+      <c r="BBP239" s="20"/>
+      <c r="BBQ239" s="20"/>
+      <c r="BBR239" s="20"/>
+      <c r="BBS239" s="20"/>
+      <c r="BBT239" s="20"/>
+      <c r="BBU239" s="20"/>
+      <c r="BBV239" s="20"/>
+      <c r="BBW239" s="20"/>
+      <c r="BBX239" s="20"/>
+      <c r="BBY239" s="20"/>
+      <c r="BBZ239" s="20"/>
+      <c r="BCA239" s="20"/>
+      <c r="BCB239" s="20"/>
+      <c r="BCC239" s="20"/>
+      <c r="BCD239" s="20"/>
+      <c r="BCE239" s="20"/>
+      <c r="BCF239" s="20"/>
+      <c r="BCG239" s="20"/>
+      <c r="BCH239" s="20"/>
+      <c r="BCI239" s="20"/>
+      <c r="BCJ239" s="20"/>
+      <c r="BCK239" s="20"/>
+      <c r="BCL239" s="20"/>
+      <c r="BCM239" s="20"/>
+      <c r="BCN239" s="20"/>
+      <c r="BCO239" s="20"/>
+      <c r="BCP239" s="20"/>
+      <c r="BCQ239" s="20"/>
+      <c r="BCR239" s="20"/>
+      <c r="BCS239" s="20"/>
+      <c r="BCT239" s="20"/>
+      <c r="BCU239" s="20"/>
+      <c r="BCV239" s="20"/>
+      <c r="BCW239" s="20"/>
+      <c r="BCX239" s="20"/>
+      <c r="BCY239" s="20"/>
+      <c r="BCZ239" s="20"/>
+      <c r="BDA239" s="20"/>
+      <c r="BDB239" s="20"/>
+      <c r="BDC239" s="20"/>
+      <c r="BDD239" s="20"/>
+      <c r="BDE239" s="20"/>
+      <c r="BDF239" s="20"/>
+      <c r="BDG239" s="20"/>
+      <c r="BDH239" s="20"/>
+      <c r="BDI239" s="20"/>
+      <c r="BDJ239" s="20"/>
+      <c r="BDK239" s="20"/>
+      <c r="BDL239" s="20"/>
+      <c r="BDM239" s="20"/>
+      <c r="BDN239" s="20"/>
+      <c r="BDO239" s="20"/>
+      <c r="BDP239" s="20"/>
+      <c r="BDQ239" s="20"/>
+      <c r="BDR239" s="20"/>
+      <c r="BDS239" s="20"/>
+      <c r="BDT239" s="20"/>
+      <c r="BDU239" s="20"/>
+      <c r="BDV239" s="20"/>
+      <c r="BDW239" s="20"/>
+      <c r="BDX239" s="20"/>
+      <c r="BDY239" s="20"/>
+      <c r="BDZ239" s="20"/>
+      <c r="BEA239" s="20"/>
+      <c r="BEB239" s="20"/>
+      <c r="BEC239" s="20"/>
+      <c r="BED239" s="20"/>
+      <c r="BEE239" s="20"/>
+      <c r="BEF239" s="20"/>
+      <c r="BEG239" s="20"/>
+      <c r="BEH239" s="20"/>
+      <c r="BEI239" s="20"/>
+      <c r="BEJ239" s="20"/>
+      <c r="BEK239" s="20"/>
+      <c r="BEL239" s="20"/>
+      <c r="BEM239" s="20"/>
+      <c r="BEN239" s="20"/>
+      <c r="BEO239" s="20"/>
+      <c r="BEP239" s="20"/>
+      <c r="BEQ239" s="20"/>
+      <c r="BER239" s="20"/>
+      <c r="BES239" s="20"/>
+      <c r="BET239" s="20"/>
+      <c r="BEU239" s="20"/>
+      <c r="BEV239" s="20"/>
+      <c r="BEW239" s="20"/>
+      <c r="BEX239" s="20"/>
+      <c r="BEY239" s="20"/>
+      <c r="BEZ239" s="20"/>
+      <c r="BFA239" s="20"/>
+      <c r="BFB239" s="20"/>
+      <c r="BFC239" s="20"/>
+      <c r="BFD239" s="20"/>
+      <c r="BFE239" s="20"/>
+      <c r="BFF239" s="20"/>
+      <c r="BFG239" s="20"/>
+      <c r="BFH239" s="20"/>
+      <c r="BFI239" s="20"/>
+      <c r="BFJ239" s="20"/>
+      <c r="BFK239" s="20"/>
+      <c r="BFL239" s="20"/>
+      <c r="BFM239" s="20"/>
+      <c r="BFN239" s="20"/>
+      <c r="BFO239" s="20"/>
+      <c r="BFP239" s="20"/>
+      <c r="BFQ239" s="20"/>
+      <c r="BFR239" s="20"/>
+      <c r="BFS239" s="20"/>
+      <c r="BFT239" s="20"/>
+      <c r="BFU239" s="20"/>
+      <c r="BFV239" s="20"/>
+      <c r="BFW239" s="20"/>
+      <c r="BFX239" s="20"/>
+      <c r="BFY239" s="20"/>
+      <c r="BFZ239" s="20"/>
+      <c r="BGA239" s="20"/>
+      <c r="BGB239" s="20"/>
+      <c r="BGC239" s="20"/>
+      <c r="BGD239" s="20"/>
+      <c r="BGE239" s="20"/>
+      <c r="BGF239" s="20"/>
+      <c r="BGG239" s="20"/>
+      <c r="BGH239" s="20"/>
+      <c r="BGI239" s="20"/>
+      <c r="BGJ239" s="20"/>
+      <c r="BGK239" s="20"/>
+      <c r="BGL239" s="20"/>
+      <c r="BGM239" s="20"/>
+      <c r="BGN239" s="20"/>
+      <c r="BGO239" s="20"/>
+      <c r="BGP239" s="20"/>
+      <c r="BGQ239" s="20"/>
+      <c r="BGR239" s="20"/>
+      <c r="BGS239" s="20"/>
+      <c r="BGT239" s="20"/>
+      <c r="BGU239" s="20"/>
+      <c r="BGV239" s="20"/>
+      <c r="BGW239" s="20"/>
+      <c r="BGX239" s="20"/>
+      <c r="BGY239" s="20"/>
+      <c r="BGZ239" s="20"/>
+      <c r="BHA239" s="20"/>
+      <c r="BHB239" s="20"/>
+      <c r="BHC239" s="20"/>
+      <c r="BHD239" s="20"/>
+      <c r="BHE239" s="20"/>
+      <c r="BHF239" s="20"/>
+      <c r="BHG239" s="20"/>
+      <c r="BHH239" s="20"/>
+      <c r="BHI239" s="20"/>
+      <c r="BHJ239" s="20"/>
+      <c r="BHK239" s="20"/>
+      <c r="BHL239" s="20"/>
+      <c r="BHM239" s="20"/>
+      <c r="BHN239" s="20"/>
+      <c r="BHO239" s="20"/>
+      <c r="BHP239" s="20"/>
+      <c r="BHQ239" s="20"/>
+      <c r="BHR239" s="20"/>
+      <c r="BHS239" s="20"/>
+      <c r="BHT239" s="20"/>
+      <c r="BHU239" s="20"/>
+      <c r="BHV239" s="20"/>
+      <c r="BHW239" s="20"/>
+      <c r="BHX239" s="20"/>
+      <c r="BHY239" s="20"/>
+      <c r="BHZ239" s="20"/>
+      <c r="BIA239" s="20"/>
+      <c r="BIB239" s="20"/>
+      <c r="BIC239" s="20"/>
+      <c r="BID239" s="20"/>
+      <c r="BIE239" s="20"/>
+      <c r="BIF239" s="20"/>
+      <c r="BIG239" s="20"/>
+      <c r="BIH239" s="20"/>
+      <c r="BII239" s="20"/>
+      <c r="BIJ239" s="20"/>
+      <c r="BIK239" s="20"/>
+      <c r="BIL239" s="20"/>
+      <c r="BIM239" s="20"/>
+      <c r="BIN239" s="20"/>
+      <c r="BIO239" s="20"/>
+      <c r="BIP239" s="20"/>
+      <c r="BIQ239" s="20"/>
+      <c r="BIR239" s="20"/>
+      <c r="BIS239" s="20"/>
+      <c r="BIT239" s="20"/>
+      <c r="BIU239" s="20"/>
+      <c r="BIV239" s="20"/>
+      <c r="BIW239" s="20"/>
+      <c r="BIX239" s="20"/>
+      <c r="BIY239" s="20"/>
+      <c r="BIZ239" s="20"/>
+      <c r="BJA239" s="20"/>
+      <c r="BJB239" s="20"/>
+      <c r="BJC239" s="20"/>
+      <c r="BJD239" s="20"/>
+      <c r="BJE239" s="20"/>
+      <c r="BJF239" s="20"/>
+      <c r="BJG239" s="20"/>
+      <c r="BJH239" s="20"/>
+      <c r="BJI239" s="20"/>
+      <c r="BJJ239" s="20"/>
+      <c r="BJK239" s="20"/>
+      <c r="BJL239" s="20"/>
+      <c r="BJM239" s="20"/>
+      <c r="BJN239" s="20"/>
+      <c r="BJO239" s="20"/>
+      <c r="BJP239" s="20"/>
+      <c r="BJQ239" s="20"/>
+      <c r="BJR239" s="20"/>
+      <c r="BJS239" s="20"/>
+      <c r="BJT239" s="20"/>
+      <c r="BJU239" s="20"/>
+      <c r="BJV239" s="20"/>
+      <c r="BJW239" s="20"/>
+      <c r="BJX239" s="20"/>
+      <c r="BJY239" s="20"/>
+      <c r="BJZ239" s="20"/>
+      <c r="BKA239" s="20"/>
+      <c r="BKB239" s="20"/>
+      <c r="BKC239" s="20"/>
+      <c r="BKD239" s="20"/>
+      <c r="BKE239" s="20"/>
+      <c r="BKF239" s="20"/>
+      <c r="BKG239" s="20"/>
+      <c r="BKH239" s="20"/>
+      <c r="BKI239" s="20"/>
+      <c r="BKJ239" s="20"/>
+      <c r="BKK239" s="20"/>
+      <c r="BKL239" s="20"/>
+      <c r="BKM239" s="20"/>
+      <c r="BKN239" s="20"/>
+      <c r="BKO239" s="20"/>
+      <c r="BKP239" s="20"/>
+      <c r="BKQ239" s="20"/>
+      <c r="BKR239" s="20"/>
+      <c r="BKS239" s="20"/>
+      <c r="BKT239" s="20"/>
+      <c r="BKU239" s="20"/>
+      <c r="BKV239" s="20"/>
+      <c r="BKW239" s="20"/>
+      <c r="BKX239" s="20"/>
+      <c r="BKY239" s="20"/>
+      <c r="BKZ239" s="20"/>
+      <c r="BLA239" s="20"/>
+      <c r="BLB239" s="20"/>
+      <c r="BLC239" s="20"/>
+      <c r="BLD239" s="20"/>
+      <c r="BLE239" s="20"/>
+      <c r="BLF239" s="20"/>
+      <c r="BLG239" s="20"/>
+      <c r="BLH239" s="20"/>
+      <c r="BLI239" s="20"/>
+      <c r="BLJ239" s="20"/>
+      <c r="BLK239" s="20"/>
+      <c r="BLL239" s="20"/>
+      <c r="BLM239" s="20"/>
+      <c r="BLN239" s="20"/>
+      <c r="BLO239" s="20"/>
+      <c r="BLP239" s="20"/>
+      <c r="BLQ239" s="20"/>
+      <c r="BLR239" s="20"/>
+      <c r="BLS239" s="20"/>
+      <c r="BLT239" s="20"/>
+      <c r="BLU239" s="20"/>
+      <c r="BLV239" s="20"/>
+      <c r="BLW239" s="20"/>
+      <c r="BLX239" s="20"/>
+      <c r="BLY239" s="20"/>
+      <c r="BLZ239" s="20"/>
+      <c r="BMA239" s="20"/>
+      <c r="BMB239" s="20"/>
+      <c r="BMC239" s="20"/>
+      <c r="BMD239" s="20"/>
+      <c r="BME239" s="20"/>
+      <c r="BMF239" s="20"/>
+      <c r="BMG239" s="20"/>
+      <c r="BMH239" s="20"/>
+      <c r="BMI239" s="20"/>
+      <c r="BMJ239" s="20"/>
+      <c r="BMK239" s="20"/>
+      <c r="BML239" s="20"/>
+      <c r="BMM239" s="20"/>
+      <c r="BMN239" s="20"/>
+      <c r="BMO239" s="20"/>
+      <c r="BMP239" s="20"/>
+      <c r="BMQ239" s="20"/>
+      <c r="BMR239" s="20"/>
+      <c r="BMS239" s="20"/>
+      <c r="BMT239" s="20"/>
+      <c r="BMU239" s="20"/>
+      <c r="BMV239" s="20"/>
+      <c r="BMW239" s="20"/>
+      <c r="BMX239" s="20"/>
+      <c r="BMY239" s="20"/>
+      <c r="BMZ239" s="20"/>
+      <c r="BNA239" s="20"/>
+      <c r="BNB239" s="20"/>
+      <c r="BNC239" s="20"/>
+      <c r="BND239" s="20"/>
+      <c r="BNE239" s="20"/>
+      <c r="BNF239" s="20"/>
+      <c r="BNG239" s="20"/>
+      <c r="BNH239" s="20"/>
+      <c r="BNI239" s="20"/>
+      <c r="BNJ239" s="20"/>
+      <c r="BNK239" s="20"/>
+      <c r="BNL239" s="20"/>
+      <c r="BNM239" s="20"/>
+      <c r="BNN239" s="20"/>
+      <c r="BNO239" s="20"/>
+      <c r="BNP239" s="20"/>
+      <c r="BNQ239" s="20"/>
+      <c r="BNR239" s="20"/>
+      <c r="BNS239" s="20"/>
+      <c r="BNT239" s="20"/>
+      <c r="BNU239" s="20"/>
+      <c r="BNV239" s="20"/>
+      <c r="BNW239" s="20"/>
+      <c r="BNX239" s="20"/>
+      <c r="BNY239" s="20"/>
+      <c r="BNZ239" s="20"/>
+      <c r="BOA239" s="20"/>
+      <c r="BOB239" s="20"/>
+      <c r="BOC239" s="20"/>
+      <c r="BOD239" s="20"/>
+      <c r="BOE239" s="20"/>
+      <c r="BOF239" s="20"/>
+      <c r="BOG239" s="20"/>
+      <c r="BOH239" s="20"/>
+      <c r="BOI239" s="20"/>
+      <c r="BOJ239" s="20"/>
+      <c r="BOK239" s="20"/>
+      <c r="BOL239" s="20"/>
+      <c r="BOM239" s="20"/>
+      <c r="BON239" s="20"/>
+      <c r="BOO239" s="20"/>
+      <c r="BOP239" s="20"/>
+      <c r="BOQ239" s="20"/>
+      <c r="BOR239" s="20"/>
+      <c r="BOS239" s="20"/>
+      <c r="BOT239" s="20"/>
+      <c r="BOU239" s="20"/>
+      <c r="BOV239" s="20"/>
+      <c r="BOW239" s="20"/>
+      <c r="BOX239" s="20"/>
+      <c r="BOY239" s="20"/>
+      <c r="BOZ239" s="20"/>
+      <c r="BPA239" s="20"/>
+      <c r="BPB239" s="20"/>
+      <c r="BPC239" s="20"/>
+      <c r="BPD239" s="20"/>
+      <c r="BPE239" s="20"/>
+      <c r="BPF239" s="20"/>
+      <c r="BPG239" s="20"/>
+      <c r="BPH239" s="20"/>
+      <c r="BPI239" s="20"/>
+      <c r="BPJ239" s="20"/>
+      <c r="BPK239" s="20"/>
+      <c r="BPL239" s="20"/>
+      <c r="BPM239" s="20"/>
+      <c r="BPN239" s="20"/>
+      <c r="BPO239" s="20"/>
+      <c r="BPP239" s="20"/>
+      <c r="BPQ239" s="20"/>
+      <c r="BPR239" s="20"/>
+      <c r="BPS239" s="20"/>
+      <c r="BPT239" s="20"/>
+      <c r="BPU239" s="20"/>
+      <c r="BPV239" s="20"/>
+      <c r="BPW239" s="20"/>
+      <c r="BPX239" s="20"/>
+      <c r="BPY239" s="20"/>
+      <c r="BPZ239" s="20"/>
+      <c r="BQA239" s="20"/>
+      <c r="BQB239" s="20"/>
+      <c r="BQC239" s="20"/>
+      <c r="BQD239" s="20"/>
+      <c r="BQE239" s="20"/>
+      <c r="BQF239" s="20"/>
+      <c r="BQG239" s="20"/>
+      <c r="BQH239" s="20"/>
+      <c r="BQI239" s="20"/>
+      <c r="BQJ239" s="20"/>
+      <c r="BQK239" s="20"/>
+      <c r="BQL239" s="20"/>
+      <c r="BQM239" s="20"/>
+      <c r="BQN239" s="20"/>
+      <c r="BQO239" s="20"/>
+      <c r="BQP239" s="20"/>
+      <c r="BQQ239" s="20"/>
+      <c r="BQR239" s="20"/>
+      <c r="BQS239" s="20"/>
+      <c r="BQT239" s="20"/>
+      <c r="BQU239" s="20"/>
+      <c r="BQV239" s="20"/>
+      <c r="BQW239" s="20"/>
+      <c r="BQX239" s="20"/>
+      <c r="BQY239" s="20"/>
+      <c r="BQZ239" s="20"/>
+      <c r="BRA239" s="20"/>
+      <c r="BRB239" s="20"/>
+      <c r="BRC239" s="20"/>
+      <c r="BRD239" s="20"/>
+      <c r="BRE239" s="20"/>
+      <c r="BRF239" s="20"/>
+      <c r="BRG239" s="20"/>
+      <c r="BRH239" s="20"/>
+      <c r="BRI239" s="20"/>
+      <c r="BRJ239" s="20"/>
+      <c r="BRK239" s="20"/>
+      <c r="BRL239" s="20"/>
+      <c r="BRM239" s="20"/>
+      <c r="BRN239" s="20"/>
+      <c r="BRO239" s="20"/>
+      <c r="BRP239" s="20"/>
+      <c r="BRQ239" s="20"/>
+      <c r="BRR239" s="20"/>
+      <c r="BRS239" s="20"/>
+      <c r="BRT239" s="20"/>
+      <c r="BRU239" s="20"/>
+      <c r="BRV239" s="20"/>
+      <c r="BRW239" s="20"/>
+      <c r="BRX239" s="20"/>
+      <c r="BRY239" s="20"/>
+      <c r="BRZ239" s="20"/>
+      <c r="BSA239" s="20"/>
+      <c r="BSB239" s="20"/>
+      <c r="BSC239" s="20"/>
+      <c r="BSD239" s="20"/>
+      <c r="BSE239" s="20"/>
+      <c r="BSF239" s="20"/>
+      <c r="BSG239" s="20"/>
+      <c r="BSH239" s="20"/>
+      <c r="BSI239" s="20"/>
+      <c r="BSJ239" s="20"/>
+      <c r="BSK239" s="20"/>
+      <c r="BSL239" s="20"/>
+      <c r="BSM239" s="20"/>
+      <c r="BSN239" s="20"/>
+      <c r="BSO239" s="20"/>
+      <c r="BSP239" s="20"/>
+      <c r="BSQ239" s="20"/>
+      <c r="BSR239" s="20"/>
+      <c r="BSS239" s="20"/>
+      <c r="BST239" s="20"/>
+      <c r="BSU239" s="20"/>
+      <c r="BSV239" s="20"/>
+      <c r="BSW239" s="20"/>
+      <c r="BSX239" s="20"/>
+      <c r="BSY239" s="20"/>
+      <c r="BSZ239" s="20"/>
+      <c r="BTA239" s="20"/>
+      <c r="BTB239" s="20"/>
+      <c r="BTC239" s="20"/>
+      <c r="BTD239" s="20"/>
+      <c r="BTE239" s="20"/>
+      <c r="BTF239" s="20"/>
+      <c r="BTG239" s="20"/>
+      <c r="BTH239" s="20"/>
+      <c r="BTI239" s="20"/>
+      <c r="BTJ239" s="20"/>
+      <c r="BTK239" s="20"/>
+      <c r="BTL239" s="20"/>
+      <c r="BTM239" s="20"/>
+      <c r="BTN239" s="20"/>
+      <c r="BTO239" s="20"/>
+      <c r="BTP239" s="20"/>
+      <c r="BTQ239" s="20"/>
+      <c r="BTR239" s="20"/>
+      <c r="BTS239" s="20"/>
+      <c r="BTT239" s="20"/>
+      <c r="BTU239" s="20"/>
+      <c r="BTV239" s="20"/>
+      <c r="BTW239" s="20"/>
+      <c r="BTX239" s="20"/>
+      <c r="BTY239" s="20"/>
+      <c r="BTZ239" s="20"/>
+      <c r="BUA239" s="20"/>
+      <c r="BUB239" s="20"/>
+      <c r="BUC239" s="20"/>
+      <c r="BUD239" s="20"/>
+      <c r="BUE239" s="20"/>
+      <c r="BUF239" s="20"/>
+      <c r="BUG239" s="20"/>
+      <c r="BUH239" s="20"/>
+      <c r="BUI239" s="20"/>
+      <c r="BUJ239" s="20"/>
+      <c r="BUK239" s="20"/>
+      <c r="BUL239" s="20"/>
+      <c r="BUM239" s="20"/>
+      <c r="BUN239" s="20"/>
+      <c r="BUO239" s="20"/>
+      <c r="BUP239" s="20"/>
+      <c r="BUQ239" s="20"/>
+      <c r="BUR239" s="20"/>
+      <c r="BUS239" s="20"/>
+      <c r="BUT239" s="20"/>
+      <c r="BUU239" s="20"/>
+      <c r="BUV239" s="20"/>
+      <c r="BUW239" s="20"/>
+      <c r="BUX239" s="20"/>
+      <c r="BUY239" s="20"/>
+      <c r="BUZ239" s="20"/>
+      <c r="BVA239" s="20"/>
+      <c r="BVB239" s="20"/>
+      <c r="BVC239" s="20"/>
+      <c r="BVD239" s="20"/>
+      <c r="BVE239" s="20"/>
+      <c r="BVF239" s="20"/>
+      <c r="BVG239" s="20"/>
+      <c r="BVH239" s="20"/>
+      <c r="BVI239" s="20"/>
+      <c r="BVJ239" s="20"/>
+      <c r="BVK239" s="20"/>
+      <c r="BVL239" s="20"/>
+      <c r="BVM239" s="20"/>
+      <c r="BVN239" s="20"/>
+      <c r="BVO239" s="20"/>
+      <c r="BVP239" s="20"/>
+      <c r="BVQ239" s="20"/>
+      <c r="BVR239" s="20"/>
+      <c r="BVS239" s="20"/>
+      <c r="BVT239" s="20"/>
+      <c r="BVU239" s="20"/>
+      <c r="BVV239" s="20"/>
+      <c r="BVW239" s="20"/>
+      <c r="BVX239" s="20"/>
+      <c r="BVY239" s="20"/>
+      <c r="BVZ239" s="20"/>
+      <c r="BWA239" s="20"/>
+      <c r="BWB239" s="20"/>
+      <c r="BWC239" s="20"/>
+      <c r="BWD239" s="20"/>
+      <c r="BWE239" s="20"/>
+      <c r="BWF239" s="20"/>
+      <c r="BWG239" s="20"/>
+      <c r="BWH239" s="20"/>
+      <c r="BWI239" s="20"/>
+      <c r="BWJ239" s="20"/>
+      <c r="BWK239" s="20"/>
+      <c r="BWL239" s="20"/>
+      <c r="BWM239" s="20"/>
+      <c r="BWN239" s="20"/>
+      <c r="BWO239" s="20"/>
+      <c r="BWP239" s="20"/>
+      <c r="BWQ239" s="20"/>
+      <c r="BWR239" s="20"/>
+      <c r="BWS239" s="20"/>
+      <c r="BWT239" s="20"/>
+      <c r="BWU239" s="20"/>
+      <c r="BWV239" s="20"/>
+      <c r="BWW239" s="20"/>
+      <c r="BWX239" s="20"/>
+      <c r="BWY239" s="20"/>
+      <c r="BWZ239" s="20"/>
+      <c r="BXA239" s="20"/>
+      <c r="BXB239" s="20"/>
+      <c r="BXC239" s="20"/>
+      <c r="BXD239" s="20"/>
+      <c r="BXE239" s="20"/>
+      <c r="BXF239" s="20"/>
+      <c r="BXG239" s="20"/>
+      <c r="BXH239" s="20"/>
+      <c r="BXI239" s="20"/>
+      <c r="BXJ239" s="20"/>
+      <c r="BXK239" s="20"/>
+      <c r="BXL239" s="20"/>
+      <c r="BXM239" s="20"/>
+      <c r="BXN239" s="20"/>
+      <c r="BXO239" s="20"/>
+      <c r="BXP239" s="20"/>
+      <c r="BXQ239" s="20"/>
+      <c r="BXR239" s="20"/>
+      <c r="BXS239" s="20"/>
+      <c r="BXT239" s="20"/>
+      <c r="BXU239" s="20"/>
+      <c r="BXV239" s="20"/>
+      <c r="BXW239" s="20"/>
+      <c r="BXX239" s="20"/>
+      <c r="BXY239" s="20"/>
+      <c r="BXZ239" s="20"/>
+      <c r="BYA239" s="20"/>
+      <c r="BYB239" s="20"/>
+      <c r="BYC239" s="20"/>
+      <c r="BYD239" s="20"/>
+      <c r="BYE239" s="20"/>
+      <c r="BYF239" s="20"/>
+      <c r="BYG239" s="20"/>
+      <c r="BYH239" s="20"/>
+      <c r="BYI239" s="20"/>
+      <c r="BYJ239" s="20"/>
+      <c r="BYK239" s="20"/>
+      <c r="BYL239" s="20"/>
+      <c r="BYM239" s="20"/>
+      <c r="BYN239" s="20"/>
+      <c r="BYO239" s="20"/>
+      <c r="BYP239" s="20"/>
+      <c r="BYQ239" s="20"/>
+      <c r="BYR239" s="20"/>
+      <c r="BYS239" s="20"/>
+      <c r="BYT239" s="20"/>
+      <c r="BYU239" s="20"/>
+      <c r="BYV239" s="20"/>
+      <c r="BYW239" s="20"/>
+      <c r="BYX239" s="20"/>
+      <c r="BYY239" s="20"/>
+      <c r="BYZ239" s="20"/>
+      <c r="BZA239" s="20"/>
+      <c r="BZB239" s="20"/>
+      <c r="BZC239" s="20"/>
+      <c r="BZD239" s="20"/>
+      <c r="BZE239" s="20"/>
+      <c r="BZF239" s="20"/>
+      <c r="BZG239" s="20"/>
+      <c r="BZH239" s="20"/>
+      <c r="BZI239" s="20"/>
+      <c r="BZJ239" s="20"/>
+      <c r="BZK239" s="20"/>
+      <c r="BZL239" s="20"/>
+      <c r="BZM239" s="20"/>
+      <c r="BZN239" s="20"/>
+      <c r="BZO239" s="20"/>
+      <c r="BZP239" s="20"/>
+      <c r="BZQ239" s="20"/>
+      <c r="BZR239" s="20"/>
+      <c r="BZS239" s="20"/>
+      <c r="BZT239" s="20"/>
+      <c r="BZU239" s="20"/>
+      <c r="BZV239" s="20"/>
+      <c r="BZW239" s="20"/>
+      <c r="BZX239" s="20"/>
+      <c r="BZY239" s="20"/>
+      <c r="BZZ239" s="20"/>
+      <c r="CAA239" s="20"/>
+      <c r="CAB239" s="20"/>
+      <c r="CAC239" s="20"/>
+      <c r="CAD239" s="20"/>
+      <c r="CAE239" s="20"/>
+      <c r="CAF239" s="20"/>
+      <c r="CAG239" s="20"/>
+      <c r="CAH239" s="20"/>
+      <c r="CAI239" s="20"/>
+      <c r="CAJ239" s="20"/>
+      <c r="CAK239" s="20"/>
+      <c r="CAL239" s="20"/>
+      <c r="CAM239" s="20"/>
+      <c r="CAN239" s="20"/>
+      <c r="CAO239" s="20"/>
+      <c r="CAP239" s="20"/>
+      <c r="CAQ239" s="20"/>
+      <c r="CAR239" s="20"/>
+      <c r="CAS239" s="20"/>
+      <c r="CAT239" s="20"/>
+      <c r="CAU239" s="20"/>
+      <c r="CAV239" s="20"/>
+      <c r="CAW239" s="20"/>
+      <c r="CAX239" s="20"/>
+      <c r="CAY239" s="20"/>
+      <c r="CAZ239" s="20"/>
+      <c r="CBA239" s="20"/>
+      <c r="CBB239" s="20"/>
+      <c r="CBC239" s="20"/>
+      <c r="CBD239" s="20"/>
+      <c r="CBE239" s="20"/>
+      <c r="CBF239" s="20"/>
+      <c r="CBG239" s="20"/>
+      <c r="CBH239" s="20"/>
+      <c r="CBI239" s="20"/>
+      <c r="CBJ239" s="20"/>
+      <c r="CBK239" s="20"/>
+      <c r="CBL239" s="20"/>
+      <c r="CBM239" s="20"/>
+      <c r="CBN239" s="20"/>
+      <c r="CBO239" s="20"/>
+      <c r="CBP239" s="20"/>
+      <c r="CBQ239" s="20"/>
+      <c r="CBR239" s="20"/>
+      <c r="CBS239" s="20"/>
+      <c r="CBT239" s="20"/>
+      <c r="CBU239" s="20"/>
+      <c r="CBV239" s="20"/>
+      <c r="CBW239" s="20"/>
+      <c r="CBX239" s="20"/>
+      <c r="CBY239" s="20"/>
+      <c r="CBZ239" s="20"/>
+      <c r="CCA239" s="20"/>
+      <c r="CCB239" s="20"/>
+      <c r="CCC239" s="20"/>
+      <c r="CCD239" s="20"/>
+      <c r="CCE239" s="20"/>
+      <c r="CCF239" s="20"/>
+      <c r="CCG239" s="20"/>
+      <c r="CCH239" s="20"/>
+      <c r="CCI239" s="20"/>
+      <c r="CCJ239" s="20"/>
+      <c r="CCK239" s="20"/>
+      <c r="CCL239" s="20"/>
+      <c r="CCM239" s="20"/>
+      <c r="CCN239" s="20"/>
+      <c r="CCO239" s="20"/>
+      <c r="CCP239" s="20"/>
+      <c r="CCQ239" s="20"/>
+      <c r="CCR239" s="20"/>
+      <c r="CCS239" s="20"/>
+      <c r="CCT239" s="20"/>
+      <c r="CCU239" s="20"/>
+      <c r="CCV239" s="20"/>
+      <c r="CCW239" s="20"/>
+      <c r="CCX239" s="20"/>
+      <c r="CCY239" s="20"/>
+      <c r="CCZ239" s="20"/>
+      <c r="CDA239" s="20"/>
+      <c r="CDB239" s="20"/>
+      <c r="CDC239" s="20"/>
+      <c r="CDD239" s="20"/>
+      <c r="CDE239" s="20"/>
+      <c r="CDF239" s="20"/>
+      <c r="CDG239" s="20"/>
+      <c r="CDH239" s="20"/>
+      <c r="CDI239" s="20"/>
+      <c r="CDJ239" s="20"/>
+      <c r="CDK239" s="20"/>
+      <c r="CDL239" s="20"/>
+      <c r="CDM239" s="20"/>
+      <c r="CDN239" s="20"/>
+      <c r="CDO239" s="20"/>
+      <c r="CDP239" s="20"/>
+      <c r="CDQ239" s="20"/>
+      <c r="CDR239" s="20"/>
+      <c r="CDS239" s="20"/>
+      <c r="CDT239" s="20"/>
+      <c r="CDU239" s="20"/>
+      <c r="CDV239" s="20"/>
+      <c r="CDW239" s="20"/>
+      <c r="CDX239" s="20"/>
+      <c r="CDY239" s="20"/>
+      <c r="CDZ239" s="20"/>
+      <c r="CEA239" s="20"/>
+      <c r="CEB239" s="20"/>
+      <c r="CEC239" s="20"/>
+      <c r="CED239" s="20"/>
+      <c r="CEE239" s="20"/>
+      <c r="CEF239" s="20"/>
+      <c r="CEG239" s="20"/>
+      <c r="CEH239" s="20"/>
+      <c r="CEI239" s="20"/>
+      <c r="CEJ239" s="20"/>
+      <c r="CEK239" s="20"/>
+      <c r="CEL239" s="20"/>
+      <c r="CEM239" s="20"/>
+      <c r="CEN239" s="20"/>
+      <c r="CEO239" s="20"/>
+      <c r="CEP239" s="20"/>
+      <c r="CEQ239" s="20"/>
+      <c r="CER239" s="20"/>
+      <c r="CES239" s="20"/>
+      <c r="CET239" s="20"/>
+      <c r="CEU239" s="20"/>
+      <c r="CEV239" s="20"/>
+      <c r="CEW239" s="20"/>
+      <c r="CEX239" s="20"/>
+      <c r="CEY239" s="20"/>
+      <c r="CEZ239" s="20"/>
+      <c r="CFA239" s="20"/>
+      <c r="CFB239" s="20"/>
+      <c r="CFC239" s="20"/>
+      <c r="CFD239" s="20"/>
+      <c r="CFE239" s="20"/>
+      <c r="CFF239" s="20"/>
+      <c r="CFG239" s="20"/>
+      <c r="CFH239" s="20"/>
+      <c r="CFI239" s="20"/>
+      <c r="CFJ239" s="20"/>
+      <c r="CFK239" s="20"/>
+      <c r="CFL239" s="20"/>
+      <c r="CFM239" s="20"/>
+      <c r="CFN239" s="20"/>
+      <c r="CFO239" s="20"/>
+      <c r="CFP239" s="20"/>
+      <c r="CFQ239" s="20"/>
+      <c r="CFR239" s="20"/>
+      <c r="CFS239" s="20"/>
+      <c r="CFT239" s="20"/>
+      <c r="CFU239" s="20"/>
+      <c r="CFV239" s="20"/>
+      <c r="CFW239" s="20"/>
+      <c r="CFX239" s="20"/>
+      <c r="CFY239" s="20"/>
+      <c r="CFZ239" s="20"/>
+      <c r="CGA239" s="20"/>
+      <c r="CGB239" s="20"/>
+      <c r="CGC239" s="20"/>
+      <c r="CGD239" s="20"/>
+      <c r="CGE239" s="20"/>
+      <c r="CGF239" s="20"/>
+      <c r="CGG239" s="20"/>
+      <c r="CGH239" s="20"/>
+      <c r="CGI239" s="20"/>
+      <c r="CGJ239" s="20"/>
+      <c r="CGK239" s="20"/>
+      <c r="CGL239" s="20"/>
+      <c r="CGM239" s="20"/>
+      <c r="CGN239" s="20"/>
+      <c r="CGO239" s="20"/>
+      <c r="CGP239" s="20"/>
+      <c r="CGQ239" s="20"/>
+      <c r="CGR239" s="20"/>
+      <c r="CGS239" s="20"/>
+      <c r="CGT239" s="20"/>
+      <c r="CGU239" s="20"/>
+      <c r="CGV239" s="20"/>
+      <c r="CGW239" s="20"/>
+      <c r="CGX239" s="20"/>
+      <c r="CGY239" s="20"/>
+      <c r="CGZ239" s="20"/>
+      <c r="CHA239" s="20"/>
+      <c r="CHB239" s="20"/>
+      <c r="CHC239" s="20"/>
+      <c r="CHD239" s="20"/>
+      <c r="CHE239" s="20"/>
+      <c r="CHF239" s="20"/>
+      <c r="CHG239" s="20"/>
+      <c r="CHH239" s="20"/>
+      <c r="CHI239" s="20"/>
+      <c r="CHJ239" s="20"/>
+      <c r="CHK239" s="20"/>
+      <c r="CHL239" s="20"/>
+      <c r="CHM239" s="20"/>
+      <c r="CHN239" s="20"/>
+      <c r="CHO239" s="20"/>
+      <c r="CHP239" s="20"/>
+      <c r="CHQ239" s="20"/>
+      <c r="CHR239" s="20"/>
+      <c r="CHS239" s="20"/>
+      <c r="CHT239" s="20"/>
+      <c r="CHU239" s="20"/>
+      <c r="CHV239" s="20"/>
+      <c r="CHW239" s="20"/>
+      <c r="CHX239" s="20"/>
+      <c r="CHY239" s="20"/>
+      <c r="CHZ239" s="20"/>
+      <c r="CIA239" s="20"/>
+      <c r="CIB239" s="20"/>
+      <c r="CIC239" s="20"/>
+      <c r="CID239" s="20"/>
+      <c r="CIE239" s="20"/>
+      <c r="CIF239" s="20"/>
+      <c r="CIG239" s="20"/>
+      <c r="CIH239" s="20"/>
+      <c r="CII239" s="20"/>
+      <c r="CIJ239" s="20"/>
+      <c r="CIK239" s="20"/>
+      <c r="CIL239" s="20"/>
+      <c r="CIM239" s="20"/>
+      <c r="CIN239" s="20"/>
+      <c r="CIO239" s="20"/>
+      <c r="CIP239" s="20"/>
+      <c r="CIQ239" s="20"/>
+      <c r="CIR239" s="20"/>
+      <c r="CIS239" s="20"/>
+      <c r="CIT239" s="20"/>
+      <c r="CIU239" s="20"/>
+      <c r="CIV239" s="20"/>
+      <c r="CIW239" s="20"/>
+      <c r="CIX239" s="20"/>
+      <c r="CIY239" s="20"/>
+      <c r="CIZ239" s="20"/>
+      <c r="CJA239" s="20"/>
+      <c r="CJB239" s="20"/>
+      <c r="CJC239" s="20"/>
+      <c r="CJD239" s="20"/>
+      <c r="CJE239" s="20"/>
+      <c r="CJF239" s="20"/>
+      <c r="CJG239" s="20"/>
+      <c r="CJH239" s="20"/>
+      <c r="CJI239" s="20"/>
+      <c r="CJJ239" s="20"/>
+      <c r="CJK239" s="20"/>
+      <c r="CJL239" s="20"/>
+      <c r="CJM239" s="20"/>
+      <c r="CJN239" s="20"/>
+      <c r="CJO239" s="20"/>
+      <c r="CJP239" s="20"/>
+      <c r="CJQ239" s="20"/>
+      <c r="CJR239" s="20"/>
+      <c r="CJS239" s="20"/>
+      <c r="CJT239" s="20"/>
+      <c r="CJU239" s="20"/>
+      <c r="CJV239" s="20"/>
+      <c r="CJW239" s="20"/>
+      <c r="CJX239" s="20"/>
+      <c r="CJY239" s="20"/>
+      <c r="CJZ239" s="20"/>
+      <c r="CKA239" s="20"/>
+      <c r="CKB239" s="20"/>
+      <c r="CKC239" s="20"/>
+      <c r="CKD239" s="20"/>
+      <c r="CKE239" s="20"/>
+      <c r="CKF239" s="20"/>
+      <c r="CKG239" s="20"/>
+      <c r="CKH239" s="20"/>
+      <c r="CKI239" s="20"/>
+      <c r="CKJ239" s="20"/>
+      <c r="CKK239" s="20"/>
+      <c r="CKL239" s="20"/>
+      <c r="CKM239" s="20"/>
+      <c r="CKN239" s="20"/>
+      <c r="CKO239" s="20"/>
+      <c r="CKP239" s="20"/>
+      <c r="CKQ239" s="20"/>
+      <c r="CKR239" s="20"/>
+      <c r="CKS239" s="20"/>
+      <c r="CKT239" s="20"/>
+      <c r="CKU239" s="20"/>
+      <c r="CKV239" s="20"/>
+      <c r="CKW239" s="20"/>
+      <c r="CKX239" s="20"/>
+      <c r="CKY239" s="20"/>
+      <c r="CKZ239" s="20"/>
+      <c r="CLA239" s="20"/>
+      <c r="CLB239" s="20"/>
+      <c r="CLC239" s="20"/>
+      <c r="CLD239" s="20"/>
+      <c r="CLE239" s="20"/>
+      <c r="CLF239" s="20"/>
+      <c r="CLG239" s="20"/>
+      <c r="CLH239" s="20"/>
+      <c r="CLI239" s="20"/>
+      <c r="CLJ239" s="20"/>
+      <c r="CLK239" s="20"/>
+      <c r="CLL239" s="20"/>
+      <c r="CLM239" s="20"/>
+      <c r="CLN239" s="20"/>
+      <c r="CLO239" s="20"/>
+      <c r="CLP239" s="20"/>
+      <c r="CLQ239" s="20"/>
+      <c r="CLR239" s="20"/>
+      <c r="CLS239" s="20"/>
+      <c r="CLT239" s="20"/>
+      <c r="CLU239" s="20"/>
+      <c r="CLV239" s="20"/>
+      <c r="CLW239" s="20"/>
+      <c r="CLX239" s="20"/>
+      <c r="CLY239" s="20"/>
+      <c r="CLZ239" s="20"/>
+      <c r="CMA239" s="20"/>
+      <c r="CMB239" s="20"/>
+      <c r="CMC239" s="20"/>
+      <c r="CMD239" s="20"/>
+      <c r="CME239" s="20"/>
+      <c r="CMF239" s="20"/>
+      <c r="CMG239" s="20"/>
+      <c r="CMH239" s="20"/>
+      <c r="CMI239" s="20"/>
+      <c r="CMJ239" s="20"/>
+      <c r="CMK239" s="20"/>
+      <c r="CML239" s="20"/>
+      <c r="CMM239" s="20"/>
+      <c r="CMN239" s="20"/>
+      <c r="CMO239" s="20"/>
+      <c r="CMP239" s="20"/>
+      <c r="CMQ239" s="20"/>
+      <c r="CMR239" s="20"/>
+      <c r="CMS239" s="20"/>
+      <c r="CMT239" s="20"/>
+      <c r="CMU239" s="20"/>
+      <c r="CMV239" s="20"/>
+      <c r="CMW239" s="20"/>
+      <c r="CMX239" s="20"/>
+      <c r="CMY239" s="20"/>
+      <c r="CMZ239" s="20"/>
+      <c r="CNA239" s="20"/>
+      <c r="CNB239" s="20"/>
+      <c r="CNC239" s="20"/>
+      <c r="CND239" s="20"/>
+      <c r="CNE239" s="20"/>
+      <c r="CNF239" s="20"/>
+      <c r="CNG239" s="20"/>
+      <c r="CNH239" s="20"/>
+      <c r="CNI239" s="20"/>
+      <c r="CNJ239" s="20"/>
+      <c r="CNK239" s="20"/>
+      <c r="CNL239" s="20"/>
+      <c r="CNM239" s="20"/>
+      <c r="CNN239" s="20"/>
+      <c r="CNO239" s="20"/>
+      <c r="CNP239" s="20"/>
+      <c r="CNQ239" s="20"/>
+      <c r="CNR239" s="20"/>
+      <c r="CNS239" s="20"/>
+      <c r="CNT239" s="20"/>
+      <c r="CNU239" s="20"/>
+      <c r="CNV239" s="20"/>
+      <c r="CNW239" s="20"/>
+      <c r="CNX239" s="20"/>
+      <c r="CNY239" s="20"/>
+      <c r="CNZ239" s="20"/>
+      <c r="COA239" s="20"/>
+      <c r="COB239" s="20"/>
+      <c r="COC239" s="20"/>
+      <c r="COD239" s="20"/>
+      <c r="COE239" s="20"/>
+      <c r="COF239" s="20"/>
+      <c r="COG239" s="20"/>
+      <c r="COH239" s="20"/>
+      <c r="COI239" s="20"/>
+      <c r="COJ239" s="20"/>
+      <c r="COK239" s="20"/>
+      <c r="COL239" s="20"/>
+      <c r="COM239" s="20"/>
+      <c r="CON239" s="20"/>
+      <c r="COO239" s="20"/>
+      <c r="COP239" s="20"/>
+      <c r="COQ239" s="20"/>
+      <c r="COR239" s="20"/>
+      <c r="COS239" s="20"/>
+      <c r="COT239" s="20"/>
+      <c r="COU239" s="20"/>
+      <c r="COV239" s="20"/>
+      <c r="COW239" s="20"/>
+      <c r="COX239" s="20"/>
+      <c r="COY239" s="20"/>
+      <c r="COZ239" s="20"/>
+      <c r="CPA239" s="20"/>
+      <c r="CPB239" s="20"/>
+      <c r="CPC239" s="20"/>
+      <c r="CPD239" s="20"/>
+      <c r="CPE239" s="20"/>
+      <c r="CPF239" s="20"/>
+      <c r="CPG239" s="20"/>
+      <c r="CPH239" s="20"/>
+      <c r="CPI239" s="20"/>
+      <c r="CPJ239" s="20"/>
+      <c r="CPK239" s="20"/>
+      <c r="CPL239" s="20"/>
+      <c r="CPM239" s="20"/>
+      <c r="CPN239" s="20"/>
+      <c r="CPO239" s="20"/>
+      <c r="CPP239" s="20"/>
+      <c r="CPQ239" s="20"/>
+      <c r="CPR239" s="20"/>
+      <c r="CPS239" s="20"/>
+      <c r="CPT239" s="20"/>
+      <c r="CPU239" s="20"/>
+      <c r="CPV239" s="20"/>
+      <c r="CPW239" s="20"/>
+      <c r="CPX239" s="20"/>
+      <c r="CPY239" s="20"/>
+      <c r="CPZ239" s="20"/>
+      <c r="CQA239" s="20"/>
+      <c r="CQB239" s="20"/>
+      <c r="CQC239" s="20"/>
+      <c r="CQD239" s="20"/>
+      <c r="CQE239" s="20"/>
+      <c r="CQF239" s="20"/>
+      <c r="CQG239" s="20"/>
+      <c r="CQH239" s="20"/>
+      <c r="CQI239" s="20"/>
+      <c r="CQJ239" s="20"/>
+      <c r="CQK239" s="20"/>
+      <c r="CQL239" s="20"/>
+      <c r="CQM239" s="20"/>
+      <c r="CQN239" s="20"/>
+      <c r="CQO239" s="20"/>
+      <c r="CQP239" s="20"/>
+      <c r="CQQ239" s="20"/>
+      <c r="CQR239" s="20"/>
+      <c r="CQS239" s="20"/>
+      <c r="CQT239" s="20"/>
+      <c r="CQU239" s="20"/>
+      <c r="CQV239" s="20"/>
+      <c r="CQW239" s="20"/>
+      <c r="CQX239" s="20"/>
+      <c r="CQY239" s="20"/>
+      <c r="CQZ239" s="20"/>
+      <c r="CRA239" s="20"/>
+      <c r="CRB239" s="20"/>
+      <c r="CRC239" s="20"/>
+      <c r="CRD239" s="20"/>
+      <c r="CRE239" s="20"/>
+      <c r="CRF239" s="20"/>
+      <c r="CRG239" s="20"/>
+      <c r="CRH239" s="20"/>
+      <c r="CRI239" s="20"/>
+      <c r="CRJ239" s="20"/>
+      <c r="CRK239" s="20"/>
+      <c r="CRL239" s="20"/>
+      <c r="CRM239" s="20"/>
+      <c r="CRN239" s="20"/>
+      <c r="CRO239" s="20"/>
+      <c r="CRP239" s="20"/>
+      <c r="CRQ239" s="20"/>
+      <c r="CRR239" s="20"/>
+      <c r="CRS239" s="20"/>
+      <c r="CRT239" s="20"/>
+      <c r="CRU239" s="20"/>
+      <c r="CRV239" s="20"/>
+      <c r="CRW239" s="20"/>
+      <c r="CRX239" s="20"/>
+      <c r="CRY239" s="20"/>
+      <c r="CRZ239" s="20"/>
+      <c r="CSA239" s="20"/>
+      <c r="CSB239" s="20"/>
+      <c r="CSC239" s="20"/>
+      <c r="CSD239" s="20"/>
+      <c r="CSE239" s="20"/>
+      <c r="CSF239" s="20"/>
+      <c r="CSG239" s="20"/>
+      <c r="CSH239" s="20"/>
+      <c r="CSI239" s="20"/>
+      <c r="CSJ239" s="20"/>
+      <c r="CSK239" s="20"/>
+      <c r="CSL239" s="20"/>
+      <c r="CSM239" s="20"/>
+      <c r="CSN239" s="20"/>
+      <c r="CSO239" s="20"/>
+      <c r="CSP239" s="20"/>
+      <c r="CSQ239" s="20"/>
+      <c r="CSR239" s="20"/>
+      <c r="CSS239" s="20"/>
+      <c r="CST239" s="20"/>
+      <c r="CSU239" s="20"/>
+      <c r="CSV239" s="20"/>
+      <c r="CSW239" s="20"/>
+      <c r="CSX239" s="20"/>
+      <c r="CSY239" s="20"/>
+      <c r="CSZ239" s="20"/>
+      <c r="CTA239" s="20"/>
+      <c r="CTB239" s="20"/>
+      <c r="CTC239" s="20"/>
+      <c r="CTD239" s="20"/>
+      <c r="CTE239" s="20"/>
+      <c r="CTF239" s="20"/>
+      <c r="CTG239" s="20"/>
+      <c r="CTH239" s="20"/>
+      <c r="CTI239" s="20"/>
+      <c r="CTJ239" s="20"/>
+      <c r="CTK239" s="20"/>
+      <c r="CTL239" s="20"/>
+      <c r="CTM239" s="20"/>
+      <c r="CTN239" s="20"/>
+      <c r="CTO239" s="20"/>
+      <c r="CTP239" s="20"/>
+      <c r="CTQ239" s="20"/>
+      <c r="CTR239" s="20"/>
+      <c r="CTS239" s="20"/>
+      <c r="CTT239" s="20"/>
+      <c r="CTU239" s="20"/>
+      <c r="CTV239" s="20"/>
+      <c r="CTW239" s="20"/>
+      <c r="CTX239" s="20"/>
+      <c r="CTY239" s="20"/>
+      <c r="CTZ239" s="20"/>
+      <c r="CUA239" s="20"/>
+      <c r="CUB239" s="20"/>
+      <c r="CUC239" s="20"/>
+      <c r="CUD239" s="20"/>
+      <c r="CUE239" s="20"/>
+      <c r="CUF239" s="20"/>
+      <c r="CUG239" s="20"/>
+      <c r="CUH239" s="20"/>
+      <c r="CUI239" s="20"/>
+      <c r="CUJ239" s="20"/>
+      <c r="CUK239" s="20"/>
+      <c r="CUL239" s="20"/>
+      <c r="CUM239" s="20"/>
+      <c r="CUN239" s="20"/>
+      <c r="CUO239" s="20"/>
+      <c r="CUP239" s="20"/>
+      <c r="CUQ239" s="20"/>
+      <c r="CUR239" s="20"/>
+      <c r="CUS239" s="20"/>
+      <c r="CUT239" s="20"/>
+      <c r="CUU239" s="20"/>
+      <c r="CUV239" s="20"/>
+      <c r="CUW239" s="20"/>
+      <c r="CUX239" s="20"/>
+      <c r="CUY239" s="20"/>
+      <c r="CUZ239" s="20"/>
+      <c r="CVA239" s="20"/>
+      <c r="CVB239" s="20"/>
+      <c r="CVC239" s="20"/>
+      <c r="CVD239" s="20"/>
+      <c r="CVE239" s="20"/>
+      <c r="CVF239" s="20"/>
+      <c r="CVG239" s="20"/>
+      <c r="CVH239" s="20"/>
+      <c r="CVI239" s="20"/>
+      <c r="CVJ239" s="20"/>
+      <c r="CVK239" s="20"/>
+      <c r="CVL239" s="20"/>
+      <c r="CVM239" s="20"/>
+      <c r="CVN239" s="20"/>
+      <c r="CVO239" s="20"/>
+      <c r="CVP239" s="20"/>
+      <c r="CVQ239" s="20"/>
+      <c r="CVR239" s="20"/>
+      <c r="CVS239" s="20"/>
+      <c r="CVT239" s="20"/>
+      <c r="CVU239" s="20"/>
+      <c r="CVV239" s="20"/>
+      <c r="CVW239" s="20"/>
+      <c r="CVX239" s="20"/>
+      <c r="CVY239" s="20"/>
+      <c r="CVZ239" s="20"/>
+      <c r="CWA239" s="20"/>
+      <c r="CWB239" s="20"/>
+      <c r="CWC239" s="20"/>
+      <c r="CWD239" s="20"/>
+      <c r="CWE239" s="20"/>
+      <c r="CWF239" s="20"/>
+      <c r="CWG239" s="20"/>
+      <c r="CWH239" s="20"/>
+      <c r="CWI239" s="20"/>
+      <c r="CWJ239" s="20"/>
+      <c r="CWK239" s="20"/>
+      <c r="CWL239" s="20"/>
+      <c r="CWM239" s="20"/>
+      <c r="CWN239" s="20"/>
+      <c r="CWO239" s="20"/>
+      <c r="CWP239" s="20"/>
+      <c r="CWQ239" s="20"/>
+      <c r="CWR239" s="20"/>
+      <c r="CWS239" s="20"/>
+      <c r="CWT239" s="20"/>
+      <c r="CWU239" s="20"/>
+      <c r="CWV239" s="20"/>
+      <c r="CWW239" s="20"/>
+      <c r="CWX239" s="20"/>
+      <c r="CWY239" s="20"/>
+      <c r="CWZ239" s="20"/>
+      <c r="CXA239" s="20"/>
+      <c r="CXB239" s="20"/>
+      <c r="CXC239" s="20"/>
+      <c r="CXD239" s="20"/>
+      <c r="CXE239" s="20"/>
+      <c r="CXF239" s="20"/>
+      <c r="CXG239" s="20"/>
+      <c r="CXH239" s="20"/>
+      <c r="CXI239" s="20"/>
+      <c r="CXJ239" s="20"/>
+      <c r="CXK239" s="20"/>
+      <c r="CXL239" s="20"/>
+      <c r="CXM239" s="20"/>
+      <c r="CXN239" s="20"/>
+      <c r="CXO239" s="20"/>
+      <c r="CXP239" s="20"/>
+      <c r="CXQ239" s="20"/>
+      <c r="CXR239" s="20"/>
+      <c r="CXS239" s="20"/>
+      <c r="CXT239" s="20"/>
+      <c r="CXU239" s="20"/>
+      <c r="CXV239" s="20"/>
+      <c r="CXW239" s="20"/>
+      <c r="CXX239" s="20"/>
+      <c r="CXY239" s="20"/>
+      <c r="CXZ239" s="20"/>
+      <c r="CYA239" s="20"/>
+      <c r="CYB239" s="20"/>
+      <c r="CYC239" s="20"/>
+      <c r="CYD239" s="20"/>
+      <c r="CYE239" s="20"/>
+      <c r="CYF239" s="20"/>
+      <c r="CYG239" s="20"/>
+      <c r="CYH239" s="20"/>
+      <c r="CYI239" s="20"/>
+      <c r="CYJ239" s="20"/>
+      <c r="CYK239" s="20"/>
+      <c r="CYL239" s="20"/>
+      <c r="CYM239" s="20"/>
+      <c r="CYN239" s="20"/>
+      <c r="CYO239" s="20"/>
+      <c r="CYP239" s="20"/>
+      <c r="CYQ239" s="20"/>
+      <c r="CYR239" s="20"/>
+      <c r="CYS239" s="20"/>
+      <c r="CYT239" s="20"/>
+      <c r="CYU239" s="20"/>
+      <c r="CYV239" s="20"/>
+      <c r="CYW239" s="20"/>
+      <c r="CYX239" s="20"/>
+      <c r="CYY239" s="20"/>
+      <c r="CYZ239" s="20"/>
+      <c r="CZA239" s="20"/>
+      <c r="CZB239" s="20"/>
+      <c r="CZC239" s="20"/>
+      <c r="CZD239" s="20"/>
+      <c r="CZE239" s="20"/>
+      <c r="CZF239" s="20"/>
+      <c r="CZG239" s="20"/>
+      <c r="CZH239" s="20"/>
+      <c r="CZI239" s="20"/>
+      <c r="CZJ239" s="20"/>
+      <c r="CZK239" s="20"/>
+      <c r="CZL239" s="20"/>
+      <c r="CZM239" s="20"/>
+      <c r="CZN239" s="20"/>
+      <c r="CZO239" s="20"/>
+      <c r="CZP239" s="20"/>
+      <c r="CZQ239" s="20"/>
+      <c r="CZR239" s="20"/>
+      <c r="CZS239" s="20"/>
+      <c r="CZT239" s="20"/>
+      <c r="CZU239" s="20"/>
+      <c r="CZV239" s="20"/>
+      <c r="CZW239" s="20"/>
+      <c r="CZX239" s="20"/>
+      <c r="CZY239" s="20"/>
+      <c r="CZZ239" s="20"/>
+      <c r="DAA239" s="20"/>
+      <c r="DAB239" s="20"/>
+      <c r="DAC239" s="20"/>
+      <c r="DAD239" s="20"/>
+      <c r="DAE239" s="20"/>
+      <c r="DAF239" s="20"/>
+      <c r="DAG239" s="20"/>
+      <c r="DAH239" s="20"/>
+      <c r="DAI239" s="20"/>
+      <c r="DAJ239" s="20"/>
+      <c r="DAK239" s="20"/>
+      <c r="DAL239" s="20"/>
+      <c r="DAM239" s="20"/>
+      <c r="DAN239" s="20"/>
+      <c r="DAO239" s="20"/>
+      <c r="DAP239" s="20"/>
+      <c r="DAQ239" s="20"/>
+      <c r="DAR239" s="20"/>
+      <c r="DAS239" s="20"/>
+      <c r="DAT239" s="20"/>
+      <c r="DAU239" s="20"/>
+      <c r="DAV239" s="20"/>
+      <c r="DAW239" s="20"/>
+      <c r="DAX239" s="20"/>
+      <c r="DAY239" s="20"/>
+      <c r="DAZ239" s="20"/>
+      <c r="DBA239" s="20"/>
+      <c r="DBB239" s="20"/>
+      <c r="DBC239" s="20"/>
+      <c r="DBD239" s="20"/>
+      <c r="DBE239" s="20"/>
+      <c r="DBF239" s="20"/>
+      <c r="DBG239" s="20"/>
+      <c r="DBH239" s="20"/>
+      <c r="DBI239" s="20"/>
+      <c r="DBJ239" s="20"/>
+      <c r="DBK239" s="20"/>
+      <c r="DBL239" s="20"/>
+      <c r="DBM239" s="20"/>
+      <c r="DBN239" s="20"/>
+      <c r="DBO239" s="20"/>
+      <c r="DBP239" s="20"/>
+      <c r="DBQ239" s="20"/>
+      <c r="DBR239" s="20"/>
+      <c r="DBS239" s="20"/>
+      <c r="DBT239" s="20"/>
+      <c r="DBU239" s="20"/>
+      <c r="DBV239" s="20"/>
+      <c r="DBW239" s="20"/>
+      <c r="DBX239" s="20"/>
+      <c r="DBY239" s="20"/>
+      <c r="DBZ239" s="20"/>
+      <c r="DCA239" s="20"/>
+      <c r="DCB239" s="20"/>
+      <c r="DCC239" s="20"/>
+      <c r="DCD239" s="20"/>
+      <c r="DCE239" s="20"/>
+      <c r="DCF239" s="20"/>
+      <c r="DCG239" s="20"/>
+      <c r="DCH239" s="20"/>
+      <c r="DCI239" s="20"/>
+      <c r="DCJ239" s="20"/>
+      <c r="DCK239" s="20"/>
+      <c r="DCL239" s="20"/>
+      <c r="DCM239" s="20"/>
+      <c r="DCN239" s="20"/>
+      <c r="DCO239" s="20"/>
+      <c r="DCP239" s="20"/>
+      <c r="DCQ239" s="20"/>
+      <c r="DCR239" s="20"/>
+      <c r="DCS239" s="20"/>
+      <c r="DCT239" s="20"/>
+      <c r="DCU239" s="20"/>
+      <c r="DCV239" s="20"/>
+      <c r="DCW239" s="20"/>
+      <c r="DCX239" s="20"/>
+      <c r="DCY239" s="20"/>
+      <c r="DCZ239" s="20"/>
+      <c r="DDA239" s="20"/>
+      <c r="DDB239" s="20"/>
+      <c r="DDC239" s="20"/>
+      <c r="DDD239" s="20"/>
+      <c r="DDE239" s="20"/>
+      <c r="DDF239" s="20"/>
+      <c r="DDG239" s="20"/>
+      <c r="DDH239" s="20"/>
+      <c r="DDI239" s="20"/>
+      <c r="DDJ239" s="20"/>
+      <c r="DDK239" s="20"/>
+      <c r="DDL239" s="20"/>
+      <c r="DDM239" s="20"/>
+      <c r="DDN239" s="20"/>
+      <c r="DDO239" s="20"/>
+      <c r="DDP239" s="20"/>
+      <c r="DDQ239" s="20"/>
+      <c r="DDR239" s="20"/>
+      <c r="DDS239" s="20"/>
+      <c r="DDT239" s="20"/>
+      <c r="DDU239" s="20"/>
+      <c r="DDV239" s="20"/>
+      <c r="DDW239" s="20"/>
+      <c r="DDX239" s="20"/>
+      <c r="DDY239" s="20"/>
+      <c r="DDZ239" s="20"/>
+      <c r="DEA239" s="20"/>
+      <c r="DEB239" s="20"/>
+      <c r="DEC239" s="20"/>
+      <c r="DED239" s="20"/>
+      <c r="DEE239" s="20"/>
+      <c r="DEF239" s="20"/>
+      <c r="DEG239" s="20"/>
+      <c r="DEH239" s="20"/>
+      <c r="DEI239" s="20"/>
+      <c r="DEJ239" s="20"/>
+      <c r="DEK239" s="20"/>
+      <c r="DEL239" s="20"/>
+      <c r="DEM239" s="20"/>
+      <c r="DEN239" s="20"/>
+      <c r="DEO239" s="20"/>
+      <c r="DEP239" s="20"/>
+      <c r="DEQ239" s="20"/>
+      <c r="DER239" s="20"/>
+      <c r="DES239" s="20"/>
+      <c r="DET239" s="20"/>
+      <c r="DEU239" s="20"/>
+      <c r="DEV239" s="20"/>
+      <c r="DEW239" s="20"/>
+      <c r="DEX239" s="20"/>
+      <c r="DEY239" s="20"/>
+      <c r="DEZ239" s="20"/>
+      <c r="DFA239" s="20"/>
+      <c r="DFB239" s="20"/>
+      <c r="DFC239" s="20"/>
+      <c r="DFD239" s="20"/>
+      <c r="DFE239" s="20"/>
+      <c r="DFF239" s="20"/>
+      <c r="DFG239" s="20"/>
+      <c r="DFH239" s="20"/>
+      <c r="DFI239" s="20"/>
+      <c r="DFJ239" s="20"/>
+      <c r="DFK239" s="20"/>
+      <c r="DFL239" s="20"/>
+      <c r="DFM239" s="20"/>
+      <c r="DFN239" s="20"/>
+      <c r="DFO239" s="20"/>
+      <c r="DFP239" s="20"/>
+      <c r="DFQ239" s="20"/>
+      <c r="DFR239" s="20"/>
+      <c r="DFS239" s="20"/>
+      <c r="DFT239" s="20"/>
+      <c r="DFU239" s="20"/>
+      <c r="DFV239" s="20"/>
+      <c r="DFW239" s="20"/>
+      <c r="DFX239" s="20"/>
+      <c r="DFY239" s="20"/>
+      <c r="DFZ239" s="20"/>
+      <c r="DGA239" s="20"/>
+      <c r="DGB239" s="20"/>
+      <c r="DGC239" s="20"/>
+      <c r="DGD239" s="20"/>
+      <c r="DGE239" s="20"/>
+      <c r="DGF239" s="20"/>
+      <c r="DGG239" s="20"/>
+      <c r="DGH239" s="20"/>
+      <c r="DGI239" s="20"/>
+      <c r="DGJ239" s="20"/>
+      <c r="DGK239" s="20"/>
+      <c r="DGL239" s="20"/>
+      <c r="DGM239" s="20"/>
+      <c r="DGN239" s="20"/>
+      <c r="DGO239" s="20"/>
+      <c r="DGP239" s="20"/>
+      <c r="DGQ239" s="20"/>
+      <c r="DGR239" s="20"/>
+      <c r="DGS239" s="20"/>
+      <c r="DGT239" s="20"/>
+      <c r="DGU239" s="20"/>
+      <c r="DGV239" s="20"/>
+      <c r="DGW239" s="20"/>
+      <c r="DGX239" s="20"/>
+      <c r="DGY239" s="20"/>
+      <c r="DGZ239" s="20"/>
+      <c r="DHA239" s="20"/>
+      <c r="DHB239" s="20"/>
+      <c r="DHC239" s="20"/>
+      <c r="DHD239" s="20"/>
+      <c r="DHE239" s="20"/>
+      <c r="DHF239" s="20"/>
+      <c r="DHG239" s="20"/>
+      <c r="DHH239" s="20"/>
+      <c r="DHI239" s="20"/>
+      <c r="DHJ239" s="20"/>
+      <c r="DHK239" s="20"/>
+      <c r="DHL239" s="20"/>
+      <c r="DHM239" s="20"/>
+      <c r="DHN239" s="20"/>
+      <c r="DHO239" s="20"/>
+      <c r="DHP239" s="20"/>
+      <c r="DHQ239" s="20"/>
+      <c r="DHR239" s="20"/>
+      <c r="DHS239" s="20"/>
+      <c r="DHT239" s="20"/>
+      <c r="DHU239" s="20"/>
+      <c r="DHV239" s="20"/>
+      <c r="DHW239" s="20"/>
+      <c r="DHX239" s="20"/>
+      <c r="DHY239" s="20"/>
+      <c r="DHZ239" s="20"/>
+      <c r="DIA239" s="20"/>
+      <c r="DIB239" s="20"/>
+      <c r="DIC239" s="20"/>
+      <c r="DID239" s="20"/>
+      <c r="DIE239" s="20"/>
+      <c r="DIF239" s="20"/>
+      <c r="DIG239" s="20"/>
+      <c r="DIH239" s="20"/>
+      <c r="DII239" s="20"/>
+      <c r="DIJ239" s="20"/>
+      <c r="DIK239" s="20"/>
+      <c r="DIL239" s="20"/>
+      <c r="DIM239" s="20"/>
+      <c r="DIN239" s="20"/>
+      <c r="DIO239" s="20"/>
+      <c r="DIP239" s="20"/>
+      <c r="DIQ239" s="20"/>
+      <c r="DIR239" s="20"/>
+      <c r="DIS239" s="20"/>
+      <c r="DIT239" s="20"/>
+      <c r="DIU239" s="20"/>
+      <c r="DIV239" s="20"/>
+      <c r="DIW239" s="20"/>
+      <c r="DIX239" s="20"/>
+      <c r="DIY239" s="20"/>
+      <c r="DIZ239" s="20"/>
+      <c r="DJA239" s="20"/>
+      <c r="DJB239" s="20"/>
+      <c r="DJC239" s="20"/>
+      <c r="DJD239" s="20"/>
+      <c r="DJE239" s="20"/>
+      <c r="DJF239" s="20"/>
+      <c r="DJG239" s="20"/>
+      <c r="DJH239" s="20"/>
+      <c r="DJI239" s="20"/>
+      <c r="DJJ239" s="20"/>
+      <c r="DJK239" s="20"/>
+      <c r="DJL239" s="20"/>
+      <c r="DJM239" s="20"/>
+      <c r="DJN239" s="20"/>
+      <c r="DJO239" s="20"/>
+      <c r="DJP239" s="20"/>
+      <c r="DJQ239" s="20"/>
+      <c r="DJR239" s="20"/>
+      <c r="DJS239" s="20"/>
+      <c r="DJT239" s="20"/>
+      <c r="DJU239" s="20"/>
+      <c r="DJV239" s="20"/>
+      <c r="DJW239" s="20"/>
+      <c r="DJX239" s="20"/>
+      <c r="DJY239" s="20"/>
+      <c r="DJZ239" s="20"/>
+      <c r="DKA239" s="20"/>
+      <c r="DKB239" s="20"/>
+      <c r="DKC239" s="20"/>
+      <c r="DKD239" s="20"/>
+      <c r="DKE239" s="20"/>
+      <c r="DKF239" s="20"/>
+      <c r="DKG239" s="20"/>
+      <c r="DKH239" s="20"/>
+      <c r="DKI239" s="20"/>
+      <c r="DKJ239" s="20"/>
+      <c r="DKK239" s="20"/>
+      <c r="DKL239" s="20"/>
+      <c r="DKM239" s="20"/>
+      <c r="DKN239" s="20"/>
+      <c r="DKO239" s="20"/>
+      <c r="DKP239" s="20"/>
+      <c r="DKQ239" s="20"/>
+      <c r="DKR239" s="20"/>
+      <c r="DKS239" s="20"/>
+      <c r="DKT239" s="20"/>
+      <c r="DKU239" s="20"/>
+      <c r="DKV239" s="20"/>
+      <c r="DKW239" s="20"/>
+      <c r="DKX239" s="20"/>
+      <c r="DKY239" s="20"/>
+      <c r="DKZ239" s="20"/>
+      <c r="DLA239" s="20"/>
+      <c r="DLB239" s="20"/>
+      <c r="DLC239" s="20"/>
+      <c r="DLD239" s="20"/>
+      <c r="DLE239" s="20"/>
+      <c r="DLF239" s="20"/>
+      <c r="DLG239" s="20"/>
+      <c r="DLH239" s="20"/>
+      <c r="DLI239" s="20"/>
+      <c r="DLJ239" s="20"/>
+      <c r="DLK239" s="20"/>
+      <c r="DLL239" s="20"/>
+      <c r="DLM239" s="20"/>
+      <c r="DLN239" s="20"/>
+      <c r="DLO239" s="20"/>
+      <c r="DLP239" s="20"/>
+      <c r="DLQ239" s="20"/>
+      <c r="DLR239" s="20"/>
+      <c r="DLS239" s="20"/>
+      <c r="DLT239" s="20"/>
+      <c r="DLU239" s="20"/>
+      <c r="DLV239" s="20"/>
+      <c r="DLW239" s="20"/>
+      <c r="DLX239" s="20"/>
+      <c r="DLY239" s="20"/>
+      <c r="DLZ239" s="20"/>
+      <c r="DMA239" s="20"/>
+      <c r="DMB239" s="20"/>
+      <c r="DMC239" s="20"/>
+      <c r="DMD239" s="20"/>
+      <c r="DME239" s="20"/>
+      <c r="DMF239" s="20"/>
+      <c r="DMG239" s="20"/>
+      <c r="DMH239" s="20"/>
+      <c r="DMI239" s="20"/>
+      <c r="DMJ239" s="20"/>
+      <c r="DMK239" s="20"/>
+      <c r="DML239" s="20"/>
+      <c r="DMM239" s="20"/>
+      <c r="DMN239" s="20"/>
+      <c r="DMO239" s="20"/>
+      <c r="DMP239" s="20"/>
+      <c r="DMQ239" s="20"/>
+      <c r="DMR239" s="20"/>
+      <c r="DMS239" s="20"/>
+      <c r="DMT239" s="20"/>
+      <c r="DMU239" s="20"/>
+      <c r="DMV239" s="20"/>
+      <c r="DMW239" s="20"/>
+      <c r="DMX239" s="20"/>
+      <c r="DMY239" s="20"/>
+      <c r="DMZ239" s="20"/>
+      <c r="DNA239" s="20"/>
+      <c r="DNB239" s="20"/>
+      <c r="DNC239" s="20"/>
+      <c r="DND239" s="20"/>
+      <c r="DNE239" s="20"/>
+      <c r="DNF239" s="20"/>
+      <c r="DNG239" s="20"/>
+      <c r="DNH239" s="20"/>
+      <c r="DNI239" s="20"/>
+      <c r="DNJ239" s="20"/>
+      <c r="DNK239" s="20"/>
+      <c r="DNL239" s="20"/>
+      <c r="DNM239" s="20"/>
+      <c r="DNN239" s="20"/>
+      <c r="DNO239" s="20"/>
+      <c r="DNP239" s="20"/>
+      <c r="DNQ239" s="20"/>
+      <c r="DNR239" s="20"/>
+      <c r="DNS239" s="20"/>
+      <c r="DNT239" s="20"/>
+      <c r="DNU239" s="20"/>
+      <c r="DNV239" s="20"/>
+      <c r="DNW239" s="20"/>
+      <c r="DNX239" s="20"/>
+      <c r="DNY239" s="20"/>
+      <c r="DNZ239" s="20"/>
+      <c r="DOA239" s="20"/>
+      <c r="DOB239" s="20"/>
+      <c r="DOC239" s="20"/>
+      <c r="DOD239" s="20"/>
+      <c r="DOE239" s="20"/>
+      <c r="DOF239" s="20"/>
+      <c r="DOG239" s="20"/>
+      <c r="DOH239" s="20"/>
+      <c r="DOI239" s="20"/>
+      <c r="DOJ239" s="20"/>
+      <c r="DOK239" s="20"/>
+      <c r="DOL239" s="20"/>
+      <c r="DOM239" s="20"/>
+      <c r="DON239" s="20"/>
+      <c r="DOO239" s="20"/>
+      <c r="DOP239" s="20"/>
+      <c r="DOQ239" s="20"/>
+      <c r="DOR239" s="20"/>
+      <c r="DOS239" s="20"/>
+      <c r="DOT239" s="20"/>
+      <c r="DOU239" s="20"/>
+      <c r="DOV239" s="20"/>
+      <c r="DOW239" s="20"/>
+      <c r="DOX239" s="20"/>
+      <c r="DOY239" s="20"/>
+      <c r="DOZ239" s="20"/>
+      <c r="DPA239" s="20"/>
+      <c r="DPB239" s="20"/>
+      <c r="DPC239" s="20"/>
+      <c r="DPD239" s="20"/>
+      <c r="DPE239" s="20"/>
+      <c r="DPF239" s="20"/>
+      <c r="DPG239" s="20"/>
+      <c r="DPH239" s="20"/>
+      <c r="DPI239" s="20"/>
+      <c r="DPJ239" s="20"/>
+      <c r="DPK239" s="20"/>
+      <c r="DPL239" s="20"/>
+      <c r="DPM239" s="20"/>
+      <c r="DPN239" s="20"/>
+      <c r="DPO239" s="20"/>
+      <c r="DPP239" s="20"/>
+      <c r="DPQ239" s="20"/>
+      <c r="DPR239" s="20"/>
+      <c r="DPS239" s="20"/>
+      <c r="DPT239" s="20"/>
+      <c r="DPU239" s="20"/>
+      <c r="DPV239" s="20"/>
+      <c r="DPW239" s="20"/>
+      <c r="DPX239" s="20"/>
+      <c r="DPY239" s="20"/>
+      <c r="DPZ239" s="20"/>
+      <c r="DQA239" s="20"/>
+      <c r="DQB239" s="20"/>
+      <c r="DQC239" s="20"/>
+      <c r="DQD239" s="20"/>
+      <c r="DQE239" s="20"/>
+      <c r="DQF239" s="20"/>
+      <c r="DQG239" s="20"/>
+      <c r="DQH239" s="20"/>
+      <c r="DQI239" s="20"/>
+      <c r="DQJ239" s="20"/>
+      <c r="DQK239" s="20"/>
+      <c r="DQL239" s="20"/>
+      <c r="DQM239" s="20"/>
+      <c r="DQN239" s="20"/>
+      <c r="DQO239" s="20"/>
+      <c r="DQP239" s="20"/>
+      <c r="DQQ239" s="20"/>
+      <c r="DQR239" s="20"/>
+      <c r="DQS239" s="20"/>
+      <c r="DQT239" s="20"/>
+      <c r="DQU239" s="20"/>
+      <c r="DQV239" s="20"/>
+      <c r="DQW239" s="20"/>
+      <c r="DQX239" s="20"/>
+      <c r="DQY239" s="20"/>
+      <c r="DQZ239" s="20"/>
+      <c r="DRA239" s="20"/>
+      <c r="DRB239" s="20"/>
+      <c r="DRC239" s="20"/>
+      <c r="DRD239" s="20"/>
+      <c r="DRE239" s="20"/>
+      <c r="DRF239" s="20"/>
+      <c r="DRG239" s="20"/>
+      <c r="DRH239" s="20"/>
+      <c r="DRI239" s="20"/>
+      <c r="DRJ239" s="20"/>
+      <c r="DRK239" s="20"/>
+      <c r="DRL239" s="20"/>
+      <c r="DRM239" s="20"/>
+      <c r="DRN239" s="20"/>
+      <c r="DRO239" s="20"/>
+      <c r="DRP239" s="20"/>
+      <c r="DRQ239" s="20"/>
+      <c r="DRR239" s="20"/>
+      <c r="DRS239" s="20"/>
+      <c r="DRT239" s="20"/>
+      <c r="DRU239" s="20"/>
+      <c r="DRV239" s="20"/>
+      <c r="DRW239" s="20"/>
+      <c r="DRX239" s="20"/>
+      <c r="DRY239" s="20"/>
+      <c r="DRZ239" s="20"/>
+      <c r="DSA239" s="20"/>
+      <c r="DSB239" s="20"/>
+      <c r="DSC239" s="20"/>
+      <c r="DSD239" s="20"/>
+      <c r="DSE239" s="20"/>
+      <c r="DSF239" s="20"/>
+      <c r="DSG239" s="20"/>
+      <c r="DSH239" s="20"/>
+      <c r="DSI239" s="20"/>
+      <c r="DSJ239" s="20"/>
+      <c r="DSK239" s="20"/>
+      <c r="DSL239" s="20"/>
+      <c r="DSM239" s="20"/>
+      <c r="DSN239" s="20"/>
+      <c r="DSO239" s="20"/>
+      <c r="DSP239" s="20"/>
+      <c r="DSQ239" s="20"/>
+      <c r="DSR239" s="20"/>
+      <c r="DSS239" s="20"/>
+      <c r="DST239" s="20"/>
+      <c r="DSU239" s="20"/>
+      <c r="DSV239" s="20"/>
+      <c r="DSW239" s="20"/>
+      <c r="DSX239" s="20"/>
+      <c r="DSY239" s="20"/>
+      <c r="DSZ239" s="20"/>
+      <c r="DTA239" s="20"/>
+      <c r="DTB239" s="20"/>
+      <c r="DTC239" s="20"/>
+      <c r="DTD239" s="20"/>
+      <c r="DTE239" s="20"/>
+      <c r="DTF239" s="20"/>
+      <c r="DTG239" s="20"/>
+      <c r="DTH239" s="20"/>
+      <c r="DTI239" s="20"/>
+      <c r="DTJ239" s="20"/>
+      <c r="DTK239" s="20"/>
+      <c r="DTL239" s="20"/>
+      <c r="DTM239" s="20"/>
+      <c r="DTN239" s="20"/>
+      <c r="DTO239" s="20"/>
+      <c r="DTP239" s="20"/>
+      <c r="DTQ239" s="20"/>
+      <c r="DTR239" s="20"/>
+      <c r="DTS239" s="20"/>
+      <c r="DTT239" s="20"/>
+      <c r="DTU239" s="20"/>
+      <c r="DTV239" s="20"/>
+      <c r="DTW239" s="20"/>
+      <c r="DTX239" s="20"/>
+      <c r="DTY239" s="20"/>
+      <c r="DTZ239" s="20"/>
+      <c r="DUA239" s="20"/>
+      <c r="DUB239" s="20"/>
+      <c r="DUC239" s="20"/>
+      <c r="DUD239" s="20"/>
+      <c r="DUE239" s="20"/>
+      <c r="DUF239" s="20"/>
+      <c r="DUG239" s="20"/>
+      <c r="DUH239" s="20"/>
+      <c r="DUI239" s="20"/>
+      <c r="DUJ239" s="20"/>
+      <c r="DUK239" s="20"/>
+      <c r="DUL239" s="20"/>
+      <c r="DUM239" s="20"/>
+      <c r="DUN239" s="20"/>
+      <c r="DUO239" s="20"/>
+      <c r="DUP239" s="20"/>
+      <c r="DUQ239" s="20"/>
+      <c r="DUR239" s="20"/>
+      <c r="DUS239" s="20"/>
+      <c r="DUT239" s="20"/>
+      <c r="DUU239" s="20"/>
+      <c r="DUV239" s="20"/>
+      <c r="DUW239" s="20"/>
+      <c r="DUX239" s="20"/>
+      <c r="DUY239" s="20"/>
+      <c r="DUZ239" s="20"/>
+      <c r="DVA239" s="20"/>
+      <c r="DVB239" s="20"/>
+      <c r="DVC239" s="20"/>
+      <c r="DVD239" s="20"/>
+      <c r="DVE239" s="20"/>
+      <c r="DVF239" s="20"/>
+      <c r="DVG239" s="20"/>
+      <c r="DVH239" s="20"/>
+      <c r="DVI239" s="20"/>
+      <c r="DVJ239" s="20"/>
+      <c r="DVK239" s="20"/>
+      <c r="DVL239" s="20"/>
+      <c r="DVM239" s="20"/>
+      <c r="DVN239" s="20"/>
+      <c r="DVO239" s="20"/>
+      <c r="DVP239" s="20"/>
+      <c r="DVQ239" s="20"/>
+      <c r="DVR239" s="20"/>
+      <c r="DVS239" s="20"/>
+      <c r="DVT239" s="20"/>
+      <c r="DVU239" s="20"/>
+      <c r="DVV239" s="20"/>
+      <c r="DVW239" s="20"/>
+      <c r="DVX239" s="20"/>
+      <c r="DVY239" s="20"/>
+      <c r="DVZ239" s="20"/>
+      <c r="DWA239" s="20"/>
+      <c r="DWB239" s="20"/>
+      <c r="DWC239" s="20"/>
+      <c r="DWD239" s="20"/>
+      <c r="DWE239" s="20"/>
+      <c r="DWF239" s="20"/>
+      <c r="DWG239" s="20"/>
+      <c r="DWH239" s="20"/>
+      <c r="DWI239" s="20"/>
+      <c r="DWJ239" s="20"/>
+      <c r="DWK239" s="20"/>
+      <c r="DWL239" s="20"/>
+      <c r="DWM239" s="20"/>
+      <c r="DWN239" s="20"/>
+      <c r="DWO239" s="20"/>
+      <c r="DWP239" s="20"/>
+      <c r="DWQ239" s="20"/>
+      <c r="DWR239" s="20"/>
+      <c r="DWS239" s="20"/>
+      <c r="DWT239" s="20"/>
+      <c r="DWU239" s="20"/>
+      <c r="DWV239" s="20"/>
+      <c r="DWW239" s="20"/>
+      <c r="DWX239" s="20"/>
+      <c r="DWY239" s="20"/>
+      <c r="DWZ239" s="20"/>
+      <c r="DXA239" s="20"/>
+      <c r="DXB239" s="20"/>
+      <c r="DXC239" s="20"/>
+      <c r="DXD239" s="20"/>
+      <c r="DXE239" s="20"/>
+      <c r="DXF239" s="20"/>
+      <c r="DXG239" s="20"/>
+      <c r="DXH239" s="20"/>
+      <c r="DXI239" s="20"/>
+      <c r="DXJ239" s="20"/>
+      <c r="DXK239" s="20"/>
+      <c r="DXL239" s="20"/>
+      <c r="DXM239" s="20"/>
+      <c r="DXN239" s="20"/>
+      <c r="DXO239" s="20"/>
+      <c r="DXP239" s="20"/>
+      <c r="DXQ239" s="20"/>
+      <c r="DXR239" s="20"/>
+      <c r="DXS239" s="20"/>
+      <c r="DXT239" s="20"/>
+      <c r="DXU239" s="20"/>
+      <c r="DXV239" s="20"/>
+      <c r="DXW239" s="20"/>
+      <c r="DXX239" s="20"/>
+      <c r="DXY239" s="20"/>
+      <c r="DXZ239" s="20"/>
+      <c r="DYA239" s="20"/>
+      <c r="DYB239" s="20"/>
+      <c r="DYC239" s="20"/>
+      <c r="DYD239" s="20"/>
+      <c r="DYE239" s="20"/>
+      <c r="DYF239" s="20"/>
+      <c r="DYG239" s="20"/>
+      <c r="DYH239" s="20"/>
+      <c r="DYI239" s="20"/>
+      <c r="DYJ239" s="20"/>
+      <c r="DYK239" s="20"/>
+      <c r="DYL239" s="20"/>
+      <c r="DYM239" s="20"/>
+      <c r="DYN239" s="20"/>
+      <c r="DYO239" s="20"/>
+      <c r="DYP239" s="20"/>
+      <c r="DYQ239" s="20"/>
+      <c r="DYR239" s="20"/>
+      <c r="DYS239" s="20"/>
+      <c r="DYT239" s="20"/>
+      <c r="DYU239" s="20"/>
+      <c r="DYV239" s="20"/>
+      <c r="DYW239" s="20"/>
+      <c r="DYX239" s="20"/>
+      <c r="DYY239" s="20"/>
+      <c r="DYZ239" s="20"/>
+      <c r="DZA239" s="20"/>
+      <c r="DZB239" s="20"/>
+      <c r="DZC239" s="20"/>
+      <c r="DZD239" s="20"/>
+      <c r="DZE239" s="20"/>
+      <c r="DZF239" s="20"/>
+      <c r="DZG239" s="20"/>
+      <c r="DZH239" s="20"/>
+      <c r="DZI239" s="20"/>
+      <c r="DZJ239" s="20"/>
+      <c r="DZK239" s="20"/>
+      <c r="DZL239" s="20"/>
+      <c r="DZM239" s="20"/>
+      <c r="DZN239" s="20"/>
+      <c r="DZO239" s="20"/>
+      <c r="DZP239" s="20"/>
+      <c r="DZQ239" s="20"/>
+      <c r="DZR239" s="20"/>
+      <c r="DZS239" s="20"/>
+      <c r="DZT239" s="20"/>
+      <c r="DZU239" s="20"/>
+      <c r="DZV239" s="20"/>
+      <c r="DZW239" s="20"/>
+      <c r="DZX239" s="20"/>
+      <c r="DZY239" s="20"/>
+      <c r="DZZ239" s="20"/>
+      <c r="EAA239" s="20"/>
+      <c r="EAB239" s="20"/>
+      <c r="EAC239" s="20"/>
+      <c r="EAD239" s="20"/>
+      <c r="EAE239" s="20"/>
+      <c r="EAF239" s="20"/>
+      <c r="EAG239" s="20"/>
+      <c r="EAH239" s="20"/>
+      <c r="EAI239" s="20"/>
+      <c r="EAJ239" s="20"/>
+      <c r="EAK239" s="20"/>
+      <c r="EAL239" s="20"/>
+      <c r="EAM239" s="20"/>
+      <c r="EAN239" s="20"/>
+      <c r="EAO239" s="20"/>
+      <c r="EAP239" s="20"/>
+      <c r="EAQ239" s="20"/>
+      <c r="EAR239" s="20"/>
+      <c r="EAS239" s="20"/>
+      <c r="EAT239" s="20"/>
+      <c r="EAU239" s="20"/>
+      <c r="EAV239" s="20"/>
+      <c r="EAW239" s="20"/>
+      <c r="EAX239" s="20"/>
+      <c r="EAY239" s="20"/>
+      <c r="EAZ239" s="20"/>
+      <c r="EBA239" s="20"/>
+      <c r="EBB239" s="20"/>
+      <c r="EBC239" s="20"/>
+      <c r="EBD239" s="20"/>
+      <c r="EBE239" s="20"/>
+      <c r="EBF239" s="20"/>
+      <c r="EBG239" s="20"/>
+      <c r="EBH239" s="20"/>
+      <c r="EBI239" s="20"/>
+      <c r="EBJ239" s="20"/>
+      <c r="EBK239" s="20"/>
+      <c r="EBL239" s="20"/>
+      <c r="EBM239" s="20"/>
+      <c r="EBN239" s="20"/>
+      <c r="EBO239" s="20"/>
+      <c r="EBP239" s="20"/>
+      <c r="EBQ239" s="20"/>
+      <c r="EBR239" s="20"/>
+      <c r="EBS239" s="20"/>
+      <c r="EBT239" s="20"/>
+      <c r="EBU239" s="20"/>
+      <c r="EBV239" s="20"/>
+      <c r="EBW239" s="20"/>
+      <c r="EBX239" s="20"/>
+      <c r="EBY239" s="20"/>
+      <c r="EBZ239" s="20"/>
+      <c r="ECA239" s="20"/>
+      <c r="ECB239" s="20"/>
+      <c r="ECC239" s="20"/>
+      <c r="ECD239" s="20"/>
+      <c r="ECE239" s="20"/>
+      <c r="ECF239" s="20"/>
+      <c r="ECG239" s="20"/>
+      <c r="ECH239" s="20"/>
+      <c r="ECI239" s="20"/>
+      <c r="ECJ239" s="20"/>
+      <c r="ECK239" s="20"/>
+      <c r="ECL239" s="20"/>
+      <c r="ECM239" s="20"/>
+      <c r="ECN239" s="20"/>
+      <c r="ECO239" s="20"/>
+      <c r="ECP239" s="20"/>
+      <c r="ECQ239" s="20"/>
+      <c r="ECR239" s="20"/>
+      <c r="ECS239" s="20"/>
+      <c r="ECT239" s="20"/>
+      <c r="ECU239" s="20"/>
+      <c r="ECV239" s="20"/>
+      <c r="ECW239" s="20"/>
+      <c r="ECX239" s="20"/>
+      <c r="ECY239" s="20"/>
+      <c r="ECZ239" s="20"/>
+      <c r="EDA239" s="20"/>
+      <c r="EDB239" s="20"/>
+      <c r="EDC239" s="20"/>
+      <c r="EDD239" s="20"/>
+      <c r="EDE239" s="20"/>
+      <c r="EDF239" s="20"/>
+      <c r="EDG239" s="20"/>
+      <c r="EDH239" s="20"/>
+      <c r="EDI239" s="20"/>
+      <c r="EDJ239" s="20"/>
+      <c r="EDK239" s="20"/>
+      <c r="EDL239" s="20"/>
+      <c r="EDM239" s="20"/>
+      <c r="EDN239" s="20"/>
+      <c r="EDO239" s="20"/>
+      <c r="EDP239" s="20"/>
+      <c r="EDQ239" s="20"/>
+      <c r="EDR239" s="20"/>
+      <c r="EDS239" s="20"/>
+      <c r="EDT239" s="20"/>
+      <c r="EDU239" s="20"/>
+      <c r="EDV239" s="20"/>
+      <c r="EDW239" s="20"/>
+      <c r="EDX239" s="20"/>
+      <c r="EDY239" s="20"/>
+      <c r="EDZ239" s="20"/>
+      <c r="EEA239" s="20"/>
+      <c r="EEB239" s="20"/>
+      <c r="EEC239" s="20"/>
+      <c r="EED239" s="20"/>
+      <c r="EEE239" s="20"/>
+      <c r="EEF239" s="20"/>
+      <c r="EEG239" s="20"/>
+      <c r="EEH239" s="20"/>
+      <c r="EEI239" s="20"/>
+      <c r="EEJ239" s="20"/>
+      <c r="EEK239" s="20"/>
+      <c r="EEL239" s="20"/>
+      <c r="EEM239" s="20"/>
+      <c r="EEN239" s="20"/>
+      <c r="EEO239" s="20"/>
+      <c r="EEP239" s="20"/>
+      <c r="EEQ239" s="20"/>
+      <c r="EER239" s="20"/>
+      <c r="EES239" s="20"/>
+      <c r="EET239" s="20"/>
+      <c r="EEU239" s="20"/>
+      <c r="EEV239" s="20"/>
+      <c r="EEW239" s="20"/>
+      <c r="EEX239" s="20"/>
+      <c r="EEY239" s="20"/>
+      <c r="EEZ239" s="20"/>
+      <c r="EFA239" s="20"/>
+      <c r="EFB239" s="20"/>
+      <c r="EFC239" s="20"/>
+      <c r="EFD239" s="20"/>
+      <c r="EFE239" s="20"/>
+      <c r="EFF239" s="20"/>
+      <c r="EFG239" s="20"/>
+      <c r="EFH239" s="20"/>
+      <c r="EFI239" s="20"/>
+      <c r="EFJ239" s="20"/>
+      <c r="EFK239" s="20"/>
+      <c r="EFL239" s="20"/>
+      <c r="EFM239" s="20"/>
+      <c r="EFN239" s="20"/>
+      <c r="EFO239" s="20"/>
+      <c r="EFP239" s="20"/>
+      <c r="EFQ239" s="20"/>
+      <c r="EFR239" s="20"/>
+      <c r="EFS239" s="20"/>
+      <c r="EFT239" s="20"/>
+      <c r="EFU239" s="20"/>
+      <c r="EFV239" s="20"/>
+      <c r="EFW239" s="20"/>
+      <c r="EFX239" s="20"/>
+      <c r="EFY239" s="20"/>
+      <c r="EFZ239" s="20"/>
+      <c r="EGA239" s="20"/>
+      <c r="EGB239" s="20"/>
+      <c r="EGC239" s="20"/>
+      <c r="EGD239" s="20"/>
+      <c r="EGE239" s="20"/>
+      <c r="EGF239" s="20"/>
+      <c r="EGG239" s="20"/>
+      <c r="EGH239" s="20"/>
+      <c r="EGI239" s="20"/>
+      <c r="EGJ239" s="20"/>
+      <c r="EGK239" s="20"/>
+      <c r="EGL239" s="20"/>
+      <c r="EGM239" s="20"/>
+      <c r="EGN239" s="20"/>
+      <c r="EGO239" s="20"/>
+      <c r="EGP239" s="20"/>
+      <c r="EGQ239" s="20"/>
+      <c r="EGR239" s="20"/>
+      <c r="EGS239" s="20"/>
+      <c r="EGT239" s="20"/>
+      <c r="EGU239" s="20"/>
+      <c r="EGV239" s="20"/>
+      <c r="EGW239" s="20"/>
+      <c r="EGX239" s="20"/>
+      <c r="EGY239" s="20"/>
+      <c r="EGZ239" s="20"/>
+      <c r="EHA239" s="20"/>
+      <c r="EHB239" s="20"/>
+      <c r="EHC239" s="20"/>
+      <c r="EHD239" s="20"/>
+      <c r="EHE239" s="20"/>
+      <c r="EHF239" s="20"/>
+      <c r="EHG239" s="20"/>
+      <c r="EHH239" s="20"/>
+      <c r="EHI239" s="20"/>
+      <c r="EHJ239" s="20"/>
+      <c r="EHK239" s="20"/>
+      <c r="EHL239" s="20"/>
+      <c r="EHM239" s="20"/>
+      <c r="EHN239" s="20"/>
+      <c r="EHO239" s="20"/>
+      <c r="EHP239" s="20"/>
+      <c r="EHQ239" s="20"/>
+      <c r="EHR239" s="20"/>
+      <c r="EHS239" s="20"/>
+      <c r="EHT239" s="20"/>
+      <c r="EHU239" s="20"/>
+      <c r="EHV239" s="20"/>
+      <c r="EHW239" s="20"/>
+      <c r="EHX239" s="20"/>
+      <c r="EHY239" s="20"/>
+      <c r="EHZ239" s="20"/>
+      <c r="EIA239" s="20"/>
+      <c r="EIB239" s="20"/>
+      <c r="EIC239" s="20"/>
+      <c r="EID239" s="20"/>
+      <c r="EIE239" s="20"/>
+      <c r="EIF239" s="20"/>
+      <c r="EIG239" s="20"/>
+      <c r="EIH239" s="20"/>
+      <c r="EII239" s="20"/>
+      <c r="EIJ239" s="20"/>
+      <c r="EIK239" s="20"/>
+      <c r="EIL239" s="20"/>
+      <c r="EIM239" s="20"/>
+      <c r="EIN239" s="20"/>
+      <c r="EIO239" s="20"/>
+      <c r="EIP239" s="20"/>
+      <c r="EIQ239" s="20"/>
+      <c r="EIR239" s="20"/>
+      <c r="EIS239" s="20"/>
+      <c r="EIT239" s="20"/>
+      <c r="EIU239" s="20"/>
+      <c r="EIV239" s="20"/>
+      <c r="EIW239" s="20"/>
+      <c r="EIX239" s="20"/>
+      <c r="EIY239" s="20"/>
+      <c r="EIZ239" s="20"/>
+      <c r="EJA239" s="20"/>
+      <c r="EJB239" s="20"/>
+      <c r="EJC239" s="20"/>
+      <c r="EJD239" s="20"/>
+      <c r="EJE239" s="20"/>
+      <c r="EJF239" s="20"/>
+      <c r="EJG239" s="20"/>
+      <c r="EJH239" s="20"/>
+      <c r="EJI239" s="20"/>
+      <c r="EJJ239" s="20"/>
+      <c r="EJK239" s="20"/>
+      <c r="EJL239" s="20"/>
+      <c r="EJM239" s="20"/>
+      <c r="EJN239" s="20"/>
+      <c r="EJO239" s="20"/>
+      <c r="EJP239" s="20"/>
+      <c r="EJQ239" s="20"/>
+      <c r="EJR239" s="20"/>
+      <c r="EJS239" s="20"/>
+      <c r="EJT239" s="20"/>
+      <c r="EJU239" s="20"/>
+      <c r="EJV239" s="20"/>
+      <c r="EJW239" s="20"/>
+      <c r="EJX239" s="20"/>
+      <c r="EJY239" s="20"/>
+      <c r="EJZ239" s="20"/>
+      <c r="EKA239" s="20"/>
+      <c r="EKB239" s="20"/>
+      <c r="EKC239" s="20"/>
+      <c r="EKD239" s="20"/>
+      <c r="EKE239" s="20"/>
+      <c r="EKF239" s="20"/>
+      <c r="EKG239" s="20"/>
+      <c r="EKH239" s="20"/>
+      <c r="EKI239" s="20"/>
+      <c r="EKJ239" s="20"/>
+      <c r="EKK239" s="20"/>
+      <c r="EKL239" s="20"/>
+      <c r="EKM239" s="20"/>
+      <c r="EKN239" s="20"/>
+      <c r="EKO239" s="20"/>
+      <c r="EKP239" s="20"/>
+      <c r="EKQ239" s="20"/>
+      <c r="EKR239" s="20"/>
+      <c r="EKS239" s="20"/>
+      <c r="EKT239" s="20"/>
+      <c r="EKU239" s="20"/>
+      <c r="EKV239" s="20"/>
+      <c r="EKW239" s="20"/>
+      <c r="EKX239" s="20"/>
+      <c r="EKY239" s="20"/>
+      <c r="EKZ239" s="20"/>
+      <c r="ELA239" s="20"/>
+      <c r="ELB239" s="20"/>
+      <c r="ELC239" s="20"/>
+      <c r="ELD239" s="20"/>
+      <c r="ELE239" s="20"/>
+      <c r="ELF239" s="20"/>
+      <c r="ELG239" s="20"/>
+      <c r="ELH239" s="20"/>
+      <c r="ELI239" s="20"/>
+      <c r="ELJ239" s="20"/>
+      <c r="ELK239" s="20"/>
+      <c r="ELL239" s="20"/>
+      <c r="ELM239" s="20"/>
+      <c r="ELN239" s="20"/>
+      <c r="ELO239" s="20"/>
+      <c r="ELP239" s="20"/>
+      <c r="ELQ239" s="20"/>
+      <c r="ELR239" s="20"/>
+      <c r="ELS239" s="20"/>
+      <c r="ELT239" s="20"/>
+      <c r="ELU239" s="20"/>
+      <c r="ELV239" s="20"/>
+      <c r="ELW239" s="20"/>
+      <c r="ELX239" s="20"/>
+      <c r="ELY239" s="20"/>
+      <c r="ELZ239" s="20"/>
+      <c r="EMA239" s="20"/>
+      <c r="EMB239" s="20"/>
+      <c r="EMC239" s="20"/>
+      <c r="EMD239" s="20"/>
+      <c r="EME239" s="20"/>
+      <c r="EMF239" s="20"/>
+      <c r="EMG239" s="20"/>
+      <c r="EMH239" s="20"/>
+      <c r="EMI239" s="20"/>
+      <c r="EMJ239" s="20"/>
+      <c r="EMK239" s="20"/>
+      <c r="EML239" s="20"/>
+      <c r="EMM239" s="20"/>
+      <c r="EMN239" s="20"/>
+      <c r="EMO239" s="20"/>
+      <c r="EMP239" s="20"/>
+      <c r="EMQ239" s="20"/>
+      <c r="EMR239" s="20"/>
+      <c r="EMS239" s="20"/>
+      <c r="EMT239" s="20"/>
+      <c r="EMU239" s="20"/>
+      <c r="EMV239" s="20"/>
+      <c r="EMW239" s="20"/>
+      <c r="EMX239" s="20"/>
+      <c r="EMY239" s="20"/>
+      <c r="EMZ239" s="20"/>
+      <c r="ENA239" s="20"/>
+      <c r="ENB239" s="20"/>
+      <c r="ENC239" s="20"/>
+      <c r="END239" s="20"/>
+      <c r="ENE239" s="20"/>
+      <c r="ENF239" s="20"/>
+      <c r="ENG239" s="20"/>
+      <c r="ENH239" s="20"/>
+      <c r="ENI239" s="20"/>
+      <c r="ENJ239" s="20"/>
+      <c r="ENK239" s="20"/>
+      <c r="ENL239" s="20"/>
+      <c r="ENM239" s="20"/>
+      <c r="ENN239" s="20"/>
+      <c r="ENO239" s="20"/>
+      <c r="ENP239" s="20"/>
+      <c r="ENQ239" s="20"/>
+      <c r="ENR239" s="20"/>
+      <c r="ENS239" s="20"/>
+      <c r="ENT239" s="20"/>
+      <c r="ENU239" s="20"/>
+      <c r="ENV239" s="20"/>
+      <c r="ENW239" s="20"/>
+      <c r="ENX239" s="20"/>
+      <c r="ENY239" s="20"/>
+      <c r="ENZ239" s="20"/>
+      <c r="EOA239" s="20"/>
+      <c r="EOB239" s="20"/>
+      <c r="EOC239" s="20"/>
+      <c r="EOD239" s="20"/>
+      <c r="EOE239" s="20"/>
+      <c r="EOF239" s="20"/>
+      <c r="EOG239" s="20"/>
+      <c r="EOH239" s="20"/>
+      <c r="EOI239" s="20"/>
+      <c r="EOJ239" s="20"/>
+      <c r="EOK239" s="20"/>
+      <c r="EOL239" s="20"/>
+      <c r="EOM239" s="20"/>
+      <c r="EON239" s="20"/>
+      <c r="EOO239" s="20"/>
+      <c r="EOP239" s="20"/>
+      <c r="EOQ239" s="20"/>
+      <c r="EOR239" s="20"/>
+      <c r="EOS239" s="20"/>
+      <c r="EOT239" s="20"/>
+      <c r="EOU239" s="20"/>
+      <c r="EOV239" s="20"/>
+      <c r="EOW239" s="20"/>
+      <c r="EOX239" s="20"/>
+      <c r="EOY239" s="20"/>
+      <c r="EOZ239" s="20"/>
+      <c r="EPA239" s="20"/>
+      <c r="EPB239" s="20"/>
+      <c r="EPC239" s="20"/>
+      <c r="EPD239" s="20"/>
+      <c r="EPE239" s="20"/>
+      <c r="EPF239" s="20"/>
+      <c r="EPG239" s="20"/>
+      <c r="EPH239" s="20"/>
+      <c r="EPI239" s="20"/>
+      <c r="EPJ239" s="20"/>
+      <c r="EPK239" s="20"/>
+      <c r="EPL239" s="20"/>
+      <c r="EPM239" s="20"/>
+      <c r="EPN239" s="20"/>
+      <c r="EPO239" s="20"/>
+      <c r="EPP239" s="20"/>
+      <c r="EPQ239" s="20"/>
+      <c r="EPR239" s="20"/>
+      <c r="EPS239" s="20"/>
+      <c r="EPT239" s="20"/>
+      <c r="EPU239" s="20"/>
+      <c r="EPV239" s="20"/>
+      <c r="EPW239" s="20"/>
+      <c r="EPX239" s="20"/>
+      <c r="EPY239" s="20"/>
+      <c r="EPZ239" s="20"/>
+      <c r="EQA239" s="20"/>
+      <c r="EQB239" s="20"/>
+      <c r="EQC239" s="20"/>
+      <c r="EQD239" s="20"/>
+      <c r="EQE239" s="20"/>
+      <c r="EQF239" s="20"/>
+      <c r="EQG239" s="20"/>
+      <c r="EQH239" s="20"/>
+      <c r="EQI239" s="20"/>
+      <c r="EQJ239" s="20"/>
+      <c r="EQK239" s="20"/>
+      <c r="EQL239" s="20"/>
+      <c r="EQM239" s="20"/>
+      <c r="EQN239" s="20"/>
+      <c r="EQO239" s="20"/>
+      <c r="EQP239" s="20"/>
+      <c r="EQQ239" s="20"/>
+      <c r="EQR239" s="20"/>
+      <c r="EQS239" s="20"/>
+      <c r="EQT239" s="20"/>
+      <c r="EQU239" s="20"/>
+      <c r="EQV239" s="20"/>
+      <c r="EQW239" s="20"/>
+      <c r="EQX239" s="20"/>
+      <c r="EQY239" s="20"/>
+      <c r="EQZ239" s="20"/>
+      <c r="ERA239" s="20"/>
+      <c r="ERB239" s="20"/>
+      <c r="ERC239" s="20"/>
+      <c r="ERD239" s="20"/>
+      <c r="ERE239" s="20"/>
+      <c r="ERF239" s="20"/>
+      <c r="ERG239" s="20"/>
+      <c r="ERH239" s="20"/>
+      <c r="ERI239" s="20"/>
+      <c r="ERJ239" s="20"/>
+      <c r="ERK239" s="20"/>
+      <c r="ERL239" s="20"/>
+      <c r="ERM239" s="20"/>
+      <c r="ERN239" s="20"/>
+      <c r="ERO239" s="20"/>
+      <c r="ERP239" s="20"/>
+      <c r="ERQ239" s="20"/>
+      <c r="ERR239" s="20"/>
+      <c r="ERS239" s="20"/>
+      <c r="ERT239" s="20"/>
+      <c r="ERU239" s="20"/>
+      <c r="ERV239" s="20"/>
+      <c r="ERW239" s="20"/>
+      <c r="ERX239" s="20"/>
+      <c r="ERY239" s="20"/>
+      <c r="ERZ239" s="20"/>
+      <c r="ESA239" s="20"/>
+      <c r="ESB239" s="20"/>
+      <c r="ESC239" s="20"/>
+      <c r="ESD239" s="20"/>
+      <c r="ESE239" s="20"/>
+      <c r="ESF239" s="20"/>
+      <c r="ESG239" s="20"/>
+      <c r="ESH239" s="20"/>
+      <c r="ESI239" s="20"/>
+      <c r="ESJ239" s="20"/>
+      <c r="ESK239" s="20"/>
+      <c r="ESL239" s="20"/>
+      <c r="ESM239" s="20"/>
+      <c r="ESN239" s="20"/>
+      <c r="ESO239" s="20"/>
+      <c r="ESP239" s="20"/>
+      <c r="ESQ239" s="20"/>
+      <c r="ESR239" s="20"/>
+      <c r="ESS239" s="20"/>
+      <c r="EST239" s="20"/>
+      <c r="ESU239" s="20"/>
+      <c r="ESV239" s="20"/>
+      <c r="ESW239" s="20"/>
+      <c r="ESX239" s="20"/>
+      <c r="ESY239" s="20"/>
+      <c r="ESZ239" s="20"/>
+      <c r="ETA239" s="20"/>
+      <c r="ETB239" s="20"/>
+      <c r="ETC239" s="20"/>
+      <c r="ETD239" s="20"/>
+      <c r="ETE239" s="20"/>
+      <c r="ETF239" s="20"/>
+      <c r="ETG239" s="20"/>
+      <c r="ETH239" s="20"/>
+      <c r="ETI239" s="20"/>
+      <c r="ETJ239" s="20"/>
+      <c r="ETK239" s="20"/>
+      <c r="ETL239" s="20"/>
+      <c r="ETM239" s="20"/>
+      <c r="ETN239" s="20"/>
+      <c r="ETO239" s="20"/>
+      <c r="ETP239" s="20"/>
+      <c r="ETQ239" s="20"/>
+      <c r="ETR239" s="20"/>
+      <c r="ETS239" s="20"/>
+      <c r="ETT239" s="20"/>
+      <c r="ETU239" s="20"/>
+      <c r="ETV239" s="20"/>
+      <c r="ETW239" s="20"/>
+      <c r="ETX239" s="20"/>
+      <c r="ETY239" s="20"/>
+      <c r="ETZ239" s="20"/>
+      <c r="EUA239" s="20"/>
+      <c r="EUB239" s="20"/>
+      <c r="EUC239" s="20"/>
+      <c r="EUD239" s="20"/>
+      <c r="EUE239" s="20"/>
+      <c r="EUF239" s="20"/>
+      <c r="EUG239" s="20"/>
+      <c r="EUH239" s="20"/>
+      <c r="EUI239" s="20"/>
+      <c r="EUJ239" s="20"/>
+      <c r="EUK239" s="20"/>
+      <c r="EUL239" s="20"/>
+      <c r="EUM239" s="20"/>
+      <c r="EUN239" s="20"/>
+      <c r="EUO239" s="20"/>
+      <c r="EUP239" s="20"/>
+      <c r="EUQ239" s="20"/>
+      <c r="EUR239" s="20"/>
+      <c r="EUS239" s="20"/>
+      <c r="EUT239" s="20"/>
+      <c r="EUU239" s="20"/>
+      <c r="EUV239" s="20"/>
+      <c r="EUW239" s="20"/>
+      <c r="EUX239" s="20"/>
+      <c r="EUY239" s="20"/>
+      <c r="EUZ239" s="20"/>
+      <c r="EVA239" s="20"/>
+      <c r="EVB239" s="20"/>
+      <c r="EVC239" s="20"/>
+      <c r="EVD239" s="20"/>
+      <c r="EVE239" s="20"/>
+      <c r="EVF239" s="20"/>
+      <c r="EVG239" s="20"/>
+      <c r="EVH239" s="20"/>
+      <c r="EVI239" s="20"/>
+      <c r="EVJ239" s="20"/>
+      <c r="EVK239" s="20"/>
+      <c r="EVL239" s="20"/>
+      <c r="EVM239" s="20"/>
+      <c r="EVN239" s="20"/>
+      <c r="EVO239" s="20"/>
+      <c r="EVP239" s="20"/>
+      <c r="EVQ239" s="20"/>
+      <c r="EVR239" s="20"/>
+      <c r="EVS239" s="20"/>
+      <c r="EVT239" s="20"/>
+      <c r="EVU239" s="20"/>
+      <c r="EVV239" s="20"/>
+      <c r="EVW239" s="20"/>
+      <c r="EVX239" s="20"/>
+      <c r="EVY239" s="20"/>
+      <c r="EVZ239" s="20"/>
+      <c r="EWA239" s="20"/>
+      <c r="EWB239" s="20"/>
+      <c r="EWC239" s="20"/>
+      <c r="EWD239" s="20"/>
+      <c r="EWE239" s="20"/>
+      <c r="EWF239" s="20"/>
+      <c r="EWG239" s="20"/>
+      <c r="EWH239" s="20"/>
+      <c r="EWI239" s="20"/>
+      <c r="EWJ239" s="20"/>
+      <c r="EWK239" s="20"/>
+      <c r="EWL239" s="20"/>
+      <c r="EWM239" s="20"/>
+      <c r="EWN239" s="20"/>
+      <c r="EWO239" s="20"/>
+      <c r="EWP239" s="20"/>
+      <c r="EWQ239" s="20"/>
+      <c r="EWR239" s="20"/>
+      <c r="EWS239" s="20"/>
+      <c r="EWT239" s="20"/>
+      <c r="EWU239" s="20"/>
+      <c r="EWV239" s="20"/>
+      <c r="EWW239" s="20"/>
+      <c r="EWX239" s="20"/>
+      <c r="EWY239" s="20"/>
+      <c r="EWZ239" s="20"/>
+      <c r="EXA239" s="20"/>
+      <c r="EXB239" s="20"/>
+      <c r="EXC239" s="20"/>
+      <c r="EXD239" s="20"/>
+      <c r="EXE239" s="20"/>
+      <c r="EXF239" s="20"/>
+      <c r="EXG239" s="20"/>
+      <c r="EXH239" s="20"/>
+      <c r="EXI239" s="20"/>
+      <c r="EXJ239" s="20"/>
+      <c r="EXK239" s="20"/>
+      <c r="EXL239" s="20"/>
+      <c r="EXM239" s="20"/>
+      <c r="EXN239" s="20"/>
+      <c r="EXO239" s="20"/>
+      <c r="EXP239" s="20"/>
+      <c r="EXQ239" s="20"/>
+      <c r="EXR239" s="20"/>
+      <c r="EXS239" s="20"/>
+      <c r="EXT239" s="20"/>
+      <c r="EXU239" s="20"/>
+      <c r="EXV239" s="20"/>
+      <c r="EXW239" s="20"/>
+      <c r="EXX239" s="20"/>
+      <c r="EXY239" s="20"/>
+      <c r="EXZ239" s="20"/>
+      <c r="EYA239" s="20"/>
+      <c r="EYB239" s="20"/>
+      <c r="EYC239" s="20"/>
+      <c r="EYD239" s="20"/>
+      <c r="EYE239" s="20"/>
+      <c r="EYF239" s="20"/>
+      <c r="EYG239" s="20"/>
+      <c r="EYH239" s="20"/>
+      <c r="EYI239" s="20"/>
+      <c r="EYJ239" s="20"/>
+      <c r="EYK239" s="20"/>
+      <c r="EYL239" s="20"/>
+      <c r="EYM239" s="20"/>
+      <c r="EYN239" s="20"/>
+      <c r="EYO239" s="20"/>
+      <c r="EYP239" s="20"/>
+      <c r="EYQ239" s="20"/>
+      <c r="EYR239" s="20"/>
+      <c r="EYS239" s="20"/>
+      <c r="EYT239" s="20"/>
+      <c r="EYU239" s="20"/>
+      <c r="EYV239" s="20"/>
+      <c r="EYW239" s="20"/>
+      <c r="EYX239" s="20"/>
+      <c r="EYY239" s="20"/>
+      <c r="EYZ239" s="20"/>
+      <c r="EZA239" s="20"/>
+      <c r="EZB239" s="20"/>
+      <c r="EZC239" s="20"/>
+      <c r="EZD239" s="20"/>
+      <c r="EZE239" s="20"/>
+      <c r="EZF239" s="20"/>
+      <c r="EZG239" s="20"/>
+      <c r="EZH239" s="20"/>
+      <c r="EZI239" s="20"/>
+      <c r="EZJ239" s="20"/>
+      <c r="EZK239" s="20"/>
+      <c r="EZL239" s="20"/>
+      <c r="EZM239" s="20"/>
+      <c r="EZN239" s="20"/>
+      <c r="EZO239" s="20"/>
+      <c r="EZP239" s="20"/>
+      <c r="EZQ239" s="20"/>
+      <c r="EZR239" s="20"/>
+      <c r="EZS239" s="20"/>
+      <c r="EZT239" s="20"/>
+      <c r="EZU239" s="20"/>
+      <c r="EZV239" s="20"/>
+      <c r="EZW239" s="20"/>
+      <c r="EZX239" s="20"/>
+      <c r="EZY239" s="20"/>
+      <c r="EZZ239" s="20"/>
+      <c r="FAA239" s="20"/>
+      <c r="FAB239" s="20"/>
+      <c r="FAC239" s="20"/>
+      <c r="FAD239" s="20"/>
+      <c r="FAE239" s="20"/>
+      <c r="FAF239" s="20"/>
+      <c r="FAG239" s="20"/>
+      <c r="FAH239" s="20"/>
+      <c r="FAI239" s="20"/>
+      <c r="FAJ239" s="20"/>
+      <c r="FAK239" s="20"/>
+      <c r="FAL239" s="20"/>
+      <c r="FAM239" s="20"/>
+      <c r="FAN239" s="20"/>
+      <c r="FAO239" s="20"/>
+      <c r="FAP239" s="20"/>
+      <c r="FAQ239" s="20"/>
+      <c r="FAR239" s="20"/>
+      <c r="FAS239" s="20"/>
+      <c r="FAT239" s="20"/>
+      <c r="FAU239" s="20"/>
+      <c r="FAV239" s="20"/>
+      <c r="FAW239" s="20"/>
+      <c r="FAX239" s="20"/>
+      <c r="FAY239" s="20"/>
+      <c r="FAZ239" s="20"/>
+      <c r="FBA239" s="20"/>
+      <c r="FBB239" s="20"/>
+      <c r="FBC239" s="20"/>
+      <c r="FBD239" s="20"/>
+      <c r="FBE239" s="20"/>
+      <c r="FBF239" s="20"/>
+      <c r="FBG239" s="20"/>
+      <c r="FBH239" s="20"/>
+      <c r="FBI239" s="20"/>
+      <c r="FBJ239" s="20"/>
+      <c r="FBK239" s="20"/>
+      <c r="FBL239" s="20"/>
+      <c r="FBM239" s="20"/>
+      <c r="FBN239" s="20"/>
+      <c r="FBO239" s="20"/>
+      <c r="FBP239" s="20"/>
+      <c r="FBQ239" s="20"/>
+      <c r="FBR239" s="20"/>
+      <c r="FBS239" s="20"/>
+      <c r="FBT239" s="20"/>
+      <c r="FBU239" s="20"/>
+      <c r="FBV239" s="20"/>
+      <c r="FBW239" s="20"/>
+      <c r="FBX239" s="20"/>
+      <c r="FBY239" s="20"/>
+      <c r="FBZ239" s="20"/>
+      <c r="FCA239" s="20"/>
+      <c r="FCB239" s="20"/>
+      <c r="FCC239" s="20"/>
+      <c r="FCD239" s="20"/>
+      <c r="FCE239" s="20"/>
+      <c r="FCF239" s="20"/>
+      <c r="FCG239" s="20"/>
+      <c r="FCH239" s="20"/>
+      <c r="FCI239" s="20"/>
+      <c r="FCJ239" s="20"/>
+      <c r="FCK239" s="20"/>
+      <c r="FCL239" s="20"/>
+      <c r="FCM239" s="20"/>
+      <c r="FCN239" s="20"/>
+      <c r="FCO239" s="20"/>
+      <c r="FCP239" s="20"/>
+      <c r="FCQ239" s="20"/>
+      <c r="FCR239" s="20"/>
+      <c r="FCS239" s="20"/>
+      <c r="FCT239" s="20"/>
+      <c r="FCU239" s="20"/>
+      <c r="FCV239" s="20"/>
+      <c r="FCW239" s="20"/>
+      <c r="FCX239" s="20"/>
+      <c r="FCY239" s="20"/>
+      <c r="FCZ239" s="20"/>
+      <c r="FDA239" s="20"/>
+      <c r="FDB239" s="20"/>
+      <c r="FDC239" s="20"/>
+      <c r="FDD239" s="20"/>
+      <c r="FDE239" s="20"/>
+      <c r="FDF239" s="20"/>
+      <c r="FDG239" s="20"/>
+      <c r="FDH239" s="20"/>
+      <c r="FDI239" s="20"/>
+      <c r="FDJ239" s="20"/>
+      <c r="FDK239" s="20"/>
+      <c r="FDL239" s="20"/>
+      <c r="FDM239" s="20"/>
+      <c r="FDN239" s="20"/>
+      <c r="FDO239" s="20"/>
+      <c r="FDP239" s="20"/>
+      <c r="FDQ239" s="20"/>
+      <c r="FDR239" s="20"/>
+      <c r="FDS239" s="20"/>
+      <c r="FDT239" s="20"/>
+      <c r="FDU239" s="20"/>
+      <c r="FDV239" s="20"/>
+      <c r="FDW239" s="20"/>
+      <c r="FDX239" s="20"/>
+      <c r="FDY239" s="20"/>
+      <c r="FDZ239" s="20"/>
+      <c r="FEA239" s="20"/>
+      <c r="FEB239" s="20"/>
+      <c r="FEC239" s="20"/>
+      <c r="FED239" s="20"/>
+      <c r="FEE239" s="20"/>
+      <c r="FEF239" s="20"/>
+      <c r="FEG239" s="20"/>
+      <c r="FEH239" s="20"/>
+      <c r="FEI239" s="20"/>
+      <c r="FEJ239" s="20"/>
+      <c r="FEK239" s="20"/>
+      <c r="FEL239" s="20"/>
+      <c r="FEM239" s="20"/>
+      <c r="FEN239" s="20"/>
+      <c r="FEO239" s="20"/>
+      <c r="FEP239" s="20"/>
+      <c r="FEQ239" s="20"/>
+      <c r="FER239" s="20"/>
+      <c r="FES239" s="20"/>
+      <c r="FET239" s="20"/>
+      <c r="FEU239" s="20"/>
+      <c r="FEV239" s="20"/>
+      <c r="FEW239" s="20"/>
+      <c r="FEX239" s="20"/>
+      <c r="FEY239" s="20"/>
+      <c r="FEZ239" s="20"/>
+      <c r="FFA239" s="20"/>
+      <c r="FFB239" s="20"/>
+      <c r="FFC239" s="20"/>
+      <c r="FFD239" s="20"/>
+      <c r="FFE239" s="20"/>
+      <c r="FFF239" s="20"/>
+      <c r="FFG239" s="20"/>
+      <c r="FFH239" s="20"/>
+      <c r="FFI239" s="20"/>
+      <c r="FFJ239" s="20"/>
+      <c r="FFK239" s="20"/>
+      <c r="FFL239" s="20"/>
+      <c r="FFM239" s="20"/>
+      <c r="FFN239" s="20"/>
+      <c r="FFO239" s="20"/>
+      <c r="FFP239" s="20"/>
+      <c r="FFQ239" s="20"/>
+      <c r="FFR239" s="20"/>
+      <c r="FFS239" s="20"/>
+      <c r="FFT239" s="20"/>
+      <c r="FFU239" s="20"/>
+      <c r="FFV239" s="20"/>
+      <c r="FFW239" s="20"/>
+      <c r="FFX239" s="20"/>
+      <c r="FFY239" s="20"/>
+      <c r="FFZ239" s="20"/>
+      <c r="FGA239" s="20"/>
+      <c r="FGB239" s="20"/>
+      <c r="FGC239" s="20"/>
+      <c r="FGD239" s="20"/>
+      <c r="FGE239" s="20"/>
+      <c r="FGF239" s="20"/>
+      <c r="FGG239" s="20"/>
+      <c r="FGH239" s="20"/>
+      <c r="FGI239" s="20"/>
+      <c r="FGJ239" s="20"/>
+      <c r="FGK239" s="20"/>
+      <c r="FGL239" s="20"/>
+      <c r="FGM239" s="20"/>
+      <c r="FGN239" s="20"/>
+      <c r="FGO239" s="20"/>
+      <c r="FGP239" s="20"/>
+      <c r="FGQ239" s="20"/>
+      <c r="FGR239" s="20"/>
+      <c r="FGS239" s="20"/>
+      <c r="FGT239" s="20"/>
+      <c r="FGU239" s="20"/>
+      <c r="FGV239" s="20"/>
+      <c r="FGW239" s="20"/>
+      <c r="FGX239" s="20"/>
+      <c r="FGY239" s="20"/>
+      <c r="FGZ239" s="20"/>
+      <c r="FHA239" s="20"/>
+      <c r="FHB239" s="20"/>
+      <c r="FHC239" s="20"/>
+      <c r="FHD239" s="20"/>
+      <c r="FHE239" s="20"/>
+      <c r="FHF239" s="20"/>
+      <c r="FHG239" s="20"/>
+      <c r="FHH239" s="20"/>
+      <c r="FHI239" s="20"/>
+      <c r="FHJ239" s="20"/>
+      <c r="FHK239" s="20"/>
+      <c r="FHL239" s="20"/>
+      <c r="FHM239" s="20"/>
+      <c r="FHN239" s="20"/>
+      <c r="FHO239" s="20"/>
+      <c r="FHP239" s="20"/>
+      <c r="FHQ239" s="20"/>
+      <c r="FHR239" s="20"/>
+      <c r="FHS239" s="20"/>
+      <c r="FHT239" s="20"/>
+      <c r="FHU239" s="20"/>
+      <c r="FHV239" s="20"/>
+      <c r="FHW239" s="20"/>
+      <c r="FHX239" s="20"/>
+      <c r="FHY239" s="20"/>
+      <c r="FHZ239" s="20"/>
+      <c r="FIA239" s="20"/>
+      <c r="FIB239" s="20"/>
+      <c r="FIC239" s="20"/>
+      <c r="FID239" s="20"/>
+      <c r="FIE239" s="20"/>
+      <c r="FIF239" s="20"/>
+      <c r="FIG239" s="20"/>
+      <c r="FIH239" s="20"/>
+      <c r="FII239" s="20"/>
+      <c r="FIJ239" s="20"/>
+      <c r="FIK239" s="20"/>
+      <c r="FIL239" s="20"/>
+      <c r="FIM239" s="20"/>
+      <c r="FIN239" s="20"/>
+      <c r="FIO239" s="20"/>
+      <c r="FIP239" s="20"/>
+      <c r="FIQ239" s="20"/>
+      <c r="FIR239" s="20"/>
+      <c r="FIS239" s="20"/>
+      <c r="FIT239" s="20"/>
+      <c r="FIU239" s="20"/>
+      <c r="FIV239" s="20"/>
+      <c r="FIW239" s="20"/>
+      <c r="FIX239" s="20"/>
+      <c r="FIY239" s="20"/>
+      <c r="FIZ239" s="20"/>
+      <c r="FJA239" s="20"/>
+      <c r="FJB239" s="20"/>
+      <c r="FJC239" s="20"/>
+      <c r="FJD239" s="20"/>
+      <c r="FJE239" s="20"/>
+      <c r="FJF239" s="20"/>
+      <c r="FJG239" s="20"/>
+      <c r="FJH239" s="20"/>
+      <c r="FJI239" s="20"/>
+      <c r="FJJ239" s="20"/>
+      <c r="FJK239" s="20"/>
+      <c r="FJL239" s="20"/>
+      <c r="FJM239" s="20"/>
+      <c r="FJN239" s="20"/>
+      <c r="FJO239" s="20"/>
+      <c r="FJP239" s="20"/>
+      <c r="FJQ239" s="20"/>
+      <c r="FJR239" s="20"/>
+      <c r="FJS239" s="20"/>
+      <c r="FJT239" s="20"/>
+      <c r="FJU239" s="20"/>
+      <c r="FJV239" s="20"/>
+      <c r="FJW239" s="20"/>
+      <c r="FJX239" s="20"/>
+      <c r="FJY239" s="20"/>
+      <c r="FJZ239" s="20"/>
+      <c r="FKA239" s="20"/>
+      <c r="FKB239" s="20"/>
+      <c r="FKC239" s="20"/>
+      <c r="FKD239" s="20"/>
+      <c r="FKE239" s="20"/>
+      <c r="FKF239" s="20"/>
+      <c r="FKG239" s="20"/>
+      <c r="FKH239" s="20"/>
+      <c r="FKI239" s="20"/>
+      <c r="FKJ239" s="20"/>
+      <c r="FKK239" s="20"/>
+      <c r="FKL239" s="20"/>
+      <c r="FKM239" s="20"/>
+      <c r="FKN239" s="20"/>
+      <c r="FKO239" s="20"/>
+      <c r="FKP239" s="20"/>
+      <c r="FKQ239" s="20"/>
+      <c r="FKR239" s="20"/>
+      <c r="FKS239" s="20"/>
+      <c r="FKT239" s="20"/>
+      <c r="FKU239" s="20"/>
+      <c r="FKV239" s="20"/>
+      <c r="FKW239" s="20"/>
+      <c r="FKX239" s="20"/>
+      <c r="FKY239" s="20"/>
+      <c r="FKZ239" s="20"/>
+      <c r="FLA239" s="20"/>
+      <c r="FLB239" s="20"/>
+      <c r="FLC239" s="20"/>
+      <c r="FLD239" s="20"/>
+      <c r="FLE239" s="20"/>
+      <c r="FLF239" s="20"/>
+      <c r="FLG239" s="20"/>
+      <c r="FLH239" s="20"/>
+      <c r="FLI239" s="20"/>
+      <c r="FLJ239" s="20"/>
+      <c r="FLK239" s="20"/>
+      <c r="FLL239" s="20"/>
+      <c r="FLM239" s="20"/>
+      <c r="FLN239" s="20"/>
+      <c r="FLO239" s="20"/>
+      <c r="FLP239" s="20"/>
+      <c r="FLQ239" s="20"/>
+      <c r="FLR239" s="20"/>
+      <c r="FLS239" s="20"/>
+      <c r="FLT239" s="20"/>
+      <c r="FLU239" s="20"/>
+      <c r="FLV239" s="20"/>
+      <c r="FLW239" s="20"/>
+      <c r="FLX239" s="20"/>
+      <c r="FLY239" s="20"/>
+      <c r="FLZ239" s="20"/>
+      <c r="FMA239" s="20"/>
+      <c r="FMB239" s="20"/>
+      <c r="FMC239" s="20"/>
+      <c r="FMD239" s="20"/>
+      <c r="FME239" s="20"/>
+      <c r="FMF239" s="20"/>
+      <c r="FMG239" s="20"/>
+      <c r="FMH239" s="20"/>
+      <c r="FMI239" s="20"/>
+      <c r="FMJ239" s="20"/>
+      <c r="FMK239" s="20"/>
+      <c r="FML239" s="20"/>
+      <c r="FMM239" s="20"/>
+      <c r="FMN239" s="20"/>
+      <c r="FMO239" s="20"/>
+      <c r="FMP239" s="20"/>
+      <c r="FMQ239" s="20"/>
+      <c r="FMR239" s="20"/>
+      <c r="FMS239" s="20"/>
+      <c r="FMT239" s="20"/>
+      <c r="FMU239" s="20"/>
+      <c r="FMV239" s="20"/>
+      <c r="FMW239" s="20"/>
+      <c r="FMX239" s="20"/>
+      <c r="FMY239" s="20"/>
+      <c r="FMZ239" s="20"/>
+      <c r="FNA239" s="20"/>
+      <c r="FNB239" s="20"/>
+      <c r="FNC239" s="20"/>
+      <c r="FND239" s="20"/>
+      <c r="FNE239" s="20"/>
+      <c r="FNF239" s="20"/>
+      <c r="FNG239" s="20"/>
+      <c r="FNH239" s="20"/>
+      <c r="FNI239" s="20"/>
+      <c r="FNJ239" s="20"/>
+      <c r="FNK239" s="20"/>
+      <c r="FNL239" s="20"/>
+      <c r="FNM239" s="20"/>
+      <c r="FNN239" s="20"/>
+      <c r="FNO239" s="20"/>
+      <c r="FNP239" s="20"/>
+      <c r="FNQ239" s="20"/>
+      <c r="FNR239" s="20"/>
+      <c r="FNS239" s="20"/>
+      <c r="FNT239" s="20"/>
+      <c r="FNU239" s="20"/>
+      <c r="FNV239" s="20"/>
+      <c r="FNW239" s="20"/>
+      <c r="FNX239" s="20"/>
+      <c r="FNY239" s="20"/>
+      <c r="FNZ239" s="20"/>
+      <c r="FOA239" s="20"/>
+      <c r="FOB239" s="20"/>
+      <c r="FOC239" s="20"/>
+      <c r="FOD239" s="20"/>
+      <c r="FOE239" s="20"/>
+      <c r="FOF239" s="20"/>
+      <c r="FOG239" s="20"/>
+      <c r="FOH239" s="20"/>
+      <c r="FOI239" s="20"/>
+      <c r="FOJ239" s="20"/>
+      <c r="FOK239" s="20"/>
+      <c r="FOL239" s="20"/>
+      <c r="FOM239" s="20"/>
+      <c r="FON239" s="20"/>
+      <c r="FOO239" s="20"/>
+      <c r="FOP239" s="20"/>
+      <c r="FOQ239" s="20"/>
+      <c r="FOR239" s="20"/>
+      <c r="FOS239" s="20"/>
+      <c r="FOT239" s="20"/>
+      <c r="FOU239" s="20"/>
+      <c r="FOV239" s="20"/>
+      <c r="FOW239" s="20"/>
+      <c r="FOX239" s="20"/>
+      <c r="FOY239" s="20"/>
+      <c r="FOZ239" s="20"/>
+      <c r="FPA239" s="20"/>
+      <c r="FPB239" s="20"/>
+      <c r="FPC239" s="20"/>
+      <c r="FPD239" s="20"/>
+      <c r="FPE239" s="20"/>
+      <c r="FPF239" s="20"/>
+      <c r="FPG239" s="20"/>
+      <c r="FPH239" s="20"/>
+      <c r="FPI239" s="20"/>
+      <c r="FPJ239" s="20"/>
+      <c r="FPK239" s="20"/>
+      <c r="FPL239" s="20"/>
+      <c r="FPM239" s="20"/>
+      <c r="FPN239" s="20"/>
+      <c r="FPO239" s="20"/>
+      <c r="FPP239" s="20"/>
+      <c r="FPQ239" s="20"/>
+      <c r="FPR239" s="20"/>
+      <c r="FPS239" s="20"/>
+      <c r="FPT239" s="20"/>
+      <c r="FPU239" s="20"/>
+      <c r="FPV239" s="20"/>
+      <c r="FPW239" s="20"/>
+      <c r="FPX239" s="20"/>
+      <c r="FPY239" s="20"/>
+      <c r="FPZ239" s="20"/>
+      <c r="FQA239" s="20"/>
+      <c r="FQB239" s="20"/>
+      <c r="FQC239" s="20"/>
+      <c r="FQD239" s="20"/>
+      <c r="FQE239" s="20"/>
+      <c r="FQF239" s="20"/>
+      <c r="FQG239" s="20"/>
+      <c r="FQH239" s="20"/>
+      <c r="FQI239" s="20"/>
+      <c r="FQJ239" s="20"/>
+      <c r="FQK239" s="20"/>
+      <c r="FQL239" s="20"/>
+      <c r="FQM239" s="20"/>
+      <c r="FQN239" s="20"/>
+      <c r="FQO239" s="20"/>
+      <c r="FQP239" s="20"/>
+      <c r="FQQ239" s="20"/>
+      <c r="FQR239" s="20"/>
+      <c r="FQS239" s="20"/>
+      <c r="FQT239" s="20"/>
+      <c r="FQU239" s="20"/>
+      <c r="FQV239" s="20"/>
+      <c r="FQW239" s="20"/>
+      <c r="FQX239" s="20"/>
+      <c r="FQY239" s="20"/>
+      <c r="FQZ239" s="20"/>
+      <c r="FRA239" s="20"/>
+      <c r="FRB239" s="20"/>
+      <c r="FRC239" s="20"/>
+      <c r="FRD239" s="20"/>
+      <c r="FRE239" s="20"/>
+      <c r="FRF239" s="20"/>
+      <c r="FRG239" s="20"/>
+      <c r="FRH239" s="20"/>
+      <c r="FRI239" s="20"/>
+      <c r="FRJ239" s="20"/>
+      <c r="FRK239" s="20"/>
+      <c r="FRL239" s="20"/>
+      <c r="FRM239" s="20"/>
+      <c r="FRN239" s="20"/>
+      <c r="FRO239" s="20"/>
+      <c r="FRP239" s="20"/>
+      <c r="FRQ239" s="20"/>
+      <c r="FRR239" s="20"/>
+      <c r="FRS239" s="20"/>
+      <c r="FRT239" s="20"/>
+      <c r="FRU239" s="20"/>
+      <c r="FRV239" s="20"/>
+      <c r="FRW239" s="20"/>
+      <c r="FRX239" s="20"/>
+      <c r="FRY239" s="20"/>
+      <c r="FRZ239" s="20"/>
+      <c r="FSA239" s="20"/>
+      <c r="FSB239" s="20"/>
+      <c r="FSC239" s="20"/>
+      <c r="FSD239" s="20"/>
+      <c r="FSE239" s="20"/>
+      <c r="FSF239" s="20"/>
+      <c r="FSG239" s="20"/>
+      <c r="FSH239" s="20"/>
+      <c r="FSI239" s="20"/>
+      <c r="FSJ239" s="20"/>
+      <c r="FSK239" s="20"/>
+      <c r="FSL239" s="20"/>
+      <c r="FSM239" s="20"/>
+      <c r="FSN239" s="20"/>
+      <c r="FSO239" s="20"/>
+      <c r="FSP239" s="20"/>
+      <c r="FSQ239" s="20"/>
+      <c r="FSR239" s="20"/>
+      <c r="FSS239" s="20"/>
+      <c r="FST239" s="20"/>
+      <c r="FSU239" s="20"/>
+      <c r="FSV239" s="20"/>
+      <c r="FSW239" s="20"/>
+      <c r="FSX239" s="20"/>
+      <c r="FSY239" s="20"/>
+      <c r="FSZ239" s="20"/>
+      <c r="FTA239" s="20"/>
+      <c r="FTB239" s="20"/>
+      <c r="FTC239" s="20"/>
+      <c r="FTD239" s="20"/>
+      <c r="FTE239" s="20"/>
+      <c r="FTF239" s="20"/>
+      <c r="FTG239" s="20"/>
+      <c r="FTH239" s="20"/>
+      <c r="FTI239" s="20"/>
+      <c r="FTJ239" s="20"/>
+      <c r="FTK239" s="20"/>
+      <c r="FTL239" s="20"/>
+      <c r="FTM239" s="20"/>
+      <c r="FTN239" s="20"/>
+      <c r="FTO239" s="20"/>
+      <c r="FTP239" s="20"/>
+      <c r="FTQ239" s="20"/>
+      <c r="FTR239" s="20"/>
+      <c r="FTS239" s="20"/>
+      <c r="FTT239" s="20"/>
+      <c r="FTU239" s="20"/>
+      <c r="FTV239" s="20"/>
+      <c r="FTW239" s="20"/>
+      <c r="FTX239" s="20"/>
+      <c r="FTY239" s="20"/>
+      <c r="FTZ239" s="20"/>
+      <c r="FUA239" s="20"/>
+      <c r="FUB239" s="20"/>
+      <c r="FUC239" s="20"/>
+      <c r="FUD239" s="20"/>
+      <c r="FUE239" s="20"/>
+      <c r="FUF239" s="20"/>
+      <c r="FUG239" s="20"/>
+      <c r="FUH239" s="20"/>
+      <c r="FUI239" s="20"/>
+      <c r="FUJ239" s="20"/>
+      <c r="FUK239" s="20"/>
+      <c r="FUL239" s="20"/>
+      <c r="FUM239" s="20"/>
+      <c r="FUN239" s="20"/>
+      <c r="FUO239" s="20"/>
+      <c r="FUP239" s="20"/>
+      <c r="FUQ239" s="20"/>
+      <c r="FUR239" s="20"/>
+      <c r="FUS239" s="20"/>
+      <c r="FUT239" s="20"/>
+      <c r="FUU239" s="20"/>
+      <c r="FUV239" s="20"/>
+      <c r="FUW239" s="20"/>
+      <c r="FUX239" s="20"/>
+      <c r="FUY239" s="20"/>
+      <c r="FUZ239" s="20"/>
+      <c r="FVA239" s="20"/>
+      <c r="FVB239" s="20"/>
+      <c r="FVC239" s="20"/>
+      <c r="FVD239" s="20"/>
+      <c r="FVE239" s="20"/>
+      <c r="FVF239" s="20"/>
+      <c r="FVG239" s="20"/>
+      <c r="FVH239" s="20"/>
+      <c r="FVI239" s="20"/>
+      <c r="FVJ239" s="20"/>
+      <c r="FVK239" s="20"/>
+      <c r="FVL239" s="20"/>
+      <c r="FVM239" s="20"/>
+      <c r="FVN239" s="20"/>
+      <c r="FVO239" s="20"/>
+      <c r="FVP239" s="20"/>
+      <c r="FVQ239" s="20"/>
+      <c r="FVR239" s="20"/>
+      <c r="FVS239" s="20"/>
+      <c r="FVT239" s="20"/>
+      <c r="FVU239" s="20"/>
+      <c r="FVV239" s="20"/>
+      <c r="FVW239" s="20"/>
+      <c r="FVX239" s="20"/>
+      <c r="FVY239" s="20"/>
+      <c r="FVZ239" s="20"/>
+      <c r="FWA239" s="20"/>
+      <c r="FWB239" s="20"/>
+      <c r="FWC239" s="20"/>
+      <c r="FWD239" s="20"/>
+      <c r="FWE239" s="20"/>
+      <c r="FWF239" s="20"/>
+      <c r="FWG239" s="20"/>
+      <c r="FWH239" s="20"/>
+      <c r="FWI239" s="20"/>
+      <c r="FWJ239" s="20"/>
+      <c r="FWK239" s="20"/>
+      <c r="FWL239" s="20"/>
+      <c r="FWM239" s="20"/>
+      <c r="FWN239" s="20"/>
+      <c r="FWO239" s="20"/>
+      <c r="FWP239" s="20"/>
+      <c r="FWQ239" s="20"/>
+      <c r="FWR239" s="20"/>
+      <c r="FWS239" s="20"/>
+      <c r="FWT239" s="20"/>
+      <c r="FWU239" s="20"/>
+      <c r="FWV239" s="20"/>
+      <c r="FWW239" s="20"/>
+      <c r="FWX239" s="20"/>
+      <c r="FWY239" s="20"/>
+      <c r="FWZ239" s="20"/>
+      <c r="FXA239" s="20"/>
+      <c r="FXB239" s="20"/>
+      <c r="FXC239" s="20"/>
+      <c r="FXD239" s="20"/>
+      <c r="FXE239" s="20"/>
+      <c r="FXF239" s="20"/>
+      <c r="FXG239" s="20"/>
+      <c r="FXH239" s="20"/>
+      <c r="FXI239" s="20"/>
+      <c r="FXJ239" s="20"/>
+      <c r="FXK239" s="20"/>
+      <c r="FXL239" s="20"/>
+      <c r="FXM239" s="20"/>
+      <c r="FXN239" s="20"/>
+      <c r="FXO239" s="20"/>
+      <c r="FXP239" s="20"/>
+      <c r="FXQ239" s="20"/>
+      <c r="FXR239" s="20"/>
+      <c r="FXS239" s="20"/>
+      <c r="FXT239" s="20"/>
+      <c r="FXU239" s="20"/>
+      <c r="FXV239" s="20"/>
+      <c r="FXW239" s="20"/>
+      <c r="FXX239" s="20"/>
+      <c r="FXY239" s="20"/>
+      <c r="FXZ239" s="20"/>
+      <c r="FYA239" s="20"/>
+      <c r="FYB239" s="20"/>
+      <c r="FYC239" s="20"/>
+      <c r="FYD239" s="20"/>
+      <c r="FYE239" s="20"/>
+      <c r="FYF239" s="20"/>
+      <c r="FYG239" s="20"/>
+      <c r="FYH239" s="20"/>
+      <c r="FYI239" s="20"/>
+      <c r="FYJ239" s="20"/>
+      <c r="FYK239" s="20"/>
+      <c r="FYL239" s="20"/>
+      <c r="FYM239" s="20"/>
+      <c r="FYN239" s="20"/>
+      <c r="FYO239" s="20"/>
+      <c r="FYP239" s="20"/>
+      <c r="FYQ239" s="20"/>
+      <c r="FYR239" s="20"/>
+      <c r="FYS239" s="20"/>
+      <c r="FYT239" s="20"/>
+      <c r="FYU239" s="20"/>
+      <c r="FYV239" s="20"/>
+      <c r="FYW239" s="20"/>
+      <c r="FYX239" s="20"/>
+      <c r="FYY239" s="20"/>
+      <c r="FYZ239" s="20"/>
+      <c r="FZA239" s="20"/>
+      <c r="FZB239" s="20"/>
+      <c r="FZC239" s="20"/>
+      <c r="FZD239" s="20"/>
+      <c r="FZE239" s="20"/>
+      <c r="FZF239" s="20"/>
+      <c r="FZG239" s="20"/>
+      <c r="FZH239" s="20"/>
+      <c r="FZI239" s="20"/>
+      <c r="FZJ239" s="20"/>
+      <c r="FZK239" s="20"/>
+      <c r="FZL239" s="20"/>
+      <c r="FZM239" s="20"/>
+      <c r="FZN239" s="20"/>
+      <c r="FZO239" s="20"/>
+      <c r="FZP239" s="20"/>
+      <c r="FZQ239" s="20"/>
+      <c r="FZR239" s="20"/>
+      <c r="FZS239" s="20"/>
+      <c r="FZT239" s="20"/>
+      <c r="FZU239" s="20"/>
+      <c r="FZV239" s="20"/>
+      <c r="FZW239" s="20"/>
+      <c r="FZX239" s="20"/>
+      <c r="FZY239" s="20"/>
+      <c r="FZZ239" s="20"/>
+      <c r="GAA239" s="20"/>
+      <c r="GAB239" s="20"/>
+      <c r="GAC239" s="20"/>
+      <c r="GAD239" s="20"/>
+      <c r="GAE239" s="20"/>
+      <c r="GAF239" s="20"/>
+      <c r="GAG239" s="20"/>
+      <c r="GAH239" s="20"/>
+      <c r="GAI239" s="20"/>
+      <c r="GAJ239" s="20"/>
+      <c r="GAK239" s="20"/>
+      <c r="GAL239" s="20"/>
+      <c r="GAM239" s="20"/>
+      <c r="GAN239" s="20"/>
+      <c r="GAO239" s="20"/>
+      <c r="GAP239" s="20"/>
+      <c r="GAQ239" s="20"/>
+      <c r="GAR239" s="20"/>
+      <c r="GAS239" s="20"/>
+      <c r="GAT239" s="20"/>
+      <c r="GAU239" s="20"/>
+      <c r="GAV239" s="20"/>
+      <c r="GAW239" s="20"/>
+      <c r="GAX239" s="20"/>
+      <c r="GAY239" s="20"/>
+      <c r="GAZ239" s="20"/>
+      <c r="GBA239" s="20"/>
+      <c r="GBB239" s="20"/>
+      <c r="GBC239" s="20"/>
+      <c r="GBD239" s="20"/>
+      <c r="GBE239" s="20"/>
+      <c r="GBF239" s="20"/>
+      <c r="GBG239" s="20"/>
+      <c r="GBH239" s="20"/>
+      <c r="GBI239" s="20"/>
+      <c r="GBJ239" s="20"/>
+      <c r="GBK239" s="20"/>
+      <c r="GBL239" s="20"/>
+      <c r="GBM239" s="20"/>
+      <c r="GBN239" s="20"/>
+      <c r="GBO239" s="20"/>
+      <c r="GBP239" s="20"/>
+      <c r="GBQ239" s="20"/>
+      <c r="GBR239" s="20"/>
+      <c r="GBS239" s="20"/>
+      <c r="GBT239" s="20"/>
+      <c r="GBU239" s="20"/>
+      <c r="GBV239" s="20"/>
+      <c r="GBW239" s="20"/>
+      <c r="GBX239" s="20"/>
+      <c r="GBY239" s="20"/>
+      <c r="GBZ239" s="20"/>
+      <c r="GCA239" s="20"/>
+      <c r="GCB239" s="20"/>
+      <c r="GCC239" s="20"/>
+      <c r="GCD239" s="20"/>
+      <c r="GCE239" s="20"/>
+      <c r="GCF239" s="20"/>
+      <c r="GCG239" s="20"/>
+      <c r="GCH239" s="20"/>
+      <c r="GCI239" s="20"/>
+      <c r="GCJ239" s="20"/>
+      <c r="GCK239" s="20"/>
+      <c r="GCL239" s="20"/>
+      <c r="GCM239" s="20"/>
+      <c r="GCN239" s="20"/>
+      <c r="GCO239" s="20"/>
+      <c r="GCP239" s="20"/>
+      <c r="GCQ239" s="20"/>
+      <c r="GCR239" s="20"/>
+      <c r="GCS239" s="20"/>
+      <c r="GCT239" s="20"/>
+      <c r="GCU239" s="20"/>
+      <c r="GCV239" s="20"/>
+      <c r="GCW239" s="20"/>
+      <c r="GCX239" s="20"/>
+      <c r="GCY239" s="20"/>
+      <c r="GCZ239" s="20"/>
+      <c r="GDA239" s="20"/>
+      <c r="GDB239" s="20"/>
+      <c r="GDC239" s="20"/>
+      <c r="GDD239" s="20"/>
+      <c r="GDE239" s="20"/>
+      <c r="GDF239" s="20"/>
+      <c r="GDG239" s="20"/>
+      <c r="GDH239" s="20"/>
+      <c r="GDI239" s="20"/>
+      <c r="GDJ239" s="20"/>
+      <c r="GDK239" s="20"/>
+      <c r="GDL239" s="20"/>
+      <c r="GDM239" s="20"/>
+      <c r="GDN239" s="20"/>
+      <c r="GDO239" s="20"/>
+      <c r="GDP239" s="20"/>
+      <c r="GDQ239" s="20"/>
+      <c r="GDR239" s="20"/>
+      <c r="GDS239" s="20"/>
+      <c r="GDT239" s="20"/>
+      <c r="GDU239" s="20"/>
+      <c r="GDV239" s="20"/>
+      <c r="GDW239" s="20"/>
+      <c r="GDX239" s="20"/>
+      <c r="GDY239" s="20"/>
+      <c r="GDZ239" s="20"/>
+      <c r="GEA239" s="20"/>
+      <c r="GEB239" s="20"/>
+      <c r="GEC239" s="20"/>
+      <c r="GED239" s="20"/>
+      <c r="GEE239" s="20"/>
+      <c r="GEF239" s="20"/>
+      <c r="GEG239" s="20"/>
+      <c r="GEH239" s="20"/>
+      <c r="GEI239" s="20"/>
+      <c r="GEJ239" s="20"/>
+      <c r="GEK239" s="20"/>
+      <c r="GEL239" s="20"/>
+      <c r="GEM239" s="20"/>
+      <c r="GEN239" s="20"/>
+      <c r="GEO239" s="20"/>
+      <c r="GEP239" s="20"/>
+      <c r="GEQ239" s="20"/>
+      <c r="GER239" s="20"/>
+      <c r="GES239" s="20"/>
+      <c r="GET239" s="20"/>
+      <c r="GEU239" s="20"/>
+      <c r="GEV239" s="20"/>
+      <c r="GEW239" s="20"/>
+      <c r="GEX239" s="20"/>
+      <c r="GEY239" s="20"/>
+      <c r="GEZ239" s="20"/>
+      <c r="GFA239" s="20"/>
+      <c r="GFB239" s="20"/>
+      <c r="GFC239" s="20"/>
+      <c r="GFD239" s="20"/>
+      <c r="GFE239" s="20"/>
+      <c r="GFF239" s="20"/>
+      <c r="GFG239" s="20"/>
+      <c r="GFH239" s="20"/>
+      <c r="GFI239" s="20"/>
+      <c r="GFJ239" s="20"/>
+      <c r="GFK239" s="20"/>
+      <c r="GFL239" s="20"/>
+      <c r="GFM239" s="20"/>
+      <c r="GFN239" s="20"/>
+      <c r="GFO239" s="20"/>
+      <c r="GFP239" s="20"/>
+      <c r="GFQ239" s="20"/>
+      <c r="GFR239" s="20"/>
+      <c r="GFS239" s="20"/>
+      <c r="GFT239" s="20"/>
+      <c r="GFU239" s="20"/>
+      <c r="GFV239" s="20"/>
+      <c r="GFW239" s="20"/>
+      <c r="GFX239" s="20"/>
+      <c r="GFY239" s="20"/>
+      <c r="GFZ239" s="20"/>
+      <c r="GGA239" s="20"/>
+      <c r="GGB239" s="20"/>
+      <c r="GGC239" s="20"/>
+      <c r="GGD239" s="20"/>
+      <c r="GGE239" s="20"/>
+      <c r="GGF239" s="20"/>
+      <c r="GGG239" s="20"/>
+      <c r="GGH239" s="20"/>
+      <c r="GGI239" s="20"/>
+      <c r="GGJ239" s="20"/>
+      <c r="GGK239" s="20"/>
+      <c r="GGL239" s="20"/>
+      <c r="GGM239" s="20"/>
+      <c r="GGN239" s="20"/>
+      <c r="GGO239" s="20"/>
+      <c r="GGP239" s="20"/>
+      <c r="GGQ239" s="20"/>
+      <c r="GGR239" s="20"/>
+      <c r="GGS239" s="20"/>
+      <c r="GGT239" s="20"/>
+      <c r="GGU239" s="20"/>
+      <c r="GGV239" s="20"/>
+      <c r="GGW239" s="20"/>
+      <c r="GGX239" s="20"/>
+      <c r="GGY239" s="20"/>
+      <c r="GGZ239" s="20"/>
+      <c r="GHA239" s="20"/>
+      <c r="GHB239" s="20"/>
+      <c r="GHC239" s="20"/>
+      <c r="GHD239" s="20"/>
+      <c r="GHE239" s="20"/>
+      <c r="GHF239" s="20"/>
+      <c r="GHG239" s="20"/>
+      <c r="GHH239" s="20"/>
+      <c r="GHI239" s="20"/>
+      <c r="GHJ239" s="20"/>
+      <c r="GHK239" s="20"/>
+      <c r="GHL239" s="20"/>
+      <c r="GHM239" s="20"/>
+      <c r="GHN239" s="20"/>
+      <c r="GHO239" s="20"/>
+      <c r="GHP239" s="20"/>
+      <c r="GHQ239" s="20"/>
+      <c r="GHR239" s="20"/>
+      <c r="GHS239" s="20"/>
+      <c r="GHT239" s="20"/>
+      <c r="GHU239" s="20"/>
+      <c r="GHV239" s="20"/>
+      <c r="GHW239" s="20"/>
+      <c r="GHX239" s="20"/>
+      <c r="GHY239" s="20"/>
+      <c r="GHZ239" s="20"/>
+      <c r="GIA239" s="20"/>
+      <c r="GIB239" s="20"/>
+      <c r="GIC239" s="20"/>
+      <c r="GID239" s="20"/>
+      <c r="GIE239" s="20"/>
+      <c r="GIF239" s="20"/>
+      <c r="GIG239" s="20"/>
+      <c r="GIH239" s="20"/>
+      <c r="GII239" s="20"/>
+      <c r="GIJ239" s="20"/>
+      <c r="GIK239" s="20"/>
+      <c r="GIL239" s="20"/>
+      <c r="GIM239" s="20"/>
+      <c r="GIN239" s="20"/>
+      <c r="GIO239" s="20"/>
+      <c r="GIP239" s="20"/>
+      <c r="GIQ239" s="20"/>
+      <c r="GIR239" s="20"/>
+      <c r="GIS239" s="20"/>
+      <c r="GIT239" s="20"/>
+      <c r="GIU239" s="20"/>
+      <c r="GIV239" s="20"/>
+      <c r="GIW239" s="20"/>
+      <c r="GIX239" s="20"/>
+      <c r="GIY239" s="20"/>
+      <c r="GIZ239" s="20"/>
+      <c r="GJA239" s="20"/>
+      <c r="GJB239" s="20"/>
+      <c r="GJC239" s="20"/>
+      <c r="GJD239" s="20"/>
+      <c r="GJE239" s="20"/>
+      <c r="GJF239" s="20"/>
+      <c r="GJG239" s="20"/>
+      <c r="GJH239" s="20"/>
+      <c r="GJI239" s="20"/>
+      <c r="GJJ239" s="20"/>
+      <c r="GJK239" s="20"/>
+      <c r="GJL239" s="20"/>
+      <c r="GJM239" s="20"/>
+      <c r="GJN239" s="20"/>
+      <c r="GJO239" s="20"/>
+      <c r="GJP239" s="20"/>
+      <c r="GJQ239" s="20"/>
+      <c r="GJR239" s="20"/>
+      <c r="GJS239" s="20"/>
+      <c r="GJT239" s="20"/>
+      <c r="GJU239" s="20"/>
+      <c r="GJV239" s="20"/>
+      <c r="GJW239" s="20"/>
+      <c r="GJX239" s="20"/>
+      <c r="GJY239" s="20"/>
+      <c r="GJZ239" s="20"/>
+      <c r="GKA239" s="20"/>
+      <c r="GKB239" s="20"/>
+      <c r="GKC239" s="20"/>
+      <c r="GKD239" s="20"/>
+      <c r="GKE239" s="20"/>
+      <c r="GKF239" s="20"/>
+      <c r="GKG239" s="20"/>
+      <c r="GKH239" s="20"/>
+      <c r="GKI239" s="20"/>
+      <c r="GKJ239" s="20"/>
+      <c r="GKK239" s="20"/>
+      <c r="GKL239" s="20"/>
+      <c r="GKM239" s="20"/>
+      <c r="GKN239" s="20"/>
+      <c r="GKO239" s="20"/>
+      <c r="GKP239" s="20"/>
+      <c r="GKQ239" s="20"/>
+      <c r="GKR239" s="20"/>
+      <c r="GKS239" s="20"/>
+      <c r="GKT239" s="20"/>
+      <c r="GKU239" s="20"/>
+      <c r="GKV239" s="20"/>
+      <c r="GKW239" s="20"/>
+      <c r="GKX239" s="20"/>
+      <c r="GKY239" s="20"/>
+      <c r="GKZ239" s="20"/>
+      <c r="GLA239" s="20"/>
+      <c r="GLB239" s="20"/>
+      <c r="GLC239" s="20"/>
+      <c r="GLD239" s="20"/>
+      <c r="GLE239" s="20"/>
+      <c r="GLF239" s="20"/>
+      <c r="GLG239" s="20"/>
+      <c r="GLH239" s="20"/>
+      <c r="GLI239" s="20"/>
+      <c r="GLJ239" s="20"/>
+      <c r="GLK239" s="20"/>
+      <c r="GLL239" s="20"/>
+      <c r="GLM239" s="20"/>
+      <c r="GLN239" s="20"/>
+      <c r="GLO239" s="20"/>
+      <c r="GLP239" s="20"/>
+      <c r="GLQ239" s="20"/>
+      <c r="GLR239" s="20"/>
+      <c r="GLS239" s="20"/>
+      <c r="GLT239" s="20"/>
+      <c r="GLU239" s="20"/>
+      <c r="GLV239" s="20"/>
+      <c r="GLW239" s="20"/>
+      <c r="GLX239" s="20"/>
+      <c r="GLY239" s="20"/>
+      <c r="GLZ239" s="20"/>
+      <c r="GMA239" s="20"/>
+      <c r="GMB239" s="20"/>
+      <c r="GMC239" s="20"/>
+      <c r="GMD239" s="20"/>
+      <c r="GME239" s="20"/>
+      <c r="GMF239" s="20"/>
+      <c r="GMG239" s="20"/>
+      <c r="GMH239" s="20"/>
+      <c r="GMI239" s="20"/>
+      <c r="GMJ239" s="20"/>
+      <c r="GMK239" s="20"/>
+      <c r="GML239" s="20"/>
+      <c r="GMM239" s="20"/>
+      <c r="GMN239" s="20"/>
+      <c r="GMO239" s="20"/>
+      <c r="GMP239" s="20"/>
+      <c r="GMQ239" s="20"/>
+      <c r="GMR239" s="20"/>
+      <c r="GMS239" s="20"/>
+      <c r="GMT239" s="20"/>
+      <c r="GMU239" s="20"/>
+      <c r="GMV239" s="20"/>
+      <c r="GMW239" s="20"/>
+      <c r="GMX239" s="20"/>
+      <c r="GMY239" s="20"/>
+      <c r="GMZ239" s="20"/>
+      <c r="GNA239" s="20"/>
+      <c r="GNB239" s="20"/>
+      <c r="GNC239" s="20"/>
+      <c r="GND239" s="20"/>
+      <c r="GNE239" s="20"/>
+      <c r="GNF239" s="20"/>
+      <c r="GNG239" s="20"/>
+      <c r="GNH239" s="20"/>
+      <c r="GNI239" s="20"/>
+      <c r="GNJ239" s="20"/>
+      <c r="GNK239" s="20"/>
+      <c r="GNL239" s="20"/>
+      <c r="GNM239" s="20"/>
+      <c r="GNN239" s="20"/>
+      <c r="GNO239" s="20"/>
+      <c r="GNP239" s="20"/>
+      <c r="GNQ239" s="20"/>
+      <c r="GNR239" s="20"/>
+      <c r="GNS239" s="20"/>
+      <c r="GNT239" s="20"/>
+      <c r="GNU239" s="20"/>
+      <c r="GNV239" s="20"/>
+      <c r="GNW239" s="20"/>
+      <c r="GNX239" s="20"/>
+      <c r="GNY239" s="20"/>
+      <c r="GNZ239" s="20"/>
+      <c r="GOA239" s="20"/>
+      <c r="GOB239" s="20"/>
+      <c r="GOC239" s="20"/>
+      <c r="GOD239" s="20"/>
+      <c r="GOE239" s="20"/>
+      <c r="GOF239" s="20"/>
+      <c r="GOG239" s="20"/>
+      <c r="GOH239" s="20"/>
+      <c r="GOI239" s="20"/>
+      <c r="GOJ239" s="20"/>
+      <c r="GOK239" s="20"/>
+      <c r="GOL239" s="20"/>
+      <c r="GOM239" s="20"/>
+      <c r="GON239" s="20"/>
+      <c r="GOO239" s="20"/>
+      <c r="GOP239" s="20"/>
+      <c r="GOQ239" s="20"/>
+      <c r="GOR239" s="20"/>
+      <c r="GOS239" s="20"/>
+      <c r="GOT239" s="20"/>
+      <c r="GOU239" s="20"/>
+      <c r="GOV239" s="20"/>
+      <c r="GOW239" s="20"/>
+      <c r="GOX239" s="20"/>
+      <c r="GOY239" s="20"/>
+      <c r="GOZ239" s="20"/>
+      <c r="GPA239" s="20"/>
+      <c r="GPB239" s="20"/>
+      <c r="GPC239" s="20"/>
+      <c r="GPD239" s="20"/>
+      <c r="GPE239" s="20"/>
+      <c r="GPF239" s="20"/>
+      <c r="GPG239" s="20"/>
+      <c r="GPH239" s="20"/>
+      <c r="GPI239" s="20"/>
+      <c r="GPJ239" s="20"/>
+      <c r="GPK239" s="20"/>
+      <c r="GPL239" s="20"/>
+      <c r="GPM239" s="20"/>
+      <c r="GPN239" s="20"/>
+      <c r="GPO239" s="20"/>
+      <c r="GPP239" s="20"/>
+      <c r="GPQ239" s="20"/>
+      <c r="GPR239" s="20"/>
+      <c r="GPS239" s="20"/>
+      <c r="GPT239" s="20"/>
+      <c r="GPU239" s="20"/>
+      <c r="GPV239" s="20"/>
+      <c r="GPW239" s="20"/>
+      <c r="GPX239" s="20"/>
+      <c r="GPY239" s="20"/>
+      <c r="GPZ239" s="20"/>
+      <c r="GQA239" s="20"/>
+      <c r="GQB239" s="20"/>
+      <c r="GQC239" s="20"/>
+      <c r="GQD239" s="20"/>
+      <c r="GQE239" s="20"/>
+      <c r="GQF239" s="20"/>
+      <c r="GQG239" s="20"/>
+      <c r="GQH239" s="20"/>
+      <c r="GQI239" s="20"/>
+      <c r="GQJ239" s="20"/>
+      <c r="GQK239" s="20"/>
+      <c r="GQL239" s="20"/>
+      <c r="GQM239" s="20"/>
+      <c r="GQN239" s="20"/>
+      <c r="GQO239" s="20"/>
+      <c r="GQP239" s="20"/>
+      <c r="GQQ239" s="20"/>
+      <c r="GQR239" s="20"/>
+      <c r="GQS239" s="20"/>
+      <c r="GQT239" s="20"/>
+      <c r="GQU239" s="20"/>
+      <c r="GQV239" s="20"/>
+      <c r="GQW239" s="20"/>
+      <c r="GQX239" s="20"/>
+      <c r="GQY239" s="20"/>
+      <c r="GQZ239" s="20"/>
+      <c r="GRA239" s="20"/>
+      <c r="GRB239" s="20"/>
+      <c r="GRC239" s="20"/>
+      <c r="GRD239" s="20"/>
+      <c r="GRE239" s="20"/>
+      <c r="GRF239" s="20"/>
+      <c r="GRG239" s="20"/>
+      <c r="GRH239" s="20"/>
+      <c r="GRI239" s="20"/>
+      <c r="GRJ239" s="20"/>
+      <c r="GRK239" s="20"/>
+      <c r="GRL239" s="20"/>
+      <c r="GRM239" s="20"/>
+      <c r="GRN239" s="20"/>
+      <c r="GRO239" s="20"/>
+      <c r="GRP239" s="20"/>
+      <c r="GRQ239" s="20"/>
+      <c r="GRR239" s="20"/>
+      <c r="GRS239" s="20"/>
+      <c r="GRT239" s="20"/>
+      <c r="GRU239" s="20"/>
+      <c r="GRV239" s="20"/>
+      <c r="GRW239" s="20"/>
+      <c r="GRX239" s="20"/>
+      <c r="GRY239" s="20"/>
+      <c r="GRZ239" s="20"/>
+      <c r="GSA239" s="20"/>
+      <c r="GSB239" s="20"/>
+      <c r="GSC239" s="20"/>
+      <c r="GSD239" s="20"/>
+      <c r="GSE239" s="20"/>
+      <c r="GSF239" s="20"/>
+      <c r="GSG239" s="20"/>
+      <c r="GSH239" s="20"/>
+      <c r="GSI239" s="20"/>
+      <c r="GSJ239" s="20"/>
+      <c r="GSK239" s="20"/>
+      <c r="GSL239" s="20"/>
+      <c r="GSM239" s="20"/>
+      <c r="GSN239" s="20"/>
+      <c r="GSO239" s="20"/>
+      <c r="GSP239" s="20"/>
+      <c r="GSQ239" s="20"/>
+      <c r="GSR239" s="20"/>
+      <c r="GSS239" s="20"/>
+      <c r="GST239" s="20"/>
+      <c r="GSU239" s="20"/>
+      <c r="GSV239" s="20"/>
+      <c r="GSW239" s="20"/>
+      <c r="GSX239" s="20"/>
+      <c r="GSY239" s="20"/>
+      <c r="GSZ239" s="20"/>
+      <c r="GTA239" s="20"/>
+      <c r="GTB239" s="20"/>
+      <c r="GTC239" s="20"/>
+      <c r="GTD239" s="20"/>
+      <c r="GTE239" s="20"/>
+      <c r="GTF239" s="20"/>
+      <c r="GTG239" s="20"/>
+      <c r="GTH239" s="20"/>
+      <c r="GTI239" s="20"/>
+      <c r="GTJ239" s="20"/>
+      <c r="GTK239" s="20"/>
+      <c r="GTL239" s="20"/>
+      <c r="GTM239" s="20"/>
+      <c r="GTN239" s="20"/>
+      <c r="GTO239" s="20"/>
+      <c r="GTP239" s="20"/>
+      <c r="GTQ239" s="20"/>
+      <c r="GTR239" s="20"/>
+      <c r="GTS239" s="20"/>
+      <c r="GTT239" s="20"/>
+      <c r="GTU239" s="20"/>
+      <c r="GTV239" s="20"/>
+      <c r="GTW239" s="20"/>
+      <c r="GTX239" s="20"/>
+      <c r="GTY239" s="20"/>
+      <c r="GTZ239" s="20"/>
+      <c r="GUA239" s="20"/>
+      <c r="GUB239" s="20"/>
+      <c r="GUC239" s="20"/>
+      <c r="GUD239" s="20"/>
+      <c r="GUE239" s="20"/>
+      <c r="GUF239" s="20"/>
+      <c r="GUG239" s="20"/>
+      <c r="GUH239" s="20"/>
+      <c r="GUI239" s="20"/>
+      <c r="GUJ239" s="20"/>
+      <c r="GUK239" s="20"/>
+      <c r="GUL239" s="20"/>
+      <c r="GUM239" s="20"/>
+      <c r="GUN239" s="20"/>
+      <c r="GUO239" s="20"/>
+      <c r="GUP239" s="20"/>
+      <c r="GUQ239" s="20"/>
+      <c r="GUR239" s="20"/>
+      <c r="GUS239" s="20"/>
+      <c r="GUT239" s="20"/>
+      <c r="GUU239" s="20"/>
+      <c r="GUV239" s="20"/>
+      <c r="GUW239" s="20"/>
+      <c r="GUX239" s="20"/>
+      <c r="GUY239" s="20"/>
+      <c r="GUZ239" s="20"/>
+      <c r="GVA239" s="20"/>
+      <c r="GVB239" s="20"/>
+      <c r="GVC239" s="20"/>
+      <c r="GVD239" s="20"/>
+      <c r="GVE239" s="20"/>
+      <c r="GVF239" s="20"/>
+      <c r="GVG239" s="20"/>
+      <c r="GVH239" s="20"/>
+      <c r="GVI239" s="20"/>
+      <c r="GVJ239" s="20"/>
+      <c r="GVK239" s="20"/>
+      <c r="GVL239" s="20"/>
+      <c r="GVM239" s="20"/>
+      <c r="GVN239" s="20"/>
+      <c r="GVO239" s="20"/>
+      <c r="GVP239" s="20"/>
+      <c r="GVQ239" s="20"/>
+      <c r="GVR239" s="20"/>
+      <c r="GVS239" s="20"/>
+      <c r="GVT239" s="20"/>
+      <c r="GVU239" s="20"/>
+      <c r="GVV239" s="20"/>
+      <c r="GVW239" s="20"/>
+      <c r="GVX239" s="20"/>
+      <c r="GVY239" s="20"/>
+      <c r="GVZ239" s="20"/>
+      <c r="GWA239" s="20"/>
+      <c r="GWB239" s="20"/>
+      <c r="GWC239" s="20"/>
+      <c r="GWD239" s="20"/>
+      <c r="GWE239" s="20"/>
+      <c r="GWF239" s="20"/>
+      <c r="GWG239" s="20"/>
+      <c r="GWH239" s="20"/>
+      <c r="GWI239" s="20"/>
+      <c r="GWJ239" s="20"/>
+      <c r="GWK239" s="20"/>
+      <c r="GWL239" s="20"/>
+      <c r="GWM239" s="20"/>
+      <c r="GWN239" s="20"/>
+      <c r="GWO239" s="20"/>
+      <c r="GWP239" s="20"/>
+      <c r="GWQ239" s="20"/>
+      <c r="GWR239" s="20"/>
+      <c r="GWS239" s="20"/>
+      <c r="GWT239" s="20"/>
+      <c r="GWU239" s="20"/>
+      <c r="GWV239" s="20"/>
+      <c r="GWW239" s="20"/>
+      <c r="GWX239" s="20"/>
+      <c r="GWY239" s="20"/>
+      <c r="GWZ239" s="20"/>
+      <c r="GXA239" s="20"/>
+      <c r="GXB239" s="20"/>
+      <c r="GXC239" s="20"/>
+      <c r="GXD239" s="20"/>
+      <c r="GXE239" s="20"/>
+      <c r="GXF239" s="20"/>
+      <c r="GXG239" s="20"/>
+      <c r="GXH239" s="20"/>
+      <c r="GXI239" s="20"/>
+      <c r="GXJ239" s="20"/>
+      <c r="GXK239" s="20"/>
+      <c r="GXL239" s="20"/>
+      <c r="GXM239" s="20"/>
+      <c r="GXN239" s="20"/>
+      <c r="GXO239" s="20"/>
+      <c r="GXP239" s="20"/>
+      <c r="GXQ239" s="20"/>
+      <c r="GXR239" s="20"/>
+      <c r="GXS239" s="20"/>
+      <c r="GXT239" s="20"/>
+      <c r="GXU239" s="20"/>
+      <c r="GXV239" s="20"/>
+      <c r="GXW239" s="20"/>
+      <c r="GXX239" s="20"/>
+      <c r="GXY239" s="20"/>
+      <c r="GXZ239" s="20"/>
+      <c r="GYA239" s="20"/>
+      <c r="GYB239" s="20"/>
+      <c r="GYC239" s="20"/>
+      <c r="GYD239" s="20"/>
+      <c r="GYE239" s="20"/>
+      <c r="GYF239" s="20"/>
+      <c r="GYG239" s="20"/>
+      <c r="GYH239" s="20"/>
+      <c r="GYI239" s="20"/>
+      <c r="GYJ239" s="20"/>
+      <c r="GYK239" s="20"/>
+      <c r="GYL239" s="20"/>
+      <c r="GYM239" s="20"/>
+      <c r="GYN239" s="20"/>
+      <c r="GYO239" s="20"/>
+      <c r="GYP239" s="20"/>
+      <c r="GYQ239" s="20"/>
+      <c r="GYR239" s="20"/>
+      <c r="GYS239" s="20"/>
+      <c r="GYT239" s="20"/>
+      <c r="GYU239" s="20"/>
+      <c r="GYV239" s="20"/>
+      <c r="GYW239" s="20"/>
+      <c r="GYX239" s="20"/>
+      <c r="GYY239" s="20"/>
+      <c r="GYZ239" s="20"/>
+      <c r="GZA239" s="20"/>
+      <c r="GZB239" s="20"/>
+      <c r="GZC239" s="20"/>
+      <c r="GZD239" s="20"/>
+      <c r="GZE239" s="20"/>
+      <c r="GZF239" s="20"/>
+      <c r="GZG239" s="20"/>
+      <c r="GZH239" s="20"/>
+      <c r="GZI239" s="20"/>
+      <c r="GZJ239" s="20"/>
+      <c r="GZK239" s="20"/>
+      <c r="GZL239" s="20"/>
+      <c r="GZM239" s="20"/>
+      <c r="GZN239" s="20"/>
+      <c r="GZO239" s="20"/>
+      <c r="GZP239" s="20"/>
+      <c r="GZQ239" s="20"/>
+      <c r="GZR239" s="20"/>
+      <c r="GZS239" s="20"/>
+      <c r="GZT239" s="20"/>
+      <c r="GZU239" s="20"/>
+      <c r="GZV239" s="20"/>
+      <c r="GZW239" s="20"/>
+      <c r="GZX239" s="20"/>
+      <c r="GZY239" s="20"/>
+      <c r="GZZ239" s="20"/>
+      <c r="HAA239" s="20"/>
+      <c r="HAB239" s="20"/>
+      <c r="HAC239" s="20"/>
+      <c r="HAD239" s="20"/>
+      <c r="HAE239" s="20"/>
+      <c r="HAF239" s="20"/>
+      <c r="HAG239" s="20"/>
+      <c r="HAH239" s="20"/>
+      <c r="HAI239" s="20"/>
+      <c r="HAJ239" s="20"/>
+      <c r="HAK239" s="20"/>
+      <c r="HAL239" s="20"/>
+      <c r="HAM239" s="20"/>
+      <c r="HAN239" s="20"/>
+      <c r="HAO239" s="20"/>
+      <c r="HAP239" s="20"/>
+      <c r="HAQ239" s="20"/>
+      <c r="HAR239" s="20"/>
+      <c r="HAS239" s="20"/>
+      <c r="HAT239" s="20"/>
+      <c r="HAU239" s="20"/>
+      <c r="HAV239" s="20"/>
+      <c r="HAW239" s="20"/>
+      <c r="HAX239" s="20"/>
+      <c r="HAY239" s="20"/>
+      <c r="HAZ239" s="20"/>
+      <c r="HBA239" s="20"/>
+      <c r="HBB239" s="20"/>
+      <c r="HBC239" s="20"/>
+      <c r="HBD239" s="20"/>
+      <c r="HBE239" s="20"/>
+      <c r="HBF239" s="20"/>
+      <c r="HBG239" s="20"/>
+      <c r="HBH239" s="20"/>
+      <c r="HBI239" s="20"/>
+      <c r="HBJ239" s="20"/>
+      <c r="HBK239" s="20"/>
+      <c r="HBL239" s="20"/>
+      <c r="HBM239" s="20"/>
+      <c r="HBN239" s="20"/>
+      <c r="HBO239" s="20"/>
+      <c r="HBP239" s="20"/>
+      <c r="HBQ239" s="20"/>
+      <c r="HBR239" s="20"/>
+      <c r="HBS239" s="20"/>
+      <c r="HBT239" s="20"/>
+      <c r="HBU239" s="20"/>
+      <c r="HBV239" s="20"/>
+      <c r="HBW239" s="20"/>
+      <c r="HBX239" s="20"/>
+      <c r="HBY239" s="20"/>
+      <c r="HBZ239" s="20"/>
+      <c r="HCA239" s="20"/>
+      <c r="HCB239" s="20"/>
+      <c r="HCC239" s="20"/>
+      <c r="HCD239" s="20"/>
+      <c r="HCE239" s="20"/>
+      <c r="HCF239" s="20"/>
+      <c r="HCG239" s="20"/>
+      <c r="HCH239" s="20"/>
+      <c r="HCI239" s="20"/>
+      <c r="HCJ239" s="20"/>
+      <c r="HCK239" s="20"/>
+      <c r="HCL239" s="20"/>
+      <c r="HCM239" s="20"/>
+      <c r="HCN239" s="20"/>
+      <c r="HCO239" s="20"/>
+      <c r="HCP239" s="20"/>
+      <c r="HCQ239" s="20"/>
+      <c r="HCR239" s="20"/>
+      <c r="HCS239" s="20"/>
+      <c r="HCT239" s="20"/>
+      <c r="HCU239" s="20"/>
+      <c r="HCV239" s="20"/>
+      <c r="HCW239" s="20"/>
+      <c r="HCX239" s="20"/>
+      <c r="HCY239" s="20"/>
+      <c r="HCZ239" s="20"/>
+      <c r="HDA239" s="20"/>
+      <c r="HDB239" s="20"/>
+      <c r="HDC239" s="20"/>
+      <c r="HDD239" s="20"/>
+      <c r="HDE239" s="20"/>
+      <c r="HDF239" s="20"/>
+      <c r="HDG239" s="20"/>
+      <c r="HDH239" s="20"/>
+      <c r="HDI239" s="20"/>
+      <c r="HDJ239" s="20"/>
+      <c r="HDK239" s="20"/>
+      <c r="HDL239" s="20"/>
+      <c r="HDM239" s="20"/>
+      <c r="HDN239" s="20"/>
+      <c r="HDO239" s="20"/>
+      <c r="HDP239" s="20"/>
+      <c r="HDQ239" s="20"/>
+      <c r="HDR239" s="20"/>
+      <c r="HDS239" s="20"/>
+      <c r="HDT239" s="20"/>
+      <c r="HDU239" s="20"/>
+      <c r="HDV239" s="20"/>
+      <c r="HDW239" s="20"/>
+      <c r="HDX239" s="20"/>
+      <c r="HDY239" s="20"/>
+      <c r="HDZ239" s="20"/>
+      <c r="HEA239" s="20"/>
+      <c r="HEB239" s="20"/>
+      <c r="HEC239" s="20"/>
+      <c r="HED239" s="20"/>
+      <c r="HEE239" s="20"/>
+      <c r="HEF239" s="20"/>
+      <c r="HEG239" s="20"/>
+      <c r="HEH239" s="20"/>
+      <c r="HEI239" s="20"/>
+      <c r="HEJ239" s="20"/>
+      <c r="HEK239" s="20"/>
+      <c r="HEL239" s="20"/>
+      <c r="HEM239" s="20"/>
+      <c r="HEN239" s="20"/>
+      <c r="HEO239" s="20"/>
+      <c r="HEP239" s="20"/>
+      <c r="HEQ239" s="20"/>
+      <c r="HER239" s="20"/>
+      <c r="HES239" s="20"/>
+      <c r="HET239" s="20"/>
+      <c r="HEU239" s="20"/>
+      <c r="HEV239" s="20"/>
+      <c r="HEW239" s="20"/>
+      <c r="HEX239" s="20"/>
+      <c r="HEY239" s="20"/>
+      <c r="HEZ239" s="20"/>
+      <c r="HFA239" s="20"/>
+      <c r="HFB239" s="20"/>
+      <c r="HFC239" s="20"/>
+      <c r="HFD239" s="20"/>
+      <c r="HFE239" s="20"/>
+      <c r="HFF239" s="20"/>
+      <c r="HFG239" s="20"/>
+      <c r="HFH239" s="20"/>
+      <c r="HFI239" s="20"/>
+      <c r="HFJ239" s="20"/>
+      <c r="HFK239" s="20"/>
+      <c r="HFL239" s="20"/>
+      <c r="HFM239" s="20"/>
+      <c r="HFN239" s="20"/>
+      <c r="HFO239" s="20"/>
+      <c r="HFP239" s="20"/>
+      <c r="HFQ239" s="20"/>
+      <c r="HFR239" s="20"/>
+      <c r="HFS239" s="20"/>
+      <c r="HFT239" s="20"/>
+      <c r="HFU239" s="20"/>
+      <c r="HFV239" s="20"/>
+      <c r="HFW239" s="20"/>
+      <c r="HFX239" s="20"/>
+      <c r="HFY239" s="20"/>
+      <c r="HFZ239" s="20"/>
+      <c r="HGA239" s="20"/>
+      <c r="HGB239" s="20"/>
+      <c r="HGC239" s="20"/>
+      <c r="HGD239" s="20"/>
+      <c r="HGE239" s="20"/>
+      <c r="HGF239" s="20"/>
+      <c r="HGG239" s="20"/>
+      <c r="HGH239" s="20"/>
+      <c r="HGI239" s="20"/>
+      <c r="HGJ239" s="20"/>
+      <c r="HGK239" s="20"/>
+      <c r="HGL239" s="20"/>
+      <c r="HGM239" s="20"/>
+      <c r="HGN239" s="20"/>
+      <c r="HGO239" s="20"/>
+      <c r="HGP239" s="20"/>
+      <c r="HGQ239" s="20"/>
+      <c r="HGR239" s="20"/>
+      <c r="HGS239" s="20"/>
+      <c r="HGT239" s="20"/>
+      <c r="HGU239" s="20"/>
+      <c r="HGV239" s="20"/>
+      <c r="HGW239" s="20"/>
+      <c r="HGX239" s="20"/>
+      <c r="HGY239" s="20"/>
+      <c r="HGZ239" s="20"/>
+      <c r="HHA239" s="20"/>
+      <c r="HHB239" s="20"/>
+      <c r="HHC239" s="20"/>
+      <c r="HHD239" s="20"/>
+      <c r="HHE239" s="20"/>
+      <c r="HHF239" s="20"/>
+      <c r="HHG239" s="20"/>
+      <c r="HHH239" s="20"/>
+      <c r="HHI239" s="20"/>
+      <c r="HHJ239" s="20"/>
+      <c r="HHK239" s="20"/>
+      <c r="HHL239" s="20"/>
+      <c r="HHM239" s="20"/>
+      <c r="HHN239" s="20"/>
+      <c r="HHO239" s="20"/>
+      <c r="HHP239" s="20"/>
+      <c r="HHQ239" s="20"/>
+      <c r="HHR239" s="20"/>
+      <c r="HHS239" s="20"/>
+      <c r="HHT239" s="20"/>
+      <c r="HHU239" s="20"/>
+      <c r="HHV239" s="20"/>
+      <c r="HHW239" s="20"/>
+      <c r="HHX239" s="20"/>
+      <c r="HHY239" s="20"/>
+      <c r="HHZ239" s="20"/>
+      <c r="HIA239" s="20"/>
+      <c r="HIB239" s="20"/>
+      <c r="HIC239" s="20"/>
+      <c r="HID239" s="20"/>
+      <c r="HIE239" s="20"/>
+      <c r="HIF239" s="20"/>
+      <c r="HIG239" s="20"/>
+      <c r="HIH239" s="20"/>
+      <c r="HII239" s="20"/>
+      <c r="HIJ239" s="20"/>
+      <c r="HIK239" s="20"/>
+      <c r="HIL239" s="20"/>
+      <c r="HIM239" s="20"/>
+      <c r="HIN239" s="20"/>
+      <c r="HIO239" s="20"/>
+      <c r="HIP239" s="20"/>
+      <c r="HIQ239" s="20"/>
+      <c r="HIR239" s="20"/>
+      <c r="HIS239" s="20"/>
+      <c r="HIT239" s="20"/>
+      <c r="HIU239" s="20"/>
+      <c r="HIV239" s="20"/>
+      <c r="HIW239" s="20"/>
+      <c r="HIX239" s="20"/>
+      <c r="HIY239" s="20"/>
+      <c r="HIZ239" s="20"/>
+      <c r="HJA239" s="20"/>
+      <c r="HJB239" s="20"/>
+      <c r="HJC239" s="20"/>
+      <c r="HJD239" s="20"/>
+      <c r="HJE239" s="20"/>
+      <c r="HJF239" s="20"/>
+      <c r="HJG239" s="20"/>
+      <c r="HJH239" s="20"/>
+      <c r="HJI239" s="20"/>
+      <c r="HJJ239" s="20"/>
+      <c r="HJK239" s="20"/>
+      <c r="HJL239" s="20"/>
+      <c r="HJM239" s="20"/>
+      <c r="HJN239" s="20"/>
+      <c r="HJO239" s="20"/>
+      <c r="HJP239" s="20"/>
+      <c r="HJQ239" s="20"/>
+      <c r="HJR239" s="20"/>
+      <c r="HJS239" s="20"/>
+      <c r="HJT239" s="20"/>
+      <c r="HJU239" s="20"/>
+      <c r="HJV239" s="20"/>
+      <c r="HJW239" s="20"/>
+      <c r="HJX239" s="20"/>
+      <c r="HJY239" s="20"/>
+      <c r="HJZ239" s="20"/>
+      <c r="HKA239" s="20"/>
+      <c r="HKB239" s="20"/>
+      <c r="HKC239" s="20"/>
+      <c r="HKD239" s="20"/>
+      <c r="HKE239" s="20"/>
+      <c r="HKF239" s="20"/>
+      <c r="HKG239" s="20"/>
+      <c r="HKH239" s="20"/>
+      <c r="HKI239" s="20"/>
+      <c r="HKJ239" s="20"/>
+      <c r="HKK239" s="20"/>
+      <c r="HKL239" s="20"/>
+      <c r="HKM239" s="20"/>
+      <c r="HKN239" s="20"/>
+      <c r="HKO239" s="20"/>
+      <c r="HKP239" s="20"/>
+      <c r="HKQ239" s="20"/>
+      <c r="HKR239" s="20"/>
+      <c r="HKS239" s="20"/>
+      <c r="HKT239" s="20"/>
+      <c r="HKU239" s="20"/>
+      <c r="HKV239" s="20"/>
+      <c r="HKW239" s="20"/>
+      <c r="HKX239" s="20"/>
+      <c r="HKY239" s="20"/>
+      <c r="HKZ239" s="20"/>
+      <c r="HLA239" s="20"/>
+      <c r="HLB239" s="20"/>
+      <c r="HLC239" s="20"/>
+      <c r="HLD239" s="20"/>
+      <c r="HLE239" s="20"/>
+      <c r="HLF239" s="20"/>
+      <c r="HLG239" s="20"/>
+      <c r="HLH239" s="20"/>
+      <c r="HLI239" s="20"/>
+      <c r="HLJ239" s="20"/>
+      <c r="HLK239" s="20"/>
+      <c r="HLL239" s="20"/>
+      <c r="HLM239" s="20"/>
+      <c r="HLN239" s="20"/>
+      <c r="HLO239" s="20"/>
+      <c r="HLP239" s="20"/>
+      <c r="HLQ239" s="20"/>
+      <c r="HLR239" s="20"/>
+      <c r="HLS239" s="20"/>
+      <c r="HLT239" s="20"/>
+      <c r="HLU239" s="20"/>
+      <c r="HLV239" s="20"/>
+      <c r="HLW239" s="20"/>
+      <c r="HLX239" s="20"/>
+      <c r="HLY239" s="20"/>
+      <c r="HLZ239" s="20"/>
+      <c r="HMA239" s="20"/>
+      <c r="HMB239" s="20"/>
+      <c r="HMC239" s="20"/>
+      <c r="HMD239" s="20"/>
+      <c r="HME239" s="20"/>
+      <c r="HMF239" s="20"/>
+      <c r="HMG239" s="20"/>
+      <c r="HMH239" s="20"/>
+      <c r="HMI239" s="20"/>
+      <c r="HMJ239" s="20"/>
+      <c r="HMK239" s="20"/>
+      <c r="HML239" s="20"/>
+      <c r="HMM239" s="20"/>
+      <c r="HMN239" s="20"/>
+      <c r="HMO239" s="20"/>
+      <c r="HMP239" s="20"/>
+      <c r="HMQ239" s="20"/>
+      <c r="HMR239" s="20"/>
+      <c r="HMS239" s="20"/>
+      <c r="HMT239" s="20"/>
+      <c r="HMU239" s="20"/>
+      <c r="HMV239" s="20"/>
+      <c r="HMW239" s="20"/>
+      <c r="HMX239" s="20"/>
+      <c r="HMY239" s="20"/>
+      <c r="HMZ239" s="20"/>
+      <c r="HNA239" s="20"/>
+      <c r="HNB239" s="20"/>
+      <c r="HNC239" s="20"/>
+      <c r="HND239" s="20"/>
+      <c r="HNE239" s="20"/>
+      <c r="HNF239" s="20"/>
+      <c r="HNG239" s="20"/>
+      <c r="HNH239" s="20"/>
+      <c r="HNI239" s="20"/>
+      <c r="HNJ239" s="20"/>
+      <c r="HNK239" s="20"/>
+      <c r="HNL239" s="20"/>
+      <c r="HNM239" s="20"/>
+      <c r="HNN239" s="20"/>
+      <c r="HNO239" s="20"/>
+      <c r="HNP239" s="20"/>
+      <c r="HNQ239" s="20"/>
+      <c r="HNR239" s="20"/>
+      <c r="HNS239" s="20"/>
+      <c r="HNT239" s="20"/>
+      <c r="HNU239" s="20"/>
+      <c r="HNV239" s="20"/>
+      <c r="HNW239" s="20"/>
+      <c r="HNX239" s="20"/>
+      <c r="HNY239" s="20"/>
+      <c r="HNZ239" s="20"/>
+      <c r="HOA239" s="20"/>
+      <c r="HOB239" s="20"/>
+      <c r="HOC239" s="20"/>
+      <c r="HOD239" s="20"/>
+      <c r="HOE239" s="20"/>
+      <c r="HOF239" s="20"/>
+      <c r="HOG239" s="20"/>
+      <c r="HOH239" s="20"/>
+      <c r="HOI239" s="20"/>
+      <c r="HOJ239" s="20"/>
+      <c r="HOK239" s="20"/>
+      <c r="HOL239" s="20"/>
+      <c r="HOM239" s="20"/>
+      <c r="HON239" s="20"/>
+      <c r="HOO239" s="20"/>
+      <c r="HOP239" s="20"/>
+      <c r="HOQ239" s="20"/>
+      <c r="HOR239" s="20"/>
+      <c r="HOS239" s="20"/>
+      <c r="HOT239" s="20"/>
+      <c r="HOU239" s="20"/>
+      <c r="HOV239" s="20"/>
+      <c r="HOW239" s="20"/>
+      <c r="HOX239" s="20"/>
+      <c r="HOY239" s="20"/>
+      <c r="HOZ239" s="20"/>
+      <c r="HPA239" s="20"/>
+      <c r="HPB239" s="20"/>
+      <c r="HPC239" s="20"/>
+      <c r="HPD239" s="20"/>
+      <c r="HPE239" s="20"/>
+      <c r="HPF239" s="20"/>
+      <c r="HPG239" s="20"/>
+      <c r="HPH239" s="20"/>
+      <c r="HPI239" s="20"/>
+      <c r="HPJ239" s="20"/>
+      <c r="HPK239" s="20"/>
+      <c r="HPL239" s="20"/>
+      <c r="HPM239" s="20"/>
+      <c r="HPN239" s="20"/>
+      <c r="HPO239" s="20"/>
+      <c r="HPP239" s="20"/>
+      <c r="HPQ239" s="20"/>
+      <c r="HPR239" s="20"/>
+      <c r="HPS239" s="20"/>
+      <c r="HPT239" s="20"/>
+      <c r="HPU239" s="20"/>
+      <c r="HPV239" s="20"/>
+      <c r="HPW239" s="20"/>
+      <c r="HPX239" s="20"/>
+      <c r="HPY239" s="20"/>
+      <c r="HPZ239" s="20"/>
+      <c r="HQA239" s="20"/>
+      <c r="HQB239" s="20"/>
+      <c r="HQC239" s="20"/>
+      <c r="HQD239" s="20"/>
+      <c r="HQE239" s="20"/>
+      <c r="HQF239" s="20"/>
+      <c r="HQG239" s="20"/>
+      <c r="HQH239" s="20"/>
+      <c r="HQI239" s="20"/>
+      <c r="HQJ239" s="20"/>
+      <c r="HQK239" s="20"/>
+      <c r="HQL239" s="20"/>
+      <c r="HQM239" s="20"/>
+      <c r="HQN239" s="20"/>
+      <c r="HQO239" s="20"/>
+      <c r="HQP239" s="20"/>
+      <c r="HQQ239" s="20"/>
+      <c r="HQR239" s="20"/>
+      <c r="HQS239" s="20"/>
+      <c r="HQT239" s="20"/>
+      <c r="HQU239" s="20"/>
+      <c r="HQV239" s="20"/>
+      <c r="HQW239" s="20"/>
+      <c r="HQX239" s="20"/>
+      <c r="HQY239" s="20"/>
+      <c r="HQZ239" s="20"/>
+      <c r="HRA239" s="20"/>
+      <c r="HRB239" s="20"/>
+      <c r="HRC239" s="20"/>
+      <c r="HRD239" s="20"/>
+      <c r="HRE239" s="20"/>
+      <c r="HRF239" s="20"/>
+      <c r="HRG239" s="20"/>
+      <c r="HRH239" s="20"/>
+      <c r="HRI239" s="20"/>
+      <c r="HRJ239" s="20"/>
+      <c r="HRK239" s="20"/>
+      <c r="HRL239" s="20"/>
+      <c r="HRM239" s="20"/>
+      <c r="HRN239" s="20"/>
+      <c r="HRO239" s="20"/>
+      <c r="HRP239" s="20"/>
+      <c r="HRQ239" s="20"/>
+      <c r="HRR239" s="20"/>
+      <c r="HRS239" s="20"/>
+      <c r="HRT239" s="20"/>
+      <c r="HRU239" s="20"/>
+      <c r="HRV239" s="20"/>
+      <c r="HRW239" s="20"/>
+      <c r="HRX239" s="20"/>
+      <c r="HRY239" s="20"/>
+      <c r="HRZ239" s="20"/>
+      <c r="HSA239" s="20"/>
+      <c r="HSB239" s="20"/>
+      <c r="HSC239" s="20"/>
+      <c r="HSD239" s="20"/>
+      <c r="HSE239" s="20"/>
+      <c r="HSF239" s="20"/>
+      <c r="HSG239" s="20"/>
+      <c r="HSH239" s="20"/>
+      <c r="HSI239" s="20"/>
+      <c r="HSJ239" s="20"/>
+      <c r="HSK239" s="20"/>
+      <c r="HSL239" s="20"/>
+      <c r="HSM239" s="20"/>
+      <c r="HSN239" s="20"/>
+      <c r="HSO239" s="20"/>
+      <c r="HSP239" s="20"/>
+      <c r="HSQ239" s="20"/>
+      <c r="HSR239" s="20"/>
+      <c r="HSS239" s="20"/>
+      <c r="HST239" s="20"/>
+      <c r="HSU239" s="20"/>
+      <c r="HSV239" s="20"/>
+      <c r="HSW239" s="20"/>
+      <c r="HSX239" s="20"/>
+      <c r="HSY239" s="20"/>
+      <c r="HSZ239" s="20"/>
+      <c r="HTA239" s="20"/>
+      <c r="HTB239" s="20"/>
+      <c r="HTC239" s="20"/>
+      <c r="HTD239" s="20"/>
+      <c r="HTE239" s="20"/>
+      <c r="HTF239" s="20"/>
+      <c r="HTG239" s="20"/>
+      <c r="HTH239" s="20"/>
+      <c r="HTI239" s="20"/>
+      <c r="HTJ239" s="20"/>
+      <c r="HTK239" s="20"/>
+      <c r="HTL239" s="20"/>
+      <c r="HTM239" s="20"/>
+      <c r="HTN239" s="20"/>
+      <c r="HTO239" s="20"/>
+      <c r="HTP239" s="20"/>
+      <c r="HTQ239" s="20"/>
+      <c r="HTR239" s="20"/>
+      <c r="HTS239" s="20"/>
+      <c r="HTT239" s="20"/>
+      <c r="HTU239" s="20"/>
+      <c r="HTV239" s="20"/>
+      <c r="HTW239" s="20"/>
+      <c r="HTX239" s="20"/>
+      <c r="HTY239" s="20"/>
+      <c r="HTZ239" s="20"/>
+      <c r="HUA239" s="20"/>
+      <c r="HUB239" s="20"/>
+      <c r="HUC239" s="20"/>
+      <c r="HUD239" s="20"/>
+      <c r="HUE239" s="20"/>
+      <c r="HUF239" s="20"/>
+      <c r="HUG239" s="20"/>
+      <c r="HUH239" s="20"/>
+      <c r="HUI239" s="20"/>
+      <c r="HUJ239" s="20"/>
+      <c r="HUK239" s="20"/>
+      <c r="HUL239" s="20"/>
+      <c r="HUM239" s="20"/>
+      <c r="HUN239" s="20"/>
+      <c r="HUO239" s="20"/>
+      <c r="HUP239" s="20"/>
+      <c r="HUQ239" s="20"/>
+      <c r="HUR239" s="20"/>
+      <c r="HUS239" s="20"/>
+      <c r="HUT239" s="20"/>
+      <c r="HUU239" s="20"/>
+      <c r="HUV239" s="20"/>
+      <c r="HUW239" s="20"/>
+      <c r="HUX239" s="20"/>
+      <c r="HUY239" s="20"/>
+      <c r="HUZ239" s="20"/>
+      <c r="HVA239" s="20"/>
+      <c r="HVB239" s="20"/>
+      <c r="HVC239" s="20"/>
+      <c r="HVD239" s="20"/>
+      <c r="HVE239" s="20"/>
+      <c r="HVF239" s="20"/>
+      <c r="HVG239" s="20"/>
+      <c r="HVH239" s="20"/>
+      <c r="HVI239" s="20"/>
+      <c r="HVJ239" s="20"/>
+      <c r="HVK239" s="20"/>
+      <c r="HVL239" s="20"/>
+      <c r="HVM239" s="20"/>
+      <c r="HVN239" s="20"/>
+      <c r="HVO239" s="20"/>
+      <c r="HVP239" s="20"/>
+      <c r="HVQ239" s="20"/>
+      <c r="HVR239" s="20"/>
+      <c r="HVS239" s="20"/>
+      <c r="HVT239" s="20"/>
+      <c r="HVU239" s="20"/>
+      <c r="HVV239" s="20"/>
+      <c r="HVW239" s="20"/>
+      <c r="HVX239" s="20"/>
+      <c r="HVY239" s="20"/>
+      <c r="HVZ239" s="20"/>
+      <c r="HWA239" s="20"/>
+      <c r="HWB239" s="20"/>
+      <c r="HWC239" s="20"/>
+      <c r="HWD239" s="20"/>
+      <c r="HWE239" s="20"/>
+      <c r="HWF239" s="20"/>
+      <c r="HWG239" s="20"/>
+      <c r="HWH239" s="20"/>
+      <c r="HWI239" s="20"/>
+      <c r="HWJ239" s="20"/>
+      <c r="HWK239" s="20"/>
+      <c r="HWL239" s="20"/>
+      <c r="HWM239" s="20"/>
+      <c r="HWN239" s="20"/>
+      <c r="HWO239" s="20"/>
+      <c r="HWP239" s="20"/>
+      <c r="HWQ239" s="20"/>
+      <c r="HWR239" s="20"/>
+      <c r="HWS239" s="20"/>
+      <c r="HWT239" s="20"/>
+      <c r="HWU239" s="20"/>
+      <c r="HWV239" s="20"/>
+      <c r="HWW239" s="20"/>
+      <c r="HWX239" s="20"/>
+      <c r="HWY239" s="20"/>
+      <c r="HWZ239" s="20"/>
+      <c r="HXA239" s="20"/>
+      <c r="HXB239" s="20"/>
+      <c r="HXC239" s="20"/>
+      <c r="HXD239" s="20"/>
+      <c r="HXE239" s="20"/>
+      <c r="HXF239" s="20"/>
+      <c r="HXG239" s="20"/>
+      <c r="HXH239" s="20"/>
+      <c r="HXI239" s="20"/>
+      <c r="HXJ239" s="20"/>
+      <c r="HXK239" s="20"/>
+      <c r="HXL239" s="20"/>
+      <c r="HXM239" s="20"/>
+      <c r="HXN239" s="20"/>
+      <c r="HXO239" s="20"/>
+      <c r="HXP239" s="20"/>
+      <c r="HXQ239" s="20"/>
+      <c r="HXR239" s="20"/>
+      <c r="HXS239" s="20"/>
+      <c r="HXT239" s="20"/>
+      <c r="HXU239" s="20"/>
+      <c r="HXV239" s="20"/>
+      <c r="HXW239" s="20"/>
+      <c r="HXX239" s="20"/>
+      <c r="HXY239" s="20"/>
+      <c r="HXZ239" s="20"/>
+      <c r="HYA239" s="20"/>
+      <c r="HYB239" s="20"/>
+      <c r="HYC239" s="20"/>
+      <c r="HYD239" s="20"/>
+      <c r="HYE239" s="20"/>
+      <c r="HYF239" s="20"/>
+      <c r="HYG239" s="20"/>
+      <c r="HYH239" s="20"/>
+      <c r="HYI239" s="20"/>
+      <c r="HYJ239" s="20"/>
+      <c r="HYK239" s="20"/>
+      <c r="HYL239" s="20"/>
+      <c r="HYM239" s="20"/>
+      <c r="HYN239" s="20"/>
+      <c r="HYO239" s="20"/>
+      <c r="HYP239" s="20"/>
+      <c r="HYQ239" s="20"/>
+      <c r="HYR239" s="20"/>
+      <c r="HYS239" s="20"/>
+      <c r="HYT239" s="20"/>
+      <c r="HYU239" s="20"/>
+      <c r="HYV239" s="20"/>
+      <c r="HYW239" s="20"/>
+      <c r="HYX239" s="20"/>
+      <c r="HYY239" s="20"/>
+      <c r="HYZ239" s="20"/>
+      <c r="HZA239" s="20"/>
+      <c r="HZB239" s="20"/>
+      <c r="HZC239" s="20"/>
+      <c r="HZD239" s="20"/>
+      <c r="HZE239" s="20"/>
+      <c r="HZF239" s="20"/>
+      <c r="HZG239" s="20"/>
+      <c r="HZH239" s="20"/>
+      <c r="HZI239" s="20"/>
+      <c r="HZJ239" s="20"/>
+      <c r="HZK239" s="20"/>
+      <c r="HZL239" s="20"/>
+      <c r="HZM239" s="20"/>
+      <c r="HZN239" s="20"/>
+      <c r="HZO239" s="20"/>
+      <c r="HZP239" s="20"/>
+      <c r="HZQ239" s="20"/>
+      <c r="HZR239" s="20"/>
+      <c r="HZS239" s="20"/>
+      <c r="HZT239" s="20"/>
+      <c r="HZU239" s="20"/>
+      <c r="HZV239" s="20"/>
+      <c r="HZW239" s="20"/>
+      <c r="HZX239" s="20"/>
+      <c r="HZY239" s="20"/>
+      <c r="HZZ239" s="20"/>
+      <c r="IAA239" s="20"/>
+      <c r="IAB239" s="20"/>
+      <c r="IAC239" s="20"/>
+      <c r="IAD239" s="20"/>
+      <c r="IAE239" s="20"/>
+      <c r="IAF239" s="20"/>
+      <c r="IAG239" s="20"/>
+      <c r="IAH239" s="20"/>
+      <c r="IAI239" s="20"/>
+      <c r="IAJ239" s="20"/>
+      <c r="IAK239" s="20"/>
+      <c r="IAL239" s="20"/>
+      <c r="IAM239" s="20"/>
+      <c r="IAN239" s="20"/>
+      <c r="IAO239" s="20"/>
+      <c r="IAP239" s="20"/>
+      <c r="IAQ239" s="20"/>
+      <c r="IAR239" s="20"/>
+      <c r="IAS239" s="20"/>
+      <c r="IAT239" s="20"/>
+      <c r="IAU239" s="20"/>
+      <c r="IAV239" s="20"/>
+      <c r="IAW239" s="20"/>
+      <c r="IAX239" s="20"/>
+      <c r="IAY239" s="20"/>
+      <c r="IAZ239" s="20"/>
+      <c r="IBA239" s="20"/>
+      <c r="IBB239" s="20"/>
+      <c r="IBC239" s="20"/>
+      <c r="IBD239" s="20"/>
+      <c r="IBE239" s="20"/>
+      <c r="IBF239" s="20"/>
+      <c r="IBG239" s="20"/>
+      <c r="IBH239" s="20"/>
+      <c r="IBI239" s="20"/>
+      <c r="IBJ239" s="20"/>
+      <c r="IBK239" s="20"/>
+      <c r="IBL239" s="20"/>
+      <c r="IBM239" s="20"/>
+      <c r="IBN239" s="20"/>
+      <c r="IBO239" s="20"/>
+      <c r="IBP239" s="20"/>
+      <c r="IBQ239" s="20"/>
+      <c r="IBR239" s="20"/>
+      <c r="IBS239" s="20"/>
+      <c r="IBT239" s="20"/>
+      <c r="IBU239" s="20"/>
+      <c r="IBV239" s="20"/>
+      <c r="IBW239" s="20"/>
+      <c r="IBX239" s="20"/>
+      <c r="IBY239" s="20"/>
+      <c r="IBZ239" s="20"/>
+      <c r="ICA239" s="20"/>
+      <c r="ICB239" s="20"/>
+      <c r="ICC239" s="20"/>
+      <c r="ICD239" s="20"/>
+      <c r="ICE239" s="20"/>
+      <c r="ICF239" s="20"/>
+      <c r="ICG239" s="20"/>
+      <c r="ICH239" s="20"/>
+      <c r="ICI239" s="20"/>
+      <c r="ICJ239" s="20"/>
+      <c r="ICK239" s="20"/>
+      <c r="ICL239" s="20"/>
+      <c r="ICM239" s="20"/>
+      <c r="ICN239" s="20"/>
+      <c r="ICO239" s="20"/>
+      <c r="ICP239" s="20"/>
+      <c r="ICQ239" s="20"/>
+      <c r="ICR239" s="20"/>
+      <c r="ICS239" s="20"/>
+      <c r="ICT239" s="20"/>
+      <c r="ICU239" s="20"/>
+      <c r="ICV239" s="20"/>
+      <c r="ICW239" s="20"/>
+      <c r="ICX239" s="20"/>
+      <c r="ICY239" s="20"/>
+      <c r="ICZ239" s="20"/>
+      <c r="IDA239" s="20"/>
+      <c r="IDB239" s="20"/>
+      <c r="IDC239" s="20"/>
+      <c r="IDD239" s="20"/>
+      <c r="IDE239" s="20"/>
+      <c r="IDF239" s="20"/>
+      <c r="IDG239" s="20"/>
+      <c r="IDH239" s="20"/>
+      <c r="IDI239" s="20"/>
+      <c r="IDJ239" s="20"/>
+      <c r="IDK239" s="20"/>
+      <c r="IDL239" s="20"/>
+      <c r="IDM239" s="20"/>
+      <c r="IDN239" s="20"/>
+      <c r="IDO239" s="20"/>
+      <c r="IDP239" s="20"/>
+      <c r="IDQ239" s="20"/>
+      <c r="IDR239" s="20"/>
+      <c r="IDS239" s="20"/>
+      <c r="IDT239" s="20"/>
+      <c r="IDU239" s="20"/>
+      <c r="IDV239" s="20"/>
+      <c r="IDW239" s="20"/>
+      <c r="IDX239" s="20"/>
+      <c r="IDY239" s="20"/>
+      <c r="IDZ239" s="20"/>
+      <c r="IEA239" s="20"/>
+      <c r="IEB239" s="20"/>
+      <c r="IEC239" s="20"/>
+      <c r="IED239" s="20"/>
+      <c r="IEE239" s="20"/>
+      <c r="IEF239" s="20"/>
+      <c r="IEG239" s="20"/>
+      <c r="IEH239" s="20"/>
+      <c r="IEI239" s="20"/>
+      <c r="IEJ239" s="20"/>
+      <c r="IEK239" s="20"/>
+      <c r="IEL239" s="20"/>
+      <c r="IEM239" s="20"/>
+      <c r="IEN239" s="20"/>
+      <c r="IEO239" s="20"/>
+      <c r="IEP239" s="20"/>
+      <c r="IEQ239" s="20"/>
+      <c r="IER239" s="20"/>
+      <c r="IES239" s="20"/>
+      <c r="IET239" s="20"/>
+      <c r="IEU239" s="20"/>
+      <c r="IEV239" s="20"/>
+      <c r="IEW239" s="20"/>
+      <c r="IEX239" s="20"/>
+      <c r="IEY239" s="20"/>
+      <c r="IEZ239" s="20"/>
+      <c r="IFA239" s="20"/>
+      <c r="IFB239" s="20"/>
+      <c r="IFC239" s="20"/>
+      <c r="IFD239" s="20"/>
+      <c r="IFE239" s="20"/>
+      <c r="IFF239" s="20"/>
+      <c r="IFG239" s="20"/>
+      <c r="IFH239" s="20"/>
+      <c r="IFI239" s="20"/>
+      <c r="IFJ239" s="20"/>
+      <c r="IFK239" s="20"/>
+      <c r="IFL239" s="20"/>
+      <c r="IFM239" s="20"/>
+      <c r="IFN239" s="20"/>
+      <c r="IFO239" s="20"/>
+      <c r="IFP239" s="20"/>
+      <c r="IFQ239" s="20"/>
+      <c r="IFR239" s="20"/>
+      <c r="IFS239" s="20"/>
+      <c r="IFT239" s="20"/>
+      <c r="IFU239" s="20"/>
+      <c r="IFV239" s="20"/>
+      <c r="IFW239" s="20"/>
+      <c r="IFX239" s="20"/>
+      <c r="IFY239" s="20"/>
+      <c r="IFZ239" s="20"/>
+      <c r="IGA239" s="20"/>
+      <c r="IGB239" s="20"/>
+      <c r="IGC239" s="20"/>
+      <c r="IGD239" s="20"/>
+      <c r="IGE239" s="20"/>
+      <c r="IGF239" s="20"/>
+      <c r="IGG239" s="20"/>
+      <c r="IGH239" s="20"/>
+      <c r="IGI239" s="20"/>
+      <c r="IGJ239" s="20"/>
+      <c r="IGK239" s="20"/>
+      <c r="IGL239" s="20"/>
+      <c r="IGM239" s="20"/>
+      <c r="IGN239" s="20"/>
+      <c r="IGO239" s="20"/>
+      <c r="IGP239" s="20"/>
+      <c r="IGQ239" s="20"/>
+      <c r="IGR239" s="20"/>
+      <c r="IGS239" s="20"/>
+      <c r="IGT239" s="20"/>
+      <c r="IGU239" s="20"/>
+      <c r="IGV239" s="20"/>
+      <c r="IGW239" s="20"/>
+      <c r="IGX239" s="20"/>
+      <c r="IGY239" s="20"/>
+      <c r="IGZ239" s="20"/>
+      <c r="IHA239" s="20"/>
+      <c r="IHB239" s="20"/>
+      <c r="IHC239" s="20"/>
+      <c r="IHD239" s="20"/>
+      <c r="IHE239" s="20"/>
+      <c r="IHF239" s="20"/>
+      <c r="IHG239" s="20"/>
+      <c r="IHH239" s="20"/>
+      <c r="IHI239" s="20"/>
+      <c r="IHJ239" s="20"/>
+      <c r="IHK239" s="20"/>
+      <c r="IHL239" s="20"/>
+      <c r="IHM239" s="20"/>
+      <c r="IHN239" s="20"/>
+      <c r="IHO239" s="20"/>
+      <c r="IHP239" s="20"/>
+      <c r="IHQ239" s="20"/>
+      <c r="IHR239" s="20"/>
+      <c r="IHS239" s="20"/>
+      <c r="IHT239" s="20"/>
+      <c r="IHU239" s="20"/>
+      <c r="IHV239" s="20"/>
+      <c r="IHW239" s="20"/>
+      <c r="IHX239" s="20"/>
+      <c r="IHY239" s="20"/>
+      <c r="IHZ239" s="20"/>
+      <c r="IIA239" s="20"/>
+      <c r="IIB239" s="20"/>
+      <c r="IIC239" s="20"/>
+      <c r="IID239" s="20"/>
+      <c r="IIE239" s="20"/>
+      <c r="IIF239" s="20"/>
+      <c r="IIG239" s="20"/>
+      <c r="IIH239" s="20"/>
+      <c r="III239" s="20"/>
+      <c r="IIJ239" s="20"/>
+      <c r="IIK239" s="20"/>
+      <c r="IIL239" s="20"/>
+      <c r="IIM239" s="20"/>
+      <c r="IIN239" s="20"/>
+      <c r="IIO239" s="20"/>
+      <c r="IIP239" s="20"/>
+      <c r="IIQ239" s="20"/>
+      <c r="IIR239" s="20"/>
+      <c r="IIS239" s="20"/>
+      <c r="IIT239" s="20"/>
+      <c r="IIU239" s="20"/>
+      <c r="IIV239" s="20"/>
+      <c r="IIW239" s="20"/>
+      <c r="IIX239" s="20"/>
+      <c r="IIY239" s="20"/>
+      <c r="IIZ239" s="20"/>
+      <c r="IJA239" s="20"/>
+      <c r="IJB239" s="20"/>
+      <c r="IJC239" s="20"/>
+      <c r="IJD239" s="20"/>
+      <c r="IJE239" s="20"/>
+      <c r="IJF239" s="20"/>
+      <c r="IJG239" s="20"/>
+      <c r="IJH239" s="20"/>
+      <c r="IJI239" s="20"/>
+      <c r="IJJ239" s="20"/>
+      <c r="IJK239" s="20"/>
+      <c r="IJL239" s="20"/>
+      <c r="IJM239" s="20"/>
+      <c r="IJN239" s="20"/>
+      <c r="IJO239" s="20"/>
+      <c r="IJP239" s="20"/>
+      <c r="IJQ239" s="20"/>
+      <c r="IJR239" s="20"/>
+      <c r="IJS239" s="20"/>
+      <c r="IJT239" s="20"/>
+      <c r="IJU239" s="20"/>
+      <c r="IJV239" s="20"/>
+      <c r="IJW239" s="20"/>
+      <c r="IJX239" s="20"/>
+      <c r="IJY239" s="20"/>
+      <c r="IJZ239" s="20"/>
+      <c r="IKA239" s="20"/>
+      <c r="IKB239" s="20"/>
+      <c r="IKC239" s="20"/>
+      <c r="IKD239" s="20"/>
+      <c r="IKE239" s="20"/>
+      <c r="IKF239" s="20"/>
+      <c r="IKG239" s="20"/>
+      <c r="IKH239" s="20"/>
+      <c r="IKI239" s="20"/>
+      <c r="IKJ239" s="20"/>
+      <c r="IKK239" s="20"/>
+      <c r="IKL239" s="20"/>
+      <c r="IKM239" s="20"/>
+      <c r="IKN239" s="20"/>
+      <c r="IKO239" s="20"/>
+      <c r="IKP239" s="20"/>
+      <c r="IKQ239" s="20"/>
+      <c r="IKR239" s="20"/>
+      <c r="IKS239" s="20"/>
+      <c r="IKT239" s="20"/>
+      <c r="IKU239" s="20"/>
+      <c r="IKV239" s="20"/>
+      <c r="IKW239" s="20"/>
+      <c r="IKX239" s="20"/>
+      <c r="IKY239" s="20"/>
+      <c r="IKZ239" s="20"/>
+      <c r="ILA239" s="20"/>
+      <c r="ILB239" s="20"/>
+      <c r="ILC239" s="20"/>
+      <c r="ILD239" s="20"/>
+      <c r="ILE239" s="20"/>
+      <c r="ILF239" s="20"/>
+      <c r="ILG239" s="20"/>
+      <c r="ILH239" s="20"/>
+      <c r="ILI239" s="20"/>
+      <c r="ILJ239" s="20"/>
+      <c r="ILK239" s="20"/>
+      <c r="ILL239" s="20"/>
+      <c r="ILM239" s="20"/>
+      <c r="ILN239" s="20"/>
+      <c r="ILO239" s="20"/>
+      <c r="ILP239" s="20"/>
+      <c r="ILQ239" s="20"/>
+      <c r="ILR239" s="20"/>
+      <c r="ILS239" s="20"/>
+      <c r="ILT239" s="20"/>
+      <c r="ILU239" s="20"/>
+      <c r="ILV239" s="20"/>
+      <c r="ILW239" s="20"/>
+      <c r="ILX239" s="20"/>
+      <c r="ILY239" s="20"/>
+      <c r="ILZ239" s="20"/>
+      <c r="IMA239" s="20"/>
+      <c r="IMB239" s="20"/>
+      <c r="IMC239" s="20"/>
+      <c r="IMD239" s="20"/>
+      <c r="IME239" s="20"/>
+      <c r="IMF239" s="20"/>
+      <c r="IMG239" s="20"/>
+      <c r="IMH239" s="20"/>
+      <c r="IMI239" s="20"/>
+      <c r="IMJ239" s="20"/>
+      <c r="IMK239" s="20"/>
+      <c r="IML239" s="20"/>
+      <c r="IMM239" s="20"/>
+      <c r="IMN239" s="20"/>
+      <c r="IMO239" s="20"/>
+      <c r="IMP239" s="20"/>
+      <c r="IMQ239" s="20"/>
+      <c r="IMR239" s="20"/>
+      <c r="IMS239" s="20"/>
+      <c r="IMT239" s="20"/>
+      <c r="IMU239" s="20"/>
+      <c r="IMV239" s="20"/>
+      <c r="IMW239" s="20"/>
+      <c r="IMX239" s="20"/>
+      <c r="IMY239" s="20"/>
+      <c r="IMZ239" s="20"/>
+      <c r="INA239" s="20"/>
+      <c r="INB239" s="20"/>
+      <c r="INC239" s="20"/>
+      <c r="IND239" s="20"/>
+      <c r="INE239" s="20"/>
+      <c r="INF239" s="20"/>
+      <c r="ING239" s="20"/>
+      <c r="INH239" s="20"/>
+      <c r="INI239" s="20"/>
+      <c r="INJ239" s="20"/>
+      <c r="INK239" s="20"/>
+      <c r="INL239" s="20"/>
+      <c r="INM239" s="20"/>
+      <c r="INN239" s="20"/>
+      <c r="INO239" s="20"/>
+      <c r="INP239" s="20"/>
+      <c r="INQ239" s="20"/>
+      <c r="INR239" s="20"/>
+      <c r="INS239" s="20"/>
+      <c r="INT239" s="20"/>
+      <c r="INU239" s="20"/>
+      <c r="INV239" s="20"/>
+      <c r="INW239" s="20"/>
+      <c r="INX239" s="20"/>
+      <c r="INY239" s="20"/>
+      <c r="INZ239" s="20"/>
+      <c r="IOA239" s="20"/>
+      <c r="IOB239" s="20"/>
+      <c r="IOC239" s="20"/>
+      <c r="IOD239" s="20"/>
+      <c r="IOE239" s="20"/>
+      <c r="IOF239" s="20"/>
+      <c r="IOG239" s="20"/>
+      <c r="IOH239" s="20"/>
+      <c r="IOI239" s="20"/>
+      <c r="IOJ239" s="20"/>
+      <c r="IOK239" s="20"/>
+      <c r="IOL239" s="20"/>
+      <c r="IOM239" s="20"/>
+      <c r="ION239" s="20"/>
+      <c r="IOO239" s="20"/>
+      <c r="IOP239" s="20"/>
+      <c r="IOQ239" s="20"/>
+      <c r="IOR239" s="20"/>
+      <c r="IOS239" s="20"/>
+      <c r="IOT239" s="20"/>
+      <c r="IOU239" s="20"/>
+      <c r="IOV239" s="20"/>
+      <c r="IOW239" s="20"/>
+      <c r="IOX239" s="20"/>
+      <c r="IOY239" s="20"/>
+      <c r="IOZ239" s="20"/>
+      <c r="IPA239" s="20"/>
+      <c r="IPB239" s="20"/>
+      <c r="IPC239" s="20"/>
+      <c r="IPD239" s="20"/>
+      <c r="IPE239" s="20"/>
+      <c r="IPF239" s="20"/>
+      <c r="IPG239" s="20"/>
+      <c r="IPH239" s="20"/>
+      <c r="IPI239" s="20"/>
+      <c r="IPJ239" s="20"/>
+      <c r="IPK239" s="20"/>
+      <c r="IPL239" s="20"/>
+      <c r="IPM239" s="20"/>
+      <c r="IPN239" s="20"/>
+      <c r="IPO239" s="20"/>
+      <c r="IPP239" s="20"/>
+      <c r="IPQ239" s="20"/>
+      <c r="IPR239" s="20"/>
+      <c r="IPS239" s="20"/>
+      <c r="IPT239" s="20"/>
+      <c r="IPU239" s="20"/>
+      <c r="IPV239" s="20"/>
+      <c r="IPW239" s="20"/>
+      <c r="IPX239" s="20"/>
+      <c r="IPY239" s="20"/>
+      <c r="IPZ239" s="20"/>
+      <c r="IQA239" s="20"/>
+      <c r="IQB239" s="20"/>
+      <c r="IQC239" s="20"/>
+      <c r="IQD239" s="20"/>
+      <c r="IQE239" s="20"/>
+      <c r="IQF239" s="20"/>
+      <c r="IQG239" s="20"/>
+      <c r="IQH239" s="20"/>
+      <c r="IQI239" s="20"/>
+      <c r="IQJ239" s="20"/>
+      <c r="IQK239" s="20"/>
+      <c r="IQL239" s="20"/>
+      <c r="IQM239" s="20"/>
+      <c r="IQN239" s="20"/>
+      <c r="IQO239" s="20"/>
+      <c r="IQP239" s="20"/>
+      <c r="IQQ239" s="20"/>
+      <c r="IQR239" s="20"/>
+      <c r="IQS239" s="20"/>
+      <c r="IQT239" s="20"/>
+      <c r="IQU239" s="20"/>
+      <c r="IQV239" s="20"/>
+      <c r="IQW239" s="20"/>
+      <c r="IQX239" s="20"/>
+      <c r="IQY239" s="20"/>
+      <c r="IQZ239" s="20"/>
+      <c r="IRA239" s="20"/>
+      <c r="IRB239" s="20"/>
+      <c r="IRC239" s="20"/>
+      <c r="IRD239" s="20"/>
+      <c r="IRE239" s="20"/>
+      <c r="IRF239" s="20"/>
+      <c r="IRG239" s="20"/>
+      <c r="IRH239" s="20"/>
+      <c r="IRI239" s="20"/>
+      <c r="IRJ239" s="20"/>
+      <c r="IRK239" s="20"/>
+      <c r="IRL239" s="20"/>
+      <c r="IRM239" s="20"/>
+      <c r="IRN239" s="20"/>
+      <c r="IRO239" s="20"/>
+      <c r="IRP239" s="20"/>
+      <c r="IRQ239" s="20"/>
+      <c r="IRR239" s="20"/>
+      <c r="IRS239" s="20"/>
+      <c r="IRT239" s="20"/>
+      <c r="IRU239" s="20"/>
+      <c r="IRV239" s="20"/>
+      <c r="IRW239" s="20"/>
+      <c r="IRX239" s="20"/>
+      <c r="IRY239" s="20"/>
+      <c r="IRZ239" s="20"/>
+      <c r="ISA239" s="20"/>
+      <c r="ISB239" s="20"/>
+      <c r="ISC239" s="20"/>
+      <c r="ISD239" s="20"/>
+      <c r="ISE239" s="20"/>
+      <c r="ISF239" s="20"/>
+      <c r="ISG239" s="20"/>
+      <c r="ISH239" s="20"/>
+      <c r="ISI239" s="20"/>
+      <c r="ISJ239" s="20"/>
+      <c r="ISK239" s="20"/>
+      <c r="ISL239" s="20"/>
+      <c r="ISM239" s="20"/>
+      <c r="ISN239" s="20"/>
+      <c r="ISO239" s="20"/>
+      <c r="ISP239" s="20"/>
+      <c r="ISQ239" s="20"/>
+      <c r="ISR239" s="20"/>
+      <c r="ISS239" s="20"/>
+      <c r="IST239" s="20"/>
+      <c r="ISU239" s="20"/>
+      <c r="ISV239" s="20"/>
+      <c r="ISW239" s="20"/>
+      <c r="ISX239" s="20"/>
+      <c r="ISY239" s="20"/>
+      <c r="ISZ239" s="20"/>
+      <c r="ITA239" s="20"/>
+      <c r="ITB239" s="20"/>
+      <c r="ITC239" s="20"/>
+      <c r="ITD239" s="20"/>
+      <c r="ITE239" s="20"/>
+      <c r="ITF239" s="20"/>
+      <c r="ITG239" s="20"/>
+      <c r="ITH239" s="20"/>
+      <c r="ITI239" s="20"/>
+      <c r="ITJ239" s="20"/>
+      <c r="ITK239" s="20"/>
+      <c r="ITL239" s="20"/>
+      <c r="ITM239" s="20"/>
+      <c r="ITN239" s="20"/>
+      <c r="ITO239" s="20"/>
+      <c r="ITP239" s="20"/>
+      <c r="ITQ239" s="20"/>
+      <c r="ITR239" s="20"/>
+      <c r="ITS239" s="20"/>
+      <c r="ITT239" s="20"/>
+      <c r="ITU239" s="20"/>
+      <c r="ITV239" s="20"/>
+      <c r="ITW239" s="20"/>
+      <c r="ITX239" s="20"/>
+      <c r="ITY239" s="20"/>
+      <c r="ITZ239" s="20"/>
+      <c r="IUA239" s="20"/>
+      <c r="IUB239" s="20"/>
+      <c r="IUC239" s="20"/>
+      <c r="IUD239" s="20"/>
+      <c r="IUE239" s="20"/>
+      <c r="IUF239" s="20"/>
+      <c r="IUG239" s="20"/>
+      <c r="IUH239" s="20"/>
+      <c r="IUI239" s="20"/>
+      <c r="IUJ239" s="20"/>
+      <c r="IUK239" s="20"/>
+      <c r="IUL239" s="20"/>
+      <c r="IUM239" s="20"/>
+      <c r="IUN239" s="20"/>
+      <c r="IUO239" s="20"/>
+      <c r="IUP239" s="20"/>
+      <c r="IUQ239" s="20"/>
+      <c r="IUR239" s="20"/>
+      <c r="IUS239" s="20"/>
+      <c r="IUT239" s="20"/>
+      <c r="IUU239" s="20"/>
+      <c r="IUV239" s="20"/>
+      <c r="IUW239" s="20"/>
+      <c r="IUX239" s="20"/>
+      <c r="IUY239" s="20"/>
+      <c r="IUZ239" s="20"/>
+      <c r="IVA239" s="20"/>
+      <c r="IVB239" s="20"/>
+      <c r="IVC239" s="20"/>
+      <c r="IVD239" s="20"/>
+      <c r="IVE239" s="20"/>
+      <c r="IVF239" s="20"/>
+      <c r="IVG239" s="20"/>
+      <c r="IVH239" s="20"/>
+      <c r="IVI239" s="20"/>
+      <c r="IVJ239" s="20"/>
+      <c r="IVK239" s="20"/>
+      <c r="IVL239" s="20"/>
+      <c r="IVM239" s="20"/>
+      <c r="IVN239" s="20"/>
+      <c r="IVO239" s="20"/>
+      <c r="IVP239" s="20"/>
+      <c r="IVQ239" s="20"/>
+      <c r="IVR239" s="20"/>
+      <c r="IVS239" s="20"/>
+      <c r="IVT239" s="20"/>
+      <c r="IVU239" s="20"/>
+      <c r="IVV239" s="20"/>
+      <c r="IVW239" s="20"/>
+      <c r="IVX239" s="20"/>
+      <c r="IVY239" s="20"/>
+      <c r="IVZ239" s="20"/>
+      <c r="IWA239" s="20"/>
+      <c r="IWB239" s="20"/>
+      <c r="IWC239" s="20"/>
+      <c r="IWD239" s="20"/>
+      <c r="IWE239" s="20"/>
+      <c r="IWF239" s="20"/>
+      <c r="IWG239" s="20"/>
+      <c r="IWH239" s="20"/>
+      <c r="IWI239" s="20"/>
+      <c r="IWJ239" s="20"/>
+      <c r="IWK239" s="20"/>
+      <c r="IWL239" s="20"/>
+      <c r="IWM239" s="20"/>
+      <c r="IWN239" s="20"/>
+      <c r="IWO239" s="20"/>
+      <c r="IWP239" s="20"/>
+      <c r="IWQ239" s="20"/>
+      <c r="IWR239" s="20"/>
+      <c r="IWS239" s="20"/>
+      <c r="IWT239" s="20"/>
+      <c r="IWU239" s="20"/>
+      <c r="IWV239" s="20"/>
+      <c r="IWW239" s="20"/>
+      <c r="IWX239" s="20"/>
+      <c r="IWY239" s="20"/>
+      <c r="IWZ239" s="20"/>
+      <c r="IXA239" s="20"/>
+      <c r="IXB239" s="20"/>
+      <c r="IXC239" s="20"/>
+      <c r="IXD239" s="20"/>
+      <c r="IXE239" s="20"/>
+      <c r="IXF239" s="20"/>
+      <c r="IXG239" s="20"/>
+      <c r="IXH239" s="20"/>
+      <c r="IXI239" s="20"/>
+      <c r="IXJ239" s="20"/>
+      <c r="IXK239" s="20"/>
+      <c r="IXL239" s="20"/>
+      <c r="IXM239" s="20"/>
+      <c r="IXN239" s="20"/>
+      <c r="IXO239" s="20"/>
+      <c r="IXP239" s="20"/>
+      <c r="IXQ239" s="20"/>
+      <c r="IXR239" s="20"/>
+      <c r="IXS239" s="20"/>
+      <c r="IXT239" s="20"/>
+      <c r="IXU239" s="20"/>
+      <c r="IXV239" s="20"/>
+      <c r="IXW239" s="20"/>
+      <c r="IXX239" s="20"/>
+      <c r="IXY239" s="20"/>
+      <c r="IXZ239" s="20"/>
+      <c r="IYA239" s="20"/>
+      <c r="IYB239" s="20"/>
+      <c r="IYC239" s="20"/>
+      <c r="IYD239" s="20"/>
+      <c r="IYE239" s="20"/>
+      <c r="IYF239" s="20"/>
+      <c r="IYG239" s="20"/>
+      <c r="IYH239" s="20"/>
+      <c r="IYI239" s="20"/>
+      <c r="IYJ239" s="20"/>
+      <c r="IYK239" s="20"/>
+      <c r="IYL239" s="20"/>
+      <c r="IYM239" s="20"/>
+      <c r="IYN239" s="20"/>
+      <c r="IYO239" s="20"/>
+      <c r="IYP239" s="20"/>
+      <c r="IYQ239" s="20"/>
+      <c r="IYR239" s="20"/>
+      <c r="IYS239" s="20"/>
+      <c r="IYT239" s="20"/>
+      <c r="IYU239" s="20"/>
+      <c r="IYV239" s="20"/>
+      <c r="IYW239" s="20"/>
+      <c r="IYX239" s="20"/>
+      <c r="IYY239" s="20"/>
+      <c r="IYZ239" s="20"/>
+      <c r="IZA239" s="20"/>
+      <c r="IZB239" s="20"/>
+      <c r="IZC239" s="20"/>
+      <c r="IZD239" s="20"/>
+      <c r="IZE239" s="20"/>
+      <c r="IZF239" s="20"/>
+      <c r="IZG239" s="20"/>
+      <c r="IZH239" s="20"/>
+      <c r="IZI239" s="20"/>
+      <c r="IZJ239" s="20"/>
+      <c r="IZK239" s="20"/>
+      <c r="IZL239" s="20"/>
+      <c r="IZM239" s="20"/>
+      <c r="IZN239" s="20"/>
+      <c r="IZO239" s="20"/>
+      <c r="IZP239" s="20"/>
+      <c r="IZQ239" s="20"/>
+      <c r="IZR239" s="20"/>
+      <c r="IZS239" s="20"/>
+      <c r="IZT239" s="20"/>
+      <c r="IZU239" s="20"/>
+      <c r="IZV239" s="20"/>
+      <c r="IZW239" s="20"/>
+      <c r="IZX239" s="20"/>
+      <c r="IZY239" s="20"/>
+      <c r="IZZ239" s="20"/>
+      <c r="JAA239" s="20"/>
+      <c r="JAB239" s="20"/>
+      <c r="JAC239" s="20"/>
+      <c r="JAD239" s="20"/>
+      <c r="JAE239" s="20"/>
+      <c r="JAF239" s="20"/>
+      <c r="JAG239" s="20"/>
+      <c r="JAH239" s="20"/>
+      <c r="JAI239" s="20"/>
+      <c r="JAJ239" s="20"/>
+      <c r="JAK239" s="20"/>
+      <c r="JAL239" s="20"/>
+      <c r="JAM239" s="20"/>
+      <c r="JAN239" s="20"/>
+      <c r="JAO239" s="20"/>
+      <c r="JAP239" s="20"/>
+      <c r="JAQ239" s="20"/>
+      <c r="JAR239" s="20"/>
+      <c r="JAS239" s="20"/>
+      <c r="JAT239" s="20"/>
+      <c r="JAU239" s="20"/>
+      <c r="JAV239" s="20"/>
+      <c r="JAW239" s="20"/>
+      <c r="JAX239" s="20"/>
+      <c r="JAY239" s="20"/>
+      <c r="JAZ239" s="20"/>
+      <c r="JBA239" s="20"/>
+      <c r="JBB239" s="20"/>
+      <c r="JBC239" s="20"/>
+      <c r="JBD239" s="20"/>
+      <c r="JBE239" s="20"/>
+      <c r="JBF239" s="20"/>
+      <c r="JBG239" s="20"/>
+      <c r="JBH239" s="20"/>
+      <c r="JBI239" s="20"/>
+      <c r="JBJ239" s="20"/>
+      <c r="JBK239" s="20"/>
+      <c r="JBL239" s="20"/>
+      <c r="JBM239" s="20"/>
+      <c r="JBN239" s="20"/>
+      <c r="JBO239" s="20"/>
+      <c r="JBP239" s="20"/>
+      <c r="JBQ239" s="20"/>
+      <c r="JBR239" s="20"/>
+      <c r="JBS239" s="20"/>
+      <c r="JBT239" s="20"/>
+      <c r="JBU239" s="20"/>
+      <c r="JBV239" s="20"/>
+      <c r="JBW239" s="20"/>
+      <c r="JBX239" s="20"/>
+      <c r="JBY239" s="20"/>
+      <c r="JBZ239" s="20"/>
+      <c r="JCA239" s="20"/>
+      <c r="JCB239" s="20"/>
+      <c r="JCC239" s="20"/>
+      <c r="JCD239" s="20"/>
+      <c r="JCE239" s="20"/>
+      <c r="JCF239" s="20"/>
+      <c r="JCG239" s="20"/>
+      <c r="JCH239" s="20"/>
+      <c r="JCI239" s="20"/>
+      <c r="JCJ239" s="20"/>
+      <c r="JCK239" s="20"/>
+      <c r="JCL239" s="20"/>
+      <c r="JCM239" s="20"/>
+      <c r="JCN239" s="20"/>
+      <c r="JCO239" s="20"/>
+      <c r="JCP239" s="20"/>
+      <c r="JCQ239" s="20"/>
+      <c r="JCR239" s="20"/>
+      <c r="JCS239" s="20"/>
+      <c r="JCT239" s="20"/>
+      <c r="JCU239" s="20"/>
+      <c r="JCV239" s="20"/>
+      <c r="JCW239" s="20"/>
+      <c r="JCX239" s="20"/>
+      <c r="JCY239" s="20"/>
+      <c r="JCZ239" s="20"/>
+      <c r="JDA239" s="20"/>
+      <c r="JDB239" s="20"/>
+      <c r="JDC239" s="20"/>
+      <c r="JDD239" s="20"/>
+      <c r="JDE239" s="20"/>
+      <c r="JDF239" s="20"/>
+      <c r="JDG239" s="20"/>
+      <c r="JDH239" s="20"/>
+      <c r="JDI239" s="20"/>
+      <c r="JDJ239" s="20"/>
+      <c r="JDK239" s="20"/>
+      <c r="JDL239" s="20"/>
+      <c r="JDM239" s="20"/>
+      <c r="JDN239" s="20"/>
+      <c r="JDO239" s="20"/>
+      <c r="JDP239" s="20"/>
+      <c r="JDQ239" s="20"/>
+      <c r="JDR239" s="20"/>
+      <c r="JDS239" s="20"/>
+      <c r="JDT239" s="20"/>
+      <c r="JDU239" s="20"/>
+      <c r="JDV239" s="20"/>
+      <c r="JDW239" s="20"/>
+      <c r="JDX239" s="20"/>
+      <c r="JDY239" s="20"/>
+      <c r="JDZ239" s="20"/>
+      <c r="JEA239" s="20"/>
+      <c r="JEB239" s="20"/>
+      <c r="JEC239" s="20"/>
+      <c r="JED239" s="20"/>
+      <c r="JEE239" s="20"/>
+      <c r="JEF239" s="20"/>
+      <c r="JEG239" s="20"/>
+      <c r="JEH239" s="20"/>
+      <c r="JEI239" s="20"/>
+      <c r="JEJ239" s="20"/>
+      <c r="JEK239" s="20"/>
+      <c r="JEL239" s="20"/>
+      <c r="JEM239" s="20"/>
+      <c r="JEN239" s="20"/>
+      <c r="JEO239" s="20"/>
+      <c r="JEP239" s="20"/>
+      <c r="JEQ239" s="20"/>
+      <c r="JER239" s="20"/>
+      <c r="JES239" s="20"/>
+      <c r="JET239" s="20"/>
+      <c r="JEU239" s="20"/>
+      <c r="JEV239" s="20"/>
+      <c r="JEW239" s="20"/>
+      <c r="JEX239" s="20"/>
+      <c r="JEY239" s="20"/>
+      <c r="JEZ239" s="20"/>
+      <c r="JFA239" s="20"/>
+      <c r="JFB239" s="20"/>
+      <c r="JFC239" s="20"/>
+      <c r="JFD239" s="20"/>
+      <c r="JFE239" s="20"/>
+      <c r="JFF239" s="20"/>
+      <c r="JFG239" s="20"/>
+      <c r="JFH239" s="20"/>
+      <c r="JFI239" s="20"/>
+      <c r="JFJ239" s="20"/>
+      <c r="JFK239" s="20"/>
+      <c r="JFL239" s="20"/>
+      <c r="JFM239" s="20"/>
+      <c r="JFN239" s="20"/>
+      <c r="JFO239" s="20"/>
+      <c r="JFP239" s="20"/>
+      <c r="JFQ239" s="20"/>
+      <c r="JFR239" s="20"/>
+      <c r="JFS239" s="20"/>
+      <c r="JFT239" s="20"/>
+      <c r="JFU239" s="20"/>
+      <c r="JFV239" s="20"/>
+      <c r="JFW239" s="20"/>
+      <c r="JFX239" s="20"/>
+      <c r="JFY239" s="20"/>
+      <c r="JFZ239" s="20"/>
+      <c r="JGA239" s="20"/>
+      <c r="JGB239" s="20"/>
+      <c r="JGC239" s="20"/>
+      <c r="JGD239" s="20"/>
+      <c r="JGE239" s="20"/>
+      <c r="JGF239" s="20"/>
+      <c r="JGG239" s="20"/>
+      <c r="JGH239" s="20"/>
+      <c r="JGI239" s="20"/>
+      <c r="JGJ239" s="20"/>
+      <c r="JGK239" s="20"/>
+      <c r="JGL239" s="20"/>
+      <c r="JGM239" s="20"/>
+      <c r="JGN239" s="20"/>
+      <c r="JGO239" s="20"/>
+      <c r="JGP239" s="20"/>
+      <c r="JGQ239" s="20"/>
+      <c r="JGR239" s="20"/>
+      <c r="JGS239" s="20"/>
+      <c r="JGT239" s="20"/>
+      <c r="JGU239" s="20"/>
+      <c r="JGV239" s="20"/>
+      <c r="JGW239" s="20"/>
+      <c r="JGX239" s="20"/>
+      <c r="JGY239" s="20"/>
+      <c r="JGZ239" s="20"/>
+      <c r="JHA239" s="20"/>
+      <c r="JHB239" s="20"/>
+      <c r="JHC239" s="20"/>
+      <c r="JHD239" s="20"/>
+      <c r="JHE239" s="20"/>
+      <c r="JHF239" s="20"/>
+      <c r="JHG239" s="20"/>
+      <c r="JHH239" s="20"/>
+      <c r="JHI239" s="20"/>
+      <c r="JHJ239" s="20"/>
+      <c r="JHK239" s="20"/>
+      <c r="JHL239" s="20"/>
+      <c r="JHM239" s="20"/>
+      <c r="JHN239" s="20"/>
+      <c r="JHO239" s="20"/>
+      <c r="JHP239" s="20"/>
+      <c r="JHQ239" s="20"/>
+      <c r="JHR239" s="20"/>
+      <c r="JHS239" s="20"/>
+      <c r="JHT239" s="20"/>
+      <c r="JHU239" s="20"/>
+      <c r="JHV239" s="20"/>
+      <c r="JHW239" s="20"/>
+      <c r="JHX239" s="20"/>
+      <c r="JHY239" s="20"/>
+      <c r="JHZ239" s="20"/>
+      <c r="JIA239" s="20"/>
+      <c r="JIB239" s="20"/>
+      <c r="JIC239" s="20"/>
+      <c r="JID239" s="20"/>
+      <c r="JIE239" s="20"/>
+      <c r="JIF239" s="20"/>
+      <c r="JIG239" s="20"/>
+      <c r="JIH239" s="20"/>
+      <c r="JII239" s="20"/>
+      <c r="JIJ239" s="20"/>
+      <c r="JIK239" s="20"/>
+      <c r="JIL239" s="20"/>
+      <c r="JIM239" s="20"/>
+      <c r="JIN239" s="20"/>
+      <c r="JIO239" s="20"/>
+      <c r="JIP239" s="20"/>
+      <c r="JIQ239" s="20"/>
+      <c r="JIR239" s="20"/>
+      <c r="JIS239" s="20"/>
+      <c r="JIT239" s="20"/>
+      <c r="JIU239" s="20"/>
+      <c r="JIV239" s="20"/>
+      <c r="JIW239" s="20"/>
+      <c r="JIX239" s="20"/>
+      <c r="JIY239" s="20"/>
+      <c r="JIZ239" s="20"/>
+      <c r="JJA239" s="20"/>
+      <c r="JJB239" s="20"/>
+      <c r="JJC239" s="20"/>
+      <c r="JJD239" s="20"/>
+      <c r="JJE239" s="20"/>
+      <c r="JJF239" s="20"/>
+      <c r="JJG239" s="20"/>
+      <c r="JJH239" s="20"/>
+      <c r="JJI239" s="20"/>
+      <c r="JJJ239" s="20"/>
+      <c r="JJK239" s="20"/>
+      <c r="JJL239" s="20"/>
+      <c r="JJM239" s="20"/>
+      <c r="JJN239" s="20"/>
+      <c r="JJO239" s="20"/>
+      <c r="JJP239" s="20"/>
+      <c r="JJQ239" s="20"/>
+      <c r="JJR239" s="20"/>
+      <c r="JJS239" s="20"/>
+      <c r="JJT239" s="20"/>
+      <c r="JJU239" s="20"/>
+      <c r="JJV239" s="20"/>
+      <c r="JJW239" s="20"/>
+      <c r="JJX239" s="20"/>
+      <c r="JJY239" s="20"/>
+      <c r="JJZ239" s="20"/>
+      <c r="JKA239" s="20"/>
+      <c r="JKB239" s="20"/>
+      <c r="JKC239" s="20"/>
+      <c r="JKD239" s="20"/>
+      <c r="JKE239" s="20"/>
+      <c r="JKF239" s="20"/>
+      <c r="JKG239" s="20"/>
+      <c r="JKH239" s="20"/>
+      <c r="JKI239" s="20"/>
+      <c r="JKJ239" s="20"/>
+      <c r="JKK239" s="20"/>
+      <c r="JKL239" s="20"/>
+      <c r="JKM239" s="20"/>
+      <c r="JKN239" s="20"/>
+      <c r="JKO239" s="20"/>
+      <c r="JKP239" s="20"/>
+      <c r="JKQ239" s="20"/>
+      <c r="JKR239" s="20"/>
+      <c r="JKS239" s="20"/>
+      <c r="JKT239" s="20"/>
+      <c r="JKU239" s="20"/>
+      <c r="JKV239" s="20"/>
+      <c r="JKW239" s="20"/>
+      <c r="JKX239" s="20"/>
+      <c r="JKY239" s="20"/>
+      <c r="JKZ239" s="20"/>
+      <c r="JLA239" s="20"/>
+      <c r="JLB239" s="20"/>
+      <c r="JLC239" s="20"/>
+      <c r="JLD239" s="20"/>
+      <c r="JLE239" s="20"/>
+      <c r="JLF239" s="20"/>
+      <c r="JLG239" s="20"/>
+      <c r="JLH239" s="20"/>
+      <c r="JLI239" s="20"/>
+      <c r="JLJ239" s="20"/>
+      <c r="JLK239" s="20"/>
+      <c r="JLL239" s="20"/>
+      <c r="JLM239" s="20"/>
+      <c r="JLN239" s="20"/>
+      <c r="JLO239" s="20"/>
+      <c r="JLP239" s="20"/>
+      <c r="JLQ239" s="20"/>
+      <c r="JLR239" s="20"/>
+      <c r="JLS239" s="20"/>
+      <c r="JLT239" s="20"/>
+      <c r="JLU239" s="20"/>
+      <c r="JLV239" s="20"/>
+      <c r="JLW239" s="20"/>
+      <c r="JLX239" s="20"/>
+      <c r="JLY239" s="20"/>
+      <c r="JLZ239" s="20"/>
+      <c r="JMA239" s="20"/>
+      <c r="JMB239" s="20"/>
+      <c r="JMC239" s="20"/>
+      <c r="JMD239" s="20"/>
+      <c r="JME239" s="20"/>
+      <c r="JMF239" s="20"/>
+      <c r="JMG239" s="20"/>
+      <c r="JMH239" s="20"/>
+      <c r="JMI239" s="20"/>
+      <c r="JMJ239" s="20"/>
+      <c r="JMK239" s="20"/>
+      <c r="JML239" s="20"/>
+      <c r="JMM239" s="20"/>
+      <c r="JMN239" s="20"/>
+      <c r="JMO239" s="20"/>
+      <c r="JMP239" s="20"/>
+      <c r="JMQ239" s="20"/>
+      <c r="JMR239" s="20"/>
+      <c r="JMS239" s="20"/>
+      <c r="JMT239" s="20"/>
+      <c r="JMU239" s="20"/>
+      <c r="JMV239" s="20"/>
+      <c r="JMW239" s="20"/>
+      <c r="JMX239" s="20"/>
+      <c r="JMY239" s="20"/>
+      <c r="JMZ239" s="20"/>
+      <c r="JNA239" s="20"/>
+      <c r="JNB239" s="20"/>
+      <c r="JNC239" s="20"/>
+      <c r="JND239" s="20"/>
+      <c r="JNE239" s="20"/>
+      <c r="JNF239" s="20"/>
+      <c r="JNG239" s="20"/>
+      <c r="JNH239" s="20"/>
+      <c r="JNI239" s="20"/>
+      <c r="JNJ239" s="20"/>
+      <c r="JNK239" s="20"/>
+      <c r="JNL239" s="20"/>
+      <c r="JNM239" s="20"/>
+      <c r="JNN239" s="20"/>
+      <c r="JNO239" s="20"/>
+      <c r="JNP239" s="20"/>
+      <c r="JNQ239" s="20"/>
+      <c r="JNR239" s="20"/>
+      <c r="JNS239" s="20"/>
+      <c r="JNT239" s="20"/>
+      <c r="JNU239" s="20"/>
+      <c r="JNV239" s="20"/>
+      <c r="JNW239" s="20"/>
+      <c r="JNX239" s="20"/>
+      <c r="JNY239" s="20"/>
+      <c r="JNZ239" s="20"/>
+      <c r="JOA239" s="20"/>
+      <c r="JOB239" s="20"/>
+      <c r="JOC239" s="20"/>
+      <c r="JOD239" s="20"/>
+      <c r="JOE239" s="20"/>
+      <c r="JOF239" s="20"/>
+      <c r="JOG239" s="20"/>
+      <c r="JOH239" s="20"/>
+      <c r="JOI239" s="20"/>
+      <c r="JOJ239" s="20"/>
+      <c r="JOK239" s="20"/>
+      <c r="JOL239" s="20"/>
+      <c r="JOM239" s="20"/>
+      <c r="JON239" s="20"/>
+      <c r="JOO239" s="20"/>
+      <c r="JOP239" s="20"/>
+      <c r="JOQ239" s="20"/>
+      <c r="JOR239" s="20"/>
+      <c r="JOS239" s="20"/>
+      <c r="JOT239" s="20"/>
+      <c r="JOU239" s="20"/>
+      <c r="JOV239" s="20"/>
+      <c r="JOW239" s="20"/>
+      <c r="JOX239" s="20"/>
+      <c r="JOY239" s="20"/>
+      <c r="JOZ239" s="20"/>
+      <c r="JPA239" s="20"/>
+      <c r="JPB239" s="20"/>
+      <c r="JPC239" s="20"/>
+      <c r="JPD239" s="20"/>
+      <c r="JPE239" s="20"/>
+      <c r="JPF239" s="20"/>
+      <c r="JPG239" s="20"/>
+      <c r="JPH239" s="20"/>
+      <c r="JPI239" s="20"/>
+      <c r="JPJ239" s="20"/>
+      <c r="JPK239" s="20"/>
+      <c r="JPL239" s="20"/>
+      <c r="JPM239" s="20"/>
+      <c r="JPN239" s="20"/>
+      <c r="JPO239" s="20"/>
+      <c r="JPP239" s="20"/>
+      <c r="JPQ239" s="20"/>
+      <c r="JPR239" s="20"/>
+      <c r="JPS239" s="20"/>
+      <c r="JPT239" s="20"/>
+      <c r="JPU239" s="20"/>
+      <c r="JPV239" s="20"/>
+      <c r="JPW239" s="20"/>
+      <c r="JPX239" s="20"/>
+      <c r="JPY239" s="20"/>
+      <c r="JPZ239" s="20"/>
+      <c r="JQA239" s="20"/>
+      <c r="JQB239" s="20"/>
+      <c r="JQC239" s="20"/>
+      <c r="JQD239" s="20"/>
+      <c r="JQE239" s="20"/>
+      <c r="JQF239" s="20"/>
+      <c r="JQG239" s="20"/>
+      <c r="JQH239" s="20"/>
+      <c r="JQI239" s="20"/>
+      <c r="JQJ239" s="20"/>
+      <c r="JQK239" s="20"/>
+      <c r="JQL239" s="20"/>
+      <c r="JQM239" s="20"/>
+      <c r="JQN239" s="20"/>
+      <c r="JQO239" s="20"/>
+      <c r="JQP239" s="20"/>
+      <c r="JQQ239" s="20"/>
+      <c r="JQR239" s="20"/>
+      <c r="JQS239" s="20"/>
+      <c r="JQT239" s="20"/>
+      <c r="JQU239" s="20"/>
+      <c r="JQV239" s="20"/>
+      <c r="JQW239" s="20"/>
+      <c r="JQX239" s="20"/>
+      <c r="JQY239" s="20"/>
+      <c r="JQZ239" s="20"/>
+      <c r="JRA239" s="20"/>
+      <c r="JRB239" s="20"/>
+      <c r="JRC239" s="20"/>
+      <c r="JRD239" s="20"/>
+      <c r="JRE239" s="20"/>
+      <c r="JRF239" s="20"/>
+      <c r="JRG239" s="20"/>
+      <c r="JRH239" s="20"/>
+      <c r="JRI239" s="20"/>
+      <c r="JRJ239" s="20"/>
+      <c r="JRK239" s="20"/>
+      <c r="JRL239" s="20"/>
+      <c r="JRM239" s="20"/>
+      <c r="JRN239" s="20"/>
+      <c r="JRO239" s="20"/>
+      <c r="JRP239" s="20"/>
+      <c r="JRQ239" s="20"/>
+      <c r="JRR239" s="20"/>
+      <c r="JRS239" s="20"/>
+      <c r="JRT239" s="20"/>
+      <c r="JRU239" s="20"/>
+      <c r="JRV239" s="20"/>
+      <c r="JRW239" s="20"/>
+      <c r="JRX239" s="20"/>
+      <c r="JRY239" s="20"/>
+      <c r="JRZ239" s="20"/>
+      <c r="JSA239" s="20"/>
+      <c r="JSB239" s="20"/>
+      <c r="JSC239" s="20"/>
+      <c r="JSD239" s="20"/>
+      <c r="JSE239" s="20"/>
+      <c r="JSF239" s="20"/>
+      <c r="JSG239" s="20"/>
+      <c r="JSH239" s="20"/>
+      <c r="JSI239" s="20"/>
+      <c r="JSJ239" s="20"/>
+      <c r="JSK239" s="20"/>
+      <c r="JSL239" s="20"/>
+      <c r="JSM239" s="20"/>
+      <c r="JSN239" s="20"/>
+      <c r="JSO239" s="20"/>
+      <c r="JSP239" s="20"/>
+      <c r="JSQ239" s="20"/>
+      <c r="JSR239" s="20"/>
+      <c r="JSS239" s="20"/>
+      <c r="JST239" s="20"/>
+      <c r="JSU239" s="20"/>
+      <c r="JSV239" s="20"/>
+      <c r="JSW239" s="20"/>
+      <c r="JSX239" s="20"/>
+      <c r="JSY239" s="20"/>
+      <c r="JSZ239" s="20"/>
+      <c r="JTA239" s="20"/>
+      <c r="JTB239" s="20"/>
+      <c r="JTC239" s="20"/>
+      <c r="JTD239" s="20"/>
+      <c r="JTE239" s="20"/>
+      <c r="JTF239" s="20"/>
+      <c r="JTG239" s="20"/>
+      <c r="JTH239" s="20"/>
+      <c r="JTI239" s="20"/>
+      <c r="JTJ239" s="20"/>
+      <c r="JTK239" s="20"/>
+      <c r="JTL239" s="20"/>
+      <c r="JTM239" s="20"/>
+      <c r="JTN239" s="20"/>
+      <c r="JTO239" s="20"/>
+      <c r="JTP239" s="20"/>
+      <c r="JTQ239" s="20"/>
+      <c r="JTR239" s="20"/>
+      <c r="JTS239" s="20"/>
+      <c r="JTT239" s="20"/>
+      <c r="JTU239" s="20"/>
+      <c r="JTV239" s="20"/>
+      <c r="JTW239" s="20"/>
+      <c r="JTX239" s="20"/>
+      <c r="JTY239" s="20"/>
+      <c r="JTZ239" s="20"/>
+      <c r="JUA239" s="20"/>
+      <c r="JUB239" s="20"/>
+      <c r="JUC239" s="20"/>
+      <c r="JUD239" s="20"/>
+      <c r="JUE239" s="20"/>
+      <c r="JUF239" s="20"/>
+      <c r="JUG239" s="20"/>
+      <c r="JUH239" s="20"/>
+      <c r="JUI239" s="20"/>
+      <c r="JUJ239" s="20"/>
+      <c r="JUK239" s="20"/>
+      <c r="JUL239" s="20"/>
+      <c r="JUM239" s="20"/>
+      <c r="JUN239" s="20"/>
+      <c r="JUO239" s="20"/>
+      <c r="JUP239" s="20"/>
+      <c r="JUQ239" s="20"/>
+      <c r="JUR239" s="20"/>
+      <c r="JUS239" s="20"/>
+      <c r="JUT239" s="20"/>
+      <c r="JUU239" s="20"/>
+      <c r="JUV239" s="20"/>
+      <c r="JUW239" s="20"/>
+      <c r="JUX239" s="20"/>
+      <c r="JUY239" s="20"/>
+      <c r="JUZ239" s="20"/>
+      <c r="JVA239" s="20"/>
+      <c r="JVB239" s="20"/>
+      <c r="JVC239" s="20"/>
+      <c r="JVD239" s="20"/>
+      <c r="JVE239" s="20"/>
+      <c r="JVF239" s="20"/>
+      <c r="JVG239" s="20"/>
+      <c r="JVH239" s="20"/>
+      <c r="JVI239" s="20"/>
+      <c r="JVJ239" s="20"/>
+      <c r="JVK239" s="20"/>
+      <c r="JVL239" s="20"/>
+      <c r="JVM239" s="20"/>
+      <c r="JVN239" s="20"/>
+      <c r="JVO239" s="20"/>
+      <c r="JVP239" s="20"/>
+      <c r="JVQ239" s="20"/>
+      <c r="JVR239" s="20"/>
+      <c r="JVS239" s="20"/>
+      <c r="JVT239" s="20"/>
+      <c r="JVU239" s="20"/>
+      <c r="JVV239" s="20"/>
+      <c r="JVW239" s="20"/>
+      <c r="JVX239" s="20"/>
+      <c r="JVY239" s="20"/>
+      <c r="JVZ239" s="20"/>
+      <c r="JWA239" s="20"/>
+      <c r="JWB239" s="20"/>
+      <c r="JWC239" s="20"/>
+      <c r="JWD239" s="20"/>
+      <c r="JWE239" s="20"/>
+      <c r="JWF239" s="20"/>
+      <c r="JWG239" s="20"/>
+      <c r="JWH239" s="20"/>
+      <c r="JWI239" s="20"/>
+      <c r="JWJ239" s="20"/>
+      <c r="JWK239" s="20"/>
+      <c r="JWL239" s="20"/>
+      <c r="JWM239" s="20"/>
+      <c r="JWN239" s="20"/>
+      <c r="JWO239" s="20"/>
+      <c r="JWP239" s="20"/>
+      <c r="JWQ239" s="20"/>
+      <c r="JWR239" s="20"/>
+      <c r="JWS239" s="20"/>
+      <c r="JWT239" s="20"/>
+      <c r="JWU239" s="20"/>
+      <c r="JWV239" s="20"/>
+      <c r="JWW239" s="20"/>
+      <c r="JWX239" s="20"/>
+      <c r="JWY239" s="20"/>
+      <c r="JWZ239" s="20"/>
+      <c r="JXA239" s="20"/>
+      <c r="JXB239" s="20"/>
+      <c r="JXC239" s="20"/>
+      <c r="JXD239" s="20"/>
+      <c r="JXE239" s="20"/>
+      <c r="JXF239" s="20"/>
+      <c r="JXG239" s="20"/>
+      <c r="JXH239" s="20"/>
+      <c r="JXI239" s="20"/>
+      <c r="JXJ239" s="20"/>
+      <c r="JXK239" s="20"/>
+      <c r="JXL239" s="20"/>
+      <c r="JXM239" s="20"/>
+      <c r="JXN239" s="20"/>
+      <c r="JXO239" s="20"/>
+      <c r="JXP239" s="20"/>
+      <c r="JXQ239" s="20"/>
+      <c r="JXR239" s="20"/>
+      <c r="JXS239" s="20"/>
+      <c r="JXT239" s="20"/>
+      <c r="JXU239" s="20"/>
+      <c r="JXV239" s="20"/>
+      <c r="JXW239" s="20"/>
+      <c r="JXX239" s="20"/>
+      <c r="JXY239" s="20"/>
+      <c r="JXZ239" s="20"/>
+      <c r="JYA239" s="20"/>
+      <c r="JYB239" s="20"/>
+      <c r="JYC239" s="20"/>
+      <c r="JYD239" s="20"/>
+      <c r="JYE239" s="20"/>
+      <c r="JYF239" s="20"/>
+      <c r="JYG239" s="20"/>
+      <c r="JYH239" s="20"/>
+      <c r="JYI239" s="20"/>
+      <c r="JYJ239" s="20"/>
+      <c r="JYK239" s="20"/>
+      <c r="JYL239" s="20"/>
+      <c r="JYM239" s="20"/>
+      <c r="JYN239" s="20"/>
+      <c r="JYO239" s="20"/>
+      <c r="JYP239" s="20"/>
+      <c r="JYQ239" s="20"/>
+      <c r="JYR239" s="20"/>
+      <c r="JYS239" s="20"/>
+      <c r="JYT239" s="20"/>
+      <c r="JYU239" s="20"/>
+      <c r="JYV239" s="20"/>
+      <c r="JYW239" s="20"/>
+      <c r="JYX239" s="20"/>
+      <c r="JYY239" s="20"/>
+      <c r="JYZ239" s="20"/>
+      <c r="JZA239" s="20"/>
+      <c r="JZB239" s="20"/>
+      <c r="JZC239" s="20"/>
+      <c r="JZD239" s="20"/>
+      <c r="JZE239" s="20"/>
+      <c r="JZF239" s="20"/>
+      <c r="JZG239" s="20"/>
+      <c r="JZH239" s="20"/>
+      <c r="JZI239" s="20"/>
+      <c r="JZJ239" s="20"/>
+      <c r="JZK239" s="20"/>
+      <c r="JZL239" s="20"/>
+      <c r="JZM239" s="20"/>
+      <c r="JZN239" s="20"/>
+      <c r="JZO239" s="20"/>
+      <c r="JZP239" s="20"/>
+      <c r="JZQ239" s="20"/>
+      <c r="JZR239" s="20"/>
+      <c r="JZS239" s="20"/>
+      <c r="JZT239" s="20"/>
+      <c r="JZU239" s="20"/>
+      <c r="JZV239" s="20"/>
+      <c r="JZW239" s="20"/>
+      <c r="JZX239" s="20"/>
+      <c r="JZY239" s="20"/>
+      <c r="JZZ239" s="20"/>
+      <c r="KAA239" s="20"/>
+      <c r="KAB239" s="20"/>
+      <c r="KAC239" s="20"/>
+      <c r="KAD239" s="20"/>
+      <c r="KAE239" s="20"/>
+      <c r="KAF239" s="20"/>
+      <c r="KAG239" s="20"/>
+      <c r="KAH239" s="20"/>
+      <c r="KAI239" s="20"/>
+      <c r="KAJ239" s="20"/>
+      <c r="KAK239" s="20"/>
+      <c r="KAL239" s="20"/>
+      <c r="KAM239" s="20"/>
+      <c r="KAN239" s="20"/>
+      <c r="KAO239" s="20"/>
+      <c r="KAP239" s="20"/>
+      <c r="KAQ239" s="20"/>
+      <c r="KAR239" s="20"/>
+      <c r="KAS239" s="20"/>
+      <c r="KAT239" s="20"/>
+      <c r="KAU239" s="20"/>
+      <c r="KAV239" s="20"/>
+      <c r="KAW239" s="20"/>
+      <c r="KAX239" s="20"/>
+      <c r="KAY239" s="20"/>
+      <c r="KAZ239" s="20"/>
+      <c r="KBA239" s="20"/>
+      <c r="KBB239" s="20"/>
+      <c r="KBC239" s="20"/>
+      <c r="KBD239" s="20"/>
+      <c r="KBE239" s="20"/>
+      <c r="KBF239" s="20"/>
+      <c r="KBG239" s="20"/>
+      <c r="KBH239" s="20"/>
+      <c r="KBI239" s="20"/>
+      <c r="KBJ239" s="20"/>
+      <c r="KBK239" s="20"/>
+      <c r="KBL239" s="20"/>
+      <c r="KBM239" s="20"/>
+      <c r="KBN239" s="20"/>
+      <c r="KBO239" s="20"/>
+      <c r="KBP239" s="20"/>
+      <c r="KBQ239" s="20"/>
+      <c r="KBR239" s="20"/>
+      <c r="KBS239" s="20"/>
+      <c r="KBT239" s="20"/>
+      <c r="KBU239" s="20"/>
+      <c r="KBV239" s="20"/>
+      <c r="KBW239" s="20"/>
+      <c r="KBX239" s="20"/>
+      <c r="KBY239" s="20"/>
+      <c r="KBZ239" s="20"/>
+      <c r="KCA239" s="20"/>
+      <c r="KCB239" s="20"/>
+      <c r="KCC239" s="20"/>
+      <c r="KCD239" s="20"/>
+      <c r="KCE239" s="20"/>
+      <c r="KCF239" s="20"/>
+      <c r="KCG239" s="20"/>
+      <c r="KCH239" s="20"/>
+      <c r="KCI239" s="20"/>
+      <c r="KCJ239" s="20"/>
+      <c r="KCK239" s="20"/>
+      <c r="KCL239" s="20"/>
+      <c r="KCM239" s="20"/>
+      <c r="KCN239" s="20"/>
+      <c r="KCO239" s="20"/>
+      <c r="KCP239" s="20"/>
+      <c r="KCQ239" s="20"/>
+      <c r="KCR239" s="20"/>
+      <c r="KCS239" s="20"/>
+      <c r="KCT239" s="20"/>
+      <c r="KCU239" s="20"/>
+      <c r="KCV239" s="20"/>
+      <c r="KCW239" s="20"/>
+      <c r="KCX239" s="20"/>
+      <c r="KCY239" s="20"/>
+      <c r="KCZ239" s="20"/>
+      <c r="KDA239" s="20"/>
+      <c r="KDB239" s="20"/>
+      <c r="KDC239" s="20"/>
+      <c r="KDD239" s="20"/>
+      <c r="KDE239" s="20"/>
+      <c r="KDF239" s="20"/>
+      <c r="KDG239" s="20"/>
+      <c r="KDH239" s="20"/>
+      <c r="KDI239" s="20"/>
+      <c r="KDJ239" s="20"/>
+      <c r="KDK239" s="20"/>
+      <c r="KDL239" s="20"/>
+      <c r="KDM239" s="20"/>
+      <c r="KDN239" s="20"/>
+      <c r="KDO239" s="20"/>
+      <c r="KDP239" s="20"/>
+      <c r="KDQ239" s="20"/>
+      <c r="KDR239" s="20"/>
+      <c r="KDS239" s="20"/>
+      <c r="KDT239" s="20"/>
+      <c r="KDU239" s="20"/>
+      <c r="KDV239" s="20"/>
+      <c r="KDW239" s="20"/>
+      <c r="KDX239" s="20"/>
+      <c r="KDY239" s="20"/>
+      <c r="KDZ239" s="20"/>
+      <c r="KEA239" s="20"/>
+      <c r="KEB239" s="20"/>
+      <c r="KEC239" s="20"/>
+      <c r="KED239" s="20"/>
+      <c r="KEE239" s="20"/>
+      <c r="KEF239" s="20"/>
+      <c r="KEG239" s="20"/>
+      <c r="KEH239" s="20"/>
+      <c r="KEI239" s="20"/>
+      <c r="KEJ239" s="20"/>
+      <c r="KEK239" s="20"/>
+      <c r="KEL239" s="20"/>
+      <c r="KEM239" s="20"/>
+      <c r="KEN239" s="20"/>
+      <c r="KEO239" s="20"/>
+      <c r="KEP239" s="20"/>
+      <c r="KEQ239" s="20"/>
+      <c r="KER239" s="20"/>
+      <c r="KES239" s="20"/>
+      <c r="KET239" s="20"/>
+      <c r="KEU239" s="20"/>
+      <c r="KEV239" s="20"/>
+      <c r="KEW239" s="20"/>
+      <c r="KEX239" s="20"/>
+      <c r="KEY239" s="20"/>
+      <c r="KEZ239" s="20"/>
+      <c r="KFA239" s="20"/>
+      <c r="KFB239" s="20"/>
+      <c r="KFC239" s="20"/>
+      <c r="KFD239" s="20"/>
+      <c r="KFE239" s="20"/>
+      <c r="KFF239" s="20"/>
+      <c r="KFG239" s="20"/>
+      <c r="KFH239" s="20"/>
+      <c r="KFI239" s="20"/>
+      <c r="KFJ239" s="20"/>
+      <c r="KFK239" s="20"/>
+      <c r="KFL239" s="20"/>
+      <c r="KFM239" s="20"/>
+      <c r="KFN239" s="20"/>
+      <c r="KFO239" s="20"/>
+      <c r="KFP239" s="20"/>
+      <c r="KFQ239" s="20"/>
+      <c r="KFR239" s="20"/>
+      <c r="KFS239" s="20"/>
+      <c r="KFT239" s="20"/>
+      <c r="KFU239" s="20"/>
+      <c r="KFV239" s="20"/>
+      <c r="KFW239" s="20"/>
+      <c r="KFX239" s="20"/>
+      <c r="KFY239" s="20"/>
+      <c r="KFZ239" s="20"/>
+      <c r="KGA239" s="20"/>
+      <c r="KGB239" s="20"/>
+      <c r="KGC239" s="20"/>
+      <c r="KGD239" s="20"/>
+      <c r="KGE239" s="20"/>
+      <c r="KGF239" s="20"/>
+      <c r="KGG239" s="20"/>
+      <c r="KGH239" s="20"/>
+      <c r="KGI239" s="20"/>
+      <c r="KGJ239" s="20"/>
+      <c r="KGK239" s="20"/>
+      <c r="KGL239" s="20"/>
+      <c r="KGM239" s="20"/>
+      <c r="KGN239" s="20"/>
+      <c r="KGO239" s="20"/>
+      <c r="KGP239" s="20"/>
+      <c r="KGQ239" s="20"/>
+      <c r="KGR239" s="20"/>
+      <c r="KGS239" s="20"/>
+      <c r="KGT239" s="20"/>
+      <c r="KGU239" s="20"/>
+      <c r="KGV239" s="20"/>
+      <c r="KGW239" s="20"/>
+      <c r="KGX239" s="20"/>
+      <c r="KGY239" s="20"/>
+      <c r="KGZ239" s="20"/>
+      <c r="KHA239" s="20"/>
+      <c r="KHB239" s="20"/>
+      <c r="KHC239" s="20"/>
+      <c r="KHD239" s="20"/>
+      <c r="KHE239" s="20"/>
+      <c r="KHF239" s="20"/>
+      <c r="KHG239" s="20"/>
+      <c r="KHH239" s="20"/>
+      <c r="KHI239" s="20"/>
+      <c r="KHJ239" s="20"/>
+      <c r="KHK239" s="20"/>
+      <c r="KHL239" s="20"/>
+      <c r="KHM239" s="20"/>
+      <c r="KHN239" s="20"/>
+      <c r="KHO239" s="20"/>
+      <c r="KHP239" s="20"/>
+      <c r="KHQ239" s="20"/>
+      <c r="KHR239" s="20"/>
+      <c r="KHS239" s="20"/>
+      <c r="KHT239" s="20"/>
+      <c r="KHU239" s="20"/>
+      <c r="KHV239" s="20"/>
+      <c r="KHW239" s="20"/>
+      <c r="KHX239" s="20"/>
+      <c r="KHY239" s="20"/>
+      <c r="KHZ239" s="20"/>
+      <c r="KIA239" s="20"/>
+      <c r="KIB239" s="20"/>
+      <c r="KIC239" s="20"/>
+      <c r="KID239" s="20"/>
+      <c r="KIE239" s="20"/>
+      <c r="KIF239" s="20"/>
+      <c r="KIG239" s="20"/>
+      <c r="KIH239" s="20"/>
+      <c r="KII239" s="20"/>
+      <c r="KIJ239" s="20"/>
+      <c r="KIK239" s="20"/>
+      <c r="KIL239" s="20"/>
+      <c r="KIM239" s="20"/>
+      <c r="KIN239" s="20"/>
+      <c r="KIO239" s="20"/>
+      <c r="KIP239" s="20"/>
+      <c r="KIQ239" s="20"/>
+      <c r="KIR239" s="20"/>
+      <c r="KIS239" s="20"/>
+      <c r="KIT239" s="20"/>
+      <c r="KIU239" s="20"/>
+      <c r="KIV239" s="20"/>
+      <c r="KIW239" s="20"/>
+      <c r="KIX239" s="20"/>
+      <c r="KIY239" s="20"/>
+      <c r="KIZ239" s="20"/>
+      <c r="KJA239" s="20"/>
+      <c r="KJB239" s="20"/>
+      <c r="KJC239" s="20"/>
+      <c r="KJD239" s="20"/>
+      <c r="KJE239" s="20"/>
+      <c r="KJF239" s="20"/>
+      <c r="KJG239" s="20"/>
+      <c r="KJH239" s="20"/>
+      <c r="KJI239" s="20"/>
+      <c r="KJJ239" s="20"/>
+      <c r="KJK239" s="20"/>
+      <c r="KJL239" s="20"/>
+      <c r="KJM239" s="20"/>
+      <c r="KJN239" s="20"/>
+      <c r="KJO239" s="20"/>
+      <c r="KJP239" s="20"/>
+      <c r="KJQ239" s="20"/>
+      <c r="KJR239" s="20"/>
+      <c r="KJS239" s="20"/>
+      <c r="KJT239" s="20"/>
+      <c r="KJU239" s="20"/>
+      <c r="KJV239" s="20"/>
+      <c r="KJW239" s="20"/>
+      <c r="KJX239" s="20"/>
+      <c r="KJY239" s="20"/>
+      <c r="KJZ239" s="20"/>
+      <c r="KKA239" s="20"/>
+      <c r="KKB239" s="20"/>
+      <c r="KKC239" s="20"/>
+      <c r="KKD239" s="20"/>
+      <c r="KKE239" s="20"/>
+      <c r="KKF239" s="20"/>
+      <c r="KKG239" s="20"/>
+      <c r="KKH239" s="20"/>
+      <c r="KKI239" s="20"/>
+      <c r="KKJ239" s="20"/>
+      <c r="KKK239" s="20"/>
+      <c r="KKL239" s="20"/>
+      <c r="KKM239" s="20"/>
+      <c r="KKN239" s="20"/>
+      <c r="KKO239" s="20"/>
+      <c r="KKP239" s="20"/>
+      <c r="KKQ239" s="20"/>
+      <c r="KKR239" s="20"/>
+      <c r="KKS239" s="20"/>
+      <c r="KKT239" s="20"/>
+      <c r="KKU239" s="20"/>
+      <c r="KKV239" s="20"/>
+      <c r="KKW239" s="20"/>
+      <c r="KKX239" s="20"/>
+      <c r="KKY239" s="20"/>
+      <c r="KKZ239" s="20"/>
+      <c r="KLA239" s="20"/>
+      <c r="KLB239" s="20"/>
+      <c r="KLC239" s="20"/>
+      <c r="KLD239" s="20"/>
+      <c r="KLE239" s="20"/>
+      <c r="KLF239" s="20"/>
+      <c r="KLG239" s="20"/>
+      <c r="KLH239" s="20"/>
+      <c r="KLI239" s="20"/>
+      <c r="KLJ239" s="20"/>
+      <c r="KLK239" s="20"/>
+      <c r="KLL239" s="20"/>
+      <c r="KLM239" s="20"/>
+      <c r="KLN239" s="20"/>
+      <c r="KLO239" s="20"/>
+      <c r="KLP239" s="20"/>
+      <c r="KLQ239" s="20"/>
+      <c r="KLR239" s="20"/>
+      <c r="KLS239" s="20"/>
+      <c r="KLT239" s="20"/>
+      <c r="KLU239" s="20"/>
+      <c r="KLV239" s="20"/>
+      <c r="KLW239" s="20"/>
+      <c r="KLX239" s="20"/>
+      <c r="KLY239" s="20"/>
+      <c r="KLZ239" s="20"/>
+      <c r="KMA239" s="20"/>
+      <c r="KMB239" s="20"/>
+      <c r="KMC239" s="20"/>
+      <c r="KMD239" s="20"/>
+      <c r="KME239" s="20"/>
+      <c r="KMF239" s="20"/>
+      <c r="KMG239" s="20"/>
+      <c r="KMH239" s="20"/>
+      <c r="KMI239" s="20"/>
+      <c r="KMJ239" s="20"/>
+      <c r="KMK239" s="20"/>
+      <c r="KML239" s="20"/>
+      <c r="KMM239" s="20"/>
+      <c r="KMN239" s="20"/>
+      <c r="KMO239" s="20"/>
+      <c r="KMP239" s="20"/>
+      <c r="KMQ239" s="20"/>
+      <c r="KMR239" s="20"/>
+      <c r="KMS239" s="20"/>
+      <c r="KMT239" s="20"/>
+      <c r="KMU239" s="20"/>
+      <c r="KMV239" s="20"/>
+      <c r="KMW239" s="20"/>
+      <c r="KMX239" s="20"/>
+      <c r="KMY239" s="20"/>
+      <c r="KMZ239" s="20"/>
+      <c r="KNA239" s="20"/>
+      <c r="KNB239" s="20"/>
+      <c r="KNC239" s="20"/>
+      <c r="KND239" s="20"/>
+      <c r="KNE239" s="20"/>
+      <c r="KNF239" s="20"/>
+      <c r="KNG239" s="20"/>
+      <c r="KNH239" s="20"/>
+      <c r="KNI239" s="20"/>
+      <c r="KNJ239" s="20"/>
+      <c r="KNK239" s="20"/>
+      <c r="KNL239" s="20"/>
+      <c r="KNM239" s="20"/>
+      <c r="KNN239" s="20"/>
+      <c r="KNO239" s="20"/>
+      <c r="KNP239" s="20"/>
+      <c r="KNQ239" s="20"/>
+      <c r="KNR239" s="20"/>
+      <c r="KNS239" s="20"/>
+      <c r="KNT239" s="20"/>
+      <c r="KNU239" s="20"/>
+      <c r="KNV239" s="20"/>
+      <c r="KNW239" s="20"/>
+      <c r="KNX239" s="20"/>
+      <c r="KNY239" s="20"/>
+      <c r="KNZ239" s="20"/>
+      <c r="KOA239" s="20"/>
+      <c r="KOB239" s="20"/>
+      <c r="KOC239" s="20"/>
+      <c r="KOD239" s="20"/>
+      <c r="KOE239" s="20"/>
+      <c r="KOF239" s="20"/>
+      <c r="KOG239" s="20"/>
+      <c r="KOH239" s="20"/>
+      <c r="KOI239" s="20"/>
+      <c r="KOJ239" s="20"/>
+      <c r="KOK239" s="20"/>
+      <c r="KOL239" s="20"/>
+      <c r="KOM239" s="20"/>
+      <c r="KON239" s="20"/>
+      <c r="KOO239" s="20"/>
+      <c r="KOP239" s="20"/>
+      <c r="KOQ239" s="20"/>
+      <c r="KOR239" s="20"/>
+      <c r="KOS239" s="20"/>
+      <c r="KOT239" s="20"/>
+      <c r="KOU239" s="20"/>
+      <c r="KOV239" s="20"/>
+      <c r="KOW239" s="20"/>
+      <c r="KOX239" s="20"/>
+      <c r="KOY239" s="20"/>
+      <c r="KOZ239" s="20"/>
+      <c r="KPA239" s="20"/>
+      <c r="KPB239" s="20"/>
+      <c r="KPC239" s="20"/>
+      <c r="KPD239" s="20"/>
+      <c r="KPE239" s="20"/>
+      <c r="KPF239" s="20"/>
+      <c r="KPG239" s="20"/>
+      <c r="KPH239" s="20"/>
+      <c r="KPI239" s="20"/>
+      <c r="KPJ239" s="20"/>
+      <c r="KPK239" s="20"/>
+      <c r="KPL239" s="20"/>
+      <c r="KPM239" s="20"/>
+      <c r="KPN239" s="20"/>
+      <c r="KPO239" s="20"/>
+      <c r="KPP239" s="20"/>
+      <c r="KPQ239" s="20"/>
+      <c r="KPR239" s="20"/>
+      <c r="KPS239" s="20"/>
+      <c r="KPT239" s="20"/>
+      <c r="KPU239" s="20"/>
+      <c r="KPV239" s="20"/>
+      <c r="KPW239" s="20"/>
+      <c r="KPX239" s="20"/>
+      <c r="KPY239" s="20"/>
+      <c r="KPZ239" s="20"/>
+      <c r="KQA239" s="20"/>
+      <c r="KQB239" s="20"/>
+      <c r="KQC239" s="20"/>
+      <c r="KQD239" s="20"/>
+      <c r="KQE239" s="20"/>
+      <c r="KQF239" s="20"/>
+      <c r="KQG239" s="20"/>
+      <c r="KQH239" s="20"/>
+      <c r="KQI239" s="20"/>
+      <c r="KQJ239" s="20"/>
+      <c r="KQK239" s="20"/>
+      <c r="KQL239" s="20"/>
+      <c r="KQM239" s="20"/>
+      <c r="KQN239" s="20"/>
+      <c r="KQO239" s="20"/>
+      <c r="KQP239" s="20"/>
+      <c r="KQQ239" s="20"/>
+      <c r="KQR239" s="20"/>
+      <c r="KQS239" s="20"/>
+      <c r="KQT239" s="20"/>
+      <c r="KQU239" s="20"/>
+      <c r="KQV239" s="20"/>
+      <c r="KQW239" s="20"/>
+      <c r="KQX239" s="20"/>
+      <c r="KQY239" s="20"/>
+      <c r="KQZ239" s="20"/>
+      <c r="KRA239" s="20"/>
+      <c r="KRB239" s="20"/>
+      <c r="KRC239" s="20"/>
+      <c r="KRD239" s="20"/>
+      <c r="KRE239" s="20"/>
+      <c r="KRF239" s="20"/>
+      <c r="KRG239" s="20"/>
+      <c r="KRH239" s="20"/>
+      <c r="KRI239" s="20"/>
+      <c r="KRJ239" s="20"/>
+      <c r="KRK239" s="20"/>
+      <c r="KRL239" s="20"/>
+      <c r="KRM239" s="20"/>
+      <c r="KRN239" s="20"/>
+      <c r="KRO239" s="20"/>
+      <c r="KRP239" s="20"/>
+      <c r="KRQ239" s="20"/>
+      <c r="KRR239" s="20"/>
+      <c r="KRS239" s="20"/>
+      <c r="KRT239" s="20"/>
+      <c r="KRU239" s="20"/>
+      <c r="KRV239" s="20"/>
+      <c r="KRW239" s="20"/>
+      <c r="KRX239" s="20"/>
+      <c r="KRY239" s="20"/>
+      <c r="KRZ239" s="20"/>
+      <c r="KSA239" s="20"/>
+      <c r="KSB239" s="20"/>
+      <c r="KSC239" s="20"/>
+      <c r="KSD239" s="20"/>
+      <c r="KSE239" s="20"/>
+      <c r="KSF239" s="20"/>
+      <c r="KSG239" s="20"/>
+      <c r="KSH239" s="20"/>
+      <c r="KSI239" s="20"/>
+      <c r="KSJ239" s="20"/>
+      <c r="KSK239" s="20"/>
+      <c r="KSL239" s="20"/>
+      <c r="KSM239" s="20"/>
+      <c r="KSN239" s="20"/>
+      <c r="KSO239" s="20"/>
+      <c r="KSP239" s="20"/>
+      <c r="KSQ239" s="20"/>
+      <c r="KSR239" s="20"/>
+      <c r="KSS239" s="20"/>
+      <c r="KST239" s="20"/>
+      <c r="KSU239" s="20"/>
+      <c r="KSV239" s="20"/>
+      <c r="KSW239" s="20"/>
+      <c r="KSX239" s="20"/>
+      <c r="KSY239" s="20"/>
+      <c r="KSZ239" s="20"/>
+      <c r="KTA239" s="20"/>
+      <c r="KTB239" s="20"/>
+      <c r="KTC239" s="20"/>
+      <c r="KTD239" s="20"/>
+      <c r="KTE239" s="20"/>
+      <c r="KTF239" s="20"/>
+      <c r="KTG239" s="20"/>
+      <c r="KTH239" s="20"/>
+      <c r="KTI239" s="20"/>
+      <c r="KTJ239" s="20"/>
+      <c r="KTK239" s="20"/>
+      <c r="KTL239" s="20"/>
+      <c r="KTM239" s="20"/>
+      <c r="KTN239" s="20"/>
+      <c r="KTO239" s="20"/>
+      <c r="KTP239" s="20"/>
+      <c r="KTQ239" s="20"/>
+      <c r="KTR239" s="20"/>
+      <c r="KTS239" s="20"/>
+      <c r="KTT239" s="20"/>
+      <c r="KTU239" s="20"/>
+      <c r="KTV239" s="20"/>
+      <c r="KTW239" s="20"/>
+      <c r="KTX239" s="20"/>
+      <c r="KTY239" s="20"/>
+      <c r="KTZ239" s="20"/>
+      <c r="KUA239" s="20"/>
+      <c r="KUB239" s="20"/>
+      <c r="KUC239" s="20"/>
+      <c r="KUD239" s="20"/>
+      <c r="KUE239" s="20"/>
+      <c r="KUF239" s="20"/>
+      <c r="KUG239" s="20"/>
+      <c r="KUH239" s="20"/>
+      <c r="KUI239" s="20"/>
+      <c r="KUJ239" s="20"/>
+      <c r="KUK239" s="20"/>
+      <c r="KUL239" s="20"/>
+      <c r="KUM239" s="20"/>
+      <c r="KUN239" s="20"/>
+      <c r="KUO239" s="20"/>
+      <c r="KUP239" s="20"/>
+      <c r="KUQ239" s="20"/>
+      <c r="KUR239" s="20"/>
+      <c r="KUS239" s="20"/>
+      <c r="KUT239" s="20"/>
+      <c r="KUU239" s="20"/>
+      <c r="KUV239" s="20"/>
+      <c r="KUW239" s="20"/>
+      <c r="KUX239" s="20"/>
+      <c r="KUY239" s="20"/>
+      <c r="KUZ239" s="20"/>
+      <c r="KVA239" s="20"/>
+      <c r="KVB239" s="20"/>
+      <c r="KVC239" s="20"/>
+      <c r="KVD239" s="20"/>
+      <c r="KVE239" s="20"/>
+      <c r="KVF239" s="20"/>
+      <c r="KVG239" s="20"/>
+      <c r="KVH239" s="20"/>
+      <c r="KVI239" s="20"/>
+      <c r="KVJ239" s="20"/>
+      <c r="KVK239" s="20"/>
+      <c r="KVL239" s="20"/>
+      <c r="KVM239" s="20"/>
+      <c r="KVN239" s="20"/>
+      <c r="KVO239" s="20"/>
+      <c r="KVP239" s="20"/>
+      <c r="KVQ239" s="20"/>
+      <c r="KVR239" s="20"/>
+      <c r="KVS239" s="20"/>
+      <c r="KVT239" s="20"/>
+      <c r="KVU239" s="20"/>
+      <c r="KVV239" s="20"/>
+      <c r="KVW239" s="20"/>
+      <c r="KVX239" s="20"/>
+      <c r="KVY239" s="20"/>
+      <c r="KVZ239" s="20"/>
+      <c r="KWA239" s="20"/>
+      <c r="KWB239" s="20"/>
+      <c r="KWC239" s="20"/>
+      <c r="KWD239" s="20"/>
+      <c r="KWE239" s="20"/>
+      <c r="KWF239" s="20"/>
+      <c r="KWG239" s="20"/>
+      <c r="KWH239" s="20"/>
+      <c r="KWI239" s="20"/>
+      <c r="KWJ239" s="20"/>
+      <c r="KWK239" s="20"/>
+      <c r="KWL239" s="20"/>
+      <c r="KWM239" s="20"/>
+      <c r="KWN239" s="20"/>
+      <c r="KWO239" s="20"/>
+      <c r="KWP239" s="20"/>
+      <c r="KWQ239" s="20"/>
+      <c r="KWR239" s="20"/>
+      <c r="KWS239" s="20"/>
+      <c r="KWT239" s="20"/>
+      <c r="KWU239" s="20"/>
+      <c r="KWV239" s="20"/>
+      <c r="KWW239" s="20"/>
+      <c r="KWX239" s="20"/>
+      <c r="KWY239" s="20"/>
+      <c r="KWZ239" s="20"/>
+      <c r="KXA239" s="20"/>
+      <c r="KXB239" s="20"/>
+      <c r="KXC239" s="20"/>
+      <c r="KXD239" s="20"/>
+      <c r="KXE239" s="20"/>
+      <c r="KXF239" s="20"/>
+      <c r="KXG239" s="20"/>
+      <c r="KXH239" s="20"/>
+      <c r="KXI239" s="20"/>
+      <c r="KXJ239" s="20"/>
+      <c r="KXK239" s="20"/>
+      <c r="KXL239" s="20"/>
+      <c r="KXM239" s="20"/>
+      <c r="KXN239" s="20"/>
+      <c r="KXO239" s="20"/>
+      <c r="KXP239" s="20"/>
+      <c r="KXQ239" s="20"/>
+      <c r="KXR239" s="20"/>
+      <c r="KXS239" s="20"/>
+      <c r="KXT239" s="20"/>
+      <c r="KXU239" s="20"/>
+      <c r="KXV239" s="20"/>
+      <c r="KXW239" s="20"/>
+      <c r="KXX239" s="20"/>
+      <c r="KXY239" s="20"/>
+      <c r="KXZ239" s="20"/>
+      <c r="KYA239" s="20"/>
+      <c r="KYB239" s="20"/>
+      <c r="KYC239" s="20"/>
+      <c r="KYD239" s="20"/>
+      <c r="KYE239" s="20"/>
+      <c r="KYF239" s="20"/>
+      <c r="KYG239" s="20"/>
+      <c r="KYH239" s="20"/>
+      <c r="KYI239" s="20"/>
+      <c r="KYJ239" s="20"/>
+      <c r="KYK239" s="20"/>
+      <c r="KYL239" s="20"/>
+      <c r="KYM239" s="20"/>
+      <c r="KYN239" s="20"/>
+      <c r="KYO239" s="20"/>
+      <c r="KYP239" s="20"/>
+      <c r="KYQ239" s="20"/>
+      <c r="KYR239" s="20"/>
+      <c r="KYS239" s="20"/>
+      <c r="KYT239" s="20"/>
+      <c r="KYU239" s="20"/>
+      <c r="KYV239" s="20"/>
+      <c r="KYW239" s="20"/>
+      <c r="KYX239" s="20"/>
+      <c r="KYY239" s="20"/>
+      <c r="KYZ239" s="20"/>
+      <c r="KZA239" s="20"/>
+      <c r="KZB239" s="20"/>
+      <c r="KZC239" s="20"/>
+      <c r="KZD239" s="20"/>
+      <c r="KZE239" s="20"/>
+      <c r="KZF239" s="20"/>
+      <c r="KZG239" s="20"/>
+      <c r="KZH239" s="20"/>
+      <c r="KZI239" s="20"/>
+      <c r="KZJ239" s="20"/>
+      <c r="KZK239" s="20"/>
+      <c r="KZL239" s="20"/>
+      <c r="KZM239" s="20"/>
+      <c r="KZN239" s="20"/>
+      <c r="KZO239" s="20"/>
+      <c r="KZP239" s="20"/>
+      <c r="KZQ239" s="20"/>
+      <c r="KZR239" s="20"/>
+      <c r="KZS239" s="20"/>
+      <c r="KZT239" s="20"/>
+      <c r="KZU239" s="20"/>
+      <c r="KZV239" s="20"/>
+      <c r="KZW239" s="20"/>
+      <c r="KZX239" s="20"/>
+      <c r="KZY239" s="20"/>
+      <c r="KZZ239" s="20"/>
+      <c r="LAA239" s="20"/>
+      <c r="LAB239" s="20"/>
+      <c r="LAC239" s="20"/>
+      <c r="LAD239" s="20"/>
+      <c r="LAE239" s="20"/>
+      <c r="LAF239" s="20"/>
+      <c r="LAG239" s="20"/>
+      <c r="LAH239" s="20"/>
+      <c r="LAI239" s="20"/>
+      <c r="LAJ239" s="20"/>
+      <c r="LAK239" s="20"/>
+      <c r="LAL239" s="20"/>
+      <c r="LAM239" s="20"/>
+      <c r="LAN239" s="20"/>
+      <c r="LAO239" s="20"/>
+      <c r="LAP239" s="20"/>
+      <c r="LAQ239" s="20"/>
+      <c r="LAR239" s="20"/>
+      <c r="LAS239" s="20"/>
+      <c r="LAT239" s="20"/>
+      <c r="LAU239" s="20"/>
+      <c r="LAV239" s="20"/>
+      <c r="LAW239" s="20"/>
+      <c r="LAX239" s="20"/>
+      <c r="LAY239" s="20"/>
+      <c r="LAZ239" s="20"/>
+      <c r="LBA239" s="20"/>
+      <c r="LBB239" s="20"/>
+      <c r="LBC239" s="20"/>
+      <c r="LBD239" s="20"/>
+      <c r="LBE239" s="20"/>
+      <c r="LBF239" s="20"/>
+      <c r="LBG239" s="20"/>
+      <c r="LBH239" s="20"/>
+      <c r="LBI239" s="20"/>
+      <c r="LBJ239" s="20"/>
+      <c r="LBK239" s="20"/>
+      <c r="LBL239" s="20"/>
+      <c r="LBM239" s="20"/>
+      <c r="LBN239" s="20"/>
+      <c r="LBO239" s="20"/>
+      <c r="LBP239" s="20"/>
+      <c r="LBQ239" s="20"/>
+      <c r="LBR239" s="20"/>
+      <c r="LBS239" s="20"/>
+      <c r="LBT239" s="20"/>
+      <c r="LBU239" s="20"/>
+      <c r="LBV239" s="20"/>
+      <c r="LBW239" s="20"/>
+      <c r="LBX239" s="20"/>
+      <c r="LBY239" s="20"/>
+      <c r="LBZ239" s="20"/>
+      <c r="LCA239" s="20"/>
+      <c r="LCB239" s="20"/>
+      <c r="LCC239" s="20"/>
+      <c r="LCD239" s="20"/>
+      <c r="LCE239" s="20"/>
+      <c r="LCF239" s="20"/>
+      <c r="LCG239" s="20"/>
+      <c r="LCH239" s="20"/>
+      <c r="LCI239" s="20"/>
+      <c r="LCJ239" s="20"/>
+      <c r="LCK239" s="20"/>
+      <c r="LCL239" s="20"/>
+      <c r="LCM239" s="20"/>
+      <c r="LCN239" s="20"/>
+      <c r="LCO239" s="20"/>
+      <c r="LCP239" s="20"/>
+      <c r="LCQ239" s="20"/>
+      <c r="LCR239" s="20"/>
+      <c r="LCS239" s="20"/>
+      <c r="LCT239" s="20"/>
+      <c r="LCU239" s="20"/>
+      <c r="LCV239" s="20"/>
+      <c r="LCW239" s="20"/>
+      <c r="LCX239" s="20"/>
+      <c r="LCY239" s="20"/>
+      <c r="LCZ239" s="20"/>
+      <c r="LDA239" s="20"/>
+      <c r="LDB239" s="20"/>
+      <c r="LDC239" s="20"/>
+      <c r="LDD239" s="20"/>
+      <c r="LDE239" s="20"/>
+      <c r="LDF239" s="20"/>
+      <c r="LDG239" s="20"/>
+      <c r="LDH239" s="20"/>
+      <c r="LDI239" s="20"/>
+      <c r="LDJ239" s="20"/>
+      <c r="LDK239" s="20"/>
+      <c r="LDL239" s="20"/>
+      <c r="LDM239" s="20"/>
+      <c r="LDN239" s="20"/>
+      <c r="LDO239" s="20"/>
+      <c r="LDP239" s="20"/>
+      <c r="LDQ239" s="20"/>
+      <c r="LDR239" s="20"/>
+      <c r="LDS239" s="20"/>
+      <c r="LDT239" s="20"/>
+      <c r="LDU239" s="20"/>
+      <c r="LDV239" s="20"/>
+      <c r="LDW239" s="20"/>
+      <c r="LDX239" s="20"/>
+      <c r="LDY239" s="20"/>
+      <c r="LDZ239" s="20"/>
+      <c r="LEA239" s="20"/>
+      <c r="LEB239" s="20"/>
+      <c r="LEC239" s="20"/>
+      <c r="LED239" s="20"/>
+      <c r="LEE239" s="20"/>
+      <c r="LEF239" s="20"/>
+      <c r="LEG239" s="20"/>
+      <c r="LEH239" s="20"/>
+      <c r="LEI239" s="20"/>
+      <c r="LEJ239" s="20"/>
+      <c r="LEK239" s="20"/>
+      <c r="LEL239" s="20"/>
+      <c r="LEM239" s="20"/>
+      <c r="LEN239" s="20"/>
+      <c r="LEO239" s="20"/>
+      <c r="LEP239" s="20"/>
+      <c r="LEQ239" s="20"/>
+      <c r="LER239" s="20"/>
+      <c r="LES239" s="20"/>
+      <c r="LET239" s="20"/>
+      <c r="LEU239" s="20"/>
+      <c r="LEV239" s="20"/>
+      <c r="LEW239" s="20"/>
+      <c r="LEX239" s="20"/>
+      <c r="LEY239" s="20"/>
+      <c r="LEZ239" s="20"/>
+      <c r="LFA239" s="20"/>
+      <c r="LFB239" s="20"/>
+      <c r="LFC239" s="20"/>
+      <c r="LFD239" s="20"/>
+      <c r="LFE239" s="20"/>
+      <c r="LFF239" s="20"/>
+      <c r="LFG239" s="20"/>
+      <c r="LFH239" s="20"/>
+      <c r="LFI239" s="20"/>
+      <c r="LFJ239" s="20"/>
+      <c r="LFK239" s="20"/>
+      <c r="LFL239" s="20"/>
+      <c r="LFM239" s="20"/>
+      <c r="LFN239" s="20"/>
+      <c r="LFO239" s="20"/>
+      <c r="LFP239" s="20"/>
+      <c r="LFQ239" s="20"/>
+      <c r="LFR239" s="20"/>
+      <c r="LFS239" s="20"/>
+      <c r="LFT239" s="20"/>
+      <c r="LFU239" s="20"/>
+      <c r="LFV239" s="20"/>
+      <c r="LFW239" s="20"/>
+      <c r="LFX239" s="20"/>
+      <c r="LFY239" s="20"/>
+      <c r="LFZ239" s="20"/>
+      <c r="LGA239" s="20"/>
+      <c r="LGB239" s="20"/>
+      <c r="LGC239" s="20"/>
+      <c r="LGD239" s="20"/>
+      <c r="LGE239" s="20"/>
+      <c r="LGF239" s="20"/>
+      <c r="LGG239" s="20"/>
+      <c r="LGH239" s="20"/>
+      <c r="LGI239" s="20"/>
+      <c r="LGJ239" s="20"/>
+      <c r="LGK239" s="20"/>
+      <c r="LGL239" s="20"/>
+      <c r="LGM239" s="20"/>
+      <c r="LGN239" s="20"/>
+      <c r="LGO239" s="20"/>
+      <c r="LGP239" s="20"/>
+      <c r="LGQ239" s="20"/>
+      <c r="LGR239" s="20"/>
+      <c r="LGS239" s="20"/>
+      <c r="LGT239" s="20"/>
+      <c r="LGU239" s="20"/>
+      <c r="LGV239" s="20"/>
+      <c r="LGW239" s="20"/>
+      <c r="LGX239" s="20"/>
+      <c r="LGY239" s="20"/>
+      <c r="LGZ239" s="20"/>
+      <c r="LHA239" s="20"/>
+      <c r="LHB239" s="20"/>
+      <c r="LHC239" s="20"/>
+      <c r="LHD239" s="20"/>
+      <c r="LHE239" s="20"/>
+      <c r="LHF239" s="20"/>
+      <c r="LHG239" s="20"/>
+      <c r="LHH239" s="20"/>
+      <c r="LHI239" s="20"/>
+      <c r="LHJ239" s="20"/>
+      <c r="LHK239" s="20"/>
+      <c r="LHL239" s="20"/>
+      <c r="LHM239" s="20"/>
+      <c r="LHN239" s="20"/>
+      <c r="LHO239" s="20"/>
+      <c r="LHP239" s="20"/>
+      <c r="LHQ239" s="20"/>
+      <c r="LHR239" s="20"/>
+      <c r="LHS239" s="20"/>
+      <c r="LHT239" s="20"/>
+      <c r="LHU239" s="20"/>
+      <c r="LHV239" s="20"/>
+      <c r="LHW239" s="20"/>
+      <c r="LHX239" s="20"/>
+      <c r="LHY239" s="20"/>
+      <c r="LHZ239" s="20"/>
+      <c r="LIA239" s="20"/>
+      <c r="LIB239" s="20"/>
+      <c r="LIC239" s="20"/>
+      <c r="LID239" s="20"/>
+      <c r="LIE239" s="20"/>
+      <c r="LIF239" s="20"/>
+      <c r="LIG239" s="20"/>
+      <c r="LIH239" s="20"/>
+      <c r="LII239" s="20"/>
+      <c r="LIJ239" s="20"/>
+      <c r="LIK239" s="20"/>
+      <c r="LIL239" s="20"/>
+      <c r="LIM239" s="20"/>
+      <c r="LIN239" s="20"/>
+      <c r="LIO239" s="20"/>
+      <c r="LIP239" s="20"/>
+      <c r="LIQ239" s="20"/>
+      <c r="LIR239" s="20"/>
+      <c r="LIS239" s="20"/>
+      <c r="LIT239" s="20"/>
+      <c r="LIU239" s="20"/>
+      <c r="LIV239" s="20"/>
+      <c r="LIW239" s="20"/>
+      <c r="LIX239" s="20"/>
+      <c r="LIY239" s="20"/>
+      <c r="LIZ239" s="20"/>
+      <c r="LJA239" s="20"/>
+      <c r="LJB239" s="20"/>
+      <c r="LJC239" s="20"/>
+      <c r="LJD239" s="20"/>
+      <c r="LJE239" s="20"/>
+      <c r="LJF239" s="20"/>
+      <c r="LJG239" s="20"/>
+      <c r="LJH239" s="20"/>
+      <c r="LJI239" s="20"/>
+      <c r="LJJ239" s="20"/>
+      <c r="LJK239" s="20"/>
+      <c r="LJL239" s="20"/>
+      <c r="LJM239" s="20"/>
+      <c r="LJN239" s="20"/>
+      <c r="LJO239" s="20"/>
+      <c r="LJP239" s="20"/>
+      <c r="LJQ239" s="20"/>
+      <c r="LJR239" s="20"/>
+      <c r="LJS239" s="20"/>
+      <c r="LJT239" s="20"/>
+      <c r="LJU239" s="20"/>
+      <c r="LJV239" s="20"/>
+      <c r="LJW239" s="20"/>
+      <c r="LJX239" s="20"/>
+      <c r="LJY239" s="20"/>
+      <c r="LJZ239" s="20"/>
+      <c r="LKA239" s="20"/>
+      <c r="LKB239" s="20"/>
+      <c r="LKC239" s="20"/>
+      <c r="LKD239" s="20"/>
+      <c r="LKE239" s="20"/>
+      <c r="LKF239" s="20"/>
+      <c r="LKG239" s="20"/>
+      <c r="LKH239" s="20"/>
+      <c r="LKI239" s="20"/>
+      <c r="LKJ239" s="20"/>
+      <c r="LKK239" s="20"/>
+      <c r="LKL239" s="20"/>
+      <c r="LKM239" s="20"/>
+      <c r="LKN239" s="20"/>
+      <c r="LKO239" s="20"/>
+      <c r="LKP239" s="20"/>
+      <c r="LKQ239" s="20"/>
+      <c r="LKR239" s="20"/>
+      <c r="LKS239" s="20"/>
+      <c r="LKT239" s="20"/>
+      <c r="LKU239" s="20"/>
+      <c r="LKV239" s="20"/>
+      <c r="LKW239" s="20"/>
+      <c r="LKX239" s="20"/>
+      <c r="LKY239" s="20"/>
+      <c r="LKZ239" s="20"/>
+      <c r="LLA239" s="20"/>
+      <c r="LLB239" s="20"/>
+      <c r="LLC239" s="20"/>
+      <c r="LLD239" s="20"/>
+      <c r="LLE239" s="20"/>
+      <c r="LLF239" s="20"/>
+      <c r="LLG239" s="20"/>
+      <c r="LLH239" s="20"/>
+      <c r="LLI239" s="20"/>
+      <c r="LLJ239" s="20"/>
+      <c r="LLK239" s="20"/>
+      <c r="LLL239" s="20"/>
+      <c r="LLM239" s="20"/>
+      <c r="LLN239" s="20"/>
+      <c r="LLO239" s="20"/>
+      <c r="LLP239" s="20"/>
+      <c r="LLQ239" s="20"/>
+      <c r="LLR239" s="20"/>
+      <c r="LLS239" s="20"/>
+      <c r="LLT239" s="20"/>
+      <c r="LLU239" s="20"/>
+      <c r="LLV239" s="20"/>
+      <c r="LLW239" s="20"/>
+      <c r="LLX239" s="20"/>
+      <c r="LLY239" s="20"/>
+      <c r="LLZ239" s="20"/>
+      <c r="LMA239" s="20"/>
+      <c r="LMB239" s="20"/>
+      <c r="LMC239" s="20"/>
+      <c r="LMD239" s="20"/>
+      <c r="LME239" s="20"/>
+      <c r="LMF239" s="20"/>
+      <c r="LMG239" s="20"/>
+      <c r="LMH239" s="20"/>
+      <c r="LMI239" s="20"/>
+      <c r="LMJ239" s="20"/>
+      <c r="LMK239" s="20"/>
+      <c r="LML239" s="20"/>
+      <c r="LMM239" s="20"/>
+      <c r="LMN239" s="20"/>
+      <c r="LMO239" s="20"/>
+      <c r="LMP239" s="20"/>
+      <c r="LMQ239" s="20"/>
+      <c r="LMR239" s="20"/>
+      <c r="LMS239" s="20"/>
+      <c r="LMT239" s="20"/>
+      <c r="LMU239" s="20"/>
+      <c r="LMV239" s="20"/>
+      <c r="LMW239" s="20"/>
+      <c r="LMX239" s="20"/>
+      <c r="LMY239" s="20"/>
+      <c r="LMZ239" s="20"/>
+      <c r="LNA239" s="20"/>
+      <c r="LNB239" s="20"/>
+      <c r="LNC239" s="20"/>
+      <c r="LND239" s="20"/>
+      <c r="LNE239" s="20"/>
+      <c r="LNF239" s="20"/>
+      <c r="LNG239" s="20"/>
+      <c r="LNH239" s="20"/>
+      <c r="LNI239" s="20"/>
+      <c r="LNJ239" s="20"/>
+      <c r="LNK239" s="20"/>
+      <c r="LNL239" s="20"/>
+      <c r="LNM239" s="20"/>
+      <c r="LNN239" s="20"/>
+      <c r="LNO239" s="20"/>
+      <c r="LNP239" s="20"/>
+      <c r="LNQ239" s="20"/>
+      <c r="LNR239" s="20"/>
+      <c r="LNS239" s="20"/>
+      <c r="LNT239" s="20"/>
+      <c r="LNU239" s="20"/>
+      <c r="LNV239" s="20"/>
+      <c r="LNW239" s="20"/>
+      <c r="LNX239" s="20"/>
+      <c r="LNY239" s="20"/>
+      <c r="LNZ239" s="20"/>
+      <c r="LOA239" s="20"/>
+      <c r="LOB239" s="20"/>
+      <c r="LOC239" s="20"/>
+      <c r="LOD239" s="20"/>
+      <c r="LOE239" s="20"/>
+      <c r="LOF239" s="20"/>
+      <c r="LOG239" s="20"/>
+      <c r="LOH239" s="20"/>
+      <c r="LOI239" s="20"/>
+      <c r="LOJ239" s="20"/>
+      <c r="LOK239" s="20"/>
+      <c r="LOL239" s="20"/>
+      <c r="LOM239" s="20"/>
+      <c r="LON239" s="20"/>
+      <c r="LOO239" s="20"/>
+      <c r="LOP239" s="20"/>
+      <c r="LOQ239" s="20"/>
+      <c r="LOR239" s="20"/>
+      <c r="LOS239" s="20"/>
+      <c r="LOT239" s="20"/>
+      <c r="LOU239" s="20"/>
+      <c r="LOV239" s="20"/>
+      <c r="LOW239" s="20"/>
+      <c r="LOX239" s="20"/>
+      <c r="LOY239" s="20"/>
+      <c r="LOZ239" s="20"/>
+      <c r="LPA239" s="20"/>
+      <c r="LPB239" s="20"/>
+      <c r="LPC239" s="20"/>
+      <c r="LPD239" s="20"/>
+      <c r="LPE239" s="20"/>
+      <c r="LPF239" s="20"/>
+      <c r="LPG239" s="20"/>
+      <c r="LPH239" s="20"/>
+      <c r="LPI239" s="20"/>
+      <c r="LPJ239" s="20"/>
+      <c r="LPK239" s="20"/>
+      <c r="LPL239" s="20"/>
+      <c r="LPM239" s="20"/>
+      <c r="LPN239" s="20"/>
+      <c r="LPO239" s="20"/>
+      <c r="LPP239" s="20"/>
+      <c r="LPQ239" s="20"/>
+      <c r="LPR239" s="20"/>
+      <c r="LPS239" s="20"/>
+      <c r="LPT239" s="20"/>
+      <c r="LPU239" s="20"/>
+      <c r="LPV239" s="20"/>
+      <c r="LPW239" s="20"/>
+      <c r="LPX239" s="20"/>
+      <c r="LPY239" s="20"/>
+      <c r="LPZ239" s="20"/>
+      <c r="LQA239" s="20"/>
+      <c r="LQB239" s="20"/>
+      <c r="LQC239" s="20"/>
+      <c r="LQD239" s="20"/>
+      <c r="LQE239" s="20"/>
+      <c r="LQF239" s="20"/>
+      <c r="LQG239" s="20"/>
+      <c r="LQH239" s="20"/>
+      <c r="LQI239" s="20"/>
+      <c r="LQJ239" s="20"/>
+      <c r="LQK239" s="20"/>
+      <c r="LQL239" s="20"/>
+      <c r="LQM239" s="20"/>
+      <c r="LQN239" s="20"/>
+      <c r="LQO239" s="20"/>
+      <c r="LQP239" s="20"/>
+      <c r="LQQ239" s="20"/>
+      <c r="LQR239" s="20"/>
+      <c r="LQS239" s="20"/>
+      <c r="LQT239" s="20"/>
+      <c r="LQU239" s="20"/>
+      <c r="LQV239" s="20"/>
+      <c r="LQW239" s="20"/>
+      <c r="LQX239" s="20"/>
+      <c r="LQY239" s="20"/>
+      <c r="LQZ239" s="20"/>
+      <c r="LRA239" s="20"/>
+      <c r="LRB239" s="20"/>
+      <c r="LRC239" s="20"/>
+      <c r="LRD239" s="20"/>
+      <c r="LRE239" s="20"/>
+      <c r="LRF239" s="20"/>
+      <c r="LRG239" s="20"/>
+      <c r="LRH239" s="20"/>
+      <c r="LRI239" s="20"/>
+      <c r="LRJ239" s="20"/>
+      <c r="LRK239" s="20"/>
+      <c r="LRL239" s="20"/>
+      <c r="LRM239" s="20"/>
+      <c r="LRN239" s="20"/>
+      <c r="LRO239" s="20"/>
+      <c r="LRP239" s="20"/>
+      <c r="LRQ239" s="20"/>
+      <c r="LRR239" s="20"/>
+      <c r="LRS239" s="20"/>
+      <c r="LRT239" s="20"/>
+      <c r="LRU239" s="20"/>
+      <c r="LRV239" s="20"/>
+      <c r="LRW239" s="20"/>
+      <c r="LRX239" s="20"/>
+      <c r="LRY239" s="20"/>
+      <c r="LRZ239" s="20"/>
+      <c r="LSA239" s="20"/>
+      <c r="LSB239" s="20"/>
+      <c r="LSC239" s="20"/>
+      <c r="LSD239" s="20"/>
+      <c r="LSE239" s="20"/>
+      <c r="LSF239" s="20"/>
+      <c r="LSG239" s="20"/>
+      <c r="LSH239" s="20"/>
+      <c r="LSI239" s="20"/>
+      <c r="LSJ239" s="20"/>
+      <c r="LSK239" s="20"/>
+      <c r="LSL239" s="20"/>
+      <c r="LSM239" s="20"/>
+      <c r="LSN239" s="20"/>
+      <c r="LSO239" s="20"/>
+      <c r="LSP239" s="20"/>
+      <c r="LSQ239" s="20"/>
+      <c r="LSR239" s="20"/>
+      <c r="LSS239" s="20"/>
+      <c r="LST239" s="20"/>
+      <c r="LSU239" s="20"/>
+      <c r="LSV239" s="20"/>
+      <c r="LSW239" s="20"/>
+      <c r="LSX239" s="20"/>
+      <c r="LSY239" s="20"/>
+      <c r="LSZ239" s="20"/>
+      <c r="LTA239" s="20"/>
+      <c r="LTB239" s="20"/>
+      <c r="LTC239" s="20"/>
+      <c r="LTD239" s="20"/>
+      <c r="LTE239" s="20"/>
+      <c r="LTF239" s="20"/>
+      <c r="LTG239" s="20"/>
+      <c r="LTH239" s="20"/>
+      <c r="LTI239" s="20"/>
+      <c r="LTJ239" s="20"/>
+      <c r="LTK239" s="20"/>
+      <c r="LTL239" s="20"/>
+      <c r="LTM239" s="20"/>
+      <c r="LTN239" s="20"/>
+      <c r="LTO239" s="20"/>
+      <c r="LTP239" s="20"/>
+      <c r="LTQ239" s="20"/>
+      <c r="LTR239" s="20"/>
+      <c r="LTS239" s="20"/>
+      <c r="LTT239" s="20"/>
+      <c r="LTU239" s="20"/>
+      <c r="LTV239" s="20"/>
+      <c r="LTW239" s="20"/>
+      <c r="LTX239" s="20"/>
+      <c r="LTY239" s="20"/>
+      <c r="LTZ239" s="20"/>
+      <c r="LUA239" s="20"/>
+      <c r="LUB239" s="20"/>
+      <c r="LUC239" s="20"/>
+      <c r="LUD239" s="20"/>
+      <c r="LUE239" s="20"/>
+      <c r="LUF239" s="20"/>
+      <c r="LUG239" s="20"/>
+      <c r="LUH239" s="20"/>
+      <c r="LUI239" s="20"/>
+      <c r="LUJ239" s="20"/>
+      <c r="LUK239" s="20"/>
+      <c r="LUL239" s="20"/>
+      <c r="LUM239" s="20"/>
+      <c r="LUN239" s="20"/>
+      <c r="LUO239" s="20"/>
+      <c r="LUP239" s="20"/>
+      <c r="LUQ239" s="20"/>
+      <c r="LUR239" s="20"/>
+      <c r="LUS239" s="20"/>
+      <c r="LUT239" s="20"/>
+      <c r="LUU239" s="20"/>
+      <c r="LUV239" s="20"/>
+      <c r="LUW239" s="20"/>
+      <c r="LUX239" s="20"/>
+      <c r="LUY239" s="20"/>
+      <c r="LUZ239" s="20"/>
+      <c r="LVA239" s="20"/>
+      <c r="LVB239" s="20"/>
+      <c r="LVC239" s="20"/>
+      <c r="LVD239" s="20"/>
+      <c r="LVE239" s="20"/>
+      <c r="LVF239" s="20"/>
+      <c r="LVG239" s="20"/>
+      <c r="LVH239" s="20"/>
+      <c r="LVI239" s="20"/>
+      <c r="LVJ239" s="20"/>
+      <c r="LVK239" s="20"/>
+      <c r="LVL239" s="20"/>
+      <c r="LVM239" s="20"/>
+      <c r="LVN239" s="20"/>
+      <c r="LVO239" s="20"/>
+      <c r="LVP239" s="20"/>
+      <c r="LVQ239" s="20"/>
+      <c r="LVR239" s="20"/>
+      <c r="LVS239" s="20"/>
+      <c r="LVT239" s="20"/>
+      <c r="LVU239" s="20"/>
+      <c r="LVV239" s="20"/>
+      <c r="LVW239" s="20"/>
+      <c r="LVX239" s="20"/>
+      <c r="LVY239" s="20"/>
+      <c r="LVZ239" s="20"/>
+      <c r="LWA239" s="20"/>
+      <c r="LWB239" s="20"/>
+      <c r="LWC239" s="20"/>
+      <c r="LWD239" s="20"/>
+      <c r="LWE239" s="20"/>
+      <c r="LWF239" s="20"/>
+      <c r="LWG239" s="20"/>
+      <c r="LWH239" s="20"/>
+      <c r="LWI239" s="20"/>
+      <c r="LWJ239" s="20"/>
+      <c r="LWK239" s="20"/>
+      <c r="LWL239" s="20"/>
+      <c r="LWM239" s="20"/>
+      <c r="LWN239" s="20"/>
+      <c r="LWO239" s="20"/>
+      <c r="LWP239" s="20"/>
+      <c r="LWQ239" s="20"/>
+      <c r="LWR239" s="20"/>
+      <c r="LWS239" s="20"/>
+      <c r="LWT239" s="20"/>
+      <c r="LWU239" s="20"/>
+      <c r="LWV239" s="20"/>
+      <c r="LWW239" s="20"/>
+      <c r="LWX239" s="20"/>
+      <c r="LWY239" s="20"/>
+      <c r="LWZ239" s="20"/>
+      <c r="LXA239" s="20"/>
+      <c r="LXB239" s="20"/>
+      <c r="LXC239" s="20"/>
+      <c r="LXD239" s="20"/>
+      <c r="LXE239" s="20"/>
+      <c r="LXF239" s="20"/>
+      <c r="LXG239" s="20"/>
+      <c r="LXH239" s="20"/>
+      <c r="LXI239" s="20"/>
+      <c r="LXJ239" s="20"/>
+      <c r="LXK239" s="20"/>
+      <c r="LXL239" s="20"/>
+      <c r="LXM239" s="20"/>
+      <c r="LXN239" s="20"/>
+      <c r="LXO239" s="20"/>
+      <c r="LXP239" s="20"/>
+      <c r="LXQ239" s="20"/>
+      <c r="LXR239" s="20"/>
+      <c r="LXS239" s="20"/>
+      <c r="LXT239" s="20"/>
+      <c r="LXU239" s="20"/>
+      <c r="LXV239" s="20"/>
+      <c r="LXW239" s="20"/>
+      <c r="LXX239" s="20"/>
+      <c r="LXY239" s="20"/>
+      <c r="LXZ239" s="20"/>
+      <c r="LYA239" s="20"/>
+      <c r="LYB239" s="20"/>
+      <c r="LYC239" s="20"/>
+      <c r="LYD239" s="20"/>
+      <c r="LYE239" s="20"/>
+      <c r="LYF239" s="20"/>
+      <c r="LYG239" s="20"/>
+      <c r="LYH239" s="20"/>
+      <c r="LYI239" s="20"/>
+      <c r="LYJ239" s="20"/>
+      <c r="LYK239" s="20"/>
+      <c r="LYL239" s="20"/>
+      <c r="LYM239" s="20"/>
+      <c r="LYN239" s="20"/>
+      <c r="LYO239" s="20"/>
+      <c r="LYP239" s="20"/>
+      <c r="LYQ239" s="20"/>
+      <c r="LYR239" s="20"/>
+      <c r="LYS239" s="20"/>
+      <c r="LYT239" s="20"/>
+      <c r="LYU239" s="20"/>
+      <c r="LYV239" s="20"/>
+      <c r="LYW239" s="20"/>
+      <c r="LYX239" s="20"/>
+      <c r="LYY239" s="20"/>
+      <c r="LYZ239" s="20"/>
+      <c r="LZA239" s="20"/>
+      <c r="LZB239" s="20"/>
+      <c r="LZC239" s="20"/>
+      <c r="LZD239" s="20"/>
+      <c r="LZE239" s="20"/>
+      <c r="LZF239" s="20"/>
+      <c r="LZG239" s="20"/>
+      <c r="LZH239" s="20"/>
+      <c r="LZI239" s="20"/>
+      <c r="LZJ239" s="20"/>
+      <c r="LZK239" s="20"/>
+      <c r="LZL239" s="20"/>
+      <c r="LZM239" s="20"/>
+      <c r="LZN239" s="20"/>
+      <c r="LZO239" s="20"/>
+      <c r="LZP239" s="20"/>
+      <c r="LZQ239" s="20"/>
+      <c r="LZR239" s="20"/>
+      <c r="LZS239" s="20"/>
+      <c r="LZT239" s="20"/>
+      <c r="LZU239" s="20"/>
+      <c r="LZV239" s="20"/>
+      <c r="LZW239" s="20"/>
+      <c r="LZX239" s="20"/>
+      <c r="LZY239" s="20"/>
+      <c r="LZZ239" s="20"/>
+      <c r="MAA239" s="20"/>
+      <c r="MAB239" s="20"/>
+      <c r="MAC239" s="20"/>
+      <c r="MAD239" s="20"/>
+      <c r="MAE239" s="20"/>
+      <c r="MAF239" s="20"/>
+      <c r="MAG239" s="20"/>
+      <c r="MAH239" s="20"/>
+      <c r="MAI239" s="20"/>
+      <c r="MAJ239" s="20"/>
+      <c r="MAK239" s="20"/>
+      <c r="MAL239" s="20"/>
+      <c r="MAM239" s="20"/>
+      <c r="MAN239" s="20"/>
+      <c r="MAO239" s="20"/>
+      <c r="MAP239" s="20"/>
+      <c r="MAQ239" s="20"/>
+      <c r="MAR239" s="20"/>
+      <c r="MAS239" s="20"/>
+      <c r="MAT239" s="20"/>
+      <c r="MAU239" s="20"/>
+      <c r="MAV239" s="20"/>
+      <c r="MAW239" s="20"/>
+      <c r="MAX239" s="20"/>
+      <c r="MAY239" s="20"/>
+      <c r="MAZ239" s="20"/>
+      <c r="MBA239" s="20"/>
+      <c r="MBB239" s="20"/>
+      <c r="MBC239" s="20"/>
+      <c r="MBD239" s="20"/>
+      <c r="MBE239" s="20"/>
+      <c r="MBF239" s="20"/>
+      <c r="MBG239" s="20"/>
+      <c r="MBH239" s="20"/>
+      <c r="MBI239" s="20"/>
+      <c r="MBJ239" s="20"/>
+      <c r="MBK239" s="20"/>
+      <c r="MBL239" s="20"/>
+      <c r="MBM239" s="20"/>
+      <c r="MBN239" s="20"/>
+      <c r="MBO239" s="20"/>
+      <c r="MBP239" s="20"/>
+      <c r="MBQ239" s="20"/>
+      <c r="MBR239" s="20"/>
+      <c r="MBS239" s="20"/>
+      <c r="MBT239" s="20"/>
+      <c r="MBU239" s="20"/>
+      <c r="MBV239" s="20"/>
+      <c r="MBW239" s="20"/>
+      <c r="MBX239" s="20"/>
+      <c r="MBY239" s="20"/>
+      <c r="MBZ239" s="20"/>
+      <c r="MCA239" s="20"/>
+      <c r="MCB239" s="20"/>
+      <c r="MCC239" s="20"/>
+      <c r="MCD239" s="20"/>
+      <c r="MCE239" s="20"/>
+      <c r="MCF239" s="20"/>
+      <c r="MCG239" s="20"/>
+      <c r="MCH239" s="20"/>
+      <c r="MCI239" s="20"/>
+      <c r="MCJ239" s="20"/>
+      <c r="MCK239" s="20"/>
+      <c r="MCL239" s="20"/>
+      <c r="MCM239" s="20"/>
+      <c r="MCN239" s="20"/>
+      <c r="MCO239" s="20"/>
+      <c r="MCP239" s="20"/>
+      <c r="MCQ239" s="20"/>
+      <c r="MCR239" s="20"/>
+      <c r="MCS239" s="20"/>
+      <c r="MCT239" s="20"/>
+      <c r="MCU239" s="20"/>
+      <c r="MCV239" s="20"/>
+      <c r="MCW239" s="20"/>
+      <c r="MCX239" s="20"/>
+      <c r="MCY239" s="20"/>
+      <c r="MCZ239" s="20"/>
+      <c r="MDA239" s="20"/>
+      <c r="MDB239" s="20"/>
+      <c r="MDC239" s="20"/>
+      <c r="MDD239" s="20"/>
+      <c r="MDE239" s="20"/>
+      <c r="MDF239" s="20"/>
+      <c r="MDG239" s="20"/>
+      <c r="MDH239" s="20"/>
+      <c r="MDI239" s="20"/>
+      <c r="MDJ239" s="20"/>
+      <c r="MDK239" s="20"/>
+      <c r="MDL239" s="20"/>
+      <c r="MDM239" s="20"/>
+      <c r="MDN239" s="20"/>
+      <c r="MDO239" s="20"/>
+      <c r="MDP239" s="20"/>
+      <c r="MDQ239" s="20"/>
+      <c r="MDR239" s="20"/>
+      <c r="MDS239" s="20"/>
+      <c r="MDT239" s="20"/>
+      <c r="MDU239" s="20"/>
+      <c r="MDV239" s="20"/>
+      <c r="MDW239" s="20"/>
+      <c r="MDX239" s="20"/>
+      <c r="MDY239" s="20"/>
+      <c r="MDZ239" s="20"/>
+      <c r="MEA239" s="20"/>
+      <c r="MEB239" s="20"/>
+      <c r="MEC239" s="20"/>
+      <c r="MED239" s="20"/>
+      <c r="MEE239" s="20"/>
+      <c r="MEF239" s="20"/>
+      <c r="MEG239" s="20"/>
+      <c r="MEH239" s="20"/>
+      <c r="MEI239" s="20"/>
+      <c r="MEJ239" s="20"/>
+      <c r="MEK239" s="20"/>
+      <c r="MEL239" s="20"/>
+      <c r="MEM239" s="20"/>
+      <c r="MEN239" s="20"/>
+      <c r="MEO239" s="20"/>
+      <c r="MEP239" s="20"/>
+      <c r="MEQ239" s="20"/>
+      <c r="MER239" s="20"/>
+      <c r="MES239" s="20"/>
+      <c r="MET239" s="20"/>
+      <c r="MEU239" s="20"/>
+      <c r="MEV239" s="20"/>
+      <c r="MEW239" s="20"/>
+      <c r="MEX239" s="20"/>
+      <c r="MEY239" s="20"/>
+      <c r="MEZ239" s="20"/>
+      <c r="MFA239" s="20"/>
+      <c r="MFB239" s="20"/>
+      <c r="MFC239" s="20"/>
+      <c r="MFD239" s="20"/>
+      <c r="MFE239" s="20"/>
+      <c r="MFF239" s="20"/>
+      <c r="MFG239" s="20"/>
+      <c r="MFH239" s="20"/>
+      <c r="MFI239" s="20"/>
+      <c r="MFJ239" s="20"/>
+      <c r="MFK239" s="20"/>
+      <c r="MFL239" s="20"/>
+      <c r="MFM239" s="20"/>
+      <c r="MFN239" s="20"/>
+      <c r="MFO239" s="20"/>
+      <c r="MFP239" s="20"/>
+      <c r="MFQ239" s="20"/>
+      <c r="MFR239" s="20"/>
+      <c r="MFS239" s="20"/>
+      <c r="MFT239" s="20"/>
+      <c r="MFU239" s="20"/>
+      <c r="MFV239" s="20"/>
+      <c r="MFW239" s="20"/>
+      <c r="MFX239" s="20"/>
+      <c r="MFY239" s="20"/>
+      <c r="MFZ239" s="20"/>
+      <c r="MGA239" s="20"/>
+      <c r="MGB239" s="20"/>
+      <c r="MGC239" s="20"/>
+      <c r="MGD239" s="20"/>
+      <c r="MGE239" s="20"/>
+      <c r="MGF239" s="20"/>
+      <c r="MGG239" s="20"/>
+      <c r="MGH239" s="20"/>
+      <c r="MGI239" s="20"/>
+      <c r="MGJ239" s="20"/>
+      <c r="MGK239" s="20"/>
+      <c r="MGL239" s="20"/>
+      <c r="MGM239" s="20"/>
+      <c r="MGN239" s="20"/>
+      <c r="MGO239" s="20"/>
+      <c r="MGP239" s="20"/>
+      <c r="MGQ239" s="20"/>
+      <c r="MGR239" s="20"/>
+      <c r="MGS239" s="20"/>
+      <c r="MGT239" s="20"/>
+      <c r="MGU239" s="20"/>
+      <c r="MGV239" s="20"/>
+      <c r="MGW239" s="20"/>
+      <c r="MGX239" s="20"/>
+      <c r="MGY239" s="20"/>
+      <c r="MGZ239" s="20"/>
+      <c r="MHA239" s="20"/>
+      <c r="MHB239" s="20"/>
+      <c r="MHC239" s="20"/>
+      <c r="MHD239" s="20"/>
+      <c r="MHE239" s="20"/>
+      <c r="MHF239" s="20"/>
+      <c r="MHG239" s="20"/>
+      <c r="MHH239" s="20"/>
+      <c r="MHI239" s="20"/>
+      <c r="MHJ239" s="20"/>
+      <c r="MHK239" s="20"/>
+      <c r="MHL239" s="20"/>
+      <c r="MHM239" s="20"/>
+      <c r="MHN239" s="20"/>
+      <c r="MHO239" s="20"/>
+      <c r="MHP239" s="20"/>
+      <c r="MHQ239" s="20"/>
+      <c r="MHR239" s="20"/>
+      <c r="MHS239" s="20"/>
+      <c r="MHT239" s="20"/>
+      <c r="MHU239" s="20"/>
+      <c r="MHV239" s="20"/>
+      <c r="MHW239" s="20"/>
+      <c r="MHX239" s="20"/>
+      <c r="MHY239" s="20"/>
+      <c r="MHZ239" s="20"/>
+      <c r="MIA239" s="20"/>
+      <c r="MIB239" s="20"/>
+      <c r="MIC239" s="20"/>
+      <c r="MID239" s="20"/>
+      <c r="MIE239" s="20"/>
+      <c r="MIF239" s="20"/>
+      <c r="MIG239" s="20"/>
+      <c r="MIH239" s="20"/>
+      <c r="MII239" s="20"/>
+      <c r="MIJ239" s="20"/>
+      <c r="MIK239" s="20"/>
+      <c r="MIL239" s="20"/>
+      <c r="MIM239" s="20"/>
+      <c r="MIN239" s="20"/>
+      <c r="MIO239" s="20"/>
+      <c r="MIP239" s="20"/>
+      <c r="MIQ239" s="20"/>
+      <c r="MIR239" s="20"/>
+      <c r="MIS239" s="20"/>
+      <c r="MIT239" s="20"/>
+      <c r="MIU239" s="20"/>
+      <c r="MIV239" s="20"/>
+      <c r="MIW239" s="20"/>
+      <c r="MIX239" s="20"/>
+      <c r="MIY239" s="20"/>
+      <c r="MIZ239" s="20"/>
+      <c r="MJA239" s="20"/>
+      <c r="MJB239" s="20"/>
+      <c r="MJC239" s="20"/>
+      <c r="MJD239" s="20"/>
+      <c r="MJE239" s="20"/>
+      <c r="MJF239" s="20"/>
+      <c r="MJG239" s="20"/>
+      <c r="MJH239" s="20"/>
+      <c r="MJI239" s="20"/>
+      <c r="MJJ239" s="20"/>
+      <c r="MJK239" s="20"/>
+      <c r="MJL239" s="20"/>
+      <c r="MJM239" s="20"/>
+      <c r="MJN239" s="20"/>
+      <c r="MJO239" s="20"/>
+      <c r="MJP239" s="20"/>
+      <c r="MJQ239" s="20"/>
+      <c r="MJR239" s="20"/>
+      <c r="MJS239" s="20"/>
+      <c r="MJT239" s="20"/>
+      <c r="MJU239" s="20"/>
+      <c r="MJV239" s="20"/>
+      <c r="MJW239" s="20"/>
+      <c r="MJX239" s="20"/>
+      <c r="MJY239" s="20"/>
+      <c r="MJZ239" s="20"/>
+      <c r="MKA239" s="20"/>
+      <c r="MKB239" s="20"/>
+      <c r="MKC239" s="20"/>
+      <c r="MKD239" s="20"/>
+      <c r="MKE239" s="20"/>
+      <c r="MKF239" s="20"/>
+      <c r="MKG239" s="20"/>
+      <c r="MKH239" s="20"/>
+      <c r="MKI239" s="20"/>
+      <c r="MKJ239" s="20"/>
+      <c r="MKK239" s="20"/>
+      <c r="MKL239" s="20"/>
+      <c r="MKM239" s="20"/>
+      <c r="MKN239" s="20"/>
+      <c r="MKO239" s="20"/>
+      <c r="MKP239" s="20"/>
+      <c r="MKQ239" s="20"/>
+      <c r="MKR239" s="20"/>
+      <c r="MKS239" s="20"/>
+      <c r="MKT239" s="20"/>
+      <c r="MKU239" s="20"/>
+      <c r="MKV239" s="20"/>
+      <c r="MKW239" s="20"/>
+      <c r="MKX239" s="20"/>
+      <c r="MKY239" s="20"/>
+      <c r="MKZ239" s="20"/>
+      <c r="MLA239" s="20"/>
+      <c r="MLB239" s="20"/>
+      <c r="MLC239" s="20"/>
+      <c r="MLD239" s="20"/>
+      <c r="MLE239" s="20"/>
+      <c r="MLF239" s="20"/>
+      <c r="MLG239" s="20"/>
+      <c r="MLH239" s="20"/>
+      <c r="MLI239" s="20"/>
+      <c r="MLJ239" s="20"/>
+      <c r="MLK239" s="20"/>
+      <c r="MLL239" s="20"/>
+      <c r="MLM239" s="20"/>
+      <c r="MLN239" s="20"/>
+      <c r="MLO239" s="20"/>
+      <c r="MLP239" s="20"/>
+      <c r="MLQ239" s="20"/>
+      <c r="MLR239" s="20"/>
+      <c r="MLS239" s="20"/>
+      <c r="MLT239" s="20"/>
+      <c r="MLU239" s="20"/>
+      <c r="MLV239" s="20"/>
+      <c r="MLW239" s="20"/>
+      <c r="MLX239" s="20"/>
+      <c r="MLY239" s="20"/>
+      <c r="MLZ239" s="20"/>
+      <c r="MMA239" s="20"/>
+      <c r="MMB239" s="20"/>
+      <c r="MMC239" s="20"/>
+      <c r="MMD239" s="20"/>
+      <c r="MME239" s="20"/>
+      <c r="MMF239" s="20"/>
+      <c r="MMG239" s="20"/>
+      <c r="MMH239" s="20"/>
+      <c r="MMI239" s="20"/>
+      <c r="MMJ239" s="20"/>
+      <c r="MMK239" s="20"/>
+      <c r="MML239" s="20"/>
+      <c r="MMM239" s="20"/>
+      <c r="MMN239" s="20"/>
+      <c r="MMO239" s="20"/>
+      <c r="MMP239" s="20"/>
+      <c r="MMQ239" s="20"/>
+      <c r="MMR239" s="20"/>
+      <c r="MMS239" s="20"/>
+      <c r="MMT239" s="20"/>
+      <c r="MMU239" s="20"/>
+      <c r="MMV239" s="20"/>
+      <c r="MMW239" s="20"/>
+      <c r="MMX239" s="20"/>
+      <c r="MMY239" s="20"/>
+      <c r="MMZ239" s="20"/>
+      <c r="MNA239" s="20"/>
+      <c r="MNB239" s="20"/>
+      <c r="MNC239" s="20"/>
+      <c r="MND239" s="20"/>
+      <c r="MNE239" s="20"/>
+      <c r="MNF239" s="20"/>
+      <c r="MNG239" s="20"/>
+      <c r="MNH239" s="20"/>
+      <c r="MNI239" s="20"/>
+      <c r="MNJ239" s="20"/>
+      <c r="MNK239" s="20"/>
+      <c r="MNL239" s="20"/>
+      <c r="MNM239" s="20"/>
+      <c r="MNN239" s="20"/>
+      <c r="MNO239" s="20"/>
+      <c r="MNP239" s="20"/>
+      <c r="MNQ239" s="20"/>
+      <c r="MNR239" s="20"/>
+      <c r="MNS239" s="20"/>
+      <c r="MNT239" s="20"/>
+      <c r="MNU239" s="20"/>
+      <c r="MNV239" s="20"/>
+      <c r="MNW239" s="20"/>
+      <c r="MNX239" s="20"/>
+      <c r="MNY239" s="20"/>
+      <c r="MNZ239" s="20"/>
+      <c r="MOA239" s="20"/>
+      <c r="MOB239" s="20"/>
+      <c r="MOC239" s="20"/>
+      <c r="MOD239" s="20"/>
+      <c r="MOE239" s="20"/>
+      <c r="MOF239" s="20"/>
+      <c r="MOG239" s="20"/>
+      <c r="MOH239" s="20"/>
+      <c r="MOI239" s="20"/>
+      <c r="MOJ239" s="20"/>
+      <c r="MOK239" s="20"/>
+      <c r="MOL239" s="20"/>
+      <c r="MOM239" s="20"/>
+      <c r="MON239" s="20"/>
+      <c r="MOO239" s="20"/>
+      <c r="MOP239" s="20"/>
+      <c r="MOQ239" s="20"/>
+      <c r="MOR239" s="20"/>
+      <c r="MOS239" s="20"/>
+      <c r="MOT239" s="20"/>
+      <c r="MOU239" s="20"/>
+      <c r="MOV239" s="20"/>
+      <c r="MOW239" s="20"/>
+      <c r="MOX239" s="20"/>
+      <c r="MOY239" s="20"/>
+      <c r="MOZ239" s="20"/>
+      <c r="MPA239" s="20"/>
+      <c r="MPB239" s="20"/>
+      <c r="MPC239" s="20"/>
+      <c r="MPD239" s="20"/>
+      <c r="MPE239" s="20"/>
+      <c r="MPF239" s="20"/>
+      <c r="MPG239" s="20"/>
+      <c r="MPH239" s="20"/>
+      <c r="MPI239" s="20"/>
+      <c r="MPJ239" s="20"/>
+      <c r="MPK239" s="20"/>
+      <c r="MPL239" s="20"/>
+      <c r="MPM239" s="20"/>
+      <c r="MPN239" s="20"/>
+      <c r="MPO239" s="20"/>
+      <c r="MPP239" s="20"/>
+      <c r="MPQ239" s="20"/>
+      <c r="MPR239" s="20"/>
+      <c r="MPS239" s="20"/>
+      <c r="MPT239" s="20"/>
+      <c r="MPU239" s="20"/>
+      <c r="MPV239" s="20"/>
+      <c r="MPW239" s="20"/>
+      <c r="MPX239" s="20"/>
+      <c r="MPY239" s="20"/>
+      <c r="MPZ239" s="20"/>
+      <c r="MQA239" s="20"/>
+      <c r="MQB239" s="20"/>
+      <c r="MQC239" s="20"/>
+      <c r="MQD239" s="20"/>
+      <c r="MQE239" s="20"/>
+      <c r="MQF239" s="20"/>
+      <c r="MQG239" s="20"/>
+      <c r="MQH239" s="20"/>
+      <c r="MQI239" s="20"/>
+      <c r="MQJ239" s="20"/>
+      <c r="MQK239" s="20"/>
+      <c r="MQL239" s="20"/>
+      <c r="MQM239" s="20"/>
+      <c r="MQN239" s="20"/>
+      <c r="MQO239" s="20"/>
+      <c r="MQP239" s="20"/>
+      <c r="MQQ239" s="20"/>
+      <c r="MQR239" s="20"/>
+      <c r="MQS239" s="20"/>
+      <c r="MQT239" s="20"/>
+      <c r="MQU239" s="20"/>
+      <c r="MQV239" s="20"/>
+      <c r="MQW239" s="20"/>
+      <c r="MQX239" s="20"/>
+      <c r="MQY239" s="20"/>
+      <c r="MQZ239" s="20"/>
+      <c r="MRA239" s="20"/>
+      <c r="MRB239" s="20"/>
+      <c r="MRC239" s="20"/>
+      <c r="MRD239" s="20"/>
+      <c r="MRE239" s="20"/>
+      <c r="MRF239" s="20"/>
+      <c r="MRG239" s="20"/>
+      <c r="MRH239" s="20"/>
+      <c r="MRI239" s="20"/>
+      <c r="MRJ239" s="20"/>
+      <c r="MRK239" s="20"/>
+      <c r="MRL239" s="20"/>
+      <c r="MRM239" s="20"/>
+      <c r="MRN239" s="20"/>
+      <c r="MRO239" s="20"/>
+      <c r="MRP239" s="20"/>
+      <c r="MRQ239" s="20"/>
+      <c r="MRR239" s="20"/>
+      <c r="MRS239" s="20"/>
+      <c r="MRT239" s="20"/>
+      <c r="MRU239" s="20"/>
+      <c r="MRV239" s="20"/>
+      <c r="MRW239" s="20"/>
+      <c r="MRX239" s="20"/>
+      <c r="MRY239" s="20"/>
+      <c r="MRZ239" s="20"/>
+      <c r="MSA239" s="20"/>
+      <c r="MSB239" s="20"/>
+      <c r="MSC239" s="20"/>
+      <c r="MSD239" s="20"/>
+      <c r="MSE239" s="20"/>
+      <c r="MSF239" s="20"/>
+      <c r="MSG239" s="20"/>
+      <c r="MSH239" s="20"/>
+      <c r="MSI239" s="20"/>
+      <c r="MSJ239" s="20"/>
+      <c r="MSK239" s="20"/>
+      <c r="MSL239" s="20"/>
+      <c r="MSM239" s="20"/>
+      <c r="MSN239" s="20"/>
+      <c r="MSO239" s="20"/>
+      <c r="MSP239" s="20"/>
+      <c r="MSQ239" s="20"/>
+      <c r="MSR239" s="20"/>
+      <c r="MSS239" s="20"/>
+      <c r="MST239" s="20"/>
+      <c r="MSU239" s="20"/>
+      <c r="MSV239" s="20"/>
+      <c r="MSW239" s="20"/>
+      <c r="MSX239" s="20"/>
+      <c r="MSY239" s="20"/>
+      <c r="MSZ239" s="20"/>
+      <c r="MTA239" s="20"/>
+      <c r="MTB239" s="20"/>
+      <c r="MTC239" s="20"/>
+      <c r="MTD239" s="20"/>
+      <c r="MTE239" s="20"/>
+      <c r="MTF239" s="20"/>
+      <c r="MTG239" s="20"/>
+      <c r="MTH239" s="20"/>
+      <c r="MTI239" s="20"/>
+      <c r="MTJ239" s="20"/>
+      <c r="MTK239" s="20"/>
+      <c r="MTL239" s="20"/>
+      <c r="MTM239" s="20"/>
+      <c r="MTN239" s="20"/>
+      <c r="MTO239" s="20"/>
+      <c r="MTP239" s="20"/>
+      <c r="MTQ239" s="20"/>
+      <c r="MTR239" s="20"/>
+      <c r="MTS239" s="20"/>
+      <c r="MTT239" s="20"/>
+      <c r="MTU239" s="20"/>
+      <c r="MTV239" s="20"/>
+      <c r="MTW239" s="20"/>
+      <c r="MTX239" s="20"/>
+      <c r="MTY239" s="20"/>
+      <c r="MTZ239" s="20"/>
+      <c r="MUA239" s="20"/>
+      <c r="MUB239" s="20"/>
+      <c r="MUC239" s="20"/>
+      <c r="MUD239" s="20"/>
+      <c r="MUE239" s="20"/>
+      <c r="MUF239" s="20"/>
+      <c r="MUG239" s="20"/>
+      <c r="MUH239" s="20"/>
+      <c r="MUI239" s="20"/>
+      <c r="MUJ239" s="20"/>
+      <c r="MUK239" s="20"/>
+      <c r="MUL239" s="20"/>
+      <c r="MUM239" s="20"/>
+      <c r="MUN239" s="20"/>
+      <c r="MUO239" s="20"/>
+      <c r="MUP239" s="20"/>
+      <c r="MUQ239" s="20"/>
+      <c r="MUR239" s="20"/>
+      <c r="MUS239" s="20"/>
+      <c r="MUT239" s="20"/>
+      <c r="MUU239" s="20"/>
+      <c r="MUV239" s="20"/>
+      <c r="MUW239" s="20"/>
+      <c r="MUX239" s="20"/>
+      <c r="MUY239" s="20"/>
+      <c r="MUZ239" s="20"/>
+      <c r="MVA239" s="20"/>
+      <c r="MVB239" s="20"/>
+      <c r="MVC239" s="20"/>
+      <c r="MVD239" s="20"/>
+      <c r="MVE239" s="20"/>
+      <c r="MVF239" s="20"/>
+      <c r="MVG239" s="20"/>
+      <c r="MVH239" s="20"/>
+      <c r="MVI239" s="20"/>
+      <c r="MVJ239" s="20"/>
+      <c r="MVK239" s="20"/>
+      <c r="MVL239" s="20"/>
+      <c r="MVM239" s="20"/>
+      <c r="MVN239" s="20"/>
+      <c r="MVO239" s="20"/>
+      <c r="MVP239" s="20"/>
+      <c r="MVQ239" s="20"/>
+      <c r="MVR239" s="20"/>
+      <c r="MVS239" s="20"/>
+      <c r="MVT239" s="20"/>
+      <c r="MVU239" s="20"/>
+      <c r="MVV239" s="20"/>
+      <c r="MVW239" s="20"/>
+      <c r="MVX239" s="20"/>
+      <c r="MVY239" s="20"/>
+      <c r="MVZ239" s="20"/>
+      <c r="MWA239" s="20"/>
+      <c r="MWB239" s="20"/>
+      <c r="MWC239" s="20"/>
+      <c r="MWD239" s="20"/>
+      <c r="MWE239" s="20"/>
+      <c r="MWF239" s="20"/>
+      <c r="MWG239" s="20"/>
+      <c r="MWH239" s="20"/>
+      <c r="MWI239" s="20"/>
+      <c r="MWJ239" s="20"/>
+      <c r="MWK239" s="20"/>
+      <c r="MWL239" s="20"/>
+      <c r="MWM239" s="20"/>
+      <c r="MWN239" s="20"/>
+      <c r="MWO239" s="20"/>
+      <c r="MWP239" s="20"/>
+      <c r="MWQ239" s="20"/>
+      <c r="MWR239" s="20"/>
+      <c r="MWS239" s="20"/>
+      <c r="MWT239" s="20"/>
+      <c r="MWU239" s="20"/>
+      <c r="MWV239" s="20"/>
+      <c r="MWW239" s="20"/>
+      <c r="MWX239" s="20"/>
+      <c r="MWY239" s="20"/>
+      <c r="MWZ239" s="20"/>
+      <c r="MXA239" s="20"/>
+      <c r="MXB239" s="20"/>
+      <c r="MXC239" s="20"/>
+      <c r="MXD239" s="20"/>
+      <c r="MXE239" s="20"/>
+      <c r="MXF239" s="20"/>
+      <c r="MXG239" s="20"/>
+      <c r="MXH239" s="20"/>
+      <c r="MXI239" s="20"/>
+      <c r="MXJ239" s="20"/>
+      <c r="MXK239" s="20"/>
+      <c r="MXL239" s="20"/>
+      <c r="MXM239" s="20"/>
+      <c r="MXN239" s="20"/>
+      <c r="MXO239" s="20"/>
+      <c r="MXP239" s="20"/>
+      <c r="MXQ239" s="20"/>
+      <c r="MXR239" s="20"/>
+      <c r="MXS239" s="20"/>
+      <c r="MXT239" s="20"/>
+      <c r="MXU239" s="20"/>
+      <c r="MXV239" s="20"/>
+      <c r="MXW239" s="20"/>
+      <c r="MXX239" s="20"/>
+      <c r="MXY239" s="20"/>
+      <c r="MXZ239" s="20"/>
+      <c r="MYA239" s="20"/>
+      <c r="MYB239" s="20"/>
+      <c r="MYC239" s="20"/>
+      <c r="MYD239" s="20"/>
+      <c r="MYE239" s="20"/>
+      <c r="MYF239" s="20"/>
+      <c r="MYG239" s="20"/>
+      <c r="MYH239" s="20"/>
+      <c r="MYI239" s="20"/>
+      <c r="MYJ239" s="20"/>
+      <c r="MYK239" s="20"/>
+      <c r="MYL239" s="20"/>
+      <c r="MYM239" s="20"/>
+      <c r="MYN239" s="20"/>
+      <c r="MYO239" s="20"/>
+      <c r="MYP239" s="20"/>
+      <c r="MYQ239" s="20"/>
+      <c r="MYR239" s="20"/>
+      <c r="MYS239" s="20"/>
+      <c r="MYT239" s="20"/>
+      <c r="MYU239" s="20"/>
+      <c r="MYV239" s="20"/>
+      <c r="MYW239" s="20"/>
+      <c r="MYX239" s="20"/>
+      <c r="MYY239" s="20"/>
+      <c r="MYZ239" s="20"/>
+      <c r="MZA239" s="20"/>
+      <c r="MZB239" s="20"/>
+      <c r="MZC239" s="20"/>
+      <c r="MZD239" s="20"/>
+      <c r="MZE239" s="20"/>
+      <c r="MZF239" s="20"/>
+      <c r="MZG239" s="20"/>
+      <c r="MZH239" s="20"/>
+      <c r="MZI239" s="20"/>
+      <c r="MZJ239" s="20"/>
+      <c r="MZK239" s="20"/>
+      <c r="MZL239" s="20"/>
+      <c r="MZM239" s="20"/>
+      <c r="MZN239" s="20"/>
+      <c r="MZO239" s="20"/>
+      <c r="MZP239" s="20"/>
+      <c r="MZQ239" s="20"/>
+      <c r="MZR239" s="20"/>
+      <c r="MZS239" s="20"/>
+      <c r="MZT239" s="20"/>
+      <c r="MZU239" s="20"/>
+      <c r="MZV239" s="20"/>
+      <c r="MZW239" s="20"/>
+      <c r="MZX239" s="20"/>
+      <c r="MZY239" s="20"/>
+      <c r="MZZ239" s="20"/>
+      <c r="NAA239" s="20"/>
+      <c r="NAB239" s="20"/>
+      <c r="NAC239" s="20"/>
+      <c r="NAD239" s="20"/>
+      <c r="NAE239" s="20"/>
+      <c r="NAF239" s="20"/>
+      <c r="NAG239" s="20"/>
+      <c r="NAH239" s="20"/>
+      <c r="NAI239" s="20"/>
+      <c r="NAJ239" s="20"/>
+      <c r="NAK239" s="20"/>
+      <c r="NAL239" s="20"/>
+      <c r="NAM239" s="20"/>
+      <c r="NAN239" s="20"/>
+      <c r="NAO239" s="20"/>
+      <c r="NAP239" s="20"/>
+      <c r="NAQ239" s="20"/>
+      <c r="NAR239" s="20"/>
+      <c r="NAS239" s="20"/>
+      <c r="NAT239" s="20"/>
+      <c r="NAU239" s="20"/>
+      <c r="NAV239" s="20"/>
+      <c r="NAW239" s="20"/>
+      <c r="NAX239" s="20"/>
+      <c r="NAY239" s="20"/>
+      <c r="NAZ239" s="20"/>
+      <c r="NBA239" s="20"/>
+      <c r="NBB239" s="20"/>
+      <c r="NBC239" s="20"/>
+      <c r="NBD239" s="20"/>
+      <c r="NBE239" s="20"/>
+      <c r="NBF239" s="20"/>
+      <c r="NBG239" s="20"/>
+      <c r="NBH239" s="20"/>
+      <c r="NBI239" s="20"/>
+      <c r="NBJ239" s="20"/>
+      <c r="NBK239" s="20"/>
+      <c r="NBL239" s="20"/>
+      <c r="NBM239" s="20"/>
+      <c r="NBN239" s="20"/>
+      <c r="NBO239" s="20"/>
+      <c r="NBP239" s="20"/>
+      <c r="NBQ239" s="20"/>
+      <c r="NBR239" s="20"/>
+      <c r="NBS239" s="20"/>
+      <c r="NBT239" s="20"/>
+      <c r="NBU239" s="20"/>
+      <c r="NBV239" s="20"/>
+      <c r="NBW239" s="20"/>
+      <c r="NBX239" s="20"/>
+      <c r="NBY239" s="20"/>
+      <c r="NBZ239" s="20"/>
+      <c r="NCA239" s="20"/>
+      <c r="NCB239" s="20"/>
+      <c r="NCC239" s="20"/>
+      <c r="NCD239" s="20"/>
+      <c r="NCE239" s="20"/>
+      <c r="NCF239" s="20"/>
+      <c r="NCG239" s="20"/>
+      <c r="NCH239" s="20"/>
+      <c r="NCI239" s="20"/>
+      <c r="NCJ239" s="20"/>
+      <c r="NCK239" s="20"/>
+      <c r="NCL239" s="20"/>
+      <c r="NCM239" s="20"/>
+      <c r="NCN239" s="20"/>
+      <c r="NCO239" s="20"/>
+      <c r="NCP239" s="20"/>
+      <c r="NCQ239" s="20"/>
+      <c r="NCR239" s="20"/>
+      <c r="NCS239" s="20"/>
+      <c r="NCT239" s="20"/>
+      <c r="NCU239" s="20"/>
+      <c r="NCV239" s="20"/>
+      <c r="NCW239" s="20"/>
+      <c r="NCX239" s="20"/>
+      <c r="NCY239" s="20"/>
+      <c r="NCZ239" s="20"/>
+      <c r="NDA239" s="20"/>
+      <c r="NDB239" s="20"/>
+      <c r="NDC239" s="20"/>
+      <c r="NDD239" s="20"/>
+      <c r="NDE239" s="20"/>
+      <c r="NDF239" s="20"/>
+      <c r="NDG239" s="20"/>
+      <c r="NDH239" s="20"/>
+      <c r="NDI239" s="20"/>
+      <c r="NDJ239" s="20"/>
+      <c r="NDK239" s="20"/>
+      <c r="NDL239" s="20"/>
+      <c r="NDM239" s="20"/>
+      <c r="NDN239" s="20"/>
+      <c r="NDO239" s="20"/>
+      <c r="NDP239" s="20"/>
+      <c r="NDQ239" s="20"/>
+      <c r="NDR239" s="20"/>
+      <c r="NDS239" s="20"/>
+      <c r="NDT239" s="20"/>
+      <c r="NDU239" s="20"/>
+      <c r="NDV239" s="20"/>
+      <c r="NDW239" s="20"/>
+      <c r="NDX239" s="20"/>
+      <c r="NDY239" s="20"/>
+      <c r="NDZ239" s="20"/>
+      <c r="NEA239" s="20"/>
+      <c r="NEB239" s="20"/>
+      <c r="NEC239" s="20"/>
+      <c r="NED239" s="20"/>
+      <c r="NEE239" s="20"/>
+      <c r="NEF239" s="20"/>
+      <c r="NEG239" s="20"/>
+      <c r="NEH239" s="20"/>
+      <c r="NEI239" s="20"/>
+      <c r="NEJ239" s="20"/>
+      <c r="NEK239" s="20"/>
+      <c r="NEL239" s="20"/>
+      <c r="NEM239" s="20"/>
+      <c r="NEN239" s="20"/>
+      <c r="NEO239" s="20"/>
+      <c r="NEP239" s="20"/>
+      <c r="NEQ239" s="20"/>
+      <c r="NER239" s="20"/>
+      <c r="NES239" s="20"/>
+      <c r="NET239" s="20"/>
+      <c r="NEU239" s="20"/>
+      <c r="NEV239" s="20"/>
+      <c r="NEW239" s="20"/>
+      <c r="NEX239" s="20"/>
+      <c r="NEY239" s="20"/>
+      <c r="NEZ239" s="20"/>
+      <c r="NFA239" s="20"/>
+      <c r="NFB239" s="20"/>
+      <c r="NFC239" s="20"/>
+      <c r="NFD239" s="20"/>
+      <c r="NFE239" s="20"/>
+      <c r="NFF239" s="20"/>
+      <c r="NFG239" s="20"/>
+      <c r="NFH239" s="20"/>
+      <c r="NFI239" s="20"/>
+      <c r="NFJ239" s="20"/>
+      <c r="NFK239" s="20"/>
+      <c r="NFL239" s="20"/>
+      <c r="NFM239" s="20"/>
+      <c r="NFN239" s="20"/>
+      <c r="NFO239" s="20"/>
+      <c r="NFP239" s="20"/>
+      <c r="NFQ239" s="20"/>
+      <c r="NFR239" s="20"/>
+      <c r="NFS239" s="20"/>
+      <c r="NFT239" s="20"/>
+      <c r="NFU239" s="20"/>
+      <c r="NFV239" s="20"/>
+      <c r="NFW239" s="20"/>
+      <c r="NFX239" s="20"/>
+      <c r="NFY239" s="20"/>
+      <c r="NFZ239" s="20"/>
+      <c r="NGA239" s="20"/>
+      <c r="NGB239" s="20"/>
+      <c r="NGC239" s="20"/>
+      <c r="NGD239" s="20"/>
+      <c r="NGE239" s="20"/>
+      <c r="NGF239" s="20"/>
+      <c r="NGG239" s="20"/>
+      <c r="NGH239" s="20"/>
+      <c r="NGI239" s="20"/>
+      <c r="NGJ239" s="20"/>
+      <c r="NGK239" s="20"/>
+      <c r="NGL239" s="20"/>
+      <c r="NGM239" s="20"/>
+      <c r="NGN239" s="20"/>
+      <c r="NGO239" s="20"/>
+      <c r="NGP239" s="20"/>
+      <c r="NGQ239" s="20"/>
+      <c r="NGR239" s="20"/>
+      <c r="NGS239" s="20"/>
+      <c r="NGT239" s="20"/>
+      <c r="NGU239" s="20"/>
+      <c r="NGV239" s="20"/>
+      <c r="NGW239" s="20"/>
+      <c r="NGX239" s="20"/>
+      <c r="NGY239" s="20"/>
+      <c r="NGZ239" s="20"/>
+      <c r="NHA239" s="20"/>
+      <c r="NHB239" s="20"/>
+      <c r="NHC239" s="20"/>
+      <c r="NHD239" s="20"/>
+      <c r="NHE239" s="20"/>
+      <c r="NHF239" s="20"/>
+      <c r="NHG239" s="20"/>
+      <c r="NHH239" s="20"/>
+      <c r="NHI239" s="20"/>
+      <c r="NHJ239" s="20"/>
+      <c r="NHK239" s="20"/>
+      <c r="NHL239" s="20"/>
+      <c r="NHM239" s="20"/>
+      <c r="NHN239" s="20"/>
+      <c r="NHO239" s="20"/>
+      <c r="NHP239" s="20"/>
+      <c r="NHQ239" s="20"/>
+      <c r="NHR239" s="20"/>
+      <c r="NHS239" s="20"/>
+      <c r="NHT239" s="20"/>
+      <c r="NHU239" s="20"/>
+      <c r="NHV239" s="20"/>
+      <c r="NHW239" s="20"/>
+      <c r="NHX239" s="20"/>
+      <c r="NHY239" s="20"/>
+      <c r="NHZ239" s="20"/>
+      <c r="NIA239" s="20"/>
+      <c r="NIB239" s="20"/>
+      <c r="NIC239" s="20"/>
+      <c r="NID239" s="20"/>
+      <c r="NIE239" s="20"/>
+      <c r="NIF239" s="20"/>
+      <c r="NIG239" s="20"/>
+      <c r="NIH239" s="20"/>
+      <c r="NII239" s="20"/>
+      <c r="NIJ239" s="20"/>
+      <c r="NIK239" s="20"/>
+      <c r="NIL239" s="20"/>
+      <c r="NIM239" s="20"/>
+      <c r="NIN239" s="20"/>
+      <c r="NIO239" s="20"/>
+      <c r="NIP239" s="20"/>
+      <c r="NIQ239" s="20"/>
+      <c r="NIR239" s="20"/>
+      <c r="NIS239" s="20"/>
+      <c r="NIT239" s="20"/>
+      <c r="NIU239" s="20"/>
+      <c r="NIV239" s="20"/>
+      <c r="NIW239" s="20"/>
+      <c r="NIX239" s="20"/>
+      <c r="NIY239" s="20"/>
+      <c r="NIZ239" s="20"/>
+      <c r="NJA239" s="20"/>
+      <c r="NJB239" s="20"/>
+      <c r="NJC239" s="20"/>
+      <c r="NJD239" s="20"/>
+      <c r="NJE239" s="20"/>
+      <c r="NJF239" s="20"/>
+      <c r="NJG239" s="20"/>
+      <c r="NJH239" s="20"/>
+      <c r="NJI239" s="20"/>
+      <c r="NJJ239" s="20"/>
+      <c r="NJK239" s="20"/>
+      <c r="NJL239" s="20"/>
+      <c r="NJM239" s="20"/>
+      <c r="NJN239" s="20"/>
+      <c r="NJO239" s="20"/>
+      <c r="NJP239" s="20"/>
+      <c r="NJQ239" s="20"/>
+      <c r="NJR239" s="20"/>
+      <c r="NJS239" s="20"/>
+      <c r="NJT239" s="20"/>
+      <c r="NJU239" s="20"/>
+      <c r="NJV239" s="20"/>
+      <c r="NJW239" s="20"/>
+      <c r="NJX239" s="20"/>
+      <c r="NJY239" s="20"/>
+      <c r="NJZ239" s="20"/>
+      <c r="NKA239" s="20"/>
+      <c r="NKB239" s="20"/>
+      <c r="NKC239" s="20"/>
+      <c r="NKD239" s="20"/>
+      <c r="NKE239" s="20"/>
+      <c r="NKF239" s="20"/>
+      <c r="NKG239" s="20"/>
+      <c r="NKH239" s="20"/>
+      <c r="NKI239" s="20"/>
+      <c r="NKJ239" s="20"/>
+      <c r="NKK239" s="20"/>
+      <c r="NKL239" s="20"/>
+      <c r="NKM239" s="20"/>
+      <c r="NKN239" s="20"/>
+      <c r="NKO239" s="20"/>
+      <c r="NKP239" s="20"/>
+      <c r="NKQ239" s="20"/>
+      <c r="NKR239" s="20"/>
+      <c r="NKS239" s="20"/>
+      <c r="NKT239" s="20"/>
+      <c r="NKU239" s="20"/>
+      <c r="NKV239" s="20"/>
+      <c r="NKW239" s="20"/>
+      <c r="NKX239" s="20"/>
+      <c r="NKY239" s="20"/>
+      <c r="NKZ239" s="20"/>
+      <c r="NLA239" s="20"/>
+      <c r="NLB239" s="20"/>
+      <c r="NLC239" s="20"/>
+      <c r="NLD239" s="20"/>
+      <c r="NLE239" s="20"/>
+      <c r="NLF239" s="20"/>
+      <c r="NLG239" s="20"/>
+      <c r="NLH239" s="20"/>
+      <c r="NLI239" s="20"/>
+      <c r="NLJ239" s="20"/>
+      <c r="NLK239" s="20"/>
+      <c r="NLL239" s="20"/>
+      <c r="NLM239" s="20"/>
+      <c r="NLN239" s="20"/>
+      <c r="NLO239" s="20"/>
+      <c r="NLP239" s="20"/>
+      <c r="NLQ239" s="20"/>
+      <c r="NLR239" s="20"/>
+      <c r="NLS239" s="20"/>
+      <c r="NLT239" s="20"/>
+      <c r="NLU239" s="20"/>
+      <c r="NLV239" s="20"/>
+      <c r="NLW239" s="20"/>
+      <c r="NLX239" s="20"/>
+      <c r="NLY239" s="20"/>
+      <c r="NLZ239" s="20"/>
+      <c r="NMA239" s="20"/>
+      <c r="NMB239" s="20"/>
+      <c r="NMC239" s="20"/>
+      <c r="NMD239" s="20"/>
+      <c r="NME239" s="20"/>
+      <c r="NMF239" s="20"/>
+      <c r="NMG239" s="20"/>
+      <c r="NMH239" s="20"/>
+      <c r="NMI239" s="20"/>
+      <c r="NMJ239" s="20"/>
+      <c r="NMK239" s="20"/>
+      <c r="NML239" s="20"/>
+      <c r="NMM239" s="20"/>
+      <c r="NMN239" s="20"/>
+      <c r="NMO239" s="20"/>
+      <c r="NMP239" s="20"/>
+      <c r="NMQ239" s="20"/>
+      <c r="NMR239" s="20"/>
+      <c r="NMS239" s="20"/>
+      <c r="NMT239" s="20"/>
+      <c r="NMU239" s="20"/>
+      <c r="NMV239" s="20"/>
+      <c r="NMW239" s="20"/>
+      <c r="NMX239" s="20"/>
+      <c r="NMY239" s="20"/>
+      <c r="NMZ239" s="20"/>
+      <c r="NNA239" s="20"/>
+      <c r="NNB239" s="20"/>
+      <c r="NNC239" s="20"/>
+      <c r="NND239" s="20"/>
+      <c r="NNE239" s="20"/>
+      <c r="NNF239" s="20"/>
+      <c r="NNG239" s="20"/>
+      <c r="NNH239" s="20"/>
+      <c r="NNI239" s="20"/>
+      <c r="NNJ239" s="20"/>
+      <c r="NNK239" s="20"/>
+      <c r="NNL239" s="20"/>
+      <c r="NNM239" s="20"/>
+      <c r="NNN239" s="20"/>
+      <c r="NNO239" s="20"/>
+      <c r="NNP239" s="20"/>
+      <c r="NNQ239" s="20"/>
+      <c r="NNR239" s="20"/>
+      <c r="NNS239" s="20"/>
+      <c r="NNT239" s="20"/>
+      <c r="NNU239" s="20"/>
+      <c r="NNV239" s="20"/>
+      <c r="NNW239" s="20"/>
+      <c r="NNX239" s="20"/>
+      <c r="NNY239" s="20"/>
+      <c r="NNZ239" s="20"/>
+      <c r="NOA239" s="20"/>
+      <c r="NOB239" s="20"/>
+      <c r="NOC239" s="20"/>
+      <c r="NOD239" s="20"/>
+      <c r="NOE239" s="20"/>
+      <c r="NOF239" s="20"/>
+      <c r="NOG239" s="20"/>
+      <c r="NOH239" s="20"/>
+      <c r="NOI239" s="20"/>
+      <c r="NOJ239" s="20"/>
+      <c r="NOK239" s="20"/>
+      <c r="NOL239" s="20"/>
+      <c r="NOM239" s="20"/>
+      <c r="NON239" s="20"/>
+      <c r="NOO239" s="20"/>
+      <c r="NOP239" s="20"/>
+      <c r="NOQ239" s="20"/>
+      <c r="NOR239" s="20"/>
+      <c r="NOS239" s="20"/>
+      <c r="NOT239" s="20"/>
+      <c r="NOU239" s="20"/>
+      <c r="NOV239" s="20"/>
+      <c r="NOW239" s="20"/>
+      <c r="NOX239" s="20"/>
+      <c r="NOY239" s="20"/>
+      <c r="NOZ239" s="20"/>
+      <c r="NPA239" s="20"/>
+      <c r="NPB239" s="20"/>
+      <c r="NPC239" s="20"/>
+      <c r="NPD239" s="20"/>
+      <c r="NPE239" s="20"/>
+      <c r="NPF239" s="20"/>
+      <c r="NPG239" s="20"/>
+      <c r="NPH239" s="20"/>
+      <c r="NPI239" s="20"/>
+      <c r="NPJ239" s="20"/>
+      <c r="NPK239" s="20"/>
+      <c r="NPL239" s="20"/>
+      <c r="NPM239" s="20"/>
+      <c r="NPN239" s="20"/>
+      <c r="NPO239" s="20"/>
+      <c r="NPP239" s="20"/>
+      <c r="NPQ239" s="20"/>
+      <c r="NPR239" s="20"/>
+      <c r="NPS239" s="20"/>
+      <c r="NPT239" s="20"/>
+      <c r="NPU239" s="20"/>
+      <c r="NPV239" s="20"/>
+      <c r="NPW239" s="20"/>
+      <c r="NPX239" s="20"/>
+      <c r="NPY239" s="20"/>
+      <c r="NPZ239" s="20"/>
+      <c r="NQA239" s="20"/>
+      <c r="NQB239" s="20"/>
+      <c r="NQC239" s="20"/>
+      <c r="NQD239" s="20"/>
+      <c r="NQE239" s="20"/>
+      <c r="NQF239" s="20"/>
+      <c r="NQG239" s="20"/>
+      <c r="NQH239" s="20"/>
+      <c r="NQI239" s="20"/>
+      <c r="NQJ239" s="20"/>
+      <c r="NQK239" s="20"/>
+      <c r="NQL239" s="20"/>
+      <c r="NQM239" s="20"/>
+      <c r="NQN239" s="20"/>
+      <c r="NQO239" s="20"/>
+      <c r="NQP239" s="20"/>
+      <c r="NQQ239" s="20"/>
+      <c r="NQR239" s="20"/>
+      <c r="NQS239" s="20"/>
+      <c r="NQT239" s="20"/>
+      <c r="NQU239" s="20"/>
+      <c r="NQV239" s="20"/>
+      <c r="NQW239" s="20"/>
+      <c r="NQX239" s="20"/>
+      <c r="NQY239" s="20"/>
+      <c r="NQZ239" s="20"/>
+      <c r="NRA239" s="20"/>
+      <c r="NRB239" s="20"/>
+      <c r="NRC239" s="20"/>
+      <c r="NRD239" s="20"/>
+      <c r="NRE239" s="20"/>
+      <c r="NRF239" s="20"/>
+      <c r="NRG239" s="20"/>
+      <c r="NRH239" s="20"/>
+      <c r="NRI239" s="20"/>
+      <c r="NRJ239" s="20"/>
+      <c r="NRK239" s="20"/>
+      <c r="NRL239" s="20"/>
+      <c r="NRM239" s="20"/>
+      <c r="NRN239" s="20"/>
+      <c r="NRO239" s="20"/>
+      <c r="NRP239" s="20"/>
+      <c r="NRQ239" s="20"/>
+      <c r="NRR239" s="20"/>
+      <c r="NRS239" s="20"/>
+      <c r="NRT239" s="20"/>
+      <c r="NRU239" s="20"/>
+      <c r="NRV239" s="20"/>
+      <c r="NRW239" s="20"/>
+      <c r="NRX239" s="20"/>
+      <c r="NRY239" s="20"/>
+      <c r="NRZ239" s="20"/>
+      <c r="NSA239" s="20"/>
+      <c r="NSB239" s="20"/>
+      <c r="NSC239" s="20"/>
+      <c r="NSD239" s="20"/>
+      <c r="NSE239" s="20"/>
+      <c r="NSF239" s="20"/>
+      <c r="NSG239" s="20"/>
+      <c r="NSH239" s="20"/>
+      <c r="NSI239" s="20"/>
+      <c r="NSJ239" s="20"/>
+      <c r="NSK239" s="20"/>
+      <c r="NSL239" s="20"/>
+      <c r="NSM239" s="20"/>
+      <c r="NSN239" s="20"/>
+      <c r="NSO239" s="20"/>
+      <c r="NSP239" s="20"/>
+      <c r="NSQ239" s="20"/>
+      <c r="NSR239" s="20"/>
+      <c r="NSS239" s="20"/>
+      <c r="NST239" s="20"/>
+      <c r="NSU239" s="20"/>
+      <c r="NSV239" s="20"/>
+      <c r="NSW239" s="20"/>
+      <c r="NSX239" s="20"/>
+      <c r="NSY239" s="20"/>
+      <c r="NSZ239" s="20"/>
+      <c r="NTA239" s="20"/>
+      <c r="NTB239" s="20"/>
+      <c r="NTC239" s="20"/>
+      <c r="NTD239" s="20"/>
+      <c r="NTE239" s="20"/>
+      <c r="NTF239" s="20"/>
+      <c r="NTG239" s="20"/>
+      <c r="NTH239" s="20"/>
+      <c r="NTI239" s="20"/>
+      <c r="NTJ239" s="20"/>
+      <c r="NTK239" s="20"/>
+      <c r="NTL239" s="20"/>
+      <c r="NTM239" s="20"/>
+      <c r="NTN239" s="20"/>
+      <c r="NTO239" s="20"/>
+      <c r="NTP239" s="20"/>
+      <c r="NTQ239" s="20"/>
+      <c r="NTR239" s="20"/>
+      <c r="NTS239" s="20"/>
+      <c r="NTT239" s="20"/>
+      <c r="NTU239" s="20"/>
+      <c r="NTV239" s="20"/>
+      <c r="NTW239" s="20"/>
+      <c r="NTX239" s="20"/>
+      <c r="NTY239" s="20"/>
+      <c r="NTZ239" s="20"/>
+      <c r="NUA239" s="20"/>
+      <c r="NUB239" s="20"/>
+      <c r="NUC239" s="20"/>
+      <c r="NUD239" s="20"/>
+      <c r="NUE239" s="20"/>
+      <c r="NUF239" s="20"/>
+      <c r="NUG239" s="20"/>
+      <c r="NUH239" s="20"/>
+      <c r="NUI239" s="20"/>
+      <c r="NUJ239" s="20"/>
+      <c r="NUK239" s="20"/>
+      <c r="NUL239" s="20"/>
+      <c r="NUM239" s="20"/>
+      <c r="NUN239" s="20"/>
+      <c r="NUO239" s="20"/>
+      <c r="NUP239" s="20"/>
+      <c r="NUQ239" s="20"/>
+      <c r="NUR239" s="20"/>
+      <c r="NUS239" s="20"/>
+      <c r="NUT239" s="20"/>
+      <c r="NUU239" s="20"/>
+      <c r="NUV239" s="20"/>
+      <c r="NUW239" s="20"/>
+      <c r="NUX239" s="20"/>
+      <c r="NUY239" s="20"/>
+      <c r="NUZ239" s="20"/>
+      <c r="NVA239" s="20"/>
+      <c r="NVB239" s="20"/>
+      <c r="NVC239" s="20"/>
+      <c r="NVD239" s="20"/>
+      <c r="NVE239" s="20"/>
+      <c r="NVF239" s="20"/>
+      <c r="NVG239" s="20"/>
+      <c r="NVH239" s="20"/>
+      <c r="NVI239" s="20"/>
+      <c r="NVJ239" s="20"/>
+      <c r="NVK239" s="20"/>
+      <c r="NVL239" s="20"/>
+      <c r="NVM239" s="20"/>
+      <c r="NVN239" s="20"/>
+      <c r="NVO239" s="20"/>
+      <c r="NVP239" s="20"/>
+      <c r="NVQ239" s="20"/>
+      <c r="NVR239" s="20"/>
+      <c r="NVS239" s="20"/>
+      <c r="NVT239" s="20"/>
+      <c r="NVU239" s="20"/>
+      <c r="NVV239" s="20"/>
+      <c r="NVW239" s="20"/>
+      <c r="NVX239" s="20"/>
+      <c r="NVY239" s="20"/>
+      <c r="NVZ239" s="20"/>
+      <c r="NWA239" s="20"/>
+      <c r="NWB239" s="20"/>
+      <c r="NWC239" s="20"/>
+      <c r="NWD239" s="20"/>
+      <c r="NWE239" s="20"/>
+      <c r="NWF239" s="20"/>
+      <c r="NWG239" s="20"/>
+      <c r="NWH239" s="20"/>
+      <c r="NWI239" s="20"/>
+      <c r="NWJ239" s="20"/>
+      <c r="NWK239" s="20"/>
+      <c r="NWL239" s="20"/>
+      <c r="NWM239" s="20"/>
+      <c r="NWN239" s="20"/>
+      <c r="NWO239" s="20"/>
+      <c r="NWP239" s="20"/>
+      <c r="NWQ239" s="20"/>
+      <c r="NWR239" s="20"/>
+      <c r="NWS239" s="20"/>
+      <c r="NWT239" s="20"/>
+      <c r="NWU239" s="20"/>
+      <c r="NWV239" s="20"/>
+      <c r="NWW239" s="20"/>
+      <c r="NWX239" s="20"/>
+      <c r="NWY239" s="20"/>
+      <c r="NWZ239" s="20"/>
+      <c r="NXA239" s="20"/>
+      <c r="NXB239" s="20"/>
+      <c r="NXC239" s="20"/>
+      <c r="NXD239" s="20"/>
+      <c r="NXE239" s="20"/>
+      <c r="NXF239" s="20"/>
+      <c r="NXG239" s="20"/>
+      <c r="NXH239" s="20"/>
+      <c r="NXI239" s="20"/>
+      <c r="NXJ239" s="20"/>
+      <c r="NXK239" s="20"/>
+      <c r="NXL239" s="20"/>
+      <c r="NXM239" s="20"/>
+      <c r="NXN239" s="20"/>
+      <c r="NXO239" s="20"/>
+      <c r="NXP239" s="20"/>
+      <c r="NXQ239" s="20"/>
+      <c r="NXR239" s="20"/>
+      <c r="NXS239" s="20"/>
+      <c r="NXT239" s="20"/>
+      <c r="NXU239" s="20"/>
+      <c r="NXV239" s="20"/>
+      <c r="NXW239" s="20"/>
+      <c r="NXX239" s="20"/>
+      <c r="NXY239" s="20"/>
+      <c r="NXZ239" s="20"/>
+      <c r="NYA239" s="20"/>
+      <c r="NYB239" s="20"/>
+      <c r="NYC239" s="20"/>
+      <c r="NYD239" s="20"/>
+      <c r="NYE239" s="20"/>
+      <c r="NYF239" s="20"/>
+      <c r="NYG239" s="20"/>
+      <c r="NYH239" s="20"/>
+      <c r="NYI239" s="20"/>
+      <c r="NYJ239" s="20"/>
+      <c r="NYK239" s="20"/>
+      <c r="NYL239" s="20"/>
+      <c r="NYM239" s="20"/>
+      <c r="NYN239" s="20"/>
+      <c r="NYO239" s="20"/>
+      <c r="NYP239" s="20"/>
+      <c r="NYQ239" s="20"/>
+      <c r="NYR239" s="20"/>
+      <c r="NYS239" s="20"/>
+      <c r="NYT239" s="20"/>
+      <c r="NYU239" s="20"/>
+      <c r="NYV239" s="20"/>
+      <c r="NYW239" s="20"/>
+      <c r="NYX239" s="20"/>
+      <c r="NYY239" s="20"/>
+      <c r="NYZ239" s="20"/>
+      <c r="NZA239" s="20"/>
+      <c r="NZB239" s="20"/>
+      <c r="NZC239" s="20"/>
+      <c r="NZD239" s="20"/>
+      <c r="NZE239" s="20"/>
+      <c r="NZF239" s="20"/>
+      <c r="NZG239" s="20"/>
+      <c r="NZH239" s="20"/>
+      <c r="NZI239" s="20"/>
+      <c r="NZJ239" s="20"/>
+      <c r="NZK239" s="20"/>
+      <c r="NZL239" s="20"/>
+      <c r="NZM239" s="20"/>
+      <c r="NZN239" s="20"/>
+      <c r="NZO239" s="20"/>
+      <c r="NZP239" s="20"/>
+      <c r="NZQ239" s="20"/>
+      <c r="NZR239" s="20"/>
+      <c r="NZS239" s="20"/>
+      <c r="NZT239" s="20"/>
+      <c r="NZU239" s="20"/>
+      <c r="NZV239" s="20"/>
+      <c r="NZW239" s="20"/>
+      <c r="NZX239" s="20"/>
+      <c r="NZY239" s="20"/>
+      <c r="NZZ239" s="20"/>
+      <c r="OAA239" s="20"/>
+      <c r="OAB239" s="20"/>
+      <c r="OAC239" s="20"/>
+      <c r="OAD239" s="20"/>
+      <c r="OAE239" s="20"/>
+      <c r="OAF239" s="20"/>
+      <c r="OAG239" s="20"/>
+      <c r="OAH239" s="20"/>
+      <c r="OAI239" s="20"/>
+      <c r="OAJ239" s="20"/>
+      <c r="OAK239" s="20"/>
+      <c r="OAL239" s="20"/>
+      <c r="OAM239" s="20"/>
+      <c r="OAN239" s="20"/>
+      <c r="OAO239" s="20"/>
+      <c r="OAP239" s="20"/>
+      <c r="OAQ239" s="20"/>
+      <c r="OAR239" s="20"/>
+      <c r="OAS239" s="20"/>
+      <c r="OAT239" s="20"/>
+      <c r="OAU239" s="20"/>
+      <c r="OAV239" s="20"/>
+      <c r="OAW239" s="20"/>
+      <c r="OAX239" s="20"/>
+      <c r="OAY239" s="20"/>
+      <c r="OAZ239" s="20"/>
+      <c r="OBA239" s="20"/>
+      <c r="OBB239" s="20"/>
+      <c r="OBC239" s="20"/>
+      <c r="OBD239" s="20"/>
+      <c r="OBE239" s="20"/>
+      <c r="OBF239" s="20"/>
+      <c r="OBG239" s="20"/>
+      <c r="OBH239" s="20"/>
+      <c r="OBI239" s="20"/>
+      <c r="OBJ239" s="20"/>
+      <c r="OBK239" s="20"/>
+      <c r="OBL239" s="20"/>
+      <c r="OBM239" s="20"/>
+      <c r="OBN239" s="20"/>
+      <c r="OBO239" s="20"/>
+      <c r="OBP239" s="20"/>
+      <c r="OBQ239" s="20"/>
+      <c r="OBR239" s="20"/>
+      <c r="OBS239" s="20"/>
+      <c r="OBT239" s="20"/>
+      <c r="OBU239" s="20"/>
+      <c r="OBV239" s="20"/>
+      <c r="OBW239" s="20"/>
+      <c r="OBX239" s="20"/>
+      <c r="OBY239" s="20"/>
+      <c r="OBZ239" s="20"/>
+      <c r="OCA239" s="20"/>
+      <c r="OCB239" s="20"/>
+      <c r="OCC239" s="20"/>
+      <c r="OCD239" s="20"/>
+      <c r="OCE239" s="20"/>
+      <c r="OCF239" s="20"/>
+      <c r="OCG239" s="20"/>
+      <c r="OCH239" s="20"/>
+      <c r="OCI239" s="20"/>
+      <c r="OCJ239" s="20"/>
+      <c r="OCK239" s="20"/>
+      <c r="OCL239" s="20"/>
+      <c r="OCM239" s="20"/>
+      <c r="OCN239" s="20"/>
+      <c r="OCO239" s="20"/>
+      <c r="OCP239" s="20"/>
+      <c r="OCQ239" s="20"/>
+      <c r="OCR239" s="20"/>
+      <c r="OCS239" s="20"/>
+      <c r="OCT239" s="20"/>
+      <c r="OCU239" s="20"/>
+      <c r="OCV239" s="20"/>
+      <c r="OCW239" s="20"/>
+      <c r="OCX239" s="20"/>
+      <c r="OCY239" s="20"/>
+      <c r="OCZ239" s="20"/>
+      <c r="ODA239" s="20"/>
+      <c r="ODB239" s="20"/>
+      <c r="ODC239" s="20"/>
+      <c r="ODD239" s="20"/>
+      <c r="ODE239" s="20"/>
+      <c r="ODF239" s="20"/>
+      <c r="ODG239" s="20"/>
+      <c r="ODH239" s="20"/>
+      <c r="ODI239" s="20"/>
+      <c r="ODJ239" s="20"/>
+      <c r="ODK239" s="20"/>
+      <c r="ODL239" s="20"/>
+      <c r="ODM239" s="20"/>
+      <c r="ODN239" s="20"/>
+      <c r="ODO239" s="20"/>
+      <c r="ODP239" s="20"/>
+      <c r="ODQ239" s="20"/>
+      <c r="ODR239" s="20"/>
+      <c r="ODS239" s="20"/>
+      <c r="ODT239" s="20"/>
+      <c r="ODU239" s="20"/>
+      <c r="ODV239" s="20"/>
+      <c r="ODW239" s="20"/>
+      <c r="ODX239" s="20"/>
+      <c r="ODY239" s="20"/>
+      <c r="ODZ239" s="20"/>
+      <c r="OEA239" s="20"/>
+      <c r="OEB239" s="20"/>
+      <c r="OEC239" s="20"/>
+      <c r="OED239" s="20"/>
+      <c r="OEE239" s="20"/>
+      <c r="OEF239" s="20"/>
+      <c r="OEG239" s="20"/>
+      <c r="OEH239" s="20"/>
+      <c r="OEI239" s="20"/>
+      <c r="OEJ239" s="20"/>
+      <c r="OEK239" s="20"/>
+      <c r="OEL239" s="20"/>
+      <c r="OEM239" s="20"/>
+      <c r="OEN239" s="20"/>
+      <c r="OEO239" s="20"/>
+      <c r="OEP239" s="20"/>
+      <c r="OEQ239" s="20"/>
+      <c r="OER239" s="20"/>
+      <c r="OES239" s="20"/>
+      <c r="OET239" s="20"/>
+      <c r="OEU239" s="20"/>
+      <c r="OEV239" s="20"/>
+      <c r="OEW239" s="20"/>
+      <c r="OEX239" s="20"/>
+      <c r="OEY239" s="20"/>
+      <c r="OEZ239" s="20"/>
+      <c r="OFA239" s="20"/>
+      <c r="OFB239" s="20"/>
+      <c r="OFC239" s="20"/>
+      <c r="OFD239" s="20"/>
+      <c r="OFE239" s="20"/>
+      <c r="OFF239" s="20"/>
+      <c r="OFG239" s="20"/>
+      <c r="OFH239" s="20"/>
+      <c r="OFI239" s="20"/>
+      <c r="OFJ239" s="20"/>
+      <c r="OFK239" s="20"/>
+      <c r="OFL239" s="20"/>
+      <c r="OFM239" s="20"/>
+      <c r="OFN239" s="20"/>
+      <c r="OFO239" s="20"/>
+      <c r="OFP239" s="20"/>
+      <c r="OFQ239" s="20"/>
+      <c r="OFR239" s="20"/>
+      <c r="OFS239" s="20"/>
+      <c r="OFT239" s="20"/>
+      <c r="OFU239" s="20"/>
+      <c r="OFV239" s="20"/>
+      <c r="OFW239" s="20"/>
+      <c r="OFX239" s="20"/>
+      <c r="OFY239" s="20"/>
+      <c r="OFZ239" s="20"/>
+      <c r="OGA239" s="20"/>
+      <c r="OGB239" s="20"/>
+      <c r="OGC239" s="20"/>
+      <c r="OGD239" s="20"/>
+      <c r="OGE239" s="20"/>
+      <c r="OGF239" s="20"/>
+      <c r="OGG239" s="20"/>
+      <c r="OGH239" s="20"/>
+      <c r="OGI239" s="20"/>
+      <c r="OGJ239" s="20"/>
+      <c r="OGK239" s="20"/>
+      <c r="OGL239" s="20"/>
+      <c r="OGM239" s="20"/>
+      <c r="OGN239" s="20"/>
+      <c r="OGO239" s="20"/>
+      <c r="OGP239" s="20"/>
+      <c r="OGQ239" s="20"/>
+      <c r="OGR239" s="20"/>
+      <c r="OGS239" s="20"/>
+      <c r="OGT239" s="20"/>
+      <c r="OGU239" s="20"/>
+      <c r="OGV239" s="20"/>
+      <c r="OGW239" s="20"/>
+      <c r="OGX239" s="20"/>
+      <c r="OGY239" s="20"/>
+      <c r="OGZ239" s="20"/>
+      <c r="OHA239" s="20"/>
+      <c r="OHB239" s="20"/>
+      <c r="OHC239" s="20"/>
+      <c r="OHD239" s="20"/>
+      <c r="OHE239" s="20"/>
+      <c r="OHF239" s="20"/>
+      <c r="OHG239" s="20"/>
+      <c r="OHH239" s="20"/>
+      <c r="OHI239" s="20"/>
+      <c r="OHJ239" s="20"/>
+      <c r="OHK239" s="20"/>
+      <c r="OHL239" s="20"/>
+      <c r="OHM239" s="20"/>
+      <c r="OHN239" s="20"/>
+      <c r="OHO239" s="20"/>
+      <c r="OHP239" s="20"/>
+      <c r="OHQ239" s="20"/>
+      <c r="OHR239" s="20"/>
+      <c r="OHS239" s="20"/>
+      <c r="OHT239" s="20"/>
+      <c r="OHU239" s="20"/>
+      <c r="OHV239" s="20"/>
+      <c r="OHW239" s="20"/>
+      <c r="OHX239" s="20"/>
+      <c r="OHY239" s="20"/>
+      <c r="OHZ239" s="20"/>
+      <c r="OIA239" s="20"/>
+      <c r="OIB239" s="20"/>
+      <c r="OIC239" s="20"/>
+      <c r="OID239" s="20"/>
+      <c r="OIE239" s="20"/>
+      <c r="OIF239" s="20"/>
+      <c r="OIG239" s="20"/>
+      <c r="OIH239" s="20"/>
+      <c r="OII239" s="20"/>
+      <c r="OIJ239" s="20"/>
+      <c r="OIK239" s="20"/>
+      <c r="OIL239" s="20"/>
+      <c r="OIM239" s="20"/>
+      <c r="OIN239" s="20"/>
+      <c r="OIO239" s="20"/>
+      <c r="OIP239" s="20"/>
+      <c r="OIQ239" s="20"/>
+      <c r="OIR239" s="20"/>
+      <c r="OIS239" s="20"/>
+      <c r="OIT239" s="20"/>
+      <c r="OIU239" s="20"/>
+      <c r="OIV239" s="20"/>
+      <c r="OIW239" s="20"/>
+      <c r="OIX239" s="20"/>
+      <c r="OIY239" s="20"/>
+      <c r="OIZ239" s="20"/>
+      <c r="OJA239" s="20"/>
+      <c r="OJB239" s="20"/>
+      <c r="OJC239" s="20"/>
+      <c r="OJD239" s="20"/>
+      <c r="OJE239" s="20"/>
+      <c r="OJF239" s="20"/>
+      <c r="OJG239" s="20"/>
+      <c r="OJH239" s="20"/>
+      <c r="OJI239" s="20"/>
+      <c r="OJJ239" s="20"/>
+      <c r="OJK239" s="20"/>
+      <c r="OJL239" s="20"/>
+      <c r="OJM239" s="20"/>
+      <c r="OJN239" s="20"/>
+      <c r="OJO239" s="20"/>
+      <c r="OJP239" s="20"/>
+      <c r="OJQ239" s="20"/>
+      <c r="OJR239" s="20"/>
+      <c r="OJS239" s="20"/>
+      <c r="OJT239" s="20"/>
+      <c r="OJU239" s="20"/>
+      <c r="OJV239" s="20"/>
+      <c r="OJW239" s="20"/>
+      <c r="OJX239" s="20"/>
+      <c r="OJY239" s="20"/>
+      <c r="OJZ239" s="20"/>
+      <c r="OKA239" s="20"/>
+      <c r="OKB239" s="20"/>
+      <c r="OKC239" s="20"/>
+      <c r="OKD239" s="20"/>
+      <c r="OKE239" s="20"/>
+      <c r="OKF239" s="20"/>
+      <c r="OKG239" s="20"/>
+      <c r="OKH239" s="20"/>
+      <c r="OKI239" s="20"/>
+      <c r="OKJ239" s="20"/>
+      <c r="OKK239" s="20"/>
+      <c r="OKL239" s="20"/>
+      <c r="OKM239" s="20"/>
+      <c r="OKN239" s="20"/>
+      <c r="OKO239" s="20"/>
+      <c r="OKP239" s="20"/>
+      <c r="OKQ239" s="20"/>
+      <c r="OKR239" s="20"/>
+      <c r="OKS239" s="20"/>
+      <c r="OKT239" s="20"/>
+      <c r="OKU239" s="20"/>
+      <c r="OKV239" s="20"/>
+      <c r="OKW239" s="20"/>
+      <c r="OKX239" s="20"/>
+      <c r="OKY239" s="20"/>
+      <c r="OKZ239" s="20"/>
+      <c r="OLA239" s="20"/>
+      <c r="OLB239" s="20"/>
+      <c r="OLC239" s="20"/>
+      <c r="OLD239" s="20"/>
+      <c r="OLE239" s="20"/>
+      <c r="OLF239" s="20"/>
+      <c r="OLG239" s="20"/>
+      <c r="OLH239" s="20"/>
+      <c r="OLI239" s="20"/>
+      <c r="OLJ239" s="20"/>
+      <c r="OLK239" s="20"/>
+      <c r="OLL239" s="20"/>
+      <c r="OLM239" s="20"/>
+      <c r="OLN239" s="20"/>
+      <c r="OLO239" s="20"/>
+      <c r="OLP239" s="20"/>
+      <c r="OLQ239" s="20"/>
+      <c r="OLR239" s="20"/>
+      <c r="OLS239" s="20"/>
+      <c r="OLT239" s="20"/>
+      <c r="OLU239" s="20"/>
+      <c r="OLV239" s="20"/>
+      <c r="OLW239" s="20"/>
+      <c r="OLX239" s="20"/>
+      <c r="OLY239" s="20"/>
+      <c r="OLZ239" s="20"/>
+      <c r="OMA239" s="20"/>
+      <c r="OMB239" s="20"/>
+      <c r="OMC239" s="20"/>
+      <c r="OMD239" s="20"/>
+      <c r="OME239" s="20"/>
+      <c r="OMF239" s="20"/>
+      <c r="OMG239" s="20"/>
+      <c r="OMH239" s="20"/>
+      <c r="OMI239" s="20"/>
+      <c r="OMJ239" s="20"/>
+      <c r="OMK239" s="20"/>
+      <c r="OML239" s="20"/>
+      <c r="OMM239" s="20"/>
+      <c r="OMN239" s="20"/>
+      <c r="OMO239" s="20"/>
+      <c r="OMP239" s="20"/>
+      <c r="OMQ239" s="20"/>
+      <c r="OMR239" s="20"/>
+      <c r="OMS239" s="20"/>
+      <c r="OMT239" s="20"/>
+      <c r="OMU239" s="20"/>
+      <c r="OMV239" s="20"/>
+      <c r="OMW239" s="20"/>
+      <c r="OMX239" s="20"/>
+      <c r="OMY239" s="20"/>
+      <c r="OMZ239" s="20"/>
+      <c r="ONA239" s="20"/>
+      <c r="ONB239" s="20"/>
+      <c r="ONC239" s="20"/>
+      <c r="OND239" s="20"/>
+      <c r="ONE239" s="20"/>
+      <c r="ONF239" s="20"/>
+      <c r="ONG239" s="20"/>
+      <c r="ONH239" s="20"/>
+      <c r="ONI239" s="20"/>
+      <c r="ONJ239" s="20"/>
+      <c r="ONK239" s="20"/>
+      <c r="ONL239" s="20"/>
+      <c r="ONM239" s="20"/>
+      <c r="ONN239" s="20"/>
+      <c r="ONO239" s="20"/>
+      <c r="ONP239" s="20"/>
+      <c r="ONQ239" s="20"/>
+      <c r="ONR239" s="20"/>
+      <c r="ONS239" s="20"/>
+      <c r="ONT239" s="20"/>
+      <c r="ONU239" s="20"/>
+      <c r="ONV239" s="20"/>
+      <c r="ONW239" s="20"/>
+      <c r="ONX239" s="20"/>
+      <c r="ONY239" s="20"/>
+      <c r="ONZ239" s="20"/>
+      <c r="OOA239" s="20"/>
+      <c r="OOB239" s="20"/>
+      <c r="OOC239" s="20"/>
+      <c r="OOD239" s="20"/>
+      <c r="OOE239" s="20"/>
+      <c r="OOF239" s="20"/>
+      <c r="OOG239" s="20"/>
+      <c r="OOH239" s="20"/>
+      <c r="OOI239" s="20"/>
+      <c r="OOJ239" s="20"/>
+      <c r="OOK239" s="20"/>
+      <c r="OOL239" s="20"/>
+      <c r="OOM239" s="20"/>
+      <c r="OON239" s="20"/>
+      <c r="OOO239" s="20"/>
+      <c r="OOP239" s="20"/>
+      <c r="OOQ239" s="20"/>
+      <c r="OOR239" s="20"/>
+      <c r="OOS239" s="20"/>
+      <c r="OOT239" s="20"/>
+      <c r="OOU239" s="20"/>
+      <c r="OOV239" s="20"/>
+      <c r="OOW239" s="20"/>
+      <c r="OOX239" s="20"/>
+      <c r="OOY239" s="20"/>
+      <c r="OOZ239" s="20"/>
+      <c r="OPA239" s="20"/>
+      <c r="OPB239" s="20"/>
+      <c r="OPC239" s="20"/>
+      <c r="OPD239" s="20"/>
+      <c r="OPE239" s="20"/>
+      <c r="OPF239" s="20"/>
+      <c r="OPG239" s="20"/>
+      <c r="OPH239" s="20"/>
+      <c r="OPI239" s="20"/>
+      <c r="OPJ239" s="20"/>
+      <c r="OPK239" s="20"/>
+      <c r="OPL239" s="20"/>
+      <c r="OPM239" s="20"/>
+      <c r="OPN239" s="20"/>
+      <c r="OPO239" s="20"/>
+      <c r="OPP239" s="20"/>
+      <c r="OPQ239" s="20"/>
+      <c r="OPR239" s="20"/>
+      <c r="OPS239" s="20"/>
+      <c r="OPT239" s="20"/>
+      <c r="OPU239" s="20"/>
+      <c r="OPV239" s="20"/>
+      <c r="OPW239" s="20"/>
+      <c r="OPX239" s="20"/>
+      <c r="OPY239" s="20"/>
+      <c r="OPZ239" s="20"/>
+      <c r="OQA239" s="20"/>
+      <c r="OQB239" s="20"/>
+      <c r="OQC239" s="20"/>
+      <c r="OQD239" s="20"/>
+      <c r="OQE239" s="20"/>
+      <c r="OQF239" s="20"/>
+      <c r="OQG239" s="20"/>
+      <c r="OQH239" s="20"/>
+      <c r="OQI239" s="20"/>
+      <c r="OQJ239" s="20"/>
+      <c r="OQK239" s="20"/>
+      <c r="OQL239" s="20"/>
+      <c r="OQM239" s="20"/>
+      <c r="OQN239" s="20"/>
+      <c r="OQO239" s="20"/>
+      <c r="OQP239" s="20"/>
+      <c r="OQQ239" s="20"/>
+      <c r="OQR239" s="20"/>
+      <c r="OQS239" s="20"/>
+      <c r="OQT239" s="20"/>
+      <c r="OQU239" s="20"/>
+      <c r="OQV239" s="20"/>
+      <c r="OQW239" s="20"/>
+      <c r="OQX239" s="20"/>
+      <c r="OQY239" s="20"/>
+      <c r="OQZ239" s="20"/>
+      <c r="ORA239" s="20"/>
+      <c r="ORB239" s="20"/>
+      <c r="ORC239" s="20"/>
+      <c r="ORD239" s="20"/>
+      <c r="ORE239" s="20"/>
+      <c r="ORF239" s="20"/>
+      <c r="ORG239" s="20"/>
+      <c r="ORH239" s="20"/>
+      <c r="ORI239" s="20"/>
+      <c r="ORJ239" s="20"/>
+      <c r="ORK239" s="20"/>
+      <c r="ORL239" s="20"/>
+      <c r="ORM239" s="20"/>
+      <c r="ORN239" s="20"/>
+      <c r="ORO239" s="20"/>
+      <c r="ORP239" s="20"/>
+      <c r="ORQ239" s="20"/>
+      <c r="ORR239" s="20"/>
+      <c r="ORS239" s="20"/>
+      <c r="ORT239" s="20"/>
+      <c r="ORU239" s="20"/>
+      <c r="ORV239" s="20"/>
+      <c r="ORW239" s="20"/>
+      <c r="ORX239" s="20"/>
+      <c r="ORY239" s="20"/>
+      <c r="ORZ239" s="20"/>
+      <c r="OSA239" s="20"/>
+      <c r="OSB239" s="20"/>
+      <c r="OSC239" s="20"/>
+      <c r="OSD239" s="20"/>
+      <c r="OSE239" s="20"/>
+      <c r="OSF239" s="20"/>
+      <c r="OSG239" s="20"/>
+      <c r="OSH239" s="20"/>
+      <c r="OSI239" s="20"/>
+      <c r="OSJ239" s="20"/>
+      <c r="OSK239" s="20"/>
+      <c r="OSL239" s="20"/>
+      <c r="OSM239" s="20"/>
+      <c r="OSN239" s="20"/>
+      <c r="OSO239" s="20"/>
+      <c r="OSP239" s="20"/>
+      <c r="OSQ239" s="20"/>
+      <c r="OSR239" s="20"/>
+      <c r="OSS239" s="20"/>
+      <c r="OST239" s="20"/>
+      <c r="OSU239" s="20"/>
+      <c r="OSV239" s="20"/>
+      <c r="OSW239" s="20"/>
+      <c r="OSX239" s="20"/>
+      <c r="OSY239" s="20"/>
+      <c r="OSZ239" s="20"/>
+      <c r="OTA239" s="20"/>
+      <c r="OTB239" s="20"/>
+      <c r="OTC239" s="20"/>
+      <c r="OTD239" s="20"/>
+      <c r="OTE239" s="20"/>
+      <c r="OTF239" s="20"/>
+      <c r="OTG239" s="20"/>
+      <c r="OTH239" s="20"/>
+      <c r="OTI239" s="20"/>
+      <c r="OTJ239" s="20"/>
+      <c r="OTK239" s="20"/>
+      <c r="OTL239" s="20"/>
+      <c r="OTM239" s="20"/>
+      <c r="OTN239" s="20"/>
+      <c r="OTO239" s="20"/>
+      <c r="OTP239" s="20"/>
+      <c r="OTQ239" s="20"/>
+      <c r="OTR239" s="20"/>
+      <c r="OTS239" s="20"/>
+      <c r="OTT239" s="20"/>
+      <c r="OTU239" s="20"/>
+      <c r="OTV239" s="20"/>
+      <c r="OTW239" s="20"/>
+      <c r="OTX239" s="20"/>
+      <c r="OTY239" s="20"/>
+      <c r="OTZ239" s="20"/>
+      <c r="OUA239" s="20"/>
+      <c r="OUB239" s="20"/>
+      <c r="OUC239" s="20"/>
+      <c r="OUD239" s="20"/>
+      <c r="OUE239" s="20"/>
+      <c r="OUF239" s="20"/>
+      <c r="OUG239" s="20"/>
+      <c r="OUH239" s="20"/>
+      <c r="OUI239" s="20"/>
+      <c r="OUJ239" s="20"/>
+      <c r="OUK239" s="20"/>
+      <c r="OUL239" s="20"/>
+      <c r="OUM239" s="20"/>
+      <c r="OUN239" s="20"/>
+      <c r="OUO239" s="20"/>
+      <c r="OUP239" s="20"/>
+      <c r="OUQ239" s="20"/>
+      <c r="OUR239" s="20"/>
+      <c r="OUS239" s="20"/>
+      <c r="OUT239" s="20"/>
+      <c r="OUU239" s="20"/>
+      <c r="OUV239" s="20"/>
+      <c r="OUW239" s="20"/>
+      <c r="OUX239" s="20"/>
+      <c r="OUY239" s="20"/>
+      <c r="OUZ239" s="20"/>
+      <c r="OVA239" s="20"/>
+      <c r="OVB239" s="20"/>
+      <c r="OVC239" s="20"/>
+      <c r="OVD239" s="20"/>
+      <c r="OVE239" s="20"/>
+      <c r="OVF239" s="20"/>
+      <c r="OVG239" s="20"/>
+      <c r="OVH239" s="20"/>
+      <c r="OVI239" s="20"/>
+      <c r="OVJ239" s="20"/>
+      <c r="OVK239" s="20"/>
+      <c r="OVL239" s="20"/>
+      <c r="OVM239" s="20"/>
+      <c r="OVN239" s="20"/>
+      <c r="OVO239" s="20"/>
+      <c r="OVP239" s="20"/>
+      <c r="OVQ239" s="20"/>
+      <c r="OVR239" s="20"/>
+      <c r="OVS239" s="20"/>
+      <c r="OVT239" s="20"/>
+      <c r="OVU239" s="20"/>
+      <c r="OVV239" s="20"/>
+      <c r="OVW239" s="20"/>
+      <c r="OVX239" s="20"/>
+      <c r="OVY239" s="20"/>
+      <c r="OVZ239" s="20"/>
+      <c r="OWA239" s="20"/>
+      <c r="OWB239" s="20"/>
+      <c r="OWC239" s="20"/>
+      <c r="OWD239" s="20"/>
+      <c r="OWE239" s="20"/>
+      <c r="OWF239" s="20"/>
+      <c r="OWG239" s="20"/>
+      <c r="OWH239" s="20"/>
+      <c r="OWI239" s="20"/>
+      <c r="OWJ239" s="20"/>
+      <c r="OWK239" s="20"/>
+      <c r="OWL239" s="20"/>
+      <c r="OWM239" s="20"/>
+      <c r="OWN239" s="20"/>
+      <c r="OWO239" s="20"/>
+      <c r="OWP239" s="20"/>
+      <c r="OWQ239" s="20"/>
+      <c r="OWR239" s="20"/>
+      <c r="OWS239" s="20"/>
+      <c r="OWT239" s="20"/>
+      <c r="OWU239" s="20"/>
+      <c r="OWV239" s="20"/>
+      <c r="OWW239" s="20"/>
+      <c r="OWX239" s="20"/>
+      <c r="OWY239" s="20"/>
+      <c r="OWZ239" s="20"/>
+      <c r="OXA239" s="20"/>
+      <c r="OXB239" s="20"/>
+      <c r="OXC239" s="20"/>
+      <c r="OXD239" s="20"/>
+      <c r="OXE239" s="20"/>
+      <c r="OXF239" s="20"/>
+      <c r="OXG239" s="20"/>
+      <c r="OXH239" s="20"/>
+      <c r="OXI239" s="20"/>
+      <c r="OXJ239" s="20"/>
+      <c r="OXK239" s="20"/>
+      <c r="OXL239" s="20"/>
+      <c r="OXM239" s="20"/>
+      <c r="OXN239" s="20"/>
+      <c r="OXO239" s="20"/>
+      <c r="OXP239" s="20"/>
+      <c r="OXQ239" s="20"/>
+      <c r="OXR239" s="20"/>
+      <c r="OXS239" s="20"/>
+      <c r="OXT239" s="20"/>
+      <c r="OXU239" s="20"/>
+      <c r="OXV239" s="20"/>
+      <c r="OXW239" s="20"/>
+      <c r="OXX239" s="20"/>
+      <c r="OXY239" s="20"/>
+      <c r="OXZ239" s="20"/>
+      <c r="OYA239" s="20"/>
+      <c r="OYB239" s="20"/>
+      <c r="OYC239" s="20"/>
+      <c r="OYD239" s="20"/>
+      <c r="OYE239" s="20"/>
+      <c r="OYF239" s="20"/>
+      <c r="OYG239" s="20"/>
+      <c r="OYH239" s="20"/>
+      <c r="OYI239" s="20"/>
+      <c r="OYJ239" s="20"/>
+      <c r="OYK239" s="20"/>
+      <c r="OYL239" s="20"/>
+      <c r="OYM239" s="20"/>
+      <c r="OYN239" s="20"/>
+      <c r="OYO239" s="20"/>
+      <c r="OYP239" s="20"/>
+      <c r="OYQ239" s="20"/>
+      <c r="OYR239" s="20"/>
+      <c r="OYS239" s="20"/>
+      <c r="OYT239" s="20"/>
+      <c r="OYU239" s="20"/>
+      <c r="OYV239" s="20"/>
+      <c r="OYW239" s="20"/>
+      <c r="OYX239" s="20"/>
+      <c r="OYY239" s="20"/>
+      <c r="OYZ239" s="20"/>
+      <c r="OZA239" s="20"/>
+      <c r="OZB239" s="20"/>
+      <c r="OZC239" s="20"/>
+      <c r="OZD239" s="20"/>
+      <c r="OZE239" s="20"/>
+      <c r="OZF239" s="20"/>
+      <c r="OZG239" s="20"/>
+      <c r="OZH239" s="20"/>
+      <c r="OZI239" s="20"/>
+      <c r="OZJ239" s="20"/>
+      <c r="OZK239" s="20"/>
+      <c r="OZL239" s="20"/>
+      <c r="OZM239" s="20"/>
+      <c r="OZN239" s="20"/>
+      <c r="OZO239" s="20"/>
+      <c r="OZP239" s="20"/>
+      <c r="OZQ239" s="20"/>
+      <c r="OZR239" s="20"/>
+      <c r="OZS239" s="20"/>
+      <c r="OZT239" s="20"/>
+      <c r="OZU239" s="20"/>
+      <c r="OZV239" s="20"/>
+      <c r="OZW239" s="20"/>
+      <c r="OZX239" s="20"/>
+      <c r="OZY239" s="20"/>
+      <c r="OZZ239" s="20"/>
+      <c r="PAA239" s="20"/>
+      <c r="PAB239" s="20"/>
+      <c r="PAC239" s="20"/>
+      <c r="PAD239" s="20"/>
+      <c r="PAE239" s="20"/>
+      <c r="PAF239" s="20"/>
+      <c r="PAG239" s="20"/>
+      <c r="PAH239" s="20"/>
+      <c r="PAI239" s="20"/>
+      <c r="PAJ239" s="20"/>
+      <c r="PAK239" s="20"/>
+      <c r="PAL239" s="20"/>
+      <c r="PAM239" s="20"/>
+      <c r="PAN239" s="20"/>
+      <c r="PAO239" s="20"/>
+      <c r="PAP239" s="20"/>
+      <c r="PAQ239" s="20"/>
+      <c r="PAR239" s="20"/>
+      <c r="PAS239" s="20"/>
+      <c r="PAT239" s="20"/>
+      <c r="PAU239" s="20"/>
+      <c r="PAV239" s="20"/>
+      <c r="PAW239" s="20"/>
+      <c r="PAX239" s="20"/>
+      <c r="PAY239" s="20"/>
+      <c r="PAZ239" s="20"/>
+      <c r="PBA239" s="20"/>
+      <c r="PBB239" s="20"/>
+      <c r="PBC239" s="20"/>
+      <c r="PBD239" s="20"/>
+      <c r="PBE239" s="20"/>
+      <c r="PBF239" s="20"/>
+      <c r="PBG239" s="20"/>
+      <c r="PBH239" s="20"/>
+      <c r="PBI239" s="20"/>
+      <c r="PBJ239" s="20"/>
+      <c r="PBK239" s="20"/>
+      <c r="PBL239" s="20"/>
+      <c r="PBM239" s="20"/>
+      <c r="PBN239" s="20"/>
+      <c r="PBO239" s="20"/>
+      <c r="PBP239" s="20"/>
+      <c r="PBQ239" s="20"/>
+      <c r="PBR239" s="20"/>
+      <c r="PBS239" s="20"/>
+      <c r="PBT239" s="20"/>
+      <c r="PBU239" s="20"/>
+      <c r="PBV239" s="20"/>
+      <c r="PBW239" s="20"/>
+      <c r="PBX239" s="20"/>
+      <c r="PBY239" s="20"/>
+      <c r="PBZ239" s="20"/>
+      <c r="PCA239" s="20"/>
+      <c r="PCB239" s="20"/>
+      <c r="PCC239" s="20"/>
+      <c r="PCD239" s="20"/>
+      <c r="PCE239" s="20"/>
+      <c r="PCF239" s="20"/>
+      <c r="PCG239" s="20"/>
+      <c r="PCH239" s="20"/>
+      <c r="PCI239" s="20"/>
+      <c r="PCJ239" s="20"/>
+      <c r="PCK239" s="20"/>
+      <c r="PCL239" s="20"/>
+      <c r="PCM239" s="20"/>
+      <c r="PCN239" s="20"/>
+      <c r="PCO239" s="20"/>
+      <c r="PCP239" s="20"/>
+      <c r="PCQ239" s="20"/>
+      <c r="PCR239" s="20"/>
+      <c r="PCS239" s="20"/>
+      <c r="PCT239" s="20"/>
+      <c r="PCU239" s="20"/>
+      <c r="PCV239" s="20"/>
+      <c r="PCW239" s="20"/>
+      <c r="PCX239" s="20"/>
+      <c r="PCY239" s="20"/>
+      <c r="PCZ239" s="20"/>
+      <c r="PDA239" s="20"/>
+      <c r="PDB239" s="20"/>
+      <c r="PDC239" s="20"/>
+      <c r="PDD239" s="20"/>
+      <c r="PDE239" s="20"/>
+      <c r="PDF239" s="20"/>
+      <c r="PDG239" s="20"/>
+      <c r="PDH239" s="20"/>
+      <c r="PDI239" s="20"/>
+      <c r="PDJ239" s="20"/>
+      <c r="PDK239" s="20"/>
+      <c r="PDL239" s="20"/>
+      <c r="PDM239" s="20"/>
+      <c r="PDN239" s="20"/>
+      <c r="PDO239" s="20"/>
+      <c r="PDP239" s="20"/>
+      <c r="PDQ239" s="20"/>
+      <c r="PDR239" s="20"/>
+      <c r="PDS239" s="20"/>
+      <c r="PDT239" s="20"/>
+      <c r="PDU239" s="20"/>
+      <c r="PDV239" s="20"/>
+      <c r="PDW239" s="20"/>
+      <c r="PDX239" s="20"/>
+      <c r="PDY239" s="20"/>
+      <c r="PDZ239" s="20"/>
+      <c r="PEA239" s="20"/>
+      <c r="PEB239" s="20"/>
+      <c r="PEC239" s="20"/>
+      <c r="PED239" s="20"/>
+      <c r="PEE239" s="20"/>
+      <c r="PEF239" s="20"/>
+      <c r="PEG239" s="20"/>
+      <c r="PEH239" s="20"/>
+      <c r="PEI239" s="20"/>
+      <c r="PEJ239" s="20"/>
+      <c r="PEK239" s="20"/>
+      <c r="PEL239" s="20"/>
+      <c r="PEM239" s="20"/>
+      <c r="PEN239" s="20"/>
+      <c r="PEO239" s="20"/>
+      <c r="PEP239" s="20"/>
+      <c r="PEQ239" s="20"/>
+      <c r="PER239" s="20"/>
+      <c r="PES239" s="20"/>
+      <c r="PET239" s="20"/>
+      <c r="PEU239" s="20"/>
+      <c r="PEV239" s="20"/>
+      <c r="PEW239" s="20"/>
+      <c r="PEX239" s="20"/>
+      <c r="PEY239" s="20"/>
+      <c r="PEZ239" s="20"/>
+      <c r="PFA239" s="20"/>
+      <c r="PFB239" s="20"/>
+      <c r="PFC239" s="20"/>
+      <c r="PFD239" s="20"/>
+      <c r="PFE239" s="20"/>
+      <c r="PFF239" s="20"/>
+      <c r="PFG239" s="20"/>
+      <c r="PFH239" s="20"/>
+      <c r="PFI239" s="20"/>
+      <c r="PFJ239" s="20"/>
+      <c r="PFK239" s="20"/>
+      <c r="PFL239" s="20"/>
+      <c r="PFM239" s="20"/>
+      <c r="PFN239" s="20"/>
+      <c r="PFO239" s="20"/>
+      <c r="PFP239" s="20"/>
+      <c r="PFQ239" s="20"/>
+      <c r="PFR239" s="20"/>
+      <c r="PFS239" s="20"/>
+      <c r="PFT239" s="20"/>
+      <c r="PFU239" s="20"/>
+      <c r="PFV239" s="20"/>
+      <c r="PFW239" s="20"/>
+      <c r="PFX239" s="20"/>
+      <c r="PFY239" s="20"/>
+      <c r="PFZ239" s="20"/>
+      <c r="PGA239" s="20"/>
+      <c r="PGB239" s="20"/>
+      <c r="PGC239" s="20"/>
+      <c r="PGD239" s="20"/>
+      <c r="PGE239" s="20"/>
+      <c r="PGF239" s="20"/>
+      <c r="PGG239" s="20"/>
+      <c r="PGH239" s="20"/>
+      <c r="PGI239" s="20"/>
+      <c r="PGJ239" s="20"/>
+      <c r="PGK239" s="20"/>
+      <c r="PGL239" s="20"/>
+      <c r="PGM239" s="20"/>
+      <c r="PGN239" s="20"/>
+      <c r="PGO239" s="20"/>
+      <c r="PGP239" s="20"/>
+      <c r="PGQ239" s="20"/>
+      <c r="PGR239" s="20"/>
+      <c r="PGS239" s="20"/>
+      <c r="PGT239" s="20"/>
+      <c r="PGU239" s="20"/>
+      <c r="PGV239" s="20"/>
+      <c r="PGW239" s="20"/>
+      <c r="PGX239" s="20"/>
+      <c r="PGY239" s="20"/>
+      <c r="PGZ239" s="20"/>
+      <c r="PHA239" s="20"/>
+      <c r="PHB239" s="20"/>
+      <c r="PHC239" s="20"/>
+      <c r="PHD239" s="20"/>
+      <c r="PHE239" s="20"/>
+      <c r="PHF239" s="20"/>
+      <c r="PHG239" s="20"/>
+      <c r="PHH239" s="20"/>
+      <c r="PHI239" s="20"/>
+      <c r="PHJ239" s="20"/>
+      <c r="PHK239" s="20"/>
+      <c r="PHL239" s="20"/>
+      <c r="PHM239" s="20"/>
+      <c r="PHN239" s="20"/>
+      <c r="PHO239" s="20"/>
+      <c r="PHP239" s="20"/>
+      <c r="PHQ239" s="20"/>
+      <c r="PHR239" s="20"/>
+      <c r="PHS239" s="20"/>
+      <c r="PHT239" s="20"/>
+      <c r="PHU239" s="20"/>
+      <c r="PHV239" s="20"/>
+      <c r="PHW239" s="20"/>
+      <c r="PHX239" s="20"/>
+      <c r="PHY239" s="20"/>
+      <c r="PHZ239" s="20"/>
+      <c r="PIA239" s="20"/>
+      <c r="PIB239" s="20"/>
+      <c r="PIC239" s="20"/>
+      <c r="PID239" s="20"/>
+      <c r="PIE239" s="20"/>
+      <c r="PIF239" s="20"/>
+      <c r="PIG239" s="20"/>
+      <c r="PIH239" s="20"/>
+      <c r="PII239" s="20"/>
+      <c r="PIJ239" s="20"/>
+      <c r="PIK239" s="20"/>
+      <c r="PIL239" s="20"/>
+      <c r="PIM239" s="20"/>
+      <c r="PIN239" s="20"/>
+      <c r="PIO239" s="20"/>
+      <c r="PIP239" s="20"/>
+      <c r="PIQ239" s="20"/>
+      <c r="PIR239" s="20"/>
+      <c r="PIS239" s="20"/>
+      <c r="PIT239" s="20"/>
+      <c r="PIU239" s="20"/>
+      <c r="PIV239" s="20"/>
+      <c r="PIW239" s="20"/>
+      <c r="PIX239" s="20"/>
+      <c r="PIY239" s="20"/>
+      <c r="PIZ239" s="20"/>
+      <c r="PJA239" s="20"/>
+      <c r="PJB239" s="20"/>
+      <c r="PJC239" s="20"/>
+      <c r="PJD239" s="20"/>
+      <c r="PJE239" s="20"/>
+      <c r="PJF239" s="20"/>
+      <c r="PJG239" s="20"/>
+      <c r="PJH239" s="20"/>
+      <c r="PJI239" s="20"/>
+      <c r="PJJ239" s="20"/>
+      <c r="PJK239" s="20"/>
+      <c r="PJL239" s="20"/>
+      <c r="PJM239" s="20"/>
+      <c r="PJN239" s="20"/>
+      <c r="PJO239" s="20"/>
+      <c r="PJP239" s="20"/>
+      <c r="PJQ239" s="20"/>
+      <c r="PJR239" s="20"/>
+      <c r="PJS239" s="20"/>
+      <c r="PJT239" s="20"/>
+      <c r="PJU239" s="20"/>
+      <c r="PJV239" s="20"/>
+      <c r="PJW239" s="20"/>
+      <c r="PJX239" s="20"/>
+      <c r="PJY239" s="20"/>
+      <c r="PJZ239" s="20"/>
+      <c r="PKA239" s="20"/>
+      <c r="PKB239" s="20"/>
+      <c r="PKC239" s="20"/>
+      <c r="PKD239" s="20"/>
+      <c r="PKE239" s="20"/>
+      <c r="PKF239" s="20"/>
+      <c r="PKG239" s="20"/>
+      <c r="PKH239" s="20"/>
+      <c r="PKI239" s="20"/>
+      <c r="PKJ239" s="20"/>
+      <c r="PKK239" s="20"/>
+      <c r="PKL239" s="20"/>
+      <c r="PKM239" s="20"/>
+      <c r="PKN239" s="20"/>
+      <c r="PKO239" s="20"/>
+      <c r="PKP239" s="20"/>
+      <c r="PKQ239" s="20"/>
+      <c r="PKR239" s="20"/>
+      <c r="PKS239" s="20"/>
+      <c r="PKT239" s="20"/>
+      <c r="PKU239" s="20"/>
+      <c r="PKV239" s="20"/>
+      <c r="PKW239" s="20"/>
+      <c r="PKX239" s="20"/>
+      <c r="PKY239" s="20"/>
+      <c r="PKZ239" s="20"/>
+      <c r="PLA239" s="20"/>
+      <c r="PLB239" s="20"/>
+      <c r="PLC239" s="20"/>
+      <c r="PLD239" s="20"/>
+      <c r="PLE239" s="20"/>
+      <c r="PLF239" s="20"/>
+      <c r="PLG239" s="20"/>
+      <c r="PLH239" s="20"/>
+      <c r="PLI239" s="20"/>
+      <c r="PLJ239" s="20"/>
+      <c r="PLK239" s="20"/>
+      <c r="PLL239" s="20"/>
+      <c r="PLM239" s="20"/>
+      <c r="PLN239" s="20"/>
+      <c r="PLO239" s="20"/>
+      <c r="PLP239" s="20"/>
+      <c r="PLQ239" s="20"/>
+      <c r="PLR239" s="20"/>
+      <c r="PLS239" s="20"/>
+      <c r="PLT239" s="20"/>
+      <c r="PLU239" s="20"/>
+      <c r="PLV239" s="20"/>
+      <c r="PLW239" s="20"/>
+      <c r="PLX239" s="20"/>
+      <c r="PLY239" s="20"/>
+      <c r="PLZ239" s="20"/>
+      <c r="PMA239" s="20"/>
+      <c r="PMB239" s="20"/>
+      <c r="PMC239" s="20"/>
+      <c r="PMD239" s="20"/>
+      <c r="PME239" s="20"/>
+      <c r="PMF239" s="20"/>
+      <c r="PMG239" s="20"/>
+      <c r="PMH239" s="20"/>
+      <c r="PMI239" s="20"/>
+      <c r="PMJ239" s="20"/>
+      <c r="PMK239" s="20"/>
+      <c r="PML239" s="20"/>
+      <c r="PMM239" s="20"/>
+      <c r="PMN239" s="20"/>
+      <c r="PMO239" s="20"/>
+      <c r="PMP239" s="20"/>
+      <c r="PMQ239" s="20"/>
+      <c r="PMR239" s="20"/>
+      <c r="PMS239" s="20"/>
+      <c r="PMT239" s="20"/>
+      <c r="PMU239" s="20"/>
+      <c r="PMV239" s="20"/>
+      <c r="PMW239" s="20"/>
+      <c r="PMX239" s="20"/>
+      <c r="PMY239" s="20"/>
+      <c r="PMZ239" s="20"/>
+      <c r="PNA239" s="20"/>
+      <c r="PNB239" s="20"/>
+      <c r="PNC239" s="20"/>
+      <c r="PND239" s="20"/>
+      <c r="PNE239" s="20"/>
+      <c r="PNF239" s="20"/>
+      <c r="PNG239" s="20"/>
+      <c r="PNH239" s="20"/>
+      <c r="PNI239" s="20"/>
+      <c r="PNJ239" s="20"/>
+      <c r="PNK239" s="20"/>
+      <c r="PNL239" s="20"/>
+      <c r="PNM239" s="20"/>
+      <c r="PNN239" s="20"/>
+      <c r="PNO239" s="20"/>
+      <c r="PNP239" s="20"/>
+      <c r="PNQ239" s="20"/>
+      <c r="PNR239" s="20"/>
+      <c r="PNS239" s="20"/>
+      <c r="PNT239" s="20"/>
+      <c r="PNU239" s="20"/>
+      <c r="PNV239" s="20"/>
+      <c r="PNW239" s="20"/>
+      <c r="PNX239" s="20"/>
+      <c r="PNY239" s="20"/>
+      <c r="PNZ239" s="20"/>
+      <c r="POA239" s="20"/>
+      <c r="POB239" s="20"/>
+      <c r="POC239" s="20"/>
+      <c r="POD239" s="20"/>
+      <c r="POE239" s="20"/>
+      <c r="POF239" s="20"/>
+      <c r="POG239" s="20"/>
+      <c r="POH239" s="20"/>
+      <c r="POI239" s="20"/>
+      <c r="POJ239" s="20"/>
+      <c r="POK239" s="20"/>
+      <c r="POL239" s="20"/>
+      <c r="POM239" s="20"/>
+      <c r="PON239" s="20"/>
+      <c r="POO239" s="20"/>
+      <c r="POP239" s="20"/>
+      <c r="POQ239" s="20"/>
+      <c r="POR239" s="20"/>
+      <c r="POS239" s="20"/>
+      <c r="POT239" s="20"/>
+      <c r="POU239" s="20"/>
+      <c r="POV239" s="20"/>
+      <c r="POW239" s="20"/>
+      <c r="POX239" s="20"/>
+      <c r="POY239" s="20"/>
+      <c r="POZ239" s="20"/>
+      <c r="PPA239" s="20"/>
+      <c r="PPB239" s="20"/>
+      <c r="PPC239" s="20"/>
+      <c r="PPD239" s="20"/>
+      <c r="PPE239" s="20"/>
+      <c r="PPF239" s="20"/>
+      <c r="PPG239" s="20"/>
+      <c r="PPH239" s="20"/>
+      <c r="PPI239" s="20"/>
+      <c r="PPJ239" s="20"/>
+      <c r="PPK239" s="20"/>
+      <c r="PPL239" s="20"/>
+      <c r="PPM239" s="20"/>
+      <c r="PPN239" s="20"/>
+      <c r="PPO239" s="20"/>
+      <c r="PPP239" s="20"/>
+      <c r="PPQ239" s="20"/>
+      <c r="PPR239" s="20"/>
+      <c r="PPS239" s="20"/>
+      <c r="PPT239" s="20"/>
+      <c r="PPU239" s="20"/>
+      <c r="PPV239" s="20"/>
+      <c r="PPW239" s="20"/>
+      <c r="PPX239" s="20"/>
+      <c r="PPY239" s="20"/>
+      <c r="PPZ239" s="20"/>
+      <c r="PQA239" s="20"/>
+      <c r="PQB239" s="20"/>
+      <c r="PQC239" s="20"/>
+      <c r="PQD239" s="20"/>
+      <c r="PQE239" s="20"/>
+      <c r="PQF239" s="20"/>
+      <c r="PQG239" s="20"/>
+      <c r="PQH239" s="20"/>
+      <c r="PQI239" s="20"/>
+      <c r="PQJ239" s="20"/>
+      <c r="PQK239" s="20"/>
+      <c r="PQL239" s="20"/>
+      <c r="PQM239" s="20"/>
+      <c r="PQN239" s="20"/>
+      <c r="PQO239" s="20"/>
+      <c r="PQP239" s="20"/>
+      <c r="PQQ239" s="20"/>
+      <c r="PQR239" s="20"/>
+      <c r="PQS239" s="20"/>
+      <c r="PQT239" s="20"/>
+      <c r="PQU239" s="20"/>
+      <c r="PQV239" s="20"/>
+      <c r="PQW239" s="20"/>
+      <c r="PQX239" s="20"/>
+      <c r="PQY239" s="20"/>
+      <c r="PQZ239" s="20"/>
+      <c r="PRA239" s="20"/>
+      <c r="PRB239" s="20"/>
+      <c r="PRC239" s="20"/>
+      <c r="PRD239" s="20"/>
+      <c r="PRE239" s="20"/>
+      <c r="PRF239" s="20"/>
+      <c r="PRG239" s="20"/>
+      <c r="PRH239" s="20"/>
+      <c r="PRI239" s="20"/>
+      <c r="PRJ239" s="20"/>
+      <c r="PRK239" s="20"/>
+      <c r="PRL239" s="20"/>
+      <c r="PRM239" s="20"/>
+      <c r="PRN239" s="20"/>
+      <c r="PRO239" s="20"/>
+      <c r="PRP239" s="20"/>
+      <c r="PRQ239" s="20"/>
+      <c r="PRR239" s="20"/>
+      <c r="PRS239" s="20"/>
+      <c r="PRT239" s="20"/>
+      <c r="PRU239" s="20"/>
+      <c r="PRV239" s="20"/>
+      <c r="PRW239" s="20"/>
+      <c r="PRX239" s="20"/>
+      <c r="PRY239" s="20"/>
+      <c r="PRZ239" s="20"/>
+      <c r="PSA239" s="20"/>
+      <c r="PSB239" s="20"/>
+      <c r="PSC239" s="20"/>
+      <c r="PSD239" s="20"/>
+      <c r="PSE239" s="20"/>
+      <c r="PSF239" s="20"/>
+      <c r="PSG239" s="20"/>
+      <c r="PSH239" s="20"/>
+      <c r="PSI239" s="20"/>
+      <c r="PSJ239" s="20"/>
+      <c r="PSK239" s="20"/>
+      <c r="PSL239" s="20"/>
+      <c r="PSM239" s="20"/>
+      <c r="PSN239" s="20"/>
+      <c r="PSO239" s="20"/>
+      <c r="PSP239" s="20"/>
+      <c r="PSQ239" s="20"/>
+      <c r="PSR239" s="20"/>
+      <c r="PSS239" s="20"/>
+      <c r="PST239" s="20"/>
+      <c r="PSU239" s="20"/>
+      <c r="PSV239" s="20"/>
+      <c r="PSW239" s="20"/>
+      <c r="PSX239" s="20"/>
+      <c r="PSY239" s="20"/>
+      <c r="PSZ239" s="20"/>
+      <c r="PTA239" s="20"/>
+      <c r="PTB239" s="20"/>
+      <c r="PTC239" s="20"/>
+      <c r="PTD239" s="20"/>
+      <c r="PTE239" s="20"/>
+      <c r="PTF239" s="20"/>
+      <c r="PTG239" s="20"/>
+      <c r="PTH239" s="20"/>
+      <c r="PTI239" s="20"/>
+      <c r="PTJ239" s="20"/>
+      <c r="PTK239" s="20"/>
+      <c r="PTL239" s="20"/>
+      <c r="PTM239" s="20"/>
+      <c r="PTN239" s="20"/>
+      <c r="PTO239" s="20"/>
+      <c r="PTP239" s="20"/>
+      <c r="PTQ239" s="20"/>
+      <c r="PTR239" s="20"/>
+      <c r="PTS239" s="20"/>
+      <c r="PTT239" s="20"/>
+      <c r="PTU239" s="20"/>
+      <c r="PTV239" s="20"/>
+      <c r="PTW239" s="20"/>
+      <c r="PTX239" s="20"/>
+      <c r="PTY239" s="20"/>
+      <c r="PTZ239" s="20"/>
+      <c r="PUA239" s="20"/>
+      <c r="PUB239" s="20"/>
+      <c r="PUC239" s="20"/>
+      <c r="PUD239" s="20"/>
+      <c r="PUE239" s="20"/>
+      <c r="PUF239" s="20"/>
+      <c r="PUG239" s="20"/>
+      <c r="PUH239" s="20"/>
+      <c r="PUI239" s="20"/>
+      <c r="PUJ239" s="20"/>
+      <c r="PUK239" s="20"/>
+      <c r="PUL239" s="20"/>
+      <c r="PUM239" s="20"/>
+      <c r="PUN239" s="20"/>
+      <c r="PUO239" s="20"/>
+      <c r="PUP239" s="20"/>
+      <c r="PUQ239" s="20"/>
+      <c r="PUR239" s="20"/>
+      <c r="PUS239" s="20"/>
+      <c r="PUT239" s="20"/>
+      <c r="PUU239" s="20"/>
+      <c r="PUV239" s="20"/>
+      <c r="PUW239" s="20"/>
+      <c r="PUX239" s="20"/>
+      <c r="PUY239" s="20"/>
+      <c r="PUZ239" s="20"/>
+      <c r="PVA239" s="20"/>
+      <c r="PVB239" s="20"/>
+      <c r="PVC239" s="20"/>
+      <c r="PVD239" s="20"/>
+      <c r="PVE239" s="20"/>
+      <c r="PVF239" s="20"/>
+      <c r="PVG239" s="20"/>
+      <c r="PVH239" s="20"/>
+      <c r="PVI239" s="20"/>
+      <c r="PVJ239" s="20"/>
+      <c r="PVK239" s="20"/>
+      <c r="PVL239" s="20"/>
+      <c r="PVM239" s="20"/>
+      <c r="PVN239" s="20"/>
+      <c r="PVO239" s="20"/>
+      <c r="PVP239" s="20"/>
+      <c r="PVQ239" s="20"/>
+      <c r="PVR239" s="20"/>
+      <c r="PVS239" s="20"/>
+      <c r="PVT239" s="20"/>
+      <c r="PVU239" s="20"/>
+      <c r="PVV239" s="20"/>
+      <c r="PVW239" s="20"/>
+      <c r="PVX239" s="20"/>
+      <c r="PVY239" s="20"/>
+      <c r="PVZ239" s="20"/>
+      <c r="PWA239" s="20"/>
+      <c r="PWB239" s="20"/>
+      <c r="PWC239" s="20"/>
+      <c r="PWD239" s="20"/>
+      <c r="PWE239" s="20"/>
+      <c r="PWF239" s="20"/>
+      <c r="PWG239" s="20"/>
+      <c r="PWH239" s="20"/>
+      <c r="PWI239" s="20"/>
+      <c r="PWJ239" s="20"/>
+      <c r="PWK239" s="20"/>
+      <c r="PWL239" s="20"/>
+      <c r="PWM239" s="20"/>
+      <c r="PWN239" s="20"/>
+      <c r="PWO239" s="20"/>
+      <c r="PWP239" s="20"/>
+      <c r="PWQ239" s="20"/>
+      <c r="PWR239" s="20"/>
+      <c r="PWS239" s="20"/>
+      <c r="PWT239" s="20"/>
+      <c r="PWU239" s="20"/>
+      <c r="PWV239" s="20"/>
+      <c r="PWW239" s="20"/>
+      <c r="PWX239" s="20"/>
+      <c r="PWY239" s="20"/>
+      <c r="PWZ239" s="20"/>
+      <c r="PXA239" s="20"/>
+      <c r="PXB239" s="20"/>
+      <c r="PXC239" s="20"/>
+      <c r="PXD239" s="20"/>
+      <c r="PXE239" s="20"/>
+      <c r="PXF239" s="20"/>
+      <c r="PXG239" s="20"/>
+      <c r="PXH239" s="20"/>
+      <c r="PXI239" s="20"/>
+      <c r="PXJ239" s="20"/>
+      <c r="PXK239" s="20"/>
+      <c r="PXL239" s="20"/>
+      <c r="PXM239" s="20"/>
+      <c r="PXN239" s="20"/>
+      <c r="PXO239" s="20"/>
+      <c r="PXP239" s="20"/>
+      <c r="PXQ239" s="20"/>
+      <c r="PXR239" s="20"/>
+      <c r="PXS239" s="20"/>
+      <c r="PXT239" s="20"/>
+      <c r="PXU239" s="20"/>
+      <c r="PXV239" s="20"/>
+      <c r="PXW239" s="20"/>
+      <c r="PXX239" s="20"/>
+      <c r="PXY239" s="20"/>
+      <c r="PXZ239" s="20"/>
+      <c r="PYA239" s="20"/>
+      <c r="PYB239" s="20"/>
+      <c r="PYC239" s="20"/>
+      <c r="PYD239" s="20"/>
+      <c r="PYE239" s="20"/>
+      <c r="PYF239" s="20"/>
+      <c r="PYG239" s="20"/>
+      <c r="PYH239" s="20"/>
+      <c r="PYI239" s="20"/>
+      <c r="PYJ239" s="20"/>
+      <c r="PYK239" s="20"/>
+      <c r="PYL239" s="20"/>
+      <c r="PYM239" s="20"/>
+      <c r="PYN239" s="20"/>
+      <c r="PYO239" s="20"/>
+      <c r="PYP239" s="20"/>
+      <c r="PYQ239" s="20"/>
+      <c r="PYR239" s="20"/>
+      <c r="PYS239" s="20"/>
+      <c r="PYT239" s="20"/>
+      <c r="PYU239" s="20"/>
+      <c r="PYV239" s="20"/>
+      <c r="PYW239" s="20"/>
+      <c r="PYX239" s="20"/>
+      <c r="PYY239" s="20"/>
+      <c r="PYZ239" s="20"/>
+      <c r="PZA239" s="20"/>
+      <c r="PZB239" s="20"/>
+      <c r="PZC239" s="20"/>
+      <c r="PZD239" s="20"/>
+      <c r="PZE239" s="20"/>
+      <c r="PZF239" s="20"/>
+      <c r="PZG239" s="20"/>
+      <c r="PZH239" s="20"/>
+      <c r="PZI239" s="20"/>
+      <c r="PZJ239" s="20"/>
+      <c r="PZK239" s="20"/>
+      <c r="PZL239" s="20"/>
+      <c r="PZM239" s="20"/>
+      <c r="PZN239" s="20"/>
+      <c r="PZO239" s="20"/>
+      <c r="PZP239" s="20"/>
+      <c r="PZQ239" s="20"/>
+      <c r="PZR239" s="20"/>
+      <c r="PZS239" s="20"/>
+      <c r="PZT239" s="20"/>
+      <c r="PZU239" s="20"/>
+      <c r="PZV239" s="20"/>
+      <c r="PZW239" s="20"/>
+      <c r="PZX239" s="20"/>
+      <c r="PZY239" s="20"/>
+      <c r="PZZ239" s="20"/>
+      <c r="QAA239" s="20"/>
+      <c r="QAB239" s="20"/>
+      <c r="QAC239" s="20"/>
+      <c r="QAD239" s="20"/>
+      <c r="QAE239" s="20"/>
+      <c r="QAF239" s="20"/>
+      <c r="QAG239" s="20"/>
+      <c r="QAH239" s="20"/>
+      <c r="QAI239" s="20"/>
+      <c r="QAJ239" s="20"/>
+      <c r="QAK239" s="20"/>
+      <c r="QAL239" s="20"/>
+      <c r="QAM239" s="20"/>
+      <c r="QAN239" s="20"/>
+      <c r="QAO239" s="20"/>
+      <c r="QAP239" s="20"/>
+      <c r="QAQ239" s="20"/>
+      <c r="QAR239" s="20"/>
+      <c r="QAS239" s="20"/>
+      <c r="QAT239" s="20"/>
+      <c r="QAU239" s="20"/>
+      <c r="QAV239" s="20"/>
+      <c r="QAW239" s="20"/>
+      <c r="QAX239" s="20"/>
+      <c r="QAY239" s="20"/>
+      <c r="QAZ239" s="20"/>
+      <c r="QBA239" s="20"/>
+      <c r="QBB239" s="20"/>
+      <c r="QBC239" s="20"/>
+      <c r="QBD239" s="20"/>
+      <c r="QBE239" s="20"/>
+      <c r="QBF239" s="20"/>
+      <c r="QBG239" s="20"/>
+      <c r="QBH239" s="20"/>
+      <c r="QBI239" s="20"/>
+      <c r="QBJ239" s="20"/>
+      <c r="QBK239" s="20"/>
+      <c r="QBL239" s="20"/>
+      <c r="QBM239" s="20"/>
+      <c r="QBN239" s="20"/>
+      <c r="QBO239" s="20"/>
+      <c r="QBP239" s="20"/>
+      <c r="QBQ239" s="20"/>
+      <c r="QBR239" s="20"/>
+      <c r="QBS239" s="20"/>
+      <c r="QBT239" s="20"/>
+      <c r="QBU239" s="20"/>
+      <c r="QBV239" s="20"/>
+      <c r="QBW239" s="20"/>
+      <c r="QBX239" s="20"/>
+      <c r="QBY239" s="20"/>
+      <c r="QBZ239" s="20"/>
+      <c r="QCA239" s="20"/>
+      <c r="QCB239" s="20"/>
+      <c r="QCC239" s="20"/>
+      <c r="QCD239" s="20"/>
+      <c r="QCE239" s="20"/>
+      <c r="QCF239" s="20"/>
+      <c r="QCG239" s="20"/>
+      <c r="QCH239" s="20"/>
+      <c r="QCI239" s="20"/>
+      <c r="QCJ239" s="20"/>
+      <c r="QCK239" s="20"/>
+      <c r="QCL239" s="20"/>
+      <c r="QCM239" s="20"/>
+      <c r="QCN239" s="20"/>
+      <c r="QCO239" s="20"/>
+      <c r="QCP239" s="20"/>
+      <c r="QCQ239" s="20"/>
+      <c r="QCR239" s="20"/>
+      <c r="QCS239" s="20"/>
+      <c r="QCT239" s="20"/>
+      <c r="QCU239" s="20"/>
+      <c r="QCV239" s="20"/>
+      <c r="QCW239" s="20"/>
+      <c r="QCX239" s="20"/>
+      <c r="QCY239" s="20"/>
+      <c r="QCZ239" s="20"/>
+      <c r="QDA239" s="20"/>
+      <c r="QDB239" s="20"/>
+      <c r="QDC239" s="20"/>
+      <c r="QDD239" s="20"/>
+      <c r="QDE239" s="20"/>
+      <c r="QDF239" s="20"/>
+      <c r="QDG239" s="20"/>
+      <c r="QDH239" s="20"/>
+      <c r="QDI239" s="20"/>
+      <c r="QDJ239" s="20"/>
+      <c r="QDK239" s="20"/>
+      <c r="QDL239" s="20"/>
+      <c r="QDM239" s="20"/>
+      <c r="QDN239" s="20"/>
+      <c r="QDO239" s="20"/>
+      <c r="QDP239" s="20"/>
+      <c r="QDQ239" s="20"/>
+      <c r="QDR239" s="20"/>
+      <c r="QDS239" s="20"/>
+      <c r="QDT239" s="20"/>
+      <c r="QDU239" s="20"/>
+      <c r="QDV239" s="20"/>
+      <c r="QDW239" s="20"/>
+      <c r="QDX239" s="20"/>
+      <c r="QDY239" s="20"/>
+      <c r="QDZ239" s="20"/>
+      <c r="QEA239" s="20"/>
+      <c r="QEB239" s="20"/>
+      <c r="QEC239" s="20"/>
+      <c r="QED239" s="20"/>
+      <c r="QEE239" s="20"/>
+      <c r="QEF239" s="20"/>
+      <c r="QEG239" s="20"/>
+      <c r="QEH239" s="20"/>
+      <c r="QEI239" s="20"/>
+      <c r="QEJ239" s="20"/>
+      <c r="QEK239" s="20"/>
+      <c r="QEL239" s="20"/>
+      <c r="QEM239" s="20"/>
+      <c r="QEN239" s="20"/>
+      <c r="QEO239" s="20"/>
+      <c r="QEP239" s="20"/>
+      <c r="QEQ239" s="20"/>
+      <c r="QER239" s="20"/>
+      <c r="QES239" s="20"/>
+      <c r="QET239" s="20"/>
+      <c r="QEU239" s="20"/>
+      <c r="QEV239" s="20"/>
+      <c r="QEW239" s="20"/>
+      <c r="QEX239" s="20"/>
+      <c r="QEY239" s="20"/>
+      <c r="QEZ239" s="20"/>
+      <c r="QFA239" s="20"/>
+      <c r="QFB239" s="20"/>
+      <c r="QFC239" s="20"/>
+      <c r="QFD239" s="20"/>
+      <c r="QFE239" s="20"/>
+      <c r="QFF239" s="20"/>
+      <c r="QFG239" s="20"/>
+      <c r="QFH239" s="20"/>
+      <c r="QFI239" s="20"/>
+      <c r="QFJ239" s="20"/>
+      <c r="QFK239" s="20"/>
+      <c r="QFL239" s="20"/>
+      <c r="QFM239" s="20"/>
+      <c r="QFN239" s="20"/>
+      <c r="QFO239" s="20"/>
+      <c r="QFP239" s="20"/>
+      <c r="QFQ239" s="20"/>
+      <c r="QFR239" s="20"/>
+      <c r="QFS239" s="20"/>
+      <c r="QFT239" s="20"/>
+      <c r="QFU239" s="20"/>
+      <c r="QFV239" s="20"/>
+      <c r="QFW239" s="20"/>
+      <c r="QFX239" s="20"/>
+      <c r="QFY239" s="20"/>
+      <c r="QFZ239" s="20"/>
+      <c r="QGA239" s="20"/>
+      <c r="QGB239" s="20"/>
+      <c r="QGC239" s="20"/>
+      <c r="QGD239" s="20"/>
+      <c r="QGE239" s="20"/>
+      <c r="QGF239" s="20"/>
+      <c r="QGG239" s="20"/>
+      <c r="QGH239" s="20"/>
+      <c r="QGI239" s="20"/>
+      <c r="QGJ239" s="20"/>
+      <c r="QGK239" s="20"/>
+      <c r="QGL239" s="20"/>
+      <c r="QGM239" s="20"/>
+      <c r="QGN239" s="20"/>
+      <c r="QGO239" s="20"/>
+      <c r="QGP239" s="20"/>
+      <c r="QGQ239" s="20"/>
+      <c r="QGR239" s="20"/>
+      <c r="QGS239" s="20"/>
+      <c r="QGT239" s="20"/>
+      <c r="QGU239" s="20"/>
+      <c r="QGV239" s="20"/>
+      <c r="QGW239" s="20"/>
+      <c r="QGX239" s="20"/>
+      <c r="QGY239" s="20"/>
+      <c r="QGZ239" s="20"/>
+      <c r="QHA239" s="20"/>
+      <c r="QHB239" s="20"/>
+      <c r="QHC239" s="20"/>
+      <c r="QHD239" s="20"/>
+      <c r="QHE239" s="20"/>
+      <c r="QHF239" s="20"/>
+      <c r="QHG239" s="20"/>
+      <c r="QHH239" s="20"/>
+      <c r="QHI239" s="20"/>
+      <c r="QHJ239" s="20"/>
+      <c r="QHK239" s="20"/>
+      <c r="QHL239" s="20"/>
+      <c r="QHM239" s="20"/>
+      <c r="QHN239" s="20"/>
+      <c r="QHO239" s="20"/>
+      <c r="QHP239" s="20"/>
+      <c r="QHQ239" s="20"/>
+      <c r="QHR239" s="20"/>
+      <c r="QHS239" s="20"/>
+      <c r="QHT239" s="20"/>
+      <c r="QHU239" s="20"/>
+      <c r="QHV239" s="20"/>
+      <c r="QHW239" s="20"/>
+      <c r="QHX239" s="20"/>
+      <c r="QHY239" s="20"/>
+      <c r="QHZ239" s="20"/>
+      <c r="QIA239" s="20"/>
+      <c r="QIB239" s="20"/>
+      <c r="QIC239" s="20"/>
+      <c r="QID239" s="20"/>
+      <c r="QIE239" s="20"/>
+      <c r="QIF239" s="20"/>
+      <c r="QIG239" s="20"/>
+      <c r="QIH239" s="20"/>
+      <c r="QII239" s="20"/>
+      <c r="QIJ239" s="20"/>
+      <c r="QIK239" s="20"/>
+      <c r="QIL239" s="20"/>
+      <c r="QIM239" s="20"/>
+      <c r="QIN239" s="20"/>
+      <c r="QIO239" s="20"/>
+      <c r="QIP239" s="20"/>
+      <c r="QIQ239" s="20"/>
+      <c r="QIR239" s="20"/>
+      <c r="QIS239" s="20"/>
+      <c r="QIT239" s="20"/>
+      <c r="QIU239" s="20"/>
+      <c r="QIV239" s="20"/>
+      <c r="QIW239" s="20"/>
+      <c r="QIX239" s="20"/>
+      <c r="QIY239" s="20"/>
+      <c r="QIZ239" s="20"/>
+      <c r="QJA239" s="20"/>
+      <c r="QJB239" s="20"/>
+      <c r="QJC239" s="20"/>
+      <c r="QJD239" s="20"/>
+      <c r="QJE239" s="20"/>
+      <c r="QJF239" s="20"/>
+      <c r="QJG239" s="20"/>
+      <c r="QJH239" s="20"/>
+      <c r="QJI239" s="20"/>
+      <c r="QJJ239" s="20"/>
+      <c r="QJK239" s="20"/>
+      <c r="QJL239" s="20"/>
+      <c r="QJM239" s="20"/>
+      <c r="QJN239" s="20"/>
+      <c r="QJO239" s="20"/>
+      <c r="QJP239" s="20"/>
+      <c r="QJQ239" s="20"/>
+      <c r="QJR239" s="20"/>
+      <c r="QJS239" s="20"/>
+      <c r="QJT239" s="20"/>
+      <c r="QJU239" s="20"/>
+      <c r="QJV239" s="20"/>
+      <c r="QJW239" s="20"/>
+      <c r="QJX239" s="20"/>
+      <c r="QJY239" s="20"/>
+      <c r="QJZ239" s="20"/>
+      <c r="QKA239" s="20"/>
+      <c r="QKB239" s="20"/>
+      <c r="QKC239" s="20"/>
+      <c r="QKD239" s="20"/>
+      <c r="QKE239" s="20"/>
+      <c r="QKF239" s="20"/>
+      <c r="QKG239" s="20"/>
+      <c r="QKH239" s="20"/>
+      <c r="QKI239" s="20"/>
+      <c r="QKJ239" s="20"/>
+      <c r="QKK239" s="20"/>
+      <c r="QKL239" s="20"/>
+      <c r="QKM239" s="20"/>
+      <c r="QKN239" s="20"/>
+      <c r="QKO239" s="20"/>
+      <c r="QKP239" s="20"/>
+      <c r="QKQ239" s="20"/>
+      <c r="QKR239" s="20"/>
+      <c r="QKS239" s="20"/>
+      <c r="QKT239" s="20"/>
+      <c r="QKU239" s="20"/>
+      <c r="QKV239" s="20"/>
+      <c r="QKW239" s="20"/>
+      <c r="QKX239" s="20"/>
+      <c r="QKY239" s="20"/>
+      <c r="QKZ239" s="20"/>
+      <c r="QLA239" s="20"/>
+      <c r="QLB239" s="20"/>
+      <c r="QLC239" s="20"/>
+      <c r="QLD239" s="20"/>
+      <c r="QLE239" s="20"/>
+      <c r="QLF239" s="20"/>
+      <c r="QLG239" s="20"/>
+      <c r="QLH239" s="20"/>
+      <c r="QLI239" s="20"/>
+      <c r="QLJ239" s="20"/>
+      <c r="QLK239" s="20"/>
+      <c r="QLL239" s="20"/>
+      <c r="QLM239" s="20"/>
+      <c r="QLN239" s="20"/>
+      <c r="QLO239" s="20"/>
+      <c r="QLP239" s="20"/>
+      <c r="QLQ239" s="20"/>
+      <c r="QLR239" s="20"/>
+      <c r="QLS239" s="20"/>
+      <c r="QLT239" s="20"/>
+      <c r="QLU239" s="20"/>
+      <c r="QLV239" s="20"/>
+      <c r="QLW239" s="20"/>
+      <c r="QLX239" s="20"/>
+      <c r="QLY239" s="20"/>
+      <c r="QLZ239" s="20"/>
+      <c r="QMA239" s="20"/>
+      <c r="QMB239" s="20"/>
+      <c r="QMC239" s="20"/>
+      <c r="QMD239" s="20"/>
+      <c r="QME239" s="20"/>
+      <c r="QMF239" s="20"/>
+      <c r="QMG239" s="20"/>
+      <c r="QMH239" s="20"/>
+      <c r="QMI239" s="20"/>
+      <c r="QMJ239" s="20"/>
+      <c r="QMK239" s="20"/>
+      <c r="QML239" s="20"/>
+      <c r="QMM239" s="20"/>
+      <c r="QMN239" s="20"/>
+      <c r="QMO239" s="20"/>
+      <c r="QMP239" s="20"/>
+      <c r="QMQ239" s="20"/>
+      <c r="QMR239" s="20"/>
+      <c r="QMS239" s="20"/>
+      <c r="QMT239" s="20"/>
+      <c r="QMU239" s="20"/>
+      <c r="QMV239" s="20"/>
+      <c r="QMW239" s="20"/>
+      <c r="QMX239" s="20"/>
+      <c r="QMY239" s="20"/>
+      <c r="QMZ239" s="20"/>
+      <c r="QNA239" s="20"/>
+      <c r="QNB239" s="20"/>
+      <c r="QNC239" s="20"/>
+      <c r="QND239" s="20"/>
+      <c r="QNE239" s="20"/>
+      <c r="QNF239" s="20"/>
+      <c r="QNG239" s="20"/>
+      <c r="QNH239" s="20"/>
+      <c r="QNI239" s="20"/>
+      <c r="QNJ239" s="20"/>
+      <c r="QNK239" s="20"/>
+      <c r="QNL239" s="20"/>
+      <c r="QNM239" s="20"/>
+      <c r="QNN239" s="20"/>
+      <c r="QNO239" s="20"/>
+      <c r="QNP239" s="20"/>
+      <c r="QNQ239" s="20"/>
+      <c r="QNR239" s="20"/>
+      <c r="QNS239" s="20"/>
+      <c r="QNT239" s="20"/>
+      <c r="QNU239" s="20"/>
+      <c r="QNV239" s="20"/>
+      <c r="QNW239" s="20"/>
+      <c r="QNX239" s="20"/>
+      <c r="QNY239" s="20"/>
+      <c r="QNZ239" s="20"/>
+      <c r="QOA239" s="20"/>
+      <c r="QOB239" s="20"/>
+      <c r="QOC239" s="20"/>
+      <c r="QOD239" s="20"/>
+      <c r="QOE239" s="20"/>
+      <c r="QOF239" s="20"/>
+      <c r="QOG239" s="20"/>
+      <c r="QOH239" s="20"/>
+      <c r="QOI239" s="20"/>
+      <c r="QOJ239" s="20"/>
+      <c r="QOK239" s="20"/>
+      <c r="QOL239" s="20"/>
+      <c r="QOM239" s="20"/>
+      <c r="QON239" s="20"/>
+      <c r="QOO239" s="20"/>
+      <c r="QOP239" s="20"/>
+      <c r="QOQ239" s="20"/>
+      <c r="QOR239" s="20"/>
+      <c r="QOS239" s="20"/>
+      <c r="QOT239" s="20"/>
+      <c r="QOU239" s="20"/>
+      <c r="QOV239" s="20"/>
+      <c r="QOW239" s="20"/>
+      <c r="QOX239" s="20"/>
+      <c r="QOY239" s="20"/>
+      <c r="QOZ239" s="20"/>
+      <c r="QPA239" s="20"/>
+      <c r="QPB239" s="20"/>
+      <c r="QPC239" s="20"/>
+      <c r="QPD239" s="20"/>
+      <c r="QPE239" s="20"/>
+      <c r="QPF239" s="20"/>
+      <c r="QPG239" s="20"/>
+      <c r="QPH239" s="20"/>
+      <c r="QPI239" s="20"/>
+      <c r="QPJ239" s="20"/>
+      <c r="QPK239" s="20"/>
+      <c r="QPL239" s="20"/>
+      <c r="QPM239" s="20"/>
+      <c r="QPN239" s="20"/>
+      <c r="QPO239" s="20"/>
+      <c r="QPP239" s="20"/>
+      <c r="QPQ239" s="20"/>
+      <c r="QPR239" s="20"/>
+      <c r="QPS239" s="20"/>
+      <c r="QPT239" s="20"/>
+      <c r="QPU239" s="20"/>
+      <c r="QPV239" s="20"/>
+      <c r="QPW239" s="20"/>
+      <c r="QPX239" s="20"/>
+      <c r="QPY239" s="20"/>
+      <c r="QPZ239" s="20"/>
+      <c r="QQA239" s="20"/>
+      <c r="QQB239" s="20"/>
+      <c r="QQC239" s="20"/>
+      <c r="QQD239" s="20"/>
+      <c r="QQE239" s="20"/>
+      <c r="QQF239" s="20"/>
+      <c r="QQG239" s="20"/>
+      <c r="QQH239" s="20"/>
+      <c r="QQI239" s="20"/>
+      <c r="QQJ239" s="20"/>
+      <c r="QQK239" s="20"/>
+      <c r="QQL239" s="20"/>
+      <c r="QQM239" s="20"/>
+      <c r="QQN239" s="20"/>
+      <c r="QQO239" s="20"/>
+      <c r="QQP239" s="20"/>
+      <c r="QQQ239" s="20"/>
+      <c r="QQR239" s="20"/>
+      <c r="QQS239" s="20"/>
+      <c r="QQT239" s="20"/>
+      <c r="QQU239" s="20"/>
+      <c r="QQV239" s="20"/>
+      <c r="QQW239" s="20"/>
+      <c r="QQX239" s="20"/>
+      <c r="QQY239" s="20"/>
+      <c r="QQZ239" s="20"/>
+      <c r="QRA239" s="20"/>
+      <c r="QRB239" s="20"/>
+      <c r="QRC239" s="20"/>
+      <c r="QRD239" s="20"/>
+      <c r="QRE239" s="20"/>
+      <c r="QRF239" s="20"/>
+      <c r="QRG239" s="20"/>
+      <c r="QRH239" s="20"/>
+      <c r="QRI239" s="20"/>
+      <c r="QRJ239" s="20"/>
+      <c r="QRK239" s="20"/>
+      <c r="QRL239" s="20"/>
+      <c r="QRM239" s="20"/>
+      <c r="QRN239" s="20"/>
+      <c r="QRO239" s="20"/>
+      <c r="QRP239" s="20"/>
+      <c r="QRQ239" s="20"/>
+      <c r="QRR239" s="20"/>
+      <c r="QRS239" s="20"/>
+      <c r="QRT239" s="20"/>
+      <c r="QRU239" s="20"/>
+      <c r="QRV239" s="20"/>
+      <c r="QRW239" s="20"/>
+      <c r="QRX239" s="20"/>
+      <c r="QRY239" s="20"/>
+      <c r="QRZ239" s="20"/>
+      <c r="QSA239" s="20"/>
+      <c r="QSB239" s="20"/>
+      <c r="QSC239" s="20"/>
+      <c r="QSD239" s="20"/>
+      <c r="QSE239" s="20"/>
+      <c r="QSF239" s="20"/>
+      <c r="QSG239" s="20"/>
+      <c r="QSH239" s="20"/>
+      <c r="QSI239" s="20"/>
+      <c r="QSJ239" s="20"/>
+      <c r="QSK239" s="20"/>
+      <c r="QSL239" s="20"/>
+      <c r="QSM239" s="20"/>
+      <c r="QSN239" s="20"/>
+      <c r="QSO239" s="20"/>
+      <c r="QSP239" s="20"/>
+      <c r="QSQ239" s="20"/>
+      <c r="QSR239" s="20"/>
+      <c r="QSS239" s="20"/>
+      <c r="QST239" s="20"/>
+      <c r="QSU239" s="20"/>
+      <c r="QSV239" s="20"/>
+      <c r="QSW239" s="20"/>
+      <c r="QSX239" s="20"/>
+      <c r="QSY239" s="20"/>
+      <c r="QSZ239" s="20"/>
+      <c r="QTA239" s="20"/>
+      <c r="QTB239" s="20"/>
+      <c r="QTC239" s="20"/>
+      <c r="QTD239" s="20"/>
+      <c r="QTE239" s="20"/>
+      <c r="QTF239" s="20"/>
+      <c r="QTG239" s="20"/>
+      <c r="QTH239" s="20"/>
+      <c r="QTI239" s="20"/>
+      <c r="QTJ239" s="20"/>
+      <c r="QTK239" s="20"/>
+      <c r="QTL239" s="20"/>
+      <c r="QTM239" s="20"/>
+      <c r="QTN239" s="20"/>
+      <c r="QTO239" s="20"/>
+      <c r="QTP239" s="20"/>
+      <c r="QTQ239" s="20"/>
+      <c r="QTR239" s="20"/>
+      <c r="QTS239" s="20"/>
+      <c r="QTT239" s="20"/>
+      <c r="QTU239" s="20"/>
+      <c r="QTV239" s="20"/>
+      <c r="QTW239" s="20"/>
+      <c r="QTX239" s="20"/>
+      <c r="QTY239" s="20"/>
+      <c r="QTZ239" s="20"/>
+      <c r="QUA239" s="20"/>
+      <c r="QUB239" s="20"/>
+      <c r="QUC239" s="20"/>
+      <c r="QUD239" s="20"/>
+      <c r="QUE239" s="20"/>
+      <c r="QUF239" s="20"/>
+      <c r="QUG239" s="20"/>
+      <c r="QUH239" s="20"/>
+      <c r="QUI239" s="20"/>
+      <c r="QUJ239" s="20"/>
+      <c r="QUK239" s="20"/>
+      <c r="QUL239" s="20"/>
+      <c r="QUM239" s="20"/>
+      <c r="QUN239" s="20"/>
+      <c r="QUO239" s="20"/>
+      <c r="QUP239" s="20"/>
+      <c r="QUQ239" s="20"/>
+      <c r="QUR239" s="20"/>
+      <c r="QUS239" s="20"/>
+      <c r="QUT239" s="20"/>
+      <c r="QUU239" s="20"/>
+      <c r="QUV239" s="20"/>
+      <c r="QUW239" s="20"/>
+      <c r="QUX239" s="20"/>
+      <c r="QUY239" s="20"/>
+      <c r="QUZ239" s="20"/>
+      <c r="QVA239" s="20"/>
+      <c r="QVB239" s="20"/>
+      <c r="QVC239" s="20"/>
+      <c r="QVD239" s="20"/>
+      <c r="QVE239" s="20"/>
+      <c r="QVF239" s="20"/>
+      <c r="QVG239" s="20"/>
+      <c r="QVH239" s="20"/>
+      <c r="QVI239" s="20"/>
+      <c r="QVJ239" s="20"/>
+      <c r="QVK239" s="20"/>
+      <c r="QVL239" s="20"/>
+      <c r="QVM239" s="20"/>
+      <c r="QVN239" s="20"/>
+      <c r="QVO239" s="20"/>
+      <c r="QVP239" s="20"/>
+      <c r="QVQ239" s="20"/>
+      <c r="QVR239" s="20"/>
+      <c r="QVS239" s="20"/>
+      <c r="QVT239" s="20"/>
+      <c r="QVU239" s="20"/>
+      <c r="QVV239" s="20"/>
+      <c r="QVW239" s="20"/>
+      <c r="QVX239" s="20"/>
+      <c r="QVY239" s="20"/>
+      <c r="QVZ239" s="20"/>
+      <c r="QWA239" s="20"/>
+      <c r="QWB239" s="20"/>
+      <c r="QWC239" s="20"/>
+      <c r="QWD239" s="20"/>
+      <c r="QWE239" s="20"/>
+      <c r="QWF239" s="20"/>
+      <c r="QWG239" s="20"/>
+      <c r="QWH239" s="20"/>
+      <c r="QWI239" s="20"/>
+      <c r="QWJ239" s="20"/>
+      <c r="QWK239" s="20"/>
+      <c r="QWL239" s="20"/>
+      <c r="QWM239" s="20"/>
+      <c r="QWN239" s="20"/>
+      <c r="QWO239" s="20"/>
+      <c r="QWP239" s="20"/>
+      <c r="QWQ239" s="20"/>
+      <c r="QWR239" s="20"/>
+      <c r="QWS239" s="20"/>
+      <c r="QWT239" s="20"/>
+      <c r="QWU239" s="20"/>
+      <c r="QWV239" s="20"/>
+      <c r="QWW239" s="20"/>
+      <c r="QWX239" s="20"/>
+      <c r="QWY239" s="20"/>
+      <c r="QWZ239" s="20"/>
+      <c r="QXA239" s="20"/>
+      <c r="QXB239" s="20"/>
+      <c r="QXC239" s="20"/>
+      <c r="QXD239" s="20"/>
+      <c r="QXE239" s="20"/>
+      <c r="QXF239" s="20"/>
+      <c r="QXG239" s="20"/>
+      <c r="QXH239" s="20"/>
+      <c r="QXI239" s="20"/>
+      <c r="QXJ239" s="20"/>
+      <c r="QXK239" s="20"/>
+      <c r="QXL239" s="20"/>
+      <c r="QXM239" s="20"/>
+      <c r="QXN239" s="20"/>
+      <c r="QXO239" s="20"/>
+      <c r="QXP239" s="20"/>
+      <c r="QXQ239" s="20"/>
+      <c r="QXR239" s="20"/>
+      <c r="QXS239" s="20"/>
+      <c r="QXT239" s="20"/>
+      <c r="QXU239" s="20"/>
+      <c r="QXV239" s="20"/>
+      <c r="QXW239" s="20"/>
+      <c r="QXX239" s="20"/>
+      <c r="QXY239" s="20"/>
+      <c r="QXZ239" s="20"/>
+      <c r="QYA239" s="20"/>
+      <c r="QYB239" s="20"/>
+      <c r="QYC239" s="20"/>
+      <c r="QYD239" s="20"/>
+      <c r="QYE239" s="20"/>
+      <c r="QYF239" s="20"/>
+      <c r="QYG239" s="20"/>
+      <c r="QYH239" s="20"/>
+      <c r="QYI239" s="20"/>
+      <c r="QYJ239" s="20"/>
+      <c r="QYK239" s="20"/>
+      <c r="QYL239" s="20"/>
+      <c r="QYM239" s="20"/>
+      <c r="QYN239" s="20"/>
+      <c r="QYO239" s="20"/>
+      <c r="QYP239" s="20"/>
+      <c r="QYQ239" s="20"/>
+      <c r="QYR239" s="20"/>
+      <c r="QYS239" s="20"/>
+      <c r="QYT239" s="20"/>
+      <c r="QYU239" s="20"/>
+      <c r="QYV239" s="20"/>
+      <c r="QYW239" s="20"/>
+      <c r="QYX239" s="20"/>
+      <c r="QYY239" s="20"/>
+      <c r="QYZ239" s="20"/>
+      <c r="QZA239" s="20"/>
+      <c r="QZB239" s="20"/>
+      <c r="QZC239" s="20"/>
+      <c r="QZD239" s="20"/>
+      <c r="QZE239" s="20"/>
+      <c r="QZF239" s="20"/>
+      <c r="QZG239" s="20"/>
+      <c r="QZH239" s="20"/>
+      <c r="QZI239" s="20"/>
+      <c r="QZJ239" s="20"/>
+      <c r="QZK239" s="20"/>
+      <c r="QZL239" s="20"/>
+      <c r="QZM239" s="20"/>
+      <c r="QZN239" s="20"/>
+      <c r="QZO239" s="20"/>
+      <c r="QZP239" s="20"/>
+      <c r="QZQ239" s="20"/>
+      <c r="QZR239" s="20"/>
+      <c r="QZS239" s="20"/>
+      <c r="QZT239" s="20"/>
+      <c r="QZU239" s="20"/>
+      <c r="QZV239" s="20"/>
+      <c r="QZW239" s="20"/>
+      <c r="QZX239" s="20"/>
+      <c r="QZY239" s="20"/>
+      <c r="QZZ239" s="20"/>
+      <c r="RAA239" s="20"/>
+      <c r="RAB239" s="20"/>
+      <c r="RAC239" s="20"/>
+      <c r="RAD239" s="20"/>
+      <c r="RAE239" s="20"/>
+      <c r="RAF239" s="20"/>
+      <c r="RAG239" s="20"/>
+      <c r="RAH239" s="20"/>
+      <c r="RAI239" s="20"/>
+      <c r="RAJ239" s="20"/>
+      <c r="RAK239" s="20"/>
+      <c r="RAL239" s="20"/>
+      <c r="RAM239" s="20"/>
+      <c r="RAN239" s="20"/>
+      <c r="RAO239" s="20"/>
+      <c r="RAP239" s="20"/>
+      <c r="RAQ239" s="20"/>
+      <c r="RAR239" s="20"/>
+      <c r="RAS239" s="20"/>
+      <c r="RAT239" s="20"/>
+      <c r="RAU239" s="20"/>
+      <c r="RAV239" s="20"/>
+      <c r="RAW239" s="20"/>
+      <c r="RAX239" s="20"/>
+      <c r="RAY239" s="20"/>
+      <c r="RAZ239" s="20"/>
+      <c r="RBA239" s="20"/>
+      <c r="RBB239" s="20"/>
+      <c r="RBC239" s="20"/>
+      <c r="RBD239" s="20"/>
+      <c r="RBE239" s="20"/>
+      <c r="RBF239" s="20"/>
+      <c r="RBG239" s="20"/>
+      <c r="RBH239" s="20"/>
+      <c r="RBI239" s="20"/>
+      <c r="RBJ239" s="20"/>
+      <c r="RBK239" s="20"/>
+      <c r="RBL239" s="20"/>
+      <c r="RBM239" s="20"/>
+      <c r="RBN239" s="20"/>
+      <c r="RBO239" s="20"/>
+      <c r="RBP239" s="20"/>
+      <c r="RBQ239" s="20"/>
+      <c r="RBR239" s="20"/>
+      <c r="RBS239" s="20"/>
+      <c r="RBT239" s="20"/>
+      <c r="RBU239" s="20"/>
+      <c r="RBV239" s="20"/>
+      <c r="RBW239" s="20"/>
+      <c r="RBX239" s="20"/>
+      <c r="RBY239" s="20"/>
+      <c r="RBZ239" s="20"/>
+      <c r="RCA239" s="20"/>
+      <c r="RCB239" s="20"/>
+      <c r="RCC239" s="20"/>
+      <c r="RCD239" s="20"/>
+      <c r="RCE239" s="20"/>
+      <c r="RCF239" s="20"/>
+      <c r="RCG239" s="20"/>
+      <c r="RCH239" s="20"/>
+      <c r="RCI239" s="20"/>
+      <c r="RCJ239" s="20"/>
+      <c r="RCK239" s="20"/>
+      <c r="RCL239" s="20"/>
+      <c r="RCM239" s="20"/>
+      <c r="RCN239" s="20"/>
+      <c r="RCO239" s="20"/>
+      <c r="RCP239" s="20"/>
+      <c r="RCQ239" s="20"/>
+      <c r="RCR239" s="20"/>
+      <c r="RCS239" s="20"/>
+      <c r="RCT239" s="20"/>
+      <c r="RCU239" s="20"/>
+      <c r="RCV239" s="20"/>
+      <c r="RCW239" s="20"/>
+      <c r="RCX239" s="20"/>
+      <c r="RCY239" s="20"/>
+      <c r="RCZ239" s="20"/>
+      <c r="RDA239" s="20"/>
+      <c r="RDB239" s="20"/>
+      <c r="RDC239" s="20"/>
+      <c r="RDD239" s="20"/>
+      <c r="RDE239" s="20"/>
+      <c r="RDF239" s="20"/>
+      <c r="RDG239" s="20"/>
+      <c r="RDH239" s="20"/>
+      <c r="RDI239" s="20"/>
+      <c r="RDJ239" s="20"/>
+      <c r="RDK239" s="20"/>
+      <c r="RDL239" s="20"/>
+      <c r="RDM239" s="20"/>
+      <c r="RDN239" s="20"/>
+      <c r="RDO239" s="20"/>
+      <c r="RDP239" s="20"/>
+      <c r="RDQ239" s="20"/>
+      <c r="RDR239" s="20"/>
+      <c r="RDS239" s="20"/>
+      <c r="RDT239" s="20"/>
+      <c r="RDU239" s="20"/>
+      <c r="RDV239" s="20"/>
+      <c r="RDW239" s="20"/>
+      <c r="RDX239" s="20"/>
+      <c r="RDY239" s="20"/>
+      <c r="RDZ239" s="20"/>
+      <c r="REA239" s="20"/>
+      <c r="REB239" s="20"/>
+      <c r="REC239" s="20"/>
+      <c r="RED239" s="20"/>
+      <c r="REE239" s="20"/>
+      <c r="REF239" s="20"/>
+      <c r="REG239" s="20"/>
+      <c r="REH239" s="20"/>
+      <c r="REI239" s="20"/>
+      <c r="REJ239" s="20"/>
+      <c r="REK239" s="20"/>
+      <c r="REL239" s="20"/>
+      <c r="REM239" s="20"/>
+      <c r="REN239" s="20"/>
+      <c r="REO239" s="20"/>
+      <c r="REP239" s="20"/>
+      <c r="REQ239" s="20"/>
+      <c r="RER239" s="20"/>
+      <c r="RES239" s="20"/>
+      <c r="RET239" s="20"/>
+      <c r="REU239" s="20"/>
+      <c r="REV239" s="20"/>
+      <c r="REW239" s="20"/>
+      <c r="REX239" s="20"/>
+      <c r="REY239" s="20"/>
+      <c r="REZ239" s="20"/>
+      <c r="RFA239" s="20"/>
+      <c r="RFB239" s="20"/>
+      <c r="RFC239" s="20"/>
+      <c r="RFD239" s="20"/>
+      <c r="RFE239" s="20"/>
+      <c r="RFF239" s="20"/>
+      <c r="RFG239" s="20"/>
+      <c r="RFH239" s="20"/>
+      <c r="RFI239" s="20"/>
+      <c r="RFJ239" s="20"/>
+      <c r="RFK239" s="20"/>
+      <c r="RFL239" s="20"/>
+      <c r="RFM239" s="20"/>
+      <c r="RFN239" s="20"/>
+      <c r="RFO239" s="20"/>
+      <c r="RFP239" s="20"/>
+      <c r="RFQ239" s="20"/>
+      <c r="RFR239" s="20"/>
+      <c r="RFS239" s="20"/>
+      <c r="RFT239" s="20"/>
+      <c r="RFU239" s="20"/>
+      <c r="RFV239" s="20"/>
+      <c r="RFW239" s="20"/>
+      <c r="RFX239" s="20"/>
+      <c r="RFY239" s="20"/>
+      <c r="RFZ239" s="20"/>
+      <c r="RGA239" s="20"/>
+      <c r="RGB239" s="20"/>
+      <c r="RGC239" s="20"/>
+      <c r="RGD239" s="20"/>
+      <c r="RGE239" s="20"/>
+      <c r="RGF239" s="20"/>
+      <c r="RGG239" s="20"/>
+      <c r="RGH239" s="20"/>
+      <c r="RGI239" s="20"/>
+      <c r="RGJ239" s="20"/>
+      <c r="RGK239" s="20"/>
+      <c r="RGL239" s="20"/>
+      <c r="RGM239" s="20"/>
+      <c r="RGN239" s="20"/>
+      <c r="RGO239" s="20"/>
+      <c r="RGP239" s="20"/>
+      <c r="RGQ239" s="20"/>
+      <c r="RGR239" s="20"/>
+      <c r="RGS239" s="20"/>
+      <c r="RGT239" s="20"/>
+      <c r="RGU239" s="20"/>
+      <c r="RGV239" s="20"/>
+      <c r="RGW239" s="20"/>
+      <c r="RGX239" s="20"/>
+      <c r="RGY239" s="20"/>
+      <c r="RGZ239" s="20"/>
+      <c r="RHA239" s="20"/>
+      <c r="RHB239" s="20"/>
+      <c r="RHC239" s="20"/>
+      <c r="RHD239" s="20"/>
+      <c r="RHE239" s="20"/>
+      <c r="RHF239" s="20"/>
+      <c r="RHG239" s="20"/>
+      <c r="RHH239" s="20"/>
+      <c r="RHI239" s="20"/>
+      <c r="RHJ239" s="20"/>
+      <c r="RHK239" s="20"/>
+      <c r="RHL239" s="20"/>
+      <c r="RHM239" s="20"/>
+      <c r="RHN239" s="20"/>
+      <c r="RHO239" s="20"/>
+      <c r="RHP239" s="20"/>
+      <c r="RHQ239" s="20"/>
+      <c r="RHR239" s="20"/>
+      <c r="RHS239" s="20"/>
+      <c r="RHT239" s="20"/>
+      <c r="RHU239" s="20"/>
+      <c r="RHV239" s="20"/>
+      <c r="RHW239" s="20"/>
+      <c r="RHX239" s="20"/>
+      <c r="RHY239" s="20"/>
+      <c r="RHZ239" s="20"/>
+      <c r="RIA239" s="20"/>
+      <c r="RIB239" s="20"/>
+      <c r="RIC239" s="20"/>
+      <c r="RID239" s="20"/>
+      <c r="RIE239" s="20"/>
+      <c r="RIF239" s="20"/>
+      <c r="RIG239" s="20"/>
+      <c r="RIH239" s="20"/>
+      <c r="RII239" s="20"/>
+      <c r="RIJ239" s="20"/>
+      <c r="RIK239" s="20"/>
+      <c r="RIL239" s="20"/>
+      <c r="RIM239" s="20"/>
+      <c r="RIN239" s="20"/>
+      <c r="RIO239" s="20"/>
+      <c r="RIP239" s="20"/>
+      <c r="RIQ239" s="20"/>
+      <c r="RIR239" s="20"/>
+      <c r="RIS239" s="20"/>
+      <c r="RIT239" s="20"/>
+      <c r="RIU239" s="20"/>
+      <c r="RIV239" s="20"/>
+      <c r="RIW239" s="20"/>
+      <c r="RIX239" s="20"/>
+      <c r="RIY239" s="20"/>
+      <c r="RIZ239" s="20"/>
+      <c r="RJA239" s="20"/>
+      <c r="RJB239" s="20"/>
+      <c r="RJC239" s="20"/>
+      <c r="RJD239" s="20"/>
+      <c r="RJE239" s="20"/>
+      <c r="RJF239" s="20"/>
+      <c r="RJG239" s="20"/>
+      <c r="RJH239" s="20"/>
+      <c r="RJI239" s="20"/>
+      <c r="RJJ239" s="20"/>
+      <c r="RJK239" s="20"/>
+      <c r="RJL239" s="20"/>
+      <c r="RJM239" s="20"/>
+      <c r="RJN239" s="20"/>
+      <c r="RJO239" s="20"/>
+      <c r="RJP239" s="20"/>
+      <c r="RJQ239" s="20"/>
+      <c r="RJR239" s="20"/>
+      <c r="RJS239" s="20"/>
+      <c r="RJT239" s="20"/>
+      <c r="RJU239" s="20"/>
+      <c r="RJV239" s="20"/>
+      <c r="RJW239" s="20"/>
+      <c r="RJX239" s="20"/>
+      <c r="RJY239" s="20"/>
+      <c r="RJZ239" s="20"/>
+      <c r="RKA239" s="20"/>
+      <c r="RKB239" s="20"/>
+      <c r="RKC239" s="20"/>
+      <c r="RKD239" s="20"/>
+      <c r="RKE239" s="20"/>
+      <c r="RKF239" s="20"/>
+      <c r="RKG239" s="20"/>
+      <c r="RKH239" s="20"/>
+      <c r="RKI239" s="20"/>
+      <c r="RKJ239" s="20"/>
+      <c r="RKK239" s="20"/>
+      <c r="RKL239" s="20"/>
+      <c r="RKM239" s="20"/>
+      <c r="RKN239" s="20"/>
+      <c r="RKO239" s="20"/>
+      <c r="RKP239" s="20"/>
+      <c r="RKQ239" s="20"/>
+      <c r="RKR239" s="20"/>
+      <c r="RKS239" s="20"/>
+      <c r="RKT239" s="20"/>
+      <c r="RKU239" s="20"/>
+      <c r="RKV239" s="20"/>
+      <c r="RKW239" s="20"/>
+      <c r="RKX239" s="20"/>
+      <c r="RKY239" s="20"/>
+      <c r="RKZ239" s="20"/>
+      <c r="RLA239" s="20"/>
+      <c r="RLB239" s="20"/>
+      <c r="RLC239" s="20"/>
+      <c r="RLD239" s="20"/>
+      <c r="RLE239" s="20"/>
+      <c r="RLF239" s="20"/>
+      <c r="RLG239" s="20"/>
+      <c r="RLH239" s="20"/>
+      <c r="RLI239" s="20"/>
+      <c r="RLJ239" s="20"/>
+      <c r="RLK239" s="20"/>
+      <c r="RLL239" s="20"/>
+      <c r="RLM239" s="20"/>
+      <c r="RLN239" s="20"/>
+      <c r="RLO239" s="20"/>
+      <c r="RLP239" s="20"/>
+      <c r="RLQ239" s="20"/>
+      <c r="RLR239" s="20"/>
+      <c r="RLS239" s="20"/>
+      <c r="RLT239" s="20"/>
+      <c r="RLU239" s="20"/>
+      <c r="RLV239" s="20"/>
+      <c r="RLW239" s="20"/>
+      <c r="RLX239" s="20"/>
+      <c r="RLY239" s="20"/>
+      <c r="RLZ239" s="20"/>
+      <c r="RMA239" s="20"/>
+      <c r="RMB239" s="20"/>
+      <c r="RMC239" s="20"/>
+      <c r="RMD239" s="20"/>
+      <c r="RME239" s="20"/>
+      <c r="RMF239" s="20"/>
+      <c r="RMG239" s="20"/>
+      <c r="RMH239" s="20"/>
+      <c r="RMI239" s="20"/>
+      <c r="RMJ239" s="20"/>
+      <c r="RMK239" s="20"/>
+      <c r="RML239" s="20"/>
+      <c r="RMM239" s="20"/>
+      <c r="RMN239" s="20"/>
+      <c r="RMO239" s="20"/>
+      <c r="RMP239" s="20"/>
+      <c r="RMQ239" s="20"/>
+      <c r="RMR239" s="20"/>
+      <c r="RMS239" s="20"/>
+      <c r="RMT239" s="20"/>
+      <c r="RMU239" s="20"/>
+      <c r="RMV239" s="20"/>
+      <c r="RMW239" s="20"/>
+      <c r="RMX239" s="20"/>
+      <c r="RMY239" s="20"/>
+      <c r="RMZ239" s="20"/>
+      <c r="RNA239" s="20"/>
+      <c r="RNB239" s="20"/>
+      <c r="RNC239" s="20"/>
+      <c r="RND239" s="20"/>
+      <c r="RNE239" s="20"/>
+      <c r="RNF239" s="20"/>
+      <c r="RNG239" s="20"/>
+      <c r="RNH239" s="20"/>
+      <c r="RNI239" s="20"/>
+      <c r="RNJ239" s="20"/>
+      <c r="RNK239" s="20"/>
+      <c r="RNL239" s="20"/>
+      <c r="RNM239" s="20"/>
+      <c r="RNN239" s="20"/>
+      <c r="RNO239" s="20"/>
+      <c r="RNP239" s="20"/>
+      <c r="RNQ239" s="20"/>
+      <c r="RNR239" s="20"/>
+      <c r="RNS239" s="20"/>
+      <c r="RNT239" s="20"/>
+      <c r="RNU239" s="20"/>
+      <c r="RNV239" s="20"/>
+      <c r="RNW239" s="20"/>
+      <c r="RNX239" s="20"/>
+      <c r="RNY239" s="20"/>
+      <c r="RNZ239" s="20"/>
+      <c r="ROA239" s="20"/>
+      <c r="ROB239" s="20"/>
+      <c r="ROC239" s="20"/>
+      <c r="ROD239" s="20"/>
+      <c r="ROE239" s="20"/>
+      <c r="ROF239" s="20"/>
+      <c r="ROG239" s="20"/>
+      <c r="ROH239" s="20"/>
+      <c r="ROI239" s="20"/>
+      <c r="ROJ239" s="20"/>
+      <c r="ROK239" s="20"/>
+      <c r="ROL239" s="20"/>
+      <c r="ROM239" s="20"/>
+      <c r="RON239" s="20"/>
+      <c r="ROO239" s="20"/>
+      <c r="ROP239" s="20"/>
+      <c r="ROQ239" s="20"/>
+      <c r="ROR239" s="20"/>
+      <c r="ROS239" s="20"/>
+      <c r="ROT239" s="20"/>
+      <c r="ROU239" s="20"/>
+      <c r="ROV239" s="20"/>
+      <c r="ROW239" s="20"/>
+      <c r="ROX239" s="20"/>
+      <c r="ROY239" s="20"/>
+      <c r="ROZ239" s="20"/>
+      <c r="RPA239" s="20"/>
+      <c r="RPB239" s="20"/>
+      <c r="RPC239" s="20"/>
+      <c r="RPD239" s="20"/>
+      <c r="RPE239" s="20"/>
+      <c r="RPF239" s="20"/>
+      <c r="RPG239" s="20"/>
+      <c r="RPH239" s="20"/>
+      <c r="RPI239" s="20"/>
+      <c r="RPJ239" s="20"/>
+      <c r="RPK239" s="20"/>
+      <c r="RPL239" s="20"/>
+      <c r="RPM239" s="20"/>
+      <c r="RPN239" s="20"/>
+      <c r="RPO239" s="20"/>
+      <c r="RPP239" s="20"/>
+      <c r="RPQ239" s="20"/>
+      <c r="RPR239" s="20"/>
+      <c r="RPS239" s="20"/>
+      <c r="RPT239" s="20"/>
+      <c r="RPU239" s="20"/>
+      <c r="RPV239" s="20"/>
+      <c r="RPW239" s="20"/>
+      <c r="RPX239" s="20"/>
+      <c r="RPY239" s="20"/>
+      <c r="RPZ239" s="20"/>
+      <c r="RQA239" s="20"/>
+      <c r="RQB239" s="20"/>
+      <c r="RQC239" s="20"/>
+      <c r="RQD239" s="20"/>
+      <c r="RQE239" s="20"/>
+      <c r="RQF239" s="20"/>
+      <c r="RQG239" s="20"/>
+      <c r="RQH239" s="20"/>
+      <c r="RQI239" s="20"/>
+      <c r="RQJ239" s="20"/>
+      <c r="RQK239" s="20"/>
+      <c r="RQL239" s="20"/>
+      <c r="RQM239" s="20"/>
+      <c r="RQN239" s="20"/>
+      <c r="RQO239" s="20"/>
+      <c r="RQP239" s="20"/>
+      <c r="RQQ239" s="20"/>
+      <c r="RQR239" s="20"/>
+      <c r="RQS239" s="20"/>
+      <c r="RQT239" s="20"/>
+      <c r="RQU239" s="20"/>
+      <c r="RQV239" s="20"/>
+      <c r="RQW239" s="20"/>
+      <c r="RQX239" s="20"/>
+      <c r="RQY239" s="20"/>
+      <c r="RQZ239" s="20"/>
+      <c r="RRA239" s="20"/>
+      <c r="RRB239" s="20"/>
+      <c r="RRC239" s="20"/>
+      <c r="RRD239" s="20"/>
+      <c r="RRE239" s="20"/>
+      <c r="RRF239" s="20"/>
+      <c r="RRG239" s="20"/>
+      <c r="RRH239" s="20"/>
+      <c r="RRI239" s="20"/>
+      <c r="RRJ239" s="20"/>
+      <c r="RRK239" s="20"/>
+      <c r="RRL239" s="20"/>
+      <c r="RRM239" s="20"/>
+      <c r="RRN239" s="20"/>
+      <c r="RRO239" s="20"/>
+      <c r="RRP239" s="20"/>
+      <c r="RRQ239" s="20"/>
+      <c r="RRR239" s="20"/>
+      <c r="RRS239" s="20"/>
+      <c r="RRT239" s="20"/>
+      <c r="RRU239" s="20"/>
+      <c r="RRV239" s="20"/>
+      <c r="RRW239" s="20"/>
+      <c r="RRX239" s="20"/>
+      <c r="RRY239" s="20"/>
+      <c r="RRZ239" s="20"/>
+      <c r="RSA239" s="20"/>
+      <c r="RSB239" s="20"/>
+      <c r="RSC239" s="20"/>
+      <c r="RSD239" s="20"/>
+      <c r="RSE239" s="20"/>
+      <c r="RSF239" s="20"/>
+      <c r="RSG239" s="20"/>
+      <c r="RSH239" s="20"/>
+      <c r="RSI239" s="20"/>
+      <c r="RSJ239" s="20"/>
+      <c r="RSK239" s="20"/>
+      <c r="RSL239" s="20"/>
+      <c r="RSM239" s="20"/>
+      <c r="RSN239" s="20"/>
+      <c r="RSO239" s="20"/>
+      <c r="RSP239" s="20"/>
+      <c r="RSQ239" s="20"/>
+      <c r="RSR239" s="20"/>
+      <c r="RSS239" s="20"/>
+      <c r="RST239" s="20"/>
+      <c r="RSU239" s="20"/>
+      <c r="RSV239" s="20"/>
+      <c r="RSW239" s="20"/>
+      <c r="RSX239" s="20"/>
+      <c r="RSY239" s="20"/>
+      <c r="RSZ239" s="20"/>
+      <c r="RTA239" s="20"/>
+      <c r="RTB239" s="20"/>
+      <c r="RTC239" s="20"/>
+      <c r="RTD239" s="20"/>
+      <c r="RTE239" s="20"/>
+      <c r="RTF239" s="20"/>
+      <c r="RTG239" s="20"/>
+      <c r="RTH239" s="20"/>
+      <c r="RTI239" s="20"/>
+      <c r="RTJ239" s="20"/>
+      <c r="RTK239" s="20"/>
+      <c r="RTL239" s="20"/>
+      <c r="RTM239" s="20"/>
+      <c r="RTN239" s="20"/>
+      <c r="RTO239" s="20"/>
+      <c r="RTP239" s="20"/>
+      <c r="RTQ239" s="20"/>
+      <c r="RTR239" s="20"/>
+      <c r="RTS239" s="20"/>
+      <c r="RTT239" s="20"/>
+      <c r="RTU239" s="20"/>
+      <c r="RTV239" s="20"/>
+      <c r="RTW239" s="20"/>
+      <c r="RTX239" s="20"/>
+      <c r="RTY239" s="20"/>
+      <c r="RTZ239" s="20"/>
+      <c r="RUA239" s="20"/>
+      <c r="RUB239" s="20"/>
+      <c r="RUC239" s="20"/>
+      <c r="RUD239" s="20"/>
+      <c r="RUE239" s="20"/>
+      <c r="RUF239" s="20"/>
+      <c r="RUG239" s="20"/>
+      <c r="RUH239" s="20"/>
+      <c r="RUI239" s="20"/>
+      <c r="RUJ239" s="20"/>
+      <c r="RUK239" s="20"/>
+      <c r="RUL239" s="20"/>
+      <c r="RUM239" s="20"/>
+      <c r="RUN239" s="20"/>
+      <c r="RUO239" s="20"/>
+      <c r="RUP239" s="20"/>
+      <c r="RUQ239" s="20"/>
+      <c r="RUR239" s="20"/>
+      <c r="RUS239" s="20"/>
+      <c r="RUT239" s="20"/>
+      <c r="RUU239" s="20"/>
+      <c r="RUV239" s="20"/>
+      <c r="RUW239" s="20"/>
+      <c r="RUX239" s="20"/>
+      <c r="RUY239" s="20"/>
+      <c r="RUZ239" s="20"/>
+      <c r="RVA239" s="20"/>
+      <c r="RVB239" s="20"/>
+      <c r="RVC239" s="20"/>
+      <c r="RVD239" s="20"/>
+      <c r="RVE239" s="20"/>
+      <c r="RVF239" s="20"/>
+      <c r="RVG239" s="20"/>
+      <c r="RVH239" s="20"/>
+      <c r="RVI239" s="20"/>
+      <c r="RVJ239" s="20"/>
+      <c r="RVK239" s="20"/>
+      <c r="RVL239" s="20"/>
+      <c r="RVM239" s="20"/>
+      <c r="RVN239" s="20"/>
+      <c r="RVO239" s="20"/>
+      <c r="RVP239" s="20"/>
+      <c r="RVQ239" s="20"/>
+      <c r="RVR239" s="20"/>
+      <c r="RVS239" s="20"/>
+      <c r="RVT239" s="20"/>
+      <c r="RVU239" s="20"/>
+      <c r="RVV239" s="20"/>
+      <c r="RVW239" s="20"/>
+      <c r="RVX239" s="20"/>
+      <c r="RVY239" s="20"/>
+      <c r="RVZ239" s="20"/>
+      <c r="RWA239" s="20"/>
+      <c r="RWB239" s="20"/>
+      <c r="RWC239" s="20"/>
+      <c r="RWD239" s="20"/>
+      <c r="RWE239" s="20"/>
+      <c r="RWF239" s="20"/>
+      <c r="RWG239" s="20"/>
+      <c r="RWH239" s="20"/>
+      <c r="RWI239" s="20"/>
+      <c r="RWJ239" s="20"/>
+      <c r="RWK239" s="20"/>
+      <c r="RWL239" s="20"/>
+      <c r="RWM239" s="20"/>
+      <c r="RWN239" s="20"/>
+      <c r="RWO239" s="20"/>
+      <c r="RWP239" s="20"/>
+      <c r="RWQ239" s="20"/>
+      <c r="RWR239" s="20"/>
+      <c r="RWS239" s="20"/>
+      <c r="RWT239" s="20"/>
+      <c r="RWU239" s="20"/>
+      <c r="RWV239" s="20"/>
+      <c r="RWW239" s="20"/>
+      <c r="RWX239" s="20"/>
+      <c r="RWY239" s="20"/>
+      <c r="RWZ239" s="20"/>
+      <c r="RXA239" s="20"/>
+      <c r="RXB239" s="20"/>
+      <c r="RXC239" s="20"/>
+      <c r="RXD239" s="20"/>
+      <c r="RXE239" s="20"/>
+      <c r="RXF239" s="20"/>
+      <c r="RXG239" s="20"/>
+      <c r="RXH239" s="20"/>
+      <c r="RXI239" s="20"/>
+      <c r="RXJ239" s="20"/>
+      <c r="RXK239" s="20"/>
+      <c r="RXL239" s="20"/>
+      <c r="RXM239" s="20"/>
+      <c r="RXN239" s="20"/>
+      <c r="RXO239" s="20"/>
+      <c r="RXP239" s="20"/>
+      <c r="RXQ239" s="20"/>
+      <c r="RXR239" s="20"/>
+      <c r="RXS239" s="20"/>
+      <c r="RXT239" s="20"/>
+      <c r="RXU239" s="20"/>
+      <c r="RXV239" s="20"/>
+      <c r="RXW239" s="20"/>
+      <c r="RXX239" s="20"/>
+      <c r="RXY239" s="20"/>
+      <c r="RXZ239" s="20"/>
+      <c r="RYA239" s="20"/>
+      <c r="RYB239" s="20"/>
+      <c r="RYC239" s="20"/>
+      <c r="RYD239" s="20"/>
+      <c r="RYE239" s="20"/>
+      <c r="RYF239" s="20"/>
+      <c r="RYG239" s="20"/>
+      <c r="RYH239" s="20"/>
+      <c r="RYI239" s="20"/>
+      <c r="RYJ239" s="20"/>
+      <c r="RYK239" s="20"/>
+      <c r="RYL239" s="20"/>
+      <c r="RYM239" s="20"/>
+      <c r="RYN239" s="20"/>
+      <c r="RYO239" s="20"/>
+      <c r="RYP239" s="20"/>
+      <c r="RYQ239" s="20"/>
+      <c r="RYR239" s="20"/>
+      <c r="RYS239" s="20"/>
+      <c r="RYT239" s="20"/>
+      <c r="RYU239" s="20"/>
+      <c r="RYV239" s="20"/>
+      <c r="RYW239" s="20"/>
+      <c r="RYX239" s="20"/>
+      <c r="RYY239" s="20"/>
+      <c r="RYZ239" s="20"/>
+      <c r="RZA239" s="20"/>
+      <c r="RZB239" s="20"/>
+      <c r="RZC239" s="20"/>
+      <c r="RZD239" s="20"/>
+      <c r="RZE239" s="20"/>
+      <c r="RZF239" s="20"/>
+      <c r="RZG239" s="20"/>
+      <c r="RZH239" s="20"/>
+      <c r="RZI239" s="20"/>
+      <c r="RZJ239" s="20"/>
+      <c r="RZK239" s="20"/>
+      <c r="RZL239" s="20"/>
+      <c r="RZM239" s="20"/>
+      <c r="RZN239" s="20"/>
+      <c r="RZO239" s="20"/>
+      <c r="RZP239" s="20"/>
+      <c r="RZQ239" s="20"/>
+      <c r="RZR239" s="20"/>
+      <c r="RZS239" s="20"/>
+      <c r="RZT239" s="20"/>
+      <c r="RZU239" s="20"/>
+      <c r="RZV239" s="20"/>
+      <c r="RZW239" s="20"/>
+      <c r="RZX239" s="20"/>
+      <c r="RZY239" s="20"/>
+      <c r="RZZ239" s="20"/>
+      <c r="SAA239" s="20"/>
+      <c r="SAB239" s="20"/>
+      <c r="SAC239" s="20"/>
+      <c r="SAD239" s="20"/>
+      <c r="SAE239" s="20"/>
+      <c r="SAF239" s="20"/>
+      <c r="SAG239" s="20"/>
+      <c r="SAH239" s="20"/>
+      <c r="SAI239" s="20"/>
+      <c r="SAJ239" s="20"/>
+      <c r="SAK239" s="20"/>
+      <c r="SAL239" s="20"/>
+      <c r="SAM239" s="20"/>
+      <c r="SAN239" s="20"/>
+      <c r="SAO239" s="20"/>
+      <c r="SAP239" s="20"/>
+      <c r="SAQ239" s="20"/>
+      <c r="SAR239" s="20"/>
+      <c r="SAS239" s="20"/>
+      <c r="SAT239" s="20"/>
+      <c r="SAU239" s="20"/>
+      <c r="SAV239" s="20"/>
+      <c r="SAW239" s="20"/>
+      <c r="SAX239" s="20"/>
+      <c r="SAY239" s="20"/>
+      <c r="SAZ239" s="20"/>
+      <c r="SBA239" s="20"/>
+      <c r="SBB239" s="20"/>
+      <c r="SBC239" s="20"/>
+      <c r="SBD239" s="20"/>
+      <c r="SBE239" s="20"/>
+      <c r="SBF239" s="20"/>
+      <c r="SBG239" s="20"/>
+      <c r="SBH239" s="20"/>
+      <c r="SBI239" s="20"/>
+      <c r="SBJ239" s="20"/>
+      <c r="SBK239" s="20"/>
+      <c r="SBL239" s="20"/>
+      <c r="SBM239" s="20"/>
+      <c r="SBN239" s="20"/>
+      <c r="SBO239" s="20"/>
+      <c r="SBP239" s="20"/>
+      <c r="SBQ239" s="20"/>
+      <c r="SBR239" s="20"/>
+      <c r="SBS239" s="20"/>
+      <c r="SBT239" s="20"/>
+      <c r="SBU239" s="20"/>
+      <c r="SBV239" s="20"/>
+      <c r="SBW239" s="20"/>
+      <c r="SBX239" s="20"/>
+      <c r="SBY239" s="20"/>
+      <c r="SBZ239" s="20"/>
+      <c r="SCA239" s="20"/>
+      <c r="SCB239" s="20"/>
+      <c r="SCC239" s="20"/>
+      <c r="SCD239" s="20"/>
+      <c r="SCE239" s="20"/>
+      <c r="SCF239" s="20"/>
+      <c r="SCG239" s="20"/>
+      <c r="SCH239" s="20"/>
+      <c r="SCI239" s="20"/>
+      <c r="SCJ239" s="20"/>
+      <c r="SCK239" s="20"/>
+      <c r="SCL239" s="20"/>
+      <c r="SCM239" s="20"/>
+      <c r="SCN239" s="20"/>
+      <c r="SCO239" s="20"/>
+      <c r="SCP239" s="20"/>
+      <c r="SCQ239" s="20"/>
+      <c r="SCR239" s="20"/>
+      <c r="SCS239" s="20"/>
+      <c r="SCT239" s="20"/>
+      <c r="SCU239" s="20"/>
+      <c r="SCV239" s="20"/>
+      <c r="SCW239" s="20"/>
+      <c r="SCX239" s="20"/>
+      <c r="SCY239" s="20"/>
+      <c r="SCZ239" s="20"/>
+      <c r="SDA239" s="20"/>
+      <c r="SDB239" s="20"/>
+      <c r="SDC239" s="20"/>
+      <c r="SDD239" s="20"/>
+      <c r="SDE239" s="20"/>
+      <c r="SDF239" s="20"/>
+      <c r="SDG239" s="20"/>
+      <c r="SDH239" s="20"/>
+      <c r="SDI239" s="20"/>
+      <c r="SDJ239" s="20"/>
+      <c r="SDK239" s="20"/>
+      <c r="SDL239" s="20"/>
+      <c r="SDM239" s="20"/>
+      <c r="SDN239" s="20"/>
+      <c r="SDO239" s="20"/>
+      <c r="SDP239" s="20"/>
+      <c r="SDQ239" s="20"/>
+      <c r="SDR239" s="20"/>
+      <c r="SDS239" s="20"/>
+      <c r="SDT239" s="20"/>
+      <c r="SDU239" s="20"/>
+      <c r="SDV239" s="20"/>
+      <c r="SDW239" s="20"/>
+      <c r="SDX239" s="20"/>
+      <c r="SDY239" s="20"/>
+      <c r="SDZ239" s="20"/>
+      <c r="SEA239" s="20"/>
+      <c r="SEB239" s="20"/>
+      <c r="SEC239" s="20"/>
+      <c r="SED239" s="20"/>
+      <c r="SEE239" s="20"/>
+      <c r="SEF239" s="20"/>
+      <c r="SEG239" s="20"/>
+      <c r="SEH239" s="20"/>
+      <c r="SEI239" s="20"/>
+      <c r="SEJ239" s="20"/>
+      <c r="SEK239" s="20"/>
+      <c r="SEL239" s="20"/>
+      <c r="SEM239" s="20"/>
+      <c r="SEN239" s="20"/>
+      <c r="SEO239" s="20"/>
+      <c r="SEP239" s="20"/>
+      <c r="SEQ239" s="20"/>
+      <c r="SER239" s="20"/>
+      <c r="SES239" s="20"/>
+      <c r="SET239" s="20"/>
+      <c r="SEU239" s="20"/>
+      <c r="SEV239" s="20"/>
+      <c r="SEW239" s="20"/>
+      <c r="SEX239" s="20"/>
+      <c r="SEY239" s="20"/>
+      <c r="SEZ239" s="20"/>
+      <c r="SFA239" s="20"/>
+      <c r="SFB239" s="20"/>
+      <c r="SFC239" s="20"/>
+      <c r="SFD239" s="20"/>
+      <c r="SFE239" s="20"/>
+      <c r="SFF239" s="20"/>
+      <c r="SFG239" s="20"/>
+      <c r="SFH239" s="20"/>
+      <c r="SFI239" s="20"/>
+      <c r="SFJ239" s="20"/>
+      <c r="SFK239" s="20"/>
+      <c r="SFL239" s="20"/>
+      <c r="SFM239" s="20"/>
+      <c r="SFN239" s="20"/>
+      <c r="SFO239" s="20"/>
+      <c r="SFP239" s="20"/>
+      <c r="SFQ239" s="20"/>
+      <c r="SFR239" s="20"/>
+      <c r="SFS239" s="20"/>
+      <c r="SFT239" s="20"/>
+      <c r="SFU239" s="20"/>
+      <c r="SFV239" s="20"/>
+      <c r="SFW239" s="20"/>
+      <c r="SFX239" s="20"/>
+      <c r="SFY239" s="20"/>
+      <c r="SFZ239" s="20"/>
+      <c r="SGA239" s="20"/>
+      <c r="SGB239" s="20"/>
+      <c r="SGC239" s="20"/>
+      <c r="SGD239" s="20"/>
+      <c r="SGE239" s="20"/>
+      <c r="SGF239" s="20"/>
+      <c r="SGG239" s="20"/>
+      <c r="SGH239" s="20"/>
+      <c r="SGI239" s="20"/>
+      <c r="SGJ239" s="20"/>
+      <c r="SGK239" s="20"/>
+      <c r="SGL239" s="20"/>
+      <c r="SGM239" s="20"/>
+      <c r="SGN239" s="20"/>
+      <c r="SGO239" s="20"/>
+      <c r="SGP239" s="20"/>
+      <c r="SGQ239" s="20"/>
+      <c r="SGR239" s="20"/>
+      <c r="SGS239" s="20"/>
+      <c r="SGT239" s="20"/>
+      <c r="SGU239" s="20"/>
+      <c r="SGV239" s="20"/>
+      <c r="SGW239" s="20"/>
+      <c r="SGX239" s="20"/>
+      <c r="SGY239" s="20"/>
+      <c r="SGZ239" s="20"/>
+      <c r="SHA239" s="20"/>
+      <c r="SHB239" s="20"/>
+      <c r="SHC239" s="20"/>
+      <c r="SHD239" s="20"/>
+      <c r="SHE239" s="20"/>
+      <c r="SHF239" s="20"/>
+      <c r="SHG239" s="20"/>
+      <c r="SHH239" s="20"/>
+      <c r="SHI239" s="20"/>
+      <c r="SHJ239" s="20"/>
+      <c r="SHK239" s="20"/>
+      <c r="SHL239" s="20"/>
+      <c r="SHM239" s="20"/>
+      <c r="SHN239" s="20"/>
+      <c r="SHO239" s="20"/>
+      <c r="SHP239" s="20"/>
+      <c r="SHQ239" s="20"/>
+      <c r="SHR239" s="20"/>
+      <c r="SHS239" s="20"/>
+      <c r="SHT239" s="20"/>
+      <c r="SHU239" s="20"/>
+      <c r="SHV239" s="20"/>
+      <c r="SHW239" s="20"/>
+      <c r="SHX239" s="20"/>
+      <c r="SHY239" s="20"/>
+      <c r="SHZ239" s="20"/>
+      <c r="SIA239" s="20"/>
+      <c r="SIB239" s="20"/>
+      <c r="SIC239" s="20"/>
+      <c r="SID239" s="20"/>
+      <c r="SIE239" s="20"/>
+      <c r="SIF239" s="20"/>
+      <c r="SIG239" s="20"/>
+      <c r="SIH239" s="20"/>
+      <c r="SII239" s="20"/>
+      <c r="SIJ239" s="20"/>
+      <c r="SIK239" s="20"/>
+      <c r="SIL239" s="20"/>
+      <c r="SIM239" s="20"/>
+      <c r="SIN239" s="20"/>
+      <c r="SIO239" s="20"/>
+      <c r="SIP239" s="20"/>
+      <c r="SIQ239" s="20"/>
+      <c r="SIR239" s="20"/>
+      <c r="SIS239" s="20"/>
+      <c r="SIT239" s="20"/>
+      <c r="SIU239" s="20"/>
+      <c r="SIV239" s="20"/>
+      <c r="SIW239" s="20"/>
+      <c r="SIX239" s="20"/>
+      <c r="SIY239" s="20"/>
+      <c r="SIZ239" s="20"/>
+      <c r="SJA239" s="20"/>
+      <c r="SJB239" s="20"/>
+      <c r="SJC239" s="20"/>
+      <c r="SJD239" s="20"/>
+      <c r="SJE239" s="20"/>
+      <c r="SJF239" s="20"/>
+      <c r="SJG239" s="20"/>
+      <c r="SJH239" s="20"/>
+      <c r="SJI239" s="20"/>
+      <c r="SJJ239" s="20"/>
+      <c r="SJK239" s="20"/>
+      <c r="SJL239" s="20"/>
+      <c r="SJM239" s="20"/>
+      <c r="SJN239" s="20"/>
+      <c r="SJO239" s="20"/>
+      <c r="SJP239" s="20"/>
+      <c r="SJQ239" s="20"/>
+      <c r="SJR239" s="20"/>
+      <c r="SJS239" s="20"/>
+      <c r="SJT239" s="20"/>
+      <c r="SJU239" s="20"/>
+      <c r="SJV239" s="20"/>
+      <c r="SJW239" s="20"/>
+      <c r="SJX239" s="20"/>
+      <c r="SJY239" s="20"/>
+      <c r="SJZ239" s="20"/>
+      <c r="SKA239" s="20"/>
+      <c r="SKB239" s="20"/>
+      <c r="SKC239" s="20"/>
+      <c r="SKD239" s="20"/>
+      <c r="SKE239" s="20"/>
+      <c r="SKF239" s="20"/>
+      <c r="SKG239" s="20"/>
+      <c r="SKH239" s="20"/>
+      <c r="SKI239" s="20"/>
+      <c r="SKJ239" s="20"/>
+      <c r="SKK239" s="20"/>
+      <c r="SKL239" s="20"/>
+      <c r="SKM239" s="20"/>
+      <c r="SKN239" s="20"/>
+      <c r="SKO239" s="20"/>
+      <c r="SKP239" s="20"/>
+      <c r="SKQ239" s="20"/>
+      <c r="SKR239" s="20"/>
+      <c r="SKS239" s="20"/>
+      <c r="SKT239" s="20"/>
+      <c r="SKU239" s="20"/>
+      <c r="SKV239" s="20"/>
+      <c r="SKW239" s="20"/>
+      <c r="SKX239" s="20"/>
+      <c r="SKY239" s="20"/>
+      <c r="SKZ239" s="20"/>
+      <c r="SLA239" s="20"/>
+      <c r="SLB239" s="20"/>
+      <c r="SLC239" s="20"/>
+      <c r="SLD239" s="20"/>
+      <c r="SLE239" s="20"/>
+      <c r="SLF239" s="20"/>
+      <c r="SLG239" s="20"/>
+      <c r="SLH239" s="20"/>
+      <c r="SLI239" s="20"/>
+      <c r="SLJ239" s="20"/>
+      <c r="SLK239" s="20"/>
+      <c r="SLL239" s="20"/>
+      <c r="SLM239" s="20"/>
+      <c r="SLN239" s="20"/>
+      <c r="SLO239" s="20"/>
+      <c r="SLP239" s="20"/>
+      <c r="SLQ239" s="20"/>
+      <c r="SLR239" s="20"/>
+      <c r="SLS239" s="20"/>
+      <c r="SLT239" s="20"/>
+      <c r="SLU239" s="20"/>
+      <c r="SLV239" s="20"/>
+      <c r="SLW239" s="20"/>
+      <c r="SLX239" s="20"/>
+      <c r="SLY239" s="20"/>
+      <c r="SLZ239" s="20"/>
+      <c r="SMA239" s="20"/>
+      <c r="SMB239" s="20"/>
+      <c r="SMC239" s="20"/>
+      <c r="SMD239" s="20"/>
+      <c r="SME239" s="20"/>
+      <c r="SMF239" s="20"/>
+      <c r="SMG239" s="20"/>
+      <c r="SMH239" s="20"/>
+      <c r="SMI239" s="20"/>
+      <c r="SMJ239" s="20"/>
+      <c r="SMK239" s="20"/>
+      <c r="SML239" s="20"/>
+      <c r="SMM239" s="20"/>
+      <c r="SMN239" s="20"/>
+      <c r="SMO239" s="20"/>
+      <c r="SMP239" s="20"/>
+      <c r="SMQ239" s="20"/>
+      <c r="SMR239" s="20"/>
+      <c r="SMS239" s="20"/>
+      <c r="SMT239" s="20"/>
+      <c r="SMU239" s="20"/>
+      <c r="SMV239" s="20"/>
+      <c r="SMW239" s="20"/>
+      <c r="SMX239" s="20"/>
+      <c r="SMY239" s="20"/>
+      <c r="SMZ239" s="20"/>
+      <c r="SNA239" s="20"/>
+      <c r="SNB239" s="20"/>
+      <c r="SNC239" s="20"/>
+      <c r="SND239" s="20"/>
+      <c r="SNE239" s="20"/>
+      <c r="SNF239" s="20"/>
+      <c r="SNG239" s="20"/>
+      <c r="SNH239" s="20"/>
+      <c r="SNI239" s="20"/>
+      <c r="SNJ239" s="20"/>
+      <c r="SNK239" s="20"/>
+      <c r="SNL239" s="20"/>
+      <c r="SNM239" s="20"/>
+      <c r="SNN239" s="20"/>
+      <c r="SNO239" s="20"/>
+      <c r="SNP239" s="20"/>
+      <c r="SNQ239" s="20"/>
+      <c r="SNR239" s="20"/>
+      <c r="SNS239" s="20"/>
+      <c r="SNT239" s="20"/>
+      <c r="SNU239" s="20"/>
+      <c r="SNV239" s="20"/>
+      <c r="SNW239" s="20"/>
+      <c r="SNX239" s="20"/>
+      <c r="SNY239" s="20"/>
+      <c r="SNZ239" s="20"/>
+      <c r="SOA239" s="20"/>
+      <c r="SOB239" s="20"/>
+      <c r="SOC239" s="20"/>
+      <c r="SOD239" s="20"/>
+      <c r="SOE239" s="20"/>
+      <c r="SOF239" s="20"/>
+      <c r="SOG239" s="20"/>
+      <c r="SOH239" s="20"/>
+      <c r="SOI239" s="20"/>
+      <c r="SOJ239" s="20"/>
+      <c r="SOK239" s="20"/>
+      <c r="SOL239" s="20"/>
+      <c r="SOM239" s="20"/>
+      <c r="SON239" s="20"/>
+      <c r="SOO239" s="20"/>
+      <c r="SOP239" s="20"/>
+      <c r="SOQ239" s="20"/>
+      <c r="SOR239" s="20"/>
+      <c r="SOS239" s="20"/>
+      <c r="SOT239" s="20"/>
+      <c r="SOU239" s="20"/>
+      <c r="SOV239" s="20"/>
+      <c r="SOW239" s="20"/>
+      <c r="SOX239" s="20"/>
+      <c r="SOY239" s="20"/>
+      <c r="SOZ239" s="20"/>
+      <c r="SPA239" s="20"/>
+      <c r="SPB239" s="20"/>
+      <c r="SPC239" s="20"/>
+      <c r="SPD239" s="20"/>
+      <c r="SPE239" s="20"/>
+      <c r="SPF239" s="20"/>
+      <c r="SPG239" s="20"/>
+      <c r="SPH239" s="20"/>
+      <c r="SPI239" s="20"/>
+      <c r="SPJ239" s="20"/>
+      <c r="SPK239" s="20"/>
+      <c r="SPL239" s="20"/>
+      <c r="SPM239" s="20"/>
+      <c r="SPN239" s="20"/>
+      <c r="SPO239" s="20"/>
+      <c r="SPP239" s="20"/>
+      <c r="SPQ239" s="20"/>
+      <c r="SPR239" s="20"/>
+      <c r="SPS239" s="20"/>
+      <c r="SPT239" s="20"/>
+      <c r="SPU239" s="20"/>
+      <c r="SPV239" s="20"/>
+      <c r="SPW239" s="20"/>
+      <c r="SPX239" s="20"/>
+      <c r="SPY239" s="20"/>
+      <c r="SPZ239" s="20"/>
+      <c r="SQA239" s="20"/>
+      <c r="SQB239" s="20"/>
+      <c r="SQC239" s="20"/>
+      <c r="SQD239" s="20"/>
+      <c r="SQE239" s="20"/>
+      <c r="SQF239" s="20"/>
+      <c r="SQG239" s="20"/>
+      <c r="SQH239" s="20"/>
+      <c r="SQI239" s="20"/>
+      <c r="SQJ239" s="20"/>
+      <c r="SQK239" s="20"/>
+      <c r="SQL239" s="20"/>
+      <c r="SQM239" s="20"/>
+      <c r="SQN239" s="20"/>
+      <c r="SQO239" s="20"/>
+      <c r="SQP239" s="20"/>
+      <c r="SQQ239" s="20"/>
+      <c r="SQR239" s="20"/>
+      <c r="SQS239" s="20"/>
+      <c r="SQT239" s="20"/>
+      <c r="SQU239" s="20"/>
+      <c r="SQV239" s="20"/>
+      <c r="SQW239" s="20"/>
+      <c r="SQX239" s="20"/>
+      <c r="SQY239" s="20"/>
+      <c r="SQZ239" s="20"/>
+      <c r="SRA239" s="20"/>
+      <c r="SRB239" s="20"/>
+      <c r="SRC239" s="20"/>
+      <c r="SRD239" s="20"/>
+      <c r="SRE239" s="20"/>
+      <c r="SRF239" s="20"/>
+      <c r="SRG239" s="20"/>
+      <c r="SRH239" s="20"/>
+      <c r="SRI239" s="20"/>
+      <c r="SRJ239" s="20"/>
+      <c r="SRK239" s="20"/>
+      <c r="SRL239" s="20"/>
+      <c r="SRM239" s="20"/>
+      <c r="SRN239" s="20"/>
+      <c r="SRO239" s="20"/>
+      <c r="SRP239" s="20"/>
+      <c r="SRQ239" s="20"/>
+      <c r="SRR239" s="20"/>
+      <c r="SRS239" s="20"/>
+      <c r="SRT239" s="20"/>
+      <c r="SRU239" s="20"/>
+      <c r="SRV239" s="20"/>
+      <c r="SRW239" s="20"/>
+      <c r="SRX239" s="20"/>
+      <c r="SRY239" s="20"/>
+      <c r="SRZ239" s="20"/>
+      <c r="SSA239" s="20"/>
+      <c r="SSB239" s="20"/>
+      <c r="SSC239" s="20"/>
+      <c r="SSD239" s="20"/>
+      <c r="SSE239" s="20"/>
+      <c r="SSF239" s="20"/>
+      <c r="SSG239" s="20"/>
+      <c r="SSH239" s="20"/>
+      <c r="SSI239" s="20"/>
+      <c r="SSJ239" s="20"/>
+      <c r="SSK239" s="20"/>
+      <c r="SSL239" s="20"/>
+      <c r="SSM239" s="20"/>
+      <c r="SSN239" s="20"/>
+      <c r="SSO239" s="20"/>
+      <c r="SSP239" s="20"/>
+      <c r="SSQ239" s="20"/>
+      <c r="SSR239" s="20"/>
+      <c r="SSS239" s="20"/>
+      <c r="SST239" s="20"/>
+      <c r="SSU239" s="20"/>
+      <c r="SSV239" s="20"/>
+      <c r="SSW239" s="20"/>
+      <c r="SSX239" s="20"/>
+      <c r="SSY239" s="20"/>
+      <c r="SSZ239" s="20"/>
+      <c r="STA239" s="20"/>
+      <c r="STB239" s="20"/>
+      <c r="STC239" s="20"/>
+      <c r="STD239" s="20"/>
+      <c r="STE239" s="20"/>
+      <c r="STF239" s="20"/>
+      <c r="STG239" s="20"/>
+      <c r="STH239" s="20"/>
+      <c r="STI239" s="20"/>
+      <c r="STJ239" s="20"/>
+      <c r="STK239" s="20"/>
+      <c r="STL239" s="20"/>
+      <c r="STM239" s="20"/>
+      <c r="STN239" s="20"/>
+      <c r="STO239" s="20"/>
+      <c r="STP239" s="20"/>
+      <c r="STQ239" s="20"/>
+      <c r="STR239" s="20"/>
+      <c r="STS239" s="20"/>
+      <c r="STT239" s="20"/>
+      <c r="STU239" s="20"/>
+      <c r="STV239" s="20"/>
+      <c r="STW239" s="20"/>
+      <c r="STX239" s="20"/>
+      <c r="STY239" s="20"/>
+      <c r="STZ239" s="20"/>
+      <c r="SUA239" s="20"/>
+      <c r="SUB239" s="20"/>
+      <c r="SUC239" s="20"/>
+      <c r="SUD239" s="20"/>
+      <c r="SUE239" s="20"/>
+      <c r="SUF239" s="20"/>
+      <c r="SUG239" s="20"/>
+      <c r="SUH239" s="20"/>
+      <c r="SUI239" s="20"/>
+      <c r="SUJ239" s="20"/>
+      <c r="SUK239" s="20"/>
+      <c r="SUL239" s="20"/>
+      <c r="SUM239" s="20"/>
+      <c r="SUN239" s="20"/>
+      <c r="SUO239" s="20"/>
+      <c r="SUP239" s="20"/>
+      <c r="SUQ239" s="20"/>
+      <c r="SUR239" s="20"/>
+      <c r="SUS239" s="20"/>
+      <c r="SUT239" s="20"/>
+      <c r="SUU239" s="20"/>
+      <c r="SUV239" s="20"/>
+      <c r="SUW239" s="20"/>
+      <c r="SUX239" s="20"/>
+      <c r="SUY239" s="20"/>
+      <c r="SUZ239" s="20"/>
+      <c r="SVA239" s="20"/>
+      <c r="SVB239" s="20"/>
+      <c r="SVC239" s="20"/>
+      <c r="SVD239" s="20"/>
+      <c r="SVE239" s="20"/>
+      <c r="SVF239" s="20"/>
+      <c r="SVG239" s="20"/>
+      <c r="SVH239" s="20"/>
+      <c r="SVI239" s="20"/>
+      <c r="SVJ239" s="20"/>
+      <c r="SVK239" s="20"/>
+      <c r="SVL239" s="20"/>
+      <c r="SVM239" s="20"/>
+      <c r="SVN239" s="20"/>
+      <c r="SVO239" s="20"/>
+      <c r="SVP239" s="20"/>
+      <c r="SVQ239" s="20"/>
+      <c r="SVR239" s="20"/>
+      <c r="SVS239" s="20"/>
+      <c r="SVT239" s="20"/>
+      <c r="SVU239" s="20"/>
+      <c r="SVV239" s="20"/>
+      <c r="SVW239" s="20"/>
+      <c r="SVX239" s="20"/>
+      <c r="SVY239" s="20"/>
+      <c r="SVZ239" s="20"/>
+      <c r="SWA239" s="20"/>
+      <c r="SWB239" s="20"/>
+      <c r="SWC239" s="20"/>
+      <c r="SWD239" s="20"/>
+      <c r="SWE239" s="20"/>
+      <c r="SWF239" s="20"/>
+      <c r="SWG239" s="20"/>
+      <c r="SWH239" s="20"/>
+      <c r="SWI239" s="20"/>
+      <c r="SWJ239" s="20"/>
+      <c r="SWK239" s="20"/>
+      <c r="SWL239" s="20"/>
+      <c r="SWM239" s="20"/>
+      <c r="SWN239" s="20"/>
+      <c r="SWO239" s="20"/>
+      <c r="SWP239" s="20"/>
+      <c r="SWQ239" s="20"/>
+      <c r="SWR239" s="20"/>
+      <c r="SWS239" s="20"/>
+      <c r="SWT239" s="20"/>
+      <c r="SWU239" s="20"/>
+      <c r="SWV239" s="20"/>
+      <c r="SWW239" s="20"/>
+      <c r="SWX239" s="20"/>
+      <c r="SWY239" s="20"/>
+      <c r="SWZ239" s="20"/>
+      <c r="SXA239" s="20"/>
+      <c r="SXB239" s="20"/>
+      <c r="SXC239" s="20"/>
+      <c r="SXD239" s="20"/>
+      <c r="SXE239" s="20"/>
+      <c r="SXF239" s="20"/>
+      <c r="SXG239" s="20"/>
+      <c r="SXH239" s="20"/>
+      <c r="SXI239" s="20"/>
+      <c r="SXJ239" s="20"/>
+      <c r="SXK239" s="20"/>
+      <c r="SXL239" s="20"/>
+      <c r="SXM239" s="20"/>
+      <c r="SXN239" s="20"/>
+      <c r="SXO239" s="20"/>
+      <c r="SXP239" s="20"/>
+      <c r="SXQ239" s="20"/>
+      <c r="SXR239" s="20"/>
+      <c r="SXS239" s="20"/>
+      <c r="SXT239" s="20"/>
+      <c r="SXU239" s="20"/>
+      <c r="SXV239" s="20"/>
+      <c r="SXW239" s="20"/>
+      <c r="SXX239" s="20"/>
+      <c r="SXY239" s="20"/>
+      <c r="SXZ239" s="20"/>
+      <c r="SYA239" s="20"/>
+      <c r="SYB239" s="20"/>
+      <c r="SYC239" s="20"/>
+      <c r="SYD239" s="20"/>
+      <c r="SYE239" s="20"/>
+      <c r="SYF239" s="20"/>
+      <c r="SYG239" s="20"/>
+      <c r="SYH239" s="20"/>
+      <c r="SYI239" s="20"/>
+      <c r="SYJ239" s="20"/>
+      <c r="SYK239" s="20"/>
+      <c r="SYL239" s="20"/>
+      <c r="SYM239" s="20"/>
+      <c r="SYN239" s="20"/>
+      <c r="SYO239" s="20"/>
+      <c r="SYP239" s="20"/>
+      <c r="SYQ239" s="20"/>
+      <c r="SYR239" s="20"/>
+      <c r="SYS239" s="20"/>
+      <c r="SYT239" s="20"/>
+      <c r="SYU239" s="20"/>
+      <c r="SYV239" s="20"/>
+      <c r="SYW239" s="20"/>
+      <c r="SYX239" s="20"/>
+      <c r="SYY239" s="20"/>
+      <c r="SYZ239" s="20"/>
+      <c r="SZA239" s="20"/>
+      <c r="SZB239" s="20"/>
+      <c r="SZC239" s="20"/>
+      <c r="SZD239" s="20"/>
+      <c r="SZE239" s="20"/>
+      <c r="SZF239" s="20"/>
+      <c r="SZG239" s="20"/>
+      <c r="SZH239" s="20"/>
+      <c r="SZI239" s="20"/>
+      <c r="SZJ239" s="20"/>
+      <c r="SZK239" s="20"/>
+      <c r="SZL239" s="20"/>
+      <c r="SZM239" s="20"/>
+      <c r="SZN239" s="20"/>
+      <c r="SZO239" s="20"/>
+      <c r="SZP239" s="20"/>
+      <c r="SZQ239" s="20"/>
+      <c r="SZR239" s="20"/>
+      <c r="SZS239" s="20"/>
+      <c r="SZT239" s="20"/>
+      <c r="SZU239" s="20"/>
+      <c r="SZV239" s="20"/>
+      <c r="SZW239" s="20"/>
+      <c r="SZX239" s="20"/>
+      <c r="SZY239" s="20"/>
+      <c r="SZZ239" s="20"/>
+      <c r="TAA239" s="20"/>
+      <c r="TAB239" s="20"/>
+      <c r="TAC239" s="20"/>
+      <c r="TAD239" s="20"/>
+      <c r="TAE239" s="20"/>
+      <c r="TAF239" s="20"/>
+      <c r="TAG239" s="20"/>
+      <c r="TAH239" s="20"/>
+      <c r="TAI239" s="20"/>
+      <c r="TAJ239" s="20"/>
+      <c r="TAK239" s="20"/>
+      <c r="TAL239" s="20"/>
+      <c r="TAM239" s="20"/>
+      <c r="TAN239" s="20"/>
+      <c r="TAO239" s="20"/>
+      <c r="TAP239" s="20"/>
+      <c r="TAQ239" s="20"/>
+      <c r="TAR239" s="20"/>
+      <c r="TAS239" s="20"/>
+      <c r="TAT239" s="20"/>
+      <c r="TAU239" s="20"/>
+      <c r="TAV239" s="20"/>
+      <c r="TAW239" s="20"/>
+      <c r="TAX239" s="20"/>
+      <c r="TAY239" s="20"/>
+      <c r="TAZ239" s="20"/>
+      <c r="TBA239" s="20"/>
+      <c r="TBB239" s="20"/>
+      <c r="TBC239" s="20"/>
+      <c r="TBD239" s="20"/>
+      <c r="TBE239" s="20"/>
+      <c r="TBF239" s="20"/>
+      <c r="TBG239" s="20"/>
+      <c r="TBH239" s="20"/>
+      <c r="TBI239" s="20"/>
+      <c r="TBJ239" s="20"/>
+      <c r="TBK239" s="20"/>
+      <c r="TBL239" s="20"/>
+      <c r="TBM239" s="20"/>
+      <c r="TBN239" s="20"/>
+      <c r="TBO239" s="20"/>
+      <c r="TBP239" s="20"/>
+      <c r="TBQ239" s="20"/>
+      <c r="TBR239" s="20"/>
+      <c r="TBS239" s="20"/>
+      <c r="TBT239" s="20"/>
+      <c r="TBU239" s="20"/>
+      <c r="TBV239" s="20"/>
+      <c r="TBW239" s="20"/>
+      <c r="TBX239" s="20"/>
+      <c r="TBY239" s="20"/>
+      <c r="TBZ239" s="20"/>
+      <c r="TCA239" s="20"/>
+      <c r="TCB239" s="20"/>
+      <c r="TCC239" s="20"/>
+      <c r="TCD239" s="20"/>
+      <c r="TCE239" s="20"/>
+      <c r="TCF239" s="20"/>
+      <c r="TCG239" s="20"/>
+      <c r="TCH239" s="20"/>
+      <c r="TCI239" s="20"/>
+      <c r="TCJ239" s="20"/>
+      <c r="TCK239" s="20"/>
+      <c r="TCL239" s="20"/>
+      <c r="TCM239" s="20"/>
+      <c r="TCN239" s="20"/>
+      <c r="TCO239" s="20"/>
+      <c r="TCP239" s="20"/>
+      <c r="TCQ239" s="20"/>
+      <c r="TCR239" s="20"/>
+      <c r="TCS239" s="20"/>
+      <c r="TCT239" s="20"/>
+      <c r="TCU239" s="20"/>
+      <c r="TCV239" s="20"/>
+      <c r="TCW239" s="20"/>
+      <c r="TCX239" s="20"/>
+      <c r="TCY239" s="20"/>
+      <c r="TCZ239" s="20"/>
+      <c r="TDA239" s="20"/>
+      <c r="TDB239" s="20"/>
+      <c r="TDC239" s="20"/>
+      <c r="TDD239" s="20"/>
+      <c r="TDE239" s="20"/>
+      <c r="TDF239" s="20"/>
+      <c r="TDG239" s="20"/>
+      <c r="TDH239" s="20"/>
+      <c r="TDI239" s="20"/>
+      <c r="TDJ239" s="20"/>
+      <c r="TDK239" s="20"/>
+      <c r="TDL239" s="20"/>
+      <c r="TDM239" s="20"/>
+      <c r="TDN239" s="20"/>
+      <c r="TDO239" s="20"/>
+      <c r="TDP239" s="20"/>
+      <c r="TDQ239" s="20"/>
+      <c r="TDR239" s="20"/>
+      <c r="TDS239" s="20"/>
+      <c r="TDT239" s="20"/>
+      <c r="TDU239" s="20"/>
+      <c r="TDV239" s="20"/>
+      <c r="TDW239" s="20"/>
+      <c r="TDX239" s="20"/>
+      <c r="TDY239" s="20"/>
+      <c r="TDZ239" s="20"/>
+      <c r="TEA239" s="20"/>
+      <c r="TEB239" s="20"/>
+      <c r="TEC239" s="20"/>
+      <c r="TED239" s="20"/>
+      <c r="TEE239" s="20"/>
+      <c r="TEF239" s="20"/>
+      <c r="TEG239" s="20"/>
+      <c r="TEH239" s="20"/>
+      <c r="TEI239" s="20"/>
+      <c r="TEJ239" s="20"/>
+      <c r="TEK239" s="20"/>
+      <c r="TEL239" s="20"/>
+      <c r="TEM239" s="20"/>
+      <c r="TEN239" s="20"/>
+      <c r="TEO239" s="20"/>
+      <c r="TEP239" s="20"/>
+      <c r="TEQ239" s="20"/>
+      <c r="TER239" s="20"/>
+      <c r="TES239" s="20"/>
+      <c r="TET239" s="20"/>
+      <c r="TEU239" s="20"/>
+      <c r="TEV239" s="20"/>
+      <c r="TEW239" s="20"/>
+      <c r="TEX239" s="20"/>
+      <c r="TEY239" s="20"/>
+      <c r="TEZ239" s="20"/>
+      <c r="TFA239" s="20"/>
+      <c r="TFB239" s="20"/>
+      <c r="TFC239" s="20"/>
+      <c r="TFD239" s="20"/>
+      <c r="TFE239" s="20"/>
+      <c r="TFF239" s="20"/>
+      <c r="TFG239" s="20"/>
+      <c r="TFH239" s="20"/>
+      <c r="TFI239" s="20"/>
+      <c r="TFJ239" s="20"/>
+      <c r="TFK239" s="20"/>
+      <c r="TFL239" s="20"/>
+      <c r="TFM239" s="20"/>
+      <c r="TFN239" s="20"/>
+      <c r="TFO239" s="20"/>
+      <c r="TFP239" s="20"/>
+      <c r="TFQ239" s="20"/>
+      <c r="TFR239" s="20"/>
+      <c r="TFS239" s="20"/>
+      <c r="TFT239" s="20"/>
+      <c r="TFU239" s="20"/>
+      <c r="TFV239" s="20"/>
+      <c r="TFW239" s="20"/>
+      <c r="TFX239" s="20"/>
+      <c r="TFY239" s="20"/>
+      <c r="TFZ239" s="20"/>
+      <c r="TGA239" s="20"/>
+      <c r="TGB239" s="20"/>
+      <c r="TGC239" s="20"/>
+      <c r="TGD239" s="20"/>
+      <c r="TGE239" s="20"/>
+      <c r="TGF239" s="20"/>
+      <c r="TGG239" s="20"/>
+      <c r="TGH239" s="20"/>
+      <c r="TGI239" s="20"/>
+      <c r="TGJ239" s="20"/>
+      <c r="TGK239" s="20"/>
+      <c r="TGL239" s="20"/>
+      <c r="TGM239" s="20"/>
+      <c r="TGN239" s="20"/>
+      <c r="TGO239" s="20"/>
+      <c r="TGP239" s="20"/>
+      <c r="TGQ239" s="20"/>
+      <c r="TGR239" s="20"/>
+      <c r="TGS239" s="20"/>
+      <c r="TGT239" s="20"/>
+      <c r="TGU239" s="20"/>
+      <c r="TGV239" s="20"/>
+      <c r="TGW239" s="20"/>
+      <c r="TGX239" s="20"/>
+      <c r="TGY239" s="20"/>
+      <c r="TGZ239" s="20"/>
+      <c r="THA239" s="20"/>
+      <c r="THB239" s="20"/>
+      <c r="THC239" s="20"/>
+      <c r="THD239" s="20"/>
+      <c r="THE239" s="20"/>
+      <c r="THF239" s="20"/>
+      <c r="THG239" s="20"/>
+      <c r="THH239" s="20"/>
+      <c r="THI239" s="20"/>
+      <c r="THJ239" s="20"/>
+      <c r="THK239" s="20"/>
+      <c r="THL239" s="20"/>
+      <c r="THM239" s="20"/>
+      <c r="THN239" s="20"/>
+      <c r="THO239" s="20"/>
+      <c r="THP239" s="20"/>
+      <c r="THQ239" s="20"/>
+      <c r="THR239" s="20"/>
+      <c r="THS239" s="20"/>
+      <c r="THT239" s="20"/>
+      <c r="THU239" s="20"/>
+      <c r="THV239" s="20"/>
+      <c r="THW239" s="20"/>
+      <c r="THX239" s="20"/>
+      <c r="THY239" s="20"/>
+      <c r="THZ239" s="20"/>
+      <c r="TIA239" s="20"/>
+      <c r="TIB239" s="20"/>
+      <c r="TIC239" s="20"/>
+      <c r="TID239" s="20"/>
+      <c r="TIE239" s="20"/>
+      <c r="TIF239" s="20"/>
+      <c r="TIG239" s="20"/>
+      <c r="TIH239" s="20"/>
+      <c r="TII239" s="20"/>
+      <c r="TIJ239" s="20"/>
+      <c r="TIK239" s="20"/>
+      <c r="TIL239" s="20"/>
+      <c r="TIM239" s="20"/>
+      <c r="TIN239" s="20"/>
+      <c r="TIO239" s="20"/>
+      <c r="TIP239" s="20"/>
+      <c r="TIQ239" s="20"/>
+      <c r="TIR239" s="20"/>
+      <c r="TIS239" s="20"/>
+      <c r="TIT239" s="20"/>
+      <c r="TIU239" s="20"/>
+      <c r="TIV239" s="20"/>
+      <c r="TIW239" s="20"/>
+      <c r="TIX239" s="20"/>
+      <c r="TIY239" s="20"/>
+      <c r="TIZ239" s="20"/>
+      <c r="TJA239" s="20"/>
+      <c r="TJB239" s="20"/>
+      <c r="TJC239" s="20"/>
+      <c r="TJD239" s="20"/>
+      <c r="TJE239" s="20"/>
+      <c r="TJF239" s="20"/>
+      <c r="TJG239" s="20"/>
+      <c r="TJH239" s="20"/>
+      <c r="TJI239" s="20"/>
+      <c r="TJJ239" s="20"/>
+      <c r="TJK239" s="20"/>
+      <c r="TJL239" s="20"/>
+      <c r="TJM239" s="20"/>
+      <c r="TJN239" s="20"/>
+      <c r="TJO239" s="20"/>
+      <c r="TJP239" s="20"/>
+      <c r="TJQ239" s="20"/>
+      <c r="TJR239" s="20"/>
+      <c r="TJS239" s="20"/>
+      <c r="TJT239" s="20"/>
+      <c r="TJU239" s="20"/>
+      <c r="TJV239" s="20"/>
+      <c r="TJW239" s="20"/>
+      <c r="TJX239" s="20"/>
+      <c r="TJY239" s="20"/>
+      <c r="TJZ239" s="20"/>
+      <c r="TKA239" s="20"/>
+      <c r="TKB239" s="20"/>
+      <c r="TKC239" s="20"/>
+      <c r="TKD239" s="20"/>
+      <c r="TKE239" s="20"/>
+      <c r="TKF239" s="20"/>
+      <c r="TKG239" s="20"/>
+      <c r="TKH239" s="20"/>
+      <c r="TKI239" s="20"/>
+      <c r="TKJ239" s="20"/>
+      <c r="TKK239" s="20"/>
+      <c r="TKL239" s="20"/>
+      <c r="TKM239" s="20"/>
+      <c r="TKN239" s="20"/>
+      <c r="TKO239" s="20"/>
+      <c r="TKP239" s="20"/>
+      <c r="TKQ239" s="20"/>
+      <c r="TKR239" s="20"/>
+      <c r="TKS239" s="20"/>
+      <c r="TKT239" s="20"/>
+      <c r="TKU239" s="20"/>
+      <c r="TKV239" s="20"/>
+      <c r="TKW239" s="20"/>
+      <c r="TKX239" s="20"/>
+      <c r="TKY239" s="20"/>
+      <c r="TKZ239" s="20"/>
+      <c r="TLA239" s="20"/>
+      <c r="TLB239" s="20"/>
+      <c r="TLC239" s="20"/>
+      <c r="TLD239" s="20"/>
+      <c r="TLE239" s="20"/>
+      <c r="TLF239" s="20"/>
+      <c r="TLG239" s="20"/>
+      <c r="TLH239" s="20"/>
+      <c r="TLI239" s="20"/>
+      <c r="TLJ239" s="20"/>
+      <c r="TLK239" s="20"/>
+      <c r="TLL239" s="20"/>
+      <c r="TLM239" s="20"/>
+      <c r="TLN239" s="20"/>
+      <c r="TLO239" s="20"/>
+      <c r="TLP239" s="20"/>
+      <c r="TLQ239" s="20"/>
+      <c r="TLR239" s="20"/>
+      <c r="TLS239" s="20"/>
+      <c r="TLT239" s="20"/>
+      <c r="TLU239" s="20"/>
+      <c r="TLV239" s="20"/>
+      <c r="TLW239" s="20"/>
+      <c r="TLX239" s="20"/>
+      <c r="TLY239" s="20"/>
+      <c r="TLZ239" s="20"/>
+      <c r="TMA239" s="20"/>
+      <c r="TMB239" s="20"/>
+      <c r="TMC239" s="20"/>
+      <c r="TMD239" s="20"/>
+      <c r="TME239" s="20"/>
+      <c r="TMF239" s="20"/>
+      <c r="TMG239" s="20"/>
+      <c r="TMH239" s="20"/>
+      <c r="TMI239" s="20"/>
+      <c r="TMJ239" s="20"/>
+      <c r="TMK239" s="20"/>
+      <c r="TML239" s="20"/>
+      <c r="TMM239" s="20"/>
+      <c r="TMN239" s="20"/>
+      <c r="TMO239" s="20"/>
+      <c r="TMP239" s="20"/>
+      <c r="TMQ239" s="20"/>
+      <c r="TMR239" s="20"/>
+      <c r="TMS239" s="20"/>
+      <c r="TMT239" s="20"/>
+      <c r="TMU239" s="20"/>
+      <c r="TMV239" s="20"/>
+      <c r="TMW239" s="20"/>
+      <c r="TMX239" s="20"/>
+      <c r="TMY239" s="20"/>
+      <c r="TMZ239" s="20"/>
+      <c r="TNA239" s="20"/>
+      <c r="TNB239" s="20"/>
+      <c r="TNC239" s="20"/>
+      <c r="TND239" s="20"/>
+      <c r="TNE239" s="20"/>
+      <c r="TNF239" s="20"/>
+      <c r="TNG239" s="20"/>
+      <c r="TNH239" s="20"/>
+      <c r="TNI239" s="20"/>
+      <c r="TNJ239" s="20"/>
+      <c r="TNK239" s="20"/>
+      <c r="TNL239" s="20"/>
+      <c r="TNM239" s="20"/>
+      <c r="TNN239" s="20"/>
+      <c r="TNO239" s="20"/>
+      <c r="TNP239" s="20"/>
+      <c r="TNQ239" s="20"/>
+      <c r="TNR239" s="20"/>
+      <c r="TNS239" s="20"/>
+      <c r="TNT239" s="20"/>
+      <c r="TNU239" s="20"/>
+      <c r="TNV239" s="20"/>
+      <c r="TNW239" s="20"/>
+      <c r="TNX239" s="20"/>
+      <c r="TNY239" s="20"/>
+      <c r="TNZ239" s="20"/>
+      <c r="TOA239" s="20"/>
+      <c r="TOB239" s="20"/>
+      <c r="TOC239" s="20"/>
+      <c r="TOD239" s="20"/>
+      <c r="TOE239" s="20"/>
+      <c r="TOF239" s="20"/>
+      <c r="TOG239" s="20"/>
+      <c r="TOH239" s="20"/>
+      <c r="TOI239" s="20"/>
+      <c r="TOJ239" s="20"/>
+      <c r="TOK239" s="20"/>
+      <c r="TOL239" s="20"/>
+      <c r="TOM239" s="20"/>
+      <c r="TON239" s="20"/>
+      <c r="TOO239" s="20"/>
+      <c r="TOP239" s="20"/>
+      <c r="TOQ239" s="20"/>
+      <c r="TOR239" s="20"/>
+      <c r="TOS239" s="20"/>
+      <c r="TOT239" s="20"/>
+      <c r="TOU239" s="20"/>
+      <c r="TOV239" s="20"/>
+      <c r="TOW239" s="20"/>
+      <c r="TOX239" s="20"/>
+      <c r="TOY239" s="20"/>
+      <c r="TOZ239" s="20"/>
+      <c r="TPA239" s="20"/>
+      <c r="TPB239" s="20"/>
+      <c r="TPC239" s="20"/>
+      <c r="TPD239" s="20"/>
+      <c r="TPE239" s="20"/>
+      <c r="TPF239" s="20"/>
+      <c r="TPG239" s="20"/>
+      <c r="TPH239" s="20"/>
+      <c r="TPI239" s="20"/>
+      <c r="TPJ239" s="20"/>
+      <c r="TPK239" s="20"/>
+      <c r="TPL239" s="20"/>
+      <c r="TPM239" s="20"/>
+      <c r="TPN239" s="20"/>
+      <c r="TPO239" s="20"/>
+      <c r="TPP239" s="20"/>
+      <c r="TPQ239" s="20"/>
+      <c r="TPR239" s="20"/>
+      <c r="TPS239" s="20"/>
+      <c r="TPT239" s="20"/>
+      <c r="TPU239" s="20"/>
+      <c r="TPV239" s="20"/>
+      <c r="TPW239" s="20"/>
+      <c r="TPX239" s="20"/>
+      <c r="TPY239" s="20"/>
+      <c r="TPZ239" s="20"/>
+      <c r="TQA239" s="20"/>
+      <c r="TQB239" s="20"/>
+      <c r="TQC239" s="20"/>
+      <c r="TQD239" s="20"/>
+      <c r="TQE239" s="20"/>
+      <c r="TQF239" s="20"/>
+      <c r="TQG239" s="20"/>
+      <c r="TQH239" s="20"/>
+      <c r="TQI239" s="20"/>
+      <c r="TQJ239" s="20"/>
+      <c r="TQK239" s="20"/>
+      <c r="TQL239" s="20"/>
+      <c r="TQM239" s="20"/>
+      <c r="TQN239" s="20"/>
+      <c r="TQO239" s="20"/>
+      <c r="TQP239" s="20"/>
+      <c r="TQQ239" s="20"/>
+      <c r="TQR239" s="20"/>
+      <c r="TQS239" s="20"/>
+      <c r="TQT239" s="20"/>
+      <c r="TQU239" s="20"/>
+      <c r="TQV239" s="20"/>
+      <c r="TQW239" s="20"/>
+      <c r="TQX239" s="20"/>
+      <c r="TQY239" s="20"/>
+      <c r="TQZ239" s="20"/>
+      <c r="TRA239" s="20"/>
+      <c r="TRB239" s="20"/>
+      <c r="TRC239" s="20"/>
+      <c r="TRD239" s="20"/>
+      <c r="TRE239" s="20"/>
+      <c r="TRF239" s="20"/>
+      <c r="TRG239" s="20"/>
+      <c r="TRH239" s="20"/>
+      <c r="TRI239" s="20"/>
+      <c r="TRJ239" s="20"/>
+      <c r="TRK239" s="20"/>
+      <c r="TRL239" s="20"/>
+      <c r="TRM239" s="20"/>
+      <c r="TRN239" s="20"/>
+      <c r="TRO239" s="20"/>
+      <c r="TRP239" s="20"/>
+      <c r="TRQ239" s="20"/>
+      <c r="TRR239" s="20"/>
+      <c r="TRS239" s="20"/>
+      <c r="TRT239" s="20"/>
+      <c r="TRU239" s="20"/>
+      <c r="TRV239" s="20"/>
+      <c r="TRW239" s="20"/>
+      <c r="TRX239" s="20"/>
+      <c r="TRY239" s="20"/>
+      <c r="TRZ239" s="20"/>
+      <c r="TSA239" s="20"/>
+      <c r="TSB239" s="20"/>
+      <c r="TSC239" s="20"/>
+      <c r="TSD239" s="20"/>
+      <c r="TSE239" s="20"/>
+      <c r="TSF239" s="20"/>
+      <c r="TSG239" s="20"/>
+      <c r="TSH239" s="20"/>
+      <c r="TSI239" s="20"/>
+      <c r="TSJ239" s="20"/>
+      <c r="TSK239" s="20"/>
+      <c r="TSL239" s="20"/>
+      <c r="TSM239" s="20"/>
+      <c r="TSN239" s="20"/>
+      <c r="TSO239" s="20"/>
+      <c r="TSP239" s="20"/>
+      <c r="TSQ239" s="20"/>
+      <c r="TSR239" s="20"/>
+      <c r="TSS239" s="20"/>
+      <c r="TST239" s="20"/>
+      <c r="TSU239" s="20"/>
+      <c r="TSV239" s="20"/>
+      <c r="TSW239" s="20"/>
+      <c r="TSX239" s="20"/>
+      <c r="TSY239" s="20"/>
+      <c r="TSZ239" s="20"/>
+      <c r="TTA239" s="20"/>
+      <c r="TTB239" s="20"/>
+      <c r="TTC239" s="20"/>
+      <c r="TTD239" s="20"/>
+      <c r="TTE239" s="20"/>
+      <c r="TTF239" s="20"/>
+      <c r="TTG239" s="20"/>
+      <c r="TTH239" s="20"/>
+      <c r="TTI239" s="20"/>
+      <c r="TTJ239" s="20"/>
+      <c r="TTK239" s="20"/>
+      <c r="TTL239" s="20"/>
+      <c r="TTM239" s="20"/>
+      <c r="TTN239" s="20"/>
+      <c r="TTO239" s="20"/>
+      <c r="TTP239" s="20"/>
+      <c r="TTQ239" s="20"/>
+      <c r="TTR239" s="20"/>
+      <c r="TTS239" s="20"/>
+      <c r="TTT239" s="20"/>
+      <c r="TTU239" s="20"/>
+      <c r="TTV239" s="20"/>
+      <c r="TTW239" s="20"/>
+      <c r="TTX239" s="20"/>
+      <c r="TTY239" s="20"/>
+      <c r="TTZ239" s="20"/>
+      <c r="TUA239" s="20"/>
+      <c r="TUB239" s="20"/>
+      <c r="TUC239" s="20"/>
+      <c r="TUD239" s="20"/>
+      <c r="TUE239" s="20"/>
+      <c r="TUF239" s="20"/>
+      <c r="TUG239" s="20"/>
+      <c r="TUH239" s="20"/>
+      <c r="TUI239" s="20"/>
+      <c r="TUJ239" s="20"/>
+      <c r="TUK239" s="20"/>
+      <c r="TUL239" s="20"/>
+      <c r="TUM239" s="20"/>
+      <c r="TUN239" s="20"/>
+      <c r="TUO239" s="20"/>
+      <c r="TUP239" s="20"/>
+      <c r="TUQ239" s="20"/>
+      <c r="TUR239" s="20"/>
+      <c r="TUS239" s="20"/>
+      <c r="TUT239" s="20"/>
+      <c r="TUU239" s="20"/>
+      <c r="TUV239" s="20"/>
+      <c r="TUW239" s="20"/>
+      <c r="TUX239" s="20"/>
+      <c r="TUY239" s="20"/>
+      <c r="TUZ239" s="20"/>
+      <c r="TVA239" s="20"/>
+      <c r="TVB239" s="20"/>
+      <c r="TVC239" s="20"/>
+      <c r="TVD239" s="20"/>
+      <c r="TVE239" s="20"/>
+      <c r="TVF239" s="20"/>
+      <c r="TVG239" s="20"/>
+      <c r="TVH239" s="20"/>
+      <c r="TVI239" s="20"/>
+      <c r="TVJ239" s="20"/>
+      <c r="TVK239" s="20"/>
+      <c r="TVL239" s="20"/>
+      <c r="TVM239" s="20"/>
+      <c r="TVN239" s="20"/>
+      <c r="TVO239" s="20"/>
+      <c r="TVP239" s="20"/>
+      <c r="TVQ239" s="20"/>
+      <c r="TVR239" s="20"/>
+      <c r="TVS239" s="20"/>
+      <c r="TVT239" s="20"/>
+      <c r="TVU239" s="20"/>
+      <c r="TVV239" s="20"/>
+      <c r="TVW239" s="20"/>
+      <c r="TVX239" s="20"/>
+      <c r="TVY239" s="20"/>
+      <c r="TVZ239" s="20"/>
+      <c r="TWA239" s="20"/>
+      <c r="TWB239" s="20"/>
+      <c r="TWC239" s="20"/>
+      <c r="TWD239" s="20"/>
+      <c r="TWE239" s="20"/>
+      <c r="TWF239" s="20"/>
+      <c r="TWG239" s="20"/>
+      <c r="TWH239" s="20"/>
+      <c r="TWI239" s="20"/>
+      <c r="TWJ239" s="20"/>
+      <c r="TWK239" s="20"/>
+      <c r="TWL239" s="20"/>
+      <c r="TWM239" s="20"/>
+      <c r="TWN239" s="20"/>
+      <c r="TWO239" s="20"/>
+      <c r="TWP239" s="20"/>
+      <c r="TWQ239" s="20"/>
+      <c r="TWR239" s="20"/>
+      <c r="TWS239" s="20"/>
+      <c r="TWT239" s="20"/>
+      <c r="TWU239" s="20"/>
+      <c r="TWV239" s="20"/>
+      <c r="TWW239" s="20"/>
+      <c r="TWX239" s="20"/>
+      <c r="TWY239" s="20"/>
+      <c r="TWZ239" s="20"/>
+      <c r="TXA239" s="20"/>
+      <c r="TXB239" s="20"/>
+      <c r="TXC239" s="20"/>
+      <c r="TXD239" s="20"/>
+      <c r="TXE239" s="20"/>
+      <c r="TXF239" s="20"/>
+      <c r="TXG239" s="20"/>
+      <c r="TXH239" s="20"/>
+      <c r="TXI239" s="20"/>
+      <c r="TXJ239" s="20"/>
+      <c r="TXK239" s="20"/>
+      <c r="TXL239" s="20"/>
+      <c r="TXM239" s="20"/>
+      <c r="TXN239" s="20"/>
+      <c r="TXO239" s="20"/>
+      <c r="TXP239" s="20"/>
+      <c r="TXQ239" s="20"/>
+      <c r="TXR239" s="20"/>
+      <c r="TXS239" s="20"/>
+      <c r="TXT239" s="20"/>
+      <c r="TXU239" s="20"/>
+      <c r="TXV239" s="20"/>
+      <c r="TXW239" s="20"/>
+      <c r="TXX239" s="20"/>
+      <c r="TXY239" s="20"/>
+      <c r="TXZ239" s="20"/>
+      <c r="TYA239" s="20"/>
+      <c r="TYB239" s="20"/>
+      <c r="TYC239" s="20"/>
+      <c r="TYD239" s="20"/>
+      <c r="TYE239" s="20"/>
+      <c r="TYF239" s="20"/>
+      <c r="TYG239" s="20"/>
+      <c r="TYH239" s="20"/>
+      <c r="TYI239" s="20"/>
+      <c r="TYJ239" s="20"/>
+      <c r="TYK239" s="20"/>
+      <c r="TYL239" s="20"/>
+      <c r="TYM239" s="20"/>
+      <c r="TYN239" s="20"/>
+      <c r="TYO239" s="20"/>
+      <c r="TYP239" s="20"/>
+      <c r="TYQ239" s="20"/>
+      <c r="TYR239" s="20"/>
+      <c r="TYS239" s="20"/>
+      <c r="TYT239" s="20"/>
+      <c r="TYU239" s="20"/>
+      <c r="TYV239" s="20"/>
+      <c r="TYW239" s="20"/>
+      <c r="TYX239" s="20"/>
+      <c r="TYY239" s="20"/>
+      <c r="TYZ239" s="20"/>
+      <c r="TZA239" s="20"/>
+      <c r="TZB239" s="20"/>
+      <c r="TZC239" s="20"/>
+      <c r="TZD239" s="20"/>
+      <c r="TZE239" s="20"/>
+      <c r="TZF239" s="20"/>
+      <c r="TZG239" s="20"/>
+      <c r="TZH239" s="20"/>
+      <c r="TZI239" s="20"/>
+      <c r="TZJ239" s="20"/>
+      <c r="TZK239" s="20"/>
+      <c r="TZL239" s="20"/>
+      <c r="TZM239" s="20"/>
+      <c r="TZN239" s="20"/>
+      <c r="TZO239" s="20"/>
+      <c r="TZP239" s="20"/>
+      <c r="TZQ239" s="20"/>
+      <c r="TZR239" s="20"/>
+      <c r="TZS239" s="20"/>
+      <c r="TZT239" s="20"/>
+      <c r="TZU239" s="20"/>
+      <c r="TZV239" s="20"/>
+      <c r="TZW239" s="20"/>
+      <c r="TZX239" s="20"/>
+      <c r="TZY239" s="20"/>
+      <c r="TZZ239" s="20"/>
+      <c r="UAA239" s="20"/>
+      <c r="UAB239" s="20"/>
+      <c r="UAC239" s="20"/>
+      <c r="UAD239" s="20"/>
+      <c r="UAE239" s="20"/>
+      <c r="UAF239" s="20"/>
+      <c r="UAG239" s="20"/>
+      <c r="UAH239" s="20"/>
+      <c r="UAI239" s="20"/>
+      <c r="UAJ239" s="20"/>
+      <c r="UAK239" s="20"/>
+      <c r="UAL239" s="20"/>
+      <c r="UAM239" s="20"/>
+      <c r="UAN239" s="20"/>
+      <c r="UAO239" s="20"/>
+      <c r="UAP239" s="20"/>
+      <c r="UAQ239" s="20"/>
+      <c r="UAR239" s="20"/>
+      <c r="UAS239" s="20"/>
+      <c r="UAT239" s="20"/>
+      <c r="UAU239" s="20"/>
+      <c r="UAV239" s="20"/>
+      <c r="UAW239" s="20"/>
+      <c r="UAX239" s="20"/>
+      <c r="UAY239" s="20"/>
+      <c r="UAZ239" s="20"/>
+      <c r="UBA239" s="20"/>
+      <c r="UBB239" s="20"/>
+      <c r="UBC239" s="20"/>
+      <c r="UBD239" s="20"/>
+      <c r="UBE239" s="20"/>
+      <c r="UBF239" s="20"/>
+      <c r="UBG239" s="20"/>
+      <c r="UBH239" s="20"/>
+      <c r="UBI239" s="20"/>
+      <c r="UBJ239" s="20"/>
+      <c r="UBK239" s="20"/>
+      <c r="UBL239" s="20"/>
+      <c r="UBM239" s="20"/>
+      <c r="UBN239" s="20"/>
+      <c r="UBO239" s="20"/>
+      <c r="UBP239" s="20"/>
+      <c r="UBQ239" s="20"/>
+      <c r="UBR239" s="20"/>
+      <c r="UBS239" s="20"/>
+      <c r="UBT239" s="20"/>
+      <c r="UBU239" s="20"/>
+      <c r="UBV239" s="20"/>
+      <c r="UBW239" s="20"/>
+      <c r="UBX239" s="20"/>
+      <c r="UBY239" s="20"/>
+      <c r="UBZ239" s="20"/>
+      <c r="UCA239" s="20"/>
+      <c r="UCB239" s="20"/>
+      <c r="UCC239" s="20"/>
+      <c r="UCD239" s="20"/>
+      <c r="UCE239" s="20"/>
+      <c r="UCF239" s="20"/>
+      <c r="UCG239" s="20"/>
+      <c r="UCH239" s="20"/>
+      <c r="UCI239" s="20"/>
+      <c r="UCJ239" s="20"/>
+      <c r="UCK239" s="20"/>
+      <c r="UCL239" s="20"/>
+      <c r="UCM239" s="20"/>
+      <c r="UCN239" s="20"/>
+      <c r="UCO239" s="20"/>
+      <c r="UCP239" s="20"/>
+      <c r="UCQ239" s="20"/>
+      <c r="UCR239" s="20"/>
+      <c r="UCS239" s="20"/>
+      <c r="UCT239" s="20"/>
+      <c r="UCU239" s="20"/>
+      <c r="UCV239" s="20"/>
+      <c r="UCW239" s="20"/>
+      <c r="UCX239" s="20"/>
+      <c r="UCY239" s="20"/>
+      <c r="UCZ239" s="20"/>
+      <c r="UDA239" s="20"/>
+      <c r="UDB239" s="20"/>
+      <c r="UDC239" s="20"/>
+      <c r="UDD239" s="20"/>
+      <c r="UDE239" s="20"/>
+      <c r="UDF239" s="20"/>
+      <c r="UDG239" s="20"/>
+      <c r="UDH239" s="20"/>
+      <c r="UDI239" s="20"/>
+      <c r="UDJ239" s="20"/>
+      <c r="UDK239" s="20"/>
+      <c r="UDL239" s="20"/>
+      <c r="UDM239" s="20"/>
+      <c r="UDN239" s="20"/>
+      <c r="UDO239" s="20"/>
+      <c r="UDP239" s="20"/>
+      <c r="UDQ239" s="20"/>
+      <c r="UDR239" s="20"/>
+      <c r="UDS239" s="20"/>
+      <c r="UDT239" s="20"/>
+      <c r="UDU239" s="20"/>
+      <c r="UDV239" s="20"/>
+      <c r="UDW239" s="20"/>
+      <c r="UDX239" s="20"/>
+      <c r="UDY239" s="20"/>
+      <c r="UDZ239" s="20"/>
+      <c r="UEA239" s="20"/>
+      <c r="UEB239" s="20"/>
+      <c r="UEC239" s="20"/>
+      <c r="UED239" s="20"/>
+      <c r="UEE239" s="20"/>
+      <c r="UEF239" s="20"/>
+      <c r="UEG239" s="20"/>
+      <c r="UEH239" s="20"/>
+      <c r="UEI239" s="20"/>
+      <c r="UEJ239" s="20"/>
+      <c r="UEK239" s="20"/>
+      <c r="UEL239" s="20"/>
+      <c r="UEM239" s="20"/>
+      <c r="UEN239" s="20"/>
+      <c r="UEO239" s="20"/>
+      <c r="UEP239" s="20"/>
+      <c r="UEQ239" s="20"/>
+      <c r="UER239" s="20"/>
+      <c r="UES239" s="20"/>
+      <c r="UET239" s="20"/>
+      <c r="UEU239" s="20"/>
+      <c r="UEV239" s="20"/>
+      <c r="UEW239" s="20"/>
+      <c r="UEX239" s="20"/>
+      <c r="UEY239" s="20"/>
+      <c r="UEZ239" s="20"/>
+      <c r="UFA239" s="20"/>
+      <c r="UFB239" s="20"/>
+      <c r="UFC239" s="20"/>
+      <c r="UFD239" s="20"/>
+      <c r="UFE239" s="20"/>
+      <c r="UFF239" s="20"/>
+      <c r="UFG239" s="20"/>
+      <c r="UFH239" s="20"/>
+      <c r="UFI239" s="20"/>
+      <c r="UFJ239" s="20"/>
+      <c r="UFK239" s="20"/>
+      <c r="UFL239" s="20"/>
+      <c r="UFM239" s="20"/>
+      <c r="UFN239" s="20"/>
+      <c r="UFO239" s="20"/>
+      <c r="UFP239" s="20"/>
+      <c r="UFQ239" s="20"/>
+      <c r="UFR239" s="20"/>
+      <c r="UFS239" s="20"/>
+      <c r="UFT239" s="20"/>
+      <c r="UFU239" s="20"/>
+      <c r="UFV239" s="20"/>
+      <c r="UFW239" s="20"/>
+      <c r="UFX239" s="20"/>
+      <c r="UFY239" s="20"/>
+      <c r="UFZ239" s="20"/>
+      <c r="UGA239" s="20"/>
+      <c r="UGB239" s="20"/>
+      <c r="UGC239" s="20"/>
+      <c r="UGD239" s="20"/>
+      <c r="UGE239" s="20"/>
+      <c r="UGF239" s="20"/>
+      <c r="UGG239" s="20"/>
+      <c r="UGH239" s="20"/>
+      <c r="UGI239" s="20"/>
+      <c r="UGJ239" s="20"/>
+      <c r="UGK239" s="20"/>
+      <c r="UGL239" s="20"/>
+      <c r="UGM239" s="20"/>
+      <c r="UGN239" s="20"/>
+      <c r="UGO239" s="20"/>
+      <c r="UGP239" s="20"/>
+      <c r="UGQ239" s="20"/>
+      <c r="UGR239" s="20"/>
+      <c r="UGS239" s="20"/>
+      <c r="UGT239" s="20"/>
+      <c r="UGU239" s="20"/>
+      <c r="UGV239" s="20"/>
+      <c r="UGW239" s="20"/>
+      <c r="UGX239" s="20"/>
+      <c r="UGY239" s="20"/>
+      <c r="UGZ239" s="20"/>
+      <c r="UHA239" s="20"/>
+      <c r="UHB239" s="20"/>
+      <c r="UHC239" s="20"/>
+      <c r="UHD239" s="20"/>
+      <c r="UHE239" s="20"/>
+      <c r="UHF239" s="20"/>
+      <c r="UHG239" s="20"/>
+      <c r="UHH239" s="20"/>
+      <c r="UHI239" s="20"/>
+      <c r="UHJ239" s="20"/>
+      <c r="UHK239" s="20"/>
+      <c r="UHL239" s="20"/>
+      <c r="UHM239" s="20"/>
+      <c r="UHN239" s="20"/>
+      <c r="UHO239" s="20"/>
+      <c r="UHP239" s="20"/>
+      <c r="UHQ239" s="20"/>
+      <c r="UHR239" s="20"/>
+      <c r="UHS239" s="20"/>
+      <c r="UHT239" s="20"/>
+      <c r="UHU239" s="20"/>
+      <c r="UHV239" s="20"/>
+      <c r="UHW239" s="20"/>
+      <c r="UHX239" s="20"/>
+      <c r="UHY239" s="20"/>
+      <c r="UHZ239" s="20"/>
+      <c r="UIA239" s="20"/>
+      <c r="UIB239" s="20"/>
+      <c r="UIC239" s="20"/>
+      <c r="UID239" s="20"/>
+      <c r="UIE239" s="20"/>
+      <c r="UIF239" s="20"/>
+      <c r="UIG239" s="20"/>
+      <c r="UIH239" s="20"/>
+      <c r="UII239" s="20"/>
+      <c r="UIJ239" s="20"/>
+      <c r="UIK239" s="20"/>
+      <c r="UIL239" s="20"/>
+      <c r="UIM239" s="20"/>
+      <c r="UIN239" s="20"/>
+      <c r="UIO239" s="20"/>
+      <c r="UIP239" s="20"/>
+      <c r="UIQ239" s="20"/>
+      <c r="UIR239" s="20"/>
+      <c r="UIS239" s="20"/>
+      <c r="UIT239" s="20"/>
+      <c r="UIU239" s="20"/>
+      <c r="UIV239" s="20"/>
+      <c r="UIW239" s="20"/>
+      <c r="UIX239" s="20"/>
+      <c r="UIY239" s="20"/>
+      <c r="UIZ239" s="20"/>
+      <c r="UJA239" s="20"/>
+      <c r="UJB239" s="20"/>
+      <c r="UJC239" s="20"/>
+      <c r="UJD239" s="20"/>
+      <c r="UJE239" s="20"/>
+      <c r="UJF239" s="20"/>
+      <c r="UJG239" s="20"/>
+      <c r="UJH239" s="20"/>
+      <c r="UJI239" s="20"/>
+      <c r="UJJ239" s="20"/>
+      <c r="UJK239" s="20"/>
+      <c r="UJL239" s="20"/>
+      <c r="UJM239" s="20"/>
+      <c r="UJN239" s="20"/>
+      <c r="UJO239" s="20"/>
+      <c r="UJP239" s="20"/>
+      <c r="UJQ239" s="20"/>
+      <c r="UJR239" s="20"/>
+      <c r="UJS239" s="20"/>
+      <c r="UJT239" s="20"/>
+      <c r="UJU239" s="20"/>
+      <c r="UJV239" s="20"/>
+      <c r="UJW239" s="20"/>
+      <c r="UJX239" s="20"/>
+      <c r="UJY239" s="20"/>
+      <c r="UJZ239" s="20"/>
+      <c r="UKA239" s="20"/>
+      <c r="UKB239" s="20"/>
+      <c r="UKC239" s="20"/>
+      <c r="UKD239" s="20"/>
+      <c r="UKE239" s="20"/>
+      <c r="UKF239" s="20"/>
+      <c r="UKG239" s="20"/>
+      <c r="UKH239" s="20"/>
+      <c r="UKI239" s="20"/>
+      <c r="UKJ239" s="20"/>
+      <c r="UKK239" s="20"/>
+      <c r="UKL239" s="20"/>
+      <c r="UKM239" s="20"/>
+      <c r="UKN239" s="20"/>
+      <c r="UKO239" s="20"/>
+      <c r="UKP239" s="20"/>
+      <c r="UKQ239" s="20"/>
+      <c r="UKR239" s="20"/>
+      <c r="UKS239" s="20"/>
+      <c r="UKT239" s="20"/>
+      <c r="UKU239" s="20"/>
+      <c r="UKV239" s="20"/>
+      <c r="UKW239" s="20"/>
+      <c r="UKX239" s="20"/>
+      <c r="UKY239" s="20"/>
+      <c r="UKZ239" s="20"/>
+      <c r="ULA239" s="20"/>
+      <c r="ULB239" s="20"/>
+      <c r="ULC239" s="20"/>
+      <c r="ULD239" s="20"/>
+      <c r="ULE239" s="20"/>
+      <c r="ULF239" s="20"/>
+      <c r="ULG239" s="20"/>
+      <c r="ULH239" s="20"/>
+      <c r="ULI239" s="20"/>
+      <c r="ULJ239" s="20"/>
+      <c r="ULK239" s="20"/>
+      <c r="ULL239" s="20"/>
+      <c r="ULM239" s="20"/>
+      <c r="ULN239" s="20"/>
+      <c r="ULO239" s="20"/>
+      <c r="ULP239" s="20"/>
+      <c r="ULQ239" s="20"/>
+      <c r="ULR239" s="20"/>
+      <c r="ULS239" s="20"/>
+      <c r="ULT239" s="20"/>
+      <c r="ULU239" s="20"/>
+      <c r="ULV239" s="20"/>
+      <c r="ULW239" s="20"/>
+      <c r="ULX239" s="20"/>
+      <c r="ULY239" s="20"/>
+      <c r="ULZ239" s="20"/>
+      <c r="UMA239" s="20"/>
+      <c r="UMB239" s="20"/>
+      <c r="UMC239" s="20"/>
+      <c r="UMD239" s="20"/>
+      <c r="UME239" s="20"/>
+      <c r="UMF239" s="20"/>
+      <c r="UMG239" s="20"/>
+      <c r="UMH239" s="20"/>
+      <c r="UMI239" s="20"/>
+      <c r="UMJ239" s="20"/>
+      <c r="UMK239" s="20"/>
+      <c r="UML239" s="20"/>
+      <c r="UMM239" s="20"/>
+      <c r="UMN239" s="20"/>
+      <c r="UMO239" s="20"/>
+      <c r="UMP239" s="20"/>
+      <c r="UMQ239" s="20"/>
+      <c r="UMR239" s="20"/>
+      <c r="UMS239" s="20"/>
+      <c r="UMT239" s="20"/>
+      <c r="UMU239" s="20"/>
+      <c r="UMV239" s="20"/>
+      <c r="UMW239" s="20"/>
+      <c r="UMX239" s="20"/>
+      <c r="UMY239" s="20"/>
+      <c r="UMZ239" s="20"/>
+      <c r="UNA239" s="20"/>
+      <c r="UNB239" s="20"/>
+      <c r="UNC239" s="20"/>
+      <c r="UND239" s="20"/>
+      <c r="UNE239" s="20"/>
+      <c r="UNF239" s="20"/>
+      <c r="UNG239" s="20"/>
+      <c r="UNH239" s="20"/>
+      <c r="UNI239" s="20"/>
+      <c r="UNJ239" s="20"/>
+      <c r="UNK239" s="20"/>
+      <c r="UNL239" s="20"/>
+      <c r="UNM239" s="20"/>
+      <c r="UNN239" s="20"/>
+      <c r="UNO239" s="20"/>
+      <c r="UNP239" s="20"/>
+      <c r="UNQ239" s="20"/>
+      <c r="UNR239" s="20"/>
+      <c r="UNS239" s="20"/>
+      <c r="UNT239" s="20"/>
+      <c r="UNU239" s="20"/>
+      <c r="UNV239" s="20"/>
+      <c r="UNW239" s="20"/>
+      <c r="UNX239" s="20"/>
+      <c r="UNY239" s="20"/>
+      <c r="UNZ239" s="20"/>
+      <c r="UOA239" s="20"/>
+      <c r="UOB239" s="20"/>
+      <c r="UOC239" s="20"/>
+      <c r="UOD239" s="20"/>
+      <c r="UOE239" s="20"/>
+      <c r="UOF239" s="20"/>
+      <c r="UOG239" s="20"/>
+      <c r="UOH239" s="20"/>
+      <c r="UOI239" s="20"/>
+      <c r="UOJ239" s="20"/>
+      <c r="UOK239" s="20"/>
+      <c r="UOL239" s="20"/>
+      <c r="UOM239" s="20"/>
+      <c r="UON239" s="20"/>
+      <c r="UOO239" s="20"/>
+      <c r="UOP239" s="20"/>
+      <c r="UOQ239" s="20"/>
+      <c r="UOR239" s="20"/>
+      <c r="UOS239" s="20"/>
+      <c r="UOT239" s="20"/>
+      <c r="UOU239" s="20"/>
+      <c r="UOV239" s="20"/>
+      <c r="UOW239" s="20"/>
+      <c r="UOX239" s="20"/>
+      <c r="UOY239" s="20"/>
+      <c r="UOZ239" s="20"/>
+      <c r="UPA239" s="20"/>
+      <c r="UPB239" s="20"/>
+      <c r="UPC239" s="20"/>
+      <c r="UPD239" s="20"/>
+      <c r="UPE239" s="20"/>
+      <c r="UPF239" s="20"/>
+      <c r="UPG239" s="20"/>
+      <c r="UPH239" s="20"/>
+      <c r="UPI239" s="20"/>
+      <c r="UPJ239" s="20"/>
+      <c r="UPK239" s="20"/>
+      <c r="UPL239" s="20"/>
+      <c r="UPM239" s="20"/>
+      <c r="UPN239" s="20"/>
+      <c r="UPO239" s="20"/>
+      <c r="UPP239" s="20"/>
+      <c r="UPQ239" s="20"/>
+      <c r="UPR239" s="20"/>
+      <c r="UPS239" s="20"/>
+      <c r="UPT239" s="20"/>
+      <c r="UPU239" s="20"/>
+      <c r="UPV239" s="20"/>
+      <c r="UPW239" s="20"/>
+      <c r="UPX239" s="20"/>
+      <c r="UPY239" s="20"/>
+      <c r="UPZ239" s="20"/>
+      <c r="UQA239" s="20"/>
+      <c r="UQB239" s="20"/>
+      <c r="UQC239" s="20"/>
+      <c r="UQD239" s="20"/>
+      <c r="UQE239" s="20"/>
+      <c r="UQF239" s="20"/>
+      <c r="UQG239" s="20"/>
+      <c r="UQH239" s="20"/>
+      <c r="UQI239" s="20"/>
+      <c r="UQJ239" s="20"/>
+      <c r="UQK239" s="20"/>
+      <c r="UQL239" s="20"/>
+      <c r="UQM239" s="20"/>
+      <c r="UQN239" s="20"/>
+      <c r="UQO239" s="20"/>
+      <c r="UQP239" s="20"/>
+      <c r="UQQ239" s="20"/>
+      <c r="UQR239" s="20"/>
+      <c r="UQS239" s="20"/>
+      <c r="UQT239" s="20"/>
+      <c r="UQU239" s="20"/>
+      <c r="UQV239" s="20"/>
+      <c r="UQW239" s="20"/>
+      <c r="UQX239" s="20"/>
+      <c r="UQY239" s="20"/>
+      <c r="UQZ239" s="20"/>
+      <c r="URA239" s="20"/>
+      <c r="URB239" s="20"/>
+      <c r="URC239" s="20"/>
+      <c r="URD239" s="20"/>
+      <c r="URE239" s="20"/>
+      <c r="URF239" s="20"/>
+      <c r="URG239" s="20"/>
+      <c r="URH239" s="20"/>
+      <c r="URI239" s="20"/>
+      <c r="URJ239" s="20"/>
+      <c r="URK239" s="20"/>
+      <c r="URL239" s="20"/>
+      <c r="URM239" s="20"/>
+      <c r="URN239" s="20"/>
+      <c r="URO239" s="20"/>
+      <c r="URP239" s="20"/>
+      <c r="URQ239" s="20"/>
+      <c r="URR239" s="20"/>
+      <c r="URS239" s="20"/>
+      <c r="URT239" s="20"/>
+      <c r="URU239" s="20"/>
+      <c r="URV239" s="20"/>
+      <c r="URW239" s="20"/>
+      <c r="URX239" s="20"/>
+      <c r="URY239" s="20"/>
+      <c r="URZ239" s="20"/>
+      <c r="USA239" s="20"/>
+      <c r="USB239" s="20"/>
+      <c r="USC239" s="20"/>
+      <c r="USD239" s="20"/>
+      <c r="USE239" s="20"/>
+      <c r="USF239" s="20"/>
+      <c r="USG239" s="20"/>
+      <c r="USH239" s="20"/>
+      <c r="USI239" s="20"/>
+      <c r="USJ239" s="20"/>
+      <c r="USK239" s="20"/>
+      <c r="USL239" s="20"/>
+      <c r="USM239" s="20"/>
+      <c r="USN239" s="20"/>
+      <c r="USO239" s="20"/>
+      <c r="USP239" s="20"/>
+      <c r="USQ239" s="20"/>
+      <c r="USR239" s="20"/>
+      <c r="USS239" s="20"/>
+      <c r="UST239" s="20"/>
+      <c r="USU239" s="20"/>
+      <c r="USV239" s="20"/>
+      <c r="USW239" s="20"/>
+      <c r="USX239" s="20"/>
+      <c r="USY239" s="20"/>
+      <c r="USZ239" s="20"/>
+      <c r="UTA239" s="20"/>
+      <c r="UTB239" s="20"/>
+      <c r="UTC239" s="20"/>
+      <c r="UTD239" s="20"/>
+      <c r="UTE239" s="20"/>
+      <c r="UTF239" s="20"/>
+      <c r="UTG239" s="20"/>
+      <c r="UTH239" s="20"/>
+      <c r="UTI239" s="20"/>
+      <c r="UTJ239" s="20"/>
+      <c r="UTK239" s="20"/>
+      <c r="UTL239" s="20"/>
+      <c r="UTM239" s="20"/>
+      <c r="UTN239" s="20"/>
+      <c r="UTO239" s="20"/>
+      <c r="UTP239" s="20"/>
+      <c r="UTQ239" s="20"/>
+      <c r="UTR239" s="20"/>
+      <c r="UTS239" s="20"/>
+      <c r="UTT239" s="20"/>
+      <c r="UTU239" s="20"/>
+      <c r="UTV239" s="20"/>
+      <c r="UTW239" s="20"/>
+      <c r="UTX239" s="20"/>
+      <c r="UTY239" s="20"/>
+      <c r="UTZ239" s="20"/>
+      <c r="UUA239" s="20"/>
+      <c r="UUB239" s="20"/>
+      <c r="UUC239" s="20"/>
+      <c r="UUD239" s="20"/>
+      <c r="UUE239" s="20"/>
+      <c r="UUF239" s="20"/>
+      <c r="UUG239" s="20"/>
+      <c r="UUH239" s="20"/>
+      <c r="UUI239" s="20"/>
+      <c r="UUJ239" s="20"/>
+      <c r="UUK239" s="20"/>
+      <c r="UUL239" s="20"/>
+      <c r="UUM239" s="20"/>
+      <c r="UUN239" s="20"/>
+      <c r="UUO239" s="20"/>
+      <c r="UUP239" s="20"/>
+      <c r="UUQ239" s="20"/>
+      <c r="UUR239" s="20"/>
+      <c r="UUS239" s="20"/>
+      <c r="UUT239" s="20"/>
+      <c r="UUU239" s="20"/>
+      <c r="UUV239" s="20"/>
+      <c r="UUW239" s="20"/>
+      <c r="UUX239" s="20"/>
+      <c r="UUY239" s="20"/>
+      <c r="UUZ239" s="20"/>
+      <c r="UVA239" s="20"/>
+      <c r="UVB239" s="20"/>
+      <c r="UVC239" s="20"/>
+      <c r="UVD239" s="20"/>
+      <c r="UVE239" s="20"/>
+      <c r="UVF239" s="20"/>
+      <c r="UVG239" s="20"/>
+      <c r="UVH239" s="20"/>
+      <c r="UVI239" s="20"/>
+      <c r="UVJ239" s="20"/>
+      <c r="UVK239" s="20"/>
+      <c r="UVL239" s="20"/>
+      <c r="UVM239" s="20"/>
+      <c r="UVN239" s="20"/>
+      <c r="UVO239" s="20"/>
+      <c r="UVP239" s="20"/>
+      <c r="UVQ239" s="20"/>
+      <c r="UVR239" s="20"/>
+      <c r="UVS239" s="20"/>
+      <c r="UVT239" s="20"/>
+      <c r="UVU239" s="20"/>
+      <c r="UVV239" s="20"/>
+      <c r="UVW239" s="20"/>
+      <c r="UVX239" s="20"/>
+      <c r="UVY239" s="20"/>
+      <c r="UVZ239" s="20"/>
+      <c r="UWA239" s="20"/>
+      <c r="UWB239" s="20"/>
+      <c r="UWC239" s="20"/>
+      <c r="UWD239" s="20"/>
+      <c r="UWE239" s="20"/>
+      <c r="UWF239" s="20"/>
+      <c r="UWG239" s="20"/>
+      <c r="UWH239" s="20"/>
+      <c r="UWI239" s="20"/>
+      <c r="UWJ239" s="20"/>
+      <c r="UWK239" s="20"/>
+      <c r="UWL239" s="20"/>
+      <c r="UWM239" s="20"/>
+      <c r="UWN239" s="20"/>
+      <c r="UWO239" s="20"/>
+      <c r="UWP239" s="20"/>
+      <c r="UWQ239" s="20"/>
+      <c r="UWR239" s="20"/>
+      <c r="UWS239" s="20"/>
+      <c r="UWT239" s="20"/>
+      <c r="UWU239" s="20"/>
+      <c r="UWV239" s="20"/>
+      <c r="UWW239" s="20"/>
+      <c r="UWX239" s="20"/>
+      <c r="UWY239" s="20"/>
+      <c r="UWZ239" s="20"/>
+      <c r="UXA239" s="20"/>
+      <c r="UXB239" s="20"/>
+      <c r="UXC239" s="20"/>
+      <c r="UXD239" s="20"/>
+      <c r="UXE239" s="20"/>
+      <c r="UXF239" s="20"/>
+      <c r="UXG239" s="20"/>
+      <c r="UXH239" s="20"/>
+      <c r="UXI239" s="20"/>
+      <c r="UXJ239" s="20"/>
+      <c r="UXK239" s="20"/>
+      <c r="UXL239" s="20"/>
+      <c r="UXM239" s="20"/>
+      <c r="UXN239" s="20"/>
+      <c r="UXO239" s="20"/>
+      <c r="UXP239" s="20"/>
+      <c r="UXQ239" s="20"/>
+      <c r="UXR239" s="20"/>
+      <c r="UXS239" s="20"/>
+      <c r="UXT239" s="20"/>
+      <c r="UXU239" s="20"/>
+      <c r="UXV239" s="20"/>
+      <c r="UXW239" s="20"/>
+      <c r="UXX239" s="20"/>
+      <c r="UXY239" s="20"/>
+      <c r="UXZ239" s="20"/>
+      <c r="UYA239" s="20"/>
+      <c r="UYB239" s="20"/>
+      <c r="UYC239" s="20"/>
+      <c r="UYD239" s="20"/>
+      <c r="UYE239" s="20"/>
+      <c r="UYF239" s="20"/>
+      <c r="UYG239" s="20"/>
+      <c r="UYH239" s="20"/>
+      <c r="UYI239" s="20"/>
+      <c r="UYJ239" s="20"/>
+      <c r="UYK239" s="20"/>
+      <c r="UYL239" s="20"/>
+      <c r="UYM239" s="20"/>
+      <c r="UYN239" s="20"/>
+      <c r="UYO239" s="20"/>
+      <c r="UYP239" s="20"/>
+      <c r="UYQ239" s="20"/>
+      <c r="UYR239" s="20"/>
+      <c r="UYS239" s="20"/>
+      <c r="UYT239" s="20"/>
+      <c r="UYU239" s="20"/>
+      <c r="UYV239" s="20"/>
+      <c r="UYW239" s="20"/>
+      <c r="UYX239" s="20"/>
+      <c r="UYY239" s="20"/>
+      <c r="UYZ239" s="20"/>
+      <c r="UZA239" s="20"/>
+      <c r="UZB239" s="20"/>
+      <c r="UZC239" s="20"/>
+      <c r="UZD239" s="20"/>
+      <c r="UZE239" s="20"/>
+      <c r="UZF239" s="20"/>
+      <c r="UZG239" s="20"/>
+      <c r="UZH239" s="20"/>
+      <c r="UZI239" s="20"/>
+      <c r="UZJ239" s="20"/>
+      <c r="UZK239" s="20"/>
+      <c r="UZL239" s="20"/>
+      <c r="UZM239" s="20"/>
+      <c r="UZN239" s="20"/>
+      <c r="UZO239" s="20"/>
+      <c r="UZP239" s="20"/>
+      <c r="UZQ239" s="20"/>
+      <c r="UZR239" s="20"/>
+      <c r="UZS239" s="20"/>
+      <c r="UZT239" s="20"/>
+      <c r="UZU239" s="20"/>
+      <c r="UZV239" s="20"/>
+      <c r="UZW239" s="20"/>
+      <c r="UZX239" s="20"/>
+      <c r="UZY239" s="20"/>
+      <c r="UZZ239" s="20"/>
+      <c r="VAA239" s="20"/>
+      <c r="VAB239" s="20"/>
+      <c r="VAC239" s="20"/>
+      <c r="VAD239" s="20"/>
+      <c r="VAE239" s="20"/>
+      <c r="VAF239" s="20"/>
+      <c r="VAG239" s="20"/>
+      <c r="VAH239" s="20"/>
+      <c r="VAI239" s="20"/>
+      <c r="VAJ239" s="20"/>
+      <c r="VAK239" s="20"/>
+      <c r="VAL239" s="20"/>
+      <c r="VAM239" s="20"/>
+      <c r="VAN239" s="20"/>
+      <c r="VAO239" s="20"/>
+      <c r="VAP239" s="20"/>
+      <c r="VAQ239" s="20"/>
+      <c r="VAR239" s="20"/>
+      <c r="VAS239" s="20"/>
+      <c r="VAT239" s="20"/>
+      <c r="VAU239" s="20"/>
+      <c r="VAV239" s="20"/>
+      <c r="VAW239" s="20"/>
+      <c r="VAX239" s="20"/>
+      <c r="VAY239" s="20"/>
+      <c r="VAZ239" s="20"/>
+      <c r="VBA239" s="20"/>
+      <c r="VBB239" s="20"/>
+      <c r="VBC239" s="20"/>
+      <c r="VBD239" s="20"/>
+      <c r="VBE239" s="20"/>
+      <c r="VBF239" s="20"/>
+      <c r="VBG239" s="20"/>
+      <c r="VBH239" s="20"/>
+      <c r="VBI239" s="20"/>
+      <c r="VBJ239" s="20"/>
+      <c r="VBK239" s="20"/>
+      <c r="VBL239" s="20"/>
+      <c r="VBM239" s="20"/>
+      <c r="VBN239" s="20"/>
+      <c r="VBO239" s="20"/>
+      <c r="VBP239" s="20"/>
+      <c r="VBQ239" s="20"/>
+      <c r="VBR239" s="20"/>
+      <c r="VBS239" s="20"/>
+      <c r="VBT239" s="20"/>
+      <c r="VBU239" s="20"/>
+      <c r="VBV239" s="20"/>
+      <c r="VBW239" s="20"/>
+      <c r="VBX239" s="20"/>
+      <c r="VBY239" s="20"/>
+      <c r="VBZ239" s="20"/>
+      <c r="VCA239" s="20"/>
+      <c r="VCB239" s="20"/>
+      <c r="VCC239" s="20"/>
+      <c r="VCD239" s="20"/>
+      <c r="VCE239" s="20"/>
+      <c r="VCF239" s="20"/>
+      <c r="VCG239" s="20"/>
+      <c r="VCH239" s="20"/>
+      <c r="VCI239" s="20"/>
+      <c r="VCJ239" s="20"/>
+      <c r="VCK239" s="20"/>
+      <c r="VCL239" s="20"/>
+      <c r="VCM239" s="20"/>
+      <c r="VCN239" s="20"/>
+      <c r="VCO239" s="20"/>
+      <c r="VCP239" s="20"/>
+      <c r="VCQ239" s="20"/>
+      <c r="VCR239" s="20"/>
+      <c r="VCS239" s="20"/>
+      <c r="VCT239" s="20"/>
+      <c r="VCU239" s="20"/>
+      <c r="VCV239" s="20"/>
+      <c r="VCW239" s="20"/>
+      <c r="VCX239" s="20"/>
+      <c r="VCY239" s="20"/>
+      <c r="VCZ239" s="20"/>
+      <c r="VDA239" s="20"/>
+      <c r="VDB239" s="20"/>
+      <c r="VDC239" s="20"/>
+      <c r="VDD239" s="20"/>
+      <c r="VDE239" s="20"/>
+      <c r="VDF239" s="20"/>
+      <c r="VDG239" s="20"/>
+      <c r="VDH239" s="20"/>
+      <c r="VDI239" s="20"/>
+      <c r="VDJ239" s="20"/>
+      <c r="VDK239" s="20"/>
+      <c r="VDL239" s="20"/>
+      <c r="VDM239" s="20"/>
+      <c r="VDN239" s="20"/>
+      <c r="VDO239" s="20"/>
+      <c r="VDP239" s="20"/>
+      <c r="VDQ239" s="20"/>
+      <c r="VDR239" s="20"/>
+      <c r="VDS239" s="20"/>
+      <c r="VDT239" s="20"/>
+      <c r="VDU239" s="20"/>
+      <c r="VDV239" s="20"/>
+      <c r="VDW239" s="20"/>
+      <c r="VDX239" s="20"/>
+      <c r="VDY239" s="20"/>
+      <c r="VDZ239" s="20"/>
+      <c r="VEA239" s="20"/>
+      <c r="VEB239" s="20"/>
+      <c r="VEC239" s="20"/>
+      <c r="VED239" s="20"/>
+      <c r="VEE239" s="20"/>
+      <c r="VEF239" s="20"/>
+      <c r="VEG239" s="20"/>
+      <c r="VEH239" s="20"/>
+      <c r="VEI239" s="20"/>
+      <c r="VEJ239" s="20"/>
+      <c r="VEK239" s="20"/>
+      <c r="VEL239" s="20"/>
+      <c r="VEM239" s="20"/>
+      <c r="VEN239" s="20"/>
+      <c r="VEO239" s="20"/>
+      <c r="VEP239" s="20"/>
+      <c r="VEQ239" s="20"/>
+      <c r="VER239" s="20"/>
+      <c r="VES239" s="20"/>
+      <c r="VET239" s="20"/>
+      <c r="VEU239" s="20"/>
+      <c r="VEV239" s="20"/>
+      <c r="VEW239" s="20"/>
+      <c r="VEX239" s="20"/>
+      <c r="VEY239" s="20"/>
+      <c r="VEZ239" s="20"/>
+      <c r="VFA239" s="20"/>
+      <c r="VFB239" s="20"/>
+      <c r="VFC239" s="20"/>
+      <c r="VFD239" s="20"/>
+      <c r="VFE239" s="20"/>
+      <c r="VFF239" s="20"/>
+      <c r="VFG239" s="20"/>
+      <c r="VFH239" s="20"/>
+      <c r="VFI239" s="20"/>
+      <c r="VFJ239" s="20"/>
+      <c r="VFK239" s="20"/>
+      <c r="VFL239" s="20"/>
+      <c r="VFM239" s="20"/>
+      <c r="VFN239" s="20"/>
+      <c r="VFO239" s="20"/>
+      <c r="VFP239" s="20"/>
+      <c r="VFQ239" s="20"/>
+      <c r="VFR239" s="20"/>
+      <c r="VFS239" s="20"/>
+      <c r="VFT239" s="20"/>
+      <c r="VFU239" s="20"/>
+      <c r="VFV239" s="20"/>
+      <c r="VFW239" s="20"/>
+      <c r="VFX239" s="20"/>
+      <c r="VFY239" s="20"/>
+      <c r="VFZ239" s="20"/>
+      <c r="VGA239" s="20"/>
+      <c r="VGB239" s="20"/>
+      <c r="VGC239" s="20"/>
+      <c r="VGD239" s="20"/>
+      <c r="VGE239" s="20"/>
+      <c r="VGF239" s="20"/>
+      <c r="VGG239" s="20"/>
+      <c r="VGH239" s="20"/>
+      <c r="VGI239" s="20"/>
+      <c r="VGJ239" s="20"/>
+      <c r="VGK239" s="20"/>
+      <c r="VGL239" s="20"/>
+      <c r="VGM239" s="20"/>
+      <c r="VGN239" s="20"/>
+      <c r="VGO239" s="20"/>
+      <c r="VGP239" s="20"/>
+      <c r="VGQ239" s="20"/>
+      <c r="VGR239" s="20"/>
+      <c r="VGS239" s="20"/>
+      <c r="VGT239" s="20"/>
+      <c r="VGU239" s="20"/>
+      <c r="VGV239" s="20"/>
+      <c r="VGW239" s="20"/>
+      <c r="VGX239" s="20"/>
+      <c r="VGY239" s="20"/>
+      <c r="VGZ239" s="20"/>
+      <c r="VHA239" s="20"/>
+      <c r="VHB239" s="20"/>
+      <c r="VHC239" s="20"/>
+      <c r="VHD239" s="20"/>
+      <c r="VHE239" s="20"/>
+      <c r="VHF239" s="20"/>
+      <c r="VHG239" s="20"/>
+      <c r="VHH239" s="20"/>
+      <c r="VHI239" s="20"/>
+      <c r="VHJ239" s="20"/>
+      <c r="VHK239" s="20"/>
+      <c r="VHL239" s="20"/>
+      <c r="VHM239" s="20"/>
+      <c r="VHN239" s="20"/>
+      <c r="VHO239" s="20"/>
+      <c r="VHP239" s="20"/>
+      <c r="VHQ239" s="20"/>
+      <c r="VHR239" s="20"/>
+      <c r="VHS239" s="20"/>
+      <c r="VHT239" s="20"/>
+      <c r="VHU239" s="20"/>
+      <c r="VHV239" s="20"/>
+      <c r="VHW239" s="20"/>
+      <c r="VHX239" s="20"/>
+      <c r="VHY239" s="20"/>
+      <c r="VHZ239" s="20"/>
+      <c r="VIA239" s="20"/>
+      <c r="VIB239" s="20"/>
+      <c r="VIC239" s="20"/>
+      <c r="VID239" s="20"/>
+      <c r="VIE239" s="20"/>
+      <c r="VIF239" s="20"/>
+      <c r="VIG239" s="20"/>
+      <c r="VIH239" s="20"/>
+      <c r="VII239" s="20"/>
+      <c r="VIJ239" s="20"/>
+      <c r="VIK239" s="20"/>
+      <c r="VIL239" s="20"/>
+      <c r="VIM239" s="20"/>
+      <c r="VIN239" s="20"/>
+      <c r="VIO239" s="20"/>
+      <c r="VIP239" s="20"/>
+      <c r="VIQ239" s="20"/>
+      <c r="VIR239" s="20"/>
+      <c r="VIS239" s="20"/>
+      <c r="VIT239" s="20"/>
+      <c r="VIU239" s="20"/>
+      <c r="VIV239" s="20"/>
+      <c r="VIW239" s="20"/>
+      <c r="VIX239" s="20"/>
+      <c r="VIY239" s="20"/>
+      <c r="VIZ239" s="20"/>
+      <c r="VJA239" s="20"/>
+      <c r="VJB239" s="20"/>
+      <c r="VJC239" s="20"/>
+      <c r="VJD239" s="20"/>
+      <c r="VJE239" s="20"/>
+      <c r="VJF239" s="20"/>
+      <c r="VJG239" s="20"/>
+      <c r="VJH239" s="20"/>
+      <c r="VJI239" s="20"/>
+      <c r="VJJ239" s="20"/>
+      <c r="VJK239" s="20"/>
+      <c r="VJL239" s="20"/>
+      <c r="VJM239" s="20"/>
+      <c r="VJN239" s="20"/>
+      <c r="VJO239" s="20"/>
+      <c r="VJP239" s="20"/>
+      <c r="VJQ239" s="20"/>
+      <c r="VJR239" s="20"/>
+      <c r="VJS239" s="20"/>
+      <c r="VJT239" s="20"/>
+      <c r="VJU239" s="20"/>
+      <c r="VJV239" s="20"/>
+      <c r="VJW239" s="20"/>
+      <c r="VJX239" s="20"/>
+      <c r="VJY239" s="20"/>
+      <c r="VJZ239" s="20"/>
+      <c r="VKA239" s="20"/>
+      <c r="VKB239" s="20"/>
+      <c r="VKC239" s="20"/>
+      <c r="VKD239" s="20"/>
+      <c r="VKE239" s="20"/>
+      <c r="VKF239" s="20"/>
+      <c r="VKG239" s="20"/>
+      <c r="VKH239" s="20"/>
+      <c r="VKI239" s="20"/>
+      <c r="VKJ239" s="20"/>
+      <c r="VKK239" s="20"/>
+      <c r="VKL239" s="20"/>
+      <c r="VKM239" s="20"/>
+      <c r="VKN239" s="20"/>
+      <c r="VKO239" s="20"/>
+      <c r="VKP239" s="20"/>
+      <c r="VKQ239" s="20"/>
+      <c r="VKR239" s="20"/>
+      <c r="VKS239" s="20"/>
+      <c r="VKT239" s="20"/>
+      <c r="VKU239" s="20"/>
+      <c r="VKV239" s="20"/>
+      <c r="VKW239" s="20"/>
+      <c r="VKX239" s="20"/>
+      <c r="VKY239" s="20"/>
+      <c r="VKZ239" s="20"/>
+      <c r="VLA239" s="20"/>
+      <c r="VLB239" s="20"/>
+      <c r="VLC239" s="20"/>
+      <c r="VLD239" s="20"/>
+      <c r="VLE239" s="20"/>
+      <c r="VLF239" s="20"/>
+      <c r="VLG239" s="20"/>
+      <c r="VLH239" s="20"/>
+      <c r="VLI239" s="20"/>
+      <c r="VLJ239" s="20"/>
+      <c r="VLK239" s="20"/>
+      <c r="VLL239" s="20"/>
+      <c r="VLM239" s="20"/>
+      <c r="VLN239" s="20"/>
+      <c r="VLO239" s="20"/>
+      <c r="VLP239" s="20"/>
+      <c r="VLQ239" s="20"/>
+      <c r="VLR239" s="20"/>
+      <c r="VLS239" s="20"/>
+      <c r="VLT239" s="20"/>
+      <c r="VLU239" s="20"/>
+      <c r="VLV239" s="20"/>
+      <c r="VLW239" s="20"/>
+      <c r="VLX239" s="20"/>
+      <c r="VLY239" s="20"/>
+      <c r="VLZ239" s="20"/>
+      <c r="VMA239" s="20"/>
+      <c r="VMB239" s="20"/>
+      <c r="VMC239" s="20"/>
+      <c r="VMD239" s="20"/>
+      <c r="VME239" s="20"/>
+      <c r="VMF239" s="20"/>
+      <c r="VMG239" s="20"/>
+      <c r="VMH239" s="20"/>
+      <c r="VMI239" s="20"/>
+      <c r="VMJ239" s="20"/>
+      <c r="VMK239" s="20"/>
+      <c r="VML239" s="20"/>
+      <c r="VMM239" s="20"/>
+      <c r="VMN239" s="20"/>
+      <c r="VMO239" s="20"/>
+      <c r="VMP239" s="20"/>
+      <c r="VMQ239" s="20"/>
+      <c r="VMR239" s="20"/>
+      <c r="VMS239" s="20"/>
+      <c r="VMT239" s="20"/>
+      <c r="VMU239" s="20"/>
+      <c r="VMV239" s="20"/>
+      <c r="VMW239" s="20"/>
+      <c r="VMX239" s="20"/>
+      <c r="VMY239" s="20"/>
+      <c r="VMZ239" s="20"/>
+      <c r="VNA239" s="20"/>
+      <c r="VNB239" s="20"/>
+      <c r="VNC239" s="20"/>
+      <c r="VND239" s="20"/>
+      <c r="VNE239" s="20"/>
+      <c r="VNF239" s="20"/>
+      <c r="VNG239" s="20"/>
+      <c r="VNH239" s="20"/>
+      <c r="VNI239" s="20"/>
+      <c r="VNJ239" s="20"/>
+      <c r="VNK239" s="20"/>
+      <c r="VNL239" s="20"/>
+      <c r="VNM239" s="20"/>
+      <c r="VNN239" s="20"/>
+      <c r="VNO239" s="20"/>
+      <c r="VNP239" s="20"/>
+      <c r="VNQ239" s="20"/>
+      <c r="VNR239" s="20"/>
+      <c r="VNS239" s="20"/>
+      <c r="VNT239" s="20"/>
+      <c r="VNU239" s="20"/>
+      <c r="VNV239" s="20"/>
+      <c r="VNW239" s="20"/>
+      <c r="VNX239" s="20"/>
+      <c r="VNY239" s="20"/>
+      <c r="VNZ239" s="20"/>
+      <c r="VOA239" s="20"/>
+      <c r="VOB239" s="20"/>
+      <c r="VOC239" s="20"/>
+      <c r="VOD239" s="20"/>
+      <c r="VOE239" s="20"/>
+      <c r="VOF239" s="20"/>
+      <c r="VOG239" s="20"/>
+      <c r="VOH239" s="20"/>
+      <c r="VOI239" s="20"/>
+      <c r="VOJ239" s="20"/>
+      <c r="VOK239" s="20"/>
+      <c r="VOL239" s="20"/>
+      <c r="VOM239" s="20"/>
+      <c r="VON239" s="20"/>
+      <c r="VOO239" s="20"/>
+      <c r="VOP239" s="20"/>
+      <c r="VOQ239" s="20"/>
+      <c r="VOR239" s="20"/>
+      <c r="VOS239" s="20"/>
+      <c r="VOT239" s="20"/>
+      <c r="VOU239" s="20"/>
+      <c r="VOV239" s="20"/>
+      <c r="VOW239" s="20"/>
+      <c r="VOX239" s="20"/>
+      <c r="VOY239" s="20"/>
+      <c r="VOZ239" s="20"/>
+      <c r="VPA239" s="20"/>
+      <c r="VPB239" s="20"/>
+      <c r="VPC239" s="20"/>
+      <c r="VPD239" s="20"/>
+      <c r="VPE239" s="20"/>
+      <c r="VPF239" s="20"/>
+      <c r="VPG239" s="20"/>
+      <c r="VPH239" s="20"/>
+      <c r="VPI239" s="20"/>
+      <c r="VPJ239" s="20"/>
+      <c r="VPK239" s="20"/>
+      <c r="VPL239" s="20"/>
+      <c r="VPM239" s="20"/>
+      <c r="VPN239" s="20"/>
+      <c r="VPO239" s="20"/>
+      <c r="VPP239" s="20"/>
+      <c r="VPQ239" s="20"/>
+      <c r="VPR239" s="20"/>
+      <c r="VPS239" s="20"/>
+      <c r="VPT239" s="20"/>
+      <c r="VPU239" s="20"/>
+      <c r="VPV239" s="20"/>
+      <c r="VPW239" s="20"/>
+      <c r="VPX239" s="20"/>
+      <c r="VPY239" s="20"/>
+      <c r="VPZ239" s="20"/>
+      <c r="VQA239" s="20"/>
+      <c r="VQB239" s="20"/>
+      <c r="VQC239" s="20"/>
+      <c r="VQD239" s="20"/>
+      <c r="VQE239" s="20"/>
+      <c r="VQF239" s="20"/>
+      <c r="VQG239" s="20"/>
+      <c r="VQH239" s="20"/>
+      <c r="VQI239" s="20"/>
+      <c r="VQJ239" s="20"/>
+      <c r="VQK239" s="20"/>
+      <c r="VQL239" s="20"/>
+      <c r="VQM239" s="20"/>
+      <c r="VQN239" s="20"/>
+      <c r="VQO239" s="20"/>
+      <c r="VQP239" s="20"/>
+      <c r="VQQ239" s="20"/>
+      <c r="VQR239" s="20"/>
+      <c r="VQS239" s="20"/>
+      <c r="VQT239" s="20"/>
+      <c r="VQU239" s="20"/>
+      <c r="VQV239" s="20"/>
+      <c r="VQW239" s="20"/>
+      <c r="VQX239" s="20"/>
+      <c r="VQY239" s="20"/>
+      <c r="VQZ239" s="20"/>
+      <c r="VRA239" s="20"/>
+      <c r="VRB239" s="20"/>
+      <c r="VRC239" s="20"/>
+      <c r="VRD239" s="20"/>
+      <c r="VRE239" s="20"/>
+      <c r="VRF239" s="20"/>
+      <c r="VRG239" s="20"/>
+      <c r="VRH239" s="20"/>
+      <c r="VRI239" s="20"/>
+      <c r="VRJ239" s="20"/>
+      <c r="VRK239" s="20"/>
+      <c r="VRL239" s="20"/>
+      <c r="VRM239" s="20"/>
+      <c r="VRN239" s="20"/>
+      <c r="VRO239" s="20"/>
+      <c r="VRP239" s="20"/>
+      <c r="VRQ239" s="20"/>
+      <c r="VRR239" s="20"/>
+      <c r="VRS239" s="20"/>
+      <c r="VRT239" s="20"/>
+      <c r="VRU239" s="20"/>
+      <c r="VRV239" s="20"/>
+      <c r="VRW239" s="20"/>
+      <c r="VRX239" s="20"/>
+      <c r="VRY239" s="20"/>
+      <c r="VRZ239" s="20"/>
+      <c r="VSA239" s="20"/>
+      <c r="VSB239" s="20"/>
+      <c r="VSC239" s="20"/>
+      <c r="VSD239" s="20"/>
+      <c r="VSE239" s="20"/>
+      <c r="VSF239" s="20"/>
+      <c r="VSG239" s="20"/>
+      <c r="VSH239" s="20"/>
+      <c r="VSI239" s="20"/>
+      <c r="VSJ239" s="20"/>
+      <c r="VSK239" s="20"/>
+      <c r="VSL239" s="20"/>
+      <c r="VSM239" s="20"/>
+      <c r="VSN239" s="20"/>
+      <c r="VSO239" s="20"/>
+      <c r="VSP239" s="20"/>
+      <c r="VSQ239" s="20"/>
+      <c r="VSR239" s="20"/>
+      <c r="VSS239" s="20"/>
+      <c r="VST239" s="20"/>
+      <c r="VSU239" s="20"/>
+      <c r="VSV239" s="20"/>
+      <c r="VSW239" s="20"/>
+      <c r="VSX239" s="20"/>
+      <c r="VSY239" s="20"/>
+      <c r="VSZ239" s="20"/>
+      <c r="VTA239" s="20"/>
+      <c r="VTB239" s="20"/>
+      <c r="VTC239" s="20"/>
+      <c r="VTD239" s="20"/>
+      <c r="VTE239" s="20"/>
+      <c r="VTF239" s="20"/>
+      <c r="VTG239" s="20"/>
+      <c r="VTH239" s="20"/>
+      <c r="VTI239" s="20"/>
+      <c r="VTJ239" s="20"/>
+      <c r="VTK239" s="20"/>
+      <c r="VTL239" s="20"/>
+      <c r="VTM239" s="20"/>
+      <c r="VTN239" s="20"/>
+      <c r="VTO239" s="20"/>
+      <c r="VTP239" s="20"/>
+      <c r="VTQ239" s="20"/>
+      <c r="VTR239" s="20"/>
+      <c r="VTS239" s="20"/>
+      <c r="VTT239" s="20"/>
+      <c r="VTU239" s="20"/>
+      <c r="VTV239" s="20"/>
+      <c r="VTW239" s="20"/>
+      <c r="VTX239" s="20"/>
+      <c r="VTY239" s="20"/>
+      <c r="VTZ239" s="20"/>
+      <c r="VUA239" s="20"/>
+      <c r="VUB239" s="20"/>
+      <c r="VUC239" s="20"/>
+      <c r="VUD239" s="20"/>
+      <c r="VUE239" s="20"/>
+      <c r="VUF239" s="20"/>
+      <c r="VUG239" s="20"/>
+      <c r="VUH239" s="20"/>
+      <c r="VUI239" s="20"/>
+      <c r="VUJ239" s="20"/>
+      <c r="VUK239" s="20"/>
+      <c r="VUL239" s="20"/>
+      <c r="VUM239" s="20"/>
+      <c r="VUN239" s="20"/>
+      <c r="VUO239" s="20"/>
+      <c r="VUP239" s="20"/>
+      <c r="VUQ239" s="20"/>
+      <c r="VUR239" s="20"/>
+      <c r="VUS239" s="20"/>
+      <c r="VUT239" s="20"/>
+      <c r="VUU239" s="20"/>
+      <c r="VUV239" s="20"/>
+      <c r="VUW239" s="20"/>
+      <c r="VUX239" s="20"/>
+      <c r="VUY239" s="20"/>
+      <c r="VUZ239" s="20"/>
+      <c r="VVA239" s="20"/>
+      <c r="VVB239" s="20"/>
+      <c r="VVC239" s="20"/>
+      <c r="VVD239" s="20"/>
+      <c r="VVE239" s="20"/>
+      <c r="VVF239" s="20"/>
+      <c r="VVG239" s="20"/>
+      <c r="VVH239" s="20"/>
+      <c r="VVI239" s="20"/>
+      <c r="VVJ239" s="20"/>
+      <c r="VVK239" s="20"/>
+      <c r="VVL239" s="20"/>
+      <c r="VVM239" s="20"/>
+      <c r="VVN239" s="20"/>
+      <c r="VVO239" s="20"/>
+      <c r="VVP239" s="20"/>
+      <c r="VVQ239" s="20"/>
+      <c r="VVR239" s="20"/>
+      <c r="VVS239" s="20"/>
+      <c r="VVT239" s="20"/>
+      <c r="VVU239" s="20"/>
+      <c r="VVV239" s="20"/>
+      <c r="VVW239" s="20"/>
+      <c r="VVX239" s="20"/>
+      <c r="VVY239" s="20"/>
+      <c r="VVZ239" s="20"/>
+      <c r="VWA239" s="20"/>
+      <c r="VWB239" s="20"/>
+      <c r="VWC239" s="20"/>
+      <c r="VWD239" s="20"/>
+      <c r="VWE239" s="20"/>
+      <c r="VWF239" s="20"/>
+      <c r="VWG239" s="20"/>
+      <c r="VWH239" s="20"/>
+      <c r="VWI239" s="20"/>
+      <c r="VWJ239" s="20"/>
+      <c r="VWK239" s="20"/>
+      <c r="VWL239" s="20"/>
+      <c r="VWM239" s="20"/>
+      <c r="VWN239" s="20"/>
+      <c r="VWO239" s="20"/>
+      <c r="VWP239" s="20"/>
+      <c r="VWQ239" s="20"/>
+      <c r="VWR239" s="20"/>
+      <c r="VWS239" s="20"/>
+      <c r="VWT239" s="20"/>
+      <c r="VWU239" s="20"/>
+      <c r="VWV239" s="20"/>
+      <c r="VWW239" s="20"/>
+      <c r="VWX239" s="20"/>
+      <c r="VWY239" s="20"/>
+      <c r="VWZ239" s="20"/>
+      <c r="VXA239" s="20"/>
+      <c r="VXB239" s="20"/>
+      <c r="VXC239" s="20"/>
+      <c r="VXD239" s="20"/>
+      <c r="VXE239" s="20"/>
+      <c r="VXF239" s="20"/>
+      <c r="VXG239" s="20"/>
+      <c r="VXH239" s="20"/>
+      <c r="VXI239" s="20"/>
+      <c r="VXJ239" s="20"/>
+      <c r="VXK239" s="20"/>
+      <c r="VXL239" s="20"/>
+      <c r="VXM239" s="20"/>
+      <c r="VXN239" s="20"/>
+      <c r="VXO239" s="20"/>
+      <c r="VXP239" s="20"/>
+      <c r="VXQ239" s="20"/>
+      <c r="VXR239" s="20"/>
+      <c r="VXS239" s="20"/>
+      <c r="VXT239" s="20"/>
+      <c r="VXU239" s="20"/>
+      <c r="VXV239" s="20"/>
+      <c r="VXW239" s="20"/>
+      <c r="VXX239" s="20"/>
+      <c r="VXY239" s="20"/>
+      <c r="VXZ239" s="20"/>
+      <c r="VYA239" s="20"/>
+      <c r="VYB239" s="20"/>
+      <c r="VYC239" s="20"/>
+      <c r="VYD239" s="20"/>
+      <c r="VYE239" s="20"/>
+      <c r="VYF239" s="20"/>
+      <c r="VYG239" s="20"/>
+      <c r="VYH239" s="20"/>
+      <c r="VYI239" s="20"/>
+      <c r="VYJ239" s="20"/>
+      <c r="VYK239" s="20"/>
+      <c r="VYL239" s="20"/>
+      <c r="VYM239" s="20"/>
+      <c r="VYN239" s="20"/>
+      <c r="VYO239" s="20"/>
+      <c r="VYP239" s="20"/>
+      <c r="VYQ239" s="20"/>
+      <c r="VYR239" s="20"/>
+      <c r="VYS239" s="20"/>
+      <c r="VYT239" s="20"/>
+      <c r="VYU239" s="20"/>
+      <c r="VYV239" s="20"/>
+      <c r="VYW239" s="20"/>
+      <c r="VYX239" s="20"/>
+      <c r="VYY239" s="20"/>
+      <c r="VYZ239" s="20"/>
+      <c r="VZA239" s="20"/>
+      <c r="VZB239" s="20"/>
+      <c r="VZC239" s="20"/>
+      <c r="VZD239" s="20"/>
+      <c r="VZE239" s="20"/>
+      <c r="VZF239" s="20"/>
+      <c r="VZG239" s="20"/>
+      <c r="VZH239" s="20"/>
+      <c r="VZI239" s="20"/>
+      <c r="VZJ239" s="20"/>
+      <c r="VZK239" s="20"/>
+      <c r="VZL239" s="20"/>
+      <c r="VZM239" s="20"/>
+      <c r="VZN239" s="20"/>
+      <c r="VZO239" s="20"/>
+      <c r="VZP239" s="20"/>
+      <c r="VZQ239" s="20"/>
+      <c r="VZR239" s="20"/>
+      <c r="VZS239" s="20"/>
+      <c r="VZT239" s="20"/>
+      <c r="VZU239" s="20"/>
+      <c r="VZV239" s="20"/>
+      <c r="VZW239" s="20"/>
+      <c r="VZX239" s="20"/>
+      <c r="VZY239" s="20"/>
+      <c r="VZZ239" s="20"/>
+      <c r="WAA239" s="20"/>
+      <c r="WAB239" s="20"/>
+      <c r="WAC239" s="20"/>
+      <c r="WAD239" s="20"/>
+      <c r="WAE239" s="20"/>
+      <c r="WAF239" s="20"/>
+      <c r="WAG239" s="20"/>
+      <c r="WAH239" s="20"/>
+      <c r="WAI239" s="20"/>
+      <c r="WAJ239" s="20"/>
+      <c r="WAK239" s="20"/>
+      <c r="WAL239" s="20"/>
+      <c r="WAM239" s="20"/>
+      <c r="WAN239" s="20"/>
+      <c r="WAO239" s="20"/>
+      <c r="WAP239" s="20"/>
+      <c r="WAQ239" s="20"/>
+      <c r="WAR239" s="20"/>
+      <c r="WAS239" s="20"/>
+      <c r="WAT239" s="20"/>
+      <c r="WAU239" s="20"/>
+      <c r="WAV239" s="20"/>
+      <c r="WAW239" s="20"/>
+      <c r="WAX239" s="20"/>
+      <c r="WAY239" s="20"/>
+      <c r="WAZ239" s="20"/>
+      <c r="WBA239" s="20"/>
+      <c r="WBB239" s="20"/>
+      <c r="WBC239" s="20"/>
+      <c r="WBD239" s="20"/>
+      <c r="WBE239" s="20"/>
+      <c r="WBF239" s="20"/>
+      <c r="WBG239" s="20"/>
+      <c r="WBH239" s="20"/>
+      <c r="WBI239" s="20"/>
+      <c r="WBJ239" s="20"/>
+      <c r="WBK239" s="20"/>
+      <c r="WBL239" s="20"/>
+      <c r="WBM239" s="20"/>
+      <c r="WBN239" s="20"/>
+      <c r="WBO239" s="20"/>
+      <c r="WBP239" s="20"/>
+      <c r="WBQ239" s="20"/>
+      <c r="WBR239" s="20"/>
+      <c r="WBS239" s="20"/>
+      <c r="WBT239" s="20"/>
+      <c r="WBU239" s="20"/>
+      <c r="WBV239" s="20"/>
+      <c r="WBW239" s="20"/>
+      <c r="WBX239" s="20"/>
+      <c r="WBY239" s="20"/>
+      <c r="WBZ239" s="20"/>
+      <c r="WCA239" s="20"/>
+      <c r="WCB239" s="20"/>
+      <c r="WCC239" s="20"/>
+      <c r="WCD239" s="20"/>
+      <c r="WCE239" s="20"/>
+      <c r="WCF239" s="20"/>
+      <c r="WCG239" s="20"/>
+      <c r="WCH239" s="20"/>
+      <c r="WCI239" s="20"/>
+      <c r="WCJ239" s="20"/>
+      <c r="WCK239" s="20"/>
+      <c r="WCL239" s="20"/>
+      <c r="WCM239" s="20"/>
+      <c r="WCN239" s="20"/>
+      <c r="WCO239" s="20"/>
+      <c r="WCP239" s="20"/>
+      <c r="WCQ239" s="20"/>
+      <c r="WCR239" s="20"/>
+      <c r="WCS239" s="20"/>
+      <c r="WCT239" s="20"/>
+      <c r="WCU239" s="20"/>
+      <c r="WCV239" s="20"/>
+      <c r="WCW239" s="20"/>
+      <c r="WCX239" s="20"/>
+      <c r="WCY239" s="20"/>
+      <c r="WCZ239" s="20"/>
+      <c r="WDA239" s="20"/>
+      <c r="WDB239" s="20"/>
+      <c r="WDC239" s="20"/>
+      <c r="WDD239" s="20"/>
+      <c r="WDE239" s="20"/>
+      <c r="WDF239" s="20"/>
+      <c r="WDG239" s="20"/>
+      <c r="WDH239" s="20"/>
+      <c r="WDI239" s="20"/>
+      <c r="WDJ239" s="20"/>
+      <c r="WDK239" s="20"/>
+      <c r="WDL239" s="20"/>
+      <c r="WDM239" s="20"/>
+      <c r="WDN239" s="20"/>
+      <c r="WDO239" s="20"/>
+      <c r="WDP239" s="20"/>
+      <c r="WDQ239" s="20"/>
+      <c r="WDR239" s="20"/>
+      <c r="WDS239" s="20"/>
+      <c r="WDT239" s="20"/>
+      <c r="WDU239" s="20"/>
+      <c r="WDV239" s="20"/>
+      <c r="WDW239" s="20"/>
+      <c r="WDX239" s="20"/>
+      <c r="WDY239" s="20"/>
+      <c r="WDZ239" s="20"/>
+      <c r="WEA239" s="20"/>
+      <c r="WEB239" s="20"/>
+      <c r="WEC239" s="20"/>
+      <c r="WED239" s="20"/>
+      <c r="WEE239" s="20"/>
+      <c r="WEF239" s="20"/>
+      <c r="WEG239" s="20"/>
+      <c r="WEH239" s="20"/>
+      <c r="WEI239" s="20"/>
+      <c r="WEJ239" s="20"/>
+      <c r="WEK239" s="20"/>
+      <c r="WEL239" s="20"/>
+      <c r="WEM239" s="20"/>
+      <c r="WEN239" s="20"/>
+      <c r="WEO239" s="20"/>
+      <c r="WEP239" s="20"/>
+      <c r="WEQ239" s="20"/>
+      <c r="WER239" s="20"/>
+      <c r="WES239" s="20"/>
+      <c r="WET239" s="20"/>
+      <c r="WEU239" s="20"/>
+      <c r="WEV239" s="20"/>
+      <c r="WEW239" s="20"/>
+      <c r="WEX239" s="20"/>
+      <c r="WEY239" s="20"/>
+      <c r="WEZ239" s="20"/>
+      <c r="WFA239" s="20"/>
+      <c r="WFB239" s="20"/>
+      <c r="WFC239" s="20"/>
+      <c r="WFD239" s="20"/>
+      <c r="WFE239" s="20"/>
+      <c r="WFF239" s="20"/>
+      <c r="WFG239" s="20"/>
+      <c r="WFH239" s="20"/>
+      <c r="WFI239" s="20"/>
+      <c r="WFJ239" s="20"/>
+      <c r="WFK239" s="20"/>
+      <c r="WFL239" s="20"/>
+      <c r="WFM239" s="20"/>
+      <c r="WFN239" s="20"/>
+      <c r="WFO239" s="20"/>
+      <c r="WFP239" s="20"/>
+      <c r="WFQ239" s="20"/>
+      <c r="WFR239" s="20"/>
+      <c r="WFS239" s="20"/>
+      <c r="WFT239" s="20"/>
+      <c r="WFU239" s="20"/>
+      <c r="WFV239" s="20"/>
+      <c r="WFW239" s="20"/>
+      <c r="WFX239" s="20"/>
+      <c r="WFY239" s="20"/>
+      <c r="WFZ239" s="20"/>
+      <c r="WGA239" s="20"/>
+      <c r="WGB239" s="20"/>
+      <c r="WGC239" s="20"/>
+      <c r="WGD239" s="20"/>
+      <c r="WGE239" s="20"/>
+      <c r="WGF239" s="20"/>
+      <c r="WGG239" s="20"/>
+      <c r="WGH239" s="20"/>
+      <c r="WGI239" s="20"/>
+      <c r="WGJ239" s="20"/>
+      <c r="WGK239" s="20"/>
+      <c r="WGL239" s="20"/>
+      <c r="WGM239" s="20"/>
+      <c r="WGN239" s="20"/>
+      <c r="WGO239" s="20"/>
+      <c r="WGP239" s="20"/>
+      <c r="WGQ239" s="20"/>
+      <c r="WGR239" s="20"/>
+      <c r="WGS239" s="20"/>
+      <c r="WGT239" s="20"/>
+      <c r="WGU239" s="20"/>
+      <c r="WGV239" s="20"/>
+      <c r="WGW239" s="20"/>
+      <c r="WGX239" s="20"/>
+      <c r="WGY239" s="20"/>
+      <c r="WGZ239" s="20"/>
+      <c r="WHA239" s="20"/>
+      <c r="WHB239" s="20"/>
+      <c r="WHC239" s="20"/>
+      <c r="WHD239" s="20"/>
+      <c r="WHE239" s="20"/>
+      <c r="WHF239" s="20"/>
+      <c r="WHG239" s="20"/>
+      <c r="WHH239" s="20"/>
+      <c r="WHI239" s="20"/>
+      <c r="WHJ239" s="20"/>
+      <c r="WHK239" s="20"/>
+      <c r="WHL239" s="20"/>
+      <c r="WHM239" s="20"/>
+      <c r="WHN239" s="20"/>
+      <c r="WHO239" s="20"/>
+      <c r="WHP239" s="20"/>
+      <c r="WHQ239" s="20"/>
+      <c r="WHR239" s="20"/>
+      <c r="WHS239" s="20"/>
+      <c r="WHT239" s="20"/>
+      <c r="WHU239" s="20"/>
+      <c r="WHV239" s="20"/>
+      <c r="WHW239" s="20"/>
+      <c r="WHX239" s="20"/>
+      <c r="WHY239" s="20"/>
+      <c r="WHZ239" s="20"/>
+      <c r="WIA239" s="20"/>
+      <c r="WIB239" s="20"/>
+      <c r="WIC239" s="20"/>
+      <c r="WID239" s="20"/>
+      <c r="WIE239" s="20"/>
+      <c r="WIF239" s="20"/>
+      <c r="WIG239" s="20"/>
+      <c r="WIH239" s="20"/>
+      <c r="WII239" s="20"/>
+      <c r="WIJ239" s="20"/>
+      <c r="WIK239" s="20"/>
+      <c r="WIL239" s="20"/>
+      <c r="WIM239" s="20"/>
+      <c r="WIN239" s="20"/>
+      <c r="WIO239" s="20"/>
+      <c r="WIP239" s="20"/>
+      <c r="WIQ239" s="20"/>
+      <c r="WIR239" s="20"/>
+      <c r="WIS239" s="20"/>
+      <c r="WIT239" s="20"/>
+      <c r="WIU239" s="20"/>
+      <c r="WIV239" s="20"/>
+      <c r="WIW239" s="20"/>
+      <c r="WIX239" s="20"/>
+      <c r="WIY239" s="20"/>
+      <c r="WIZ239" s="20"/>
+      <c r="WJA239" s="20"/>
+      <c r="WJB239" s="20"/>
+      <c r="WJC239" s="20"/>
+      <c r="WJD239" s="20"/>
+      <c r="WJE239" s="20"/>
+      <c r="WJF239" s="20"/>
+      <c r="WJG239" s="20"/>
+      <c r="WJH239" s="20"/>
+      <c r="WJI239" s="20"/>
+      <c r="WJJ239" s="20"/>
+      <c r="WJK239" s="20"/>
+      <c r="WJL239" s="20"/>
+      <c r="WJM239" s="20"/>
+      <c r="WJN239" s="20"/>
+      <c r="WJO239" s="20"/>
+      <c r="WJP239" s="20"/>
+      <c r="WJQ239" s="20"/>
+      <c r="WJR239" s="20"/>
+      <c r="WJS239" s="20"/>
+      <c r="WJT239" s="20"/>
+      <c r="WJU239" s="20"/>
+      <c r="WJV239" s="20"/>
+      <c r="WJW239" s="20"/>
+      <c r="WJX239" s="20"/>
+      <c r="WJY239" s="20"/>
+      <c r="WJZ239" s="20"/>
+      <c r="WKA239" s="20"/>
+      <c r="WKB239" s="20"/>
+      <c r="WKC239" s="20"/>
+      <c r="WKD239" s="20"/>
+      <c r="WKE239" s="20"/>
+      <c r="WKF239" s="20"/>
+      <c r="WKG239" s="20"/>
+      <c r="WKH239" s="20"/>
+      <c r="WKI239" s="20"/>
+      <c r="WKJ239" s="20"/>
+      <c r="WKK239" s="20"/>
+      <c r="WKL239" s="20"/>
+      <c r="WKM239" s="20"/>
+      <c r="WKN239" s="20"/>
+      <c r="WKO239" s="20"/>
+      <c r="WKP239" s="20"/>
+      <c r="WKQ239" s="20"/>
+      <c r="WKR239" s="20"/>
+      <c r="WKS239" s="20"/>
+      <c r="WKT239" s="20"/>
+      <c r="WKU239" s="20"/>
+      <c r="WKV239" s="20"/>
+      <c r="WKW239" s="20"/>
+      <c r="WKX239" s="20"/>
+      <c r="WKY239" s="20"/>
+      <c r="WKZ239" s="20"/>
+      <c r="WLA239" s="20"/>
+      <c r="WLB239" s="20"/>
+      <c r="WLC239" s="20"/>
+      <c r="WLD239" s="20"/>
+      <c r="WLE239" s="20"/>
+      <c r="WLF239" s="20"/>
+      <c r="WLG239" s="20"/>
+      <c r="WLH239" s="20"/>
+      <c r="WLI239" s="20"/>
+      <c r="WLJ239" s="20"/>
+      <c r="WLK239" s="20"/>
+      <c r="WLL239" s="20"/>
+      <c r="WLM239" s="20"/>
+      <c r="WLN239" s="20"/>
+      <c r="WLO239" s="20"/>
+      <c r="WLP239" s="20"/>
+      <c r="WLQ239" s="20"/>
+      <c r="WLR239" s="20"/>
+      <c r="WLS239" s="20"/>
+      <c r="WLT239" s="20"/>
+      <c r="WLU239" s="20"/>
+      <c r="WLV239" s="20"/>
+      <c r="WLW239" s="20"/>
+      <c r="WLX239" s="20"/>
+      <c r="WLY239" s="20"/>
+      <c r="WLZ239" s="20"/>
+      <c r="WMA239" s="20"/>
+      <c r="WMB239" s="20"/>
+      <c r="WMC239" s="20"/>
+      <c r="WMD239" s="20"/>
+      <c r="WME239" s="20"/>
+      <c r="WMF239" s="20"/>
+      <c r="WMG239" s="20"/>
+      <c r="WMH239" s="20"/>
+      <c r="WMI239" s="20"/>
+      <c r="WMJ239" s="20"/>
+      <c r="WMK239" s="20"/>
+      <c r="WML239" s="20"/>
+      <c r="WMM239" s="20"/>
+      <c r="WMN239" s="20"/>
+      <c r="WMO239" s="20"/>
+      <c r="WMP239" s="20"/>
+      <c r="WMQ239" s="20"/>
+      <c r="WMR239" s="20"/>
+      <c r="WMS239" s="20"/>
+      <c r="WMT239" s="20"/>
+      <c r="WMU239" s="20"/>
+      <c r="WMV239" s="20"/>
+      <c r="WMW239" s="20"/>
+      <c r="WMX239" s="20"/>
+      <c r="WMY239" s="20"/>
+      <c r="WMZ239" s="20"/>
+      <c r="WNA239" s="20"/>
+      <c r="WNB239" s="20"/>
+      <c r="WNC239" s="20"/>
+      <c r="WND239" s="20"/>
+      <c r="WNE239" s="20"/>
+      <c r="WNF239" s="20"/>
+      <c r="WNG239" s="20"/>
+      <c r="WNH239" s="20"/>
+      <c r="WNI239" s="20"/>
+      <c r="WNJ239" s="20"/>
+      <c r="WNK239" s="20"/>
+      <c r="WNL239" s="20"/>
+      <c r="WNM239" s="20"/>
+      <c r="WNN239" s="20"/>
+      <c r="WNO239" s="20"/>
+      <c r="WNP239" s="20"/>
+      <c r="WNQ239" s="20"/>
+      <c r="WNR239" s="20"/>
+      <c r="WNS239" s="20"/>
+      <c r="WNT239" s="20"/>
+      <c r="WNU239" s="20"/>
+      <c r="WNV239" s="20"/>
+      <c r="WNW239" s="20"/>
+      <c r="WNX239" s="20"/>
+      <c r="WNY239" s="20"/>
+      <c r="WNZ239" s="20"/>
+      <c r="WOA239" s="20"/>
+      <c r="WOB239" s="20"/>
+      <c r="WOC239" s="20"/>
+      <c r="WOD239" s="20"/>
+      <c r="WOE239" s="20"/>
+      <c r="WOF239" s="20"/>
+      <c r="WOG239" s="20"/>
+      <c r="WOH239" s="20"/>
+      <c r="WOI239" s="20"/>
+      <c r="WOJ239" s="20"/>
+      <c r="WOK239" s="20"/>
+      <c r="WOL239" s="20"/>
+      <c r="WOM239" s="20"/>
+      <c r="WON239" s="20"/>
+      <c r="WOO239" s="20"/>
+      <c r="WOP239" s="20"/>
+      <c r="WOQ239" s="20"/>
+      <c r="WOR239" s="20"/>
+      <c r="WOS239" s="20"/>
+      <c r="WOT239" s="20"/>
+      <c r="WOU239" s="20"/>
+      <c r="WOV239" s="20"/>
+      <c r="WOW239" s="20"/>
+      <c r="WOX239" s="20"/>
+      <c r="WOY239" s="20"/>
+      <c r="WOZ239" s="20"/>
+      <c r="WPA239" s="20"/>
+      <c r="WPB239" s="20"/>
+      <c r="WPC239" s="20"/>
+      <c r="WPD239" s="20"/>
+      <c r="WPE239" s="20"/>
+      <c r="WPF239" s="20"/>
+      <c r="WPG239" s="20"/>
+      <c r="WPH239" s="20"/>
+      <c r="WPI239" s="20"/>
+      <c r="WPJ239" s="20"/>
+      <c r="WPK239" s="20"/>
+      <c r="WPL239" s="20"/>
+      <c r="WPM239" s="20"/>
+      <c r="WPN239" s="20"/>
+      <c r="WPO239" s="20"/>
+      <c r="WPP239" s="20"/>
+      <c r="WPQ239" s="20"/>
+      <c r="WPR239" s="20"/>
+      <c r="WPS239" s="20"/>
+      <c r="WPT239" s="20"/>
+      <c r="WPU239" s="20"/>
+      <c r="WPV239" s="20"/>
+      <c r="WPW239" s="20"/>
+      <c r="WPX239" s="20"/>
+      <c r="WPY239" s="20"/>
+      <c r="WPZ239" s="20"/>
+      <c r="WQA239" s="20"/>
+      <c r="WQB239" s="20"/>
+      <c r="WQC239" s="20"/>
+      <c r="WQD239" s="20"/>
+      <c r="WQE239" s="20"/>
+      <c r="WQF239" s="20"/>
+      <c r="WQG239" s="20"/>
+      <c r="WQH239" s="20"/>
+      <c r="WQI239" s="20"/>
+      <c r="WQJ239" s="20"/>
+      <c r="WQK239" s="20"/>
+      <c r="WQL239" s="20"/>
+      <c r="WQM239" s="20"/>
+      <c r="WQN239" s="20"/>
+      <c r="WQO239" s="20"/>
+      <c r="WQP239" s="20"/>
+      <c r="WQQ239" s="20"/>
+      <c r="WQR239" s="20"/>
+      <c r="WQS239" s="20"/>
+      <c r="WQT239" s="20"/>
+      <c r="WQU239" s="20"/>
+      <c r="WQV239" s="20"/>
+      <c r="WQW239" s="20"/>
+      <c r="WQX239" s="20"/>
+      <c r="WQY239" s="20"/>
+      <c r="WQZ239" s="20"/>
+      <c r="WRA239" s="20"/>
+      <c r="WRB239" s="20"/>
+      <c r="WRC239" s="20"/>
+      <c r="WRD239" s="20"/>
+      <c r="WRE239" s="20"/>
+      <c r="WRF239" s="20"/>
+      <c r="WRG239" s="20"/>
+      <c r="WRH239" s="20"/>
+      <c r="WRI239" s="20"/>
+      <c r="WRJ239" s="20"/>
+      <c r="WRK239" s="20"/>
+      <c r="WRL239" s="20"/>
+      <c r="WRM239" s="20"/>
+      <c r="WRN239" s="20"/>
+      <c r="WRO239" s="20"/>
+      <c r="WRP239" s="20"/>
+      <c r="WRQ239" s="20"/>
+      <c r="WRR239" s="20"/>
+      <c r="WRS239" s="20"/>
+      <c r="WRT239" s="20"/>
+      <c r="WRU239" s="20"/>
+      <c r="WRV239" s="20"/>
+      <c r="WRW239" s="20"/>
+      <c r="WRX239" s="20"/>
+      <c r="WRY239" s="20"/>
+      <c r="WRZ239" s="20"/>
+      <c r="WSA239" s="20"/>
+      <c r="WSB239" s="20"/>
+      <c r="WSC239" s="20"/>
+      <c r="WSD239" s="20"/>
+      <c r="WSE239" s="20"/>
+      <c r="WSF239" s="20"/>
+      <c r="WSG239" s="20"/>
+      <c r="WSH239" s="20"/>
+      <c r="WSI239" s="20"/>
+      <c r="WSJ239" s="20"/>
+      <c r="WSK239" s="20"/>
+      <c r="WSL239" s="20"/>
+      <c r="WSM239" s="20"/>
+      <c r="WSN239" s="20"/>
+      <c r="WSO239" s="20"/>
+      <c r="WSP239" s="20"/>
+      <c r="WSQ239" s="20"/>
+      <c r="WSR239" s="20"/>
+      <c r="WSS239" s="20"/>
+      <c r="WST239" s="20"/>
+      <c r="WSU239" s="20"/>
+      <c r="WSV239" s="20"/>
+      <c r="WSW239" s="20"/>
+      <c r="WSX239" s="20"/>
+      <c r="WSY239" s="20"/>
+      <c r="WSZ239" s="20"/>
+      <c r="WTA239" s="20"/>
+      <c r="WTB239" s="20"/>
+      <c r="WTC239" s="20"/>
+      <c r="WTD239" s="20"/>
+      <c r="WTE239" s="20"/>
+      <c r="WTF239" s="20"/>
+      <c r="WTG239" s="20"/>
+      <c r="WTH239" s="20"/>
+      <c r="WTI239" s="20"/>
+      <c r="WTJ239" s="20"/>
+      <c r="WTK239" s="20"/>
+      <c r="WTL239" s="20"/>
+      <c r="WTM239" s="20"/>
+      <c r="WTN239" s="20"/>
+      <c r="WTO239" s="20"/>
+      <c r="WTP239" s="20"/>
+      <c r="WTQ239" s="20"/>
+      <c r="WTR239" s="20"/>
+      <c r="WTS239" s="20"/>
+      <c r="WTT239" s="20"/>
+      <c r="WTU239" s="20"/>
+      <c r="WTV239" s="20"/>
+      <c r="WTW239" s="20"/>
+      <c r="WTX239" s="20"/>
+      <c r="WTY239" s="20"/>
+      <c r="WTZ239" s="20"/>
+      <c r="WUA239" s="20"/>
+      <c r="WUB239" s="20"/>
+      <c r="WUC239" s="20"/>
+      <c r="WUD239" s="20"/>
+      <c r="WUE239" s="20"/>
+      <c r="WUF239" s="20"/>
+      <c r="WUG239" s="20"/>
+      <c r="WUH239" s="20"/>
+      <c r="WUI239" s="20"/>
+      <c r="WUJ239" s="20"/>
+      <c r="WUK239" s="20"/>
+      <c r="WUL239" s="20"/>
+      <c r="WUM239" s="20"/>
+      <c r="WUN239" s="20"/>
+      <c r="WUO239" s="20"/>
+      <c r="WUP239" s="20"/>
+      <c r="WUQ239" s="20"/>
+      <c r="WUR239" s="20"/>
+      <c r="WUS239" s="20"/>
+      <c r="WUT239" s="20"/>
+      <c r="WUU239" s="20"/>
+      <c r="WUV239" s="20"/>
+      <c r="WUW239" s="20"/>
+      <c r="WUX239" s="20"/>
+      <c r="WUY239" s="20"/>
+      <c r="WUZ239" s="20"/>
+      <c r="WVA239" s="20"/>
+      <c r="WVB239" s="20"/>
+      <c r="WVC239" s="20"/>
+      <c r="WVD239" s="20"/>
+      <c r="WVE239" s="20"/>
+      <c r="WVF239" s="20"/>
+      <c r="WVG239" s="20"/>
+      <c r="WVH239" s="20"/>
+      <c r="WVI239" s="20"/>
+      <c r="WVJ239" s="20"/>
+      <c r="WVK239" s="20"/>
+      <c r="WVL239" s="20"/>
+      <c r="WVM239" s="20"/>
+      <c r="WVN239" s="20"/>
+      <c r="WVO239" s="20"/>
+      <c r="WVP239" s="20"/>
+      <c r="WVQ239" s="20"/>
+      <c r="WVR239" s="20"/>
+      <c r="WVS239" s="20"/>
+      <c r="WVT239" s="20"/>
+      <c r="WVU239" s="20"/>
+      <c r="WVV239" s="20"/>
+      <c r="WVW239" s="20"/>
+      <c r="WVX239" s="20"/>
+      <c r="WVY239" s="20"/>
+      <c r="WVZ239" s="20"/>
+      <c r="WWA239" s="20"/>
+      <c r="WWB239" s="20"/>
+      <c r="WWC239" s="20"/>
+      <c r="WWD239" s="20"/>
+      <c r="WWE239" s="20"/>
+      <c r="WWF239" s="20"/>
+      <c r="WWG239" s="20"/>
+      <c r="WWH239" s="20"/>
+      <c r="WWI239" s="20"/>
+      <c r="WWJ239" s="20"/>
+      <c r="WWK239" s="20"/>
+      <c r="WWL239" s="20"/>
+      <c r="WWM239" s="20"/>
+      <c r="WWN239" s="20"/>
+      <c r="WWO239" s="20"/>
+      <c r="WWP239" s="20"/>
+      <c r="WWQ239" s="20"/>
+      <c r="WWR239" s="20"/>
+      <c r="WWS239" s="20"/>
+      <c r="WWT239" s="20"/>
+      <c r="WWU239" s="20"/>
+      <c r="WWV239" s="20"/>
+      <c r="WWW239" s="20"/>
+      <c r="WWX239" s="20"/>
+      <c r="WWY239" s="20"/>
+      <c r="WWZ239" s="20"/>
+      <c r="WXA239" s="20"/>
+      <c r="WXB239" s="20"/>
+      <c r="WXC239" s="20"/>
+      <c r="WXD239" s="20"/>
+      <c r="WXE239" s="20"/>
+      <c r="WXF239" s="20"/>
+      <c r="WXG239" s="20"/>
+      <c r="WXH239" s="20"/>
+      <c r="WXI239" s="20"/>
+      <c r="WXJ239" s="20"/>
+      <c r="WXK239" s="20"/>
+      <c r="WXL239" s="20"/>
+      <c r="WXM239" s="20"/>
+      <c r="WXN239" s="20"/>
+      <c r="WXO239" s="20"/>
+      <c r="WXP239" s="20"/>
+      <c r="WXQ239" s="20"/>
+      <c r="WXR239" s="20"/>
+      <c r="WXS239" s="20"/>
+      <c r="WXT239" s="20"/>
+      <c r="WXU239" s="20"/>
+      <c r="WXV239" s="20"/>
+      <c r="WXW239" s="20"/>
+      <c r="WXX239" s="20"/>
+      <c r="WXY239" s="20"/>
+      <c r="WXZ239" s="20"/>
+      <c r="WYA239" s="20"/>
+      <c r="WYB239" s="20"/>
+      <c r="WYC239" s="20"/>
+      <c r="WYD239" s="20"/>
+      <c r="WYE239" s="20"/>
+      <c r="WYF239" s="20"/>
+      <c r="WYG239" s="20"/>
+      <c r="WYH239" s="20"/>
+      <c r="WYI239" s="20"/>
+      <c r="WYJ239" s="20"/>
+      <c r="WYK239" s="20"/>
+      <c r="WYL239" s="20"/>
+      <c r="WYM239" s="20"/>
+      <c r="WYN239" s="20"/>
+      <c r="WYO239" s="20"/>
+      <c r="WYP239" s="20"/>
+      <c r="WYQ239" s="20"/>
+      <c r="WYR239" s="20"/>
+      <c r="WYS239" s="20"/>
+      <c r="WYT239" s="20"/>
+      <c r="WYU239" s="20"/>
+      <c r="WYV239" s="20"/>
+      <c r="WYW239" s="20"/>
+      <c r="WYX239" s="20"/>
+      <c r="WYY239" s="20"/>
+      <c r="WYZ239" s="20"/>
+      <c r="WZA239" s="20"/>
+      <c r="WZB239" s="20"/>
+      <c r="WZC239" s="20"/>
+      <c r="WZD239" s="20"/>
+      <c r="WZE239" s="20"/>
+      <c r="WZF239" s="20"/>
+      <c r="WZG239" s="20"/>
+      <c r="WZH239" s="20"/>
+      <c r="WZI239" s="20"/>
+      <c r="WZJ239" s="20"/>
+      <c r="WZK239" s="20"/>
+      <c r="WZL239" s="20"/>
+      <c r="WZM239" s="20"/>
+      <c r="WZN239" s="20"/>
+      <c r="WZO239" s="20"/>
+      <c r="WZP239" s="20"/>
+      <c r="WZQ239" s="20"/>
+      <c r="WZR239" s="20"/>
+      <c r="WZS239" s="20"/>
+      <c r="WZT239" s="20"/>
+      <c r="WZU239" s="20"/>
+      <c r="WZV239" s="20"/>
+      <c r="WZW239" s="20"/>
+      <c r="WZX239" s="20"/>
+      <c r="WZY239" s="20"/>
+      <c r="WZZ239" s="20"/>
+      <c r="XAA239" s="20"/>
+      <c r="XAB239" s="20"/>
+      <c r="XAC239" s="20"/>
+      <c r="XAD239" s="20"/>
+      <c r="XAE239" s="20"/>
+      <c r="XAF239" s="20"/>
+      <c r="XAG239" s="20"/>
+      <c r="XAH239" s="20"/>
+      <c r="XAI239" s="20"/>
+      <c r="XAJ239" s="20"/>
+      <c r="XAK239" s="20"/>
+      <c r="XAL239" s="20"/>
+      <c r="XAM239" s="20"/>
+      <c r="XAN239" s="20"/>
+      <c r="XAO239" s="20"/>
+      <c r="XAP239" s="20"/>
+      <c r="XAQ239" s="20"/>
+      <c r="XAR239" s="20"/>
+      <c r="XAS239" s="20"/>
+      <c r="XAT239" s="20"/>
+      <c r="XAU239" s="20"/>
+      <c r="XAV239" s="20"/>
+      <c r="XAW239" s="20"/>
+      <c r="XAX239" s="20"/>
+      <c r="XAY239" s="20"/>
+      <c r="XAZ239" s="20"/>
+      <c r="XBA239" s="20"/>
+      <c r="XBB239" s="20"/>
+      <c r="XBC239" s="20"/>
+      <c r="XBD239" s="20"/>
+      <c r="XBE239" s="20"/>
+      <c r="XBF239" s="20"/>
+      <c r="XBG239" s="20"/>
+      <c r="XBH239" s="20"/>
+      <c r="XBI239" s="20"/>
+      <c r="XBJ239" s="20"/>
+      <c r="XBK239" s="20"/>
+      <c r="XBL239" s="20"/>
+      <c r="XBM239" s="20"/>
+      <c r="XBN239" s="20"/>
+      <c r="XBO239" s="20"/>
+      <c r="XBP239" s="20"/>
+      <c r="XBQ239" s="20"/>
+      <c r="XBR239" s="20"/>
+      <c r="XBS239" s="20"/>
+      <c r="XBT239" s="20"/>
+      <c r="XBU239" s="20"/>
+      <c r="XBV239" s="20"/>
+      <c r="XBW239" s="20"/>
+      <c r="XBX239" s="20"/>
+      <c r="XBY239" s="20"/>
+      <c r="XBZ239" s="20"/>
+      <c r="XCA239" s="20"/>
+      <c r="XCB239" s="20"/>
+      <c r="XCC239" s="20"/>
+      <c r="XCD239" s="20"/>
+      <c r="XCE239" s="20"/>
+      <c r="XCF239" s="20"/>
+      <c r="XCG239" s="20"/>
+      <c r="XCH239" s="20"/>
+      <c r="XCI239" s="20"/>
+      <c r="XCJ239" s="20"/>
+      <c r="XCK239" s="20"/>
+      <c r="XCL239" s="20"/>
+      <c r="XCM239" s="20"/>
+      <c r="XCN239" s="20"/>
+      <c r="XCO239" s="20"/>
+      <c r="XCP239" s="20"/>
+      <c r="XCQ239" s="20"/>
+      <c r="XCR239" s="20"/>
+      <c r="XCS239" s="20"/>
+      <c r="XCT239" s="20"/>
+      <c r="XCU239" s="20"/>
+      <c r="XCV239" s="20"/>
+      <c r="XCW239" s="20"/>
+      <c r="XCX239" s="20"/>
+      <c r="XCY239" s="20"/>
+      <c r="XCZ239" s="20"/>
+      <c r="XDA239" s="20"/>
+      <c r="XDB239" s="20"/>
+      <c r="XDC239" s="20"/>
+      <c r="XDD239" s="20"/>
+      <c r="XDE239" s="20"/>
+      <c r="XDF239" s="20"/>
+      <c r="XDG239" s="20"/>
+      <c r="XDH239" s="20"/>
+      <c r="XDI239" s="20"/>
+      <c r="XDJ239" s="20"/>
+      <c r="XDK239" s="20"/>
+      <c r="XDL239" s="20"/>
+      <c r="XDM239" s="20"/>
+      <c r="XDN239" s="20"/>
+      <c r="XDO239" s="20"/>
+      <c r="XDP239" s="20"/>
+      <c r="XDQ239" s="20"/>
+      <c r="XDR239" s="20"/>
+      <c r="XDS239" s="20"/>
+      <c r="XDT239" s="20"/>
+      <c r="XDU239" s="20"/>
+      <c r="XDV239" s="20"/>
+      <c r="XDW239" s="20"/>
+      <c r="XDX239" s="20"/>
+      <c r="XDY239" s="20"/>
+      <c r="XDZ239" s="20"/>
+      <c r="XEA239" s="20"/>
+      <c r="XEB239" s="20"/>
+      <c r="XEC239" s="20"/>
+      <c r="XED239" s="20"/>
+      <c r="XEE239" s="20"/>
+      <c r="XEF239" s="20"/>
+      <c r="XEG239" s="20"/>
+      <c r="XEH239" s="20"/>
+      <c r="XEI239" s="20"/>
+      <c r="XEJ239" s="20"/>
+      <c r="XEK239" s="20"/>
+      <c r="XEL239" s="20"/>
+      <c r="XEM239" s="20"/>
+      <c r="XEN239" s="20"/>
+      <c r="XEO239" s="20"/>
+      <c r="XEP239" s="20"/>
+      <c r="XEQ239" s="20"/>
+      <c r="XER239" s="20"/>
+      <c r="XES239" s="20"/>
+      <c r="XET239" s="20"/>
+      <c r="XEU239" s="20"/>
+      <c r="XEV239" s="20"/>
+      <c r="XEW239" s="20"/>
+      <c r="XEX239" s="20"/>
+      <c r="XEY239" s="20"/>
+      <c r="XEZ239" s="20"/>
+      <c r="XFA239" s="20"/>
+      <c r="XFB239" s="20"/>
+      <c r="XFC239" s="20"/>
+      <c r="XFD239" s="20"/>
+    </row>
+    <row r="240" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B238" s="38" t="s">
-[...16391 lines deleted...]
-      <c r="B239" s="23">
+      <c r="B240" s="20">
         <v>2857</v>
       </c>
-      <c r="C239" s="37">
+      <c r="C240" s="31">
         <v>5820</v>
       </c>
-      <c r="D239" s="10"/>
-[...11 lines deleted...]
-      <c r="A240" s="55" t="s">
+      <c r="D240" s="10">
+        <v>8815</v>
+      </c>
+      <c r="E240" s="6"/>
+      <c r="F240" s="20"/>
+      <c r="G240" s="31"/>
+      <c r="H240" s="31"/>
+      <c r="I240" s="35"/>
+      <c r="J240" s="10"/>
+      <c r="K240" s="10"/>
+      <c r="L240" s="10"/>
+      <c r="M240" s="31"/>
+    </row>
+    <row r="241" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="49" t="s">
         <v>39</v>
       </c>
-      <c r="B240" s="72"/>
-[...16 lines deleted...]
-      <c r="B241" s="72">
+      <c r="B241" s="64"/>
+      <c r="C241" s="31"/>
+      <c r="D241" s="62"/>
+      <c r="E241" s="40"/>
+      <c r="F241" s="42"/>
+      <c r="G241" s="31"/>
+      <c r="H241" s="31"/>
+      <c r="I241" s="35"/>
+      <c r="J241" s="24"/>
+      <c r="K241" s="30"/>
+      <c r="L241" s="30"/>
+      <c r="M241" s="36"/>
+    </row>
+    <row r="242" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B242" s="64">
         <v>4266.8999999999996</v>
       </c>
-      <c r="C241" s="70">
+      <c r="C242" s="62">
         <v>7907.2</v>
       </c>
-      <c r="D241" s="39"/>
-[...14 lines deleted...]
-      <c r="B242" s="72">
+      <c r="D242" s="62">
+        <v>13729.2</v>
+      </c>
+      <c r="E242" s="41"/>
+      <c r="F242" s="42"/>
+      <c r="G242" s="33"/>
+      <c r="H242" s="31"/>
+      <c r="I242" s="35"/>
+      <c r="J242" s="24"/>
+      <c r="K242" s="30"/>
+      <c r="L242" s="30"/>
+      <c r="M242" s="36"/>
+    </row>
+    <row r="243" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B243" s="64">
         <v>388.4</v>
       </c>
-      <c r="C242" s="70">
+      <c r="C243" s="62">
         <v>648.79999999999995</v>
       </c>
-      <c r="D242" s="10"/>
-[...25 lines deleted...]
-      <c r="I243" s="41"/>
+      <c r="D243" s="10">
+        <v>1038.5999999999999</v>
+      </c>
+      <c r="E243" s="6"/>
+      <c r="F243" s="42"/>
+      <c r="G243" s="33"/>
+      <c r="H243" s="31"/>
+      <c r="I243" s="35"/>
       <c r="J243" s="10"/>
       <c r="K243" s="10"/>
       <c r="L243" s="10"/>
-      <c r="M243" s="37"/>
+      <c r="M243" s="31"/>
     </row>
     <row r="244" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A244" s="6" t="s">
-[...13 lines deleted...]
-      <c r="I244" s="41"/>
+      <c r="A244" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="B244" s="64">
+        <v>283.60000000000002</v>
+      </c>
+      <c r="C244" s="62">
+        <v>539.29999999999995</v>
+      </c>
+      <c r="D244" s="10">
+        <v>752</v>
+      </c>
+      <c r="E244" s="41"/>
+      <c r="F244" s="42"/>
+      <c r="G244" s="33"/>
+      <c r="H244" s="31"/>
+      <c r="I244" s="35"/>
       <c r="J244" s="10"/>
       <c r="K244" s="10"/>
       <c r="L244" s="10"/>
-      <c r="M244" s="37"/>
+      <c r="M244" s="31"/>
     </row>
     <row r="245" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A245" s="56" t="s">
+      <c r="A245" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B245" s="64">
+        <v>3594.9</v>
+      </c>
+      <c r="C245" s="62">
+        <v>6719.1</v>
+      </c>
+      <c r="D245" s="10">
+        <v>11938.6</v>
+      </c>
+      <c r="E245" s="6"/>
+      <c r="F245" s="42"/>
+      <c r="G245" s="33"/>
+      <c r="H245" s="31"/>
+      <c r="I245" s="35"/>
+      <c r="J245" s="10"/>
+      <c r="K245" s="10"/>
+      <c r="L245" s="10"/>
+      <c r="M245" s="31"/>
+    </row>
+    <row r="246" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="B245" s="72"/>
-[...16 lines deleted...]
-      <c r="B246" s="72">
+      <c r="B246" s="64"/>
+      <c r="C246" s="31"/>
+      <c r="D246" s="62"/>
+      <c r="E246" s="40"/>
+      <c r="F246" s="42"/>
+      <c r="G246" s="31"/>
+      <c r="H246" s="31"/>
+      <c r="I246" s="35"/>
+      <c r="J246" s="24"/>
+      <c r="K246" s="30"/>
+      <c r="L246" s="30"/>
+      <c r="M246" s="36"/>
+    </row>
+    <row r="247" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B247" s="64">
         <v>11.5</v>
       </c>
-      <c r="C246" s="70">
+      <c r="C247" s="62">
         <v>15.5</v>
       </c>
-      <c r="D246" s="39"/>
-[...14 lines deleted...]
-      <c r="B247" s="72">
+      <c r="D247" s="62">
+        <v>19.5</v>
+      </c>
+      <c r="E247" s="41"/>
+      <c r="F247" s="42"/>
+      <c r="G247" s="33"/>
+      <c r="H247" s="31"/>
+      <c r="I247" s="35"/>
+      <c r="J247" s="24"/>
+      <c r="K247" s="30"/>
+      <c r="L247" s="30"/>
+      <c r="M247" s="36"/>
+    </row>
+    <row r="248" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B248" s="64">
         <v>11.5</v>
       </c>
-      <c r="C247" s="70">
+      <c r="C248" s="62">
         <v>15.5</v>
       </c>
-      <c r="D247" s="10"/>
-[...21 lines deleted...]
-      <c r="I248" s="41"/>
+      <c r="D248" s="10">
+        <v>19.5</v>
+      </c>
+      <c r="E248" s="6"/>
+      <c r="F248" s="42"/>
+      <c r="G248" s="33"/>
+      <c r="H248" s="31"/>
+      <c r="I248" s="35"/>
       <c r="J248" s="10"/>
       <c r="K248" s="10"/>
       <c r="L248" s="10"/>
-      <c r="M248" s="37"/>
+      <c r="M248" s="31"/>
     </row>
     <row r="249" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A249" s="62" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A249" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B249" s="20"/>
+      <c r="C249" s="31"/>
       <c r="D249" s="10"/>
-      <c r="E249" s="47"/>
-[...3 lines deleted...]
-      <c r="I249" s="41"/>
+      <c r="E249" s="40"/>
+      <c r="F249" s="20"/>
+      <c r="G249" s="31"/>
+      <c r="H249" s="31"/>
+      <c r="I249" s="35"/>
       <c r="J249" s="10"/>
       <c r="K249" s="10"/>
       <c r="L249" s="10"/>
-      <c r="M249" s="37"/>
+      <c r="M249" s="31"/>
     </row>
     <row r="250" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A250" s="6" t="s">
-[...13 lines deleted...]
-      <c r="I250" s="41"/>
+      <c r="A250" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B250" s="20">
+        <v>8</v>
+      </c>
+      <c r="C250" s="31">
+        <v>13</v>
+      </c>
+      <c r="D250" s="10">
+        <v>18</v>
+      </c>
+      <c r="E250" s="41"/>
+      <c r="F250" s="20"/>
+      <c r="G250" s="31"/>
+      <c r="H250" s="31"/>
+      <c r="I250" s="35"/>
       <c r="J250" s="10"/>
       <c r="K250" s="10"/>
       <c r="L250" s="10"/>
-      <c r="M250" s="37"/>
+      <c r="M250" s="31"/>
     </row>
     <row r="251" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="6" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D251" s="10"/>
+        <v>65</v>
+      </c>
+      <c r="B251" s="20">
+        <v>3</v>
+      </c>
+      <c r="C251" s="31">
+        <v>4</v>
+      </c>
+      <c r="D251" s="10">
+        <v>4</v>
+      </c>
       <c r="E251" s="6"/>
-      <c r="F251" s="23"/>
-[...2 lines deleted...]
-      <c r="I251" s="41"/>
+      <c r="F251" s="20"/>
+      <c r="G251" s="31"/>
+      <c r="H251" s="31"/>
+      <c r="I251" s="35"/>
       <c r="J251" s="10"/>
       <c r="K251" s="10"/>
       <c r="L251" s="10"/>
-      <c r="M251" s="37"/>
+      <c r="M251" s="31"/>
     </row>
     <row r="252" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A252" s="51" t="s">
+      <c r="A252" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B252" s="20">
+        <v>5</v>
+      </c>
+      <c r="C252" s="31">
+        <v>9</v>
+      </c>
+      <c r="D252" s="10">
+        <v>14</v>
+      </c>
+      <c r="E252" s="6"/>
+      <c r="F252" s="20"/>
+      <c r="G252" s="31"/>
+      <c r="H252" s="31"/>
+      <c r="I252" s="35"/>
+      <c r="J252" s="10"/>
+      <c r="K252" s="10"/>
+      <c r="L252" s="10"/>
+      <c r="M252" s="31"/>
+    </row>
+    <row r="253" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="B252" s="23"/>
-[...16 lines deleted...]
-      <c r="B253" s="23">
+      <c r="B253" s="20"/>
+      <c r="C253" s="31"/>
+      <c r="D253" s="62"/>
+      <c r="E253" s="40"/>
+      <c r="F253" s="20"/>
+      <c r="G253" s="31"/>
+      <c r="H253" s="31"/>
+      <c r="I253" s="35"/>
+      <c r="J253" s="28"/>
+      <c r="K253" s="29"/>
+      <c r="L253" s="29"/>
+      <c r="M253" s="35"/>
+    </row>
+    <row r="254" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B254" s="20">
         <v>35</v>
       </c>
-      <c r="C253" s="37">
+      <c r="C254" s="31">
         <v>35</v>
       </c>
-      <c r="D253" s="39"/>
-[...14 lines deleted...]
-      <c r="B254" s="23">
+      <c r="D254" s="62">
         <v>35</v>
       </c>
-      <c r="C254" s="37">
+      <c r="E254" s="41"/>
+      <c r="F254" s="20"/>
+      <c r="G254" s="31"/>
+      <c r="H254" s="31"/>
+      <c r="I254" s="35"/>
+      <c r="J254" s="28"/>
+      <c r="K254" s="29"/>
+      <c r="L254" s="29"/>
+      <c r="M254" s="35"/>
+    </row>
+    <row r="255" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B255" s="20">
         <v>35</v>
       </c>
-      <c r="D254" s="10"/>
-[...11 lines deleted...]
-      <c r="A255" s="51" t="s">
+      <c r="C255" s="31">
+        <v>35</v>
+      </c>
+      <c r="D255" s="10">
+        <v>35</v>
+      </c>
+      <c r="E255" s="6"/>
+      <c r="F255" s="20"/>
+      <c r="G255" s="31"/>
+      <c r="H255" s="31"/>
+      <c r="I255" s="35"/>
+      <c r="J255" s="10"/>
+      <c r="K255" s="10"/>
+      <c r="L255" s="10"/>
+      <c r="M255" s="31"/>
+    </row>
+    <row r="256" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="B255" s="23"/>
-[...16 lines deleted...]
-      <c r="B256" s="23">
+      <c r="B256" s="20"/>
+      <c r="C256" s="31"/>
+      <c r="D256" s="31"/>
+      <c r="E256" s="40"/>
+      <c r="F256" s="20"/>
+      <c r="G256" s="31"/>
+      <c r="H256" s="31"/>
+      <c r="I256" s="35"/>
+      <c r="J256" s="28"/>
+      <c r="K256" s="29"/>
+      <c r="L256" s="29"/>
+      <c r="M256" s="35"/>
+    </row>
+    <row r="257" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B257" s="20">
         <v>9202</v>
       </c>
-      <c r="C256" s="37">
+      <c r="C257" s="31">
         <v>20743</v>
       </c>
-      <c r="D256" s="37"/>
-[...14 lines deleted...]
-      <c r="B257" s="23">
+      <c r="D257" s="31">
+        <v>32283</v>
+      </c>
+      <c r="E257" s="41"/>
+      <c r="F257" s="20"/>
+      <c r="G257" s="31"/>
+      <c r="H257" s="31"/>
+      <c r="I257" s="35"/>
+      <c r="J257" s="28"/>
+      <c r="K257" s="29"/>
+      <c r="L257" s="29"/>
+      <c r="M257" s="35"/>
+    </row>
+    <row r="258" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B258" s="20">
         <v>9202</v>
       </c>
-      <c r="C257" s="37">
+      <c r="C258" s="31">
         <v>20743</v>
       </c>
-      <c r="D257" s="10"/>
-[...11 lines deleted...]
-      <c r="A258" s="55" t="s">
+      <c r="D258" s="10">
+        <v>32283</v>
+      </c>
+      <c r="E258" s="6"/>
+      <c r="F258" s="20"/>
+      <c r="G258" s="31"/>
+      <c r="H258" s="31"/>
+      <c r="I258" s="35"/>
+      <c r="J258" s="10"/>
+      <c r="K258" s="10"/>
+      <c r="L258" s="10"/>
+      <c r="M258" s="31"/>
+    </row>
+    <row r="259" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B258" s="72"/>
-[...16 lines deleted...]
-      <c r="B259" s="72">
+      <c r="B259" s="64"/>
+      <c r="C259" s="31"/>
+      <c r="D259" s="62"/>
+      <c r="E259" s="40"/>
+      <c r="F259" s="42"/>
+      <c r="G259" s="31"/>
+      <c r="H259" s="31"/>
+      <c r="I259" s="35"/>
+      <c r="J259" s="24"/>
+      <c r="K259" s="30"/>
+      <c r="L259" s="30"/>
+      <c r="M259" s="36"/>
+    </row>
+    <row r="260" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B260" s="64">
         <v>6</v>
       </c>
-      <c r="C259" s="70">
+      <c r="C260" s="62">
         <v>13.1</v>
       </c>
-      <c r="D259" s="39"/>
-[...29 lines deleted...]
-      <c r="M260" s="37"/>
+      <c r="D260" s="62">
+        <v>20.3</v>
+      </c>
+      <c r="E260" s="41"/>
+      <c r="F260" s="42"/>
+      <c r="G260" s="33"/>
+      <c r="H260" s="31"/>
+      <c r="I260" s="35"/>
+      <c r="J260" s="24"/>
+      <c r="K260" s="30"/>
+      <c r="L260" s="30"/>
+      <c r="M260" s="36"/>
     </row>
     <row r="261" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="6" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="D261" s="10"/>
+        <v>65</v>
+      </c>
+      <c r="B261" s="64">
+        <v>0.3</v>
+      </c>
+      <c r="C261" s="62">
+        <v>1.3</v>
+      </c>
+      <c r="D261" s="10">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="E261" s="6"/>
-      <c r="F261" s="45"/>
-[...2 lines deleted...]
-      <c r="I261" s="41"/>
+      <c r="F261" s="42"/>
+      <c r="G261" s="33"/>
+      <c r="H261" s="31"/>
+      <c r="I261" s="35"/>
       <c r="J261" s="10"/>
       <c r="K261" s="10"/>
       <c r="L261" s="10"/>
-      <c r="M261" s="37"/>
+      <c r="M261" s="31"/>
     </row>
     <row r="262" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="6" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D262" s="10"/>
+        <v>66</v>
+      </c>
+      <c r="B262" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C262" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D262" s="10" t="s">
+        <v>43</v>
+      </c>
       <c r="E262" s="6"/>
-      <c r="F262" s="45"/>
-[...2 lines deleted...]
-      <c r="I262" s="41"/>
+      <c r="F262" s="39"/>
+      <c r="G262" s="39"/>
+      <c r="H262" s="31"/>
+      <c r="I262" s="35"/>
       <c r="J262" s="10"/>
       <c r="K262" s="10"/>
       <c r="L262" s="10"/>
-      <c r="M262" s="37"/>
+      <c r="M262" s="31"/>
     </row>
     <row r="263" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="55" t="s">
+      <c r="A263" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B263" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C263" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D263" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E263" s="6"/>
+      <c r="F263" s="39"/>
+      <c r="G263" s="39"/>
+      <c r="H263" s="31"/>
+      <c r="I263" s="35"/>
+      <c r="J263" s="10"/>
+      <c r="K263" s="10"/>
+      <c r="L263" s="10"/>
+      <c r="M263" s="31"/>
+    </row>
+    <row r="264" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B263" s="15"/>
-[...23 lines deleted...]
-      <c r="E264" s="47"/>
+      <c r="B264" s="15"/>
+      <c r="C264" s="31"/>
+      <c r="D264" s="62"/>
+      <c r="E264" s="40"/>
       <c r="F264" s="15"/>
-      <c r="G264" s="38"/>
-[...5 lines deleted...]
-      <c r="M264" s="42"/>
+      <c r="G264" s="31"/>
+      <c r="H264" s="31"/>
+      <c r="I264" s="35"/>
+      <c r="J264" s="24"/>
+      <c r="K264" s="30"/>
+      <c r="L264" s="30"/>
+      <c r="M264" s="36"/>
     </row>
     <row r="265" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A265" s="6" t="s">
-        <v>67</v>
+      <c r="A265" s="56" t="s">
+        <v>86</v>
       </c>
       <c r="B265" s="15" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="E265" s="6"/>
+        <v>44</v>
+      </c>
+      <c r="C265" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="D265" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="E265" s="41"/>
       <c r="F265" s="15"/>
-      <c r="G265" s="38"/>
-[...8 lines deleted...]
-      <c r="A266" s="51" t="s">
+      <c r="G265" s="32"/>
+      <c r="H265" s="31"/>
+      <c r="I265" s="35"/>
+      <c r="J265" s="24"/>
+      <c r="K265" s="30"/>
+      <c r="L265" s="30"/>
+      <c r="M265" s="36"/>
+    </row>
+    <row r="266" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B266" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C266" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="D266" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="E266" s="6"/>
+      <c r="F266" s="15"/>
+      <c r="G266" s="32"/>
+      <c r="H266" s="31"/>
+      <c r="I266" s="35"/>
+      <c r="J266" s="10"/>
+      <c r="K266" s="10"/>
+      <c r="L266" s="10"/>
+      <c r="M266" s="31"/>
+    </row>
+    <row r="267" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="B266" s="23"/>
-[...16 lines deleted...]
-      <c r="B267" s="23">
+      <c r="B267" s="20"/>
+      <c r="C267" s="31"/>
+      <c r="D267" s="31"/>
+      <c r="E267" s="40"/>
+      <c r="F267" s="20"/>
+      <c r="G267" s="31"/>
+      <c r="H267" s="31"/>
+      <c r="I267" s="35"/>
+      <c r="J267" s="28"/>
+      <c r="K267" s="29"/>
+      <c r="L267" s="29"/>
+      <c r="M267" s="35"/>
+    </row>
+    <row r="268" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B268" s="20">
         <v>3829</v>
       </c>
-      <c r="C267" s="37">
+      <c r="C268" s="31">
         <v>7557</v>
       </c>
-      <c r="D267" s="37"/>
-[...29 lines deleted...]
-      <c r="M268" s="37"/>
+      <c r="D268" s="31">
+        <v>12669</v>
+      </c>
+      <c r="E268" s="41"/>
+      <c r="F268" s="20"/>
+      <c r="G268" s="31"/>
+      <c r="H268" s="31"/>
+      <c r="I268" s="35"/>
+      <c r="J268" s="28"/>
+      <c r="K268" s="29"/>
+      <c r="L268" s="29"/>
+      <c r="M268" s="35"/>
     </row>
     <row r="269" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="6" t="s">
-        <v>67</v>
-[...7 lines deleted...]
-      <c r="D269" s="10"/>
+        <v>65</v>
+      </c>
+      <c r="B269" s="20">
+        <v>3704</v>
+      </c>
+      <c r="C269" s="31">
+        <v>7009</v>
+      </c>
+      <c r="D269" s="10">
+        <v>11409</v>
+      </c>
       <c r="E269" s="6"/>
-      <c r="F269" s="23"/>
-[...2 lines deleted...]
-      <c r="I269" s="41"/>
+      <c r="F269" s="20"/>
+      <c r="G269" s="31"/>
+      <c r="H269" s="31"/>
+      <c r="I269" s="35"/>
       <c r="J269" s="10"/>
       <c r="K269" s="10"/>
       <c r="L269" s="10"/>
-      <c r="M269" s="37"/>
+      <c r="M269" s="31"/>
     </row>
     <row r="270" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="6" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D270" s="10"/>
+        <v>66</v>
+      </c>
+      <c r="B270" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="C270" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="D270" s="10" t="s">
+        <v>43</v>
+      </c>
       <c r="E270" s="6"/>
-      <c r="F270" s="15"/>
-[...2 lines deleted...]
-      <c r="I270" s="41"/>
+      <c r="F270" s="20"/>
+      <c r="G270" s="31"/>
+      <c r="H270" s="31"/>
+      <c r="I270" s="35"/>
       <c r="J270" s="10"/>
       <c r="K270" s="10"/>
       <c r="L270" s="10"/>
-      <c r="M270" s="37"/>
+      <c r="M270" s="31"/>
     </row>
     <row r="271" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A271" s="58" t="s">
+      <c r="A271" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B271" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C271" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="D271" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E271" s="6"/>
+      <c r="F271" s="15"/>
+      <c r="G271" s="31"/>
+      <c r="H271" s="31"/>
+      <c r="I271" s="35"/>
+      <c r="J271" s="10"/>
+      <c r="K271" s="10"/>
+      <c r="L271" s="10"/>
+      <c r="M271" s="31"/>
+    </row>
+    <row r="272" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="B271" s="23"/>
-[...16 lines deleted...]
-      <c r="B272" s="23">
+      <c r="B272" s="20"/>
+      <c r="C272" s="31"/>
+      <c r="D272" s="31"/>
+      <c r="E272" s="40"/>
+      <c r="F272" s="20"/>
+      <c r="G272" s="31"/>
+      <c r="H272" s="31"/>
+      <c r="I272" s="35"/>
+      <c r="J272" s="28"/>
+      <c r="K272" s="29"/>
+      <c r="L272" s="29"/>
+      <c r="M272" s="35"/>
+    </row>
+    <row r="273" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B273" s="20">
         <v>26740</v>
       </c>
-      <c r="C272" s="37">
+      <c r="C273" s="31">
         <v>80040</v>
       </c>
-      <c r="D272" s="37"/>
-[...29 lines deleted...]
-      <c r="M273" s="37"/>
+      <c r="D273" s="31">
+        <v>134857</v>
+      </c>
+      <c r="E273" s="41"/>
+      <c r="F273" s="20"/>
+      <c r="G273" s="31"/>
+      <c r="H273" s="31"/>
+      <c r="I273" s="35"/>
+      <c r="J273" s="28"/>
+      <c r="K273" s="29"/>
+      <c r="L273" s="29"/>
+      <c r="M273" s="35"/>
     </row>
     <row r="274" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="6" t="s">
-        <v>68</v>
-[...7 lines deleted...]
-      <c r="D274" s="10"/>
+        <v>65</v>
+      </c>
+      <c r="B274" s="20">
+        <v>22297</v>
+      </c>
+      <c r="C274" s="31">
+        <v>65545</v>
+      </c>
+      <c r="D274" s="10">
+        <v>107579</v>
+      </c>
       <c r="E274" s="6"/>
-      <c r="F274" s="15"/>
-[...2 lines deleted...]
-      <c r="I274" s="41"/>
+      <c r="F274" s="20"/>
+      <c r="G274" s="31"/>
+      <c r="H274" s="31"/>
+      <c r="I274" s="35"/>
       <c r="J274" s="10"/>
       <c r="K274" s="10"/>
       <c r="L274" s="10"/>
-      <c r="M274" s="37"/>
+      <c r="M274" s="31"/>
     </row>
     <row r="275" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A275" s="47" t="s">
-        <v>69</v>
+      <c r="A275" s="6" t="s">
+        <v>67</v>
       </c>
       <c r="B275" s="15" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="E275" s="47"/>
+        <v>44</v>
+      </c>
+      <c r="C275" s="31">
+        <v>1465</v>
+      </c>
+      <c r="D275" s="10">
+        <v>2931</v>
+      </c>
+      <c r="E275" s="6"/>
       <c r="F275" s="15"/>
-      <c r="G275" s="37"/>
-[...1 lines deleted...]
-      <c r="I275" s="41"/>
+      <c r="G275" s="31"/>
+      <c r="H275" s="31"/>
+      <c r="I275" s="35"/>
       <c r="J275" s="10"/>
       <c r="K275" s="10"/>
       <c r="L275" s="10"/>
-      <c r="M275" s="37"/>
+      <c r="M275" s="31"/>
     </row>
     <row r="276" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A276" s="6" t="s">
-[...13 lines deleted...]
-      <c r="I276" s="41"/>
+      <c r="A276" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="B276" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C276" s="31">
+        <v>20</v>
+      </c>
+      <c r="D276" s="10">
+        <v>39</v>
+      </c>
+      <c r="E276" s="41"/>
+      <c r="F276" s="15"/>
+      <c r="G276" s="31"/>
+      <c r="H276" s="31"/>
+      <c r="I276" s="35"/>
       <c r="J276" s="10"/>
       <c r="K276" s="10"/>
       <c r="L276" s="10"/>
-      <c r="M276" s="37"/>
+      <c r="M276" s="31"/>
     </row>
     <row r="277" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="6" t="s">
-        <v>75</v>
-[...7 lines deleted...]
-      <c r="D277" s="10"/>
+        <v>66</v>
+      </c>
+      <c r="B277" s="20">
+        <v>945</v>
+      </c>
+      <c r="C277" s="31">
+        <v>1776</v>
+      </c>
+      <c r="D277" s="10">
+        <v>2726</v>
+      </c>
       <c r="E277" s="6"/>
-      <c r="F277" s="15"/>
-[...2 lines deleted...]
-      <c r="I277" s="41"/>
+      <c r="F277" s="20"/>
+      <c r="G277" s="31"/>
+      <c r="H277" s="31"/>
+      <c r="I277" s="35"/>
       <c r="J277" s="10"/>
       <c r="K277" s="10"/>
       <c r="L277" s="10"/>
-      <c r="M277" s="37"/>
+      <c r="M277" s="31"/>
     </row>
     <row r="278" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="6" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D278" s="10"/>
+        <v>74</v>
+      </c>
+      <c r="B278" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C278" s="31">
+        <v>346</v>
+      </c>
+      <c r="D278" s="10">
+        <v>692</v>
+      </c>
       <c r="E278" s="6"/>
-      <c r="F278" s="23"/>
-[...2 lines deleted...]
-      <c r="I278" s="41"/>
+      <c r="F278" s="15"/>
+      <c r="G278" s="31"/>
+      <c r="H278" s="31"/>
+      <c r="I278" s="35"/>
       <c r="J278" s="10"/>
       <c r="K278" s="10"/>
       <c r="L278" s="10"/>
-      <c r="M278" s="37"/>
+      <c r="M278" s="31"/>
     </row>
     <row r="279" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="6" t="s">
-        <v>85</v>
-[...7 lines deleted...]
-      <c r="D279" s="10"/>
+        <v>78</v>
+      </c>
+      <c r="B279" s="20">
+        <v>1855</v>
+      </c>
+      <c r="C279" s="31">
+        <v>6164</v>
+      </c>
+      <c r="D279" s="10">
+        <v>13088</v>
+      </c>
       <c r="E279" s="6"/>
-      <c r="F279" s="23"/>
-[...2 lines deleted...]
-      <c r="I279" s="41"/>
+      <c r="F279" s="20"/>
+      <c r="G279" s="31"/>
+      <c r="H279" s="31"/>
+      <c r="I279" s="35"/>
       <c r="J279" s="10"/>
       <c r="K279" s="10"/>
       <c r="L279" s="10"/>
-      <c r="M279" s="37"/>
+      <c r="M279" s="31"/>
     </row>
     <row r="280" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A280" s="58" t="s">
+      <c r="A280" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B280" s="20">
+        <v>1644</v>
+      </c>
+      <c r="C280" s="31">
+        <v>4723</v>
+      </c>
+      <c r="D280" s="10">
+        <v>7803</v>
+      </c>
+      <c r="E280" s="6"/>
+      <c r="F280" s="20"/>
+      <c r="G280" s="31"/>
+      <c r="H280" s="31"/>
+      <c r="I280" s="35"/>
+      <c r="J280" s="10"/>
+      <c r="K280" s="10"/>
+      <c r="L280" s="10"/>
+      <c r="M280" s="31"/>
+    </row>
+    <row r="281" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="B280" s="23"/>
-[...16 lines deleted...]
-      <c r="B281" s="23">
+      <c r="B281" s="20"/>
+      <c r="C281" s="31"/>
+      <c r="D281" s="31"/>
+      <c r="E281" s="40"/>
+      <c r="F281" s="20"/>
+      <c r="G281" s="31"/>
+      <c r="H281" s="31"/>
+      <c r="I281" s="35"/>
+      <c r="J281" s="37"/>
+      <c r="K281" s="20"/>
+      <c r="L281" s="23"/>
+      <c r="M281" s="35"/>
+    </row>
+    <row r="282" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B282" s="20">
         <v>90</v>
       </c>
-      <c r="C281" s="37">
+      <c r="C282" s="31">
         <v>122</v>
       </c>
-      <c r="D281" s="37"/>
-[...14 lines deleted...]
-      <c r="B282" s="23">
+      <c r="D282" s="31">
+        <v>173</v>
+      </c>
+      <c r="E282" s="41"/>
+      <c r="F282" s="20"/>
+      <c r="G282" s="31"/>
+      <c r="H282" s="31"/>
+      <c r="I282" s="35"/>
+      <c r="J282" s="37"/>
+      <c r="K282" s="20"/>
+      <c r="L282" s="23"/>
+      <c r="M282" s="35"/>
+    </row>
+    <row r="283" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B283" s="20">
         <v>90</v>
       </c>
-      <c r="C282" s="37">
+      <c r="C283" s="31">
         <v>122</v>
       </c>
-      <c r="D282" s="10"/>
-[...21 lines deleted...]
-      <c r="I283" s="41"/>
+      <c r="D283" s="10">
+        <v>173</v>
+      </c>
+      <c r="E283" s="6"/>
+      <c r="F283" s="20"/>
+      <c r="G283" s="31"/>
+      <c r="H283" s="31"/>
+      <c r="I283" s="35"/>
       <c r="J283" s="10"/>
       <c r="K283" s="10"/>
       <c r="L283" s="10"/>
-      <c r="M283" s="37"/>
-[...10 lines deleted...]
-      </c>
+      <c r="M283" s="31"/>
+    </row>
+    <row r="284" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A284" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B284" s="20"/>
+      <c r="C284" s="31"/>
       <c r="D284" s="10"/>
-      <c r="E284" s="47"/>
-[...3 lines deleted...]
-      <c r="I284" s="41"/>
+      <c r="E284" s="40"/>
+      <c r="F284" s="20"/>
+      <c r="G284" s="31"/>
+      <c r="H284" s="31"/>
+      <c r="I284" s="35"/>
       <c r="J284" s="10"/>
       <c r="K284" s="10"/>
       <c r="L284" s="10"/>
-      <c r="M284" s="37"/>
+      <c r="M284" s="31"/>
     </row>
     <row r="285" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A285" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B285" s="23">
+      <c r="A285" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B285" s="20">
         <v>90</v>
       </c>
-      <c r="C285" s="37">
+      <c r="C285" s="31">
         <v>122</v>
       </c>
-      <c r="D285" s="10"/>
-[...4 lines deleted...]
-      <c r="I285" s="41"/>
+      <c r="D285" s="10">
+        <v>173</v>
+      </c>
+      <c r="E285" s="41"/>
+      <c r="F285" s="20"/>
+      <c r="G285" s="31"/>
+      <c r="H285" s="31"/>
+      <c r="I285" s="35"/>
       <c r="J285" s="10"/>
       <c r="K285" s="10"/>
       <c r="L285" s="10"/>
-      <c r="M285" s="37"/>
-[...2 lines deleted...]
-      <c r="A286" s="55" t="s">
+      <c r="M285" s="31"/>
+    </row>
+    <row r="286" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B286" s="20">
+        <v>90</v>
+      </c>
+      <c r="C286" s="31">
+        <v>122</v>
+      </c>
+      <c r="D286" s="10">
+        <v>173</v>
+      </c>
+      <c r="E286" s="6"/>
+      <c r="F286" s="20"/>
+      <c r="G286" s="31"/>
+      <c r="H286" s="31"/>
+      <c r="I286" s="35"/>
+      <c r="J286" s="10"/>
+      <c r="K286" s="10"/>
+      <c r="L286" s="10"/>
+      <c r="M286" s="31"/>
+    </row>
+    <row r="287" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="B286" s="45"/>
-[...31 lines deleted...]
-      <c r="M287" s="41"/>
+      <c r="B287" s="39"/>
+      <c r="C287" s="31"/>
+      <c r="D287" s="31"/>
+      <c r="E287" s="40"/>
+      <c r="F287" s="39"/>
+      <c r="G287" s="31"/>
+      <c r="H287" s="31"/>
+      <c r="I287" s="35"/>
+      <c r="J287" s="20"/>
+      <c r="K287" s="31"/>
+      <c r="L287" s="31"/>
+      <c r="M287" s="35"/>
     </row>
     <row r="288" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A288" s="6" t="s">
-[...17 lines deleted...]
-      <c r="M288" s="37"/>
+      <c r="A288" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B288" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C288" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D288" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E288" s="41"/>
+      <c r="F288" s="39"/>
+      <c r="G288" s="39"/>
+      <c r="H288" s="31"/>
+      <c r="I288" s="35"/>
+      <c r="J288" s="20"/>
+      <c r="K288" s="31"/>
+      <c r="L288" s="31"/>
+      <c r="M288" s="35"/>
     </row>
     <row r="289" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="6" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B289" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B289" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="C289" s="45" t="s">
-[...2 lines deleted...]
-      <c r="D289" s="10"/>
+      <c r="C289" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D289" s="10" t="s">
+        <v>43</v>
+      </c>
       <c r="E289" s="6"/>
-      <c r="F289" s="45"/>
-[...2 lines deleted...]
-      <c r="I289" s="41"/>
+      <c r="F289" s="15"/>
+      <c r="G289" s="31"/>
+      <c r="H289" s="31"/>
+      <c r="I289" s="35"/>
       <c r="J289" s="10"/>
       <c r="K289" s="10"/>
       <c r="L289" s="10"/>
-      <c r="M289" s="37"/>
+      <c r="M289" s="31"/>
     </row>
     <row r="290" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A290" s="55" t="s">
+      <c r="A290" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B290" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C290" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D290" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E290" s="6"/>
+      <c r="F290" s="39"/>
+      <c r="G290" s="39"/>
+      <c r="H290" s="31"/>
+      <c r="I290" s="35"/>
+      <c r="J290" s="10"/>
+      <c r="K290" s="10"/>
+      <c r="L290" s="10"/>
+      <c r="M290" s="31"/>
+    </row>
+    <row r="291" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="B290" s="23"/>
-[...16 lines deleted...]
-      <c r="B291" s="23">
+      <c r="B291" s="20"/>
+      <c r="C291" s="31"/>
+      <c r="D291" s="31"/>
+      <c r="E291" s="40"/>
+      <c r="F291" s="20"/>
+      <c r="G291" s="31"/>
+      <c r="H291" s="31"/>
+      <c r="I291" s="35"/>
+      <c r="J291" s="20"/>
+      <c r="K291" s="31"/>
+      <c r="L291" s="31"/>
+      <c r="M291" s="35"/>
+    </row>
+    <row r="292" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A292" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B292" s="20">
         <v>35</v>
       </c>
-      <c r="C291" s="37">
+      <c r="C292" s="31">
         <v>45</v>
       </c>
-      <c r="D291" s="37"/>
-[...14 lines deleted...]
-      <c r="B292" s="23">
+      <c r="D292" s="31">
+        <v>55</v>
+      </c>
+      <c r="E292" s="41"/>
+      <c r="F292" s="20"/>
+      <c r="G292" s="31"/>
+      <c r="H292" s="31"/>
+      <c r="I292" s="35"/>
+      <c r="J292" s="20"/>
+      <c r="K292" s="31"/>
+      <c r="L292" s="31"/>
+      <c r="M292" s="35"/>
+    </row>
+    <row r="293" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A293" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B293" s="20">
         <v>35</v>
       </c>
-      <c r="C292" s="37">
+      <c r="C293" s="31">
         <v>45</v>
       </c>
-      <c r="D292" s="10"/>
-[...11 lines deleted...]
-      <c r="A293" s="57" t="s">
+      <c r="D293" s="10">
+        <v>55</v>
+      </c>
+      <c r="E293" s="6"/>
+      <c r="F293" s="20"/>
+      <c r="G293" s="31"/>
+      <c r="H293" s="31"/>
+      <c r="I293" s="35"/>
+      <c r="J293" s="10"/>
+      <c r="K293" s="10"/>
+      <c r="L293" s="10"/>
+      <c r="M293" s="31"/>
+    </row>
+    <row r="294" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="B293" s="23"/>
-[...16 lines deleted...]
-      <c r="B294" s="23">
+      <c r="B294" s="20"/>
+      <c r="C294" s="31"/>
+      <c r="D294" s="31"/>
+      <c r="E294" s="40"/>
+      <c r="F294" s="20"/>
+      <c r="G294" s="31"/>
+      <c r="H294" s="31"/>
+      <c r="I294" s="35"/>
+      <c r="J294" s="28"/>
+      <c r="K294" s="29"/>
+      <c r="L294" s="29"/>
+      <c r="M294" s="35"/>
+    </row>
+    <row r="295" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A295" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B295" s="20">
         <v>145</v>
       </c>
-      <c r="C294" s="37">
+      <c r="C295" s="31">
         <v>351</v>
       </c>
-      <c r="D294" s="37"/>
-[...14 lines deleted...]
-      <c r="B295" s="23">
+      <c r="D295" s="31">
+        <v>519</v>
+      </c>
+      <c r="E295" s="41"/>
+      <c r="F295" s="20"/>
+      <c r="G295" s="31"/>
+      <c r="H295" s="31"/>
+      <c r="I295" s="35"/>
+      <c r="J295" s="28"/>
+      <c r="K295" s="29"/>
+      <c r="L295" s="29"/>
+      <c r="M295" s="35"/>
+    </row>
+    <row r="296" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B296" s="20">
         <v>145</v>
       </c>
-      <c r="C295" s="37">
+      <c r="C296" s="31">
         <v>351</v>
       </c>
-      <c r="D295" s="10"/>
-[...21 lines deleted...]
-      <c r="I296" s="41"/>
+      <c r="D296" s="10">
+        <v>519</v>
+      </c>
+      <c r="E296" s="6"/>
+      <c r="F296" s="20"/>
+      <c r="G296" s="31"/>
+      <c r="H296" s="31"/>
+      <c r="I296" s="35"/>
       <c r="J296" s="10"/>
       <c r="K296" s="10"/>
       <c r="L296" s="10"/>
-      <c r="M296" s="37"/>
-[...10 lines deleted...]
-      </c>
+      <c r="M296" s="31"/>
+    </row>
+    <row r="297" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B297" s="20"/>
+      <c r="C297" s="31"/>
       <c r="D297" s="10"/>
-      <c r="E297" s="47"/>
-[...3 lines deleted...]
-      <c r="I297" s="41"/>
+      <c r="E297" s="40"/>
+      <c r="F297" s="20"/>
+      <c r="G297" s="31"/>
+      <c r="H297" s="31"/>
+      <c r="I297" s="35"/>
       <c r="J297" s="10"/>
       <c r="K297" s="10"/>
       <c r="L297" s="10"/>
-      <c r="M297" s="37"/>
+      <c r="M297" s="31"/>
     </row>
     <row r="298" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A298" s="6" t="s">
-[...13 lines deleted...]
-      <c r="I298" s="41"/>
+      <c r="A298" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B298" s="20">
+        <v>58</v>
+      </c>
+      <c r="C298" s="31">
+        <v>95</v>
+      </c>
+      <c r="D298" s="10">
+        <v>122</v>
+      </c>
+      <c r="E298" s="41"/>
+      <c r="F298" s="20"/>
+      <c r="G298" s="31"/>
+      <c r="H298" s="31"/>
+      <c r="I298" s="35"/>
       <c r="J298" s="10"/>
       <c r="K298" s="10"/>
       <c r="L298" s="10"/>
-      <c r="M298" s="37"/>
+      <c r="M298" s="31"/>
     </row>
     <row r="299" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="6" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="D299" s="10"/>
+        <v>65</v>
+      </c>
+      <c r="B299" s="20">
+        <v>10</v>
+      </c>
+      <c r="C299" s="31">
+        <v>43</v>
+      </c>
+      <c r="D299" s="10">
+        <v>65</v>
+      </c>
       <c r="E299" s="6"/>
-      <c r="F299" s="23"/>
-[...2 lines deleted...]
-      <c r="I299" s="41"/>
+      <c r="F299" s="20"/>
+      <c r="G299" s="31"/>
+      <c r="H299" s="31"/>
+      <c r="I299" s="35"/>
       <c r="J299" s="10"/>
       <c r="K299" s="10"/>
       <c r="L299" s="10"/>
-      <c r="M299" s="37"/>
-[...2 lines deleted...]
-      <c r="A300" s="55" t="s">
+      <c r="M299" s="31"/>
+    </row>
+    <row r="300" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A300" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B300" s="20">
+        <v>48</v>
+      </c>
+      <c r="C300" s="31">
+        <v>52</v>
+      </c>
+      <c r="D300" s="10">
+        <v>57</v>
+      </c>
+      <c r="E300" s="6"/>
+      <c r="F300" s="20"/>
+      <c r="G300" s="31"/>
+      <c r="H300" s="31"/>
+      <c r="I300" s="35"/>
+      <c r="J300" s="10"/>
+      <c r="K300" s="10"/>
+      <c r="L300" s="10"/>
+      <c r="M300" s="31"/>
+    </row>
+    <row r="301" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="A301" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="B300" s="23"/>
-[...16 lines deleted...]
-      <c r="B301" s="23">
+      <c r="B301" s="20"/>
+      <c r="C301" s="31"/>
+      <c r="D301" s="31"/>
+      <c r="E301" s="40"/>
+      <c r="F301" s="20"/>
+      <c r="G301" s="31"/>
+      <c r="H301" s="31"/>
+      <c r="I301" s="35"/>
+      <c r="J301" s="28"/>
+      <c r="K301" s="29"/>
+      <c r="L301" s="29"/>
+      <c r="M301" s="35"/>
+    </row>
+    <row r="302" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B302" s="20">
         <v>79523</v>
       </c>
-      <c r="C301" s="37">
+      <c r="C302" s="31">
         <v>162096</v>
       </c>
-      <c r="D301" s="37"/>
-[...14 lines deleted...]
-      <c r="B302" s="23">
+      <c r="D302" s="31">
+        <v>244718</v>
+      </c>
+      <c r="E302" s="41"/>
+      <c r="F302" s="20"/>
+      <c r="G302" s="31"/>
+      <c r="H302" s="31"/>
+      <c r="I302" s="35"/>
+      <c r="J302" s="28"/>
+      <c r="K302" s="29"/>
+      <c r="L302" s="29"/>
+      <c r="M302" s="35"/>
+    </row>
+    <row r="303" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B303" s="20">
         <v>78906</v>
       </c>
-      <c r="C302" s="37">
+      <c r="C303" s="31">
         <v>153392</v>
       </c>
-      <c r="D302" s="10"/>
-[...25 lines deleted...]
-      <c r="I303" s="41"/>
+      <c r="D303" s="10">
+        <v>227878</v>
+      </c>
+      <c r="E303" s="6"/>
+      <c r="F303" s="20"/>
+      <c r="G303" s="31"/>
+      <c r="H303" s="31"/>
+      <c r="I303" s="35"/>
       <c r="J303" s="10"/>
       <c r="K303" s="10"/>
       <c r="L303" s="10"/>
-      <c r="M303" s="37"/>
+      <c r="M303" s="31"/>
     </row>
     <row r="304" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A304" s="6" t="s">
-[...13 lines deleted...]
-      <c r="I304" s="41"/>
+      <c r="A304" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="B304" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C304" s="31">
+        <v>7153</v>
+      </c>
+      <c r="D304" s="10">
+        <v>14354</v>
+      </c>
+      <c r="E304" s="41"/>
+      <c r="F304" s="15"/>
+      <c r="G304" s="31"/>
+      <c r="H304" s="31"/>
+      <c r="I304" s="35"/>
       <c r="J304" s="10"/>
       <c r="K304" s="10"/>
       <c r="L304" s="10"/>
-      <c r="M304" s="37"/>
+      <c r="M304" s="31"/>
     </row>
     <row r="305" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A305" s="51" t="s">
+      <c r="A305" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B305" s="20">
+        <v>618</v>
+      </c>
+      <c r="C305" s="31">
+        <v>1552</v>
+      </c>
+      <c r="D305" s="10">
+        <v>2486</v>
+      </c>
+      <c r="E305" s="6"/>
+      <c r="F305" s="20"/>
+      <c r="G305" s="31"/>
+      <c r="H305" s="31"/>
+      <c r="I305" s="35"/>
+      <c r="J305" s="10"/>
+      <c r="K305" s="10"/>
+      <c r="L305" s="10"/>
+      <c r="M305" s="31"/>
+    </row>
+    <row r="306" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A306" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B305" s="45"/>
-[...31 lines deleted...]
-      <c r="M306" s="41"/>
+      <c r="B306" s="39"/>
+      <c r="C306" s="31"/>
+      <c r="D306" s="32"/>
+      <c r="E306" s="40"/>
+      <c r="F306" s="39"/>
+      <c r="G306" s="31"/>
+      <c r="H306" s="31"/>
+      <c r="I306" s="35"/>
+      <c r="J306" s="20"/>
+      <c r="K306" s="31"/>
+      <c r="L306" s="32"/>
+      <c r="M306" s="35"/>
     </row>
     <row r="307" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A307" s="6" t="s">
-[...17 lines deleted...]
-      <c r="M307" s="37"/>
+      <c r="A307" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B307" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C307" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D307" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="E307" s="41"/>
+      <c r="F307" s="39"/>
+      <c r="G307" s="39"/>
+      <c r="H307" s="31"/>
+      <c r="I307" s="35"/>
+      <c r="J307" s="20"/>
+      <c r="K307" s="31"/>
+      <c r="L307" s="32"/>
+      <c r="M307" s="35"/>
     </row>
     <row r="308" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A308" s="57" t="s">
+      <c r="A308" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B308" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C308" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D308" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E308" s="6"/>
+      <c r="F308" s="39"/>
+      <c r="G308" s="39"/>
+      <c r="H308" s="31"/>
+      <c r="I308" s="35"/>
+      <c r="J308" s="10"/>
+      <c r="K308" s="10"/>
+      <c r="L308" s="10"/>
+      <c r="M308" s="31"/>
+    </row>
+    <row r="309" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="B308" s="45"/>
-[...58 lines deleted...]
-      <c r="C311" s="1"/>
+      <c r="B309" s="39"/>
+      <c r="C309" s="31"/>
+      <c r="D309" s="32"/>
+      <c r="E309" s="40"/>
+      <c r="F309" s="39"/>
+      <c r="G309" s="31"/>
+      <c r="H309" s="31"/>
+      <c r="I309" s="35"/>
+      <c r="J309" s="20"/>
+      <c r="K309" s="31"/>
+      <c r="L309" s="32"/>
+      <c r="M309" s="35"/>
+    </row>
+    <row r="310" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B310" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C310" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D310" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="E310" s="41"/>
+      <c r="F310" s="39"/>
+      <c r="G310" s="39"/>
+      <c r="H310" s="31"/>
+      <c r="I310" s="35"/>
+      <c r="J310" s="20"/>
+      <c r="K310" s="31"/>
+      <c r="L310" s="32"/>
+      <c r="M310" s="35"/>
+    </row>
+    <row r="311" spans="1:13" s="55" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="B311" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="C311" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="D311" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="E311" s="43"/>
+      <c r="F311" s="44"/>
+      <c r="G311" s="44"/>
+      <c r="H311" s="34"/>
+      <c r="I311" s="60"/>
+      <c r="J311" s="34"/>
+      <c r="K311" s="34"/>
+      <c r="L311" s="34"/>
+      <c r="M311" s="34"/>
     </row>
     <row r="312" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C312" s="1"/>
+    </row>
+    <row r="313" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="C312" s="1"/>
-[...19 lines deleted...]
-      <c r="C314" s="14"/>
+      <c r="C313" s="1"/>
+    </row>
+    <row r="314" spans="1:13" s="63" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="67" t="s">
+        <v>87</v>
+      </c>
+      <c r="B314" s="67"/>
+      <c r="C314" s="67"/>
+      <c r="D314" s="67"/>
+      <c r="E314" s="67"/>
+      <c r="F314" s="67"/>
+      <c r="G314" s="67"/>
+      <c r="H314" s="67"/>
+      <c r="I314" s="67"/>
+      <c r="J314" s="67"/>
+      <c r="K314" s="67"/>
+      <c r="L314" s="67"/>
+      <c r="M314" s="67"/>
     </row>
     <row r="315" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C315" s="14"/>
     </row>
     <row r="316" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C316" s="14"/>
     </row>
     <row r="317" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C317" s="14"/>
     </row>
+    <row r="318" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C318" s="14"/>
+    </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A313:M313"/>
+    <mergeCell ref="A314:M314"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E06C436D-5251-4606-A7D9-2F9F3F955205}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{974A9BAA-13B2-47D5-92CF-C616F6BD7FAF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8084D4C1-CB12-4705-B874-A4A22327D228}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{974A9BAA-13B2-47D5-92CF-C616F6BD7FAF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E06C436D-5251-4606-A7D9-2F9F3F955205}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>