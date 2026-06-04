--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-45" windowWidth="14520" windowHeight="12990" tabRatio="768"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12540" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'натура-2026'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="503" uniqueCount="90">
   <si>
     <t>Ет және тағамдық қосымша өнімдер, тонна</t>
   </si>
   <si>
     <t>Үй құсының жас немесе тоңазытылған еті, тонна</t>
   </si>
   <si>
     <t>Басқа тәсілмен дайындалған немесе консервіленген балық; уылдырық және оның алмастырғыштары, тонна</t>
   </si>
   <si>
     <t>Жеміс және көкөніс шырындары, мың литр</t>
   </si>
   <si>
     <t>Тазартылған және тазартылмаған өсімдік майы, тонна</t>
   </si>
   <si>
     <t>Өңделген сұйық сүт және кілегей, тонна</t>
   </si>
   <si>
     <t>Сары май және сүтті спредтер (паста), тонна</t>
   </si>
   <si>
     <t>Ірімшік және сүзбе, тонна</t>
   </si>
   <si>
@@ -649,51 +649,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -793,83 +793,86 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="27" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="50">
     <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Гиперссылка 2 2" xfId="47"/>
     <cellStyle name="Гиперссылка 2 3" xfId="36"/>
     <cellStyle name="Гиперссылка 3" xfId="9"/>
     <cellStyle name="Гиперссылка 3 2" xfId="45"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="37"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="10"/>
@@ -1197,114 +1200,114 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:XFD318"/>
+  <dimension ref="A1:XFD319"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" topLeftCell="A95" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D114" sqref="D114"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="8" style="12" customWidth="1"/>
     <col min="3" max="4" width="7.85546875" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="4" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="5" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="7" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="9" style="4" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="8" customWidth="1"/>
     <col min="13" max="13" width="9" style="9" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="9.5703125" style="1" customWidth="1"/>
     <col min="16" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="68" t="s">
         <v>88</v>
       </c>
-      <c r="B1" s="66"/>
-[...10 lines deleted...]
-      <c r="M1" s="66"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
     </row>
     <row r="2" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="69"/>
-      <c r="B2" s="71" t="s">
+      <c r="A2" s="70"/>
+      <c r="B2" s="72" t="s">
         <v>89</v>
       </c>
-      <c r="C2" s="72"/>
-[...9 lines deleted...]
-      <c r="M2" s="72"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="70"/>
-      <c r="B3" s="68" t="s">
+      <c r="A3" s="71"/>
+      <c r="B3" s="64" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="17" t="s">
         <v>27</v>
       </c>
       <c r="E3" s="17" t="s">
         <v>28</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="16" t="s">
         <v>32</v>
       </c>
       <c r="J3" s="38" t="s">
         <v>33</v>
@@ -1327,5249 +1330,5657 @@
       <c r="B4" s="31"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="40"/>
       <c r="F4" s="31"/>
       <c r="H4" s="31"/>
       <c r="I4" s="35"/>
       <c r="J4" s="28"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="35"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B5" s="31">
         <v>1809</v>
       </c>
       <c r="C5" s="31">
         <v>3820</v>
       </c>
       <c r="D5" s="31">
         <v>5698</v>
       </c>
-      <c r="E5" s="41"/>
+      <c r="E5" s="31">
+        <v>7657</v>
+      </c>
       <c r="F5" s="31"/>
       <c r="G5" s="31"/>
       <c r="H5" s="31"/>
       <c r="I5" s="35"/>
       <c r="J5" s="28"/>
       <c r="K5" s="29"/>
       <c r="L5" s="29"/>
       <c r="M5" s="35"/>
     </row>
     <row r="6" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="31">
         <v>153</v>
       </c>
       <c r="C6" s="31">
         <v>292</v>
       </c>
       <c r="D6" s="31">
         <v>490</v>
       </c>
-      <c r="E6" s="6"/>
+      <c r="E6" s="31">
+        <v>716</v>
+      </c>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="35"/>
       <c r="J6" s="28"/>
       <c r="K6" s="29"/>
       <c r="L6" s="29"/>
       <c r="M6" s="35"/>
     </row>
     <row r="7" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B7" s="31">
         <v>2</v>
       </c>
       <c r="C7" s="31">
         <v>11</v>
       </c>
       <c r="D7" s="31">
         <v>20</v>
       </c>
-      <c r="E7" s="6"/>
+      <c r="E7" s="31">
+        <v>29</v>
+      </c>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="35"/>
       <c r="J7" s="28"/>
       <c r="K7" s="29"/>
       <c r="L7" s="29"/>
       <c r="M7" s="35"/>
     </row>
     <row r="8" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="31">
         <v>23</v>
       </c>
       <c r="C8" s="31">
         <v>53</v>
       </c>
       <c r="D8" s="31">
         <v>83</v>
       </c>
-      <c r="E8" s="6"/>
+      <c r="E8" s="31">
+        <v>113</v>
+      </c>
       <c r="F8" s="31"/>
       <c r="G8" s="31"/>
       <c r="H8" s="31"/>
       <c r="I8" s="35"/>
       <c r="J8" s="28"/>
       <c r="K8" s="29"/>
       <c r="L8" s="29"/>
       <c r="M8" s="35"/>
     </row>
     <row r="9" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="31">
         <v>11</v>
       </c>
       <c r="C9" s="31">
         <v>24</v>
       </c>
       <c r="D9" s="31">
         <v>37</v>
       </c>
-      <c r="E9" s="6"/>
+      <c r="E9" s="31">
+        <v>51</v>
+      </c>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="35"/>
       <c r="J9" s="28"/>
       <c r="K9" s="29"/>
       <c r="L9" s="29"/>
       <c r="M9" s="35"/>
     </row>
     <row r="10" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="31">
         <v>25</v>
       </c>
       <c r="C10" s="31">
         <v>65</v>
       </c>
       <c r="D10" s="31">
         <v>105</v>
       </c>
-      <c r="E10" s="6"/>
+      <c r="E10" s="31">
+        <v>145</v>
+      </c>
       <c r="F10" s="31"/>
       <c r="G10" s="31"/>
       <c r="H10" s="31"/>
       <c r="I10" s="35"/>
       <c r="J10" s="28"/>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="35"/>
     </row>
     <row r="11" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="31">
         <v>24</v>
       </c>
       <c r="C11" s="31">
         <v>44</v>
       </c>
       <c r="D11" s="31">
         <v>64</v>
       </c>
-      <c r="E11" s="6"/>
+      <c r="E11" s="31">
+        <v>84</v>
+      </c>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="35"/>
       <c r="J11" s="28"/>
       <c r="K11" s="29"/>
       <c r="L11" s="29"/>
       <c r="M11" s="35"/>
     </row>
     <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="31">
         <v>3</v>
       </c>
       <c r="D12" s="31">
         <v>7</v>
       </c>
-      <c r="E12" s="6"/>
+      <c r="E12" s="31">
+        <v>10</v>
+      </c>
       <c r="F12" s="32"/>
       <c r="G12" s="31"/>
       <c r="H12" s="31"/>
       <c r="I12" s="35"/>
       <c r="J12" s="28"/>
       <c r="K12" s="29"/>
       <c r="L12" s="29"/>
       <c r="M12" s="35"/>
     </row>
     <row r="13" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="31">
         <v>67</v>
       </c>
       <c r="C13" s="31">
         <v>92</v>
       </c>
       <c r="D13" s="31">
         <v>117</v>
       </c>
-      <c r="E13" s="6"/>
+      <c r="E13" s="31">
+        <v>143</v>
+      </c>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
       <c r="I13" s="35"/>
       <c r="J13" s="28"/>
       <c r="K13" s="29"/>
       <c r="L13" s="29"/>
       <c r="M13" s="35"/>
     </row>
     <row r="14" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="31">
         <v>623</v>
       </c>
       <c r="C14" s="31">
         <v>1408</v>
       </c>
       <c r="D14" s="31">
         <v>2076</v>
       </c>
-      <c r="E14" s="6"/>
+      <c r="E14" s="31">
+        <v>2811</v>
+      </c>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="35"/>
       <c r="J14" s="28"/>
       <c r="K14" s="29"/>
       <c r="L14" s="29"/>
       <c r="M14" s="35"/>
     </row>
     <row r="15" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="31">
         <v>824</v>
       </c>
       <c r="C15" s="31">
         <v>1710</v>
       </c>
       <c r="D15" s="31">
         <v>2522</v>
       </c>
-      <c r="E15" s="6"/>
+      <c r="E15" s="31">
+        <v>3319</v>
+      </c>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="35"/>
       <c r="J15" s="28"/>
       <c r="K15" s="29"/>
       <c r="L15" s="29"/>
       <c r="M15" s="35"/>
     </row>
     <row r="16" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="31">
         <v>1</v>
       </c>
       <c r="C16" s="31">
         <v>1</v>
       </c>
       <c r="D16" s="31">
         <v>1</v>
       </c>
-      <c r="E16" s="6"/>
+      <c r="E16" s="31">
+        <v>2</v>
+      </c>
       <c r="F16" s="31"/>
       <c r="G16" s="31"/>
       <c r="H16" s="31"/>
       <c r="I16" s="35"/>
       <c r="J16" s="28"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="35"/>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="31">
         <v>23</v>
       </c>
       <c r="C17" s="31">
         <v>58</v>
       </c>
       <c r="D17" s="31">
         <v>94</v>
       </c>
-      <c r="E17" s="6"/>
+      <c r="E17" s="31">
+        <v>130</v>
+      </c>
       <c r="F17" s="31"/>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="35"/>
       <c r="J17" s="28"/>
       <c r="K17" s="29"/>
       <c r="L17" s="29"/>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="31">
         <v>0</v>
       </c>
       <c r="C18" s="31">
         <v>2</v>
       </c>
       <c r="D18" s="31">
         <v>3</v>
       </c>
-      <c r="E18" s="6"/>
+      <c r="E18" s="31">
+        <v>4</v>
+      </c>
       <c r="F18" s="31"/>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
       <c r="I18" s="35"/>
       <c r="J18" s="28"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="35"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="31">
         <v>35</v>
       </c>
       <c r="C19" s="31">
         <v>57</v>
       </c>
       <c r="D19" s="31">
         <v>79</v>
       </c>
-      <c r="E19" s="6"/>
+      <c r="E19" s="31">
+        <v>102</v>
+      </c>
       <c r="F19" s="31"/>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
       <c r="I19" s="35"/>
       <c r="J19" s="28"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="35"/>
     </row>
     <row r="20" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="46" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="31"/>
       <c r="C20" s="32"/>
       <c r="D20" s="31"/>
-      <c r="E20" s="40"/>
+      <c r="E20" s="31"/>
       <c r="F20" s="31"/>
       <c r="G20" s="32"/>
       <c r="H20" s="31"/>
       <c r="I20" s="35"/>
       <c r="J20" s="28"/>
       <c r="K20" s="29"/>
       <c r="L20" s="29"/>
       <c r="M20" s="35"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="31">
         <v>701</v>
       </c>
       <c r="C21" s="31">
         <v>1556</v>
       </c>
       <c r="D21" s="31">
         <v>2377</v>
       </c>
-      <c r="E21" s="41"/>
+      <c r="E21" s="31">
+        <v>3200</v>
+      </c>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="35"/>
       <c r="J21" s="28"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E22" s="6"/>
+      <c r="E22" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F22" s="39"/>
       <c r="G22" s="39"/>
       <c r="H22" s="31"/>
       <c r="I22" s="35"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="31">
         <v>2</v>
       </c>
       <c r="C23" s="31">
         <v>7</v>
       </c>
       <c r="D23" s="31">
         <v>11</v>
       </c>
-      <c r="E23" s="6"/>
+      <c r="E23" s="31">
+        <v>16</v>
+      </c>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
       <c r="K23" s="33"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B24" s="31">
         <v>11</v>
       </c>
       <c r="C24" s="31">
         <v>24</v>
       </c>
       <c r="D24" s="31">
         <v>37</v>
       </c>
-      <c r="E24" s="6"/>
+      <c r="E24" s="31">
+        <v>51</v>
+      </c>
       <c r="F24" s="31"/>
       <c r="G24" s="31"/>
       <c r="H24" s="31"/>
       <c r="I24" s="35"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="31"/>
       <c r="M24" s="31"/>
     </row>
     <row r="25" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="31">
         <v>25</v>
       </c>
       <c r="C25" s="31">
         <v>65</v>
       </c>
       <c r="D25" s="32">
         <v>105</v>
       </c>
-      <c r="E25" s="6"/>
+      <c r="E25" s="31">
+        <v>145</v>
+      </c>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="35"/>
       <c r="J25" s="32"/>
       <c r="K25" s="31"/>
       <c r="L25" s="31"/>
       <c r="M25" s="31"/>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="31">
         <v>24</v>
       </c>
       <c r="C26" s="31">
         <v>44</v>
       </c>
       <c r="D26" s="31">
         <v>64</v>
       </c>
-      <c r="E26" s="6"/>
+      <c r="E26" s="31">
+        <v>84</v>
+      </c>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="35"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
     </row>
     <row r="27" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B27" s="32" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="31">
         <v>3</v>
       </c>
       <c r="D27" s="31">
         <v>7</v>
       </c>
-      <c r="E27" s="6"/>
+      <c r="E27" s="31">
+        <v>10</v>
+      </c>
       <c r="F27" s="32"/>
       <c r="G27" s="31"/>
       <c r="H27" s="31"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
       <c r="K27" s="31"/>
       <c r="L27" s="31"/>
       <c r="M27" s="31"/>
     </row>
     <row r="28" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B28" s="31">
         <v>67</v>
       </c>
       <c r="C28" s="31">
         <v>92</v>
       </c>
       <c r="D28" s="31">
         <v>117</v>
       </c>
-      <c r="E28" s="6"/>
+      <c r="E28" s="31">
+        <v>143</v>
+      </c>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="31"/>
       <c r="I28" s="35"/>
       <c r="J28" s="31"/>
       <c r="K28" s="31"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
     </row>
     <row r="29" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="31">
         <v>154</v>
       </c>
       <c r="C29" s="31">
         <v>494</v>
       </c>
       <c r="D29" s="31">
         <v>834</v>
       </c>
-      <c r="E29" s="6"/>
+      <c r="E29" s="31">
+        <v>1174</v>
+      </c>
       <c r="F29" s="31"/>
       <c r="G29" s="31"/>
       <c r="H29" s="31"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B30" s="31">
         <v>223</v>
       </c>
       <c r="C30" s="31">
         <v>442</v>
       </c>
       <c r="D30" s="31">
         <v>597</v>
       </c>
-      <c r="E30" s="6"/>
+      <c r="E30" s="31">
+        <v>734</v>
+      </c>
       <c r="F30" s="31"/>
       <c r="G30" s="31"/>
       <c r="H30" s="31"/>
       <c r="I30" s="35"/>
       <c r="J30" s="31"/>
       <c r="K30" s="31"/>
       <c r="L30" s="31"/>
       <c r="M30" s="31"/>
     </row>
     <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D31" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E31" s="6"/>
+      <c r="E31" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F31" s="39"/>
       <c r="G31" s="39"/>
       <c r="H31" s="31"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
     </row>
     <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="31">
         <v>23</v>
       </c>
       <c r="C32" s="31">
         <v>58</v>
       </c>
       <c r="D32" s="31">
         <v>94</v>
       </c>
-      <c r="E32" s="6"/>
+      <c r="E32" s="31">
+        <v>130</v>
+      </c>
       <c r="F32" s="31"/>
       <c r="G32" s="31"/>
       <c r="H32" s="31"/>
       <c r="I32" s="35"/>
       <c r="J32" s="31"/>
       <c r="K32" s="31"/>
       <c r="L32" s="31"/>
       <c r="M32" s="31"/>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="31">
         <v>0</v>
       </c>
       <c r="C33" s="31">
         <v>2</v>
       </c>
       <c r="D33" s="32">
         <v>3</v>
       </c>
-      <c r="E33" s="6"/>
+      <c r="E33" s="31">
+        <v>4</v>
+      </c>
       <c r="F33" s="31"/>
       <c r="G33" s="31"/>
       <c r="H33" s="31"/>
       <c r="I33" s="35"/>
       <c r="J33" s="32"/>
       <c r="K33" s="31"/>
       <c r="L33" s="31"/>
       <c r="M33" s="31"/>
     </row>
     <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="31">
         <v>35</v>
       </c>
       <c r="C34" s="31">
         <v>57</v>
       </c>
       <c r="D34" s="31">
         <v>79</v>
       </c>
-      <c r="E34" s="6"/>
+      <c r="E34" s="31">
+        <v>102</v>
+      </c>
       <c r="F34" s="31"/>
       <c r="G34" s="31"/>
       <c r="H34" s="31"/>
       <c r="I34" s="35"/>
       <c r="J34" s="31"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
     </row>
     <row r="35" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="31"/>
       <c r="C35" s="32"/>
       <c r="D35" s="32"/>
-      <c r="E35" s="40"/>
+      <c r="E35" s="31"/>
       <c r="F35" s="31"/>
       <c r="G35" s="32"/>
       <c r="H35" s="31"/>
       <c r="I35" s="35"/>
       <c r="J35" s="32"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="31"/>
     </row>
     <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B36" s="31">
         <v>42</v>
       </c>
       <c r="C36" s="31">
         <v>74</v>
       </c>
       <c r="D36" s="32">
         <v>125</v>
       </c>
-      <c r="E36" s="41"/>
+      <c r="E36" s="31">
+        <v>186</v>
+      </c>
       <c r="F36" s="31"/>
       <c r="G36" s="31"/>
       <c r="H36" s="31"/>
       <c r="I36" s="35"/>
       <c r="J36" s="32"/>
       <c r="K36" s="33"/>
       <c r="L36" s="33"/>
       <c r="M36" s="31"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D37" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E37" s="6"/>
+      <c r="E37" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="31"/>
       <c r="I37" s="35"/>
       <c r="J37" s="31"/>
       <c r="K37" s="31"/>
       <c r="L37" s="31"/>
       <c r="M37" s="31"/>
     </row>
     <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C38" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D38" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E38" s="6"/>
+      <c r="E38" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F38" s="39"/>
       <c r="G38" s="39"/>
       <c r="H38" s="31"/>
       <c r="I38" s="35"/>
       <c r="J38" s="31"/>
       <c r="K38" s="31"/>
       <c r="L38" s="31"/>
       <c r="M38" s="31"/>
     </row>
     <row r="39" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="51" t="s">
         <v>1</v>
       </c>
       <c r="B39" s="20"/>
       <c r="C39" s="20"/>
       <c r="D39" s="31"/>
-      <c r="E39" s="40"/>
+      <c r="E39" s="20"/>
       <c r="F39" s="20"/>
       <c r="G39" s="20"/>
       <c r="H39" s="31"/>
       <c r="I39" s="35"/>
       <c r="J39" s="28"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="35"/>
     </row>
     <row r="40" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B40" s="20">
         <v>179</v>
       </c>
       <c r="C40" s="31">
         <v>348</v>
       </c>
       <c r="D40" s="31">
         <v>517</v>
       </c>
-      <c r="E40" s="41"/>
+      <c r="E40" s="31">
+        <v>686</v>
+      </c>
       <c r="F40" s="20"/>
       <c r="G40" s="31"/>
       <c r="H40" s="31"/>
       <c r="I40" s="35"/>
       <c r="J40" s="28"/>
       <c r="K40" s="29"/>
       <c r="L40" s="29"/>
       <c r="M40" s="35"/>
     </row>
     <row r="41" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="31">
         <v>179</v>
       </c>
       <c r="C41" s="31">
         <v>348</v>
       </c>
       <c r="D41" s="31">
         <v>517</v>
       </c>
-      <c r="E41" s="6"/>
+      <c r="E41" s="31">
+        <v>686</v>
+      </c>
       <c r="F41" s="31"/>
       <c r="G41" s="31"/>
       <c r="H41" s="31"/>
       <c r="I41" s="35"/>
       <c r="J41" s="31"/>
       <c r="K41" s="31"/>
       <c r="L41" s="31"/>
       <c r="M41" s="31"/>
     </row>
     <row r="42" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="54" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="20"/>
       <c r="C42" s="31"/>
       <c r="D42" s="31"/>
-      <c r="E42" s="40"/>
+      <c r="E42" s="31"/>
       <c r="F42" s="20"/>
       <c r="G42" s="31"/>
       <c r="H42" s="31"/>
       <c r="I42" s="35"/>
       <c r="J42" s="31"/>
       <c r="K42" s="31"/>
       <c r="L42" s="31"/>
       <c r="M42" s="31"/>
     </row>
     <row r="43" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="20">
         <v>771</v>
       </c>
       <c r="C43" s="31">
         <v>1608</v>
       </c>
       <c r="D43" s="31">
         <v>2330</v>
       </c>
-      <c r="E43" s="41"/>
+      <c r="E43" s="31">
+        <v>3115</v>
+      </c>
       <c r="F43" s="20"/>
       <c r="G43" s="31"/>
       <c r="H43" s="31"/>
       <c r="I43" s="35"/>
       <c r="J43" s="31"/>
       <c r="K43" s="31"/>
       <c r="L43" s="31"/>
       <c r="M43" s="31"/>
     </row>
     <row r="44" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B44" s="20">
         <v>23</v>
       </c>
       <c r="C44" s="31">
         <v>53</v>
       </c>
       <c r="D44" s="31">
         <v>83</v>
       </c>
-      <c r="E44" s="6"/>
+      <c r="E44" s="31">
+        <v>113</v>
+      </c>
       <c r="F44" s="20"/>
       <c r="G44" s="31"/>
       <c r="H44" s="31"/>
       <c r="I44" s="35"/>
       <c r="J44" s="31"/>
       <c r="K44" s="31"/>
       <c r="L44" s="31"/>
       <c r="M44" s="31"/>
     </row>
     <row r="45" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="20">
         <v>412</v>
       </c>
       <c r="C45" s="31">
         <v>815</v>
       </c>
       <c r="D45" s="31">
         <v>1103</v>
       </c>
-      <c r="E45" s="6"/>
+      <c r="E45" s="31">
+        <v>1455</v>
+      </c>
       <c r="F45" s="20"/>
       <c r="G45" s="31"/>
       <c r="H45" s="31"/>
       <c r="I45" s="35"/>
       <c r="J45" s="31"/>
       <c r="K45" s="31"/>
       <c r="L45" s="31"/>
       <c r="M45" s="31"/>
     </row>
     <row r="46" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="20">
         <v>337</v>
       </c>
       <c r="C46" s="31">
         <v>740</v>
       </c>
       <c r="D46" s="31">
         <v>1144</v>
       </c>
-      <c r="E46" s="6"/>
+      <c r="E46" s="31">
+        <v>1548</v>
+      </c>
       <c r="F46" s="20"/>
       <c r="G46" s="31"/>
       <c r="H46" s="31"/>
       <c r="I46" s="35"/>
       <c r="J46" s="31"/>
       <c r="K46" s="31"/>
       <c r="L46" s="31"/>
       <c r="M46" s="31"/>
     </row>
     <row r="47" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="47" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="20"/>
       <c r="C47" s="31"/>
       <c r="D47" s="31"/>
-      <c r="E47" s="40"/>
+      <c r="E47" s="31"/>
       <c r="F47" s="20"/>
       <c r="G47" s="31"/>
       <c r="H47" s="31"/>
       <c r="I47" s="35"/>
       <c r="J47" s="28"/>
       <c r="K47" s="29"/>
       <c r="L47" s="29"/>
       <c r="M47" s="35"/>
     </row>
     <row r="48" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B48" s="20">
         <v>138</v>
       </c>
       <c r="C48" s="31">
         <v>268</v>
       </c>
       <c r="D48" s="31">
         <v>425</v>
       </c>
-      <c r="E48" s="41"/>
+      <c r="E48" s="31">
+        <v>579</v>
+      </c>
       <c r="F48" s="20"/>
       <c r="G48" s="31"/>
       <c r="H48" s="31"/>
       <c r="I48" s="35"/>
       <c r="J48" s="28"/>
       <c r="K48" s="29"/>
       <c r="L48" s="29"/>
       <c r="M48" s="35"/>
     </row>
     <row r="49" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B49" s="20">
         <v>16</v>
       </c>
       <c r="C49" s="31">
         <v>34</v>
       </c>
       <c r="D49" s="31">
         <v>51</v>
       </c>
-      <c r="E49" s="6"/>
+      <c r="E49" s="31">
+        <v>69</v>
+      </c>
       <c r="F49" s="20"/>
       <c r="G49" s="31"/>
       <c r="H49" s="31"/>
       <c r="I49" s="35"/>
       <c r="J49" s="31"/>
       <c r="K49" s="31"/>
       <c r="L49" s="31"/>
       <c r="M49" s="31"/>
     </row>
     <row r="50" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B50" s="20">
         <v>3</v>
       </c>
       <c r="C50" s="31">
         <v>7</v>
       </c>
       <c r="D50" s="21">
         <v>12</v>
       </c>
-      <c r="E50" s="6"/>
+      <c r="E50" s="31">
+        <v>16</v>
+      </c>
       <c r="F50" s="20"/>
       <c r="G50" s="31"/>
       <c r="H50" s="31"/>
       <c r="I50" s="35"/>
       <c r="J50" s="25"/>
       <c r="K50" s="32"/>
       <c r="L50" s="32"/>
       <c r="M50" s="32"/>
     </row>
     <row r="51" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B51" s="20">
         <v>1</v>
       </c>
       <c r="C51" s="31">
         <v>2</v>
       </c>
-      <c r="D51" s="62">
+      <c r="D51" s="60">
         <v>3</v>
       </c>
-      <c r="E51" s="41"/>
+      <c r="E51" s="31">
+        <v>4</v>
+      </c>
       <c r="F51" s="20"/>
       <c r="G51" s="31"/>
       <c r="H51" s="31"/>
       <c r="I51" s="35"/>
       <c r="J51" s="33"/>
       <c r="K51" s="33"/>
       <c r="L51" s="33"/>
       <c r="M51" s="33"/>
     </row>
     <row r="52" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B52" s="20">
         <v>1</v>
       </c>
       <c r="C52" s="31">
         <v>3</v>
       </c>
-      <c r="D52" s="62">
+      <c r="D52" s="60">
         <v>4</v>
       </c>
-      <c r="E52" s="6"/>
+      <c r="E52" s="31">
+        <v>5</v>
+      </c>
       <c r="F52" s="20"/>
       <c r="G52" s="31"/>
       <c r="H52" s="31"/>
       <c r="I52" s="35"/>
       <c r="J52" s="33"/>
       <c r="K52" s="33"/>
       <c r="L52" s="33"/>
       <c r="M52" s="33"/>
     </row>
     <row r="53" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B53" s="20">
         <v>0</v>
       </c>
       <c r="C53" s="31">
         <v>1</v>
       </c>
-      <c r="D53" s="62">
+      <c r="D53" s="60">
         <v>1</v>
       </c>
-      <c r="E53" s="6"/>
+      <c r="E53" s="31">
+        <v>1</v>
+      </c>
       <c r="F53" s="20"/>
       <c r="G53" s="31"/>
       <c r="H53" s="31"/>
       <c r="I53" s="35"/>
       <c r="J53" s="33"/>
       <c r="K53" s="33"/>
       <c r="L53" s="33"/>
       <c r="M53" s="33"/>
     </row>
     <row r="54" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="41" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="31">
         <v>0</v>
       </c>
       <c r="D54" s="22">
         <v>1</v>
       </c>
-      <c r="E54" s="41"/>
+      <c r="E54" s="31">
+        <v>1</v>
+      </c>
       <c r="F54" s="15"/>
       <c r="G54" s="31"/>
       <c r="H54" s="31"/>
       <c r="I54" s="35"/>
       <c r="J54" s="26"/>
       <c r="K54" s="32"/>
       <c r="L54" s="32"/>
       <c r="M54" s="32"/>
     </row>
     <row r="55" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="20">
         <v>112</v>
       </c>
       <c r="C55" s="31">
         <v>213</v>
       </c>
-      <c r="D55" s="62">
+      <c r="D55" s="60">
         <v>342</v>
       </c>
-      <c r="E55" s="6"/>
+      <c r="E55" s="31">
+        <v>466</v>
+      </c>
       <c r="F55" s="20"/>
       <c r="G55" s="31"/>
       <c r="H55" s="31"/>
       <c r="I55" s="35"/>
       <c r="J55" s="33"/>
       <c r="K55" s="33"/>
       <c r="L55" s="33"/>
       <c r="M55" s="33"/>
     </row>
     <row r="56" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B56" s="20">
         <v>3</v>
       </c>
       <c r="C56" s="31">
         <v>6</v>
       </c>
-      <c r="D56" s="62">
+      <c r="D56" s="60">
         <v>9</v>
       </c>
-      <c r="E56" s="6"/>
+      <c r="E56" s="31">
+        <v>12</v>
+      </c>
       <c r="F56" s="20"/>
       <c r="G56" s="31"/>
       <c r="H56" s="31"/>
       <c r="I56" s="35"/>
       <c r="J56" s="33"/>
       <c r="K56" s="33"/>
       <c r="L56" s="33"/>
       <c r="M56" s="33"/>
     </row>
     <row r="57" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B57" s="20">
         <v>1</v>
       </c>
       <c r="C57" s="31">
         <v>1</v>
       </c>
-      <c r="D57" s="62">
+      <c r="D57" s="60">
         <v>2</v>
       </c>
-      <c r="E57" s="6"/>
+      <c r="E57" s="31">
+        <v>2</v>
+      </c>
       <c r="F57" s="20"/>
       <c r="G57" s="31"/>
       <c r="H57" s="31"/>
       <c r="I57" s="35"/>
       <c r="J57" s="33"/>
       <c r="K57" s="33"/>
       <c r="L57" s="33"/>
       <c r="M57" s="33"/>
     </row>
     <row r="58" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B58" s="20">
         <v>1</v>
       </c>
       <c r="C58" s="31">
         <v>2</v>
       </c>
       <c r="D58" s="32">
         <v>2</v>
       </c>
-      <c r="E58" s="6"/>
+      <c r="E58" s="31">
+        <v>3</v>
+      </c>
       <c r="F58" s="20"/>
       <c r="G58" s="31"/>
       <c r="H58" s="31"/>
       <c r="I58" s="35"/>
       <c r="J58" s="25"/>
       <c r="K58" s="25"/>
       <c r="L58" s="25"/>
       <c r="M58" s="32"/>
     </row>
     <row r="59" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="48" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="20"/>
       <c r="C59" s="31"/>
       <c r="D59" s="31"/>
-      <c r="E59" s="40"/>
+      <c r="E59" s="31"/>
       <c r="F59" s="20"/>
       <c r="G59" s="31"/>
       <c r="H59" s="31"/>
       <c r="I59" s="35"/>
       <c r="J59" s="28"/>
       <c r="K59" s="29"/>
       <c r="L59" s="29"/>
       <c r="M59" s="35"/>
     </row>
     <row r="60" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B60" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C60" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D60" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E60" s="41"/>
+      <c r="E60" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F60" s="20"/>
       <c r="G60" s="31"/>
       <c r="H60" s="31"/>
       <c r="I60" s="35"/>
       <c r="J60" s="28"/>
       <c r="K60" s="29"/>
       <c r="L60" s="29"/>
       <c r="M60" s="35"/>
     </row>
     <row r="61" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B61" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C61" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D61" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E61" s="6"/>
+      <c r="E61" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F61" s="39"/>
       <c r="G61" s="39"/>
       <c r="H61" s="31"/>
       <c r="I61" s="35"/>
       <c r="J61" s="31"/>
       <c r="K61" s="31"/>
       <c r="L61" s="31"/>
       <c r="M61" s="31"/>
     </row>
     <row r="62" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B62" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C62" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D62" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E62" s="6"/>
+      <c r="E62" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F62" s="39"/>
       <c r="G62" s="39"/>
       <c r="H62" s="31"/>
       <c r="I62" s="35"/>
       <c r="J62" s="31"/>
       <c r="K62" s="31"/>
       <c r="L62" s="31"/>
       <c r="M62" s="31"/>
     </row>
     <row r="63" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="49" t="s">
         <v>2</v>
       </c>
       <c r="B63" s="20"/>
       <c r="C63" s="31"/>
       <c r="D63" s="31"/>
-      <c r="E63" s="40"/>
+      <c r="E63" s="31"/>
       <c r="F63" s="20"/>
       <c r="G63" s="31"/>
       <c r="H63" s="31"/>
       <c r="I63" s="35"/>
       <c r="J63" s="28"/>
       <c r="K63" s="29"/>
       <c r="L63" s="29"/>
       <c r="M63" s="35"/>
     </row>
     <row r="64" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B64" s="20">
         <v>49</v>
       </c>
       <c r="C64" s="31">
         <v>101</v>
       </c>
       <c r="D64" s="31">
         <v>152</v>
       </c>
-      <c r="E64" s="41"/>
+      <c r="E64" s="31">
+        <v>198</v>
+      </c>
       <c r="F64" s="20"/>
       <c r="G64" s="31"/>
       <c r="H64" s="31"/>
       <c r="I64" s="35"/>
       <c r="J64" s="28"/>
       <c r="K64" s="29"/>
       <c r="L64" s="29"/>
       <c r="M64" s="35"/>
     </row>
     <row r="65" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B65" s="20">
         <v>44</v>
       </c>
       <c r="C65" s="31">
         <v>92</v>
       </c>
       <c r="D65" s="31">
         <v>138</v>
       </c>
-      <c r="E65" s="6"/>
+      <c r="E65" s="31">
+        <v>180</v>
+      </c>
       <c r="F65" s="20"/>
       <c r="G65" s="31"/>
       <c r="H65" s="31"/>
       <c r="I65" s="35"/>
       <c r="J65" s="31"/>
       <c r="K65" s="31"/>
       <c r="L65" s="31"/>
       <c r="M65" s="31"/>
     </row>
     <row r="66" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B66" s="20">
         <v>2</v>
       </c>
       <c r="C66" s="31">
         <v>4</v>
       </c>
       <c r="D66" s="32">
         <v>5</v>
       </c>
-      <c r="E66" s="6"/>
+      <c r="E66" s="31">
+        <v>7</v>
+      </c>
       <c r="F66" s="20"/>
       <c r="G66" s="31"/>
       <c r="H66" s="31"/>
       <c r="I66" s="35"/>
       <c r="J66" s="25"/>
       <c r="K66" s="32"/>
       <c r="L66" s="32"/>
       <c r="M66" s="32"/>
     </row>
     <row r="67" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B67" s="20">
         <v>3</v>
       </c>
       <c r="C67" s="31">
         <v>6</v>
       </c>
-      <c r="D67" s="62">
+      <c r="D67" s="60">
         <v>8</v>
       </c>
-      <c r="E67" s="6"/>
+      <c r="E67" s="31">
+        <v>11</v>
+      </c>
       <c r="F67" s="20"/>
       <c r="G67" s="31"/>
       <c r="H67" s="31"/>
       <c r="I67" s="35"/>
       <c r="J67" s="33"/>
       <c r="K67" s="33"/>
       <c r="L67" s="33"/>
       <c r="M67" s="33"/>
     </row>
     <row r="68" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="50" t="s">
         <v>3</v>
       </c>
       <c r="B68" s="39"/>
-      <c r="C68" s="62"/>
+      <c r="C68" s="60"/>
       <c r="D68" s="32"/>
-      <c r="E68" s="57"/>
+      <c r="E68" s="60"/>
       <c r="F68" s="39"/>
       <c r="G68" s="33"/>
       <c r="H68" s="31"/>
       <c r="I68" s="35"/>
       <c r="J68" s="15"/>
       <c r="K68" s="32"/>
       <c r="L68" s="32"/>
       <c r="M68" s="36"/>
     </row>
     <row r="69" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B69" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C69" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D69" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="E69" s="41"/>
+      <c r="E69" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F69" s="39"/>
       <c r="G69" s="39"/>
       <c r="H69" s="31"/>
       <c r="I69" s="35"/>
       <c r="J69" s="15"/>
       <c r="K69" s="32"/>
       <c r="L69" s="32"/>
       <c r="M69" s="36"/>
     </row>
     <row r="70" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B70" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C70" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D70" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E70" s="6"/>
+      <c r="E70" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F70" s="39"/>
       <c r="G70" s="39"/>
       <c r="H70" s="31"/>
       <c r="I70" s="35"/>
       <c r="J70" s="31"/>
       <c r="K70" s="31"/>
       <c r="L70" s="31"/>
       <c r="M70" s="31"/>
     </row>
     <row r="71" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="45" t="s">
         <v>4</v>
       </c>
       <c r="B71" s="39"/>
       <c r="C71" s="20"/>
       <c r="D71" s="31"/>
-      <c r="E71" s="58"/>
+      <c r="E71" s="20"/>
       <c r="F71" s="39"/>
       <c r="G71" s="20"/>
       <c r="H71" s="31"/>
       <c r="I71" s="35"/>
       <c r="J71" s="28"/>
       <c r="K71" s="29"/>
       <c r="L71" s="29"/>
       <c r="M71" s="35"/>
     </row>
     <row r="72" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B72" s="39">
         <v>3856</v>
       </c>
       <c r="C72" s="31">
         <v>7387</v>
       </c>
       <c r="D72" s="31">
         <v>12538</v>
       </c>
-      <c r="E72" s="41"/>
+      <c r="E72" s="31">
+        <v>16216</v>
+      </c>
       <c r="F72" s="39"/>
       <c r="G72" s="31"/>
       <c r="H72" s="31"/>
       <c r="I72" s="35"/>
       <c r="J72" s="28"/>
       <c r="K72" s="29"/>
       <c r="L72" s="29"/>
       <c r="M72" s="35"/>
     </row>
     <row r="73" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="39">
         <v>2985</v>
       </c>
       <c r="C73" s="31">
         <v>5938</v>
       </c>
-      <c r="D73" s="65">
+      <c r="D73" s="63">
         <v>10513</v>
       </c>
-      <c r="E73" s="6"/>
+      <c r="E73" s="31">
+        <v>13613</v>
+      </c>
       <c r="F73" s="39"/>
       <c r="G73" s="31"/>
       <c r="H73" s="31"/>
       <c r="I73" s="35"/>
       <c r="J73" s="27"/>
       <c r="K73" s="32"/>
       <c r="L73" s="27"/>
       <c r="M73" s="32"/>
     </row>
     <row r="74" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B74" s="39">
         <v>5</v>
       </c>
       <c r="C74" s="31">
         <v>10</v>
       </c>
-      <c r="D74" s="62">
+      <c r="D74" s="60">
         <v>15</v>
       </c>
-      <c r="E74" s="6"/>
+      <c r="E74" s="31">
+        <v>20</v>
+      </c>
       <c r="F74" s="39"/>
       <c r="G74" s="31"/>
       <c r="H74" s="31"/>
       <c r="I74" s="35"/>
       <c r="J74" s="32"/>
       <c r="K74" s="32"/>
       <c r="L74" s="32"/>
       <c r="M74" s="32"/>
     </row>
     <row r="75" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B75" s="39">
         <v>866</v>
       </c>
       <c r="C75" s="31">
         <v>1439</v>
       </c>
       <c r="D75" s="31">
         <v>2011</v>
       </c>
-      <c r="E75" s="6"/>
+      <c r="E75" s="31">
+        <v>2583</v>
+      </c>
       <c r="F75" s="39"/>
       <c r="G75" s="31"/>
       <c r="H75" s="31"/>
       <c r="I75" s="35"/>
       <c r="J75" s="31"/>
       <c r="K75" s="31"/>
       <c r="L75" s="31"/>
       <c r="M75" s="31"/>
     </row>
     <row r="76" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="45" t="s">
         <v>48</v>
       </c>
       <c r="B76" s="20"/>
       <c r="C76" s="27"/>
       <c r="D76" s="31"/>
-      <c r="E76" s="40"/>
+      <c r="E76" s="65"/>
       <c r="F76" s="20"/>
       <c r="G76" s="27"/>
       <c r="H76" s="31"/>
       <c r="I76" s="35"/>
       <c r="J76" s="28"/>
       <c r="K76" s="29"/>
       <c r="L76" s="29"/>
       <c r="M76" s="35"/>
     </row>
     <row r="77" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B77" s="20">
         <v>3735</v>
       </c>
       <c r="C77" s="31">
         <v>6988</v>
       </c>
       <c r="D77" s="31">
         <v>11911</v>
       </c>
-      <c r="E77" s="41"/>
+      <c r="E77" s="31">
+        <v>15342</v>
+      </c>
       <c r="F77" s="20"/>
       <c r="G77" s="31"/>
       <c r="H77" s="31"/>
       <c r="I77" s="35"/>
       <c r="J77" s="28"/>
       <c r="K77" s="29"/>
       <c r="L77" s="29"/>
       <c r="M77" s="35"/>
     </row>
     <row r="78" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B78" s="20">
         <v>2864</v>
       </c>
       <c r="C78" s="31">
         <v>5539</v>
       </c>
       <c r="D78" s="31">
         <v>9885</v>
       </c>
-      <c r="E78" s="6"/>
+      <c r="E78" s="31">
+        <v>12739</v>
+      </c>
       <c r="F78" s="20"/>
       <c r="G78" s="31"/>
       <c r="H78" s="31"/>
       <c r="I78" s="35"/>
       <c r="J78" s="31"/>
       <c r="K78" s="31"/>
       <c r="L78" s="31"/>
       <c r="M78" s="31"/>
     </row>
     <row r="79" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B79" s="20">
         <v>5</v>
       </c>
       <c r="C79" s="31">
         <v>10</v>
       </c>
       <c r="D79" s="31">
         <v>15</v>
       </c>
-      <c r="E79" s="6"/>
+      <c r="E79" s="31">
+        <v>20</v>
+      </c>
       <c r="F79" s="20"/>
       <c r="G79" s="31"/>
       <c r="H79" s="31"/>
       <c r="I79" s="35"/>
       <c r="J79" s="31"/>
       <c r="K79" s="31"/>
       <c r="L79" s="31"/>
       <c r="M79" s="31"/>
     </row>
     <row r="80" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B80" s="20">
         <v>866</v>
       </c>
       <c r="C80" s="31">
         <v>1439</v>
       </c>
       <c r="D80" s="31">
         <v>2011</v>
       </c>
-      <c r="E80" s="6"/>
+      <c r="E80" s="31">
+        <v>2583</v>
+      </c>
       <c r="F80" s="20"/>
       <c r="G80" s="31"/>
       <c r="H80" s="31"/>
       <c r="I80" s="35"/>
       <c r="J80" s="31"/>
       <c r="K80" s="31"/>
       <c r="L80" s="31"/>
       <c r="M80" s="31"/>
     </row>
     <row r="81" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="46" t="s">
         <v>49</v>
       </c>
       <c r="B81" s="39"/>
       <c r="C81" s="31"/>
       <c r="D81" s="32"/>
-      <c r="E81" s="40"/>
+      <c r="E81" s="31"/>
       <c r="F81" s="39"/>
       <c r="G81" s="31"/>
       <c r="H81" s="31"/>
       <c r="I81" s="35"/>
       <c r="J81" s="28"/>
       <c r="K81" s="32"/>
       <c r="L81" s="32"/>
       <c r="M81" s="35"/>
     </row>
     <row r="82" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="56" t="s">
         <v>86</v>
       </c>
-      <c r="B82" s="61">
+      <c r="B82" s="59">
         <v>82</v>
       </c>
-      <c r="C82" s="61">
+      <c r="C82" s="59">
         <v>268</v>
       </c>
       <c r="D82" s="15">
         <v>404</v>
       </c>
-      <c r="E82" s="41"/>
-[...1 lines deleted...]
-      <c r="G82" s="59"/>
+      <c r="E82" s="31">
+        <v>558</v>
+      </c>
+      <c r="F82" s="57"/>
+      <c r="G82" s="57"/>
       <c r="H82" s="31"/>
       <c r="I82" s="35"/>
       <c r="J82" s="28"/>
       <c r="K82" s="32"/>
       <c r="L82" s="32"/>
       <c r="M82" s="35"/>
     </row>
     <row r="83" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B83" s="61">
+      <c r="B83" s="59">
         <v>82</v>
       </c>
-      <c r="C83" s="61">
+      <c r="C83" s="59">
         <v>268</v>
       </c>
       <c r="D83" s="20">
         <v>404</v>
       </c>
-      <c r="E83" s="41"/>
-[...1 lines deleted...]
-      <c r="G83" s="59"/>
+      <c r="E83" s="31">
+        <v>558</v>
+      </c>
+      <c r="F83" s="57"/>
+      <c r="G83" s="57"/>
       <c r="H83" s="31"/>
       <c r="I83" s="35"/>
       <c r="J83" s="31"/>
       <c r="K83" s="31"/>
       <c r="L83" s="31"/>
       <c r="M83" s="31"/>
     </row>
     <row r="84" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B84" s="20"/>
       <c r="C84" s="27"/>
       <c r="D84" s="31"/>
-      <c r="E84" s="40"/>
+      <c r="E84" s="65"/>
       <c r="F84" s="20"/>
       <c r="G84" s="27"/>
       <c r="H84" s="31"/>
       <c r="I84" s="35"/>
       <c r="J84" s="28"/>
       <c r="K84" s="29"/>
       <c r="L84" s="29"/>
       <c r="M84" s="35"/>
     </row>
     <row r="85" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B85" s="20">
         <v>4983</v>
       </c>
       <c r="C85" s="31">
         <v>9678</v>
       </c>
       <c r="D85" s="31">
         <v>15057</v>
       </c>
-      <c r="E85" s="41"/>
+      <c r="E85" s="31">
+        <v>20439</v>
+      </c>
       <c r="F85" s="20"/>
       <c r="G85" s="31"/>
       <c r="H85" s="31"/>
       <c r="I85" s="35"/>
       <c r="J85" s="28"/>
       <c r="K85" s="29"/>
       <c r="L85" s="29"/>
       <c r="M85" s="35"/>
     </row>
     <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B86" s="20">
         <v>4295</v>
       </c>
       <c r="C86" s="31">
         <v>8326</v>
       </c>
       <c r="D86" s="31">
         <v>13098</v>
       </c>
-      <c r="E86" s="6"/>
+      <c r="E86" s="31">
+        <v>17859</v>
+      </c>
       <c r="F86" s="20"/>
       <c r="G86" s="31"/>
       <c r="H86" s="31"/>
       <c r="I86" s="35"/>
       <c r="J86" s="31"/>
       <c r="K86" s="31"/>
       <c r="L86" s="31"/>
       <c r="M86" s="31"/>
     </row>
     <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B87" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C87" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="D87" s="62" t="s">
+      <c r="D87" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="E87" s="6"/>
+      <c r="E87" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F87" s="39"/>
       <c r="G87" s="39"/>
       <c r="H87" s="31"/>
       <c r="I87" s="35"/>
       <c r="J87" s="33"/>
       <c r="K87" s="33"/>
       <c r="L87" s="33"/>
       <c r="M87" s="33"/>
     </row>
     <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B88" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C88" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="D88" s="62" t="s">
+      <c r="D88" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="E88" s="6"/>
+      <c r="E88" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F88" s="39"/>
       <c r="G88" s="39"/>
       <c r="H88" s="31"/>
       <c r="I88" s="35"/>
       <c r="J88" s="33"/>
       <c r="K88" s="33"/>
       <c r="L88" s="33"/>
       <c r="M88" s="33"/>
     </row>
     <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B89" s="20">
         <v>8</v>
       </c>
       <c r="C89" s="31">
         <v>16</v>
       </c>
       <c r="D89" s="31">
         <v>24</v>
       </c>
-      <c r="E89" s="6"/>
+      <c r="E89" s="31">
+        <v>32</v>
+      </c>
       <c r="F89" s="20"/>
       <c r="G89" s="31"/>
       <c r="H89" s="31"/>
       <c r="I89" s="35"/>
       <c r="J89" s="31"/>
       <c r="K89" s="31"/>
       <c r="L89" s="31"/>
       <c r="M89" s="31"/>
     </row>
     <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="20">
         <v>208</v>
       </c>
       <c r="C90" s="31">
         <v>381</v>
       </c>
       <c r="D90" s="31">
         <v>555</v>
       </c>
-      <c r="E90" s="6"/>
+      <c r="E90" s="31">
+        <v>728</v>
+      </c>
       <c r="F90" s="20"/>
       <c r="G90" s="31"/>
       <c r="H90" s="31"/>
       <c r="I90" s="35"/>
       <c r="J90" s="31"/>
       <c r="K90" s="31"/>
       <c r="L90" s="31"/>
       <c r="M90" s="31"/>
     </row>
     <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B91" s="20">
         <v>1</v>
       </c>
       <c r="C91" s="31">
         <v>1</v>
       </c>
       <c r="D91" s="31">
         <v>2</v>
       </c>
-      <c r="E91" s="6"/>
+      <c r="E91" s="31">
+        <v>2</v>
+      </c>
       <c r="F91" s="20"/>
       <c r="G91" s="31"/>
       <c r="H91" s="31"/>
       <c r="I91" s="35"/>
       <c r="J91" s="31"/>
       <c r="K91" s="31"/>
       <c r="L91" s="31"/>
       <c r="M91" s="31"/>
     </row>
     <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="51" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="20"/>
       <c r="C92" s="31"/>
       <c r="D92" s="31"/>
-      <c r="E92" s="40"/>
+      <c r="E92" s="31"/>
       <c r="F92" s="20"/>
       <c r="G92" s="31"/>
       <c r="H92" s="31"/>
       <c r="I92" s="35"/>
       <c r="J92" s="28"/>
       <c r="K92" s="29"/>
       <c r="L92" s="31"/>
       <c r="M92" s="35"/>
     </row>
     <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="20">
         <v>149</v>
       </c>
       <c r="C93" s="31">
         <v>304</v>
       </c>
       <c r="D93" s="31">
         <v>587</v>
       </c>
-      <c r="E93" s="41"/>
+      <c r="E93" s="31">
+        <v>876</v>
+      </c>
       <c r="F93" s="20"/>
       <c r="G93" s="31"/>
       <c r="H93" s="31"/>
       <c r="I93" s="35"/>
       <c r="J93" s="28"/>
       <c r="K93" s="29"/>
       <c r="L93" s="31"/>
       <c r="M93" s="35"/>
     </row>
     <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B94" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C94" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D94" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E94" s="6"/>
+      <c r="E94" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F94" s="39"/>
       <c r="G94" s="39"/>
       <c r="H94" s="31"/>
       <c r="I94" s="35"/>
       <c r="J94" s="31"/>
       <c r="K94" s="31"/>
       <c r="L94" s="31"/>
       <c r="M94" s="31"/>
     </row>
     <row r="95" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B95" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C95" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D95" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E95" s="6"/>
+      <c r="E95" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F95" s="39"/>
       <c r="G95" s="39"/>
       <c r="H95" s="31"/>
       <c r="I95" s="35"/>
       <c r="J95" s="31"/>
       <c r="K95" s="31"/>
       <c r="L95" s="31"/>
       <c r="M95" s="31"/>
     </row>
     <row r="96" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B96" s="20">
         <v>0</v>
       </c>
       <c r="C96" s="31">
         <v>0</v>
       </c>
       <c r="D96" s="23">
         <v>0</v>
       </c>
-      <c r="E96" s="6"/>
+      <c r="E96" s="31">
+        <v>0</v>
+      </c>
       <c r="F96" s="20"/>
       <c r="G96" s="31"/>
       <c r="H96" s="31"/>
       <c r="I96" s="35"/>
       <c r="J96" s="23"/>
       <c r="K96" s="20"/>
       <c r="L96" s="23"/>
       <c r="M96" s="32"/>
     </row>
     <row r="97" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B97" s="20">
         <v>1</v>
       </c>
       <c r="C97" s="31">
         <v>1</v>
       </c>
       <c r="D97" s="31">
         <v>2</v>
       </c>
-      <c r="E97" s="6"/>
+      <c r="E97" s="31">
+        <v>2</v>
+      </c>
       <c r="F97" s="20"/>
       <c r="G97" s="31"/>
       <c r="H97" s="31"/>
       <c r="I97" s="35"/>
       <c r="J97" s="31"/>
       <c r="K97" s="31"/>
       <c r="L97" s="31"/>
       <c r="M97" s="31"/>
     </row>
     <row r="98" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="41" t="s">
         <v>77</v>
       </c>
       <c r="B98" s="20">
         <v>0</v>
       </c>
       <c r="C98" s="31">
         <v>1</v>
       </c>
       <c r="D98" s="31">
         <v>1</v>
       </c>
-      <c r="E98" s="41"/>
+      <c r="E98" s="31">
+        <v>1</v>
+      </c>
       <c r="F98" s="20"/>
       <c r="G98" s="31"/>
       <c r="H98" s="31"/>
       <c r="I98" s="35"/>
       <c r="J98" s="31"/>
       <c r="K98" s="31"/>
       <c r="L98" s="31"/>
       <c r="M98" s="31"/>
     </row>
     <row r="99" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B99" s="20">
         <v>7</v>
       </c>
       <c r="C99" s="31">
         <v>20</v>
       </c>
       <c r="D99" s="32">
         <v>34</v>
       </c>
-      <c r="E99" s="6"/>
+      <c r="E99" s="31">
+        <v>47</v>
+      </c>
       <c r="F99" s="20"/>
       <c r="G99" s="31"/>
       <c r="H99" s="31"/>
       <c r="I99" s="35"/>
       <c r="J99" s="32"/>
       <c r="K99" s="31"/>
       <c r="L99" s="31"/>
       <c r="M99" s="31"/>
     </row>
     <row r="100" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="41" t="s">
         <v>79</v>
       </c>
       <c r="B100" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C100" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D100" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="E100" s="41"/>
+      <c r="E100" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F100" s="20"/>
       <c r="G100" s="31"/>
       <c r="H100" s="31"/>
       <c r="I100" s="35"/>
       <c r="J100" s="31"/>
       <c r="K100" s="31"/>
       <c r="L100" s="31"/>
       <c r="M100" s="31"/>
     </row>
     <row r="101" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B101" s="20">
         <v>0</v>
       </c>
       <c r="C101" s="31">
         <v>0</v>
       </c>
       <c r="D101" s="31">
         <v>1</v>
       </c>
-      <c r="E101" s="6"/>
+      <c r="E101" s="31">
+        <v>1</v>
+      </c>
       <c r="F101" s="20"/>
       <c r="G101" s="31"/>
       <c r="H101" s="31"/>
       <c r="I101" s="35"/>
       <c r="J101" s="31"/>
       <c r="K101" s="31"/>
       <c r="L101" s="31"/>
       <c r="M101" s="31"/>
     </row>
     <row r="102" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B102" s="20"/>
       <c r="C102" s="31"/>
       <c r="D102" s="31"/>
-      <c r="E102" s="40"/>
+      <c r="E102" s="31"/>
       <c r="F102" s="20"/>
       <c r="G102" s="31"/>
       <c r="H102" s="31"/>
       <c r="I102" s="35"/>
       <c r="J102" s="28"/>
       <c r="K102" s="29"/>
       <c r="L102" s="29"/>
       <c r="M102" s="35"/>
     </row>
     <row r="103" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B103" s="20">
         <v>170</v>
       </c>
       <c r="C103" s="31">
         <v>368</v>
       </c>
       <c r="D103" s="31">
         <v>559</v>
       </c>
-      <c r="E103" s="41"/>
+      <c r="E103" s="31">
+        <v>753</v>
+      </c>
       <c r="F103" s="20"/>
       <c r="G103" s="31"/>
       <c r="H103" s="31"/>
       <c r="I103" s="35"/>
       <c r="J103" s="28"/>
       <c r="K103" s="29"/>
       <c r="L103" s="29"/>
       <c r="M103" s="35"/>
     </row>
     <row r="104" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B104" s="20">
         <v>119</v>
       </c>
       <c r="C104" s="31">
         <v>262</v>
       </c>
       <c r="D104" s="31">
         <v>399</v>
       </c>
-      <c r="E104" s="6"/>
+      <c r="E104" s="31">
+        <v>539</v>
+      </c>
       <c r="F104" s="20"/>
       <c r="G104" s="31"/>
       <c r="H104" s="31"/>
       <c r="I104" s="35"/>
       <c r="J104" s="31"/>
       <c r="K104" s="31"/>
       <c r="L104" s="31"/>
       <c r="M104" s="31"/>
     </row>
     <row r="105" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B105" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C105" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D105" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E105" s="6"/>
+      <c r="E105" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F105" s="39"/>
       <c r="G105" s="39"/>
       <c r="H105" s="31"/>
       <c r="I105" s="35"/>
       <c r="J105" s="31"/>
       <c r="K105" s="31"/>
       <c r="L105" s="31"/>
       <c r="M105" s="31"/>
     </row>
     <row r="106" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B106" s="61">
+      <c r="B106" s="59">
         <v>13</v>
       </c>
-      <c r="C106" s="61">
+      <c r="C106" s="59">
         <v>31</v>
       </c>
       <c r="D106" s="31">
         <v>49</v>
       </c>
-      <c r="E106" s="6"/>
+      <c r="E106" s="31">
+        <v>66</v>
+      </c>
       <c r="F106" s="39"/>
       <c r="G106" s="39"/>
       <c r="H106" s="31"/>
       <c r="I106" s="35"/>
       <c r="J106" s="31"/>
       <c r="K106" s="31"/>
       <c r="L106" s="31"/>
       <c r="M106" s="31"/>
     </row>
     <row r="107" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="41" t="s">
         <v>79</v>
       </c>
       <c r="B107" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C107" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D107" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="E107" s="41"/>
+      <c r="E107" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F107" s="20"/>
       <c r="G107" s="31"/>
       <c r="H107" s="31"/>
       <c r="I107" s="35"/>
       <c r="J107" s="31"/>
       <c r="K107" s="31"/>
       <c r="L107" s="31"/>
       <c r="M107" s="31"/>
     </row>
     <row r="108" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B108" s="20">
         <v>0</v>
       </c>
       <c r="C108" s="31">
         <v>0</v>
       </c>
       <c r="D108" s="32">
         <v>1</v>
       </c>
-      <c r="E108" s="6"/>
+      <c r="E108" s="31">
+        <v>1</v>
+      </c>
       <c r="F108" s="20"/>
       <c r="G108" s="31"/>
       <c r="H108" s="31"/>
       <c r="I108" s="35"/>
       <c r="J108" s="32"/>
       <c r="K108" s="31"/>
       <c r="L108" s="31"/>
       <c r="M108" s="31"/>
     </row>
     <row r="109" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B109" s="20">
         <v>0</v>
       </c>
       <c r="C109" s="31">
         <v>0</v>
       </c>
       <c r="D109" s="23">
         <v>0</v>
       </c>
-      <c r="E109" s="6"/>
+      <c r="E109" s="31">
+        <v>0</v>
+      </c>
       <c r="F109" s="20"/>
       <c r="G109" s="31"/>
       <c r="H109" s="31"/>
       <c r="I109" s="35"/>
       <c r="J109" s="27"/>
       <c r="K109" s="32"/>
       <c r="L109" s="27"/>
       <c r="M109" s="32"/>
     </row>
     <row r="110" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="52" t="s">
         <v>50</v>
       </c>
       <c r="B110" s="20"/>
       <c r="C110" s="27"/>
       <c r="D110" s="31"/>
-      <c r="E110" s="40"/>
+      <c r="E110" s="65"/>
       <c r="F110" s="20"/>
       <c r="G110" s="27"/>
       <c r="H110" s="31"/>
       <c r="I110" s="35"/>
       <c r="J110" s="28"/>
       <c r="K110" s="29"/>
       <c r="L110" s="29"/>
       <c r="M110" s="35"/>
     </row>
     <row r="111" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B111" s="20">
         <v>46</v>
       </c>
       <c r="C111" s="31">
         <v>104</v>
       </c>
       <c r="D111" s="31">
         <v>167</v>
       </c>
-      <c r="E111" s="41"/>
+      <c r="E111" s="31">
+        <v>227</v>
+      </c>
       <c r="F111" s="20"/>
       <c r="G111" s="31"/>
       <c r="H111" s="31"/>
       <c r="I111" s="35"/>
       <c r="J111" s="28"/>
       <c r="K111" s="29"/>
       <c r="L111" s="29"/>
       <c r="M111" s="35"/>
     </row>
     <row r="112" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B112" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C112" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D112" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E112" s="6"/>
+      <c r="E112" s="31" t="s">
+        <v>43</v>
+      </c>
       <c r="F112" s="39"/>
       <c r="G112" s="39"/>
       <c r="H112" s="31"/>
       <c r="I112" s="35"/>
       <c r="J112" s="31"/>
       <c r="K112" s="31"/>
       <c r="L112" s="31"/>
       <c r="M112" s="31"/>
     </row>
     <row r="113" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B113" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C113" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D113" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E113" s="6"/>
+      <c r="E113" s="31" t="s">
+        <v>43</v>
+      </c>
       <c r="F113" s="39"/>
       <c r="G113" s="39"/>
       <c r="H113" s="31"/>
       <c r="I113" s="35"/>
       <c r="J113" s="31"/>
       <c r="K113" s="31"/>
       <c r="L113" s="31"/>
       <c r="M113" s="31"/>
     </row>
     <row r="114" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="41" t="s">
         <v>79</v>
       </c>
       <c r="B114" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C114" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="D114" s="62" t="s">
+      <c r="D114" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="E114" s="41"/>
+      <c r="E114" s="60" t="s">
+        <v>43</v>
+      </c>
       <c r="F114" s="20"/>
       <c r="G114" s="31"/>
       <c r="H114" s="31"/>
       <c r="I114" s="35"/>
       <c r="J114" s="33"/>
       <c r="K114" s="33"/>
       <c r="L114" s="33"/>
       <c r="M114" s="33"/>
     </row>
     <row r="115" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B115" s="20">
         <v>0</v>
       </c>
       <c r="C115" s="31">
         <v>0</v>
       </c>
       <c r="D115" s="31">
         <v>0</v>
       </c>
-      <c r="E115" s="6"/>
+      <c r="E115" s="31">
+        <v>0</v>
+      </c>
       <c r="F115" s="20"/>
       <c r="G115" s="31"/>
       <c r="H115" s="31"/>
       <c r="I115" s="35"/>
       <c r="J115" s="31"/>
       <c r="K115" s="31"/>
       <c r="L115" s="31"/>
       <c r="M115" s="31"/>
     </row>
     <row r="116" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A116" s="52" t="s">
         <v>51</v>
       </c>
       <c r="B116" s="20"/>
       <c r="C116" s="31"/>
       <c r="D116" s="31"/>
-      <c r="E116" s="40"/>
+      <c r="E116" s="31"/>
       <c r="F116" s="20"/>
       <c r="G116" s="31"/>
       <c r="H116" s="31"/>
       <c r="I116" s="35"/>
       <c r="J116" s="28"/>
       <c r="K116" s="29"/>
       <c r="L116" s="29"/>
       <c r="M116" s="35"/>
     </row>
     <row r="117" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B117" s="20">
         <v>42</v>
       </c>
       <c r="C117" s="31">
         <v>88</v>
       </c>
       <c r="D117" s="31">
         <v>134</v>
       </c>
-      <c r="E117" s="41"/>
+      <c r="E117" s="31">
+        <v>177</v>
+      </c>
       <c r="F117" s="20"/>
       <c r="G117" s="31"/>
       <c r="H117" s="31"/>
       <c r="I117" s="35"/>
       <c r="J117" s="28"/>
       <c r="K117" s="29"/>
       <c r="L117" s="29"/>
       <c r="M117" s="35"/>
     </row>
     <row r="118" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B118" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C118" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="D118" s="62" t="s">
+      <c r="D118" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="E118" s="6"/>
+      <c r="E118" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F118" s="39"/>
       <c r="G118" s="39"/>
       <c r="H118" s="31"/>
       <c r="I118" s="35"/>
       <c r="J118" s="33"/>
       <c r="K118" s="33"/>
       <c r="L118" s="33"/>
       <c r="M118" s="33"/>
     </row>
     <row r="119" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B119" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C119" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D119" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="E119" s="6"/>
+      <c r="E119" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F119" s="39"/>
       <c r="G119" s="39"/>
       <c r="H119" s="31"/>
       <c r="I119" s="35"/>
       <c r="J119" s="32"/>
       <c r="K119" s="32"/>
       <c r="L119" s="27"/>
       <c r="M119" s="32"/>
     </row>
     <row r="120" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B120" s="20">
         <v>13</v>
       </c>
       <c r="C120" s="31">
         <v>31</v>
       </c>
       <c r="D120" s="31">
         <v>49</v>
       </c>
-      <c r="E120" s="6"/>
+      <c r="E120" s="31">
+        <v>66</v>
+      </c>
       <c r="F120" s="20"/>
       <c r="G120" s="31"/>
       <c r="H120" s="31"/>
       <c r="I120" s="35"/>
       <c r="J120" s="31"/>
       <c r="K120" s="31"/>
       <c r="L120" s="31"/>
       <c r="M120" s="31"/>
     </row>
     <row r="121" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B121" s="20">
         <v>0</v>
       </c>
       <c r="C121" s="31">
         <v>0</v>
       </c>
       <c r="D121" s="32">
         <v>0</v>
       </c>
-      <c r="E121" s="6"/>
+      <c r="E121" s="31">
+        <v>0</v>
+      </c>
       <c r="F121" s="20"/>
       <c r="G121" s="31"/>
       <c r="H121" s="31"/>
       <c r="I121" s="35"/>
       <c r="J121" s="32"/>
       <c r="K121" s="33"/>
       <c r="L121" s="33"/>
       <c r="M121" s="31"/>
     </row>
     <row r="122" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B122" s="20">
         <v>0</v>
       </c>
       <c r="C122" s="31">
         <v>0</v>
       </c>
       <c r="D122" s="32">
         <v>0</v>
       </c>
-      <c r="E122" s="6"/>
+      <c r="E122" s="31">
+        <v>0</v>
+      </c>
       <c r="F122" s="20"/>
       <c r="G122" s="31"/>
       <c r="H122" s="31"/>
       <c r="I122" s="35"/>
       <c r="J122" s="32"/>
       <c r="K122" s="31"/>
       <c r="L122" s="31"/>
       <c r="M122" s="31"/>
     </row>
     <row r="123" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="52" t="s">
         <v>52</v>
       </c>
       <c r="B123" s="39"/>
       <c r="C123" s="32"/>
       <c r="D123" s="32"/>
-      <c r="E123" s="40"/>
+      <c r="E123" s="31"/>
       <c r="F123" s="39"/>
       <c r="G123" s="32"/>
       <c r="H123" s="31"/>
       <c r="I123" s="35"/>
       <c r="J123" s="20"/>
       <c r="K123" s="32"/>
       <c r="L123" s="32"/>
       <c r="M123" s="35"/>
     </row>
     <row r="124" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B124" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C124" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D124" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="E124" s="41"/>
+      <c r="E124" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F124" s="39"/>
       <c r="G124" s="39"/>
       <c r="H124" s="31"/>
       <c r="I124" s="35"/>
       <c r="J124" s="20"/>
       <c r="K124" s="32"/>
       <c r="L124" s="32"/>
       <c r="M124" s="35"/>
     </row>
     <row r="125" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B125" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C125" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D125" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E125" s="6"/>
+      <c r="E125" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F125" s="39"/>
       <c r="G125" s="39"/>
       <c r="H125" s="31"/>
       <c r="I125" s="35"/>
       <c r="J125" s="31"/>
       <c r="K125" s="31"/>
       <c r="L125" s="31"/>
       <c r="M125" s="31"/>
     </row>
     <row r="126" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A126" s="51" t="s">
         <v>53</v>
       </c>
       <c r="B126" s="39"/>
       <c r="C126" s="31"/>
       <c r="D126" s="32"/>
-      <c r="E126" s="40"/>
+      <c r="E126" s="31"/>
       <c r="F126" s="39"/>
       <c r="G126" s="31"/>
       <c r="H126" s="31"/>
       <c r="I126" s="35"/>
       <c r="J126" s="29"/>
       <c r="K126" s="32"/>
       <c r="L126" s="32"/>
       <c r="M126" s="35"/>
     </row>
     <row r="127" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B127" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C127" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D127" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="E127" s="41"/>
+      <c r="E127" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F127" s="39"/>
       <c r="G127" s="39"/>
       <c r="H127" s="31"/>
       <c r="I127" s="35"/>
       <c r="J127" s="29"/>
       <c r="K127" s="32"/>
       <c r="L127" s="32"/>
       <c r="M127" s="35"/>
     </row>
     <row r="128" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B128" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C128" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D128" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="E128" s="6"/>
+      <c r="E128" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F128" s="39"/>
       <c r="G128" s="39"/>
       <c r="H128" s="31"/>
       <c r="I128" s="35"/>
       <c r="J128" s="32"/>
       <c r="K128" s="31"/>
       <c r="L128" s="31"/>
       <c r="M128" s="31"/>
     </row>
     <row r="129" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A129" s="46" t="s">
         <v>8</v>
       </c>
       <c r="B129" s="20"/>
       <c r="C129" s="21"/>
       <c r="D129" s="31"/>
-      <c r="E129" s="40"/>
+      <c r="E129" s="66"/>
       <c r="F129" s="20"/>
       <c r="G129" s="21"/>
       <c r="H129" s="31"/>
       <c r="I129" s="35"/>
       <c r="J129" s="28"/>
       <c r="K129" s="29"/>
       <c r="L129" s="29"/>
       <c r="M129" s="35"/>
     </row>
     <row r="130" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B130" s="20">
         <v>85868</v>
       </c>
       <c r="C130" s="31">
         <v>184246</v>
       </c>
       <c r="D130" s="31">
         <v>301468</v>
       </c>
-      <c r="E130" s="41"/>
+      <c r="E130" s="31">
+        <v>399315</v>
+      </c>
       <c r="F130" s="20"/>
       <c r="G130" s="31"/>
       <c r="H130" s="31"/>
       <c r="I130" s="35"/>
       <c r="J130" s="28"/>
       <c r="K130" s="29"/>
       <c r="L130" s="29"/>
       <c r="M130" s="35"/>
     </row>
     <row r="131" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B131" s="20">
         <v>78328</v>
       </c>
       <c r="C131" s="31">
         <v>169893</v>
       </c>
-      <c r="D131" s="65">
+      <c r="D131" s="63">
         <v>280675</v>
       </c>
-      <c r="E131" s="6"/>
+      <c r="E131" s="31">
+        <v>371970</v>
+      </c>
       <c r="F131" s="20"/>
       <c r="G131" s="31"/>
       <c r="H131" s="31"/>
       <c r="I131" s="35"/>
       <c r="J131" s="32"/>
       <c r="K131" s="31"/>
       <c r="L131" s="31"/>
       <c r="M131" s="31"/>
     </row>
     <row r="132" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B132" s="20">
         <v>43</v>
       </c>
       <c r="C132" s="31">
         <v>71</v>
       </c>
       <c r="D132" s="32">
         <v>99</v>
       </c>
-      <c r="E132" s="6"/>
+      <c r="E132" s="31">
+        <v>127</v>
+      </c>
       <c r="F132" s="20"/>
       <c r="G132" s="31"/>
       <c r="H132" s="31"/>
       <c r="I132" s="35"/>
       <c r="J132" s="32"/>
       <c r="K132" s="31"/>
       <c r="L132" s="31"/>
       <c r="M132" s="31"/>
     </row>
     <row r="133" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B133" s="20">
         <v>3872</v>
       </c>
       <c r="C133" s="31">
         <v>7102</v>
       </c>
-      <c r="D133" s="65">
+      <c r="D133" s="63">
         <v>9787</v>
       </c>
-      <c r="E133" s="6"/>
+      <c r="E133" s="31">
+        <v>12747</v>
+      </c>
       <c r="F133" s="20"/>
       <c r="G133" s="31"/>
       <c r="H133" s="31"/>
       <c r="I133" s="35"/>
       <c r="J133" s="32"/>
       <c r="K133" s="31"/>
       <c r="L133" s="31"/>
       <c r="M133" s="31"/>
     </row>
     <row r="134" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B134" s="20">
         <v>4</v>
       </c>
       <c r="C134" s="31">
         <v>6</v>
       </c>
       <c r="D134" s="32">
         <v>7</v>
       </c>
-      <c r="E134" s="6"/>
+      <c r="E134" s="31">
+        <v>9</v>
+      </c>
       <c r="F134" s="20"/>
       <c r="G134" s="31"/>
       <c r="H134" s="31"/>
       <c r="I134" s="35"/>
       <c r="J134" s="32"/>
       <c r="K134" s="31"/>
       <c r="L134" s="31"/>
       <c r="M134" s="31"/>
     </row>
     <row r="135" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B135" s="20">
         <v>232</v>
       </c>
       <c r="C135" s="31">
         <v>519</v>
       </c>
       <c r="D135" s="32">
         <v>806</v>
       </c>
-      <c r="E135" s="6"/>
+      <c r="E135" s="31">
+        <v>1093</v>
+      </c>
       <c r="F135" s="20"/>
       <c r="G135" s="31"/>
       <c r="H135" s="31"/>
       <c r="I135" s="35"/>
       <c r="J135" s="32"/>
       <c r="K135" s="31"/>
       <c r="L135" s="31"/>
       <c r="M135" s="31"/>
     </row>
     <row r="136" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B136" s="20">
         <v>10</v>
       </c>
       <c r="C136" s="31">
         <v>19</v>
       </c>
       <c r="D136" s="32">
         <v>27</v>
       </c>
-      <c r="E136" s="6"/>
+      <c r="E136" s="31">
+        <v>36</v>
+      </c>
       <c r="F136" s="20"/>
       <c r="G136" s="31"/>
       <c r="H136" s="31"/>
       <c r="I136" s="35"/>
       <c r="J136" s="32"/>
       <c r="K136" s="31"/>
       <c r="L136" s="31"/>
       <c r="M136" s="31"/>
     </row>
     <row r="137" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B137" s="20">
         <v>399</v>
       </c>
       <c r="C137" s="31">
         <v>893</v>
       </c>
-      <c r="D137" s="65">
+      <c r="D137" s="63">
         <v>1764</v>
       </c>
-      <c r="E137" s="6"/>
+      <c r="E137" s="31">
+        <v>2672</v>
+      </c>
       <c r="F137" s="20"/>
       <c r="G137" s="31"/>
       <c r="H137" s="31"/>
       <c r="I137" s="35"/>
       <c r="J137" s="32"/>
       <c r="K137" s="31"/>
       <c r="L137" s="31"/>
       <c r="M137" s="31"/>
     </row>
     <row r="138" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B138" s="20">
         <v>11</v>
       </c>
       <c r="C138" s="31">
         <v>26</v>
       </c>
       <c r="D138" s="32">
         <v>40</v>
       </c>
-      <c r="E138" s="6"/>
+      <c r="E138" s="31">
+        <v>54</v>
+      </c>
       <c r="F138" s="20"/>
       <c r="G138" s="31"/>
       <c r="H138" s="31"/>
       <c r="I138" s="35"/>
       <c r="J138" s="32"/>
       <c r="K138" s="31"/>
       <c r="L138" s="31"/>
       <c r="M138" s="31"/>
     </row>
     <row r="139" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B139" s="20">
         <v>49</v>
       </c>
       <c r="C139" s="31">
         <v>81</v>
       </c>
       <c r="D139" s="32">
         <v>112</v>
       </c>
-      <c r="E139" s="6"/>
+      <c r="E139" s="31">
+        <v>144</v>
+      </c>
       <c r="F139" s="20"/>
       <c r="G139" s="31"/>
       <c r="H139" s="31"/>
       <c r="I139" s="35"/>
       <c r="J139" s="32"/>
       <c r="K139" s="31"/>
       <c r="L139" s="31"/>
       <c r="M139" s="31"/>
     </row>
     <row r="140" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="41" t="s">
         <v>77</v>
       </c>
       <c r="B140" s="20">
         <v>36</v>
       </c>
       <c r="C140" s="31">
         <v>74</v>
       </c>
       <c r="D140" s="32">
         <v>111</v>
       </c>
-      <c r="E140" s="41"/>
+      <c r="E140" s="31">
+        <v>148</v>
+      </c>
       <c r="F140" s="20"/>
       <c r="G140" s="31"/>
       <c r="H140" s="31"/>
       <c r="I140" s="35"/>
       <c r="J140" s="32"/>
       <c r="K140" s="31"/>
       <c r="L140" s="31"/>
       <c r="M140" s="31"/>
     </row>
     <row r="141" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B141" s="20">
         <v>33</v>
       </c>
       <c r="C141" s="31">
         <v>62</v>
       </c>
       <c r="D141" s="32">
         <v>91</v>
       </c>
-      <c r="E141" s="6"/>
+      <c r="E141" s="31">
+        <v>121</v>
+      </c>
       <c r="F141" s="20"/>
       <c r="G141" s="31"/>
       <c r="H141" s="31"/>
       <c r="I141" s="35"/>
       <c r="J141" s="32"/>
       <c r="K141" s="31"/>
       <c r="L141" s="31"/>
       <c r="M141" s="31"/>
     </row>
     <row r="142" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="41" t="s">
         <v>79</v>
       </c>
       <c r="B142" s="20">
         <v>0</v>
       </c>
       <c r="C142" s="31">
         <v>0</v>
       </c>
       <c r="D142" s="32">
         <v>1</v>
       </c>
-      <c r="E142" s="41"/>
+      <c r="E142" s="31">
+        <v>1</v>
+      </c>
       <c r="F142" s="20"/>
       <c r="G142" s="31"/>
       <c r="H142" s="31"/>
       <c r="I142" s="35"/>
       <c r="J142" s="32"/>
       <c r="K142" s="31"/>
       <c r="L142" s="31"/>
       <c r="M142" s="31"/>
     </row>
     <row r="143" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="41" t="s">
         <v>80</v>
       </c>
       <c r="B143" s="20">
         <v>3</v>
       </c>
       <c r="C143" s="31">
         <v>6</v>
       </c>
       <c r="D143" s="32">
         <v>9</v>
       </c>
-      <c r="E143" s="41"/>
+      <c r="E143" s="31">
+        <v>13</v>
+      </c>
       <c r="F143" s="20"/>
       <c r="G143" s="31"/>
       <c r="H143" s="31"/>
       <c r="I143" s="35"/>
       <c r="J143" s="32"/>
       <c r="K143" s="31"/>
       <c r="L143" s="31"/>
       <c r="M143" s="31"/>
     </row>
     <row r="144" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B144" s="20">
         <v>2815</v>
       </c>
       <c r="C144" s="31">
         <v>5427</v>
       </c>
-      <c r="D144" s="65">
+      <c r="D144" s="63">
         <v>7836</v>
       </c>
-      <c r="E144" s="6"/>
+      <c r="E144" s="31">
+        <v>10044</v>
+      </c>
       <c r="F144" s="20"/>
       <c r="G144" s="31"/>
       <c r="H144" s="31"/>
       <c r="I144" s="35"/>
       <c r="J144" s="32"/>
       <c r="K144" s="31"/>
       <c r="L144" s="31"/>
       <c r="M144" s="31"/>
     </row>
     <row r="145" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B145" s="20">
         <v>11</v>
       </c>
       <c r="C145" s="31">
         <v>24</v>
       </c>
       <c r="D145" s="32">
         <v>37</v>
       </c>
-      <c r="E145" s="6"/>
+      <c r="E145" s="31">
+        <v>50</v>
+      </c>
       <c r="F145" s="20"/>
       <c r="G145" s="31"/>
       <c r="H145" s="31"/>
       <c r="I145" s="35"/>
       <c r="J145" s="32"/>
       <c r="K145" s="31"/>
       <c r="L145" s="31"/>
       <c r="M145" s="31"/>
     </row>
     <row r="146" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B146" s="20">
         <v>23</v>
       </c>
       <c r="C146" s="31">
         <v>44</v>
       </c>
       <c r="D146" s="32">
         <v>65</v>
       </c>
-      <c r="E146" s="6"/>
+      <c r="E146" s="31">
+        <v>87</v>
+      </c>
       <c r="F146" s="20"/>
       <c r="G146" s="31"/>
       <c r="H146" s="31"/>
       <c r="I146" s="35"/>
       <c r="J146" s="32"/>
       <c r="K146" s="31"/>
       <c r="L146" s="31"/>
       <c r="M146" s="31"/>
     </row>
     <row r="147" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B147" s="20"/>
       <c r="C147" s="32"/>
       <c r="D147" s="32"/>
-      <c r="E147" s="40"/>
+      <c r="E147" s="31"/>
       <c r="F147" s="20"/>
       <c r="G147" s="32"/>
       <c r="H147" s="31"/>
       <c r="I147" s="35"/>
       <c r="J147" s="32"/>
       <c r="K147" s="31"/>
       <c r="L147" s="31"/>
       <c r="M147" s="31"/>
     </row>
     <row r="148" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B148" s="20">
         <v>81992</v>
       </c>
       <c r="C148" s="31">
         <v>175973</v>
       </c>
-      <c r="D148" s="65">
+      <c r="D148" s="63">
         <v>288439</v>
       </c>
-      <c r="E148" s="41"/>
+      <c r="E148" s="31">
+        <v>381644</v>
+      </c>
       <c r="F148" s="20"/>
       <c r="G148" s="31"/>
       <c r="H148" s="31"/>
       <c r="I148" s="35"/>
       <c r="J148" s="32"/>
       <c r="K148" s="31"/>
       <c r="L148" s="31"/>
       <c r="M148" s="31"/>
     </row>
     <row r="149" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B149" s="20">
         <v>74944</v>
       </c>
       <c r="C149" s="31">
         <v>162678</v>
       </c>
-      <c r="D149" s="65">
+      <c r="D149" s="63">
         <v>269268</v>
       </c>
-      <c r="E149" s="6"/>
+      <c r="E149" s="31">
+        <v>356486</v>
+      </c>
       <c r="F149" s="20"/>
       <c r="G149" s="31"/>
       <c r="H149" s="31"/>
       <c r="I149" s="35"/>
       <c r="J149" s="32"/>
       <c r="K149" s="31"/>
       <c r="L149" s="31"/>
       <c r="M149" s="31"/>
     </row>
     <row r="150" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B150" s="20">
         <v>43</v>
       </c>
       <c r="C150" s="31">
         <v>71</v>
       </c>
       <c r="D150" s="32">
         <v>99</v>
       </c>
-      <c r="E150" s="6"/>
+      <c r="E150" s="31">
+        <v>127</v>
+      </c>
       <c r="F150" s="20"/>
       <c r="G150" s="31"/>
       <c r="H150" s="31"/>
       <c r="I150" s="35"/>
       <c r="J150" s="32"/>
       <c r="K150" s="31"/>
       <c r="L150" s="31"/>
       <c r="M150" s="31"/>
     </row>
     <row r="151" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B151" s="20">
         <v>3709</v>
       </c>
       <c r="C151" s="31">
         <v>6737</v>
       </c>
-      <c r="D151" s="65">
+      <c r="D151" s="63">
         <v>9220</v>
       </c>
-      <c r="E151" s="6"/>
+      <c r="E151" s="31">
+        <v>11978</v>
+      </c>
       <c r="F151" s="20"/>
       <c r="G151" s="31"/>
       <c r="H151" s="31"/>
       <c r="I151" s="35"/>
       <c r="J151" s="32"/>
       <c r="K151" s="31"/>
       <c r="L151" s="31"/>
       <c r="M151" s="31"/>
     </row>
     <row r="152" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B152" s="20">
         <v>75</v>
       </c>
       <c r="C152" s="31">
         <v>153</v>
       </c>
       <c r="D152" s="32">
         <v>232</v>
       </c>
-      <c r="E152" s="6"/>
+      <c r="E152" s="31">
+        <v>310</v>
+      </c>
       <c r="F152" s="20"/>
       <c r="G152" s="31"/>
       <c r="H152" s="31"/>
       <c r="I152" s="35"/>
       <c r="J152" s="32"/>
       <c r="K152" s="31"/>
       <c r="L152" s="31"/>
       <c r="M152" s="31"/>
     </row>
     <row r="153" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B153" s="20">
         <v>398</v>
       </c>
       <c r="C153" s="31">
         <v>892</v>
       </c>
-      <c r="D153" s="65">
+      <c r="D153" s="63">
         <v>1762</v>
       </c>
-      <c r="E153" s="6"/>
+      <c r="E153" s="31">
+        <v>2668</v>
+      </c>
       <c r="F153" s="20"/>
       <c r="G153" s="31"/>
       <c r="H153" s="31"/>
       <c r="I153" s="35"/>
       <c r="J153" s="32"/>
       <c r="K153" s="31"/>
       <c r="L153" s="31"/>
       <c r="M153" s="31"/>
     </row>
     <row r="154" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="41" t="s">
         <v>77</v>
       </c>
       <c r="B154" s="20">
         <v>7</v>
       </c>
       <c r="C154" s="31">
         <v>14</v>
       </c>
       <c r="D154" s="32">
         <v>21</v>
       </c>
-      <c r="E154" s="41"/>
+      <c r="E154" s="31">
+        <v>28</v>
+      </c>
       <c r="F154" s="20"/>
       <c r="G154" s="31"/>
       <c r="H154" s="31"/>
       <c r="I154" s="35"/>
       <c r="J154" s="32"/>
       <c r="K154" s="31"/>
       <c r="L154" s="31"/>
       <c r="M154" s="31"/>
     </row>
     <row r="155" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="41" t="s">
         <v>79</v>
       </c>
       <c r="B155" s="20">
         <v>0</v>
       </c>
       <c r="C155" s="31">
         <v>0</v>
       </c>
       <c r="D155" s="32">
         <v>1</v>
       </c>
-      <c r="E155" s="41"/>
+      <c r="E155" s="31">
+        <v>1</v>
+      </c>
       <c r="F155" s="20"/>
       <c r="G155" s="31"/>
       <c r="H155" s="31"/>
       <c r="I155" s="35"/>
       <c r="J155" s="32"/>
       <c r="K155" s="31"/>
       <c r="L155" s="31"/>
       <c r="M155" s="31"/>
     </row>
     <row r="156" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="41" t="s">
         <v>80</v>
       </c>
       <c r="B156" s="20">
         <v>1</v>
       </c>
       <c r="C156" s="31">
         <v>3</v>
       </c>
       <c r="D156" s="31">
         <v>5</v>
       </c>
-      <c r="E156" s="41"/>
+      <c r="E156" s="31">
+        <v>6</v>
+      </c>
       <c r="F156" s="20"/>
       <c r="G156" s="31"/>
       <c r="H156" s="31"/>
       <c r="I156" s="35"/>
       <c r="J156" s="31"/>
       <c r="K156" s="31"/>
       <c r="L156" s="31"/>
       <c r="M156" s="31"/>
     </row>
     <row r="157" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B157" s="20">
         <v>2814</v>
       </c>
       <c r="C157" s="31">
         <v>5425</v>
       </c>
       <c r="D157" s="23">
         <v>7832</v>
       </c>
-      <c r="E157" s="6"/>
+      <c r="E157" s="31">
+        <v>10039</v>
+      </c>
       <c r="F157" s="20"/>
       <c r="G157" s="31"/>
       <c r="H157" s="31"/>
       <c r="I157" s="35"/>
       <c r="J157" s="27"/>
       <c r="K157" s="32"/>
       <c r="L157" s="27"/>
       <c r="M157" s="32"/>
     </row>
     <row r="158" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="54" t="s">
         <v>56</v>
       </c>
       <c r="B158" s="20"/>
       <c r="C158" s="31"/>
       <c r="D158" s="10"/>
-      <c r="E158" s="40"/>
+      <c r="E158" s="31"/>
       <c r="F158" s="20"/>
       <c r="G158" s="31"/>
       <c r="H158" s="31"/>
       <c r="I158" s="35"/>
       <c r="J158" s="10"/>
       <c r="K158" s="10"/>
       <c r="L158" s="10"/>
       <c r="M158" s="31"/>
     </row>
     <row r="159" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B159" s="20">
         <v>178</v>
       </c>
       <c r="C159" s="31">
         <v>267</v>
       </c>
       <c r="D159" s="10">
         <v>356</v>
       </c>
-      <c r="E159" s="41"/>
+      <c r="E159" s="31">
+        <v>446</v>
+      </c>
       <c r="F159" s="20"/>
       <c r="G159" s="31"/>
       <c r="H159" s="31"/>
       <c r="I159" s="35"/>
       <c r="J159" s="10"/>
       <c r="K159" s="10"/>
       <c r="L159" s="10"/>
       <c r="M159" s="31"/>
     </row>
     <row r="160" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B160" s="20">
         <v>178</v>
       </c>
       <c r="C160" s="31">
         <v>267</v>
       </c>
       <c r="D160" s="10">
         <v>356</v>
       </c>
-      <c r="E160" s="6"/>
+      <c r="E160" s="31">
+        <v>446</v>
+      </c>
       <c r="F160" s="20"/>
       <c r="G160" s="31"/>
       <c r="H160" s="31"/>
       <c r="I160" s="35"/>
       <c r="J160" s="10"/>
       <c r="K160" s="10"/>
       <c r="L160" s="10"/>
       <c r="M160" s="31"/>
     </row>
     <row r="161" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="54" t="s">
         <v>57</v>
       </c>
       <c r="B161" s="20"/>
       <c r="C161" s="31"/>
       <c r="D161" s="10"/>
-      <c r="E161" s="40"/>
+      <c r="E161" s="31"/>
       <c r="F161" s="20"/>
       <c r="G161" s="31"/>
       <c r="H161" s="31"/>
       <c r="I161" s="35"/>
       <c r="J161" s="10"/>
       <c r="K161" s="10"/>
       <c r="L161" s="10"/>
       <c r="M161" s="31"/>
     </row>
     <row r="162" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B162" s="20">
         <v>2812</v>
       </c>
       <c r="C162" s="31">
         <v>6133</v>
       </c>
       <c r="D162" s="10">
         <v>9815</v>
       </c>
-      <c r="E162" s="41"/>
+      <c r="E162" s="31">
+        <v>13383</v>
+      </c>
       <c r="F162" s="20"/>
       <c r="G162" s="31"/>
       <c r="H162" s="31"/>
       <c r="I162" s="35"/>
       <c r="J162" s="10"/>
       <c r="K162" s="10"/>
       <c r="L162" s="10"/>
       <c r="M162" s="31"/>
     </row>
     <row r="163" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B163" s="20">
         <v>2812</v>
       </c>
       <c r="C163" s="31">
         <v>6133</v>
       </c>
       <c r="D163" s="10">
         <v>9815</v>
       </c>
-      <c r="E163" s="6"/>
+      <c r="E163" s="31">
+        <v>13383</v>
+      </c>
       <c r="F163" s="20"/>
       <c r="G163" s="31"/>
       <c r="H163" s="31"/>
       <c r="I163" s="35"/>
       <c r="J163" s="10"/>
       <c r="K163" s="10"/>
       <c r="L163" s="10"/>
       <c r="M163" s="31"/>
     </row>
     <row r="164" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="40" t="s">
         <v>58</v>
       </c>
       <c r="B164" s="20"/>
       <c r="C164" s="31"/>
       <c r="D164" s="10"/>
-      <c r="E164" s="40"/>
+      <c r="E164" s="31"/>
       <c r="F164" s="20"/>
       <c r="G164" s="31"/>
       <c r="H164" s="31"/>
       <c r="I164" s="35"/>
       <c r="J164" s="10"/>
       <c r="K164" s="10"/>
       <c r="L164" s="10"/>
       <c r="M164" s="31"/>
     </row>
     <row r="165" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B165" s="20">
         <v>2812</v>
       </c>
       <c r="C165" s="31">
         <v>6133</v>
       </c>
       <c r="D165" s="10">
         <v>9815</v>
       </c>
-      <c r="E165" s="41"/>
+      <c r="E165" s="31">
+        <v>13383</v>
+      </c>
       <c r="F165" s="20"/>
       <c r="G165" s="31"/>
       <c r="H165" s="31"/>
       <c r="I165" s="35"/>
       <c r="J165" s="10"/>
       <c r="K165" s="10"/>
       <c r="L165" s="10"/>
       <c r="M165" s="31"/>
     </row>
     <row r="166" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B166" s="20">
         <v>2812</v>
       </c>
       <c r="C166" s="31">
         <v>6133</v>
       </c>
       <c r="D166" s="10">
         <v>9815</v>
       </c>
-      <c r="E166" s="6"/>
+      <c r="E166" s="31">
+        <v>13383</v>
+      </c>
       <c r="F166" s="20"/>
       <c r="G166" s="31"/>
       <c r="H166" s="31"/>
       <c r="I166" s="35"/>
       <c r="J166" s="10"/>
       <c r="K166" s="10"/>
       <c r="L166" s="10"/>
       <c r="M166" s="31"/>
     </row>
     <row r="167" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="40" t="s">
         <v>59</v>
       </c>
       <c r="B167" s="20"/>
       <c r="C167" s="31"/>
       <c r="D167" s="10"/>
-      <c r="E167" s="40"/>
+      <c r="E167" s="31"/>
       <c r="F167" s="20"/>
       <c r="G167" s="31"/>
       <c r="H167" s="31"/>
       <c r="I167" s="35"/>
       <c r="J167" s="10"/>
       <c r="K167" s="10"/>
       <c r="L167" s="10"/>
       <c r="M167" s="31"/>
     </row>
     <row r="168" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B168" s="20">
         <v>887</v>
       </c>
       <c r="C168" s="31">
         <v>1872</v>
       </c>
       <c r="D168" s="10">
         <v>2857</v>
       </c>
-      <c r="E168" s="41"/>
+      <c r="E168" s="31">
+        <v>3843</v>
+      </c>
       <c r="F168" s="20"/>
       <c r="G168" s="31"/>
       <c r="H168" s="31"/>
       <c r="I168" s="35"/>
       <c r="J168" s="10"/>
       <c r="K168" s="10"/>
       <c r="L168" s="10"/>
       <c r="M168" s="31"/>
     </row>
     <row r="169" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B169" s="20">
         <v>395</v>
       </c>
       <c r="C169" s="31">
         <v>815</v>
       </c>
       <c r="D169" s="10">
         <v>1235</v>
       </c>
-      <c r="E169" s="6"/>
+      <c r="E169" s="31">
+        <v>1656</v>
+      </c>
       <c r="F169" s="20"/>
       <c r="G169" s="31"/>
       <c r="H169" s="31"/>
       <c r="I169" s="35"/>
       <c r="J169" s="10"/>
       <c r="K169" s="10"/>
       <c r="L169" s="10"/>
       <c r="M169" s="31"/>
     </row>
     <row r="170" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B170" s="20">
         <v>163</v>
       </c>
       <c r="C170" s="31">
         <v>365</v>
       </c>
       <c r="D170" s="10">
         <v>567</v>
       </c>
-      <c r="E170" s="6"/>
+      <c r="E170" s="31">
+        <v>769</v>
+      </c>
       <c r="F170" s="20"/>
       <c r="G170" s="31"/>
       <c r="H170" s="31"/>
       <c r="I170" s="35"/>
       <c r="J170" s="10"/>
       <c r="K170" s="10"/>
       <c r="L170" s="10"/>
       <c r="M170" s="31"/>
     </row>
     <row r="171" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B171" s="20">
         <v>4</v>
       </c>
       <c r="C171" s="31">
         <v>6</v>
       </c>
       <c r="D171" s="10">
         <v>7</v>
       </c>
-      <c r="E171" s="6"/>
+      <c r="E171" s="31">
+        <v>9</v>
+      </c>
       <c r="F171" s="20"/>
       <c r="G171" s="31"/>
       <c r="H171" s="31"/>
       <c r="I171" s="35"/>
       <c r="J171" s="10"/>
       <c r="K171" s="10"/>
       <c r="L171" s="10"/>
       <c r="M171" s="31"/>
     </row>
     <row r="172" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B172" s="20">
         <v>157</v>
       </c>
       <c r="C172" s="31">
         <v>365</v>
       </c>
       <c r="D172" s="10">
         <v>574</v>
       </c>
-      <c r="E172" s="6"/>
+      <c r="E172" s="31">
+        <v>783</v>
+      </c>
       <c r="F172" s="20"/>
       <c r="G172" s="31"/>
       <c r="H172" s="31"/>
       <c r="I172" s="35"/>
       <c r="J172" s="10"/>
       <c r="K172" s="10"/>
       <c r="L172" s="10"/>
       <c r="M172" s="31"/>
     </row>
     <row r="173" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B173" s="20">
         <v>10</v>
       </c>
       <c r="C173" s="31">
         <v>19</v>
       </c>
       <c r="D173" s="10">
         <v>27</v>
       </c>
-      <c r="E173" s="6"/>
+      <c r="E173" s="31">
+        <v>36</v>
+      </c>
       <c r="F173" s="20"/>
       <c r="G173" s="31"/>
       <c r="H173" s="31"/>
       <c r="I173" s="35"/>
       <c r="J173" s="10"/>
       <c r="K173" s="10"/>
       <c r="L173" s="10"/>
       <c r="M173" s="31"/>
     </row>
     <row r="174" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B174" s="20">
         <v>1</v>
       </c>
       <c r="C174" s="31">
         <v>2</v>
       </c>
       <c r="D174" s="10">
         <v>3</v>
       </c>
-      <c r="E174" s="6"/>
+      <c r="E174" s="31">
+        <v>4</v>
+      </c>
       <c r="F174" s="20"/>
       <c r="G174" s="31"/>
       <c r="H174" s="31"/>
       <c r="I174" s="35"/>
       <c r="J174" s="10"/>
       <c r="K174" s="10"/>
       <c r="L174" s="10"/>
       <c r="M174" s="31"/>
     </row>
     <row r="175" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B175" s="20">
         <v>11</v>
       </c>
       <c r="C175" s="31">
         <v>26</v>
       </c>
       <c r="D175" s="10">
         <v>40</v>
       </c>
-      <c r="E175" s="6"/>
+      <c r="E175" s="31">
+        <v>54</v>
+      </c>
       <c r="F175" s="20"/>
       <c r="G175" s="31"/>
       <c r="H175" s="31"/>
       <c r="I175" s="35"/>
       <c r="J175" s="10"/>
       <c r="K175" s="10"/>
       <c r="L175" s="10"/>
       <c r="M175" s="31"/>
     </row>
     <row r="176" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B176" s="20">
         <v>49</v>
       </c>
       <c r="C176" s="31">
         <v>81</v>
       </c>
       <c r="D176" s="10">
         <v>112</v>
       </c>
-      <c r="E176" s="6"/>
+      <c r="E176" s="31">
+        <v>144</v>
+      </c>
       <c r="F176" s="20"/>
       <c r="G176" s="31"/>
       <c r="H176" s="31"/>
       <c r="I176" s="35"/>
       <c r="J176" s="10"/>
       <c r="K176" s="10"/>
       <c r="L176" s="10"/>
       <c r="M176" s="31"/>
     </row>
     <row r="177" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="41" t="s">
         <v>77</v>
       </c>
       <c r="B177" s="20">
         <v>29</v>
       </c>
       <c r="C177" s="31">
         <v>59</v>
       </c>
       <c r="D177" s="10">
         <v>90</v>
       </c>
-      <c r="E177" s="41"/>
+      <c r="E177" s="31">
+        <v>120</v>
+      </c>
       <c r="F177" s="20"/>
       <c r="G177" s="31"/>
       <c r="H177" s="31"/>
       <c r="I177" s="35"/>
       <c r="J177" s="10"/>
       <c r="K177" s="10"/>
       <c r="L177" s="10"/>
       <c r="M177" s="31"/>
     </row>
     <row r="178" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B178" s="20">
         <v>33</v>
       </c>
       <c r="C178" s="31">
         <v>62</v>
       </c>
       <c r="D178" s="10">
         <v>91</v>
       </c>
-      <c r="E178" s="6"/>
+      <c r="E178" s="31">
+        <v>121</v>
+      </c>
       <c r="F178" s="20"/>
       <c r="G178" s="31"/>
       <c r="H178" s="31"/>
       <c r="I178" s="35"/>
       <c r="J178" s="10"/>
       <c r="K178" s="10"/>
       <c r="L178" s="10"/>
       <c r="M178" s="31"/>
     </row>
     <row r="179" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="41" t="s">
         <v>80</v>
       </c>
       <c r="B179" s="20">
         <v>1</v>
       </c>
       <c r="C179" s="31">
         <v>3</v>
       </c>
       <c r="D179" s="10">
         <v>5</v>
       </c>
-      <c r="E179" s="41"/>
+      <c r="E179" s="31">
+        <v>6</v>
+      </c>
       <c r="F179" s="20"/>
       <c r="G179" s="31"/>
       <c r="H179" s="31"/>
       <c r="I179" s="35"/>
       <c r="J179" s="10"/>
       <c r="K179" s="10"/>
       <c r="L179" s="10"/>
       <c r="M179" s="31"/>
     </row>
     <row r="180" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B180" s="20">
         <v>1</v>
       </c>
       <c r="C180" s="31">
         <v>2</v>
       </c>
       <c r="D180" s="10">
         <v>4</v>
       </c>
-      <c r="E180" s="6"/>
+      <c r="E180" s="31">
+        <v>5</v>
+      </c>
       <c r="F180" s="20"/>
       <c r="G180" s="31"/>
       <c r="H180" s="31"/>
       <c r="I180" s="35"/>
       <c r="J180" s="10"/>
       <c r="K180" s="10"/>
       <c r="L180" s="10"/>
       <c r="M180" s="31"/>
     </row>
     <row r="181" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B181" s="20">
         <v>11</v>
       </c>
       <c r="C181" s="31">
         <v>24</v>
       </c>
       <c r="D181" s="10">
         <v>37</v>
       </c>
-      <c r="E181" s="6"/>
+      <c r="E181" s="31">
+        <v>50</v>
+      </c>
       <c r="F181" s="20"/>
       <c r="G181" s="31"/>
       <c r="H181" s="31"/>
       <c r="I181" s="35"/>
       <c r="J181" s="10"/>
       <c r="K181" s="10"/>
       <c r="L181" s="10"/>
       <c r="M181" s="31"/>
     </row>
     <row r="182" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B182" s="20">
         <v>23</v>
       </c>
       <c r="C182" s="31">
         <v>44</v>
       </c>
       <c r="D182" s="10">
         <v>65</v>
       </c>
-      <c r="E182" s="6"/>
+      <c r="E182" s="31">
+        <v>87</v>
+      </c>
       <c r="F182" s="20"/>
       <c r="G182" s="31"/>
       <c r="H182" s="31"/>
       <c r="I182" s="35"/>
       <c r="J182" s="10"/>
       <c r="K182" s="10"/>
       <c r="L182" s="10"/>
       <c r="M182" s="31"/>
     </row>
     <row r="183" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="46" t="s">
         <v>9</v>
       </c>
       <c r="B183" s="20"/>
       <c r="C183" s="31"/>
       <c r="D183" s="31"/>
-      <c r="E183" s="40"/>
+      <c r="E183" s="13"/>
       <c r="F183" s="20"/>
       <c r="G183" s="31"/>
       <c r="H183" s="31"/>
       <c r="I183" s="35"/>
       <c r="J183" s="28"/>
       <c r="K183" s="29"/>
       <c r="L183" s="29"/>
       <c r="M183" s="35"/>
     </row>
     <row r="184" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B184" s="20">
         <v>662</v>
       </c>
       <c r="C184" s="31">
         <v>1868</v>
       </c>
       <c r="D184" s="31">
         <v>3364</v>
       </c>
-      <c r="E184" s="41"/>
+      <c r="E184" s="31">
+        <v>4595</v>
+      </c>
       <c r="F184" s="20"/>
       <c r="G184" s="31"/>
       <c r="H184" s="31"/>
       <c r="I184" s="35"/>
       <c r="J184" s="28"/>
       <c r="K184" s="29"/>
       <c r="L184" s="29"/>
       <c r="M184" s="35"/>
     </row>
     <row r="185" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B185" s="20">
         <v>644</v>
       </c>
       <c r="C185" s="31">
         <v>1784</v>
       </c>
       <c r="D185" s="10">
         <v>3213</v>
       </c>
-      <c r="E185" s="6"/>
+      <c r="E185" s="31">
+        <v>4377</v>
+      </c>
       <c r="F185" s="20"/>
       <c r="G185" s="31"/>
       <c r="H185" s="31"/>
       <c r="I185" s="35"/>
       <c r="J185" s="10"/>
       <c r="K185" s="10"/>
       <c r="L185" s="10"/>
       <c r="M185" s="31"/>
     </row>
     <row r="186" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B186" s="20">
         <v>18</v>
       </c>
       <c r="C186" s="31">
         <v>67</v>
       </c>
       <c r="D186" s="10">
         <v>115</v>
       </c>
-      <c r="E186" s="6"/>
+      <c r="E186" s="31">
+        <v>164</v>
+      </c>
       <c r="F186" s="20"/>
       <c r="G186" s="31"/>
       <c r="H186" s="31"/>
       <c r="I186" s="35"/>
       <c r="J186" s="10"/>
       <c r="K186" s="10"/>
       <c r="L186" s="10"/>
       <c r="M186" s="31"/>
     </row>
     <row r="187" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B187" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C187" s="31">
         <v>18</v>
       </c>
       <c r="D187" s="10">
         <v>36</v>
       </c>
-      <c r="E187" s="6"/>
+      <c r="E187" s="31">
+        <v>54</v>
+      </c>
       <c r="F187" s="15"/>
       <c r="G187" s="31"/>
       <c r="H187" s="31"/>
       <c r="I187" s="35"/>
       <c r="J187" s="10"/>
       <c r="K187" s="10"/>
       <c r="L187" s="10"/>
       <c r="M187" s="31"/>
     </row>
     <row r="188" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="40" t="s">
         <v>60</v>
       </c>
       <c r="B188" s="20"/>
       <c r="C188" s="31"/>
       <c r="D188" s="10"/>
-      <c r="E188" s="40"/>
+      <c r="E188" s="31"/>
       <c r="F188" s="20"/>
       <c r="G188" s="31"/>
       <c r="H188" s="31"/>
       <c r="I188" s="35"/>
       <c r="J188" s="10"/>
       <c r="K188" s="10"/>
       <c r="L188" s="10"/>
       <c r="M188" s="31"/>
     </row>
     <row r="189" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B189" s="20">
         <v>11</v>
       </c>
       <c r="C189" s="31">
         <v>29</v>
       </c>
       <c r="D189" s="10">
         <v>50</v>
       </c>
-      <c r="E189" s="41"/>
+      <c r="E189" s="31">
+        <v>71</v>
+      </c>
       <c r="F189" s="20"/>
       <c r="G189" s="31"/>
       <c r="H189" s="31"/>
       <c r="I189" s="35"/>
       <c r="J189" s="10"/>
       <c r="K189" s="10"/>
       <c r="L189" s="10"/>
       <c r="M189" s="31"/>
     </row>
     <row r="190" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B190" s="20">
         <v>6</v>
       </c>
       <c r="C190" s="31">
         <v>19</v>
       </c>
       <c r="D190" s="10">
         <v>35</v>
       </c>
-      <c r="E190" s="6"/>
+      <c r="E190" s="31">
+        <v>51</v>
+      </c>
       <c r="F190" s="20"/>
       <c r="G190" s="31"/>
       <c r="H190" s="31"/>
       <c r="I190" s="35"/>
       <c r="J190" s="10"/>
       <c r="K190" s="10"/>
       <c r="L190" s="10"/>
       <c r="M190" s="31"/>
     </row>
     <row r="191" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B191" s="20">
         <v>5</v>
       </c>
       <c r="C191" s="31">
         <v>10</v>
       </c>
       <c r="D191" s="10">
         <v>15</v>
       </c>
-      <c r="E191" s="6"/>
+      <c r="E191" s="31">
+        <v>20</v>
+      </c>
       <c r="F191" s="20"/>
       <c r="G191" s="31"/>
       <c r="H191" s="31"/>
       <c r="I191" s="35"/>
       <c r="J191" s="10"/>
       <c r="K191" s="10"/>
       <c r="L191" s="10"/>
       <c r="M191" s="31"/>
     </row>
     <row r="192" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="40" t="s">
         <v>61</v>
       </c>
       <c r="B192" s="20"/>
       <c r="C192" s="31"/>
       <c r="D192" s="10"/>
-      <c r="E192" s="40"/>
+      <c r="E192" s="31"/>
       <c r="F192" s="20"/>
       <c r="G192" s="31"/>
       <c r="H192" s="31"/>
       <c r="I192" s="35"/>
       <c r="J192" s="10"/>
       <c r="K192" s="10"/>
       <c r="L192" s="10"/>
       <c r="M192" s="31"/>
     </row>
     <row r="193" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B193" s="20">
         <v>13</v>
       </c>
       <c r="C193" s="31">
         <v>75</v>
       </c>
       <c r="D193" s="10">
         <v>136</v>
       </c>
-      <c r="E193" s="41"/>
+      <c r="E193" s="31">
+        <v>198</v>
+      </c>
       <c r="F193" s="20"/>
       <c r="G193" s="31"/>
       <c r="H193" s="31"/>
       <c r="I193" s="35"/>
       <c r="J193" s="10"/>
       <c r="K193" s="10"/>
       <c r="L193" s="10"/>
       <c r="M193" s="31"/>
     </row>
     <row r="194" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B194" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C194" s="32" t="s">
         <v>44</v>
       </c>
       <c r="D194" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="E194" s="6"/>
+      <c r="E194" s="32" t="s">
+        <v>44</v>
+      </c>
       <c r="F194" s="15"/>
       <c r="G194" s="32"/>
       <c r="H194" s="31"/>
       <c r="I194" s="35"/>
       <c r="J194" s="10"/>
       <c r="K194" s="10"/>
       <c r="L194" s="10"/>
       <c r="M194" s="31"/>
     </row>
     <row r="195" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B195" s="20">
         <v>13</v>
       </c>
       <c r="C195" s="31">
         <v>57</v>
       </c>
       <c r="D195" s="10">
         <v>100</v>
       </c>
-      <c r="E195" s="6"/>
+      <c r="E195" s="31">
+        <v>144</v>
+      </c>
       <c r="F195" s="20"/>
       <c r="G195" s="31"/>
       <c r="H195" s="31"/>
       <c r="I195" s="35"/>
       <c r="J195" s="10"/>
       <c r="K195" s="10"/>
       <c r="L195" s="10"/>
       <c r="M195" s="31"/>
     </row>
     <row r="196" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B196" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C196" s="31">
         <v>18</v>
       </c>
       <c r="D196" s="10">
         <v>36</v>
       </c>
-      <c r="E196" s="6"/>
+      <c r="E196" s="31">
+        <v>54</v>
+      </c>
       <c r="F196" s="15"/>
       <c r="G196" s="31"/>
       <c r="H196" s="31"/>
       <c r="I196" s="35"/>
       <c r="J196" s="10"/>
       <c r="K196" s="10"/>
       <c r="L196" s="10"/>
       <c r="M196" s="31"/>
     </row>
     <row r="197" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B197" s="20"/>
       <c r="C197" s="31"/>
       <c r="D197" s="31"/>
-      <c r="E197" s="40"/>
+      <c r="E197" s="31"/>
       <c r="F197" s="20"/>
       <c r="G197" s="31"/>
       <c r="H197" s="31"/>
       <c r="I197" s="35"/>
       <c r="J197" s="28"/>
       <c r="K197" s="29"/>
       <c r="L197" s="29"/>
       <c r="M197" s="35"/>
     </row>
     <row r="198" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B198" s="20">
         <v>1442</v>
       </c>
       <c r="C198" s="31">
         <v>2979</v>
       </c>
       <c r="D198" s="31">
         <v>4517</v>
       </c>
-      <c r="E198" s="41"/>
+      <c r="E198" s="31">
+        <v>6055</v>
+      </c>
       <c r="F198" s="20"/>
       <c r="G198" s="31"/>
       <c r="H198" s="31"/>
       <c r="I198" s="35"/>
       <c r="J198" s="28"/>
       <c r="K198" s="29"/>
       <c r="L198" s="29"/>
       <c r="M198" s="35"/>
     </row>
     <row r="199" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B199" s="20">
         <v>470</v>
       </c>
       <c r="C199" s="31">
         <v>952</v>
       </c>
       <c r="D199" s="10">
         <v>1434</v>
       </c>
-      <c r="E199" s="6"/>
+      <c r="E199" s="31">
+        <v>1916</v>
+      </c>
       <c r="F199" s="20"/>
       <c r="G199" s="31"/>
       <c r="H199" s="31"/>
       <c r="I199" s="35"/>
       <c r="J199" s="10"/>
       <c r="K199" s="10"/>
       <c r="L199" s="10"/>
       <c r="M199" s="31"/>
     </row>
     <row r="200" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B200" s="20">
         <v>78</v>
       </c>
       <c r="C200" s="31">
         <v>156</v>
       </c>
       <c r="D200" s="10">
         <v>234</v>
       </c>
-      <c r="E200" s="6"/>
+      <c r="E200" s="31">
+        <v>312</v>
+      </c>
       <c r="F200" s="20"/>
       <c r="G200" s="31"/>
       <c r="H200" s="31"/>
       <c r="I200" s="35"/>
       <c r="J200" s="10"/>
       <c r="K200" s="10"/>
       <c r="L200" s="10"/>
       <c r="M200" s="31"/>
     </row>
     <row r="201" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B201" s="20">
         <v>49</v>
       </c>
       <c r="C201" s="31">
         <v>98</v>
       </c>
       <c r="D201" s="10">
         <v>147</v>
       </c>
-      <c r="E201" s="41"/>
+      <c r="E201" s="31">
+        <v>197</v>
+      </c>
       <c r="F201" s="20"/>
       <c r="G201" s="31"/>
       <c r="H201" s="31"/>
       <c r="I201" s="35"/>
       <c r="J201" s="10"/>
       <c r="K201" s="10"/>
       <c r="L201" s="10"/>
       <c r="M201" s="31"/>
     </row>
     <row r="202" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B202" s="20">
         <v>328</v>
       </c>
       <c r="C202" s="31">
         <v>694</v>
       </c>
       <c r="D202" s="10">
         <v>1060</v>
       </c>
-      <c r="E202" s="6"/>
+      <c r="E202" s="31">
+        <v>1426</v>
+      </c>
       <c r="F202" s="20"/>
       <c r="G202" s="31"/>
       <c r="H202" s="31"/>
       <c r="I202" s="35"/>
       <c r="J202" s="10"/>
       <c r="K202" s="10"/>
       <c r="L202" s="10"/>
       <c r="M202" s="31"/>
     </row>
     <row r="203" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B203" s="20">
         <v>33</v>
       </c>
       <c r="C203" s="31">
         <v>64</v>
       </c>
       <c r="D203" s="10">
         <v>95</v>
       </c>
-      <c r="E203" s="6"/>
+      <c r="E203" s="31">
+        <v>126</v>
+      </c>
       <c r="F203" s="20"/>
       <c r="G203" s="31"/>
       <c r="H203" s="31"/>
       <c r="I203" s="35"/>
       <c r="J203" s="10"/>
       <c r="K203" s="10"/>
       <c r="L203" s="10"/>
       <c r="M203" s="31"/>
     </row>
     <row r="204" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="41" t="s">
         <v>70</v>
       </c>
       <c r="B204" s="20">
         <v>1</v>
       </c>
       <c r="C204" s="31">
         <v>2</v>
       </c>
       <c r="D204" s="10">
         <v>3</v>
       </c>
-      <c r="E204" s="41"/>
+      <c r="E204" s="31">
+        <v>4</v>
+      </c>
       <c r="F204" s="20"/>
       <c r="G204" s="31"/>
       <c r="H204" s="31"/>
       <c r="I204" s="35"/>
       <c r="J204" s="10"/>
       <c r="K204" s="10"/>
       <c r="L204" s="10"/>
       <c r="M204" s="31"/>
     </row>
     <row r="205" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B205" s="20">
         <v>144</v>
       </c>
       <c r="C205" s="31">
         <v>335</v>
       </c>
       <c r="D205" s="10">
         <v>526</v>
       </c>
-      <c r="E205" s="6"/>
+      <c r="E205" s="31">
+        <v>717</v>
+      </c>
       <c r="F205" s="20"/>
       <c r="G205" s="31"/>
       <c r="H205" s="31"/>
       <c r="I205" s="35"/>
       <c r="J205" s="10"/>
       <c r="K205" s="10"/>
       <c r="L205" s="10"/>
       <c r="M205" s="31"/>
     </row>
     <row r="206" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B206" s="20">
         <v>37</v>
       </c>
       <c r="C206" s="31">
         <v>72</v>
       </c>
       <c r="D206" s="10">
         <v>107</v>
       </c>
-      <c r="E206" s="6"/>
+      <c r="E206" s="31">
+        <v>143</v>
+      </c>
       <c r="F206" s="20"/>
       <c r="G206" s="31"/>
       <c r="H206" s="31"/>
       <c r="I206" s="35"/>
       <c r="J206" s="10"/>
       <c r="K206" s="10"/>
       <c r="L206" s="10"/>
       <c r="M206" s="31"/>
     </row>
     <row r="207" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="41" t="s">
         <v>73</v>
       </c>
       <c r="B207" s="20">
         <v>4</v>
       </c>
       <c r="C207" s="31">
         <v>7</v>
       </c>
       <c r="D207" s="10">
         <v>11</v>
       </c>
-      <c r="E207" s="41"/>
+      <c r="E207" s="31">
+        <v>14</v>
+      </c>
       <c r="F207" s="20"/>
       <c r="G207" s="31"/>
       <c r="H207" s="31"/>
       <c r="I207" s="35"/>
       <c r="J207" s="10"/>
       <c r="K207" s="10"/>
       <c r="L207" s="10"/>
       <c r="M207" s="31"/>
     </row>
     <row r="208" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B208" s="20">
         <v>68</v>
       </c>
       <c r="C208" s="31">
         <v>137</v>
       </c>
       <c r="D208" s="10">
         <v>205</v>
       </c>
-      <c r="E208" s="6"/>
+      <c r="E208" s="31">
+        <v>274</v>
+      </c>
       <c r="F208" s="20"/>
       <c r="G208" s="31"/>
       <c r="H208" s="31"/>
       <c r="I208" s="35"/>
       <c r="J208" s="10"/>
       <c r="K208" s="10"/>
       <c r="L208" s="10"/>
       <c r="M208" s="31"/>
     </row>
     <row r="209" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B209" s="20">
         <v>10</v>
       </c>
       <c r="C209" s="31">
         <v>23</v>
       </c>
       <c r="D209" s="10">
         <v>37</v>
       </c>
-      <c r="E209" s="6"/>
+      <c r="E209" s="31">
+        <v>50</v>
+      </c>
       <c r="F209" s="20"/>
       <c r="G209" s="31"/>
       <c r="H209" s="31"/>
       <c r="I209" s="35"/>
       <c r="J209" s="10"/>
       <c r="K209" s="10"/>
       <c r="L209" s="10"/>
       <c r="M209" s="31"/>
     </row>
     <row r="210" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B210" s="20">
         <v>74</v>
       </c>
       <c r="C210" s="31">
         <v>131</v>
       </c>
       <c r="D210" s="10">
         <v>188</v>
       </c>
-      <c r="E210" s="6"/>
+      <c r="E210" s="31">
+        <v>244</v>
+      </c>
       <c r="F210" s="20"/>
       <c r="G210" s="31"/>
       <c r="H210" s="31"/>
       <c r="I210" s="35"/>
       <c r="J210" s="10"/>
       <c r="K210" s="10"/>
       <c r="L210" s="10"/>
       <c r="M210" s="31"/>
     </row>
     <row r="211" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="41" t="s">
         <v>77</v>
       </c>
       <c r="B211" s="20">
         <v>32</v>
       </c>
       <c r="C211" s="31">
         <v>66</v>
       </c>
       <c r="D211" s="10">
         <v>99</v>
       </c>
-      <c r="E211" s="41"/>
+      <c r="E211" s="31">
+        <v>133</v>
+      </c>
       <c r="F211" s="20"/>
       <c r="G211" s="31"/>
       <c r="H211" s="31"/>
       <c r="I211" s="35"/>
       <c r="J211" s="10"/>
       <c r="K211" s="10"/>
       <c r="L211" s="10"/>
       <c r="M211" s="31"/>
     </row>
     <row r="212" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B212" s="20">
         <v>33</v>
       </c>
       <c r="C212" s="31">
         <v>64</v>
       </c>
       <c r="D212" s="10">
         <v>94</v>
       </c>
-      <c r="E212" s="6"/>
+      <c r="E212" s="31">
+        <v>124</v>
+      </c>
       <c r="F212" s="20"/>
       <c r="G212" s="31"/>
       <c r="H212" s="31"/>
       <c r="I212" s="35"/>
       <c r="J212" s="10"/>
       <c r="K212" s="10"/>
       <c r="L212" s="10"/>
       <c r="M212" s="31"/>
     </row>
     <row r="213" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="41" t="s">
         <v>79</v>
       </c>
       <c r="B213" s="20">
         <v>1</v>
       </c>
       <c r="C213" s="31">
         <v>19</v>
       </c>
       <c r="D213" s="10">
         <v>37</v>
       </c>
-      <c r="E213" s="41"/>
+      <c r="E213" s="31">
+        <v>56</v>
+      </c>
       <c r="F213" s="20"/>
       <c r="G213" s="31"/>
       <c r="H213" s="31"/>
       <c r="I213" s="35"/>
       <c r="J213" s="10"/>
       <c r="K213" s="10"/>
       <c r="L213" s="10"/>
       <c r="M213" s="31"/>
     </row>
     <row r="214" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="41" t="s">
         <v>80</v>
       </c>
       <c r="B214" s="20">
         <v>1</v>
       </c>
       <c r="C214" s="31">
         <v>3</v>
       </c>
       <c r="D214" s="10">
         <v>5</v>
       </c>
-      <c r="E214" s="41"/>
+      <c r="E214" s="31">
+        <v>6</v>
+      </c>
       <c r="F214" s="20"/>
       <c r="G214" s="31"/>
       <c r="H214" s="31"/>
       <c r="I214" s="35"/>
       <c r="J214" s="10"/>
       <c r="K214" s="10"/>
       <c r="L214" s="10"/>
       <c r="M214" s="31"/>
     </row>
     <row r="215" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B215" s="20">
         <v>23</v>
       </c>
       <c r="C215" s="31">
         <v>46</v>
       </c>
       <c r="D215" s="10">
         <v>69</v>
       </c>
-      <c r="E215" s="6"/>
+      <c r="E215" s="31">
+        <v>92</v>
+      </c>
       <c r="F215" s="20"/>
       <c r="G215" s="31"/>
       <c r="H215" s="31"/>
       <c r="I215" s="35"/>
       <c r="J215" s="10"/>
       <c r="K215" s="10"/>
       <c r="L215" s="10"/>
       <c r="M215" s="31"/>
     </row>
     <row r="216" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B216" s="20">
         <v>20</v>
       </c>
       <c r="C216" s="31">
         <v>40</v>
       </c>
       <c r="D216" s="10">
         <v>60</v>
       </c>
-      <c r="E216" s="6"/>
+      <c r="E216" s="31">
+        <v>80</v>
+      </c>
       <c r="F216" s="20"/>
       <c r="G216" s="31"/>
       <c r="H216" s="31"/>
       <c r="I216" s="35"/>
       <c r="J216" s="10"/>
       <c r="K216" s="10"/>
       <c r="L216" s="10"/>
       <c r="M216" s="31"/>
     </row>
     <row r="217" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B217" s="20">
         <v>15</v>
       </c>
       <c r="C217" s="31">
         <v>33</v>
       </c>
       <c r="D217" s="10">
         <v>50</v>
       </c>
-      <c r="E217" s="6"/>
+      <c r="E217" s="31">
+        <v>67</v>
+      </c>
       <c r="F217" s="20"/>
       <c r="G217" s="31"/>
       <c r="H217" s="31"/>
       <c r="I217" s="35"/>
       <c r="J217" s="10"/>
       <c r="K217" s="10"/>
       <c r="L217" s="10"/>
       <c r="M217" s="31"/>
     </row>
     <row r="218" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B218" s="20">
         <v>20</v>
       </c>
       <c r="C218" s="31">
         <v>38</v>
       </c>
       <c r="D218" s="10">
         <v>57</v>
       </c>
-      <c r="E218" s="6"/>
+      <c r="E218" s="31">
+        <v>75</v>
+      </c>
       <c r="F218" s="20"/>
       <c r="G218" s="31"/>
       <c r="H218" s="31"/>
       <c r="I218" s="35"/>
       <c r="J218" s="10"/>
       <c r="K218" s="10"/>
       <c r="L218" s="10"/>
       <c r="M218" s="31"/>
     </row>
     <row r="219" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B219" s="20"/>
       <c r="C219" s="31"/>
       <c r="D219" s="31"/>
-      <c r="E219" s="40"/>
+      <c r="E219" s="31"/>
       <c r="F219" s="20"/>
       <c r="G219" s="31"/>
       <c r="H219" s="31"/>
       <c r="I219" s="35"/>
       <c r="J219" s="28"/>
       <c r="K219" s="29"/>
       <c r="L219" s="29"/>
       <c r="M219" s="35"/>
     </row>
     <row r="220" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B220" s="20">
         <v>1483</v>
       </c>
       <c r="C220" s="31">
         <v>3937</v>
       </c>
       <c r="D220" s="31">
         <v>5767</v>
       </c>
-      <c r="E220" s="41"/>
+      <c r="E220" s="31">
+        <v>7795</v>
+      </c>
       <c r="F220" s="20"/>
       <c r="G220" s="31"/>
       <c r="H220" s="31"/>
       <c r="I220" s="35"/>
       <c r="J220" s="28"/>
       <c r="K220" s="29"/>
       <c r="L220" s="29"/>
       <c r="M220" s="35"/>
     </row>
     <row r="221" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B221" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C221" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D221" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E221" s="6"/>
+      <c r="E221" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F221" s="39"/>
       <c r="G221" s="39"/>
       <c r="H221" s="31"/>
       <c r="I221" s="35"/>
       <c r="J221" s="10"/>
       <c r="K221" s="10"/>
       <c r="L221" s="10"/>
       <c r="M221" s="31"/>
     </row>
     <row r="222" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B222" s="20">
         <v>261</v>
       </c>
       <c r="C222" s="31">
         <v>607</v>
       </c>
       <c r="D222" s="10">
         <v>953</v>
       </c>
-      <c r="E222" s="6"/>
+      <c r="E222" s="31">
+        <v>1299</v>
+      </c>
       <c r="F222" s="20"/>
       <c r="G222" s="31"/>
       <c r="H222" s="31"/>
       <c r="I222" s="35"/>
       <c r="J222" s="10"/>
       <c r="K222" s="10"/>
       <c r="L222" s="10"/>
       <c r="M222" s="31"/>
     </row>
     <row r="223" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B223" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C223" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D223" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E223" s="6"/>
+      <c r="E223" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F223" s="39"/>
       <c r="G223" s="39"/>
       <c r="H223" s="31"/>
       <c r="I223" s="35"/>
       <c r="J223" s="10"/>
       <c r="K223" s="10"/>
       <c r="L223" s="10"/>
       <c r="M223" s="31"/>
     </row>
     <row r="224" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="41" t="s">
         <v>80</v>
       </c>
       <c r="B224" s="20">
         <v>0</v>
       </c>
       <c r="C224" s="31">
         <v>0</v>
       </c>
       <c r="D224" s="10">
         <v>0</v>
       </c>
-      <c r="E224" s="41"/>
+      <c r="E224" s="31">
+        <v>0</v>
+      </c>
       <c r="F224" s="20"/>
       <c r="G224" s="31"/>
       <c r="H224" s="31"/>
       <c r="I224" s="35"/>
       <c r="J224" s="10"/>
       <c r="K224" s="10"/>
       <c r="L224" s="10"/>
       <c r="M224" s="31"/>
     </row>
     <row r="225" spans="1:16384" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="51" t="s">
         <v>12</v>
       </c>
       <c r="B225" s="20"/>
       <c r="C225" s="31"/>
       <c r="D225" s="31"/>
-      <c r="E225" s="40"/>
+      <c r="E225" s="31"/>
       <c r="F225" s="20"/>
       <c r="G225" s="31"/>
       <c r="H225" s="31"/>
       <c r="I225" s="35"/>
       <c r="J225" s="28"/>
       <c r="K225" s="29"/>
       <c r="L225" s="29"/>
       <c r="M225" s="35"/>
       <c r="N225" s="3"/>
     </row>
     <row r="226" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B226" s="20">
         <v>1753</v>
       </c>
       <c r="C226" s="31">
         <v>4168</v>
       </c>
       <c r="D226" s="31">
         <v>6628</v>
       </c>
-      <c r="E226" s="41"/>
+      <c r="E226" s="31">
+        <v>9295</v>
+      </c>
       <c r="F226" s="20"/>
       <c r="G226" s="31"/>
       <c r="H226" s="31"/>
       <c r="I226" s="35"/>
       <c r="J226" s="28"/>
       <c r="K226" s="29"/>
       <c r="L226" s="29"/>
       <c r="M226" s="35"/>
       <c r="N226" s="3"/>
     </row>
     <row r="227" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B227" s="20">
         <v>1752</v>
       </c>
       <c r="C227" s="31">
         <v>4168</v>
       </c>
       <c r="D227" s="10">
         <v>6627</v>
       </c>
-      <c r="E227" s="6"/>
+      <c r="E227" s="31">
+        <v>9293</v>
+      </c>
       <c r="F227" s="20"/>
       <c r="G227" s="31"/>
       <c r="H227" s="31"/>
       <c r="I227" s="35"/>
       <c r="J227" s="10"/>
       <c r="K227" s="10"/>
       <c r="L227" s="10"/>
       <c r="M227" s="31"/>
     </row>
     <row r="228" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B228" s="20">
         <v>0</v>
       </c>
       <c r="C228" s="31">
         <v>0</v>
       </c>
       <c r="D228" s="10">
         <v>0</v>
       </c>
-      <c r="E228" s="6"/>
+      <c r="E228" s="31">
+        <v>0</v>
+      </c>
       <c r="F228" s="20"/>
       <c r="G228" s="31"/>
       <c r="H228" s="31"/>
       <c r="I228" s="35"/>
       <c r="J228" s="10"/>
       <c r="K228" s="10"/>
       <c r="L228" s="10"/>
       <c r="M228" s="31"/>
     </row>
     <row r="229" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B229" s="20">
         <v>0</v>
       </c>
       <c r="C229" s="31">
         <v>1</v>
       </c>
       <c r="D229" s="10">
         <v>1</v>
       </c>
-      <c r="E229" s="6"/>
+      <c r="E229" s="31">
+        <v>1</v>
+      </c>
       <c r="F229" s="20"/>
       <c r="G229" s="31"/>
       <c r="H229" s="31"/>
       <c r="I229" s="35"/>
       <c r="J229" s="10"/>
       <c r="K229" s="10"/>
       <c r="L229" s="10"/>
       <c r="M229" s="31"/>
     </row>
     <row r="230" spans="1:16384" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="49" t="s">
         <v>13</v>
       </c>
       <c r="B230" s="20"/>
       <c r="C230" s="31"/>
       <c r="D230" s="31"/>
-      <c r="E230" s="40"/>
+      <c r="E230" s="31"/>
       <c r="F230" s="20"/>
       <c r="G230" s="31"/>
       <c r="H230" s="31"/>
       <c r="I230" s="35"/>
       <c r="J230" s="28"/>
       <c r="K230" s="29"/>
       <c r="L230" s="29"/>
       <c r="M230" s="35"/>
     </row>
     <row r="231" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B231" s="20">
         <v>61617</v>
       </c>
       <c r="C231" s="31">
         <v>161317</v>
       </c>
       <c r="D231" s="31">
         <v>246276</v>
       </c>
-      <c r="E231" s="41"/>
+      <c r="E231" s="31">
+        <v>348171</v>
+      </c>
       <c r="F231" s="20"/>
       <c r="G231" s="31"/>
       <c r="H231" s="31"/>
       <c r="I231" s="35"/>
       <c r="J231" s="28"/>
       <c r="K231" s="29"/>
       <c r="L231" s="29"/>
       <c r="M231" s="35"/>
     </row>
     <row r="232" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B232" s="20">
         <v>40445</v>
       </c>
       <c r="C232" s="31">
         <v>117819</v>
       </c>
       <c r="D232" s="10">
         <v>185875</v>
       </c>
-      <c r="E232" s="6"/>
+      <c r="E232" s="31">
+        <v>264350</v>
+      </c>
       <c r="F232" s="20"/>
       <c r="G232" s="31"/>
       <c r="H232" s="31"/>
       <c r="I232" s="35"/>
       <c r="J232" s="10"/>
       <c r="K232" s="10"/>
       <c r="L232" s="10"/>
       <c r="M232" s="31"/>
     </row>
     <row r="233" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B233" s="20">
         <v>1756</v>
       </c>
       <c r="C233" s="31">
         <v>3561</v>
       </c>
       <c r="D233" s="10">
         <v>5366</v>
       </c>
-      <c r="E233" s="6"/>
+      <c r="E233" s="31">
+        <v>7172</v>
+      </c>
       <c r="F233" s="20"/>
       <c r="G233" s="31"/>
       <c r="H233" s="31"/>
       <c r="I233" s="35"/>
       <c r="J233" s="10"/>
       <c r="K233" s="10"/>
       <c r="L233" s="10"/>
       <c r="M233" s="31"/>
     </row>
     <row r="234" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B234" s="20">
         <v>10547</v>
       </c>
       <c r="C234" s="31">
         <v>22297</v>
       </c>
       <c r="D234" s="10">
         <v>27672</v>
       </c>
-      <c r="E234" s="6"/>
+      <c r="E234" s="31">
+        <v>36753</v>
+      </c>
       <c r="F234" s="20"/>
       <c r="G234" s="31"/>
       <c r="H234" s="31"/>
       <c r="I234" s="35"/>
       <c r="J234" s="10"/>
       <c r="K234" s="10"/>
       <c r="L234" s="10"/>
       <c r="M234" s="31"/>
     </row>
     <row r="235" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B235" s="20">
         <v>12</v>
       </c>
       <c r="C235" s="31">
         <v>12</v>
       </c>
       <c r="D235" s="10">
         <v>12</v>
       </c>
-      <c r="E235" s="6"/>
+      <c r="E235" s="31">
+        <v>12</v>
+      </c>
       <c r="F235" s="20"/>
       <c r="G235" s="31"/>
       <c r="H235" s="31"/>
       <c r="I235" s="35"/>
       <c r="J235" s="10"/>
       <c r="K235" s="10"/>
       <c r="L235" s="10"/>
       <c r="M235" s="31"/>
     </row>
     <row r="236" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B236" s="20">
         <v>4302</v>
       </c>
       <c r="C236" s="31">
         <v>5664</v>
       </c>
       <c r="D236" s="10">
         <v>7027</v>
       </c>
-      <c r="E236" s="6"/>
+      <c r="E236" s="31">
+        <v>8389</v>
+      </c>
       <c r="F236" s="20"/>
       <c r="G236" s="31"/>
       <c r="H236" s="31"/>
       <c r="I236" s="35"/>
       <c r="J236" s="10"/>
       <c r="K236" s="10"/>
       <c r="L236" s="10"/>
       <c r="M236" s="31"/>
     </row>
     <row r="237" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B237" s="20">
         <v>2</v>
       </c>
       <c r="C237" s="31">
         <v>949</v>
       </c>
       <c r="D237" s="10">
         <v>1681</v>
       </c>
-      <c r="E237" s="6"/>
+      <c r="E237" s="31">
+        <v>1683</v>
+      </c>
       <c r="F237" s="20"/>
       <c r="G237" s="31"/>
       <c r="H237" s="31"/>
       <c r="I237" s="35"/>
       <c r="J237" s="10"/>
       <c r="K237" s="10"/>
       <c r="L237" s="10"/>
       <c r="M237" s="31"/>
     </row>
     <row r="238" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B238" s="20">
         <v>1697</v>
       </c>
       <c r="C238" s="31">
         <v>4746</v>
       </c>
       <c r="D238" s="10">
         <v>8935</v>
       </c>
-      <c r="E238" s="6"/>
+      <c r="E238" s="31">
+        <v>16694</v>
+      </c>
       <c r="F238" s="20"/>
       <c r="G238" s="31"/>
       <c r="H238" s="31"/>
       <c r="I238" s="35"/>
       <c r="J238" s="10"/>
       <c r="K238" s="10"/>
       <c r="L238" s="10"/>
       <c r="M238" s="31"/>
     </row>
     <row r="239" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="41" t="s">
         <v>77</v>
       </c>
       <c r="B239" s="32" t="s">
         <v>44</v>
       </c>
       <c r="C239" s="31">
         <v>447</v>
       </c>
       <c r="D239" s="20">
         <v>894</v>
       </c>
-      <c r="E239" s="6"/>
+      <c r="E239" s="31">
+        <v>1341</v>
+      </c>
       <c r="F239" s="32"/>
       <c r="G239" s="31"/>
       <c r="H239" s="31"/>
       <c r="I239" s="35"/>
       <c r="J239" s="20"/>
       <c r="K239" s="20"/>
       <c r="L239" s="20"/>
       <c r="M239" s="20"/>
       <c r="N239" s="20"/>
       <c r="O239" s="20"/>
       <c r="P239" s="20"/>
       <c r="Q239" s="20"/>
       <c r="R239" s="20"/>
       <c r="S239" s="20"/>
       <c r="T239" s="20"/>
       <c r="U239" s="20"/>
       <c r="V239" s="20"/>
       <c r="W239" s="20"/>
       <c r="X239" s="20"/>
       <c r="Y239" s="20"/>
       <c r="Z239" s="20"/>
       <c r="AA239" s="20"/>
       <c r="AB239" s="20"/>
       <c r="AC239" s="20"/>
       <c r="AD239" s="20"/>
@@ -22919,1630 +23330,1763 @@
       <c r="XET239" s="20"/>
       <c r="XEU239" s="20"/>
       <c r="XEV239" s="20"/>
       <c r="XEW239" s="20"/>
       <c r="XEX239" s="20"/>
       <c r="XEY239" s="20"/>
       <c r="XEZ239" s="20"/>
       <c r="XFA239" s="20"/>
       <c r="XFB239" s="20"/>
       <c r="XFC239" s="20"/>
       <c r="XFD239" s="20"/>
     </row>
     <row r="240" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B240" s="20">
         <v>2857</v>
       </c>
       <c r="C240" s="31">
         <v>5820</v>
       </c>
       <c r="D240" s="10">
         <v>8815</v>
       </c>
-      <c r="E240" s="6"/>
+      <c r="E240" s="31">
+        <v>11778</v>
+      </c>
       <c r="F240" s="20"/>
       <c r="G240" s="31"/>
       <c r="H240" s="31"/>
       <c r="I240" s="35"/>
       <c r="J240" s="10"/>
       <c r="K240" s="10"/>
       <c r="L240" s="10"/>
       <c r="M240" s="31"/>
     </row>
     <row r="241" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="49" t="s">
         <v>39</v>
       </c>
-      <c r="B241" s="64"/>
+      <c r="B241" s="62"/>
       <c r="C241" s="31"/>
-      <c r="D241" s="62"/>
-      <c r="E241" s="40"/>
+      <c r="D241" s="60"/>
+      <c r="E241" s="31"/>
       <c r="F241" s="42"/>
       <c r="G241" s="31"/>
       <c r="H241" s="31"/>
       <c r="I241" s="35"/>
       <c r="J241" s="24"/>
       <c r="K241" s="30"/>
       <c r="L241" s="30"/>
       <c r="M241" s="36"/>
     </row>
     <row r="242" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="56" t="s">
         <v>86</v>
       </c>
-      <c r="B242" s="64">
+      <c r="B242" s="62">
         <v>4266.8999999999996</v>
       </c>
-      <c r="C242" s="62">
+      <c r="C242" s="60">
         <v>7907.2</v>
       </c>
-      <c r="D242" s="62">
+      <c r="D242" s="60">
         <v>13729.2</v>
       </c>
-      <c r="E242" s="41"/>
+      <c r="E242" s="60">
+        <v>21672.5</v>
+      </c>
       <c r="F242" s="42"/>
       <c r="G242" s="33"/>
       <c r="H242" s="31"/>
       <c r="I242" s="35"/>
       <c r="J242" s="24"/>
       <c r="K242" s="30"/>
       <c r="L242" s="30"/>
       <c r="M242" s="36"/>
     </row>
     <row r="243" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B243" s="64">
+      <c r="B243" s="62">
         <v>388.4</v>
       </c>
-      <c r="C243" s="62">
+      <c r="C243" s="60">
         <v>648.79999999999995</v>
       </c>
       <c r="D243" s="10">
         <v>1038.5999999999999</v>
       </c>
-      <c r="E243" s="6"/>
+      <c r="E243" s="60">
+        <v>1509.9</v>
+      </c>
       <c r="F243" s="42"/>
       <c r="G243" s="33"/>
       <c r="H243" s="31"/>
       <c r="I243" s="35"/>
       <c r="J243" s="10"/>
       <c r="K243" s="10"/>
       <c r="L243" s="10"/>
       <c r="M243" s="31"/>
     </row>
     <row r="244" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="B244" s="64">
+      <c r="B244" s="62">
         <v>283.60000000000002</v>
       </c>
-      <c r="C244" s="62">
+      <c r="C244" s="60">
         <v>539.29999999999995</v>
       </c>
       <c r="D244" s="10">
         <v>752</v>
       </c>
-      <c r="E244" s="41"/>
+      <c r="E244" s="60">
+        <v>1005.3</v>
+      </c>
       <c r="F244" s="42"/>
       <c r="G244" s="33"/>
       <c r="H244" s="31"/>
       <c r="I244" s="35"/>
       <c r="J244" s="10"/>
       <c r="K244" s="10"/>
       <c r="L244" s="10"/>
       <c r="M244" s="31"/>
     </row>
     <row r="245" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="B245" s="64">
+      <c r="B245" s="62">
         <v>3594.9</v>
       </c>
-      <c r="C245" s="62">
+      <c r="C245" s="60">
         <v>6719.1</v>
       </c>
       <c r="D245" s="10">
         <v>11938.6</v>
       </c>
-      <c r="E245" s="6"/>
+      <c r="E245" s="60">
+        <v>19157.3</v>
+      </c>
       <c r="F245" s="42"/>
       <c r="G245" s="33"/>
       <c r="H245" s="31"/>
       <c r="I245" s="35"/>
       <c r="J245" s="10"/>
       <c r="K245" s="10"/>
       <c r="L245" s="10"/>
       <c r="M245" s="31"/>
     </row>
     <row r="246" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="B246" s="64"/>
+      <c r="B246" s="62"/>
       <c r="C246" s="31"/>
-      <c r="D246" s="62"/>
-      <c r="E246" s="40"/>
+      <c r="D246" s="60"/>
+      <c r="E246" s="31"/>
       <c r="F246" s="42"/>
       <c r="G246" s="31"/>
       <c r="H246" s="31"/>
       <c r="I246" s="35"/>
       <c r="J246" s="24"/>
       <c r="K246" s="30"/>
       <c r="L246" s="30"/>
       <c r="M246" s="36"/>
     </row>
     <row r="247" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="56" t="s">
         <v>86</v>
       </c>
-      <c r="B247" s="64">
+      <c r="B247" s="62">
         <v>11.5</v>
       </c>
-      <c r="C247" s="62">
+      <c r="C247" s="60">
         <v>15.5</v>
       </c>
-      <c r="D247" s="62">
+      <c r="D247" s="60">
         <v>19.5</v>
       </c>
-      <c r="E247" s="41"/>
+      <c r="E247" s="60">
+        <v>23.4</v>
+      </c>
       <c r="F247" s="42"/>
       <c r="G247" s="33"/>
       <c r="H247" s="31"/>
       <c r="I247" s="35"/>
       <c r="J247" s="24"/>
       <c r="K247" s="30"/>
       <c r="L247" s="30"/>
       <c r="M247" s="36"/>
     </row>
     <row r="248" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B248" s="64">
+      <c r="B248" s="62">
         <v>11.5</v>
       </c>
-      <c r="C248" s="62">
+      <c r="C248" s="60">
         <v>15.5</v>
       </c>
       <c r="D248" s="10">
         <v>19.5</v>
       </c>
-      <c r="E248" s="6"/>
+      <c r="E248" s="60">
+        <v>23.4</v>
+      </c>
       <c r="F248" s="42"/>
       <c r="G248" s="33"/>
       <c r="H248" s="31"/>
       <c r="I248" s="35"/>
       <c r="J248" s="10"/>
       <c r="K248" s="10"/>
       <c r="L248" s="10"/>
       <c r="M248" s="31"/>
     </row>
     <row r="249" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B249" s="20"/>
       <c r="C249" s="31"/>
       <c r="D249" s="10"/>
-      <c r="E249" s="40"/>
+      <c r="E249" s="31"/>
       <c r="F249" s="20"/>
       <c r="G249" s="31"/>
       <c r="H249" s="31"/>
       <c r="I249" s="35"/>
       <c r="J249" s="10"/>
       <c r="K249" s="10"/>
       <c r="L249" s="10"/>
       <c r="M249" s="31"/>
     </row>
     <row r="250" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B250" s="20">
         <v>8</v>
       </c>
       <c r="C250" s="31">
         <v>13</v>
       </c>
       <c r="D250" s="10">
         <v>18</v>
       </c>
-      <c r="E250" s="41"/>
+      <c r="E250" s="31">
+        <v>22</v>
+      </c>
       <c r="F250" s="20"/>
       <c r="G250" s="31"/>
       <c r="H250" s="31"/>
       <c r="I250" s="35"/>
       <c r="J250" s="10"/>
       <c r="K250" s="10"/>
       <c r="L250" s="10"/>
       <c r="M250" s="31"/>
     </row>
     <row r="251" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B251" s="20">
         <v>3</v>
       </c>
       <c r="C251" s="31">
         <v>4</v>
       </c>
       <c r="D251" s="10">
         <v>4</v>
       </c>
-      <c r="E251" s="6"/>
+      <c r="E251" s="31">
+        <v>4</v>
+      </c>
       <c r="F251" s="20"/>
       <c r="G251" s="31"/>
       <c r="H251" s="31"/>
       <c r="I251" s="35"/>
       <c r="J251" s="10"/>
       <c r="K251" s="10"/>
       <c r="L251" s="10"/>
       <c r="M251" s="31"/>
     </row>
     <row r="252" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B252" s="20">
         <v>5</v>
       </c>
       <c r="C252" s="31">
         <v>9</v>
       </c>
       <c r="D252" s="10">
         <v>14</v>
       </c>
-      <c r="E252" s="6"/>
+      <c r="E252" s="31">
+        <v>18</v>
+      </c>
       <c r="F252" s="20"/>
       <c r="G252" s="31"/>
       <c r="H252" s="31"/>
       <c r="I252" s="35"/>
       <c r="J252" s="10"/>
       <c r="K252" s="10"/>
       <c r="L252" s="10"/>
       <c r="M252" s="31"/>
     </row>
     <row r="253" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="45" t="s">
         <v>40</v>
       </c>
       <c r="B253" s="20"/>
       <c r="C253" s="31"/>
-      <c r="D253" s="62"/>
-      <c r="E253" s="40"/>
+      <c r="D253" s="60"/>
+      <c r="E253" s="31"/>
       <c r="F253" s="20"/>
       <c r="G253" s="31"/>
       <c r="H253" s="31"/>
       <c r="I253" s="35"/>
       <c r="J253" s="28"/>
       <c r="K253" s="29"/>
       <c r="L253" s="29"/>
       <c r="M253" s="35"/>
     </row>
     <row r="254" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B254" s="20">
         <v>35</v>
       </c>
       <c r="C254" s="31">
         <v>35</v>
       </c>
-      <c r="D254" s="62">
+      <c r="D254" s="60">
         <v>35</v>
       </c>
-      <c r="E254" s="41"/>
+      <c r="E254" s="31">
+        <v>35</v>
+      </c>
       <c r="F254" s="20"/>
       <c r="G254" s="31"/>
       <c r="H254" s="31"/>
       <c r="I254" s="35"/>
       <c r="J254" s="28"/>
       <c r="K254" s="29"/>
       <c r="L254" s="29"/>
       <c r="M254" s="35"/>
     </row>
     <row r="255" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B255" s="20">
         <v>35</v>
       </c>
       <c r="C255" s="31">
         <v>35</v>
       </c>
       <c r="D255" s="10">
         <v>35</v>
       </c>
-      <c r="E255" s="6"/>
+      <c r="E255" s="31">
+        <v>35</v>
+      </c>
       <c r="F255" s="20"/>
       <c r="G255" s="31"/>
       <c r="H255" s="31"/>
       <c r="I255" s="35"/>
       <c r="J255" s="10"/>
       <c r="K255" s="10"/>
       <c r="L255" s="10"/>
       <c r="M255" s="31"/>
     </row>
     <row r="256" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B256" s="20"/>
       <c r="C256" s="31"/>
       <c r="D256" s="31"/>
-      <c r="E256" s="40"/>
+      <c r="E256" s="31"/>
       <c r="F256" s="20"/>
       <c r="G256" s="31"/>
       <c r="H256" s="31"/>
       <c r="I256" s="35"/>
       <c r="J256" s="28"/>
       <c r="K256" s="29"/>
       <c r="L256" s="29"/>
       <c r="M256" s="35"/>
     </row>
     <row r="257" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B257" s="20">
         <v>9202</v>
       </c>
       <c r="C257" s="31">
         <v>20743</v>
       </c>
       <c r="D257" s="31">
         <v>32283</v>
       </c>
-      <c r="E257" s="41"/>
+      <c r="E257" s="31">
+        <v>43823</v>
+      </c>
       <c r="F257" s="20"/>
       <c r="G257" s="31"/>
       <c r="H257" s="31"/>
       <c r="I257" s="35"/>
       <c r="J257" s="28"/>
       <c r="K257" s="29"/>
       <c r="L257" s="29"/>
       <c r="M257" s="35"/>
     </row>
     <row r="258" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B258" s="20">
         <v>9202</v>
       </c>
       <c r="C258" s="31">
         <v>20743</v>
       </c>
       <c r="D258" s="10">
         <v>32283</v>
       </c>
-      <c r="E258" s="6"/>
+      <c r="E258" s="31">
+        <v>43823</v>
+      </c>
       <c r="F258" s="20"/>
       <c r="G258" s="31"/>
       <c r="H258" s="31"/>
       <c r="I258" s="35"/>
       <c r="J258" s="10"/>
       <c r="K258" s="10"/>
       <c r="L258" s="10"/>
       <c r="M258" s="31"/>
     </row>
     <row r="259" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B259" s="64"/>
+      <c r="B259" s="62"/>
       <c r="C259" s="31"/>
-      <c r="D259" s="62"/>
-      <c r="E259" s="40"/>
+      <c r="D259" s="60"/>
+      <c r="E259" s="31"/>
       <c r="F259" s="42"/>
       <c r="G259" s="31"/>
       <c r="H259" s="31"/>
       <c r="I259" s="35"/>
       <c r="J259" s="24"/>
       <c r="K259" s="30"/>
       <c r="L259" s="30"/>
       <c r="M259" s="36"/>
     </row>
     <row r="260" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="56" t="s">
         <v>86</v>
       </c>
-      <c r="B260" s="64">
+      <c r="B260" s="62">
         <v>6</v>
       </c>
-      <c r="C260" s="62">
+      <c r="C260" s="60">
         <v>13.1</v>
       </c>
-      <c r="D260" s="62">
+      <c r="D260" s="60">
         <v>20.3</v>
       </c>
-      <c r="E260" s="41"/>
+      <c r="E260" s="60">
+        <v>27.6</v>
+      </c>
       <c r="F260" s="42"/>
       <c r="G260" s="33"/>
       <c r="H260" s="31"/>
       <c r="I260" s="35"/>
       <c r="J260" s="24"/>
       <c r="K260" s="30"/>
       <c r="L260" s="30"/>
       <c r="M260" s="36"/>
     </row>
     <row r="261" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B261" s="64">
+      <c r="B261" s="62">
         <v>0.3</v>
       </c>
-      <c r="C261" s="62">
+      <c r="C261" s="60">
         <v>1.3</v>
       </c>
       <c r="D261" s="10">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E261" s="6"/>
+      <c r="E261" s="60">
+        <v>3.3</v>
+      </c>
       <c r="F261" s="42"/>
       <c r="G261" s="33"/>
       <c r="H261" s="31"/>
       <c r="I261" s="35"/>
       <c r="J261" s="10"/>
       <c r="K261" s="10"/>
       <c r="L261" s="10"/>
       <c r="M261" s="31"/>
     </row>
     <row r="262" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B262" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C262" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D262" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E262" s="6"/>
+      <c r="E262" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F262" s="39"/>
       <c r="G262" s="39"/>
       <c r="H262" s="31"/>
       <c r="I262" s="35"/>
       <c r="J262" s="10"/>
       <c r="K262" s="10"/>
       <c r="L262" s="10"/>
       <c r="M262" s="31"/>
     </row>
     <row r="263" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B263" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C263" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D263" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E263" s="6"/>
+      <c r="E263" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F263" s="39"/>
       <c r="G263" s="39"/>
       <c r="H263" s="31"/>
       <c r="I263" s="35"/>
       <c r="J263" s="10"/>
       <c r="K263" s="10"/>
       <c r="L263" s="10"/>
       <c r="M263" s="31"/>
     </row>
     <row r="264" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B264" s="15"/>
       <c r="C264" s="31"/>
-      <c r="D264" s="62"/>
-      <c r="E264" s="40"/>
+      <c r="D264" s="60"/>
+      <c r="E264" s="31"/>
       <c r="F264" s="15"/>
       <c r="G264" s="31"/>
       <c r="H264" s="31"/>
       <c r="I264" s="35"/>
       <c r="J264" s="24"/>
       <c r="K264" s="30"/>
       <c r="L264" s="30"/>
       <c r="M264" s="36"/>
     </row>
     <row r="265" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B265" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C265" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="D265" s="62" t="s">
+      <c r="D265" s="60" t="s">
         <v>44</v>
       </c>
-      <c r="E265" s="41"/>
+      <c r="E265" s="32" t="s">
+        <v>44</v>
+      </c>
       <c r="F265" s="15"/>
       <c r="G265" s="32"/>
       <c r="H265" s="31"/>
       <c r="I265" s="35"/>
       <c r="J265" s="24"/>
       <c r="K265" s="30"/>
       <c r="L265" s="30"/>
       <c r="M265" s="36"/>
     </row>
     <row r="266" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A266" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B266" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C266" s="32" t="s">
         <v>44</v>
       </c>
       <c r="D266" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="E266" s="6"/>
+      <c r="E266" s="32" t="s">
+        <v>44</v>
+      </c>
       <c r="F266" s="15"/>
       <c r="G266" s="32"/>
       <c r="H266" s="31"/>
       <c r="I266" s="35"/>
       <c r="J266" s="10"/>
       <c r="K266" s="10"/>
       <c r="L266" s="10"/>
       <c r="M266" s="31"/>
     </row>
     <row r="267" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B267" s="20"/>
       <c r="C267" s="31"/>
       <c r="D267" s="31"/>
-      <c r="E267" s="40"/>
+      <c r="E267" s="31"/>
       <c r="F267" s="20"/>
       <c r="G267" s="31"/>
       <c r="H267" s="31"/>
       <c r="I267" s="35"/>
       <c r="J267" s="28"/>
       <c r="K267" s="29"/>
       <c r="L267" s="29"/>
       <c r="M267" s="35"/>
     </row>
     <row r="268" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B268" s="20">
         <v>3829</v>
       </c>
       <c r="C268" s="31">
         <v>7557</v>
       </c>
       <c r="D268" s="31">
         <v>12669</v>
       </c>
-      <c r="E268" s="41"/>
+      <c r="E268" s="31">
+        <v>17880</v>
+      </c>
       <c r="F268" s="20"/>
       <c r="G268" s="31"/>
       <c r="H268" s="31"/>
       <c r="I268" s="35"/>
       <c r="J268" s="28"/>
       <c r="K268" s="29"/>
       <c r="L268" s="29"/>
       <c r="M268" s="35"/>
     </row>
     <row r="269" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B269" s="20">
         <v>3704</v>
       </c>
       <c r="C269" s="31">
         <v>7009</v>
       </c>
       <c r="D269" s="10">
         <v>11409</v>
       </c>
-      <c r="E269" s="6"/>
+      <c r="E269" s="31">
+        <v>15890</v>
+      </c>
       <c r="F269" s="20"/>
       <c r="G269" s="31"/>
       <c r="H269" s="31"/>
       <c r="I269" s="35"/>
       <c r="J269" s="10"/>
       <c r="K269" s="10"/>
       <c r="L269" s="10"/>
       <c r="M269" s="31"/>
     </row>
     <row r="270" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B270" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C270" s="31" t="s">
         <v>43</v>
       </c>
       <c r="D270" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E270" s="6"/>
+      <c r="E270" s="31" t="s">
+        <v>43</v>
+      </c>
       <c r="F270" s="20"/>
       <c r="G270" s="31"/>
       <c r="H270" s="31"/>
       <c r="I270" s="35"/>
       <c r="J270" s="10"/>
       <c r="K270" s="10"/>
       <c r="L270" s="10"/>
       <c r="M270" s="31"/>
     </row>
     <row r="271" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B271" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C271" s="31" t="s">
         <v>43</v>
       </c>
       <c r="D271" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E271" s="6"/>
+      <c r="E271" s="31" t="s">
+        <v>43</v>
+      </c>
       <c r="F271" s="15"/>
       <c r="G271" s="31"/>
       <c r="H271" s="31"/>
       <c r="I271" s="35"/>
       <c r="J271" s="10"/>
       <c r="K271" s="10"/>
       <c r="L271" s="10"/>
       <c r="M271" s="31"/>
     </row>
     <row r="272" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B272" s="20"/>
       <c r="C272" s="31"/>
       <c r="D272" s="31"/>
-      <c r="E272" s="40"/>
+      <c r="E272" s="31"/>
       <c r="F272" s="20"/>
       <c r="G272" s="31"/>
       <c r="H272" s="31"/>
       <c r="I272" s="35"/>
       <c r="J272" s="28"/>
       <c r="K272" s="29"/>
       <c r="L272" s="29"/>
       <c r="M272" s="35"/>
     </row>
     <row r="273" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B273" s="20">
         <v>26740</v>
       </c>
       <c r="C273" s="31">
         <v>80040</v>
       </c>
       <c r="D273" s="31">
         <v>134857</v>
       </c>
-      <c r="E273" s="41"/>
+      <c r="E273" s="31">
+        <v>194139</v>
+      </c>
       <c r="F273" s="20"/>
       <c r="G273" s="31"/>
       <c r="H273" s="31"/>
       <c r="I273" s="35"/>
       <c r="J273" s="28"/>
       <c r="K273" s="29"/>
       <c r="L273" s="29"/>
       <c r="M273" s="35"/>
     </row>
     <row r="274" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B274" s="20">
         <v>22297</v>
       </c>
       <c r="C274" s="31">
         <v>65545</v>
       </c>
       <c r="D274" s="10">
         <v>107579</v>
       </c>
-      <c r="E274" s="6"/>
+      <c r="E274" s="31">
+        <v>152558</v>
+      </c>
       <c r="F274" s="20"/>
       <c r="G274" s="31"/>
       <c r="H274" s="31"/>
       <c r="I274" s="35"/>
       <c r="J274" s="10"/>
       <c r="K274" s="10"/>
       <c r="L274" s="10"/>
       <c r="M274" s="31"/>
     </row>
     <row r="275" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B275" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C275" s="31">
         <v>1465</v>
       </c>
       <c r="D275" s="10">
         <v>2931</v>
       </c>
-      <c r="E275" s="6"/>
+      <c r="E275" s="31">
+        <v>4396</v>
+      </c>
       <c r="F275" s="15"/>
       <c r="G275" s="31"/>
       <c r="H275" s="31"/>
       <c r="I275" s="35"/>
       <c r="J275" s="10"/>
       <c r="K275" s="10"/>
       <c r="L275" s="10"/>
       <c r="M275" s="31"/>
     </row>
     <row r="276" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B276" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C276" s="31">
         <v>20</v>
       </c>
       <c r="D276" s="10">
         <v>39</v>
       </c>
-      <c r="E276" s="41"/>
+      <c r="E276" s="31">
+        <v>59</v>
+      </c>
       <c r="F276" s="15"/>
       <c r="G276" s="31"/>
       <c r="H276" s="31"/>
       <c r="I276" s="35"/>
       <c r="J276" s="10"/>
       <c r="K276" s="10"/>
       <c r="L276" s="10"/>
       <c r="M276" s="31"/>
     </row>
     <row r="277" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B277" s="20">
         <v>945</v>
       </c>
       <c r="C277" s="31">
         <v>1776</v>
       </c>
       <c r="D277" s="10">
         <v>2726</v>
       </c>
-      <c r="E277" s="6"/>
+      <c r="E277" s="31">
+        <v>3800</v>
+      </c>
       <c r="F277" s="20"/>
       <c r="G277" s="31"/>
       <c r="H277" s="31"/>
       <c r="I277" s="35"/>
       <c r="J277" s="10"/>
       <c r="K277" s="10"/>
       <c r="L277" s="10"/>
       <c r="M277" s="31"/>
     </row>
     <row r="278" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B278" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C278" s="31">
         <v>346</v>
       </c>
       <c r="D278" s="10">
         <v>692</v>
       </c>
-      <c r="E278" s="6"/>
+      <c r="E278" s="31">
+        <v>1038</v>
+      </c>
       <c r="F278" s="15"/>
       <c r="G278" s="31"/>
       <c r="H278" s="31"/>
       <c r="I278" s="35"/>
       <c r="J278" s="10"/>
       <c r="K278" s="10"/>
       <c r="L278" s="10"/>
       <c r="M278" s="31"/>
     </row>
     <row r="279" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B279" s="20">
         <v>1855</v>
       </c>
       <c r="C279" s="31">
         <v>6164</v>
       </c>
       <c r="D279" s="10">
         <v>13088</v>
       </c>
-      <c r="E279" s="6"/>
+      <c r="E279" s="31">
+        <v>21406</v>
+      </c>
       <c r="F279" s="20"/>
       <c r="G279" s="31"/>
       <c r="H279" s="31"/>
       <c r="I279" s="35"/>
       <c r="J279" s="10"/>
       <c r="K279" s="10"/>
       <c r="L279" s="10"/>
       <c r="M279" s="31"/>
     </row>
     <row r="280" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A280" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B280" s="20">
         <v>1644</v>
       </c>
       <c r="C280" s="31">
         <v>4723</v>
       </c>
       <c r="D280" s="10">
         <v>7803</v>
       </c>
-      <c r="E280" s="6"/>
+      <c r="E280" s="31">
+        <v>10883</v>
+      </c>
       <c r="F280" s="20"/>
       <c r="G280" s="31"/>
       <c r="H280" s="31"/>
       <c r="I280" s="35"/>
       <c r="J280" s="10"/>
       <c r="K280" s="10"/>
       <c r="L280" s="10"/>
       <c r="M280" s="31"/>
     </row>
     <row r="281" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="52" t="s">
         <v>41</v>
       </c>
       <c r="B281" s="20"/>
       <c r="C281" s="31"/>
       <c r="D281" s="31"/>
-      <c r="E281" s="40"/>
+      <c r="E281" s="31"/>
       <c r="F281" s="20"/>
       <c r="G281" s="31"/>
       <c r="H281" s="31"/>
       <c r="I281" s="35"/>
       <c r="J281" s="37"/>
       <c r="K281" s="20"/>
       <c r="L281" s="23"/>
       <c r="M281" s="35"/>
     </row>
     <row r="282" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A282" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B282" s="20">
         <v>90</v>
       </c>
       <c r="C282" s="31">
         <v>122</v>
       </c>
       <c r="D282" s="31">
         <v>173</v>
       </c>
-      <c r="E282" s="41"/>
+      <c r="E282" s="31">
+        <v>223</v>
+      </c>
       <c r="F282" s="20"/>
       <c r="G282" s="31"/>
       <c r="H282" s="31"/>
       <c r="I282" s="35"/>
       <c r="J282" s="37"/>
       <c r="K282" s="20"/>
       <c r="L282" s="23"/>
       <c r="M282" s="35"/>
     </row>
     <row r="283" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B283" s="20">
         <v>90</v>
       </c>
       <c r="C283" s="31">
         <v>122</v>
       </c>
       <c r="D283" s="10">
         <v>173</v>
       </c>
-      <c r="E283" s="6"/>
+      <c r="E283" s="31">
+        <v>223</v>
+      </c>
       <c r="F283" s="20"/>
       <c r="G283" s="31"/>
       <c r="H283" s="31"/>
       <c r="I283" s="35"/>
       <c r="J283" s="10"/>
       <c r="K283" s="10"/>
       <c r="L283" s="10"/>
       <c r="M283" s="31"/>
     </row>
     <row r="284" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A284" s="40" t="s">
         <v>63</v>
       </c>
       <c r="B284" s="20"/>
       <c r="C284" s="31"/>
       <c r="D284" s="10"/>
-      <c r="E284" s="40"/>
+      <c r="E284" s="31"/>
       <c r="F284" s="20"/>
       <c r="G284" s="31"/>
       <c r="H284" s="31"/>
       <c r="I284" s="35"/>
       <c r="J284" s="10"/>
       <c r="K284" s="10"/>
       <c r="L284" s="10"/>
       <c r="M284" s="31"/>
     </row>
     <row r="285" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B285" s="20">
         <v>90</v>
       </c>
       <c r="C285" s="31">
         <v>122</v>
       </c>
       <c r="D285" s="10">
         <v>173</v>
       </c>
-      <c r="E285" s="41"/>
+      <c r="E285" s="31">
+        <v>223</v>
+      </c>
       <c r="F285" s="20"/>
       <c r="G285" s="31"/>
       <c r="H285" s="31"/>
       <c r="I285" s="35"/>
       <c r="J285" s="10"/>
       <c r="K285" s="10"/>
       <c r="L285" s="10"/>
       <c r="M285" s="31"/>
     </row>
     <row r="286" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B286" s="20">
         <v>90</v>
       </c>
       <c r="C286" s="31">
         <v>122</v>
       </c>
       <c r="D286" s="10">
         <v>173</v>
       </c>
-      <c r="E286" s="6"/>
+      <c r="E286" s="31">
+        <v>223</v>
+      </c>
       <c r="F286" s="20"/>
       <c r="G286" s="31"/>
       <c r="H286" s="31"/>
       <c r="I286" s="35"/>
       <c r="J286" s="10"/>
       <c r="K286" s="10"/>
       <c r="L286" s="10"/>
       <c r="M286" s="31"/>
     </row>
     <row r="287" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="49" t="s">
         <v>20</v>
       </c>
       <c r="B287" s="39"/>
       <c r="C287" s="31"/>
       <c r="D287" s="31"/>
-      <c r="E287" s="40"/>
+      <c r="E287" s="31"/>
       <c r="F287" s="39"/>
       <c r="G287" s="31"/>
       <c r="H287" s="31"/>
       <c r="I287" s="35"/>
       <c r="J287" s="20"/>
       <c r="K287" s="31"/>
       <c r="L287" s="31"/>
       <c r="M287" s="35"/>
     </row>
     <row r="288" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A288" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B288" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C288" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D288" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E288" s="41"/>
+      <c r="E288" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F288" s="39"/>
       <c r="G288" s="39"/>
       <c r="H288" s="31"/>
       <c r="I288" s="35"/>
       <c r="J288" s="20"/>
       <c r="K288" s="31"/>
       <c r="L288" s="31"/>
       <c r="M288" s="35"/>
     </row>
     <row r="289" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B289" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C289" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D289" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E289" s="6"/>
+      <c r="E289" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F289" s="15"/>
       <c r="G289" s="31"/>
       <c r="H289" s="31"/>
       <c r="I289" s="35"/>
       <c r="J289" s="10"/>
       <c r="K289" s="10"/>
       <c r="L289" s="10"/>
       <c r="M289" s="31"/>
     </row>
     <row r="290" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B290" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C290" s="39" t="s">
         <v>43</v>
       </c>
       <c r="D290" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E290" s="6"/>
+      <c r="E290" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F290" s="39"/>
       <c r="G290" s="39"/>
       <c r="H290" s="31"/>
       <c r="I290" s="35"/>
       <c r="J290" s="10"/>
       <c r="K290" s="10"/>
       <c r="L290" s="10"/>
       <c r="M290" s="31"/>
     </row>
     <row r="291" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="49" t="s">
         <v>42</v>
       </c>
       <c r="B291" s="20"/>
       <c r="C291" s="31"/>
       <c r="D291" s="31"/>
-      <c r="E291" s="40"/>
+      <c r="E291" s="31"/>
       <c r="F291" s="20"/>
       <c r="G291" s="31"/>
       <c r="H291" s="31"/>
       <c r="I291" s="35"/>
       <c r="J291" s="20"/>
       <c r="K291" s="31"/>
       <c r="L291" s="31"/>
       <c r="M291" s="35"/>
     </row>
     <row r="292" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B292" s="20">
         <v>35</v>
       </c>
       <c r="C292" s="31">
         <v>45</v>
       </c>
       <c r="D292" s="31">
         <v>55</v>
       </c>
-      <c r="E292" s="41"/>
+      <c r="E292" s="31">
+        <v>66</v>
+      </c>
       <c r="F292" s="20"/>
       <c r="G292" s="31"/>
       <c r="H292" s="31"/>
       <c r="I292" s="35"/>
       <c r="J292" s="20"/>
       <c r="K292" s="31"/>
       <c r="L292" s="31"/>
       <c r="M292" s="35"/>
     </row>
     <row r="293" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B293" s="20">
         <v>35</v>
       </c>
       <c r="C293" s="31">
         <v>45</v>
       </c>
       <c r="D293" s="10">
         <v>55</v>
       </c>
-      <c r="E293" s="6"/>
+      <c r="E293" s="31">
+        <v>66</v>
+      </c>
       <c r="F293" s="20"/>
       <c r="G293" s="31"/>
       <c r="H293" s="31"/>
       <c r="I293" s="35"/>
       <c r="J293" s="10"/>
       <c r="K293" s="10"/>
       <c r="L293" s="10"/>
       <c r="M293" s="31"/>
     </row>
     <row r="294" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B294" s="20"/>
       <c r="C294" s="31"/>
       <c r="D294" s="31"/>
-      <c r="E294" s="40"/>
+      <c r="E294" s="31"/>
       <c r="F294" s="20"/>
       <c r="G294" s="31"/>
       <c r="H294" s="31"/>
       <c r="I294" s="35"/>
       <c r="J294" s="28"/>
       <c r="K294" s="29"/>
       <c r="L294" s="29"/>
       <c r="M294" s="35"/>
     </row>
     <row r="295" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B295" s="20">
         <v>145</v>
       </c>
       <c r="C295" s="31">
         <v>351</v>
       </c>
       <c r="D295" s="31">
         <v>519</v>
       </c>
-      <c r="E295" s="41"/>
+      <c r="E295" s="31">
+        <v>805</v>
+      </c>
       <c r="F295" s="20"/>
       <c r="G295" s="31"/>
       <c r="H295" s="31"/>
       <c r="I295" s="35"/>
       <c r="J295" s="28"/>
       <c r="K295" s="29"/>
       <c r="L295" s="29"/>
       <c r="M295" s="35"/>
     </row>
     <row r="296" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B296" s="20">
         <v>145</v>
       </c>
       <c r="C296" s="31">
         <v>351</v>
       </c>
       <c r="D296" s="10">
         <v>519</v>
       </c>
-      <c r="E296" s="6"/>
+      <c r="E296" s="31">
+        <v>805</v>
+      </c>
       <c r="F296" s="20"/>
       <c r="G296" s="31"/>
       <c r="H296" s="31"/>
       <c r="I296" s="35"/>
       <c r="J296" s="10"/>
       <c r="K296" s="10"/>
       <c r="L296" s="10"/>
       <c r="M296" s="31"/>
     </row>
     <row r="297" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="40" t="s">
         <v>64</v>
       </c>
       <c r="B297" s="20"/>
       <c r="C297" s="31"/>
       <c r="D297" s="10"/>
-      <c r="E297" s="40"/>
+      <c r="E297" s="31"/>
       <c r="F297" s="20"/>
       <c r="G297" s="31"/>
       <c r="H297" s="31"/>
       <c r="I297" s="35"/>
       <c r="J297" s="10"/>
       <c r="K297" s="10"/>
       <c r="L297" s="10"/>
       <c r="M297" s="31"/>
     </row>
     <row r="298" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B298" s="20">
         <v>58</v>
       </c>
       <c r="C298" s="31">
         <v>95</v>
       </c>
       <c r="D298" s="10">
         <v>122</v>
       </c>
-      <c r="E298" s="41"/>
+      <c r="E298" s="31">
+        <v>163</v>
+      </c>
       <c r="F298" s="20"/>
       <c r="G298" s="31"/>
       <c r="H298" s="31"/>
       <c r="I298" s="35"/>
       <c r="J298" s="10"/>
       <c r="K298" s="10"/>
       <c r="L298" s="10"/>
       <c r="M298" s="31"/>
     </row>
     <row r="299" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B299" s="20">
         <v>10</v>
       </c>
       <c r="C299" s="31">
         <v>43</v>
       </c>
       <c r="D299" s="10">
         <v>65</v>
       </c>
-      <c r="E299" s="6"/>
+      <c r="E299" s="31">
+        <v>100</v>
+      </c>
       <c r="F299" s="20"/>
       <c r="G299" s="31"/>
       <c r="H299" s="31"/>
       <c r="I299" s="35"/>
       <c r="J299" s="10"/>
       <c r="K299" s="10"/>
       <c r="L299" s="10"/>
       <c r="M299" s="31"/>
     </row>
     <row r="300" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A300" s="6" t="s">
-[...11 lines deleted...]
-      <c r="E300" s="6"/>
+      <c r="A300" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="B300" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C300" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D300" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="E300" s="31">
+        <v>2</v>
+      </c>
       <c r="F300" s="20"/>
       <c r="G300" s="31"/>
       <c r="H300" s="31"/>
       <c r="I300" s="35"/>
       <c r="J300" s="10"/>
       <c r="K300" s="10"/>
       <c r="L300" s="10"/>
       <c r="M300" s="31"/>
     </row>
-    <row r="301" spans="1:13" ht="45" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E301" s="40"/>
+    <row r="301" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B301" s="20">
+        <v>48</v>
+      </c>
+      <c r="C301" s="31">
+        <v>52</v>
+      </c>
+      <c r="D301" s="10">
+        <v>57</v>
+      </c>
+      <c r="E301" s="31">
+        <v>61</v>
+      </c>
       <c r="F301" s="20"/>
       <c r="G301" s="31"/>
       <c r="H301" s="31"/>
       <c r="I301" s="35"/>
-      <c r="J301" s="28"/>
-[...17 lines deleted...]
-      <c r="E302" s="41"/>
+      <c r="J301" s="10"/>
+      <c r="K301" s="10"/>
+      <c r="L301" s="10"/>
+      <c r="M301" s="31"/>
+    </row>
+    <row r="302" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+      <c r="A302" s="49" t="s">
+        <v>22</v>
+      </c>
+      <c r="B302" s="20"/>
+      <c r="C302" s="31"/>
+      <c r="D302" s="31"/>
+      <c r="E302" s="31"/>
       <c r="F302" s="20"/>
       <c r="G302" s="31"/>
       <c r="H302" s="31"/>
       <c r="I302" s="35"/>
       <c r="J302" s="28"/>
       <c r="K302" s="29"/>
       <c r="L302" s="29"/>
       <c r="M302" s="35"/>
     </row>
     <row r="303" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A303" s="6" t="s">
-        <v>65</v>
+      <c r="A303" s="56" t="s">
+        <v>86</v>
       </c>
       <c r="B303" s="20">
-        <v>78906</v>
+        <v>79523</v>
       </c>
       <c r="C303" s="31">
-        <v>153392</v>
-[...4 lines deleted...]
-      <c r="E303" s="6"/>
+        <v>162096</v>
+      </c>
+      <c r="D303" s="31">
+        <v>244718</v>
+      </c>
+      <c r="E303" s="31">
+        <v>345292</v>
+      </c>
       <c r="F303" s="20"/>
       <c r="G303" s="31"/>
       <c r="H303" s="31"/>
       <c r="I303" s="35"/>
-      <c r="J303" s="10"/>
-[...2 lines deleted...]
-      <c r="M303" s="31"/>
+      <c r="J303" s="28"/>
+      <c r="K303" s="29"/>
+      <c r="L303" s="29"/>
+      <c r="M303" s="35"/>
     </row>
     <row r="304" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A304" s="41" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="A304" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B304" s="20">
+        <v>78906</v>
       </c>
       <c r="C304" s="31">
-        <v>7153</v>
+        <v>153392</v>
       </c>
       <c r="D304" s="10">
-        <v>14354</v>
-[...2 lines deleted...]
-      <c r="F304" s="15"/>
+        <v>227878</v>
+      </c>
+      <c r="E304" s="31">
+        <v>320238</v>
+      </c>
+      <c r="F304" s="20"/>
       <c r="G304" s="31"/>
       <c r="H304" s="31"/>
       <c r="I304" s="35"/>
       <c r="J304" s="10"/>
       <c r="K304" s="10"/>
       <c r="L304" s="10"/>
       <c r="M304" s="31"/>
     </row>
     <row r="305" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A305" s="6" t="s">
-[...3 lines deleted...]
-        <v>618</v>
+      <c r="A305" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="B305" s="15" t="s">
+        <v>44</v>
       </c>
       <c r="C305" s="31">
-        <v>1552</v>
+        <v>7153</v>
       </c>
       <c r="D305" s="10">
-        <v>2486</v>
-[...2 lines deleted...]
-      <c r="F305" s="20"/>
+        <v>14354</v>
+      </c>
+      <c r="E305" s="31">
+        <v>21634</v>
+      </c>
+      <c r="F305" s="15"/>
       <c r="G305" s="31"/>
       <c r="H305" s="31"/>
       <c r="I305" s="35"/>
       <c r="J305" s="10"/>
       <c r="K305" s="10"/>
       <c r="L305" s="10"/>
       <c r="M305" s="31"/>
     </row>
     <row r="306" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A306" s="45" t="s">
-[...6 lines deleted...]
-      <c r="F306" s="39"/>
+      <c r="A306" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B306" s="20">
+        <v>618</v>
+      </c>
+      <c r="C306" s="31">
+        <v>1552</v>
+      </c>
+      <c r="D306" s="10">
+        <v>2486</v>
+      </c>
+      <c r="E306" s="31">
+        <v>3421</v>
+      </c>
+      <c r="F306" s="20"/>
       <c r="G306" s="31"/>
       <c r="H306" s="31"/>
       <c r="I306" s="35"/>
-      <c r="J306" s="20"/>
-[...2 lines deleted...]
-      <c r="M306" s="35"/>
+      <c r="J306" s="10"/>
+      <c r="K306" s="10"/>
+      <c r="L306" s="10"/>
+      <c r="M306" s="31"/>
     </row>
     <row r="307" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A307" s="56" t="s">
-[...11 lines deleted...]
-      <c r="E307" s="41"/>
+      <c r="A307" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="B307" s="39"/>
+      <c r="C307" s="31"/>
+      <c r="D307" s="32"/>
+      <c r="E307" s="31"/>
       <c r="F307" s="39"/>
-      <c r="G307" s="39"/>
+      <c r="G307" s="31"/>
       <c r="H307" s="31"/>
       <c r="I307" s="35"/>
       <c r="J307" s="20"/>
       <c r="K307" s="31"/>
       <c r="L307" s="32"/>
       <c r="M307" s="35"/>
     </row>
     <row r="308" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A308" s="6" t="s">
-        <v>65</v>
+      <c r="A308" s="56" t="s">
+        <v>86</v>
       </c>
       <c r="B308" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C308" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="D308" s="10" t="s">
+      <c r="D308" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="E308" s="6"/>
+      <c r="E308" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F308" s="39"/>
       <c r="G308" s="39"/>
       <c r="H308" s="31"/>
       <c r="I308" s="35"/>
-      <c r="J308" s="10"/>
-[...2 lines deleted...]
-      <c r="M308" s="31"/>
+      <c r="J308" s="20"/>
+      <c r="K308" s="31"/>
+      <c r="L308" s="32"/>
+      <c r="M308" s="35"/>
     </row>
     <row r="309" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A309" s="51" t="s">
-[...5 lines deleted...]
-      <c r="E309" s="40"/>
+      <c r="A309" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B309" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C309" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D309" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E309" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="F309" s="39"/>
-      <c r="G309" s="31"/>
+      <c r="G309" s="39"/>
       <c r="H309" s="31"/>
       <c r="I309" s="35"/>
-      <c r="J309" s="20"/>
-[...2 lines deleted...]
-      <c r="M309" s="35"/>
+      <c r="J309" s="10"/>
+      <c r="K309" s="10"/>
+      <c r="L309" s="10"/>
+      <c r="M309" s="31"/>
     </row>
     <row r="310" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A310" s="56" t="s">
-[...11 lines deleted...]
-      <c r="E310" s="41"/>
+      <c r="A310" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="B310" s="39"/>
+      <c r="C310" s="31"/>
+      <c r="D310" s="32"/>
+      <c r="E310" s="10"/>
       <c r="F310" s="39"/>
-      <c r="G310" s="39"/>
+      <c r="G310" s="31"/>
       <c r="H310" s="31"/>
       <c r="I310" s="35"/>
       <c r="J310" s="20"/>
       <c r="K310" s="31"/>
       <c r="L310" s="32"/>
       <c r="M310" s="35"/>
     </row>
-    <row r="311" spans="1:13" s="55" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A311" s="43" t="s">
+    <row r="311" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B311" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C311" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="D311" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="E311" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="F311" s="39"/>
+      <c r="G311" s="39"/>
+      <c r="H311" s="31"/>
+      <c r="I311" s="35"/>
+      <c r="J311" s="20"/>
+      <c r="K311" s="31"/>
+      <c r="L311" s="32"/>
+      <c r="M311" s="35"/>
+    </row>
+    <row r="312" spans="1:13" s="55" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="43" t="s">
         <v>65</v>
       </c>
-      <c r="B311" s="44" t="s">
+      <c r="B312" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="C311" s="44" t="s">
+      <c r="C312" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="D311" s="34" t="s">
+      <c r="D312" s="34" t="s">
         <v>43</v>
       </c>
-      <c r="E311" s="43"/>
-[...13 lines deleted...]
-      <c r="C312" s="1"/>
+      <c r="E312" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="F312" s="44"/>
+      <c r="G312" s="44"/>
+      <c r="H312" s="34"/>
+      <c r="I312" s="58"/>
+      <c r="J312" s="34"/>
+      <c r="K312" s="34"/>
+      <c r="L312" s="34"/>
+      <c r="M312" s="34"/>
     </row>
     <row r="313" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A313" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="C313" s="1"/>
+    </row>
+    <row r="314" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="C313" s="1"/>
-[...2 lines deleted...]
-      <c r="A314" s="67" t="s">
+      <c r="C314" s="1"/>
+    </row>
+    <row r="315" spans="1:13" s="61" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="69" t="s">
         <v>87</v>
       </c>
-      <c r="B314" s="67"/>
-[...13 lines deleted...]
-      <c r="C315" s="14"/>
+      <c r="B315" s="69"/>
+      <c r="C315" s="69"/>
+      <c r="D315" s="69"/>
+      <c r="E315" s="69"/>
+      <c r="F315" s="69"/>
+      <c r="G315" s="69"/>
+      <c r="H315" s="69"/>
+      <c r="I315" s="69"/>
+      <c r="J315" s="69"/>
+      <c r="K315" s="69"/>
+      <c r="L315" s="69"/>
+      <c r="M315" s="69"/>
     </row>
     <row r="316" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C316" s="14"/>
     </row>
     <row r="317" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C317" s="14"/>
     </row>
     <row r="318" spans="1:13" x14ac:dyDescent="0.2">
       <c r="C318" s="14"/>
+    </row>
+    <row r="319" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C319" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A314:M314"/>
+    <mergeCell ref="A315:M315"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>