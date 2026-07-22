--- v2 (2026-06-04)
+++ v3 (2026-07-22)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12540" tabRatio="768"/>
+    <workbookView xWindow="10155" yWindow="0" windowWidth="12885" windowHeight="9645" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'натура-2026'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="503" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="579" uniqueCount="90">
   <si>
     <t>Ет және тағамдық қосымша өнімдер, тонна</t>
   </si>
   <si>
     <t>Үй құсының жас немесе тоңазытылған еті, тонна</t>
   </si>
   <si>
     <t>Басқа тәсілмен дайындалған немесе консервіленген балық; уылдырық және оның алмастырғыштары, тонна</t>
   </si>
   <si>
     <t>Жеміс және көкөніс шырындары, мың литр</t>
   </si>
   <si>
     <t>Тазартылған және тазартылмаған өсімдік майы, тонна</t>
   </si>
   <si>
     <t>Өңделген сұйық сүт және кілегей, тонна</t>
   </si>
   <si>
     <t>Сары май және сүтті спредтер (паста), тонна</t>
   </si>
   <si>
     <t>Ірімшік және сүзбе, тонна</t>
   </si>
   <si>
@@ -286,63 +286,64 @@
   <si>
     <t>Сарыкөл</t>
   </si>
   <si>
     <t>Ұзынкөл</t>
   </si>
   <si>
     <t>Федоров</t>
   </si>
   <si>
     <t>Бейімбет Майлин</t>
   </si>
   <si>
     <t>Ірі қара мал, шошқа, қой, ешкі, жылқы және жылқы тектес жануарлардың жас немесе тоңазытылған еті, тонна</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">х - өнімнің осы түрін облыста және (немесе) өңірде жалғыз кәсіпорын өндіретіндіктен мәліметтер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
   <si>
     <t>Қостанай облысында өңдеуші өнеркәсіпте өнеркәсіп өнімін өндіру</t>
   </si>
   <si>
-    <t>2026*</t>
+    <t>2026 жыл*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -483,50 +484,55 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -649,102 +655,101 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -822,50 +827,63 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="27" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="50">
     <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Гиперссылка 2 2" xfId="47"/>
     <cellStyle name="Гиперссылка 2 3" xfId="36"/>
@@ -1200,24011 +1218,24728 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:XFD319"/>
+  <dimension ref="A1:XFD326"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A95" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D114" sqref="D114"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="8" style="12" customWidth="1"/>
     <col min="3" max="4" width="7.85546875" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="4" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="5" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="7" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="9" style="4" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="8" customWidth="1"/>
     <col min="13" max="13" width="9" style="9" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="9.5703125" style="1" customWidth="1"/>
     <col min="16" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="72" t="s">
         <v>88</v>
       </c>
-      <c r="B1" s="68"/>
-[...10 lines deleted...]
-      <c r="M1" s="68"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="70"/>
-      <c r="B2" s="72" t="s">
+      <c r="A2" s="74"/>
+      <c r="B2" s="76" t="s">
         <v>89</v>
       </c>
-      <c r="C2" s="73"/>
-[...9 lines deleted...]
-      <c r="M2" s="73"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="71"/>
-      <c r="B3" s="64" t="s">
+      <c r="A3" s="75"/>
+      <c r="B3" s="63" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="17" t="s">
         <v>27</v>
       </c>
       <c r="E3" s="17" t="s">
         <v>28</v>
       </c>
       <c r="F3" s="17" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>30</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="J3" s="38" t="s">
+      <c r="J3" s="37" t="s">
         <v>33</v>
       </c>
       <c r="K3" s="16" t="s">
         <v>34</v>
       </c>
       <c r="L3" s="16" t="s">
         <v>35</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>36</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="31"/>
+      <c r="B4" s="30"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
-      <c r="E4" s="40"/>
-[...6 lines deleted...]
-      <c r="M4" s="35"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="34"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B5" s="31">
+      <c r="B5" s="30">
         <v>1809</v>
       </c>
-      <c r="C5" s="31">
+      <c r="C5" s="30">
         <v>3820</v>
       </c>
-      <c r="D5" s="31">
+      <c r="D5" s="30">
         <v>5698</v>
       </c>
-      <c r="E5" s="31">
+      <c r="E5" s="30">
         <v>7657</v>
       </c>
-      <c r="F5" s="31"/>
-[...6 lines deleted...]
-      <c r="M5" s="35"/>
+      <c r="F5" s="67">
+        <v>9711</v>
+      </c>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="34"/>
+      <c r="J5" s="27"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="34"/>
     </row>
     <row r="6" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B6" s="31">
+      <c r="B6" s="30">
         <v>153</v>
       </c>
-      <c r="C6" s="31">
+      <c r="C6" s="30">
         <v>292</v>
       </c>
-      <c r="D6" s="31">
+      <c r="D6" s="30">
         <v>490</v>
       </c>
-      <c r="E6" s="31">
+      <c r="E6" s="30">
         <v>716</v>
       </c>
-      <c r="F6" s="31"/>
-[...6 lines deleted...]
-      <c r="M6" s="35"/>
+      <c r="F6" s="67">
+        <v>1007</v>
+      </c>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B7" s="30">
         <v>2</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C7" s="30">
         <v>11</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="30">
         <v>20</v>
       </c>
-      <c r="E7" s="31">
+      <c r="E7" s="30">
         <v>29</v>
       </c>
-      <c r="F7" s="31"/>
-[...6 lines deleted...]
-      <c r="M7" s="35"/>
+      <c r="F7" s="67">
+        <v>34</v>
+      </c>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="34"/>
+      <c r="J7" s="27"/>
+      <c r="K7" s="28"/>
+      <c r="L7" s="28"/>
+      <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="B8" s="31">
+      <c r="B8" s="30">
         <v>23</v>
       </c>
-      <c r="C8" s="31">
+      <c r="C8" s="30">
         <v>53</v>
       </c>
-      <c r="D8" s="31">
+      <c r="D8" s="30">
         <v>83</v>
       </c>
-      <c r="E8" s="31">
+      <c r="E8" s="30">
         <v>113</v>
       </c>
-      <c r="F8" s="31"/>
-[...6 lines deleted...]
-      <c r="M8" s="35"/>
+      <c r="F8" s="67">
+        <v>140</v>
+      </c>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="B9" s="31">
+      <c r="B9" s="30">
         <v>11</v>
       </c>
-      <c r="C9" s="31">
+      <c r="C9" s="30">
         <v>24</v>
       </c>
-      <c r="D9" s="31">
+      <c r="D9" s="30">
         <v>37</v>
       </c>
-      <c r="E9" s="31">
+      <c r="E9" s="30">
         <v>51</v>
       </c>
-      <c r="F9" s="31"/>
-[...6 lines deleted...]
-      <c r="M9" s="35"/>
+      <c r="F9" s="67">
+        <v>71</v>
+      </c>
+      <c r="G9" s="30"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="34"/>
+      <c r="J9" s="27"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="31">
+      <c r="B10" s="30">
         <v>25</v>
       </c>
-      <c r="C10" s="31">
+      <c r="C10" s="30">
         <v>65</v>
       </c>
-      <c r="D10" s="31">
+      <c r="D10" s="30">
         <v>105</v>
       </c>
-      <c r="E10" s="31">
+      <c r="E10" s="30">
         <v>145</v>
       </c>
-      <c r="F10" s="31"/>
-[...6 lines deleted...]
-      <c r="M10" s="35"/>
+      <c r="F10" s="67">
+        <v>174</v>
+      </c>
+      <c r="G10" s="30"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="28"/>
+      <c r="L10" s="28"/>
+      <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="31">
+      <c r="B11" s="30">
         <v>24</v>
       </c>
-      <c r="C11" s="31">
+      <c r="C11" s="30">
         <v>44</v>
       </c>
-      <c r="D11" s="31">
+      <c r="D11" s="30">
         <v>64</v>
       </c>
-      <c r="E11" s="31">
+      <c r="E11" s="30">
         <v>84</v>
       </c>
-      <c r="F11" s="31"/>
-[...6 lines deleted...]
-      <c r="M11" s="35"/>
+      <c r="F11" s="67">
+        <v>102</v>
+      </c>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="34"/>
+      <c r="J11" s="27"/>
+      <c r="K11" s="28"/>
+      <c r="L11" s="28"/>
+      <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="C12" s="31">
+      <c r="C12" s="30">
         <v>3</v>
       </c>
-      <c r="D12" s="31">
+      <c r="D12" s="30">
         <v>7</v>
       </c>
-      <c r="E12" s="31">
+      <c r="E12" s="30">
         <v>10</v>
       </c>
-      <c r="F12" s="32"/>
-[...6 lines deleted...]
-      <c r="M12" s="35"/>
+      <c r="F12" s="67">
+        <v>19</v>
+      </c>
+      <c r="G12" s="30"/>
+      <c r="H12" s="30"/>
+      <c r="I12" s="34"/>
+      <c r="J12" s="27"/>
+      <c r="K12" s="28"/>
+      <c r="L12" s="28"/>
+      <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="B13" s="31">
+      <c r="B13" s="30">
         <v>67</v>
       </c>
-      <c r="C13" s="31">
+      <c r="C13" s="30">
         <v>92</v>
       </c>
-      <c r="D13" s="31">
+      <c r="D13" s="30">
         <v>117</v>
       </c>
-      <c r="E13" s="31">
+      <c r="E13" s="30">
         <v>143</v>
       </c>
-      <c r="F13" s="31"/>
-[...6 lines deleted...]
-      <c r="M13" s="35"/>
+      <c r="F13" s="67">
+        <v>157</v>
+      </c>
+      <c r="G13" s="30"/>
+      <c r="H13" s="30"/>
+      <c r="I13" s="34"/>
+      <c r="J13" s="27"/>
+      <c r="K13" s="28"/>
+      <c r="L13" s="28"/>
+      <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="B14" s="31">
+      <c r="B14" s="30">
         <v>623</v>
       </c>
-      <c r="C14" s="31">
+      <c r="C14" s="30">
         <v>1408</v>
       </c>
-      <c r="D14" s="31">
+      <c r="D14" s="30">
         <v>2076</v>
       </c>
-      <c r="E14" s="31">
+      <c r="E14" s="30">
         <v>2811</v>
       </c>
-      <c r="F14" s="31"/>
-[...6 lines deleted...]
-      <c r="M14" s="35"/>
+      <c r="F14" s="67">
+        <v>3607</v>
+      </c>
+      <c r="G14" s="30"/>
+      <c r="H14" s="30"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="28"/>
+      <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B15" s="31">
+      <c r="B15" s="30">
         <v>824</v>
       </c>
-      <c r="C15" s="31">
+      <c r="C15" s="30">
         <v>1710</v>
       </c>
-      <c r="D15" s="31">
+      <c r="D15" s="30">
         <v>2522</v>
       </c>
-      <c r="E15" s="31">
+      <c r="E15" s="30">
         <v>3319</v>
       </c>
-      <c r="F15" s="31"/>
-[...6 lines deleted...]
-      <c r="M15" s="35"/>
+      <c r="F15" s="67">
+        <v>4093</v>
+      </c>
+      <c r="G15" s="30"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="34"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="28"/>
+      <c r="L15" s="28"/>
+      <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B16" s="31">
+      <c r="B16" s="30">
         <v>1</v>
       </c>
-      <c r="C16" s="31">
+      <c r="C16" s="30">
         <v>1</v>
       </c>
-      <c r="D16" s="31">
+      <c r="D16" s="30">
         <v>1</v>
       </c>
-      <c r="E16" s="31">
+      <c r="E16" s="30">
         <v>2</v>
       </c>
-      <c r="F16" s="31"/>
-[...6 lines deleted...]
-      <c r="M16" s="35"/>
+      <c r="F16" s="67">
+        <v>2</v>
+      </c>
+      <c r="G16" s="30"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="28"/>
+      <c r="L16" s="28"/>
+      <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="31">
+      <c r="B17" s="30">
         <v>23</v>
       </c>
-      <c r="C17" s="31">
+      <c r="C17" s="30">
         <v>58</v>
       </c>
-      <c r="D17" s="31">
+      <c r="D17" s="30">
         <v>94</v>
       </c>
-      <c r="E17" s="31">
+      <c r="E17" s="30">
         <v>130</v>
       </c>
-      <c r="F17" s="31"/>
-[...6 lines deleted...]
-      <c r="M17" s="35"/>
+      <c r="F17" s="67">
+        <v>154</v>
+      </c>
+      <c r="G17" s="30"/>
+      <c r="H17" s="30"/>
+      <c r="I17" s="34"/>
+      <c r="J17" s="27"/>
+      <c r="K17" s="28"/>
+      <c r="L17" s="28"/>
+      <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="B18" s="31">
+      <c r="B18" s="30">
         <v>0</v>
       </c>
-      <c r="C18" s="31">
+      <c r="C18" s="30">
         <v>2</v>
       </c>
-      <c r="D18" s="31">
+      <c r="D18" s="30">
         <v>3</v>
       </c>
-      <c r="E18" s="31">
+      <c r="E18" s="30">
         <v>4</v>
       </c>
-      <c r="F18" s="31"/>
-[...6 lines deleted...]
-      <c r="M18" s="35"/>
+      <c r="F18" s="67">
+        <v>5</v>
+      </c>
+      <c r="G18" s="30"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="34"/>
+      <c r="J18" s="27"/>
+      <c r="K18" s="28"/>
+      <c r="L18" s="28"/>
+      <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="B19" s="31">
+      <c r="B19" s="30">
         <v>35</v>
       </c>
-      <c r="C19" s="31">
+      <c r="C19" s="30">
         <v>57</v>
       </c>
-      <c r="D19" s="31">
+      <c r="D19" s="30">
         <v>79</v>
       </c>
-      <c r="E19" s="31">
+      <c r="E19" s="30">
         <v>102</v>
       </c>
-      <c r="F19" s="31"/>
-[...9 lines deleted...]
-      <c r="A20" s="46" t="s">
+      <c r="F19" s="67">
+        <v>148</v>
+      </c>
+      <c r="G19" s="30"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="34"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="28"/>
+      <c r="L19" s="28"/>
+      <c r="M19" s="34"/>
+    </row>
+    <row r="20" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="45" t="s">
         <v>85</v>
       </c>
-      <c r="B20" s="31"/>
-[...10 lines deleted...]
-      <c r="M20" s="35"/>
+      <c r="B20" s="30"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="30"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="30"/>
+      <c r="I20" s="34"/>
+      <c r="J20" s="27"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="28"/>
+      <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B21" s="31">
+      <c r="B21" s="30">
         <v>701</v>
       </c>
-      <c r="C21" s="31">
+      <c r="C21" s="30">
         <v>1556</v>
       </c>
-      <c r="D21" s="31">
+      <c r="D21" s="30">
         <v>2377</v>
       </c>
-      <c r="E21" s="31">
+      <c r="E21" s="30">
         <v>3200</v>
       </c>
-      <c r="F21" s="31"/>
-[...6 lines deleted...]
-      <c r="M21" s="35"/>
+      <c r="F21" s="67">
+        <v>4124</v>
+      </c>
+      <c r="G21" s="30"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="34"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="28"/>
+      <c r="L21" s="28"/>
+      <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B22" s="39" t="s">
+      <c r="B22" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C22" s="39" t="s">
+      <c r="C22" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D22" s="31" t="s">
+      <c r="D22" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="E22" s="39" t="s">
+      <c r="E22" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F22" s="39"/>
-[...6 lines deleted...]
-      <c r="M22" s="31"/>
+      <c r="F22" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G22" s="38"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="34"/>
+      <c r="J22" s="30"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="30"/>
+      <c r="M22" s="30"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B23" s="31">
+      <c r="B23" s="30">
         <v>2</v>
       </c>
-      <c r="C23" s="31">
+      <c r="C23" s="30">
         <v>7</v>
       </c>
-      <c r="D23" s="31">
+      <c r="D23" s="30">
         <v>11</v>
       </c>
-      <c r="E23" s="31">
+      <c r="E23" s="30">
         <v>16</v>
       </c>
-      <c r="F23" s="31"/>
-[...6 lines deleted...]
-      <c r="M23" s="31"/>
+      <c r="F23" s="67">
+        <v>21</v>
+      </c>
+      <c r="G23" s="30"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="34"/>
+      <c r="J23" s="30"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="30"/>
+      <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="B24" s="31">
+      <c r="B24" s="30">
         <v>11</v>
       </c>
-      <c r="C24" s="31">
+      <c r="C24" s="30">
         <v>24</v>
       </c>
-      <c r="D24" s="31">
+      <c r="D24" s="30">
         <v>37</v>
       </c>
-      <c r="E24" s="31">
+      <c r="E24" s="30">
         <v>51</v>
       </c>
-      <c r="F24" s="31"/>
-[...6 lines deleted...]
-      <c r="M24" s="31"/>
+      <c r="F24" s="67">
+        <v>71</v>
+      </c>
+      <c r="G24" s="30"/>
+      <c r="H24" s="30"/>
+      <c r="I24" s="34"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="30"/>
+      <c r="L24" s="30"/>
+      <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B25" s="31">
+      <c r="B25" s="30">
         <v>25</v>
       </c>
-      <c r="C25" s="31">
+      <c r="C25" s="30">
         <v>65</v>
       </c>
-      <c r="D25" s="32">
+      <c r="D25" s="31">
         <v>105</v>
       </c>
-      <c r="E25" s="31">
+      <c r="E25" s="30">
         <v>145</v>
       </c>
-      <c r="F25" s="31"/>
-[...6 lines deleted...]
-      <c r="M25" s="31"/>
+      <c r="F25" s="67">
+        <v>174</v>
+      </c>
+      <c r="G25" s="30"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="31"/>
+      <c r="K25" s="30"/>
+      <c r="L25" s="30"/>
+      <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="B26" s="31">
+      <c r="B26" s="30">
         <v>24</v>
       </c>
-      <c r="C26" s="31">
+      <c r="C26" s="30">
         <v>44</v>
       </c>
-      <c r="D26" s="31">
+      <c r="D26" s="30">
         <v>64</v>
       </c>
-      <c r="E26" s="31">
+      <c r="E26" s="30">
         <v>84</v>
       </c>
-      <c r="F26" s="31"/>
-[...6 lines deleted...]
-      <c r="M26" s="31"/>
+      <c r="F26" s="67">
+        <v>102</v>
+      </c>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="30"/>
     </row>
     <row r="27" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="B27" s="32" t="s">
+      <c r="B27" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="C27" s="31">
+      <c r="C27" s="30">
         <v>3</v>
       </c>
-      <c r="D27" s="31">
+      <c r="D27" s="30">
         <v>7</v>
       </c>
-      <c r="E27" s="31">
+      <c r="E27" s="30">
         <v>10</v>
       </c>
-      <c r="F27" s="32"/>
-[...6 lines deleted...]
-      <c r="M27" s="31"/>
+      <c r="F27" s="67">
+        <v>19</v>
+      </c>
+      <c r="G27" s="30"/>
+      <c r="H27" s="30"/>
+      <c r="I27" s="34"/>
+      <c r="J27" s="30"/>
+      <c r="K27" s="30"/>
+      <c r="L27" s="30"/>
+      <c r="M27" s="30"/>
     </row>
     <row r="28" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="B28" s="31">
+      <c r="B28" s="30">
         <v>67</v>
       </c>
-      <c r="C28" s="31">
+      <c r="C28" s="30">
         <v>92</v>
       </c>
-      <c r="D28" s="31">
+      <c r="D28" s="30">
         <v>117</v>
       </c>
-      <c r="E28" s="31">
+      <c r="E28" s="30">
         <v>143</v>
       </c>
-      <c r="F28" s="31"/>
-[...6 lines deleted...]
-      <c r="M28" s="31"/>
+      <c r="F28" s="67">
+        <v>157</v>
+      </c>
+      <c r="G28" s="30"/>
+      <c r="H28" s="30"/>
+      <c r="I28" s="34"/>
+      <c r="J28" s="30"/>
+      <c r="K28" s="30"/>
+      <c r="L28" s="30"/>
+      <c r="M28" s="30"/>
     </row>
     <row r="29" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="B29" s="31">
+      <c r="B29" s="30">
         <v>154</v>
       </c>
-      <c r="C29" s="31">
+      <c r="C29" s="30">
         <v>494</v>
       </c>
-      <c r="D29" s="31">
+      <c r="D29" s="30">
         <v>834</v>
       </c>
-      <c r="E29" s="31">
+      <c r="E29" s="30">
         <v>1174</v>
       </c>
-      <c r="F29" s="31"/>
-[...6 lines deleted...]
-      <c r="M29" s="31"/>
+      <c r="F29" s="67">
+        <v>1571</v>
+      </c>
+      <c r="G29" s="30"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="34"/>
+      <c r="J29" s="30"/>
+      <c r="K29" s="30"/>
+      <c r="L29" s="30"/>
+      <c r="M29" s="30"/>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B30" s="31">
+      <c r="B30" s="30">
         <v>223</v>
       </c>
-      <c r="C30" s="31">
+      <c r="C30" s="30">
         <v>442</v>
       </c>
-      <c r="D30" s="31">
+      <c r="D30" s="30">
         <v>597</v>
       </c>
-      <c r="E30" s="31">
+      <c r="E30" s="30">
         <v>734</v>
       </c>
-      <c r="F30" s="31"/>
-[...6 lines deleted...]
-      <c r="M30" s="31"/>
+      <c r="F30" s="67">
+        <v>900</v>
+      </c>
+      <c r="G30" s="30"/>
+      <c r="H30" s="30"/>
+      <c r="I30" s="34"/>
+      <c r="J30" s="30"/>
+      <c r="K30" s="30"/>
+      <c r="L30" s="30"/>
+      <c r="M30" s="30"/>
     </row>
     <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B31" s="39" t="s">
+      <c r="B31" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C31" s="39" t="s">
+      <c r="C31" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D31" s="31" t="s">
+      <c r="D31" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="E31" s="39" t="s">
+      <c r="E31" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F31" s="39"/>
-[...6 lines deleted...]
-      <c r="M31" s="31"/>
+      <c r="F31" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G31" s="38"/>
+      <c r="H31" s="30"/>
+      <c r="I31" s="34"/>
+      <c r="J31" s="30"/>
+      <c r="K31" s="30"/>
+      <c r="L31" s="30"/>
+      <c r="M31" s="30"/>
     </row>
     <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B32" s="31">
+      <c r="B32" s="30">
         <v>23</v>
       </c>
-      <c r="C32" s="31">
+      <c r="C32" s="30">
         <v>58</v>
       </c>
-      <c r="D32" s="31">
+      <c r="D32" s="30">
         <v>94</v>
       </c>
-      <c r="E32" s="31">
+      <c r="E32" s="30">
         <v>130</v>
       </c>
-      <c r="F32" s="31"/>
-[...6 lines deleted...]
-      <c r="M32" s="31"/>
+      <c r="F32" s="67">
+        <v>154</v>
+      </c>
+      <c r="G32" s="30"/>
+      <c r="H32" s="30"/>
+      <c r="I32" s="34"/>
+      <c r="J32" s="30"/>
+      <c r="K32" s="30"/>
+      <c r="L32" s="30"/>
+      <c r="M32" s="30"/>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="B33" s="31">
+      <c r="B33" s="30">
         <v>0</v>
       </c>
-      <c r="C33" s="31">
+      <c r="C33" s="30">
         <v>2</v>
       </c>
-      <c r="D33" s="32">
+      <c r="D33" s="31">
         <v>3</v>
       </c>
-      <c r="E33" s="31">
+      <c r="E33" s="30">
         <v>4</v>
       </c>
-      <c r="F33" s="31"/>
-[...6 lines deleted...]
-      <c r="M33" s="31"/>
+      <c r="F33" s="67">
+        <v>5</v>
+      </c>
+      <c r="G33" s="30"/>
+      <c r="H33" s="30"/>
+      <c r="I33" s="34"/>
+      <c r="J33" s="31"/>
+      <c r="K33" s="30"/>
+      <c r="L33" s="30"/>
+      <c r="M33" s="30"/>
     </row>
     <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="B34" s="31">
+      <c r="B34" s="30">
         <v>35</v>
       </c>
-      <c r="C34" s="31">
+      <c r="C34" s="30">
         <v>57</v>
       </c>
-      <c r="D34" s="31">
+      <c r="D34" s="30">
         <v>79</v>
       </c>
-      <c r="E34" s="31">
+      <c r="E34" s="30">
         <v>102</v>
       </c>
-      <c r="F34" s="31"/>
-[...6 lines deleted...]
-      <c r="M34" s="31"/>
+      <c r="F34" s="67">
+        <v>148</v>
+      </c>
+      <c r="G34" s="30"/>
+      <c r="H34" s="30"/>
+      <c r="I34" s="34"/>
+      <c r="J34" s="30"/>
+      <c r="K34" s="30"/>
+      <c r="L34" s="30"/>
+      <c r="M34" s="30"/>
     </row>
     <row r="35" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="54" t="s">
+      <c r="A35" s="53" t="s">
         <v>45</v>
       </c>
-      <c r="B35" s="31"/>
-[...10 lines deleted...]
-      <c r="M35" s="31"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="31"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="31"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="34"/>
+      <c r="J35" s="31"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="30"/>
     </row>
     <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="56" t="s">
+      <c r="A36" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B36" s="31">
+      <c r="B36" s="30">
         <v>42</v>
       </c>
-      <c r="C36" s="31">
+      <c r="C36" s="30">
         <v>74</v>
       </c>
-      <c r="D36" s="32">
+      <c r="D36" s="31">
         <v>125</v>
       </c>
-      <c r="E36" s="31">
+      <c r="E36" s="30">
         <v>186</v>
       </c>
-      <c r="F36" s="31"/>
-[...6 lines deleted...]
-      <c r="M36" s="31"/>
+      <c r="F36" s="67">
+        <v>258</v>
+      </c>
+      <c r="G36" s="30"/>
+      <c r="H36" s="30"/>
+      <c r="I36" s="34"/>
+      <c r="J36" s="31"/>
+      <c r="K36" s="32"/>
+      <c r="L36" s="32"/>
+      <c r="M36" s="30"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B37" s="39" t="s">
+      <c r="B37" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C37" s="39" t="s">
+      <c r="C37" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D37" s="31" t="s">
+      <c r="D37" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="E37" s="39" t="s">
+      <c r="E37" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F37" s="39"/>
-[...6 lines deleted...]
-      <c r="M37" s="31"/>
+      <c r="F37" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G37" s="38"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="34"/>
+      <c r="J37" s="30"/>
+      <c r="K37" s="30"/>
+      <c r="L37" s="30"/>
+      <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B38" s="39" t="s">
+      <c r="B38" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C38" s="39" t="s">
+      <c r="C38" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D38" s="31" t="s">
+      <c r="D38" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="E38" s="39" t="s">
+      <c r="E38" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F38" s="39"/>
-[...6 lines deleted...]
-      <c r="M38" s="31"/>
+      <c r="F38" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G38" s="38"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="34"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="30"/>
+      <c r="L38" s="30"/>
+      <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="51" t="s">
+      <c r="A39" s="50" t="s">
         <v>1</v>
       </c>
       <c r="B39" s="20"/>
       <c r="C39" s="20"/>
-      <c r="D39" s="31"/>
+      <c r="D39" s="30"/>
       <c r="E39" s="20"/>
       <c r="F39" s="20"/>
       <c r="G39" s="20"/>
-      <c r="H39" s="31"/>
-[...4 lines deleted...]
-      <c r="M39" s="35"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="34"/>
+      <c r="J39" s="27"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="34"/>
     </row>
     <row r="40" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="56" t="s">
+      <c r="A40" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B40" s="20">
         <v>179</v>
       </c>
-      <c r="C40" s="31">
+      <c r="C40" s="30">
         <v>348</v>
       </c>
-      <c r="D40" s="31">
+      <c r="D40" s="30">
         <v>517</v>
       </c>
-      <c r="E40" s="31">
+      <c r="E40" s="30">
         <v>686</v>
       </c>
-      <c r="F40" s="20"/>
-[...6 lines deleted...]
-      <c r="M40" s="35"/>
+      <c r="F40" s="67">
+        <v>821</v>
+      </c>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="34"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="28"/>
+      <c r="L40" s="28"/>
+      <c r="M40" s="34"/>
     </row>
     <row r="41" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B41" s="31">
+      <c r="B41" s="30">
         <v>179</v>
       </c>
-      <c r="C41" s="31">
+      <c r="C41" s="30">
         <v>348</v>
       </c>
-      <c r="D41" s="31">
+      <c r="D41" s="30">
         <v>517</v>
       </c>
-      <c r="E41" s="31">
+      <c r="E41" s="30">
         <v>686</v>
       </c>
-      <c r="F41" s="31"/>
-[...6 lines deleted...]
-      <c r="M41" s="31"/>
+      <c r="F41" s="67">
+        <v>821</v>
+      </c>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+      <c r="I41" s="34"/>
+      <c r="J41" s="30"/>
+      <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
+      <c r="M41" s="30"/>
     </row>
     <row r="42" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="54" t="s">
+      <c r="A42" s="53" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="20"/>
-      <c r="C42" s="31"/>
-[...1 lines deleted...]
-      <c r="E42" s="31"/>
+      <c r="C42" s="30"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
       <c r="F42" s="20"/>
-      <c r="G42" s="31"/>
-[...5 lines deleted...]
-      <c r="M42" s="31"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="34"/>
+      <c r="J42" s="30"/>
+      <c r="K42" s="30"/>
+      <c r="L42" s="30"/>
+      <c r="M42" s="30"/>
     </row>
     <row r="43" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="56" t="s">
+      <c r="A43" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="20">
         <v>771</v>
       </c>
-      <c r="C43" s="31">
+      <c r="C43" s="30">
         <v>1608</v>
       </c>
-      <c r="D43" s="31">
+      <c r="D43" s="30">
         <v>2330</v>
       </c>
-      <c r="E43" s="31">
+      <c r="E43" s="30">
         <v>3115</v>
       </c>
-      <c r="F43" s="20"/>
-[...6 lines deleted...]
-      <c r="M43" s="31"/>
+      <c r="F43" s="67">
+        <v>3898</v>
+      </c>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="34"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="30"/>
     </row>
     <row r="44" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B44" s="20">
         <v>23</v>
       </c>
-      <c r="C44" s="31">
+      <c r="C44" s="30">
         <v>53</v>
       </c>
-      <c r="D44" s="31">
+      <c r="D44" s="30">
         <v>83</v>
       </c>
-      <c r="E44" s="31">
+      <c r="E44" s="30">
         <v>113</v>
       </c>
-      <c r="F44" s="20"/>
-[...6 lines deleted...]
-      <c r="M44" s="31"/>
+      <c r="F44" s="67">
+        <v>140</v>
+      </c>
+      <c r="G44" s="30"/>
+      <c r="H44" s="30"/>
+      <c r="I44" s="34"/>
+      <c r="J44" s="30"/>
+      <c r="K44" s="30"/>
+      <c r="L44" s="30"/>
+      <c r="M44" s="30"/>
     </row>
     <row r="45" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="20">
         <v>412</v>
       </c>
-      <c r="C45" s="31">
+      <c r="C45" s="30">
         <v>815</v>
       </c>
-      <c r="D45" s="31">
+      <c r="D45" s="30">
         <v>1103</v>
       </c>
-      <c r="E45" s="31">
+      <c r="E45" s="30">
         <v>1455</v>
       </c>
-      <c r="F45" s="20"/>
-[...6 lines deleted...]
-      <c r="M45" s="31"/>
+      <c r="F45" s="67">
+        <v>1810</v>
+      </c>
+      <c r="G45" s="30"/>
+      <c r="H45" s="30"/>
+      <c r="I45" s="34"/>
+      <c r="J45" s="30"/>
+      <c r="K45" s="30"/>
+      <c r="L45" s="30"/>
+      <c r="M45" s="30"/>
     </row>
     <row r="46" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="20">
         <v>337</v>
       </c>
-      <c r="C46" s="31">
+      <c r="C46" s="30">
         <v>740</v>
       </c>
-      <c r="D46" s="31">
+      <c r="D46" s="30">
         <v>1144</v>
       </c>
-      <c r="E46" s="31">
+      <c r="E46" s="30">
         <v>1548</v>
       </c>
-      <c r="F46" s="20"/>
-[...6 lines deleted...]
-      <c r="M46" s="31"/>
+      <c r="F46" s="67">
+        <v>1949</v>
+      </c>
+      <c r="G46" s="30"/>
+      <c r="H46" s="30"/>
+      <c r="I46" s="34"/>
+      <c r="J46" s="30"/>
+      <c r="K46" s="30"/>
+      <c r="L46" s="30"/>
+      <c r="M46" s="30"/>
     </row>
     <row r="47" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="47" t="s">
+      <c r="A47" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="20"/>
-      <c r="C47" s="31"/>
-[...1 lines deleted...]
-      <c r="E47" s="31"/>
+      <c r="C47" s="30"/>
+      <c r="D47" s="30"/>
+      <c r="E47" s="30"/>
       <c r="F47" s="20"/>
-      <c r="G47" s="31"/>
-[...5 lines deleted...]
-      <c r="M47" s="35"/>
+      <c r="G47" s="30"/>
+      <c r="H47" s="30"/>
+      <c r="I47" s="34"/>
+      <c r="J47" s="27"/>
+      <c r="K47" s="28"/>
+      <c r="L47" s="28"/>
+      <c r="M47" s="34"/>
     </row>
     <row r="48" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="56" t="s">
+      <c r="A48" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B48" s="20">
         <v>138</v>
       </c>
-      <c r="C48" s="31">
+      <c r="C48" s="30">
         <v>268</v>
       </c>
-      <c r="D48" s="31">
+      <c r="D48" s="30">
         <v>425</v>
       </c>
-      <c r="E48" s="31">
+      <c r="E48" s="30">
         <v>579</v>
       </c>
-      <c r="F48" s="20"/>
-[...6 lines deleted...]
-      <c r="M48" s="35"/>
+      <c r="F48" s="67">
+        <v>764</v>
+      </c>
+      <c r="G48" s="30"/>
+      <c r="H48" s="30"/>
+      <c r="I48" s="34"/>
+      <c r="J48" s="27"/>
+      <c r="K48" s="28"/>
+      <c r="L48" s="28"/>
+      <c r="M48" s="34"/>
     </row>
     <row r="49" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B49" s="20">
         <v>16</v>
       </c>
-      <c r="C49" s="31">
+      <c r="C49" s="30">
         <v>34</v>
       </c>
-      <c r="D49" s="31">
+      <c r="D49" s="30">
         <v>51</v>
       </c>
-      <c r="E49" s="31">
+      <c r="E49" s="30">
         <v>69</v>
       </c>
-      <c r="F49" s="20"/>
-[...6 lines deleted...]
-      <c r="M49" s="31"/>
+      <c r="F49" s="67">
+        <v>86</v>
+      </c>
+      <c r="G49" s="30"/>
+      <c r="H49" s="30"/>
+      <c r="I49" s="34"/>
+      <c r="J49" s="30"/>
+      <c r="K49" s="30"/>
+      <c r="L49" s="30"/>
+      <c r="M49" s="30"/>
     </row>
     <row r="50" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B50" s="20">
         <v>3</v>
       </c>
-      <c r="C50" s="31">
+      <c r="C50" s="30">
         <v>7</v>
       </c>
       <c r="D50" s="21">
         <v>12</v>
       </c>
-      <c r="E50" s="31">
+      <c r="E50" s="30">
         <v>16</v>
       </c>
-      <c r="F50" s="20"/>
-[...6 lines deleted...]
-      <c r="M50" s="32"/>
+      <c r="F50" s="67">
+        <v>19</v>
+      </c>
+      <c r="G50" s="30"/>
+      <c r="H50" s="30"/>
+      <c r="I50" s="34"/>
+      <c r="J50" s="24"/>
+      <c r="K50" s="31"/>
+      <c r="L50" s="31"/>
+      <c r="M50" s="31"/>
     </row>
     <row r="51" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>68</v>
       </c>
       <c r="B51" s="20">
         <v>1</v>
       </c>
-      <c r="C51" s="31">
+      <c r="C51" s="30">
         <v>2</v>
       </c>
-      <c r="D51" s="60">
+      <c r="D51" s="68">
         <v>3</v>
       </c>
-      <c r="E51" s="31">
+      <c r="E51" s="30">
         <v>4</v>
       </c>
-      <c r="F51" s="20"/>
-[...6 lines deleted...]
-      <c r="M51" s="33"/>
+      <c r="F51" s="67">
+        <v>5</v>
+      </c>
+      <c r="G51" s="30"/>
+      <c r="H51" s="30"/>
+      <c r="I51" s="34"/>
+      <c r="J51" s="32"/>
+      <c r="K51" s="32"/>
+      <c r="L51" s="32"/>
+      <c r="M51" s="32"/>
     </row>
     <row r="52" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B52" s="20">
         <v>1</v>
       </c>
-      <c r="C52" s="31">
+      <c r="C52" s="30">
         <v>3</v>
       </c>
-      <c r="D52" s="60">
+      <c r="D52" s="68">
         <v>4</v>
       </c>
-      <c r="E52" s="31">
+      <c r="E52" s="30">
         <v>5</v>
       </c>
-      <c r="F52" s="20"/>
-[...6 lines deleted...]
-      <c r="M52" s="33"/>
+      <c r="F52" s="67">
+        <v>7</v>
+      </c>
+      <c r="G52" s="30"/>
+      <c r="H52" s="30"/>
+      <c r="I52" s="34"/>
+      <c r="J52" s="32"/>
+      <c r="K52" s="32"/>
+      <c r="L52" s="32"/>
+      <c r="M52" s="32"/>
     </row>
     <row r="53" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B53" s="20">
         <v>0</v>
       </c>
-      <c r="C53" s="31">
+      <c r="C53" s="30">
         <v>1</v>
       </c>
-      <c r="D53" s="60">
+      <c r="D53" s="68">
         <v>1</v>
       </c>
-      <c r="E53" s="31">
+      <c r="E53" s="30">
         <v>1</v>
       </c>
-      <c r="F53" s="20"/>
-[...6 lines deleted...]
-      <c r="M53" s="33"/>
+      <c r="F53" s="67">
+        <v>2</v>
+      </c>
+      <c r="G53" s="30"/>
+      <c r="H53" s="30"/>
+      <c r="I53" s="34"/>
+      <c r="J53" s="32"/>
+      <c r="K53" s="32"/>
+      <c r="L53" s="32"/>
+      <c r="M53" s="32"/>
     </row>
     <row r="54" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="C54" s="31">
+      <c r="C54" s="30">
         <v>0</v>
       </c>
-      <c r="D54" s="22">
+      <c r="D54" s="69">
         <v>1</v>
       </c>
-      <c r="E54" s="31">
+      <c r="E54" s="30">
         <v>1</v>
       </c>
-      <c r="F54" s="15"/>
-[...6 lines deleted...]
-      <c r="M54" s="32"/>
+      <c r="F54" s="67">
+        <v>1</v>
+      </c>
+      <c r="G54" s="30"/>
+      <c r="H54" s="30"/>
+      <c r="I54" s="34"/>
+      <c r="J54" s="25"/>
+      <c r="K54" s="31"/>
+      <c r="L54" s="31"/>
+      <c r="M54" s="31"/>
     </row>
     <row r="55" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="20">
         <v>112</v>
       </c>
-      <c r="C55" s="31">
+      <c r="C55" s="30">
         <v>213</v>
       </c>
-      <c r="D55" s="60">
+      <c r="D55" s="68">
         <v>342</v>
       </c>
-      <c r="E55" s="31">
+      <c r="E55" s="30">
         <v>466</v>
       </c>
-      <c r="F55" s="20"/>
-[...6 lines deleted...]
-      <c r="M55" s="33"/>
+      <c r="F55" s="67">
+        <v>599</v>
+      </c>
+      <c r="G55" s="30"/>
+      <c r="H55" s="30"/>
+      <c r="I55" s="34"/>
+      <c r="J55" s="32"/>
+      <c r="K55" s="32"/>
+      <c r="L55" s="32"/>
+      <c r="M55" s="32"/>
     </row>
     <row r="56" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="6" t="s">
-[...21 lines deleted...]
-      <c r="M56" s="33"/>
+      <c r="A56" s="40" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D56" s="70" t="s">
+        <v>44</v>
+      </c>
+      <c r="E56" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F56" s="67">
+        <v>24</v>
+      </c>
+      <c r="G56" s="30"/>
+      <c r="H56" s="30"/>
+      <c r="I56" s="34"/>
+      <c r="J56" s="30"/>
+      <c r="K56" s="30"/>
+      <c r="L56" s="30"/>
+      <c r="M56" s="30"/>
     </row>
     <row r="57" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B57" s="20">
-        <v>1</v>
-[...17 lines deleted...]
-      <c r="M57" s="33"/>
+        <v>3</v>
+      </c>
+      <c r="C57" s="30">
+        <v>6</v>
+      </c>
+      <c r="D57" s="68">
+        <v>9</v>
+      </c>
+      <c r="E57" s="30">
+        <v>12</v>
+      </c>
+      <c r="F57" s="67">
+        <v>15</v>
+      </c>
+      <c r="G57" s="30"/>
+      <c r="H57" s="30"/>
+      <c r="I57" s="34"/>
+      <c r="J57" s="32"/>
+      <c r="K57" s="32"/>
+      <c r="L57" s="32"/>
+      <c r="M57" s="32"/>
     </row>
     <row r="58" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B58" s="20">
         <v>1</v>
       </c>
-      <c r="C58" s="31">
+      <c r="C58" s="30">
+        <v>1</v>
+      </c>
+      <c r="D58" s="68">
         <v>2</v>
       </c>
-      <c r="D58" s="32">
+      <c r="E58" s="30">
         <v>2</v>
       </c>
-      <c r="E58" s="31">
+      <c r="F58" s="67">
         <v>3</v>
       </c>
-      <c r="F58" s="20"/>
-[...5 lines deleted...]
-      <c r="L58" s="25"/>
+      <c r="G58" s="30"/>
+      <c r="H58" s="30"/>
+      <c r="I58" s="34"/>
+      <c r="J58" s="32"/>
+      <c r="K58" s="32"/>
+      <c r="L58" s="32"/>
       <c r="M58" s="32"/>
     </row>
     <row r="59" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="48" t="s">
+      <c r="A59" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59" s="20">
+        <v>1</v>
+      </c>
+      <c r="C59" s="30">
+        <v>2</v>
+      </c>
+      <c r="D59" s="31">
+        <v>2</v>
+      </c>
+      <c r="E59" s="30">
+        <v>3</v>
+      </c>
+      <c r="F59" s="67">
+        <v>4</v>
+      </c>
+      <c r="G59" s="30"/>
+      <c r="H59" s="30"/>
+      <c r="I59" s="34"/>
+      <c r="J59" s="24"/>
+      <c r="K59" s="24"/>
+      <c r="L59" s="24"/>
+      <c r="M59" s="31"/>
+    </row>
+    <row r="60" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B59" s="20"/>
-[...13 lines deleted...]
-      <c r="A60" s="56" t="s">
+      <c r="B60" s="20"/>
+      <c r="C60" s="30"/>
+      <c r="D60" s="30"/>
+      <c r="E60" s="30"/>
+      <c r="F60" s="20"/>
+      <c r="G60" s="30"/>
+      <c r="H60" s="30"/>
+      <c r="I60" s="34"/>
+      <c r="J60" s="27"/>
+      <c r="K60" s="28"/>
+      <c r="L60" s="28"/>
+      <c r="M60" s="34"/>
+    </row>
+    <row r="61" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B60" s="39" t="s">
+      <c r="B61" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C60" s="39" t="s">
+      <c r="C61" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D60" s="31" t="s">
+      <c r="D61" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="E60" s="39" t="s">
+      <c r="E61" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F60" s="20"/>
-[...12 lines deleted...]
-      <c r="B61" s="39" t="s">
+      <c r="F61" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C61" s="39" t="s">
-[...15 lines deleted...]
-      <c r="M61" s="31"/>
+      <c r="G61" s="30"/>
+      <c r="H61" s="30"/>
+      <c r="I61" s="34"/>
+      <c r="J61" s="27"/>
+      <c r="K61" s="28"/>
+      <c r="L61" s="28"/>
+      <c r="M61" s="34"/>
     </row>
     <row r="62" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B62" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C62" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D62" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E62" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F62" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G62" s="38"/>
+      <c r="H62" s="30"/>
+      <c r="I62" s="34"/>
+      <c r="J62" s="30"/>
+      <c r="K62" s="30"/>
+      <c r="L62" s="30"/>
+      <c r="M62" s="30"/>
+    </row>
+    <row r="63" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B62" s="39" t="s">
+      <c r="B63" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C62" s="39" t="s">
+      <c r="C63" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D62" s="31" t="s">
+      <c r="D63" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="E62" s="39" t="s">
+      <c r="E63" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F62" s="39"/>
-[...9 lines deleted...]
-      <c r="A63" s="49" t="s">
+      <c r="F63" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G63" s="38"/>
+      <c r="H63" s="30"/>
+      <c r="I63" s="34"/>
+      <c r="J63" s="30"/>
+      <c r="K63" s="30"/>
+      <c r="L63" s="30"/>
+      <c r="M63" s="30"/>
+    </row>
+    <row r="64" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="20"/>
-[...13 lines deleted...]
-      <c r="A64" s="56" t="s">
+      <c r="B64" s="20"/>
+      <c r="C64" s="30"/>
+      <c r="D64" s="30"/>
+      <c r="E64" s="30"/>
+      <c r="F64" s="20"/>
+      <c r="G64" s="30"/>
+      <c r="H64" s="30"/>
+      <c r="I64" s="34"/>
+      <c r="J64" s="27"/>
+      <c r="K64" s="28"/>
+      <c r="L64" s="28"/>
+      <c r="M64" s="34"/>
+    </row>
+    <row r="65" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B64" s="20">
+      <c r="B65" s="20">
         <v>49</v>
       </c>
-      <c r="C64" s="31">
+      <c r="C65" s="30">
         <v>101</v>
       </c>
-      <c r="D64" s="31">
+      <c r="D65" s="30">
         <v>152</v>
       </c>
-      <c r="E64" s="31">
+      <c r="E65" s="30">
         <v>198</v>
       </c>
-      <c r="F64" s="20"/>
-[...31 lines deleted...]
-      <c r="M65" s="31"/>
+      <c r="F65" s="67">
+        <v>242</v>
+      </c>
+      <c r="G65" s="30"/>
+      <c r="H65" s="30"/>
+      <c r="I65" s="34"/>
+      <c r="J65" s="27"/>
+      <c r="K65" s="28"/>
+      <c r="L65" s="28"/>
+      <c r="M65" s="34"/>
     </row>
     <row r="66" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B66" s="20">
-        <v>2</v>
-[...17 lines deleted...]
-      <c r="M66" s="32"/>
+        <v>44</v>
+      </c>
+      <c r="C66" s="30">
+        <v>92</v>
+      </c>
+      <c r="D66" s="30">
+        <v>138</v>
+      </c>
+      <c r="E66" s="30">
+        <v>180</v>
+      </c>
+      <c r="F66" s="67">
+        <v>218</v>
+      </c>
+      <c r="G66" s="30"/>
+      <c r="H66" s="30"/>
+      <c r="I66" s="34"/>
+      <c r="J66" s="30"/>
+      <c r="K66" s="30"/>
+      <c r="L66" s="30"/>
+      <c r="M66" s="30"/>
     </row>
     <row r="67" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="20">
+        <v>2</v>
+      </c>
+      <c r="C67" s="30">
+        <v>4</v>
+      </c>
+      <c r="D67" s="31">
+        <v>5</v>
+      </c>
+      <c r="E67" s="30">
+        <v>7</v>
+      </c>
+      <c r="F67" s="67">
+        <v>10</v>
+      </c>
+      <c r="G67" s="30"/>
+      <c r="H67" s="30"/>
+      <c r="I67" s="34"/>
+      <c r="J67" s="24"/>
+      <c r="K67" s="31"/>
+      <c r="L67" s="31"/>
+      <c r="M67" s="31"/>
+    </row>
+    <row r="68" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B68" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="C68" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="D68" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="E68" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="F68" s="67">
+        <v>0</v>
+      </c>
+      <c r="G68" s="30"/>
+      <c r="H68" s="30"/>
+      <c r="I68" s="34"/>
+      <c r="J68" s="31"/>
+      <c r="K68" s="31"/>
+      <c r="L68" s="31"/>
+      <c r="M68" s="31"/>
+    </row>
+    <row r="69" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B67" s="20">
+      <c r="B69" s="20">
         <v>3</v>
       </c>
-      <c r="C67" s="31">
+      <c r="C69" s="30">
         <v>6</v>
       </c>
-      <c r="D67" s="60">
+      <c r="D69" s="59">
         <v>8</v>
       </c>
-      <c r="E67" s="31">
+      <c r="E69" s="30">
         <v>11</v>
       </c>
-      <c r="F67" s="20"/>
-[...45 lines deleted...]
-      <c r="J69" s="15"/>
+      <c r="F69" s="67">
+        <v>14</v>
+      </c>
+      <c r="G69" s="30"/>
+      <c r="H69" s="30"/>
+      <c r="I69" s="34"/>
+      <c r="J69" s="32"/>
       <c r="K69" s="32"/>
       <c r="L69" s="32"/>
-      <c r="M69" s="36"/>
+      <c r="M69" s="32"/>
     </row>
     <row r="70" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="6" t="s">
-[...18 lines deleted...]
-      <c r="J70" s="31"/>
+      <c r="A70" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="B70" s="38"/>
+      <c r="C70" s="59"/>
+      <c r="D70" s="31"/>
+      <c r="E70" s="59"/>
+      <c r="F70" s="61"/>
+      <c r="G70" s="32"/>
+      <c r="H70" s="30"/>
+      <c r="I70" s="34"/>
+      <c r="J70" s="15"/>
       <c r="K70" s="31"/>
       <c r="L70" s="31"/>
-      <c r="M70" s="31"/>
+      <c r="M70" s="35"/>
     </row>
     <row r="71" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="45" t="s">
+      <c r="A71" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B71" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C71" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D71" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E71" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F71" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G71" s="38"/>
+      <c r="H71" s="30"/>
+      <c r="I71" s="34"/>
+      <c r="J71" s="15"/>
+      <c r="K71" s="31"/>
+      <c r="L71" s="31"/>
+      <c r="M71" s="35"/>
+    </row>
+    <row r="72" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B72" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C72" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D72" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E72" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F72" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G72" s="38"/>
+      <c r="H72" s="30"/>
+      <c r="I72" s="34"/>
+      <c r="J72" s="30"/>
+      <c r="K72" s="30"/>
+      <c r="L72" s="30"/>
+      <c r="M72" s="30"/>
+    </row>
+    <row r="73" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="B71" s="39"/>
-[...13 lines deleted...]
-      <c r="A72" s="56" t="s">
+      <c r="B73" s="38"/>
+      <c r="C73" s="20"/>
+      <c r="D73" s="30"/>
+      <c r="E73" s="20"/>
+      <c r="F73" s="38"/>
+      <c r="G73" s="20"/>
+      <c r="H73" s="30"/>
+      <c r="I73" s="34"/>
+      <c r="J73" s="27"/>
+      <c r="K73" s="28"/>
+      <c r="L73" s="28"/>
+      <c r="M73" s="34"/>
+    </row>
+    <row r="74" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B72" s="39">
+      <c r="B74" s="38">
         <v>3856</v>
       </c>
-      <c r="C72" s="31">
+      <c r="C74" s="30">
         <v>7387</v>
       </c>
-      <c r="D72" s="31">
+      <c r="D74" s="30">
         <v>12538</v>
       </c>
-      <c r="E72" s="31">
+      <c r="E74" s="30">
         <v>16216</v>
       </c>
-      <c r="F72" s="39"/>
-[...56 lines deleted...]
-      <c r="M74" s="32"/>
+      <c r="F74" s="30">
+        <v>18216</v>
+      </c>
+      <c r="G74" s="30"/>
+      <c r="H74" s="30"/>
+      <c r="I74" s="34"/>
+      <c r="J74" s="27"/>
+      <c r="K74" s="28"/>
+      <c r="L74" s="28"/>
+      <c r="M74" s="34"/>
     </row>
     <row r="75" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B75" s="38">
+        <v>2985</v>
+      </c>
+      <c r="C75" s="30">
+        <v>5938</v>
+      </c>
+      <c r="D75" s="62">
+        <v>10513</v>
+      </c>
+      <c r="E75" s="30">
+        <v>13613</v>
+      </c>
+      <c r="F75" s="30">
+        <v>15185</v>
+      </c>
+      <c r="G75" s="30"/>
+      <c r="H75" s="30"/>
+      <c r="I75" s="34"/>
+      <c r="J75" s="26"/>
+      <c r="K75" s="31"/>
+      <c r="L75" s="26"/>
+      <c r="M75" s="31"/>
+    </row>
+    <row r="76" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B76" s="38">
+        <v>5</v>
+      </c>
+      <c r="C76" s="30">
+        <v>10</v>
+      </c>
+      <c r="D76" s="68">
+        <v>15</v>
+      </c>
+      <c r="E76" s="30">
+        <v>20</v>
+      </c>
+      <c r="F76" s="30">
+        <v>31</v>
+      </c>
+      <c r="G76" s="30"/>
+      <c r="H76" s="30"/>
+      <c r="I76" s="34"/>
+      <c r="J76" s="31"/>
+      <c r="K76" s="31"/>
+      <c r="L76" s="31"/>
+      <c r="M76" s="31"/>
+    </row>
+    <row r="77" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="B75" s="39">
+      <c r="B77" s="38">
         <v>866</v>
       </c>
-      <c r="C75" s="31">
+      <c r="C77" s="30">
         <v>1439</v>
       </c>
-      <c r="D75" s="31">
+      <c r="D77" s="30">
         <v>2011</v>
       </c>
-      <c r="E75" s="31">
+      <c r="E77" s="30">
         <v>2583</v>
       </c>
-      <c r="F75" s="39"/>
-[...9 lines deleted...]
-      <c r="A76" s="45" t="s">
+      <c r="F77" s="30">
+        <v>3001</v>
+      </c>
+      <c r="G77" s="30"/>
+      <c r="H77" s="30"/>
+      <c r="I77" s="34"/>
+      <c r="J77" s="30"/>
+      <c r="K77" s="30"/>
+      <c r="L77" s="30"/>
+      <c r="M77" s="30"/>
+    </row>
+    <row r="78" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="44" t="s">
         <v>48</v>
       </c>
-      <c r="B76" s="20"/>
-[...13 lines deleted...]
-      <c r="A77" s="56" t="s">
+      <c r="B78" s="20"/>
+      <c r="C78" s="26"/>
+      <c r="D78" s="30"/>
+      <c r="E78" s="64"/>
+      <c r="F78" s="31"/>
+      <c r="G78" s="26"/>
+      <c r="H78" s="30"/>
+      <c r="I78" s="34"/>
+      <c r="J78" s="27"/>
+      <c r="K78" s="28"/>
+      <c r="L78" s="28"/>
+      <c r="M78" s="34"/>
+    </row>
+    <row r="79" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B77" s="20">
+      <c r="B79" s="20">
         <v>3735</v>
       </c>
-      <c r="C77" s="31">
+      <c r="C79" s="30">
         <v>6988</v>
       </c>
-      <c r="D77" s="31">
+      <c r="D79" s="30">
         <v>11911</v>
       </c>
-      <c r="E77" s="31">
+      <c r="E79" s="30">
         <v>15342</v>
       </c>
-      <c r="F77" s="20"/>
-[...56 lines deleted...]
-      <c r="M79" s="31"/>
+      <c r="F79" s="30">
+        <v>17185</v>
+      </c>
+      <c r="G79" s="30"/>
+      <c r="H79" s="30"/>
+      <c r="I79" s="34"/>
+      <c r="J79" s="27"/>
+      <c r="K79" s="28"/>
+      <c r="L79" s="28"/>
+      <c r="M79" s="34"/>
     </row>
     <row r="80" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B80" s="20">
+        <v>2864</v>
+      </c>
+      <c r="C80" s="30">
+        <v>5539</v>
+      </c>
+      <c r="D80" s="30">
+        <v>9885</v>
+      </c>
+      <c r="E80" s="30">
+        <v>12739</v>
+      </c>
+      <c r="F80" s="30">
+        <v>14153</v>
+      </c>
+      <c r="G80" s="30"/>
+      <c r="H80" s="30"/>
+      <c r="I80" s="34"/>
+      <c r="J80" s="30"/>
+      <c r="K80" s="30"/>
+      <c r="L80" s="30"/>
+      <c r="M80" s="30"/>
+    </row>
+    <row r="81" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B81" s="20">
+        <v>5</v>
+      </c>
+      <c r="C81" s="30">
+        <v>10</v>
+      </c>
+      <c r="D81" s="30">
+        <v>15</v>
+      </c>
+      <c r="E81" s="30">
+        <v>20</v>
+      </c>
+      <c r="F81" s="30">
+        <v>31</v>
+      </c>
+      <c r="G81" s="30"/>
+      <c r="H81" s="30"/>
+      <c r="I81" s="34"/>
+      <c r="J81" s="30"/>
+      <c r="K81" s="30"/>
+      <c r="L81" s="30"/>
+      <c r="M81" s="30"/>
+    </row>
+    <row r="82" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="B80" s="20">
+      <c r="B82" s="20">
         <v>866</v>
       </c>
-      <c r="C80" s="31">
+      <c r="C82" s="30">
         <v>1439</v>
       </c>
-      <c r="D80" s="31">
+      <c r="D82" s="30">
         <v>2011</v>
       </c>
-      <c r="E80" s="31">
+      <c r="E82" s="30">
         <v>2583</v>
       </c>
-      <c r="F80" s="20"/>
-[...9 lines deleted...]
-      <c r="A81" s="46" t="s">
+      <c r="F82" s="30">
+        <v>3001</v>
+      </c>
+      <c r="G82" s="30"/>
+      <c r="H82" s="30"/>
+      <c r="I82" s="34"/>
+      <c r="J82" s="30"/>
+      <c r="K82" s="30"/>
+      <c r="L82" s="30"/>
+      <c r="M82" s="30"/>
+    </row>
+    <row r="83" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="45" t="s">
         <v>49</v>
       </c>
-      <c r="B81" s="39"/>
-[...57 lines deleted...]
-      <c r="J83" s="31"/>
+      <c r="B83" s="38"/>
+      <c r="C83" s="30"/>
+      <c r="D83" s="31"/>
+      <c r="E83" s="30"/>
+      <c r="F83" s="31"/>
+      <c r="G83" s="30"/>
+      <c r="H83" s="30"/>
+      <c r="I83" s="34"/>
+      <c r="J83" s="27"/>
       <c r="K83" s="31"/>
       <c r="L83" s="31"/>
-      <c r="M83" s="31"/>
+      <c r="M83" s="34"/>
     </row>
     <row r="84" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="45" t="s">
+      <c r="A84" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B84" s="58">
+        <v>82</v>
+      </c>
+      <c r="C84" s="58">
+        <v>268</v>
+      </c>
+      <c r="D84" s="15">
+        <v>404</v>
+      </c>
+      <c r="E84" s="30">
+        <v>558</v>
+      </c>
+      <c r="F84" s="30">
+        <v>667</v>
+      </c>
+      <c r="G84" s="56"/>
+      <c r="H84" s="30"/>
+      <c r="I84" s="34"/>
+      <c r="J84" s="27"/>
+      <c r="K84" s="31"/>
+      <c r="L84" s="31"/>
+      <c r="M84" s="34"/>
+    </row>
+    <row r="85" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B85" s="58">
+        <v>82</v>
+      </c>
+      <c r="C85" s="58">
+        <v>268</v>
+      </c>
+      <c r="D85" s="20">
+        <v>404</v>
+      </c>
+      <c r="E85" s="30">
+        <v>558</v>
+      </c>
+      <c r="F85" s="30">
+        <v>667</v>
+      </c>
+      <c r="G85" s="56"/>
+      <c r="H85" s="30"/>
+      <c r="I85" s="34"/>
+      <c r="J85" s="30"/>
+      <c r="K85" s="30"/>
+      <c r="L85" s="30"/>
+      <c r="M85" s="30"/>
+    </row>
+    <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="B84" s="20"/>
-[...13 lines deleted...]
-      <c r="A85" s="56" t="s">
+      <c r="B86" s="20"/>
+      <c r="C86" s="26"/>
+      <c r="D86" s="30"/>
+      <c r="E86" s="64"/>
+      <c r="F86" s="26"/>
+      <c r="G86" s="26"/>
+      <c r="H86" s="30"/>
+      <c r="I86" s="34"/>
+      <c r="J86" s="27"/>
+      <c r="K86" s="28"/>
+      <c r="L86" s="28"/>
+      <c r="M86" s="34"/>
+    </row>
+    <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B85" s="20">
+      <c r="B87" s="20">
         <v>4983</v>
       </c>
-      <c r="C85" s="31">
+      <c r="C87" s="30">
         <v>9678</v>
       </c>
-      <c r="D85" s="31">
+      <c r="D87" s="30">
         <v>15057</v>
       </c>
-      <c r="E85" s="31">
+      <c r="E87" s="30">
         <v>20439</v>
       </c>
-      <c r="F85" s="20"/>
-[...56 lines deleted...]
-      <c r="M87" s="33"/>
+      <c r="F87" s="30">
+        <v>26740</v>
+      </c>
+      <c r="G87" s="30"/>
+      <c r="H87" s="30"/>
+      <c r="I87" s="34"/>
+      <c r="J87" s="27"/>
+      <c r="K87" s="28"/>
+      <c r="L87" s="28"/>
+      <c r="M87" s="34"/>
     </row>
     <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
-        <v>66</v>
-[...20 lines deleted...]
-      <c r="M88" s="33"/>
+        <v>65</v>
+      </c>
+      <c r="B88" s="20">
+        <v>4295</v>
+      </c>
+      <c r="C88" s="30">
+        <v>8326</v>
+      </c>
+      <c r="D88" s="30">
+        <v>13098</v>
+      </c>
+      <c r="E88" s="30">
+        <v>17859</v>
+      </c>
+      <c r="F88" s="30">
+        <v>23562</v>
+      </c>
+      <c r="G88" s="30"/>
+      <c r="H88" s="30"/>
+      <c r="I88" s="34"/>
+      <c r="J88" s="30"/>
+      <c r="K88" s="30"/>
+      <c r="L88" s="30"/>
+      <c r="M88" s="30"/>
     </row>
     <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M89" s="31"/>
+        <v>67</v>
+      </c>
+      <c r="B89" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C89" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D89" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="E89" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F89" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G89" s="38"/>
+      <c r="H89" s="30"/>
+      <c r="I89" s="34"/>
+      <c r="J89" s="32"/>
+      <c r="K89" s="32"/>
+      <c r="L89" s="32"/>
+      <c r="M89" s="32"/>
     </row>
     <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
-        <v>78</v>
-[...20 lines deleted...]
-      <c r="M90" s="31"/>
+        <v>66</v>
+      </c>
+      <c r="B90" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C90" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D90" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="E90" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F90" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G90" s="38"/>
+      <c r="H90" s="30"/>
+      <c r="I90" s="34"/>
+      <c r="J90" s="32"/>
+      <c r="K90" s="32"/>
+      <c r="L90" s="32"/>
+      <c r="M90" s="32"/>
     </row>
     <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B91" s="20">
+        <v>8</v>
+      </c>
+      <c r="C91" s="30">
+        <v>16</v>
+      </c>
+      <c r="D91" s="30">
+        <v>24</v>
+      </c>
+      <c r="E91" s="30">
+        <v>32</v>
+      </c>
+      <c r="F91" s="30">
+        <v>40</v>
+      </c>
+      <c r="G91" s="30"/>
+      <c r="H91" s="30"/>
+      <c r="I91" s="34"/>
+      <c r="J91" s="30"/>
+      <c r="K91" s="30"/>
+      <c r="L91" s="30"/>
+      <c r="M91" s="30"/>
+    </row>
+    <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B92" s="20">
+        <v>208</v>
+      </c>
+      <c r="C92" s="30">
+        <v>381</v>
+      </c>
+      <c r="D92" s="30">
+        <v>555</v>
+      </c>
+      <c r="E92" s="30">
+        <v>728</v>
+      </c>
+      <c r="F92" s="30">
+        <v>887</v>
+      </c>
+      <c r="G92" s="30"/>
+      <c r="H92" s="30"/>
+      <c r="I92" s="34"/>
+      <c r="J92" s="30"/>
+      <c r="K92" s="30"/>
+      <c r="L92" s="30"/>
+      <c r="M92" s="30"/>
+    </row>
+    <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B91" s="20">
+      <c r="B93" s="20">
         <v>1</v>
       </c>
-      <c r="C91" s="31">
+      <c r="C93" s="30">
         <v>1</v>
       </c>
-      <c r="D91" s="31">
+      <c r="D93" s="30">
         <v>2</v>
       </c>
-      <c r="E91" s="31">
+      <c r="E93" s="30">
         <v>2</v>
       </c>
-      <c r="F91" s="20"/>
-[...9 lines deleted...]
-      <c r="A92" s="51" t="s">
+      <c r="F93" s="30">
+        <v>3</v>
+      </c>
+      <c r="G93" s="30"/>
+      <c r="H93" s="30"/>
+      <c r="I93" s="34"/>
+      <c r="J93" s="30"/>
+      <c r="K93" s="30"/>
+      <c r="L93" s="30"/>
+      <c r="M93" s="30"/>
+    </row>
+    <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="B92" s="20"/>
-[...13 lines deleted...]
-      <c r="A93" s="56" t="s">
+      <c r="B94" s="20"/>
+      <c r="C94" s="30"/>
+      <c r="D94" s="30"/>
+      <c r="E94" s="30"/>
+      <c r="F94" s="20"/>
+      <c r="G94" s="30"/>
+      <c r="H94" s="30"/>
+      <c r="I94" s="34"/>
+      <c r="J94" s="27"/>
+      <c r="K94" s="28"/>
+      <c r="L94" s="30"/>
+      <c r="M94" s="34"/>
+    </row>
+    <row r="95" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B93" s="20">
+      <c r="B95" s="20">
         <v>149</v>
       </c>
-      <c r="C93" s="31">
+      <c r="C95" s="30">
         <v>304</v>
       </c>
-      <c r="D93" s="31">
+      <c r="D95" s="30">
         <v>587</v>
       </c>
-      <c r="E93" s="31">
+      <c r="E95" s="30">
         <v>876</v>
       </c>
-      <c r="F93" s="20"/>
-[...9 lines deleted...]
-      <c r="A94" s="6" t="s">
+      <c r="F95" s="30">
+        <v>1231</v>
+      </c>
+      <c r="G95" s="30"/>
+      <c r="H95" s="30"/>
+      <c r="I95" s="34"/>
+      <c r="J95" s="27"/>
+      <c r="K95" s="28"/>
+      <c r="L95" s="30"/>
+      <c r="M95" s="34"/>
+    </row>
+    <row r="96" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B94" s="39" t="s">
+      <c r="B96" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C94" s="39" t="s">
+      <c r="C96" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D94" s="31" t="s">
+      <c r="D96" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="E94" s="39" t="s">
+      <c r="E96" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F94" s="39"/>
-[...9 lines deleted...]
-      <c r="A95" s="6" t="s">
+      <c r="F96" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G96" s="38"/>
+      <c r="H96" s="30"/>
+      <c r="I96" s="34"/>
+      <c r="J96" s="30"/>
+      <c r="K96" s="30"/>
+      <c r="L96" s="30"/>
+      <c r="M96" s="30"/>
+    </row>
+    <row r="97" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="B95" s="39" t="s">
+      <c r="B97" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C95" s="39" t="s">
+      <c r="C97" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D95" s="31" t="s">
+      <c r="D97" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="E95" s="39" t="s">
+      <c r="E97" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F95" s="39"/>
-[...9 lines deleted...]
-      <c r="A96" s="6" t="s">
+      <c r="F97" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G97" s="38"/>
+      <c r="H97" s="30"/>
+      <c r="I97" s="34"/>
+      <c r="J97" s="30"/>
+      <c r="K97" s="30"/>
+      <c r="L97" s="30"/>
+      <c r="M97" s="30"/>
+    </row>
+    <row r="98" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="6" t="s">
         <v>72</v>
-      </c>
-[...48 lines deleted...]
-        <v>77</v>
       </c>
       <c r="B98" s="20">
         <v>0</v>
       </c>
-      <c r="C98" s="31">
-[...14 lines deleted...]
-      <c r="L98" s="31"/>
+      <c r="C98" s="30">
+        <v>0</v>
+      </c>
+      <c r="D98" s="22">
+        <v>0</v>
+      </c>
+      <c r="E98" s="30">
+        <v>0</v>
+      </c>
+      <c r="F98" s="30">
+        <v>0</v>
+      </c>
+      <c r="G98" s="30"/>
+      <c r="H98" s="30"/>
+      <c r="I98" s="34"/>
+      <c r="J98" s="22"/>
+      <c r="K98" s="20"/>
+      <c r="L98" s="22"/>
       <c r="M98" s="31"/>
     </row>
     <row r="99" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B99" s="20">
-        <v>7</v>
-[...17 lines deleted...]
-      <c r="M99" s="31"/>
+        <v>1</v>
+      </c>
+      <c r="C99" s="30">
+        <v>1</v>
+      </c>
+      <c r="D99" s="30">
+        <v>2</v>
+      </c>
+      <c r="E99" s="30">
+        <v>2</v>
+      </c>
+      <c r="F99" s="30">
+        <v>2</v>
+      </c>
+      <c r="G99" s="30"/>
+      <c r="H99" s="30"/>
+      <c r="I99" s="34"/>
+      <c r="J99" s="30"/>
+      <c r="K99" s="30"/>
+      <c r="L99" s="30"/>
+      <c r="M99" s="30"/>
     </row>
     <row r="100" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="41" t="s">
-[...21 lines deleted...]
-      <c r="M100" s="31"/>
+      <c r="A100" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="B100" s="20">
+        <v>0</v>
+      </c>
+      <c r="C100" s="30">
+        <v>1</v>
+      </c>
+      <c r="D100" s="30">
+        <v>1</v>
+      </c>
+      <c r="E100" s="30">
+        <v>1</v>
+      </c>
+      <c r="F100" s="30">
+        <v>2</v>
+      </c>
+      <c r="G100" s="30"/>
+      <c r="H100" s="30"/>
+      <c r="I100" s="34"/>
+      <c r="J100" s="30"/>
+      <c r="K100" s="30"/>
+      <c r="L100" s="30"/>
+      <c r="M100" s="30"/>
     </row>
     <row r="101" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B101" s="20">
+        <v>7</v>
+      </c>
+      <c r="C101" s="30">
+        <v>20</v>
+      </c>
+      <c r="D101" s="31">
+        <v>34</v>
+      </c>
+      <c r="E101" s="30">
+        <v>47</v>
+      </c>
+      <c r="F101" s="30">
+        <v>66</v>
+      </c>
+      <c r="G101" s="30"/>
+      <c r="H101" s="30"/>
+      <c r="I101" s="34"/>
+      <c r="J101" s="31"/>
+      <c r="K101" s="30"/>
+      <c r="L101" s="30"/>
+      <c r="M101" s="30"/>
+    </row>
+    <row r="102" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="40" t="s">
+        <v>79</v>
+      </c>
+      <c r="B102" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C102" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D102" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E102" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F102" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G102" s="30"/>
+      <c r="H102" s="30"/>
+      <c r="I102" s="34"/>
+      <c r="J102" s="30"/>
+      <c r="K102" s="30"/>
+      <c r="L102" s="30"/>
+      <c r="M102" s="30"/>
+    </row>
+    <row r="103" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B101" s="20">
+      <c r="B103" s="20">
         <v>0</v>
       </c>
-      <c r="C101" s="31">
+      <c r="C103" s="30">
         <v>0</v>
       </c>
-      <c r="D101" s="31">
+      <c r="D103" s="30">
         <v>1</v>
       </c>
-      <c r="E101" s="31">
+      <c r="E103" s="30">
         <v>1</v>
       </c>
-      <c r="F101" s="20"/>
-[...9 lines deleted...]
-      <c r="A102" s="45" t="s">
+      <c r="F103" s="30">
+        <v>1</v>
+      </c>
+      <c r="G103" s="30"/>
+      <c r="H103" s="30"/>
+      <c r="I103" s="34"/>
+      <c r="J103" s="30"/>
+      <c r="K103" s="30"/>
+      <c r="L103" s="30"/>
+      <c r="M103" s="30"/>
+    </row>
+    <row r="104" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B102" s="20"/>
-[...13 lines deleted...]
-      <c r="A103" s="56" t="s">
+      <c r="B104" s="20"/>
+      <c r="C104" s="30"/>
+      <c r="D104" s="30"/>
+      <c r="E104" s="30"/>
+      <c r="F104" s="20"/>
+      <c r="G104" s="30"/>
+      <c r="H104" s="30"/>
+      <c r="I104" s="34"/>
+      <c r="J104" s="27"/>
+      <c r="K104" s="28"/>
+      <c r="L104" s="28"/>
+      <c r="M104" s="34"/>
+    </row>
+    <row r="105" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B103" s="20">
+      <c r="B105" s="20">
         <v>170</v>
       </c>
-      <c r="C103" s="31">
+      <c r="C105" s="30">
         <v>368</v>
       </c>
-      <c r="D103" s="31">
+      <c r="D105" s="30">
         <v>559</v>
       </c>
-      <c r="E103" s="31">
+      <c r="E105" s="30">
         <v>753</v>
       </c>
-      <c r="F103" s="20"/>
-[...9 lines deleted...]
-      <c r="A104" s="6" t="s">
+      <c r="F105" s="30">
+        <v>923</v>
+      </c>
+      <c r="G105" s="30"/>
+      <c r="H105" s="30"/>
+      <c r="I105" s="34"/>
+      <c r="J105" s="27"/>
+      <c r="K105" s="28"/>
+      <c r="L105" s="28"/>
+      <c r="M105" s="34"/>
+    </row>
+    <row r="106" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B104" s="20">
+      <c r="B106" s="20">
         <v>119</v>
       </c>
-      <c r="C104" s="31">
+      <c r="C106" s="30">
         <v>262</v>
       </c>
-      <c r="D104" s="31">
+      <c r="D106" s="30">
         <v>399</v>
       </c>
-      <c r="E104" s="31">
+      <c r="E106" s="30">
         <v>539</v>
       </c>
-      <c r="F104" s="20"/>
-[...9 lines deleted...]
-      <c r="A105" s="6" t="s">
+      <c r="F106" s="30">
+        <v>670</v>
+      </c>
+      <c r="G106" s="30"/>
+      <c r="H106" s="30"/>
+      <c r="I106" s="34"/>
+      <c r="J106" s="30"/>
+      <c r="K106" s="30"/>
+      <c r="L106" s="30"/>
+      <c r="M106" s="30"/>
+    </row>
+    <row r="107" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="B105" s="39" t="s">
+      <c r="B107" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C105" s="39" t="s">
+      <c r="C107" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D105" s="31" t="s">
+      <c r="D107" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="E105" s="39" t="s">
+      <c r="E107" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F105" s="39"/>
-[...37 lines deleted...]
-      <c r="B107" s="39" t="s">
+      <c r="F107" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C107" s="39" t="s">
-[...15 lines deleted...]
-      <c r="M107" s="31"/>
+      <c r="G107" s="38"/>
+      <c r="H107" s="30"/>
+      <c r="I107" s="34"/>
+      <c r="J107" s="30"/>
+      <c r="K107" s="30"/>
+      <c r="L107" s="30"/>
+      <c r="M107" s="30"/>
     </row>
     <row r="108" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B108" s="58">
+        <v>13</v>
+      </c>
+      <c r="C108" s="58">
+        <v>31</v>
+      </c>
+      <c r="D108" s="30">
+        <v>49</v>
+      </c>
+      <c r="E108" s="30">
+        <v>66</v>
+      </c>
+      <c r="F108" s="30">
+        <v>72</v>
+      </c>
+      <c r="G108" s="38"/>
+      <c r="H108" s="30"/>
+      <c r="I108" s="34"/>
+      <c r="J108" s="30"/>
+      <c r="K108" s="30"/>
+      <c r="L108" s="30"/>
+      <c r="M108" s="30"/>
+    </row>
+    <row r="109" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="40" t="s">
+        <v>79</v>
+      </c>
+      <c r="B109" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C109" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D109" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="E109" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F109" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G109" s="30"/>
+      <c r="H109" s="30"/>
+      <c r="I109" s="34"/>
+      <c r="J109" s="30"/>
+      <c r="K109" s="30"/>
+      <c r="L109" s="30"/>
+      <c r="M109" s="30"/>
+    </row>
+    <row r="110" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B108" s="20">
+      <c r="B110" s="20">
         <v>0</v>
       </c>
-      <c r="C108" s="31">
+      <c r="C110" s="30">
         <v>0</v>
       </c>
-      <c r="D108" s="32">
+      <c r="D110" s="31">
         <v>1</v>
       </c>
-      <c r="E108" s="31">
+      <c r="E110" s="30">
         <v>1</v>
       </c>
-      <c r="F108" s="20"/>
-[...9 lines deleted...]
-      <c r="A109" s="6" t="s">
+      <c r="F110" s="30">
+        <v>1</v>
+      </c>
+      <c r="G110" s="30"/>
+      <c r="H110" s="30"/>
+      <c r="I110" s="34"/>
+      <c r="J110" s="31"/>
+      <c r="K110" s="30"/>
+      <c r="L110" s="30"/>
+      <c r="M110" s="30"/>
+    </row>
+    <row r="111" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="B109" s="20">
+      <c r="B111" s="20">
         <v>0</v>
       </c>
-      <c r="C109" s="31">
+      <c r="C111" s="30">
         <v>0</v>
       </c>
-      <c r="D109" s="23">
+      <c r="D111" s="22">
         <v>0</v>
       </c>
-      <c r="E109" s="31">
+      <c r="E111" s="30">
         <v>0</v>
       </c>
-      <c r="F109" s="20"/>
-[...9 lines deleted...]
-      <c r="A110" s="52" t="s">
+      <c r="F111" s="30">
+        <v>0</v>
+      </c>
+      <c r="G111" s="30"/>
+      <c r="H111" s="30"/>
+      <c r="I111" s="34"/>
+      <c r="J111" s="26"/>
+      <c r="K111" s="31"/>
+      <c r="L111" s="26"/>
+      <c r="M111" s="31"/>
+    </row>
+    <row r="112" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="B110" s="20"/>
-[...13 lines deleted...]
-      <c r="A111" s="56" t="s">
+      <c r="B112" s="20"/>
+      <c r="C112" s="26"/>
+      <c r="D112" s="30"/>
+      <c r="E112" s="64"/>
+      <c r="F112" s="26"/>
+      <c r="G112" s="26"/>
+      <c r="H112" s="30"/>
+      <c r="I112" s="34"/>
+      <c r="J112" s="27"/>
+      <c r="K112" s="28"/>
+      <c r="L112" s="28"/>
+      <c r="M112" s="34"/>
+    </row>
+    <row r="113" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B111" s="20">
+      <c r="B113" s="20">
         <v>46</v>
       </c>
-      <c r="C111" s="31">
+      <c r="C113" s="30">
         <v>104</v>
       </c>
-      <c r="D111" s="31">
+      <c r="D113" s="30">
         <v>167</v>
       </c>
-      <c r="E111" s="31">
+      <c r="E113" s="30">
         <v>227</v>
       </c>
-      <c r="F111" s="20"/>
-[...9 lines deleted...]
-      <c r="A112" s="6" t="s">
+      <c r="F113" s="30">
+        <v>280</v>
+      </c>
+      <c r="G113" s="30"/>
+      <c r="H113" s="30"/>
+      <c r="I113" s="34"/>
+      <c r="J113" s="27"/>
+      <c r="K113" s="28"/>
+      <c r="L113" s="28"/>
+      <c r="M113" s="34"/>
+    </row>
+    <row r="114" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B112" s="39" t="s">
+      <c r="B114" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C112" s="39" t="s">
+      <c r="C114" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D112" s="31" t="s">
+      <c r="D114" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="E112" s="31" t="s">
+      <c r="E114" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="F112" s="39"/>
-[...12 lines deleted...]
-      <c r="B113" s="39" t="s">
+      <c r="F114" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C113" s="39" t="s">
-[...40 lines deleted...]
-      <c r="M114" s="33"/>
+      <c r="G114" s="38"/>
+      <c r="H114" s="30"/>
+      <c r="I114" s="34"/>
+      <c r="J114" s="30"/>
+      <c r="K114" s="30"/>
+      <c r="L114" s="30"/>
+      <c r="M114" s="30"/>
     </row>
     <row r="115" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B115" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C115" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D115" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E115" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="F115" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G115" s="38"/>
+      <c r="H115" s="30"/>
+      <c r="I115" s="34"/>
+      <c r="J115" s="30"/>
+      <c r="K115" s="30"/>
+      <c r="L115" s="30"/>
+      <c r="M115" s="30"/>
+    </row>
+    <row r="116" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="40" t="s">
+        <v>79</v>
+      </c>
+      <c r="B116" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C116" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D116" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="E116" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="F116" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G116" s="30"/>
+      <c r="H116" s="30"/>
+      <c r="I116" s="34"/>
+      <c r="J116" s="32"/>
+      <c r="K116" s="32"/>
+      <c r="L116" s="32"/>
+      <c r="M116" s="32"/>
+    </row>
+    <row r="117" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B115" s="20">
+      <c r="B117" s="20">
         <v>0</v>
       </c>
-      <c r="C115" s="31">
+      <c r="C117" s="30">
         <v>0</v>
       </c>
-      <c r="D115" s="31">
+      <c r="D117" s="30">
         <v>0</v>
       </c>
-      <c r="E115" s="31">
+      <c r="E117" s="30">
         <v>0</v>
       </c>
-      <c r="F115" s="20"/>
-[...9 lines deleted...]
-      <c r="A116" s="52" t="s">
+      <c r="F117" s="30">
+        <v>0</v>
+      </c>
+      <c r="G117" s="30"/>
+      <c r="H117" s="30"/>
+      <c r="I117" s="34"/>
+      <c r="J117" s="30"/>
+      <c r="K117" s="30"/>
+      <c r="L117" s="30"/>
+      <c r="M117" s="30"/>
+    </row>
+    <row r="118" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="B116" s="20"/>
-[...13 lines deleted...]
-      <c r="A117" s="56" t="s">
+      <c r="B118" s="20"/>
+      <c r="C118" s="30"/>
+      <c r="D118" s="30"/>
+      <c r="E118" s="30"/>
+      <c r="F118" s="30"/>
+      <c r="G118" s="30"/>
+      <c r="H118" s="30"/>
+      <c r="I118" s="34"/>
+      <c r="J118" s="27"/>
+      <c r="K118" s="28"/>
+      <c r="L118" s="28"/>
+      <c r="M118" s="34"/>
+    </row>
+    <row r="119" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B117" s="20">
+      <c r="B119" s="20">
         <v>42</v>
       </c>
-      <c r="C117" s="31">
+      <c r="C119" s="30">
         <v>88</v>
       </c>
-      <c r="D117" s="31">
+      <c r="D119" s="30">
         <v>134</v>
       </c>
-      <c r="E117" s="31">
+      <c r="E119" s="30">
         <v>177</v>
       </c>
-      <c r="F117" s="20"/>
-[...56 lines deleted...]
-      <c r="M119" s="32"/>
+      <c r="F119" s="30">
+        <v>211</v>
+      </c>
+      <c r="G119" s="30"/>
+      <c r="H119" s="30"/>
+      <c r="I119" s="34"/>
+      <c r="J119" s="27"/>
+      <c r="K119" s="28"/>
+      <c r="L119" s="28"/>
+      <c r="M119" s="34"/>
     </row>
     <row r="120" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
-        <v>78</v>
-[...20 lines deleted...]
-      <c r="M120" s="31"/>
+        <v>65</v>
+      </c>
+      <c r="B120" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C120" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D120" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="E120" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F120" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G120" s="38"/>
+      <c r="H120" s="30"/>
+      <c r="I120" s="34"/>
+      <c r="J120" s="32"/>
+      <c r="K120" s="32"/>
+      <c r="L120" s="32"/>
+      <c r="M120" s="32"/>
     </row>
     <row r="121" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="6" t="s">
-        <v>84</v>
-[...19 lines deleted...]
-      <c r="L121" s="33"/>
+        <v>66</v>
+      </c>
+      <c r="B121" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C121" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D121" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="E121" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F121" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G121" s="38"/>
+      <c r="H121" s="30"/>
+      <c r="I121" s="34"/>
+      <c r="J121" s="31"/>
+      <c r="K121" s="31"/>
+      <c r="L121" s="26"/>
       <c r="M121" s="31"/>
     </row>
     <row r="122" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="6" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B122" s="20">
+        <v>13</v>
+      </c>
+      <c r="C122" s="30">
+        <v>31</v>
+      </c>
+      <c r="D122" s="30">
+        <v>49</v>
+      </c>
+      <c r="E122" s="30">
+        <v>66</v>
+      </c>
+      <c r="F122" s="30">
+        <v>72</v>
+      </c>
+      <c r="G122" s="30"/>
+      <c r="H122" s="30"/>
+      <c r="I122" s="34"/>
+      <c r="J122" s="30"/>
+      <c r="K122" s="30"/>
+      <c r="L122" s="30"/>
+      <c r="M122" s="30"/>
+    </row>
+    <row r="123" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B123" s="20">
         <v>0</v>
       </c>
-      <c r="C122" s="31">
+      <c r="C123" s="30">
         <v>0</v>
       </c>
-      <c r="D122" s="32">
+      <c r="D123" s="31">
         <v>0</v>
       </c>
-      <c r="E122" s="31">
+      <c r="E123" s="30">
         <v>0</v>
       </c>
-      <c r="F122" s="20"/>
-[...20 lines deleted...]
-      <c r="J123" s="20"/>
+      <c r="F123" s="30">
+        <v>0</v>
+      </c>
+      <c r="G123" s="30"/>
+      <c r="H123" s="30"/>
+      <c r="I123" s="34"/>
+      <c r="J123" s="31"/>
       <c r="K123" s="32"/>
       <c r="L123" s="32"/>
-      <c r="M123" s="35"/>
+      <c r="M123" s="30"/>
     </row>
     <row r="124" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="56" t="s">
-[...21 lines deleted...]
-      <c r="M124" s="35"/>
+      <c r="A124" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B124" s="20">
+        <v>0</v>
+      </c>
+      <c r="C124" s="30">
+        <v>0</v>
+      </c>
+      <c r="D124" s="31">
+        <v>0</v>
+      </c>
+      <c r="E124" s="30">
+        <v>0</v>
+      </c>
+      <c r="F124" s="30">
+        <v>0</v>
+      </c>
+      <c r="G124" s="30"/>
+      <c r="H124" s="30"/>
+      <c r="I124" s="34"/>
+      <c r="J124" s="31"/>
+      <c r="K124" s="30"/>
+      <c r="L124" s="30"/>
+      <c r="M124" s="30"/>
     </row>
     <row r="125" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A125" s="6" t="s">
-[...18 lines deleted...]
-      <c r="J125" s="31"/>
+      <c r="A125" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="B125" s="38"/>
+      <c r="C125" s="31"/>
+      <c r="D125" s="31"/>
+      <c r="E125" s="30"/>
+      <c r="F125" s="20"/>
+      <c r="G125" s="31"/>
+      <c r="H125" s="30"/>
+      <c r="I125" s="34"/>
+      <c r="J125" s="20"/>
       <c r="K125" s="31"/>
       <c r="L125" s="31"/>
-      <c r="M125" s="31"/>
-[...2 lines deleted...]
-      <c r="A126" s="51" t="s">
+      <c r="M125" s="34"/>
+    </row>
+    <row r="126" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B126" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C126" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D126" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E126" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F126" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G126" s="38"/>
+      <c r="H126" s="30"/>
+      <c r="I126" s="34"/>
+      <c r="J126" s="20"/>
+      <c r="K126" s="31"/>
+      <c r="L126" s="31"/>
+      <c r="M126" s="34"/>
+    </row>
+    <row r="127" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B127" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C127" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D127" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E127" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F127" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G127" s="38"/>
+      <c r="H127" s="30"/>
+      <c r="I127" s="34"/>
+      <c r="J127" s="30"/>
+      <c r="K127" s="30"/>
+      <c r="L127" s="30"/>
+      <c r="M127" s="30"/>
+    </row>
+    <row r="128" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="B126" s="39"/>
-[...57 lines deleted...]
-      <c r="J128" s="32"/>
+      <c r="B128" s="38"/>
+      <c r="C128" s="30"/>
+      <c r="D128" s="31"/>
+      <c r="E128" s="30"/>
+      <c r="F128" s="38"/>
+      <c r="G128" s="30"/>
+      <c r="H128" s="30"/>
+      <c r="I128" s="34"/>
+      <c r="J128" s="28"/>
       <c r="K128" s="31"/>
       <c r="L128" s="31"/>
-      <c r="M128" s="31"/>
-[...2 lines deleted...]
-      <c r="A129" s="46" t="s">
+      <c r="M128" s="34"/>
+    </row>
+    <row r="129" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B129" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C129" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D129" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E129" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F129" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G129" s="38"/>
+      <c r="H129" s="30"/>
+      <c r="I129" s="34"/>
+      <c r="J129" s="28"/>
+      <c r="K129" s="31"/>
+      <c r="L129" s="31"/>
+      <c r="M129" s="34"/>
+    </row>
+    <row r="130" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B130" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C130" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D130" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E130" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F130" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G130" s="38"/>
+      <c r="H130" s="30"/>
+      <c r="I130" s="34"/>
+      <c r="J130" s="31"/>
+      <c r="K130" s="30"/>
+      <c r="L130" s="30"/>
+      <c r="M130" s="30"/>
+    </row>
+    <row r="131" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="B129" s="20"/>
-[...13 lines deleted...]
-      <c r="A130" s="56" t="s">
+      <c r="B131" s="20"/>
+      <c r="C131" s="21"/>
+      <c r="D131" s="30"/>
+      <c r="E131" s="65"/>
+      <c r="F131" s="21"/>
+      <c r="G131" s="21"/>
+      <c r="H131" s="30"/>
+      <c r="I131" s="34"/>
+      <c r="J131" s="27"/>
+      <c r="K131" s="28"/>
+      <c r="L131" s="28"/>
+      <c r="M131" s="34"/>
+    </row>
+    <row r="132" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B130" s="20">
+      <c r="B132" s="20">
         <v>85868</v>
       </c>
-      <c r="C130" s="31">
+      <c r="C132" s="30">
         <v>184246</v>
       </c>
-      <c r="D130" s="31">
+      <c r="D132" s="30">
         <v>301468</v>
       </c>
-      <c r="E130" s="31">
+      <c r="E132" s="30">
         <v>399315</v>
       </c>
-      <c r="F130" s="20"/>
-[...56 lines deleted...]
-      <c r="M132" s="31"/>
+      <c r="F132" s="30">
+        <v>475340</v>
+      </c>
+      <c r="G132" s="30"/>
+      <c r="H132" s="30"/>
+      <c r="I132" s="34"/>
+      <c r="J132" s="27"/>
+      <c r="K132" s="28"/>
+      <c r="L132" s="28"/>
+      <c r="M132" s="34"/>
     </row>
     <row r="133" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B133" s="20">
-        <v>3872</v>
-[...17 lines deleted...]
-      <c r="M133" s="31"/>
+        <v>78328</v>
+      </c>
+      <c r="C133" s="30">
+        <v>169893</v>
+      </c>
+      <c r="D133" s="62">
+        <v>280675</v>
+      </c>
+      <c r="E133" s="30">
+        <v>371970</v>
+      </c>
+      <c r="F133" s="30">
+        <v>442546</v>
+      </c>
+      <c r="G133" s="30"/>
+      <c r="H133" s="30"/>
+      <c r="I133" s="34"/>
+      <c r="J133" s="31"/>
+      <c r="K133" s="30"/>
+      <c r="L133" s="30"/>
+      <c r="M133" s="30"/>
     </row>
     <row r="134" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B134" s="20">
-        <v>4</v>
-[...17 lines deleted...]
-      <c r="M134" s="31"/>
+        <v>43</v>
+      </c>
+      <c r="C134" s="30">
+        <v>71</v>
+      </c>
+      <c r="D134" s="31">
+        <v>99</v>
+      </c>
+      <c r="E134" s="30">
+        <v>127</v>
+      </c>
+      <c r="F134" s="30">
+        <v>141</v>
+      </c>
+      <c r="G134" s="30"/>
+      <c r="H134" s="30"/>
+      <c r="I134" s="34"/>
+      <c r="J134" s="31"/>
+      <c r="K134" s="30"/>
+      <c r="L134" s="30"/>
+      <c r="M134" s="30"/>
     </row>
     <row r="135" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="6" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B135" s="20">
-        <v>232</v>
-[...17 lines deleted...]
-      <c r="M135" s="31"/>
+        <v>3872</v>
+      </c>
+      <c r="C135" s="30">
+        <v>7102</v>
+      </c>
+      <c r="D135" s="62">
+        <v>9787</v>
+      </c>
+      <c r="E135" s="30">
+        <v>12747</v>
+      </c>
+      <c r="F135" s="30">
+        <v>14989</v>
+      </c>
+      <c r="G135" s="30"/>
+      <c r="H135" s="30"/>
+      <c r="I135" s="34"/>
+      <c r="J135" s="31"/>
+      <c r="K135" s="30"/>
+      <c r="L135" s="30"/>
+      <c r="M135" s="30"/>
     </row>
     <row r="136" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="6" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B136" s="20">
-        <v>10</v>
-[...17 lines deleted...]
-      <c r="M136" s="31"/>
+        <v>4</v>
+      </c>
+      <c r="C136" s="30">
+        <v>6</v>
+      </c>
+      <c r="D136" s="31">
+        <v>7</v>
+      </c>
+      <c r="E136" s="30">
+        <v>9</v>
+      </c>
+      <c r="F136" s="30">
+        <v>11</v>
+      </c>
+      <c r="G136" s="30"/>
+      <c r="H136" s="30"/>
+      <c r="I136" s="34"/>
+      <c r="J136" s="31"/>
+      <c r="K136" s="30"/>
+      <c r="L136" s="30"/>
+      <c r="M136" s="30"/>
     </row>
     <row r="137" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="6" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B137" s="20">
-        <v>399</v>
-[...17 lines deleted...]
-      <c r="M137" s="31"/>
+        <v>232</v>
+      </c>
+      <c r="C137" s="30">
+        <v>519</v>
+      </c>
+      <c r="D137" s="31">
+        <v>806</v>
+      </c>
+      <c r="E137" s="30">
+        <v>1093</v>
+      </c>
+      <c r="F137" s="30">
+        <v>1343</v>
+      </c>
+      <c r="G137" s="30"/>
+      <c r="H137" s="30"/>
+      <c r="I137" s="34"/>
+      <c r="J137" s="31"/>
+      <c r="K137" s="30"/>
+      <c r="L137" s="30"/>
+      <c r="M137" s="30"/>
     </row>
     <row r="138" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="6" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B138" s="20">
-        <v>11</v>
-[...17 lines deleted...]
-      <c r="M138" s="31"/>
+        <v>10</v>
+      </c>
+      <c r="C138" s="30">
+        <v>19</v>
+      </c>
+      <c r="D138" s="31">
+        <v>27</v>
+      </c>
+      <c r="E138" s="30">
+        <v>36</v>
+      </c>
+      <c r="F138" s="30">
+        <v>45</v>
+      </c>
+      <c r="G138" s="30"/>
+      <c r="H138" s="30"/>
+      <c r="I138" s="34"/>
+      <c r="J138" s="31"/>
+      <c r="K138" s="30"/>
+      <c r="L138" s="30"/>
+      <c r="M138" s="30"/>
     </row>
     <row r="139" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B139" s="20">
-        <v>49</v>
-[...17 lines deleted...]
-      <c r="M139" s="31"/>
+        <v>399</v>
+      </c>
+      <c r="C139" s="30">
+        <v>893</v>
+      </c>
+      <c r="D139" s="62">
+        <v>1764</v>
+      </c>
+      <c r="E139" s="30">
+        <v>2672</v>
+      </c>
+      <c r="F139" s="30">
+        <v>3433</v>
+      </c>
+      <c r="G139" s="30"/>
+      <c r="H139" s="30"/>
+      <c r="I139" s="34"/>
+      <c r="J139" s="31"/>
+      <c r="K139" s="30"/>
+      <c r="L139" s="30"/>
+      <c r="M139" s="30"/>
     </row>
     <row r="140" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="41" t="s">
-        <v>77</v>
+      <c r="A140" s="6" t="s">
+        <v>75</v>
       </c>
       <c r="B140" s="20">
-        <v>36</v>
-[...17 lines deleted...]
-      <c r="M140" s="31"/>
+        <v>11</v>
+      </c>
+      <c r="C140" s="30">
+        <v>26</v>
+      </c>
+      <c r="D140" s="31">
+        <v>40</v>
+      </c>
+      <c r="E140" s="30">
+        <v>54</v>
+      </c>
+      <c r="F140" s="30">
+        <v>84</v>
+      </c>
+      <c r="G140" s="30"/>
+      <c r="H140" s="30"/>
+      <c r="I140" s="34"/>
+      <c r="J140" s="31"/>
+      <c r="K140" s="30"/>
+      <c r="L140" s="30"/>
+      <c r="M140" s="30"/>
     </row>
     <row r="141" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B141" s="20">
+        <v>49</v>
+      </c>
+      <c r="C141" s="30">
+        <v>81</v>
+      </c>
+      <c r="D141" s="31">
+        <v>112</v>
+      </c>
+      <c r="E141" s="30">
+        <v>144</v>
+      </c>
+      <c r="F141" s="30">
+        <v>153</v>
+      </c>
+      <c r="G141" s="30"/>
+      <c r="H141" s="30"/>
+      <c r="I141" s="34"/>
+      <c r="J141" s="31"/>
+      <c r="K141" s="30"/>
+      <c r="L141" s="30"/>
+      <c r="M141" s="30"/>
+    </row>
+    <row r="142" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="B142" s="20">
+        <v>36</v>
+      </c>
+      <c r="C142" s="30">
+        <v>74</v>
+      </c>
+      <c r="D142" s="31">
+        <v>111</v>
+      </c>
+      <c r="E142" s="30">
+        <v>148</v>
+      </c>
+      <c r="F142" s="30">
+        <v>186</v>
+      </c>
+      <c r="G142" s="30"/>
+      <c r="H142" s="30"/>
+      <c r="I142" s="34"/>
+      <c r="J142" s="31"/>
+      <c r="K142" s="30"/>
+      <c r="L142" s="30"/>
+      <c r="M142" s="30"/>
+    </row>
+    <row r="143" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B141" s="20">
+      <c r="B143" s="20">
         <v>33</v>
       </c>
-      <c r="C141" s="31">
+      <c r="C143" s="30">
         <v>62</v>
       </c>
-      <c r="D141" s="32">
+      <c r="D143" s="31">
         <v>91</v>
       </c>
-      <c r="E141" s="31">
+      <c r="E143" s="30">
         <v>121</v>
       </c>
-      <c r="F141" s="20"/>
-[...9 lines deleted...]
-      <c r="A142" s="41" t="s">
+      <c r="F143" s="30">
+        <v>156</v>
+      </c>
+      <c r="G143" s="30"/>
+      <c r="H143" s="30"/>
+      <c r="I143" s="34"/>
+      <c r="J143" s="31"/>
+      <c r="K143" s="30"/>
+      <c r="L143" s="30"/>
+      <c r="M143" s="30"/>
+    </row>
+    <row r="144" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="40" t="s">
         <v>79</v>
       </c>
-      <c r="B142" s="20">
+      <c r="B144" s="20">
         <v>0</v>
       </c>
-      <c r="C142" s="31">
+      <c r="C144" s="30">
         <v>0</v>
       </c>
-      <c r="D142" s="32">
+      <c r="D144" s="31">
         <v>1</v>
       </c>
-      <c r="E142" s="31">
+      <c r="E144" s="30">
         <v>1</v>
       </c>
-      <c r="F142" s="20"/>
-[...9 lines deleted...]
-      <c r="A143" s="41" t="s">
+      <c r="F144" s="30">
+        <v>20</v>
+      </c>
+      <c r="G144" s="30"/>
+      <c r="H144" s="30"/>
+      <c r="I144" s="34"/>
+      <c r="J144" s="31"/>
+      <c r="K144" s="30"/>
+      <c r="L144" s="30"/>
+      <c r="M144" s="30"/>
+    </row>
+    <row r="145" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="40" t="s">
         <v>80</v>
       </c>
-      <c r="B143" s="20">
+      <c r="B145" s="20">
         <v>3</v>
       </c>
-      <c r="C143" s="31">
+      <c r="C145" s="30">
         <v>6</v>
       </c>
-      <c r="D143" s="32">
+      <c r="D145" s="31">
         <v>9</v>
       </c>
-      <c r="E143" s="31">
+      <c r="E145" s="30">
         <v>13</v>
       </c>
-      <c r="F143" s="20"/>
-[...56 lines deleted...]
-      <c r="M145" s="31"/>
+      <c r="F145" s="30">
+        <v>15</v>
+      </c>
+      <c r="G145" s="30"/>
+      <c r="H145" s="30"/>
+      <c r="I145" s="34"/>
+      <c r="J145" s="31"/>
+      <c r="K145" s="30"/>
+      <c r="L145" s="30"/>
+      <c r="M145" s="30"/>
     </row>
     <row r="146" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B146" s="20">
+        <v>2815</v>
+      </c>
+      <c r="C146" s="30">
+        <v>5427</v>
+      </c>
+      <c r="D146" s="62">
+        <v>7836</v>
+      </c>
+      <c r="E146" s="30">
+        <v>10044</v>
+      </c>
+      <c r="F146" s="30">
+        <v>12053</v>
+      </c>
+      <c r="G146" s="30"/>
+      <c r="H146" s="30"/>
+      <c r="I146" s="34"/>
+      <c r="J146" s="31"/>
+      <c r="K146" s="30"/>
+      <c r="L146" s="30"/>
+      <c r="M146" s="30"/>
+    </row>
+    <row r="147" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B147" s="20">
+        <v>11</v>
+      </c>
+      <c r="C147" s="30">
+        <v>24</v>
+      </c>
+      <c r="D147" s="31">
+        <v>37</v>
+      </c>
+      <c r="E147" s="30">
+        <v>50</v>
+      </c>
+      <c r="F147" s="30">
+        <v>61</v>
+      </c>
+      <c r="G147" s="30"/>
+      <c r="H147" s="30"/>
+      <c r="I147" s="34"/>
+      <c r="J147" s="31"/>
+      <c r="K147" s="30"/>
+      <c r="L147" s="30"/>
+      <c r="M147" s="30"/>
+    </row>
+    <row r="148" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="B146" s="20">
+      <c r="B148" s="20">
         <v>23</v>
       </c>
-      <c r="C146" s="31">
+      <c r="C148" s="30">
         <v>44</v>
       </c>
-      <c r="D146" s="32">
+      <c r="D148" s="31">
         <v>65</v>
       </c>
-      <c r="E146" s="31">
+      <c r="E148" s="30">
         <v>87</v>
       </c>
-      <c r="F146" s="20"/>
-[...9 lines deleted...]
-      <c r="A147" s="54" t="s">
+      <c r="F148" s="30">
+        <v>104</v>
+      </c>
+      <c r="G148" s="30"/>
+      <c r="H148" s="30"/>
+      <c r="I148" s="34"/>
+      <c r="J148" s="31"/>
+      <c r="K148" s="30"/>
+      <c r="L148" s="30"/>
+      <c r="M148" s="30"/>
+    </row>
+    <row r="149" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="B147" s="20"/>
-[...52 lines deleted...]
-      </c>
+      <c r="B149" s="20"/>
+      <c r="C149" s="31"/>
+      <c r="D149" s="31"/>
+      <c r="E149" s="30"/>
       <c r="F149" s="20"/>
       <c r="G149" s="31"/>
-      <c r="H149" s="31"/>
-[...4 lines deleted...]
-      <c r="M149" s="31"/>
+      <c r="H149" s="30"/>
+      <c r="I149" s="34"/>
+      <c r="J149" s="31"/>
+      <c r="K149" s="30"/>
+      <c r="L149" s="30"/>
+      <c r="M149" s="30"/>
     </row>
     <row r="150" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A150" s="6" t="s">
-        <v>67</v>
+      <c r="A150" s="55" t="s">
+        <v>86</v>
       </c>
       <c r="B150" s="20">
-        <v>43</v>
-[...17 lines deleted...]
-      <c r="M150" s="31"/>
+        <v>81992</v>
+      </c>
+      <c r="C150" s="30">
+        <v>175973</v>
+      </c>
+      <c r="D150" s="62">
+        <v>288439</v>
+      </c>
+      <c r="E150" s="30">
+        <v>381644</v>
+      </c>
+      <c r="F150" s="30">
+        <v>452549</v>
+      </c>
+      <c r="G150" s="30"/>
+      <c r="H150" s="30"/>
+      <c r="I150" s="34"/>
+      <c r="J150" s="31"/>
+      <c r="K150" s="30"/>
+      <c r="L150" s="30"/>
+      <c r="M150" s="30"/>
     </row>
     <row r="151" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B151" s="20">
-        <v>3709</v>
-[...17 lines deleted...]
-      <c r="M151" s="31"/>
+        <v>74944</v>
+      </c>
+      <c r="C151" s="30">
+        <v>162678</v>
+      </c>
+      <c r="D151" s="62">
+        <v>269268</v>
+      </c>
+      <c r="E151" s="30">
+        <v>356486</v>
+      </c>
+      <c r="F151" s="30">
+        <v>422458</v>
+      </c>
+      <c r="G151" s="30"/>
+      <c r="H151" s="30"/>
+      <c r="I151" s="34"/>
+      <c r="J151" s="31"/>
+      <c r="K151" s="30"/>
+      <c r="L151" s="30"/>
+      <c r="M151" s="30"/>
     </row>
     <row r="152" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B152" s="20">
+        <v>43</v>
+      </c>
+      <c r="C152" s="30">
         <v>71</v>
       </c>
-      <c r="B152" s="20">
-[...18 lines deleted...]
-      <c r="M152" s="31"/>
+      <c r="D152" s="31">
+        <v>99</v>
+      </c>
+      <c r="E152" s="30">
+        <v>127</v>
+      </c>
+      <c r="F152" s="30">
+        <v>141</v>
+      </c>
+      <c r="G152" s="30"/>
+      <c r="H152" s="30"/>
+      <c r="I152" s="34"/>
+      <c r="J152" s="31"/>
+      <c r="K152" s="30"/>
+      <c r="L152" s="30"/>
+      <c r="M152" s="30"/>
     </row>
     <row r="153" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B153" s="20">
+        <v>3709</v>
+      </c>
+      <c r="C153" s="30">
+        <v>6737</v>
+      </c>
+      <c r="D153" s="62">
+        <v>9220</v>
+      </c>
+      <c r="E153" s="30">
+        <v>11978</v>
+      </c>
+      <c r="F153" s="30">
+        <v>14059</v>
+      </c>
+      <c r="G153" s="30"/>
+      <c r="H153" s="30"/>
+      <c r="I153" s="34"/>
+      <c r="J153" s="31"/>
+      <c r="K153" s="30"/>
+      <c r="L153" s="30"/>
+      <c r="M153" s="30"/>
+    </row>
+    <row r="154" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B154" s="20">
+        <v>75</v>
+      </c>
+      <c r="C154" s="30">
+        <v>153</v>
+      </c>
+      <c r="D154" s="31">
+        <v>232</v>
+      </c>
+      <c r="E154" s="30">
+        <v>310</v>
+      </c>
+      <c r="F154" s="30">
+        <v>371</v>
+      </c>
+      <c r="G154" s="30"/>
+      <c r="H154" s="30"/>
+      <c r="I154" s="34"/>
+      <c r="J154" s="31"/>
+      <c r="K154" s="30"/>
+      <c r="L154" s="30"/>
+      <c r="M154" s="30"/>
+    </row>
+    <row r="155" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="B153" s="20">
+      <c r="B155" s="20">
         <v>398</v>
       </c>
-      <c r="C153" s="31">
+      <c r="C155" s="30">
         <v>892</v>
       </c>
-      <c r="D153" s="63">
+      <c r="D155" s="62">
         <v>1762</v>
       </c>
-      <c r="E153" s="31">
+      <c r="E155" s="30">
         <v>2668</v>
       </c>
-      <c r="F153" s="20"/>
-[...9 lines deleted...]
-      <c r="A154" s="41" t="s">
+      <c r="F155" s="30">
+        <v>3429</v>
+      </c>
+      <c r="G155" s="30"/>
+      <c r="H155" s="30"/>
+      <c r="I155" s="34"/>
+      <c r="J155" s="31"/>
+      <c r="K155" s="30"/>
+      <c r="L155" s="30"/>
+      <c r="M155" s="30"/>
+    </row>
+    <row r="156" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="40" t="s">
         <v>77</v>
       </c>
-      <c r="B154" s="20">
+      <c r="B156" s="20">
         <v>7</v>
       </c>
-      <c r="C154" s="31">
+      <c r="C156" s="30">
         <v>14</v>
       </c>
-      <c r="D154" s="32">
+      <c r="D156" s="31">
         <v>21</v>
       </c>
-      <c r="E154" s="31">
+      <c r="E156" s="30">
         <v>28</v>
       </c>
-      <c r="F154" s="20"/>
-[...9 lines deleted...]
-      <c r="A155" s="41" t="s">
+      <c r="F156" s="30">
+        <v>36</v>
+      </c>
+      <c r="G156" s="30"/>
+      <c r="H156" s="30"/>
+      <c r="I156" s="34"/>
+      <c r="J156" s="31"/>
+      <c r="K156" s="30"/>
+      <c r="L156" s="30"/>
+      <c r="M156" s="30"/>
+    </row>
+    <row r="157" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="40" t="s">
         <v>79</v>
       </c>
-      <c r="B155" s="20">
+      <c r="B157" s="20">
         <v>0</v>
       </c>
-      <c r="C155" s="31">
+      <c r="C157" s="30">
         <v>0</v>
       </c>
-      <c r="D155" s="32">
+      <c r="D157" s="31">
         <v>1</v>
       </c>
-      <c r="E155" s="31">
+      <c r="E157" s="30">
         <v>1</v>
       </c>
-      <c r="F155" s="20"/>
-[...9 lines deleted...]
-      <c r="A156" s="41" t="s">
+      <c r="F157" s="30">
+        <v>1</v>
+      </c>
+      <c r="G157" s="30"/>
+      <c r="H157" s="30"/>
+      <c r="I157" s="34"/>
+      <c r="J157" s="31"/>
+      <c r="K157" s="30"/>
+      <c r="L157" s="30"/>
+      <c r="M157" s="30"/>
+    </row>
+    <row r="158" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="40" t="s">
         <v>80</v>
       </c>
-      <c r="B156" s="20">
+      <c r="B158" s="20">
         <v>1</v>
       </c>
-      <c r="C156" s="31">
+      <c r="C158" s="30">
         <v>3</v>
       </c>
-      <c r="D156" s="31">
+      <c r="D158" s="30">
         <v>5</v>
       </c>
-      <c r="E156" s="31">
+      <c r="E158" s="30">
         <v>6</v>
       </c>
-      <c r="F156" s="20"/>
-[...9 lines deleted...]
-      <c r="A157" s="6" t="s">
+      <c r="F158" s="30">
+        <v>7</v>
+      </c>
+      <c r="G158" s="30"/>
+      <c r="H158" s="30"/>
+      <c r="I158" s="34"/>
+      <c r="J158" s="30"/>
+      <c r="K158" s="30"/>
+      <c r="L158" s="30"/>
+      <c r="M158" s="30"/>
+    </row>
+    <row r="159" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B157" s="20">
+      <c r="B159" s="20">
         <v>2814</v>
       </c>
-      <c r="C157" s="31">
+      <c r="C159" s="30">
         <v>5425</v>
       </c>
-      <c r="D157" s="23">
+      <c r="D159" s="22">
         <v>7832</v>
       </c>
-      <c r="E157" s="31">
+      <c r="E159" s="30">
         <v>10039</v>
       </c>
-      <c r="F157" s="20"/>
-[...9 lines deleted...]
-      <c r="A158" s="54" t="s">
+      <c r="F159" s="30">
+        <v>12047</v>
+      </c>
+      <c r="G159" s="30"/>
+      <c r="H159" s="30"/>
+      <c r="I159" s="34"/>
+      <c r="J159" s="26"/>
+      <c r="K159" s="31"/>
+      <c r="L159" s="26"/>
+      <c r="M159" s="31"/>
+    </row>
+    <row r="160" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="B158" s="20"/>
-[...56 lines deleted...]
-      <c r="I160" s="35"/>
+      <c r="B160" s="20"/>
+      <c r="C160" s="30"/>
+      <c r="D160" s="10"/>
+      <c r="E160" s="30"/>
+      <c r="F160" s="30"/>
+      <c r="G160" s="30"/>
+      <c r="H160" s="30"/>
+      <c r="I160" s="34"/>
       <c r="J160" s="10"/>
       <c r="K160" s="10"/>
       <c r="L160" s="10"/>
-      <c r="M160" s="31"/>
+      <c r="M160" s="30"/>
     </row>
     <row r="161" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="54" t="s">
-[...9 lines deleted...]
-      <c r="I161" s="35"/>
+      <c r="A161" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B161" s="20">
+        <v>178</v>
+      </c>
+      <c r="C161" s="30">
+        <v>267</v>
+      </c>
+      <c r="D161" s="10">
+        <v>356</v>
+      </c>
+      <c r="E161" s="30">
+        <v>446</v>
+      </c>
+      <c r="F161" s="30">
+        <v>561</v>
+      </c>
+      <c r="G161" s="30"/>
+      <c r="H161" s="30"/>
+      <c r="I161" s="34"/>
       <c r="J161" s="10"/>
       <c r="K161" s="10"/>
       <c r="L161" s="10"/>
-      <c r="M161" s="31"/>
+      <c r="M161" s="30"/>
     </row>
     <row r="162" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A162" s="56" t="s">
-        <v>86</v>
+      <c r="A162" s="6" t="s">
+        <v>65</v>
       </c>
       <c r="B162" s="20">
-        <v>2812</v>
-[...2 lines deleted...]
-        <v>6133</v>
+        <v>178</v>
+      </c>
+      <c r="C162" s="30">
+        <v>267</v>
       </c>
       <c r="D162" s="10">
-        <v>9815</v>
-[...7 lines deleted...]
-      <c r="I162" s="35"/>
+        <v>356</v>
+      </c>
+      <c r="E162" s="30">
+        <v>446</v>
+      </c>
+      <c r="F162" s="30">
+        <v>561</v>
+      </c>
+      <c r="G162" s="30"/>
+      <c r="H162" s="30"/>
+      <c r="I162" s="34"/>
       <c r="J162" s="10"/>
       <c r="K162" s="10"/>
       <c r="L162" s="10"/>
-      <c r="M162" s="31"/>
+      <c r="M162" s="30"/>
     </row>
     <row r="163" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A163" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A163" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="B163" s="20"/>
+      <c r="C163" s="30"/>
+      <c r="D163" s="10"/>
+      <c r="E163" s="30"/>
       <c r="F163" s="20"/>
-      <c r="G163" s="31"/>
-[...1 lines deleted...]
-      <c r="I163" s="35"/>
+      <c r="G163" s="30"/>
+      <c r="H163" s="30"/>
+      <c r="I163" s="34"/>
       <c r="J163" s="10"/>
       <c r="K163" s="10"/>
       <c r="L163" s="10"/>
-      <c r="M163" s="31"/>
+      <c r="M163" s="30"/>
     </row>
     <row r="164" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="40" t="s">
-[...9 lines deleted...]
-      <c r="I164" s="35"/>
+      <c r="A164" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B164" s="20">
+        <v>2812</v>
+      </c>
+      <c r="C164" s="30">
+        <v>6133</v>
+      </c>
+      <c r="D164" s="10">
+        <v>9815</v>
+      </c>
+      <c r="E164" s="30">
+        <v>13383</v>
+      </c>
+      <c r="F164" s="30">
+        <v>17552</v>
+      </c>
+      <c r="G164" s="30"/>
+      <c r="H164" s="30"/>
+      <c r="I164" s="34"/>
       <c r="J164" s="10"/>
       <c r="K164" s="10"/>
       <c r="L164" s="10"/>
-      <c r="M164" s="31"/>
+      <c r="M164" s="30"/>
     </row>
     <row r="165" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A165" s="56" t="s">
-        <v>86</v>
+      <c r="A165" s="6" t="s">
+        <v>65</v>
       </c>
       <c r="B165" s="20">
         <v>2812</v>
       </c>
-      <c r="C165" s="31">
+      <c r="C165" s="30">
         <v>6133</v>
       </c>
       <c r="D165" s="10">
         <v>9815</v>
       </c>
-      <c r="E165" s="31">
+      <c r="E165" s="30">
         <v>13383</v>
       </c>
-      <c r="F165" s="20"/>
-[...2 lines deleted...]
-      <c r="I165" s="35"/>
+      <c r="F165" s="30">
+        <v>17548</v>
+      </c>
+      <c r="G165" s="30"/>
+      <c r="H165" s="30"/>
+      <c r="I165" s="34"/>
       <c r="J165" s="10"/>
       <c r="K165" s="10"/>
       <c r="L165" s="10"/>
-      <c r="M165" s="31"/>
+      <c r="M165" s="30"/>
     </row>
     <row r="166" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="6" t="s">
-        <v>65</v>
-[...16 lines deleted...]
-      <c r="I166" s="35"/>
+        <v>78</v>
+      </c>
+      <c r="B166" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="C166" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D166" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="E166" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="F166" s="30">
+        <v>4</v>
+      </c>
+      <c r="G166" s="30"/>
+      <c r="H166" s="30"/>
+      <c r="I166" s="34"/>
       <c r="J166" s="10"/>
       <c r="K166" s="10"/>
       <c r="L166" s="10"/>
-      <c r="M166" s="31"/>
-[...3 lines deleted...]
-        <v>59</v>
+      <c r="M166" s="30"/>
+    </row>
+    <row r="167" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="39" t="s">
+        <v>58</v>
       </c>
       <c r="B167" s="20"/>
-      <c r="C167" s="31"/>
+      <c r="C167" s="30"/>
       <c r="D167" s="10"/>
-      <c r="E167" s="31"/>
+      <c r="E167" s="30"/>
       <c r="F167" s="20"/>
-      <c r="G167" s="31"/>
-[...1 lines deleted...]
-      <c r="I167" s="35"/>
+      <c r="G167" s="30"/>
+      <c r="H167" s="30"/>
+      <c r="I167" s="34"/>
       <c r="J167" s="10"/>
       <c r="K167" s="10"/>
       <c r="L167" s="10"/>
-      <c r="M167" s="31"/>
+      <c r="M167" s="30"/>
     </row>
     <row r="168" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A168" s="56" t="s">
+      <c r="A168" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B168" s="20">
-        <v>887</v>
-[...2 lines deleted...]
-        <v>1872</v>
+        <v>2812</v>
+      </c>
+      <c r="C168" s="30">
+        <v>6133</v>
       </c>
       <c r="D168" s="10">
-        <v>2857</v>
-[...7 lines deleted...]
-      <c r="I168" s="35"/>
+        <v>9815</v>
+      </c>
+      <c r="E168" s="30">
+        <v>13383</v>
+      </c>
+      <c r="F168" s="30">
+        <v>17552</v>
+      </c>
+      <c r="G168" s="30"/>
+      <c r="H168" s="30"/>
+      <c r="I168" s="34"/>
       <c r="J168" s="10"/>
       <c r="K168" s="10"/>
       <c r="L168" s="10"/>
-      <c r="M168" s="31"/>
+      <c r="M168" s="30"/>
     </row>
     <row r="169" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B169" s="20">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>2812</v>
+      </c>
+      <c r="C169" s="30">
+        <v>6133</v>
       </c>
       <c r="D169" s="10">
-        <v>1235</v>
-[...7 lines deleted...]
-      <c r="I169" s="35"/>
+        <v>9815</v>
+      </c>
+      <c r="E169" s="30">
+        <v>13383</v>
+      </c>
+      <c r="F169" s="30">
+        <v>17548</v>
+      </c>
+      <c r="G169" s="30"/>
+      <c r="H169" s="30"/>
+      <c r="I169" s="34"/>
       <c r="J169" s="10"/>
       <c r="K169" s="10"/>
       <c r="L169" s="10"/>
-      <c r="M169" s="31"/>
+      <c r="M169" s="30"/>
     </row>
     <row r="170" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="6" t="s">
-        <v>66</v>
-[...16 lines deleted...]
-      <c r="I170" s="35"/>
+        <v>78</v>
+      </c>
+      <c r="B170" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="C170" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D170" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="E170" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="F170" s="30">
+        <v>4</v>
+      </c>
+      <c r="G170" s="30"/>
+      <c r="H170" s="30"/>
+      <c r="I170" s="34"/>
       <c r="J170" s="10"/>
       <c r="K170" s="10"/>
       <c r="L170" s="10"/>
-      <c r="M170" s="31"/>
+      <c r="M170" s="30"/>
     </row>
     <row r="171" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A171" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A171" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B171" s="20"/>
+      <c r="C171" s="30"/>
+      <c r="D171" s="10"/>
+      <c r="E171" s="30"/>
       <c r="F171" s="20"/>
-      <c r="G171" s="31"/>
-[...1 lines deleted...]
-      <c r="I171" s="35"/>
+      <c r="G171" s="30"/>
+      <c r="H171" s="30"/>
+      <c r="I171" s="34"/>
       <c r="J171" s="10"/>
       <c r="K171" s="10"/>
       <c r="L171" s="10"/>
-      <c r="M171" s="31"/>
+      <c r="M171" s="30"/>
     </row>
     <row r="172" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A172" s="6" t="s">
-        <v>71</v>
+      <c r="A172" s="55" t="s">
+        <v>86</v>
       </c>
       <c r="B172" s="20">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>887</v>
+      </c>
+      <c r="C172" s="30">
+        <v>1872</v>
       </c>
       <c r="D172" s="10">
-        <v>574</v>
-[...7 lines deleted...]
-      <c r="I172" s="35"/>
+        <v>2857</v>
+      </c>
+      <c r="E172" s="30">
+        <v>3843</v>
+      </c>
+      <c r="F172" s="30">
+        <v>4678</v>
+      </c>
+      <c r="G172" s="30"/>
+      <c r="H172" s="30"/>
+      <c r="I172" s="34"/>
       <c r="J172" s="10"/>
       <c r="K172" s="10"/>
       <c r="L172" s="10"/>
-      <c r="M172" s="31"/>
+      <c r="M172" s="30"/>
     </row>
     <row r="173" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="6" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B173" s="20">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>395</v>
+      </c>
+      <c r="C173" s="30">
+        <v>815</v>
       </c>
       <c r="D173" s="10">
-        <v>27</v>
-[...7 lines deleted...]
-      <c r="I173" s="35"/>
+        <v>1235</v>
+      </c>
+      <c r="E173" s="30">
+        <v>1656</v>
+      </c>
+      <c r="F173" s="30">
+        <v>1979</v>
+      </c>
+      <c r="G173" s="30"/>
+      <c r="H173" s="30"/>
+      <c r="I173" s="34"/>
       <c r="J173" s="10"/>
       <c r="K173" s="10"/>
       <c r="L173" s="10"/>
-      <c r="M173" s="31"/>
+      <c r="M173" s="30"/>
     </row>
     <row r="174" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="6" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="B174" s="20">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>163</v>
+      </c>
+      <c r="C174" s="30">
+        <v>365</v>
       </c>
       <c r="D174" s="10">
-        <v>3</v>
-[...7 lines deleted...]
-      <c r="I174" s="35"/>
+        <v>567</v>
+      </c>
+      <c r="E174" s="30">
+        <v>769</v>
+      </c>
+      <c r="F174" s="30">
+        <v>930</v>
+      </c>
+      <c r="G174" s="30"/>
+      <c r="H174" s="30"/>
+      <c r="I174" s="34"/>
       <c r="J174" s="10"/>
       <c r="K174" s="10"/>
       <c r="L174" s="10"/>
-      <c r="M174" s="31"/>
+      <c r="M174" s="30"/>
     </row>
     <row r="175" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="6" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="B175" s="20">
+        <v>4</v>
+      </c>
+      <c r="C175" s="30">
+        <v>6</v>
+      </c>
+      <c r="D175" s="10">
+        <v>7</v>
+      </c>
+      <c r="E175" s="30">
+        <v>9</v>
+      </c>
+      <c r="F175" s="30">
         <v>11</v>
       </c>
-      <c r="C175" s="31">
-[...11 lines deleted...]
-      <c r="I175" s="35"/>
+      <c r="G175" s="30"/>
+      <c r="H175" s="30"/>
+      <c r="I175" s="34"/>
       <c r="J175" s="10"/>
       <c r="K175" s="10"/>
       <c r="L175" s="10"/>
-      <c r="M175" s="31"/>
+      <c r="M175" s="30"/>
     </row>
     <row r="176" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="6" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B176" s="20">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>157</v>
+      </c>
+      <c r="C176" s="30">
+        <v>365</v>
       </c>
       <c r="D176" s="10">
-        <v>112</v>
-[...7 lines deleted...]
-      <c r="I176" s="35"/>
+        <v>574</v>
+      </c>
+      <c r="E176" s="30">
+        <v>783</v>
+      </c>
+      <c r="F176" s="30">
+        <v>972</v>
+      </c>
+      <c r="G176" s="30"/>
+      <c r="H176" s="30"/>
+      <c r="I176" s="34"/>
       <c r="J176" s="10"/>
       <c r="K176" s="10"/>
       <c r="L176" s="10"/>
-      <c r="M176" s="31"/>
+      <c r="M176" s="30"/>
     </row>
     <row r="177" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A177" s="41" t="s">
-        <v>77</v>
+      <c r="A177" s="6" t="s">
+        <v>72</v>
       </c>
       <c r="B177" s="20">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>10</v>
+      </c>
+      <c r="C177" s="30">
+        <v>19</v>
       </c>
       <c r="D177" s="10">
-        <v>90</v>
-[...7 lines deleted...]
-      <c r="I177" s="35"/>
+        <v>27</v>
+      </c>
+      <c r="E177" s="30">
+        <v>36</v>
+      </c>
+      <c r="F177" s="30">
+        <v>45</v>
+      </c>
+      <c r="G177" s="30"/>
+      <c r="H177" s="30"/>
+      <c r="I177" s="34"/>
       <c r="J177" s="10"/>
       <c r="K177" s="10"/>
       <c r="L177" s="10"/>
-      <c r="M177" s="31"/>
+      <c r="M177" s="30"/>
     </row>
     <row r="178" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B178" s="20">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>1</v>
+      </c>
+      <c r="C178" s="30">
+        <v>2</v>
       </c>
       <c r="D178" s="10">
-        <v>91</v>
-[...7 lines deleted...]
-      <c r="I178" s="35"/>
+        <v>3</v>
+      </c>
+      <c r="E178" s="30">
+        <v>4</v>
+      </c>
+      <c r="F178" s="30">
+        <v>4</v>
+      </c>
+      <c r="G178" s="30"/>
+      <c r="H178" s="30"/>
+      <c r="I178" s="34"/>
       <c r="J178" s="10"/>
       <c r="K178" s="10"/>
       <c r="L178" s="10"/>
-      <c r="M178" s="31"/>
+      <c r="M178" s="30"/>
     </row>
     <row r="179" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A179" s="41" t="s">
-        <v>80</v>
+      <c r="A179" s="6" t="s">
+        <v>75</v>
       </c>
       <c r="B179" s="20">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>11</v>
+      </c>
+      <c r="C179" s="30">
+        <v>26</v>
       </c>
       <c r="D179" s="10">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="I179" s="35"/>
+        <v>40</v>
+      </c>
+      <c r="E179" s="30">
+        <v>54</v>
+      </c>
+      <c r="F179" s="30">
+        <v>84</v>
+      </c>
+      <c r="G179" s="30"/>
+      <c r="H179" s="30"/>
+      <c r="I179" s="34"/>
       <c r="J179" s="10"/>
       <c r="K179" s="10"/>
       <c r="L179" s="10"/>
-      <c r="M179" s="31"/>
+      <c r="M179" s="30"/>
     </row>
     <row r="180" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B180" s="20">
+        <v>49</v>
+      </c>
+      <c r="C180" s="30">
         <v>81</v>
       </c>
-      <c r="B180" s="20">
-[...4 lines deleted...]
-      </c>
       <c r="D180" s="10">
-        <v>4</v>
-[...7 lines deleted...]
-      <c r="I180" s="35"/>
+        <v>112</v>
+      </c>
+      <c r="E180" s="30">
+        <v>144</v>
+      </c>
+      <c r="F180" s="30">
+        <v>153</v>
+      </c>
+      <c r="G180" s="30"/>
+      <c r="H180" s="30"/>
+      <c r="I180" s="34"/>
       <c r="J180" s="10"/>
       <c r="K180" s="10"/>
       <c r="L180" s="10"/>
-      <c r="M180" s="31"/>
+      <c r="M180" s="30"/>
     </row>
     <row r="181" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A181" s="6" t="s">
-        <v>82</v>
+      <c r="A181" s="40" t="s">
+        <v>77</v>
       </c>
       <c r="B181" s="20">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>29</v>
+      </c>
+      <c r="C181" s="30">
+        <v>59</v>
       </c>
       <c r="D181" s="10">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="I181" s="35"/>
+        <v>90</v>
+      </c>
+      <c r="E181" s="30">
+        <v>120</v>
+      </c>
+      <c r="F181" s="30">
+        <v>150</v>
+      </c>
+      <c r="G181" s="30"/>
+      <c r="H181" s="30"/>
+      <c r="I181" s="34"/>
       <c r="J181" s="10"/>
       <c r="K181" s="10"/>
       <c r="L181" s="10"/>
-      <c r="M181" s="31"/>
+      <c r="M181" s="30"/>
     </row>
     <row r="182" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="6" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B182" s="20">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>33</v>
+      </c>
+      <c r="C182" s="30">
+        <v>62</v>
       </c>
       <c r="D182" s="10">
-        <v>65</v>
-[...7 lines deleted...]
-      <c r="I182" s="35"/>
+        <v>91</v>
+      </c>
+      <c r="E182" s="30">
+        <v>121</v>
+      </c>
+      <c r="F182" s="30">
+        <v>152</v>
+      </c>
+      <c r="G182" s="30"/>
+      <c r="H182" s="30"/>
+      <c r="I182" s="34"/>
       <c r="J182" s="10"/>
       <c r="K182" s="10"/>
       <c r="L182" s="10"/>
-      <c r="M182" s="31"/>
-[...16 lines deleted...]
-      <c r="M183" s="35"/>
+      <c r="M182" s="30"/>
+    </row>
+    <row r="183" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="40" t="s">
+        <v>79</v>
+      </c>
+      <c r="B183" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="C183" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D183" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="E183" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="F183" s="30">
+        <v>19</v>
+      </c>
+      <c r="G183" s="30"/>
+      <c r="H183" s="30"/>
+      <c r="I183" s="34"/>
+      <c r="J183" s="10"/>
+      <c r="K183" s="10"/>
+      <c r="L183" s="10"/>
+      <c r="M183" s="30"/>
     </row>
     <row r="184" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A184" s="56" t="s">
-        <v>86</v>
+      <c r="A184" s="40" t="s">
+        <v>80</v>
       </c>
       <c r="B184" s="20">
-        <v>662</v>
-[...17 lines deleted...]
-      <c r="M184" s="35"/>
+        <v>1</v>
+      </c>
+      <c r="C184" s="30">
+        <v>3</v>
+      </c>
+      <c r="D184" s="10">
+        <v>5</v>
+      </c>
+      <c r="E184" s="30">
+        <v>6</v>
+      </c>
+      <c r="F184" s="30">
+        <v>7</v>
+      </c>
+      <c r="G184" s="30"/>
+      <c r="H184" s="30"/>
+      <c r="I184" s="34"/>
+      <c r="J184" s="10"/>
+      <c r="K184" s="10"/>
+      <c r="L184" s="10"/>
+      <c r="M184" s="30"/>
     </row>
     <row r="185" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="6" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="B185" s="20">
-        <v>644</v>
-[...2 lines deleted...]
-        <v>1784</v>
+        <v>1</v>
+      </c>
+      <c r="C185" s="30">
+        <v>2</v>
       </c>
       <c r="D185" s="10">
-        <v>3213</v>
-[...7 lines deleted...]
-      <c r="I185" s="35"/>
+        <v>4</v>
+      </c>
+      <c r="E185" s="30">
+        <v>5</v>
+      </c>
+      <c r="F185" s="30">
+        <v>6</v>
+      </c>
+      <c r="G185" s="30"/>
+      <c r="H185" s="30"/>
+      <c r="I185" s="34"/>
       <c r="J185" s="10"/>
       <c r="K185" s="10"/>
       <c r="L185" s="10"/>
-      <c r="M185" s="31"/>
+      <c r="M185" s="30"/>
     </row>
     <row r="186" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="6" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="B186" s="20">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>11</v>
+      </c>
+      <c r="C186" s="30">
+        <v>24</v>
       </c>
       <c r="D186" s="10">
-        <v>115</v>
-[...7 lines deleted...]
-      <c r="I186" s="35"/>
+        <v>37</v>
+      </c>
+      <c r="E186" s="30">
+        <v>50</v>
+      </c>
+      <c r="F186" s="30">
+        <v>61</v>
+      </c>
+      <c r="G186" s="30"/>
+      <c r="H186" s="30"/>
+      <c r="I186" s="34"/>
       <c r="J186" s="10"/>
       <c r="K186" s="10"/>
       <c r="L186" s="10"/>
-      <c r="M186" s="31"/>
+      <c r="M186" s="30"/>
     </row>
     <row r="187" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="6" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="B187" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B187" s="20">
+        <v>23</v>
+      </c>
+      <c r="C187" s="30">
         <v>44</v>
       </c>
-      <c r="C187" s="31">
-[...1 lines deleted...]
-      </c>
       <c r="D187" s="10">
-        <v>36</v>
-[...7 lines deleted...]
-      <c r="I187" s="35"/>
+        <v>65</v>
+      </c>
+      <c r="E187" s="30">
+        <v>87</v>
+      </c>
+      <c r="F187" s="30">
+        <v>104</v>
+      </c>
+      <c r="G187" s="30"/>
+      <c r="H187" s="30"/>
+      <c r="I187" s="34"/>
       <c r="J187" s="10"/>
       <c r="K187" s="10"/>
       <c r="L187" s="10"/>
-      <c r="M187" s="31"/>
-[...3 lines deleted...]
-        <v>60</v>
+      <c r="M187" s="30"/>
+    </row>
+    <row r="188" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="45" t="s">
+        <v>9</v>
       </c>
       <c r="B188" s="20"/>
-      <c r="C188" s="31"/>
-[...1 lines deleted...]
-      <c r="E188" s="31"/>
+      <c r="C188" s="30"/>
+      <c r="D188" s="30"/>
+      <c r="E188" s="13"/>
       <c r="F188" s="20"/>
-      <c r="G188" s="31"/>
-[...5 lines deleted...]
-      <c r="M188" s="31"/>
+      <c r="G188" s="30"/>
+      <c r="H188" s="30"/>
+      <c r="I188" s="34"/>
+      <c r="J188" s="27"/>
+      <c r="K188" s="28"/>
+      <c r="L188" s="28"/>
+      <c r="M188" s="34"/>
     </row>
     <row r="189" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A189" s="56" t="s">
+      <c r="A189" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B189" s="20">
-        <v>11</v>
-[...17 lines deleted...]
-      <c r="M189" s="31"/>
+        <v>662</v>
+      </c>
+      <c r="C189" s="30">
+        <v>1868</v>
+      </c>
+      <c r="D189" s="30">
+        <v>3364</v>
+      </c>
+      <c r="E189" s="30">
+        <v>4595</v>
+      </c>
+      <c r="F189" s="30">
+        <v>6232</v>
+      </c>
+      <c r="G189" s="30"/>
+      <c r="H189" s="30"/>
+      <c r="I189" s="34"/>
+      <c r="J189" s="27"/>
+      <c r="K189" s="28"/>
+      <c r="L189" s="28"/>
+      <c r="M189" s="34"/>
     </row>
     <row r="190" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B190" s="20">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>644</v>
+      </c>
+      <c r="C190" s="30">
+        <v>1784</v>
       </c>
       <c r="D190" s="10">
-        <v>35</v>
-[...7 lines deleted...]
-      <c r="I190" s="35"/>
+        <v>3213</v>
+      </c>
+      <c r="E190" s="30">
+        <v>4377</v>
+      </c>
+      <c r="F190" s="30">
+        <v>5853</v>
+      </c>
+      <c r="G190" s="30"/>
+      <c r="H190" s="30"/>
+      <c r="I190" s="34"/>
       <c r="J190" s="10"/>
       <c r="K190" s="10"/>
       <c r="L190" s="10"/>
-      <c r="M190" s="31"/>
+      <c r="M190" s="30"/>
     </row>
     <row r="191" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B191" s="20">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>18</v>
+      </c>
+      <c r="C191" s="30">
+        <v>67</v>
       </c>
       <c r="D191" s="10">
-        <v>15</v>
-[...7 lines deleted...]
-      <c r="I191" s="35"/>
+        <v>115</v>
+      </c>
+      <c r="E191" s="30">
+        <v>164</v>
+      </c>
+      <c r="F191" s="30">
+        <v>195</v>
+      </c>
+      <c r="G191" s="30"/>
+      <c r="H191" s="30"/>
+      <c r="I191" s="34"/>
       <c r="J191" s="10"/>
       <c r="K191" s="10"/>
       <c r="L191" s="10"/>
-      <c r="M191" s="31"/>
-[...12 lines deleted...]
-      <c r="I192" s="35"/>
+      <c r="M191" s="30"/>
+    </row>
+    <row r="192" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B192" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C192" s="30">
+        <v>18</v>
+      </c>
+      <c r="D192" s="10">
+        <v>36</v>
+      </c>
+      <c r="E192" s="30">
+        <v>54</v>
+      </c>
+      <c r="F192" s="30">
+        <v>184</v>
+      </c>
+      <c r="G192" s="30"/>
+      <c r="H192" s="30"/>
+      <c r="I192" s="34"/>
       <c r="J192" s="10"/>
       <c r="K192" s="10"/>
       <c r="L192" s="10"/>
-      <c r="M192" s="31"/>
+      <c r="M192" s="30"/>
     </row>
     <row r="193" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A193" s="56" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A193" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B193" s="20"/>
+      <c r="C193" s="30"/>
+      <c r="D193" s="10"/>
+      <c r="E193" s="30"/>
       <c r="F193" s="20"/>
-      <c r="G193" s="31"/>
-[...1 lines deleted...]
-      <c r="I193" s="35"/>
+      <c r="G193" s="30"/>
+      <c r="H193" s="30"/>
+      <c r="I193" s="34"/>
       <c r="J193" s="10"/>
       <c r="K193" s="10"/>
       <c r="L193" s="10"/>
-      <c r="M193" s="31"/>
+      <c r="M193" s="30"/>
     </row>
     <row r="194" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A194" s="6" t="s">
-[...17 lines deleted...]
-      <c r="I194" s="35"/>
+      <c r="A194" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B194" s="20">
+        <v>11</v>
+      </c>
+      <c r="C194" s="30">
+        <v>29</v>
+      </c>
+      <c r="D194" s="10">
+        <v>50</v>
+      </c>
+      <c r="E194" s="30">
+        <v>71</v>
+      </c>
+      <c r="F194" s="30">
+        <v>91</v>
+      </c>
+      <c r="G194" s="30"/>
+      <c r="H194" s="30"/>
+      <c r="I194" s="34"/>
       <c r="J194" s="10"/>
       <c r="K194" s="10"/>
       <c r="L194" s="10"/>
-      <c r="M194" s="31"/>
+      <c r="M194" s="30"/>
     </row>
     <row r="195" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B195" s="20">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>6</v>
+      </c>
+      <c r="C195" s="30">
+        <v>19</v>
       </c>
       <c r="D195" s="10">
-        <v>100</v>
-[...7 lines deleted...]
-      <c r="I195" s="35"/>
+        <v>35</v>
+      </c>
+      <c r="E195" s="30">
+        <v>51</v>
+      </c>
+      <c r="F195" s="30">
+        <v>65</v>
+      </c>
+      <c r="G195" s="30"/>
+      <c r="H195" s="30"/>
+      <c r="I195" s="34"/>
       <c r="J195" s="10"/>
       <c r="K195" s="10"/>
       <c r="L195" s="10"/>
-      <c r="M195" s="31"/>
+      <c r="M195" s="30"/>
     </row>
     <row r="196" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="6" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>66</v>
+      </c>
+      <c r="B196" s="20">
+        <v>5</v>
+      </c>
+      <c r="C196" s="30">
+        <v>10</v>
       </c>
       <c r="D196" s="10">
-        <v>36</v>
-[...7 lines deleted...]
-      <c r="I196" s="35"/>
+        <v>15</v>
+      </c>
+      <c r="E196" s="30">
+        <v>20</v>
+      </c>
+      <c r="F196" s="30">
+        <v>24</v>
+      </c>
+      <c r="G196" s="30"/>
+      <c r="H196" s="30"/>
+      <c r="I196" s="34"/>
       <c r="J196" s="10"/>
       <c r="K196" s="10"/>
       <c r="L196" s="10"/>
-      <c r="M196" s="31"/>
+      <c r="M196" s="30"/>
     </row>
     <row r="197" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A197" s="45" t="s">
-[...16 lines deleted...]
-      <c r="A198" s="56" t="s">
+      <c r="A197" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B197" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C197" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D197" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="E197" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F197" s="30">
+        <v>2</v>
+      </c>
+      <c r="G197" s="30"/>
+      <c r="H197" s="30"/>
+      <c r="I197" s="34"/>
+      <c r="J197" s="10"/>
+      <c r="K197" s="10"/>
+      <c r="L197" s="10"/>
+      <c r="M197" s="30"/>
+    </row>
+    <row r="198" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B198" s="20"/>
+      <c r="C198" s="30"/>
+      <c r="D198" s="10"/>
+      <c r="E198" s="30"/>
+      <c r="F198" s="20"/>
+      <c r="G198" s="30"/>
+      <c r="H198" s="30"/>
+      <c r="I198" s="34"/>
+      <c r="J198" s="10"/>
+      <c r="K198" s="10"/>
+      <c r="L198" s="10"/>
+      <c r="M198" s="30"/>
+    </row>
+    <row r="199" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B198" s="20">
-[...23 lines deleted...]
-      </c>
       <c r="B199" s="20">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>13</v>
+      </c>
+      <c r="C199" s="30">
+        <v>75</v>
       </c>
       <c r="D199" s="10">
-        <v>1434</v>
-[...7 lines deleted...]
-      <c r="I199" s="35"/>
+        <v>136</v>
+      </c>
+      <c r="E199" s="30">
+        <v>198</v>
+      </c>
+      <c r="F199" s="30">
+        <v>305</v>
+      </c>
+      <c r="G199" s="30"/>
+      <c r="H199" s="30"/>
+      <c r="I199" s="34"/>
       <c r="J199" s="10"/>
       <c r="K199" s="10"/>
       <c r="L199" s="10"/>
-      <c r="M199" s="31"/>
+      <c r="M199" s="30"/>
     </row>
     <row r="200" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="6" t="s">
-        <v>67</v>
-[...13 lines deleted...]
-      <c r="F200" s="20"/>
+        <v>65</v>
+      </c>
+      <c r="B200" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C200" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D200" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="E200" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F200" s="31" t="s">
+        <v>44</v>
+      </c>
       <c r="G200" s="31"/>
-      <c r="H200" s="31"/>
-      <c r="I200" s="35"/>
+      <c r="H200" s="30"/>
+      <c r="I200" s="34"/>
       <c r="J200" s="10"/>
       <c r="K200" s="10"/>
       <c r="L200" s="10"/>
-      <c r="M200" s="31"/>
+      <c r="M200" s="30"/>
     </row>
     <row r="201" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A201" s="41" t="s">
-        <v>68</v>
+      <c r="A201" s="6" t="s">
+        <v>66</v>
       </c>
       <c r="B201" s="20">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>13</v>
+      </c>
+      <c r="C201" s="30">
+        <v>57</v>
       </c>
       <c r="D201" s="10">
-        <v>147</v>
-[...7 lines deleted...]
-      <c r="I201" s="35"/>
+        <v>100</v>
+      </c>
+      <c r="E201" s="30">
+        <v>144</v>
+      </c>
+      <c r="F201" s="30">
+        <v>171</v>
+      </c>
+      <c r="G201" s="30"/>
+      <c r="H201" s="30"/>
+      <c r="I201" s="34"/>
       <c r="J201" s="10"/>
       <c r="K201" s="10"/>
       <c r="L201" s="10"/>
-      <c r="M201" s="31"/>
+      <c r="M201" s="30"/>
     </row>
     <row r="202" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="6" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>694</v>
+        <v>78</v>
+      </c>
+      <c r="B202" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C202" s="30">
+        <v>18</v>
       </c>
       <c r="D202" s="10">
-        <v>1060</v>
-[...7 lines deleted...]
-      <c r="I202" s="35"/>
+        <v>36</v>
+      </c>
+      <c r="E202" s="30">
+        <v>54</v>
+      </c>
+      <c r="F202" s="30">
+        <v>134</v>
+      </c>
+      <c r="G202" s="30"/>
+      <c r="H202" s="30"/>
+      <c r="I202" s="34"/>
       <c r="J202" s="10"/>
       <c r="K202" s="10"/>
       <c r="L202" s="10"/>
-      <c r="M202" s="31"/>
+      <c r="M202" s="30"/>
     </row>
     <row r="203" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A203" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A203" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="B203" s="20"/>
+      <c r="C203" s="30"/>
+      <c r="D203" s="30"/>
+      <c r="E203" s="30"/>
       <c r="F203" s="20"/>
-      <c r="G203" s="31"/>
-[...5 lines deleted...]
-      <c r="M203" s="31"/>
+      <c r="G203" s="30"/>
+      <c r="H203" s="30"/>
+      <c r="I203" s="34"/>
+      <c r="J203" s="27"/>
+      <c r="K203" s="28"/>
+      <c r="L203" s="28"/>
+      <c r="M203" s="34"/>
     </row>
     <row r="204" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A204" s="41" t="s">
-        <v>70</v>
+      <c r="A204" s="55" t="s">
+        <v>86</v>
       </c>
       <c r="B204" s="20">
-        <v>1</v>
-[...17 lines deleted...]
-      <c r="M204" s="31"/>
+        <v>1442</v>
+      </c>
+      <c r="C204" s="30">
+        <v>2979</v>
+      </c>
+      <c r="D204" s="30">
+        <v>4517</v>
+      </c>
+      <c r="E204" s="30">
+        <v>6055</v>
+      </c>
+      <c r="F204" s="30">
+        <v>7439</v>
+      </c>
+      <c r="G204" s="30"/>
+      <c r="H204" s="30"/>
+      <c r="I204" s="34"/>
+      <c r="J204" s="27"/>
+      <c r="K204" s="28"/>
+      <c r="L204" s="28"/>
+      <c r="M204" s="34"/>
     </row>
     <row r="205" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="6" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="B205" s="20">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>470</v>
+      </c>
+      <c r="C205" s="30">
+        <v>952</v>
       </c>
       <c r="D205" s="10">
-        <v>526</v>
-[...7 lines deleted...]
-      <c r="I205" s="35"/>
+        <v>1434</v>
+      </c>
+      <c r="E205" s="30">
+        <v>1916</v>
+      </c>
+      <c r="F205" s="30">
+        <v>2310</v>
+      </c>
+      <c r="G205" s="30"/>
+      <c r="H205" s="30"/>
+      <c r="I205" s="34"/>
       <c r="J205" s="10"/>
       <c r="K205" s="10"/>
       <c r="L205" s="10"/>
-      <c r="M205" s="31"/>
+      <c r="M205" s="30"/>
     </row>
     <row r="206" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="6" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B206" s="20">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>78</v>
+      </c>
+      <c r="C206" s="30">
+        <v>156</v>
       </c>
       <c r="D206" s="10">
-        <v>107</v>
-[...7 lines deleted...]
-      <c r="I206" s="35"/>
+        <v>234</v>
+      </c>
+      <c r="E206" s="30">
+        <v>312</v>
+      </c>
+      <c r="F206" s="30">
+        <v>390</v>
+      </c>
+      <c r="G206" s="30"/>
+      <c r="H206" s="30"/>
+      <c r="I206" s="34"/>
       <c r="J206" s="10"/>
       <c r="K206" s="10"/>
       <c r="L206" s="10"/>
-      <c r="M206" s="31"/>
+      <c r="M206" s="30"/>
     </row>
     <row r="207" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A207" s="41" t="s">
-        <v>73</v>
+      <c r="A207" s="40" t="s">
+        <v>68</v>
       </c>
       <c r="B207" s="20">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>49</v>
+      </c>
+      <c r="C207" s="30">
+        <v>98</v>
       </c>
       <c r="D207" s="10">
-        <v>11</v>
-[...7 lines deleted...]
-      <c r="I207" s="35"/>
+        <v>147</v>
+      </c>
+      <c r="E207" s="30">
+        <v>197</v>
+      </c>
+      <c r="F207" s="30">
+        <v>246</v>
+      </c>
+      <c r="G207" s="30"/>
+      <c r="H207" s="30"/>
+      <c r="I207" s="34"/>
       <c r="J207" s="10"/>
       <c r="K207" s="10"/>
       <c r="L207" s="10"/>
-      <c r="M207" s="31"/>
+      <c r="M207" s="30"/>
     </row>
     <row r="208" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="6" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="B208" s="20">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>328</v>
+      </c>
+      <c r="C208" s="30">
+        <v>694</v>
       </c>
       <c r="D208" s="10">
-        <v>205</v>
-[...7 lines deleted...]
-      <c r="I208" s="35"/>
+        <v>1060</v>
+      </c>
+      <c r="E208" s="30">
+        <v>1426</v>
+      </c>
+      <c r="F208" s="30">
+        <v>1753</v>
+      </c>
+      <c r="G208" s="30"/>
+      <c r="H208" s="30"/>
+      <c r="I208" s="34"/>
       <c r="J208" s="10"/>
       <c r="K208" s="10"/>
       <c r="L208" s="10"/>
-      <c r="M208" s="31"/>
+      <c r="M208" s="30"/>
     </row>
     <row r="209" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="6" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="B209" s="20">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>33</v>
+      </c>
+      <c r="C209" s="30">
+        <v>64</v>
       </c>
       <c r="D209" s="10">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="I209" s="35"/>
+        <v>95</v>
+      </c>
+      <c r="E209" s="30">
+        <v>126</v>
+      </c>
+      <c r="F209" s="30">
+        <v>157</v>
+      </c>
+      <c r="G209" s="30"/>
+      <c r="H209" s="30"/>
+      <c r="I209" s="34"/>
       <c r="J209" s="10"/>
       <c r="K209" s="10"/>
       <c r="L209" s="10"/>
-      <c r="M209" s="31"/>
+      <c r="M209" s="30"/>
     </row>
     <row r="210" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A210" s="6" t="s">
-        <v>76</v>
+      <c r="A210" s="40" t="s">
+        <v>70</v>
       </c>
       <c r="B210" s="20">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>1</v>
+      </c>
+      <c r="C210" s="30">
+        <v>2</v>
       </c>
       <c r="D210" s="10">
-        <v>188</v>
-[...7 lines deleted...]
-      <c r="I210" s="35"/>
+        <v>3</v>
+      </c>
+      <c r="E210" s="30">
+        <v>4</v>
+      </c>
+      <c r="F210" s="30">
+        <v>4</v>
+      </c>
+      <c r="G210" s="30"/>
+      <c r="H210" s="30"/>
+      <c r="I210" s="34"/>
       <c r="J210" s="10"/>
       <c r="K210" s="10"/>
       <c r="L210" s="10"/>
-      <c r="M210" s="31"/>
+      <c r="M210" s="30"/>
     </row>
     <row r="211" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A211" s="41" t="s">
-        <v>77</v>
+      <c r="A211" s="6" t="s">
+        <v>71</v>
       </c>
       <c r="B211" s="20">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>144</v>
+      </c>
+      <c r="C211" s="30">
+        <v>335</v>
       </c>
       <c r="D211" s="10">
-        <v>99</v>
-[...7 lines deleted...]
-      <c r="I211" s="35"/>
+        <v>526</v>
+      </c>
+      <c r="E211" s="30">
+        <v>717</v>
+      </c>
+      <c r="F211" s="30">
+        <v>890</v>
+      </c>
+      <c r="G211" s="30"/>
+      <c r="H211" s="30"/>
+      <c r="I211" s="34"/>
       <c r="J211" s="10"/>
       <c r="K211" s="10"/>
       <c r="L211" s="10"/>
-      <c r="M211" s="31"/>
+      <c r="M211" s="30"/>
     </row>
     <row r="212" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="6" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="B212" s="20">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>37</v>
+      </c>
+      <c r="C212" s="30">
+        <v>72</v>
       </c>
       <c r="D212" s="10">
-        <v>94</v>
-[...7 lines deleted...]
-      <c r="I212" s="35"/>
+        <v>107</v>
+      </c>
+      <c r="E212" s="30">
+        <v>143</v>
+      </c>
+      <c r="F212" s="30">
+        <v>179</v>
+      </c>
+      <c r="G212" s="30"/>
+      <c r="H212" s="30"/>
+      <c r="I212" s="34"/>
       <c r="J212" s="10"/>
       <c r="K212" s="10"/>
       <c r="L212" s="10"/>
-      <c r="M212" s="31"/>
+      <c r="M212" s="30"/>
     </row>
     <row r="213" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A213" s="41" t="s">
-        <v>79</v>
+      <c r="A213" s="40" t="s">
+        <v>73</v>
       </c>
       <c r="B213" s="20">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>4</v>
+      </c>
+      <c r="C213" s="30">
+        <v>7</v>
       </c>
       <c r="D213" s="10">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="I213" s="35"/>
+        <v>11</v>
+      </c>
+      <c r="E213" s="30">
+        <v>14</v>
+      </c>
+      <c r="F213" s="30">
+        <v>18</v>
+      </c>
+      <c r="G213" s="30"/>
+      <c r="H213" s="30"/>
+      <c r="I213" s="34"/>
       <c r="J213" s="10"/>
       <c r="K213" s="10"/>
       <c r="L213" s="10"/>
-      <c r="M213" s="31"/>
+      <c r="M213" s="30"/>
     </row>
     <row r="214" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A214" s="41" t="s">
-        <v>80</v>
+      <c r="A214" s="6" t="s">
+        <v>74</v>
       </c>
       <c r="B214" s="20">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>68</v>
+      </c>
+      <c r="C214" s="30">
+        <v>137</v>
       </c>
       <c r="D214" s="10">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="I214" s="35"/>
+        <v>205</v>
+      </c>
+      <c r="E214" s="30">
+        <v>274</v>
+      </c>
+      <c r="F214" s="30">
+        <v>342</v>
+      </c>
+      <c r="G214" s="30"/>
+      <c r="H214" s="30"/>
+      <c r="I214" s="34"/>
       <c r="J214" s="10"/>
       <c r="K214" s="10"/>
       <c r="L214" s="10"/>
-      <c r="M214" s="31"/>
+      <c r="M214" s="30"/>
     </row>
     <row r="215" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="6" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="B215" s="20">
+        <v>10</v>
+      </c>
+      <c r="C215" s="30">
         <v>23</v>
       </c>
-      <c r="C215" s="31">
-[...1 lines deleted...]
-      </c>
       <c r="D215" s="10">
-        <v>69</v>
-[...7 lines deleted...]
-      <c r="I215" s="35"/>
+        <v>37</v>
+      </c>
+      <c r="E215" s="30">
+        <v>50</v>
+      </c>
+      <c r="F215" s="30">
+        <v>76</v>
+      </c>
+      <c r="G215" s="30"/>
+      <c r="H215" s="30"/>
+      <c r="I215" s="34"/>
       <c r="J215" s="10"/>
       <c r="K215" s="10"/>
       <c r="L215" s="10"/>
-      <c r="M215" s="31"/>
+      <c r="M215" s="30"/>
     </row>
     <row r="216" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="6" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="B216" s="20">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>74</v>
+      </c>
+      <c r="C216" s="30">
+        <v>131</v>
       </c>
       <c r="D216" s="10">
-        <v>60</v>
-[...7 lines deleted...]
-      <c r="I216" s="35"/>
+        <v>188</v>
+      </c>
+      <c r="E216" s="30">
+        <v>244</v>
+      </c>
+      <c r="F216" s="30">
+        <v>284</v>
+      </c>
+      <c r="G216" s="30"/>
+      <c r="H216" s="30"/>
+      <c r="I216" s="34"/>
       <c r="J216" s="10"/>
       <c r="K216" s="10"/>
       <c r="L216" s="10"/>
-      <c r="M216" s="31"/>
+      <c r="M216" s="30"/>
     </row>
     <row r="217" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A217" s="6" t="s">
-        <v>82</v>
+      <c r="A217" s="40" t="s">
+        <v>77</v>
       </c>
       <c r="B217" s="20">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>32</v>
+      </c>
+      <c r="C217" s="30">
+        <v>66</v>
       </c>
       <c r="D217" s="10">
-        <v>50</v>
-[...7 lines deleted...]
-      <c r="I217" s="35"/>
+        <v>99</v>
+      </c>
+      <c r="E217" s="30">
+        <v>133</v>
+      </c>
+      <c r="F217" s="30">
+        <v>166</v>
+      </c>
+      <c r="G217" s="30"/>
+      <c r="H217" s="30"/>
+      <c r="I217" s="34"/>
       <c r="J217" s="10"/>
       <c r="K217" s="10"/>
       <c r="L217" s="10"/>
-      <c r="M217" s="31"/>
+      <c r="M217" s="30"/>
     </row>
     <row r="218" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="6" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B218" s="20">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="C218" s="30">
+        <v>64</v>
       </c>
       <c r="D218" s="10">
-        <v>57</v>
-[...7 lines deleted...]
-      <c r="I218" s="35"/>
+        <v>94</v>
+      </c>
+      <c r="E218" s="30">
+        <v>124</v>
+      </c>
+      <c r="F218" s="30">
+        <v>156</v>
+      </c>
+      <c r="G218" s="30"/>
+      <c r="H218" s="30"/>
+      <c r="I218" s="34"/>
       <c r="J218" s="10"/>
       <c r="K218" s="10"/>
       <c r="L218" s="10"/>
-      <c r="M218" s="31"/>
-[...16 lines deleted...]
-      <c r="M219" s="35"/>
+      <c r="M218" s="30"/>
+    </row>
+    <row r="219" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="40" t="s">
+        <v>79</v>
+      </c>
+      <c r="B219" s="20">
+        <v>1</v>
+      </c>
+      <c r="C219" s="30">
+        <v>19</v>
+      </c>
+      <c r="D219" s="10">
+        <v>37</v>
+      </c>
+      <c r="E219" s="30">
+        <v>56</v>
+      </c>
+      <c r="F219" s="30">
+        <v>73</v>
+      </c>
+      <c r="G219" s="30"/>
+      <c r="H219" s="30"/>
+      <c r="I219" s="34"/>
+      <c r="J219" s="10"/>
+      <c r="K219" s="10"/>
+      <c r="L219" s="10"/>
+      <c r="M219" s="30"/>
     </row>
     <row r="220" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A220" s="56" t="s">
-        <v>86</v>
+      <c r="A220" s="40" t="s">
+        <v>80</v>
       </c>
       <c r="B220" s="20">
-        <v>1483</v>
-[...17 lines deleted...]
-      <c r="M220" s="35"/>
+        <v>1</v>
+      </c>
+      <c r="C220" s="30">
+        <v>3</v>
+      </c>
+      <c r="D220" s="10">
+        <v>5</v>
+      </c>
+      <c r="E220" s="30">
+        <v>6</v>
+      </c>
+      <c r="F220" s="30">
+        <v>8</v>
+      </c>
+      <c r="G220" s="30"/>
+      <c r="H220" s="30"/>
+      <c r="I220" s="34"/>
+      <c r="J220" s="10"/>
+      <c r="K220" s="10"/>
+      <c r="L220" s="10"/>
+      <c r="M220" s="30"/>
     </row>
     <row r="221" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="6" t="s">
-        <v>65</v>
-[...16 lines deleted...]
-      <c r="I221" s="35"/>
+        <v>81</v>
+      </c>
+      <c r="B221" s="20">
+        <v>23</v>
+      </c>
+      <c r="C221" s="30">
+        <v>46</v>
+      </c>
+      <c r="D221" s="10">
+        <v>69</v>
+      </c>
+      <c r="E221" s="30">
+        <v>92</v>
+      </c>
+      <c r="F221" s="30">
+        <v>115</v>
+      </c>
+      <c r="G221" s="30"/>
+      <c r="H221" s="30"/>
+      <c r="I221" s="34"/>
       <c r="J221" s="10"/>
       <c r="K221" s="10"/>
       <c r="L221" s="10"/>
-      <c r="M221" s="31"/>
+      <c r="M221" s="30"/>
     </row>
     <row r="222" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="6" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="B222" s="20">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>20</v>
+      </c>
+      <c r="C222" s="30">
+        <v>40</v>
       </c>
       <c r="D222" s="10">
-        <v>953</v>
-[...7 lines deleted...]
-      <c r="I222" s="35"/>
+        <v>60</v>
+      </c>
+      <c r="E222" s="30">
+        <v>80</v>
+      </c>
+      <c r="F222" s="30">
+        <v>100</v>
+      </c>
+      <c r="G222" s="30"/>
+      <c r="H222" s="30"/>
+      <c r="I222" s="34"/>
       <c r="J222" s="10"/>
       <c r="K222" s="10"/>
       <c r="L222" s="10"/>
-      <c r="M222" s="31"/>
+      <c r="M222" s="30"/>
     </row>
     <row r="223" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="6" t="s">
-        <v>71</v>
-[...16 lines deleted...]
-      <c r="I223" s="35"/>
+        <v>82</v>
+      </c>
+      <c r="B223" s="20">
+        <v>15</v>
+      </c>
+      <c r="C223" s="30">
+        <v>33</v>
+      </c>
+      <c r="D223" s="10">
+        <v>50</v>
+      </c>
+      <c r="E223" s="30">
+        <v>67</v>
+      </c>
+      <c r="F223" s="30">
+        <v>82</v>
+      </c>
+      <c r="G223" s="30"/>
+      <c r="H223" s="30"/>
+      <c r="I223" s="34"/>
       <c r="J223" s="10"/>
       <c r="K223" s="10"/>
       <c r="L223" s="10"/>
-      <c r="M223" s="31"/>
+      <c r="M223" s="30"/>
     </row>
     <row r="224" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A224" s="41" t="s">
-        <v>80</v>
+      <c r="A224" s="6" t="s">
+        <v>83</v>
       </c>
       <c r="B224" s="20">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>20</v>
+      </c>
+      <c r="C224" s="30">
+        <v>38</v>
       </c>
       <c r="D224" s="10">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="I224" s="35"/>
+        <v>57</v>
+      </c>
+      <c r="E224" s="30">
+        <v>75</v>
+      </c>
+      <c r="F224" s="30">
+        <v>90</v>
+      </c>
+      <c r="G224" s="30"/>
+      <c r="H224" s="30"/>
+      <c r="I224" s="34"/>
       <c r="J224" s="10"/>
       <c r="K224" s="10"/>
       <c r="L224" s="10"/>
-      <c r="M224" s="31"/>
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="M224" s="30"/>
+    </row>
+    <row r="225" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="52" t="s">
+        <v>11</v>
       </c>
       <c r="B225" s="20"/>
-      <c r="C225" s="31"/>
-[...1 lines deleted...]
-      <c r="E225" s="31"/>
+      <c r="C225" s="30"/>
+      <c r="D225" s="30"/>
+      <c r="E225" s="30"/>
       <c r="F225" s="20"/>
-      <c r="G225" s="31"/>
-[...9 lines deleted...]
-      <c r="A226" s="56" t="s">
+      <c r="G225" s="30"/>
+      <c r="H225" s="30"/>
+      <c r="I225" s="34"/>
+      <c r="J225" s="27"/>
+      <c r="K225" s="28"/>
+      <c r="L225" s="28"/>
+      <c r="M225" s="34"/>
+    </row>
+    <row r="226" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B226" s="20">
-        <v>1753</v>
-[...20 lines deleted...]
-    <row r="227" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1483</v>
+      </c>
+      <c r="C226" s="30">
+        <v>3937</v>
+      </c>
+      <c r="D226" s="30">
+        <v>5767</v>
+      </c>
+      <c r="E226" s="30">
+        <v>7795</v>
+      </c>
+      <c r="F226" s="30">
+        <v>9692</v>
+      </c>
+      <c r="G226" s="30"/>
+      <c r="H226" s="30"/>
+      <c r="I226" s="34"/>
+      <c r="J226" s="27"/>
+      <c r="K226" s="28"/>
+      <c r="L226" s="28"/>
+      <c r="M226" s="34"/>
+    </row>
+    <row r="227" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B227" s="20">
-[...14 lines deleted...]
-      <c r="I227" s="35"/>
+      <c r="B227" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C227" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D227" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E227" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F227" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G227" s="38"/>
+      <c r="H227" s="30"/>
+      <c r="I227" s="34"/>
       <c r="J227" s="10"/>
       <c r="K227" s="10"/>
       <c r="L227" s="10"/>
-      <c r="M227" s="31"/>
-[...1 lines deleted...]
-    <row r="228" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M227" s="30"/>
+    </row>
+    <row r="228" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B228" s="20">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>261</v>
+      </c>
+      <c r="C228" s="30">
+        <v>607</v>
       </c>
       <c r="D228" s="10">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="I228" s="35"/>
+        <v>953</v>
+      </c>
+      <c r="E228" s="30">
+        <v>1299</v>
+      </c>
+      <c r="F228" s="30">
+        <v>1625</v>
+      </c>
+      <c r="G228" s="30"/>
+      <c r="H228" s="30"/>
+      <c r="I228" s="34"/>
       <c r="J228" s="10"/>
       <c r="K228" s="10"/>
       <c r="L228" s="10"/>
-      <c r="M228" s="31"/>
-[...1 lines deleted...]
-    <row r="229" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M228" s="30"/>
+    </row>
+    <row r="229" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="6" t="s">
-        <v>78</v>
-[...16 lines deleted...]
-      <c r="I229" s="35"/>
+        <v>71</v>
+      </c>
+      <c r="B229" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C229" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D229" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E229" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F229" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G229" s="38"/>
+      <c r="H229" s="30"/>
+      <c r="I229" s="34"/>
       <c r="J229" s="10"/>
       <c r="K229" s="10"/>
       <c r="L229" s="10"/>
-      <c r="M229" s="31"/>
-[...19 lines deleted...]
-      <c r="A231" s="56" t="s">
+      <c r="M229" s="30"/>
+    </row>
+    <row r="230" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="40" t="s">
+        <v>80</v>
+      </c>
+      <c r="B230" s="20">
+        <v>0</v>
+      </c>
+      <c r="C230" s="30">
+        <v>0</v>
+      </c>
+      <c r="D230" s="10">
+        <v>0</v>
+      </c>
+      <c r="E230" s="30">
+        <v>0</v>
+      </c>
+      <c r="F230" s="30">
+        <v>0</v>
+      </c>
+      <c r="G230" s="30"/>
+      <c r="H230" s="30"/>
+      <c r="I230" s="34"/>
+      <c r="J230" s="10"/>
+      <c r="K230" s="10"/>
+      <c r="L230" s="10"/>
+      <c r="M230" s="30"/>
+    </row>
+    <row r="231" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="B231" s="20"/>
+      <c r="C231" s="30"/>
+      <c r="D231" s="30"/>
+      <c r="E231" s="30"/>
+      <c r="F231" s="20"/>
+      <c r="G231" s="30"/>
+      <c r="H231" s="30"/>
+      <c r="I231" s="34"/>
+      <c r="J231" s="27"/>
+      <c r="K231" s="28"/>
+      <c r="L231" s="28"/>
+      <c r="M231" s="34"/>
+      <c r="N231" s="3"/>
+    </row>
+    <row r="232" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B231" s="20">
-[...21 lines deleted...]
-      <c r="A232" s="6" t="s">
+      <c r="B232" s="20">
+        <v>1753</v>
+      </c>
+      <c r="C232" s="30">
+        <v>4168</v>
+      </c>
+      <c r="D232" s="30">
+        <v>6628</v>
+      </c>
+      <c r="E232" s="30">
+        <v>9295</v>
+      </c>
+      <c r="F232" s="30">
+        <v>11358</v>
+      </c>
+      <c r="G232" s="30"/>
+      <c r="H232" s="30"/>
+      <c r="I232" s="34"/>
+      <c r="J232" s="27"/>
+      <c r="K232" s="28"/>
+      <c r="L232" s="28"/>
+      <c r="M232" s="34"/>
+      <c r="N232" s="3"/>
+    </row>
+    <row r="233" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B232" s="20">
-[...23 lines deleted...]
-      </c>
       <c r="B233" s="20">
-        <v>1756</v>
-[...2 lines deleted...]
-        <v>3561</v>
+        <v>1752</v>
+      </c>
+      <c r="C233" s="30">
+        <v>4168</v>
       </c>
       <c r="D233" s="10">
-        <v>5366</v>
-[...7 lines deleted...]
-      <c r="I233" s="35"/>
+        <v>6627</v>
+      </c>
+      <c r="E233" s="30">
+        <v>9293</v>
+      </c>
+      <c r="F233" s="30">
+        <v>11355</v>
+      </c>
+      <c r="G233" s="30"/>
+      <c r="H233" s="30"/>
+      <c r="I233" s="34"/>
       <c r="J233" s="10"/>
       <c r="K233" s="10"/>
       <c r="L233" s="10"/>
-      <c r="M233" s="31"/>
-[...1 lines deleted...]
-    <row r="234" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M233" s="30"/>
+    </row>
+    <row r="234" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B234" s="20">
-        <v>10547</v>
-[...2 lines deleted...]
-        <v>22297</v>
+        <v>0</v>
+      </c>
+      <c r="C234" s="30">
+        <v>0</v>
       </c>
       <c r="D234" s="10">
-        <v>27672</v>
-[...7 lines deleted...]
-      <c r="I234" s="35"/>
+        <v>0</v>
+      </c>
+      <c r="E234" s="30">
+        <v>0</v>
+      </c>
+      <c r="F234" s="30">
+        <v>0</v>
+      </c>
+      <c r="G234" s="30"/>
+      <c r="H234" s="30"/>
+      <c r="I234" s="34"/>
       <c r="J234" s="10"/>
       <c r="K234" s="10"/>
       <c r="L234" s="10"/>
-      <c r="M234" s="31"/>
-[...1 lines deleted...]
-    <row r="235" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M234" s="30"/>
+    </row>
+    <row r="235" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="6" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="B235" s="20">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>0</v>
+      </c>
+      <c r="C235" s="30">
+        <v>1</v>
       </c>
       <c r="D235" s="10">
-        <v>12</v>
-[...7 lines deleted...]
-      <c r="I235" s="35"/>
+        <v>1</v>
+      </c>
+      <c r="E235" s="30">
+        <v>1</v>
+      </c>
+      <c r="F235" s="30">
+        <v>2</v>
+      </c>
+      <c r="G235" s="30"/>
+      <c r="H235" s="30"/>
+      <c r="I235" s="34"/>
       <c r="J235" s="10"/>
       <c r="K235" s="10"/>
       <c r="L235" s="10"/>
-      <c r="M235" s="31"/>
-[...16 lines deleted...]
-      </c>
+      <c r="M235" s="30"/>
+    </row>
+    <row r="236" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="B236" s="20"/>
+      <c r="C236" s="30"/>
+      <c r="D236" s="30"/>
+      <c r="E236" s="30"/>
       <c r="F236" s="20"/>
-      <c r="G236" s="31"/>
-[...9 lines deleted...]
-        <v>74</v>
+      <c r="G236" s="30"/>
+      <c r="H236" s="30"/>
+      <c r="I236" s="34"/>
+      <c r="J236" s="27"/>
+      <c r="K236" s="28"/>
+      <c r="L236" s="28"/>
+      <c r="M236" s="34"/>
+    </row>
+    <row r="237" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="55" t="s">
+        <v>86</v>
       </c>
       <c r="B237" s="20">
-        <v>2</v>
-[...19 lines deleted...]
-    <row r="238" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>61617</v>
+      </c>
+      <c r="C237" s="30">
+        <v>161317</v>
+      </c>
+      <c r="D237" s="30">
+        <v>246276</v>
+      </c>
+      <c r="E237" s="30">
+        <v>348171</v>
+      </c>
+      <c r="F237" s="30">
+        <v>441807</v>
+      </c>
+      <c r="G237" s="30"/>
+      <c r="H237" s="30"/>
+      <c r="I237" s="34"/>
+      <c r="J237" s="27"/>
+      <c r="K237" s="28"/>
+      <c r="L237" s="28"/>
+      <c r="M237" s="34"/>
+    </row>
+    <row r="238" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="6" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="B238" s="20">
-        <v>1697</v>
-[...2 lines deleted...]
-        <v>4746</v>
+        <v>40445</v>
+      </c>
+      <c r="C238" s="30">
+        <v>117819</v>
       </c>
       <c r="D238" s="10">
-        <v>8935</v>
-[...7 lines deleted...]
-      <c r="I238" s="35"/>
+        <v>185875</v>
+      </c>
+      <c r="E238" s="30">
+        <v>264350</v>
+      </c>
+      <c r="F238" s="30">
+        <v>330838</v>
+      </c>
+      <c r="G238" s="30"/>
+      <c r="H238" s="30"/>
+      <c r="I238" s="34"/>
       <c r="J238" s="10"/>
       <c r="K238" s="10"/>
       <c r="L238" s="10"/>
-      <c r="M238" s="31"/>
-[...16397 lines deleted...]
-    <row r="240" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M238" s="30"/>
+    </row>
+    <row r="239" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B239" s="20">
+        <v>1756</v>
+      </c>
+      <c r="C239" s="30">
+        <v>3561</v>
+      </c>
+      <c r="D239" s="10">
+        <v>5366</v>
+      </c>
+      <c r="E239" s="30">
+        <v>7172</v>
+      </c>
+      <c r="F239" s="30">
+        <v>8782</v>
+      </c>
+      <c r="G239" s="30"/>
+      <c r="H239" s="30"/>
+      <c r="I239" s="34"/>
+      <c r="J239" s="10"/>
+      <c r="K239" s="10"/>
+      <c r="L239" s="10"/>
+      <c r="M239" s="30"/>
+    </row>
+    <row r="240" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="6" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="B240" s="20">
-        <v>2857</v>
-[...2 lines deleted...]
-        <v>5820</v>
+        <v>10547</v>
+      </c>
+      <c r="C240" s="30">
+        <v>22297</v>
       </c>
       <c r="D240" s="10">
-        <v>8815</v>
-[...7 lines deleted...]
-      <c r="I240" s="35"/>
+        <v>27672</v>
+      </c>
+      <c r="E240" s="30">
+        <v>36753</v>
+      </c>
+      <c r="F240" s="30">
+        <v>47527</v>
+      </c>
+      <c r="G240" s="30"/>
+      <c r="H240" s="30"/>
+      <c r="I240" s="34"/>
       <c r="J240" s="10"/>
       <c r="K240" s="10"/>
       <c r="L240" s="10"/>
-      <c r="M240" s="31"/>
-[...43 lines deleted...]
-    <row r="243" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M240" s="30"/>
+    </row>
+    <row r="241" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B241" s="20">
+        <v>12</v>
+      </c>
+      <c r="C241" s="30">
+        <v>12</v>
+      </c>
+      <c r="D241" s="10">
+        <v>12</v>
+      </c>
+      <c r="E241" s="30">
+        <v>12</v>
+      </c>
+      <c r="F241" s="30">
+        <v>12</v>
+      </c>
+      <c r="G241" s="30"/>
+      <c r="H241" s="30"/>
+      <c r="I241" s="34"/>
+      <c r="J241" s="10"/>
+      <c r="K241" s="10"/>
+      <c r="L241" s="10"/>
+      <c r="M241" s="30"/>
+    </row>
+    <row r="242" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B242" s="20">
+        <v>4302</v>
+      </c>
+      <c r="C242" s="30">
+        <v>5664</v>
+      </c>
+      <c r="D242" s="10">
+        <v>7027</v>
+      </c>
+      <c r="E242" s="30">
+        <v>8389</v>
+      </c>
+      <c r="F242" s="30">
+        <v>9997</v>
+      </c>
+      <c r="G242" s="30"/>
+      <c r="H242" s="30"/>
+      <c r="I242" s="34"/>
+      <c r="J242" s="10"/>
+      <c r="K242" s="10"/>
+      <c r="L242" s="10"/>
+      <c r="M242" s="30"/>
+    </row>
+    <row r="243" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="6" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>648.79999999999995</v>
+        <v>74</v>
+      </c>
+      <c r="B243" s="20">
+        <v>2</v>
+      </c>
+      <c r="C243" s="30">
+        <v>949</v>
       </c>
       <c r="D243" s="10">
-        <v>1038.5999999999999</v>
-[...7 lines deleted...]
-      <c r="I243" s="35"/>
+        <v>1681</v>
+      </c>
+      <c r="E243" s="30">
+        <v>1683</v>
+      </c>
+      <c r="F243" s="30">
+        <v>1684</v>
+      </c>
+      <c r="G243" s="30"/>
+      <c r="H243" s="30"/>
+      <c r="I243" s="34"/>
       <c r="J243" s="10"/>
       <c r="K243" s="10"/>
       <c r="L243" s="10"/>
-      <c r="M243" s="31"/>
-[...9 lines deleted...]
-        <v>539.29999999999995</v>
+      <c r="M243" s="30"/>
+    </row>
+    <row r="244" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B244" s="20">
+        <v>1697</v>
+      </c>
+      <c r="C244" s="30">
+        <v>4746</v>
       </c>
       <c r="D244" s="10">
-        <v>752</v>
-[...7 lines deleted...]
-      <c r="I244" s="35"/>
+        <v>8935</v>
+      </c>
+      <c r="E244" s="30">
+        <v>16694</v>
+      </c>
+      <c r="F244" s="30">
+        <v>24245</v>
+      </c>
+      <c r="G244" s="30"/>
+      <c r="H244" s="30"/>
+      <c r="I244" s="34"/>
       <c r="J244" s="10"/>
       <c r="K244" s="10"/>
       <c r="L244" s="10"/>
-      <c r="M244" s="31"/>
-[...44 lines deleted...]
-      <c r="A247" s="56" t="s">
+      <c r="M244" s="30"/>
+    </row>
+    <row r="245" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="B245" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C245" s="30">
+        <v>447</v>
+      </c>
+      <c r="D245" s="20">
+        <v>894</v>
+      </c>
+      <c r="E245" s="30">
+        <v>1341</v>
+      </c>
+      <c r="F245" s="30">
+        <v>1341</v>
+      </c>
+      <c r="G245" s="30"/>
+      <c r="H245" s="30"/>
+      <c r="I245" s="34"/>
+      <c r="J245" s="20"/>
+      <c r="K245" s="20"/>
+      <c r="L245" s="20"/>
+      <c r="M245" s="20"/>
+      <c r="N245" s="20"/>
+      <c r="O245" s="20"/>
+      <c r="P245" s="20"/>
+      <c r="Q245" s="20"/>
+      <c r="R245" s="20"/>
+      <c r="S245" s="20"/>
+      <c r="T245" s="20"/>
+      <c r="U245" s="20"/>
+      <c r="V245" s="20"/>
+      <c r="W245" s="20"/>
+      <c r="X245" s="20"/>
+      <c r="Y245" s="20"/>
+      <c r="Z245" s="20"/>
+      <c r="AA245" s="20"/>
+      <c r="AB245" s="20"/>
+      <c r="AC245" s="20"/>
+      <c r="AD245" s="20"/>
+      <c r="AE245" s="20"/>
+      <c r="AF245" s="20"/>
+      <c r="AG245" s="20"/>
+      <c r="AH245" s="20"/>
+      <c r="AI245" s="20"/>
+      <c r="AJ245" s="20"/>
+      <c r="AK245" s="20"/>
+      <c r="AL245" s="20"/>
+      <c r="AM245" s="20"/>
+      <c r="AN245" s="20"/>
+      <c r="AO245" s="20"/>
+      <c r="AP245" s="20"/>
+      <c r="AQ245" s="20"/>
+      <c r="AR245" s="20"/>
+      <c r="AS245" s="20"/>
+      <c r="AT245" s="20"/>
+      <c r="AU245" s="20"/>
+      <c r="AV245" s="20"/>
+      <c r="AW245" s="20"/>
+      <c r="AX245" s="20"/>
+      <c r="AY245" s="20"/>
+      <c r="AZ245" s="20"/>
+      <c r="BA245" s="20"/>
+      <c r="BB245" s="20"/>
+      <c r="BC245" s="20"/>
+      <c r="BD245" s="20"/>
+      <c r="BE245" s="20"/>
+      <c r="BF245" s="20"/>
+      <c r="BG245" s="20"/>
+      <c r="BH245" s="20"/>
+      <c r="BI245" s="20"/>
+      <c r="BJ245" s="20"/>
+      <c r="BK245" s="20"/>
+      <c r="BL245" s="20"/>
+      <c r="BM245" s="20"/>
+      <c r="BN245" s="20"/>
+      <c r="BO245" s="20"/>
+      <c r="BP245" s="20"/>
+      <c r="BQ245" s="20"/>
+      <c r="BR245" s="20"/>
+      <c r="BS245" s="20"/>
+      <c r="BT245" s="20"/>
+      <c r="BU245" s="20"/>
+      <c r="BV245" s="20"/>
+      <c r="BW245" s="20"/>
+      <c r="BX245" s="20"/>
+      <c r="BY245" s="20"/>
+      <c r="BZ245" s="20"/>
+      <c r="CA245" s="20"/>
+      <c r="CB245" s="20"/>
+      <c r="CC245" s="20"/>
+      <c r="CD245" s="20"/>
+      <c r="CE245" s="20"/>
+      <c r="CF245" s="20"/>
+      <c r="CG245" s="20"/>
+      <c r="CH245" s="20"/>
+      <c r="CI245" s="20"/>
+      <c r="CJ245" s="20"/>
+      <c r="CK245" s="20"/>
+      <c r="CL245" s="20"/>
+      <c r="CM245" s="20"/>
+      <c r="CN245" s="20"/>
+      <c r="CO245" s="20"/>
+      <c r="CP245" s="20"/>
+      <c r="CQ245" s="20"/>
+      <c r="CR245" s="20"/>
+      <c r="CS245" s="20"/>
+      <c r="CT245" s="20"/>
+      <c r="CU245" s="20"/>
+      <c r="CV245" s="20"/>
+      <c r="CW245" s="20"/>
+      <c r="CX245" s="20"/>
+      <c r="CY245" s="20"/>
+      <c r="CZ245" s="20"/>
+      <c r="DA245" s="20"/>
+      <c r="DB245" s="20"/>
+      <c r="DC245" s="20"/>
+      <c r="DD245" s="20"/>
+      <c r="DE245" s="20"/>
+      <c r="DF245" s="20"/>
+      <c r="DG245" s="20"/>
+      <c r="DH245" s="20"/>
+      <c r="DI245" s="20"/>
+      <c r="DJ245" s="20"/>
+      <c r="DK245" s="20"/>
+      <c r="DL245" s="20"/>
+      <c r="DM245" s="20"/>
+      <c r="DN245" s="20"/>
+      <c r="DO245" s="20"/>
+      <c r="DP245" s="20"/>
+      <c r="DQ245" s="20"/>
+      <c r="DR245" s="20"/>
+      <c r="DS245" s="20"/>
+      <c r="DT245" s="20"/>
+      <c r="DU245" s="20"/>
+      <c r="DV245" s="20"/>
+      <c r="DW245" s="20"/>
+      <c r="DX245" s="20"/>
+      <c r="DY245" s="20"/>
+      <c r="DZ245" s="20"/>
+      <c r="EA245" s="20"/>
+      <c r="EB245" s="20"/>
+      <c r="EC245" s="20"/>
+      <c r="ED245" s="20"/>
+      <c r="EE245" s="20"/>
+      <c r="EF245" s="20"/>
+      <c r="EG245" s="20"/>
+      <c r="EH245" s="20"/>
+      <c r="EI245" s="20"/>
+      <c r="EJ245" s="20"/>
+      <c r="EK245" s="20"/>
+      <c r="EL245" s="20"/>
+      <c r="EM245" s="20"/>
+      <c r="EN245" s="20"/>
+      <c r="EO245" s="20"/>
+      <c r="EP245" s="20"/>
+      <c r="EQ245" s="20"/>
+      <c r="ER245" s="20"/>
+      <c r="ES245" s="20"/>
+      <c r="ET245" s="20"/>
+      <c r="EU245" s="20"/>
+      <c r="EV245" s="20"/>
+      <c r="EW245" s="20"/>
+      <c r="EX245" s="20"/>
+      <c r="EY245" s="20"/>
+      <c r="EZ245" s="20"/>
+      <c r="FA245" s="20"/>
+      <c r="FB245" s="20"/>
+      <c r="FC245" s="20"/>
+      <c r="FD245" s="20"/>
+      <c r="FE245" s="20"/>
+      <c r="FF245" s="20"/>
+      <c r="FG245" s="20"/>
+      <c r="FH245" s="20"/>
+      <c r="FI245" s="20"/>
+      <c r="FJ245" s="20"/>
+      <c r="FK245" s="20"/>
+      <c r="FL245" s="20"/>
+      <c r="FM245" s="20"/>
+      <c r="FN245" s="20"/>
+      <c r="FO245" s="20"/>
+      <c r="FP245" s="20"/>
+      <c r="FQ245" s="20"/>
+      <c r="FR245" s="20"/>
+      <c r="FS245" s="20"/>
+      <c r="FT245" s="20"/>
+      <c r="FU245" s="20"/>
+      <c r="FV245" s="20"/>
+      <c r="FW245" s="20"/>
+      <c r="FX245" s="20"/>
+      <c r="FY245" s="20"/>
+      <c r="FZ245" s="20"/>
+      <c r="GA245" s="20"/>
+      <c r="GB245" s="20"/>
+      <c r="GC245" s="20"/>
+      <c r="GD245" s="20"/>
+      <c r="GE245" s="20"/>
+      <c r="GF245" s="20"/>
+      <c r="GG245" s="20"/>
+      <c r="GH245" s="20"/>
+      <c r="GI245" s="20"/>
+      <c r="GJ245" s="20"/>
+      <c r="GK245" s="20"/>
+      <c r="GL245" s="20"/>
+      <c r="GM245" s="20"/>
+      <c r="GN245" s="20"/>
+      <c r="GO245" s="20"/>
+      <c r="GP245" s="20"/>
+      <c r="GQ245" s="20"/>
+      <c r="GR245" s="20"/>
+      <c r="GS245" s="20"/>
+      <c r="GT245" s="20"/>
+      <c r="GU245" s="20"/>
+      <c r="GV245" s="20"/>
+      <c r="GW245" s="20"/>
+      <c r="GX245" s="20"/>
+      <c r="GY245" s="20"/>
+      <c r="GZ245" s="20"/>
+      <c r="HA245" s="20"/>
+      <c r="HB245" s="20"/>
+      <c r="HC245" s="20"/>
+      <c r="HD245" s="20"/>
+      <c r="HE245" s="20"/>
+      <c r="HF245" s="20"/>
+      <c r="HG245" s="20"/>
+      <c r="HH245" s="20"/>
+      <c r="HI245" s="20"/>
+      <c r="HJ245" s="20"/>
+      <c r="HK245" s="20"/>
+      <c r="HL245" s="20"/>
+      <c r="HM245" s="20"/>
+      <c r="HN245" s="20"/>
+      <c r="HO245" s="20"/>
+      <c r="HP245" s="20"/>
+      <c r="HQ245" s="20"/>
+      <c r="HR245" s="20"/>
+      <c r="HS245" s="20"/>
+      <c r="HT245" s="20"/>
+      <c r="HU245" s="20"/>
+      <c r="HV245" s="20"/>
+      <c r="HW245" s="20"/>
+      <c r="HX245" s="20"/>
+      <c r="HY245" s="20"/>
+      <c r="HZ245" s="20"/>
+      <c r="IA245" s="20"/>
+      <c r="IB245" s="20"/>
+      <c r="IC245" s="20"/>
+      <c r="ID245" s="20"/>
+      <c r="IE245" s="20"/>
+      <c r="IF245" s="20"/>
+      <c r="IG245" s="20"/>
+      <c r="IH245" s="20"/>
+      <c r="II245" s="20"/>
+      <c r="IJ245" s="20"/>
+      <c r="IK245" s="20"/>
+      <c r="IL245" s="20"/>
+      <c r="IM245" s="20"/>
+      <c r="IN245" s="20"/>
+      <c r="IO245" s="20"/>
+      <c r="IP245" s="20"/>
+      <c r="IQ245" s="20"/>
+      <c r="IR245" s="20"/>
+      <c r="IS245" s="20"/>
+      <c r="IT245" s="20"/>
+      <c r="IU245" s="20"/>
+      <c r="IV245" s="20"/>
+      <c r="IW245" s="20"/>
+      <c r="IX245" s="20"/>
+      <c r="IY245" s="20"/>
+      <c r="IZ245" s="20"/>
+      <c r="JA245" s="20"/>
+      <c r="JB245" s="20"/>
+      <c r="JC245" s="20"/>
+      <c r="JD245" s="20"/>
+      <c r="JE245" s="20"/>
+      <c r="JF245" s="20"/>
+      <c r="JG245" s="20"/>
+      <c r="JH245" s="20"/>
+      <c r="JI245" s="20"/>
+      <c r="JJ245" s="20"/>
+      <c r="JK245" s="20"/>
+      <c r="JL245" s="20"/>
+      <c r="JM245" s="20"/>
+      <c r="JN245" s="20"/>
+      <c r="JO245" s="20"/>
+      <c r="JP245" s="20"/>
+      <c r="JQ245" s="20"/>
+      <c r="JR245" s="20"/>
+      <c r="JS245" s="20"/>
+      <c r="JT245" s="20"/>
+      <c r="JU245" s="20"/>
+      <c r="JV245" s="20"/>
+      <c r="JW245" s="20"/>
+      <c r="JX245" s="20"/>
+      <c r="JY245" s="20"/>
+      <c r="JZ245" s="20"/>
+      <c r="KA245" s="20"/>
+      <c r="KB245" s="20"/>
+      <c r="KC245" s="20"/>
+      <c r="KD245" s="20"/>
+      <c r="KE245" s="20"/>
+      <c r="KF245" s="20"/>
+      <c r="KG245" s="20"/>
+      <c r="KH245" s="20"/>
+      <c r="KI245" s="20"/>
+      <c r="KJ245" s="20"/>
+      <c r="KK245" s="20"/>
+      <c r="KL245" s="20"/>
+      <c r="KM245" s="20"/>
+      <c r="KN245" s="20"/>
+      <c r="KO245" s="20"/>
+      <c r="KP245" s="20"/>
+      <c r="KQ245" s="20"/>
+      <c r="KR245" s="20"/>
+      <c r="KS245" s="20"/>
+      <c r="KT245" s="20"/>
+      <c r="KU245" s="20"/>
+      <c r="KV245" s="20"/>
+      <c r="KW245" s="20"/>
+      <c r="KX245" s="20"/>
+      <c r="KY245" s="20"/>
+      <c r="KZ245" s="20"/>
+      <c r="LA245" s="20"/>
+      <c r="LB245" s="20"/>
+      <c r="LC245" s="20"/>
+      <c r="LD245" s="20"/>
+      <c r="LE245" s="20"/>
+      <c r="LF245" s="20"/>
+      <c r="LG245" s="20"/>
+      <c r="LH245" s="20"/>
+      <c r="LI245" s="20"/>
+      <c r="LJ245" s="20"/>
+      <c r="LK245" s="20"/>
+      <c r="LL245" s="20"/>
+      <c r="LM245" s="20"/>
+      <c r="LN245" s="20"/>
+      <c r="LO245" s="20"/>
+      <c r="LP245" s="20"/>
+      <c r="LQ245" s="20"/>
+      <c r="LR245" s="20"/>
+      <c r="LS245" s="20"/>
+      <c r="LT245" s="20"/>
+      <c r="LU245" s="20"/>
+      <c r="LV245" s="20"/>
+      <c r="LW245" s="20"/>
+      <c r="LX245" s="20"/>
+      <c r="LY245" s="20"/>
+      <c r="LZ245" s="20"/>
+      <c r="MA245" s="20"/>
+      <c r="MB245" s="20"/>
+      <c r="MC245" s="20"/>
+      <c r="MD245" s="20"/>
+      <c r="ME245" s="20"/>
+      <c r="MF245" s="20"/>
+      <c r="MG245" s="20"/>
+      <c r="MH245" s="20"/>
+      <c r="MI245" s="20"/>
+      <c r="MJ245" s="20"/>
+      <c r="MK245" s="20"/>
+      <c r="ML245" s="20"/>
+      <c r="MM245" s="20"/>
+      <c r="MN245" s="20"/>
+      <c r="MO245" s="20"/>
+      <c r="MP245" s="20"/>
+      <c r="MQ245" s="20"/>
+      <c r="MR245" s="20"/>
+      <c r="MS245" s="20"/>
+      <c r="MT245" s="20"/>
+      <c r="MU245" s="20"/>
+      <c r="MV245" s="20"/>
+      <c r="MW245" s="20"/>
+      <c r="MX245" s="20"/>
+      <c r="MY245" s="20"/>
+      <c r="MZ245" s="20"/>
+      <c r="NA245" s="20"/>
+      <c r="NB245" s="20"/>
+      <c r="NC245" s="20"/>
+      <c r="ND245" s="20"/>
+      <c r="NE245" s="20"/>
+      <c r="NF245" s="20"/>
+      <c r="NG245" s="20"/>
+      <c r="NH245" s="20"/>
+      <c r="NI245" s="20"/>
+      <c r="NJ245" s="20"/>
+      <c r="NK245" s="20"/>
+      <c r="NL245" s="20"/>
+      <c r="NM245" s="20"/>
+      <c r="NN245" s="20"/>
+      <c r="NO245" s="20"/>
+      <c r="NP245" s="20"/>
+      <c r="NQ245" s="20"/>
+      <c r="NR245" s="20"/>
+      <c r="NS245" s="20"/>
+      <c r="NT245" s="20"/>
+      <c r="NU245" s="20"/>
+      <c r="NV245" s="20"/>
+      <c r="NW245" s="20"/>
+      <c r="NX245" s="20"/>
+      <c r="NY245" s="20"/>
+      <c r="NZ245" s="20"/>
+      <c r="OA245" s="20"/>
+      <c r="OB245" s="20"/>
+      <c r="OC245" s="20"/>
+      <c r="OD245" s="20"/>
+      <c r="OE245" s="20"/>
+      <c r="OF245" s="20"/>
+      <c r="OG245" s="20"/>
+      <c r="OH245" s="20"/>
+      <c r="OI245" s="20"/>
+      <c r="OJ245" s="20"/>
+      <c r="OK245" s="20"/>
+      <c r="OL245" s="20"/>
+      <c r="OM245" s="20"/>
+      <c r="ON245" s="20"/>
+      <c r="OO245" s="20"/>
+      <c r="OP245" s="20"/>
+      <c r="OQ245" s="20"/>
+      <c r="OR245" s="20"/>
+      <c r="OS245" s="20"/>
+      <c r="OT245" s="20"/>
+      <c r="OU245" s="20"/>
+      <c r="OV245" s="20"/>
+      <c r="OW245" s="20"/>
+      <c r="OX245" s="20"/>
+      <c r="OY245" s="20"/>
+      <c r="OZ245" s="20"/>
+      <c r="PA245" s="20"/>
+      <c r="PB245" s="20"/>
+      <c r="PC245" s="20"/>
+      <c r="PD245" s="20"/>
+      <c r="PE245" s="20"/>
+      <c r="PF245" s="20"/>
+      <c r="PG245" s="20"/>
+      <c r="PH245" s="20"/>
+      <c r="PI245" s="20"/>
+      <c r="PJ245" s="20"/>
+      <c r="PK245" s="20"/>
+      <c r="PL245" s="20"/>
+      <c r="PM245" s="20"/>
+      <c r="PN245" s="20"/>
+      <c r="PO245" s="20"/>
+      <c r="PP245" s="20"/>
+      <c r="PQ245" s="20"/>
+      <c r="PR245" s="20"/>
+      <c r="PS245" s="20"/>
+      <c r="PT245" s="20"/>
+      <c r="PU245" s="20"/>
+      <c r="PV245" s="20"/>
+      <c r="PW245" s="20"/>
+      <c r="PX245" s="20"/>
+      <c r="PY245" s="20"/>
+      <c r="PZ245" s="20"/>
+      <c r="QA245" s="20"/>
+      <c r="QB245" s="20"/>
+      <c r="QC245" s="20"/>
+      <c r="QD245" s="20"/>
+      <c r="QE245" s="20"/>
+      <c r="QF245" s="20"/>
+      <c r="QG245" s="20"/>
+      <c r="QH245" s="20"/>
+      <c r="QI245" s="20"/>
+      <c r="QJ245" s="20"/>
+      <c r="QK245" s="20"/>
+      <c r="QL245" s="20"/>
+      <c r="QM245" s="20"/>
+      <c r="QN245" s="20"/>
+      <c r="QO245" s="20"/>
+      <c r="QP245" s="20"/>
+      <c r="QQ245" s="20"/>
+      <c r="QR245" s="20"/>
+      <c r="QS245" s="20"/>
+      <c r="QT245" s="20"/>
+      <c r="QU245" s="20"/>
+      <c r="QV245" s="20"/>
+      <c r="QW245" s="20"/>
+      <c r="QX245" s="20"/>
+      <c r="QY245" s="20"/>
+      <c r="QZ245" s="20"/>
+      <c r="RA245" s="20"/>
+      <c r="RB245" s="20"/>
+      <c r="RC245" s="20"/>
+      <c r="RD245" s="20"/>
+      <c r="RE245" s="20"/>
+      <c r="RF245" s="20"/>
+      <c r="RG245" s="20"/>
+      <c r="RH245" s="20"/>
+      <c r="RI245" s="20"/>
+      <c r="RJ245" s="20"/>
+      <c r="RK245" s="20"/>
+      <c r="RL245" s="20"/>
+      <c r="RM245" s="20"/>
+      <c r="RN245" s="20"/>
+      <c r="RO245" s="20"/>
+      <c r="RP245" s="20"/>
+      <c r="RQ245" s="20"/>
+      <c r="RR245" s="20"/>
+      <c r="RS245" s="20"/>
+      <c r="RT245" s="20"/>
+      <c r="RU245" s="20"/>
+      <c r="RV245" s="20"/>
+      <c r="RW245" s="20"/>
+      <c r="RX245" s="20"/>
+      <c r="RY245" s="20"/>
+      <c r="RZ245" s="20"/>
+      <c r="SA245" s="20"/>
+      <c r="SB245" s="20"/>
+      <c r="SC245" s="20"/>
+      <c r="SD245" s="20"/>
+      <c r="SE245" s="20"/>
+      <c r="SF245" s="20"/>
+      <c r="SG245" s="20"/>
+      <c r="SH245" s="20"/>
+      <c r="SI245" s="20"/>
+      <c r="SJ245" s="20"/>
+      <c r="SK245" s="20"/>
+      <c r="SL245" s="20"/>
+      <c r="SM245" s="20"/>
+      <c r="SN245" s="20"/>
+      <c r="SO245" s="20"/>
+      <c r="SP245" s="20"/>
+      <c r="SQ245" s="20"/>
+      <c r="SR245" s="20"/>
+      <c r="SS245" s="20"/>
+      <c r="ST245" s="20"/>
+      <c r="SU245" s="20"/>
+      <c r="SV245" s="20"/>
+      <c r="SW245" s="20"/>
+      <c r="SX245" s="20"/>
+      <c r="SY245" s="20"/>
+      <c r="SZ245" s="20"/>
+      <c r="TA245" s="20"/>
+      <c r="TB245" s="20"/>
+      <c r="TC245" s="20"/>
+      <c r="TD245" s="20"/>
+      <c r="TE245" s="20"/>
+      <c r="TF245" s="20"/>
+      <c r="TG245" s="20"/>
+      <c r="TH245" s="20"/>
+      <c r="TI245" s="20"/>
+      <c r="TJ245" s="20"/>
+      <c r="TK245" s="20"/>
+      <c r="TL245" s="20"/>
+      <c r="TM245" s="20"/>
+      <c r="TN245" s="20"/>
+      <c r="TO245" s="20"/>
+      <c r="TP245" s="20"/>
+      <c r="TQ245" s="20"/>
+      <c r="TR245" s="20"/>
+      <c r="TS245" s="20"/>
+      <c r="TT245" s="20"/>
+      <c r="TU245" s="20"/>
+      <c r="TV245" s="20"/>
+      <c r="TW245" s="20"/>
+      <c r="TX245" s="20"/>
+      <c r="TY245" s="20"/>
+      <c r="TZ245" s="20"/>
+      <c r="UA245" s="20"/>
+      <c r="UB245" s="20"/>
+      <c r="UC245" s="20"/>
+      <c r="UD245" s="20"/>
+      <c r="UE245" s="20"/>
+      <c r="UF245" s="20"/>
+      <c r="UG245" s="20"/>
+      <c r="UH245" s="20"/>
+      <c r="UI245" s="20"/>
+      <c r="UJ245" s="20"/>
+      <c r="UK245" s="20"/>
+      <c r="UL245" s="20"/>
+      <c r="UM245" s="20"/>
+      <c r="UN245" s="20"/>
+      <c r="UO245" s="20"/>
+      <c r="UP245" s="20"/>
+      <c r="UQ245" s="20"/>
+      <c r="UR245" s="20"/>
+      <c r="US245" s="20"/>
+      <c r="UT245" s="20"/>
+      <c r="UU245" s="20"/>
+      <c r="UV245" s="20"/>
+      <c r="UW245" s="20"/>
+      <c r="UX245" s="20"/>
+      <c r="UY245" s="20"/>
+      <c r="UZ245" s="20"/>
+      <c r="VA245" s="20"/>
+      <c r="VB245" s="20"/>
+      <c r="VC245" s="20"/>
+      <c r="VD245" s="20"/>
+      <c r="VE245" s="20"/>
+      <c r="VF245" s="20"/>
+      <c r="VG245" s="20"/>
+      <c r="VH245" s="20"/>
+      <c r="VI245" s="20"/>
+      <c r="VJ245" s="20"/>
+      <c r="VK245" s="20"/>
+      <c r="VL245" s="20"/>
+      <c r="VM245" s="20"/>
+      <c r="VN245" s="20"/>
+      <c r="VO245" s="20"/>
+      <c r="VP245" s="20"/>
+      <c r="VQ245" s="20"/>
+      <c r="VR245" s="20"/>
+      <c r="VS245" s="20"/>
+      <c r="VT245" s="20"/>
+      <c r="VU245" s="20"/>
+      <c r="VV245" s="20"/>
+      <c r="VW245" s="20"/>
+      <c r="VX245" s="20"/>
+      <c r="VY245" s="20"/>
+      <c r="VZ245" s="20"/>
+      <c r="WA245" s="20"/>
+      <c r="WB245" s="20"/>
+      <c r="WC245" s="20"/>
+      <c r="WD245" s="20"/>
+      <c r="WE245" s="20"/>
+      <c r="WF245" s="20"/>
+      <c r="WG245" s="20"/>
+      <c r="WH245" s="20"/>
+      <c r="WI245" s="20"/>
+      <c r="WJ245" s="20"/>
+      <c r="WK245" s="20"/>
+      <c r="WL245" s="20"/>
+      <c r="WM245" s="20"/>
+      <c r="WN245" s="20"/>
+      <c r="WO245" s="20"/>
+      <c r="WP245" s="20"/>
+      <c r="WQ245" s="20"/>
+      <c r="WR245" s="20"/>
+      <c r="WS245" s="20"/>
+      <c r="WT245" s="20"/>
+      <c r="WU245" s="20"/>
+      <c r="WV245" s="20"/>
+      <c r="WW245" s="20"/>
+      <c r="WX245" s="20"/>
+      <c r="WY245" s="20"/>
+      <c r="WZ245" s="20"/>
+      <c r="XA245" s="20"/>
+      <c r="XB245" s="20"/>
+      <c r="XC245" s="20"/>
+      <c r="XD245" s="20"/>
+      <c r="XE245" s="20"/>
+      <c r="XF245" s="20"/>
+      <c r="XG245" s="20"/>
+      <c r="XH245" s="20"/>
+      <c r="XI245" s="20"/>
+      <c r="XJ245" s="20"/>
+      <c r="XK245" s="20"/>
+      <c r="XL245" s="20"/>
+      <c r="XM245" s="20"/>
+      <c r="XN245" s="20"/>
+      <c r="XO245" s="20"/>
+      <c r="XP245" s="20"/>
+      <c r="XQ245" s="20"/>
+      <c r="XR245" s="20"/>
+      <c r="XS245" s="20"/>
+      <c r="XT245" s="20"/>
+      <c r="XU245" s="20"/>
+      <c r="XV245" s="20"/>
+      <c r="XW245" s="20"/>
+      <c r="XX245" s="20"/>
+      <c r="XY245" s="20"/>
+      <c r="XZ245" s="20"/>
+      <c r="YA245" s="20"/>
+      <c r="YB245" s="20"/>
+      <c r="YC245" s="20"/>
+      <c r="YD245" s="20"/>
+      <c r="YE245" s="20"/>
+      <c r="YF245" s="20"/>
+      <c r="YG245" s="20"/>
+      <c r="YH245" s="20"/>
+      <c r="YI245" s="20"/>
+      <c r="YJ245" s="20"/>
+      <c r="YK245" s="20"/>
+      <c r="YL245" s="20"/>
+      <c r="YM245" s="20"/>
+      <c r="YN245" s="20"/>
+      <c r="YO245" s="20"/>
+      <c r="YP245" s="20"/>
+      <c r="YQ245" s="20"/>
+      <c r="YR245" s="20"/>
+      <c r="YS245" s="20"/>
+      <c r="YT245" s="20"/>
+      <c r="YU245" s="20"/>
+      <c r="YV245" s="20"/>
+      <c r="YW245" s="20"/>
+      <c r="YX245" s="20"/>
+      <c r="YY245" s="20"/>
+      <c r="YZ245" s="20"/>
+      <c r="ZA245" s="20"/>
+      <c r="ZB245" s="20"/>
+      <c r="ZC245" s="20"/>
+      <c r="ZD245" s="20"/>
+      <c r="ZE245" s="20"/>
+      <c r="ZF245" s="20"/>
+      <c r="ZG245" s="20"/>
+      <c r="ZH245" s="20"/>
+      <c r="ZI245" s="20"/>
+      <c r="ZJ245" s="20"/>
+      <c r="ZK245" s="20"/>
+      <c r="ZL245" s="20"/>
+      <c r="ZM245" s="20"/>
+      <c r="ZN245" s="20"/>
+      <c r="ZO245" s="20"/>
+      <c r="ZP245" s="20"/>
+      <c r="ZQ245" s="20"/>
+      <c r="ZR245" s="20"/>
+      <c r="ZS245" s="20"/>
+      <c r="ZT245" s="20"/>
+      <c r="ZU245" s="20"/>
+      <c r="ZV245" s="20"/>
+      <c r="ZW245" s="20"/>
+      <c r="ZX245" s="20"/>
+      <c r="ZY245" s="20"/>
+      <c r="ZZ245" s="20"/>
+      <c r="AAA245" s="20"/>
+      <c r="AAB245" s="20"/>
+      <c r="AAC245" s="20"/>
+      <c r="AAD245" s="20"/>
+      <c r="AAE245" s="20"/>
+      <c r="AAF245" s="20"/>
+      <c r="AAG245" s="20"/>
+      <c r="AAH245" s="20"/>
+      <c r="AAI245" s="20"/>
+      <c r="AAJ245" s="20"/>
+      <c r="AAK245" s="20"/>
+      <c r="AAL245" s="20"/>
+      <c r="AAM245" s="20"/>
+      <c r="AAN245" s="20"/>
+      <c r="AAO245" s="20"/>
+      <c r="AAP245" s="20"/>
+      <c r="AAQ245" s="20"/>
+      <c r="AAR245" s="20"/>
+      <c r="AAS245" s="20"/>
+      <c r="AAT245" s="20"/>
+      <c r="AAU245" s="20"/>
+      <c r="AAV245" s="20"/>
+      <c r="AAW245" s="20"/>
+      <c r="AAX245" s="20"/>
+      <c r="AAY245" s="20"/>
+      <c r="AAZ245" s="20"/>
+      <c r="ABA245" s="20"/>
+      <c r="ABB245" s="20"/>
+      <c r="ABC245" s="20"/>
+      <c r="ABD245" s="20"/>
+      <c r="ABE245" s="20"/>
+      <c r="ABF245" s="20"/>
+      <c r="ABG245" s="20"/>
+      <c r="ABH245" s="20"/>
+      <c r="ABI245" s="20"/>
+      <c r="ABJ245" s="20"/>
+      <c r="ABK245" s="20"/>
+      <c r="ABL245" s="20"/>
+      <c r="ABM245" s="20"/>
+      <c r="ABN245" s="20"/>
+      <c r="ABO245" s="20"/>
+      <c r="ABP245" s="20"/>
+      <c r="ABQ245" s="20"/>
+      <c r="ABR245" s="20"/>
+      <c r="ABS245" s="20"/>
+      <c r="ABT245" s="20"/>
+      <c r="ABU245" s="20"/>
+      <c r="ABV245" s="20"/>
+      <c r="ABW245" s="20"/>
+      <c r="ABX245" s="20"/>
+      <c r="ABY245" s="20"/>
+      <c r="ABZ245" s="20"/>
+      <c r="ACA245" s="20"/>
+      <c r="ACB245" s="20"/>
+      <c r="ACC245" s="20"/>
+      <c r="ACD245" s="20"/>
+      <c r="ACE245" s="20"/>
+      <c r="ACF245" s="20"/>
+      <c r="ACG245" s="20"/>
+      <c r="ACH245" s="20"/>
+      <c r="ACI245" s="20"/>
+      <c r="ACJ245" s="20"/>
+      <c r="ACK245" s="20"/>
+      <c r="ACL245" s="20"/>
+      <c r="ACM245" s="20"/>
+      <c r="ACN245" s="20"/>
+      <c r="ACO245" s="20"/>
+      <c r="ACP245" s="20"/>
+      <c r="ACQ245" s="20"/>
+      <c r="ACR245" s="20"/>
+      <c r="ACS245" s="20"/>
+      <c r="ACT245" s="20"/>
+      <c r="ACU245" s="20"/>
+      <c r="ACV245" s="20"/>
+      <c r="ACW245" s="20"/>
+      <c r="ACX245" s="20"/>
+      <c r="ACY245" s="20"/>
+      <c r="ACZ245" s="20"/>
+      <c r="ADA245" s="20"/>
+      <c r="ADB245" s="20"/>
+      <c r="ADC245" s="20"/>
+      <c r="ADD245" s="20"/>
+      <c r="ADE245" s="20"/>
+      <c r="ADF245" s="20"/>
+      <c r="ADG245" s="20"/>
+      <c r="ADH245" s="20"/>
+      <c r="ADI245" s="20"/>
+      <c r="ADJ245" s="20"/>
+      <c r="ADK245" s="20"/>
+      <c r="ADL245" s="20"/>
+      <c r="ADM245" s="20"/>
+      <c r="ADN245" s="20"/>
+      <c r="ADO245" s="20"/>
+      <c r="ADP245" s="20"/>
+      <c r="ADQ245" s="20"/>
+      <c r="ADR245" s="20"/>
+      <c r="ADS245" s="20"/>
+      <c r="ADT245" s="20"/>
+      <c r="ADU245" s="20"/>
+      <c r="ADV245" s="20"/>
+      <c r="ADW245" s="20"/>
+      <c r="ADX245" s="20"/>
+      <c r="ADY245" s="20"/>
+      <c r="ADZ245" s="20"/>
+      <c r="AEA245" s="20"/>
+      <c r="AEB245" s="20"/>
+      <c r="AEC245" s="20"/>
+      <c r="AED245" s="20"/>
+      <c r="AEE245" s="20"/>
+      <c r="AEF245" s="20"/>
+      <c r="AEG245" s="20"/>
+      <c r="AEH245" s="20"/>
+      <c r="AEI245" s="20"/>
+      <c r="AEJ245" s="20"/>
+      <c r="AEK245" s="20"/>
+      <c r="AEL245" s="20"/>
+      <c r="AEM245" s="20"/>
+      <c r="AEN245" s="20"/>
+      <c r="AEO245" s="20"/>
+      <c r="AEP245" s="20"/>
+      <c r="AEQ245" s="20"/>
+      <c r="AER245" s="20"/>
+      <c r="AES245" s="20"/>
+      <c r="AET245" s="20"/>
+      <c r="AEU245" s="20"/>
+      <c r="AEV245" s="20"/>
+      <c r="AEW245" s="20"/>
+      <c r="AEX245" s="20"/>
+      <c r="AEY245" s="20"/>
+      <c r="AEZ245" s="20"/>
+      <c r="AFA245" s="20"/>
+      <c r="AFB245" s="20"/>
+      <c r="AFC245" s="20"/>
+      <c r="AFD245" s="20"/>
+      <c r="AFE245" s="20"/>
+      <c r="AFF245" s="20"/>
+      <c r="AFG245" s="20"/>
+      <c r="AFH245" s="20"/>
+      <c r="AFI245" s="20"/>
+      <c r="AFJ245" s="20"/>
+      <c r="AFK245" s="20"/>
+      <c r="AFL245" s="20"/>
+      <c r="AFM245" s="20"/>
+      <c r="AFN245" s="20"/>
+      <c r="AFO245" s="20"/>
+      <c r="AFP245" s="20"/>
+      <c r="AFQ245" s="20"/>
+      <c r="AFR245" s="20"/>
+      <c r="AFS245" s="20"/>
+      <c r="AFT245" s="20"/>
+      <c r="AFU245" s="20"/>
+      <c r="AFV245" s="20"/>
+      <c r="AFW245" s="20"/>
+      <c r="AFX245" s="20"/>
+      <c r="AFY245" s="20"/>
+      <c r="AFZ245" s="20"/>
+      <c r="AGA245" s="20"/>
+      <c r="AGB245" s="20"/>
+      <c r="AGC245" s="20"/>
+      <c r="AGD245" s="20"/>
+      <c r="AGE245" s="20"/>
+      <c r="AGF245" s="20"/>
+      <c r="AGG245" s="20"/>
+      <c r="AGH245" s="20"/>
+      <c r="AGI245" s="20"/>
+      <c r="AGJ245" s="20"/>
+      <c r="AGK245" s="20"/>
+      <c r="AGL245" s="20"/>
+      <c r="AGM245" s="20"/>
+      <c r="AGN245" s="20"/>
+      <c r="AGO245" s="20"/>
+      <c r="AGP245" s="20"/>
+      <c r="AGQ245" s="20"/>
+      <c r="AGR245" s="20"/>
+      <c r="AGS245" s="20"/>
+      <c r="AGT245" s="20"/>
+      <c r="AGU245" s="20"/>
+      <c r="AGV245" s="20"/>
+      <c r="AGW245" s="20"/>
+      <c r="AGX245" s="20"/>
+      <c r="AGY245" s="20"/>
+      <c r="AGZ245" s="20"/>
+      <c r="AHA245" s="20"/>
+      <c r="AHB245" s="20"/>
+      <c r="AHC245" s="20"/>
+      <c r="AHD245" s="20"/>
+      <c r="AHE245" s="20"/>
+      <c r="AHF245" s="20"/>
+      <c r="AHG245" s="20"/>
+      <c r="AHH245" s="20"/>
+      <c r="AHI245" s="20"/>
+      <c r="AHJ245" s="20"/>
+      <c r="AHK245" s="20"/>
+      <c r="AHL245" s="20"/>
+      <c r="AHM245" s="20"/>
+      <c r="AHN245" s="20"/>
+      <c r="AHO245" s="20"/>
+      <c r="AHP245" s="20"/>
+      <c r="AHQ245" s="20"/>
+      <c r="AHR245" s="20"/>
+      <c r="AHS245" s="20"/>
+      <c r="AHT245" s="20"/>
+      <c r="AHU245" s="20"/>
+      <c r="AHV245" s="20"/>
+      <c r="AHW245" s="20"/>
+      <c r="AHX245" s="20"/>
+      <c r="AHY245" s="20"/>
+      <c r="AHZ245" s="20"/>
+      <c r="AIA245" s="20"/>
+      <c r="AIB245" s="20"/>
+      <c r="AIC245" s="20"/>
+      <c r="AID245" s="20"/>
+      <c r="AIE245" s="20"/>
+      <c r="AIF245" s="20"/>
+      <c r="AIG245" s="20"/>
+      <c r="AIH245" s="20"/>
+      <c r="AII245" s="20"/>
+      <c r="AIJ245" s="20"/>
+      <c r="AIK245" s="20"/>
+      <c r="AIL245" s="20"/>
+      <c r="AIM245" s="20"/>
+      <c r="AIN245" s="20"/>
+      <c r="AIO245" s="20"/>
+      <c r="AIP245" s="20"/>
+      <c r="AIQ245" s="20"/>
+      <c r="AIR245" s="20"/>
+      <c r="AIS245" s="20"/>
+      <c r="AIT245" s="20"/>
+      <c r="AIU245" s="20"/>
+      <c r="AIV245" s="20"/>
+      <c r="AIW245" s="20"/>
+      <c r="AIX245" s="20"/>
+      <c r="AIY245" s="20"/>
+      <c r="AIZ245" s="20"/>
+      <c r="AJA245" s="20"/>
+      <c r="AJB245" s="20"/>
+      <c r="AJC245" s="20"/>
+      <c r="AJD245" s="20"/>
+      <c r="AJE245" s="20"/>
+      <c r="AJF245" s="20"/>
+      <c r="AJG245" s="20"/>
+      <c r="AJH245" s="20"/>
+      <c r="AJI245" s="20"/>
+      <c r="AJJ245" s="20"/>
+      <c r="AJK245" s="20"/>
+      <c r="AJL245" s="20"/>
+      <c r="AJM245" s="20"/>
+      <c r="AJN245" s="20"/>
+      <c r="AJO245" s="20"/>
+      <c r="AJP245" s="20"/>
+      <c r="AJQ245" s="20"/>
+      <c r="AJR245" s="20"/>
+      <c r="AJS245" s="20"/>
+      <c r="AJT245" s="20"/>
+      <c r="AJU245" s="20"/>
+      <c r="AJV245" s="20"/>
+      <c r="AJW245" s="20"/>
+      <c r="AJX245" s="20"/>
+      <c r="AJY245" s="20"/>
+      <c r="AJZ245" s="20"/>
+      <c r="AKA245" s="20"/>
+      <c r="AKB245" s="20"/>
+      <c r="AKC245" s="20"/>
+      <c r="AKD245" s="20"/>
+      <c r="AKE245" s="20"/>
+      <c r="AKF245" s="20"/>
+      <c r="AKG245" s="20"/>
+      <c r="AKH245" s="20"/>
+      <c r="AKI245" s="20"/>
+      <c r="AKJ245" s="20"/>
+      <c r="AKK245" s="20"/>
+      <c r="AKL245" s="20"/>
+      <c r="AKM245" s="20"/>
+      <c r="AKN245" s="20"/>
+      <c r="AKO245" s="20"/>
+      <c r="AKP245" s="20"/>
+      <c r="AKQ245" s="20"/>
+      <c r="AKR245" s="20"/>
+      <c r="AKS245" s="20"/>
+      <c r="AKT245" s="20"/>
+      <c r="AKU245" s="20"/>
+      <c r="AKV245" s="20"/>
+      <c r="AKW245" s="20"/>
+      <c r="AKX245" s="20"/>
+      <c r="AKY245" s="20"/>
+      <c r="AKZ245" s="20"/>
+      <c r="ALA245" s="20"/>
+      <c r="ALB245" s="20"/>
+      <c r="ALC245" s="20"/>
+      <c r="ALD245" s="20"/>
+      <c r="ALE245" s="20"/>
+      <c r="ALF245" s="20"/>
+      <c r="ALG245" s="20"/>
+      <c r="ALH245" s="20"/>
+      <c r="ALI245" s="20"/>
+      <c r="ALJ245" s="20"/>
+      <c r="ALK245" s="20"/>
+      <c r="ALL245" s="20"/>
+      <c r="ALM245" s="20"/>
+      <c r="ALN245" s="20"/>
+      <c r="ALO245" s="20"/>
+      <c r="ALP245" s="20"/>
+      <c r="ALQ245" s="20"/>
+      <c r="ALR245" s="20"/>
+      <c r="ALS245" s="20"/>
+      <c r="ALT245" s="20"/>
+      <c r="ALU245" s="20"/>
+      <c r="ALV245" s="20"/>
+      <c r="ALW245" s="20"/>
+      <c r="ALX245" s="20"/>
+      <c r="ALY245" s="20"/>
+      <c r="ALZ245" s="20"/>
+      <c r="AMA245" s="20"/>
+      <c r="AMB245" s="20"/>
+      <c r="AMC245" s="20"/>
+      <c r="AMD245" s="20"/>
+      <c r="AME245" s="20"/>
+      <c r="AMF245" s="20"/>
+      <c r="AMG245" s="20"/>
+      <c r="AMH245" s="20"/>
+      <c r="AMI245" s="20"/>
+      <c r="AMJ245" s="20"/>
+      <c r="AMK245" s="20"/>
+      <c r="AML245" s="20"/>
+      <c r="AMM245" s="20"/>
+      <c r="AMN245" s="20"/>
+      <c r="AMO245" s="20"/>
+      <c r="AMP245" s="20"/>
+      <c r="AMQ245" s="20"/>
+      <c r="AMR245" s="20"/>
+      <c r="AMS245" s="20"/>
+      <c r="AMT245" s="20"/>
+      <c r="AMU245" s="20"/>
+      <c r="AMV245" s="20"/>
+      <c r="AMW245" s="20"/>
+      <c r="AMX245" s="20"/>
+      <c r="AMY245" s="20"/>
+      <c r="AMZ245" s="20"/>
+      <c r="ANA245" s="20"/>
+      <c r="ANB245" s="20"/>
+      <c r="ANC245" s="20"/>
+      <c r="AND245" s="20"/>
+      <c r="ANE245" s="20"/>
+      <c r="ANF245" s="20"/>
+      <c r="ANG245" s="20"/>
+      <c r="ANH245" s="20"/>
+      <c r="ANI245" s="20"/>
+      <c r="ANJ245" s="20"/>
+      <c r="ANK245" s="20"/>
+      <c r="ANL245" s="20"/>
+      <c r="ANM245" s="20"/>
+      <c r="ANN245" s="20"/>
+      <c r="ANO245" s="20"/>
+      <c r="ANP245" s="20"/>
+      <c r="ANQ245" s="20"/>
+      <c r="ANR245" s="20"/>
+      <c r="ANS245" s="20"/>
+      <c r="ANT245" s="20"/>
+      <c r="ANU245" s="20"/>
+      <c r="ANV245" s="20"/>
+      <c r="ANW245" s="20"/>
+      <c r="ANX245" s="20"/>
+      <c r="ANY245" s="20"/>
+      <c r="ANZ245" s="20"/>
+      <c r="AOA245" s="20"/>
+      <c r="AOB245" s="20"/>
+      <c r="AOC245" s="20"/>
+      <c r="AOD245" s="20"/>
+      <c r="AOE245" s="20"/>
+      <c r="AOF245" s="20"/>
+      <c r="AOG245" s="20"/>
+      <c r="AOH245" s="20"/>
+      <c r="AOI245" s="20"/>
+      <c r="AOJ245" s="20"/>
+      <c r="AOK245" s="20"/>
+      <c r="AOL245" s="20"/>
+      <c r="AOM245" s="20"/>
+      <c r="AON245" s="20"/>
+      <c r="AOO245" s="20"/>
+      <c r="AOP245" s="20"/>
+      <c r="AOQ245" s="20"/>
+      <c r="AOR245" s="20"/>
+      <c r="AOS245" s="20"/>
+      <c r="AOT245" s="20"/>
+      <c r="AOU245" s="20"/>
+      <c r="AOV245" s="20"/>
+      <c r="AOW245" s="20"/>
+      <c r="AOX245" s="20"/>
+      <c r="AOY245" s="20"/>
+      <c r="AOZ245" s="20"/>
+      <c r="APA245" s="20"/>
+      <c r="APB245" s="20"/>
+      <c r="APC245" s="20"/>
+      <c r="APD245" s="20"/>
+      <c r="APE245" s="20"/>
+      <c r="APF245" s="20"/>
+      <c r="APG245" s="20"/>
+      <c r="APH245" s="20"/>
+      <c r="API245" s="20"/>
+      <c r="APJ245" s="20"/>
+      <c r="APK245" s="20"/>
+      <c r="APL245" s="20"/>
+      <c r="APM245" s="20"/>
+      <c r="APN245" s="20"/>
+      <c r="APO245" s="20"/>
+      <c r="APP245" s="20"/>
+      <c r="APQ245" s="20"/>
+      <c r="APR245" s="20"/>
+      <c r="APS245" s="20"/>
+      <c r="APT245" s="20"/>
+      <c r="APU245" s="20"/>
+      <c r="APV245" s="20"/>
+      <c r="APW245" s="20"/>
+      <c r="APX245" s="20"/>
+      <c r="APY245" s="20"/>
+      <c r="APZ245" s="20"/>
+      <c r="AQA245" s="20"/>
+      <c r="AQB245" s="20"/>
+      <c r="AQC245" s="20"/>
+      <c r="AQD245" s="20"/>
+      <c r="AQE245" s="20"/>
+      <c r="AQF245" s="20"/>
+      <c r="AQG245" s="20"/>
+      <c r="AQH245" s="20"/>
+      <c r="AQI245" s="20"/>
+      <c r="AQJ245" s="20"/>
+      <c r="AQK245" s="20"/>
+      <c r="AQL245" s="20"/>
+      <c r="AQM245" s="20"/>
+      <c r="AQN245" s="20"/>
+      <c r="AQO245" s="20"/>
+      <c r="AQP245" s="20"/>
+      <c r="AQQ245" s="20"/>
+      <c r="AQR245" s="20"/>
+      <c r="AQS245" s="20"/>
+      <c r="AQT245" s="20"/>
+      <c r="AQU245" s="20"/>
+      <c r="AQV245" s="20"/>
+      <c r="AQW245" s="20"/>
+      <c r="AQX245" s="20"/>
+      <c r="AQY245" s="20"/>
+      <c r="AQZ245" s="20"/>
+      <c r="ARA245" s="20"/>
+      <c r="ARB245" s="20"/>
+      <c r="ARC245" s="20"/>
+      <c r="ARD245" s="20"/>
+      <c r="ARE245" s="20"/>
+      <c r="ARF245" s="20"/>
+      <c r="ARG245" s="20"/>
+      <c r="ARH245" s="20"/>
+      <c r="ARI245" s="20"/>
+      <c r="ARJ245" s="20"/>
+      <c r="ARK245" s="20"/>
+      <c r="ARL245" s="20"/>
+      <c r="ARM245" s="20"/>
+      <c r="ARN245" s="20"/>
+      <c r="ARO245" s="20"/>
+      <c r="ARP245" s="20"/>
+      <c r="ARQ245" s="20"/>
+      <c r="ARR245" s="20"/>
+      <c r="ARS245" s="20"/>
+      <c r="ART245" s="20"/>
+      <c r="ARU245" s="20"/>
+      <c r="ARV245" s="20"/>
+      <c r="ARW245" s="20"/>
+      <c r="ARX245" s="20"/>
+      <c r="ARY245" s="20"/>
+      <c r="ARZ245" s="20"/>
+      <c r="ASA245" s="20"/>
+      <c r="ASB245" s="20"/>
+      <c r="ASC245" s="20"/>
+      <c r="ASD245" s="20"/>
+      <c r="ASE245" s="20"/>
+      <c r="ASF245" s="20"/>
+      <c r="ASG245" s="20"/>
+      <c r="ASH245" s="20"/>
+      <c r="ASI245" s="20"/>
+      <c r="ASJ245" s="20"/>
+      <c r="ASK245" s="20"/>
+      <c r="ASL245" s="20"/>
+      <c r="ASM245" s="20"/>
+      <c r="ASN245" s="20"/>
+      <c r="ASO245" s="20"/>
+      <c r="ASP245" s="20"/>
+      <c r="ASQ245" s="20"/>
+      <c r="ASR245" s="20"/>
+      <c r="ASS245" s="20"/>
+      <c r="AST245" s="20"/>
+      <c r="ASU245" s="20"/>
+      <c r="ASV245" s="20"/>
+      <c r="ASW245" s="20"/>
+      <c r="ASX245" s="20"/>
+      <c r="ASY245" s="20"/>
+      <c r="ASZ245" s="20"/>
+      <c r="ATA245" s="20"/>
+      <c r="ATB245" s="20"/>
+      <c r="ATC245" s="20"/>
+      <c r="ATD245" s="20"/>
+      <c r="ATE245" s="20"/>
+      <c r="ATF245" s="20"/>
+      <c r="ATG245" s="20"/>
+      <c r="ATH245" s="20"/>
+      <c r="ATI245" s="20"/>
+      <c r="ATJ245" s="20"/>
+      <c r="ATK245" s="20"/>
+      <c r="ATL245" s="20"/>
+      <c r="ATM245" s="20"/>
+      <c r="ATN245" s="20"/>
+      <c r="ATO245" s="20"/>
+      <c r="ATP245" s="20"/>
+      <c r="ATQ245" s="20"/>
+      <c r="ATR245" s="20"/>
+      <c r="ATS245" s="20"/>
+      <c r="ATT245" s="20"/>
+      <c r="ATU245" s="20"/>
+      <c r="ATV245" s="20"/>
+      <c r="ATW245" s="20"/>
+      <c r="ATX245" s="20"/>
+      <c r="ATY245" s="20"/>
+      <c r="ATZ245" s="20"/>
+      <c r="AUA245" s="20"/>
+      <c r="AUB245" s="20"/>
+      <c r="AUC245" s="20"/>
+      <c r="AUD245" s="20"/>
+      <c r="AUE245" s="20"/>
+      <c r="AUF245" s="20"/>
+      <c r="AUG245" s="20"/>
+      <c r="AUH245" s="20"/>
+      <c r="AUI245" s="20"/>
+      <c r="AUJ245" s="20"/>
+      <c r="AUK245" s="20"/>
+      <c r="AUL245" s="20"/>
+      <c r="AUM245" s="20"/>
+      <c r="AUN245" s="20"/>
+      <c r="AUO245" s="20"/>
+      <c r="AUP245" s="20"/>
+      <c r="AUQ245" s="20"/>
+      <c r="AUR245" s="20"/>
+      <c r="AUS245" s="20"/>
+      <c r="AUT245" s="20"/>
+      <c r="AUU245" s="20"/>
+      <c r="AUV245" s="20"/>
+      <c r="AUW245" s="20"/>
+      <c r="AUX245" s="20"/>
+      <c r="AUY245" s="20"/>
+      <c r="AUZ245" s="20"/>
+      <c r="AVA245" s="20"/>
+      <c r="AVB245" s="20"/>
+      <c r="AVC245" s="20"/>
+      <c r="AVD245" s="20"/>
+      <c r="AVE245" s="20"/>
+      <c r="AVF245" s="20"/>
+      <c r="AVG245" s="20"/>
+      <c r="AVH245" s="20"/>
+      <c r="AVI245" s="20"/>
+      <c r="AVJ245" s="20"/>
+      <c r="AVK245" s="20"/>
+      <c r="AVL245" s="20"/>
+      <c r="AVM245" s="20"/>
+      <c r="AVN245" s="20"/>
+      <c r="AVO245" s="20"/>
+      <c r="AVP245" s="20"/>
+      <c r="AVQ245" s="20"/>
+      <c r="AVR245" s="20"/>
+      <c r="AVS245" s="20"/>
+      <c r="AVT245" s="20"/>
+      <c r="AVU245" s="20"/>
+      <c r="AVV245" s="20"/>
+      <c r="AVW245" s="20"/>
+      <c r="AVX245" s="20"/>
+      <c r="AVY245" s="20"/>
+      <c r="AVZ245" s="20"/>
+      <c r="AWA245" s="20"/>
+      <c r="AWB245" s="20"/>
+      <c r="AWC245" s="20"/>
+      <c r="AWD245" s="20"/>
+      <c r="AWE245" s="20"/>
+      <c r="AWF245" s="20"/>
+      <c r="AWG245" s="20"/>
+      <c r="AWH245" s="20"/>
+      <c r="AWI245" s="20"/>
+      <c r="AWJ245" s="20"/>
+      <c r="AWK245" s="20"/>
+      <c r="AWL245" s="20"/>
+      <c r="AWM245" s="20"/>
+      <c r="AWN245" s="20"/>
+      <c r="AWO245" s="20"/>
+      <c r="AWP245" s="20"/>
+      <c r="AWQ245" s="20"/>
+      <c r="AWR245" s="20"/>
+      <c r="AWS245" s="20"/>
+      <c r="AWT245" s="20"/>
+      <c r="AWU245" s="20"/>
+      <c r="AWV245" s="20"/>
+      <c r="AWW245" s="20"/>
+      <c r="AWX245" s="20"/>
+      <c r="AWY245" s="20"/>
+      <c r="AWZ245" s="20"/>
+      <c r="AXA245" s="20"/>
+      <c r="AXB245" s="20"/>
+      <c r="AXC245" s="20"/>
+      <c r="AXD245" s="20"/>
+      <c r="AXE245" s="20"/>
+      <c r="AXF245" s="20"/>
+      <c r="AXG245" s="20"/>
+      <c r="AXH245" s="20"/>
+      <c r="AXI245" s="20"/>
+      <c r="AXJ245" s="20"/>
+      <c r="AXK245" s="20"/>
+      <c r="AXL245" s="20"/>
+      <c r="AXM245" s="20"/>
+      <c r="AXN245" s="20"/>
+      <c r="AXO245" s="20"/>
+      <c r="AXP245" s="20"/>
+      <c r="AXQ245" s="20"/>
+      <c r="AXR245" s="20"/>
+      <c r="AXS245" s="20"/>
+      <c r="AXT245" s="20"/>
+      <c r="AXU245" s="20"/>
+      <c r="AXV245" s="20"/>
+      <c r="AXW245" s="20"/>
+      <c r="AXX245" s="20"/>
+      <c r="AXY245" s="20"/>
+      <c r="AXZ245" s="20"/>
+      <c r="AYA245" s="20"/>
+      <c r="AYB245" s="20"/>
+      <c r="AYC245" s="20"/>
+      <c r="AYD245" s="20"/>
+      <c r="AYE245" s="20"/>
+      <c r="AYF245" s="20"/>
+      <c r="AYG245" s="20"/>
+      <c r="AYH245" s="20"/>
+      <c r="AYI245" s="20"/>
+      <c r="AYJ245" s="20"/>
+      <c r="AYK245" s="20"/>
+      <c r="AYL245" s="20"/>
+      <c r="AYM245" s="20"/>
+      <c r="AYN245" s="20"/>
+      <c r="AYO245" s="20"/>
+      <c r="AYP245" s="20"/>
+      <c r="AYQ245" s="20"/>
+      <c r="AYR245" s="20"/>
+      <c r="AYS245" s="20"/>
+      <c r="AYT245" s="20"/>
+      <c r="AYU245" s="20"/>
+      <c r="AYV245" s="20"/>
+      <c r="AYW245" s="20"/>
+      <c r="AYX245" s="20"/>
+      <c r="AYY245" s="20"/>
+      <c r="AYZ245" s="20"/>
+      <c r="AZA245" s="20"/>
+      <c r="AZB245" s="20"/>
+      <c r="AZC245" s="20"/>
+      <c r="AZD245" s="20"/>
+      <c r="AZE245" s="20"/>
+      <c r="AZF245" s="20"/>
+      <c r="AZG245" s="20"/>
+      <c r="AZH245" s="20"/>
+      <c r="AZI245" s="20"/>
+      <c r="AZJ245" s="20"/>
+      <c r="AZK245" s="20"/>
+      <c r="AZL245" s="20"/>
+      <c r="AZM245" s="20"/>
+      <c r="AZN245" s="20"/>
+      <c r="AZO245" s="20"/>
+      <c r="AZP245" s="20"/>
+      <c r="AZQ245" s="20"/>
+      <c r="AZR245" s="20"/>
+      <c r="AZS245" s="20"/>
+      <c r="AZT245" s="20"/>
+      <c r="AZU245" s="20"/>
+      <c r="AZV245" s="20"/>
+      <c r="AZW245" s="20"/>
+      <c r="AZX245" s="20"/>
+      <c r="AZY245" s="20"/>
+      <c r="AZZ245" s="20"/>
+      <c r="BAA245" s="20"/>
+      <c r="BAB245" s="20"/>
+      <c r="BAC245" s="20"/>
+      <c r="BAD245" s="20"/>
+      <c r="BAE245" s="20"/>
+      <c r="BAF245" s="20"/>
+      <c r="BAG245" s="20"/>
+      <c r="BAH245" s="20"/>
+      <c r="BAI245" s="20"/>
+      <c r="BAJ245" s="20"/>
+      <c r="BAK245" s="20"/>
+      <c r="BAL245" s="20"/>
+      <c r="BAM245" s="20"/>
+      <c r="BAN245" s="20"/>
+      <c r="BAO245" s="20"/>
+      <c r="BAP245" s="20"/>
+      <c r="BAQ245" s="20"/>
+      <c r="BAR245" s="20"/>
+      <c r="BAS245" s="20"/>
+      <c r="BAT245" s="20"/>
+      <c r="BAU245" s="20"/>
+      <c r="BAV245" s="20"/>
+      <c r="BAW245" s="20"/>
+      <c r="BAX245" s="20"/>
+      <c r="BAY245" s="20"/>
+      <c r="BAZ245" s="20"/>
+      <c r="BBA245" s="20"/>
+      <c r="BBB245" s="20"/>
+      <c r="BBC245" s="20"/>
+      <c r="BBD245" s="20"/>
+      <c r="BBE245" s="20"/>
+      <c r="BBF245" s="20"/>
+      <c r="BBG245" s="20"/>
+      <c r="BBH245" s="20"/>
+      <c r="BBI245" s="20"/>
+      <c r="BBJ245" s="20"/>
+      <c r="BBK245" s="20"/>
+      <c r="BBL245" s="20"/>
+      <c r="BBM245" s="20"/>
+      <c r="BBN245" s="20"/>
+      <c r="BBO245" s="20"/>
+      <c r="BBP245" s="20"/>
+      <c r="BBQ245" s="20"/>
+      <c r="BBR245" s="20"/>
+      <c r="BBS245" s="20"/>
+      <c r="BBT245" s="20"/>
+      <c r="BBU245" s="20"/>
+      <c r="BBV245" s="20"/>
+      <c r="BBW245" s="20"/>
+      <c r="BBX245" s="20"/>
+      <c r="BBY245" s="20"/>
+      <c r="BBZ245" s="20"/>
+      <c r="BCA245" s="20"/>
+      <c r="BCB245" s="20"/>
+      <c r="BCC245" s="20"/>
+      <c r="BCD245" s="20"/>
+      <c r="BCE245" s="20"/>
+      <c r="BCF245" s="20"/>
+      <c r="BCG245" s="20"/>
+      <c r="BCH245" s="20"/>
+      <c r="BCI245" s="20"/>
+      <c r="BCJ245" s="20"/>
+      <c r="BCK245" s="20"/>
+      <c r="BCL245" s="20"/>
+      <c r="BCM245" s="20"/>
+      <c r="BCN245" s="20"/>
+      <c r="BCO245" s="20"/>
+      <c r="BCP245" s="20"/>
+      <c r="BCQ245" s="20"/>
+      <c r="BCR245" s="20"/>
+      <c r="BCS245" s="20"/>
+      <c r="BCT245" s="20"/>
+      <c r="BCU245" s="20"/>
+      <c r="BCV245" s="20"/>
+      <c r="BCW245" s="20"/>
+      <c r="BCX245" s="20"/>
+      <c r="BCY245" s="20"/>
+      <c r="BCZ245" s="20"/>
+      <c r="BDA245" s="20"/>
+      <c r="BDB245" s="20"/>
+      <c r="BDC245" s="20"/>
+      <c r="BDD245" s="20"/>
+      <c r="BDE245" s="20"/>
+      <c r="BDF245" s="20"/>
+      <c r="BDG245" s="20"/>
+      <c r="BDH245" s="20"/>
+      <c r="BDI245" s="20"/>
+      <c r="BDJ245" s="20"/>
+      <c r="BDK245" s="20"/>
+      <c r="BDL245" s="20"/>
+      <c r="BDM245" s="20"/>
+      <c r="BDN245" s="20"/>
+      <c r="BDO245" s="20"/>
+      <c r="BDP245" s="20"/>
+      <c r="BDQ245" s="20"/>
+      <c r="BDR245" s="20"/>
+      <c r="BDS245" s="20"/>
+      <c r="BDT245" s="20"/>
+      <c r="BDU245" s="20"/>
+      <c r="BDV245" s="20"/>
+      <c r="BDW245" s="20"/>
+      <c r="BDX245" s="20"/>
+      <c r="BDY245" s="20"/>
+      <c r="BDZ245" s="20"/>
+      <c r="BEA245" s="20"/>
+      <c r="BEB245" s="20"/>
+      <c r="BEC245" s="20"/>
+      <c r="BED245" s="20"/>
+      <c r="BEE245" s="20"/>
+      <c r="BEF245" s="20"/>
+      <c r="BEG245" s="20"/>
+      <c r="BEH245" s="20"/>
+      <c r="BEI245" s="20"/>
+      <c r="BEJ245" s="20"/>
+      <c r="BEK245" s="20"/>
+      <c r="BEL245" s="20"/>
+      <c r="BEM245" s="20"/>
+      <c r="BEN245" s="20"/>
+      <c r="BEO245" s="20"/>
+      <c r="BEP245" s="20"/>
+      <c r="BEQ245" s="20"/>
+      <c r="BER245" s="20"/>
+      <c r="BES245" s="20"/>
+      <c r="BET245" s="20"/>
+      <c r="BEU245" s="20"/>
+      <c r="BEV245" s="20"/>
+      <c r="BEW245" s="20"/>
+      <c r="BEX245" s="20"/>
+      <c r="BEY245" s="20"/>
+      <c r="BEZ245" s="20"/>
+      <c r="BFA245" s="20"/>
+      <c r="BFB245" s="20"/>
+      <c r="BFC245" s="20"/>
+      <c r="BFD245" s="20"/>
+      <c r="BFE245" s="20"/>
+      <c r="BFF245" s="20"/>
+      <c r="BFG245" s="20"/>
+      <c r="BFH245" s="20"/>
+      <c r="BFI245" s="20"/>
+      <c r="BFJ245" s="20"/>
+      <c r="BFK245" s="20"/>
+      <c r="BFL245" s="20"/>
+      <c r="BFM245" s="20"/>
+      <c r="BFN245" s="20"/>
+      <c r="BFO245" s="20"/>
+      <c r="BFP245" s="20"/>
+      <c r="BFQ245" s="20"/>
+      <c r="BFR245" s="20"/>
+      <c r="BFS245" s="20"/>
+      <c r="BFT245" s="20"/>
+      <c r="BFU245" s="20"/>
+      <c r="BFV245" s="20"/>
+      <c r="BFW245" s="20"/>
+      <c r="BFX245" s="20"/>
+      <c r="BFY245" s="20"/>
+      <c r="BFZ245" s="20"/>
+      <c r="BGA245" s="20"/>
+      <c r="BGB245" s="20"/>
+      <c r="BGC245" s="20"/>
+      <c r="BGD245" s="20"/>
+      <c r="BGE245" s="20"/>
+      <c r="BGF245" s="20"/>
+      <c r="BGG245" s="20"/>
+      <c r="BGH245" s="20"/>
+      <c r="BGI245" s="20"/>
+      <c r="BGJ245" s="20"/>
+      <c r="BGK245" s="20"/>
+      <c r="BGL245" s="20"/>
+      <c r="BGM245" s="20"/>
+      <c r="BGN245" s="20"/>
+      <c r="BGO245" s="20"/>
+      <c r="BGP245" s="20"/>
+      <c r="BGQ245" s="20"/>
+      <c r="BGR245" s="20"/>
+      <c r="BGS245" s="20"/>
+      <c r="BGT245" s="20"/>
+      <c r="BGU245" s="20"/>
+      <c r="BGV245" s="20"/>
+      <c r="BGW245" s="20"/>
+      <c r="BGX245" s="20"/>
+      <c r="BGY245" s="20"/>
+      <c r="BGZ245" s="20"/>
+      <c r="BHA245" s="20"/>
+      <c r="BHB245" s="20"/>
+      <c r="BHC245" s="20"/>
+      <c r="BHD245" s="20"/>
+      <c r="BHE245" s="20"/>
+      <c r="BHF245" s="20"/>
+      <c r="BHG245" s="20"/>
+      <c r="BHH245" s="20"/>
+      <c r="BHI245" s="20"/>
+      <c r="BHJ245" s="20"/>
+      <c r="BHK245" s="20"/>
+      <c r="BHL245" s="20"/>
+      <c r="BHM245" s="20"/>
+      <c r="BHN245" s="20"/>
+      <c r="BHO245" s="20"/>
+      <c r="BHP245" s="20"/>
+      <c r="BHQ245" s="20"/>
+      <c r="BHR245" s="20"/>
+      <c r="BHS245" s="20"/>
+      <c r="BHT245" s="20"/>
+      <c r="BHU245" s="20"/>
+      <c r="BHV245" s="20"/>
+      <c r="BHW245" s="20"/>
+      <c r="BHX245" s="20"/>
+      <c r="BHY245" s="20"/>
+      <c r="BHZ245" s="20"/>
+      <c r="BIA245" s="20"/>
+      <c r="BIB245" s="20"/>
+      <c r="BIC245" s="20"/>
+      <c r="BID245" s="20"/>
+      <c r="BIE245" s="20"/>
+      <c r="BIF245" s="20"/>
+      <c r="BIG245" s="20"/>
+      <c r="BIH245" s="20"/>
+      <c r="BII245" s="20"/>
+      <c r="BIJ245" s="20"/>
+      <c r="BIK245" s="20"/>
+      <c r="BIL245" s="20"/>
+      <c r="BIM245" s="20"/>
+      <c r="BIN245" s="20"/>
+      <c r="BIO245" s="20"/>
+      <c r="BIP245" s="20"/>
+      <c r="BIQ245" s="20"/>
+      <c r="BIR245" s="20"/>
+      <c r="BIS245" s="20"/>
+      <c r="BIT245" s="20"/>
+      <c r="BIU245" s="20"/>
+      <c r="BIV245" s="20"/>
+      <c r="BIW245" s="20"/>
+      <c r="BIX245" s="20"/>
+      <c r="BIY245" s="20"/>
+      <c r="BIZ245" s="20"/>
+      <c r="BJA245" s="20"/>
+      <c r="BJB245" s="20"/>
+      <c r="BJC245" s="20"/>
+      <c r="BJD245" s="20"/>
+      <c r="BJE245" s="20"/>
+      <c r="BJF245" s="20"/>
+      <c r="BJG245" s="20"/>
+      <c r="BJH245" s="20"/>
+      <c r="BJI245" s="20"/>
+      <c r="BJJ245" s="20"/>
+      <c r="BJK245" s="20"/>
+      <c r="BJL245" s="20"/>
+      <c r="BJM245" s="20"/>
+      <c r="BJN245" s="20"/>
+      <c r="BJO245" s="20"/>
+      <c r="BJP245" s="20"/>
+      <c r="BJQ245" s="20"/>
+      <c r="BJR245" s="20"/>
+      <c r="BJS245" s="20"/>
+      <c r="BJT245" s="20"/>
+      <c r="BJU245" s="20"/>
+      <c r="BJV245" s="20"/>
+      <c r="BJW245" s="20"/>
+      <c r="BJX245" s="20"/>
+      <c r="BJY245" s="20"/>
+      <c r="BJZ245" s="20"/>
+      <c r="BKA245" s="20"/>
+      <c r="BKB245" s="20"/>
+      <c r="BKC245" s="20"/>
+      <c r="BKD245" s="20"/>
+      <c r="BKE245" s="20"/>
+      <c r="BKF245" s="20"/>
+      <c r="BKG245" s="20"/>
+      <c r="BKH245" s="20"/>
+      <c r="BKI245" s="20"/>
+      <c r="BKJ245" s="20"/>
+      <c r="BKK245" s="20"/>
+      <c r="BKL245" s="20"/>
+      <c r="BKM245" s="20"/>
+      <c r="BKN245" s="20"/>
+      <c r="BKO245" s="20"/>
+      <c r="BKP245" s="20"/>
+      <c r="BKQ245" s="20"/>
+      <c r="BKR245" s="20"/>
+      <c r="BKS245" s="20"/>
+      <c r="BKT245" s="20"/>
+      <c r="BKU245" s="20"/>
+      <c r="BKV245" s="20"/>
+      <c r="BKW245" s="20"/>
+      <c r="BKX245" s="20"/>
+      <c r="BKY245" s="20"/>
+      <c r="BKZ245" s="20"/>
+      <c r="BLA245" s="20"/>
+      <c r="BLB245" s="20"/>
+      <c r="BLC245" s="20"/>
+      <c r="BLD245" s="20"/>
+      <c r="BLE245" s="20"/>
+      <c r="BLF245" s="20"/>
+      <c r="BLG245" s="20"/>
+      <c r="BLH245" s="20"/>
+      <c r="BLI245" s="20"/>
+      <c r="BLJ245" s="20"/>
+      <c r="BLK245" s="20"/>
+      <c r="BLL245" s="20"/>
+      <c r="BLM245" s="20"/>
+      <c r="BLN245" s="20"/>
+      <c r="BLO245" s="20"/>
+      <c r="BLP245" s="20"/>
+      <c r="BLQ245" s="20"/>
+      <c r="BLR245" s="20"/>
+      <c r="BLS245" s="20"/>
+      <c r="BLT245" s="20"/>
+      <c r="BLU245" s="20"/>
+      <c r="BLV245" s="20"/>
+      <c r="BLW245" s="20"/>
+      <c r="BLX245" s="20"/>
+      <c r="BLY245" s="20"/>
+      <c r="BLZ245" s="20"/>
+      <c r="BMA245" s="20"/>
+      <c r="BMB245" s="20"/>
+      <c r="BMC245" s="20"/>
+      <c r="BMD245" s="20"/>
+      <c r="BME245" s="20"/>
+      <c r="BMF245" s="20"/>
+      <c r="BMG245" s="20"/>
+      <c r="BMH245" s="20"/>
+      <c r="BMI245" s="20"/>
+      <c r="BMJ245" s="20"/>
+      <c r="BMK245" s="20"/>
+      <c r="BML245" s="20"/>
+      <c r="BMM245" s="20"/>
+      <c r="BMN245" s="20"/>
+      <c r="BMO245" s="20"/>
+      <c r="BMP245" s="20"/>
+      <c r="BMQ245" s="20"/>
+      <c r="BMR245" s="20"/>
+      <c r="BMS245" s="20"/>
+      <c r="BMT245" s="20"/>
+      <c r="BMU245" s="20"/>
+      <c r="BMV245" s="20"/>
+      <c r="BMW245" s="20"/>
+      <c r="BMX245" s="20"/>
+      <c r="BMY245" s="20"/>
+      <c r="BMZ245" s="20"/>
+      <c r="BNA245" s="20"/>
+      <c r="BNB245" s="20"/>
+      <c r="BNC245" s="20"/>
+      <c r="BND245" s="20"/>
+      <c r="BNE245" s="20"/>
+      <c r="BNF245" s="20"/>
+      <c r="BNG245" s="20"/>
+      <c r="BNH245" s="20"/>
+      <c r="BNI245" s="20"/>
+      <c r="BNJ245" s="20"/>
+      <c r="BNK245" s="20"/>
+      <c r="BNL245" s="20"/>
+      <c r="BNM245" s="20"/>
+      <c r="BNN245" s="20"/>
+      <c r="BNO245" s="20"/>
+      <c r="BNP245" s="20"/>
+      <c r="BNQ245" s="20"/>
+      <c r="BNR245" s="20"/>
+      <c r="BNS245" s="20"/>
+      <c r="BNT245" s="20"/>
+      <c r="BNU245" s="20"/>
+      <c r="BNV245" s="20"/>
+      <c r="BNW245" s="20"/>
+      <c r="BNX245" s="20"/>
+      <c r="BNY245" s="20"/>
+      <c r="BNZ245" s="20"/>
+      <c r="BOA245" s="20"/>
+      <c r="BOB245" s="20"/>
+      <c r="BOC245" s="20"/>
+      <c r="BOD245" s="20"/>
+      <c r="BOE245" s="20"/>
+      <c r="BOF245" s="20"/>
+      <c r="BOG245" s="20"/>
+      <c r="BOH245" s="20"/>
+      <c r="BOI245" s="20"/>
+      <c r="BOJ245" s="20"/>
+      <c r="BOK245" s="20"/>
+      <c r="BOL245" s="20"/>
+      <c r="BOM245" s="20"/>
+      <c r="BON245" s="20"/>
+      <c r="BOO245" s="20"/>
+      <c r="BOP245" s="20"/>
+      <c r="BOQ245" s="20"/>
+      <c r="BOR245" s="20"/>
+      <c r="BOS245" s="20"/>
+      <c r="BOT245" s="20"/>
+      <c r="BOU245" s="20"/>
+      <c r="BOV245" s="20"/>
+      <c r="BOW245" s="20"/>
+      <c r="BOX245" s="20"/>
+      <c r="BOY245" s="20"/>
+      <c r="BOZ245" s="20"/>
+      <c r="BPA245" s="20"/>
+      <c r="BPB245" s="20"/>
+      <c r="BPC245" s="20"/>
+      <c r="BPD245" s="20"/>
+      <c r="BPE245" s="20"/>
+      <c r="BPF245" s="20"/>
+      <c r="BPG245" s="20"/>
+      <c r="BPH245" s="20"/>
+      <c r="BPI245" s="20"/>
+      <c r="BPJ245" s="20"/>
+      <c r="BPK245" s="20"/>
+      <c r="BPL245" s="20"/>
+      <c r="BPM245" s="20"/>
+      <c r="BPN245" s="20"/>
+      <c r="BPO245" s="20"/>
+      <c r="BPP245" s="20"/>
+      <c r="BPQ245" s="20"/>
+      <c r="BPR245" s="20"/>
+      <c r="BPS245" s="20"/>
+      <c r="BPT245" s="20"/>
+      <c r="BPU245" s="20"/>
+      <c r="BPV245" s="20"/>
+      <c r="BPW245" s="20"/>
+      <c r="BPX245" s="20"/>
+      <c r="BPY245" s="20"/>
+      <c r="BPZ245" s="20"/>
+      <c r="BQA245" s="20"/>
+      <c r="BQB245" s="20"/>
+      <c r="BQC245" s="20"/>
+      <c r="BQD245" s="20"/>
+      <c r="BQE245" s="20"/>
+      <c r="BQF245" s="20"/>
+      <c r="BQG245" s="20"/>
+      <c r="BQH245" s="20"/>
+      <c r="BQI245" s="20"/>
+      <c r="BQJ245" s="20"/>
+      <c r="BQK245" s="20"/>
+      <c r="BQL245" s="20"/>
+      <c r="BQM245" s="20"/>
+      <c r="BQN245" s="20"/>
+      <c r="BQO245" s="20"/>
+      <c r="BQP245" s="20"/>
+      <c r="BQQ245" s="20"/>
+      <c r="BQR245" s="20"/>
+      <c r="BQS245" s="20"/>
+      <c r="BQT245" s="20"/>
+      <c r="BQU245" s="20"/>
+      <c r="BQV245" s="20"/>
+      <c r="BQW245" s="20"/>
+      <c r="BQX245" s="20"/>
+      <c r="BQY245" s="20"/>
+      <c r="BQZ245" s="20"/>
+      <c r="BRA245" s="20"/>
+      <c r="BRB245" s="20"/>
+      <c r="BRC245" s="20"/>
+      <c r="BRD245" s="20"/>
+      <c r="BRE245" s="20"/>
+      <c r="BRF245" s="20"/>
+      <c r="BRG245" s="20"/>
+      <c r="BRH245" s="20"/>
+      <c r="BRI245" s="20"/>
+      <c r="BRJ245" s="20"/>
+      <c r="BRK245" s="20"/>
+      <c r="BRL245" s="20"/>
+      <c r="BRM245" s="20"/>
+      <c r="BRN245" s="20"/>
+      <c r="BRO245" s="20"/>
+      <c r="BRP245" s="20"/>
+      <c r="BRQ245" s="20"/>
+      <c r="BRR245" s="20"/>
+      <c r="BRS245" s="20"/>
+      <c r="BRT245" s="20"/>
+      <c r="BRU245" s="20"/>
+      <c r="BRV245" s="20"/>
+      <c r="BRW245" s="20"/>
+      <c r="BRX245" s="20"/>
+      <c r="BRY245" s="20"/>
+      <c r="BRZ245" s="20"/>
+      <c r="BSA245" s="20"/>
+      <c r="BSB245" s="20"/>
+      <c r="BSC245" s="20"/>
+      <c r="BSD245" s="20"/>
+      <c r="BSE245" s="20"/>
+      <c r="BSF245" s="20"/>
+      <c r="BSG245" s="20"/>
+      <c r="BSH245" s="20"/>
+      <c r="BSI245" s="20"/>
+      <c r="BSJ245" s="20"/>
+      <c r="BSK245" s="20"/>
+      <c r="BSL245" s="20"/>
+      <c r="BSM245" s="20"/>
+      <c r="BSN245" s="20"/>
+      <c r="BSO245" s="20"/>
+      <c r="BSP245" s="20"/>
+      <c r="BSQ245" s="20"/>
+      <c r="BSR245" s="20"/>
+      <c r="BSS245" s="20"/>
+      <c r="BST245" s="20"/>
+      <c r="BSU245" s="20"/>
+      <c r="BSV245" s="20"/>
+      <c r="BSW245" s="20"/>
+      <c r="BSX245" s="20"/>
+      <c r="BSY245" s="20"/>
+      <c r="BSZ245" s="20"/>
+      <c r="BTA245" s="20"/>
+      <c r="BTB245" s="20"/>
+      <c r="BTC245" s="20"/>
+      <c r="BTD245" s="20"/>
+      <c r="BTE245" s="20"/>
+      <c r="BTF245" s="20"/>
+      <c r="BTG245" s="20"/>
+      <c r="BTH245" s="20"/>
+      <c r="BTI245" s="20"/>
+      <c r="BTJ245" s="20"/>
+      <c r="BTK245" s="20"/>
+      <c r="BTL245" s="20"/>
+      <c r="BTM245" s="20"/>
+      <c r="BTN245" s="20"/>
+      <c r="BTO245" s="20"/>
+      <c r="BTP245" s="20"/>
+      <c r="BTQ245" s="20"/>
+      <c r="BTR245" s="20"/>
+      <c r="BTS245" s="20"/>
+      <c r="BTT245" s="20"/>
+      <c r="BTU245" s="20"/>
+      <c r="BTV245" s="20"/>
+      <c r="BTW245" s="20"/>
+      <c r="BTX245" s="20"/>
+      <c r="BTY245" s="20"/>
+      <c r="BTZ245" s="20"/>
+      <c r="BUA245" s="20"/>
+      <c r="BUB245" s="20"/>
+      <c r="BUC245" s="20"/>
+      <c r="BUD245" s="20"/>
+      <c r="BUE245" s="20"/>
+      <c r="BUF245" s="20"/>
+      <c r="BUG245" s="20"/>
+      <c r="BUH245" s="20"/>
+      <c r="BUI245" s="20"/>
+      <c r="BUJ245" s="20"/>
+      <c r="BUK245" s="20"/>
+      <c r="BUL245" s="20"/>
+      <c r="BUM245" s="20"/>
+      <c r="BUN245" s="20"/>
+      <c r="BUO245" s="20"/>
+      <c r="BUP245" s="20"/>
+      <c r="BUQ245" s="20"/>
+      <c r="BUR245" s="20"/>
+      <c r="BUS245" s="20"/>
+      <c r="BUT245" s="20"/>
+      <c r="BUU245" s="20"/>
+      <c r="BUV245" s="20"/>
+      <c r="BUW245" s="20"/>
+      <c r="BUX245" s="20"/>
+      <c r="BUY245" s="20"/>
+      <c r="BUZ245" s="20"/>
+      <c r="BVA245" s="20"/>
+      <c r="BVB245" s="20"/>
+      <c r="BVC245" s="20"/>
+      <c r="BVD245" s="20"/>
+      <c r="BVE245" s="20"/>
+      <c r="BVF245" s="20"/>
+      <c r="BVG245" s="20"/>
+      <c r="BVH245" s="20"/>
+      <c r="BVI245" s="20"/>
+      <c r="BVJ245" s="20"/>
+      <c r="BVK245" s="20"/>
+      <c r="BVL245" s="20"/>
+      <c r="BVM245" s="20"/>
+      <c r="BVN245" s="20"/>
+      <c r="BVO245" s="20"/>
+      <c r="BVP245" s="20"/>
+      <c r="BVQ245" s="20"/>
+      <c r="BVR245" s="20"/>
+      <c r="BVS245" s="20"/>
+      <c r="BVT245" s="20"/>
+      <c r="BVU245" s="20"/>
+      <c r="BVV245" s="20"/>
+      <c r="BVW245" s="20"/>
+      <c r="BVX245" s="20"/>
+      <c r="BVY245" s="20"/>
+      <c r="BVZ245" s="20"/>
+      <c r="BWA245" s="20"/>
+      <c r="BWB245" s="20"/>
+      <c r="BWC245" s="20"/>
+      <c r="BWD245" s="20"/>
+      <c r="BWE245" s="20"/>
+      <c r="BWF245" s="20"/>
+      <c r="BWG245" s="20"/>
+      <c r="BWH245" s="20"/>
+      <c r="BWI245" s="20"/>
+      <c r="BWJ245" s="20"/>
+      <c r="BWK245" s="20"/>
+      <c r="BWL245" s="20"/>
+      <c r="BWM245" s="20"/>
+      <c r="BWN245" s="20"/>
+      <c r="BWO245" s="20"/>
+      <c r="BWP245" s="20"/>
+      <c r="BWQ245" s="20"/>
+      <c r="BWR245" s="20"/>
+      <c r="BWS245" s="20"/>
+      <c r="BWT245" s="20"/>
+      <c r="BWU245" s="20"/>
+      <c r="BWV245" s="20"/>
+      <c r="BWW245" s="20"/>
+      <c r="BWX245" s="20"/>
+      <c r="BWY245" s="20"/>
+      <c r="BWZ245" s="20"/>
+      <c r="BXA245" s="20"/>
+      <c r="BXB245" s="20"/>
+      <c r="BXC245" s="20"/>
+      <c r="BXD245" s="20"/>
+      <c r="BXE245" s="20"/>
+      <c r="BXF245" s="20"/>
+      <c r="BXG245" s="20"/>
+      <c r="BXH245" s="20"/>
+      <c r="BXI245" s="20"/>
+      <c r="BXJ245" s="20"/>
+      <c r="BXK245" s="20"/>
+      <c r="BXL245" s="20"/>
+      <c r="BXM245" s="20"/>
+      <c r="BXN245" s="20"/>
+      <c r="BXO245" s="20"/>
+      <c r="BXP245" s="20"/>
+      <c r="BXQ245" s="20"/>
+      <c r="BXR245" s="20"/>
+      <c r="BXS245" s="20"/>
+      <c r="BXT245" s="20"/>
+      <c r="BXU245" s="20"/>
+      <c r="BXV245" s="20"/>
+      <c r="BXW245" s="20"/>
+      <c r="BXX245" s="20"/>
+      <c r="BXY245" s="20"/>
+      <c r="BXZ245" s="20"/>
+      <c r="BYA245" s="20"/>
+      <c r="BYB245" s="20"/>
+      <c r="BYC245" s="20"/>
+      <c r="BYD245" s="20"/>
+      <c r="BYE245" s="20"/>
+      <c r="BYF245" s="20"/>
+      <c r="BYG245" s="20"/>
+      <c r="BYH245" s="20"/>
+      <c r="BYI245" s="20"/>
+      <c r="BYJ245" s="20"/>
+      <c r="BYK245" s="20"/>
+      <c r="BYL245" s="20"/>
+      <c r="BYM245" s="20"/>
+      <c r="BYN245" s="20"/>
+      <c r="BYO245" s="20"/>
+      <c r="BYP245" s="20"/>
+      <c r="BYQ245" s="20"/>
+      <c r="BYR245" s="20"/>
+      <c r="BYS245" s="20"/>
+      <c r="BYT245" s="20"/>
+      <c r="BYU245" s="20"/>
+      <c r="BYV245" s="20"/>
+      <c r="BYW245" s="20"/>
+      <c r="BYX245" s="20"/>
+      <c r="BYY245" s="20"/>
+      <c r="BYZ245" s="20"/>
+      <c r="BZA245" s="20"/>
+      <c r="BZB245" s="20"/>
+      <c r="BZC245" s="20"/>
+      <c r="BZD245" s="20"/>
+      <c r="BZE245" s="20"/>
+      <c r="BZF245" s="20"/>
+      <c r="BZG245" s="20"/>
+      <c r="BZH245" s="20"/>
+      <c r="BZI245" s="20"/>
+      <c r="BZJ245" s="20"/>
+      <c r="BZK245" s="20"/>
+      <c r="BZL245" s="20"/>
+      <c r="BZM245" s="20"/>
+      <c r="BZN245" s="20"/>
+      <c r="BZO245" s="20"/>
+      <c r="BZP245" s="20"/>
+      <c r="BZQ245" s="20"/>
+      <c r="BZR245" s="20"/>
+      <c r="BZS245" s="20"/>
+      <c r="BZT245" s="20"/>
+      <c r="BZU245" s="20"/>
+      <c r="BZV245" s="20"/>
+      <c r="BZW245" s="20"/>
+      <c r="BZX245" s="20"/>
+      <c r="BZY245" s="20"/>
+      <c r="BZZ245" s="20"/>
+      <c r="CAA245" s="20"/>
+      <c r="CAB245" s="20"/>
+      <c r="CAC245" s="20"/>
+      <c r="CAD245" s="20"/>
+      <c r="CAE245" s="20"/>
+      <c r="CAF245" s="20"/>
+      <c r="CAG245" s="20"/>
+      <c r="CAH245" s="20"/>
+      <c r="CAI245" s="20"/>
+      <c r="CAJ245" s="20"/>
+      <c r="CAK245" s="20"/>
+      <c r="CAL245" s="20"/>
+      <c r="CAM245" s="20"/>
+      <c r="CAN245" s="20"/>
+      <c r="CAO245" s="20"/>
+      <c r="CAP245" s="20"/>
+      <c r="CAQ245" s="20"/>
+      <c r="CAR245" s="20"/>
+      <c r="CAS245" s="20"/>
+      <c r="CAT245" s="20"/>
+      <c r="CAU245" s="20"/>
+      <c r="CAV245" s="20"/>
+      <c r="CAW245" s="20"/>
+      <c r="CAX245" s="20"/>
+      <c r="CAY245" s="20"/>
+      <c r="CAZ245" s="20"/>
+      <c r="CBA245" s="20"/>
+      <c r="CBB245" s="20"/>
+      <c r="CBC245" s="20"/>
+      <c r="CBD245" s="20"/>
+      <c r="CBE245" s="20"/>
+      <c r="CBF245" s="20"/>
+      <c r="CBG245" s="20"/>
+      <c r="CBH245" s="20"/>
+      <c r="CBI245" s="20"/>
+      <c r="CBJ245" s="20"/>
+      <c r="CBK245" s="20"/>
+      <c r="CBL245" s="20"/>
+      <c r="CBM245" s="20"/>
+      <c r="CBN245" s="20"/>
+      <c r="CBO245" s="20"/>
+      <c r="CBP245" s="20"/>
+      <c r="CBQ245" s="20"/>
+      <c r="CBR245" s="20"/>
+      <c r="CBS245" s="20"/>
+      <c r="CBT245" s="20"/>
+      <c r="CBU245" s="20"/>
+      <c r="CBV245" s="20"/>
+      <c r="CBW245" s="20"/>
+      <c r="CBX245" s="20"/>
+      <c r="CBY245" s="20"/>
+      <c r="CBZ245" s="20"/>
+      <c r="CCA245" s="20"/>
+      <c r="CCB245" s="20"/>
+      <c r="CCC245" s="20"/>
+      <c r="CCD245" s="20"/>
+      <c r="CCE245" s="20"/>
+      <c r="CCF245" s="20"/>
+      <c r="CCG245" s="20"/>
+      <c r="CCH245" s="20"/>
+      <c r="CCI245" s="20"/>
+      <c r="CCJ245" s="20"/>
+      <c r="CCK245" s="20"/>
+      <c r="CCL245" s="20"/>
+      <c r="CCM245" s="20"/>
+      <c r="CCN245" s="20"/>
+      <c r="CCO245" s="20"/>
+      <c r="CCP245" s="20"/>
+      <c r="CCQ245" s="20"/>
+      <c r="CCR245" s="20"/>
+      <c r="CCS245" s="20"/>
+      <c r="CCT245" s="20"/>
+      <c r="CCU245" s="20"/>
+      <c r="CCV245" s="20"/>
+      <c r="CCW245" s="20"/>
+      <c r="CCX245" s="20"/>
+      <c r="CCY245" s="20"/>
+      <c r="CCZ245" s="20"/>
+      <c r="CDA245" s="20"/>
+      <c r="CDB245" s="20"/>
+      <c r="CDC245" s="20"/>
+      <c r="CDD245" s="20"/>
+      <c r="CDE245" s="20"/>
+      <c r="CDF245" s="20"/>
+      <c r="CDG245" s="20"/>
+      <c r="CDH245" s="20"/>
+      <c r="CDI245" s="20"/>
+      <c r="CDJ245" s="20"/>
+      <c r="CDK245" s="20"/>
+      <c r="CDL245" s="20"/>
+      <c r="CDM245" s="20"/>
+      <c r="CDN245" s="20"/>
+      <c r="CDO245" s="20"/>
+      <c r="CDP245" s="20"/>
+      <c r="CDQ245" s="20"/>
+      <c r="CDR245" s="20"/>
+      <c r="CDS245" s="20"/>
+      <c r="CDT245" s="20"/>
+      <c r="CDU245" s="20"/>
+      <c r="CDV245" s="20"/>
+      <c r="CDW245" s="20"/>
+      <c r="CDX245" s="20"/>
+      <c r="CDY245" s="20"/>
+      <c r="CDZ245" s="20"/>
+      <c r="CEA245" s="20"/>
+      <c r="CEB245" s="20"/>
+      <c r="CEC245" s="20"/>
+      <c r="CED245" s="20"/>
+      <c r="CEE245" s="20"/>
+      <c r="CEF245" s="20"/>
+      <c r="CEG245" s="20"/>
+      <c r="CEH245" s="20"/>
+      <c r="CEI245" s="20"/>
+      <c r="CEJ245" s="20"/>
+      <c r="CEK245" s="20"/>
+      <c r="CEL245" s="20"/>
+      <c r="CEM245" s="20"/>
+      <c r="CEN245" s="20"/>
+      <c r="CEO245" s="20"/>
+      <c r="CEP245" s="20"/>
+      <c r="CEQ245" s="20"/>
+      <c r="CER245" s="20"/>
+      <c r="CES245" s="20"/>
+      <c r="CET245" s="20"/>
+      <c r="CEU245" s="20"/>
+      <c r="CEV245" s="20"/>
+      <c r="CEW245" s="20"/>
+      <c r="CEX245" s="20"/>
+      <c r="CEY245" s="20"/>
+      <c r="CEZ245" s="20"/>
+      <c r="CFA245" s="20"/>
+      <c r="CFB245" s="20"/>
+      <c r="CFC245" s="20"/>
+      <c r="CFD245" s="20"/>
+      <c r="CFE245" s="20"/>
+      <c r="CFF245" s="20"/>
+      <c r="CFG245" s="20"/>
+      <c r="CFH245" s="20"/>
+      <c r="CFI245" s="20"/>
+      <c r="CFJ245" s="20"/>
+      <c r="CFK245" s="20"/>
+      <c r="CFL245" s="20"/>
+      <c r="CFM245" s="20"/>
+      <c r="CFN245" s="20"/>
+      <c r="CFO245" s="20"/>
+      <c r="CFP245" s="20"/>
+      <c r="CFQ245" s="20"/>
+      <c r="CFR245" s="20"/>
+      <c r="CFS245" s="20"/>
+      <c r="CFT245" s="20"/>
+      <c r="CFU245" s="20"/>
+      <c r="CFV245" s="20"/>
+      <c r="CFW245" s="20"/>
+      <c r="CFX245" s="20"/>
+      <c r="CFY245" s="20"/>
+      <c r="CFZ245" s="20"/>
+      <c r="CGA245" s="20"/>
+      <c r="CGB245" s="20"/>
+      <c r="CGC245" s="20"/>
+      <c r="CGD245" s="20"/>
+      <c r="CGE245" s="20"/>
+      <c r="CGF245" s="20"/>
+      <c r="CGG245" s="20"/>
+      <c r="CGH245" s="20"/>
+      <c r="CGI245" s="20"/>
+      <c r="CGJ245" s="20"/>
+      <c r="CGK245" s="20"/>
+      <c r="CGL245" s="20"/>
+      <c r="CGM245" s="20"/>
+      <c r="CGN245" s="20"/>
+      <c r="CGO245" s="20"/>
+      <c r="CGP245" s="20"/>
+      <c r="CGQ245" s="20"/>
+      <c r="CGR245" s="20"/>
+      <c r="CGS245" s="20"/>
+      <c r="CGT245" s="20"/>
+      <c r="CGU245" s="20"/>
+      <c r="CGV245" s="20"/>
+      <c r="CGW245" s="20"/>
+      <c r="CGX245" s="20"/>
+      <c r="CGY245" s="20"/>
+      <c r="CGZ245" s="20"/>
+      <c r="CHA245" s="20"/>
+      <c r="CHB245" s="20"/>
+      <c r="CHC245" s="20"/>
+      <c r="CHD245" s="20"/>
+      <c r="CHE245" s="20"/>
+      <c r="CHF245" s="20"/>
+      <c r="CHG245" s="20"/>
+      <c r="CHH245" s="20"/>
+      <c r="CHI245" s="20"/>
+      <c r="CHJ245" s="20"/>
+      <c r="CHK245" s="20"/>
+      <c r="CHL245" s="20"/>
+      <c r="CHM245" s="20"/>
+      <c r="CHN245" s="20"/>
+      <c r="CHO245" s="20"/>
+      <c r="CHP245" s="20"/>
+      <c r="CHQ245" s="20"/>
+      <c r="CHR245" s="20"/>
+      <c r="CHS245" s="20"/>
+      <c r="CHT245" s="20"/>
+      <c r="CHU245" s="20"/>
+      <c r="CHV245" s="20"/>
+      <c r="CHW245" s="20"/>
+      <c r="CHX245" s="20"/>
+      <c r="CHY245" s="20"/>
+      <c r="CHZ245" s="20"/>
+      <c r="CIA245" s="20"/>
+      <c r="CIB245" s="20"/>
+      <c r="CIC245" s="20"/>
+      <c r="CID245" s="20"/>
+      <c r="CIE245" s="20"/>
+      <c r="CIF245" s="20"/>
+      <c r="CIG245" s="20"/>
+      <c r="CIH245" s="20"/>
+      <c r="CII245" s="20"/>
+      <c r="CIJ245" s="20"/>
+      <c r="CIK245" s="20"/>
+      <c r="CIL245" s="20"/>
+      <c r="CIM245" s="20"/>
+      <c r="CIN245" s="20"/>
+      <c r="CIO245" s="20"/>
+      <c r="CIP245" s="20"/>
+      <c r="CIQ245" s="20"/>
+      <c r="CIR245" s="20"/>
+      <c r="CIS245" s="20"/>
+      <c r="CIT245" s="20"/>
+      <c r="CIU245" s="20"/>
+      <c r="CIV245" s="20"/>
+      <c r="CIW245" s="20"/>
+      <c r="CIX245" s="20"/>
+      <c r="CIY245" s="20"/>
+      <c r="CIZ245" s="20"/>
+      <c r="CJA245" s="20"/>
+      <c r="CJB245" s="20"/>
+      <c r="CJC245" s="20"/>
+      <c r="CJD245" s="20"/>
+      <c r="CJE245" s="20"/>
+      <c r="CJF245" s="20"/>
+      <c r="CJG245" s="20"/>
+      <c r="CJH245" s="20"/>
+      <c r="CJI245" s="20"/>
+      <c r="CJJ245" s="20"/>
+      <c r="CJK245" s="20"/>
+      <c r="CJL245" s="20"/>
+      <c r="CJM245" s="20"/>
+      <c r="CJN245" s="20"/>
+      <c r="CJO245" s="20"/>
+      <c r="CJP245" s="20"/>
+      <c r="CJQ245" s="20"/>
+      <c r="CJR245" s="20"/>
+      <c r="CJS245" s="20"/>
+      <c r="CJT245" s="20"/>
+      <c r="CJU245" s="20"/>
+      <c r="CJV245" s="20"/>
+      <c r="CJW245" s="20"/>
+      <c r="CJX245" s="20"/>
+      <c r="CJY245" s="20"/>
+      <c r="CJZ245" s="20"/>
+      <c r="CKA245" s="20"/>
+      <c r="CKB245" s="20"/>
+      <c r="CKC245" s="20"/>
+      <c r="CKD245" s="20"/>
+      <c r="CKE245" s="20"/>
+      <c r="CKF245" s="20"/>
+      <c r="CKG245" s="20"/>
+      <c r="CKH245" s="20"/>
+      <c r="CKI245" s="20"/>
+      <c r="CKJ245" s="20"/>
+      <c r="CKK245" s="20"/>
+      <c r="CKL245" s="20"/>
+      <c r="CKM245" s="20"/>
+      <c r="CKN245" s="20"/>
+      <c r="CKO245" s="20"/>
+      <c r="CKP245" s="20"/>
+      <c r="CKQ245" s="20"/>
+      <c r="CKR245" s="20"/>
+      <c r="CKS245" s="20"/>
+      <c r="CKT245" s="20"/>
+      <c r="CKU245" s="20"/>
+      <c r="CKV245" s="20"/>
+      <c r="CKW245" s="20"/>
+      <c r="CKX245" s="20"/>
+      <c r="CKY245" s="20"/>
+      <c r="CKZ245" s="20"/>
+      <c r="CLA245" s="20"/>
+      <c r="CLB245" s="20"/>
+      <c r="CLC245" s="20"/>
+      <c r="CLD245" s="20"/>
+      <c r="CLE245" s="20"/>
+      <c r="CLF245" s="20"/>
+      <c r="CLG245" s="20"/>
+      <c r="CLH245" s="20"/>
+      <c r="CLI245" s="20"/>
+      <c r="CLJ245" s="20"/>
+      <c r="CLK245" s="20"/>
+      <c r="CLL245" s="20"/>
+      <c r="CLM245" s="20"/>
+      <c r="CLN245" s="20"/>
+      <c r="CLO245" s="20"/>
+      <c r="CLP245" s="20"/>
+      <c r="CLQ245" s="20"/>
+      <c r="CLR245" s="20"/>
+      <c r="CLS245" s="20"/>
+      <c r="CLT245" s="20"/>
+      <c r="CLU245" s="20"/>
+      <c r="CLV245" s="20"/>
+      <c r="CLW245" s="20"/>
+      <c r="CLX245" s="20"/>
+      <c r="CLY245" s="20"/>
+      <c r="CLZ245" s="20"/>
+      <c r="CMA245" s="20"/>
+      <c r="CMB245" s="20"/>
+      <c r="CMC245" s="20"/>
+      <c r="CMD245" s="20"/>
+      <c r="CME245" s="20"/>
+      <c r="CMF245" s="20"/>
+      <c r="CMG245" s="20"/>
+      <c r="CMH245" s="20"/>
+      <c r="CMI245" s="20"/>
+      <c r="CMJ245" s="20"/>
+      <c r="CMK245" s="20"/>
+      <c r="CML245" s="20"/>
+      <c r="CMM245" s="20"/>
+      <c r="CMN245" s="20"/>
+      <c r="CMO245" s="20"/>
+      <c r="CMP245" s="20"/>
+      <c r="CMQ245" s="20"/>
+      <c r="CMR245" s="20"/>
+      <c r="CMS245" s="20"/>
+      <c r="CMT245" s="20"/>
+      <c r="CMU245" s="20"/>
+      <c r="CMV245" s="20"/>
+      <c r="CMW245" s="20"/>
+      <c r="CMX245" s="20"/>
+      <c r="CMY245" s="20"/>
+      <c r="CMZ245" s="20"/>
+      <c r="CNA245" s="20"/>
+      <c r="CNB245" s="20"/>
+      <c r="CNC245" s="20"/>
+      <c r="CND245" s="20"/>
+      <c r="CNE245" s="20"/>
+      <c r="CNF245" s="20"/>
+      <c r="CNG245" s="20"/>
+      <c r="CNH245" s="20"/>
+      <c r="CNI245" s="20"/>
+      <c r="CNJ245" s="20"/>
+      <c r="CNK245" s="20"/>
+      <c r="CNL245" s="20"/>
+      <c r="CNM245" s="20"/>
+      <c r="CNN245" s="20"/>
+      <c r="CNO245" s="20"/>
+      <c r="CNP245" s="20"/>
+      <c r="CNQ245" s="20"/>
+      <c r="CNR245" s="20"/>
+      <c r="CNS245" s="20"/>
+      <c r="CNT245" s="20"/>
+      <c r="CNU245" s="20"/>
+      <c r="CNV245" s="20"/>
+      <c r="CNW245" s="20"/>
+      <c r="CNX245" s="20"/>
+      <c r="CNY245" s="20"/>
+      <c r="CNZ245" s="20"/>
+      <c r="COA245" s="20"/>
+      <c r="COB245" s="20"/>
+      <c r="COC245" s="20"/>
+      <c r="COD245" s="20"/>
+      <c r="COE245" s="20"/>
+      <c r="COF245" s="20"/>
+      <c r="COG245" s="20"/>
+      <c r="COH245" s="20"/>
+      <c r="COI245" s="20"/>
+      <c r="COJ245" s="20"/>
+      <c r="COK245" s="20"/>
+      <c r="COL245" s="20"/>
+      <c r="COM245" s="20"/>
+      <c r="CON245" s="20"/>
+      <c r="COO245" s="20"/>
+      <c r="COP245" s="20"/>
+      <c r="COQ245" s="20"/>
+      <c r="COR245" s="20"/>
+      <c r="COS245" s="20"/>
+      <c r="COT245" s="20"/>
+      <c r="COU245" s="20"/>
+      <c r="COV245" s="20"/>
+      <c r="COW245" s="20"/>
+      <c r="COX245" s="20"/>
+      <c r="COY245" s="20"/>
+      <c r="COZ245" s="20"/>
+      <c r="CPA245" s="20"/>
+      <c r="CPB245" s="20"/>
+      <c r="CPC245" s="20"/>
+      <c r="CPD245" s="20"/>
+      <c r="CPE245" s="20"/>
+      <c r="CPF245" s="20"/>
+      <c r="CPG245" s="20"/>
+      <c r="CPH245" s="20"/>
+      <c r="CPI245" s="20"/>
+      <c r="CPJ245" s="20"/>
+      <c r="CPK245" s="20"/>
+      <c r="CPL245" s="20"/>
+      <c r="CPM245" s="20"/>
+      <c r="CPN245" s="20"/>
+      <c r="CPO245" s="20"/>
+      <c r="CPP245" s="20"/>
+      <c r="CPQ245" s="20"/>
+      <c r="CPR245" s="20"/>
+      <c r="CPS245" s="20"/>
+      <c r="CPT245" s="20"/>
+      <c r="CPU245" s="20"/>
+      <c r="CPV245" s="20"/>
+      <c r="CPW245" s="20"/>
+      <c r="CPX245" s="20"/>
+      <c r="CPY245" s="20"/>
+      <c r="CPZ245" s="20"/>
+      <c r="CQA245" s="20"/>
+      <c r="CQB245" s="20"/>
+      <c r="CQC245" s="20"/>
+      <c r="CQD245" s="20"/>
+      <c r="CQE245" s="20"/>
+      <c r="CQF245" s="20"/>
+      <c r="CQG245" s="20"/>
+      <c r="CQH245" s="20"/>
+      <c r="CQI245" s="20"/>
+      <c r="CQJ245" s="20"/>
+      <c r="CQK245" s="20"/>
+      <c r="CQL245" s="20"/>
+      <c r="CQM245" s="20"/>
+      <c r="CQN245" s="20"/>
+      <c r="CQO245" s="20"/>
+      <c r="CQP245" s="20"/>
+      <c r="CQQ245" s="20"/>
+      <c r="CQR245" s="20"/>
+      <c r="CQS245" s="20"/>
+      <c r="CQT245" s="20"/>
+      <c r="CQU245" s="20"/>
+      <c r="CQV245" s="20"/>
+      <c r="CQW245" s="20"/>
+      <c r="CQX245" s="20"/>
+      <c r="CQY245" s="20"/>
+      <c r="CQZ245" s="20"/>
+      <c r="CRA245" s="20"/>
+      <c r="CRB245" s="20"/>
+      <c r="CRC245" s="20"/>
+      <c r="CRD245" s="20"/>
+      <c r="CRE245" s="20"/>
+      <c r="CRF245" s="20"/>
+      <c r="CRG245" s="20"/>
+      <c r="CRH245" s="20"/>
+      <c r="CRI245" s="20"/>
+      <c r="CRJ245" s="20"/>
+      <c r="CRK245" s="20"/>
+      <c r="CRL245" s="20"/>
+      <c r="CRM245" s="20"/>
+      <c r="CRN245" s="20"/>
+      <c r="CRO245" s="20"/>
+      <c r="CRP245" s="20"/>
+      <c r="CRQ245" s="20"/>
+      <c r="CRR245" s="20"/>
+      <c r="CRS245" s="20"/>
+      <c r="CRT245" s="20"/>
+      <c r="CRU245" s="20"/>
+      <c r="CRV245" s="20"/>
+      <c r="CRW245" s="20"/>
+      <c r="CRX245" s="20"/>
+      <c r="CRY245" s="20"/>
+      <c r="CRZ245" s="20"/>
+      <c r="CSA245" s="20"/>
+      <c r="CSB245" s="20"/>
+      <c r="CSC245" s="20"/>
+      <c r="CSD245" s="20"/>
+      <c r="CSE245" s="20"/>
+      <c r="CSF245" s="20"/>
+      <c r="CSG245" s="20"/>
+      <c r="CSH245" s="20"/>
+      <c r="CSI245" s="20"/>
+      <c r="CSJ245" s="20"/>
+      <c r="CSK245" s="20"/>
+      <c r="CSL245" s="20"/>
+      <c r="CSM245" s="20"/>
+      <c r="CSN245" s="20"/>
+      <c r="CSO245" s="20"/>
+      <c r="CSP245" s="20"/>
+      <c r="CSQ245" s="20"/>
+      <c r="CSR245" s="20"/>
+      <c r="CSS245" s="20"/>
+      <c r="CST245" s="20"/>
+      <c r="CSU245" s="20"/>
+      <c r="CSV245" s="20"/>
+      <c r="CSW245" s="20"/>
+      <c r="CSX245" s="20"/>
+      <c r="CSY245" s="20"/>
+      <c r="CSZ245" s="20"/>
+      <c r="CTA245" s="20"/>
+      <c r="CTB245" s="20"/>
+      <c r="CTC245" s="20"/>
+      <c r="CTD245" s="20"/>
+      <c r="CTE245" s="20"/>
+      <c r="CTF245" s="20"/>
+      <c r="CTG245" s="20"/>
+      <c r="CTH245" s="20"/>
+      <c r="CTI245" s="20"/>
+      <c r="CTJ245" s="20"/>
+      <c r="CTK245" s="20"/>
+      <c r="CTL245" s="20"/>
+      <c r="CTM245" s="20"/>
+      <c r="CTN245" s="20"/>
+      <c r="CTO245" s="20"/>
+      <c r="CTP245" s="20"/>
+      <c r="CTQ245" s="20"/>
+      <c r="CTR245" s="20"/>
+      <c r="CTS245" s="20"/>
+      <c r="CTT245" s="20"/>
+      <c r="CTU245" s="20"/>
+      <c r="CTV245" s="20"/>
+      <c r="CTW245" s="20"/>
+      <c r="CTX245" s="20"/>
+      <c r="CTY245" s="20"/>
+      <c r="CTZ245" s="20"/>
+      <c r="CUA245" s="20"/>
+      <c r="CUB245" s="20"/>
+      <c r="CUC245" s="20"/>
+      <c r="CUD245" s="20"/>
+      <c r="CUE245" s="20"/>
+      <c r="CUF245" s="20"/>
+      <c r="CUG245" s="20"/>
+      <c r="CUH245" s="20"/>
+      <c r="CUI245" s="20"/>
+      <c r="CUJ245" s="20"/>
+      <c r="CUK245" s="20"/>
+      <c r="CUL245" s="20"/>
+      <c r="CUM245" s="20"/>
+      <c r="CUN245" s="20"/>
+      <c r="CUO245" s="20"/>
+      <c r="CUP245" s="20"/>
+      <c r="CUQ245" s="20"/>
+      <c r="CUR245" s="20"/>
+      <c r="CUS245" s="20"/>
+      <c r="CUT245" s="20"/>
+      <c r="CUU245" s="20"/>
+      <c r="CUV245" s="20"/>
+      <c r="CUW245" s="20"/>
+      <c r="CUX245" s="20"/>
+      <c r="CUY245" s="20"/>
+      <c r="CUZ245" s="20"/>
+      <c r="CVA245" s="20"/>
+      <c r="CVB245" s="20"/>
+      <c r="CVC245" s="20"/>
+      <c r="CVD245" s="20"/>
+      <c r="CVE245" s="20"/>
+      <c r="CVF245" s="20"/>
+      <c r="CVG245" s="20"/>
+      <c r="CVH245" s="20"/>
+      <c r="CVI245" s="20"/>
+      <c r="CVJ245" s="20"/>
+      <c r="CVK245" s="20"/>
+      <c r="CVL245" s="20"/>
+      <c r="CVM245" s="20"/>
+      <c r="CVN245" s="20"/>
+      <c r="CVO245" s="20"/>
+      <c r="CVP245" s="20"/>
+      <c r="CVQ245" s="20"/>
+      <c r="CVR245" s="20"/>
+      <c r="CVS245" s="20"/>
+      <c r="CVT245" s="20"/>
+      <c r="CVU245" s="20"/>
+      <c r="CVV245" s="20"/>
+      <c r="CVW245" s="20"/>
+      <c r="CVX245" s="20"/>
+      <c r="CVY245" s="20"/>
+      <c r="CVZ245" s="20"/>
+      <c r="CWA245" s="20"/>
+      <c r="CWB245" s="20"/>
+      <c r="CWC245" s="20"/>
+      <c r="CWD245" s="20"/>
+      <c r="CWE245" s="20"/>
+      <c r="CWF245" s="20"/>
+      <c r="CWG245" s="20"/>
+      <c r="CWH245" s="20"/>
+      <c r="CWI245" s="20"/>
+      <c r="CWJ245" s="20"/>
+      <c r="CWK245" s="20"/>
+      <c r="CWL245" s="20"/>
+      <c r="CWM245" s="20"/>
+      <c r="CWN245" s="20"/>
+      <c r="CWO245" s="20"/>
+      <c r="CWP245" s="20"/>
+      <c r="CWQ245" s="20"/>
+      <c r="CWR245" s="20"/>
+      <c r="CWS245" s="20"/>
+      <c r="CWT245" s="20"/>
+      <c r="CWU245" s="20"/>
+      <c r="CWV245" s="20"/>
+      <c r="CWW245" s="20"/>
+      <c r="CWX245" s="20"/>
+      <c r="CWY245" s="20"/>
+      <c r="CWZ245" s="20"/>
+      <c r="CXA245" s="20"/>
+      <c r="CXB245" s="20"/>
+      <c r="CXC245" s="20"/>
+      <c r="CXD245" s="20"/>
+      <c r="CXE245" s="20"/>
+      <c r="CXF245" s="20"/>
+      <c r="CXG245" s="20"/>
+      <c r="CXH245" s="20"/>
+      <c r="CXI245" s="20"/>
+      <c r="CXJ245" s="20"/>
+      <c r="CXK245" s="20"/>
+      <c r="CXL245" s="20"/>
+      <c r="CXM245" s="20"/>
+      <c r="CXN245" s="20"/>
+      <c r="CXO245" s="20"/>
+      <c r="CXP245" s="20"/>
+      <c r="CXQ245" s="20"/>
+      <c r="CXR245" s="20"/>
+      <c r="CXS245" s="20"/>
+      <c r="CXT245" s="20"/>
+      <c r="CXU245" s="20"/>
+      <c r="CXV245" s="20"/>
+      <c r="CXW245" s="20"/>
+      <c r="CXX245" s="20"/>
+      <c r="CXY245" s="20"/>
+      <c r="CXZ245" s="20"/>
+      <c r="CYA245" s="20"/>
+      <c r="CYB245" s="20"/>
+      <c r="CYC245" s="20"/>
+      <c r="CYD245" s="20"/>
+      <c r="CYE245" s="20"/>
+      <c r="CYF245" s="20"/>
+      <c r="CYG245" s="20"/>
+      <c r="CYH245" s="20"/>
+      <c r="CYI245" s="20"/>
+      <c r="CYJ245" s="20"/>
+      <c r="CYK245" s="20"/>
+      <c r="CYL245" s="20"/>
+      <c r="CYM245" s="20"/>
+      <c r="CYN245" s="20"/>
+      <c r="CYO245" s="20"/>
+      <c r="CYP245" s="20"/>
+      <c r="CYQ245" s="20"/>
+      <c r="CYR245" s="20"/>
+      <c r="CYS245" s="20"/>
+      <c r="CYT245" s="20"/>
+      <c r="CYU245" s="20"/>
+      <c r="CYV245" s="20"/>
+      <c r="CYW245" s="20"/>
+      <c r="CYX245" s="20"/>
+      <c r="CYY245" s="20"/>
+      <c r="CYZ245" s="20"/>
+      <c r="CZA245" s="20"/>
+      <c r="CZB245" s="20"/>
+      <c r="CZC245" s="20"/>
+      <c r="CZD245" s="20"/>
+      <c r="CZE245" s="20"/>
+      <c r="CZF245" s="20"/>
+      <c r="CZG245" s="20"/>
+      <c r="CZH245" s="20"/>
+      <c r="CZI245" s="20"/>
+      <c r="CZJ245" s="20"/>
+      <c r="CZK245" s="20"/>
+      <c r="CZL245" s="20"/>
+      <c r="CZM245" s="20"/>
+      <c r="CZN245" s="20"/>
+      <c r="CZO245" s="20"/>
+      <c r="CZP245" s="20"/>
+      <c r="CZQ245" s="20"/>
+      <c r="CZR245" s="20"/>
+      <c r="CZS245" s="20"/>
+      <c r="CZT245" s="20"/>
+      <c r="CZU245" s="20"/>
+      <c r="CZV245" s="20"/>
+      <c r="CZW245" s="20"/>
+      <c r="CZX245" s="20"/>
+      <c r="CZY245" s="20"/>
+      <c r="CZZ245" s="20"/>
+      <c r="DAA245" s="20"/>
+      <c r="DAB245" s="20"/>
+      <c r="DAC245" s="20"/>
+      <c r="DAD245" s="20"/>
+      <c r="DAE245" s="20"/>
+      <c r="DAF245" s="20"/>
+      <c r="DAG245" s="20"/>
+      <c r="DAH245" s="20"/>
+      <c r="DAI245" s="20"/>
+      <c r="DAJ245" s="20"/>
+      <c r="DAK245" s="20"/>
+      <c r="DAL245" s="20"/>
+      <c r="DAM245" s="20"/>
+      <c r="DAN245" s="20"/>
+      <c r="DAO245" s="20"/>
+      <c r="DAP245" s="20"/>
+      <c r="DAQ245" s="20"/>
+      <c r="DAR245" s="20"/>
+      <c r="DAS245" s="20"/>
+      <c r="DAT245" s="20"/>
+      <c r="DAU245" s="20"/>
+      <c r="DAV245" s="20"/>
+      <c r="DAW245" s="20"/>
+      <c r="DAX245" s="20"/>
+      <c r="DAY245" s="20"/>
+      <c r="DAZ245" s="20"/>
+      <c r="DBA245" s="20"/>
+      <c r="DBB245" s="20"/>
+      <c r="DBC245" s="20"/>
+      <c r="DBD245" s="20"/>
+      <c r="DBE245" s="20"/>
+      <c r="DBF245" s="20"/>
+      <c r="DBG245" s="20"/>
+      <c r="DBH245" s="20"/>
+      <c r="DBI245" s="20"/>
+      <c r="DBJ245" s="20"/>
+      <c r="DBK245" s="20"/>
+      <c r="DBL245" s="20"/>
+      <c r="DBM245" s="20"/>
+      <c r="DBN245" s="20"/>
+      <c r="DBO245" s="20"/>
+      <c r="DBP245" s="20"/>
+      <c r="DBQ245" s="20"/>
+      <c r="DBR245" s="20"/>
+      <c r="DBS245" s="20"/>
+      <c r="DBT245" s="20"/>
+      <c r="DBU245" s="20"/>
+      <c r="DBV245" s="20"/>
+      <c r="DBW245" s="20"/>
+      <c r="DBX245" s="20"/>
+      <c r="DBY245" s="20"/>
+      <c r="DBZ245" s="20"/>
+      <c r="DCA245" s="20"/>
+      <c r="DCB245" s="20"/>
+      <c r="DCC245" s="20"/>
+      <c r="DCD245" s="20"/>
+      <c r="DCE245" s="20"/>
+      <c r="DCF245" s="20"/>
+      <c r="DCG245" s="20"/>
+      <c r="DCH245" s="20"/>
+      <c r="DCI245" s="20"/>
+      <c r="DCJ245" s="20"/>
+      <c r="DCK245" s="20"/>
+      <c r="DCL245" s="20"/>
+      <c r="DCM245" s="20"/>
+      <c r="DCN245" s="20"/>
+      <c r="DCO245" s="20"/>
+      <c r="DCP245" s="20"/>
+      <c r="DCQ245" s="20"/>
+      <c r="DCR245" s="20"/>
+      <c r="DCS245" s="20"/>
+      <c r="DCT245" s="20"/>
+      <c r="DCU245" s="20"/>
+      <c r="DCV245" s="20"/>
+      <c r="DCW245" s="20"/>
+      <c r="DCX245" s="20"/>
+      <c r="DCY245" s="20"/>
+      <c r="DCZ245" s="20"/>
+      <c r="DDA245" s="20"/>
+      <c r="DDB245" s="20"/>
+      <c r="DDC245" s="20"/>
+      <c r="DDD245" s="20"/>
+      <c r="DDE245" s="20"/>
+      <c r="DDF245" s="20"/>
+      <c r="DDG245" s="20"/>
+      <c r="DDH245" s="20"/>
+      <c r="DDI245" s="20"/>
+      <c r="DDJ245" s="20"/>
+      <c r="DDK245" s="20"/>
+      <c r="DDL245" s="20"/>
+      <c r="DDM245" s="20"/>
+      <c r="DDN245" s="20"/>
+      <c r="DDO245" s="20"/>
+      <c r="DDP245" s="20"/>
+      <c r="DDQ245" s="20"/>
+      <c r="DDR245" s="20"/>
+      <c r="DDS245" s="20"/>
+      <c r="DDT245" s="20"/>
+      <c r="DDU245" s="20"/>
+      <c r="DDV245" s="20"/>
+      <c r="DDW245" s="20"/>
+      <c r="DDX245" s="20"/>
+      <c r="DDY245" s="20"/>
+      <c r="DDZ245" s="20"/>
+      <c r="DEA245" s="20"/>
+      <c r="DEB245" s="20"/>
+      <c r="DEC245" s="20"/>
+      <c r="DED245" s="20"/>
+      <c r="DEE245" s="20"/>
+      <c r="DEF245" s="20"/>
+      <c r="DEG245" s="20"/>
+      <c r="DEH245" s="20"/>
+      <c r="DEI245" s="20"/>
+      <c r="DEJ245" s="20"/>
+      <c r="DEK245" s="20"/>
+      <c r="DEL245" s="20"/>
+      <c r="DEM245" s="20"/>
+      <c r="DEN245" s="20"/>
+      <c r="DEO245" s="20"/>
+      <c r="DEP245" s="20"/>
+      <c r="DEQ245" s="20"/>
+      <c r="DER245" s="20"/>
+      <c r="DES245" s="20"/>
+      <c r="DET245" s="20"/>
+      <c r="DEU245" s="20"/>
+      <c r="DEV245" s="20"/>
+      <c r="DEW245" s="20"/>
+      <c r="DEX245" s="20"/>
+      <c r="DEY245" s="20"/>
+      <c r="DEZ245" s="20"/>
+      <c r="DFA245" s="20"/>
+      <c r="DFB245" s="20"/>
+      <c r="DFC245" s="20"/>
+      <c r="DFD245" s="20"/>
+      <c r="DFE245" s="20"/>
+      <c r="DFF245" s="20"/>
+      <c r="DFG245" s="20"/>
+      <c r="DFH245" s="20"/>
+      <c r="DFI245" s="20"/>
+      <c r="DFJ245" s="20"/>
+      <c r="DFK245" s="20"/>
+      <c r="DFL245" s="20"/>
+      <c r="DFM245" s="20"/>
+      <c r="DFN245" s="20"/>
+      <c r="DFO245" s="20"/>
+      <c r="DFP245" s="20"/>
+      <c r="DFQ245" s="20"/>
+      <c r="DFR245" s="20"/>
+      <c r="DFS245" s="20"/>
+      <c r="DFT245" s="20"/>
+      <c r="DFU245" s="20"/>
+      <c r="DFV245" s="20"/>
+      <c r="DFW245" s="20"/>
+      <c r="DFX245" s="20"/>
+      <c r="DFY245" s="20"/>
+      <c r="DFZ245" s="20"/>
+      <c r="DGA245" s="20"/>
+      <c r="DGB245" s="20"/>
+      <c r="DGC245" s="20"/>
+      <c r="DGD245" s="20"/>
+      <c r="DGE245" s="20"/>
+      <c r="DGF245" s="20"/>
+      <c r="DGG245" s="20"/>
+      <c r="DGH245" s="20"/>
+      <c r="DGI245" s="20"/>
+      <c r="DGJ245" s="20"/>
+      <c r="DGK245" s="20"/>
+      <c r="DGL245" s="20"/>
+      <c r="DGM245" s="20"/>
+      <c r="DGN245" s="20"/>
+      <c r="DGO245" s="20"/>
+      <c r="DGP245" s="20"/>
+      <c r="DGQ245" s="20"/>
+      <c r="DGR245" s="20"/>
+      <c r="DGS245" s="20"/>
+      <c r="DGT245" s="20"/>
+      <c r="DGU245" s="20"/>
+      <c r="DGV245" s="20"/>
+      <c r="DGW245" s="20"/>
+      <c r="DGX245" s="20"/>
+      <c r="DGY245" s="20"/>
+      <c r="DGZ245" s="20"/>
+      <c r="DHA245" s="20"/>
+      <c r="DHB245" s="20"/>
+      <c r="DHC245" s="20"/>
+      <c r="DHD245" s="20"/>
+      <c r="DHE245" s="20"/>
+      <c r="DHF245" s="20"/>
+      <c r="DHG245" s="20"/>
+      <c r="DHH245" s="20"/>
+      <c r="DHI245" s="20"/>
+      <c r="DHJ245" s="20"/>
+      <c r="DHK245" s="20"/>
+      <c r="DHL245" s="20"/>
+      <c r="DHM245" s="20"/>
+      <c r="DHN245" s="20"/>
+      <c r="DHO245" s="20"/>
+      <c r="DHP245" s="20"/>
+      <c r="DHQ245" s="20"/>
+      <c r="DHR245" s="20"/>
+      <c r="DHS245" s="20"/>
+      <c r="DHT245" s="20"/>
+      <c r="DHU245" s="20"/>
+      <c r="DHV245" s="20"/>
+      <c r="DHW245" s="20"/>
+      <c r="DHX245" s="20"/>
+      <c r="DHY245" s="20"/>
+      <c r="DHZ245" s="20"/>
+      <c r="DIA245" s="20"/>
+      <c r="DIB245" s="20"/>
+      <c r="DIC245" s="20"/>
+      <c r="DID245" s="20"/>
+      <c r="DIE245" s="20"/>
+      <c r="DIF245" s="20"/>
+      <c r="DIG245" s="20"/>
+      <c r="DIH245" s="20"/>
+      <c r="DII245" s="20"/>
+      <c r="DIJ245" s="20"/>
+      <c r="DIK245" s="20"/>
+      <c r="DIL245" s="20"/>
+      <c r="DIM245" s="20"/>
+      <c r="DIN245" s="20"/>
+      <c r="DIO245" s="20"/>
+      <c r="DIP245" s="20"/>
+      <c r="DIQ245" s="20"/>
+      <c r="DIR245" s="20"/>
+      <c r="DIS245" s="20"/>
+      <c r="DIT245" s="20"/>
+      <c r="DIU245" s="20"/>
+      <c r="DIV245" s="20"/>
+      <c r="DIW245" s="20"/>
+      <c r="DIX245" s="20"/>
+      <c r="DIY245" s="20"/>
+      <c r="DIZ245" s="20"/>
+      <c r="DJA245" s="20"/>
+      <c r="DJB245" s="20"/>
+      <c r="DJC245" s="20"/>
+      <c r="DJD245" s="20"/>
+      <c r="DJE245" s="20"/>
+      <c r="DJF245" s="20"/>
+      <c r="DJG245" s="20"/>
+      <c r="DJH245" s="20"/>
+      <c r="DJI245" s="20"/>
+      <c r="DJJ245" s="20"/>
+      <c r="DJK245" s="20"/>
+      <c r="DJL245" s="20"/>
+      <c r="DJM245" s="20"/>
+      <c r="DJN245" s="20"/>
+      <c r="DJO245" s="20"/>
+      <c r="DJP245" s="20"/>
+      <c r="DJQ245" s="20"/>
+      <c r="DJR245" s="20"/>
+      <c r="DJS245" s="20"/>
+      <c r="DJT245" s="20"/>
+      <c r="DJU245" s="20"/>
+      <c r="DJV245" s="20"/>
+      <c r="DJW245" s="20"/>
+      <c r="DJX245" s="20"/>
+      <c r="DJY245" s="20"/>
+      <c r="DJZ245" s="20"/>
+      <c r="DKA245" s="20"/>
+      <c r="DKB245" s="20"/>
+      <c r="DKC245" s="20"/>
+      <c r="DKD245" s="20"/>
+      <c r="DKE245" s="20"/>
+      <c r="DKF245" s="20"/>
+      <c r="DKG245" s="20"/>
+      <c r="DKH245" s="20"/>
+      <c r="DKI245" s="20"/>
+      <c r="DKJ245" s="20"/>
+      <c r="DKK245" s="20"/>
+      <c r="DKL245" s="20"/>
+      <c r="DKM245" s="20"/>
+      <c r="DKN245" s="20"/>
+      <c r="DKO245" s="20"/>
+      <c r="DKP245" s="20"/>
+      <c r="DKQ245" s="20"/>
+      <c r="DKR245" s="20"/>
+      <c r="DKS245" s="20"/>
+      <c r="DKT245" s="20"/>
+      <c r="DKU245" s="20"/>
+      <c r="DKV245" s="20"/>
+      <c r="DKW245" s="20"/>
+      <c r="DKX245" s="20"/>
+      <c r="DKY245" s="20"/>
+      <c r="DKZ245" s="20"/>
+      <c r="DLA245" s="20"/>
+      <c r="DLB245" s="20"/>
+      <c r="DLC245" s="20"/>
+      <c r="DLD245" s="20"/>
+      <c r="DLE245" s="20"/>
+      <c r="DLF245" s="20"/>
+      <c r="DLG245" s="20"/>
+      <c r="DLH245" s="20"/>
+      <c r="DLI245" s="20"/>
+      <c r="DLJ245" s="20"/>
+      <c r="DLK245" s="20"/>
+      <c r="DLL245" s="20"/>
+      <c r="DLM245" s="20"/>
+      <c r="DLN245" s="20"/>
+      <c r="DLO245" s="20"/>
+      <c r="DLP245" s="20"/>
+      <c r="DLQ245" s="20"/>
+      <c r="DLR245" s="20"/>
+      <c r="DLS245" s="20"/>
+      <c r="DLT245" s="20"/>
+      <c r="DLU245" s="20"/>
+      <c r="DLV245" s="20"/>
+      <c r="DLW245" s="20"/>
+      <c r="DLX245" s="20"/>
+      <c r="DLY245" s="20"/>
+      <c r="DLZ245" s="20"/>
+      <c r="DMA245" s="20"/>
+      <c r="DMB245" s="20"/>
+      <c r="DMC245" s="20"/>
+      <c r="DMD245" s="20"/>
+      <c r="DME245" s="20"/>
+      <c r="DMF245" s="20"/>
+      <c r="DMG245" s="20"/>
+      <c r="DMH245" s="20"/>
+      <c r="DMI245" s="20"/>
+      <c r="DMJ245" s="20"/>
+      <c r="DMK245" s="20"/>
+      <c r="DML245" s="20"/>
+      <c r="DMM245" s="20"/>
+      <c r="DMN245" s="20"/>
+      <c r="DMO245" s="20"/>
+      <c r="DMP245" s="20"/>
+      <c r="DMQ245" s="20"/>
+      <c r="DMR245" s="20"/>
+      <c r="DMS245" s="20"/>
+      <c r="DMT245" s="20"/>
+      <c r="DMU245" s="20"/>
+      <c r="DMV245" s="20"/>
+      <c r="DMW245" s="20"/>
+      <c r="DMX245" s="20"/>
+      <c r="DMY245" s="20"/>
+      <c r="DMZ245" s="20"/>
+      <c r="DNA245" s="20"/>
+      <c r="DNB245" s="20"/>
+      <c r="DNC245" s="20"/>
+      <c r="DND245" s="20"/>
+      <c r="DNE245" s="20"/>
+      <c r="DNF245" s="20"/>
+      <c r="DNG245" s="20"/>
+      <c r="DNH245" s="20"/>
+      <c r="DNI245" s="20"/>
+      <c r="DNJ245" s="20"/>
+      <c r="DNK245" s="20"/>
+      <c r="DNL245" s="20"/>
+      <c r="DNM245" s="20"/>
+      <c r="DNN245" s="20"/>
+      <c r="DNO245" s="20"/>
+      <c r="DNP245" s="20"/>
+      <c r="DNQ245" s="20"/>
+      <c r="DNR245" s="20"/>
+      <c r="DNS245" s="20"/>
+      <c r="DNT245" s="20"/>
+      <c r="DNU245" s="20"/>
+      <c r="DNV245" s="20"/>
+      <c r="DNW245" s="20"/>
+      <c r="DNX245" s="20"/>
+      <c r="DNY245" s="20"/>
+      <c r="DNZ245" s="20"/>
+      <c r="DOA245" s="20"/>
+      <c r="DOB245" s="20"/>
+      <c r="DOC245" s="20"/>
+      <c r="DOD245" s="20"/>
+      <c r="DOE245" s="20"/>
+      <c r="DOF245" s="20"/>
+      <c r="DOG245" s="20"/>
+      <c r="DOH245" s="20"/>
+      <c r="DOI245" s="20"/>
+      <c r="DOJ245" s="20"/>
+      <c r="DOK245" s="20"/>
+      <c r="DOL245" s="20"/>
+      <c r="DOM245" s="20"/>
+      <c r="DON245" s="20"/>
+      <c r="DOO245" s="20"/>
+      <c r="DOP245" s="20"/>
+      <c r="DOQ245" s="20"/>
+      <c r="DOR245" s="20"/>
+      <c r="DOS245" s="20"/>
+      <c r="DOT245" s="20"/>
+      <c r="DOU245" s="20"/>
+      <c r="DOV245" s="20"/>
+      <c r="DOW245" s="20"/>
+      <c r="DOX245" s="20"/>
+      <c r="DOY245" s="20"/>
+      <c r="DOZ245" s="20"/>
+      <c r="DPA245" s="20"/>
+      <c r="DPB245" s="20"/>
+      <c r="DPC245" s="20"/>
+      <c r="DPD245" s="20"/>
+      <c r="DPE245" s="20"/>
+      <c r="DPF245" s="20"/>
+      <c r="DPG245" s="20"/>
+      <c r="DPH245" s="20"/>
+      <c r="DPI245" s="20"/>
+      <c r="DPJ245" s="20"/>
+      <c r="DPK245" s="20"/>
+      <c r="DPL245" s="20"/>
+      <c r="DPM245" s="20"/>
+      <c r="DPN245" s="20"/>
+      <c r="DPO245" s="20"/>
+      <c r="DPP245" s="20"/>
+      <c r="DPQ245" s="20"/>
+      <c r="DPR245" s="20"/>
+      <c r="DPS245" s="20"/>
+      <c r="DPT245" s="20"/>
+      <c r="DPU245" s="20"/>
+      <c r="DPV245" s="20"/>
+      <c r="DPW245" s="20"/>
+      <c r="DPX245" s="20"/>
+      <c r="DPY245" s="20"/>
+      <c r="DPZ245" s="20"/>
+      <c r="DQA245" s="20"/>
+      <c r="DQB245" s="20"/>
+      <c r="DQC245" s="20"/>
+      <c r="DQD245" s="20"/>
+      <c r="DQE245" s="20"/>
+      <c r="DQF245" s="20"/>
+      <c r="DQG245" s="20"/>
+      <c r="DQH245" s="20"/>
+      <c r="DQI245" s="20"/>
+      <c r="DQJ245" s="20"/>
+      <c r="DQK245" s="20"/>
+      <c r="DQL245" s="20"/>
+      <c r="DQM245" s="20"/>
+      <c r="DQN245" s="20"/>
+      <c r="DQO245" s="20"/>
+      <c r="DQP245" s="20"/>
+      <c r="DQQ245" s="20"/>
+      <c r="DQR245" s="20"/>
+      <c r="DQS245" s="20"/>
+      <c r="DQT245" s="20"/>
+      <c r="DQU245" s="20"/>
+      <c r="DQV245" s="20"/>
+      <c r="DQW245" s="20"/>
+      <c r="DQX245" s="20"/>
+      <c r="DQY245" s="20"/>
+      <c r="DQZ245" s="20"/>
+      <c r="DRA245" s="20"/>
+      <c r="DRB245" s="20"/>
+      <c r="DRC245" s="20"/>
+      <c r="DRD245" s="20"/>
+      <c r="DRE245" s="20"/>
+      <c r="DRF245" s="20"/>
+      <c r="DRG245" s="20"/>
+      <c r="DRH245" s="20"/>
+      <c r="DRI245" s="20"/>
+      <c r="DRJ245" s="20"/>
+      <c r="DRK245" s="20"/>
+      <c r="DRL245" s="20"/>
+      <c r="DRM245" s="20"/>
+      <c r="DRN245" s="20"/>
+      <c r="DRO245" s="20"/>
+      <c r="DRP245" s="20"/>
+      <c r="DRQ245" s="20"/>
+      <c r="DRR245" s="20"/>
+      <c r="DRS245" s="20"/>
+      <c r="DRT245" s="20"/>
+      <c r="DRU245" s="20"/>
+      <c r="DRV245" s="20"/>
+      <c r="DRW245" s="20"/>
+      <c r="DRX245" s="20"/>
+      <c r="DRY245" s="20"/>
+      <c r="DRZ245" s="20"/>
+      <c r="DSA245" s="20"/>
+      <c r="DSB245" s="20"/>
+      <c r="DSC245" s="20"/>
+      <c r="DSD245" s="20"/>
+      <c r="DSE245" s="20"/>
+      <c r="DSF245" s="20"/>
+      <c r="DSG245" s="20"/>
+      <c r="DSH245" s="20"/>
+      <c r="DSI245" s="20"/>
+      <c r="DSJ245" s="20"/>
+      <c r="DSK245" s="20"/>
+      <c r="DSL245" s="20"/>
+      <c r="DSM245" s="20"/>
+      <c r="DSN245" s="20"/>
+      <c r="DSO245" s="20"/>
+      <c r="DSP245" s="20"/>
+      <c r="DSQ245" s="20"/>
+      <c r="DSR245" s="20"/>
+      <c r="DSS245" s="20"/>
+      <c r="DST245" s="20"/>
+      <c r="DSU245" s="20"/>
+      <c r="DSV245" s="20"/>
+      <c r="DSW245" s="20"/>
+      <c r="DSX245" s="20"/>
+      <c r="DSY245" s="20"/>
+      <c r="DSZ245" s="20"/>
+      <c r="DTA245" s="20"/>
+      <c r="DTB245" s="20"/>
+      <c r="DTC245" s="20"/>
+      <c r="DTD245" s="20"/>
+      <c r="DTE245" s="20"/>
+      <c r="DTF245" s="20"/>
+      <c r="DTG245" s="20"/>
+      <c r="DTH245" s="20"/>
+      <c r="DTI245" s="20"/>
+      <c r="DTJ245" s="20"/>
+      <c r="DTK245" s="20"/>
+      <c r="DTL245" s="20"/>
+      <c r="DTM245" s="20"/>
+      <c r="DTN245" s="20"/>
+      <c r="DTO245" s="20"/>
+      <c r="DTP245" s="20"/>
+      <c r="DTQ245" s="20"/>
+      <c r="DTR245" s="20"/>
+      <c r="DTS245" s="20"/>
+      <c r="DTT245" s="20"/>
+      <c r="DTU245" s="20"/>
+      <c r="DTV245" s="20"/>
+      <c r="DTW245" s="20"/>
+      <c r="DTX245" s="20"/>
+      <c r="DTY245" s="20"/>
+      <c r="DTZ245" s="20"/>
+      <c r="DUA245" s="20"/>
+      <c r="DUB245" s="20"/>
+      <c r="DUC245" s="20"/>
+      <c r="DUD245" s="20"/>
+      <c r="DUE245" s="20"/>
+      <c r="DUF245" s="20"/>
+      <c r="DUG245" s="20"/>
+      <c r="DUH245" s="20"/>
+      <c r="DUI245" s="20"/>
+      <c r="DUJ245" s="20"/>
+      <c r="DUK245" s="20"/>
+      <c r="DUL245" s="20"/>
+      <c r="DUM245" s="20"/>
+      <c r="DUN245" s="20"/>
+      <c r="DUO245" s="20"/>
+      <c r="DUP245" s="20"/>
+      <c r="DUQ245" s="20"/>
+      <c r="DUR245" s="20"/>
+      <c r="DUS245" s="20"/>
+      <c r="DUT245" s="20"/>
+      <c r="DUU245" s="20"/>
+      <c r="DUV245" s="20"/>
+      <c r="DUW245" s="20"/>
+      <c r="DUX245" s="20"/>
+      <c r="DUY245" s="20"/>
+      <c r="DUZ245" s="20"/>
+      <c r="DVA245" s="20"/>
+      <c r="DVB245" s="20"/>
+      <c r="DVC245" s="20"/>
+      <c r="DVD245" s="20"/>
+      <c r="DVE245" s="20"/>
+      <c r="DVF245" s="20"/>
+      <c r="DVG245" s="20"/>
+      <c r="DVH245" s="20"/>
+      <c r="DVI245" s="20"/>
+      <c r="DVJ245" s="20"/>
+      <c r="DVK245" s="20"/>
+      <c r="DVL245" s="20"/>
+      <c r="DVM245" s="20"/>
+      <c r="DVN245" s="20"/>
+      <c r="DVO245" s="20"/>
+      <c r="DVP245" s="20"/>
+      <c r="DVQ245" s="20"/>
+      <c r="DVR245" s="20"/>
+      <c r="DVS245" s="20"/>
+      <c r="DVT245" s="20"/>
+      <c r="DVU245" s="20"/>
+      <c r="DVV245" s="20"/>
+      <c r="DVW245" s="20"/>
+      <c r="DVX245" s="20"/>
+      <c r="DVY245" s="20"/>
+      <c r="DVZ245" s="20"/>
+      <c r="DWA245" s="20"/>
+      <c r="DWB245" s="20"/>
+      <c r="DWC245" s="20"/>
+      <c r="DWD245" s="20"/>
+      <c r="DWE245" s="20"/>
+      <c r="DWF245" s="20"/>
+      <c r="DWG245" s="20"/>
+      <c r="DWH245" s="20"/>
+      <c r="DWI245" s="20"/>
+      <c r="DWJ245" s="20"/>
+      <c r="DWK245" s="20"/>
+      <c r="DWL245" s="20"/>
+      <c r="DWM245" s="20"/>
+      <c r="DWN245" s="20"/>
+      <c r="DWO245" s="20"/>
+      <c r="DWP245" s="20"/>
+      <c r="DWQ245" s="20"/>
+      <c r="DWR245" s="20"/>
+      <c r="DWS245" s="20"/>
+      <c r="DWT245" s="20"/>
+      <c r="DWU245" s="20"/>
+      <c r="DWV245" s="20"/>
+      <c r="DWW245" s="20"/>
+      <c r="DWX245" s="20"/>
+      <c r="DWY245" s="20"/>
+      <c r="DWZ245" s="20"/>
+      <c r="DXA245" s="20"/>
+      <c r="DXB245" s="20"/>
+      <c r="DXC245" s="20"/>
+      <c r="DXD245" s="20"/>
+      <c r="DXE245" s="20"/>
+      <c r="DXF245" s="20"/>
+      <c r="DXG245" s="20"/>
+      <c r="DXH245" s="20"/>
+      <c r="DXI245" s="20"/>
+      <c r="DXJ245" s="20"/>
+      <c r="DXK245" s="20"/>
+      <c r="DXL245" s="20"/>
+      <c r="DXM245" s="20"/>
+      <c r="DXN245" s="20"/>
+      <c r="DXO245" s="20"/>
+      <c r="DXP245" s="20"/>
+      <c r="DXQ245" s="20"/>
+      <c r="DXR245" s="20"/>
+      <c r="DXS245" s="20"/>
+      <c r="DXT245" s="20"/>
+      <c r="DXU245" s="20"/>
+      <c r="DXV245" s="20"/>
+      <c r="DXW245" s="20"/>
+      <c r="DXX245" s="20"/>
+      <c r="DXY245" s="20"/>
+      <c r="DXZ245" s="20"/>
+      <c r="DYA245" s="20"/>
+      <c r="DYB245" s="20"/>
+      <c r="DYC245" s="20"/>
+      <c r="DYD245" s="20"/>
+      <c r="DYE245" s="20"/>
+      <c r="DYF245" s="20"/>
+      <c r="DYG245" s="20"/>
+      <c r="DYH245" s="20"/>
+      <c r="DYI245" s="20"/>
+      <c r="DYJ245" s="20"/>
+      <c r="DYK245" s="20"/>
+      <c r="DYL245" s="20"/>
+      <c r="DYM245" s="20"/>
+      <c r="DYN245" s="20"/>
+      <c r="DYO245" s="20"/>
+      <c r="DYP245" s="20"/>
+      <c r="DYQ245" s="20"/>
+      <c r="DYR245" s="20"/>
+      <c r="DYS245" s="20"/>
+      <c r="DYT245" s="20"/>
+      <c r="DYU245" s="20"/>
+      <c r="DYV245" s="20"/>
+      <c r="DYW245" s="20"/>
+      <c r="DYX245" s="20"/>
+      <c r="DYY245" s="20"/>
+      <c r="DYZ245" s="20"/>
+      <c r="DZA245" s="20"/>
+      <c r="DZB245" s="20"/>
+      <c r="DZC245" s="20"/>
+      <c r="DZD245" s="20"/>
+      <c r="DZE245" s="20"/>
+      <c r="DZF245" s="20"/>
+      <c r="DZG245" s="20"/>
+      <c r="DZH245" s="20"/>
+      <c r="DZI245" s="20"/>
+      <c r="DZJ245" s="20"/>
+      <c r="DZK245" s="20"/>
+      <c r="DZL245" s="20"/>
+      <c r="DZM245" s="20"/>
+      <c r="DZN245" s="20"/>
+      <c r="DZO245" s="20"/>
+      <c r="DZP245" s="20"/>
+      <c r="DZQ245" s="20"/>
+      <c r="DZR245" s="20"/>
+      <c r="DZS245" s="20"/>
+      <c r="DZT245" s="20"/>
+      <c r="DZU245" s="20"/>
+      <c r="DZV245" s="20"/>
+      <c r="DZW245" s="20"/>
+      <c r="DZX245" s="20"/>
+      <c r="DZY245" s="20"/>
+      <c r="DZZ245" s="20"/>
+      <c r="EAA245" s="20"/>
+      <c r="EAB245" s="20"/>
+      <c r="EAC245" s="20"/>
+      <c r="EAD245" s="20"/>
+      <c r="EAE245" s="20"/>
+      <c r="EAF245" s="20"/>
+      <c r="EAG245" s="20"/>
+      <c r="EAH245" s="20"/>
+      <c r="EAI245" s="20"/>
+      <c r="EAJ245" s="20"/>
+      <c r="EAK245" s="20"/>
+      <c r="EAL245" s="20"/>
+      <c r="EAM245" s="20"/>
+      <c r="EAN245" s="20"/>
+      <c r="EAO245" s="20"/>
+      <c r="EAP245" s="20"/>
+      <c r="EAQ245" s="20"/>
+      <c r="EAR245" s="20"/>
+      <c r="EAS245" s="20"/>
+      <c r="EAT245" s="20"/>
+      <c r="EAU245" s="20"/>
+      <c r="EAV245" s="20"/>
+      <c r="EAW245" s="20"/>
+      <c r="EAX245" s="20"/>
+      <c r="EAY245" s="20"/>
+      <c r="EAZ245" s="20"/>
+      <c r="EBA245" s="20"/>
+      <c r="EBB245" s="20"/>
+      <c r="EBC245" s="20"/>
+      <c r="EBD245" s="20"/>
+      <c r="EBE245" s="20"/>
+      <c r="EBF245" s="20"/>
+      <c r="EBG245" s="20"/>
+      <c r="EBH245" s="20"/>
+      <c r="EBI245" s="20"/>
+      <c r="EBJ245" s="20"/>
+      <c r="EBK245" s="20"/>
+      <c r="EBL245" s="20"/>
+      <c r="EBM245" s="20"/>
+      <c r="EBN245" s="20"/>
+      <c r="EBO245" s="20"/>
+      <c r="EBP245" s="20"/>
+      <c r="EBQ245" s="20"/>
+      <c r="EBR245" s="20"/>
+      <c r="EBS245" s="20"/>
+      <c r="EBT245" s="20"/>
+      <c r="EBU245" s="20"/>
+      <c r="EBV245" s="20"/>
+      <c r="EBW245" s="20"/>
+      <c r="EBX245" s="20"/>
+      <c r="EBY245" s="20"/>
+      <c r="EBZ245" s="20"/>
+      <c r="ECA245" s="20"/>
+      <c r="ECB245" s="20"/>
+      <c r="ECC245" s="20"/>
+      <c r="ECD245" s="20"/>
+      <c r="ECE245" s="20"/>
+      <c r="ECF245" s="20"/>
+      <c r="ECG245" s="20"/>
+      <c r="ECH245" s="20"/>
+      <c r="ECI245" s="20"/>
+      <c r="ECJ245" s="20"/>
+      <c r="ECK245" s="20"/>
+      <c r="ECL245" s="20"/>
+      <c r="ECM245" s="20"/>
+      <c r="ECN245" s="20"/>
+      <c r="ECO245" s="20"/>
+      <c r="ECP245" s="20"/>
+      <c r="ECQ245" s="20"/>
+      <c r="ECR245" s="20"/>
+      <c r="ECS245" s="20"/>
+      <c r="ECT245" s="20"/>
+      <c r="ECU245" s="20"/>
+      <c r="ECV245" s="20"/>
+      <c r="ECW245" s="20"/>
+      <c r="ECX245" s="20"/>
+      <c r="ECY245" s="20"/>
+      <c r="ECZ245" s="20"/>
+      <c r="EDA245" s="20"/>
+      <c r="EDB245" s="20"/>
+      <c r="EDC245" s="20"/>
+      <c r="EDD245" s="20"/>
+      <c r="EDE245" s="20"/>
+      <c r="EDF245" s="20"/>
+      <c r="EDG245" s="20"/>
+      <c r="EDH245" s="20"/>
+      <c r="EDI245" s="20"/>
+      <c r="EDJ245" s="20"/>
+      <c r="EDK245" s="20"/>
+      <c r="EDL245" s="20"/>
+      <c r="EDM245" s="20"/>
+      <c r="EDN245" s="20"/>
+      <c r="EDO245" s="20"/>
+      <c r="EDP245" s="20"/>
+      <c r="EDQ245" s="20"/>
+      <c r="EDR245" s="20"/>
+      <c r="EDS245" s="20"/>
+      <c r="EDT245" s="20"/>
+      <c r="EDU245" s="20"/>
+      <c r="EDV245" s="20"/>
+      <c r="EDW245" s="20"/>
+      <c r="EDX245" s="20"/>
+      <c r="EDY245" s="20"/>
+      <c r="EDZ245" s="20"/>
+      <c r="EEA245" s="20"/>
+      <c r="EEB245" s="20"/>
+      <c r="EEC245" s="20"/>
+      <c r="EED245" s="20"/>
+      <c r="EEE245" s="20"/>
+      <c r="EEF245" s="20"/>
+      <c r="EEG245" s="20"/>
+      <c r="EEH245" s="20"/>
+      <c r="EEI245" s="20"/>
+      <c r="EEJ245" s="20"/>
+      <c r="EEK245" s="20"/>
+      <c r="EEL245" s="20"/>
+      <c r="EEM245" s="20"/>
+      <c r="EEN245" s="20"/>
+      <c r="EEO245" s="20"/>
+      <c r="EEP245" s="20"/>
+      <c r="EEQ245" s="20"/>
+      <c r="EER245" s="20"/>
+      <c r="EES245" s="20"/>
+      <c r="EET245" s="20"/>
+      <c r="EEU245" s="20"/>
+      <c r="EEV245" s="20"/>
+      <c r="EEW245" s="20"/>
+      <c r="EEX245" s="20"/>
+      <c r="EEY245" s="20"/>
+      <c r="EEZ245" s="20"/>
+      <c r="EFA245" s="20"/>
+      <c r="EFB245" s="20"/>
+      <c r="EFC245" s="20"/>
+      <c r="EFD245" s="20"/>
+      <c r="EFE245" s="20"/>
+      <c r="EFF245" s="20"/>
+      <c r="EFG245" s="20"/>
+      <c r="EFH245" s="20"/>
+      <c r="EFI245" s="20"/>
+      <c r="EFJ245" s="20"/>
+      <c r="EFK245" s="20"/>
+      <c r="EFL245" s="20"/>
+      <c r="EFM245" s="20"/>
+      <c r="EFN245" s="20"/>
+      <c r="EFO245" s="20"/>
+      <c r="EFP245" s="20"/>
+      <c r="EFQ245" s="20"/>
+      <c r="EFR245" s="20"/>
+      <c r="EFS245" s="20"/>
+      <c r="EFT245" s="20"/>
+      <c r="EFU245" s="20"/>
+      <c r="EFV245" s="20"/>
+      <c r="EFW245" s="20"/>
+      <c r="EFX245" s="20"/>
+      <c r="EFY245" s="20"/>
+      <c r="EFZ245" s="20"/>
+      <c r="EGA245" s="20"/>
+      <c r="EGB245" s="20"/>
+      <c r="EGC245" s="20"/>
+      <c r="EGD245" s="20"/>
+      <c r="EGE245" s="20"/>
+      <c r="EGF245" s="20"/>
+      <c r="EGG245" s="20"/>
+      <c r="EGH245" s="20"/>
+      <c r="EGI245" s="20"/>
+      <c r="EGJ245" s="20"/>
+      <c r="EGK245" s="20"/>
+      <c r="EGL245" s="20"/>
+      <c r="EGM245" s="20"/>
+      <c r="EGN245" s="20"/>
+      <c r="EGO245" s="20"/>
+      <c r="EGP245" s="20"/>
+      <c r="EGQ245" s="20"/>
+      <c r="EGR245" s="20"/>
+      <c r="EGS245" s="20"/>
+      <c r="EGT245" s="20"/>
+      <c r="EGU245" s="20"/>
+      <c r="EGV245" s="20"/>
+      <c r="EGW245" s="20"/>
+      <c r="EGX245" s="20"/>
+      <c r="EGY245" s="20"/>
+      <c r="EGZ245" s="20"/>
+      <c r="EHA245" s="20"/>
+      <c r="EHB245" s="20"/>
+      <c r="EHC245" s="20"/>
+      <c r="EHD245" s="20"/>
+      <c r="EHE245" s="20"/>
+      <c r="EHF245" s="20"/>
+      <c r="EHG245" s="20"/>
+      <c r="EHH245" s="20"/>
+      <c r="EHI245" s="20"/>
+      <c r="EHJ245" s="20"/>
+      <c r="EHK245" s="20"/>
+      <c r="EHL245" s="20"/>
+      <c r="EHM245" s="20"/>
+      <c r="EHN245" s="20"/>
+      <c r="EHO245" s="20"/>
+      <c r="EHP245" s="20"/>
+      <c r="EHQ245" s="20"/>
+      <c r="EHR245" s="20"/>
+      <c r="EHS245" s="20"/>
+      <c r="EHT245" s="20"/>
+      <c r="EHU245" s="20"/>
+      <c r="EHV245" s="20"/>
+      <c r="EHW245" s="20"/>
+      <c r="EHX245" s="20"/>
+      <c r="EHY245" s="20"/>
+      <c r="EHZ245" s="20"/>
+      <c r="EIA245" s="20"/>
+      <c r="EIB245" s="20"/>
+      <c r="EIC245" s="20"/>
+      <c r="EID245" s="20"/>
+      <c r="EIE245" s="20"/>
+      <c r="EIF245" s="20"/>
+      <c r="EIG245" s="20"/>
+      <c r="EIH245" s="20"/>
+      <c r="EII245" s="20"/>
+      <c r="EIJ245" s="20"/>
+      <c r="EIK245" s="20"/>
+      <c r="EIL245" s="20"/>
+      <c r="EIM245" s="20"/>
+      <c r="EIN245" s="20"/>
+      <c r="EIO245" s="20"/>
+      <c r="EIP245" s="20"/>
+      <c r="EIQ245" s="20"/>
+      <c r="EIR245" s="20"/>
+      <c r="EIS245" s="20"/>
+      <c r="EIT245" s="20"/>
+      <c r="EIU245" s="20"/>
+      <c r="EIV245" s="20"/>
+      <c r="EIW245" s="20"/>
+      <c r="EIX245" s="20"/>
+      <c r="EIY245" s="20"/>
+      <c r="EIZ245" s="20"/>
+      <c r="EJA245" s="20"/>
+      <c r="EJB245" s="20"/>
+      <c r="EJC245" s="20"/>
+      <c r="EJD245" s="20"/>
+      <c r="EJE245" s="20"/>
+      <c r="EJF245" s="20"/>
+      <c r="EJG245" s="20"/>
+      <c r="EJH245" s="20"/>
+      <c r="EJI245" s="20"/>
+      <c r="EJJ245" s="20"/>
+      <c r="EJK245" s="20"/>
+      <c r="EJL245" s="20"/>
+      <c r="EJM245" s="20"/>
+      <c r="EJN245" s="20"/>
+      <c r="EJO245" s="20"/>
+      <c r="EJP245" s="20"/>
+      <c r="EJQ245" s="20"/>
+      <c r="EJR245" s="20"/>
+      <c r="EJS245" s="20"/>
+      <c r="EJT245" s="20"/>
+      <c r="EJU245" s="20"/>
+      <c r="EJV245" s="20"/>
+      <c r="EJW245" s="20"/>
+      <c r="EJX245" s="20"/>
+      <c r="EJY245" s="20"/>
+      <c r="EJZ245" s="20"/>
+      <c r="EKA245" s="20"/>
+      <c r="EKB245" s="20"/>
+      <c r="EKC245" s="20"/>
+      <c r="EKD245" s="20"/>
+      <c r="EKE245" s="20"/>
+      <c r="EKF245" s="20"/>
+      <c r="EKG245" s="20"/>
+      <c r="EKH245" s="20"/>
+      <c r="EKI245" s="20"/>
+      <c r="EKJ245" s="20"/>
+      <c r="EKK245" s="20"/>
+      <c r="EKL245" s="20"/>
+      <c r="EKM245" s="20"/>
+      <c r="EKN245" s="20"/>
+      <c r="EKO245" s="20"/>
+      <c r="EKP245" s="20"/>
+      <c r="EKQ245" s="20"/>
+      <c r="EKR245" s="20"/>
+      <c r="EKS245" s="20"/>
+      <c r="EKT245" s="20"/>
+      <c r="EKU245" s="20"/>
+      <c r="EKV245" s="20"/>
+      <c r="EKW245" s="20"/>
+      <c r="EKX245" s="20"/>
+      <c r="EKY245" s="20"/>
+      <c r="EKZ245" s="20"/>
+      <c r="ELA245" s="20"/>
+      <c r="ELB245" s="20"/>
+      <c r="ELC245" s="20"/>
+      <c r="ELD245" s="20"/>
+      <c r="ELE245" s="20"/>
+      <c r="ELF245" s="20"/>
+      <c r="ELG245" s="20"/>
+      <c r="ELH245" s="20"/>
+      <c r="ELI245" s="20"/>
+      <c r="ELJ245" s="20"/>
+      <c r="ELK245" s="20"/>
+      <c r="ELL245" s="20"/>
+      <c r="ELM245" s="20"/>
+      <c r="ELN245" s="20"/>
+      <c r="ELO245" s="20"/>
+      <c r="ELP245" s="20"/>
+      <c r="ELQ245" s="20"/>
+      <c r="ELR245" s="20"/>
+      <c r="ELS245" s="20"/>
+      <c r="ELT245" s="20"/>
+      <c r="ELU245" s="20"/>
+      <c r="ELV245" s="20"/>
+      <c r="ELW245" s="20"/>
+      <c r="ELX245" s="20"/>
+      <c r="ELY245" s="20"/>
+      <c r="ELZ245" s="20"/>
+      <c r="EMA245" s="20"/>
+      <c r="EMB245" s="20"/>
+      <c r="EMC245" s="20"/>
+      <c r="EMD245" s="20"/>
+      <c r="EME245" s="20"/>
+      <c r="EMF245" s="20"/>
+      <c r="EMG245" s="20"/>
+      <c r="EMH245" s="20"/>
+      <c r="EMI245" s="20"/>
+      <c r="EMJ245" s="20"/>
+      <c r="EMK245" s="20"/>
+      <c r="EML245" s="20"/>
+      <c r="EMM245" s="20"/>
+      <c r="EMN245" s="20"/>
+      <c r="EMO245" s="20"/>
+      <c r="EMP245" s="20"/>
+      <c r="EMQ245" s="20"/>
+      <c r="EMR245" s="20"/>
+      <c r="EMS245" s="20"/>
+      <c r="EMT245" s="20"/>
+      <c r="EMU245" s="20"/>
+      <c r="EMV245" s="20"/>
+      <c r="EMW245" s="20"/>
+      <c r="EMX245" s="20"/>
+      <c r="EMY245" s="20"/>
+      <c r="EMZ245" s="20"/>
+      <c r="ENA245" s="20"/>
+      <c r="ENB245" s="20"/>
+      <c r="ENC245" s="20"/>
+      <c r="END245" s="20"/>
+      <c r="ENE245" s="20"/>
+      <c r="ENF245" s="20"/>
+      <c r="ENG245" s="20"/>
+      <c r="ENH245" s="20"/>
+      <c r="ENI245" s="20"/>
+      <c r="ENJ245" s="20"/>
+      <c r="ENK245" s="20"/>
+      <c r="ENL245" s="20"/>
+      <c r="ENM245" s="20"/>
+      <c r="ENN245" s="20"/>
+      <c r="ENO245" s="20"/>
+      <c r="ENP245" s="20"/>
+      <c r="ENQ245" s="20"/>
+      <c r="ENR245" s="20"/>
+      <c r="ENS245" s="20"/>
+      <c r="ENT245" s="20"/>
+      <c r="ENU245" s="20"/>
+      <c r="ENV245" s="20"/>
+      <c r="ENW245" s="20"/>
+      <c r="ENX245" s="20"/>
+      <c r="ENY245" s="20"/>
+      <c r="ENZ245" s="20"/>
+      <c r="EOA245" s="20"/>
+      <c r="EOB245" s="20"/>
+      <c r="EOC245" s="20"/>
+      <c r="EOD245" s="20"/>
+      <c r="EOE245" s="20"/>
+      <c r="EOF245" s="20"/>
+      <c r="EOG245" s="20"/>
+      <c r="EOH245" s="20"/>
+      <c r="EOI245" s="20"/>
+      <c r="EOJ245" s="20"/>
+      <c r="EOK245" s="20"/>
+      <c r="EOL245" s="20"/>
+      <c r="EOM245" s="20"/>
+      <c r="EON245" s="20"/>
+      <c r="EOO245" s="20"/>
+      <c r="EOP245" s="20"/>
+      <c r="EOQ245" s="20"/>
+      <c r="EOR245" s="20"/>
+      <c r="EOS245" s="20"/>
+      <c r="EOT245" s="20"/>
+      <c r="EOU245" s="20"/>
+      <c r="EOV245" s="20"/>
+      <c r="EOW245" s="20"/>
+      <c r="EOX245" s="20"/>
+      <c r="EOY245" s="20"/>
+      <c r="EOZ245" s="20"/>
+      <c r="EPA245" s="20"/>
+      <c r="EPB245" s="20"/>
+      <c r="EPC245" s="20"/>
+      <c r="EPD245" s="20"/>
+      <c r="EPE245" s="20"/>
+      <c r="EPF245" s="20"/>
+      <c r="EPG245" s="20"/>
+      <c r="EPH245" s="20"/>
+      <c r="EPI245" s="20"/>
+      <c r="EPJ245" s="20"/>
+      <c r="EPK245" s="20"/>
+      <c r="EPL245" s="20"/>
+      <c r="EPM245" s="20"/>
+      <c r="EPN245" s="20"/>
+      <c r="EPO245" s="20"/>
+      <c r="EPP245" s="20"/>
+      <c r="EPQ245" s="20"/>
+      <c r="EPR245" s="20"/>
+      <c r="EPS245" s="20"/>
+      <c r="EPT245" s="20"/>
+      <c r="EPU245" s="20"/>
+      <c r="EPV245" s="20"/>
+      <c r="EPW245" s="20"/>
+      <c r="EPX245" s="20"/>
+      <c r="EPY245" s="20"/>
+      <c r="EPZ245" s="20"/>
+      <c r="EQA245" s="20"/>
+      <c r="EQB245" s="20"/>
+      <c r="EQC245" s="20"/>
+      <c r="EQD245" s="20"/>
+      <c r="EQE245" s="20"/>
+      <c r="EQF245" s="20"/>
+      <c r="EQG245" s="20"/>
+      <c r="EQH245" s="20"/>
+      <c r="EQI245" s="20"/>
+      <c r="EQJ245" s="20"/>
+      <c r="EQK245" s="20"/>
+      <c r="EQL245" s="20"/>
+      <c r="EQM245" s="20"/>
+      <c r="EQN245" s="20"/>
+      <c r="EQO245" s="20"/>
+      <c r="EQP245" s="20"/>
+      <c r="EQQ245" s="20"/>
+      <c r="EQR245" s="20"/>
+      <c r="EQS245" s="20"/>
+      <c r="EQT245" s="20"/>
+      <c r="EQU245" s="20"/>
+      <c r="EQV245" s="20"/>
+      <c r="EQW245" s="20"/>
+      <c r="EQX245" s="20"/>
+      <c r="EQY245" s="20"/>
+      <c r="EQZ245" s="20"/>
+      <c r="ERA245" s="20"/>
+      <c r="ERB245" s="20"/>
+      <c r="ERC245" s="20"/>
+      <c r="ERD245" s="20"/>
+      <c r="ERE245" s="20"/>
+      <c r="ERF245" s="20"/>
+      <c r="ERG245" s="20"/>
+      <c r="ERH245" s="20"/>
+      <c r="ERI245" s="20"/>
+      <c r="ERJ245" s="20"/>
+      <c r="ERK245" s="20"/>
+      <c r="ERL245" s="20"/>
+      <c r="ERM245" s="20"/>
+      <c r="ERN245" s="20"/>
+      <c r="ERO245" s="20"/>
+      <c r="ERP245" s="20"/>
+      <c r="ERQ245" s="20"/>
+      <c r="ERR245" s="20"/>
+      <c r="ERS245" s="20"/>
+      <c r="ERT245" s="20"/>
+      <c r="ERU245" s="20"/>
+      <c r="ERV245" s="20"/>
+      <c r="ERW245" s="20"/>
+      <c r="ERX245" s="20"/>
+      <c r="ERY245" s="20"/>
+      <c r="ERZ245" s="20"/>
+      <c r="ESA245" s="20"/>
+      <c r="ESB245" s="20"/>
+      <c r="ESC245" s="20"/>
+      <c r="ESD245" s="20"/>
+      <c r="ESE245" s="20"/>
+      <c r="ESF245" s="20"/>
+      <c r="ESG245" s="20"/>
+      <c r="ESH245" s="20"/>
+      <c r="ESI245" s="20"/>
+      <c r="ESJ245" s="20"/>
+      <c r="ESK245" s="20"/>
+      <c r="ESL245" s="20"/>
+      <c r="ESM245" s="20"/>
+      <c r="ESN245" s="20"/>
+      <c r="ESO245" s="20"/>
+      <c r="ESP245" s="20"/>
+      <c r="ESQ245" s="20"/>
+      <c r="ESR245" s="20"/>
+      <c r="ESS245" s="20"/>
+      <c r="EST245" s="20"/>
+      <c r="ESU245" s="20"/>
+      <c r="ESV245" s="20"/>
+      <c r="ESW245" s="20"/>
+      <c r="ESX245" s="20"/>
+      <c r="ESY245" s="20"/>
+      <c r="ESZ245" s="20"/>
+      <c r="ETA245" s="20"/>
+      <c r="ETB245" s="20"/>
+      <c r="ETC245" s="20"/>
+      <c r="ETD245" s="20"/>
+      <c r="ETE245" s="20"/>
+      <c r="ETF245" s="20"/>
+      <c r="ETG245" s="20"/>
+      <c r="ETH245" s="20"/>
+      <c r="ETI245" s="20"/>
+      <c r="ETJ245" s="20"/>
+      <c r="ETK245" s="20"/>
+      <c r="ETL245" s="20"/>
+      <c r="ETM245" s="20"/>
+      <c r="ETN245" s="20"/>
+      <c r="ETO245" s="20"/>
+      <c r="ETP245" s="20"/>
+      <c r="ETQ245" s="20"/>
+      <c r="ETR245" s="20"/>
+      <c r="ETS245" s="20"/>
+      <c r="ETT245" s="20"/>
+      <c r="ETU245" s="20"/>
+      <c r="ETV245" s="20"/>
+      <c r="ETW245" s="20"/>
+      <c r="ETX245" s="20"/>
+      <c r="ETY245" s="20"/>
+      <c r="ETZ245" s="20"/>
+      <c r="EUA245" s="20"/>
+      <c r="EUB245" s="20"/>
+      <c r="EUC245" s="20"/>
+      <c r="EUD245" s="20"/>
+      <c r="EUE245" s="20"/>
+      <c r="EUF245" s="20"/>
+      <c r="EUG245" s="20"/>
+      <c r="EUH245" s="20"/>
+      <c r="EUI245" s="20"/>
+      <c r="EUJ245" s="20"/>
+      <c r="EUK245" s="20"/>
+      <c r="EUL245" s="20"/>
+      <c r="EUM245" s="20"/>
+      <c r="EUN245" s="20"/>
+      <c r="EUO245" s="20"/>
+      <c r="EUP245" s="20"/>
+      <c r="EUQ245" s="20"/>
+      <c r="EUR245" s="20"/>
+      <c r="EUS245" s="20"/>
+      <c r="EUT245" s="20"/>
+      <c r="EUU245" s="20"/>
+      <c r="EUV245" s="20"/>
+      <c r="EUW245" s="20"/>
+      <c r="EUX245" s="20"/>
+      <c r="EUY245" s="20"/>
+      <c r="EUZ245" s="20"/>
+      <c r="EVA245" s="20"/>
+      <c r="EVB245" s="20"/>
+      <c r="EVC245" s="20"/>
+      <c r="EVD245" s="20"/>
+      <c r="EVE245" s="20"/>
+      <c r="EVF245" s="20"/>
+      <c r="EVG245" s="20"/>
+      <c r="EVH245" s="20"/>
+      <c r="EVI245" s="20"/>
+      <c r="EVJ245" s="20"/>
+      <c r="EVK245" s="20"/>
+      <c r="EVL245" s="20"/>
+      <c r="EVM245" s="20"/>
+      <c r="EVN245" s="20"/>
+      <c r="EVO245" s="20"/>
+      <c r="EVP245" s="20"/>
+      <c r="EVQ245" s="20"/>
+      <c r="EVR245" s="20"/>
+      <c r="EVS245" s="20"/>
+      <c r="EVT245" s="20"/>
+      <c r="EVU245" s="20"/>
+      <c r="EVV245" s="20"/>
+      <c r="EVW245" s="20"/>
+      <c r="EVX245" s="20"/>
+      <c r="EVY245" s="20"/>
+      <c r="EVZ245" s="20"/>
+      <c r="EWA245" s="20"/>
+      <c r="EWB245" s="20"/>
+      <c r="EWC245" s="20"/>
+      <c r="EWD245" s="20"/>
+      <c r="EWE245" s="20"/>
+      <c r="EWF245" s="20"/>
+      <c r="EWG245" s="20"/>
+      <c r="EWH245" s="20"/>
+      <c r="EWI245" s="20"/>
+      <c r="EWJ245" s="20"/>
+      <c r="EWK245" s="20"/>
+      <c r="EWL245" s="20"/>
+      <c r="EWM245" s="20"/>
+      <c r="EWN245" s="20"/>
+      <c r="EWO245" s="20"/>
+      <c r="EWP245" s="20"/>
+      <c r="EWQ245" s="20"/>
+      <c r="EWR245" s="20"/>
+      <c r="EWS245" s="20"/>
+      <c r="EWT245" s="20"/>
+      <c r="EWU245" s="20"/>
+      <c r="EWV245" s="20"/>
+      <c r="EWW245" s="20"/>
+      <c r="EWX245" s="20"/>
+      <c r="EWY245" s="20"/>
+      <c r="EWZ245" s="20"/>
+      <c r="EXA245" s="20"/>
+      <c r="EXB245" s="20"/>
+      <c r="EXC245" s="20"/>
+      <c r="EXD245" s="20"/>
+      <c r="EXE245" s="20"/>
+      <c r="EXF245" s="20"/>
+      <c r="EXG245" s="20"/>
+      <c r="EXH245" s="20"/>
+      <c r="EXI245" s="20"/>
+      <c r="EXJ245" s="20"/>
+      <c r="EXK245" s="20"/>
+      <c r="EXL245" s="20"/>
+      <c r="EXM245" s="20"/>
+      <c r="EXN245" s="20"/>
+      <c r="EXO245" s="20"/>
+      <c r="EXP245" s="20"/>
+      <c r="EXQ245" s="20"/>
+      <c r="EXR245" s="20"/>
+      <c r="EXS245" s="20"/>
+      <c r="EXT245" s="20"/>
+      <c r="EXU245" s="20"/>
+      <c r="EXV245" s="20"/>
+      <c r="EXW245" s="20"/>
+      <c r="EXX245" s="20"/>
+      <c r="EXY245" s="20"/>
+      <c r="EXZ245" s="20"/>
+      <c r="EYA245" s="20"/>
+      <c r="EYB245" s="20"/>
+      <c r="EYC245" s="20"/>
+      <c r="EYD245" s="20"/>
+      <c r="EYE245" s="20"/>
+      <c r="EYF245" s="20"/>
+      <c r="EYG245" s="20"/>
+      <c r="EYH245" s="20"/>
+      <c r="EYI245" s="20"/>
+      <c r="EYJ245" s="20"/>
+      <c r="EYK245" s="20"/>
+      <c r="EYL245" s="20"/>
+      <c r="EYM245" s="20"/>
+      <c r="EYN245" s="20"/>
+      <c r="EYO245" s="20"/>
+      <c r="EYP245" s="20"/>
+      <c r="EYQ245" s="20"/>
+      <c r="EYR245" s="20"/>
+      <c r="EYS245" s="20"/>
+      <c r="EYT245" s="20"/>
+      <c r="EYU245" s="20"/>
+      <c r="EYV245" s="20"/>
+      <c r="EYW245" s="20"/>
+      <c r="EYX245" s="20"/>
+      <c r="EYY245" s="20"/>
+      <c r="EYZ245" s="20"/>
+      <c r="EZA245" s="20"/>
+      <c r="EZB245" s="20"/>
+      <c r="EZC245" s="20"/>
+      <c r="EZD245" s="20"/>
+      <c r="EZE245" s="20"/>
+      <c r="EZF245" s="20"/>
+      <c r="EZG245" s="20"/>
+      <c r="EZH245" s="20"/>
+      <c r="EZI245" s="20"/>
+      <c r="EZJ245" s="20"/>
+      <c r="EZK245" s="20"/>
+      <c r="EZL245" s="20"/>
+      <c r="EZM245" s="20"/>
+      <c r="EZN245" s="20"/>
+      <c r="EZO245" s="20"/>
+      <c r="EZP245" s="20"/>
+      <c r="EZQ245" s="20"/>
+      <c r="EZR245" s="20"/>
+      <c r="EZS245" s="20"/>
+      <c r="EZT245" s="20"/>
+      <c r="EZU245" s="20"/>
+      <c r="EZV245" s="20"/>
+      <c r="EZW245" s="20"/>
+      <c r="EZX245" s="20"/>
+      <c r="EZY245" s="20"/>
+      <c r="EZZ245" s="20"/>
+      <c r="FAA245" s="20"/>
+      <c r="FAB245" s="20"/>
+      <c r="FAC245" s="20"/>
+      <c r="FAD245" s="20"/>
+      <c r="FAE245" s="20"/>
+      <c r="FAF245" s="20"/>
+      <c r="FAG245" s="20"/>
+      <c r="FAH245" s="20"/>
+      <c r="FAI245" s="20"/>
+      <c r="FAJ245" s="20"/>
+      <c r="FAK245" s="20"/>
+      <c r="FAL245" s="20"/>
+      <c r="FAM245" s="20"/>
+      <c r="FAN245" s="20"/>
+      <c r="FAO245" s="20"/>
+      <c r="FAP245" s="20"/>
+      <c r="FAQ245" s="20"/>
+      <c r="FAR245" s="20"/>
+      <c r="FAS245" s="20"/>
+      <c r="FAT245" s="20"/>
+      <c r="FAU245" s="20"/>
+      <c r="FAV245" s="20"/>
+      <c r="FAW245" s="20"/>
+      <c r="FAX245" s="20"/>
+      <c r="FAY245" s="20"/>
+      <c r="FAZ245" s="20"/>
+      <c r="FBA245" s="20"/>
+      <c r="FBB245" s="20"/>
+      <c r="FBC245" s="20"/>
+      <c r="FBD245" s="20"/>
+      <c r="FBE245" s="20"/>
+      <c r="FBF245" s="20"/>
+      <c r="FBG245" s="20"/>
+      <c r="FBH245" s="20"/>
+      <c r="FBI245" s="20"/>
+      <c r="FBJ245" s="20"/>
+      <c r="FBK245" s="20"/>
+      <c r="FBL245" s="20"/>
+      <c r="FBM245" s="20"/>
+      <c r="FBN245" s="20"/>
+      <c r="FBO245" s="20"/>
+      <c r="FBP245" s="20"/>
+      <c r="FBQ245" s="20"/>
+      <c r="FBR245" s="20"/>
+      <c r="FBS245" s="20"/>
+      <c r="FBT245" s="20"/>
+      <c r="FBU245" s="20"/>
+      <c r="FBV245" s="20"/>
+      <c r="FBW245" s="20"/>
+      <c r="FBX245" s="20"/>
+      <c r="FBY245" s="20"/>
+      <c r="FBZ245" s="20"/>
+      <c r="FCA245" s="20"/>
+      <c r="FCB245" s="20"/>
+      <c r="FCC245" s="20"/>
+      <c r="FCD245" s="20"/>
+      <c r="FCE245" s="20"/>
+      <c r="FCF245" s="20"/>
+      <c r="FCG245" s="20"/>
+      <c r="FCH245" s="20"/>
+      <c r="FCI245" s="20"/>
+      <c r="FCJ245" s="20"/>
+      <c r="FCK245" s="20"/>
+      <c r="FCL245" s="20"/>
+      <c r="FCM245" s="20"/>
+      <c r="FCN245" s="20"/>
+      <c r="FCO245" s="20"/>
+      <c r="FCP245" s="20"/>
+      <c r="FCQ245" s="20"/>
+      <c r="FCR245" s="20"/>
+      <c r="FCS245" s="20"/>
+      <c r="FCT245" s="20"/>
+      <c r="FCU245" s="20"/>
+      <c r="FCV245" s="20"/>
+      <c r="FCW245" s="20"/>
+      <c r="FCX245" s="20"/>
+      <c r="FCY245" s="20"/>
+      <c r="FCZ245" s="20"/>
+      <c r="FDA245" s="20"/>
+      <c r="FDB245" s="20"/>
+      <c r="FDC245" s="20"/>
+      <c r="FDD245" s="20"/>
+      <c r="FDE245" s="20"/>
+      <c r="FDF245" s="20"/>
+      <c r="FDG245" s="20"/>
+      <c r="FDH245" s="20"/>
+      <c r="FDI245" s="20"/>
+      <c r="FDJ245" s="20"/>
+      <c r="FDK245" s="20"/>
+      <c r="FDL245" s="20"/>
+      <c r="FDM245" s="20"/>
+      <c r="FDN245" s="20"/>
+      <c r="FDO245" s="20"/>
+      <c r="FDP245" s="20"/>
+      <c r="FDQ245" s="20"/>
+      <c r="FDR245" s="20"/>
+      <c r="FDS245" s="20"/>
+      <c r="FDT245" s="20"/>
+      <c r="FDU245" s="20"/>
+      <c r="FDV245" s="20"/>
+      <c r="FDW245" s="20"/>
+      <c r="FDX245" s="20"/>
+      <c r="FDY245" s="20"/>
+      <c r="FDZ245" s="20"/>
+      <c r="FEA245" s="20"/>
+      <c r="FEB245" s="20"/>
+      <c r="FEC245" s="20"/>
+      <c r="FED245" s="20"/>
+      <c r="FEE245" s="20"/>
+      <c r="FEF245" s="20"/>
+      <c r="FEG245" s="20"/>
+      <c r="FEH245" s="20"/>
+      <c r="FEI245" s="20"/>
+      <c r="FEJ245" s="20"/>
+      <c r="FEK245" s="20"/>
+      <c r="FEL245" s="20"/>
+      <c r="FEM245" s="20"/>
+      <c r="FEN245" s="20"/>
+      <c r="FEO245" s="20"/>
+      <c r="FEP245" s="20"/>
+      <c r="FEQ245" s="20"/>
+      <c r="FER245" s="20"/>
+      <c r="FES245" s="20"/>
+      <c r="FET245" s="20"/>
+      <c r="FEU245" s="20"/>
+      <c r="FEV245" s="20"/>
+      <c r="FEW245" s="20"/>
+      <c r="FEX245" s="20"/>
+      <c r="FEY245" s="20"/>
+      <c r="FEZ245" s="20"/>
+      <c r="FFA245" s="20"/>
+      <c r="FFB245" s="20"/>
+      <c r="FFC245" s="20"/>
+      <c r="FFD245" s="20"/>
+      <c r="FFE245" s="20"/>
+      <c r="FFF245" s="20"/>
+      <c r="FFG245" s="20"/>
+      <c r="FFH245" s="20"/>
+      <c r="FFI245" s="20"/>
+      <c r="FFJ245" s="20"/>
+      <c r="FFK245" s="20"/>
+      <c r="FFL245" s="20"/>
+      <c r="FFM245" s="20"/>
+      <c r="FFN245" s="20"/>
+      <c r="FFO245" s="20"/>
+      <c r="FFP245" s="20"/>
+      <c r="FFQ245" s="20"/>
+      <c r="FFR245" s="20"/>
+      <c r="FFS245" s="20"/>
+      <c r="FFT245" s="20"/>
+      <c r="FFU245" s="20"/>
+      <c r="FFV245" s="20"/>
+      <c r="FFW245" s="20"/>
+      <c r="FFX245" s="20"/>
+      <c r="FFY245" s="20"/>
+      <c r="FFZ245" s="20"/>
+      <c r="FGA245" s="20"/>
+      <c r="FGB245" s="20"/>
+      <c r="FGC245" s="20"/>
+      <c r="FGD245" s="20"/>
+      <c r="FGE245" s="20"/>
+      <c r="FGF245" s="20"/>
+      <c r="FGG245" s="20"/>
+      <c r="FGH245" s="20"/>
+      <c r="FGI245" s="20"/>
+      <c r="FGJ245" s="20"/>
+      <c r="FGK245" s="20"/>
+      <c r="FGL245" s="20"/>
+      <c r="FGM245" s="20"/>
+      <c r="FGN245" s="20"/>
+      <c r="FGO245" s="20"/>
+      <c r="FGP245" s="20"/>
+      <c r="FGQ245" s="20"/>
+      <c r="FGR245" s="20"/>
+      <c r="FGS245" s="20"/>
+      <c r="FGT245" s="20"/>
+      <c r="FGU245" s="20"/>
+      <c r="FGV245" s="20"/>
+      <c r="FGW245" s="20"/>
+      <c r="FGX245" s="20"/>
+      <c r="FGY245" s="20"/>
+      <c r="FGZ245" s="20"/>
+      <c r="FHA245" s="20"/>
+      <c r="FHB245" s="20"/>
+      <c r="FHC245" s="20"/>
+      <c r="FHD245" s="20"/>
+      <c r="FHE245" s="20"/>
+      <c r="FHF245" s="20"/>
+      <c r="FHG245" s="20"/>
+      <c r="FHH245" s="20"/>
+      <c r="FHI245" s="20"/>
+      <c r="FHJ245" s="20"/>
+      <c r="FHK245" s="20"/>
+      <c r="FHL245" s="20"/>
+      <c r="FHM245" s="20"/>
+      <c r="FHN245" s="20"/>
+      <c r="FHO245" s="20"/>
+      <c r="FHP245" s="20"/>
+      <c r="FHQ245" s="20"/>
+      <c r="FHR245" s="20"/>
+      <c r="FHS245" s="20"/>
+      <c r="FHT245" s="20"/>
+      <c r="FHU245" s="20"/>
+      <c r="FHV245" s="20"/>
+      <c r="FHW245" s="20"/>
+      <c r="FHX245" s="20"/>
+      <c r="FHY245" s="20"/>
+      <c r="FHZ245" s="20"/>
+      <c r="FIA245" s="20"/>
+      <c r="FIB245" s="20"/>
+      <c r="FIC245" s="20"/>
+      <c r="FID245" s="20"/>
+      <c r="FIE245" s="20"/>
+      <c r="FIF245" s="20"/>
+      <c r="FIG245" s="20"/>
+      <c r="FIH245" s="20"/>
+      <c r="FII245" s="20"/>
+      <c r="FIJ245" s="20"/>
+      <c r="FIK245" s="20"/>
+      <c r="FIL245" s="20"/>
+      <c r="FIM245" s="20"/>
+      <c r="FIN245" s="20"/>
+      <c r="FIO245" s="20"/>
+      <c r="FIP245" s="20"/>
+      <c r="FIQ245" s="20"/>
+      <c r="FIR245" s="20"/>
+      <c r="FIS245" s="20"/>
+      <c r="FIT245" s="20"/>
+      <c r="FIU245" s="20"/>
+      <c r="FIV245" s="20"/>
+      <c r="FIW245" s="20"/>
+      <c r="FIX245" s="20"/>
+      <c r="FIY245" s="20"/>
+      <c r="FIZ245" s="20"/>
+      <c r="FJA245" s="20"/>
+      <c r="FJB245" s="20"/>
+      <c r="FJC245" s="20"/>
+      <c r="FJD245" s="20"/>
+      <c r="FJE245" s="20"/>
+      <c r="FJF245" s="20"/>
+      <c r="FJG245" s="20"/>
+      <c r="FJH245" s="20"/>
+      <c r="FJI245" s="20"/>
+      <c r="FJJ245" s="20"/>
+      <c r="FJK245" s="20"/>
+      <c r="FJL245" s="20"/>
+      <c r="FJM245" s="20"/>
+      <c r="FJN245" s="20"/>
+      <c r="FJO245" s="20"/>
+      <c r="FJP245" s="20"/>
+      <c r="FJQ245" s="20"/>
+      <c r="FJR245" s="20"/>
+      <c r="FJS245" s="20"/>
+      <c r="FJT245" s="20"/>
+      <c r="FJU245" s="20"/>
+      <c r="FJV245" s="20"/>
+      <c r="FJW245" s="20"/>
+      <c r="FJX245" s="20"/>
+      <c r="FJY245" s="20"/>
+      <c r="FJZ245" s="20"/>
+      <c r="FKA245" s="20"/>
+      <c r="FKB245" s="20"/>
+      <c r="FKC245" s="20"/>
+      <c r="FKD245" s="20"/>
+      <c r="FKE245" s="20"/>
+      <c r="FKF245" s="20"/>
+      <c r="FKG245" s="20"/>
+      <c r="FKH245" s="20"/>
+      <c r="FKI245" s="20"/>
+      <c r="FKJ245" s="20"/>
+      <c r="FKK245" s="20"/>
+      <c r="FKL245" s="20"/>
+      <c r="FKM245" s="20"/>
+      <c r="FKN245" s="20"/>
+      <c r="FKO245" s="20"/>
+      <c r="FKP245" s="20"/>
+      <c r="FKQ245" s="20"/>
+      <c r="FKR245" s="20"/>
+      <c r="FKS245" s="20"/>
+      <c r="FKT245" s="20"/>
+      <c r="FKU245" s="20"/>
+      <c r="FKV245" s="20"/>
+      <c r="FKW245" s="20"/>
+      <c r="FKX245" s="20"/>
+      <c r="FKY245" s="20"/>
+      <c r="FKZ245" s="20"/>
+      <c r="FLA245" s="20"/>
+      <c r="FLB245" s="20"/>
+      <c r="FLC245" s="20"/>
+      <c r="FLD245" s="20"/>
+      <c r="FLE245" s="20"/>
+      <c r="FLF245" s="20"/>
+      <c r="FLG245" s="20"/>
+      <c r="FLH245" s="20"/>
+      <c r="FLI245" s="20"/>
+      <c r="FLJ245" s="20"/>
+      <c r="FLK245" s="20"/>
+      <c r="FLL245" s="20"/>
+      <c r="FLM245" s="20"/>
+      <c r="FLN245" s="20"/>
+      <c r="FLO245" s="20"/>
+      <c r="FLP245" s="20"/>
+      <c r="FLQ245" s="20"/>
+      <c r="FLR245" s="20"/>
+      <c r="FLS245" s="20"/>
+      <c r="FLT245" s="20"/>
+      <c r="FLU245" s="20"/>
+      <c r="FLV245" s="20"/>
+      <c r="FLW245" s="20"/>
+      <c r="FLX245" s="20"/>
+      <c r="FLY245" s="20"/>
+      <c r="FLZ245" s="20"/>
+      <c r="FMA245" s="20"/>
+      <c r="FMB245" s="20"/>
+      <c r="FMC245" s="20"/>
+      <c r="FMD245" s="20"/>
+      <c r="FME245" s="20"/>
+      <c r="FMF245" s="20"/>
+      <c r="FMG245" s="20"/>
+      <c r="FMH245" s="20"/>
+      <c r="FMI245" s="20"/>
+      <c r="FMJ245" s="20"/>
+      <c r="FMK245" s="20"/>
+      <c r="FML245" s="20"/>
+      <c r="FMM245" s="20"/>
+      <c r="FMN245" s="20"/>
+      <c r="FMO245" s="20"/>
+      <c r="FMP245" s="20"/>
+      <c r="FMQ245" s="20"/>
+      <c r="FMR245" s="20"/>
+      <c r="FMS245" s="20"/>
+      <c r="FMT245" s="20"/>
+      <c r="FMU245" s="20"/>
+      <c r="FMV245" s="20"/>
+      <c r="FMW245" s="20"/>
+      <c r="FMX245" s="20"/>
+      <c r="FMY245" s="20"/>
+      <c r="FMZ245" s="20"/>
+      <c r="FNA245" s="20"/>
+      <c r="FNB245" s="20"/>
+      <c r="FNC245" s="20"/>
+      <c r="FND245" s="20"/>
+      <c r="FNE245" s="20"/>
+      <c r="FNF245" s="20"/>
+      <c r="FNG245" s="20"/>
+      <c r="FNH245" s="20"/>
+      <c r="FNI245" s="20"/>
+      <c r="FNJ245" s="20"/>
+      <c r="FNK245" s="20"/>
+      <c r="FNL245" s="20"/>
+      <c r="FNM245" s="20"/>
+      <c r="FNN245" s="20"/>
+      <c r="FNO245" s="20"/>
+      <c r="FNP245" s="20"/>
+      <c r="FNQ245" s="20"/>
+      <c r="FNR245" s="20"/>
+      <c r="FNS245" s="20"/>
+      <c r="FNT245" s="20"/>
+      <c r="FNU245" s="20"/>
+      <c r="FNV245" s="20"/>
+      <c r="FNW245" s="20"/>
+      <c r="FNX245" s="20"/>
+      <c r="FNY245" s="20"/>
+      <c r="FNZ245" s="20"/>
+      <c r="FOA245" s="20"/>
+      <c r="FOB245" s="20"/>
+      <c r="FOC245" s="20"/>
+      <c r="FOD245" s="20"/>
+      <c r="FOE245" s="20"/>
+      <c r="FOF245" s="20"/>
+      <c r="FOG245" s="20"/>
+      <c r="FOH245" s="20"/>
+      <c r="FOI245" s="20"/>
+      <c r="FOJ245" s="20"/>
+      <c r="FOK245" s="20"/>
+      <c r="FOL245" s="20"/>
+      <c r="FOM245" s="20"/>
+      <c r="FON245" s="20"/>
+      <c r="FOO245" s="20"/>
+      <c r="FOP245" s="20"/>
+      <c r="FOQ245" s="20"/>
+      <c r="FOR245" s="20"/>
+      <c r="FOS245" s="20"/>
+      <c r="FOT245" s="20"/>
+      <c r="FOU245" s="20"/>
+      <c r="FOV245" s="20"/>
+      <c r="FOW245" s="20"/>
+      <c r="FOX245" s="20"/>
+      <c r="FOY245" s="20"/>
+      <c r="FOZ245" s="20"/>
+      <c r="FPA245" s="20"/>
+      <c r="FPB245" s="20"/>
+      <c r="FPC245" s="20"/>
+      <c r="FPD245" s="20"/>
+      <c r="FPE245" s="20"/>
+      <c r="FPF245" s="20"/>
+      <c r="FPG245" s="20"/>
+      <c r="FPH245" s="20"/>
+      <c r="FPI245" s="20"/>
+      <c r="FPJ245" s="20"/>
+      <c r="FPK245" s="20"/>
+      <c r="FPL245" s="20"/>
+      <c r="FPM245" s="20"/>
+      <c r="FPN245" s="20"/>
+      <c r="FPO245" s="20"/>
+      <c r="FPP245" s="20"/>
+      <c r="FPQ245" s="20"/>
+      <c r="FPR245" s="20"/>
+      <c r="FPS245" s="20"/>
+      <c r="FPT245" s="20"/>
+      <c r="FPU245" s="20"/>
+      <c r="FPV245" s="20"/>
+      <c r="FPW245" s="20"/>
+      <c r="FPX245" s="20"/>
+      <c r="FPY245" s="20"/>
+      <c r="FPZ245" s="20"/>
+      <c r="FQA245" s="20"/>
+      <c r="FQB245" s="20"/>
+      <c r="FQC245" s="20"/>
+      <c r="FQD245" s="20"/>
+      <c r="FQE245" s="20"/>
+      <c r="FQF245" s="20"/>
+      <c r="FQG245" s="20"/>
+      <c r="FQH245" s="20"/>
+      <c r="FQI245" s="20"/>
+      <c r="FQJ245" s="20"/>
+      <c r="FQK245" s="20"/>
+      <c r="FQL245" s="20"/>
+      <c r="FQM245" s="20"/>
+      <c r="FQN245" s="20"/>
+      <c r="FQO245" s="20"/>
+      <c r="FQP245" s="20"/>
+      <c r="FQQ245" s="20"/>
+      <c r="FQR245" s="20"/>
+      <c r="FQS245" s="20"/>
+      <c r="FQT245" s="20"/>
+      <c r="FQU245" s="20"/>
+      <c r="FQV245" s="20"/>
+      <c r="FQW245" s="20"/>
+      <c r="FQX245" s="20"/>
+      <c r="FQY245" s="20"/>
+      <c r="FQZ245" s="20"/>
+      <c r="FRA245" s="20"/>
+      <c r="FRB245" s="20"/>
+      <c r="FRC245" s="20"/>
+      <c r="FRD245" s="20"/>
+      <c r="FRE245" s="20"/>
+      <c r="FRF245" s="20"/>
+      <c r="FRG245" s="20"/>
+      <c r="FRH245" s="20"/>
+      <c r="FRI245" s="20"/>
+      <c r="FRJ245" s="20"/>
+      <c r="FRK245" s="20"/>
+      <c r="FRL245" s="20"/>
+      <c r="FRM245" s="20"/>
+      <c r="FRN245" s="20"/>
+      <c r="FRO245" s="20"/>
+      <c r="FRP245" s="20"/>
+      <c r="FRQ245" s="20"/>
+      <c r="FRR245" s="20"/>
+      <c r="FRS245" s="20"/>
+      <c r="FRT245" s="20"/>
+      <c r="FRU245" s="20"/>
+      <c r="FRV245" s="20"/>
+      <c r="FRW245" s="20"/>
+      <c r="FRX245" s="20"/>
+      <c r="FRY245" s="20"/>
+      <c r="FRZ245" s="20"/>
+      <c r="FSA245" s="20"/>
+      <c r="FSB245" s="20"/>
+      <c r="FSC245" s="20"/>
+      <c r="FSD245" s="20"/>
+      <c r="FSE245" s="20"/>
+      <c r="FSF245" s="20"/>
+      <c r="FSG245" s="20"/>
+      <c r="FSH245" s="20"/>
+      <c r="FSI245" s="20"/>
+      <c r="FSJ245" s="20"/>
+      <c r="FSK245" s="20"/>
+      <c r="FSL245" s="20"/>
+      <c r="FSM245" s="20"/>
+      <c r="FSN245" s="20"/>
+      <c r="FSO245" s="20"/>
+      <c r="FSP245" s="20"/>
+      <c r="FSQ245" s="20"/>
+      <c r="FSR245" s="20"/>
+      <c r="FSS245" s="20"/>
+      <c r="FST245" s="20"/>
+      <c r="FSU245" s="20"/>
+      <c r="FSV245" s="20"/>
+      <c r="FSW245" s="20"/>
+      <c r="FSX245" s="20"/>
+      <c r="FSY245" s="20"/>
+      <c r="FSZ245" s="20"/>
+      <c r="FTA245" s="20"/>
+      <c r="FTB245" s="20"/>
+      <c r="FTC245" s="20"/>
+      <c r="FTD245" s="20"/>
+      <c r="FTE245" s="20"/>
+      <c r="FTF245" s="20"/>
+      <c r="FTG245" s="20"/>
+      <c r="FTH245" s="20"/>
+      <c r="FTI245" s="20"/>
+      <c r="FTJ245" s="20"/>
+      <c r="FTK245" s="20"/>
+      <c r="FTL245" s="20"/>
+      <c r="FTM245" s="20"/>
+      <c r="FTN245" s="20"/>
+      <c r="FTO245" s="20"/>
+      <c r="FTP245" s="20"/>
+      <c r="FTQ245" s="20"/>
+      <c r="FTR245" s="20"/>
+      <c r="FTS245" s="20"/>
+      <c r="FTT245" s="20"/>
+      <c r="FTU245" s="20"/>
+      <c r="FTV245" s="20"/>
+      <c r="FTW245" s="20"/>
+      <c r="FTX245" s="20"/>
+      <c r="FTY245" s="20"/>
+      <c r="FTZ245" s="20"/>
+      <c r="FUA245" s="20"/>
+      <c r="FUB245" s="20"/>
+      <c r="FUC245" s="20"/>
+      <c r="FUD245" s="20"/>
+      <c r="FUE245" s="20"/>
+      <c r="FUF245" s="20"/>
+      <c r="FUG245" s="20"/>
+      <c r="FUH245" s="20"/>
+      <c r="FUI245" s="20"/>
+      <c r="FUJ245" s="20"/>
+      <c r="FUK245" s="20"/>
+      <c r="FUL245" s="20"/>
+      <c r="FUM245" s="20"/>
+      <c r="FUN245" s="20"/>
+      <c r="FUO245" s="20"/>
+      <c r="FUP245" s="20"/>
+      <c r="FUQ245" s="20"/>
+      <c r="FUR245" s="20"/>
+      <c r="FUS245" s="20"/>
+      <c r="FUT245" s="20"/>
+      <c r="FUU245" s="20"/>
+      <c r="FUV245" s="20"/>
+      <c r="FUW245" s="20"/>
+      <c r="FUX245" s="20"/>
+      <c r="FUY245" s="20"/>
+      <c r="FUZ245" s="20"/>
+      <c r="FVA245" s="20"/>
+      <c r="FVB245" s="20"/>
+      <c r="FVC245" s="20"/>
+      <c r="FVD245" s="20"/>
+      <c r="FVE245" s="20"/>
+      <c r="FVF245" s="20"/>
+      <c r="FVG245" s="20"/>
+      <c r="FVH245" s="20"/>
+      <c r="FVI245" s="20"/>
+      <c r="FVJ245" s="20"/>
+      <c r="FVK245" s="20"/>
+      <c r="FVL245" s="20"/>
+      <c r="FVM245" s="20"/>
+      <c r="FVN245" s="20"/>
+      <c r="FVO245" s="20"/>
+      <c r="FVP245" s="20"/>
+      <c r="FVQ245" s="20"/>
+      <c r="FVR245" s="20"/>
+      <c r="FVS245" s="20"/>
+      <c r="FVT245" s="20"/>
+      <c r="FVU245" s="20"/>
+      <c r="FVV245" s="20"/>
+      <c r="FVW245" s="20"/>
+      <c r="FVX245" s="20"/>
+      <c r="FVY245" s="20"/>
+      <c r="FVZ245" s="20"/>
+      <c r="FWA245" s="20"/>
+      <c r="FWB245" s="20"/>
+      <c r="FWC245" s="20"/>
+      <c r="FWD245" s="20"/>
+      <c r="FWE245" s="20"/>
+      <c r="FWF245" s="20"/>
+      <c r="FWG245" s="20"/>
+      <c r="FWH245" s="20"/>
+      <c r="FWI245" s="20"/>
+      <c r="FWJ245" s="20"/>
+      <c r="FWK245" s="20"/>
+      <c r="FWL245" s="20"/>
+      <c r="FWM245" s="20"/>
+      <c r="FWN245" s="20"/>
+      <c r="FWO245" s="20"/>
+      <c r="FWP245" s="20"/>
+      <c r="FWQ245" s="20"/>
+      <c r="FWR245" s="20"/>
+      <c r="FWS245" s="20"/>
+      <c r="FWT245" s="20"/>
+      <c r="FWU245" s="20"/>
+      <c r="FWV245" s="20"/>
+      <c r="FWW245" s="20"/>
+      <c r="FWX245" s="20"/>
+      <c r="FWY245" s="20"/>
+      <c r="FWZ245" s="20"/>
+      <c r="FXA245" s="20"/>
+      <c r="FXB245" s="20"/>
+      <c r="FXC245" s="20"/>
+      <c r="FXD245" s="20"/>
+      <c r="FXE245" s="20"/>
+      <c r="FXF245" s="20"/>
+      <c r="FXG245" s="20"/>
+      <c r="FXH245" s="20"/>
+      <c r="FXI245" s="20"/>
+      <c r="FXJ245" s="20"/>
+      <c r="FXK245" s="20"/>
+      <c r="FXL245" s="20"/>
+      <c r="FXM245" s="20"/>
+      <c r="FXN245" s="20"/>
+      <c r="FXO245" s="20"/>
+      <c r="FXP245" s="20"/>
+      <c r="FXQ245" s="20"/>
+      <c r="FXR245" s="20"/>
+      <c r="FXS245" s="20"/>
+      <c r="FXT245" s="20"/>
+      <c r="FXU245" s="20"/>
+      <c r="FXV245" s="20"/>
+      <c r="FXW245" s="20"/>
+      <c r="FXX245" s="20"/>
+      <c r="FXY245" s="20"/>
+      <c r="FXZ245" s="20"/>
+      <c r="FYA245" s="20"/>
+      <c r="FYB245" s="20"/>
+      <c r="FYC245" s="20"/>
+      <c r="FYD245" s="20"/>
+      <c r="FYE245" s="20"/>
+      <c r="FYF245" s="20"/>
+      <c r="FYG245" s="20"/>
+      <c r="FYH245" s="20"/>
+      <c r="FYI245" s="20"/>
+      <c r="FYJ245" s="20"/>
+      <c r="FYK245" s="20"/>
+      <c r="FYL245" s="20"/>
+      <c r="FYM245" s="20"/>
+      <c r="FYN245" s="20"/>
+      <c r="FYO245" s="20"/>
+      <c r="FYP245" s="20"/>
+      <c r="FYQ245" s="20"/>
+      <c r="FYR245" s="20"/>
+      <c r="FYS245" s="20"/>
+      <c r="FYT245" s="20"/>
+      <c r="FYU245" s="20"/>
+      <c r="FYV245" s="20"/>
+      <c r="FYW245" s="20"/>
+      <c r="FYX245" s="20"/>
+      <c r="FYY245" s="20"/>
+      <c r="FYZ245" s="20"/>
+      <c r="FZA245" s="20"/>
+      <c r="FZB245" s="20"/>
+      <c r="FZC245" s="20"/>
+      <c r="FZD245" s="20"/>
+      <c r="FZE245" s="20"/>
+      <c r="FZF245" s="20"/>
+      <c r="FZG245" s="20"/>
+      <c r="FZH245" s="20"/>
+      <c r="FZI245" s="20"/>
+      <c r="FZJ245" s="20"/>
+      <c r="FZK245" s="20"/>
+      <c r="FZL245" s="20"/>
+      <c r="FZM245" s="20"/>
+      <c r="FZN245" s="20"/>
+      <c r="FZO245" s="20"/>
+      <c r="FZP245" s="20"/>
+      <c r="FZQ245" s="20"/>
+      <c r="FZR245" s="20"/>
+      <c r="FZS245" s="20"/>
+      <c r="FZT245" s="20"/>
+      <c r="FZU245" s="20"/>
+      <c r="FZV245" s="20"/>
+      <c r="FZW245" s="20"/>
+      <c r="FZX245" s="20"/>
+      <c r="FZY245" s="20"/>
+      <c r="FZZ245" s="20"/>
+      <c r="GAA245" s="20"/>
+      <c r="GAB245" s="20"/>
+      <c r="GAC245" s="20"/>
+      <c r="GAD245" s="20"/>
+      <c r="GAE245" s="20"/>
+      <c r="GAF245" s="20"/>
+      <c r="GAG245" s="20"/>
+      <c r="GAH245" s="20"/>
+      <c r="GAI245" s="20"/>
+      <c r="GAJ245" s="20"/>
+      <c r="GAK245" s="20"/>
+      <c r="GAL245" s="20"/>
+      <c r="GAM245" s="20"/>
+      <c r="GAN245" s="20"/>
+      <c r="GAO245" s="20"/>
+      <c r="GAP245" s="20"/>
+      <c r="GAQ245" s="20"/>
+      <c r="GAR245" s="20"/>
+      <c r="GAS245" s="20"/>
+      <c r="GAT245" s="20"/>
+      <c r="GAU245" s="20"/>
+      <c r="GAV245" s="20"/>
+      <c r="GAW245" s="20"/>
+      <c r="GAX245" s="20"/>
+      <c r="GAY245" s="20"/>
+      <c r="GAZ245" s="20"/>
+      <c r="GBA245" s="20"/>
+      <c r="GBB245" s="20"/>
+      <c r="GBC245" s="20"/>
+      <c r="GBD245" s="20"/>
+      <c r="GBE245" s="20"/>
+      <c r="GBF245" s="20"/>
+      <c r="GBG245" s="20"/>
+      <c r="GBH245" s="20"/>
+      <c r="GBI245" s="20"/>
+      <c r="GBJ245" s="20"/>
+      <c r="GBK245" s="20"/>
+      <c r="GBL245" s="20"/>
+      <c r="GBM245" s="20"/>
+      <c r="GBN245" s="20"/>
+      <c r="GBO245" s="20"/>
+      <c r="GBP245" s="20"/>
+      <c r="GBQ245" s="20"/>
+      <c r="GBR245" s="20"/>
+      <c r="GBS245" s="20"/>
+      <c r="GBT245" s="20"/>
+      <c r="GBU245" s="20"/>
+      <c r="GBV245" s="20"/>
+      <c r="GBW245" s="20"/>
+      <c r="GBX245" s="20"/>
+      <c r="GBY245" s="20"/>
+      <c r="GBZ245" s="20"/>
+      <c r="GCA245" s="20"/>
+      <c r="GCB245" s="20"/>
+      <c r="GCC245" s="20"/>
+      <c r="GCD245" s="20"/>
+      <c r="GCE245" s="20"/>
+      <c r="GCF245" s="20"/>
+      <c r="GCG245" s="20"/>
+      <c r="GCH245" s="20"/>
+      <c r="GCI245" s="20"/>
+      <c r="GCJ245" s="20"/>
+      <c r="GCK245" s="20"/>
+      <c r="GCL245" s="20"/>
+      <c r="GCM245" s="20"/>
+      <c r="GCN245" s="20"/>
+      <c r="GCO245" s="20"/>
+      <c r="GCP245" s="20"/>
+      <c r="GCQ245" s="20"/>
+      <c r="GCR245" s="20"/>
+      <c r="GCS245" s="20"/>
+      <c r="GCT245" s="20"/>
+      <c r="GCU245" s="20"/>
+      <c r="GCV245" s="20"/>
+      <c r="GCW245" s="20"/>
+      <c r="GCX245" s="20"/>
+      <c r="GCY245" s="20"/>
+      <c r="GCZ245" s="20"/>
+      <c r="GDA245" s="20"/>
+      <c r="GDB245" s="20"/>
+      <c r="GDC245" s="20"/>
+      <c r="GDD245" s="20"/>
+      <c r="GDE245" s="20"/>
+      <c r="GDF245" s="20"/>
+      <c r="GDG245" s="20"/>
+      <c r="GDH245" s="20"/>
+      <c r="GDI245" s="20"/>
+      <c r="GDJ245" s="20"/>
+      <c r="GDK245" s="20"/>
+      <c r="GDL245" s="20"/>
+      <c r="GDM245" s="20"/>
+      <c r="GDN245" s="20"/>
+      <c r="GDO245" s="20"/>
+      <c r="GDP245" s="20"/>
+      <c r="GDQ245" s="20"/>
+      <c r="GDR245" s="20"/>
+      <c r="GDS245" s="20"/>
+      <c r="GDT245" s="20"/>
+      <c r="GDU245" s="20"/>
+      <c r="GDV245" s="20"/>
+      <c r="GDW245" s="20"/>
+      <c r="GDX245" s="20"/>
+      <c r="GDY245" s="20"/>
+      <c r="GDZ245" s="20"/>
+      <c r="GEA245" s="20"/>
+      <c r="GEB245" s="20"/>
+      <c r="GEC245" s="20"/>
+      <c r="GED245" s="20"/>
+      <c r="GEE245" s="20"/>
+      <c r="GEF245" s="20"/>
+      <c r="GEG245" s="20"/>
+      <c r="GEH245" s="20"/>
+      <c r="GEI245" s="20"/>
+      <c r="GEJ245" s="20"/>
+      <c r="GEK245" s="20"/>
+      <c r="GEL245" s="20"/>
+      <c r="GEM245" s="20"/>
+      <c r="GEN245" s="20"/>
+      <c r="GEO245" s="20"/>
+      <c r="GEP245" s="20"/>
+      <c r="GEQ245" s="20"/>
+      <c r="GER245" s="20"/>
+      <c r="GES245" s="20"/>
+      <c r="GET245" s="20"/>
+      <c r="GEU245" s="20"/>
+      <c r="GEV245" s="20"/>
+      <c r="GEW245" s="20"/>
+      <c r="GEX245" s="20"/>
+      <c r="GEY245" s="20"/>
+      <c r="GEZ245" s="20"/>
+      <c r="GFA245" s="20"/>
+      <c r="GFB245" s="20"/>
+      <c r="GFC245" s="20"/>
+      <c r="GFD245" s="20"/>
+      <c r="GFE245" s="20"/>
+      <c r="GFF245" s="20"/>
+      <c r="GFG245" s="20"/>
+      <c r="GFH245" s="20"/>
+      <c r="GFI245" s="20"/>
+      <c r="GFJ245" s="20"/>
+      <c r="GFK245" s="20"/>
+      <c r="GFL245" s="20"/>
+      <c r="GFM245" s="20"/>
+      <c r="GFN245" s="20"/>
+      <c r="GFO245" s="20"/>
+      <c r="GFP245" s="20"/>
+      <c r="GFQ245" s="20"/>
+      <c r="GFR245" s="20"/>
+      <c r="GFS245" s="20"/>
+      <c r="GFT245" s="20"/>
+      <c r="GFU245" s="20"/>
+      <c r="GFV245" s="20"/>
+      <c r="GFW245" s="20"/>
+      <c r="GFX245" s="20"/>
+      <c r="GFY245" s="20"/>
+      <c r="GFZ245" s="20"/>
+      <c r="GGA245" s="20"/>
+      <c r="GGB245" s="20"/>
+      <c r="GGC245" s="20"/>
+      <c r="GGD245" s="20"/>
+      <c r="GGE245" s="20"/>
+      <c r="GGF245" s="20"/>
+      <c r="GGG245" s="20"/>
+      <c r="GGH245" s="20"/>
+      <c r="GGI245" s="20"/>
+      <c r="GGJ245" s="20"/>
+      <c r="GGK245" s="20"/>
+      <c r="GGL245" s="20"/>
+      <c r="GGM245" s="20"/>
+      <c r="GGN245" s="20"/>
+      <c r="GGO245" s="20"/>
+      <c r="GGP245" s="20"/>
+      <c r="GGQ245" s="20"/>
+      <c r="GGR245" s="20"/>
+      <c r="GGS245" s="20"/>
+      <c r="GGT245" s="20"/>
+      <c r="GGU245" s="20"/>
+      <c r="GGV245" s="20"/>
+      <c r="GGW245" s="20"/>
+      <c r="GGX245" s="20"/>
+      <c r="GGY245" s="20"/>
+      <c r="GGZ245" s="20"/>
+      <c r="GHA245" s="20"/>
+      <c r="GHB245" s="20"/>
+      <c r="GHC245" s="20"/>
+      <c r="GHD245" s="20"/>
+      <c r="GHE245" s="20"/>
+      <c r="GHF245" s="20"/>
+      <c r="GHG245" s="20"/>
+      <c r="GHH245" s="20"/>
+      <c r="GHI245" s="20"/>
+      <c r="GHJ245" s="20"/>
+      <c r="GHK245" s="20"/>
+      <c r="GHL245" s="20"/>
+      <c r="GHM245" s="20"/>
+      <c r="GHN245" s="20"/>
+      <c r="GHO245" s="20"/>
+      <c r="GHP245" s="20"/>
+      <c r="GHQ245" s="20"/>
+      <c r="GHR245" s="20"/>
+      <c r="GHS245" s="20"/>
+      <c r="GHT245" s="20"/>
+      <c r="GHU245" s="20"/>
+      <c r="GHV245" s="20"/>
+      <c r="GHW245" s="20"/>
+      <c r="GHX245" s="20"/>
+      <c r="GHY245" s="20"/>
+      <c r="GHZ245" s="20"/>
+      <c r="GIA245" s="20"/>
+      <c r="GIB245" s="20"/>
+      <c r="GIC245" s="20"/>
+      <c r="GID245" s="20"/>
+      <c r="GIE245" s="20"/>
+      <c r="GIF245" s="20"/>
+      <c r="GIG245" s="20"/>
+      <c r="GIH245" s="20"/>
+      <c r="GII245" s="20"/>
+      <c r="GIJ245" s="20"/>
+      <c r="GIK245" s="20"/>
+      <c r="GIL245" s="20"/>
+      <c r="GIM245" s="20"/>
+      <c r="GIN245" s="20"/>
+      <c r="GIO245" s="20"/>
+      <c r="GIP245" s="20"/>
+      <c r="GIQ245" s="20"/>
+      <c r="GIR245" s="20"/>
+      <c r="GIS245" s="20"/>
+      <c r="GIT245" s="20"/>
+      <c r="GIU245" s="20"/>
+      <c r="GIV245" s="20"/>
+      <c r="GIW245" s="20"/>
+      <c r="GIX245" s="20"/>
+      <c r="GIY245" s="20"/>
+      <c r="GIZ245" s="20"/>
+      <c r="GJA245" s="20"/>
+      <c r="GJB245" s="20"/>
+      <c r="GJC245" s="20"/>
+      <c r="GJD245" s="20"/>
+      <c r="GJE245" s="20"/>
+      <c r="GJF245" s="20"/>
+      <c r="GJG245" s="20"/>
+      <c r="GJH245" s="20"/>
+      <c r="GJI245" s="20"/>
+      <c r="GJJ245" s="20"/>
+      <c r="GJK245" s="20"/>
+      <c r="GJL245" s="20"/>
+      <c r="GJM245" s="20"/>
+      <c r="GJN245" s="20"/>
+      <c r="GJO245" s="20"/>
+      <c r="GJP245" s="20"/>
+      <c r="GJQ245" s="20"/>
+      <c r="GJR245" s="20"/>
+      <c r="GJS245" s="20"/>
+      <c r="GJT245" s="20"/>
+      <c r="GJU245" s="20"/>
+      <c r="GJV245" s="20"/>
+      <c r="GJW245" s="20"/>
+      <c r="GJX245" s="20"/>
+      <c r="GJY245" s="20"/>
+      <c r="GJZ245" s="20"/>
+      <c r="GKA245" s="20"/>
+      <c r="GKB245" s="20"/>
+      <c r="GKC245" s="20"/>
+      <c r="GKD245" s="20"/>
+      <c r="GKE245" s="20"/>
+      <c r="GKF245" s="20"/>
+      <c r="GKG245" s="20"/>
+      <c r="GKH245" s="20"/>
+      <c r="GKI245" s="20"/>
+      <c r="GKJ245" s="20"/>
+      <c r="GKK245" s="20"/>
+      <c r="GKL245" s="20"/>
+      <c r="GKM245" s="20"/>
+      <c r="GKN245" s="20"/>
+      <c r="GKO245" s="20"/>
+      <c r="GKP245" s="20"/>
+      <c r="GKQ245" s="20"/>
+      <c r="GKR245" s="20"/>
+      <c r="GKS245" s="20"/>
+      <c r="GKT245" s="20"/>
+      <c r="GKU245" s="20"/>
+      <c r="GKV245" s="20"/>
+      <c r="GKW245" s="20"/>
+      <c r="GKX245" s="20"/>
+      <c r="GKY245" s="20"/>
+      <c r="GKZ245" s="20"/>
+      <c r="GLA245" s="20"/>
+      <c r="GLB245" s="20"/>
+      <c r="GLC245" s="20"/>
+      <c r="GLD245" s="20"/>
+      <c r="GLE245" s="20"/>
+      <c r="GLF245" s="20"/>
+      <c r="GLG245" s="20"/>
+      <c r="GLH245" s="20"/>
+      <c r="GLI245" s="20"/>
+      <c r="GLJ245" s="20"/>
+      <c r="GLK245" s="20"/>
+      <c r="GLL245" s="20"/>
+      <c r="GLM245" s="20"/>
+      <c r="GLN245" s="20"/>
+      <c r="GLO245" s="20"/>
+      <c r="GLP245" s="20"/>
+      <c r="GLQ245" s="20"/>
+      <c r="GLR245" s="20"/>
+      <c r="GLS245" s="20"/>
+      <c r="GLT245" s="20"/>
+      <c r="GLU245" s="20"/>
+      <c r="GLV245" s="20"/>
+      <c r="GLW245" s="20"/>
+      <c r="GLX245" s="20"/>
+      <c r="GLY245" s="20"/>
+      <c r="GLZ245" s="20"/>
+      <c r="GMA245" s="20"/>
+      <c r="GMB245" s="20"/>
+      <c r="GMC245" s="20"/>
+      <c r="GMD245" s="20"/>
+      <c r="GME245" s="20"/>
+      <c r="GMF245" s="20"/>
+      <c r="GMG245" s="20"/>
+      <c r="GMH245" s="20"/>
+      <c r="GMI245" s="20"/>
+      <c r="GMJ245" s="20"/>
+      <c r="GMK245" s="20"/>
+      <c r="GML245" s="20"/>
+      <c r="GMM245" s="20"/>
+      <c r="GMN245" s="20"/>
+      <c r="GMO245" s="20"/>
+      <c r="GMP245" s="20"/>
+      <c r="GMQ245" s="20"/>
+      <c r="GMR245" s="20"/>
+      <c r="GMS245" s="20"/>
+      <c r="GMT245" s="20"/>
+      <c r="GMU245" s="20"/>
+      <c r="GMV245" s="20"/>
+      <c r="GMW245" s="20"/>
+      <c r="GMX245" s="20"/>
+      <c r="GMY245" s="20"/>
+      <c r="GMZ245" s="20"/>
+      <c r="GNA245" s="20"/>
+      <c r="GNB245" s="20"/>
+      <c r="GNC245" s="20"/>
+      <c r="GND245" s="20"/>
+      <c r="GNE245" s="20"/>
+      <c r="GNF245" s="20"/>
+      <c r="GNG245" s="20"/>
+      <c r="GNH245" s="20"/>
+      <c r="GNI245" s="20"/>
+      <c r="GNJ245" s="20"/>
+      <c r="GNK245" s="20"/>
+      <c r="GNL245" s="20"/>
+      <c r="GNM245" s="20"/>
+      <c r="GNN245" s="20"/>
+      <c r="GNO245" s="20"/>
+      <c r="GNP245" s="20"/>
+      <c r="GNQ245" s="20"/>
+      <c r="GNR245" s="20"/>
+      <c r="GNS245" s="20"/>
+      <c r="GNT245" s="20"/>
+      <c r="GNU245" s="20"/>
+      <c r="GNV245" s="20"/>
+      <c r="GNW245" s="20"/>
+      <c r="GNX245" s="20"/>
+      <c r="GNY245" s="20"/>
+      <c r="GNZ245" s="20"/>
+      <c r="GOA245" s="20"/>
+      <c r="GOB245" s="20"/>
+      <c r="GOC245" s="20"/>
+      <c r="GOD245" s="20"/>
+      <c r="GOE245" s="20"/>
+      <c r="GOF245" s="20"/>
+      <c r="GOG245" s="20"/>
+      <c r="GOH245" s="20"/>
+      <c r="GOI245" s="20"/>
+      <c r="GOJ245" s="20"/>
+      <c r="GOK245" s="20"/>
+      <c r="GOL245" s="20"/>
+      <c r="GOM245" s="20"/>
+      <c r="GON245" s="20"/>
+      <c r="GOO245" s="20"/>
+      <c r="GOP245" s="20"/>
+      <c r="GOQ245" s="20"/>
+      <c r="GOR245" s="20"/>
+      <c r="GOS245" s="20"/>
+      <c r="GOT245" s="20"/>
+      <c r="GOU245" s="20"/>
+      <c r="GOV245" s="20"/>
+      <c r="GOW245" s="20"/>
+      <c r="GOX245" s="20"/>
+      <c r="GOY245" s="20"/>
+      <c r="GOZ245" s="20"/>
+      <c r="GPA245" s="20"/>
+      <c r="GPB245" s="20"/>
+      <c r="GPC245" s="20"/>
+      <c r="GPD245" s="20"/>
+      <c r="GPE245" s="20"/>
+      <c r="GPF245" s="20"/>
+      <c r="GPG245" s="20"/>
+      <c r="GPH245" s="20"/>
+      <c r="GPI245" s="20"/>
+      <c r="GPJ245" s="20"/>
+      <c r="GPK245" s="20"/>
+      <c r="GPL245" s="20"/>
+      <c r="GPM245" s="20"/>
+      <c r="GPN245" s="20"/>
+      <c r="GPO245" s="20"/>
+      <c r="GPP245" s="20"/>
+      <c r="GPQ245" s="20"/>
+      <c r="GPR245" s="20"/>
+      <c r="GPS245" s="20"/>
+      <c r="GPT245" s="20"/>
+      <c r="GPU245" s="20"/>
+      <c r="GPV245" s="20"/>
+      <c r="GPW245" s="20"/>
+      <c r="GPX245" s="20"/>
+      <c r="GPY245" s="20"/>
+      <c r="GPZ245" s="20"/>
+      <c r="GQA245" s="20"/>
+      <c r="GQB245" s="20"/>
+      <c r="GQC245" s="20"/>
+      <c r="GQD245" s="20"/>
+      <c r="GQE245" s="20"/>
+      <c r="GQF245" s="20"/>
+      <c r="GQG245" s="20"/>
+      <c r="GQH245" s="20"/>
+      <c r="GQI245" s="20"/>
+      <c r="GQJ245" s="20"/>
+      <c r="GQK245" s="20"/>
+      <c r="GQL245" s="20"/>
+      <c r="GQM245" s="20"/>
+      <c r="GQN245" s="20"/>
+      <c r="GQO245" s="20"/>
+      <c r="GQP245" s="20"/>
+      <c r="GQQ245" s="20"/>
+      <c r="GQR245" s="20"/>
+      <c r="GQS245" s="20"/>
+      <c r="GQT245" s="20"/>
+      <c r="GQU245" s="20"/>
+      <c r="GQV245" s="20"/>
+      <c r="GQW245" s="20"/>
+      <c r="GQX245" s="20"/>
+      <c r="GQY245" s="20"/>
+      <c r="GQZ245" s="20"/>
+      <c r="GRA245" s="20"/>
+      <c r="GRB245" s="20"/>
+      <c r="GRC245" s="20"/>
+      <c r="GRD245" s="20"/>
+      <c r="GRE245" s="20"/>
+      <c r="GRF245" s="20"/>
+      <c r="GRG245" s="20"/>
+      <c r="GRH245" s="20"/>
+      <c r="GRI245" s="20"/>
+      <c r="GRJ245" s="20"/>
+      <c r="GRK245" s="20"/>
+      <c r="GRL245" s="20"/>
+      <c r="GRM245" s="20"/>
+      <c r="GRN245" s="20"/>
+      <c r="GRO245" s="20"/>
+      <c r="GRP245" s="20"/>
+      <c r="GRQ245" s="20"/>
+      <c r="GRR245" s="20"/>
+      <c r="GRS245" s="20"/>
+      <c r="GRT245" s="20"/>
+      <c r="GRU245" s="20"/>
+      <c r="GRV245" s="20"/>
+      <c r="GRW245" s="20"/>
+      <c r="GRX245" s="20"/>
+      <c r="GRY245" s="20"/>
+      <c r="GRZ245" s="20"/>
+      <c r="GSA245" s="20"/>
+      <c r="GSB245" s="20"/>
+      <c r="GSC245" s="20"/>
+      <c r="GSD245" s="20"/>
+      <c r="GSE245" s="20"/>
+      <c r="GSF245" s="20"/>
+      <c r="GSG245" s="20"/>
+      <c r="GSH245" s="20"/>
+      <c r="GSI245" s="20"/>
+      <c r="GSJ245" s="20"/>
+      <c r="GSK245" s="20"/>
+      <c r="GSL245" s="20"/>
+      <c r="GSM245" s="20"/>
+      <c r="GSN245" s="20"/>
+      <c r="GSO245" s="20"/>
+      <c r="GSP245" s="20"/>
+      <c r="GSQ245" s="20"/>
+      <c r="GSR245" s="20"/>
+      <c r="GSS245" s="20"/>
+      <c r="GST245" s="20"/>
+      <c r="GSU245" s="20"/>
+      <c r="GSV245" s="20"/>
+      <c r="GSW245" s="20"/>
+      <c r="GSX245" s="20"/>
+      <c r="GSY245" s="20"/>
+      <c r="GSZ245" s="20"/>
+      <c r="GTA245" s="20"/>
+      <c r="GTB245" s="20"/>
+      <c r="GTC245" s="20"/>
+      <c r="GTD245" s="20"/>
+      <c r="GTE245" s="20"/>
+      <c r="GTF245" s="20"/>
+      <c r="GTG245" s="20"/>
+      <c r="GTH245" s="20"/>
+      <c r="GTI245" s="20"/>
+      <c r="GTJ245" s="20"/>
+      <c r="GTK245" s="20"/>
+      <c r="GTL245" s="20"/>
+      <c r="GTM245" s="20"/>
+      <c r="GTN245" s="20"/>
+      <c r="GTO245" s="20"/>
+      <c r="GTP245" s="20"/>
+      <c r="GTQ245" s="20"/>
+      <c r="GTR245" s="20"/>
+      <c r="GTS245" s="20"/>
+      <c r="GTT245" s="20"/>
+      <c r="GTU245" s="20"/>
+      <c r="GTV245" s="20"/>
+      <c r="GTW245" s="20"/>
+      <c r="GTX245" s="20"/>
+      <c r="GTY245" s="20"/>
+      <c r="GTZ245" s="20"/>
+      <c r="GUA245" s="20"/>
+      <c r="GUB245" s="20"/>
+      <c r="GUC245" s="20"/>
+      <c r="GUD245" s="20"/>
+      <c r="GUE245" s="20"/>
+      <c r="GUF245" s="20"/>
+      <c r="GUG245" s="20"/>
+      <c r="GUH245" s="20"/>
+      <c r="GUI245" s="20"/>
+      <c r="GUJ245" s="20"/>
+      <c r="GUK245" s="20"/>
+      <c r="GUL245" s="20"/>
+      <c r="GUM245" s="20"/>
+      <c r="GUN245" s="20"/>
+      <c r="GUO245" s="20"/>
+      <c r="GUP245" s="20"/>
+      <c r="GUQ245" s="20"/>
+      <c r="GUR245" s="20"/>
+      <c r="GUS245" s="20"/>
+      <c r="GUT245" s="20"/>
+      <c r="GUU245" s="20"/>
+      <c r="GUV245" s="20"/>
+      <c r="GUW245" s="20"/>
+      <c r="GUX245" s="20"/>
+      <c r="GUY245" s="20"/>
+      <c r="GUZ245" s="20"/>
+      <c r="GVA245" s="20"/>
+      <c r="GVB245" s="20"/>
+      <c r="GVC245" s="20"/>
+      <c r="GVD245" s="20"/>
+      <c r="GVE245" s="20"/>
+      <c r="GVF245" s="20"/>
+      <c r="GVG245" s="20"/>
+      <c r="GVH245" s="20"/>
+      <c r="GVI245" s="20"/>
+      <c r="GVJ245" s="20"/>
+      <c r="GVK245" s="20"/>
+      <c r="GVL245" s="20"/>
+      <c r="GVM245" s="20"/>
+      <c r="GVN245" s="20"/>
+      <c r="GVO245" s="20"/>
+      <c r="GVP245" s="20"/>
+      <c r="GVQ245" s="20"/>
+      <c r="GVR245" s="20"/>
+      <c r="GVS245" s="20"/>
+      <c r="GVT245" s="20"/>
+      <c r="GVU245" s="20"/>
+      <c r="GVV245" s="20"/>
+      <c r="GVW245" s="20"/>
+      <c r="GVX245" s="20"/>
+      <c r="GVY245" s="20"/>
+      <c r="GVZ245" s="20"/>
+      <c r="GWA245" s="20"/>
+      <c r="GWB245" s="20"/>
+      <c r="GWC245" s="20"/>
+      <c r="GWD245" s="20"/>
+      <c r="GWE245" s="20"/>
+      <c r="GWF245" s="20"/>
+      <c r="GWG245" s="20"/>
+      <c r="GWH245" s="20"/>
+      <c r="GWI245" s="20"/>
+      <c r="GWJ245" s="20"/>
+      <c r="GWK245" s="20"/>
+      <c r="GWL245" s="20"/>
+      <c r="GWM245" s="20"/>
+      <c r="GWN245" s="20"/>
+      <c r="GWO245" s="20"/>
+      <c r="GWP245" s="20"/>
+      <c r="GWQ245" s="20"/>
+      <c r="GWR245" s="20"/>
+      <c r="GWS245" s="20"/>
+      <c r="GWT245" s="20"/>
+      <c r="GWU245" s="20"/>
+      <c r="GWV245" s="20"/>
+      <c r="GWW245" s="20"/>
+      <c r="GWX245" s="20"/>
+      <c r="GWY245" s="20"/>
+      <c r="GWZ245" s="20"/>
+      <c r="GXA245" s="20"/>
+      <c r="GXB245" s="20"/>
+      <c r="GXC245" s="20"/>
+      <c r="GXD245" s="20"/>
+      <c r="GXE245" s="20"/>
+      <c r="GXF245" s="20"/>
+      <c r="GXG245" s="20"/>
+      <c r="GXH245" s="20"/>
+      <c r="GXI245" s="20"/>
+      <c r="GXJ245" s="20"/>
+      <c r="GXK245" s="20"/>
+      <c r="GXL245" s="20"/>
+      <c r="GXM245" s="20"/>
+      <c r="GXN245" s="20"/>
+      <c r="GXO245" s="20"/>
+      <c r="GXP245" s="20"/>
+      <c r="GXQ245" s="20"/>
+      <c r="GXR245" s="20"/>
+      <c r="GXS245" s="20"/>
+      <c r="GXT245" s="20"/>
+      <c r="GXU245" s="20"/>
+      <c r="GXV245" s="20"/>
+      <c r="GXW245" s="20"/>
+      <c r="GXX245" s="20"/>
+      <c r="GXY245" s="20"/>
+      <c r="GXZ245" s="20"/>
+      <c r="GYA245" s="20"/>
+      <c r="GYB245" s="20"/>
+      <c r="GYC245" s="20"/>
+      <c r="GYD245" s="20"/>
+      <c r="GYE245" s="20"/>
+      <c r="GYF245" s="20"/>
+      <c r="GYG245" s="20"/>
+      <c r="GYH245" s="20"/>
+      <c r="GYI245" s="20"/>
+      <c r="GYJ245" s="20"/>
+      <c r="GYK245" s="20"/>
+      <c r="GYL245" s="20"/>
+      <c r="GYM245" s="20"/>
+      <c r="GYN245" s="20"/>
+      <c r="GYO245" s="20"/>
+      <c r="GYP245" s="20"/>
+      <c r="GYQ245" s="20"/>
+      <c r="GYR245" s="20"/>
+      <c r="GYS245" s="20"/>
+      <c r="GYT245" s="20"/>
+      <c r="GYU245" s="20"/>
+      <c r="GYV245" s="20"/>
+      <c r="GYW245" s="20"/>
+      <c r="GYX245" s="20"/>
+      <c r="GYY245" s="20"/>
+      <c r="GYZ245" s="20"/>
+      <c r="GZA245" s="20"/>
+      <c r="GZB245" s="20"/>
+      <c r="GZC245" s="20"/>
+      <c r="GZD245" s="20"/>
+      <c r="GZE245" s="20"/>
+      <c r="GZF245" s="20"/>
+      <c r="GZG245" s="20"/>
+      <c r="GZH245" s="20"/>
+      <c r="GZI245" s="20"/>
+      <c r="GZJ245" s="20"/>
+      <c r="GZK245" s="20"/>
+      <c r="GZL245" s="20"/>
+      <c r="GZM245" s="20"/>
+      <c r="GZN245" s="20"/>
+      <c r="GZO245" s="20"/>
+      <c r="GZP245" s="20"/>
+      <c r="GZQ245" s="20"/>
+      <c r="GZR245" s="20"/>
+      <c r="GZS245" s="20"/>
+      <c r="GZT245" s="20"/>
+      <c r="GZU245" s="20"/>
+      <c r="GZV245" s="20"/>
+      <c r="GZW245" s="20"/>
+      <c r="GZX245" s="20"/>
+      <c r="GZY245" s="20"/>
+      <c r="GZZ245" s="20"/>
+      <c r="HAA245" s="20"/>
+      <c r="HAB245" s="20"/>
+      <c r="HAC245" s="20"/>
+      <c r="HAD245" s="20"/>
+      <c r="HAE245" s="20"/>
+      <c r="HAF245" s="20"/>
+      <c r="HAG245" s="20"/>
+      <c r="HAH245" s="20"/>
+      <c r="HAI245" s="20"/>
+      <c r="HAJ245" s="20"/>
+      <c r="HAK245" s="20"/>
+      <c r="HAL245" s="20"/>
+      <c r="HAM245" s="20"/>
+      <c r="HAN245" s="20"/>
+      <c r="HAO245" s="20"/>
+      <c r="HAP245" s="20"/>
+      <c r="HAQ245" s="20"/>
+      <c r="HAR245" s="20"/>
+      <c r="HAS245" s="20"/>
+      <c r="HAT245" s="20"/>
+      <c r="HAU245" s="20"/>
+      <c r="HAV245" s="20"/>
+      <c r="HAW245" s="20"/>
+      <c r="HAX245" s="20"/>
+      <c r="HAY245" s="20"/>
+      <c r="HAZ245" s="20"/>
+      <c r="HBA245" s="20"/>
+      <c r="HBB245" s="20"/>
+      <c r="HBC245" s="20"/>
+      <c r="HBD245" s="20"/>
+      <c r="HBE245" s="20"/>
+      <c r="HBF245" s="20"/>
+      <c r="HBG245" s="20"/>
+      <c r="HBH245" s="20"/>
+      <c r="HBI245" s="20"/>
+      <c r="HBJ245" s="20"/>
+      <c r="HBK245" s="20"/>
+      <c r="HBL245" s="20"/>
+      <c r="HBM245" s="20"/>
+      <c r="HBN245" s="20"/>
+      <c r="HBO245" s="20"/>
+      <c r="HBP245" s="20"/>
+      <c r="HBQ245" s="20"/>
+      <c r="HBR245" s="20"/>
+      <c r="HBS245" s="20"/>
+      <c r="HBT245" s="20"/>
+      <c r="HBU245" s="20"/>
+      <c r="HBV245" s="20"/>
+      <c r="HBW245" s="20"/>
+      <c r="HBX245" s="20"/>
+      <c r="HBY245" s="20"/>
+      <c r="HBZ245" s="20"/>
+      <c r="HCA245" s="20"/>
+      <c r="HCB245" s="20"/>
+      <c r="HCC245" s="20"/>
+      <c r="HCD245" s="20"/>
+      <c r="HCE245" s="20"/>
+      <c r="HCF245" s="20"/>
+      <c r="HCG245" s="20"/>
+      <c r="HCH245" s="20"/>
+      <c r="HCI245" s="20"/>
+      <c r="HCJ245" s="20"/>
+      <c r="HCK245" s="20"/>
+      <c r="HCL245" s="20"/>
+      <c r="HCM245" s="20"/>
+      <c r="HCN245" s="20"/>
+      <c r="HCO245" s="20"/>
+      <c r="HCP245" s="20"/>
+      <c r="HCQ245" s="20"/>
+      <c r="HCR245" s="20"/>
+      <c r="HCS245" s="20"/>
+      <c r="HCT245" s="20"/>
+      <c r="HCU245" s="20"/>
+      <c r="HCV245" s="20"/>
+      <c r="HCW245" s="20"/>
+      <c r="HCX245" s="20"/>
+      <c r="HCY245" s="20"/>
+      <c r="HCZ245" s="20"/>
+      <c r="HDA245" s="20"/>
+      <c r="HDB245" s="20"/>
+      <c r="HDC245" s="20"/>
+      <c r="HDD245" s="20"/>
+      <c r="HDE245" s="20"/>
+      <c r="HDF245" s="20"/>
+      <c r="HDG245" s="20"/>
+      <c r="HDH245" s="20"/>
+      <c r="HDI245" s="20"/>
+      <c r="HDJ245" s="20"/>
+      <c r="HDK245" s="20"/>
+      <c r="HDL245" s="20"/>
+      <c r="HDM245" s="20"/>
+      <c r="HDN245" s="20"/>
+      <c r="HDO245" s="20"/>
+      <c r="HDP245" s="20"/>
+      <c r="HDQ245" s="20"/>
+      <c r="HDR245" s="20"/>
+      <c r="HDS245" s="20"/>
+      <c r="HDT245" s="20"/>
+      <c r="HDU245" s="20"/>
+      <c r="HDV245" s="20"/>
+      <c r="HDW245" s="20"/>
+      <c r="HDX245" s="20"/>
+      <c r="HDY245" s="20"/>
+      <c r="HDZ245" s="20"/>
+      <c r="HEA245" s="20"/>
+      <c r="HEB245" s="20"/>
+      <c r="HEC245" s="20"/>
+      <c r="HED245" s="20"/>
+      <c r="HEE245" s="20"/>
+      <c r="HEF245" s="20"/>
+      <c r="HEG245" s="20"/>
+      <c r="HEH245" s="20"/>
+      <c r="HEI245" s="20"/>
+      <c r="HEJ245" s="20"/>
+      <c r="HEK245" s="20"/>
+      <c r="HEL245" s="20"/>
+      <c r="HEM245" s="20"/>
+      <c r="HEN245" s="20"/>
+      <c r="HEO245" s="20"/>
+      <c r="HEP245" s="20"/>
+      <c r="HEQ245" s="20"/>
+      <c r="HER245" s="20"/>
+      <c r="HES245" s="20"/>
+      <c r="HET245" s="20"/>
+      <c r="HEU245" s="20"/>
+      <c r="HEV245" s="20"/>
+      <c r="HEW245" s="20"/>
+      <c r="HEX245" s="20"/>
+      <c r="HEY245" s="20"/>
+      <c r="HEZ245" s="20"/>
+      <c r="HFA245" s="20"/>
+      <c r="HFB245" s="20"/>
+      <c r="HFC245" s="20"/>
+      <c r="HFD245" s="20"/>
+      <c r="HFE245" s="20"/>
+      <c r="HFF245" s="20"/>
+      <c r="HFG245" s="20"/>
+      <c r="HFH245" s="20"/>
+      <c r="HFI245" s="20"/>
+      <c r="HFJ245" s="20"/>
+      <c r="HFK245" s="20"/>
+      <c r="HFL245" s="20"/>
+      <c r="HFM245" s="20"/>
+      <c r="HFN245" s="20"/>
+      <c r="HFO245" s="20"/>
+      <c r="HFP245" s="20"/>
+      <c r="HFQ245" s="20"/>
+      <c r="HFR245" s="20"/>
+      <c r="HFS245" s="20"/>
+      <c r="HFT245" s="20"/>
+      <c r="HFU245" s="20"/>
+      <c r="HFV245" s="20"/>
+      <c r="HFW245" s="20"/>
+      <c r="HFX245" s="20"/>
+      <c r="HFY245" s="20"/>
+      <c r="HFZ245" s="20"/>
+      <c r="HGA245" s="20"/>
+      <c r="HGB245" s="20"/>
+      <c r="HGC245" s="20"/>
+      <c r="HGD245" s="20"/>
+      <c r="HGE245" s="20"/>
+      <c r="HGF245" s="20"/>
+      <c r="HGG245" s="20"/>
+      <c r="HGH245" s="20"/>
+      <c r="HGI245" s="20"/>
+      <c r="HGJ245" s="20"/>
+      <c r="HGK245" s="20"/>
+      <c r="HGL245" s="20"/>
+      <c r="HGM245" s="20"/>
+      <c r="HGN245" s="20"/>
+      <c r="HGO245" s="20"/>
+      <c r="HGP245" s="20"/>
+      <c r="HGQ245" s="20"/>
+      <c r="HGR245" s="20"/>
+      <c r="HGS245" s="20"/>
+      <c r="HGT245" s="20"/>
+      <c r="HGU245" s="20"/>
+      <c r="HGV245" s="20"/>
+      <c r="HGW245" s="20"/>
+      <c r="HGX245" s="20"/>
+      <c r="HGY245" s="20"/>
+      <c r="HGZ245" s="20"/>
+      <c r="HHA245" s="20"/>
+      <c r="HHB245" s="20"/>
+      <c r="HHC245" s="20"/>
+      <c r="HHD245" s="20"/>
+      <c r="HHE245" s="20"/>
+      <c r="HHF245" s="20"/>
+      <c r="HHG245" s="20"/>
+      <c r="HHH245" s="20"/>
+      <c r="HHI245" s="20"/>
+      <c r="HHJ245" s="20"/>
+      <c r="HHK245" s="20"/>
+      <c r="HHL245" s="20"/>
+      <c r="HHM245" s="20"/>
+      <c r="HHN245" s="20"/>
+      <c r="HHO245" s="20"/>
+      <c r="HHP245" s="20"/>
+      <c r="HHQ245" s="20"/>
+      <c r="HHR245" s="20"/>
+      <c r="HHS245" s="20"/>
+      <c r="HHT245" s="20"/>
+      <c r="HHU245" s="20"/>
+      <c r="HHV245" s="20"/>
+      <c r="HHW245" s="20"/>
+      <c r="HHX245" s="20"/>
+      <c r="HHY245" s="20"/>
+      <c r="HHZ245" s="20"/>
+      <c r="HIA245" s="20"/>
+      <c r="HIB245" s="20"/>
+      <c r="HIC245" s="20"/>
+      <c r="HID245" s="20"/>
+      <c r="HIE245" s="20"/>
+      <c r="HIF245" s="20"/>
+      <c r="HIG245" s="20"/>
+      <c r="HIH245" s="20"/>
+      <c r="HII245" s="20"/>
+      <c r="HIJ245" s="20"/>
+      <c r="HIK245" s="20"/>
+      <c r="HIL245" s="20"/>
+      <c r="HIM245" s="20"/>
+      <c r="HIN245" s="20"/>
+      <c r="HIO245" s="20"/>
+      <c r="HIP245" s="20"/>
+      <c r="HIQ245" s="20"/>
+      <c r="HIR245" s="20"/>
+      <c r="HIS245" s="20"/>
+      <c r="HIT245" s="20"/>
+      <c r="HIU245" s="20"/>
+      <c r="HIV245" s="20"/>
+      <c r="HIW245" s="20"/>
+      <c r="HIX245" s="20"/>
+      <c r="HIY245" s="20"/>
+      <c r="HIZ245" s="20"/>
+      <c r="HJA245" s="20"/>
+      <c r="HJB245" s="20"/>
+      <c r="HJC245" s="20"/>
+      <c r="HJD245" s="20"/>
+      <c r="HJE245" s="20"/>
+      <c r="HJF245" s="20"/>
+      <c r="HJG245" s="20"/>
+      <c r="HJH245" s="20"/>
+      <c r="HJI245" s="20"/>
+      <c r="HJJ245" s="20"/>
+      <c r="HJK245" s="20"/>
+      <c r="HJL245" s="20"/>
+      <c r="HJM245" s="20"/>
+      <c r="HJN245" s="20"/>
+      <c r="HJO245" s="20"/>
+      <c r="HJP245" s="20"/>
+      <c r="HJQ245" s="20"/>
+      <c r="HJR245" s="20"/>
+      <c r="HJS245" s="20"/>
+      <c r="HJT245" s="20"/>
+      <c r="HJU245" s="20"/>
+      <c r="HJV245" s="20"/>
+      <c r="HJW245" s="20"/>
+      <c r="HJX245" s="20"/>
+      <c r="HJY245" s="20"/>
+      <c r="HJZ245" s="20"/>
+      <c r="HKA245" s="20"/>
+      <c r="HKB245" s="20"/>
+      <c r="HKC245" s="20"/>
+      <c r="HKD245" s="20"/>
+      <c r="HKE245" s="20"/>
+      <c r="HKF245" s="20"/>
+      <c r="HKG245" s="20"/>
+      <c r="HKH245" s="20"/>
+      <c r="HKI245" s="20"/>
+      <c r="HKJ245" s="20"/>
+      <c r="HKK245" s="20"/>
+      <c r="HKL245" s="20"/>
+      <c r="HKM245" s="20"/>
+      <c r="HKN245" s="20"/>
+      <c r="HKO245" s="20"/>
+      <c r="HKP245" s="20"/>
+      <c r="HKQ245" s="20"/>
+      <c r="HKR245" s="20"/>
+      <c r="HKS245" s="20"/>
+      <c r="HKT245" s="20"/>
+      <c r="HKU245" s="20"/>
+      <c r="HKV245" s="20"/>
+      <c r="HKW245" s="20"/>
+      <c r="HKX245" s="20"/>
+      <c r="HKY245" s="20"/>
+      <c r="HKZ245" s="20"/>
+      <c r="HLA245" s="20"/>
+      <c r="HLB245" s="20"/>
+      <c r="HLC245" s="20"/>
+      <c r="HLD245" s="20"/>
+      <c r="HLE245" s="20"/>
+      <c r="HLF245" s="20"/>
+      <c r="HLG245" s="20"/>
+      <c r="HLH245" s="20"/>
+      <c r="HLI245" s="20"/>
+      <c r="HLJ245" s="20"/>
+      <c r="HLK245" s="20"/>
+      <c r="HLL245" s="20"/>
+      <c r="HLM245" s="20"/>
+      <c r="HLN245" s="20"/>
+      <c r="HLO245" s="20"/>
+      <c r="HLP245" s="20"/>
+      <c r="HLQ245" s="20"/>
+      <c r="HLR245" s="20"/>
+      <c r="HLS245" s="20"/>
+      <c r="HLT245" s="20"/>
+      <c r="HLU245" s="20"/>
+      <c r="HLV245" s="20"/>
+      <c r="HLW245" s="20"/>
+      <c r="HLX245" s="20"/>
+      <c r="HLY245" s="20"/>
+      <c r="HLZ245" s="20"/>
+      <c r="HMA245" s="20"/>
+      <c r="HMB245" s="20"/>
+      <c r="HMC245" s="20"/>
+      <c r="HMD245" s="20"/>
+      <c r="HME245" s="20"/>
+      <c r="HMF245" s="20"/>
+      <c r="HMG245" s="20"/>
+      <c r="HMH245" s="20"/>
+      <c r="HMI245" s="20"/>
+      <c r="HMJ245" s="20"/>
+      <c r="HMK245" s="20"/>
+      <c r="HML245" s="20"/>
+      <c r="HMM245" s="20"/>
+      <c r="HMN245" s="20"/>
+      <c r="HMO245" s="20"/>
+      <c r="HMP245" s="20"/>
+      <c r="HMQ245" s="20"/>
+      <c r="HMR245" s="20"/>
+      <c r="HMS245" s="20"/>
+      <c r="HMT245" s="20"/>
+      <c r="HMU245" s="20"/>
+      <c r="HMV245" s="20"/>
+      <c r="HMW245" s="20"/>
+      <c r="HMX245" s="20"/>
+      <c r="HMY245" s="20"/>
+      <c r="HMZ245" s="20"/>
+      <c r="HNA245" s="20"/>
+      <c r="HNB245" s="20"/>
+      <c r="HNC245" s="20"/>
+      <c r="HND245" s="20"/>
+      <c r="HNE245" s="20"/>
+      <c r="HNF245" s="20"/>
+      <c r="HNG245" s="20"/>
+      <c r="HNH245" s="20"/>
+      <c r="HNI245" s="20"/>
+      <c r="HNJ245" s="20"/>
+      <c r="HNK245" s="20"/>
+      <c r="HNL245" s="20"/>
+      <c r="HNM245" s="20"/>
+      <c r="HNN245" s="20"/>
+      <c r="HNO245" s="20"/>
+      <c r="HNP245" s="20"/>
+      <c r="HNQ245" s="20"/>
+      <c r="HNR245" s="20"/>
+      <c r="HNS245" s="20"/>
+      <c r="HNT245" s="20"/>
+      <c r="HNU245" s="20"/>
+      <c r="HNV245" s="20"/>
+      <c r="HNW245" s="20"/>
+      <c r="HNX245" s="20"/>
+      <c r="HNY245" s="20"/>
+      <c r="HNZ245" s="20"/>
+      <c r="HOA245" s="20"/>
+      <c r="HOB245" s="20"/>
+      <c r="HOC245" s="20"/>
+      <c r="HOD245" s="20"/>
+      <c r="HOE245" s="20"/>
+      <c r="HOF245" s="20"/>
+      <c r="HOG245" s="20"/>
+      <c r="HOH245" s="20"/>
+      <c r="HOI245" s="20"/>
+      <c r="HOJ245" s="20"/>
+      <c r="HOK245" s="20"/>
+      <c r="HOL245" s="20"/>
+      <c r="HOM245" s="20"/>
+      <c r="HON245" s="20"/>
+      <c r="HOO245" s="20"/>
+      <c r="HOP245" s="20"/>
+      <c r="HOQ245" s="20"/>
+      <c r="HOR245" s="20"/>
+      <c r="HOS245" s="20"/>
+      <c r="HOT245" s="20"/>
+      <c r="HOU245" s="20"/>
+      <c r="HOV245" s="20"/>
+      <c r="HOW245" s="20"/>
+      <c r="HOX245" s="20"/>
+      <c r="HOY245" s="20"/>
+      <c r="HOZ245" s="20"/>
+      <c r="HPA245" s="20"/>
+      <c r="HPB245" s="20"/>
+      <c r="HPC245" s="20"/>
+      <c r="HPD245" s="20"/>
+      <c r="HPE245" s="20"/>
+      <c r="HPF245" s="20"/>
+      <c r="HPG245" s="20"/>
+      <c r="HPH245" s="20"/>
+      <c r="HPI245" s="20"/>
+      <c r="HPJ245" s="20"/>
+      <c r="HPK245" s="20"/>
+      <c r="HPL245" s="20"/>
+      <c r="HPM245" s="20"/>
+      <c r="HPN245" s="20"/>
+      <c r="HPO245" s="20"/>
+      <c r="HPP245" s="20"/>
+      <c r="HPQ245" s="20"/>
+      <c r="HPR245" s="20"/>
+      <c r="HPS245" s="20"/>
+      <c r="HPT245" s="20"/>
+      <c r="HPU245" s="20"/>
+      <c r="HPV245" s="20"/>
+      <c r="HPW245" s="20"/>
+      <c r="HPX245" s="20"/>
+      <c r="HPY245" s="20"/>
+      <c r="HPZ245" s="20"/>
+      <c r="HQA245" s="20"/>
+      <c r="HQB245" s="20"/>
+      <c r="HQC245" s="20"/>
+      <c r="HQD245" s="20"/>
+      <c r="HQE245" s="20"/>
+      <c r="HQF245" s="20"/>
+      <c r="HQG245" s="20"/>
+      <c r="HQH245" s="20"/>
+      <c r="HQI245" s="20"/>
+      <c r="HQJ245" s="20"/>
+      <c r="HQK245" s="20"/>
+      <c r="HQL245" s="20"/>
+      <c r="HQM245" s="20"/>
+      <c r="HQN245" s="20"/>
+      <c r="HQO245" s="20"/>
+      <c r="HQP245" s="20"/>
+      <c r="HQQ245" s="20"/>
+      <c r="HQR245" s="20"/>
+      <c r="HQS245" s="20"/>
+      <c r="HQT245" s="20"/>
+      <c r="HQU245" s="20"/>
+      <c r="HQV245" s="20"/>
+      <c r="HQW245" s="20"/>
+      <c r="HQX245" s="20"/>
+      <c r="HQY245" s="20"/>
+      <c r="HQZ245" s="20"/>
+      <c r="HRA245" s="20"/>
+      <c r="HRB245" s="20"/>
+      <c r="HRC245" s="20"/>
+      <c r="HRD245" s="20"/>
+      <c r="HRE245" s="20"/>
+      <c r="HRF245" s="20"/>
+      <c r="HRG245" s="20"/>
+      <c r="HRH245" s="20"/>
+      <c r="HRI245" s="20"/>
+      <c r="HRJ245" s="20"/>
+      <c r="HRK245" s="20"/>
+      <c r="HRL245" s="20"/>
+      <c r="HRM245" s="20"/>
+      <c r="HRN245" s="20"/>
+      <c r="HRO245" s="20"/>
+      <c r="HRP245" s="20"/>
+      <c r="HRQ245" s="20"/>
+      <c r="HRR245" s="20"/>
+      <c r="HRS245" s="20"/>
+      <c r="HRT245" s="20"/>
+      <c r="HRU245" s="20"/>
+      <c r="HRV245" s="20"/>
+      <c r="HRW245" s="20"/>
+      <c r="HRX245" s="20"/>
+      <c r="HRY245" s="20"/>
+      <c r="HRZ245" s="20"/>
+      <c r="HSA245" s="20"/>
+      <c r="HSB245" s="20"/>
+      <c r="HSC245" s="20"/>
+      <c r="HSD245" s="20"/>
+      <c r="HSE245" s="20"/>
+      <c r="HSF245" s="20"/>
+      <c r="HSG245" s="20"/>
+      <c r="HSH245" s="20"/>
+      <c r="HSI245" s="20"/>
+      <c r="HSJ245" s="20"/>
+      <c r="HSK245" s="20"/>
+      <c r="HSL245" s="20"/>
+      <c r="HSM245" s="20"/>
+      <c r="HSN245" s="20"/>
+      <c r="HSO245" s="20"/>
+      <c r="HSP245" s="20"/>
+      <c r="HSQ245" s="20"/>
+      <c r="HSR245" s="20"/>
+      <c r="HSS245" s="20"/>
+      <c r="HST245" s="20"/>
+      <c r="HSU245" s="20"/>
+      <c r="HSV245" s="20"/>
+      <c r="HSW245" s="20"/>
+      <c r="HSX245" s="20"/>
+      <c r="HSY245" s="20"/>
+      <c r="HSZ245" s="20"/>
+      <c r="HTA245" s="20"/>
+      <c r="HTB245" s="20"/>
+      <c r="HTC245" s="20"/>
+      <c r="HTD245" s="20"/>
+      <c r="HTE245" s="20"/>
+      <c r="HTF245" s="20"/>
+      <c r="HTG245" s="20"/>
+      <c r="HTH245" s="20"/>
+      <c r="HTI245" s="20"/>
+      <c r="HTJ245" s="20"/>
+      <c r="HTK245" s="20"/>
+      <c r="HTL245" s="20"/>
+      <c r="HTM245" s="20"/>
+      <c r="HTN245" s="20"/>
+      <c r="HTO245" s="20"/>
+      <c r="HTP245" s="20"/>
+      <c r="HTQ245" s="20"/>
+      <c r="HTR245" s="20"/>
+      <c r="HTS245" s="20"/>
+      <c r="HTT245" s="20"/>
+      <c r="HTU245" s="20"/>
+      <c r="HTV245" s="20"/>
+      <c r="HTW245" s="20"/>
+      <c r="HTX245" s="20"/>
+      <c r="HTY245" s="20"/>
+      <c r="HTZ245" s="20"/>
+      <c r="HUA245" s="20"/>
+      <c r="HUB245" s="20"/>
+      <c r="HUC245" s="20"/>
+      <c r="HUD245" s="20"/>
+      <c r="HUE245" s="20"/>
+      <c r="HUF245" s="20"/>
+      <c r="HUG245" s="20"/>
+      <c r="HUH245" s="20"/>
+      <c r="HUI245" s="20"/>
+      <c r="HUJ245" s="20"/>
+      <c r="HUK245" s="20"/>
+      <c r="HUL245" s="20"/>
+      <c r="HUM245" s="20"/>
+      <c r="HUN245" s="20"/>
+      <c r="HUO245" s="20"/>
+      <c r="HUP245" s="20"/>
+      <c r="HUQ245" s="20"/>
+      <c r="HUR245" s="20"/>
+      <c r="HUS245" s="20"/>
+      <c r="HUT245" s="20"/>
+      <c r="HUU245" s="20"/>
+      <c r="HUV245" s="20"/>
+      <c r="HUW245" s="20"/>
+      <c r="HUX245" s="20"/>
+      <c r="HUY245" s="20"/>
+      <c r="HUZ245" s="20"/>
+      <c r="HVA245" s="20"/>
+      <c r="HVB245" s="20"/>
+      <c r="HVC245" s="20"/>
+      <c r="HVD245" s="20"/>
+      <c r="HVE245" s="20"/>
+      <c r="HVF245" s="20"/>
+      <c r="HVG245" s="20"/>
+      <c r="HVH245" s="20"/>
+      <c r="HVI245" s="20"/>
+      <c r="HVJ245" s="20"/>
+      <c r="HVK245" s="20"/>
+      <c r="HVL245" s="20"/>
+      <c r="HVM245" s="20"/>
+      <c r="HVN245" s="20"/>
+      <c r="HVO245" s="20"/>
+      <c r="HVP245" s="20"/>
+      <c r="HVQ245" s="20"/>
+      <c r="HVR245" s="20"/>
+      <c r="HVS245" s="20"/>
+      <c r="HVT245" s="20"/>
+      <c r="HVU245" s="20"/>
+      <c r="HVV245" s="20"/>
+      <c r="HVW245" s="20"/>
+      <c r="HVX245" s="20"/>
+      <c r="HVY245" s="20"/>
+      <c r="HVZ245" s="20"/>
+      <c r="HWA245" s="20"/>
+      <c r="HWB245" s="20"/>
+      <c r="HWC245" s="20"/>
+      <c r="HWD245" s="20"/>
+      <c r="HWE245" s="20"/>
+      <c r="HWF245" s="20"/>
+      <c r="HWG245" s="20"/>
+      <c r="HWH245" s="20"/>
+      <c r="HWI245" s="20"/>
+      <c r="HWJ245" s="20"/>
+      <c r="HWK245" s="20"/>
+      <c r="HWL245" s="20"/>
+      <c r="HWM245" s="20"/>
+      <c r="HWN245" s="20"/>
+      <c r="HWO245" s="20"/>
+      <c r="HWP245" s="20"/>
+      <c r="HWQ245" s="20"/>
+      <c r="HWR245" s="20"/>
+      <c r="HWS245" s="20"/>
+      <c r="HWT245" s="20"/>
+      <c r="HWU245" s="20"/>
+      <c r="HWV245" s="20"/>
+      <c r="HWW245" s="20"/>
+      <c r="HWX245" s="20"/>
+      <c r="HWY245" s="20"/>
+      <c r="HWZ245" s="20"/>
+      <c r="HXA245" s="20"/>
+      <c r="HXB245" s="20"/>
+      <c r="HXC245" s="20"/>
+      <c r="HXD245" s="20"/>
+      <c r="HXE245" s="20"/>
+      <c r="HXF245" s="20"/>
+      <c r="HXG245" s="20"/>
+      <c r="HXH245" s="20"/>
+      <c r="HXI245" s="20"/>
+      <c r="HXJ245" s="20"/>
+      <c r="HXK245" s="20"/>
+      <c r="HXL245" s="20"/>
+      <c r="HXM245" s="20"/>
+      <c r="HXN245" s="20"/>
+      <c r="HXO245" s="20"/>
+      <c r="HXP245" s="20"/>
+      <c r="HXQ245" s="20"/>
+      <c r="HXR245" s="20"/>
+      <c r="HXS245" s="20"/>
+      <c r="HXT245" s="20"/>
+      <c r="HXU245" s="20"/>
+      <c r="HXV245" s="20"/>
+      <c r="HXW245" s="20"/>
+      <c r="HXX245" s="20"/>
+      <c r="HXY245" s="20"/>
+      <c r="HXZ245" s="20"/>
+      <c r="HYA245" s="20"/>
+      <c r="HYB245" s="20"/>
+      <c r="HYC245" s="20"/>
+      <c r="HYD245" s="20"/>
+      <c r="HYE245" s="20"/>
+      <c r="HYF245" s="20"/>
+      <c r="HYG245" s="20"/>
+      <c r="HYH245" s="20"/>
+      <c r="HYI245" s="20"/>
+      <c r="HYJ245" s="20"/>
+      <c r="HYK245" s="20"/>
+      <c r="HYL245" s="20"/>
+      <c r="HYM245" s="20"/>
+      <c r="HYN245" s="20"/>
+      <c r="HYO245" s="20"/>
+      <c r="HYP245" s="20"/>
+      <c r="HYQ245" s="20"/>
+      <c r="HYR245" s="20"/>
+      <c r="HYS245" s="20"/>
+      <c r="HYT245" s="20"/>
+      <c r="HYU245" s="20"/>
+      <c r="HYV245" s="20"/>
+      <c r="HYW245" s="20"/>
+      <c r="HYX245" s="20"/>
+      <c r="HYY245" s="20"/>
+      <c r="HYZ245" s="20"/>
+      <c r="HZA245" s="20"/>
+      <c r="HZB245" s="20"/>
+      <c r="HZC245" s="20"/>
+      <c r="HZD245" s="20"/>
+      <c r="HZE245" s="20"/>
+      <c r="HZF245" s="20"/>
+      <c r="HZG245" s="20"/>
+      <c r="HZH245" s="20"/>
+      <c r="HZI245" s="20"/>
+      <c r="HZJ245" s="20"/>
+      <c r="HZK245" s="20"/>
+      <c r="HZL245" s="20"/>
+      <c r="HZM245" s="20"/>
+      <c r="HZN245" s="20"/>
+      <c r="HZO245" s="20"/>
+      <c r="HZP245" s="20"/>
+      <c r="HZQ245" s="20"/>
+      <c r="HZR245" s="20"/>
+      <c r="HZS245" s="20"/>
+      <c r="HZT245" s="20"/>
+      <c r="HZU245" s="20"/>
+      <c r="HZV245" s="20"/>
+      <c r="HZW245" s="20"/>
+      <c r="HZX245" s="20"/>
+      <c r="HZY245" s="20"/>
+      <c r="HZZ245" s="20"/>
+      <c r="IAA245" s="20"/>
+      <c r="IAB245" s="20"/>
+      <c r="IAC245" s="20"/>
+      <c r="IAD245" s="20"/>
+      <c r="IAE245" s="20"/>
+      <c r="IAF245" s="20"/>
+      <c r="IAG245" s="20"/>
+      <c r="IAH245" s="20"/>
+      <c r="IAI245" s="20"/>
+      <c r="IAJ245" s="20"/>
+      <c r="IAK245" s="20"/>
+      <c r="IAL245" s="20"/>
+      <c r="IAM245" s="20"/>
+      <c r="IAN245" s="20"/>
+      <c r="IAO245" s="20"/>
+      <c r="IAP245" s="20"/>
+      <c r="IAQ245" s="20"/>
+      <c r="IAR245" s="20"/>
+      <c r="IAS245" s="20"/>
+      <c r="IAT245" s="20"/>
+      <c r="IAU245" s="20"/>
+      <c r="IAV245" s="20"/>
+      <c r="IAW245" s="20"/>
+      <c r="IAX245" s="20"/>
+      <c r="IAY245" s="20"/>
+      <c r="IAZ245" s="20"/>
+      <c r="IBA245" s="20"/>
+      <c r="IBB245" s="20"/>
+      <c r="IBC245" s="20"/>
+      <c r="IBD245" s="20"/>
+      <c r="IBE245" s="20"/>
+      <c r="IBF245" s="20"/>
+      <c r="IBG245" s="20"/>
+      <c r="IBH245" s="20"/>
+      <c r="IBI245" s="20"/>
+      <c r="IBJ245" s="20"/>
+      <c r="IBK245" s="20"/>
+      <c r="IBL245" s="20"/>
+      <c r="IBM245" s="20"/>
+      <c r="IBN245" s="20"/>
+      <c r="IBO245" s="20"/>
+      <c r="IBP245" s="20"/>
+      <c r="IBQ245" s="20"/>
+      <c r="IBR245" s="20"/>
+      <c r="IBS245" s="20"/>
+      <c r="IBT245" s="20"/>
+      <c r="IBU245" s="20"/>
+      <c r="IBV245" s="20"/>
+      <c r="IBW245" s="20"/>
+      <c r="IBX245" s="20"/>
+      <c r="IBY245" s="20"/>
+      <c r="IBZ245" s="20"/>
+      <c r="ICA245" s="20"/>
+      <c r="ICB245" s="20"/>
+      <c r="ICC245" s="20"/>
+      <c r="ICD245" s="20"/>
+      <c r="ICE245" s="20"/>
+      <c r="ICF245" s="20"/>
+      <c r="ICG245" s="20"/>
+      <c r="ICH245" s="20"/>
+      <c r="ICI245" s="20"/>
+      <c r="ICJ245" s="20"/>
+      <c r="ICK245" s="20"/>
+      <c r="ICL245" s="20"/>
+      <c r="ICM245" s="20"/>
+      <c r="ICN245" s="20"/>
+      <c r="ICO245" s="20"/>
+      <c r="ICP245" s="20"/>
+      <c r="ICQ245" s="20"/>
+      <c r="ICR245" s="20"/>
+      <c r="ICS245" s="20"/>
+      <c r="ICT245" s="20"/>
+      <c r="ICU245" s="20"/>
+      <c r="ICV245" s="20"/>
+      <c r="ICW245" s="20"/>
+      <c r="ICX245" s="20"/>
+      <c r="ICY245" s="20"/>
+      <c r="ICZ245" s="20"/>
+      <c r="IDA245" s="20"/>
+      <c r="IDB245" s="20"/>
+      <c r="IDC245" s="20"/>
+      <c r="IDD245" s="20"/>
+      <c r="IDE245" s="20"/>
+      <c r="IDF245" s="20"/>
+      <c r="IDG245" s="20"/>
+      <c r="IDH245" s="20"/>
+      <c r="IDI245" s="20"/>
+      <c r="IDJ245" s="20"/>
+      <c r="IDK245" s="20"/>
+      <c r="IDL245" s="20"/>
+      <c r="IDM245" s="20"/>
+      <c r="IDN245" s="20"/>
+      <c r="IDO245" s="20"/>
+      <c r="IDP245" s="20"/>
+      <c r="IDQ245" s="20"/>
+      <c r="IDR245" s="20"/>
+      <c r="IDS245" s="20"/>
+      <c r="IDT245" s="20"/>
+      <c r="IDU245" s="20"/>
+      <c r="IDV245" s="20"/>
+      <c r="IDW245" s="20"/>
+      <c r="IDX245" s="20"/>
+      <c r="IDY245" s="20"/>
+      <c r="IDZ245" s="20"/>
+      <c r="IEA245" s="20"/>
+      <c r="IEB245" s="20"/>
+      <c r="IEC245" s="20"/>
+      <c r="IED245" s="20"/>
+      <c r="IEE245" s="20"/>
+      <c r="IEF245" s="20"/>
+      <c r="IEG245" s="20"/>
+      <c r="IEH245" s="20"/>
+      <c r="IEI245" s="20"/>
+      <c r="IEJ245" s="20"/>
+      <c r="IEK245" s="20"/>
+      <c r="IEL245" s="20"/>
+      <c r="IEM245" s="20"/>
+      <c r="IEN245" s="20"/>
+      <c r="IEO245" s="20"/>
+      <c r="IEP245" s="20"/>
+      <c r="IEQ245" s="20"/>
+      <c r="IER245" s="20"/>
+      <c r="IES245" s="20"/>
+      <c r="IET245" s="20"/>
+      <c r="IEU245" s="20"/>
+      <c r="IEV245" s="20"/>
+      <c r="IEW245" s="20"/>
+      <c r="IEX245" s="20"/>
+      <c r="IEY245" s="20"/>
+      <c r="IEZ245" s="20"/>
+      <c r="IFA245" s="20"/>
+      <c r="IFB245" s="20"/>
+      <c r="IFC245" s="20"/>
+      <c r="IFD245" s="20"/>
+      <c r="IFE245" s="20"/>
+      <c r="IFF245" s="20"/>
+      <c r="IFG245" s="20"/>
+      <c r="IFH245" s="20"/>
+      <c r="IFI245" s="20"/>
+      <c r="IFJ245" s="20"/>
+      <c r="IFK245" s="20"/>
+      <c r="IFL245" s="20"/>
+      <c r="IFM245" s="20"/>
+      <c r="IFN245" s="20"/>
+      <c r="IFO245" s="20"/>
+      <c r="IFP245" s="20"/>
+      <c r="IFQ245" s="20"/>
+      <c r="IFR245" s="20"/>
+      <c r="IFS245" s="20"/>
+      <c r="IFT245" s="20"/>
+      <c r="IFU245" s="20"/>
+      <c r="IFV245" s="20"/>
+      <c r="IFW245" s="20"/>
+      <c r="IFX245" s="20"/>
+      <c r="IFY245" s="20"/>
+      <c r="IFZ245" s="20"/>
+      <c r="IGA245" s="20"/>
+      <c r="IGB245" s="20"/>
+      <c r="IGC245" s="20"/>
+      <c r="IGD245" s="20"/>
+      <c r="IGE245" s="20"/>
+      <c r="IGF245" s="20"/>
+      <c r="IGG245" s="20"/>
+      <c r="IGH245" s="20"/>
+      <c r="IGI245" s="20"/>
+      <c r="IGJ245" s="20"/>
+      <c r="IGK245" s="20"/>
+      <c r="IGL245" s="20"/>
+      <c r="IGM245" s="20"/>
+      <c r="IGN245" s="20"/>
+      <c r="IGO245" s="20"/>
+      <c r="IGP245" s="20"/>
+      <c r="IGQ245" s="20"/>
+      <c r="IGR245" s="20"/>
+      <c r="IGS245" s="20"/>
+      <c r="IGT245" s="20"/>
+      <c r="IGU245" s="20"/>
+      <c r="IGV245" s="20"/>
+      <c r="IGW245" s="20"/>
+      <c r="IGX245" s="20"/>
+      <c r="IGY245" s="20"/>
+      <c r="IGZ245" s="20"/>
+      <c r="IHA245" s="20"/>
+      <c r="IHB245" s="20"/>
+      <c r="IHC245" s="20"/>
+      <c r="IHD245" s="20"/>
+      <c r="IHE245" s="20"/>
+      <c r="IHF245" s="20"/>
+      <c r="IHG245" s="20"/>
+      <c r="IHH245" s="20"/>
+      <c r="IHI245" s="20"/>
+      <c r="IHJ245" s="20"/>
+      <c r="IHK245" s="20"/>
+      <c r="IHL245" s="20"/>
+      <c r="IHM245" s="20"/>
+      <c r="IHN245" s="20"/>
+      <c r="IHO245" s="20"/>
+      <c r="IHP245" s="20"/>
+      <c r="IHQ245" s="20"/>
+      <c r="IHR245" s="20"/>
+      <c r="IHS245" s="20"/>
+      <c r="IHT245" s="20"/>
+      <c r="IHU245" s="20"/>
+      <c r="IHV245" s="20"/>
+      <c r="IHW245" s="20"/>
+      <c r="IHX245" s="20"/>
+      <c r="IHY245" s="20"/>
+      <c r="IHZ245" s="20"/>
+      <c r="IIA245" s="20"/>
+      <c r="IIB245" s="20"/>
+      <c r="IIC245" s="20"/>
+      <c r="IID245" s="20"/>
+      <c r="IIE245" s="20"/>
+      <c r="IIF245" s="20"/>
+      <c r="IIG245" s="20"/>
+      <c r="IIH245" s="20"/>
+      <c r="III245" s="20"/>
+      <c r="IIJ245" s="20"/>
+      <c r="IIK245" s="20"/>
+      <c r="IIL245" s="20"/>
+      <c r="IIM245" s="20"/>
+      <c r="IIN245" s="20"/>
+      <c r="IIO245" s="20"/>
+      <c r="IIP245" s="20"/>
+      <c r="IIQ245" s="20"/>
+      <c r="IIR245" s="20"/>
+      <c r="IIS245" s="20"/>
+      <c r="IIT245" s="20"/>
+      <c r="IIU245" s="20"/>
+      <c r="IIV245" s="20"/>
+      <c r="IIW245" s="20"/>
+      <c r="IIX245" s="20"/>
+      <c r="IIY245" s="20"/>
+      <c r="IIZ245" s="20"/>
+      <c r="IJA245" s="20"/>
+      <c r="IJB245" s="20"/>
+      <c r="IJC245" s="20"/>
+      <c r="IJD245" s="20"/>
+      <c r="IJE245" s="20"/>
+      <c r="IJF245" s="20"/>
+      <c r="IJG245" s="20"/>
+      <c r="IJH245" s="20"/>
+      <c r="IJI245" s="20"/>
+      <c r="IJJ245" s="20"/>
+      <c r="IJK245" s="20"/>
+      <c r="IJL245" s="20"/>
+      <c r="IJM245" s="20"/>
+      <c r="IJN245" s="20"/>
+      <c r="IJO245" s="20"/>
+      <c r="IJP245" s="20"/>
+      <c r="IJQ245" s="20"/>
+      <c r="IJR245" s="20"/>
+      <c r="IJS245" s="20"/>
+      <c r="IJT245" s="20"/>
+      <c r="IJU245" s="20"/>
+      <c r="IJV245" s="20"/>
+      <c r="IJW245" s="20"/>
+      <c r="IJX245" s="20"/>
+      <c r="IJY245" s="20"/>
+      <c r="IJZ245" s="20"/>
+      <c r="IKA245" s="20"/>
+      <c r="IKB245" s="20"/>
+      <c r="IKC245" s="20"/>
+      <c r="IKD245" s="20"/>
+      <c r="IKE245" s="20"/>
+      <c r="IKF245" s="20"/>
+      <c r="IKG245" s="20"/>
+      <c r="IKH245" s="20"/>
+      <c r="IKI245" s="20"/>
+      <c r="IKJ245" s="20"/>
+      <c r="IKK245" s="20"/>
+      <c r="IKL245" s="20"/>
+      <c r="IKM245" s="20"/>
+      <c r="IKN245" s="20"/>
+      <c r="IKO245" s="20"/>
+      <c r="IKP245" s="20"/>
+      <c r="IKQ245" s="20"/>
+      <c r="IKR245" s="20"/>
+      <c r="IKS245" s="20"/>
+      <c r="IKT245" s="20"/>
+      <c r="IKU245" s="20"/>
+      <c r="IKV245" s="20"/>
+      <c r="IKW245" s="20"/>
+      <c r="IKX245" s="20"/>
+      <c r="IKY245" s="20"/>
+      <c r="IKZ245" s="20"/>
+      <c r="ILA245" s="20"/>
+      <c r="ILB245" s="20"/>
+      <c r="ILC245" s="20"/>
+      <c r="ILD245" s="20"/>
+      <c r="ILE245" s="20"/>
+      <c r="ILF245" s="20"/>
+      <c r="ILG245" s="20"/>
+      <c r="ILH245" s="20"/>
+      <c r="ILI245" s="20"/>
+      <c r="ILJ245" s="20"/>
+      <c r="ILK245" s="20"/>
+      <c r="ILL245" s="20"/>
+      <c r="ILM245" s="20"/>
+      <c r="ILN245" s="20"/>
+      <c r="ILO245" s="20"/>
+      <c r="ILP245" s="20"/>
+      <c r="ILQ245" s="20"/>
+      <c r="ILR245" s="20"/>
+      <c r="ILS245" s="20"/>
+      <c r="ILT245" s="20"/>
+      <c r="ILU245" s="20"/>
+      <c r="ILV245" s="20"/>
+      <c r="ILW245" s="20"/>
+      <c r="ILX245" s="20"/>
+      <c r="ILY245" s="20"/>
+      <c r="ILZ245" s="20"/>
+      <c r="IMA245" s="20"/>
+      <c r="IMB245" s="20"/>
+      <c r="IMC245" s="20"/>
+      <c r="IMD245" s="20"/>
+      <c r="IME245" s="20"/>
+      <c r="IMF245" s="20"/>
+      <c r="IMG245" s="20"/>
+      <c r="IMH245" s="20"/>
+      <c r="IMI245" s="20"/>
+      <c r="IMJ245" s="20"/>
+      <c r="IMK245" s="20"/>
+      <c r="IML245" s="20"/>
+      <c r="IMM245" s="20"/>
+      <c r="IMN245" s="20"/>
+      <c r="IMO245" s="20"/>
+      <c r="IMP245" s="20"/>
+      <c r="IMQ245" s="20"/>
+      <c r="IMR245" s="20"/>
+      <c r="IMS245" s="20"/>
+      <c r="IMT245" s="20"/>
+      <c r="IMU245" s="20"/>
+      <c r="IMV245" s="20"/>
+      <c r="IMW245" s="20"/>
+      <c r="IMX245" s="20"/>
+      <c r="IMY245" s="20"/>
+      <c r="IMZ245" s="20"/>
+      <c r="INA245" s="20"/>
+      <c r="INB245" s="20"/>
+      <c r="INC245" s="20"/>
+      <c r="IND245" s="20"/>
+      <c r="INE245" s="20"/>
+      <c r="INF245" s="20"/>
+      <c r="ING245" s="20"/>
+      <c r="INH245" s="20"/>
+      <c r="INI245" s="20"/>
+      <c r="INJ245" s="20"/>
+      <c r="INK245" s="20"/>
+      <c r="INL245" s="20"/>
+      <c r="INM245" s="20"/>
+      <c r="INN245" s="20"/>
+      <c r="INO245" s="20"/>
+      <c r="INP245" s="20"/>
+      <c r="INQ245" s="20"/>
+      <c r="INR245" s="20"/>
+      <c r="INS245" s="20"/>
+      <c r="INT245" s="20"/>
+      <c r="INU245" s="20"/>
+      <c r="INV245" s="20"/>
+      <c r="INW245" s="20"/>
+      <c r="INX245" s="20"/>
+      <c r="INY245" s="20"/>
+      <c r="INZ245" s="20"/>
+      <c r="IOA245" s="20"/>
+      <c r="IOB245" s="20"/>
+      <c r="IOC245" s="20"/>
+      <c r="IOD245" s="20"/>
+      <c r="IOE245" s="20"/>
+      <c r="IOF245" s="20"/>
+      <c r="IOG245" s="20"/>
+      <c r="IOH245" s="20"/>
+      <c r="IOI245" s="20"/>
+      <c r="IOJ245" s="20"/>
+      <c r="IOK245" s="20"/>
+      <c r="IOL245" s="20"/>
+      <c r="IOM245" s="20"/>
+      <c r="ION245" s="20"/>
+      <c r="IOO245" s="20"/>
+      <c r="IOP245" s="20"/>
+      <c r="IOQ245" s="20"/>
+      <c r="IOR245" s="20"/>
+      <c r="IOS245" s="20"/>
+      <c r="IOT245" s="20"/>
+      <c r="IOU245" s="20"/>
+      <c r="IOV245" s="20"/>
+      <c r="IOW245" s="20"/>
+      <c r="IOX245" s="20"/>
+      <c r="IOY245" s="20"/>
+      <c r="IOZ245" s="20"/>
+      <c r="IPA245" s="20"/>
+      <c r="IPB245" s="20"/>
+      <c r="IPC245" s="20"/>
+      <c r="IPD245" s="20"/>
+      <c r="IPE245" s="20"/>
+      <c r="IPF245" s="20"/>
+      <c r="IPG245" s="20"/>
+      <c r="IPH245" s="20"/>
+      <c r="IPI245" s="20"/>
+      <c r="IPJ245" s="20"/>
+      <c r="IPK245" s="20"/>
+      <c r="IPL245" s="20"/>
+      <c r="IPM245" s="20"/>
+      <c r="IPN245" s="20"/>
+      <c r="IPO245" s="20"/>
+      <c r="IPP245" s="20"/>
+      <c r="IPQ245" s="20"/>
+      <c r="IPR245" s="20"/>
+      <c r="IPS245" s="20"/>
+      <c r="IPT245" s="20"/>
+      <c r="IPU245" s="20"/>
+      <c r="IPV245" s="20"/>
+      <c r="IPW245" s="20"/>
+      <c r="IPX245" s="20"/>
+      <c r="IPY245" s="20"/>
+      <c r="IPZ245" s="20"/>
+      <c r="IQA245" s="20"/>
+      <c r="IQB245" s="20"/>
+      <c r="IQC245" s="20"/>
+      <c r="IQD245" s="20"/>
+      <c r="IQE245" s="20"/>
+      <c r="IQF245" s="20"/>
+      <c r="IQG245" s="20"/>
+      <c r="IQH245" s="20"/>
+      <c r="IQI245" s="20"/>
+      <c r="IQJ245" s="20"/>
+      <c r="IQK245" s="20"/>
+      <c r="IQL245" s="20"/>
+      <c r="IQM245" s="20"/>
+      <c r="IQN245" s="20"/>
+      <c r="IQO245" s="20"/>
+      <c r="IQP245" s="20"/>
+      <c r="IQQ245" s="20"/>
+      <c r="IQR245" s="20"/>
+      <c r="IQS245" s="20"/>
+      <c r="IQT245" s="20"/>
+      <c r="IQU245" s="20"/>
+      <c r="IQV245" s="20"/>
+      <c r="IQW245" s="20"/>
+      <c r="IQX245" s="20"/>
+      <c r="IQY245" s="20"/>
+      <c r="IQZ245" s="20"/>
+      <c r="IRA245" s="20"/>
+      <c r="IRB245" s="20"/>
+      <c r="IRC245" s="20"/>
+      <c r="IRD245" s="20"/>
+      <c r="IRE245" s="20"/>
+      <c r="IRF245" s="20"/>
+      <c r="IRG245" s="20"/>
+      <c r="IRH245" s="20"/>
+      <c r="IRI245" s="20"/>
+      <c r="IRJ245" s="20"/>
+      <c r="IRK245" s="20"/>
+      <c r="IRL245" s="20"/>
+      <c r="IRM245" s="20"/>
+      <c r="IRN245" s="20"/>
+      <c r="IRO245" s="20"/>
+      <c r="IRP245" s="20"/>
+      <c r="IRQ245" s="20"/>
+      <c r="IRR245" s="20"/>
+      <c r="IRS245" s="20"/>
+      <c r="IRT245" s="20"/>
+      <c r="IRU245" s="20"/>
+      <c r="IRV245" s="20"/>
+      <c r="IRW245" s="20"/>
+      <c r="IRX245" s="20"/>
+      <c r="IRY245" s="20"/>
+      <c r="IRZ245" s="20"/>
+      <c r="ISA245" s="20"/>
+      <c r="ISB245" s="20"/>
+      <c r="ISC245" s="20"/>
+      <c r="ISD245" s="20"/>
+      <c r="ISE245" s="20"/>
+      <c r="ISF245" s="20"/>
+      <c r="ISG245" s="20"/>
+      <c r="ISH245" s="20"/>
+      <c r="ISI245" s="20"/>
+      <c r="ISJ245" s="20"/>
+      <c r="ISK245" s="20"/>
+      <c r="ISL245" s="20"/>
+      <c r="ISM245" s="20"/>
+      <c r="ISN245" s="20"/>
+      <c r="ISO245" s="20"/>
+      <c r="ISP245" s="20"/>
+      <c r="ISQ245" s="20"/>
+      <c r="ISR245" s="20"/>
+      <c r="ISS245" s="20"/>
+      <c r="IST245" s="20"/>
+      <c r="ISU245" s="20"/>
+      <c r="ISV245" s="20"/>
+      <c r="ISW245" s="20"/>
+      <c r="ISX245" s="20"/>
+      <c r="ISY245" s="20"/>
+      <c r="ISZ245" s="20"/>
+      <c r="ITA245" s="20"/>
+      <c r="ITB245" s="20"/>
+      <c r="ITC245" s="20"/>
+      <c r="ITD245" s="20"/>
+      <c r="ITE245" s="20"/>
+      <c r="ITF245" s="20"/>
+      <c r="ITG245" s="20"/>
+      <c r="ITH245" s="20"/>
+      <c r="ITI245" s="20"/>
+      <c r="ITJ245" s="20"/>
+      <c r="ITK245" s="20"/>
+      <c r="ITL245" s="20"/>
+      <c r="ITM245" s="20"/>
+      <c r="ITN245" s="20"/>
+      <c r="ITO245" s="20"/>
+      <c r="ITP245" s="20"/>
+      <c r="ITQ245" s="20"/>
+      <c r="ITR245" s="20"/>
+      <c r="ITS245" s="20"/>
+      <c r="ITT245" s="20"/>
+      <c r="ITU245" s="20"/>
+      <c r="ITV245" s="20"/>
+      <c r="ITW245" s="20"/>
+      <c r="ITX245" s="20"/>
+      <c r="ITY245" s="20"/>
+      <c r="ITZ245" s="20"/>
+      <c r="IUA245" s="20"/>
+      <c r="IUB245" s="20"/>
+      <c r="IUC245" s="20"/>
+      <c r="IUD245" s="20"/>
+      <c r="IUE245" s="20"/>
+      <c r="IUF245" s="20"/>
+      <c r="IUG245" s="20"/>
+      <c r="IUH245" s="20"/>
+      <c r="IUI245" s="20"/>
+      <c r="IUJ245" s="20"/>
+      <c r="IUK245" s="20"/>
+      <c r="IUL245" s="20"/>
+      <c r="IUM245" s="20"/>
+      <c r="IUN245" s="20"/>
+      <c r="IUO245" s="20"/>
+      <c r="IUP245" s="20"/>
+      <c r="IUQ245" s="20"/>
+      <c r="IUR245" s="20"/>
+      <c r="IUS245" s="20"/>
+      <c r="IUT245" s="20"/>
+      <c r="IUU245" s="20"/>
+      <c r="IUV245" s="20"/>
+      <c r="IUW245" s="20"/>
+      <c r="IUX245" s="20"/>
+      <c r="IUY245" s="20"/>
+      <c r="IUZ245" s="20"/>
+      <c r="IVA245" s="20"/>
+      <c r="IVB245" s="20"/>
+      <c r="IVC245" s="20"/>
+      <c r="IVD245" s="20"/>
+      <c r="IVE245" s="20"/>
+      <c r="IVF245" s="20"/>
+      <c r="IVG245" s="20"/>
+      <c r="IVH245" s="20"/>
+      <c r="IVI245" s="20"/>
+      <c r="IVJ245" s="20"/>
+      <c r="IVK245" s="20"/>
+      <c r="IVL245" s="20"/>
+      <c r="IVM245" s="20"/>
+      <c r="IVN245" s="20"/>
+      <c r="IVO245" s="20"/>
+      <c r="IVP245" s="20"/>
+      <c r="IVQ245" s="20"/>
+      <c r="IVR245" s="20"/>
+      <c r="IVS245" s="20"/>
+      <c r="IVT245" s="20"/>
+      <c r="IVU245" s="20"/>
+      <c r="IVV245" s="20"/>
+      <c r="IVW245" s="20"/>
+      <c r="IVX245" s="20"/>
+      <c r="IVY245" s="20"/>
+      <c r="IVZ245" s="20"/>
+      <c r="IWA245" s="20"/>
+      <c r="IWB245" s="20"/>
+      <c r="IWC245" s="20"/>
+      <c r="IWD245" s="20"/>
+      <c r="IWE245" s="20"/>
+      <c r="IWF245" s="20"/>
+      <c r="IWG245" s="20"/>
+      <c r="IWH245" s="20"/>
+      <c r="IWI245" s="20"/>
+      <c r="IWJ245" s="20"/>
+      <c r="IWK245" s="20"/>
+      <c r="IWL245" s="20"/>
+      <c r="IWM245" s="20"/>
+      <c r="IWN245" s="20"/>
+      <c r="IWO245" s="20"/>
+      <c r="IWP245" s="20"/>
+      <c r="IWQ245" s="20"/>
+      <c r="IWR245" s="20"/>
+      <c r="IWS245" s="20"/>
+      <c r="IWT245" s="20"/>
+      <c r="IWU245" s="20"/>
+      <c r="IWV245" s="20"/>
+      <c r="IWW245" s="20"/>
+      <c r="IWX245" s="20"/>
+      <c r="IWY245" s="20"/>
+      <c r="IWZ245" s="20"/>
+      <c r="IXA245" s="20"/>
+      <c r="IXB245" s="20"/>
+      <c r="IXC245" s="20"/>
+      <c r="IXD245" s="20"/>
+      <c r="IXE245" s="20"/>
+      <c r="IXF245" s="20"/>
+      <c r="IXG245" s="20"/>
+      <c r="IXH245" s="20"/>
+      <c r="IXI245" s="20"/>
+      <c r="IXJ245" s="20"/>
+      <c r="IXK245" s="20"/>
+      <c r="IXL245" s="20"/>
+      <c r="IXM245" s="20"/>
+      <c r="IXN245" s="20"/>
+      <c r="IXO245" s="20"/>
+      <c r="IXP245" s="20"/>
+      <c r="IXQ245" s="20"/>
+      <c r="IXR245" s="20"/>
+      <c r="IXS245" s="20"/>
+      <c r="IXT245" s="20"/>
+      <c r="IXU245" s="20"/>
+      <c r="IXV245" s="20"/>
+      <c r="IXW245" s="20"/>
+      <c r="IXX245" s="20"/>
+      <c r="IXY245" s="20"/>
+      <c r="IXZ245" s="20"/>
+      <c r="IYA245" s="20"/>
+      <c r="IYB245" s="20"/>
+      <c r="IYC245" s="20"/>
+      <c r="IYD245" s="20"/>
+      <c r="IYE245" s="20"/>
+      <c r="IYF245" s="20"/>
+      <c r="IYG245" s="20"/>
+      <c r="IYH245" s="20"/>
+      <c r="IYI245" s="20"/>
+      <c r="IYJ245" s="20"/>
+      <c r="IYK245" s="20"/>
+      <c r="IYL245" s="20"/>
+      <c r="IYM245" s="20"/>
+      <c r="IYN245" s="20"/>
+      <c r="IYO245" s="20"/>
+      <c r="IYP245" s="20"/>
+      <c r="IYQ245" s="20"/>
+      <c r="IYR245" s="20"/>
+      <c r="IYS245" s="20"/>
+      <c r="IYT245" s="20"/>
+      <c r="IYU245" s="20"/>
+      <c r="IYV245" s="20"/>
+      <c r="IYW245" s="20"/>
+      <c r="IYX245" s="20"/>
+      <c r="IYY245" s="20"/>
+      <c r="IYZ245" s="20"/>
+      <c r="IZA245" s="20"/>
+      <c r="IZB245" s="20"/>
+      <c r="IZC245" s="20"/>
+      <c r="IZD245" s="20"/>
+      <c r="IZE245" s="20"/>
+      <c r="IZF245" s="20"/>
+      <c r="IZG245" s="20"/>
+      <c r="IZH245" s="20"/>
+      <c r="IZI245" s="20"/>
+      <c r="IZJ245" s="20"/>
+      <c r="IZK245" s="20"/>
+      <c r="IZL245" s="20"/>
+      <c r="IZM245" s="20"/>
+      <c r="IZN245" s="20"/>
+      <c r="IZO245" s="20"/>
+      <c r="IZP245" s="20"/>
+      <c r="IZQ245" s="20"/>
+      <c r="IZR245" s="20"/>
+      <c r="IZS245" s="20"/>
+      <c r="IZT245" s="20"/>
+      <c r="IZU245" s="20"/>
+      <c r="IZV245" s="20"/>
+      <c r="IZW245" s="20"/>
+      <c r="IZX245" s="20"/>
+      <c r="IZY245" s="20"/>
+      <c r="IZZ245" s="20"/>
+      <c r="JAA245" s="20"/>
+      <c r="JAB245" s="20"/>
+      <c r="JAC245" s="20"/>
+      <c r="JAD245" s="20"/>
+      <c r="JAE245" s="20"/>
+      <c r="JAF245" s="20"/>
+      <c r="JAG245" s="20"/>
+      <c r="JAH245" s="20"/>
+      <c r="JAI245" s="20"/>
+      <c r="JAJ245" s="20"/>
+      <c r="JAK245" s="20"/>
+      <c r="JAL245" s="20"/>
+      <c r="JAM245" s="20"/>
+      <c r="JAN245" s="20"/>
+      <c r="JAO245" s="20"/>
+      <c r="JAP245" s="20"/>
+      <c r="JAQ245" s="20"/>
+      <c r="JAR245" s="20"/>
+      <c r="JAS245" s="20"/>
+      <c r="JAT245" s="20"/>
+      <c r="JAU245" s="20"/>
+      <c r="JAV245" s="20"/>
+      <c r="JAW245" s="20"/>
+      <c r="JAX245" s="20"/>
+      <c r="JAY245" s="20"/>
+      <c r="JAZ245" s="20"/>
+      <c r="JBA245" s="20"/>
+      <c r="JBB245" s="20"/>
+      <c r="JBC245" s="20"/>
+      <c r="JBD245" s="20"/>
+      <c r="JBE245" s="20"/>
+      <c r="JBF245" s="20"/>
+      <c r="JBG245" s="20"/>
+      <c r="JBH245" s="20"/>
+      <c r="JBI245" s="20"/>
+      <c r="JBJ245" s="20"/>
+      <c r="JBK245" s="20"/>
+      <c r="JBL245" s="20"/>
+      <c r="JBM245" s="20"/>
+      <c r="JBN245" s="20"/>
+      <c r="JBO245" s="20"/>
+      <c r="JBP245" s="20"/>
+      <c r="JBQ245" s="20"/>
+      <c r="JBR245" s="20"/>
+      <c r="JBS245" s="20"/>
+      <c r="JBT245" s="20"/>
+      <c r="JBU245" s="20"/>
+      <c r="JBV245" s="20"/>
+      <c r="JBW245" s="20"/>
+      <c r="JBX245" s="20"/>
+      <c r="JBY245" s="20"/>
+      <c r="JBZ245" s="20"/>
+      <c r="JCA245" s="20"/>
+      <c r="JCB245" s="20"/>
+      <c r="JCC245" s="20"/>
+      <c r="JCD245" s="20"/>
+      <c r="JCE245" s="20"/>
+      <c r="JCF245" s="20"/>
+      <c r="JCG245" s="20"/>
+      <c r="JCH245" s="20"/>
+      <c r="JCI245" s="20"/>
+      <c r="JCJ245" s="20"/>
+      <c r="JCK245" s="20"/>
+      <c r="JCL245" s="20"/>
+      <c r="JCM245" s="20"/>
+      <c r="JCN245" s="20"/>
+      <c r="JCO245" s="20"/>
+      <c r="JCP245" s="20"/>
+      <c r="JCQ245" s="20"/>
+      <c r="JCR245" s="20"/>
+      <c r="JCS245" s="20"/>
+      <c r="JCT245" s="20"/>
+      <c r="JCU245" s="20"/>
+      <c r="JCV245" s="20"/>
+      <c r="JCW245" s="20"/>
+      <c r="JCX245" s="20"/>
+      <c r="JCY245" s="20"/>
+      <c r="JCZ245" s="20"/>
+      <c r="JDA245" s="20"/>
+      <c r="JDB245" s="20"/>
+      <c r="JDC245" s="20"/>
+      <c r="JDD245" s="20"/>
+      <c r="JDE245" s="20"/>
+      <c r="JDF245" s="20"/>
+      <c r="JDG245" s="20"/>
+      <c r="JDH245" s="20"/>
+      <c r="JDI245" s="20"/>
+      <c r="JDJ245" s="20"/>
+      <c r="JDK245" s="20"/>
+      <c r="JDL245" s="20"/>
+      <c r="JDM245" s="20"/>
+      <c r="JDN245" s="20"/>
+      <c r="JDO245" s="20"/>
+      <c r="JDP245" s="20"/>
+      <c r="JDQ245" s="20"/>
+      <c r="JDR245" s="20"/>
+      <c r="JDS245" s="20"/>
+      <c r="JDT245" s="20"/>
+      <c r="JDU245" s="20"/>
+      <c r="JDV245" s="20"/>
+      <c r="JDW245" s="20"/>
+      <c r="JDX245" s="20"/>
+      <c r="JDY245" s="20"/>
+      <c r="JDZ245" s="20"/>
+      <c r="JEA245" s="20"/>
+      <c r="JEB245" s="20"/>
+      <c r="JEC245" s="20"/>
+      <c r="JED245" s="20"/>
+      <c r="JEE245" s="20"/>
+      <c r="JEF245" s="20"/>
+      <c r="JEG245" s="20"/>
+      <c r="JEH245" s="20"/>
+      <c r="JEI245" s="20"/>
+      <c r="JEJ245" s="20"/>
+      <c r="JEK245" s="20"/>
+      <c r="JEL245" s="20"/>
+      <c r="JEM245" s="20"/>
+      <c r="JEN245" s="20"/>
+      <c r="JEO245" s="20"/>
+      <c r="JEP245" s="20"/>
+      <c r="JEQ245" s="20"/>
+      <c r="JER245" s="20"/>
+      <c r="JES245" s="20"/>
+      <c r="JET245" s="20"/>
+      <c r="JEU245" s="20"/>
+      <c r="JEV245" s="20"/>
+      <c r="JEW245" s="20"/>
+      <c r="JEX245" s="20"/>
+      <c r="JEY245" s="20"/>
+      <c r="JEZ245" s="20"/>
+      <c r="JFA245" s="20"/>
+      <c r="JFB245" s="20"/>
+      <c r="JFC245" s="20"/>
+      <c r="JFD245" s="20"/>
+      <c r="JFE245" s="20"/>
+      <c r="JFF245" s="20"/>
+      <c r="JFG245" s="20"/>
+      <c r="JFH245" s="20"/>
+      <c r="JFI245" s="20"/>
+      <c r="JFJ245" s="20"/>
+      <c r="JFK245" s="20"/>
+      <c r="JFL245" s="20"/>
+      <c r="JFM245" s="20"/>
+      <c r="JFN245" s="20"/>
+      <c r="JFO245" s="20"/>
+      <c r="JFP245" s="20"/>
+      <c r="JFQ245" s="20"/>
+      <c r="JFR245" s="20"/>
+      <c r="JFS245" s="20"/>
+      <c r="JFT245" s="20"/>
+      <c r="JFU245" s="20"/>
+      <c r="JFV245" s="20"/>
+      <c r="JFW245" s="20"/>
+      <c r="JFX245" s="20"/>
+      <c r="JFY245" s="20"/>
+      <c r="JFZ245" s="20"/>
+      <c r="JGA245" s="20"/>
+      <c r="JGB245" s="20"/>
+      <c r="JGC245" s="20"/>
+      <c r="JGD245" s="20"/>
+      <c r="JGE245" s="20"/>
+      <c r="JGF245" s="20"/>
+      <c r="JGG245" s="20"/>
+      <c r="JGH245" s="20"/>
+      <c r="JGI245" s="20"/>
+      <c r="JGJ245" s="20"/>
+      <c r="JGK245" s="20"/>
+      <c r="JGL245" s="20"/>
+      <c r="JGM245" s="20"/>
+      <c r="JGN245" s="20"/>
+      <c r="JGO245" s="20"/>
+      <c r="JGP245" s="20"/>
+      <c r="JGQ245" s="20"/>
+      <c r="JGR245" s="20"/>
+      <c r="JGS245" s="20"/>
+      <c r="JGT245" s="20"/>
+      <c r="JGU245" s="20"/>
+      <c r="JGV245" s="20"/>
+      <c r="JGW245" s="20"/>
+      <c r="JGX245" s="20"/>
+      <c r="JGY245" s="20"/>
+      <c r="JGZ245" s="20"/>
+      <c r="JHA245" s="20"/>
+      <c r="JHB245" s="20"/>
+      <c r="JHC245" s="20"/>
+      <c r="JHD245" s="20"/>
+      <c r="JHE245" s="20"/>
+      <c r="JHF245" s="20"/>
+      <c r="JHG245" s="20"/>
+      <c r="JHH245" s="20"/>
+      <c r="JHI245" s="20"/>
+      <c r="JHJ245" s="20"/>
+      <c r="JHK245" s="20"/>
+      <c r="JHL245" s="20"/>
+      <c r="JHM245" s="20"/>
+      <c r="JHN245" s="20"/>
+      <c r="JHO245" s="20"/>
+      <c r="JHP245" s="20"/>
+      <c r="JHQ245" s="20"/>
+      <c r="JHR245" s="20"/>
+      <c r="JHS245" s="20"/>
+      <c r="JHT245" s="20"/>
+      <c r="JHU245" s="20"/>
+      <c r="JHV245" s="20"/>
+      <c r="JHW245" s="20"/>
+      <c r="JHX245" s="20"/>
+      <c r="JHY245" s="20"/>
+      <c r="JHZ245" s="20"/>
+      <c r="JIA245" s="20"/>
+      <c r="JIB245" s="20"/>
+      <c r="JIC245" s="20"/>
+      <c r="JID245" s="20"/>
+      <c r="JIE245" s="20"/>
+      <c r="JIF245" s="20"/>
+      <c r="JIG245" s="20"/>
+      <c r="JIH245" s="20"/>
+      <c r="JII245" s="20"/>
+      <c r="JIJ245" s="20"/>
+      <c r="JIK245" s="20"/>
+      <c r="JIL245" s="20"/>
+      <c r="JIM245" s="20"/>
+      <c r="JIN245" s="20"/>
+      <c r="JIO245" s="20"/>
+      <c r="JIP245" s="20"/>
+      <c r="JIQ245" s="20"/>
+      <c r="JIR245" s="20"/>
+      <c r="JIS245" s="20"/>
+      <c r="JIT245" s="20"/>
+      <c r="JIU245" s="20"/>
+      <c r="JIV245" s="20"/>
+      <c r="JIW245" s="20"/>
+      <c r="JIX245" s="20"/>
+      <c r="JIY245" s="20"/>
+      <c r="JIZ245" s="20"/>
+      <c r="JJA245" s="20"/>
+      <c r="JJB245" s="20"/>
+      <c r="JJC245" s="20"/>
+      <c r="JJD245" s="20"/>
+      <c r="JJE245" s="20"/>
+      <c r="JJF245" s="20"/>
+      <c r="JJG245" s="20"/>
+      <c r="JJH245" s="20"/>
+      <c r="JJI245" s="20"/>
+      <c r="JJJ245" s="20"/>
+      <c r="JJK245" s="20"/>
+      <c r="JJL245" s="20"/>
+      <c r="JJM245" s="20"/>
+      <c r="JJN245" s="20"/>
+      <c r="JJO245" s="20"/>
+      <c r="JJP245" s="20"/>
+      <c r="JJQ245" s="20"/>
+      <c r="JJR245" s="20"/>
+      <c r="JJS245" s="20"/>
+      <c r="JJT245" s="20"/>
+      <c r="JJU245" s="20"/>
+      <c r="JJV245" s="20"/>
+      <c r="JJW245" s="20"/>
+      <c r="JJX245" s="20"/>
+      <c r="JJY245" s="20"/>
+      <c r="JJZ245" s="20"/>
+      <c r="JKA245" s="20"/>
+      <c r="JKB245" s="20"/>
+      <c r="JKC245" s="20"/>
+      <c r="JKD245" s="20"/>
+      <c r="JKE245" s="20"/>
+      <c r="JKF245" s="20"/>
+      <c r="JKG245" s="20"/>
+      <c r="JKH245" s="20"/>
+      <c r="JKI245" s="20"/>
+      <c r="JKJ245" s="20"/>
+      <c r="JKK245" s="20"/>
+      <c r="JKL245" s="20"/>
+      <c r="JKM245" s="20"/>
+      <c r="JKN245" s="20"/>
+      <c r="JKO245" s="20"/>
+      <c r="JKP245" s="20"/>
+      <c r="JKQ245" s="20"/>
+      <c r="JKR245" s="20"/>
+      <c r="JKS245" s="20"/>
+      <c r="JKT245" s="20"/>
+      <c r="JKU245" s="20"/>
+      <c r="JKV245" s="20"/>
+      <c r="JKW245" s="20"/>
+      <c r="JKX245" s="20"/>
+      <c r="JKY245" s="20"/>
+      <c r="JKZ245" s="20"/>
+      <c r="JLA245" s="20"/>
+      <c r="JLB245" s="20"/>
+      <c r="JLC245" s="20"/>
+      <c r="JLD245" s="20"/>
+      <c r="JLE245" s="20"/>
+      <c r="JLF245" s="20"/>
+      <c r="JLG245" s="20"/>
+      <c r="JLH245" s="20"/>
+      <c r="JLI245" s="20"/>
+      <c r="JLJ245" s="20"/>
+      <c r="JLK245" s="20"/>
+      <c r="JLL245" s="20"/>
+      <c r="JLM245" s="20"/>
+      <c r="JLN245" s="20"/>
+      <c r="JLO245" s="20"/>
+      <c r="JLP245" s="20"/>
+      <c r="JLQ245" s="20"/>
+      <c r="JLR245" s="20"/>
+      <c r="JLS245" s="20"/>
+      <c r="JLT245" s="20"/>
+      <c r="JLU245" s="20"/>
+      <c r="JLV245" s="20"/>
+      <c r="JLW245" s="20"/>
+      <c r="JLX245" s="20"/>
+      <c r="JLY245" s="20"/>
+      <c r="JLZ245" s="20"/>
+      <c r="JMA245" s="20"/>
+      <c r="JMB245" s="20"/>
+      <c r="JMC245" s="20"/>
+      <c r="JMD245" s="20"/>
+      <c r="JME245" s="20"/>
+      <c r="JMF245" s="20"/>
+      <c r="JMG245" s="20"/>
+      <c r="JMH245" s="20"/>
+      <c r="JMI245" s="20"/>
+      <c r="JMJ245" s="20"/>
+      <c r="JMK245" s="20"/>
+      <c r="JML245" s="20"/>
+      <c r="JMM245" s="20"/>
+      <c r="JMN245" s="20"/>
+      <c r="JMO245" s="20"/>
+      <c r="JMP245" s="20"/>
+      <c r="JMQ245" s="20"/>
+      <c r="JMR245" s="20"/>
+      <c r="JMS245" s="20"/>
+      <c r="JMT245" s="20"/>
+      <c r="JMU245" s="20"/>
+      <c r="JMV245" s="20"/>
+      <c r="JMW245" s="20"/>
+      <c r="JMX245" s="20"/>
+      <c r="JMY245" s="20"/>
+      <c r="JMZ245" s="20"/>
+      <c r="JNA245" s="20"/>
+      <c r="JNB245" s="20"/>
+      <c r="JNC245" s="20"/>
+      <c r="JND245" s="20"/>
+      <c r="JNE245" s="20"/>
+      <c r="JNF245" s="20"/>
+      <c r="JNG245" s="20"/>
+      <c r="JNH245" s="20"/>
+      <c r="JNI245" s="20"/>
+      <c r="JNJ245" s="20"/>
+      <c r="JNK245" s="20"/>
+      <c r="JNL245" s="20"/>
+      <c r="JNM245" s="20"/>
+      <c r="JNN245" s="20"/>
+      <c r="JNO245" s="20"/>
+      <c r="JNP245" s="20"/>
+      <c r="JNQ245" s="20"/>
+      <c r="JNR245" s="20"/>
+      <c r="JNS245" s="20"/>
+      <c r="JNT245" s="20"/>
+      <c r="JNU245" s="20"/>
+      <c r="JNV245" s="20"/>
+      <c r="JNW245" s="20"/>
+      <c r="JNX245" s="20"/>
+      <c r="JNY245" s="20"/>
+      <c r="JNZ245" s="20"/>
+      <c r="JOA245" s="20"/>
+      <c r="JOB245" s="20"/>
+      <c r="JOC245" s="20"/>
+      <c r="JOD245" s="20"/>
+      <c r="JOE245" s="20"/>
+      <c r="JOF245" s="20"/>
+      <c r="JOG245" s="20"/>
+      <c r="JOH245" s="20"/>
+      <c r="JOI245" s="20"/>
+      <c r="JOJ245" s="20"/>
+      <c r="JOK245" s="20"/>
+      <c r="JOL245" s="20"/>
+      <c r="JOM245" s="20"/>
+      <c r="JON245" s="20"/>
+      <c r="JOO245" s="20"/>
+      <c r="JOP245" s="20"/>
+      <c r="JOQ245" s="20"/>
+      <c r="JOR245" s="20"/>
+      <c r="JOS245" s="20"/>
+      <c r="JOT245" s="20"/>
+      <c r="JOU245" s="20"/>
+      <c r="JOV245" s="20"/>
+      <c r="JOW245" s="20"/>
+      <c r="JOX245" s="20"/>
+      <c r="JOY245" s="20"/>
+      <c r="JOZ245" s="20"/>
+      <c r="JPA245" s="20"/>
+      <c r="JPB245" s="20"/>
+      <c r="JPC245" s="20"/>
+      <c r="JPD245" s="20"/>
+      <c r="JPE245" s="20"/>
+      <c r="JPF245" s="20"/>
+      <c r="JPG245" s="20"/>
+      <c r="JPH245" s="20"/>
+      <c r="JPI245" s="20"/>
+      <c r="JPJ245" s="20"/>
+      <c r="JPK245" s="20"/>
+      <c r="JPL245" s="20"/>
+      <c r="JPM245" s="20"/>
+      <c r="JPN245" s="20"/>
+      <c r="JPO245" s="20"/>
+      <c r="JPP245" s="20"/>
+      <c r="JPQ245" s="20"/>
+      <c r="JPR245" s="20"/>
+      <c r="JPS245" s="20"/>
+      <c r="JPT245" s="20"/>
+      <c r="JPU245" s="20"/>
+      <c r="JPV245" s="20"/>
+      <c r="JPW245" s="20"/>
+      <c r="JPX245" s="20"/>
+      <c r="JPY245" s="20"/>
+      <c r="JPZ245" s="20"/>
+      <c r="JQA245" s="20"/>
+      <c r="JQB245" s="20"/>
+      <c r="JQC245" s="20"/>
+      <c r="JQD245" s="20"/>
+      <c r="JQE245" s="20"/>
+      <c r="JQF245" s="20"/>
+      <c r="JQG245" s="20"/>
+      <c r="JQH245" s="20"/>
+      <c r="JQI245" s="20"/>
+      <c r="JQJ245" s="20"/>
+      <c r="JQK245" s="20"/>
+      <c r="JQL245" s="20"/>
+      <c r="JQM245" s="20"/>
+      <c r="JQN245" s="20"/>
+      <c r="JQO245" s="20"/>
+      <c r="JQP245" s="20"/>
+      <c r="JQQ245" s="20"/>
+      <c r="JQR245" s="20"/>
+      <c r="JQS245" s="20"/>
+      <c r="JQT245" s="20"/>
+      <c r="JQU245" s="20"/>
+      <c r="JQV245" s="20"/>
+      <c r="JQW245" s="20"/>
+      <c r="JQX245" s="20"/>
+      <c r="JQY245" s="20"/>
+      <c r="JQZ245" s="20"/>
+      <c r="JRA245" s="20"/>
+      <c r="JRB245" s="20"/>
+      <c r="JRC245" s="20"/>
+      <c r="JRD245" s="20"/>
+      <c r="JRE245" s="20"/>
+      <c r="JRF245" s="20"/>
+      <c r="JRG245" s="20"/>
+      <c r="JRH245" s="20"/>
+      <c r="JRI245" s="20"/>
+      <c r="JRJ245" s="20"/>
+      <c r="JRK245" s="20"/>
+      <c r="JRL245" s="20"/>
+      <c r="JRM245" s="20"/>
+      <c r="JRN245" s="20"/>
+      <c r="JRO245" s="20"/>
+      <c r="JRP245" s="20"/>
+      <c r="JRQ245" s="20"/>
+      <c r="JRR245" s="20"/>
+      <c r="JRS245" s="20"/>
+      <c r="JRT245" s="20"/>
+      <c r="JRU245" s="20"/>
+      <c r="JRV245" s="20"/>
+      <c r="JRW245" s="20"/>
+      <c r="JRX245" s="20"/>
+      <c r="JRY245" s="20"/>
+      <c r="JRZ245" s="20"/>
+      <c r="JSA245" s="20"/>
+      <c r="JSB245" s="20"/>
+      <c r="JSC245" s="20"/>
+      <c r="JSD245" s="20"/>
+      <c r="JSE245" s="20"/>
+      <c r="JSF245" s="20"/>
+      <c r="JSG245" s="20"/>
+      <c r="JSH245" s="20"/>
+      <c r="JSI245" s="20"/>
+      <c r="JSJ245" s="20"/>
+      <c r="JSK245" s="20"/>
+      <c r="JSL245" s="20"/>
+      <c r="JSM245" s="20"/>
+      <c r="JSN245" s="20"/>
+      <c r="JSO245" s="20"/>
+      <c r="JSP245" s="20"/>
+      <c r="JSQ245" s="20"/>
+      <c r="JSR245" s="20"/>
+      <c r="JSS245" s="20"/>
+      <c r="JST245" s="20"/>
+      <c r="JSU245" s="20"/>
+      <c r="JSV245" s="20"/>
+      <c r="JSW245" s="20"/>
+      <c r="JSX245" s="20"/>
+      <c r="JSY245" s="20"/>
+      <c r="JSZ245" s="20"/>
+      <c r="JTA245" s="20"/>
+      <c r="JTB245" s="20"/>
+      <c r="JTC245" s="20"/>
+      <c r="JTD245" s="20"/>
+      <c r="JTE245" s="20"/>
+      <c r="JTF245" s="20"/>
+      <c r="JTG245" s="20"/>
+      <c r="JTH245" s="20"/>
+      <c r="JTI245" s="20"/>
+      <c r="JTJ245" s="20"/>
+      <c r="JTK245" s="20"/>
+      <c r="JTL245" s="20"/>
+      <c r="JTM245" s="20"/>
+      <c r="JTN245" s="20"/>
+      <c r="JTO245" s="20"/>
+      <c r="JTP245" s="20"/>
+      <c r="JTQ245" s="20"/>
+      <c r="JTR245" s="20"/>
+      <c r="JTS245" s="20"/>
+      <c r="JTT245" s="20"/>
+      <c r="JTU245" s="20"/>
+      <c r="JTV245" s="20"/>
+      <c r="JTW245" s="20"/>
+      <c r="JTX245" s="20"/>
+      <c r="JTY245" s="20"/>
+      <c r="JTZ245" s="20"/>
+      <c r="JUA245" s="20"/>
+      <c r="JUB245" s="20"/>
+      <c r="JUC245" s="20"/>
+      <c r="JUD245" s="20"/>
+      <c r="JUE245" s="20"/>
+      <c r="JUF245" s="20"/>
+      <c r="JUG245" s="20"/>
+      <c r="JUH245" s="20"/>
+      <c r="JUI245" s="20"/>
+      <c r="JUJ245" s="20"/>
+      <c r="JUK245" s="20"/>
+      <c r="JUL245" s="20"/>
+      <c r="JUM245" s="20"/>
+      <c r="JUN245" s="20"/>
+      <c r="JUO245" s="20"/>
+      <c r="JUP245" s="20"/>
+      <c r="JUQ245" s="20"/>
+      <c r="JUR245" s="20"/>
+      <c r="JUS245" s="20"/>
+      <c r="JUT245" s="20"/>
+      <c r="JUU245" s="20"/>
+      <c r="JUV245" s="20"/>
+      <c r="JUW245" s="20"/>
+      <c r="JUX245" s="20"/>
+      <c r="JUY245" s="20"/>
+      <c r="JUZ245" s="20"/>
+      <c r="JVA245" s="20"/>
+      <c r="JVB245" s="20"/>
+      <c r="JVC245" s="20"/>
+      <c r="JVD245" s="20"/>
+      <c r="JVE245" s="20"/>
+      <c r="JVF245" s="20"/>
+      <c r="JVG245" s="20"/>
+      <c r="JVH245" s="20"/>
+      <c r="JVI245" s="20"/>
+      <c r="JVJ245" s="20"/>
+      <c r="JVK245" s="20"/>
+      <c r="JVL245" s="20"/>
+      <c r="JVM245" s="20"/>
+      <c r="JVN245" s="20"/>
+      <c r="JVO245" s="20"/>
+      <c r="JVP245" s="20"/>
+      <c r="JVQ245" s="20"/>
+      <c r="JVR245" s="20"/>
+      <c r="JVS245" s="20"/>
+      <c r="JVT245" s="20"/>
+      <c r="JVU245" s="20"/>
+      <c r="JVV245" s="20"/>
+      <c r="JVW245" s="20"/>
+      <c r="JVX245" s="20"/>
+      <c r="JVY245" s="20"/>
+      <c r="JVZ245" s="20"/>
+      <c r="JWA245" s="20"/>
+      <c r="JWB245" s="20"/>
+      <c r="JWC245" s="20"/>
+      <c r="JWD245" s="20"/>
+      <c r="JWE245" s="20"/>
+      <c r="JWF245" s="20"/>
+      <c r="JWG245" s="20"/>
+      <c r="JWH245" s="20"/>
+      <c r="JWI245" s="20"/>
+      <c r="JWJ245" s="20"/>
+      <c r="JWK245" s="20"/>
+      <c r="JWL245" s="20"/>
+      <c r="JWM245" s="20"/>
+      <c r="JWN245" s="20"/>
+      <c r="JWO245" s="20"/>
+      <c r="JWP245" s="20"/>
+      <c r="JWQ245" s="20"/>
+      <c r="JWR245" s="20"/>
+      <c r="JWS245" s="20"/>
+      <c r="JWT245" s="20"/>
+      <c r="JWU245" s="20"/>
+      <c r="JWV245" s="20"/>
+      <c r="JWW245" s="20"/>
+      <c r="JWX245" s="20"/>
+      <c r="JWY245" s="20"/>
+      <c r="JWZ245" s="20"/>
+      <c r="JXA245" s="20"/>
+      <c r="JXB245" s="20"/>
+      <c r="JXC245" s="20"/>
+      <c r="JXD245" s="20"/>
+      <c r="JXE245" s="20"/>
+      <c r="JXF245" s="20"/>
+      <c r="JXG245" s="20"/>
+      <c r="JXH245" s="20"/>
+      <c r="JXI245" s="20"/>
+      <c r="JXJ245" s="20"/>
+      <c r="JXK245" s="20"/>
+      <c r="JXL245" s="20"/>
+      <c r="JXM245" s="20"/>
+      <c r="JXN245" s="20"/>
+      <c r="JXO245" s="20"/>
+      <c r="JXP245" s="20"/>
+      <c r="JXQ245" s="20"/>
+      <c r="JXR245" s="20"/>
+      <c r="JXS245" s="20"/>
+      <c r="JXT245" s="20"/>
+      <c r="JXU245" s="20"/>
+      <c r="JXV245" s="20"/>
+      <c r="JXW245" s="20"/>
+      <c r="JXX245" s="20"/>
+      <c r="JXY245" s="20"/>
+      <c r="JXZ245" s="20"/>
+      <c r="JYA245" s="20"/>
+      <c r="JYB245" s="20"/>
+      <c r="JYC245" s="20"/>
+      <c r="JYD245" s="20"/>
+      <c r="JYE245" s="20"/>
+      <c r="JYF245" s="20"/>
+      <c r="JYG245" s="20"/>
+      <c r="JYH245" s="20"/>
+      <c r="JYI245" s="20"/>
+      <c r="JYJ245" s="20"/>
+      <c r="JYK245" s="20"/>
+      <c r="JYL245" s="20"/>
+      <c r="JYM245" s="20"/>
+      <c r="JYN245" s="20"/>
+      <c r="JYO245" s="20"/>
+      <c r="JYP245" s="20"/>
+      <c r="JYQ245" s="20"/>
+      <c r="JYR245" s="20"/>
+      <c r="JYS245" s="20"/>
+      <c r="JYT245" s="20"/>
+      <c r="JYU245" s="20"/>
+      <c r="JYV245" s="20"/>
+      <c r="JYW245" s="20"/>
+      <c r="JYX245" s="20"/>
+      <c r="JYY245" s="20"/>
+      <c r="JYZ245" s="20"/>
+      <c r="JZA245" s="20"/>
+      <c r="JZB245" s="20"/>
+      <c r="JZC245" s="20"/>
+      <c r="JZD245" s="20"/>
+      <c r="JZE245" s="20"/>
+      <c r="JZF245" s="20"/>
+      <c r="JZG245" s="20"/>
+      <c r="JZH245" s="20"/>
+      <c r="JZI245" s="20"/>
+      <c r="JZJ245" s="20"/>
+      <c r="JZK245" s="20"/>
+      <c r="JZL245" s="20"/>
+      <c r="JZM245" s="20"/>
+      <c r="JZN245" s="20"/>
+      <c r="JZO245" s="20"/>
+      <c r="JZP245" s="20"/>
+      <c r="JZQ245" s="20"/>
+      <c r="JZR245" s="20"/>
+      <c r="JZS245" s="20"/>
+      <c r="JZT245" s="20"/>
+      <c r="JZU245" s="20"/>
+      <c r="JZV245" s="20"/>
+      <c r="JZW245" s="20"/>
+      <c r="JZX245" s="20"/>
+      <c r="JZY245" s="20"/>
+      <c r="JZZ245" s="20"/>
+      <c r="KAA245" s="20"/>
+      <c r="KAB245" s="20"/>
+      <c r="KAC245" s="20"/>
+      <c r="KAD245" s="20"/>
+      <c r="KAE245" s="20"/>
+      <c r="KAF245" s="20"/>
+      <c r="KAG245" s="20"/>
+      <c r="KAH245" s="20"/>
+      <c r="KAI245" s="20"/>
+      <c r="KAJ245" s="20"/>
+      <c r="KAK245" s="20"/>
+      <c r="KAL245" s="20"/>
+      <c r="KAM245" s="20"/>
+      <c r="KAN245" s="20"/>
+      <c r="KAO245" s="20"/>
+      <c r="KAP245" s="20"/>
+      <c r="KAQ245" s="20"/>
+      <c r="KAR245" s="20"/>
+      <c r="KAS245" s="20"/>
+      <c r="KAT245" s="20"/>
+      <c r="KAU245" s="20"/>
+      <c r="KAV245" s="20"/>
+      <c r="KAW245" s="20"/>
+      <c r="KAX245" s="20"/>
+      <c r="KAY245" s="20"/>
+      <c r="KAZ245" s="20"/>
+      <c r="KBA245" s="20"/>
+      <c r="KBB245" s="20"/>
+      <c r="KBC245" s="20"/>
+      <c r="KBD245" s="20"/>
+      <c r="KBE245" s="20"/>
+      <c r="KBF245" s="20"/>
+      <c r="KBG245" s="20"/>
+      <c r="KBH245" s="20"/>
+      <c r="KBI245" s="20"/>
+      <c r="KBJ245" s="20"/>
+      <c r="KBK245" s="20"/>
+      <c r="KBL245" s="20"/>
+      <c r="KBM245" s="20"/>
+      <c r="KBN245" s="20"/>
+      <c r="KBO245" s="20"/>
+      <c r="KBP245" s="20"/>
+      <c r="KBQ245" s="20"/>
+      <c r="KBR245" s="20"/>
+      <c r="KBS245" s="20"/>
+      <c r="KBT245" s="20"/>
+      <c r="KBU245" s="20"/>
+      <c r="KBV245" s="20"/>
+      <c r="KBW245" s="20"/>
+      <c r="KBX245" s="20"/>
+      <c r="KBY245" s="20"/>
+      <c r="KBZ245" s="20"/>
+      <c r="KCA245" s="20"/>
+      <c r="KCB245" s="20"/>
+      <c r="KCC245" s="20"/>
+      <c r="KCD245" s="20"/>
+      <c r="KCE245" s="20"/>
+      <c r="KCF245" s="20"/>
+      <c r="KCG245" s="20"/>
+      <c r="KCH245" s="20"/>
+      <c r="KCI245" s="20"/>
+      <c r="KCJ245" s="20"/>
+      <c r="KCK245" s="20"/>
+      <c r="KCL245" s="20"/>
+      <c r="KCM245" s="20"/>
+      <c r="KCN245" s="20"/>
+      <c r="KCO245" s="20"/>
+      <c r="KCP245" s="20"/>
+      <c r="KCQ245" s="20"/>
+      <c r="KCR245" s="20"/>
+      <c r="KCS245" s="20"/>
+      <c r="KCT245" s="20"/>
+      <c r="KCU245" s="20"/>
+      <c r="KCV245" s="20"/>
+      <c r="KCW245" s="20"/>
+      <c r="KCX245" s="20"/>
+      <c r="KCY245" s="20"/>
+      <c r="KCZ245" s="20"/>
+      <c r="KDA245" s="20"/>
+      <c r="KDB245" s="20"/>
+      <c r="KDC245" s="20"/>
+      <c r="KDD245" s="20"/>
+      <c r="KDE245" s="20"/>
+      <c r="KDF245" s="20"/>
+      <c r="KDG245" s="20"/>
+      <c r="KDH245" s="20"/>
+      <c r="KDI245" s="20"/>
+      <c r="KDJ245" s="20"/>
+      <c r="KDK245" s="20"/>
+      <c r="KDL245" s="20"/>
+      <c r="KDM245" s="20"/>
+      <c r="KDN245" s="20"/>
+      <c r="KDO245" s="20"/>
+      <c r="KDP245" s="20"/>
+      <c r="KDQ245" s="20"/>
+      <c r="KDR245" s="20"/>
+      <c r="KDS245" s="20"/>
+      <c r="KDT245" s="20"/>
+      <c r="KDU245" s="20"/>
+      <c r="KDV245" s="20"/>
+      <c r="KDW245" s="20"/>
+      <c r="KDX245" s="20"/>
+      <c r="KDY245" s="20"/>
+      <c r="KDZ245" s="20"/>
+      <c r="KEA245" s="20"/>
+      <c r="KEB245" s="20"/>
+      <c r="KEC245" s="20"/>
+      <c r="KED245" s="20"/>
+      <c r="KEE245" s="20"/>
+      <c r="KEF245" s="20"/>
+      <c r="KEG245" s="20"/>
+      <c r="KEH245" s="20"/>
+      <c r="KEI245" s="20"/>
+      <c r="KEJ245" s="20"/>
+      <c r="KEK245" s="20"/>
+      <c r="KEL245" s="20"/>
+      <c r="KEM245" s="20"/>
+      <c r="KEN245" s="20"/>
+      <c r="KEO245" s="20"/>
+      <c r="KEP245" s="20"/>
+      <c r="KEQ245" s="20"/>
+      <c r="KER245" s="20"/>
+      <c r="KES245" s="20"/>
+      <c r="KET245" s="20"/>
+      <c r="KEU245" s="20"/>
+      <c r="KEV245" s="20"/>
+      <c r="KEW245" s="20"/>
+      <c r="KEX245" s="20"/>
+      <c r="KEY245" s="20"/>
+      <c r="KEZ245" s="20"/>
+      <c r="KFA245" s="20"/>
+      <c r="KFB245" s="20"/>
+      <c r="KFC245" s="20"/>
+      <c r="KFD245" s="20"/>
+      <c r="KFE245" s="20"/>
+      <c r="KFF245" s="20"/>
+      <c r="KFG245" s="20"/>
+      <c r="KFH245" s="20"/>
+      <c r="KFI245" s="20"/>
+      <c r="KFJ245" s="20"/>
+      <c r="KFK245" s="20"/>
+      <c r="KFL245" s="20"/>
+      <c r="KFM245" s="20"/>
+      <c r="KFN245" s="20"/>
+      <c r="KFO245" s="20"/>
+      <c r="KFP245" s="20"/>
+      <c r="KFQ245" s="20"/>
+      <c r="KFR245" s="20"/>
+      <c r="KFS245" s="20"/>
+      <c r="KFT245" s="20"/>
+      <c r="KFU245" s="20"/>
+      <c r="KFV245" s="20"/>
+      <c r="KFW245" s="20"/>
+      <c r="KFX245" s="20"/>
+      <c r="KFY245" s="20"/>
+      <c r="KFZ245" s="20"/>
+      <c r="KGA245" s="20"/>
+      <c r="KGB245" s="20"/>
+      <c r="KGC245" s="20"/>
+      <c r="KGD245" s="20"/>
+      <c r="KGE245" s="20"/>
+      <c r="KGF245" s="20"/>
+      <c r="KGG245" s="20"/>
+      <c r="KGH245" s="20"/>
+      <c r="KGI245" s="20"/>
+      <c r="KGJ245" s="20"/>
+      <c r="KGK245" s="20"/>
+      <c r="KGL245" s="20"/>
+      <c r="KGM245" s="20"/>
+      <c r="KGN245" s="20"/>
+      <c r="KGO245" s="20"/>
+      <c r="KGP245" s="20"/>
+      <c r="KGQ245" s="20"/>
+      <c r="KGR245" s="20"/>
+      <c r="KGS245" s="20"/>
+      <c r="KGT245" s="20"/>
+      <c r="KGU245" s="20"/>
+      <c r="KGV245" s="20"/>
+      <c r="KGW245" s="20"/>
+      <c r="KGX245" s="20"/>
+      <c r="KGY245" s="20"/>
+      <c r="KGZ245" s="20"/>
+      <c r="KHA245" s="20"/>
+      <c r="KHB245" s="20"/>
+      <c r="KHC245" s="20"/>
+      <c r="KHD245" s="20"/>
+      <c r="KHE245" s="20"/>
+      <c r="KHF245" s="20"/>
+      <c r="KHG245" s="20"/>
+      <c r="KHH245" s="20"/>
+      <c r="KHI245" s="20"/>
+      <c r="KHJ245" s="20"/>
+      <c r="KHK245" s="20"/>
+      <c r="KHL245" s="20"/>
+      <c r="KHM245" s="20"/>
+      <c r="KHN245" s="20"/>
+      <c r="KHO245" s="20"/>
+      <c r="KHP245" s="20"/>
+      <c r="KHQ245" s="20"/>
+      <c r="KHR245" s="20"/>
+      <c r="KHS245" s="20"/>
+      <c r="KHT245" s="20"/>
+      <c r="KHU245" s="20"/>
+      <c r="KHV245" s="20"/>
+      <c r="KHW245" s="20"/>
+      <c r="KHX245" s="20"/>
+      <c r="KHY245" s="20"/>
+      <c r="KHZ245" s="20"/>
+      <c r="KIA245" s="20"/>
+      <c r="KIB245" s="20"/>
+      <c r="KIC245" s="20"/>
+      <c r="KID245" s="20"/>
+      <c r="KIE245" s="20"/>
+      <c r="KIF245" s="20"/>
+      <c r="KIG245" s="20"/>
+      <c r="KIH245" s="20"/>
+      <c r="KII245" s="20"/>
+      <c r="KIJ245" s="20"/>
+      <c r="KIK245" s="20"/>
+      <c r="KIL245" s="20"/>
+      <c r="KIM245" s="20"/>
+      <c r="KIN245" s="20"/>
+      <c r="KIO245" s="20"/>
+      <c r="KIP245" s="20"/>
+      <c r="KIQ245" s="20"/>
+      <c r="KIR245" s="20"/>
+      <c r="KIS245" s="20"/>
+      <c r="KIT245" s="20"/>
+      <c r="KIU245" s="20"/>
+      <c r="KIV245" s="20"/>
+      <c r="KIW245" s="20"/>
+      <c r="KIX245" s="20"/>
+      <c r="KIY245" s="20"/>
+      <c r="KIZ245" s="20"/>
+      <c r="KJA245" s="20"/>
+      <c r="KJB245" s="20"/>
+      <c r="KJC245" s="20"/>
+      <c r="KJD245" s="20"/>
+      <c r="KJE245" s="20"/>
+      <c r="KJF245" s="20"/>
+      <c r="KJG245" s="20"/>
+      <c r="KJH245" s="20"/>
+      <c r="KJI245" s="20"/>
+      <c r="KJJ245" s="20"/>
+      <c r="KJK245" s="20"/>
+      <c r="KJL245" s="20"/>
+      <c r="KJM245" s="20"/>
+      <c r="KJN245" s="20"/>
+      <c r="KJO245" s="20"/>
+      <c r="KJP245" s="20"/>
+      <c r="KJQ245" s="20"/>
+      <c r="KJR245" s="20"/>
+      <c r="KJS245" s="20"/>
+      <c r="KJT245" s="20"/>
+      <c r="KJU245" s="20"/>
+      <c r="KJV245" s="20"/>
+      <c r="KJW245" s="20"/>
+      <c r="KJX245" s="20"/>
+      <c r="KJY245" s="20"/>
+      <c r="KJZ245" s="20"/>
+      <c r="KKA245" s="20"/>
+      <c r="KKB245" s="20"/>
+      <c r="KKC245" s="20"/>
+      <c r="KKD245" s="20"/>
+      <c r="KKE245" s="20"/>
+      <c r="KKF245" s="20"/>
+      <c r="KKG245" s="20"/>
+      <c r="KKH245" s="20"/>
+      <c r="KKI245" s="20"/>
+      <c r="KKJ245" s="20"/>
+      <c r="KKK245" s="20"/>
+      <c r="KKL245" s="20"/>
+      <c r="KKM245" s="20"/>
+      <c r="KKN245" s="20"/>
+      <c r="KKO245" s="20"/>
+      <c r="KKP245" s="20"/>
+      <c r="KKQ245" s="20"/>
+      <c r="KKR245" s="20"/>
+      <c r="KKS245" s="20"/>
+      <c r="KKT245" s="20"/>
+      <c r="KKU245" s="20"/>
+      <c r="KKV245" s="20"/>
+      <c r="KKW245" s="20"/>
+      <c r="KKX245" s="20"/>
+      <c r="KKY245" s="20"/>
+      <c r="KKZ245" s="20"/>
+      <c r="KLA245" s="20"/>
+      <c r="KLB245" s="20"/>
+      <c r="KLC245" s="20"/>
+      <c r="KLD245" s="20"/>
+      <c r="KLE245" s="20"/>
+      <c r="KLF245" s="20"/>
+      <c r="KLG245" s="20"/>
+      <c r="KLH245" s="20"/>
+      <c r="KLI245" s="20"/>
+      <c r="KLJ245" s="20"/>
+      <c r="KLK245" s="20"/>
+      <c r="KLL245" s="20"/>
+      <c r="KLM245" s="20"/>
+      <c r="KLN245" s="20"/>
+      <c r="KLO245" s="20"/>
+      <c r="KLP245" s="20"/>
+      <c r="KLQ245" s="20"/>
+      <c r="KLR245" s="20"/>
+      <c r="KLS245" s="20"/>
+      <c r="KLT245" s="20"/>
+      <c r="KLU245" s="20"/>
+      <c r="KLV245" s="20"/>
+      <c r="KLW245" s="20"/>
+      <c r="KLX245" s="20"/>
+      <c r="KLY245" s="20"/>
+      <c r="KLZ245" s="20"/>
+      <c r="KMA245" s="20"/>
+      <c r="KMB245" s="20"/>
+      <c r="KMC245" s="20"/>
+      <c r="KMD245" s="20"/>
+      <c r="KME245" s="20"/>
+      <c r="KMF245" s="20"/>
+      <c r="KMG245" s="20"/>
+      <c r="KMH245" s="20"/>
+      <c r="KMI245" s="20"/>
+      <c r="KMJ245" s="20"/>
+      <c r="KMK245" s="20"/>
+      <c r="KML245" s="20"/>
+      <c r="KMM245" s="20"/>
+      <c r="KMN245" s="20"/>
+      <c r="KMO245" s="20"/>
+      <c r="KMP245" s="20"/>
+      <c r="KMQ245" s="20"/>
+      <c r="KMR245" s="20"/>
+      <c r="KMS245" s="20"/>
+      <c r="KMT245" s="20"/>
+      <c r="KMU245" s="20"/>
+      <c r="KMV245" s="20"/>
+      <c r="KMW245" s="20"/>
+      <c r="KMX245" s="20"/>
+      <c r="KMY245" s="20"/>
+      <c r="KMZ245" s="20"/>
+      <c r="KNA245" s="20"/>
+      <c r="KNB245" s="20"/>
+      <c r="KNC245" s="20"/>
+      <c r="KND245" s="20"/>
+      <c r="KNE245" s="20"/>
+      <c r="KNF245" s="20"/>
+      <c r="KNG245" s="20"/>
+      <c r="KNH245" s="20"/>
+      <c r="KNI245" s="20"/>
+      <c r="KNJ245" s="20"/>
+      <c r="KNK245" s="20"/>
+      <c r="KNL245" s="20"/>
+      <c r="KNM245" s="20"/>
+      <c r="KNN245" s="20"/>
+      <c r="KNO245" s="20"/>
+      <c r="KNP245" s="20"/>
+      <c r="KNQ245" s="20"/>
+      <c r="KNR245" s="20"/>
+      <c r="KNS245" s="20"/>
+      <c r="KNT245" s="20"/>
+      <c r="KNU245" s="20"/>
+      <c r="KNV245" s="20"/>
+      <c r="KNW245" s="20"/>
+      <c r="KNX245" s="20"/>
+      <c r="KNY245" s="20"/>
+      <c r="KNZ245" s="20"/>
+      <c r="KOA245" s="20"/>
+      <c r="KOB245" s="20"/>
+      <c r="KOC245" s="20"/>
+      <c r="KOD245" s="20"/>
+      <c r="KOE245" s="20"/>
+      <c r="KOF245" s="20"/>
+      <c r="KOG245" s="20"/>
+      <c r="KOH245" s="20"/>
+      <c r="KOI245" s="20"/>
+      <c r="KOJ245" s="20"/>
+      <c r="KOK245" s="20"/>
+      <c r="KOL245" s="20"/>
+      <c r="KOM245" s="20"/>
+      <c r="KON245" s="20"/>
+      <c r="KOO245" s="20"/>
+      <c r="KOP245" s="20"/>
+      <c r="KOQ245" s="20"/>
+      <c r="KOR245" s="20"/>
+      <c r="KOS245" s="20"/>
+      <c r="KOT245" s="20"/>
+      <c r="KOU245" s="20"/>
+      <c r="KOV245" s="20"/>
+      <c r="KOW245" s="20"/>
+      <c r="KOX245" s="20"/>
+      <c r="KOY245" s="20"/>
+      <c r="KOZ245" s="20"/>
+      <c r="KPA245" s="20"/>
+      <c r="KPB245" s="20"/>
+      <c r="KPC245" s="20"/>
+      <c r="KPD245" s="20"/>
+      <c r="KPE245" s="20"/>
+      <c r="KPF245" s="20"/>
+      <c r="KPG245" s="20"/>
+      <c r="KPH245" s="20"/>
+      <c r="KPI245" s="20"/>
+      <c r="KPJ245" s="20"/>
+      <c r="KPK245" s="20"/>
+      <c r="KPL245" s="20"/>
+      <c r="KPM245" s="20"/>
+      <c r="KPN245" s="20"/>
+      <c r="KPO245" s="20"/>
+      <c r="KPP245" s="20"/>
+      <c r="KPQ245" s="20"/>
+      <c r="KPR245" s="20"/>
+      <c r="KPS245" s="20"/>
+      <c r="KPT245" s="20"/>
+      <c r="KPU245" s="20"/>
+      <c r="KPV245" s="20"/>
+      <c r="KPW245" s="20"/>
+      <c r="KPX245" s="20"/>
+      <c r="KPY245" s="20"/>
+      <c r="KPZ245" s="20"/>
+      <c r="KQA245" s="20"/>
+      <c r="KQB245" s="20"/>
+      <c r="KQC245" s="20"/>
+      <c r="KQD245" s="20"/>
+      <c r="KQE245" s="20"/>
+      <c r="KQF245" s="20"/>
+      <c r="KQG245" s="20"/>
+      <c r="KQH245" s="20"/>
+      <c r="KQI245" s="20"/>
+      <c r="KQJ245" s="20"/>
+      <c r="KQK245" s="20"/>
+      <c r="KQL245" s="20"/>
+      <c r="KQM245" s="20"/>
+      <c r="KQN245" s="20"/>
+      <c r="KQO245" s="20"/>
+      <c r="KQP245" s="20"/>
+      <c r="KQQ245" s="20"/>
+      <c r="KQR245" s="20"/>
+      <c r="KQS245" s="20"/>
+      <c r="KQT245" s="20"/>
+      <c r="KQU245" s="20"/>
+      <c r="KQV245" s="20"/>
+      <c r="KQW245" s="20"/>
+      <c r="KQX245" s="20"/>
+      <c r="KQY245" s="20"/>
+      <c r="KQZ245" s="20"/>
+      <c r="KRA245" s="20"/>
+      <c r="KRB245" s="20"/>
+      <c r="KRC245" s="20"/>
+      <c r="KRD245" s="20"/>
+      <c r="KRE245" s="20"/>
+      <c r="KRF245" s="20"/>
+      <c r="KRG245" s="20"/>
+      <c r="KRH245" s="20"/>
+      <c r="KRI245" s="20"/>
+      <c r="KRJ245" s="20"/>
+      <c r="KRK245" s="20"/>
+      <c r="KRL245" s="20"/>
+      <c r="KRM245" s="20"/>
+      <c r="KRN245" s="20"/>
+      <c r="KRO245" s="20"/>
+      <c r="KRP245" s="20"/>
+      <c r="KRQ245" s="20"/>
+      <c r="KRR245" s="20"/>
+      <c r="KRS245" s="20"/>
+      <c r="KRT245" s="20"/>
+      <c r="KRU245" s="20"/>
+      <c r="KRV245" s="20"/>
+      <c r="KRW245" s="20"/>
+      <c r="KRX245" s="20"/>
+      <c r="KRY245" s="20"/>
+      <c r="KRZ245" s="20"/>
+      <c r="KSA245" s="20"/>
+      <c r="KSB245" s="20"/>
+      <c r="KSC245" s="20"/>
+      <c r="KSD245" s="20"/>
+      <c r="KSE245" s="20"/>
+      <c r="KSF245" s="20"/>
+      <c r="KSG245" s="20"/>
+      <c r="KSH245" s="20"/>
+      <c r="KSI245" s="20"/>
+      <c r="KSJ245" s="20"/>
+      <c r="KSK245" s="20"/>
+      <c r="KSL245" s="20"/>
+      <c r="KSM245" s="20"/>
+      <c r="KSN245" s="20"/>
+      <c r="KSO245" s="20"/>
+      <c r="KSP245" s="20"/>
+      <c r="KSQ245" s="20"/>
+      <c r="KSR245" s="20"/>
+      <c r="KSS245" s="20"/>
+      <c r="KST245" s="20"/>
+      <c r="KSU245" s="20"/>
+      <c r="KSV245" s="20"/>
+      <c r="KSW245" s="20"/>
+      <c r="KSX245" s="20"/>
+      <c r="KSY245" s="20"/>
+      <c r="KSZ245" s="20"/>
+      <c r="KTA245" s="20"/>
+      <c r="KTB245" s="20"/>
+      <c r="KTC245" s="20"/>
+      <c r="KTD245" s="20"/>
+      <c r="KTE245" s="20"/>
+      <c r="KTF245" s="20"/>
+      <c r="KTG245" s="20"/>
+      <c r="KTH245" s="20"/>
+      <c r="KTI245" s="20"/>
+      <c r="KTJ245" s="20"/>
+      <c r="KTK245" s="20"/>
+      <c r="KTL245" s="20"/>
+      <c r="KTM245" s="20"/>
+      <c r="KTN245" s="20"/>
+      <c r="KTO245" s="20"/>
+      <c r="KTP245" s="20"/>
+      <c r="KTQ245" s="20"/>
+      <c r="KTR245" s="20"/>
+      <c r="KTS245" s="20"/>
+      <c r="KTT245" s="20"/>
+      <c r="KTU245" s="20"/>
+      <c r="KTV245" s="20"/>
+      <c r="KTW245" s="20"/>
+      <c r="KTX245" s="20"/>
+      <c r="KTY245" s="20"/>
+      <c r="KTZ245" s="20"/>
+      <c r="KUA245" s="20"/>
+      <c r="KUB245" s="20"/>
+      <c r="KUC245" s="20"/>
+      <c r="KUD245" s="20"/>
+      <c r="KUE245" s="20"/>
+      <c r="KUF245" s="20"/>
+      <c r="KUG245" s="20"/>
+      <c r="KUH245" s="20"/>
+      <c r="KUI245" s="20"/>
+      <c r="KUJ245" s="20"/>
+      <c r="KUK245" s="20"/>
+      <c r="KUL245" s="20"/>
+      <c r="KUM245" s="20"/>
+      <c r="KUN245" s="20"/>
+      <c r="KUO245" s="20"/>
+      <c r="KUP245" s="20"/>
+      <c r="KUQ245" s="20"/>
+      <c r="KUR245" s="20"/>
+      <c r="KUS245" s="20"/>
+      <c r="KUT245" s="20"/>
+      <c r="KUU245" s="20"/>
+      <c r="KUV245" s="20"/>
+      <c r="KUW245" s="20"/>
+      <c r="KUX245" s="20"/>
+      <c r="KUY245" s="20"/>
+      <c r="KUZ245" s="20"/>
+      <c r="KVA245" s="20"/>
+      <c r="KVB245" s="20"/>
+      <c r="KVC245" s="20"/>
+      <c r="KVD245" s="20"/>
+      <c r="KVE245" s="20"/>
+      <c r="KVF245" s="20"/>
+      <c r="KVG245" s="20"/>
+      <c r="KVH245" s="20"/>
+      <c r="KVI245" s="20"/>
+      <c r="KVJ245" s="20"/>
+      <c r="KVK245" s="20"/>
+      <c r="KVL245" s="20"/>
+      <c r="KVM245" s="20"/>
+      <c r="KVN245" s="20"/>
+      <c r="KVO245" s="20"/>
+      <c r="KVP245" s="20"/>
+      <c r="KVQ245" s="20"/>
+      <c r="KVR245" s="20"/>
+      <c r="KVS245" s="20"/>
+      <c r="KVT245" s="20"/>
+      <c r="KVU245" s="20"/>
+      <c r="KVV245" s="20"/>
+      <c r="KVW245" s="20"/>
+      <c r="KVX245" s="20"/>
+      <c r="KVY245" s="20"/>
+      <c r="KVZ245" s="20"/>
+      <c r="KWA245" s="20"/>
+      <c r="KWB245" s="20"/>
+      <c r="KWC245" s="20"/>
+      <c r="KWD245" s="20"/>
+      <c r="KWE245" s="20"/>
+      <c r="KWF245" s="20"/>
+      <c r="KWG245" s="20"/>
+      <c r="KWH245" s="20"/>
+      <c r="KWI245" s="20"/>
+      <c r="KWJ245" s="20"/>
+      <c r="KWK245" s="20"/>
+      <c r="KWL245" s="20"/>
+      <c r="KWM245" s="20"/>
+      <c r="KWN245" s="20"/>
+      <c r="KWO245" s="20"/>
+      <c r="KWP245" s="20"/>
+      <c r="KWQ245" s="20"/>
+      <c r="KWR245" s="20"/>
+      <c r="KWS245" s="20"/>
+      <c r="KWT245" s="20"/>
+      <c r="KWU245" s="20"/>
+      <c r="KWV245" s="20"/>
+      <c r="KWW245" s="20"/>
+      <c r="KWX245" s="20"/>
+      <c r="KWY245" s="20"/>
+      <c r="KWZ245" s="20"/>
+      <c r="KXA245" s="20"/>
+      <c r="KXB245" s="20"/>
+      <c r="KXC245" s="20"/>
+      <c r="KXD245" s="20"/>
+      <c r="KXE245" s="20"/>
+      <c r="KXF245" s="20"/>
+      <c r="KXG245" s="20"/>
+      <c r="KXH245" s="20"/>
+      <c r="KXI245" s="20"/>
+      <c r="KXJ245" s="20"/>
+      <c r="KXK245" s="20"/>
+      <c r="KXL245" s="20"/>
+      <c r="KXM245" s="20"/>
+      <c r="KXN245" s="20"/>
+      <c r="KXO245" s="20"/>
+      <c r="KXP245" s="20"/>
+      <c r="KXQ245" s="20"/>
+      <c r="KXR245" s="20"/>
+      <c r="KXS245" s="20"/>
+      <c r="KXT245" s="20"/>
+      <c r="KXU245" s="20"/>
+      <c r="KXV245" s="20"/>
+      <c r="KXW245" s="20"/>
+      <c r="KXX245" s="20"/>
+      <c r="KXY245" s="20"/>
+      <c r="KXZ245" s="20"/>
+      <c r="KYA245" s="20"/>
+      <c r="KYB245" s="20"/>
+      <c r="KYC245" s="20"/>
+      <c r="KYD245" s="20"/>
+      <c r="KYE245" s="20"/>
+      <c r="KYF245" s="20"/>
+      <c r="KYG245" s="20"/>
+      <c r="KYH245" s="20"/>
+      <c r="KYI245" s="20"/>
+      <c r="KYJ245" s="20"/>
+      <c r="KYK245" s="20"/>
+      <c r="KYL245" s="20"/>
+      <c r="KYM245" s="20"/>
+      <c r="KYN245" s="20"/>
+      <c r="KYO245" s="20"/>
+      <c r="KYP245" s="20"/>
+      <c r="KYQ245" s="20"/>
+      <c r="KYR245" s="20"/>
+      <c r="KYS245" s="20"/>
+      <c r="KYT245" s="20"/>
+      <c r="KYU245" s="20"/>
+      <c r="KYV245" s="20"/>
+      <c r="KYW245" s="20"/>
+      <c r="KYX245" s="20"/>
+      <c r="KYY245" s="20"/>
+      <c r="KYZ245" s="20"/>
+      <c r="KZA245" s="20"/>
+      <c r="KZB245" s="20"/>
+      <c r="KZC245" s="20"/>
+      <c r="KZD245" s="20"/>
+      <c r="KZE245" s="20"/>
+      <c r="KZF245" s="20"/>
+      <c r="KZG245" s="20"/>
+      <c r="KZH245" s="20"/>
+      <c r="KZI245" s="20"/>
+      <c r="KZJ245" s="20"/>
+      <c r="KZK245" s="20"/>
+      <c r="KZL245" s="20"/>
+      <c r="KZM245" s="20"/>
+      <c r="KZN245" s="20"/>
+      <c r="KZO245" s="20"/>
+      <c r="KZP245" s="20"/>
+      <c r="KZQ245" s="20"/>
+      <c r="KZR245" s="20"/>
+      <c r="KZS245" s="20"/>
+      <c r="KZT245" s="20"/>
+      <c r="KZU245" s="20"/>
+      <c r="KZV245" s="20"/>
+      <c r="KZW245" s="20"/>
+      <c r="KZX245" s="20"/>
+      <c r="KZY245" s="20"/>
+      <c r="KZZ245" s="20"/>
+      <c r="LAA245" s="20"/>
+      <c r="LAB245" s="20"/>
+      <c r="LAC245" s="20"/>
+      <c r="LAD245" s="20"/>
+      <c r="LAE245" s="20"/>
+      <c r="LAF245" s="20"/>
+      <c r="LAG245" s="20"/>
+      <c r="LAH245" s="20"/>
+      <c r="LAI245" s="20"/>
+      <c r="LAJ245" s="20"/>
+      <c r="LAK245" s="20"/>
+      <c r="LAL245" s="20"/>
+      <c r="LAM245" s="20"/>
+      <c r="LAN245" s="20"/>
+      <c r="LAO245" s="20"/>
+      <c r="LAP245" s="20"/>
+      <c r="LAQ245" s="20"/>
+      <c r="LAR245" s="20"/>
+      <c r="LAS245" s="20"/>
+      <c r="LAT245" s="20"/>
+      <c r="LAU245" s="20"/>
+      <c r="LAV245" s="20"/>
+      <c r="LAW245" s="20"/>
+      <c r="LAX245" s="20"/>
+      <c r="LAY245" s="20"/>
+      <c r="LAZ245" s="20"/>
+      <c r="LBA245" s="20"/>
+      <c r="LBB245" s="20"/>
+      <c r="LBC245" s="20"/>
+      <c r="LBD245" s="20"/>
+      <c r="LBE245" s="20"/>
+      <c r="LBF245" s="20"/>
+      <c r="LBG245" s="20"/>
+      <c r="LBH245" s="20"/>
+      <c r="LBI245" s="20"/>
+      <c r="LBJ245" s="20"/>
+      <c r="LBK245" s="20"/>
+      <c r="LBL245" s="20"/>
+      <c r="LBM245" s="20"/>
+      <c r="LBN245" s="20"/>
+      <c r="LBO245" s="20"/>
+      <c r="LBP245" s="20"/>
+      <c r="LBQ245" s="20"/>
+      <c r="LBR245" s="20"/>
+      <c r="LBS245" s="20"/>
+      <c r="LBT245" s="20"/>
+      <c r="LBU245" s="20"/>
+      <c r="LBV245" s="20"/>
+      <c r="LBW245" s="20"/>
+      <c r="LBX245" s="20"/>
+      <c r="LBY245" s="20"/>
+      <c r="LBZ245" s="20"/>
+      <c r="LCA245" s="20"/>
+      <c r="LCB245" s="20"/>
+      <c r="LCC245" s="20"/>
+      <c r="LCD245" s="20"/>
+      <c r="LCE245" s="20"/>
+      <c r="LCF245" s="20"/>
+      <c r="LCG245" s="20"/>
+      <c r="LCH245" s="20"/>
+      <c r="LCI245" s="20"/>
+      <c r="LCJ245" s="20"/>
+      <c r="LCK245" s="20"/>
+      <c r="LCL245" s="20"/>
+      <c r="LCM245" s="20"/>
+      <c r="LCN245" s="20"/>
+      <c r="LCO245" s="20"/>
+      <c r="LCP245" s="20"/>
+      <c r="LCQ245" s="20"/>
+      <c r="LCR245" s="20"/>
+      <c r="LCS245" s="20"/>
+      <c r="LCT245" s="20"/>
+      <c r="LCU245" s="20"/>
+      <c r="LCV245" s="20"/>
+      <c r="LCW245" s="20"/>
+      <c r="LCX245" s="20"/>
+      <c r="LCY245" s="20"/>
+      <c r="LCZ245" s="20"/>
+      <c r="LDA245" s="20"/>
+      <c r="LDB245" s="20"/>
+      <c r="LDC245" s="20"/>
+      <c r="LDD245" s="20"/>
+      <c r="LDE245" s="20"/>
+      <c r="LDF245" s="20"/>
+      <c r="LDG245" s="20"/>
+      <c r="LDH245" s="20"/>
+      <c r="LDI245" s="20"/>
+      <c r="LDJ245" s="20"/>
+      <c r="LDK245" s="20"/>
+      <c r="LDL245" s="20"/>
+      <c r="LDM245" s="20"/>
+      <c r="LDN245" s="20"/>
+      <c r="LDO245" s="20"/>
+      <c r="LDP245" s="20"/>
+      <c r="LDQ245" s="20"/>
+      <c r="LDR245" s="20"/>
+      <c r="LDS245" s="20"/>
+      <c r="LDT245" s="20"/>
+      <c r="LDU245" s="20"/>
+      <c r="LDV245" s="20"/>
+      <c r="LDW245" s="20"/>
+      <c r="LDX245" s="20"/>
+      <c r="LDY245" s="20"/>
+      <c r="LDZ245" s="20"/>
+      <c r="LEA245" s="20"/>
+      <c r="LEB245" s="20"/>
+      <c r="LEC245" s="20"/>
+      <c r="LED245" s="20"/>
+      <c r="LEE245" s="20"/>
+      <c r="LEF245" s="20"/>
+      <c r="LEG245" s="20"/>
+      <c r="LEH245" s="20"/>
+      <c r="LEI245" s="20"/>
+      <c r="LEJ245" s="20"/>
+      <c r="LEK245" s="20"/>
+      <c r="LEL245" s="20"/>
+      <c r="LEM245" s="20"/>
+      <c r="LEN245" s="20"/>
+      <c r="LEO245" s="20"/>
+      <c r="LEP245" s="20"/>
+      <c r="LEQ245" s="20"/>
+      <c r="LER245" s="20"/>
+      <c r="LES245" s="20"/>
+      <c r="LET245" s="20"/>
+      <c r="LEU245" s="20"/>
+      <c r="LEV245" s="20"/>
+      <c r="LEW245" s="20"/>
+      <c r="LEX245" s="20"/>
+      <c r="LEY245" s="20"/>
+      <c r="LEZ245" s="20"/>
+      <c r="LFA245" s="20"/>
+      <c r="LFB245" s="20"/>
+      <c r="LFC245" s="20"/>
+      <c r="LFD245" s="20"/>
+      <c r="LFE245" s="20"/>
+      <c r="LFF245" s="20"/>
+      <c r="LFG245" s="20"/>
+      <c r="LFH245" s="20"/>
+      <c r="LFI245" s="20"/>
+      <c r="LFJ245" s="20"/>
+      <c r="LFK245" s="20"/>
+      <c r="LFL245" s="20"/>
+      <c r="LFM245" s="20"/>
+      <c r="LFN245" s="20"/>
+      <c r="LFO245" s="20"/>
+      <c r="LFP245" s="20"/>
+      <c r="LFQ245" s="20"/>
+      <c r="LFR245" s="20"/>
+      <c r="LFS245" s="20"/>
+      <c r="LFT245" s="20"/>
+      <c r="LFU245" s="20"/>
+      <c r="LFV245" s="20"/>
+      <c r="LFW245" s="20"/>
+      <c r="LFX245" s="20"/>
+      <c r="LFY245" s="20"/>
+      <c r="LFZ245" s="20"/>
+      <c r="LGA245" s="20"/>
+      <c r="LGB245" s="20"/>
+      <c r="LGC245" s="20"/>
+      <c r="LGD245" s="20"/>
+      <c r="LGE245" s="20"/>
+      <c r="LGF245" s="20"/>
+      <c r="LGG245" s="20"/>
+      <c r="LGH245" s="20"/>
+      <c r="LGI245" s="20"/>
+      <c r="LGJ245" s="20"/>
+      <c r="LGK245" s="20"/>
+      <c r="LGL245" s="20"/>
+      <c r="LGM245" s="20"/>
+      <c r="LGN245" s="20"/>
+      <c r="LGO245" s="20"/>
+      <c r="LGP245" s="20"/>
+      <c r="LGQ245" s="20"/>
+      <c r="LGR245" s="20"/>
+      <c r="LGS245" s="20"/>
+      <c r="LGT245" s="20"/>
+      <c r="LGU245" s="20"/>
+      <c r="LGV245" s="20"/>
+      <c r="LGW245" s="20"/>
+      <c r="LGX245" s="20"/>
+      <c r="LGY245" s="20"/>
+      <c r="LGZ245" s="20"/>
+      <c r="LHA245" s="20"/>
+      <c r="LHB245" s="20"/>
+      <c r="LHC245" s="20"/>
+      <c r="LHD245" s="20"/>
+      <c r="LHE245" s="20"/>
+      <c r="LHF245" s="20"/>
+      <c r="LHG245" s="20"/>
+      <c r="LHH245" s="20"/>
+      <c r="LHI245" s="20"/>
+      <c r="LHJ245" s="20"/>
+      <c r="LHK245" s="20"/>
+      <c r="LHL245" s="20"/>
+      <c r="LHM245" s="20"/>
+      <c r="LHN245" s="20"/>
+      <c r="LHO245" s="20"/>
+      <c r="LHP245" s="20"/>
+      <c r="LHQ245" s="20"/>
+      <c r="LHR245" s="20"/>
+      <c r="LHS245" s="20"/>
+      <c r="LHT245" s="20"/>
+      <c r="LHU245" s="20"/>
+      <c r="LHV245" s="20"/>
+      <c r="LHW245" s="20"/>
+      <c r="LHX245" s="20"/>
+      <c r="LHY245" s="20"/>
+      <c r="LHZ245" s="20"/>
+      <c r="LIA245" s="20"/>
+      <c r="LIB245" s="20"/>
+      <c r="LIC245" s="20"/>
+      <c r="LID245" s="20"/>
+      <c r="LIE245" s="20"/>
+      <c r="LIF245" s="20"/>
+      <c r="LIG245" s="20"/>
+      <c r="LIH245" s="20"/>
+      <c r="LII245" s="20"/>
+      <c r="LIJ245" s="20"/>
+      <c r="LIK245" s="20"/>
+      <c r="LIL245" s="20"/>
+      <c r="LIM245" s="20"/>
+      <c r="LIN245" s="20"/>
+      <c r="LIO245" s="20"/>
+      <c r="LIP245" s="20"/>
+      <c r="LIQ245" s="20"/>
+      <c r="LIR245" s="20"/>
+      <c r="LIS245" s="20"/>
+      <c r="LIT245" s="20"/>
+      <c r="LIU245" s="20"/>
+      <c r="LIV245" s="20"/>
+      <c r="LIW245" s="20"/>
+      <c r="LIX245" s="20"/>
+      <c r="LIY245" s="20"/>
+      <c r="LIZ245" s="20"/>
+      <c r="LJA245" s="20"/>
+      <c r="LJB245" s="20"/>
+      <c r="LJC245" s="20"/>
+      <c r="LJD245" s="20"/>
+      <c r="LJE245" s="20"/>
+      <c r="LJF245" s="20"/>
+      <c r="LJG245" s="20"/>
+      <c r="LJH245" s="20"/>
+      <c r="LJI245" s="20"/>
+      <c r="LJJ245" s="20"/>
+      <c r="LJK245" s="20"/>
+      <c r="LJL245" s="20"/>
+      <c r="LJM245" s="20"/>
+      <c r="LJN245" s="20"/>
+      <c r="LJO245" s="20"/>
+      <c r="LJP245" s="20"/>
+      <c r="LJQ245" s="20"/>
+      <c r="LJR245" s="20"/>
+      <c r="LJS245" s="20"/>
+      <c r="LJT245" s="20"/>
+      <c r="LJU245" s="20"/>
+      <c r="LJV245" s="20"/>
+      <c r="LJW245" s="20"/>
+      <c r="LJX245" s="20"/>
+      <c r="LJY245" s="20"/>
+      <c r="LJZ245" s="20"/>
+      <c r="LKA245" s="20"/>
+      <c r="LKB245" s="20"/>
+      <c r="LKC245" s="20"/>
+      <c r="LKD245" s="20"/>
+      <c r="LKE245" s="20"/>
+      <c r="LKF245" s="20"/>
+      <c r="LKG245" s="20"/>
+      <c r="LKH245" s="20"/>
+      <c r="LKI245" s="20"/>
+      <c r="LKJ245" s="20"/>
+      <c r="LKK245" s="20"/>
+      <c r="LKL245" s="20"/>
+      <c r="LKM245" s="20"/>
+      <c r="LKN245" s="20"/>
+      <c r="LKO245" s="20"/>
+      <c r="LKP245" s="20"/>
+      <c r="LKQ245" s="20"/>
+      <c r="LKR245" s="20"/>
+      <c r="LKS245" s="20"/>
+      <c r="LKT245" s="20"/>
+      <c r="LKU245" s="20"/>
+      <c r="LKV245" s="20"/>
+      <c r="LKW245" s="20"/>
+      <c r="LKX245" s="20"/>
+      <c r="LKY245" s="20"/>
+      <c r="LKZ245" s="20"/>
+      <c r="LLA245" s="20"/>
+      <c r="LLB245" s="20"/>
+      <c r="LLC245" s="20"/>
+      <c r="LLD245" s="20"/>
+      <c r="LLE245" s="20"/>
+      <c r="LLF245" s="20"/>
+      <c r="LLG245" s="20"/>
+      <c r="LLH245" s="20"/>
+      <c r="LLI245" s="20"/>
+      <c r="LLJ245" s="20"/>
+      <c r="LLK245" s="20"/>
+      <c r="LLL245" s="20"/>
+      <c r="LLM245" s="20"/>
+      <c r="LLN245" s="20"/>
+      <c r="LLO245" s="20"/>
+      <c r="LLP245" s="20"/>
+      <c r="LLQ245" s="20"/>
+      <c r="LLR245" s="20"/>
+      <c r="LLS245" s="20"/>
+      <c r="LLT245" s="20"/>
+      <c r="LLU245" s="20"/>
+      <c r="LLV245" s="20"/>
+      <c r="LLW245" s="20"/>
+      <c r="LLX245" s="20"/>
+      <c r="LLY245" s="20"/>
+      <c r="LLZ245" s="20"/>
+      <c r="LMA245" s="20"/>
+      <c r="LMB245" s="20"/>
+      <c r="LMC245" s="20"/>
+      <c r="LMD245" s="20"/>
+      <c r="LME245" s="20"/>
+      <c r="LMF245" s="20"/>
+      <c r="LMG245" s="20"/>
+      <c r="LMH245" s="20"/>
+      <c r="LMI245" s="20"/>
+      <c r="LMJ245" s="20"/>
+      <c r="LMK245" s="20"/>
+      <c r="LML245" s="20"/>
+      <c r="LMM245" s="20"/>
+      <c r="LMN245" s="20"/>
+      <c r="LMO245" s="20"/>
+      <c r="LMP245" s="20"/>
+      <c r="LMQ245" s="20"/>
+      <c r="LMR245" s="20"/>
+      <c r="LMS245" s="20"/>
+      <c r="LMT245" s="20"/>
+      <c r="LMU245" s="20"/>
+      <c r="LMV245" s="20"/>
+      <c r="LMW245" s="20"/>
+      <c r="LMX245" s="20"/>
+      <c r="LMY245" s="20"/>
+      <c r="LMZ245" s="20"/>
+      <c r="LNA245" s="20"/>
+      <c r="LNB245" s="20"/>
+      <c r="LNC245" s="20"/>
+      <c r="LND245" s="20"/>
+      <c r="LNE245" s="20"/>
+      <c r="LNF245" s="20"/>
+      <c r="LNG245" s="20"/>
+      <c r="LNH245" s="20"/>
+      <c r="LNI245" s="20"/>
+      <c r="LNJ245" s="20"/>
+      <c r="LNK245" s="20"/>
+      <c r="LNL245" s="20"/>
+      <c r="LNM245" s="20"/>
+      <c r="LNN245" s="20"/>
+      <c r="LNO245" s="20"/>
+      <c r="LNP245" s="20"/>
+      <c r="LNQ245" s="20"/>
+      <c r="LNR245" s="20"/>
+      <c r="LNS245" s="20"/>
+      <c r="LNT245" s="20"/>
+      <c r="LNU245" s="20"/>
+      <c r="LNV245" s="20"/>
+      <c r="LNW245" s="20"/>
+      <c r="LNX245" s="20"/>
+      <c r="LNY245" s="20"/>
+      <c r="LNZ245" s="20"/>
+      <c r="LOA245" s="20"/>
+      <c r="LOB245" s="20"/>
+      <c r="LOC245" s="20"/>
+      <c r="LOD245" s="20"/>
+      <c r="LOE245" s="20"/>
+      <c r="LOF245" s="20"/>
+      <c r="LOG245" s="20"/>
+      <c r="LOH245" s="20"/>
+      <c r="LOI245" s="20"/>
+      <c r="LOJ245" s="20"/>
+      <c r="LOK245" s="20"/>
+      <c r="LOL245" s="20"/>
+      <c r="LOM245" s="20"/>
+      <c r="LON245" s="20"/>
+      <c r="LOO245" s="20"/>
+      <c r="LOP245" s="20"/>
+      <c r="LOQ245" s="20"/>
+      <c r="LOR245" s="20"/>
+      <c r="LOS245" s="20"/>
+      <c r="LOT245" s="20"/>
+      <c r="LOU245" s="20"/>
+      <c r="LOV245" s="20"/>
+      <c r="LOW245" s="20"/>
+      <c r="LOX245" s="20"/>
+      <c r="LOY245" s="20"/>
+      <c r="LOZ245" s="20"/>
+      <c r="LPA245" s="20"/>
+      <c r="LPB245" s="20"/>
+      <c r="LPC245" s="20"/>
+      <c r="LPD245" s="20"/>
+      <c r="LPE245" s="20"/>
+      <c r="LPF245" s="20"/>
+      <c r="LPG245" s="20"/>
+      <c r="LPH245" s="20"/>
+      <c r="LPI245" s="20"/>
+      <c r="LPJ245" s="20"/>
+      <c r="LPK245" s="20"/>
+      <c r="LPL245" s="20"/>
+      <c r="LPM245" s="20"/>
+      <c r="LPN245" s="20"/>
+      <c r="LPO245" s="20"/>
+      <c r="LPP245" s="20"/>
+      <c r="LPQ245" s="20"/>
+      <c r="LPR245" s="20"/>
+      <c r="LPS245" s="20"/>
+      <c r="LPT245" s="20"/>
+      <c r="LPU245" s="20"/>
+      <c r="LPV245" s="20"/>
+      <c r="LPW245" s="20"/>
+      <c r="LPX245" s="20"/>
+      <c r="LPY245" s="20"/>
+      <c r="LPZ245" s="20"/>
+      <c r="LQA245" s="20"/>
+      <c r="LQB245" s="20"/>
+      <c r="LQC245" s="20"/>
+      <c r="LQD245" s="20"/>
+      <c r="LQE245" s="20"/>
+      <c r="LQF245" s="20"/>
+      <c r="LQG245" s="20"/>
+      <c r="LQH245" s="20"/>
+      <c r="LQI245" s="20"/>
+      <c r="LQJ245" s="20"/>
+      <c r="LQK245" s="20"/>
+      <c r="LQL245" s="20"/>
+      <c r="LQM245" s="20"/>
+      <c r="LQN245" s="20"/>
+      <c r="LQO245" s="20"/>
+      <c r="LQP245" s="20"/>
+      <c r="LQQ245" s="20"/>
+      <c r="LQR245" s="20"/>
+      <c r="LQS245" s="20"/>
+      <c r="LQT245" s="20"/>
+      <c r="LQU245" s="20"/>
+      <c r="LQV245" s="20"/>
+      <c r="LQW245" s="20"/>
+      <c r="LQX245" s="20"/>
+      <c r="LQY245" s="20"/>
+      <c r="LQZ245" s="20"/>
+      <c r="LRA245" s="20"/>
+      <c r="LRB245" s="20"/>
+      <c r="LRC245" s="20"/>
+      <c r="LRD245" s="20"/>
+      <c r="LRE245" s="20"/>
+      <c r="LRF245" s="20"/>
+      <c r="LRG245" s="20"/>
+      <c r="LRH245" s="20"/>
+      <c r="LRI245" s="20"/>
+      <c r="LRJ245" s="20"/>
+      <c r="LRK245" s="20"/>
+      <c r="LRL245" s="20"/>
+      <c r="LRM245" s="20"/>
+      <c r="LRN245" s="20"/>
+      <c r="LRO245" s="20"/>
+      <c r="LRP245" s="20"/>
+      <c r="LRQ245" s="20"/>
+      <c r="LRR245" s="20"/>
+      <c r="LRS245" s="20"/>
+      <c r="LRT245" s="20"/>
+      <c r="LRU245" s="20"/>
+      <c r="LRV245" s="20"/>
+      <c r="LRW245" s="20"/>
+      <c r="LRX245" s="20"/>
+      <c r="LRY245" s="20"/>
+      <c r="LRZ245" s="20"/>
+      <c r="LSA245" s="20"/>
+      <c r="LSB245" s="20"/>
+      <c r="LSC245" s="20"/>
+      <c r="LSD245" s="20"/>
+      <c r="LSE245" s="20"/>
+      <c r="LSF245" s="20"/>
+      <c r="LSG245" s="20"/>
+      <c r="LSH245" s="20"/>
+      <c r="LSI245" s="20"/>
+      <c r="LSJ245" s="20"/>
+      <c r="LSK245" s="20"/>
+      <c r="LSL245" s="20"/>
+      <c r="LSM245" s="20"/>
+      <c r="LSN245" s="20"/>
+      <c r="LSO245" s="20"/>
+      <c r="LSP245" s="20"/>
+      <c r="LSQ245" s="20"/>
+      <c r="LSR245" s="20"/>
+      <c r="LSS245" s="20"/>
+      <c r="LST245" s="20"/>
+      <c r="LSU245" s="20"/>
+      <c r="LSV245" s="20"/>
+      <c r="LSW245" s="20"/>
+      <c r="LSX245" s="20"/>
+      <c r="LSY245" s="20"/>
+      <c r="LSZ245" s="20"/>
+      <c r="LTA245" s="20"/>
+      <c r="LTB245" s="20"/>
+      <c r="LTC245" s="20"/>
+      <c r="LTD245" s="20"/>
+      <c r="LTE245" s="20"/>
+      <c r="LTF245" s="20"/>
+      <c r="LTG245" s="20"/>
+      <c r="LTH245" s="20"/>
+      <c r="LTI245" s="20"/>
+      <c r="LTJ245" s="20"/>
+      <c r="LTK245" s="20"/>
+      <c r="LTL245" s="20"/>
+      <c r="LTM245" s="20"/>
+      <c r="LTN245" s="20"/>
+      <c r="LTO245" s="20"/>
+      <c r="LTP245" s="20"/>
+      <c r="LTQ245" s="20"/>
+      <c r="LTR245" s="20"/>
+      <c r="LTS245" s="20"/>
+      <c r="LTT245" s="20"/>
+      <c r="LTU245" s="20"/>
+      <c r="LTV245" s="20"/>
+      <c r="LTW245" s="20"/>
+      <c r="LTX245" s="20"/>
+      <c r="LTY245" s="20"/>
+      <c r="LTZ245" s="20"/>
+      <c r="LUA245" s="20"/>
+      <c r="LUB245" s="20"/>
+      <c r="LUC245" s="20"/>
+      <c r="LUD245" s="20"/>
+      <c r="LUE245" s="20"/>
+      <c r="LUF245" s="20"/>
+      <c r="LUG245" s="20"/>
+      <c r="LUH245" s="20"/>
+      <c r="LUI245" s="20"/>
+      <c r="LUJ245" s="20"/>
+      <c r="LUK245" s="20"/>
+      <c r="LUL245" s="20"/>
+      <c r="LUM245" s="20"/>
+      <c r="LUN245" s="20"/>
+      <c r="LUO245" s="20"/>
+      <c r="LUP245" s="20"/>
+      <c r="LUQ245" s="20"/>
+      <c r="LUR245" s="20"/>
+      <c r="LUS245" s="20"/>
+      <c r="LUT245" s="20"/>
+      <c r="LUU245" s="20"/>
+      <c r="LUV245" s="20"/>
+      <c r="LUW245" s="20"/>
+      <c r="LUX245" s="20"/>
+      <c r="LUY245" s="20"/>
+      <c r="LUZ245" s="20"/>
+      <c r="LVA245" s="20"/>
+      <c r="LVB245" s="20"/>
+      <c r="LVC245" s="20"/>
+      <c r="LVD245" s="20"/>
+      <c r="LVE245" s="20"/>
+      <c r="LVF245" s="20"/>
+      <c r="LVG245" s="20"/>
+      <c r="LVH245" s="20"/>
+      <c r="LVI245" s="20"/>
+      <c r="LVJ245" s="20"/>
+      <c r="LVK245" s="20"/>
+      <c r="LVL245" s="20"/>
+      <c r="LVM245" s="20"/>
+      <c r="LVN245" s="20"/>
+      <c r="LVO245" s="20"/>
+      <c r="LVP245" s="20"/>
+      <c r="LVQ245" s="20"/>
+      <c r="LVR245" s="20"/>
+      <c r="LVS245" s="20"/>
+      <c r="LVT245" s="20"/>
+      <c r="LVU245" s="20"/>
+      <c r="LVV245" s="20"/>
+      <c r="LVW245" s="20"/>
+      <c r="LVX245" s="20"/>
+      <c r="LVY245" s="20"/>
+      <c r="LVZ245" s="20"/>
+      <c r="LWA245" s="20"/>
+      <c r="LWB245" s="20"/>
+      <c r="LWC245" s="20"/>
+      <c r="LWD245" s="20"/>
+      <c r="LWE245" s="20"/>
+      <c r="LWF245" s="20"/>
+      <c r="LWG245" s="20"/>
+      <c r="LWH245" s="20"/>
+      <c r="LWI245" s="20"/>
+      <c r="LWJ245" s="20"/>
+      <c r="LWK245" s="20"/>
+      <c r="LWL245" s="20"/>
+      <c r="LWM245" s="20"/>
+      <c r="LWN245" s="20"/>
+      <c r="LWO245" s="20"/>
+      <c r="LWP245" s="20"/>
+      <c r="LWQ245" s="20"/>
+      <c r="LWR245" s="20"/>
+      <c r="LWS245" s="20"/>
+      <c r="LWT245" s="20"/>
+      <c r="LWU245" s="20"/>
+      <c r="LWV245" s="20"/>
+      <c r="LWW245" s="20"/>
+      <c r="LWX245" s="20"/>
+      <c r="LWY245" s="20"/>
+      <c r="LWZ245" s="20"/>
+      <c r="LXA245" s="20"/>
+      <c r="LXB245" s="20"/>
+      <c r="LXC245" s="20"/>
+      <c r="LXD245" s="20"/>
+      <c r="LXE245" s="20"/>
+      <c r="LXF245" s="20"/>
+      <c r="LXG245" s="20"/>
+      <c r="LXH245" s="20"/>
+      <c r="LXI245" s="20"/>
+      <c r="LXJ245" s="20"/>
+      <c r="LXK245" s="20"/>
+      <c r="LXL245" s="20"/>
+      <c r="LXM245" s="20"/>
+      <c r="LXN245" s="20"/>
+      <c r="LXO245" s="20"/>
+      <c r="LXP245" s="20"/>
+      <c r="LXQ245" s="20"/>
+      <c r="LXR245" s="20"/>
+      <c r="LXS245" s="20"/>
+      <c r="LXT245" s="20"/>
+      <c r="LXU245" s="20"/>
+      <c r="LXV245" s="20"/>
+      <c r="LXW245" s="20"/>
+      <c r="LXX245" s="20"/>
+      <c r="LXY245" s="20"/>
+      <c r="LXZ245" s="20"/>
+      <c r="LYA245" s="20"/>
+      <c r="LYB245" s="20"/>
+      <c r="LYC245" s="20"/>
+      <c r="LYD245" s="20"/>
+      <c r="LYE245" s="20"/>
+      <c r="LYF245" s="20"/>
+      <c r="LYG245" s="20"/>
+      <c r="LYH245" s="20"/>
+      <c r="LYI245" s="20"/>
+      <c r="LYJ245" s="20"/>
+      <c r="LYK245" s="20"/>
+      <c r="LYL245" s="20"/>
+      <c r="LYM245" s="20"/>
+      <c r="LYN245" s="20"/>
+      <c r="LYO245" s="20"/>
+      <c r="LYP245" s="20"/>
+      <c r="LYQ245" s="20"/>
+      <c r="LYR245" s="20"/>
+      <c r="LYS245" s="20"/>
+      <c r="LYT245" s="20"/>
+      <c r="LYU245" s="20"/>
+      <c r="LYV245" s="20"/>
+      <c r="LYW245" s="20"/>
+      <c r="LYX245" s="20"/>
+      <c r="LYY245" s="20"/>
+      <c r="LYZ245" s="20"/>
+      <c r="LZA245" s="20"/>
+      <c r="LZB245" s="20"/>
+      <c r="LZC245" s="20"/>
+      <c r="LZD245" s="20"/>
+      <c r="LZE245" s="20"/>
+      <c r="LZF245" s="20"/>
+      <c r="LZG245" s="20"/>
+      <c r="LZH245" s="20"/>
+      <c r="LZI245" s="20"/>
+      <c r="LZJ245" s="20"/>
+      <c r="LZK245" s="20"/>
+      <c r="LZL245" s="20"/>
+      <c r="LZM245" s="20"/>
+      <c r="LZN245" s="20"/>
+      <c r="LZO245" s="20"/>
+      <c r="LZP245" s="20"/>
+      <c r="LZQ245" s="20"/>
+      <c r="LZR245" s="20"/>
+      <c r="LZS245" s="20"/>
+      <c r="LZT245" s="20"/>
+      <c r="LZU245" s="20"/>
+      <c r="LZV245" s="20"/>
+      <c r="LZW245" s="20"/>
+      <c r="LZX245" s="20"/>
+      <c r="LZY245" s="20"/>
+      <c r="LZZ245" s="20"/>
+      <c r="MAA245" s="20"/>
+      <c r="MAB245" s="20"/>
+      <c r="MAC245" s="20"/>
+      <c r="MAD245" s="20"/>
+      <c r="MAE245" s="20"/>
+      <c r="MAF245" s="20"/>
+      <c r="MAG245" s="20"/>
+      <c r="MAH245" s="20"/>
+      <c r="MAI245" s="20"/>
+      <c r="MAJ245" s="20"/>
+      <c r="MAK245" s="20"/>
+      <c r="MAL245" s="20"/>
+      <c r="MAM245" s="20"/>
+      <c r="MAN245" s="20"/>
+      <c r="MAO245" s="20"/>
+      <c r="MAP245" s="20"/>
+      <c r="MAQ245" s="20"/>
+      <c r="MAR245" s="20"/>
+      <c r="MAS245" s="20"/>
+      <c r="MAT245" s="20"/>
+      <c r="MAU245" s="20"/>
+      <c r="MAV245" s="20"/>
+      <c r="MAW245" s="20"/>
+      <c r="MAX245" s="20"/>
+      <c r="MAY245" s="20"/>
+      <c r="MAZ245" s="20"/>
+      <c r="MBA245" s="20"/>
+      <c r="MBB245" s="20"/>
+      <c r="MBC245" s="20"/>
+      <c r="MBD245" s="20"/>
+      <c r="MBE245" s="20"/>
+      <c r="MBF245" s="20"/>
+      <c r="MBG245" s="20"/>
+      <c r="MBH245" s="20"/>
+      <c r="MBI245" s="20"/>
+      <c r="MBJ245" s="20"/>
+      <c r="MBK245" s="20"/>
+      <c r="MBL245" s="20"/>
+      <c r="MBM245" s="20"/>
+      <c r="MBN245" s="20"/>
+      <c r="MBO245" s="20"/>
+      <c r="MBP245" s="20"/>
+      <c r="MBQ245" s="20"/>
+      <c r="MBR245" s="20"/>
+      <c r="MBS245" s="20"/>
+      <c r="MBT245" s="20"/>
+      <c r="MBU245" s="20"/>
+      <c r="MBV245" s="20"/>
+      <c r="MBW245" s="20"/>
+      <c r="MBX245" s="20"/>
+      <c r="MBY245" s="20"/>
+      <c r="MBZ245" s="20"/>
+      <c r="MCA245" s="20"/>
+      <c r="MCB245" s="20"/>
+      <c r="MCC245" s="20"/>
+      <c r="MCD245" s="20"/>
+      <c r="MCE245" s="20"/>
+      <c r="MCF245" s="20"/>
+      <c r="MCG245" s="20"/>
+      <c r="MCH245" s="20"/>
+      <c r="MCI245" s="20"/>
+      <c r="MCJ245" s="20"/>
+      <c r="MCK245" s="20"/>
+      <c r="MCL245" s="20"/>
+      <c r="MCM245" s="20"/>
+      <c r="MCN245" s="20"/>
+      <c r="MCO245" s="20"/>
+      <c r="MCP245" s="20"/>
+      <c r="MCQ245" s="20"/>
+      <c r="MCR245" s="20"/>
+      <c r="MCS245" s="20"/>
+      <c r="MCT245" s="20"/>
+      <c r="MCU245" s="20"/>
+      <c r="MCV245" s="20"/>
+      <c r="MCW245" s="20"/>
+      <c r="MCX245" s="20"/>
+      <c r="MCY245" s="20"/>
+      <c r="MCZ245" s="20"/>
+      <c r="MDA245" s="20"/>
+      <c r="MDB245" s="20"/>
+      <c r="MDC245" s="20"/>
+      <c r="MDD245" s="20"/>
+      <c r="MDE245" s="20"/>
+      <c r="MDF245" s="20"/>
+      <c r="MDG245" s="20"/>
+      <c r="MDH245" s="20"/>
+      <c r="MDI245" s="20"/>
+      <c r="MDJ245" s="20"/>
+      <c r="MDK245" s="20"/>
+      <c r="MDL245" s="20"/>
+      <c r="MDM245" s="20"/>
+      <c r="MDN245" s="20"/>
+      <c r="MDO245" s="20"/>
+      <c r="MDP245" s="20"/>
+      <c r="MDQ245" s="20"/>
+      <c r="MDR245" s="20"/>
+      <c r="MDS245" s="20"/>
+      <c r="MDT245" s="20"/>
+      <c r="MDU245" s="20"/>
+      <c r="MDV245" s="20"/>
+      <c r="MDW245" s="20"/>
+      <c r="MDX245" s="20"/>
+      <c r="MDY245" s="20"/>
+      <c r="MDZ245" s="20"/>
+      <c r="MEA245" s="20"/>
+      <c r="MEB245" s="20"/>
+      <c r="MEC245" s="20"/>
+      <c r="MED245" s="20"/>
+      <c r="MEE245" s="20"/>
+      <c r="MEF245" s="20"/>
+      <c r="MEG245" s="20"/>
+      <c r="MEH245" s="20"/>
+      <c r="MEI245" s="20"/>
+      <c r="MEJ245" s="20"/>
+      <c r="MEK245" s="20"/>
+      <c r="MEL245" s="20"/>
+      <c r="MEM245" s="20"/>
+      <c r="MEN245" s="20"/>
+      <c r="MEO245" s="20"/>
+      <c r="MEP245" s="20"/>
+      <c r="MEQ245" s="20"/>
+      <c r="MER245" s="20"/>
+      <c r="MES245" s="20"/>
+      <c r="MET245" s="20"/>
+      <c r="MEU245" s="20"/>
+      <c r="MEV245" s="20"/>
+      <c r="MEW245" s="20"/>
+      <c r="MEX245" s="20"/>
+      <c r="MEY245" s="20"/>
+      <c r="MEZ245" s="20"/>
+      <c r="MFA245" s="20"/>
+      <c r="MFB245" s="20"/>
+      <c r="MFC245" s="20"/>
+      <c r="MFD245" s="20"/>
+      <c r="MFE245" s="20"/>
+      <c r="MFF245" s="20"/>
+      <c r="MFG245" s="20"/>
+      <c r="MFH245" s="20"/>
+      <c r="MFI245" s="20"/>
+      <c r="MFJ245" s="20"/>
+      <c r="MFK245" s="20"/>
+      <c r="MFL245" s="20"/>
+      <c r="MFM245" s="20"/>
+      <c r="MFN245" s="20"/>
+      <c r="MFO245" s="20"/>
+      <c r="MFP245" s="20"/>
+      <c r="MFQ245" s="20"/>
+      <c r="MFR245" s="20"/>
+      <c r="MFS245" s="20"/>
+      <c r="MFT245" s="20"/>
+      <c r="MFU245" s="20"/>
+      <c r="MFV245" s="20"/>
+      <c r="MFW245" s="20"/>
+      <c r="MFX245" s="20"/>
+      <c r="MFY245" s="20"/>
+      <c r="MFZ245" s="20"/>
+      <c r="MGA245" s="20"/>
+      <c r="MGB245" s="20"/>
+      <c r="MGC245" s="20"/>
+      <c r="MGD245" s="20"/>
+      <c r="MGE245" s="20"/>
+      <c r="MGF245" s="20"/>
+      <c r="MGG245" s="20"/>
+      <c r="MGH245" s="20"/>
+      <c r="MGI245" s="20"/>
+      <c r="MGJ245" s="20"/>
+      <c r="MGK245" s="20"/>
+      <c r="MGL245" s="20"/>
+      <c r="MGM245" s="20"/>
+      <c r="MGN245" s="20"/>
+      <c r="MGO245" s="20"/>
+      <c r="MGP245" s="20"/>
+      <c r="MGQ245" s="20"/>
+      <c r="MGR245" s="20"/>
+      <c r="MGS245" s="20"/>
+      <c r="MGT245" s="20"/>
+      <c r="MGU245" s="20"/>
+      <c r="MGV245" s="20"/>
+      <c r="MGW245" s="20"/>
+      <c r="MGX245" s="20"/>
+      <c r="MGY245" s="20"/>
+      <c r="MGZ245" s="20"/>
+      <c r="MHA245" s="20"/>
+      <c r="MHB245" s="20"/>
+      <c r="MHC245" s="20"/>
+      <c r="MHD245" s="20"/>
+      <c r="MHE245" s="20"/>
+      <c r="MHF245" s="20"/>
+      <c r="MHG245" s="20"/>
+      <c r="MHH245" s="20"/>
+      <c r="MHI245" s="20"/>
+      <c r="MHJ245" s="20"/>
+      <c r="MHK245" s="20"/>
+      <c r="MHL245" s="20"/>
+      <c r="MHM245" s="20"/>
+      <c r="MHN245" s="20"/>
+      <c r="MHO245" s="20"/>
+      <c r="MHP245" s="20"/>
+      <c r="MHQ245" s="20"/>
+      <c r="MHR245" s="20"/>
+      <c r="MHS245" s="20"/>
+      <c r="MHT245" s="20"/>
+      <c r="MHU245" s="20"/>
+      <c r="MHV245" s="20"/>
+      <c r="MHW245" s="20"/>
+      <c r="MHX245" s="20"/>
+      <c r="MHY245" s="20"/>
+      <c r="MHZ245" s="20"/>
+      <c r="MIA245" s="20"/>
+      <c r="MIB245" s="20"/>
+      <c r="MIC245" s="20"/>
+      <c r="MID245" s="20"/>
+      <c r="MIE245" s="20"/>
+      <c r="MIF245" s="20"/>
+      <c r="MIG245" s="20"/>
+      <c r="MIH245" s="20"/>
+      <c r="MII245" s="20"/>
+      <c r="MIJ245" s="20"/>
+      <c r="MIK245" s="20"/>
+      <c r="MIL245" s="20"/>
+      <c r="MIM245" s="20"/>
+      <c r="MIN245" s="20"/>
+      <c r="MIO245" s="20"/>
+      <c r="MIP245" s="20"/>
+      <c r="MIQ245" s="20"/>
+      <c r="MIR245" s="20"/>
+      <c r="MIS245" s="20"/>
+      <c r="MIT245" s="20"/>
+      <c r="MIU245" s="20"/>
+      <c r="MIV245" s="20"/>
+      <c r="MIW245" s="20"/>
+      <c r="MIX245" s="20"/>
+      <c r="MIY245" s="20"/>
+      <c r="MIZ245" s="20"/>
+      <c r="MJA245" s="20"/>
+      <c r="MJB245" s="20"/>
+      <c r="MJC245" s="20"/>
+      <c r="MJD245" s="20"/>
+      <c r="MJE245" s="20"/>
+      <c r="MJF245" s="20"/>
+      <c r="MJG245" s="20"/>
+      <c r="MJH245" s="20"/>
+      <c r="MJI245" s="20"/>
+      <c r="MJJ245" s="20"/>
+      <c r="MJK245" s="20"/>
+      <c r="MJL245" s="20"/>
+      <c r="MJM245" s="20"/>
+      <c r="MJN245" s="20"/>
+      <c r="MJO245" s="20"/>
+      <c r="MJP245" s="20"/>
+      <c r="MJQ245" s="20"/>
+      <c r="MJR245" s="20"/>
+      <c r="MJS245" s="20"/>
+      <c r="MJT245" s="20"/>
+      <c r="MJU245" s="20"/>
+      <c r="MJV245" s="20"/>
+      <c r="MJW245" s="20"/>
+      <c r="MJX245" s="20"/>
+      <c r="MJY245" s="20"/>
+      <c r="MJZ245" s="20"/>
+      <c r="MKA245" s="20"/>
+      <c r="MKB245" s="20"/>
+      <c r="MKC245" s="20"/>
+      <c r="MKD245" s="20"/>
+      <c r="MKE245" s="20"/>
+      <c r="MKF245" s="20"/>
+      <c r="MKG245" s="20"/>
+      <c r="MKH245" s="20"/>
+      <c r="MKI245" s="20"/>
+      <c r="MKJ245" s="20"/>
+      <c r="MKK245" s="20"/>
+      <c r="MKL245" s="20"/>
+      <c r="MKM245" s="20"/>
+      <c r="MKN245" s="20"/>
+      <c r="MKO245" s="20"/>
+      <c r="MKP245" s="20"/>
+      <c r="MKQ245" s="20"/>
+      <c r="MKR245" s="20"/>
+      <c r="MKS245" s="20"/>
+      <c r="MKT245" s="20"/>
+      <c r="MKU245" s="20"/>
+      <c r="MKV245" s="20"/>
+      <c r="MKW245" s="20"/>
+      <c r="MKX245" s="20"/>
+      <c r="MKY245" s="20"/>
+      <c r="MKZ245" s="20"/>
+      <c r="MLA245" s="20"/>
+      <c r="MLB245" s="20"/>
+      <c r="MLC245" s="20"/>
+      <c r="MLD245" s="20"/>
+      <c r="MLE245" s="20"/>
+      <c r="MLF245" s="20"/>
+      <c r="MLG245" s="20"/>
+      <c r="MLH245" s="20"/>
+      <c r="MLI245" s="20"/>
+      <c r="MLJ245" s="20"/>
+      <c r="MLK245" s="20"/>
+      <c r="MLL245" s="20"/>
+      <c r="MLM245" s="20"/>
+      <c r="MLN245" s="20"/>
+      <c r="MLO245" s="20"/>
+      <c r="MLP245" s="20"/>
+      <c r="MLQ245" s="20"/>
+      <c r="MLR245" s="20"/>
+      <c r="MLS245" s="20"/>
+      <c r="MLT245" s="20"/>
+      <c r="MLU245" s="20"/>
+      <c r="MLV245" s="20"/>
+      <c r="MLW245" s="20"/>
+      <c r="MLX245" s="20"/>
+      <c r="MLY245" s="20"/>
+      <c r="MLZ245" s="20"/>
+      <c r="MMA245" s="20"/>
+      <c r="MMB245" s="20"/>
+      <c r="MMC245" s="20"/>
+      <c r="MMD245" s="20"/>
+      <c r="MME245" s="20"/>
+      <c r="MMF245" s="20"/>
+      <c r="MMG245" s="20"/>
+      <c r="MMH245" s="20"/>
+      <c r="MMI245" s="20"/>
+      <c r="MMJ245" s="20"/>
+      <c r="MMK245" s="20"/>
+      <c r="MML245" s="20"/>
+      <c r="MMM245" s="20"/>
+      <c r="MMN245" s="20"/>
+      <c r="MMO245" s="20"/>
+      <c r="MMP245" s="20"/>
+      <c r="MMQ245" s="20"/>
+      <c r="MMR245" s="20"/>
+      <c r="MMS245" s="20"/>
+      <c r="MMT245" s="20"/>
+      <c r="MMU245" s="20"/>
+      <c r="MMV245" s="20"/>
+      <c r="MMW245" s="20"/>
+      <c r="MMX245" s="20"/>
+      <c r="MMY245" s="20"/>
+      <c r="MMZ245" s="20"/>
+      <c r="MNA245" s="20"/>
+      <c r="MNB245" s="20"/>
+      <c r="MNC245" s="20"/>
+      <c r="MND245" s="20"/>
+      <c r="MNE245" s="20"/>
+      <c r="MNF245" s="20"/>
+      <c r="MNG245" s="20"/>
+      <c r="MNH245" s="20"/>
+      <c r="MNI245" s="20"/>
+      <c r="MNJ245" s="20"/>
+      <c r="MNK245" s="20"/>
+      <c r="MNL245" s="20"/>
+      <c r="MNM245" s="20"/>
+      <c r="MNN245" s="20"/>
+      <c r="MNO245" s="20"/>
+      <c r="MNP245" s="20"/>
+      <c r="MNQ245" s="20"/>
+      <c r="MNR245" s="20"/>
+      <c r="MNS245" s="20"/>
+      <c r="MNT245" s="20"/>
+      <c r="MNU245" s="20"/>
+      <c r="MNV245" s="20"/>
+      <c r="MNW245" s="20"/>
+      <c r="MNX245" s="20"/>
+      <c r="MNY245" s="20"/>
+      <c r="MNZ245" s="20"/>
+      <c r="MOA245" s="20"/>
+      <c r="MOB245" s="20"/>
+      <c r="MOC245" s="20"/>
+      <c r="MOD245" s="20"/>
+      <c r="MOE245" s="20"/>
+      <c r="MOF245" s="20"/>
+      <c r="MOG245" s="20"/>
+      <c r="MOH245" s="20"/>
+      <c r="MOI245" s="20"/>
+      <c r="MOJ245" s="20"/>
+      <c r="MOK245" s="20"/>
+      <c r="MOL245" s="20"/>
+      <c r="MOM245" s="20"/>
+      <c r="MON245" s="20"/>
+      <c r="MOO245" s="20"/>
+      <c r="MOP245" s="20"/>
+      <c r="MOQ245" s="20"/>
+      <c r="MOR245" s="20"/>
+      <c r="MOS245" s="20"/>
+      <c r="MOT245" s="20"/>
+      <c r="MOU245" s="20"/>
+      <c r="MOV245" s="20"/>
+      <c r="MOW245" s="20"/>
+      <c r="MOX245" s="20"/>
+      <c r="MOY245" s="20"/>
+      <c r="MOZ245" s="20"/>
+      <c r="MPA245" s="20"/>
+      <c r="MPB245" s="20"/>
+      <c r="MPC245" s="20"/>
+      <c r="MPD245" s="20"/>
+      <c r="MPE245" s="20"/>
+      <c r="MPF245" s="20"/>
+      <c r="MPG245" s="20"/>
+      <c r="MPH245" s="20"/>
+      <c r="MPI245" s="20"/>
+      <c r="MPJ245" s="20"/>
+      <c r="MPK245" s="20"/>
+      <c r="MPL245" s="20"/>
+      <c r="MPM245" s="20"/>
+      <c r="MPN245" s="20"/>
+      <c r="MPO245" s="20"/>
+      <c r="MPP245" s="20"/>
+      <c r="MPQ245" s="20"/>
+      <c r="MPR245" s="20"/>
+      <c r="MPS245" s="20"/>
+      <c r="MPT245" s="20"/>
+      <c r="MPU245" s="20"/>
+      <c r="MPV245" s="20"/>
+      <c r="MPW245" s="20"/>
+      <c r="MPX245" s="20"/>
+      <c r="MPY245" s="20"/>
+      <c r="MPZ245" s="20"/>
+      <c r="MQA245" s="20"/>
+      <c r="MQB245" s="20"/>
+      <c r="MQC245" s="20"/>
+      <c r="MQD245" s="20"/>
+      <c r="MQE245" s="20"/>
+      <c r="MQF245" s="20"/>
+      <c r="MQG245" s="20"/>
+      <c r="MQH245" s="20"/>
+      <c r="MQI245" s="20"/>
+      <c r="MQJ245" s="20"/>
+      <c r="MQK245" s="20"/>
+      <c r="MQL245" s="20"/>
+      <c r="MQM245" s="20"/>
+      <c r="MQN245" s="20"/>
+      <c r="MQO245" s="20"/>
+      <c r="MQP245" s="20"/>
+      <c r="MQQ245" s="20"/>
+      <c r="MQR245" s="20"/>
+      <c r="MQS245" s="20"/>
+      <c r="MQT245" s="20"/>
+      <c r="MQU245" s="20"/>
+      <c r="MQV245" s="20"/>
+      <c r="MQW245" s="20"/>
+      <c r="MQX245" s="20"/>
+      <c r="MQY245" s="20"/>
+      <c r="MQZ245" s="20"/>
+      <c r="MRA245" s="20"/>
+      <c r="MRB245" s="20"/>
+      <c r="MRC245" s="20"/>
+      <c r="MRD245" s="20"/>
+      <c r="MRE245" s="20"/>
+      <c r="MRF245" s="20"/>
+      <c r="MRG245" s="20"/>
+      <c r="MRH245" s="20"/>
+      <c r="MRI245" s="20"/>
+      <c r="MRJ245" s="20"/>
+      <c r="MRK245" s="20"/>
+      <c r="MRL245" s="20"/>
+      <c r="MRM245" s="20"/>
+      <c r="MRN245" s="20"/>
+      <c r="MRO245" s="20"/>
+      <c r="MRP245" s="20"/>
+      <c r="MRQ245" s="20"/>
+      <c r="MRR245" s="20"/>
+      <c r="MRS245" s="20"/>
+      <c r="MRT245" s="20"/>
+      <c r="MRU245" s="20"/>
+      <c r="MRV245" s="20"/>
+      <c r="MRW245" s="20"/>
+      <c r="MRX245" s="20"/>
+      <c r="MRY245" s="20"/>
+      <c r="MRZ245" s="20"/>
+      <c r="MSA245" s="20"/>
+      <c r="MSB245" s="20"/>
+      <c r="MSC245" s="20"/>
+      <c r="MSD245" s="20"/>
+      <c r="MSE245" s="20"/>
+      <c r="MSF245" s="20"/>
+      <c r="MSG245" s="20"/>
+      <c r="MSH245" s="20"/>
+      <c r="MSI245" s="20"/>
+      <c r="MSJ245" s="20"/>
+      <c r="MSK245" s="20"/>
+      <c r="MSL245" s="20"/>
+      <c r="MSM245" s="20"/>
+      <c r="MSN245" s="20"/>
+      <c r="MSO245" s="20"/>
+      <c r="MSP245" s="20"/>
+      <c r="MSQ245" s="20"/>
+      <c r="MSR245" s="20"/>
+      <c r="MSS245" s="20"/>
+      <c r="MST245" s="20"/>
+      <c r="MSU245" s="20"/>
+      <c r="MSV245" s="20"/>
+      <c r="MSW245" s="20"/>
+      <c r="MSX245" s="20"/>
+      <c r="MSY245" s="20"/>
+      <c r="MSZ245" s="20"/>
+      <c r="MTA245" s="20"/>
+      <c r="MTB245" s="20"/>
+      <c r="MTC245" s="20"/>
+      <c r="MTD245" s="20"/>
+      <c r="MTE245" s="20"/>
+      <c r="MTF245" s="20"/>
+      <c r="MTG245" s="20"/>
+      <c r="MTH245" s="20"/>
+      <c r="MTI245" s="20"/>
+      <c r="MTJ245" s="20"/>
+      <c r="MTK245" s="20"/>
+      <c r="MTL245" s="20"/>
+      <c r="MTM245" s="20"/>
+      <c r="MTN245" s="20"/>
+      <c r="MTO245" s="20"/>
+      <c r="MTP245" s="20"/>
+      <c r="MTQ245" s="20"/>
+      <c r="MTR245" s="20"/>
+      <c r="MTS245" s="20"/>
+      <c r="MTT245" s="20"/>
+      <c r="MTU245" s="20"/>
+      <c r="MTV245" s="20"/>
+      <c r="MTW245" s="20"/>
+      <c r="MTX245" s="20"/>
+      <c r="MTY245" s="20"/>
+      <c r="MTZ245" s="20"/>
+      <c r="MUA245" s="20"/>
+      <c r="MUB245" s="20"/>
+      <c r="MUC245" s="20"/>
+      <c r="MUD245" s="20"/>
+      <c r="MUE245" s="20"/>
+      <c r="MUF245" s="20"/>
+      <c r="MUG245" s="20"/>
+      <c r="MUH245" s="20"/>
+      <c r="MUI245" s="20"/>
+      <c r="MUJ245" s="20"/>
+      <c r="MUK245" s="20"/>
+      <c r="MUL245" s="20"/>
+      <c r="MUM245" s="20"/>
+      <c r="MUN245" s="20"/>
+      <c r="MUO245" s="20"/>
+      <c r="MUP245" s="20"/>
+      <c r="MUQ245" s="20"/>
+      <c r="MUR245" s="20"/>
+      <c r="MUS245" s="20"/>
+      <c r="MUT245" s="20"/>
+      <c r="MUU245" s="20"/>
+      <c r="MUV245" s="20"/>
+      <c r="MUW245" s="20"/>
+      <c r="MUX245" s="20"/>
+      <c r="MUY245" s="20"/>
+      <c r="MUZ245" s="20"/>
+      <c r="MVA245" s="20"/>
+      <c r="MVB245" s="20"/>
+      <c r="MVC245" s="20"/>
+      <c r="MVD245" s="20"/>
+      <c r="MVE245" s="20"/>
+      <c r="MVF245" s="20"/>
+      <c r="MVG245" s="20"/>
+      <c r="MVH245" s="20"/>
+      <c r="MVI245" s="20"/>
+      <c r="MVJ245" s="20"/>
+      <c r="MVK245" s="20"/>
+      <c r="MVL245" s="20"/>
+      <c r="MVM245" s="20"/>
+      <c r="MVN245" s="20"/>
+      <c r="MVO245" s="20"/>
+      <c r="MVP245" s="20"/>
+      <c r="MVQ245" s="20"/>
+      <c r="MVR245" s="20"/>
+      <c r="MVS245" s="20"/>
+      <c r="MVT245" s="20"/>
+      <c r="MVU245" s="20"/>
+      <c r="MVV245" s="20"/>
+      <c r="MVW245" s="20"/>
+      <c r="MVX245" s="20"/>
+      <c r="MVY245" s="20"/>
+      <c r="MVZ245" s="20"/>
+      <c r="MWA245" s="20"/>
+      <c r="MWB245" s="20"/>
+      <c r="MWC245" s="20"/>
+      <c r="MWD245" s="20"/>
+      <c r="MWE245" s="20"/>
+      <c r="MWF245" s="20"/>
+      <c r="MWG245" s="20"/>
+      <c r="MWH245" s="20"/>
+      <c r="MWI245" s="20"/>
+      <c r="MWJ245" s="20"/>
+      <c r="MWK245" s="20"/>
+      <c r="MWL245" s="20"/>
+      <c r="MWM245" s="20"/>
+      <c r="MWN245" s="20"/>
+      <c r="MWO245" s="20"/>
+      <c r="MWP245" s="20"/>
+      <c r="MWQ245" s="20"/>
+      <c r="MWR245" s="20"/>
+      <c r="MWS245" s="20"/>
+      <c r="MWT245" s="20"/>
+      <c r="MWU245" s="20"/>
+      <c r="MWV245" s="20"/>
+      <c r="MWW245" s="20"/>
+      <c r="MWX245" s="20"/>
+      <c r="MWY245" s="20"/>
+      <c r="MWZ245" s="20"/>
+      <c r="MXA245" s="20"/>
+      <c r="MXB245" s="20"/>
+      <c r="MXC245" s="20"/>
+      <c r="MXD245" s="20"/>
+      <c r="MXE245" s="20"/>
+      <c r="MXF245" s="20"/>
+      <c r="MXG245" s="20"/>
+      <c r="MXH245" s="20"/>
+      <c r="MXI245" s="20"/>
+      <c r="MXJ245" s="20"/>
+      <c r="MXK245" s="20"/>
+      <c r="MXL245" s="20"/>
+      <c r="MXM245" s="20"/>
+      <c r="MXN245" s="20"/>
+      <c r="MXO245" s="20"/>
+      <c r="MXP245" s="20"/>
+      <c r="MXQ245" s="20"/>
+      <c r="MXR245" s="20"/>
+      <c r="MXS245" s="20"/>
+      <c r="MXT245" s="20"/>
+      <c r="MXU245" s="20"/>
+      <c r="MXV245" s="20"/>
+      <c r="MXW245" s="20"/>
+      <c r="MXX245" s="20"/>
+      <c r="MXY245" s="20"/>
+      <c r="MXZ245" s="20"/>
+      <c r="MYA245" s="20"/>
+      <c r="MYB245" s="20"/>
+      <c r="MYC245" s="20"/>
+      <c r="MYD245" s="20"/>
+      <c r="MYE245" s="20"/>
+      <c r="MYF245" s="20"/>
+      <c r="MYG245" s="20"/>
+      <c r="MYH245" s="20"/>
+      <c r="MYI245" s="20"/>
+      <c r="MYJ245" s="20"/>
+      <c r="MYK245" s="20"/>
+      <c r="MYL245" s="20"/>
+      <c r="MYM245" s="20"/>
+      <c r="MYN245" s="20"/>
+      <c r="MYO245" s="20"/>
+      <c r="MYP245" s="20"/>
+      <c r="MYQ245" s="20"/>
+      <c r="MYR245" s="20"/>
+      <c r="MYS245" s="20"/>
+      <c r="MYT245" s="20"/>
+      <c r="MYU245" s="20"/>
+      <c r="MYV245" s="20"/>
+      <c r="MYW245" s="20"/>
+      <c r="MYX245" s="20"/>
+      <c r="MYY245" s="20"/>
+      <c r="MYZ245" s="20"/>
+      <c r="MZA245" s="20"/>
+      <c r="MZB245" s="20"/>
+      <c r="MZC245" s="20"/>
+      <c r="MZD245" s="20"/>
+      <c r="MZE245" s="20"/>
+      <c r="MZF245" s="20"/>
+      <c r="MZG245" s="20"/>
+      <c r="MZH245" s="20"/>
+      <c r="MZI245" s="20"/>
+      <c r="MZJ245" s="20"/>
+      <c r="MZK245" s="20"/>
+      <c r="MZL245" s="20"/>
+      <c r="MZM245" s="20"/>
+      <c r="MZN245" s="20"/>
+      <c r="MZO245" s="20"/>
+      <c r="MZP245" s="20"/>
+      <c r="MZQ245" s="20"/>
+      <c r="MZR245" s="20"/>
+      <c r="MZS245" s="20"/>
+      <c r="MZT245" s="20"/>
+      <c r="MZU245" s="20"/>
+      <c r="MZV245" s="20"/>
+      <c r="MZW245" s="20"/>
+      <c r="MZX245" s="20"/>
+      <c r="MZY245" s="20"/>
+      <c r="MZZ245" s="20"/>
+      <c r="NAA245" s="20"/>
+      <c r="NAB245" s="20"/>
+      <c r="NAC245" s="20"/>
+      <c r="NAD245" s="20"/>
+      <c r="NAE245" s="20"/>
+      <c r="NAF245" s="20"/>
+      <c r="NAG245" s="20"/>
+      <c r="NAH245" s="20"/>
+      <c r="NAI245" s="20"/>
+      <c r="NAJ245" s="20"/>
+      <c r="NAK245" s="20"/>
+      <c r="NAL245" s="20"/>
+      <c r="NAM245" s="20"/>
+      <c r="NAN245" s="20"/>
+      <c r="NAO245" s="20"/>
+      <c r="NAP245" s="20"/>
+      <c r="NAQ245" s="20"/>
+      <c r="NAR245" s="20"/>
+      <c r="NAS245" s="20"/>
+      <c r="NAT245" s="20"/>
+      <c r="NAU245" s="20"/>
+      <c r="NAV245" s="20"/>
+      <c r="NAW245" s="20"/>
+      <c r="NAX245" s="20"/>
+      <c r="NAY245" s="20"/>
+      <c r="NAZ245" s="20"/>
+      <c r="NBA245" s="20"/>
+      <c r="NBB245" s="20"/>
+      <c r="NBC245" s="20"/>
+      <c r="NBD245" s="20"/>
+      <c r="NBE245" s="20"/>
+      <c r="NBF245" s="20"/>
+      <c r="NBG245" s="20"/>
+      <c r="NBH245" s="20"/>
+      <c r="NBI245" s="20"/>
+      <c r="NBJ245" s="20"/>
+      <c r="NBK245" s="20"/>
+      <c r="NBL245" s="20"/>
+      <c r="NBM245" s="20"/>
+      <c r="NBN245" s="20"/>
+      <c r="NBO245" s="20"/>
+      <c r="NBP245" s="20"/>
+      <c r="NBQ245" s="20"/>
+      <c r="NBR245" s="20"/>
+      <c r="NBS245" s="20"/>
+      <c r="NBT245" s="20"/>
+      <c r="NBU245" s="20"/>
+      <c r="NBV245" s="20"/>
+      <c r="NBW245" s="20"/>
+      <c r="NBX245" s="20"/>
+      <c r="NBY245" s="20"/>
+      <c r="NBZ245" s="20"/>
+      <c r="NCA245" s="20"/>
+      <c r="NCB245" s="20"/>
+      <c r="NCC245" s="20"/>
+      <c r="NCD245" s="20"/>
+      <c r="NCE245" s="20"/>
+      <c r="NCF245" s="20"/>
+      <c r="NCG245" s="20"/>
+      <c r="NCH245" s="20"/>
+      <c r="NCI245" s="20"/>
+      <c r="NCJ245" s="20"/>
+      <c r="NCK245" s="20"/>
+      <c r="NCL245" s="20"/>
+      <c r="NCM245" s="20"/>
+      <c r="NCN245" s="20"/>
+      <c r="NCO245" s="20"/>
+      <c r="NCP245" s="20"/>
+      <c r="NCQ245" s="20"/>
+      <c r="NCR245" s="20"/>
+      <c r="NCS245" s="20"/>
+      <c r="NCT245" s="20"/>
+      <c r="NCU245" s="20"/>
+      <c r="NCV245" s="20"/>
+      <c r="NCW245" s="20"/>
+      <c r="NCX245" s="20"/>
+      <c r="NCY245" s="20"/>
+      <c r="NCZ245" s="20"/>
+      <c r="NDA245" s="20"/>
+      <c r="NDB245" s="20"/>
+      <c r="NDC245" s="20"/>
+      <c r="NDD245" s="20"/>
+      <c r="NDE245" s="20"/>
+      <c r="NDF245" s="20"/>
+      <c r="NDG245" s="20"/>
+      <c r="NDH245" s="20"/>
+      <c r="NDI245" s="20"/>
+      <c r="NDJ245" s="20"/>
+      <c r="NDK245" s="20"/>
+      <c r="NDL245" s="20"/>
+      <c r="NDM245" s="20"/>
+      <c r="NDN245" s="20"/>
+      <c r="NDO245" s="20"/>
+      <c r="NDP245" s="20"/>
+      <c r="NDQ245" s="20"/>
+      <c r="NDR245" s="20"/>
+      <c r="NDS245" s="20"/>
+      <c r="NDT245" s="20"/>
+      <c r="NDU245" s="20"/>
+      <c r="NDV245" s="20"/>
+      <c r="NDW245" s="20"/>
+      <c r="NDX245" s="20"/>
+      <c r="NDY245" s="20"/>
+      <c r="NDZ245" s="20"/>
+      <c r="NEA245" s="20"/>
+      <c r="NEB245" s="20"/>
+      <c r="NEC245" s="20"/>
+      <c r="NED245" s="20"/>
+      <c r="NEE245" s="20"/>
+      <c r="NEF245" s="20"/>
+      <c r="NEG245" s="20"/>
+      <c r="NEH245" s="20"/>
+      <c r="NEI245" s="20"/>
+      <c r="NEJ245" s="20"/>
+      <c r="NEK245" s="20"/>
+      <c r="NEL245" s="20"/>
+      <c r="NEM245" s="20"/>
+      <c r="NEN245" s="20"/>
+      <c r="NEO245" s="20"/>
+      <c r="NEP245" s="20"/>
+      <c r="NEQ245" s="20"/>
+      <c r="NER245" s="20"/>
+      <c r="NES245" s="20"/>
+      <c r="NET245" s="20"/>
+      <c r="NEU245" s="20"/>
+      <c r="NEV245" s="20"/>
+      <c r="NEW245" s="20"/>
+      <c r="NEX245" s="20"/>
+      <c r="NEY245" s="20"/>
+      <c r="NEZ245" s="20"/>
+      <c r="NFA245" s="20"/>
+      <c r="NFB245" s="20"/>
+      <c r="NFC245" s="20"/>
+      <c r="NFD245" s="20"/>
+      <c r="NFE245" s="20"/>
+      <c r="NFF245" s="20"/>
+      <c r="NFG245" s="20"/>
+      <c r="NFH245" s="20"/>
+      <c r="NFI245" s="20"/>
+      <c r="NFJ245" s="20"/>
+      <c r="NFK245" s="20"/>
+      <c r="NFL245" s="20"/>
+      <c r="NFM245" s="20"/>
+      <c r="NFN245" s="20"/>
+      <c r="NFO245" s="20"/>
+      <c r="NFP245" s="20"/>
+      <c r="NFQ245" s="20"/>
+      <c r="NFR245" s="20"/>
+      <c r="NFS245" s="20"/>
+      <c r="NFT245" s="20"/>
+      <c r="NFU245" s="20"/>
+      <c r="NFV245" s="20"/>
+      <c r="NFW245" s="20"/>
+      <c r="NFX245" s="20"/>
+      <c r="NFY245" s="20"/>
+      <c r="NFZ245" s="20"/>
+      <c r="NGA245" s="20"/>
+      <c r="NGB245" s="20"/>
+      <c r="NGC245" s="20"/>
+      <c r="NGD245" s="20"/>
+      <c r="NGE245" s="20"/>
+      <c r="NGF245" s="20"/>
+      <c r="NGG245" s="20"/>
+      <c r="NGH245" s="20"/>
+      <c r="NGI245" s="20"/>
+      <c r="NGJ245" s="20"/>
+      <c r="NGK245" s="20"/>
+      <c r="NGL245" s="20"/>
+      <c r="NGM245" s="20"/>
+      <c r="NGN245" s="20"/>
+      <c r="NGO245" s="20"/>
+      <c r="NGP245" s="20"/>
+      <c r="NGQ245" s="20"/>
+      <c r="NGR245" s="20"/>
+      <c r="NGS245" s="20"/>
+      <c r="NGT245" s="20"/>
+      <c r="NGU245" s="20"/>
+      <c r="NGV245" s="20"/>
+      <c r="NGW245" s="20"/>
+      <c r="NGX245" s="20"/>
+      <c r="NGY245" s="20"/>
+      <c r="NGZ245" s="20"/>
+      <c r="NHA245" s="20"/>
+      <c r="NHB245" s="20"/>
+      <c r="NHC245" s="20"/>
+      <c r="NHD245" s="20"/>
+      <c r="NHE245" s="20"/>
+      <c r="NHF245" s="20"/>
+      <c r="NHG245" s="20"/>
+      <c r="NHH245" s="20"/>
+      <c r="NHI245" s="20"/>
+      <c r="NHJ245" s="20"/>
+      <c r="NHK245" s="20"/>
+      <c r="NHL245" s="20"/>
+      <c r="NHM245" s="20"/>
+      <c r="NHN245" s="20"/>
+      <c r="NHO245" s="20"/>
+      <c r="NHP245" s="20"/>
+      <c r="NHQ245" s="20"/>
+      <c r="NHR245" s="20"/>
+      <c r="NHS245" s="20"/>
+      <c r="NHT245" s="20"/>
+      <c r="NHU245" s="20"/>
+      <c r="NHV245" s="20"/>
+      <c r="NHW245" s="20"/>
+      <c r="NHX245" s="20"/>
+      <c r="NHY245" s="20"/>
+      <c r="NHZ245" s="20"/>
+      <c r="NIA245" s="20"/>
+      <c r="NIB245" s="20"/>
+      <c r="NIC245" s="20"/>
+      <c r="NID245" s="20"/>
+      <c r="NIE245" s="20"/>
+      <c r="NIF245" s="20"/>
+      <c r="NIG245" s="20"/>
+      <c r="NIH245" s="20"/>
+      <c r="NII245" s="20"/>
+      <c r="NIJ245" s="20"/>
+      <c r="NIK245" s="20"/>
+      <c r="NIL245" s="20"/>
+      <c r="NIM245" s="20"/>
+      <c r="NIN245" s="20"/>
+      <c r="NIO245" s="20"/>
+      <c r="NIP245" s="20"/>
+      <c r="NIQ245" s="20"/>
+      <c r="NIR245" s="20"/>
+      <c r="NIS245" s="20"/>
+      <c r="NIT245" s="20"/>
+      <c r="NIU245" s="20"/>
+      <c r="NIV245" s="20"/>
+      <c r="NIW245" s="20"/>
+      <c r="NIX245" s="20"/>
+      <c r="NIY245" s="20"/>
+      <c r="NIZ245" s="20"/>
+      <c r="NJA245" s="20"/>
+      <c r="NJB245" s="20"/>
+      <c r="NJC245" s="20"/>
+      <c r="NJD245" s="20"/>
+      <c r="NJE245" s="20"/>
+      <c r="NJF245" s="20"/>
+      <c r="NJG245" s="20"/>
+      <c r="NJH245" s="20"/>
+      <c r="NJI245" s="20"/>
+      <c r="NJJ245" s="20"/>
+      <c r="NJK245" s="20"/>
+      <c r="NJL245" s="20"/>
+      <c r="NJM245" s="20"/>
+      <c r="NJN245" s="20"/>
+      <c r="NJO245" s="20"/>
+      <c r="NJP245" s="20"/>
+      <c r="NJQ245" s="20"/>
+      <c r="NJR245" s="20"/>
+      <c r="NJS245" s="20"/>
+      <c r="NJT245" s="20"/>
+      <c r="NJU245" s="20"/>
+      <c r="NJV245" s="20"/>
+      <c r="NJW245" s="20"/>
+      <c r="NJX245" s="20"/>
+      <c r="NJY245" s="20"/>
+      <c r="NJZ245" s="20"/>
+      <c r="NKA245" s="20"/>
+      <c r="NKB245" s="20"/>
+      <c r="NKC245" s="20"/>
+      <c r="NKD245" s="20"/>
+      <c r="NKE245" s="20"/>
+      <c r="NKF245" s="20"/>
+      <c r="NKG245" s="20"/>
+      <c r="NKH245" s="20"/>
+      <c r="NKI245" s="20"/>
+      <c r="NKJ245" s="20"/>
+      <c r="NKK245" s="20"/>
+      <c r="NKL245" s="20"/>
+      <c r="NKM245" s="20"/>
+      <c r="NKN245" s="20"/>
+      <c r="NKO245" s="20"/>
+      <c r="NKP245" s="20"/>
+      <c r="NKQ245" s="20"/>
+      <c r="NKR245" s="20"/>
+      <c r="NKS245" s="20"/>
+      <c r="NKT245" s="20"/>
+      <c r="NKU245" s="20"/>
+      <c r="NKV245" s="20"/>
+      <c r="NKW245" s="20"/>
+      <c r="NKX245" s="20"/>
+      <c r="NKY245" s="20"/>
+      <c r="NKZ245" s="20"/>
+      <c r="NLA245" s="20"/>
+      <c r="NLB245" s="20"/>
+      <c r="NLC245" s="20"/>
+      <c r="NLD245" s="20"/>
+      <c r="NLE245" s="20"/>
+      <c r="NLF245" s="20"/>
+      <c r="NLG245" s="20"/>
+      <c r="NLH245" s="20"/>
+      <c r="NLI245" s="20"/>
+      <c r="NLJ245" s="20"/>
+      <c r="NLK245" s="20"/>
+      <c r="NLL245" s="20"/>
+      <c r="NLM245" s="20"/>
+      <c r="NLN245" s="20"/>
+      <c r="NLO245" s="20"/>
+      <c r="NLP245" s="20"/>
+      <c r="NLQ245" s="20"/>
+      <c r="NLR245" s="20"/>
+      <c r="NLS245" s="20"/>
+      <c r="NLT245" s="20"/>
+      <c r="NLU245" s="20"/>
+      <c r="NLV245" s="20"/>
+      <c r="NLW245" s="20"/>
+      <c r="NLX245" s="20"/>
+      <c r="NLY245" s="20"/>
+      <c r="NLZ245" s="20"/>
+      <c r="NMA245" s="20"/>
+      <c r="NMB245" s="20"/>
+      <c r="NMC245" s="20"/>
+      <c r="NMD245" s="20"/>
+      <c r="NME245" s="20"/>
+      <c r="NMF245" s="20"/>
+      <c r="NMG245" s="20"/>
+      <c r="NMH245" s="20"/>
+      <c r="NMI245" s="20"/>
+      <c r="NMJ245" s="20"/>
+      <c r="NMK245" s="20"/>
+      <c r="NML245" s="20"/>
+      <c r="NMM245" s="20"/>
+      <c r="NMN245" s="20"/>
+      <c r="NMO245" s="20"/>
+      <c r="NMP245" s="20"/>
+      <c r="NMQ245" s="20"/>
+      <c r="NMR245" s="20"/>
+      <c r="NMS245" s="20"/>
+      <c r="NMT245" s="20"/>
+      <c r="NMU245" s="20"/>
+      <c r="NMV245" s="20"/>
+      <c r="NMW245" s="20"/>
+      <c r="NMX245" s="20"/>
+      <c r="NMY245" s="20"/>
+      <c r="NMZ245" s="20"/>
+      <c r="NNA245" s="20"/>
+      <c r="NNB245" s="20"/>
+      <c r="NNC245" s="20"/>
+      <c r="NND245" s="20"/>
+      <c r="NNE245" s="20"/>
+      <c r="NNF245" s="20"/>
+      <c r="NNG245" s="20"/>
+      <c r="NNH245" s="20"/>
+      <c r="NNI245" s="20"/>
+      <c r="NNJ245" s="20"/>
+      <c r="NNK245" s="20"/>
+      <c r="NNL245" s="20"/>
+      <c r="NNM245" s="20"/>
+      <c r="NNN245" s="20"/>
+      <c r="NNO245" s="20"/>
+      <c r="NNP245" s="20"/>
+      <c r="NNQ245" s="20"/>
+      <c r="NNR245" s="20"/>
+      <c r="NNS245" s="20"/>
+      <c r="NNT245" s="20"/>
+      <c r="NNU245" s="20"/>
+      <c r="NNV245" s="20"/>
+      <c r="NNW245" s="20"/>
+      <c r="NNX245" s="20"/>
+      <c r="NNY245" s="20"/>
+      <c r="NNZ245" s="20"/>
+      <c r="NOA245" s="20"/>
+      <c r="NOB245" s="20"/>
+      <c r="NOC245" s="20"/>
+      <c r="NOD245" s="20"/>
+      <c r="NOE245" s="20"/>
+      <c r="NOF245" s="20"/>
+      <c r="NOG245" s="20"/>
+      <c r="NOH245" s="20"/>
+      <c r="NOI245" s="20"/>
+      <c r="NOJ245" s="20"/>
+      <c r="NOK245" s="20"/>
+      <c r="NOL245" s="20"/>
+      <c r="NOM245" s="20"/>
+      <c r="NON245" s="20"/>
+      <c r="NOO245" s="20"/>
+      <c r="NOP245" s="20"/>
+      <c r="NOQ245" s="20"/>
+      <c r="NOR245" s="20"/>
+      <c r="NOS245" s="20"/>
+      <c r="NOT245" s="20"/>
+      <c r="NOU245" s="20"/>
+      <c r="NOV245" s="20"/>
+      <c r="NOW245" s="20"/>
+      <c r="NOX245" s="20"/>
+      <c r="NOY245" s="20"/>
+      <c r="NOZ245" s="20"/>
+      <c r="NPA245" s="20"/>
+      <c r="NPB245" s="20"/>
+      <c r="NPC245" s="20"/>
+      <c r="NPD245" s="20"/>
+      <c r="NPE245" s="20"/>
+      <c r="NPF245" s="20"/>
+      <c r="NPG245" s="20"/>
+      <c r="NPH245" s="20"/>
+      <c r="NPI245" s="20"/>
+      <c r="NPJ245" s="20"/>
+      <c r="NPK245" s="20"/>
+      <c r="NPL245" s="20"/>
+      <c r="NPM245" s="20"/>
+      <c r="NPN245" s="20"/>
+      <c r="NPO245" s="20"/>
+      <c r="NPP245" s="20"/>
+      <c r="NPQ245" s="20"/>
+      <c r="NPR245" s="20"/>
+      <c r="NPS245" s="20"/>
+      <c r="NPT245" s="20"/>
+      <c r="NPU245" s="20"/>
+      <c r="NPV245" s="20"/>
+      <c r="NPW245" s="20"/>
+      <c r="NPX245" s="20"/>
+      <c r="NPY245" s="20"/>
+      <c r="NPZ245" s="20"/>
+      <c r="NQA245" s="20"/>
+      <c r="NQB245" s="20"/>
+      <c r="NQC245" s="20"/>
+      <c r="NQD245" s="20"/>
+      <c r="NQE245" s="20"/>
+      <c r="NQF245" s="20"/>
+      <c r="NQG245" s="20"/>
+      <c r="NQH245" s="20"/>
+      <c r="NQI245" s="20"/>
+      <c r="NQJ245" s="20"/>
+      <c r="NQK245" s="20"/>
+      <c r="NQL245" s="20"/>
+      <c r="NQM245" s="20"/>
+      <c r="NQN245" s="20"/>
+      <c r="NQO245" s="20"/>
+      <c r="NQP245" s="20"/>
+      <c r="NQQ245" s="20"/>
+      <c r="NQR245" s="20"/>
+      <c r="NQS245" s="20"/>
+      <c r="NQT245" s="20"/>
+      <c r="NQU245" s="20"/>
+      <c r="NQV245" s="20"/>
+      <c r="NQW245" s="20"/>
+      <c r="NQX245" s="20"/>
+      <c r="NQY245" s="20"/>
+      <c r="NQZ245" s="20"/>
+      <c r="NRA245" s="20"/>
+      <c r="NRB245" s="20"/>
+      <c r="NRC245" s="20"/>
+      <c r="NRD245" s="20"/>
+      <c r="NRE245" s="20"/>
+      <c r="NRF245" s="20"/>
+      <c r="NRG245" s="20"/>
+      <c r="NRH245" s="20"/>
+      <c r="NRI245" s="20"/>
+      <c r="NRJ245" s="20"/>
+      <c r="NRK245" s="20"/>
+      <c r="NRL245" s="20"/>
+      <c r="NRM245" s="20"/>
+      <c r="NRN245" s="20"/>
+      <c r="NRO245" s="20"/>
+      <c r="NRP245" s="20"/>
+      <c r="NRQ245" s="20"/>
+      <c r="NRR245" s="20"/>
+      <c r="NRS245" s="20"/>
+      <c r="NRT245" s="20"/>
+      <c r="NRU245" s="20"/>
+      <c r="NRV245" s="20"/>
+      <c r="NRW245" s="20"/>
+      <c r="NRX245" s="20"/>
+      <c r="NRY245" s="20"/>
+      <c r="NRZ245" s="20"/>
+      <c r="NSA245" s="20"/>
+      <c r="NSB245" s="20"/>
+      <c r="NSC245" s="20"/>
+      <c r="NSD245" s="20"/>
+      <c r="NSE245" s="20"/>
+      <c r="NSF245" s="20"/>
+      <c r="NSG245" s="20"/>
+      <c r="NSH245" s="20"/>
+      <c r="NSI245" s="20"/>
+      <c r="NSJ245" s="20"/>
+      <c r="NSK245" s="20"/>
+      <c r="NSL245" s="20"/>
+      <c r="NSM245" s="20"/>
+      <c r="NSN245" s="20"/>
+      <c r="NSO245" s="20"/>
+      <c r="NSP245" s="20"/>
+      <c r="NSQ245" s="20"/>
+      <c r="NSR245" s="20"/>
+      <c r="NSS245" s="20"/>
+      <c r="NST245" s="20"/>
+      <c r="NSU245" s="20"/>
+      <c r="NSV245" s="20"/>
+      <c r="NSW245" s="20"/>
+      <c r="NSX245" s="20"/>
+      <c r="NSY245" s="20"/>
+      <c r="NSZ245" s="20"/>
+      <c r="NTA245" s="20"/>
+      <c r="NTB245" s="20"/>
+      <c r="NTC245" s="20"/>
+      <c r="NTD245" s="20"/>
+      <c r="NTE245" s="20"/>
+      <c r="NTF245" s="20"/>
+      <c r="NTG245" s="20"/>
+      <c r="NTH245" s="20"/>
+      <c r="NTI245" s="20"/>
+      <c r="NTJ245" s="20"/>
+      <c r="NTK245" s="20"/>
+      <c r="NTL245" s="20"/>
+      <c r="NTM245" s="20"/>
+      <c r="NTN245" s="20"/>
+      <c r="NTO245" s="20"/>
+      <c r="NTP245" s="20"/>
+      <c r="NTQ245" s="20"/>
+      <c r="NTR245" s="20"/>
+      <c r="NTS245" s="20"/>
+      <c r="NTT245" s="20"/>
+      <c r="NTU245" s="20"/>
+      <c r="NTV245" s="20"/>
+      <c r="NTW245" s="20"/>
+      <c r="NTX245" s="20"/>
+      <c r="NTY245" s="20"/>
+      <c r="NTZ245" s="20"/>
+      <c r="NUA245" s="20"/>
+      <c r="NUB245" s="20"/>
+      <c r="NUC245" s="20"/>
+      <c r="NUD245" s="20"/>
+      <c r="NUE245" s="20"/>
+      <c r="NUF245" s="20"/>
+      <c r="NUG245" s="20"/>
+      <c r="NUH245" s="20"/>
+      <c r="NUI245" s="20"/>
+      <c r="NUJ245" s="20"/>
+      <c r="NUK245" s="20"/>
+      <c r="NUL245" s="20"/>
+      <c r="NUM245" s="20"/>
+      <c r="NUN245" s="20"/>
+      <c r="NUO245" s="20"/>
+      <c r="NUP245" s="20"/>
+      <c r="NUQ245" s="20"/>
+      <c r="NUR245" s="20"/>
+      <c r="NUS245" s="20"/>
+      <c r="NUT245" s="20"/>
+      <c r="NUU245" s="20"/>
+      <c r="NUV245" s="20"/>
+      <c r="NUW245" s="20"/>
+      <c r="NUX245" s="20"/>
+      <c r="NUY245" s="20"/>
+      <c r="NUZ245" s="20"/>
+      <c r="NVA245" s="20"/>
+      <c r="NVB245" s="20"/>
+      <c r="NVC245" s="20"/>
+      <c r="NVD245" s="20"/>
+      <c r="NVE245" s="20"/>
+      <c r="NVF245" s="20"/>
+      <c r="NVG245" s="20"/>
+      <c r="NVH245" s="20"/>
+      <c r="NVI245" s="20"/>
+      <c r="NVJ245" s="20"/>
+      <c r="NVK245" s="20"/>
+      <c r="NVL245" s="20"/>
+      <c r="NVM245" s="20"/>
+      <c r="NVN245" s="20"/>
+      <c r="NVO245" s="20"/>
+      <c r="NVP245" s="20"/>
+      <c r="NVQ245" s="20"/>
+      <c r="NVR245" s="20"/>
+      <c r="NVS245" s="20"/>
+      <c r="NVT245" s="20"/>
+      <c r="NVU245" s="20"/>
+      <c r="NVV245" s="20"/>
+      <c r="NVW245" s="20"/>
+      <c r="NVX245" s="20"/>
+      <c r="NVY245" s="20"/>
+      <c r="NVZ245" s="20"/>
+      <c r="NWA245" s="20"/>
+      <c r="NWB245" s="20"/>
+      <c r="NWC245" s="20"/>
+      <c r="NWD245" s="20"/>
+      <c r="NWE245" s="20"/>
+      <c r="NWF245" s="20"/>
+      <c r="NWG245" s="20"/>
+      <c r="NWH245" s="20"/>
+      <c r="NWI245" s="20"/>
+      <c r="NWJ245" s="20"/>
+      <c r="NWK245" s="20"/>
+      <c r="NWL245" s="20"/>
+      <c r="NWM245" s="20"/>
+      <c r="NWN245" s="20"/>
+      <c r="NWO245" s="20"/>
+      <c r="NWP245" s="20"/>
+      <c r="NWQ245" s="20"/>
+      <c r="NWR245" s="20"/>
+      <c r="NWS245" s="20"/>
+      <c r="NWT245" s="20"/>
+      <c r="NWU245" s="20"/>
+      <c r="NWV245" s="20"/>
+      <c r="NWW245" s="20"/>
+      <c r="NWX245" s="20"/>
+      <c r="NWY245" s="20"/>
+      <c r="NWZ245" s="20"/>
+      <c r="NXA245" s="20"/>
+      <c r="NXB245" s="20"/>
+      <c r="NXC245" s="20"/>
+      <c r="NXD245" s="20"/>
+      <c r="NXE245" s="20"/>
+      <c r="NXF245" s="20"/>
+      <c r="NXG245" s="20"/>
+      <c r="NXH245" s="20"/>
+      <c r="NXI245" s="20"/>
+      <c r="NXJ245" s="20"/>
+      <c r="NXK245" s="20"/>
+      <c r="NXL245" s="20"/>
+      <c r="NXM245" s="20"/>
+      <c r="NXN245" s="20"/>
+      <c r="NXO245" s="20"/>
+      <c r="NXP245" s="20"/>
+      <c r="NXQ245" s="20"/>
+      <c r="NXR245" s="20"/>
+      <c r="NXS245" s="20"/>
+      <c r="NXT245" s="20"/>
+      <c r="NXU245" s="20"/>
+      <c r="NXV245" s="20"/>
+      <c r="NXW245" s="20"/>
+      <c r="NXX245" s="20"/>
+      <c r="NXY245" s="20"/>
+      <c r="NXZ245" s="20"/>
+      <c r="NYA245" s="20"/>
+      <c r="NYB245" s="20"/>
+      <c r="NYC245" s="20"/>
+      <c r="NYD245" s="20"/>
+      <c r="NYE245" s="20"/>
+      <c r="NYF245" s="20"/>
+      <c r="NYG245" s="20"/>
+      <c r="NYH245" s="20"/>
+      <c r="NYI245" s="20"/>
+      <c r="NYJ245" s="20"/>
+      <c r="NYK245" s="20"/>
+      <c r="NYL245" s="20"/>
+      <c r="NYM245" s="20"/>
+      <c r="NYN245" s="20"/>
+      <c r="NYO245" s="20"/>
+      <c r="NYP245" s="20"/>
+      <c r="NYQ245" s="20"/>
+      <c r="NYR245" s="20"/>
+      <c r="NYS245" s="20"/>
+      <c r="NYT245" s="20"/>
+      <c r="NYU245" s="20"/>
+      <c r="NYV245" s="20"/>
+      <c r="NYW245" s="20"/>
+      <c r="NYX245" s="20"/>
+      <c r="NYY245" s="20"/>
+      <c r="NYZ245" s="20"/>
+      <c r="NZA245" s="20"/>
+      <c r="NZB245" s="20"/>
+      <c r="NZC245" s="20"/>
+      <c r="NZD245" s="20"/>
+      <c r="NZE245" s="20"/>
+      <c r="NZF245" s="20"/>
+      <c r="NZG245" s="20"/>
+      <c r="NZH245" s="20"/>
+      <c r="NZI245" s="20"/>
+      <c r="NZJ245" s="20"/>
+      <c r="NZK245" s="20"/>
+      <c r="NZL245" s="20"/>
+      <c r="NZM245" s="20"/>
+      <c r="NZN245" s="20"/>
+      <c r="NZO245" s="20"/>
+      <c r="NZP245" s="20"/>
+      <c r="NZQ245" s="20"/>
+      <c r="NZR245" s="20"/>
+      <c r="NZS245" s="20"/>
+      <c r="NZT245" s="20"/>
+      <c r="NZU245" s="20"/>
+      <c r="NZV245" s="20"/>
+      <c r="NZW245" s="20"/>
+      <c r="NZX245" s="20"/>
+      <c r="NZY245" s="20"/>
+      <c r="NZZ245" s="20"/>
+      <c r="OAA245" s="20"/>
+      <c r="OAB245" s="20"/>
+      <c r="OAC245" s="20"/>
+      <c r="OAD245" s="20"/>
+      <c r="OAE245" s="20"/>
+      <c r="OAF245" s="20"/>
+      <c r="OAG245" s="20"/>
+      <c r="OAH245" s="20"/>
+      <c r="OAI245" s="20"/>
+      <c r="OAJ245" s="20"/>
+      <c r="OAK245" s="20"/>
+      <c r="OAL245" s="20"/>
+      <c r="OAM245" s="20"/>
+      <c r="OAN245" s="20"/>
+      <c r="OAO245" s="20"/>
+      <c r="OAP245" s="20"/>
+      <c r="OAQ245" s="20"/>
+      <c r="OAR245" s="20"/>
+      <c r="OAS245" s="20"/>
+      <c r="OAT245" s="20"/>
+      <c r="OAU245" s="20"/>
+      <c r="OAV245" s="20"/>
+      <c r="OAW245" s="20"/>
+      <c r="OAX245" s="20"/>
+      <c r="OAY245" s="20"/>
+      <c r="OAZ245" s="20"/>
+      <c r="OBA245" s="20"/>
+      <c r="OBB245" s="20"/>
+      <c r="OBC245" s="20"/>
+      <c r="OBD245" s="20"/>
+      <c r="OBE245" s="20"/>
+      <c r="OBF245" s="20"/>
+      <c r="OBG245" s="20"/>
+      <c r="OBH245" s="20"/>
+      <c r="OBI245" s="20"/>
+      <c r="OBJ245" s="20"/>
+      <c r="OBK245" s="20"/>
+      <c r="OBL245" s="20"/>
+      <c r="OBM245" s="20"/>
+      <c r="OBN245" s="20"/>
+      <c r="OBO245" s="20"/>
+      <c r="OBP245" s="20"/>
+      <c r="OBQ245" s="20"/>
+      <c r="OBR245" s="20"/>
+      <c r="OBS245" s="20"/>
+      <c r="OBT245" s="20"/>
+      <c r="OBU245" s="20"/>
+      <c r="OBV245" s="20"/>
+      <c r="OBW245" s="20"/>
+      <c r="OBX245" s="20"/>
+      <c r="OBY245" s="20"/>
+      <c r="OBZ245" s="20"/>
+      <c r="OCA245" s="20"/>
+      <c r="OCB245" s="20"/>
+      <c r="OCC245" s="20"/>
+      <c r="OCD245" s="20"/>
+      <c r="OCE245" s="20"/>
+      <c r="OCF245" s="20"/>
+      <c r="OCG245" s="20"/>
+      <c r="OCH245" s="20"/>
+      <c r="OCI245" s="20"/>
+      <c r="OCJ245" s="20"/>
+      <c r="OCK245" s="20"/>
+      <c r="OCL245" s="20"/>
+      <c r="OCM245" s="20"/>
+      <c r="OCN245" s="20"/>
+      <c r="OCO245" s="20"/>
+      <c r="OCP245" s="20"/>
+      <c r="OCQ245" s="20"/>
+      <c r="OCR245" s="20"/>
+      <c r="OCS245" s="20"/>
+      <c r="OCT245" s="20"/>
+      <c r="OCU245" s="20"/>
+      <c r="OCV245" s="20"/>
+      <c r="OCW245" s="20"/>
+      <c r="OCX245" s="20"/>
+      <c r="OCY245" s="20"/>
+      <c r="OCZ245" s="20"/>
+      <c r="ODA245" s="20"/>
+      <c r="ODB245" s="20"/>
+      <c r="ODC245" s="20"/>
+      <c r="ODD245" s="20"/>
+      <c r="ODE245" s="20"/>
+      <c r="ODF245" s="20"/>
+      <c r="ODG245" s="20"/>
+      <c r="ODH245" s="20"/>
+      <c r="ODI245" s="20"/>
+      <c r="ODJ245" s="20"/>
+      <c r="ODK245" s="20"/>
+      <c r="ODL245" s="20"/>
+      <c r="ODM245" s="20"/>
+      <c r="ODN245" s="20"/>
+      <c r="ODO245" s="20"/>
+      <c r="ODP245" s="20"/>
+      <c r="ODQ245" s="20"/>
+      <c r="ODR245" s="20"/>
+      <c r="ODS245" s="20"/>
+      <c r="ODT245" s="20"/>
+      <c r="ODU245" s="20"/>
+      <c r="ODV245" s="20"/>
+      <c r="ODW245" s="20"/>
+      <c r="ODX245" s="20"/>
+      <c r="ODY245" s="20"/>
+      <c r="ODZ245" s="20"/>
+      <c r="OEA245" s="20"/>
+      <c r="OEB245" s="20"/>
+      <c r="OEC245" s="20"/>
+      <c r="OED245" s="20"/>
+      <c r="OEE245" s="20"/>
+      <c r="OEF245" s="20"/>
+      <c r="OEG245" s="20"/>
+      <c r="OEH245" s="20"/>
+      <c r="OEI245" s="20"/>
+      <c r="OEJ245" s="20"/>
+      <c r="OEK245" s="20"/>
+      <c r="OEL245" s="20"/>
+      <c r="OEM245" s="20"/>
+      <c r="OEN245" s="20"/>
+      <c r="OEO245" s="20"/>
+      <c r="OEP245" s="20"/>
+      <c r="OEQ245" s="20"/>
+      <c r="OER245" s="20"/>
+      <c r="OES245" s="20"/>
+      <c r="OET245" s="20"/>
+      <c r="OEU245" s="20"/>
+      <c r="OEV245" s="20"/>
+      <c r="OEW245" s="20"/>
+      <c r="OEX245" s="20"/>
+      <c r="OEY245" s="20"/>
+      <c r="OEZ245" s="20"/>
+      <c r="OFA245" s="20"/>
+      <c r="OFB245" s="20"/>
+      <c r="OFC245" s="20"/>
+      <c r="OFD245" s="20"/>
+      <c r="OFE245" s="20"/>
+      <c r="OFF245" s="20"/>
+      <c r="OFG245" s="20"/>
+      <c r="OFH245" s="20"/>
+      <c r="OFI245" s="20"/>
+      <c r="OFJ245" s="20"/>
+      <c r="OFK245" s="20"/>
+      <c r="OFL245" s="20"/>
+      <c r="OFM245" s="20"/>
+      <c r="OFN245" s="20"/>
+      <c r="OFO245" s="20"/>
+      <c r="OFP245" s="20"/>
+      <c r="OFQ245" s="20"/>
+      <c r="OFR245" s="20"/>
+      <c r="OFS245" s="20"/>
+      <c r="OFT245" s="20"/>
+      <c r="OFU245" s="20"/>
+      <c r="OFV245" s="20"/>
+      <c r="OFW245" s="20"/>
+      <c r="OFX245" s="20"/>
+      <c r="OFY245" s="20"/>
+      <c r="OFZ245" s="20"/>
+      <c r="OGA245" s="20"/>
+      <c r="OGB245" s="20"/>
+      <c r="OGC245" s="20"/>
+      <c r="OGD245" s="20"/>
+      <c r="OGE245" s="20"/>
+      <c r="OGF245" s="20"/>
+      <c r="OGG245" s="20"/>
+      <c r="OGH245" s="20"/>
+      <c r="OGI245" s="20"/>
+      <c r="OGJ245" s="20"/>
+      <c r="OGK245" s="20"/>
+      <c r="OGL245" s="20"/>
+      <c r="OGM245" s="20"/>
+      <c r="OGN245" s="20"/>
+      <c r="OGO245" s="20"/>
+      <c r="OGP245" s="20"/>
+      <c r="OGQ245" s="20"/>
+      <c r="OGR245" s="20"/>
+      <c r="OGS245" s="20"/>
+      <c r="OGT245" s="20"/>
+      <c r="OGU245" s="20"/>
+      <c r="OGV245" s="20"/>
+      <c r="OGW245" s="20"/>
+      <c r="OGX245" s="20"/>
+      <c r="OGY245" s="20"/>
+      <c r="OGZ245" s="20"/>
+      <c r="OHA245" s="20"/>
+      <c r="OHB245" s="20"/>
+      <c r="OHC245" s="20"/>
+      <c r="OHD245" s="20"/>
+      <c r="OHE245" s="20"/>
+      <c r="OHF245" s="20"/>
+      <c r="OHG245" s="20"/>
+      <c r="OHH245" s="20"/>
+      <c r="OHI245" s="20"/>
+      <c r="OHJ245" s="20"/>
+      <c r="OHK245" s="20"/>
+      <c r="OHL245" s="20"/>
+      <c r="OHM245" s="20"/>
+      <c r="OHN245" s="20"/>
+      <c r="OHO245" s="20"/>
+      <c r="OHP245" s="20"/>
+      <c r="OHQ245" s="20"/>
+      <c r="OHR245" s="20"/>
+      <c r="OHS245" s="20"/>
+      <c r="OHT245" s="20"/>
+      <c r="OHU245" s="20"/>
+      <c r="OHV245" s="20"/>
+      <c r="OHW245" s="20"/>
+      <c r="OHX245" s="20"/>
+      <c r="OHY245" s="20"/>
+      <c r="OHZ245" s="20"/>
+      <c r="OIA245" s="20"/>
+      <c r="OIB245" s="20"/>
+      <c r="OIC245" s="20"/>
+      <c r="OID245" s="20"/>
+      <c r="OIE245" s="20"/>
+      <c r="OIF245" s="20"/>
+      <c r="OIG245" s="20"/>
+      <c r="OIH245" s="20"/>
+      <c r="OII245" s="20"/>
+      <c r="OIJ245" s="20"/>
+      <c r="OIK245" s="20"/>
+      <c r="OIL245" s="20"/>
+      <c r="OIM245" s="20"/>
+      <c r="OIN245" s="20"/>
+      <c r="OIO245" s="20"/>
+      <c r="OIP245" s="20"/>
+      <c r="OIQ245" s="20"/>
+      <c r="OIR245" s="20"/>
+      <c r="OIS245" s="20"/>
+      <c r="OIT245" s="20"/>
+      <c r="OIU245" s="20"/>
+      <c r="OIV245" s="20"/>
+      <c r="OIW245" s="20"/>
+      <c r="OIX245" s="20"/>
+      <c r="OIY245" s="20"/>
+      <c r="OIZ245" s="20"/>
+      <c r="OJA245" s="20"/>
+      <c r="OJB245" s="20"/>
+      <c r="OJC245" s="20"/>
+      <c r="OJD245" s="20"/>
+      <c r="OJE245" s="20"/>
+      <c r="OJF245" s="20"/>
+      <c r="OJG245" s="20"/>
+      <c r="OJH245" s="20"/>
+      <c r="OJI245" s="20"/>
+      <c r="OJJ245" s="20"/>
+      <c r="OJK245" s="20"/>
+      <c r="OJL245" s="20"/>
+      <c r="OJM245" s="20"/>
+      <c r="OJN245" s="20"/>
+      <c r="OJO245" s="20"/>
+      <c r="OJP245" s="20"/>
+      <c r="OJQ245" s="20"/>
+      <c r="OJR245" s="20"/>
+      <c r="OJS245" s="20"/>
+      <c r="OJT245" s="20"/>
+      <c r="OJU245" s="20"/>
+      <c r="OJV245" s="20"/>
+      <c r="OJW245" s="20"/>
+      <c r="OJX245" s="20"/>
+      <c r="OJY245" s="20"/>
+      <c r="OJZ245" s="20"/>
+      <c r="OKA245" s="20"/>
+      <c r="OKB245" s="20"/>
+      <c r="OKC245" s="20"/>
+      <c r="OKD245" s="20"/>
+      <c r="OKE245" s="20"/>
+      <c r="OKF245" s="20"/>
+      <c r="OKG245" s="20"/>
+      <c r="OKH245" s="20"/>
+      <c r="OKI245" s="20"/>
+      <c r="OKJ245" s="20"/>
+      <c r="OKK245" s="20"/>
+      <c r="OKL245" s="20"/>
+      <c r="OKM245" s="20"/>
+      <c r="OKN245" s="20"/>
+      <c r="OKO245" s="20"/>
+      <c r="OKP245" s="20"/>
+      <c r="OKQ245" s="20"/>
+      <c r="OKR245" s="20"/>
+      <c r="OKS245" s="20"/>
+      <c r="OKT245" s="20"/>
+      <c r="OKU245" s="20"/>
+      <c r="OKV245" s="20"/>
+      <c r="OKW245" s="20"/>
+      <c r="OKX245" s="20"/>
+      <c r="OKY245" s="20"/>
+      <c r="OKZ245" s="20"/>
+      <c r="OLA245" s="20"/>
+      <c r="OLB245" s="20"/>
+      <c r="OLC245" s="20"/>
+      <c r="OLD245" s="20"/>
+      <c r="OLE245" s="20"/>
+      <c r="OLF245" s="20"/>
+      <c r="OLG245" s="20"/>
+      <c r="OLH245" s="20"/>
+      <c r="OLI245" s="20"/>
+      <c r="OLJ245" s="20"/>
+      <c r="OLK245" s="20"/>
+      <c r="OLL245" s="20"/>
+      <c r="OLM245" s="20"/>
+      <c r="OLN245" s="20"/>
+      <c r="OLO245" s="20"/>
+      <c r="OLP245" s="20"/>
+      <c r="OLQ245" s="20"/>
+      <c r="OLR245" s="20"/>
+      <c r="OLS245" s="20"/>
+      <c r="OLT245" s="20"/>
+      <c r="OLU245" s="20"/>
+      <c r="OLV245" s="20"/>
+      <c r="OLW245" s="20"/>
+      <c r="OLX245" s="20"/>
+      <c r="OLY245" s="20"/>
+      <c r="OLZ245" s="20"/>
+      <c r="OMA245" s="20"/>
+      <c r="OMB245" s="20"/>
+      <c r="OMC245" s="20"/>
+      <c r="OMD245" s="20"/>
+      <c r="OME245" s="20"/>
+      <c r="OMF245" s="20"/>
+      <c r="OMG245" s="20"/>
+      <c r="OMH245" s="20"/>
+      <c r="OMI245" s="20"/>
+      <c r="OMJ245" s="20"/>
+      <c r="OMK245" s="20"/>
+      <c r="OML245" s="20"/>
+      <c r="OMM245" s="20"/>
+      <c r="OMN245" s="20"/>
+      <c r="OMO245" s="20"/>
+      <c r="OMP245" s="20"/>
+      <c r="OMQ245" s="20"/>
+      <c r="OMR245" s="20"/>
+      <c r="OMS245" s="20"/>
+      <c r="OMT245" s="20"/>
+      <c r="OMU245" s="20"/>
+      <c r="OMV245" s="20"/>
+      <c r="OMW245" s="20"/>
+      <c r="OMX245" s="20"/>
+      <c r="OMY245" s="20"/>
+      <c r="OMZ245" s="20"/>
+      <c r="ONA245" s="20"/>
+      <c r="ONB245" s="20"/>
+      <c r="ONC245" s="20"/>
+      <c r="OND245" s="20"/>
+      <c r="ONE245" s="20"/>
+      <c r="ONF245" s="20"/>
+      <c r="ONG245" s="20"/>
+      <c r="ONH245" s="20"/>
+      <c r="ONI245" s="20"/>
+      <c r="ONJ245" s="20"/>
+      <c r="ONK245" s="20"/>
+      <c r="ONL245" s="20"/>
+      <c r="ONM245" s="20"/>
+      <c r="ONN245" s="20"/>
+      <c r="ONO245" s="20"/>
+      <c r="ONP245" s="20"/>
+      <c r="ONQ245" s="20"/>
+      <c r="ONR245" s="20"/>
+      <c r="ONS245" s="20"/>
+      <c r="ONT245" s="20"/>
+      <c r="ONU245" s="20"/>
+      <c r="ONV245" s="20"/>
+      <c r="ONW245" s="20"/>
+      <c r="ONX245" s="20"/>
+      <c r="ONY245" s="20"/>
+      <c r="ONZ245" s="20"/>
+      <c r="OOA245" s="20"/>
+      <c r="OOB245" s="20"/>
+      <c r="OOC245" s="20"/>
+      <c r="OOD245" s="20"/>
+      <c r="OOE245" s="20"/>
+      <c r="OOF245" s="20"/>
+      <c r="OOG245" s="20"/>
+      <c r="OOH245" s="20"/>
+      <c r="OOI245" s="20"/>
+      <c r="OOJ245" s="20"/>
+      <c r="OOK245" s="20"/>
+      <c r="OOL245" s="20"/>
+      <c r="OOM245" s="20"/>
+      <c r="OON245" s="20"/>
+      <c r="OOO245" s="20"/>
+      <c r="OOP245" s="20"/>
+      <c r="OOQ245" s="20"/>
+      <c r="OOR245" s="20"/>
+      <c r="OOS245" s="20"/>
+      <c r="OOT245" s="20"/>
+      <c r="OOU245" s="20"/>
+      <c r="OOV245" s="20"/>
+      <c r="OOW245" s="20"/>
+      <c r="OOX245" s="20"/>
+      <c r="OOY245" s="20"/>
+      <c r="OOZ245" s="20"/>
+      <c r="OPA245" s="20"/>
+      <c r="OPB245" s="20"/>
+      <c r="OPC245" s="20"/>
+      <c r="OPD245" s="20"/>
+      <c r="OPE245" s="20"/>
+      <c r="OPF245" s="20"/>
+      <c r="OPG245" s="20"/>
+      <c r="OPH245" s="20"/>
+      <c r="OPI245" s="20"/>
+      <c r="OPJ245" s="20"/>
+      <c r="OPK245" s="20"/>
+      <c r="OPL245" s="20"/>
+      <c r="OPM245" s="20"/>
+      <c r="OPN245" s="20"/>
+      <c r="OPO245" s="20"/>
+      <c r="OPP245" s="20"/>
+      <c r="OPQ245" s="20"/>
+      <c r="OPR245" s="20"/>
+      <c r="OPS245" s="20"/>
+      <c r="OPT245" s="20"/>
+      <c r="OPU245" s="20"/>
+      <c r="OPV245" s="20"/>
+      <c r="OPW245" s="20"/>
+      <c r="OPX245" s="20"/>
+      <c r="OPY245" s="20"/>
+      <c r="OPZ245" s="20"/>
+      <c r="OQA245" s="20"/>
+      <c r="OQB245" s="20"/>
+      <c r="OQC245" s="20"/>
+      <c r="OQD245" s="20"/>
+      <c r="OQE245" s="20"/>
+      <c r="OQF245" s="20"/>
+      <c r="OQG245" s="20"/>
+      <c r="OQH245" s="20"/>
+      <c r="OQI245" s="20"/>
+      <c r="OQJ245" s="20"/>
+      <c r="OQK245" s="20"/>
+      <c r="OQL245" s="20"/>
+      <c r="OQM245" s="20"/>
+      <c r="OQN245" s="20"/>
+      <c r="OQO245" s="20"/>
+      <c r="OQP245" s="20"/>
+      <c r="OQQ245" s="20"/>
+      <c r="OQR245" s="20"/>
+      <c r="OQS245" s="20"/>
+      <c r="OQT245" s="20"/>
+      <c r="OQU245" s="20"/>
+      <c r="OQV245" s="20"/>
+      <c r="OQW245" s="20"/>
+      <c r="OQX245" s="20"/>
+      <c r="OQY245" s="20"/>
+      <c r="OQZ245" s="20"/>
+      <c r="ORA245" s="20"/>
+      <c r="ORB245" s="20"/>
+      <c r="ORC245" s="20"/>
+      <c r="ORD245" s="20"/>
+      <c r="ORE245" s="20"/>
+      <c r="ORF245" s="20"/>
+      <c r="ORG245" s="20"/>
+      <c r="ORH245" s="20"/>
+      <c r="ORI245" s="20"/>
+      <c r="ORJ245" s="20"/>
+      <c r="ORK245" s="20"/>
+      <c r="ORL245" s="20"/>
+      <c r="ORM245" s="20"/>
+      <c r="ORN245" s="20"/>
+      <c r="ORO245" s="20"/>
+      <c r="ORP245" s="20"/>
+      <c r="ORQ245" s="20"/>
+      <c r="ORR245" s="20"/>
+      <c r="ORS245" s="20"/>
+      <c r="ORT245" s="20"/>
+      <c r="ORU245" s="20"/>
+      <c r="ORV245" s="20"/>
+      <c r="ORW245" s="20"/>
+      <c r="ORX245" s="20"/>
+      <c r="ORY245" s="20"/>
+      <c r="ORZ245" s="20"/>
+      <c r="OSA245" s="20"/>
+      <c r="OSB245" s="20"/>
+      <c r="OSC245" s="20"/>
+      <c r="OSD245" s="20"/>
+      <c r="OSE245" s="20"/>
+      <c r="OSF245" s="20"/>
+      <c r="OSG245" s="20"/>
+      <c r="OSH245" s="20"/>
+      <c r="OSI245" s="20"/>
+      <c r="OSJ245" s="20"/>
+      <c r="OSK245" s="20"/>
+      <c r="OSL245" s="20"/>
+      <c r="OSM245" s="20"/>
+      <c r="OSN245" s="20"/>
+      <c r="OSO245" s="20"/>
+      <c r="OSP245" s="20"/>
+      <c r="OSQ245" s="20"/>
+      <c r="OSR245" s="20"/>
+      <c r="OSS245" s="20"/>
+      <c r="OST245" s="20"/>
+      <c r="OSU245" s="20"/>
+      <c r="OSV245" s="20"/>
+      <c r="OSW245" s="20"/>
+      <c r="OSX245" s="20"/>
+      <c r="OSY245" s="20"/>
+      <c r="OSZ245" s="20"/>
+      <c r="OTA245" s="20"/>
+      <c r="OTB245" s="20"/>
+      <c r="OTC245" s="20"/>
+      <c r="OTD245" s="20"/>
+      <c r="OTE245" s="20"/>
+      <c r="OTF245" s="20"/>
+      <c r="OTG245" s="20"/>
+      <c r="OTH245" s="20"/>
+      <c r="OTI245" s="20"/>
+      <c r="OTJ245" s="20"/>
+      <c r="OTK245" s="20"/>
+      <c r="OTL245" s="20"/>
+      <c r="OTM245" s="20"/>
+      <c r="OTN245" s="20"/>
+      <c r="OTO245" s="20"/>
+      <c r="OTP245" s="20"/>
+      <c r="OTQ245" s="20"/>
+      <c r="OTR245" s="20"/>
+      <c r="OTS245" s="20"/>
+      <c r="OTT245" s="20"/>
+      <c r="OTU245" s="20"/>
+      <c r="OTV245" s="20"/>
+      <c r="OTW245" s="20"/>
+      <c r="OTX245" s="20"/>
+      <c r="OTY245" s="20"/>
+      <c r="OTZ245" s="20"/>
+      <c r="OUA245" s="20"/>
+      <c r="OUB245" s="20"/>
+      <c r="OUC245" s="20"/>
+      <c r="OUD245" s="20"/>
+      <c r="OUE245" s="20"/>
+      <c r="OUF245" s="20"/>
+      <c r="OUG245" s="20"/>
+      <c r="OUH245" s="20"/>
+      <c r="OUI245" s="20"/>
+      <c r="OUJ245" s="20"/>
+      <c r="OUK245" s="20"/>
+      <c r="OUL245" s="20"/>
+      <c r="OUM245" s="20"/>
+      <c r="OUN245" s="20"/>
+      <c r="OUO245" s="20"/>
+      <c r="OUP245" s="20"/>
+      <c r="OUQ245" s="20"/>
+      <c r="OUR245" s="20"/>
+      <c r="OUS245" s="20"/>
+      <c r="OUT245" s="20"/>
+      <c r="OUU245" s="20"/>
+      <c r="OUV245" s="20"/>
+      <c r="OUW245" s="20"/>
+      <c r="OUX245" s="20"/>
+      <c r="OUY245" s="20"/>
+      <c r="OUZ245" s="20"/>
+      <c r="OVA245" s="20"/>
+      <c r="OVB245" s="20"/>
+      <c r="OVC245" s="20"/>
+      <c r="OVD245" s="20"/>
+      <c r="OVE245" s="20"/>
+      <c r="OVF245" s="20"/>
+      <c r="OVG245" s="20"/>
+      <c r="OVH245" s="20"/>
+      <c r="OVI245" s="20"/>
+      <c r="OVJ245" s="20"/>
+      <c r="OVK245" s="20"/>
+      <c r="OVL245" s="20"/>
+      <c r="OVM245" s="20"/>
+      <c r="OVN245" s="20"/>
+      <c r="OVO245" s="20"/>
+      <c r="OVP245" s="20"/>
+      <c r="OVQ245" s="20"/>
+      <c r="OVR245" s="20"/>
+      <c r="OVS245" s="20"/>
+      <c r="OVT245" s="20"/>
+      <c r="OVU245" s="20"/>
+      <c r="OVV245" s="20"/>
+      <c r="OVW245" s="20"/>
+      <c r="OVX245" s="20"/>
+      <c r="OVY245" s="20"/>
+      <c r="OVZ245" s="20"/>
+      <c r="OWA245" s="20"/>
+      <c r="OWB245" s="20"/>
+      <c r="OWC245" s="20"/>
+      <c r="OWD245" s="20"/>
+      <c r="OWE245" s="20"/>
+      <c r="OWF245" s="20"/>
+      <c r="OWG245" s="20"/>
+      <c r="OWH245" s="20"/>
+      <c r="OWI245" s="20"/>
+      <c r="OWJ245" s="20"/>
+      <c r="OWK245" s="20"/>
+      <c r="OWL245" s="20"/>
+      <c r="OWM245" s="20"/>
+      <c r="OWN245" s="20"/>
+      <c r="OWO245" s="20"/>
+      <c r="OWP245" s="20"/>
+      <c r="OWQ245" s="20"/>
+      <c r="OWR245" s="20"/>
+      <c r="OWS245" s="20"/>
+      <c r="OWT245" s="20"/>
+      <c r="OWU245" s="20"/>
+      <c r="OWV245" s="20"/>
+      <c r="OWW245" s="20"/>
+      <c r="OWX245" s="20"/>
+      <c r="OWY245" s="20"/>
+      <c r="OWZ245" s="20"/>
+      <c r="OXA245" s="20"/>
+      <c r="OXB245" s="20"/>
+      <c r="OXC245" s="20"/>
+      <c r="OXD245" s="20"/>
+      <c r="OXE245" s="20"/>
+      <c r="OXF245" s="20"/>
+      <c r="OXG245" s="20"/>
+      <c r="OXH245" s="20"/>
+      <c r="OXI245" s="20"/>
+      <c r="OXJ245" s="20"/>
+      <c r="OXK245" s="20"/>
+      <c r="OXL245" s="20"/>
+      <c r="OXM245" s="20"/>
+      <c r="OXN245" s="20"/>
+      <c r="OXO245" s="20"/>
+      <c r="OXP245" s="20"/>
+      <c r="OXQ245" s="20"/>
+      <c r="OXR245" s="20"/>
+      <c r="OXS245" s="20"/>
+      <c r="OXT245" s="20"/>
+      <c r="OXU245" s="20"/>
+      <c r="OXV245" s="20"/>
+      <c r="OXW245" s="20"/>
+      <c r="OXX245" s="20"/>
+      <c r="OXY245" s="20"/>
+      <c r="OXZ245" s="20"/>
+      <c r="OYA245" s="20"/>
+      <c r="OYB245" s="20"/>
+      <c r="OYC245" s="20"/>
+      <c r="OYD245" s="20"/>
+      <c r="OYE245" s="20"/>
+      <c r="OYF245" s="20"/>
+      <c r="OYG245" s="20"/>
+      <c r="OYH245" s="20"/>
+      <c r="OYI245" s="20"/>
+      <c r="OYJ245" s="20"/>
+      <c r="OYK245" s="20"/>
+      <c r="OYL245" s="20"/>
+      <c r="OYM245" s="20"/>
+      <c r="OYN245" s="20"/>
+      <c r="OYO245" s="20"/>
+      <c r="OYP245" s="20"/>
+      <c r="OYQ245" s="20"/>
+      <c r="OYR245" s="20"/>
+      <c r="OYS245" s="20"/>
+      <c r="OYT245" s="20"/>
+      <c r="OYU245" s="20"/>
+      <c r="OYV245" s="20"/>
+      <c r="OYW245" s="20"/>
+      <c r="OYX245" s="20"/>
+      <c r="OYY245" s="20"/>
+      <c r="OYZ245" s="20"/>
+      <c r="OZA245" s="20"/>
+      <c r="OZB245" s="20"/>
+      <c r="OZC245" s="20"/>
+      <c r="OZD245" s="20"/>
+      <c r="OZE245" s="20"/>
+      <c r="OZF245" s="20"/>
+      <c r="OZG245" s="20"/>
+      <c r="OZH245" s="20"/>
+      <c r="OZI245" s="20"/>
+      <c r="OZJ245" s="20"/>
+      <c r="OZK245" s="20"/>
+      <c r="OZL245" s="20"/>
+      <c r="OZM245" s="20"/>
+      <c r="OZN245" s="20"/>
+      <c r="OZO245" s="20"/>
+      <c r="OZP245" s="20"/>
+      <c r="OZQ245" s="20"/>
+      <c r="OZR245" s="20"/>
+      <c r="OZS245" s="20"/>
+      <c r="OZT245" s="20"/>
+      <c r="OZU245" s="20"/>
+      <c r="OZV245" s="20"/>
+      <c r="OZW245" s="20"/>
+      <c r="OZX245" s="20"/>
+      <c r="OZY245" s="20"/>
+      <c r="OZZ245" s="20"/>
+      <c r="PAA245" s="20"/>
+      <c r="PAB245" s="20"/>
+      <c r="PAC245" s="20"/>
+      <c r="PAD245" s="20"/>
+      <c r="PAE245" s="20"/>
+      <c r="PAF245" s="20"/>
+      <c r="PAG245" s="20"/>
+      <c r="PAH245" s="20"/>
+      <c r="PAI245" s="20"/>
+      <c r="PAJ245" s="20"/>
+      <c r="PAK245" s="20"/>
+      <c r="PAL245" s="20"/>
+      <c r="PAM245" s="20"/>
+      <c r="PAN245" s="20"/>
+      <c r="PAO245" s="20"/>
+      <c r="PAP245" s="20"/>
+      <c r="PAQ245" s="20"/>
+      <c r="PAR245" s="20"/>
+      <c r="PAS245" s="20"/>
+      <c r="PAT245" s="20"/>
+      <c r="PAU245" s="20"/>
+      <c r="PAV245" s="20"/>
+      <c r="PAW245" s="20"/>
+      <c r="PAX245" s="20"/>
+      <c r="PAY245" s="20"/>
+      <c r="PAZ245" s="20"/>
+      <c r="PBA245" s="20"/>
+      <c r="PBB245" s="20"/>
+      <c r="PBC245" s="20"/>
+      <c r="PBD245" s="20"/>
+      <c r="PBE245" s="20"/>
+      <c r="PBF245" s="20"/>
+      <c r="PBG245" s="20"/>
+      <c r="PBH245" s="20"/>
+      <c r="PBI245" s="20"/>
+      <c r="PBJ245" s="20"/>
+      <c r="PBK245" s="20"/>
+      <c r="PBL245" s="20"/>
+      <c r="PBM245" s="20"/>
+      <c r="PBN245" s="20"/>
+      <c r="PBO245" s="20"/>
+      <c r="PBP245" s="20"/>
+      <c r="PBQ245" s="20"/>
+      <c r="PBR245" s="20"/>
+      <c r="PBS245" s="20"/>
+      <c r="PBT245" s="20"/>
+      <c r="PBU245" s="20"/>
+      <c r="PBV245" s="20"/>
+      <c r="PBW245" s="20"/>
+      <c r="PBX245" s="20"/>
+      <c r="PBY245" s="20"/>
+      <c r="PBZ245" s="20"/>
+      <c r="PCA245" s="20"/>
+      <c r="PCB245" s="20"/>
+      <c r="PCC245" s="20"/>
+      <c r="PCD245" s="20"/>
+      <c r="PCE245" s="20"/>
+      <c r="PCF245" s="20"/>
+      <c r="PCG245" s="20"/>
+      <c r="PCH245" s="20"/>
+      <c r="PCI245" s="20"/>
+      <c r="PCJ245" s="20"/>
+      <c r="PCK245" s="20"/>
+      <c r="PCL245" s="20"/>
+      <c r="PCM245" s="20"/>
+      <c r="PCN245" s="20"/>
+      <c r="PCO245" s="20"/>
+      <c r="PCP245" s="20"/>
+      <c r="PCQ245" s="20"/>
+      <c r="PCR245" s="20"/>
+      <c r="PCS245" s="20"/>
+      <c r="PCT245" s="20"/>
+      <c r="PCU245" s="20"/>
+      <c r="PCV245" s="20"/>
+      <c r="PCW245" s="20"/>
+      <c r="PCX245" s="20"/>
+      <c r="PCY245" s="20"/>
+      <c r="PCZ245" s="20"/>
+      <c r="PDA245" s="20"/>
+      <c r="PDB245" s="20"/>
+      <c r="PDC245" s="20"/>
+      <c r="PDD245" s="20"/>
+      <c r="PDE245" s="20"/>
+      <c r="PDF245" s="20"/>
+      <c r="PDG245" s="20"/>
+      <c r="PDH245" s="20"/>
+      <c r="PDI245" s="20"/>
+      <c r="PDJ245" s="20"/>
+      <c r="PDK245" s="20"/>
+      <c r="PDL245" s="20"/>
+      <c r="PDM245" s="20"/>
+      <c r="PDN245" s="20"/>
+      <c r="PDO245" s="20"/>
+      <c r="PDP245" s="20"/>
+      <c r="PDQ245" s="20"/>
+      <c r="PDR245" s="20"/>
+      <c r="PDS245" s="20"/>
+      <c r="PDT245" s="20"/>
+      <c r="PDU245" s="20"/>
+      <c r="PDV245" s="20"/>
+      <c r="PDW245" s="20"/>
+      <c r="PDX245" s="20"/>
+      <c r="PDY245" s="20"/>
+      <c r="PDZ245" s="20"/>
+      <c r="PEA245" s="20"/>
+      <c r="PEB245" s="20"/>
+      <c r="PEC245" s="20"/>
+      <c r="PED245" s="20"/>
+      <c r="PEE245" s="20"/>
+      <c r="PEF245" s="20"/>
+      <c r="PEG245" s="20"/>
+      <c r="PEH245" s="20"/>
+      <c r="PEI245" s="20"/>
+      <c r="PEJ245" s="20"/>
+      <c r="PEK245" s="20"/>
+      <c r="PEL245" s="20"/>
+      <c r="PEM245" s="20"/>
+      <c r="PEN245" s="20"/>
+      <c r="PEO245" s="20"/>
+      <c r="PEP245" s="20"/>
+      <c r="PEQ245" s="20"/>
+      <c r="PER245" s="20"/>
+      <c r="PES245" s="20"/>
+      <c r="PET245" s="20"/>
+      <c r="PEU245" s="20"/>
+      <c r="PEV245" s="20"/>
+      <c r="PEW245" s="20"/>
+      <c r="PEX245" s="20"/>
+      <c r="PEY245" s="20"/>
+      <c r="PEZ245" s="20"/>
+      <c r="PFA245" s="20"/>
+      <c r="PFB245" s="20"/>
+      <c r="PFC245" s="20"/>
+      <c r="PFD245" s="20"/>
+      <c r="PFE245" s="20"/>
+      <c r="PFF245" s="20"/>
+      <c r="PFG245" s="20"/>
+      <c r="PFH245" s="20"/>
+      <c r="PFI245" s="20"/>
+      <c r="PFJ245" s="20"/>
+      <c r="PFK245" s="20"/>
+      <c r="PFL245" s="20"/>
+      <c r="PFM245" s="20"/>
+      <c r="PFN245" s="20"/>
+      <c r="PFO245" s="20"/>
+      <c r="PFP245" s="20"/>
+      <c r="PFQ245" s="20"/>
+      <c r="PFR245" s="20"/>
+      <c r="PFS245" s="20"/>
+      <c r="PFT245" s="20"/>
+      <c r="PFU245" s="20"/>
+      <c r="PFV245" s="20"/>
+      <c r="PFW245" s="20"/>
+      <c r="PFX245" s="20"/>
+      <c r="PFY245" s="20"/>
+      <c r="PFZ245" s="20"/>
+      <c r="PGA245" s="20"/>
+      <c r="PGB245" s="20"/>
+      <c r="PGC245" s="20"/>
+      <c r="PGD245" s="20"/>
+      <c r="PGE245" s="20"/>
+      <c r="PGF245" s="20"/>
+      <c r="PGG245" s="20"/>
+      <c r="PGH245" s="20"/>
+      <c r="PGI245" s="20"/>
+      <c r="PGJ245" s="20"/>
+      <c r="PGK245" s="20"/>
+      <c r="PGL245" s="20"/>
+      <c r="PGM245" s="20"/>
+      <c r="PGN245" s="20"/>
+      <c r="PGO245" s="20"/>
+      <c r="PGP245" s="20"/>
+      <c r="PGQ245" s="20"/>
+      <c r="PGR245" s="20"/>
+      <c r="PGS245" s="20"/>
+      <c r="PGT245" s="20"/>
+      <c r="PGU245" s="20"/>
+      <c r="PGV245" s="20"/>
+      <c r="PGW245" s="20"/>
+      <c r="PGX245" s="20"/>
+      <c r="PGY245" s="20"/>
+      <c r="PGZ245" s="20"/>
+      <c r="PHA245" s="20"/>
+      <c r="PHB245" s="20"/>
+      <c r="PHC245" s="20"/>
+      <c r="PHD245" s="20"/>
+      <c r="PHE245" s="20"/>
+      <c r="PHF245" s="20"/>
+      <c r="PHG245" s="20"/>
+      <c r="PHH245" s="20"/>
+      <c r="PHI245" s="20"/>
+      <c r="PHJ245" s="20"/>
+      <c r="PHK245" s="20"/>
+      <c r="PHL245" s="20"/>
+      <c r="PHM245" s="20"/>
+      <c r="PHN245" s="20"/>
+      <c r="PHO245" s="20"/>
+      <c r="PHP245" s="20"/>
+      <c r="PHQ245" s="20"/>
+      <c r="PHR245" s="20"/>
+      <c r="PHS245" s="20"/>
+      <c r="PHT245" s="20"/>
+      <c r="PHU245" s="20"/>
+      <c r="PHV245" s="20"/>
+      <c r="PHW245" s="20"/>
+      <c r="PHX245" s="20"/>
+      <c r="PHY245" s="20"/>
+      <c r="PHZ245" s="20"/>
+      <c r="PIA245" s="20"/>
+      <c r="PIB245" s="20"/>
+      <c r="PIC245" s="20"/>
+      <c r="PID245" s="20"/>
+      <c r="PIE245" s="20"/>
+      <c r="PIF245" s="20"/>
+      <c r="PIG245" s="20"/>
+      <c r="PIH245" s="20"/>
+      <c r="PII245" s="20"/>
+      <c r="PIJ245" s="20"/>
+      <c r="PIK245" s="20"/>
+      <c r="PIL245" s="20"/>
+      <c r="PIM245" s="20"/>
+      <c r="PIN245" s="20"/>
+      <c r="PIO245" s="20"/>
+      <c r="PIP245" s="20"/>
+      <c r="PIQ245" s="20"/>
+      <c r="PIR245" s="20"/>
+      <c r="PIS245" s="20"/>
+      <c r="PIT245" s="20"/>
+      <c r="PIU245" s="20"/>
+      <c r="PIV245" s="20"/>
+      <c r="PIW245" s="20"/>
+      <c r="PIX245" s="20"/>
+      <c r="PIY245" s="20"/>
+      <c r="PIZ245" s="20"/>
+      <c r="PJA245" s="20"/>
+      <c r="PJB245" s="20"/>
+      <c r="PJC245" s="20"/>
+      <c r="PJD245" s="20"/>
+      <c r="PJE245" s="20"/>
+      <c r="PJF245" s="20"/>
+      <c r="PJG245" s="20"/>
+      <c r="PJH245" s="20"/>
+      <c r="PJI245" s="20"/>
+      <c r="PJJ245" s="20"/>
+      <c r="PJK245" s="20"/>
+      <c r="PJL245" s="20"/>
+      <c r="PJM245" s="20"/>
+      <c r="PJN245" s="20"/>
+      <c r="PJO245" s="20"/>
+      <c r="PJP245" s="20"/>
+      <c r="PJQ245" s="20"/>
+      <c r="PJR245" s="20"/>
+      <c r="PJS245" s="20"/>
+      <c r="PJT245" s="20"/>
+      <c r="PJU245" s="20"/>
+      <c r="PJV245" s="20"/>
+      <c r="PJW245" s="20"/>
+      <c r="PJX245" s="20"/>
+      <c r="PJY245" s="20"/>
+      <c r="PJZ245" s="20"/>
+      <c r="PKA245" s="20"/>
+      <c r="PKB245" s="20"/>
+      <c r="PKC245" s="20"/>
+      <c r="PKD245" s="20"/>
+      <c r="PKE245" s="20"/>
+      <c r="PKF245" s="20"/>
+      <c r="PKG245" s="20"/>
+      <c r="PKH245" s="20"/>
+      <c r="PKI245" s="20"/>
+      <c r="PKJ245" s="20"/>
+      <c r="PKK245" s="20"/>
+      <c r="PKL245" s="20"/>
+      <c r="PKM245" s="20"/>
+      <c r="PKN245" s="20"/>
+      <c r="PKO245" s="20"/>
+      <c r="PKP245" s="20"/>
+      <c r="PKQ245" s="20"/>
+      <c r="PKR245" s="20"/>
+      <c r="PKS245" s="20"/>
+      <c r="PKT245" s="20"/>
+      <c r="PKU245" s="20"/>
+      <c r="PKV245" s="20"/>
+      <c r="PKW245" s="20"/>
+      <c r="PKX245" s="20"/>
+      <c r="PKY245" s="20"/>
+      <c r="PKZ245" s="20"/>
+      <c r="PLA245" s="20"/>
+      <c r="PLB245" s="20"/>
+      <c r="PLC245" s="20"/>
+      <c r="PLD245" s="20"/>
+      <c r="PLE245" s="20"/>
+      <c r="PLF245" s="20"/>
+      <c r="PLG245" s="20"/>
+      <c r="PLH245" s="20"/>
+      <c r="PLI245" s="20"/>
+      <c r="PLJ245" s="20"/>
+      <c r="PLK245" s="20"/>
+      <c r="PLL245" s="20"/>
+      <c r="PLM245" s="20"/>
+      <c r="PLN245" s="20"/>
+      <c r="PLO245" s="20"/>
+      <c r="PLP245" s="20"/>
+      <c r="PLQ245" s="20"/>
+      <c r="PLR245" s="20"/>
+      <c r="PLS245" s="20"/>
+      <c r="PLT245" s="20"/>
+      <c r="PLU245" s="20"/>
+      <c r="PLV245" s="20"/>
+      <c r="PLW245" s="20"/>
+      <c r="PLX245" s="20"/>
+      <c r="PLY245" s="20"/>
+      <c r="PLZ245" s="20"/>
+      <c r="PMA245" s="20"/>
+      <c r="PMB245" s="20"/>
+      <c r="PMC245" s="20"/>
+      <c r="PMD245" s="20"/>
+      <c r="PME245" s="20"/>
+      <c r="PMF245" s="20"/>
+      <c r="PMG245" s="20"/>
+      <c r="PMH245" s="20"/>
+      <c r="PMI245" s="20"/>
+      <c r="PMJ245" s="20"/>
+      <c r="PMK245" s="20"/>
+      <c r="PML245" s="20"/>
+      <c r="PMM245" s="20"/>
+      <c r="PMN245" s="20"/>
+      <c r="PMO245" s="20"/>
+      <c r="PMP245" s="20"/>
+      <c r="PMQ245" s="20"/>
+      <c r="PMR245" s="20"/>
+      <c r="PMS245" s="20"/>
+      <c r="PMT245" s="20"/>
+      <c r="PMU245" s="20"/>
+      <c r="PMV245" s="20"/>
+      <c r="PMW245" s="20"/>
+      <c r="PMX245" s="20"/>
+      <c r="PMY245" s="20"/>
+      <c r="PMZ245" s="20"/>
+      <c r="PNA245" s="20"/>
+      <c r="PNB245" s="20"/>
+      <c r="PNC245" s="20"/>
+      <c r="PND245" s="20"/>
+      <c r="PNE245" s="20"/>
+      <c r="PNF245" s="20"/>
+      <c r="PNG245" s="20"/>
+      <c r="PNH245" s="20"/>
+      <c r="PNI245" s="20"/>
+      <c r="PNJ245" s="20"/>
+      <c r="PNK245" s="20"/>
+      <c r="PNL245" s="20"/>
+      <c r="PNM245" s="20"/>
+      <c r="PNN245" s="20"/>
+      <c r="PNO245" s="20"/>
+      <c r="PNP245" s="20"/>
+      <c r="PNQ245" s="20"/>
+      <c r="PNR245" s="20"/>
+      <c r="PNS245" s="20"/>
+      <c r="PNT245" s="20"/>
+      <c r="PNU245" s="20"/>
+      <c r="PNV245" s="20"/>
+      <c r="PNW245" s="20"/>
+      <c r="PNX245" s="20"/>
+      <c r="PNY245" s="20"/>
+      <c r="PNZ245" s="20"/>
+      <c r="POA245" s="20"/>
+      <c r="POB245" s="20"/>
+      <c r="POC245" s="20"/>
+      <c r="POD245" s="20"/>
+      <c r="POE245" s="20"/>
+      <c r="POF245" s="20"/>
+      <c r="POG245" s="20"/>
+      <c r="POH245" s="20"/>
+      <c r="POI245" s="20"/>
+      <c r="POJ245" s="20"/>
+      <c r="POK245" s="20"/>
+      <c r="POL245" s="20"/>
+      <c r="POM245" s="20"/>
+      <c r="PON245" s="20"/>
+      <c r="POO245" s="20"/>
+      <c r="POP245" s="20"/>
+      <c r="POQ245" s="20"/>
+      <c r="POR245" s="20"/>
+      <c r="POS245" s="20"/>
+      <c r="POT245" s="20"/>
+      <c r="POU245" s="20"/>
+      <c r="POV245" s="20"/>
+      <c r="POW245" s="20"/>
+      <c r="POX245" s="20"/>
+      <c r="POY245" s="20"/>
+      <c r="POZ245" s="20"/>
+      <c r="PPA245" s="20"/>
+      <c r="PPB245" s="20"/>
+      <c r="PPC245" s="20"/>
+      <c r="PPD245" s="20"/>
+      <c r="PPE245" s="20"/>
+      <c r="PPF245" s="20"/>
+      <c r="PPG245" s="20"/>
+      <c r="PPH245" s="20"/>
+      <c r="PPI245" s="20"/>
+      <c r="PPJ245" s="20"/>
+      <c r="PPK245" s="20"/>
+      <c r="PPL245" s="20"/>
+      <c r="PPM245" s="20"/>
+      <c r="PPN245" s="20"/>
+      <c r="PPO245" s="20"/>
+      <c r="PPP245" s="20"/>
+      <c r="PPQ245" s="20"/>
+      <c r="PPR245" s="20"/>
+      <c r="PPS245" s="20"/>
+      <c r="PPT245" s="20"/>
+      <c r="PPU245" s="20"/>
+      <c r="PPV245" s="20"/>
+      <c r="PPW245" s="20"/>
+      <c r="PPX245" s="20"/>
+      <c r="PPY245" s="20"/>
+      <c r="PPZ245" s="20"/>
+      <c r="PQA245" s="20"/>
+      <c r="PQB245" s="20"/>
+      <c r="PQC245" s="20"/>
+      <c r="PQD245" s="20"/>
+      <c r="PQE245" s="20"/>
+      <c r="PQF245" s="20"/>
+      <c r="PQG245" s="20"/>
+      <c r="PQH245" s="20"/>
+      <c r="PQI245" s="20"/>
+      <c r="PQJ245" s="20"/>
+      <c r="PQK245" s="20"/>
+      <c r="PQL245" s="20"/>
+      <c r="PQM245" s="20"/>
+      <c r="PQN245" s="20"/>
+      <c r="PQO245" s="20"/>
+      <c r="PQP245" s="20"/>
+      <c r="PQQ245" s="20"/>
+      <c r="PQR245" s="20"/>
+      <c r="PQS245" s="20"/>
+      <c r="PQT245" s="20"/>
+      <c r="PQU245" s="20"/>
+      <c r="PQV245" s="20"/>
+      <c r="PQW245" s="20"/>
+      <c r="PQX245" s="20"/>
+      <c r="PQY245" s="20"/>
+      <c r="PQZ245" s="20"/>
+      <c r="PRA245" s="20"/>
+      <c r="PRB245" s="20"/>
+      <c r="PRC245" s="20"/>
+      <c r="PRD245" s="20"/>
+      <c r="PRE245" s="20"/>
+      <c r="PRF245" s="20"/>
+      <c r="PRG245" s="20"/>
+      <c r="PRH245" s="20"/>
+      <c r="PRI245" s="20"/>
+      <c r="PRJ245" s="20"/>
+      <c r="PRK245" s="20"/>
+      <c r="PRL245" s="20"/>
+      <c r="PRM245" s="20"/>
+      <c r="PRN245" s="20"/>
+      <c r="PRO245" s="20"/>
+      <c r="PRP245" s="20"/>
+      <c r="PRQ245" s="20"/>
+      <c r="PRR245" s="20"/>
+      <c r="PRS245" s="20"/>
+      <c r="PRT245" s="20"/>
+      <c r="PRU245" s="20"/>
+      <c r="PRV245" s="20"/>
+      <c r="PRW245" s="20"/>
+      <c r="PRX245" s="20"/>
+      <c r="PRY245" s="20"/>
+      <c r="PRZ245" s="20"/>
+      <c r="PSA245" s="20"/>
+      <c r="PSB245" s="20"/>
+      <c r="PSC245" s="20"/>
+      <c r="PSD245" s="20"/>
+      <c r="PSE245" s="20"/>
+      <c r="PSF245" s="20"/>
+      <c r="PSG245" s="20"/>
+      <c r="PSH245" s="20"/>
+      <c r="PSI245" s="20"/>
+      <c r="PSJ245" s="20"/>
+      <c r="PSK245" s="20"/>
+      <c r="PSL245" s="20"/>
+      <c r="PSM245" s="20"/>
+      <c r="PSN245" s="20"/>
+      <c r="PSO245" s="20"/>
+      <c r="PSP245" s="20"/>
+      <c r="PSQ245" s="20"/>
+      <c r="PSR245" s="20"/>
+      <c r="PSS245" s="20"/>
+      <c r="PST245" s="20"/>
+      <c r="PSU245" s="20"/>
+      <c r="PSV245" s="20"/>
+      <c r="PSW245" s="20"/>
+      <c r="PSX245" s="20"/>
+      <c r="PSY245" s="20"/>
+      <c r="PSZ245" s="20"/>
+      <c r="PTA245" s="20"/>
+      <c r="PTB245" s="20"/>
+      <c r="PTC245" s="20"/>
+      <c r="PTD245" s="20"/>
+      <c r="PTE245" s="20"/>
+      <c r="PTF245" s="20"/>
+      <c r="PTG245" s="20"/>
+      <c r="PTH245" s="20"/>
+      <c r="PTI245" s="20"/>
+      <c r="PTJ245" s="20"/>
+      <c r="PTK245" s="20"/>
+      <c r="PTL245" s="20"/>
+      <c r="PTM245" s="20"/>
+      <c r="PTN245" s="20"/>
+      <c r="PTO245" s="20"/>
+      <c r="PTP245" s="20"/>
+      <c r="PTQ245" s="20"/>
+      <c r="PTR245" s="20"/>
+      <c r="PTS245" s="20"/>
+      <c r="PTT245" s="20"/>
+      <c r="PTU245" s="20"/>
+      <c r="PTV245" s="20"/>
+      <c r="PTW245" s="20"/>
+      <c r="PTX245" s="20"/>
+      <c r="PTY245" s="20"/>
+      <c r="PTZ245" s="20"/>
+      <c r="PUA245" s="20"/>
+      <c r="PUB245" s="20"/>
+      <c r="PUC245" s="20"/>
+      <c r="PUD245" s="20"/>
+      <c r="PUE245" s="20"/>
+      <c r="PUF245" s="20"/>
+      <c r="PUG245" s="20"/>
+      <c r="PUH245" s="20"/>
+      <c r="PUI245" s="20"/>
+      <c r="PUJ245" s="20"/>
+      <c r="PUK245" s="20"/>
+      <c r="PUL245" s="20"/>
+      <c r="PUM245" s="20"/>
+      <c r="PUN245" s="20"/>
+      <c r="PUO245" s="20"/>
+      <c r="PUP245" s="20"/>
+      <c r="PUQ245" s="20"/>
+      <c r="PUR245" s="20"/>
+      <c r="PUS245" s="20"/>
+      <c r="PUT245" s="20"/>
+      <c r="PUU245" s="20"/>
+      <c r="PUV245" s="20"/>
+      <c r="PUW245" s="20"/>
+      <c r="PUX245" s="20"/>
+      <c r="PUY245" s="20"/>
+      <c r="PUZ245" s="20"/>
+      <c r="PVA245" s="20"/>
+      <c r="PVB245" s="20"/>
+      <c r="PVC245" s="20"/>
+      <c r="PVD245" s="20"/>
+      <c r="PVE245" s="20"/>
+      <c r="PVF245" s="20"/>
+      <c r="PVG245" s="20"/>
+      <c r="PVH245" s="20"/>
+      <c r="PVI245" s="20"/>
+      <c r="PVJ245" s="20"/>
+      <c r="PVK245" s="20"/>
+      <c r="PVL245" s="20"/>
+      <c r="PVM245" s="20"/>
+      <c r="PVN245" s="20"/>
+      <c r="PVO245" s="20"/>
+      <c r="PVP245" s="20"/>
+      <c r="PVQ245" s="20"/>
+      <c r="PVR245" s="20"/>
+      <c r="PVS245" s="20"/>
+      <c r="PVT245" s="20"/>
+      <c r="PVU245" s="20"/>
+      <c r="PVV245" s="20"/>
+      <c r="PVW245" s="20"/>
+      <c r="PVX245" s="20"/>
+      <c r="PVY245" s="20"/>
+      <c r="PVZ245" s="20"/>
+      <c r="PWA245" s="20"/>
+      <c r="PWB245" s="20"/>
+      <c r="PWC245" s="20"/>
+      <c r="PWD245" s="20"/>
+      <c r="PWE245" s="20"/>
+      <c r="PWF245" s="20"/>
+      <c r="PWG245" s="20"/>
+      <c r="PWH245" s="20"/>
+      <c r="PWI245" s="20"/>
+      <c r="PWJ245" s="20"/>
+      <c r="PWK245" s="20"/>
+      <c r="PWL245" s="20"/>
+      <c r="PWM245" s="20"/>
+      <c r="PWN245" s="20"/>
+      <c r="PWO245" s="20"/>
+      <c r="PWP245" s="20"/>
+      <c r="PWQ245" s="20"/>
+      <c r="PWR245" s="20"/>
+      <c r="PWS245" s="20"/>
+      <c r="PWT245" s="20"/>
+      <c r="PWU245" s="20"/>
+      <c r="PWV245" s="20"/>
+      <c r="PWW245" s="20"/>
+      <c r="PWX245" s="20"/>
+      <c r="PWY245" s="20"/>
+      <c r="PWZ245" s="20"/>
+      <c r="PXA245" s="20"/>
+      <c r="PXB245" s="20"/>
+      <c r="PXC245" s="20"/>
+      <c r="PXD245" s="20"/>
+      <c r="PXE245" s="20"/>
+      <c r="PXF245" s="20"/>
+      <c r="PXG245" s="20"/>
+      <c r="PXH245" s="20"/>
+      <c r="PXI245" s="20"/>
+      <c r="PXJ245" s="20"/>
+      <c r="PXK245" s="20"/>
+      <c r="PXL245" s="20"/>
+      <c r="PXM245" s="20"/>
+      <c r="PXN245" s="20"/>
+      <c r="PXO245" s="20"/>
+      <c r="PXP245" s="20"/>
+      <c r="PXQ245" s="20"/>
+      <c r="PXR245" s="20"/>
+      <c r="PXS245" s="20"/>
+      <c r="PXT245" s="20"/>
+      <c r="PXU245" s="20"/>
+      <c r="PXV245" s="20"/>
+      <c r="PXW245" s="20"/>
+      <c r="PXX245" s="20"/>
+      <c r="PXY245" s="20"/>
+      <c r="PXZ245" s="20"/>
+      <c r="PYA245" s="20"/>
+      <c r="PYB245" s="20"/>
+      <c r="PYC245" s="20"/>
+      <c r="PYD245" s="20"/>
+      <c r="PYE245" s="20"/>
+      <c r="PYF245" s="20"/>
+      <c r="PYG245" s="20"/>
+      <c r="PYH245" s="20"/>
+      <c r="PYI245" s="20"/>
+      <c r="PYJ245" s="20"/>
+      <c r="PYK245" s="20"/>
+      <c r="PYL245" s="20"/>
+      <c r="PYM245" s="20"/>
+      <c r="PYN245" s="20"/>
+      <c r="PYO245" s="20"/>
+      <c r="PYP245" s="20"/>
+      <c r="PYQ245" s="20"/>
+      <c r="PYR245" s="20"/>
+      <c r="PYS245" s="20"/>
+      <c r="PYT245" s="20"/>
+      <c r="PYU245" s="20"/>
+      <c r="PYV245" s="20"/>
+      <c r="PYW245" s="20"/>
+      <c r="PYX245" s="20"/>
+      <c r="PYY245" s="20"/>
+      <c r="PYZ245" s="20"/>
+      <c r="PZA245" s="20"/>
+      <c r="PZB245" s="20"/>
+      <c r="PZC245" s="20"/>
+      <c r="PZD245" s="20"/>
+      <c r="PZE245" s="20"/>
+      <c r="PZF245" s="20"/>
+      <c r="PZG245" s="20"/>
+      <c r="PZH245" s="20"/>
+      <c r="PZI245" s="20"/>
+      <c r="PZJ245" s="20"/>
+      <c r="PZK245" s="20"/>
+      <c r="PZL245" s="20"/>
+      <c r="PZM245" s="20"/>
+      <c r="PZN245" s="20"/>
+      <c r="PZO245" s="20"/>
+      <c r="PZP245" s="20"/>
+      <c r="PZQ245" s="20"/>
+      <c r="PZR245" s="20"/>
+      <c r="PZS245" s="20"/>
+      <c r="PZT245" s="20"/>
+      <c r="PZU245" s="20"/>
+      <c r="PZV245" s="20"/>
+      <c r="PZW245" s="20"/>
+      <c r="PZX245" s="20"/>
+      <c r="PZY245" s="20"/>
+      <c r="PZZ245" s="20"/>
+      <c r="QAA245" s="20"/>
+      <c r="QAB245" s="20"/>
+      <c r="QAC245" s="20"/>
+      <c r="QAD245" s="20"/>
+      <c r="QAE245" s="20"/>
+      <c r="QAF245" s="20"/>
+      <c r="QAG245" s="20"/>
+      <c r="QAH245" s="20"/>
+      <c r="QAI245" s="20"/>
+      <c r="QAJ245" s="20"/>
+      <c r="QAK245" s="20"/>
+      <c r="QAL245" s="20"/>
+      <c r="QAM245" s="20"/>
+      <c r="QAN245" s="20"/>
+      <c r="QAO245" s="20"/>
+      <c r="QAP245" s="20"/>
+      <c r="QAQ245" s="20"/>
+      <c r="QAR245" s="20"/>
+      <c r="QAS245" s="20"/>
+      <c r="QAT245" s="20"/>
+      <c r="QAU245" s="20"/>
+      <c r="QAV245" s="20"/>
+      <c r="QAW245" s="20"/>
+      <c r="QAX245" s="20"/>
+      <c r="QAY245" s="20"/>
+      <c r="QAZ245" s="20"/>
+      <c r="QBA245" s="20"/>
+      <c r="QBB245" s="20"/>
+      <c r="QBC245" s="20"/>
+      <c r="QBD245" s="20"/>
+      <c r="QBE245" s="20"/>
+      <c r="QBF245" s="20"/>
+      <c r="QBG245" s="20"/>
+      <c r="QBH245" s="20"/>
+      <c r="QBI245" s="20"/>
+      <c r="QBJ245" s="20"/>
+      <c r="QBK245" s="20"/>
+      <c r="QBL245" s="20"/>
+      <c r="QBM245" s="20"/>
+      <c r="QBN245" s="20"/>
+      <c r="QBO245" s="20"/>
+      <c r="QBP245" s="20"/>
+      <c r="QBQ245" s="20"/>
+      <c r="QBR245" s="20"/>
+      <c r="QBS245" s="20"/>
+      <c r="QBT245" s="20"/>
+      <c r="QBU245" s="20"/>
+      <c r="QBV245" s="20"/>
+      <c r="QBW245" s="20"/>
+      <c r="QBX245" s="20"/>
+      <c r="QBY245" s="20"/>
+      <c r="QBZ245" s="20"/>
+      <c r="QCA245" s="20"/>
+      <c r="QCB245" s="20"/>
+      <c r="QCC245" s="20"/>
+      <c r="QCD245" s="20"/>
+      <c r="QCE245" s="20"/>
+      <c r="QCF245" s="20"/>
+      <c r="QCG245" s="20"/>
+      <c r="QCH245" s="20"/>
+      <c r="QCI245" s="20"/>
+      <c r="QCJ245" s="20"/>
+      <c r="QCK245" s="20"/>
+      <c r="QCL245" s="20"/>
+      <c r="QCM245" s="20"/>
+      <c r="QCN245" s="20"/>
+      <c r="QCO245" s="20"/>
+      <c r="QCP245" s="20"/>
+      <c r="QCQ245" s="20"/>
+      <c r="QCR245" s="20"/>
+      <c r="QCS245" s="20"/>
+      <c r="QCT245" s="20"/>
+      <c r="QCU245" s="20"/>
+      <c r="QCV245" s="20"/>
+      <c r="QCW245" s="20"/>
+      <c r="QCX245" s="20"/>
+      <c r="QCY245" s="20"/>
+      <c r="QCZ245" s="20"/>
+      <c r="QDA245" s="20"/>
+      <c r="QDB245" s="20"/>
+      <c r="QDC245" s="20"/>
+      <c r="QDD245" s="20"/>
+      <c r="QDE245" s="20"/>
+      <c r="QDF245" s="20"/>
+      <c r="QDG245" s="20"/>
+      <c r="QDH245" s="20"/>
+      <c r="QDI245" s="20"/>
+      <c r="QDJ245" s="20"/>
+      <c r="QDK245" s="20"/>
+      <c r="QDL245" s="20"/>
+      <c r="QDM245" s="20"/>
+      <c r="QDN245" s="20"/>
+      <c r="QDO245" s="20"/>
+      <c r="QDP245" s="20"/>
+      <c r="QDQ245" s="20"/>
+      <c r="QDR245" s="20"/>
+      <c r="QDS245" s="20"/>
+      <c r="QDT245" s="20"/>
+      <c r="QDU245" s="20"/>
+      <c r="QDV245" s="20"/>
+      <c r="QDW245" s="20"/>
+      <c r="QDX245" s="20"/>
+      <c r="QDY245" s="20"/>
+      <c r="QDZ245" s="20"/>
+      <c r="QEA245" s="20"/>
+      <c r="QEB245" s="20"/>
+      <c r="QEC245" s="20"/>
+      <c r="QED245" s="20"/>
+      <c r="QEE245" s="20"/>
+      <c r="QEF245" s="20"/>
+      <c r="QEG245" s="20"/>
+      <c r="QEH245" s="20"/>
+      <c r="QEI245" s="20"/>
+      <c r="QEJ245" s="20"/>
+      <c r="QEK245" s="20"/>
+      <c r="QEL245" s="20"/>
+      <c r="QEM245" s="20"/>
+      <c r="QEN245" s="20"/>
+      <c r="QEO245" s="20"/>
+      <c r="QEP245" s="20"/>
+      <c r="QEQ245" s="20"/>
+      <c r="QER245" s="20"/>
+      <c r="QES245" s="20"/>
+      <c r="QET245" s="20"/>
+      <c r="QEU245" s="20"/>
+      <c r="QEV245" s="20"/>
+      <c r="QEW245" s="20"/>
+      <c r="QEX245" s="20"/>
+      <c r="QEY245" s="20"/>
+      <c r="QEZ245" s="20"/>
+      <c r="QFA245" s="20"/>
+      <c r="QFB245" s="20"/>
+      <c r="QFC245" s="20"/>
+      <c r="QFD245" s="20"/>
+      <c r="QFE245" s="20"/>
+      <c r="QFF245" s="20"/>
+      <c r="QFG245" s="20"/>
+      <c r="QFH245" s="20"/>
+      <c r="QFI245" s="20"/>
+      <c r="QFJ245" s="20"/>
+      <c r="QFK245" s="20"/>
+      <c r="QFL245" s="20"/>
+      <c r="QFM245" s="20"/>
+      <c r="QFN245" s="20"/>
+      <c r="QFO245" s="20"/>
+      <c r="QFP245" s="20"/>
+      <c r="QFQ245" s="20"/>
+      <c r="QFR245" s="20"/>
+      <c r="QFS245" s="20"/>
+      <c r="QFT245" s="20"/>
+      <c r="QFU245" s="20"/>
+      <c r="QFV245" s="20"/>
+      <c r="QFW245" s="20"/>
+      <c r="QFX245" s="20"/>
+      <c r="QFY245" s="20"/>
+      <c r="QFZ245" s="20"/>
+      <c r="QGA245" s="20"/>
+      <c r="QGB245" s="20"/>
+      <c r="QGC245" s="20"/>
+      <c r="QGD245" s="20"/>
+      <c r="QGE245" s="20"/>
+      <c r="QGF245" s="20"/>
+      <c r="QGG245" s="20"/>
+      <c r="QGH245" s="20"/>
+      <c r="QGI245" s="20"/>
+      <c r="QGJ245" s="20"/>
+      <c r="QGK245" s="20"/>
+      <c r="QGL245" s="20"/>
+      <c r="QGM245" s="20"/>
+      <c r="QGN245" s="20"/>
+      <c r="QGO245" s="20"/>
+      <c r="QGP245" s="20"/>
+      <c r="QGQ245" s="20"/>
+      <c r="QGR245" s="20"/>
+      <c r="QGS245" s="20"/>
+      <c r="QGT245" s="20"/>
+      <c r="QGU245" s="20"/>
+      <c r="QGV245" s="20"/>
+      <c r="QGW245" s="20"/>
+      <c r="QGX245" s="20"/>
+      <c r="QGY245" s="20"/>
+      <c r="QGZ245" s="20"/>
+      <c r="QHA245" s="20"/>
+      <c r="QHB245" s="20"/>
+      <c r="QHC245" s="20"/>
+      <c r="QHD245" s="20"/>
+      <c r="QHE245" s="20"/>
+      <c r="QHF245" s="20"/>
+      <c r="QHG245" s="20"/>
+      <c r="QHH245" s="20"/>
+      <c r="QHI245" s="20"/>
+      <c r="QHJ245" s="20"/>
+      <c r="QHK245" s="20"/>
+      <c r="QHL245" s="20"/>
+      <c r="QHM245" s="20"/>
+      <c r="QHN245" s="20"/>
+      <c r="QHO245" s="20"/>
+      <c r="QHP245" s="20"/>
+      <c r="QHQ245" s="20"/>
+      <c r="QHR245" s="20"/>
+      <c r="QHS245" s="20"/>
+      <c r="QHT245" s="20"/>
+      <c r="QHU245" s="20"/>
+      <c r="QHV245" s="20"/>
+      <c r="QHW245" s="20"/>
+      <c r="QHX245" s="20"/>
+      <c r="QHY245" s="20"/>
+      <c r="QHZ245" s="20"/>
+      <c r="QIA245" s="20"/>
+      <c r="QIB245" s="20"/>
+      <c r="QIC245" s="20"/>
+      <c r="QID245" s="20"/>
+      <c r="QIE245" s="20"/>
+      <c r="QIF245" s="20"/>
+      <c r="QIG245" s="20"/>
+      <c r="QIH245" s="20"/>
+      <c r="QII245" s="20"/>
+      <c r="QIJ245" s="20"/>
+      <c r="QIK245" s="20"/>
+      <c r="QIL245" s="20"/>
+      <c r="QIM245" s="20"/>
+      <c r="QIN245" s="20"/>
+      <c r="QIO245" s="20"/>
+      <c r="QIP245" s="20"/>
+      <c r="QIQ245" s="20"/>
+      <c r="QIR245" s="20"/>
+      <c r="QIS245" s="20"/>
+      <c r="QIT245" s="20"/>
+      <c r="QIU245" s="20"/>
+      <c r="QIV245" s="20"/>
+      <c r="QIW245" s="20"/>
+      <c r="QIX245" s="20"/>
+      <c r="QIY245" s="20"/>
+      <c r="QIZ245" s="20"/>
+      <c r="QJA245" s="20"/>
+      <c r="QJB245" s="20"/>
+      <c r="QJC245" s="20"/>
+      <c r="QJD245" s="20"/>
+      <c r="QJE245" s="20"/>
+      <c r="QJF245" s="20"/>
+      <c r="QJG245" s="20"/>
+      <c r="QJH245" s="20"/>
+      <c r="QJI245" s="20"/>
+      <c r="QJJ245" s="20"/>
+      <c r="QJK245" s="20"/>
+      <c r="QJL245" s="20"/>
+      <c r="QJM245" s="20"/>
+      <c r="QJN245" s="20"/>
+      <c r="QJO245" s="20"/>
+      <c r="QJP245" s="20"/>
+      <c r="QJQ245" s="20"/>
+      <c r="QJR245" s="20"/>
+      <c r="QJS245" s="20"/>
+      <c r="QJT245" s="20"/>
+      <c r="QJU245" s="20"/>
+      <c r="QJV245" s="20"/>
+      <c r="QJW245" s="20"/>
+      <c r="QJX245" s="20"/>
+      <c r="QJY245" s="20"/>
+      <c r="QJZ245" s="20"/>
+      <c r="QKA245" s="20"/>
+      <c r="QKB245" s="20"/>
+      <c r="QKC245" s="20"/>
+      <c r="QKD245" s="20"/>
+      <c r="QKE245" s="20"/>
+      <c r="QKF245" s="20"/>
+      <c r="QKG245" s="20"/>
+      <c r="QKH245" s="20"/>
+      <c r="QKI245" s="20"/>
+      <c r="QKJ245" s="20"/>
+      <c r="QKK245" s="20"/>
+      <c r="QKL245" s="20"/>
+      <c r="QKM245" s="20"/>
+      <c r="QKN245" s="20"/>
+      <c r="QKO245" s="20"/>
+      <c r="QKP245" s="20"/>
+      <c r="QKQ245" s="20"/>
+      <c r="QKR245" s="20"/>
+      <c r="QKS245" s="20"/>
+      <c r="QKT245" s="20"/>
+      <c r="QKU245" s="20"/>
+      <c r="QKV245" s="20"/>
+      <c r="QKW245" s="20"/>
+      <c r="QKX245" s="20"/>
+      <c r="QKY245" s="20"/>
+      <c r="QKZ245" s="20"/>
+      <c r="QLA245" s="20"/>
+      <c r="QLB245" s="20"/>
+      <c r="QLC245" s="20"/>
+      <c r="QLD245" s="20"/>
+      <c r="QLE245" s="20"/>
+      <c r="QLF245" s="20"/>
+      <c r="QLG245" s="20"/>
+      <c r="QLH245" s="20"/>
+      <c r="QLI245" s="20"/>
+      <c r="QLJ245" s="20"/>
+      <c r="QLK245" s="20"/>
+      <c r="QLL245" s="20"/>
+      <c r="QLM245" s="20"/>
+      <c r="QLN245" s="20"/>
+      <c r="QLO245" s="20"/>
+      <c r="QLP245" s="20"/>
+      <c r="QLQ245" s="20"/>
+      <c r="QLR245" s="20"/>
+      <c r="QLS245" s="20"/>
+      <c r="QLT245" s="20"/>
+      <c r="QLU245" s="20"/>
+      <c r="QLV245" s="20"/>
+      <c r="QLW245" s="20"/>
+      <c r="QLX245" s="20"/>
+      <c r="QLY245" s="20"/>
+      <c r="QLZ245" s="20"/>
+      <c r="QMA245" s="20"/>
+      <c r="QMB245" s="20"/>
+      <c r="QMC245" s="20"/>
+      <c r="QMD245" s="20"/>
+      <c r="QME245" s="20"/>
+      <c r="QMF245" s="20"/>
+      <c r="QMG245" s="20"/>
+      <c r="QMH245" s="20"/>
+      <c r="QMI245" s="20"/>
+      <c r="QMJ245" s="20"/>
+      <c r="QMK245" s="20"/>
+      <c r="QML245" s="20"/>
+      <c r="QMM245" s="20"/>
+      <c r="QMN245" s="20"/>
+      <c r="QMO245" s="20"/>
+      <c r="QMP245" s="20"/>
+      <c r="QMQ245" s="20"/>
+      <c r="QMR245" s="20"/>
+      <c r="QMS245" s="20"/>
+      <c r="QMT245" s="20"/>
+      <c r="QMU245" s="20"/>
+      <c r="QMV245" s="20"/>
+      <c r="QMW245" s="20"/>
+      <c r="QMX245" s="20"/>
+      <c r="QMY245" s="20"/>
+      <c r="QMZ245" s="20"/>
+      <c r="QNA245" s="20"/>
+      <c r="QNB245" s="20"/>
+      <c r="QNC245" s="20"/>
+      <c r="QND245" s="20"/>
+      <c r="QNE245" s="20"/>
+      <c r="QNF245" s="20"/>
+      <c r="QNG245" s="20"/>
+      <c r="QNH245" s="20"/>
+      <c r="QNI245" s="20"/>
+      <c r="QNJ245" s="20"/>
+      <c r="QNK245" s="20"/>
+      <c r="QNL245" s="20"/>
+      <c r="QNM245" s="20"/>
+      <c r="QNN245" s="20"/>
+      <c r="QNO245" s="20"/>
+      <c r="QNP245" s="20"/>
+      <c r="QNQ245" s="20"/>
+      <c r="QNR245" s="20"/>
+      <c r="QNS245" s="20"/>
+      <c r="QNT245" s="20"/>
+      <c r="QNU245" s="20"/>
+      <c r="QNV245" s="20"/>
+      <c r="QNW245" s="20"/>
+      <c r="QNX245" s="20"/>
+      <c r="QNY245" s="20"/>
+      <c r="QNZ245" s="20"/>
+      <c r="QOA245" s="20"/>
+      <c r="QOB245" s="20"/>
+      <c r="QOC245" s="20"/>
+      <c r="QOD245" s="20"/>
+      <c r="QOE245" s="20"/>
+      <c r="QOF245" s="20"/>
+      <c r="QOG245" s="20"/>
+      <c r="QOH245" s="20"/>
+      <c r="QOI245" s="20"/>
+      <c r="QOJ245" s="20"/>
+      <c r="QOK245" s="20"/>
+      <c r="QOL245" s="20"/>
+      <c r="QOM245" s="20"/>
+      <c r="QON245" s="20"/>
+      <c r="QOO245" s="20"/>
+      <c r="QOP245" s="20"/>
+      <c r="QOQ245" s="20"/>
+      <c r="QOR245" s="20"/>
+      <c r="QOS245" s="20"/>
+      <c r="QOT245" s="20"/>
+      <c r="QOU245" s="20"/>
+      <c r="QOV245" s="20"/>
+      <c r="QOW245" s="20"/>
+      <c r="QOX245" s="20"/>
+      <c r="QOY245" s="20"/>
+      <c r="QOZ245" s="20"/>
+      <c r="QPA245" s="20"/>
+      <c r="QPB245" s="20"/>
+      <c r="QPC245" s="20"/>
+      <c r="QPD245" s="20"/>
+      <c r="QPE245" s="20"/>
+      <c r="QPF245" s="20"/>
+      <c r="QPG245" s="20"/>
+      <c r="QPH245" s="20"/>
+      <c r="QPI245" s="20"/>
+      <c r="QPJ245" s="20"/>
+      <c r="QPK245" s="20"/>
+      <c r="QPL245" s="20"/>
+      <c r="QPM245" s="20"/>
+      <c r="QPN245" s="20"/>
+      <c r="QPO245" s="20"/>
+      <c r="QPP245" s="20"/>
+      <c r="QPQ245" s="20"/>
+      <c r="QPR245" s="20"/>
+      <c r="QPS245" s="20"/>
+      <c r="QPT245" s="20"/>
+      <c r="QPU245" s="20"/>
+      <c r="QPV245" s="20"/>
+      <c r="QPW245" s="20"/>
+      <c r="QPX245" s="20"/>
+      <c r="QPY245" s="20"/>
+      <c r="QPZ245" s="20"/>
+      <c r="QQA245" s="20"/>
+      <c r="QQB245" s="20"/>
+      <c r="QQC245" s="20"/>
+      <c r="QQD245" s="20"/>
+      <c r="QQE245" s="20"/>
+      <c r="QQF245" s="20"/>
+      <c r="QQG245" s="20"/>
+      <c r="QQH245" s="20"/>
+      <c r="QQI245" s="20"/>
+      <c r="QQJ245" s="20"/>
+      <c r="QQK245" s="20"/>
+      <c r="QQL245" s="20"/>
+      <c r="QQM245" s="20"/>
+      <c r="QQN245" s="20"/>
+      <c r="QQO245" s="20"/>
+      <c r="QQP245" s="20"/>
+      <c r="QQQ245" s="20"/>
+      <c r="QQR245" s="20"/>
+      <c r="QQS245" s="20"/>
+      <c r="QQT245" s="20"/>
+      <c r="QQU245" s="20"/>
+      <c r="QQV245" s="20"/>
+      <c r="QQW245" s="20"/>
+      <c r="QQX245" s="20"/>
+      <c r="QQY245" s="20"/>
+      <c r="QQZ245" s="20"/>
+      <c r="QRA245" s="20"/>
+      <c r="QRB245" s="20"/>
+      <c r="QRC245" s="20"/>
+      <c r="QRD245" s="20"/>
+      <c r="QRE245" s="20"/>
+      <c r="QRF245" s="20"/>
+      <c r="QRG245" s="20"/>
+      <c r="QRH245" s="20"/>
+      <c r="QRI245" s="20"/>
+      <c r="QRJ245" s="20"/>
+      <c r="QRK245" s="20"/>
+      <c r="QRL245" s="20"/>
+      <c r="QRM245" s="20"/>
+      <c r="QRN245" s="20"/>
+      <c r="QRO245" s="20"/>
+      <c r="QRP245" s="20"/>
+      <c r="QRQ245" s="20"/>
+      <c r="QRR245" s="20"/>
+      <c r="QRS245" s="20"/>
+      <c r="QRT245" s="20"/>
+      <c r="QRU245" s="20"/>
+      <c r="QRV245" s="20"/>
+      <c r="QRW245" s="20"/>
+      <c r="QRX245" s="20"/>
+      <c r="QRY245" s="20"/>
+      <c r="QRZ245" s="20"/>
+      <c r="QSA245" s="20"/>
+      <c r="QSB245" s="20"/>
+      <c r="QSC245" s="20"/>
+      <c r="QSD245" s="20"/>
+      <c r="QSE245" s="20"/>
+      <c r="QSF245" s="20"/>
+      <c r="QSG245" s="20"/>
+      <c r="QSH245" s="20"/>
+      <c r="QSI245" s="20"/>
+      <c r="QSJ245" s="20"/>
+      <c r="QSK245" s="20"/>
+      <c r="QSL245" s="20"/>
+      <c r="QSM245" s="20"/>
+      <c r="QSN245" s="20"/>
+      <c r="QSO245" s="20"/>
+      <c r="QSP245" s="20"/>
+      <c r="QSQ245" s="20"/>
+      <c r="QSR245" s="20"/>
+      <c r="QSS245" s="20"/>
+      <c r="QST245" s="20"/>
+      <c r="QSU245" s="20"/>
+      <c r="QSV245" s="20"/>
+      <c r="QSW245" s="20"/>
+      <c r="QSX245" s="20"/>
+      <c r="QSY245" s="20"/>
+      <c r="QSZ245" s="20"/>
+      <c r="QTA245" s="20"/>
+      <c r="QTB245" s="20"/>
+      <c r="QTC245" s="20"/>
+      <c r="QTD245" s="20"/>
+      <c r="QTE245" s="20"/>
+      <c r="QTF245" s="20"/>
+      <c r="QTG245" s="20"/>
+      <c r="QTH245" s="20"/>
+      <c r="QTI245" s="20"/>
+      <c r="QTJ245" s="20"/>
+      <c r="QTK245" s="20"/>
+      <c r="QTL245" s="20"/>
+      <c r="QTM245" s="20"/>
+      <c r="QTN245" s="20"/>
+      <c r="QTO245" s="20"/>
+      <c r="QTP245" s="20"/>
+      <c r="QTQ245" s="20"/>
+      <c r="QTR245" s="20"/>
+      <c r="QTS245" s="20"/>
+      <c r="QTT245" s="20"/>
+      <c r="QTU245" s="20"/>
+      <c r="QTV245" s="20"/>
+      <c r="QTW245" s="20"/>
+      <c r="QTX245" s="20"/>
+      <c r="QTY245" s="20"/>
+      <c r="QTZ245" s="20"/>
+      <c r="QUA245" s="20"/>
+      <c r="QUB245" s="20"/>
+      <c r="QUC245" s="20"/>
+      <c r="QUD245" s="20"/>
+      <c r="QUE245" s="20"/>
+      <c r="QUF245" s="20"/>
+      <c r="QUG245" s="20"/>
+      <c r="QUH245" s="20"/>
+      <c r="QUI245" s="20"/>
+      <c r="QUJ245" s="20"/>
+      <c r="QUK245" s="20"/>
+      <c r="QUL245" s="20"/>
+      <c r="QUM245" s="20"/>
+      <c r="QUN245" s="20"/>
+      <c r="QUO245" s="20"/>
+      <c r="QUP245" s="20"/>
+      <c r="QUQ245" s="20"/>
+      <c r="QUR245" s="20"/>
+      <c r="QUS245" s="20"/>
+      <c r="QUT245" s="20"/>
+      <c r="QUU245" s="20"/>
+      <c r="QUV245" s="20"/>
+      <c r="QUW245" s="20"/>
+      <c r="QUX245" s="20"/>
+      <c r="QUY245" s="20"/>
+      <c r="QUZ245" s="20"/>
+      <c r="QVA245" s="20"/>
+      <c r="QVB245" s="20"/>
+      <c r="QVC245" s="20"/>
+      <c r="QVD245" s="20"/>
+      <c r="QVE245" s="20"/>
+      <c r="QVF245" s="20"/>
+      <c r="QVG245" s="20"/>
+      <c r="QVH245" s="20"/>
+      <c r="QVI245" s="20"/>
+      <c r="QVJ245" s="20"/>
+      <c r="QVK245" s="20"/>
+      <c r="QVL245" s="20"/>
+      <c r="QVM245" s="20"/>
+      <c r="QVN245" s="20"/>
+      <c r="QVO245" s="20"/>
+      <c r="QVP245" s="20"/>
+      <c r="QVQ245" s="20"/>
+      <c r="QVR245" s="20"/>
+      <c r="QVS245" s="20"/>
+      <c r="QVT245" s="20"/>
+      <c r="QVU245" s="20"/>
+      <c r="QVV245" s="20"/>
+      <c r="QVW245" s="20"/>
+      <c r="QVX245" s="20"/>
+      <c r="QVY245" s="20"/>
+      <c r="QVZ245" s="20"/>
+      <c r="QWA245" s="20"/>
+      <c r="QWB245" s="20"/>
+      <c r="QWC245" s="20"/>
+      <c r="QWD245" s="20"/>
+      <c r="QWE245" s="20"/>
+      <c r="QWF245" s="20"/>
+      <c r="QWG245" s="20"/>
+      <c r="QWH245" s="20"/>
+      <c r="QWI245" s="20"/>
+      <c r="QWJ245" s="20"/>
+      <c r="QWK245" s="20"/>
+      <c r="QWL245" s="20"/>
+      <c r="QWM245" s="20"/>
+      <c r="QWN245" s="20"/>
+      <c r="QWO245" s="20"/>
+      <c r="QWP245" s="20"/>
+      <c r="QWQ245" s="20"/>
+      <c r="QWR245" s="20"/>
+      <c r="QWS245" s="20"/>
+      <c r="QWT245" s="20"/>
+      <c r="QWU245" s="20"/>
+      <c r="QWV245" s="20"/>
+      <c r="QWW245" s="20"/>
+      <c r="QWX245" s="20"/>
+      <c r="QWY245" s="20"/>
+      <c r="QWZ245" s="20"/>
+      <c r="QXA245" s="20"/>
+      <c r="QXB245" s="20"/>
+      <c r="QXC245" s="20"/>
+      <c r="QXD245" s="20"/>
+      <c r="QXE245" s="20"/>
+      <c r="QXF245" s="20"/>
+      <c r="QXG245" s="20"/>
+      <c r="QXH245" s="20"/>
+      <c r="QXI245" s="20"/>
+      <c r="QXJ245" s="20"/>
+      <c r="QXK245" s="20"/>
+      <c r="QXL245" s="20"/>
+      <c r="QXM245" s="20"/>
+      <c r="QXN245" s="20"/>
+      <c r="QXO245" s="20"/>
+      <c r="QXP245" s="20"/>
+      <c r="QXQ245" s="20"/>
+      <c r="QXR245" s="20"/>
+      <c r="QXS245" s="20"/>
+      <c r="QXT245" s="20"/>
+      <c r="QXU245" s="20"/>
+      <c r="QXV245" s="20"/>
+      <c r="QXW245" s="20"/>
+      <c r="QXX245" s="20"/>
+      <c r="QXY245" s="20"/>
+      <c r="QXZ245" s="20"/>
+      <c r="QYA245" s="20"/>
+      <c r="QYB245" s="20"/>
+      <c r="QYC245" s="20"/>
+      <c r="QYD245" s="20"/>
+      <c r="QYE245" s="20"/>
+      <c r="QYF245" s="20"/>
+      <c r="QYG245" s="20"/>
+      <c r="QYH245" s="20"/>
+      <c r="QYI245" s="20"/>
+      <c r="QYJ245" s="20"/>
+      <c r="QYK245" s="20"/>
+      <c r="QYL245" s="20"/>
+      <c r="QYM245" s="20"/>
+      <c r="QYN245" s="20"/>
+      <c r="QYO245" s="20"/>
+      <c r="QYP245" s="20"/>
+      <c r="QYQ245" s="20"/>
+      <c r="QYR245" s="20"/>
+      <c r="QYS245" s="20"/>
+      <c r="QYT245" s="20"/>
+      <c r="QYU245" s="20"/>
+      <c r="QYV245" s="20"/>
+      <c r="QYW245" s="20"/>
+      <c r="QYX245" s="20"/>
+      <c r="QYY245" s="20"/>
+      <c r="QYZ245" s="20"/>
+      <c r="QZA245" s="20"/>
+      <c r="QZB245" s="20"/>
+      <c r="QZC245" s="20"/>
+      <c r="QZD245" s="20"/>
+      <c r="QZE245" s="20"/>
+      <c r="QZF245" s="20"/>
+      <c r="QZG245" s="20"/>
+      <c r="QZH245" s="20"/>
+      <c r="QZI245" s="20"/>
+      <c r="QZJ245" s="20"/>
+      <c r="QZK245" s="20"/>
+      <c r="QZL245" s="20"/>
+      <c r="QZM245" s="20"/>
+      <c r="QZN245" s="20"/>
+      <c r="QZO245" s="20"/>
+      <c r="QZP245" s="20"/>
+      <c r="QZQ245" s="20"/>
+      <c r="QZR245" s="20"/>
+      <c r="QZS245" s="20"/>
+      <c r="QZT245" s="20"/>
+      <c r="QZU245" s="20"/>
+      <c r="QZV245" s="20"/>
+      <c r="QZW245" s="20"/>
+      <c r="QZX245" s="20"/>
+      <c r="QZY245" s="20"/>
+      <c r="QZZ245" s="20"/>
+      <c r="RAA245" s="20"/>
+      <c r="RAB245" s="20"/>
+      <c r="RAC245" s="20"/>
+      <c r="RAD245" s="20"/>
+      <c r="RAE245" s="20"/>
+      <c r="RAF245" s="20"/>
+      <c r="RAG245" s="20"/>
+      <c r="RAH245" s="20"/>
+      <c r="RAI245" s="20"/>
+      <c r="RAJ245" s="20"/>
+      <c r="RAK245" s="20"/>
+      <c r="RAL245" s="20"/>
+      <c r="RAM245" s="20"/>
+      <c r="RAN245" s="20"/>
+      <c r="RAO245" s="20"/>
+      <c r="RAP245" s="20"/>
+      <c r="RAQ245" s="20"/>
+      <c r="RAR245" s="20"/>
+      <c r="RAS245" s="20"/>
+      <c r="RAT245" s="20"/>
+      <c r="RAU245" s="20"/>
+      <c r="RAV245" s="20"/>
+      <c r="RAW245" s="20"/>
+      <c r="RAX245" s="20"/>
+      <c r="RAY245" s="20"/>
+      <c r="RAZ245" s="20"/>
+      <c r="RBA245" s="20"/>
+      <c r="RBB245" s="20"/>
+      <c r="RBC245" s="20"/>
+      <c r="RBD245" s="20"/>
+      <c r="RBE245" s="20"/>
+      <c r="RBF245" s="20"/>
+      <c r="RBG245" s="20"/>
+      <c r="RBH245" s="20"/>
+      <c r="RBI245" s="20"/>
+      <c r="RBJ245" s="20"/>
+      <c r="RBK245" s="20"/>
+      <c r="RBL245" s="20"/>
+      <c r="RBM245" s="20"/>
+      <c r="RBN245" s="20"/>
+      <c r="RBO245" s="20"/>
+      <c r="RBP245" s="20"/>
+      <c r="RBQ245" s="20"/>
+      <c r="RBR245" s="20"/>
+      <c r="RBS245" s="20"/>
+      <c r="RBT245" s="20"/>
+      <c r="RBU245" s="20"/>
+      <c r="RBV245" s="20"/>
+      <c r="RBW245" s="20"/>
+      <c r="RBX245" s="20"/>
+      <c r="RBY245" s="20"/>
+      <c r="RBZ245" s="20"/>
+      <c r="RCA245" s="20"/>
+      <c r="RCB245" s="20"/>
+      <c r="RCC245" s="20"/>
+      <c r="RCD245" s="20"/>
+      <c r="RCE245" s="20"/>
+      <c r="RCF245" s="20"/>
+      <c r="RCG245" s="20"/>
+      <c r="RCH245" s="20"/>
+      <c r="RCI245" s="20"/>
+      <c r="RCJ245" s="20"/>
+      <c r="RCK245" s="20"/>
+      <c r="RCL245" s="20"/>
+      <c r="RCM245" s="20"/>
+      <c r="RCN245" s="20"/>
+      <c r="RCO245" s="20"/>
+      <c r="RCP245" s="20"/>
+      <c r="RCQ245" s="20"/>
+      <c r="RCR245" s="20"/>
+      <c r="RCS245" s="20"/>
+      <c r="RCT245" s="20"/>
+      <c r="RCU245" s="20"/>
+      <c r="RCV245" s="20"/>
+      <c r="RCW245" s="20"/>
+      <c r="RCX245" s="20"/>
+      <c r="RCY245" s="20"/>
+      <c r="RCZ245" s="20"/>
+      <c r="RDA245" s="20"/>
+      <c r="RDB245" s="20"/>
+      <c r="RDC245" s="20"/>
+      <c r="RDD245" s="20"/>
+      <c r="RDE245" s="20"/>
+      <c r="RDF245" s="20"/>
+      <c r="RDG245" s="20"/>
+      <c r="RDH245" s="20"/>
+      <c r="RDI245" s="20"/>
+      <c r="RDJ245" s="20"/>
+      <c r="RDK245" s="20"/>
+      <c r="RDL245" s="20"/>
+      <c r="RDM245" s="20"/>
+      <c r="RDN245" s="20"/>
+      <c r="RDO245" s="20"/>
+      <c r="RDP245" s="20"/>
+      <c r="RDQ245" s="20"/>
+      <c r="RDR245" s="20"/>
+      <c r="RDS245" s="20"/>
+      <c r="RDT245" s="20"/>
+      <c r="RDU245" s="20"/>
+      <c r="RDV245" s="20"/>
+      <c r="RDW245" s="20"/>
+      <c r="RDX245" s="20"/>
+      <c r="RDY245" s="20"/>
+      <c r="RDZ245" s="20"/>
+      <c r="REA245" s="20"/>
+      <c r="REB245" s="20"/>
+      <c r="REC245" s="20"/>
+      <c r="RED245" s="20"/>
+      <c r="REE245" s="20"/>
+      <c r="REF245" s="20"/>
+      <c r="REG245" s="20"/>
+      <c r="REH245" s="20"/>
+      <c r="REI245" s="20"/>
+      <c r="REJ245" s="20"/>
+      <c r="REK245" s="20"/>
+      <c r="REL245" s="20"/>
+      <c r="REM245" s="20"/>
+      <c r="REN245" s="20"/>
+      <c r="REO245" s="20"/>
+      <c r="REP245" s="20"/>
+      <c r="REQ245" s="20"/>
+      <c r="RER245" s="20"/>
+      <c r="RES245" s="20"/>
+      <c r="RET245" s="20"/>
+      <c r="REU245" s="20"/>
+      <c r="REV245" s="20"/>
+      <c r="REW245" s="20"/>
+      <c r="REX245" s="20"/>
+      <c r="REY245" s="20"/>
+      <c r="REZ245" s="20"/>
+      <c r="RFA245" s="20"/>
+      <c r="RFB245" s="20"/>
+      <c r="RFC245" s="20"/>
+      <c r="RFD245" s="20"/>
+      <c r="RFE245" s="20"/>
+      <c r="RFF245" s="20"/>
+      <c r="RFG245" s="20"/>
+      <c r="RFH245" s="20"/>
+      <c r="RFI245" s="20"/>
+      <c r="RFJ245" s="20"/>
+      <c r="RFK245" s="20"/>
+      <c r="RFL245" s="20"/>
+      <c r="RFM245" s="20"/>
+      <c r="RFN245" s="20"/>
+      <c r="RFO245" s="20"/>
+      <c r="RFP245" s="20"/>
+      <c r="RFQ245" s="20"/>
+      <c r="RFR245" s="20"/>
+      <c r="RFS245" s="20"/>
+      <c r="RFT245" s="20"/>
+      <c r="RFU245" s="20"/>
+      <c r="RFV245" s="20"/>
+      <c r="RFW245" s="20"/>
+      <c r="RFX245" s="20"/>
+      <c r="RFY245" s="20"/>
+      <c r="RFZ245" s="20"/>
+      <c r="RGA245" s="20"/>
+      <c r="RGB245" s="20"/>
+      <c r="RGC245" s="20"/>
+      <c r="RGD245" s="20"/>
+      <c r="RGE245" s="20"/>
+      <c r="RGF245" s="20"/>
+      <c r="RGG245" s="20"/>
+      <c r="RGH245" s="20"/>
+      <c r="RGI245" s="20"/>
+      <c r="RGJ245" s="20"/>
+      <c r="RGK245" s="20"/>
+      <c r="RGL245" s="20"/>
+      <c r="RGM245" s="20"/>
+      <c r="RGN245" s="20"/>
+      <c r="RGO245" s="20"/>
+      <c r="RGP245" s="20"/>
+      <c r="RGQ245" s="20"/>
+      <c r="RGR245" s="20"/>
+      <c r="RGS245" s="20"/>
+      <c r="RGT245" s="20"/>
+      <c r="RGU245" s="20"/>
+      <c r="RGV245" s="20"/>
+      <c r="RGW245" s="20"/>
+      <c r="RGX245" s="20"/>
+      <c r="RGY245" s="20"/>
+      <c r="RGZ245" s="20"/>
+      <c r="RHA245" s="20"/>
+      <c r="RHB245" s="20"/>
+      <c r="RHC245" s="20"/>
+      <c r="RHD245" s="20"/>
+      <c r="RHE245" s="20"/>
+      <c r="RHF245" s="20"/>
+      <c r="RHG245" s="20"/>
+      <c r="RHH245" s="20"/>
+      <c r="RHI245" s="20"/>
+      <c r="RHJ245" s="20"/>
+      <c r="RHK245" s="20"/>
+      <c r="RHL245" s="20"/>
+      <c r="RHM245" s="20"/>
+      <c r="RHN245" s="20"/>
+      <c r="RHO245" s="20"/>
+      <c r="RHP245" s="20"/>
+      <c r="RHQ245" s="20"/>
+      <c r="RHR245" s="20"/>
+      <c r="RHS245" s="20"/>
+      <c r="RHT245" s="20"/>
+      <c r="RHU245" s="20"/>
+      <c r="RHV245" s="20"/>
+      <c r="RHW245" s="20"/>
+      <c r="RHX245" s="20"/>
+      <c r="RHY245" s="20"/>
+      <c r="RHZ245" s="20"/>
+      <c r="RIA245" s="20"/>
+      <c r="RIB245" s="20"/>
+      <c r="RIC245" s="20"/>
+      <c r="RID245" s="20"/>
+      <c r="RIE245" s="20"/>
+      <c r="RIF245" s="20"/>
+      <c r="RIG245" s="20"/>
+      <c r="RIH245" s="20"/>
+      <c r="RII245" s="20"/>
+      <c r="RIJ245" s="20"/>
+      <c r="RIK245" s="20"/>
+      <c r="RIL245" s="20"/>
+      <c r="RIM245" s="20"/>
+      <c r="RIN245" s="20"/>
+      <c r="RIO245" s="20"/>
+      <c r="RIP245" s="20"/>
+      <c r="RIQ245" s="20"/>
+      <c r="RIR245" s="20"/>
+      <c r="RIS245" s="20"/>
+      <c r="RIT245" s="20"/>
+      <c r="RIU245" s="20"/>
+      <c r="RIV245" s="20"/>
+      <c r="RIW245" s="20"/>
+      <c r="RIX245" s="20"/>
+      <c r="RIY245" s="20"/>
+      <c r="RIZ245" s="20"/>
+      <c r="RJA245" s="20"/>
+      <c r="RJB245" s="20"/>
+      <c r="RJC245" s="20"/>
+      <c r="RJD245" s="20"/>
+      <c r="RJE245" s="20"/>
+      <c r="RJF245" s="20"/>
+      <c r="RJG245" s="20"/>
+      <c r="RJH245" s="20"/>
+      <c r="RJI245" s="20"/>
+      <c r="RJJ245" s="20"/>
+      <c r="RJK245" s="20"/>
+      <c r="RJL245" s="20"/>
+      <c r="RJM245" s="20"/>
+      <c r="RJN245" s="20"/>
+      <c r="RJO245" s="20"/>
+      <c r="RJP245" s="20"/>
+      <c r="RJQ245" s="20"/>
+      <c r="RJR245" s="20"/>
+      <c r="RJS245" s="20"/>
+      <c r="RJT245" s="20"/>
+      <c r="RJU245" s="20"/>
+      <c r="RJV245" s="20"/>
+      <c r="RJW245" s="20"/>
+      <c r="RJX245" s="20"/>
+      <c r="RJY245" s="20"/>
+      <c r="RJZ245" s="20"/>
+      <c r="RKA245" s="20"/>
+      <c r="RKB245" s="20"/>
+      <c r="RKC245" s="20"/>
+      <c r="RKD245" s="20"/>
+      <c r="RKE245" s="20"/>
+      <c r="RKF245" s="20"/>
+      <c r="RKG245" s="20"/>
+      <c r="RKH245" s="20"/>
+      <c r="RKI245" s="20"/>
+      <c r="RKJ245" s="20"/>
+      <c r="RKK245" s="20"/>
+      <c r="RKL245" s="20"/>
+      <c r="RKM245" s="20"/>
+      <c r="RKN245" s="20"/>
+      <c r="RKO245" s="20"/>
+      <c r="RKP245" s="20"/>
+      <c r="RKQ245" s="20"/>
+      <c r="RKR245" s="20"/>
+      <c r="RKS245" s="20"/>
+      <c r="RKT245" s="20"/>
+      <c r="RKU245" s="20"/>
+      <c r="RKV245" s="20"/>
+      <c r="RKW245" s="20"/>
+      <c r="RKX245" s="20"/>
+      <c r="RKY245" s="20"/>
+      <c r="RKZ245" s="20"/>
+      <c r="RLA245" s="20"/>
+      <c r="RLB245" s="20"/>
+      <c r="RLC245" s="20"/>
+      <c r="RLD245" s="20"/>
+      <c r="RLE245" s="20"/>
+      <c r="RLF245" s="20"/>
+      <c r="RLG245" s="20"/>
+      <c r="RLH245" s="20"/>
+      <c r="RLI245" s="20"/>
+      <c r="RLJ245" s="20"/>
+      <c r="RLK245" s="20"/>
+      <c r="RLL245" s="20"/>
+      <c r="RLM245" s="20"/>
+      <c r="RLN245" s="20"/>
+      <c r="RLO245" s="20"/>
+      <c r="RLP245" s="20"/>
+      <c r="RLQ245" s="20"/>
+      <c r="RLR245" s="20"/>
+      <c r="RLS245" s="20"/>
+      <c r="RLT245" s="20"/>
+      <c r="RLU245" s="20"/>
+      <c r="RLV245" s="20"/>
+      <c r="RLW245" s="20"/>
+      <c r="RLX245" s="20"/>
+      <c r="RLY245" s="20"/>
+      <c r="RLZ245" s="20"/>
+      <c r="RMA245" s="20"/>
+      <c r="RMB245" s="20"/>
+      <c r="RMC245" s="20"/>
+      <c r="RMD245" s="20"/>
+      <c r="RME245" s="20"/>
+      <c r="RMF245" s="20"/>
+      <c r="RMG245" s="20"/>
+      <c r="RMH245" s="20"/>
+      <c r="RMI245" s="20"/>
+      <c r="RMJ245" s="20"/>
+      <c r="RMK245" s="20"/>
+      <c r="RML245" s="20"/>
+      <c r="RMM245" s="20"/>
+      <c r="RMN245" s="20"/>
+      <c r="RMO245" s="20"/>
+      <c r="RMP245" s="20"/>
+      <c r="RMQ245" s="20"/>
+      <c r="RMR245" s="20"/>
+      <c r="RMS245" s="20"/>
+      <c r="RMT245" s="20"/>
+      <c r="RMU245" s="20"/>
+      <c r="RMV245" s="20"/>
+      <c r="RMW245" s="20"/>
+      <c r="RMX245" s="20"/>
+      <c r="RMY245" s="20"/>
+      <c r="RMZ245" s="20"/>
+      <c r="RNA245" s="20"/>
+      <c r="RNB245" s="20"/>
+      <c r="RNC245" s="20"/>
+      <c r="RND245" s="20"/>
+      <c r="RNE245" s="20"/>
+      <c r="RNF245" s="20"/>
+      <c r="RNG245" s="20"/>
+      <c r="RNH245" s="20"/>
+      <c r="RNI245" s="20"/>
+      <c r="RNJ245" s="20"/>
+      <c r="RNK245" s="20"/>
+      <c r="RNL245" s="20"/>
+      <c r="RNM245" s="20"/>
+      <c r="RNN245" s="20"/>
+      <c r="RNO245" s="20"/>
+      <c r="RNP245" s="20"/>
+      <c r="RNQ245" s="20"/>
+      <c r="RNR245" s="20"/>
+      <c r="RNS245" s="20"/>
+      <c r="RNT245" s="20"/>
+      <c r="RNU245" s="20"/>
+      <c r="RNV245" s="20"/>
+      <c r="RNW245" s="20"/>
+      <c r="RNX245" s="20"/>
+      <c r="RNY245" s="20"/>
+      <c r="RNZ245" s="20"/>
+      <c r="ROA245" s="20"/>
+      <c r="ROB245" s="20"/>
+      <c r="ROC245" s="20"/>
+      <c r="ROD245" s="20"/>
+      <c r="ROE245" s="20"/>
+      <c r="ROF245" s="20"/>
+      <c r="ROG245" s="20"/>
+      <c r="ROH245" s="20"/>
+      <c r="ROI245" s="20"/>
+      <c r="ROJ245" s="20"/>
+      <c r="ROK245" s="20"/>
+      <c r="ROL245" s="20"/>
+      <c r="ROM245" s="20"/>
+      <c r="RON245" s="20"/>
+      <c r="ROO245" s="20"/>
+      <c r="ROP245" s="20"/>
+      <c r="ROQ245" s="20"/>
+      <c r="ROR245" s="20"/>
+      <c r="ROS245" s="20"/>
+      <c r="ROT245" s="20"/>
+      <c r="ROU245" s="20"/>
+      <c r="ROV245" s="20"/>
+      <c r="ROW245" s="20"/>
+      <c r="ROX245" s="20"/>
+      <c r="ROY245" s="20"/>
+      <c r="ROZ245" s="20"/>
+      <c r="RPA245" s="20"/>
+      <c r="RPB245" s="20"/>
+      <c r="RPC245" s="20"/>
+      <c r="RPD245" s="20"/>
+      <c r="RPE245" s="20"/>
+      <c r="RPF245" s="20"/>
+      <c r="RPG245" s="20"/>
+      <c r="RPH245" s="20"/>
+      <c r="RPI245" s="20"/>
+      <c r="RPJ245" s="20"/>
+      <c r="RPK245" s="20"/>
+      <c r="RPL245" s="20"/>
+      <c r="RPM245" s="20"/>
+      <c r="RPN245" s="20"/>
+      <c r="RPO245" s="20"/>
+      <c r="RPP245" s="20"/>
+      <c r="RPQ245" s="20"/>
+      <c r="RPR245" s="20"/>
+      <c r="RPS245" s="20"/>
+      <c r="RPT245" s="20"/>
+      <c r="RPU245" s="20"/>
+      <c r="RPV245" s="20"/>
+      <c r="RPW245" s="20"/>
+      <c r="RPX245" s="20"/>
+      <c r="RPY245" s="20"/>
+      <c r="RPZ245" s="20"/>
+      <c r="RQA245" s="20"/>
+      <c r="RQB245" s="20"/>
+      <c r="RQC245" s="20"/>
+      <c r="RQD245" s="20"/>
+      <c r="RQE245" s="20"/>
+      <c r="RQF245" s="20"/>
+      <c r="RQG245" s="20"/>
+      <c r="RQH245" s="20"/>
+      <c r="RQI245" s="20"/>
+      <c r="RQJ245" s="20"/>
+      <c r="RQK245" s="20"/>
+      <c r="RQL245" s="20"/>
+      <c r="RQM245" s="20"/>
+      <c r="RQN245" s="20"/>
+      <c r="RQO245" s="20"/>
+      <c r="RQP245" s="20"/>
+      <c r="RQQ245" s="20"/>
+      <c r="RQR245" s="20"/>
+      <c r="RQS245" s="20"/>
+      <c r="RQT245" s="20"/>
+      <c r="RQU245" s="20"/>
+      <c r="RQV245" s="20"/>
+      <c r="RQW245" s="20"/>
+      <c r="RQX245" s="20"/>
+      <c r="RQY245" s="20"/>
+      <c r="RQZ245" s="20"/>
+      <c r="RRA245" s="20"/>
+      <c r="RRB245" s="20"/>
+      <c r="RRC245" s="20"/>
+      <c r="RRD245" s="20"/>
+      <c r="RRE245" s="20"/>
+      <c r="RRF245" s="20"/>
+      <c r="RRG245" s="20"/>
+      <c r="RRH245" s="20"/>
+      <c r="RRI245" s="20"/>
+      <c r="RRJ245" s="20"/>
+      <c r="RRK245" s="20"/>
+      <c r="RRL245" s="20"/>
+      <c r="RRM245" s="20"/>
+      <c r="RRN245" s="20"/>
+      <c r="RRO245" s="20"/>
+      <c r="RRP245" s="20"/>
+      <c r="RRQ245" s="20"/>
+      <c r="RRR245" s="20"/>
+      <c r="RRS245" s="20"/>
+      <c r="RRT245" s="20"/>
+      <c r="RRU245" s="20"/>
+      <c r="RRV245" s="20"/>
+      <c r="RRW245" s="20"/>
+      <c r="RRX245" s="20"/>
+      <c r="RRY245" s="20"/>
+      <c r="RRZ245" s="20"/>
+      <c r="RSA245" s="20"/>
+      <c r="RSB245" s="20"/>
+      <c r="RSC245" s="20"/>
+      <c r="RSD245" s="20"/>
+      <c r="RSE245" s="20"/>
+      <c r="RSF245" s="20"/>
+      <c r="RSG245" s="20"/>
+      <c r="RSH245" s="20"/>
+      <c r="RSI245" s="20"/>
+      <c r="RSJ245" s="20"/>
+      <c r="RSK245" s="20"/>
+      <c r="RSL245" s="20"/>
+      <c r="RSM245" s="20"/>
+      <c r="RSN245" s="20"/>
+      <c r="RSO245" s="20"/>
+      <c r="RSP245" s="20"/>
+      <c r="RSQ245" s="20"/>
+      <c r="RSR245" s="20"/>
+      <c r="RSS245" s="20"/>
+      <c r="RST245" s="20"/>
+      <c r="RSU245" s="20"/>
+      <c r="RSV245" s="20"/>
+      <c r="RSW245" s="20"/>
+      <c r="RSX245" s="20"/>
+      <c r="RSY245" s="20"/>
+      <c r="RSZ245" s="20"/>
+      <c r="RTA245" s="20"/>
+      <c r="RTB245" s="20"/>
+      <c r="RTC245" s="20"/>
+      <c r="RTD245" s="20"/>
+      <c r="RTE245" s="20"/>
+      <c r="RTF245" s="20"/>
+      <c r="RTG245" s="20"/>
+      <c r="RTH245" s="20"/>
+      <c r="RTI245" s="20"/>
+      <c r="RTJ245" s="20"/>
+      <c r="RTK245" s="20"/>
+      <c r="RTL245" s="20"/>
+      <c r="RTM245" s="20"/>
+      <c r="RTN245" s="20"/>
+      <c r="RTO245" s="20"/>
+      <c r="RTP245" s="20"/>
+      <c r="RTQ245" s="20"/>
+      <c r="RTR245" s="20"/>
+      <c r="RTS245" s="20"/>
+      <c r="RTT245" s="20"/>
+      <c r="RTU245" s="20"/>
+      <c r="RTV245" s="20"/>
+      <c r="RTW245" s="20"/>
+      <c r="RTX245" s="20"/>
+      <c r="RTY245" s="20"/>
+      <c r="RTZ245" s="20"/>
+      <c r="RUA245" s="20"/>
+      <c r="RUB245" s="20"/>
+      <c r="RUC245" s="20"/>
+      <c r="RUD245" s="20"/>
+      <c r="RUE245" s="20"/>
+      <c r="RUF245" s="20"/>
+      <c r="RUG245" s="20"/>
+      <c r="RUH245" s="20"/>
+      <c r="RUI245" s="20"/>
+      <c r="RUJ245" s="20"/>
+      <c r="RUK245" s="20"/>
+      <c r="RUL245" s="20"/>
+      <c r="RUM245" s="20"/>
+      <c r="RUN245" s="20"/>
+      <c r="RUO245" s="20"/>
+      <c r="RUP245" s="20"/>
+      <c r="RUQ245" s="20"/>
+      <c r="RUR245" s="20"/>
+      <c r="RUS245" s="20"/>
+      <c r="RUT245" s="20"/>
+      <c r="RUU245" s="20"/>
+      <c r="RUV245" s="20"/>
+      <c r="RUW245" s="20"/>
+      <c r="RUX245" s="20"/>
+      <c r="RUY245" s="20"/>
+      <c r="RUZ245" s="20"/>
+      <c r="RVA245" s="20"/>
+      <c r="RVB245" s="20"/>
+      <c r="RVC245" s="20"/>
+      <c r="RVD245" s="20"/>
+      <c r="RVE245" s="20"/>
+      <c r="RVF245" s="20"/>
+      <c r="RVG245" s="20"/>
+      <c r="RVH245" s="20"/>
+      <c r="RVI245" s="20"/>
+      <c r="RVJ245" s="20"/>
+      <c r="RVK245" s="20"/>
+      <c r="RVL245" s="20"/>
+      <c r="RVM245" s="20"/>
+      <c r="RVN245" s="20"/>
+      <c r="RVO245" s="20"/>
+      <c r="RVP245" s="20"/>
+      <c r="RVQ245" s="20"/>
+      <c r="RVR245" s="20"/>
+      <c r="RVS245" s="20"/>
+      <c r="RVT245" s="20"/>
+      <c r="RVU245" s="20"/>
+      <c r="RVV245" s="20"/>
+      <c r="RVW245" s="20"/>
+      <c r="RVX245" s="20"/>
+      <c r="RVY245" s="20"/>
+      <c r="RVZ245" s="20"/>
+      <c r="RWA245" s="20"/>
+      <c r="RWB245" s="20"/>
+      <c r="RWC245" s="20"/>
+      <c r="RWD245" s="20"/>
+      <c r="RWE245" s="20"/>
+      <c r="RWF245" s="20"/>
+      <c r="RWG245" s="20"/>
+      <c r="RWH245" s="20"/>
+      <c r="RWI245" s="20"/>
+      <c r="RWJ245" s="20"/>
+      <c r="RWK245" s="20"/>
+      <c r="RWL245" s="20"/>
+      <c r="RWM245" s="20"/>
+      <c r="RWN245" s="20"/>
+      <c r="RWO245" s="20"/>
+      <c r="RWP245" s="20"/>
+      <c r="RWQ245" s="20"/>
+      <c r="RWR245" s="20"/>
+      <c r="RWS245" s="20"/>
+      <c r="RWT245" s="20"/>
+      <c r="RWU245" s="20"/>
+      <c r="RWV245" s="20"/>
+      <c r="RWW245" s="20"/>
+      <c r="RWX245" s="20"/>
+      <c r="RWY245" s="20"/>
+      <c r="RWZ245" s="20"/>
+      <c r="RXA245" s="20"/>
+      <c r="RXB245" s="20"/>
+      <c r="RXC245" s="20"/>
+      <c r="RXD245" s="20"/>
+      <c r="RXE245" s="20"/>
+      <c r="RXF245" s="20"/>
+      <c r="RXG245" s="20"/>
+      <c r="RXH245" s="20"/>
+      <c r="RXI245" s="20"/>
+      <c r="RXJ245" s="20"/>
+      <c r="RXK245" s="20"/>
+      <c r="RXL245" s="20"/>
+      <c r="RXM245" s="20"/>
+      <c r="RXN245" s="20"/>
+      <c r="RXO245" s="20"/>
+      <c r="RXP245" s="20"/>
+      <c r="RXQ245" s="20"/>
+      <c r="RXR245" s="20"/>
+      <c r="RXS245" s="20"/>
+      <c r="RXT245" s="20"/>
+      <c r="RXU245" s="20"/>
+      <c r="RXV245" s="20"/>
+      <c r="RXW245" s="20"/>
+      <c r="RXX245" s="20"/>
+      <c r="RXY245" s="20"/>
+      <c r="RXZ245" s="20"/>
+      <c r="RYA245" s="20"/>
+      <c r="RYB245" s="20"/>
+      <c r="RYC245" s="20"/>
+      <c r="RYD245" s="20"/>
+      <c r="RYE245" s="20"/>
+      <c r="RYF245" s="20"/>
+      <c r="RYG245" s="20"/>
+      <c r="RYH245" s="20"/>
+      <c r="RYI245" s="20"/>
+      <c r="RYJ245" s="20"/>
+      <c r="RYK245" s="20"/>
+      <c r="RYL245" s="20"/>
+      <c r="RYM245" s="20"/>
+      <c r="RYN245" s="20"/>
+      <c r="RYO245" s="20"/>
+      <c r="RYP245" s="20"/>
+      <c r="RYQ245" s="20"/>
+      <c r="RYR245" s="20"/>
+      <c r="RYS245" s="20"/>
+      <c r="RYT245" s="20"/>
+      <c r="RYU245" s="20"/>
+      <c r="RYV245" s="20"/>
+      <c r="RYW245" s="20"/>
+      <c r="RYX245" s="20"/>
+      <c r="RYY245" s="20"/>
+      <c r="RYZ245" s="20"/>
+      <c r="RZA245" s="20"/>
+      <c r="RZB245" s="20"/>
+      <c r="RZC245" s="20"/>
+      <c r="RZD245" s="20"/>
+      <c r="RZE245" s="20"/>
+      <c r="RZF245" s="20"/>
+      <c r="RZG245" s="20"/>
+      <c r="RZH245" s="20"/>
+      <c r="RZI245" s="20"/>
+      <c r="RZJ245" s="20"/>
+      <c r="RZK245" s="20"/>
+      <c r="RZL245" s="20"/>
+      <c r="RZM245" s="20"/>
+      <c r="RZN245" s="20"/>
+      <c r="RZO245" s="20"/>
+      <c r="RZP245" s="20"/>
+      <c r="RZQ245" s="20"/>
+      <c r="RZR245" s="20"/>
+      <c r="RZS245" s="20"/>
+      <c r="RZT245" s="20"/>
+      <c r="RZU245" s="20"/>
+      <c r="RZV245" s="20"/>
+      <c r="RZW245" s="20"/>
+      <c r="RZX245" s="20"/>
+      <c r="RZY245" s="20"/>
+      <c r="RZZ245" s="20"/>
+      <c r="SAA245" s="20"/>
+      <c r="SAB245" s="20"/>
+      <c r="SAC245" s="20"/>
+      <c r="SAD245" s="20"/>
+      <c r="SAE245" s="20"/>
+      <c r="SAF245" s="20"/>
+      <c r="SAG245" s="20"/>
+      <c r="SAH245" s="20"/>
+      <c r="SAI245" s="20"/>
+      <c r="SAJ245" s="20"/>
+      <c r="SAK245" s="20"/>
+      <c r="SAL245" s="20"/>
+      <c r="SAM245" s="20"/>
+      <c r="SAN245" s="20"/>
+      <c r="SAO245" s="20"/>
+      <c r="SAP245" s="20"/>
+      <c r="SAQ245" s="20"/>
+      <c r="SAR245" s="20"/>
+      <c r="SAS245" s="20"/>
+      <c r="SAT245" s="20"/>
+      <c r="SAU245" s="20"/>
+      <c r="SAV245" s="20"/>
+      <c r="SAW245" s="20"/>
+      <c r="SAX245" s="20"/>
+      <c r="SAY245" s="20"/>
+      <c r="SAZ245" s="20"/>
+      <c r="SBA245" s="20"/>
+      <c r="SBB245" s="20"/>
+      <c r="SBC245" s="20"/>
+      <c r="SBD245" s="20"/>
+      <c r="SBE245" s="20"/>
+      <c r="SBF245" s="20"/>
+      <c r="SBG245" s="20"/>
+      <c r="SBH245" s="20"/>
+      <c r="SBI245" s="20"/>
+      <c r="SBJ245" s="20"/>
+      <c r="SBK245" s="20"/>
+      <c r="SBL245" s="20"/>
+      <c r="SBM245" s="20"/>
+      <c r="SBN245" s="20"/>
+      <c r="SBO245" s="20"/>
+      <c r="SBP245" s="20"/>
+      <c r="SBQ245" s="20"/>
+      <c r="SBR245" s="20"/>
+      <c r="SBS245" s="20"/>
+      <c r="SBT245" s="20"/>
+      <c r="SBU245" s="20"/>
+      <c r="SBV245" s="20"/>
+      <c r="SBW245" s="20"/>
+      <c r="SBX245" s="20"/>
+      <c r="SBY245" s="20"/>
+      <c r="SBZ245" s="20"/>
+      <c r="SCA245" s="20"/>
+      <c r="SCB245" s="20"/>
+      <c r="SCC245" s="20"/>
+      <c r="SCD245" s="20"/>
+      <c r="SCE245" s="20"/>
+      <c r="SCF245" s="20"/>
+      <c r="SCG245" s="20"/>
+      <c r="SCH245" s="20"/>
+      <c r="SCI245" s="20"/>
+      <c r="SCJ245" s="20"/>
+      <c r="SCK245" s="20"/>
+      <c r="SCL245" s="20"/>
+      <c r="SCM245" s="20"/>
+      <c r="SCN245" s="20"/>
+      <c r="SCO245" s="20"/>
+      <c r="SCP245" s="20"/>
+      <c r="SCQ245" s="20"/>
+      <c r="SCR245" s="20"/>
+      <c r="SCS245" s="20"/>
+      <c r="SCT245" s="20"/>
+      <c r="SCU245" s="20"/>
+      <c r="SCV245" s="20"/>
+      <c r="SCW245" s="20"/>
+      <c r="SCX245" s="20"/>
+      <c r="SCY245" s="20"/>
+      <c r="SCZ245" s="20"/>
+      <c r="SDA245" s="20"/>
+      <c r="SDB245" s="20"/>
+      <c r="SDC245" s="20"/>
+      <c r="SDD245" s="20"/>
+      <c r="SDE245" s="20"/>
+      <c r="SDF245" s="20"/>
+      <c r="SDG245" s="20"/>
+      <c r="SDH245" s="20"/>
+      <c r="SDI245" s="20"/>
+      <c r="SDJ245" s="20"/>
+      <c r="SDK245" s="20"/>
+      <c r="SDL245" s="20"/>
+      <c r="SDM245" s="20"/>
+      <c r="SDN245" s="20"/>
+      <c r="SDO245" s="20"/>
+      <c r="SDP245" s="20"/>
+      <c r="SDQ245" s="20"/>
+      <c r="SDR245" s="20"/>
+      <c r="SDS245" s="20"/>
+      <c r="SDT245" s="20"/>
+      <c r="SDU245" s="20"/>
+      <c r="SDV245" s="20"/>
+      <c r="SDW245" s="20"/>
+      <c r="SDX245" s="20"/>
+      <c r="SDY245" s="20"/>
+      <c r="SDZ245" s="20"/>
+      <c r="SEA245" s="20"/>
+      <c r="SEB245" s="20"/>
+      <c r="SEC245" s="20"/>
+      <c r="SED245" s="20"/>
+      <c r="SEE245" s="20"/>
+      <c r="SEF245" s="20"/>
+      <c r="SEG245" s="20"/>
+      <c r="SEH245" s="20"/>
+      <c r="SEI245" s="20"/>
+      <c r="SEJ245" s="20"/>
+      <c r="SEK245" s="20"/>
+      <c r="SEL245" s="20"/>
+      <c r="SEM245" s="20"/>
+      <c r="SEN245" s="20"/>
+      <c r="SEO245" s="20"/>
+      <c r="SEP245" s="20"/>
+      <c r="SEQ245" s="20"/>
+      <c r="SER245" s="20"/>
+      <c r="SES245" s="20"/>
+      <c r="SET245" s="20"/>
+      <c r="SEU245" s="20"/>
+      <c r="SEV245" s="20"/>
+      <c r="SEW245" s="20"/>
+      <c r="SEX245" s="20"/>
+      <c r="SEY245" s="20"/>
+      <c r="SEZ245" s="20"/>
+      <c r="SFA245" s="20"/>
+      <c r="SFB245" s="20"/>
+      <c r="SFC245" s="20"/>
+      <c r="SFD245" s="20"/>
+      <c r="SFE245" s="20"/>
+      <c r="SFF245" s="20"/>
+      <c r="SFG245" s="20"/>
+      <c r="SFH245" s="20"/>
+      <c r="SFI245" s="20"/>
+      <c r="SFJ245" s="20"/>
+      <c r="SFK245" s="20"/>
+      <c r="SFL245" s="20"/>
+      <c r="SFM245" s="20"/>
+      <c r="SFN245" s="20"/>
+      <c r="SFO245" s="20"/>
+      <c r="SFP245" s="20"/>
+      <c r="SFQ245" s="20"/>
+      <c r="SFR245" s="20"/>
+      <c r="SFS245" s="20"/>
+      <c r="SFT245" s="20"/>
+      <c r="SFU245" s="20"/>
+      <c r="SFV245" s="20"/>
+      <c r="SFW245" s="20"/>
+      <c r="SFX245" s="20"/>
+      <c r="SFY245" s="20"/>
+      <c r="SFZ245" s="20"/>
+      <c r="SGA245" s="20"/>
+      <c r="SGB245" s="20"/>
+      <c r="SGC245" s="20"/>
+      <c r="SGD245" s="20"/>
+      <c r="SGE245" s="20"/>
+      <c r="SGF245" s="20"/>
+      <c r="SGG245" s="20"/>
+      <c r="SGH245" s="20"/>
+      <c r="SGI245" s="20"/>
+      <c r="SGJ245" s="20"/>
+      <c r="SGK245" s="20"/>
+      <c r="SGL245" s="20"/>
+      <c r="SGM245" s="20"/>
+      <c r="SGN245" s="20"/>
+      <c r="SGO245" s="20"/>
+      <c r="SGP245" s="20"/>
+      <c r="SGQ245" s="20"/>
+      <c r="SGR245" s="20"/>
+      <c r="SGS245" s="20"/>
+      <c r="SGT245" s="20"/>
+      <c r="SGU245" s="20"/>
+      <c r="SGV245" s="20"/>
+      <c r="SGW245" s="20"/>
+      <c r="SGX245" s="20"/>
+      <c r="SGY245" s="20"/>
+      <c r="SGZ245" s="20"/>
+      <c r="SHA245" s="20"/>
+      <c r="SHB245" s="20"/>
+      <c r="SHC245" s="20"/>
+      <c r="SHD245" s="20"/>
+      <c r="SHE245" s="20"/>
+      <c r="SHF245" s="20"/>
+      <c r="SHG245" s="20"/>
+      <c r="SHH245" s="20"/>
+      <c r="SHI245" s="20"/>
+      <c r="SHJ245" s="20"/>
+      <c r="SHK245" s="20"/>
+      <c r="SHL245" s="20"/>
+      <c r="SHM245" s="20"/>
+      <c r="SHN245" s="20"/>
+      <c r="SHO245" s="20"/>
+      <c r="SHP245" s="20"/>
+      <c r="SHQ245" s="20"/>
+      <c r="SHR245" s="20"/>
+      <c r="SHS245" s="20"/>
+      <c r="SHT245" s="20"/>
+      <c r="SHU245" s="20"/>
+      <c r="SHV245" s="20"/>
+      <c r="SHW245" s="20"/>
+      <c r="SHX245" s="20"/>
+      <c r="SHY245" s="20"/>
+      <c r="SHZ245" s="20"/>
+      <c r="SIA245" s="20"/>
+      <c r="SIB245" s="20"/>
+      <c r="SIC245" s="20"/>
+      <c r="SID245" s="20"/>
+      <c r="SIE245" s="20"/>
+      <c r="SIF245" s="20"/>
+      <c r="SIG245" s="20"/>
+      <c r="SIH245" s="20"/>
+      <c r="SII245" s="20"/>
+      <c r="SIJ245" s="20"/>
+      <c r="SIK245" s="20"/>
+      <c r="SIL245" s="20"/>
+      <c r="SIM245" s="20"/>
+      <c r="SIN245" s="20"/>
+      <c r="SIO245" s="20"/>
+      <c r="SIP245" s="20"/>
+      <c r="SIQ245" s="20"/>
+      <c r="SIR245" s="20"/>
+      <c r="SIS245" s="20"/>
+      <c r="SIT245" s="20"/>
+      <c r="SIU245" s="20"/>
+      <c r="SIV245" s="20"/>
+      <c r="SIW245" s="20"/>
+      <c r="SIX245" s="20"/>
+      <c r="SIY245" s="20"/>
+      <c r="SIZ245" s="20"/>
+      <c r="SJA245" s="20"/>
+      <c r="SJB245" s="20"/>
+      <c r="SJC245" s="20"/>
+      <c r="SJD245" s="20"/>
+      <c r="SJE245" s="20"/>
+      <c r="SJF245" s="20"/>
+      <c r="SJG245" s="20"/>
+      <c r="SJH245" s="20"/>
+      <c r="SJI245" s="20"/>
+      <c r="SJJ245" s="20"/>
+      <c r="SJK245" s="20"/>
+      <c r="SJL245" s="20"/>
+      <c r="SJM245" s="20"/>
+      <c r="SJN245" s="20"/>
+      <c r="SJO245" s="20"/>
+      <c r="SJP245" s="20"/>
+      <c r="SJQ245" s="20"/>
+      <c r="SJR245" s="20"/>
+      <c r="SJS245" s="20"/>
+      <c r="SJT245" s="20"/>
+      <c r="SJU245" s="20"/>
+      <c r="SJV245" s="20"/>
+      <c r="SJW245" s="20"/>
+      <c r="SJX245" s="20"/>
+      <c r="SJY245" s="20"/>
+      <c r="SJZ245" s="20"/>
+      <c r="SKA245" s="20"/>
+      <c r="SKB245" s="20"/>
+      <c r="SKC245" s="20"/>
+      <c r="SKD245" s="20"/>
+      <c r="SKE245" s="20"/>
+      <c r="SKF245" s="20"/>
+      <c r="SKG245" s="20"/>
+      <c r="SKH245" s="20"/>
+      <c r="SKI245" s="20"/>
+      <c r="SKJ245" s="20"/>
+      <c r="SKK245" s="20"/>
+      <c r="SKL245" s="20"/>
+      <c r="SKM245" s="20"/>
+      <c r="SKN245" s="20"/>
+      <c r="SKO245" s="20"/>
+      <c r="SKP245" s="20"/>
+      <c r="SKQ245" s="20"/>
+      <c r="SKR245" s="20"/>
+      <c r="SKS245" s="20"/>
+      <c r="SKT245" s="20"/>
+      <c r="SKU245" s="20"/>
+      <c r="SKV245" s="20"/>
+      <c r="SKW245" s="20"/>
+      <c r="SKX245" s="20"/>
+      <c r="SKY245" s="20"/>
+      <c r="SKZ245" s="20"/>
+      <c r="SLA245" s="20"/>
+      <c r="SLB245" s="20"/>
+      <c r="SLC245" s="20"/>
+      <c r="SLD245" s="20"/>
+      <c r="SLE245" s="20"/>
+      <c r="SLF245" s="20"/>
+      <c r="SLG245" s="20"/>
+      <c r="SLH245" s="20"/>
+      <c r="SLI245" s="20"/>
+      <c r="SLJ245" s="20"/>
+      <c r="SLK245" s="20"/>
+      <c r="SLL245" s="20"/>
+      <c r="SLM245" s="20"/>
+      <c r="SLN245" s="20"/>
+      <c r="SLO245" s="20"/>
+      <c r="SLP245" s="20"/>
+      <c r="SLQ245" s="20"/>
+      <c r="SLR245" s="20"/>
+      <c r="SLS245" s="20"/>
+      <c r="SLT245" s="20"/>
+      <c r="SLU245" s="20"/>
+      <c r="SLV245" s="20"/>
+      <c r="SLW245" s="20"/>
+      <c r="SLX245" s="20"/>
+      <c r="SLY245" s="20"/>
+      <c r="SLZ245" s="20"/>
+      <c r="SMA245" s="20"/>
+      <c r="SMB245" s="20"/>
+      <c r="SMC245" s="20"/>
+      <c r="SMD245" s="20"/>
+      <c r="SME245" s="20"/>
+      <c r="SMF245" s="20"/>
+      <c r="SMG245" s="20"/>
+      <c r="SMH245" s="20"/>
+      <c r="SMI245" s="20"/>
+      <c r="SMJ245" s="20"/>
+      <c r="SMK245" s="20"/>
+      <c r="SML245" s="20"/>
+      <c r="SMM245" s="20"/>
+      <c r="SMN245" s="20"/>
+      <c r="SMO245" s="20"/>
+      <c r="SMP245" s="20"/>
+      <c r="SMQ245" s="20"/>
+      <c r="SMR245" s="20"/>
+      <c r="SMS245" s="20"/>
+      <c r="SMT245" s="20"/>
+      <c r="SMU245" s="20"/>
+      <c r="SMV245" s="20"/>
+      <c r="SMW245" s="20"/>
+      <c r="SMX245" s="20"/>
+      <c r="SMY245" s="20"/>
+      <c r="SMZ245" s="20"/>
+      <c r="SNA245" s="20"/>
+      <c r="SNB245" s="20"/>
+      <c r="SNC245" s="20"/>
+      <c r="SND245" s="20"/>
+      <c r="SNE245" s="20"/>
+      <c r="SNF245" s="20"/>
+      <c r="SNG245" s="20"/>
+      <c r="SNH245" s="20"/>
+      <c r="SNI245" s="20"/>
+      <c r="SNJ245" s="20"/>
+      <c r="SNK245" s="20"/>
+      <c r="SNL245" s="20"/>
+      <c r="SNM245" s="20"/>
+      <c r="SNN245" s="20"/>
+      <c r="SNO245" s="20"/>
+      <c r="SNP245" s="20"/>
+      <c r="SNQ245" s="20"/>
+      <c r="SNR245" s="20"/>
+      <c r="SNS245" s="20"/>
+      <c r="SNT245" s="20"/>
+      <c r="SNU245" s="20"/>
+      <c r="SNV245" s="20"/>
+      <c r="SNW245" s="20"/>
+      <c r="SNX245" s="20"/>
+      <c r="SNY245" s="20"/>
+      <c r="SNZ245" s="20"/>
+      <c r="SOA245" s="20"/>
+      <c r="SOB245" s="20"/>
+      <c r="SOC245" s="20"/>
+      <c r="SOD245" s="20"/>
+      <c r="SOE245" s="20"/>
+      <c r="SOF245" s="20"/>
+      <c r="SOG245" s="20"/>
+      <c r="SOH245" s="20"/>
+      <c r="SOI245" s="20"/>
+      <c r="SOJ245" s="20"/>
+      <c r="SOK245" s="20"/>
+      <c r="SOL245" s="20"/>
+      <c r="SOM245" s="20"/>
+      <c r="SON245" s="20"/>
+      <c r="SOO245" s="20"/>
+      <c r="SOP245" s="20"/>
+      <c r="SOQ245" s="20"/>
+      <c r="SOR245" s="20"/>
+      <c r="SOS245" s="20"/>
+      <c r="SOT245" s="20"/>
+      <c r="SOU245" s="20"/>
+      <c r="SOV245" s="20"/>
+      <c r="SOW245" s="20"/>
+      <c r="SOX245" s="20"/>
+      <c r="SOY245" s="20"/>
+      <c r="SOZ245" s="20"/>
+      <c r="SPA245" s="20"/>
+      <c r="SPB245" s="20"/>
+      <c r="SPC245" s="20"/>
+      <c r="SPD245" s="20"/>
+      <c r="SPE245" s="20"/>
+      <c r="SPF245" s="20"/>
+      <c r="SPG245" s="20"/>
+      <c r="SPH245" s="20"/>
+      <c r="SPI245" s="20"/>
+      <c r="SPJ245" s="20"/>
+      <c r="SPK245" s="20"/>
+      <c r="SPL245" s="20"/>
+      <c r="SPM245" s="20"/>
+      <c r="SPN245" s="20"/>
+      <c r="SPO245" s="20"/>
+      <c r="SPP245" s="20"/>
+      <c r="SPQ245" s="20"/>
+      <c r="SPR245" s="20"/>
+      <c r="SPS245" s="20"/>
+      <c r="SPT245" s="20"/>
+      <c r="SPU245" s="20"/>
+      <c r="SPV245" s="20"/>
+      <c r="SPW245" s="20"/>
+      <c r="SPX245" s="20"/>
+      <c r="SPY245" s="20"/>
+      <c r="SPZ245" s="20"/>
+      <c r="SQA245" s="20"/>
+      <c r="SQB245" s="20"/>
+      <c r="SQC245" s="20"/>
+      <c r="SQD245" s="20"/>
+      <c r="SQE245" s="20"/>
+      <c r="SQF245" s="20"/>
+      <c r="SQG245" s="20"/>
+      <c r="SQH245" s="20"/>
+      <c r="SQI245" s="20"/>
+      <c r="SQJ245" s="20"/>
+      <c r="SQK245" s="20"/>
+      <c r="SQL245" s="20"/>
+      <c r="SQM245" s="20"/>
+      <c r="SQN245" s="20"/>
+      <c r="SQO245" s="20"/>
+      <c r="SQP245" s="20"/>
+      <c r="SQQ245" s="20"/>
+      <c r="SQR245" s="20"/>
+      <c r="SQS245" s="20"/>
+      <c r="SQT245" s="20"/>
+      <c r="SQU245" s="20"/>
+      <c r="SQV245" s="20"/>
+      <c r="SQW245" s="20"/>
+      <c r="SQX245" s="20"/>
+      <c r="SQY245" s="20"/>
+      <c r="SQZ245" s="20"/>
+      <c r="SRA245" s="20"/>
+      <c r="SRB245" s="20"/>
+      <c r="SRC245" s="20"/>
+      <c r="SRD245" s="20"/>
+      <c r="SRE245" s="20"/>
+      <c r="SRF245" s="20"/>
+      <c r="SRG245" s="20"/>
+      <c r="SRH245" s="20"/>
+      <c r="SRI245" s="20"/>
+      <c r="SRJ245" s="20"/>
+      <c r="SRK245" s="20"/>
+      <c r="SRL245" s="20"/>
+      <c r="SRM245" s="20"/>
+      <c r="SRN245" s="20"/>
+      <c r="SRO245" s="20"/>
+      <c r="SRP245" s="20"/>
+      <c r="SRQ245" s="20"/>
+      <c r="SRR245" s="20"/>
+      <c r="SRS245" s="20"/>
+      <c r="SRT245" s="20"/>
+      <c r="SRU245" s="20"/>
+      <c r="SRV245" s="20"/>
+      <c r="SRW245" s="20"/>
+      <c r="SRX245" s="20"/>
+      <c r="SRY245" s="20"/>
+      <c r="SRZ245" s="20"/>
+      <c r="SSA245" s="20"/>
+      <c r="SSB245" s="20"/>
+      <c r="SSC245" s="20"/>
+      <c r="SSD245" s="20"/>
+      <c r="SSE245" s="20"/>
+      <c r="SSF245" s="20"/>
+      <c r="SSG245" s="20"/>
+      <c r="SSH245" s="20"/>
+      <c r="SSI245" s="20"/>
+      <c r="SSJ245" s="20"/>
+      <c r="SSK245" s="20"/>
+      <c r="SSL245" s="20"/>
+      <c r="SSM245" s="20"/>
+      <c r="SSN245" s="20"/>
+      <c r="SSO245" s="20"/>
+      <c r="SSP245" s="20"/>
+      <c r="SSQ245" s="20"/>
+      <c r="SSR245" s="20"/>
+      <c r="SSS245" s="20"/>
+      <c r="SST245" s="20"/>
+      <c r="SSU245" s="20"/>
+      <c r="SSV245" s="20"/>
+      <c r="SSW245" s="20"/>
+      <c r="SSX245" s="20"/>
+      <c r="SSY245" s="20"/>
+      <c r="SSZ245" s="20"/>
+      <c r="STA245" s="20"/>
+      <c r="STB245" s="20"/>
+      <c r="STC245" s="20"/>
+      <c r="STD245" s="20"/>
+      <c r="STE245" s="20"/>
+      <c r="STF245" s="20"/>
+      <c r="STG245" s="20"/>
+      <c r="STH245" s="20"/>
+      <c r="STI245" s="20"/>
+      <c r="STJ245" s="20"/>
+      <c r="STK245" s="20"/>
+      <c r="STL245" s="20"/>
+      <c r="STM245" s="20"/>
+      <c r="STN245" s="20"/>
+      <c r="STO245" s="20"/>
+      <c r="STP245" s="20"/>
+      <c r="STQ245" s="20"/>
+      <c r="STR245" s="20"/>
+      <c r="STS245" s="20"/>
+      <c r="STT245" s="20"/>
+      <c r="STU245" s="20"/>
+      <c r="STV245" s="20"/>
+      <c r="STW245" s="20"/>
+      <c r="STX245" s="20"/>
+      <c r="STY245" s="20"/>
+      <c r="STZ245" s="20"/>
+      <c r="SUA245" s="20"/>
+      <c r="SUB245" s="20"/>
+      <c r="SUC245" s="20"/>
+      <c r="SUD245" s="20"/>
+      <c r="SUE245" s="20"/>
+      <c r="SUF245" s="20"/>
+      <c r="SUG245" s="20"/>
+      <c r="SUH245" s="20"/>
+      <c r="SUI245" s="20"/>
+      <c r="SUJ245" s="20"/>
+      <c r="SUK245" s="20"/>
+      <c r="SUL245" s="20"/>
+      <c r="SUM245" s="20"/>
+      <c r="SUN245" s="20"/>
+      <c r="SUO245" s="20"/>
+      <c r="SUP245" s="20"/>
+      <c r="SUQ245" s="20"/>
+      <c r="SUR245" s="20"/>
+      <c r="SUS245" s="20"/>
+      <c r="SUT245" s="20"/>
+      <c r="SUU245" s="20"/>
+      <c r="SUV245" s="20"/>
+      <c r="SUW245" s="20"/>
+      <c r="SUX245" s="20"/>
+      <c r="SUY245" s="20"/>
+      <c r="SUZ245" s="20"/>
+      <c r="SVA245" s="20"/>
+      <c r="SVB245" s="20"/>
+      <c r="SVC245" s="20"/>
+      <c r="SVD245" s="20"/>
+      <c r="SVE245" s="20"/>
+      <c r="SVF245" s="20"/>
+      <c r="SVG245" s="20"/>
+      <c r="SVH245" s="20"/>
+      <c r="SVI245" s="20"/>
+      <c r="SVJ245" s="20"/>
+      <c r="SVK245" s="20"/>
+      <c r="SVL245" s="20"/>
+      <c r="SVM245" s="20"/>
+      <c r="SVN245" s="20"/>
+      <c r="SVO245" s="20"/>
+      <c r="SVP245" s="20"/>
+      <c r="SVQ245" s="20"/>
+      <c r="SVR245" s="20"/>
+      <c r="SVS245" s="20"/>
+      <c r="SVT245" s="20"/>
+      <c r="SVU245" s="20"/>
+      <c r="SVV245" s="20"/>
+      <c r="SVW245" s="20"/>
+      <c r="SVX245" s="20"/>
+      <c r="SVY245" s="20"/>
+      <c r="SVZ245" s="20"/>
+      <c r="SWA245" s="20"/>
+      <c r="SWB245" s="20"/>
+      <c r="SWC245" s="20"/>
+      <c r="SWD245" s="20"/>
+      <c r="SWE245" s="20"/>
+      <c r="SWF245" s="20"/>
+      <c r="SWG245" s="20"/>
+      <c r="SWH245" s="20"/>
+      <c r="SWI245" s="20"/>
+      <c r="SWJ245" s="20"/>
+      <c r="SWK245" s="20"/>
+      <c r="SWL245" s="20"/>
+      <c r="SWM245" s="20"/>
+      <c r="SWN245" s="20"/>
+      <c r="SWO245" s="20"/>
+      <c r="SWP245" s="20"/>
+      <c r="SWQ245" s="20"/>
+      <c r="SWR245" s="20"/>
+      <c r="SWS245" s="20"/>
+      <c r="SWT245" s="20"/>
+      <c r="SWU245" s="20"/>
+      <c r="SWV245" s="20"/>
+      <c r="SWW245" s="20"/>
+      <c r="SWX245" s="20"/>
+      <c r="SWY245" s="20"/>
+      <c r="SWZ245" s="20"/>
+      <c r="SXA245" s="20"/>
+      <c r="SXB245" s="20"/>
+      <c r="SXC245" s="20"/>
+      <c r="SXD245" s="20"/>
+      <c r="SXE245" s="20"/>
+      <c r="SXF245" s="20"/>
+      <c r="SXG245" s="20"/>
+      <c r="SXH245" s="20"/>
+      <c r="SXI245" s="20"/>
+      <c r="SXJ245" s="20"/>
+      <c r="SXK245" s="20"/>
+      <c r="SXL245" s="20"/>
+      <c r="SXM245" s="20"/>
+      <c r="SXN245" s="20"/>
+      <c r="SXO245" s="20"/>
+      <c r="SXP245" s="20"/>
+      <c r="SXQ245" s="20"/>
+      <c r="SXR245" s="20"/>
+      <c r="SXS245" s="20"/>
+      <c r="SXT245" s="20"/>
+      <c r="SXU245" s="20"/>
+      <c r="SXV245" s="20"/>
+      <c r="SXW245" s="20"/>
+      <c r="SXX245" s="20"/>
+      <c r="SXY245" s="20"/>
+      <c r="SXZ245" s="20"/>
+      <c r="SYA245" s="20"/>
+      <c r="SYB245" s="20"/>
+      <c r="SYC245" s="20"/>
+      <c r="SYD245" s="20"/>
+      <c r="SYE245" s="20"/>
+      <c r="SYF245" s="20"/>
+      <c r="SYG245" s="20"/>
+      <c r="SYH245" s="20"/>
+      <c r="SYI245" s="20"/>
+      <c r="SYJ245" s="20"/>
+      <c r="SYK245" s="20"/>
+      <c r="SYL245" s="20"/>
+      <c r="SYM245" s="20"/>
+      <c r="SYN245" s="20"/>
+      <c r="SYO245" s="20"/>
+      <c r="SYP245" s="20"/>
+      <c r="SYQ245" s="20"/>
+      <c r="SYR245" s="20"/>
+      <c r="SYS245" s="20"/>
+      <c r="SYT245" s="20"/>
+      <c r="SYU245" s="20"/>
+      <c r="SYV245" s="20"/>
+      <c r="SYW245" s="20"/>
+      <c r="SYX245" s="20"/>
+      <c r="SYY245" s="20"/>
+      <c r="SYZ245" s="20"/>
+      <c r="SZA245" s="20"/>
+      <c r="SZB245" s="20"/>
+      <c r="SZC245" s="20"/>
+      <c r="SZD245" s="20"/>
+      <c r="SZE245" s="20"/>
+      <c r="SZF245" s="20"/>
+      <c r="SZG245" s="20"/>
+      <c r="SZH245" s="20"/>
+      <c r="SZI245" s="20"/>
+      <c r="SZJ245" s="20"/>
+      <c r="SZK245" s="20"/>
+      <c r="SZL245" s="20"/>
+      <c r="SZM245" s="20"/>
+      <c r="SZN245" s="20"/>
+      <c r="SZO245" s="20"/>
+      <c r="SZP245" s="20"/>
+      <c r="SZQ245" s="20"/>
+      <c r="SZR245" s="20"/>
+      <c r="SZS245" s="20"/>
+      <c r="SZT245" s="20"/>
+      <c r="SZU245" s="20"/>
+      <c r="SZV245" s="20"/>
+      <c r="SZW245" s="20"/>
+      <c r="SZX245" s="20"/>
+      <c r="SZY245" s="20"/>
+      <c r="SZZ245" s="20"/>
+      <c r="TAA245" s="20"/>
+      <c r="TAB245" s="20"/>
+      <c r="TAC245" s="20"/>
+      <c r="TAD245" s="20"/>
+      <c r="TAE245" s="20"/>
+      <c r="TAF245" s="20"/>
+      <c r="TAG245" s="20"/>
+      <c r="TAH245" s="20"/>
+      <c r="TAI245" s="20"/>
+      <c r="TAJ245" s="20"/>
+      <c r="TAK245" s="20"/>
+      <c r="TAL245" s="20"/>
+      <c r="TAM245" s="20"/>
+      <c r="TAN245" s="20"/>
+      <c r="TAO245" s="20"/>
+      <c r="TAP245" s="20"/>
+      <c r="TAQ245" s="20"/>
+      <c r="TAR245" s="20"/>
+      <c r="TAS245" s="20"/>
+      <c r="TAT245" s="20"/>
+      <c r="TAU245" s="20"/>
+      <c r="TAV245" s="20"/>
+      <c r="TAW245" s="20"/>
+      <c r="TAX245" s="20"/>
+      <c r="TAY245" s="20"/>
+      <c r="TAZ245" s="20"/>
+      <c r="TBA245" s="20"/>
+      <c r="TBB245" s="20"/>
+      <c r="TBC245" s="20"/>
+      <c r="TBD245" s="20"/>
+      <c r="TBE245" s="20"/>
+      <c r="TBF245" s="20"/>
+      <c r="TBG245" s="20"/>
+      <c r="TBH245" s="20"/>
+      <c r="TBI245" s="20"/>
+      <c r="TBJ245" s="20"/>
+      <c r="TBK245" s="20"/>
+      <c r="TBL245" s="20"/>
+      <c r="TBM245" s="20"/>
+      <c r="TBN245" s="20"/>
+      <c r="TBO245" s="20"/>
+      <c r="TBP245" s="20"/>
+      <c r="TBQ245" s="20"/>
+      <c r="TBR245" s="20"/>
+      <c r="TBS245" s="20"/>
+      <c r="TBT245" s="20"/>
+      <c r="TBU245" s="20"/>
+      <c r="TBV245" s="20"/>
+      <c r="TBW245" s="20"/>
+      <c r="TBX245" s="20"/>
+      <c r="TBY245" s="20"/>
+      <c r="TBZ245" s="20"/>
+      <c r="TCA245" s="20"/>
+      <c r="TCB245" s="20"/>
+      <c r="TCC245" s="20"/>
+      <c r="TCD245" s="20"/>
+      <c r="TCE245" s="20"/>
+      <c r="TCF245" s="20"/>
+      <c r="TCG245" s="20"/>
+      <c r="TCH245" s="20"/>
+      <c r="TCI245" s="20"/>
+      <c r="TCJ245" s="20"/>
+      <c r="TCK245" s="20"/>
+      <c r="TCL245" s="20"/>
+      <c r="TCM245" s="20"/>
+      <c r="TCN245" s="20"/>
+      <c r="TCO245" s="20"/>
+      <c r="TCP245" s="20"/>
+      <c r="TCQ245" s="20"/>
+      <c r="TCR245" s="20"/>
+      <c r="TCS245" s="20"/>
+      <c r="TCT245" s="20"/>
+      <c r="TCU245" s="20"/>
+      <c r="TCV245" s="20"/>
+      <c r="TCW245" s="20"/>
+      <c r="TCX245" s="20"/>
+      <c r="TCY245" s="20"/>
+      <c r="TCZ245" s="20"/>
+      <c r="TDA245" s="20"/>
+      <c r="TDB245" s="20"/>
+      <c r="TDC245" s="20"/>
+      <c r="TDD245" s="20"/>
+      <c r="TDE245" s="20"/>
+      <c r="TDF245" s="20"/>
+      <c r="TDG245" s="20"/>
+      <c r="TDH245" s="20"/>
+      <c r="TDI245" s="20"/>
+      <c r="TDJ245" s="20"/>
+      <c r="TDK245" s="20"/>
+      <c r="TDL245" s="20"/>
+      <c r="TDM245" s="20"/>
+      <c r="TDN245" s="20"/>
+      <c r="TDO245" s="20"/>
+      <c r="TDP245" s="20"/>
+      <c r="TDQ245" s="20"/>
+      <c r="TDR245" s="20"/>
+      <c r="TDS245" s="20"/>
+      <c r="TDT245" s="20"/>
+      <c r="TDU245" s="20"/>
+      <c r="TDV245" s="20"/>
+      <c r="TDW245" s="20"/>
+      <c r="TDX245" s="20"/>
+      <c r="TDY245" s="20"/>
+      <c r="TDZ245" s="20"/>
+      <c r="TEA245" s="20"/>
+      <c r="TEB245" s="20"/>
+      <c r="TEC245" s="20"/>
+      <c r="TED245" s="20"/>
+      <c r="TEE245" s="20"/>
+      <c r="TEF245" s="20"/>
+      <c r="TEG245" s="20"/>
+      <c r="TEH245" s="20"/>
+      <c r="TEI245" s="20"/>
+      <c r="TEJ245" s="20"/>
+      <c r="TEK245" s="20"/>
+      <c r="TEL245" s="20"/>
+      <c r="TEM245" s="20"/>
+      <c r="TEN245" s="20"/>
+      <c r="TEO245" s="20"/>
+      <c r="TEP245" s="20"/>
+      <c r="TEQ245" s="20"/>
+      <c r="TER245" s="20"/>
+      <c r="TES245" s="20"/>
+      <c r="TET245" s="20"/>
+      <c r="TEU245" s="20"/>
+      <c r="TEV245" s="20"/>
+      <c r="TEW245" s="20"/>
+      <c r="TEX245" s="20"/>
+      <c r="TEY245" s="20"/>
+      <c r="TEZ245" s="20"/>
+      <c r="TFA245" s="20"/>
+      <c r="TFB245" s="20"/>
+      <c r="TFC245" s="20"/>
+      <c r="TFD245" s="20"/>
+      <c r="TFE245" s="20"/>
+      <c r="TFF245" s="20"/>
+      <c r="TFG245" s="20"/>
+      <c r="TFH245" s="20"/>
+      <c r="TFI245" s="20"/>
+      <c r="TFJ245" s="20"/>
+      <c r="TFK245" s="20"/>
+      <c r="TFL245" s="20"/>
+      <c r="TFM245" s="20"/>
+      <c r="TFN245" s="20"/>
+      <c r="TFO245" s="20"/>
+      <c r="TFP245" s="20"/>
+      <c r="TFQ245" s="20"/>
+      <c r="TFR245" s="20"/>
+      <c r="TFS245" s="20"/>
+      <c r="TFT245" s="20"/>
+      <c r="TFU245" s="20"/>
+      <c r="TFV245" s="20"/>
+      <c r="TFW245" s="20"/>
+      <c r="TFX245" s="20"/>
+      <c r="TFY245" s="20"/>
+      <c r="TFZ245" s="20"/>
+      <c r="TGA245" s="20"/>
+      <c r="TGB245" s="20"/>
+      <c r="TGC245" s="20"/>
+      <c r="TGD245" s="20"/>
+      <c r="TGE245" s="20"/>
+      <c r="TGF245" s="20"/>
+      <c r="TGG245" s="20"/>
+      <c r="TGH245" s="20"/>
+      <c r="TGI245" s="20"/>
+      <c r="TGJ245" s="20"/>
+      <c r="TGK245" s="20"/>
+      <c r="TGL245" s="20"/>
+      <c r="TGM245" s="20"/>
+      <c r="TGN245" s="20"/>
+      <c r="TGO245" s="20"/>
+      <c r="TGP245" s="20"/>
+      <c r="TGQ245" s="20"/>
+      <c r="TGR245" s="20"/>
+      <c r="TGS245" s="20"/>
+      <c r="TGT245" s="20"/>
+      <c r="TGU245" s="20"/>
+      <c r="TGV245" s="20"/>
+      <c r="TGW245" s="20"/>
+      <c r="TGX245" s="20"/>
+      <c r="TGY245" s="20"/>
+      <c r="TGZ245" s="20"/>
+      <c r="THA245" s="20"/>
+      <c r="THB245" s="20"/>
+      <c r="THC245" s="20"/>
+      <c r="THD245" s="20"/>
+      <c r="THE245" s="20"/>
+      <c r="THF245" s="20"/>
+      <c r="THG245" s="20"/>
+      <c r="THH245" s="20"/>
+      <c r="THI245" s="20"/>
+      <c r="THJ245" s="20"/>
+      <c r="THK245" s="20"/>
+      <c r="THL245" s="20"/>
+      <c r="THM245" s="20"/>
+      <c r="THN245" s="20"/>
+      <c r="THO245" s="20"/>
+      <c r="THP245" s="20"/>
+      <c r="THQ245" s="20"/>
+      <c r="THR245" s="20"/>
+      <c r="THS245" s="20"/>
+      <c r="THT245" s="20"/>
+      <c r="THU245" s="20"/>
+      <c r="THV245" s="20"/>
+      <c r="THW245" s="20"/>
+      <c r="THX245" s="20"/>
+      <c r="THY245" s="20"/>
+      <c r="THZ245" s="20"/>
+      <c r="TIA245" s="20"/>
+      <c r="TIB245" s="20"/>
+      <c r="TIC245" s="20"/>
+      <c r="TID245" s="20"/>
+      <c r="TIE245" s="20"/>
+      <c r="TIF245" s="20"/>
+      <c r="TIG245" s="20"/>
+      <c r="TIH245" s="20"/>
+      <c r="TII245" s="20"/>
+      <c r="TIJ245" s="20"/>
+      <c r="TIK245" s="20"/>
+      <c r="TIL245" s="20"/>
+      <c r="TIM245" s="20"/>
+      <c r="TIN245" s="20"/>
+      <c r="TIO245" s="20"/>
+      <c r="TIP245" s="20"/>
+      <c r="TIQ245" s="20"/>
+      <c r="TIR245" s="20"/>
+      <c r="TIS245" s="20"/>
+      <c r="TIT245" s="20"/>
+      <c r="TIU245" s="20"/>
+      <c r="TIV245" s="20"/>
+      <c r="TIW245" s="20"/>
+      <c r="TIX245" s="20"/>
+      <c r="TIY245" s="20"/>
+      <c r="TIZ245" s="20"/>
+      <c r="TJA245" s="20"/>
+      <c r="TJB245" s="20"/>
+      <c r="TJC245" s="20"/>
+      <c r="TJD245" s="20"/>
+      <c r="TJE245" s="20"/>
+      <c r="TJF245" s="20"/>
+      <c r="TJG245" s="20"/>
+      <c r="TJH245" s="20"/>
+      <c r="TJI245" s="20"/>
+      <c r="TJJ245" s="20"/>
+      <c r="TJK245" s="20"/>
+      <c r="TJL245" s="20"/>
+      <c r="TJM245" s="20"/>
+      <c r="TJN245" s="20"/>
+      <c r="TJO245" s="20"/>
+      <c r="TJP245" s="20"/>
+      <c r="TJQ245" s="20"/>
+      <c r="TJR245" s="20"/>
+      <c r="TJS245" s="20"/>
+      <c r="TJT245" s="20"/>
+      <c r="TJU245" s="20"/>
+      <c r="TJV245" s="20"/>
+      <c r="TJW245" s="20"/>
+      <c r="TJX245" s="20"/>
+      <c r="TJY245" s="20"/>
+      <c r="TJZ245" s="20"/>
+      <c r="TKA245" s="20"/>
+      <c r="TKB245" s="20"/>
+      <c r="TKC245" s="20"/>
+      <c r="TKD245" s="20"/>
+      <c r="TKE245" s="20"/>
+      <c r="TKF245" s="20"/>
+      <c r="TKG245" s="20"/>
+      <c r="TKH245" s="20"/>
+      <c r="TKI245" s="20"/>
+      <c r="TKJ245" s="20"/>
+      <c r="TKK245" s="20"/>
+      <c r="TKL245" s="20"/>
+      <c r="TKM245" s="20"/>
+      <c r="TKN245" s="20"/>
+      <c r="TKO245" s="20"/>
+      <c r="TKP245" s="20"/>
+      <c r="TKQ245" s="20"/>
+      <c r="TKR245" s="20"/>
+      <c r="TKS245" s="20"/>
+      <c r="TKT245" s="20"/>
+      <c r="TKU245" s="20"/>
+      <c r="TKV245" s="20"/>
+      <c r="TKW245" s="20"/>
+      <c r="TKX245" s="20"/>
+      <c r="TKY245" s="20"/>
+      <c r="TKZ245" s="20"/>
+      <c r="TLA245" s="20"/>
+      <c r="TLB245" s="20"/>
+      <c r="TLC245" s="20"/>
+      <c r="TLD245" s="20"/>
+      <c r="TLE245" s="20"/>
+      <c r="TLF245" s="20"/>
+      <c r="TLG245" s="20"/>
+      <c r="TLH245" s="20"/>
+      <c r="TLI245" s="20"/>
+      <c r="TLJ245" s="20"/>
+      <c r="TLK245" s="20"/>
+      <c r="TLL245" s="20"/>
+      <c r="TLM245" s="20"/>
+      <c r="TLN245" s="20"/>
+      <c r="TLO245" s="20"/>
+      <c r="TLP245" s="20"/>
+      <c r="TLQ245" s="20"/>
+      <c r="TLR245" s="20"/>
+      <c r="TLS245" s="20"/>
+      <c r="TLT245" s="20"/>
+      <c r="TLU245" s="20"/>
+      <c r="TLV245" s="20"/>
+      <c r="TLW245" s="20"/>
+      <c r="TLX245" s="20"/>
+      <c r="TLY245" s="20"/>
+      <c r="TLZ245" s="20"/>
+      <c r="TMA245" s="20"/>
+      <c r="TMB245" s="20"/>
+      <c r="TMC245" s="20"/>
+      <c r="TMD245" s="20"/>
+      <c r="TME245" s="20"/>
+      <c r="TMF245" s="20"/>
+      <c r="TMG245" s="20"/>
+      <c r="TMH245" s="20"/>
+      <c r="TMI245" s="20"/>
+      <c r="TMJ245" s="20"/>
+      <c r="TMK245" s="20"/>
+      <c r="TML245" s="20"/>
+      <c r="TMM245" s="20"/>
+      <c r="TMN245" s="20"/>
+      <c r="TMO245" s="20"/>
+      <c r="TMP245" s="20"/>
+      <c r="TMQ245" s="20"/>
+      <c r="TMR245" s="20"/>
+      <c r="TMS245" s="20"/>
+      <c r="TMT245" s="20"/>
+      <c r="TMU245" s="20"/>
+      <c r="TMV245" s="20"/>
+      <c r="TMW245" s="20"/>
+      <c r="TMX245" s="20"/>
+      <c r="TMY245" s="20"/>
+      <c r="TMZ245" s="20"/>
+      <c r="TNA245" s="20"/>
+      <c r="TNB245" s="20"/>
+      <c r="TNC245" s="20"/>
+      <c r="TND245" s="20"/>
+      <c r="TNE245" s="20"/>
+      <c r="TNF245" s="20"/>
+      <c r="TNG245" s="20"/>
+      <c r="TNH245" s="20"/>
+      <c r="TNI245" s="20"/>
+      <c r="TNJ245" s="20"/>
+      <c r="TNK245" s="20"/>
+      <c r="TNL245" s="20"/>
+      <c r="TNM245" s="20"/>
+      <c r="TNN245" s="20"/>
+      <c r="TNO245" s="20"/>
+      <c r="TNP245" s="20"/>
+      <c r="TNQ245" s="20"/>
+      <c r="TNR245" s="20"/>
+      <c r="TNS245" s="20"/>
+      <c r="TNT245" s="20"/>
+      <c r="TNU245" s="20"/>
+      <c r="TNV245" s="20"/>
+      <c r="TNW245" s="20"/>
+      <c r="TNX245" s="20"/>
+      <c r="TNY245" s="20"/>
+      <c r="TNZ245" s="20"/>
+      <c r="TOA245" s="20"/>
+      <c r="TOB245" s="20"/>
+      <c r="TOC245" s="20"/>
+      <c r="TOD245" s="20"/>
+      <c r="TOE245" s="20"/>
+      <c r="TOF245" s="20"/>
+      <c r="TOG245" s="20"/>
+      <c r="TOH245" s="20"/>
+      <c r="TOI245" s="20"/>
+      <c r="TOJ245" s="20"/>
+      <c r="TOK245" s="20"/>
+      <c r="TOL245" s="20"/>
+      <c r="TOM245" s="20"/>
+      <c r="TON245" s="20"/>
+      <c r="TOO245" s="20"/>
+      <c r="TOP245" s="20"/>
+      <c r="TOQ245" s="20"/>
+      <c r="TOR245" s="20"/>
+      <c r="TOS245" s="20"/>
+      <c r="TOT245" s="20"/>
+      <c r="TOU245" s="20"/>
+      <c r="TOV245" s="20"/>
+      <c r="TOW245" s="20"/>
+      <c r="TOX245" s="20"/>
+      <c r="TOY245" s="20"/>
+      <c r="TOZ245" s="20"/>
+      <c r="TPA245" s="20"/>
+      <c r="TPB245" s="20"/>
+      <c r="TPC245" s="20"/>
+      <c r="TPD245" s="20"/>
+      <c r="TPE245" s="20"/>
+      <c r="TPF245" s="20"/>
+      <c r="TPG245" s="20"/>
+      <c r="TPH245" s="20"/>
+      <c r="TPI245" s="20"/>
+      <c r="TPJ245" s="20"/>
+      <c r="TPK245" s="20"/>
+      <c r="TPL245" s="20"/>
+      <c r="TPM245" s="20"/>
+      <c r="TPN245" s="20"/>
+      <c r="TPO245" s="20"/>
+      <c r="TPP245" s="20"/>
+      <c r="TPQ245" s="20"/>
+      <c r="TPR245" s="20"/>
+      <c r="TPS245" s="20"/>
+      <c r="TPT245" s="20"/>
+      <c r="TPU245" s="20"/>
+      <c r="TPV245" s="20"/>
+      <c r="TPW245" s="20"/>
+      <c r="TPX245" s="20"/>
+      <c r="TPY245" s="20"/>
+      <c r="TPZ245" s="20"/>
+      <c r="TQA245" s="20"/>
+      <c r="TQB245" s="20"/>
+      <c r="TQC245" s="20"/>
+      <c r="TQD245" s="20"/>
+      <c r="TQE245" s="20"/>
+      <c r="TQF245" s="20"/>
+      <c r="TQG245" s="20"/>
+      <c r="TQH245" s="20"/>
+      <c r="TQI245" s="20"/>
+      <c r="TQJ245" s="20"/>
+      <c r="TQK245" s="20"/>
+      <c r="TQL245" s="20"/>
+      <c r="TQM245" s="20"/>
+      <c r="TQN245" s="20"/>
+      <c r="TQO245" s="20"/>
+      <c r="TQP245" s="20"/>
+      <c r="TQQ245" s="20"/>
+      <c r="TQR245" s="20"/>
+      <c r="TQS245" s="20"/>
+      <c r="TQT245" s="20"/>
+      <c r="TQU245" s="20"/>
+      <c r="TQV245" s="20"/>
+      <c r="TQW245" s="20"/>
+      <c r="TQX245" s="20"/>
+      <c r="TQY245" s="20"/>
+      <c r="TQZ245" s="20"/>
+      <c r="TRA245" s="20"/>
+      <c r="TRB245" s="20"/>
+      <c r="TRC245" s="20"/>
+      <c r="TRD245" s="20"/>
+      <c r="TRE245" s="20"/>
+      <c r="TRF245" s="20"/>
+      <c r="TRG245" s="20"/>
+      <c r="TRH245" s="20"/>
+      <c r="TRI245" s="20"/>
+      <c r="TRJ245" s="20"/>
+      <c r="TRK245" s="20"/>
+      <c r="TRL245" s="20"/>
+      <c r="TRM245" s="20"/>
+      <c r="TRN245" s="20"/>
+      <c r="TRO245" s="20"/>
+      <c r="TRP245" s="20"/>
+      <c r="TRQ245" s="20"/>
+      <c r="TRR245" s="20"/>
+      <c r="TRS245" s="20"/>
+      <c r="TRT245" s="20"/>
+      <c r="TRU245" s="20"/>
+      <c r="TRV245" s="20"/>
+      <c r="TRW245" s="20"/>
+      <c r="TRX245" s="20"/>
+      <c r="TRY245" s="20"/>
+      <c r="TRZ245" s="20"/>
+      <c r="TSA245" s="20"/>
+      <c r="TSB245" s="20"/>
+      <c r="TSC245" s="20"/>
+      <c r="TSD245" s="20"/>
+      <c r="TSE245" s="20"/>
+      <c r="TSF245" s="20"/>
+      <c r="TSG245" s="20"/>
+      <c r="TSH245" s="20"/>
+      <c r="TSI245" s="20"/>
+      <c r="TSJ245" s="20"/>
+      <c r="TSK245" s="20"/>
+      <c r="TSL245" s="20"/>
+      <c r="TSM245" s="20"/>
+      <c r="TSN245" s="20"/>
+      <c r="TSO245" s="20"/>
+      <c r="TSP245" s="20"/>
+      <c r="TSQ245" s="20"/>
+      <c r="TSR245" s="20"/>
+      <c r="TSS245" s="20"/>
+      <c r="TST245" s="20"/>
+      <c r="TSU245" s="20"/>
+      <c r="TSV245" s="20"/>
+      <c r="TSW245" s="20"/>
+      <c r="TSX245" s="20"/>
+      <c r="TSY245" s="20"/>
+      <c r="TSZ245" s="20"/>
+      <c r="TTA245" s="20"/>
+      <c r="TTB245" s="20"/>
+      <c r="TTC245" s="20"/>
+      <c r="TTD245" s="20"/>
+      <c r="TTE245" s="20"/>
+      <c r="TTF245" s="20"/>
+      <c r="TTG245" s="20"/>
+      <c r="TTH245" s="20"/>
+      <c r="TTI245" s="20"/>
+      <c r="TTJ245" s="20"/>
+      <c r="TTK245" s="20"/>
+      <c r="TTL245" s="20"/>
+      <c r="TTM245" s="20"/>
+      <c r="TTN245" s="20"/>
+      <c r="TTO245" s="20"/>
+      <c r="TTP245" s="20"/>
+      <c r="TTQ245" s="20"/>
+      <c r="TTR245" s="20"/>
+      <c r="TTS245" s="20"/>
+      <c r="TTT245" s="20"/>
+      <c r="TTU245" s="20"/>
+      <c r="TTV245" s="20"/>
+      <c r="TTW245" s="20"/>
+      <c r="TTX245" s="20"/>
+      <c r="TTY245" s="20"/>
+      <c r="TTZ245" s="20"/>
+      <c r="TUA245" s="20"/>
+      <c r="TUB245" s="20"/>
+      <c r="TUC245" s="20"/>
+      <c r="TUD245" s="20"/>
+      <c r="TUE245" s="20"/>
+      <c r="TUF245" s="20"/>
+      <c r="TUG245" s="20"/>
+      <c r="TUH245" s="20"/>
+      <c r="TUI245" s="20"/>
+      <c r="TUJ245" s="20"/>
+      <c r="TUK245" s="20"/>
+      <c r="TUL245" s="20"/>
+      <c r="TUM245" s="20"/>
+      <c r="TUN245" s="20"/>
+      <c r="TUO245" s="20"/>
+      <c r="TUP245" s="20"/>
+      <c r="TUQ245" s="20"/>
+      <c r="TUR245" s="20"/>
+      <c r="TUS245" s="20"/>
+      <c r="TUT245" s="20"/>
+      <c r="TUU245" s="20"/>
+      <c r="TUV245" s="20"/>
+      <c r="TUW245" s="20"/>
+      <c r="TUX245" s="20"/>
+      <c r="TUY245" s="20"/>
+      <c r="TUZ245" s="20"/>
+      <c r="TVA245" s="20"/>
+      <c r="TVB245" s="20"/>
+      <c r="TVC245" s="20"/>
+      <c r="TVD245" s="20"/>
+      <c r="TVE245" s="20"/>
+      <c r="TVF245" s="20"/>
+      <c r="TVG245" s="20"/>
+      <c r="TVH245" s="20"/>
+      <c r="TVI245" s="20"/>
+      <c r="TVJ245" s="20"/>
+      <c r="TVK245" s="20"/>
+      <c r="TVL245" s="20"/>
+      <c r="TVM245" s="20"/>
+      <c r="TVN245" s="20"/>
+      <c r="TVO245" s="20"/>
+      <c r="TVP245" s="20"/>
+      <c r="TVQ245" s="20"/>
+      <c r="TVR245" s="20"/>
+      <c r="TVS245" s="20"/>
+      <c r="TVT245" s="20"/>
+      <c r="TVU245" s="20"/>
+      <c r="TVV245" s="20"/>
+      <c r="TVW245" s="20"/>
+      <c r="TVX245" s="20"/>
+      <c r="TVY245" s="20"/>
+      <c r="TVZ245" s="20"/>
+      <c r="TWA245" s="20"/>
+      <c r="TWB245" s="20"/>
+      <c r="TWC245" s="20"/>
+      <c r="TWD245" s="20"/>
+      <c r="TWE245" s="20"/>
+      <c r="TWF245" s="20"/>
+      <c r="TWG245" s="20"/>
+      <c r="TWH245" s="20"/>
+      <c r="TWI245" s="20"/>
+      <c r="TWJ245" s="20"/>
+      <c r="TWK245" s="20"/>
+      <c r="TWL245" s="20"/>
+      <c r="TWM245" s="20"/>
+      <c r="TWN245" s="20"/>
+      <c r="TWO245" s="20"/>
+      <c r="TWP245" s="20"/>
+      <c r="TWQ245" s="20"/>
+      <c r="TWR245" s="20"/>
+      <c r="TWS245" s="20"/>
+      <c r="TWT245" s="20"/>
+      <c r="TWU245" s="20"/>
+      <c r="TWV245" s="20"/>
+      <c r="TWW245" s="20"/>
+      <c r="TWX245" s="20"/>
+      <c r="TWY245" s="20"/>
+      <c r="TWZ245" s="20"/>
+      <c r="TXA245" s="20"/>
+      <c r="TXB245" s="20"/>
+      <c r="TXC245" s="20"/>
+      <c r="TXD245" s="20"/>
+      <c r="TXE245" s="20"/>
+      <c r="TXF245" s="20"/>
+      <c r="TXG245" s="20"/>
+      <c r="TXH245" s="20"/>
+      <c r="TXI245" s="20"/>
+      <c r="TXJ245" s="20"/>
+      <c r="TXK245" s="20"/>
+      <c r="TXL245" s="20"/>
+      <c r="TXM245" s="20"/>
+      <c r="TXN245" s="20"/>
+      <c r="TXO245" s="20"/>
+      <c r="TXP245" s="20"/>
+      <c r="TXQ245" s="20"/>
+      <c r="TXR245" s="20"/>
+      <c r="TXS245" s="20"/>
+      <c r="TXT245" s="20"/>
+      <c r="TXU245" s="20"/>
+      <c r="TXV245" s="20"/>
+      <c r="TXW245" s="20"/>
+      <c r="TXX245" s="20"/>
+      <c r="TXY245" s="20"/>
+      <c r="TXZ245" s="20"/>
+      <c r="TYA245" s="20"/>
+      <c r="TYB245" s="20"/>
+      <c r="TYC245" s="20"/>
+      <c r="TYD245" s="20"/>
+      <c r="TYE245" s="20"/>
+      <c r="TYF245" s="20"/>
+      <c r="TYG245" s="20"/>
+      <c r="TYH245" s="20"/>
+      <c r="TYI245" s="20"/>
+      <c r="TYJ245" s="20"/>
+      <c r="TYK245" s="20"/>
+      <c r="TYL245" s="20"/>
+      <c r="TYM245" s="20"/>
+      <c r="TYN245" s="20"/>
+      <c r="TYO245" s="20"/>
+      <c r="TYP245" s="20"/>
+      <c r="TYQ245" s="20"/>
+      <c r="TYR245" s="20"/>
+      <c r="TYS245" s="20"/>
+      <c r="TYT245" s="20"/>
+      <c r="TYU245" s="20"/>
+      <c r="TYV245" s="20"/>
+      <c r="TYW245" s="20"/>
+      <c r="TYX245" s="20"/>
+      <c r="TYY245" s="20"/>
+      <c r="TYZ245" s="20"/>
+      <c r="TZA245" s="20"/>
+      <c r="TZB245" s="20"/>
+      <c r="TZC245" s="20"/>
+      <c r="TZD245" s="20"/>
+      <c r="TZE245" s="20"/>
+      <c r="TZF245" s="20"/>
+      <c r="TZG245" s="20"/>
+      <c r="TZH245" s="20"/>
+      <c r="TZI245" s="20"/>
+      <c r="TZJ245" s="20"/>
+      <c r="TZK245" s="20"/>
+      <c r="TZL245" s="20"/>
+      <c r="TZM245" s="20"/>
+      <c r="TZN245" s="20"/>
+      <c r="TZO245" s="20"/>
+      <c r="TZP245" s="20"/>
+      <c r="TZQ245" s="20"/>
+      <c r="TZR245" s="20"/>
+      <c r="TZS245" s="20"/>
+      <c r="TZT245" s="20"/>
+      <c r="TZU245" s="20"/>
+      <c r="TZV245" s="20"/>
+      <c r="TZW245" s="20"/>
+      <c r="TZX245" s="20"/>
+      <c r="TZY245" s="20"/>
+      <c r="TZZ245" s="20"/>
+      <c r="UAA245" s="20"/>
+      <c r="UAB245" s="20"/>
+      <c r="UAC245" s="20"/>
+      <c r="UAD245" s="20"/>
+      <c r="UAE245" s="20"/>
+      <c r="UAF245" s="20"/>
+      <c r="UAG245" s="20"/>
+      <c r="UAH245" s="20"/>
+      <c r="UAI245" s="20"/>
+      <c r="UAJ245" s="20"/>
+      <c r="UAK245" s="20"/>
+      <c r="UAL245" s="20"/>
+      <c r="UAM245" s="20"/>
+      <c r="UAN245" s="20"/>
+      <c r="UAO245" s="20"/>
+      <c r="UAP245" s="20"/>
+      <c r="UAQ245" s="20"/>
+      <c r="UAR245" s="20"/>
+      <c r="UAS245" s="20"/>
+      <c r="UAT245" s="20"/>
+      <c r="UAU245" s="20"/>
+      <c r="UAV245" s="20"/>
+      <c r="UAW245" s="20"/>
+      <c r="UAX245" s="20"/>
+      <c r="UAY245" s="20"/>
+      <c r="UAZ245" s="20"/>
+      <c r="UBA245" s="20"/>
+      <c r="UBB245" s="20"/>
+      <c r="UBC245" s="20"/>
+      <c r="UBD245" s="20"/>
+      <c r="UBE245" s="20"/>
+      <c r="UBF245" s="20"/>
+      <c r="UBG245" s="20"/>
+      <c r="UBH245" s="20"/>
+      <c r="UBI245" s="20"/>
+      <c r="UBJ245" s="20"/>
+      <c r="UBK245" s="20"/>
+      <c r="UBL245" s="20"/>
+      <c r="UBM245" s="20"/>
+      <c r="UBN245" s="20"/>
+      <c r="UBO245" s="20"/>
+      <c r="UBP245" s="20"/>
+      <c r="UBQ245" s="20"/>
+      <c r="UBR245" s="20"/>
+      <c r="UBS245" s="20"/>
+      <c r="UBT245" s="20"/>
+      <c r="UBU245" s="20"/>
+      <c r="UBV245" s="20"/>
+      <c r="UBW245" s="20"/>
+      <c r="UBX245" s="20"/>
+      <c r="UBY245" s="20"/>
+      <c r="UBZ245" s="20"/>
+      <c r="UCA245" s="20"/>
+      <c r="UCB245" s="20"/>
+      <c r="UCC245" s="20"/>
+      <c r="UCD245" s="20"/>
+      <c r="UCE245" s="20"/>
+      <c r="UCF245" s="20"/>
+      <c r="UCG245" s="20"/>
+      <c r="UCH245" s="20"/>
+      <c r="UCI245" s="20"/>
+      <c r="UCJ245" s="20"/>
+      <c r="UCK245" s="20"/>
+      <c r="UCL245" s="20"/>
+      <c r="UCM245" s="20"/>
+      <c r="UCN245" s="20"/>
+      <c r="UCO245" s="20"/>
+      <c r="UCP245" s="20"/>
+      <c r="UCQ245" s="20"/>
+      <c r="UCR245" s="20"/>
+      <c r="UCS245" s="20"/>
+      <c r="UCT245" s="20"/>
+      <c r="UCU245" s="20"/>
+      <c r="UCV245" s="20"/>
+      <c r="UCW245" s="20"/>
+      <c r="UCX245" s="20"/>
+      <c r="UCY245" s="20"/>
+      <c r="UCZ245" s="20"/>
+      <c r="UDA245" s="20"/>
+      <c r="UDB245" s="20"/>
+      <c r="UDC245" s="20"/>
+      <c r="UDD245" s="20"/>
+      <c r="UDE245" s="20"/>
+      <c r="UDF245" s="20"/>
+      <c r="UDG245" s="20"/>
+      <c r="UDH245" s="20"/>
+      <c r="UDI245" s="20"/>
+      <c r="UDJ245" s="20"/>
+      <c r="UDK245" s="20"/>
+      <c r="UDL245" s="20"/>
+      <c r="UDM245" s="20"/>
+      <c r="UDN245" s="20"/>
+      <c r="UDO245" s="20"/>
+      <c r="UDP245" s="20"/>
+      <c r="UDQ245" s="20"/>
+      <c r="UDR245" s="20"/>
+      <c r="UDS245" s="20"/>
+      <c r="UDT245" s="20"/>
+      <c r="UDU245" s="20"/>
+      <c r="UDV245" s="20"/>
+      <c r="UDW245" s="20"/>
+      <c r="UDX245" s="20"/>
+      <c r="UDY245" s="20"/>
+      <c r="UDZ245" s="20"/>
+      <c r="UEA245" s="20"/>
+      <c r="UEB245" s="20"/>
+      <c r="UEC245" s="20"/>
+      <c r="UED245" s="20"/>
+      <c r="UEE245" s="20"/>
+      <c r="UEF245" s="20"/>
+      <c r="UEG245" s="20"/>
+      <c r="UEH245" s="20"/>
+      <c r="UEI245" s="20"/>
+      <c r="UEJ245" s="20"/>
+      <c r="UEK245" s="20"/>
+      <c r="UEL245" s="20"/>
+      <c r="UEM245" s="20"/>
+      <c r="UEN245" s="20"/>
+      <c r="UEO245" s="20"/>
+      <c r="UEP245" s="20"/>
+      <c r="UEQ245" s="20"/>
+      <c r="UER245" s="20"/>
+      <c r="UES245" s="20"/>
+      <c r="UET245" s="20"/>
+      <c r="UEU245" s="20"/>
+      <c r="UEV245" s="20"/>
+      <c r="UEW245" s="20"/>
+      <c r="UEX245" s="20"/>
+      <c r="UEY245" s="20"/>
+      <c r="UEZ245" s="20"/>
+      <c r="UFA245" s="20"/>
+      <c r="UFB245" s="20"/>
+      <c r="UFC245" s="20"/>
+      <c r="UFD245" s="20"/>
+      <c r="UFE245" s="20"/>
+      <c r="UFF245" s="20"/>
+      <c r="UFG245" s="20"/>
+      <c r="UFH245" s="20"/>
+      <c r="UFI245" s="20"/>
+      <c r="UFJ245" s="20"/>
+      <c r="UFK245" s="20"/>
+      <c r="UFL245" s="20"/>
+      <c r="UFM245" s="20"/>
+      <c r="UFN245" s="20"/>
+      <c r="UFO245" s="20"/>
+      <c r="UFP245" s="20"/>
+      <c r="UFQ245" s="20"/>
+      <c r="UFR245" s="20"/>
+      <c r="UFS245" s="20"/>
+      <c r="UFT245" s="20"/>
+      <c r="UFU245" s="20"/>
+      <c r="UFV245" s="20"/>
+      <c r="UFW245" s="20"/>
+      <c r="UFX245" s="20"/>
+      <c r="UFY245" s="20"/>
+      <c r="UFZ245" s="20"/>
+      <c r="UGA245" s="20"/>
+      <c r="UGB245" s="20"/>
+      <c r="UGC245" s="20"/>
+      <c r="UGD245" s="20"/>
+      <c r="UGE245" s="20"/>
+      <c r="UGF245" s="20"/>
+      <c r="UGG245" s="20"/>
+      <c r="UGH245" s="20"/>
+      <c r="UGI245" s="20"/>
+      <c r="UGJ245" s="20"/>
+      <c r="UGK245" s="20"/>
+      <c r="UGL245" s="20"/>
+      <c r="UGM245" s="20"/>
+      <c r="UGN245" s="20"/>
+      <c r="UGO245" s="20"/>
+      <c r="UGP245" s="20"/>
+      <c r="UGQ245" s="20"/>
+      <c r="UGR245" s="20"/>
+      <c r="UGS245" s="20"/>
+      <c r="UGT245" s="20"/>
+      <c r="UGU245" s="20"/>
+      <c r="UGV245" s="20"/>
+      <c r="UGW245" s="20"/>
+      <c r="UGX245" s="20"/>
+      <c r="UGY245" s="20"/>
+      <c r="UGZ245" s="20"/>
+      <c r="UHA245" s="20"/>
+      <c r="UHB245" s="20"/>
+      <c r="UHC245" s="20"/>
+      <c r="UHD245" s="20"/>
+      <c r="UHE245" s="20"/>
+      <c r="UHF245" s="20"/>
+      <c r="UHG245" s="20"/>
+      <c r="UHH245" s="20"/>
+      <c r="UHI245" s="20"/>
+      <c r="UHJ245" s="20"/>
+      <c r="UHK245" s="20"/>
+      <c r="UHL245" s="20"/>
+      <c r="UHM245" s="20"/>
+      <c r="UHN245" s="20"/>
+      <c r="UHO245" s="20"/>
+      <c r="UHP245" s="20"/>
+      <c r="UHQ245" s="20"/>
+      <c r="UHR245" s="20"/>
+      <c r="UHS245" s="20"/>
+      <c r="UHT245" s="20"/>
+      <c r="UHU245" s="20"/>
+      <c r="UHV245" s="20"/>
+      <c r="UHW245" s="20"/>
+      <c r="UHX245" s="20"/>
+      <c r="UHY245" s="20"/>
+      <c r="UHZ245" s="20"/>
+      <c r="UIA245" s="20"/>
+      <c r="UIB245" s="20"/>
+      <c r="UIC245" s="20"/>
+      <c r="UID245" s="20"/>
+      <c r="UIE245" s="20"/>
+      <c r="UIF245" s="20"/>
+      <c r="UIG245" s="20"/>
+      <c r="UIH245" s="20"/>
+      <c r="UII245" s="20"/>
+      <c r="UIJ245" s="20"/>
+      <c r="UIK245" s="20"/>
+      <c r="UIL245" s="20"/>
+      <c r="UIM245" s="20"/>
+      <c r="UIN245" s="20"/>
+      <c r="UIO245" s="20"/>
+      <c r="UIP245" s="20"/>
+      <c r="UIQ245" s="20"/>
+      <c r="UIR245" s="20"/>
+      <c r="UIS245" s="20"/>
+      <c r="UIT245" s="20"/>
+      <c r="UIU245" s="20"/>
+      <c r="UIV245" s="20"/>
+      <c r="UIW245" s="20"/>
+      <c r="UIX245" s="20"/>
+      <c r="UIY245" s="20"/>
+      <c r="UIZ245" s="20"/>
+      <c r="UJA245" s="20"/>
+      <c r="UJB245" s="20"/>
+      <c r="UJC245" s="20"/>
+      <c r="UJD245" s="20"/>
+      <c r="UJE245" s="20"/>
+      <c r="UJF245" s="20"/>
+      <c r="UJG245" s="20"/>
+      <c r="UJH245" s="20"/>
+      <c r="UJI245" s="20"/>
+      <c r="UJJ245" s="20"/>
+      <c r="UJK245" s="20"/>
+      <c r="UJL245" s="20"/>
+      <c r="UJM245" s="20"/>
+      <c r="UJN245" s="20"/>
+      <c r="UJO245" s="20"/>
+      <c r="UJP245" s="20"/>
+      <c r="UJQ245" s="20"/>
+      <c r="UJR245" s="20"/>
+      <c r="UJS245" s="20"/>
+      <c r="UJT245" s="20"/>
+      <c r="UJU245" s="20"/>
+      <c r="UJV245" s="20"/>
+      <c r="UJW245" s="20"/>
+      <c r="UJX245" s="20"/>
+      <c r="UJY245" s="20"/>
+      <c r="UJZ245" s="20"/>
+      <c r="UKA245" s="20"/>
+      <c r="UKB245" s="20"/>
+      <c r="UKC245" s="20"/>
+      <c r="UKD245" s="20"/>
+      <c r="UKE245" s="20"/>
+      <c r="UKF245" s="20"/>
+      <c r="UKG245" s="20"/>
+      <c r="UKH245" s="20"/>
+      <c r="UKI245" s="20"/>
+      <c r="UKJ245" s="20"/>
+      <c r="UKK245" s="20"/>
+      <c r="UKL245" s="20"/>
+      <c r="UKM245" s="20"/>
+      <c r="UKN245" s="20"/>
+      <c r="UKO245" s="20"/>
+      <c r="UKP245" s="20"/>
+      <c r="UKQ245" s="20"/>
+      <c r="UKR245" s="20"/>
+      <c r="UKS245" s="20"/>
+      <c r="UKT245" s="20"/>
+      <c r="UKU245" s="20"/>
+      <c r="UKV245" s="20"/>
+      <c r="UKW245" s="20"/>
+      <c r="UKX245" s="20"/>
+      <c r="UKY245" s="20"/>
+      <c r="UKZ245" s="20"/>
+      <c r="ULA245" s="20"/>
+      <c r="ULB245" s="20"/>
+      <c r="ULC245" s="20"/>
+      <c r="ULD245" s="20"/>
+      <c r="ULE245" s="20"/>
+      <c r="ULF245" s="20"/>
+      <c r="ULG245" s="20"/>
+      <c r="ULH245" s="20"/>
+      <c r="ULI245" s="20"/>
+      <c r="ULJ245" s="20"/>
+      <c r="ULK245" s="20"/>
+      <c r="ULL245" s="20"/>
+      <c r="ULM245" s="20"/>
+      <c r="ULN245" s="20"/>
+      <c r="ULO245" s="20"/>
+      <c r="ULP245" s="20"/>
+      <c r="ULQ245" s="20"/>
+      <c r="ULR245" s="20"/>
+      <c r="ULS245" s="20"/>
+      <c r="ULT245" s="20"/>
+      <c r="ULU245" s="20"/>
+      <c r="ULV245" s="20"/>
+      <c r="ULW245" s="20"/>
+      <c r="ULX245" s="20"/>
+      <c r="ULY245" s="20"/>
+      <c r="ULZ245" s="20"/>
+      <c r="UMA245" s="20"/>
+      <c r="UMB245" s="20"/>
+      <c r="UMC245" s="20"/>
+      <c r="UMD245" s="20"/>
+      <c r="UME245" s="20"/>
+      <c r="UMF245" s="20"/>
+      <c r="UMG245" s="20"/>
+      <c r="UMH245" s="20"/>
+      <c r="UMI245" s="20"/>
+      <c r="UMJ245" s="20"/>
+      <c r="UMK245" s="20"/>
+      <c r="UML245" s="20"/>
+      <c r="UMM245" s="20"/>
+      <c r="UMN245" s="20"/>
+      <c r="UMO245" s="20"/>
+      <c r="UMP245" s="20"/>
+      <c r="UMQ245" s="20"/>
+      <c r="UMR245" s="20"/>
+      <c r="UMS245" s="20"/>
+      <c r="UMT245" s="20"/>
+      <c r="UMU245" s="20"/>
+      <c r="UMV245" s="20"/>
+      <c r="UMW245" s="20"/>
+      <c r="UMX245" s="20"/>
+      <c r="UMY245" s="20"/>
+      <c r="UMZ245" s="20"/>
+      <c r="UNA245" s="20"/>
+      <c r="UNB245" s="20"/>
+      <c r="UNC245" s="20"/>
+      <c r="UND245" s="20"/>
+      <c r="UNE245" s="20"/>
+      <c r="UNF245" s="20"/>
+      <c r="UNG245" s="20"/>
+      <c r="UNH245" s="20"/>
+      <c r="UNI245" s="20"/>
+      <c r="UNJ245" s="20"/>
+      <c r="UNK245" s="20"/>
+      <c r="UNL245" s="20"/>
+      <c r="UNM245" s="20"/>
+      <c r="UNN245" s="20"/>
+      <c r="UNO245" s="20"/>
+      <c r="UNP245" s="20"/>
+      <c r="UNQ245" s="20"/>
+      <c r="UNR245" s="20"/>
+      <c r="UNS245" s="20"/>
+      <c r="UNT245" s="20"/>
+      <c r="UNU245" s="20"/>
+      <c r="UNV245" s="20"/>
+      <c r="UNW245" s="20"/>
+      <c r="UNX245" s="20"/>
+      <c r="UNY245" s="20"/>
+      <c r="UNZ245" s="20"/>
+      <c r="UOA245" s="20"/>
+      <c r="UOB245" s="20"/>
+      <c r="UOC245" s="20"/>
+      <c r="UOD245" s="20"/>
+      <c r="UOE245" s="20"/>
+      <c r="UOF245" s="20"/>
+      <c r="UOG245" s="20"/>
+      <c r="UOH245" s="20"/>
+      <c r="UOI245" s="20"/>
+      <c r="UOJ245" s="20"/>
+      <c r="UOK245" s="20"/>
+      <c r="UOL245" s="20"/>
+      <c r="UOM245" s="20"/>
+      <c r="UON245" s="20"/>
+      <c r="UOO245" s="20"/>
+      <c r="UOP245" s="20"/>
+      <c r="UOQ245" s="20"/>
+      <c r="UOR245" s="20"/>
+      <c r="UOS245" s="20"/>
+      <c r="UOT245" s="20"/>
+      <c r="UOU245" s="20"/>
+      <c r="UOV245" s="20"/>
+      <c r="UOW245" s="20"/>
+      <c r="UOX245" s="20"/>
+      <c r="UOY245" s="20"/>
+      <c r="UOZ245" s="20"/>
+      <c r="UPA245" s="20"/>
+      <c r="UPB245" s="20"/>
+      <c r="UPC245" s="20"/>
+      <c r="UPD245" s="20"/>
+      <c r="UPE245" s="20"/>
+      <c r="UPF245" s="20"/>
+      <c r="UPG245" s="20"/>
+      <c r="UPH245" s="20"/>
+      <c r="UPI245" s="20"/>
+      <c r="UPJ245" s="20"/>
+      <c r="UPK245" s="20"/>
+      <c r="UPL245" s="20"/>
+      <c r="UPM245" s="20"/>
+      <c r="UPN245" s="20"/>
+      <c r="UPO245" s="20"/>
+      <c r="UPP245" s="20"/>
+      <c r="UPQ245" s="20"/>
+      <c r="UPR245" s="20"/>
+      <c r="UPS245" s="20"/>
+      <c r="UPT245" s="20"/>
+      <c r="UPU245" s="20"/>
+      <c r="UPV245" s="20"/>
+      <c r="UPW245" s="20"/>
+      <c r="UPX245" s="20"/>
+      <c r="UPY245" s="20"/>
+      <c r="UPZ245" s="20"/>
+      <c r="UQA245" s="20"/>
+      <c r="UQB245" s="20"/>
+      <c r="UQC245" s="20"/>
+      <c r="UQD245" s="20"/>
+      <c r="UQE245" s="20"/>
+      <c r="UQF245" s="20"/>
+      <c r="UQG245" s="20"/>
+      <c r="UQH245" s="20"/>
+      <c r="UQI245" s="20"/>
+      <c r="UQJ245" s="20"/>
+      <c r="UQK245" s="20"/>
+      <c r="UQL245" s="20"/>
+      <c r="UQM245" s="20"/>
+      <c r="UQN245" s="20"/>
+      <c r="UQO245" s="20"/>
+      <c r="UQP245" s="20"/>
+      <c r="UQQ245" s="20"/>
+      <c r="UQR245" s="20"/>
+      <c r="UQS245" s="20"/>
+      <c r="UQT245" s="20"/>
+      <c r="UQU245" s="20"/>
+      <c r="UQV245" s="20"/>
+      <c r="UQW245" s="20"/>
+      <c r="UQX245" s="20"/>
+      <c r="UQY245" s="20"/>
+      <c r="UQZ245" s="20"/>
+      <c r="URA245" s="20"/>
+      <c r="URB245" s="20"/>
+      <c r="URC245" s="20"/>
+      <c r="URD245" s="20"/>
+      <c r="URE245" s="20"/>
+      <c r="URF245" s="20"/>
+      <c r="URG245" s="20"/>
+      <c r="URH245" s="20"/>
+      <c r="URI245" s="20"/>
+      <c r="URJ245" s="20"/>
+      <c r="URK245" s="20"/>
+      <c r="URL245" s="20"/>
+      <c r="URM245" s="20"/>
+      <c r="URN245" s="20"/>
+      <c r="URO245" s="20"/>
+      <c r="URP245" s="20"/>
+      <c r="URQ245" s="20"/>
+      <c r="URR245" s="20"/>
+      <c r="URS245" s="20"/>
+      <c r="URT245" s="20"/>
+      <c r="URU245" s="20"/>
+      <c r="URV245" s="20"/>
+      <c r="URW245" s="20"/>
+      <c r="URX245" s="20"/>
+      <c r="URY245" s="20"/>
+      <c r="URZ245" s="20"/>
+      <c r="USA245" s="20"/>
+      <c r="USB245" s="20"/>
+      <c r="USC245" s="20"/>
+      <c r="USD245" s="20"/>
+      <c r="USE245" s="20"/>
+      <c r="USF245" s="20"/>
+      <c r="USG245" s="20"/>
+      <c r="USH245" s="20"/>
+      <c r="USI245" s="20"/>
+      <c r="USJ245" s="20"/>
+      <c r="USK245" s="20"/>
+      <c r="USL245" s="20"/>
+      <c r="USM245" s="20"/>
+      <c r="USN245" s="20"/>
+      <c r="USO245" s="20"/>
+      <c r="USP245" s="20"/>
+      <c r="USQ245" s="20"/>
+      <c r="USR245" s="20"/>
+      <c r="USS245" s="20"/>
+      <c r="UST245" s="20"/>
+      <c r="USU245" s="20"/>
+      <c r="USV245" s="20"/>
+      <c r="USW245" s="20"/>
+      <c r="USX245" s="20"/>
+      <c r="USY245" s="20"/>
+      <c r="USZ245" s="20"/>
+      <c r="UTA245" s="20"/>
+      <c r="UTB245" s="20"/>
+      <c r="UTC245" s="20"/>
+      <c r="UTD245" s="20"/>
+      <c r="UTE245" s="20"/>
+      <c r="UTF245" s="20"/>
+      <c r="UTG245" s="20"/>
+      <c r="UTH245" s="20"/>
+      <c r="UTI245" s="20"/>
+      <c r="UTJ245" s="20"/>
+      <c r="UTK245" s="20"/>
+      <c r="UTL245" s="20"/>
+      <c r="UTM245" s="20"/>
+      <c r="UTN245" s="20"/>
+      <c r="UTO245" s="20"/>
+      <c r="UTP245" s="20"/>
+      <c r="UTQ245" s="20"/>
+      <c r="UTR245" s="20"/>
+      <c r="UTS245" s="20"/>
+      <c r="UTT245" s="20"/>
+      <c r="UTU245" s="20"/>
+      <c r="UTV245" s="20"/>
+      <c r="UTW245" s="20"/>
+      <c r="UTX245" s="20"/>
+      <c r="UTY245" s="20"/>
+      <c r="UTZ245" s="20"/>
+      <c r="UUA245" s="20"/>
+      <c r="UUB245" s="20"/>
+      <c r="UUC245" s="20"/>
+      <c r="UUD245" s="20"/>
+      <c r="UUE245" s="20"/>
+      <c r="UUF245" s="20"/>
+      <c r="UUG245" s="20"/>
+      <c r="UUH245" s="20"/>
+      <c r="UUI245" s="20"/>
+      <c r="UUJ245" s="20"/>
+      <c r="UUK245" s="20"/>
+      <c r="UUL245" s="20"/>
+      <c r="UUM245" s="20"/>
+      <c r="UUN245" s="20"/>
+      <c r="UUO245" s="20"/>
+      <c r="UUP245" s="20"/>
+      <c r="UUQ245" s="20"/>
+      <c r="UUR245" s="20"/>
+      <c r="UUS245" s="20"/>
+      <c r="UUT245" s="20"/>
+      <c r="UUU245" s="20"/>
+      <c r="UUV245" s="20"/>
+      <c r="UUW245" s="20"/>
+      <c r="UUX245" s="20"/>
+      <c r="UUY245" s="20"/>
+      <c r="UUZ245" s="20"/>
+      <c r="UVA245" s="20"/>
+      <c r="UVB245" s="20"/>
+      <c r="UVC245" s="20"/>
+      <c r="UVD245" s="20"/>
+      <c r="UVE245" s="20"/>
+      <c r="UVF245" s="20"/>
+      <c r="UVG245" s="20"/>
+      <c r="UVH245" s="20"/>
+      <c r="UVI245" s="20"/>
+      <c r="UVJ245" s="20"/>
+      <c r="UVK245" s="20"/>
+      <c r="UVL245" s="20"/>
+      <c r="UVM245" s="20"/>
+      <c r="UVN245" s="20"/>
+      <c r="UVO245" s="20"/>
+      <c r="UVP245" s="20"/>
+      <c r="UVQ245" s="20"/>
+      <c r="UVR245" s="20"/>
+      <c r="UVS245" s="20"/>
+      <c r="UVT245" s="20"/>
+      <c r="UVU245" s="20"/>
+      <c r="UVV245" s="20"/>
+      <c r="UVW245" s="20"/>
+      <c r="UVX245" s="20"/>
+      <c r="UVY245" s="20"/>
+      <c r="UVZ245" s="20"/>
+      <c r="UWA245" s="20"/>
+      <c r="UWB245" s="20"/>
+      <c r="UWC245" s="20"/>
+      <c r="UWD245" s="20"/>
+      <c r="UWE245" s="20"/>
+      <c r="UWF245" s="20"/>
+      <c r="UWG245" s="20"/>
+      <c r="UWH245" s="20"/>
+      <c r="UWI245" s="20"/>
+      <c r="UWJ245" s="20"/>
+      <c r="UWK245" s="20"/>
+      <c r="UWL245" s="20"/>
+      <c r="UWM245" s="20"/>
+      <c r="UWN245" s="20"/>
+      <c r="UWO245" s="20"/>
+      <c r="UWP245" s="20"/>
+      <c r="UWQ245" s="20"/>
+      <c r="UWR245" s="20"/>
+      <c r="UWS245" s="20"/>
+      <c r="UWT245" s="20"/>
+      <c r="UWU245" s="20"/>
+      <c r="UWV245" s="20"/>
+      <c r="UWW245" s="20"/>
+      <c r="UWX245" s="20"/>
+      <c r="UWY245" s="20"/>
+      <c r="UWZ245" s="20"/>
+      <c r="UXA245" s="20"/>
+      <c r="UXB245" s="20"/>
+      <c r="UXC245" s="20"/>
+      <c r="UXD245" s="20"/>
+      <c r="UXE245" s="20"/>
+      <c r="UXF245" s="20"/>
+      <c r="UXG245" s="20"/>
+      <c r="UXH245" s="20"/>
+      <c r="UXI245" s="20"/>
+      <c r="UXJ245" s="20"/>
+      <c r="UXK245" s="20"/>
+      <c r="UXL245" s="20"/>
+      <c r="UXM245" s="20"/>
+      <c r="UXN245" s="20"/>
+      <c r="UXO245" s="20"/>
+      <c r="UXP245" s="20"/>
+      <c r="UXQ245" s="20"/>
+      <c r="UXR245" s="20"/>
+      <c r="UXS245" s="20"/>
+      <c r="UXT245" s="20"/>
+      <c r="UXU245" s="20"/>
+      <c r="UXV245" s="20"/>
+      <c r="UXW245" s="20"/>
+      <c r="UXX245" s="20"/>
+      <c r="UXY245" s="20"/>
+      <c r="UXZ245" s="20"/>
+      <c r="UYA245" s="20"/>
+      <c r="UYB245" s="20"/>
+      <c r="UYC245" s="20"/>
+      <c r="UYD245" s="20"/>
+      <c r="UYE245" s="20"/>
+      <c r="UYF245" s="20"/>
+      <c r="UYG245" s="20"/>
+      <c r="UYH245" s="20"/>
+      <c r="UYI245" s="20"/>
+      <c r="UYJ245" s="20"/>
+      <c r="UYK245" s="20"/>
+      <c r="UYL245" s="20"/>
+      <c r="UYM245" s="20"/>
+      <c r="UYN245" s="20"/>
+      <c r="UYO245" s="20"/>
+      <c r="UYP245" s="20"/>
+      <c r="UYQ245" s="20"/>
+      <c r="UYR245" s="20"/>
+      <c r="UYS245" s="20"/>
+      <c r="UYT245" s="20"/>
+      <c r="UYU245" s="20"/>
+      <c r="UYV245" s="20"/>
+      <c r="UYW245" s="20"/>
+      <c r="UYX245" s="20"/>
+      <c r="UYY245" s="20"/>
+      <c r="UYZ245" s="20"/>
+      <c r="UZA245" s="20"/>
+      <c r="UZB245" s="20"/>
+      <c r="UZC245" s="20"/>
+      <c r="UZD245" s="20"/>
+      <c r="UZE245" s="20"/>
+      <c r="UZF245" s="20"/>
+      <c r="UZG245" s="20"/>
+      <c r="UZH245" s="20"/>
+      <c r="UZI245" s="20"/>
+      <c r="UZJ245" s="20"/>
+      <c r="UZK245" s="20"/>
+      <c r="UZL245" s="20"/>
+      <c r="UZM245" s="20"/>
+      <c r="UZN245" s="20"/>
+      <c r="UZO245" s="20"/>
+      <c r="UZP245" s="20"/>
+      <c r="UZQ245" s="20"/>
+      <c r="UZR245" s="20"/>
+      <c r="UZS245" s="20"/>
+      <c r="UZT245" s="20"/>
+      <c r="UZU245" s="20"/>
+      <c r="UZV245" s="20"/>
+      <c r="UZW245" s="20"/>
+      <c r="UZX245" s="20"/>
+      <c r="UZY245" s="20"/>
+      <c r="UZZ245" s="20"/>
+      <c r="VAA245" s="20"/>
+      <c r="VAB245" s="20"/>
+      <c r="VAC245" s="20"/>
+      <c r="VAD245" s="20"/>
+      <c r="VAE245" s="20"/>
+      <c r="VAF245" s="20"/>
+      <c r="VAG245" s="20"/>
+      <c r="VAH245" s="20"/>
+      <c r="VAI245" s="20"/>
+      <c r="VAJ245" s="20"/>
+      <c r="VAK245" s="20"/>
+      <c r="VAL245" s="20"/>
+      <c r="VAM245" s="20"/>
+      <c r="VAN245" s="20"/>
+      <c r="VAO245" s="20"/>
+      <c r="VAP245" s="20"/>
+      <c r="VAQ245" s="20"/>
+      <c r="VAR245" s="20"/>
+      <c r="VAS245" s="20"/>
+      <c r="VAT245" s="20"/>
+      <c r="VAU245" s="20"/>
+      <c r="VAV245" s="20"/>
+      <c r="VAW245" s="20"/>
+      <c r="VAX245" s="20"/>
+      <c r="VAY245" s="20"/>
+      <c r="VAZ245" s="20"/>
+      <c r="VBA245" s="20"/>
+      <c r="VBB245" s="20"/>
+      <c r="VBC245" s="20"/>
+      <c r="VBD245" s="20"/>
+      <c r="VBE245" s="20"/>
+      <c r="VBF245" s="20"/>
+      <c r="VBG245" s="20"/>
+      <c r="VBH245" s="20"/>
+      <c r="VBI245" s="20"/>
+      <c r="VBJ245" s="20"/>
+      <c r="VBK245" s="20"/>
+      <c r="VBL245" s="20"/>
+      <c r="VBM245" s="20"/>
+      <c r="VBN245" s="20"/>
+      <c r="VBO245" s="20"/>
+      <c r="VBP245" s="20"/>
+      <c r="VBQ245" s="20"/>
+      <c r="VBR245" s="20"/>
+      <c r="VBS245" s="20"/>
+      <c r="VBT245" s="20"/>
+      <c r="VBU245" s="20"/>
+      <c r="VBV245" s="20"/>
+      <c r="VBW245" s="20"/>
+      <c r="VBX245" s="20"/>
+      <c r="VBY245" s="20"/>
+      <c r="VBZ245" s="20"/>
+      <c r="VCA245" s="20"/>
+      <c r="VCB245" s="20"/>
+      <c r="VCC245" s="20"/>
+      <c r="VCD245" s="20"/>
+      <c r="VCE245" s="20"/>
+      <c r="VCF245" s="20"/>
+      <c r="VCG245" s="20"/>
+      <c r="VCH245" s="20"/>
+      <c r="VCI245" s="20"/>
+      <c r="VCJ245" s="20"/>
+      <c r="VCK245" s="20"/>
+      <c r="VCL245" s="20"/>
+      <c r="VCM245" s="20"/>
+      <c r="VCN245" s="20"/>
+      <c r="VCO245" s="20"/>
+      <c r="VCP245" s="20"/>
+      <c r="VCQ245" s="20"/>
+      <c r="VCR245" s="20"/>
+      <c r="VCS245" s="20"/>
+      <c r="VCT245" s="20"/>
+      <c r="VCU245" s="20"/>
+      <c r="VCV245" s="20"/>
+      <c r="VCW245" s="20"/>
+      <c r="VCX245" s="20"/>
+      <c r="VCY245" s="20"/>
+      <c r="VCZ245" s="20"/>
+      <c r="VDA245" s="20"/>
+      <c r="VDB245" s="20"/>
+      <c r="VDC245" s="20"/>
+      <c r="VDD245" s="20"/>
+      <c r="VDE245" s="20"/>
+      <c r="VDF245" s="20"/>
+      <c r="VDG245" s="20"/>
+      <c r="VDH245" s="20"/>
+      <c r="VDI245" s="20"/>
+      <c r="VDJ245" s="20"/>
+      <c r="VDK245" s="20"/>
+      <c r="VDL245" s="20"/>
+      <c r="VDM245" s="20"/>
+      <c r="VDN245" s="20"/>
+      <c r="VDO245" s="20"/>
+      <c r="VDP245" s="20"/>
+      <c r="VDQ245" s="20"/>
+      <c r="VDR245" s="20"/>
+      <c r="VDS245" s="20"/>
+      <c r="VDT245" s="20"/>
+      <c r="VDU245" s="20"/>
+      <c r="VDV245" s="20"/>
+      <c r="VDW245" s="20"/>
+      <c r="VDX245" s="20"/>
+      <c r="VDY245" s="20"/>
+      <c r="VDZ245" s="20"/>
+      <c r="VEA245" s="20"/>
+      <c r="VEB245" s="20"/>
+      <c r="VEC245" s="20"/>
+      <c r="VED245" s="20"/>
+      <c r="VEE245" s="20"/>
+      <c r="VEF245" s="20"/>
+      <c r="VEG245" s="20"/>
+      <c r="VEH245" s="20"/>
+      <c r="VEI245" s="20"/>
+      <c r="VEJ245" s="20"/>
+      <c r="VEK245" s="20"/>
+      <c r="VEL245" s="20"/>
+      <c r="VEM245" s="20"/>
+      <c r="VEN245" s="20"/>
+      <c r="VEO245" s="20"/>
+      <c r="VEP245" s="20"/>
+      <c r="VEQ245" s="20"/>
+      <c r="VER245" s="20"/>
+      <c r="VES245" s="20"/>
+      <c r="VET245" s="20"/>
+      <c r="VEU245" s="20"/>
+      <c r="VEV245" s="20"/>
+      <c r="VEW245" s="20"/>
+      <c r="VEX245" s="20"/>
+      <c r="VEY245" s="20"/>
+      <c r="VEZ245" s="20"/>
+      <c r="VFA245" s="20"/>
+      <c r="VFB245" s="20"/>
+      <c r="VFC245" s="20"/>
+      <c r="VFD245" s="20"/>
+      <c r="VFE245" s="20"/>
+      <c r="VFF245" s="20"/>
+      <c r="VFG245" s="20"/>
+      <c r="VFH245" s="20"/>
+      <c r="VFI245" s="20"/>
+      <c r="VFJ245" s="20"/>
+      <c r="VFK245" s="20"/>
+      <c r="VFL245" s="20"/>
+      <c r="VFM245" s="20"/>
+      <c r="VFN245" s="20"/>
+      <c r="VFO245" s="20"/>
+      <c r="VFP245" s="20"/>
+      <c r="VFQ245" s="20"/>
+      <c r="VFR245" s="20"/>
+      <c r="VFS245" s="20"/>
+      <c r="VFT245" s="20"/>
+      <c r="VFU245" s="20"/>
+      <c r="VFV245" s="20"/>
+      <c r="VFW245" s="20"/>
+      <c r="VFX245" s="20"/>
+      <c r="VFY245" s="20"/>
+      <c r="VFZ245" s="20"/>
+      <c r="VGA245" s="20"/>
+      <c r="VGB245" s="20"/>
+      <c r="VGC245" s="20"/>
+      <c r="VGD245" s="20"/>
+      <c r="VGE245" s="20"/>
+      <c r="VGF245" s="20"/>
+      <c r="VGG245" s="20"/>
+      <c r="VGH245" s="20"/>
+      <c r="VGI245" s="20"/>
+      <c r="VGJ245" s="20"/>
+      <c r="VGK245" s="20"/>
+      <c r="VGL245" s="20"/>
+      <c r="VGM245" s="20"/>
+      <c r="VGN245" s="20"/>
+      <c r="VGO245" s="20"/>
+      <c r="VGP245" s="20"/>
+      <c r="VGQ245" s="20"/>
+      <c r="VGR245" s="20"/>
+      <c r="VGS245" s="20"/>
+      <c r="VGT245" s="20"/>
+      <c r="VGU245" s="20"/>
+      <c r="VGV245" s="20"/>
+      <c r="VGW245" s="20"/>
+      <c r="VGX245" s="20"/>
+      <c r="VGY245" s="20"/>
+      <c r="VGZ245" s="20"/>
+      <c r="VHA245" s="20"/>
+      <c r="VHB245" s="20"/>
+      <c r="VHC245" s="20"/>
+      <c r="VHD245" s="20"/>
+      <c r="VHE245" s="20"/>
+      <c r="VHF245" s="20"/>
+      <c r="VHG245" s="20"/>
+      <c r="VHH245" s="20"/>
+      <c r="VHI245" s="20"/>
+      <c r="VHJ245" s="20"/>
+      <c r="VHK245" s="20"/>
+      <c r="VHL245" s="20"/>
+      <c r="VHM245" s="20"/>
+      <c r="VHN245" s="20"/>
+      <c r="VHO245" s="20"/>
+      <c r="VHP245" s="20"/>
+      <c r="VHQ245" s="20"/>
+      <c r="VHR245" s="20"/>
+      <c r="VHS245" s="20"/>
+      <c r="VHT245" s="20"/>
+      <c r="VHU245" s="20"/>
+      <c r="VHV245" s="20"/>
+      <c r="VHW245" s="20"/>
+      <c r="VHX245" s="20"/>
+      <c r="VHY245" s="20"/>
+      <c r="VHZ245" s="20"/>
+      <c r="VIA245" s="20"/>
+      <c r="VIB245" s="20"/>
+      <c r="VIC245" s="20"/>
+      <c r="VID245" s="20"/>
+      <c r="VIE245" s="20"/>
+      <c r="VIF245" s="20"/>
+      <c r="VIG245" s="20"/>
+      <c r="VIH245" s="20"/>
+      <c r="VII245" s="20"/>
+      <c r="VIJ245" s="20"/>
+      <c r="VIK245" s="20"/>
+      <c r="VIL245" s="20"/>
+      <c r="VIM245" s="20"/>
+      <c r="VIN245" s="20"/>
+      <c r="VIO245" s="20"/>
+      <c r="VIP245" s="20"/>
+      <c r="VIQ245" s="20"/>
+      <c r="VIR245" s="20"/>
+      <c r="VIS245" s="20"/>
+      <c r="VIT245" s="20"/>
+      <c r="VIU245" s="20"/>
+      <c r="VIV245" s="20"/>
+      <c r="VIW245" s="20"/>
+      <c r="VIX245" s="20"/>
+      <c r="VIY245" s="20"/>
+      <c r="VIZ245" s="20"/>
+      <c r="VJA245" s="20"/>
+      <c r="VJB245" s="20"/>
+      <c r="VJC245" s="20"/>
+      <c r="VJD245" s="20"/>
+      <c r="VJE245" s="20"/>
+      <c r="VJF245" s="20"/>
+      <c r="VJG245" s="20"/>
+      <c r="VJH245" s="20"/>
+      <c r="VJI245" s="20"/>
+      <c r="VJJ245" s="20"/>
+      <c r="VJK245" s="20"/>
+      <c r="VJL245" s="20"/>
+      <c r="VJM245" s="20"/>
+      <c r="VJN245" s="20"/>
+      <c r="VJO245" s="20"/>
+      <c r="VJP245" s="20"/>
+      <c r="VJQ245" s="20"/>
+      <c r="VJR245" s="20"/>
+      <c r="VJS245" s="20"/>
+      <c r="VJT245" s="20"/>
+      <c r="VJU245" s="20"/>
+      <c r="VJV245" s="20"/>
+      <c r="VJW245" s="20"/>
+      <c r="VJX245" s="20"/>
+      <c r="VJY245" s="20"/>
+      <c r="VJZ245" s="20"/>
+      <c r="VKA245" s="20"/>
+      <c r="VKB245" s="20"/>
+      <c r="VKC245" s="20"/>
+      <c r="VKD245" s="20"/>
+      <c r="VKE245" s="20"/>
+      <c r="VKF245" s="20"/>
+      <c r="VKG245" s="20"/>
+      <c r="VKH245" s="20"/>
+      <c r="VKI245" s="20"/>
+      <c r="VKJ245" s="20"/>
+      <c r="VKK245" s="20"/>
+      <c r="VKL245" s="20"/>
+      <c r="VKM245" s="20"/>
+      <c r="VKN245" s="20"/>
+      <c r="VKO245" s="20"/>
+      <c r="VKP245" s="20"/>
+      <c r="VKQ245" s="20"/>
+      <c r="VKR245" s="20"/>
+      <c r="VKS245" s="20"/>
+      <c r="VKT245" s="20"/>
+      <c r="VKU245" s="20"/>
+      <c r="VKV245" s="20"/>
+      <c r="VKW245" s="20"/>
+      <c r="VKX245" s="20"/>
+      <c r="VKY245" s="20"/>
+      <c r="VKZ245" s="20"/>
+      <c r="VLA245" s="20"/>
+      <c r="VLB245" s="20"/>
+      <c r="VLC245" s="20"/>
+      <c r="VLD245" s="20"/>
+      <c r="VLE245" s="20"/>
+      <c r="VLF245" s="20"/>
+      <c r="VLG245" s="20"/>
+      <c r="VLH245" s="20"/>
+      <c r="VLI245" s="20"/>
+      <c r="VLJ245" s="20"/>
+      <c r="VLK245" s="20"/>
+      <c r="VLL245" s="20"/>
+      <c r="VLM245" s="20"/>
+      <c r="VLN245" s="20"/>
+      <c r="VLO245" s="20"/>
+      <c r="VLP245" s="20"/>
+      <c r="VLQ245" s="20"/>
+      <c r="VLR245" s="20"/>
+      <c r="VLS245" s="20"/>
+      <c r="VLT245" s="20"/>
+      <c r="VLU245" s="20"/>
+      <c r="VLV245" s="20"/>
+      <c r="VLW245" s="20"/>
+      <c r="VLX245" s="20"/>
+      <c r="VLY245" s="20"/>
+      <c r="VLZ245" s="20"/>
+      <c r="VMA245" s="20"/>
+      <c r="VMB245" s="20"/>
+      <c r="VMC245" s="20"/>
+      <c r="VMD245" s="20"/>
+      <c r="VME245" s="20"/>
+      <c r="VMF245" s="20"/>
+      <c r="VMG245" s="20"/>
+      <c r="VMH245" s="20"/>
+      <c r="VMI245" s="20"/>
+      <c r="VMJ245" s="20"/>
+      <c r="VMK245" s="20"/>
+      <c r="VML245" s="20"/>
+      <c r="VMM245" s="20"/>
+      <c r="VMN245" s="20"/>
+      <c r="VMO245" s="20"/>
+      <c r="VMP245" s="20"/>
+      <c r="VMQ245" s="20"/>
+      <c r="VMR245" s="20"/>
+      <c r="VMS245" s="20"/>
+      <c r="VMT245" s="20"/>
+      <c r="VMU245" s="20"/>
+      <c r="VMV245" s="20"/>
+      <c r="VMW245" s="20"/>
+      <c r="VMX245" s="20"/>
+      <c r="VMY245" s="20"/>
+      <c r="VMZ245" s="20"/>
+      <c r="VNA245" s="20"/>
+      <c r="VNB245" s="20"/>
+      <c r="VNC245" s="20"/>
+      <c r="VND245" s="20"/>
+      <c r="VNE245" s="20"/>
+      <c r="VNF245" s="20"/>
+      <c r="VNG245" s="20"/>
+      <c r="VNH245" s="20"/>
+      <c r="VNI245" s="20"/>
+      <c r="VNJ245" s="20"/>
+      <c r="VNK245" s="20"/>
+      <c r="VNL245" s="20"/>
+      <c r="VNM245" s="20"/>
+      <c r="VNN245" s="20"/>
+      <c r="VNO245" s="20"/>
+      <c r="VNP245" s="20"/>
+      <c r="VNQ245" s="20"/>
+      <c r="VNR245" s="20"/>
+      <c r="VNS245" s="20"/>
+      <c r="VNT245" s="20"/>
+      <c r="VNU245" s="20"/>
+      <c r="VNV245" s="20"/>
+      <c r="VNW245" s="20"/>
+      <c r="VNX245" s="20"/>
+      <c r="VNY245" s="20"/>
+      <c r="VNZ245" s="20"/>
+      <c r="VOA245" s="20"/>
+      <c r="VOB245" s="20"/>
+      <c r="VOC245" s="20"/>
+      <c r="VOD245" s="20"/>
+      <c r="VOE245" s="20"/>
+      <c r="VOF245" s="20"/>
+      <c r="VOG245" s="20"/>
+      <c r="VOH245" s="20"/>
+      <c r="VOI245" s="20"/>
+      <c r="VOJ245" s="20"/>
+      <c r="VOK245" s="20"/>
+      <c r="VOL245" s="20"/>
+      <c r="VOM245" s="20"/>
+      <c r="VON245" s="20"/>
+      <c r="VOO245" s="20"/>
+      <c r="VOP245" s="20"/>
+      <c r="VOQ245" s="20"/>
+      <c r="VOR245" s="20"/>
+      <c r="VOS245" s="20"/>
+      <c r="VOT245" s="20"/>
+      <c r="VOU245" s="20"/>
+      <c r="VOV245" s="20"/>
+      <c r="VOW245" s="20"/>
+      <c r="VOX245" s="20"/>
+      <c r="VOY245" s="20"/>
+      <c r="VOZ245" s="20"/>
+      <c r="VPA245" s="20"/>
+      <c r="VPB245" s="20"/>
+      <c r="VPC245" s="20"/>
+      <c r="VPD245" s="20"/>
+      <c r="VPE245" s="20"/>
+      <c r="VPF245" s="20"/>
+      <c r="VPG245" s="20"/>
+      <c r="VPH245" s="20"/>
+      <c r="VPI245" s="20"/>
+      <c r="VPJ245" s="20"/>
+      <c r="VPK245" s="20"/>
+      <c r="VPL245" s="20"/>
+      <c r="VPM245" s="20"/>
+      <c r="VPN245" s="20"/>
+      <c r="VPO245" s="20"/>
+      <c r="VPP245" s="20"/>
+      <c r="VPQ245" s="20"/>
+      <c r="VPR245" s="20"/>
+      <c r="VPS245" s="20"/>
+      <c r="VPT245" s="20"/>
+      <c r="VPU245" s="20"/>
+      <c r="VPV245" s="20"/>
+      <c r="VPW245" s="20"/>
+      <c r="VPX245" s="20"/>
+      <c r="VPY245" s="20"/>
+      <c r="VPZ245" s="20"/>
+      <c r="VQA245" s="20"/>
+      <c r="VQB245" s="20"/>
+      <c r="VQC245" s="20"/>
+      <c r="VQD245" s="20"/>
+      <c r="VQE245" s="20"/>
+      <c r="VQF245" s="20"/>
+      <c r="VQG245" s="20"/>
+      <c r="VQH245" s="20"/>
+      <c r="VQI245" s="20"/>
+      <c r="VQJ245" s="20"/>
+      <c r="VQK245" s="20"/>
+      <c r="VQL245" s="20"/>
+      <c r="VQM245" s="20"/>
+      <c r="VQN245" s="20"/>
+      <c r="VQO245" s="20"/>
+      <c r="VQP245" s="20"/>
+      <c r="VQQ245" s="20"/>
+      <c r="VQR245" s="20"/>
+      <c r="VQS245" s="20"/>
+      <c r="VQT245" s="20"/>
+      <c r="VQU245" s="20"/>
+      <c r="VQV245" s="20"/>
+      <c r="VQW245" s="20"/>
+      <c r="VQX245" s="20"/>
+      <c r="VQY245" s="20"/>
+      <c r="VQZ245" s="20"/>
+      <c r="VRA245" s="20"/>
+      <c r="VRB245" s="20"/>
+      <c r="VRC245" s="20"/>
+      <c r="VRD245" s="20"/>
+      <c r="VRE245" s="20"/>
+      <c r="VRF245" s="20"/>
+      <c r="VRG245" s="20"/>
+      <c r="VRH245" s="20"/>
+      <c r="VRI245" s="20"/>
+      <c r="VRJ245" s="20"/>
+      <c r="VRK245" s="20"/>
+      <c r="VRL245" s="20"/>
+      <c r="VRM245" s="20"/>
+      <c r="VRN245" s="20"/>
+      <c r="VRO245" s="20"/>
+      <c r="VRP245" s="20"/>
+      <c r="VRQ245" s="20"/>
+      <c r="VRR245" s="20"/>
+      <c r="VRS245" s="20"/>
+      <c r="VRT245" s="20"/>
+      <c r="VRU245" s="20"/>
+      <c r="VRV245" s="20"/>
+      <c r="VRW245" s="20"/>
+      <c r="VRX245" s="20"/>
+      <c r="VRY245" s="20"/>
+      <c r="VRZ245" s="20"/>
+      <c r="VSA245" s="20"/>
+      <c r="VSB245" s="20"/>
+      <c r="VSC245" s="20"/>
+      <c r="VSD245" s="20"/>
+      <c r="VSE245" s="20"/>
+      <c r="VSF245" s="20"/>
+      <c r="VSG245" s="20"/>
+      <c r="VSH245" s="20"/>
+      <c r="VSI245" s="20"/>
+      <c r="VSJ245" s="20"/>
+      <c r="VSK245" s="20"/>
+      <c r="VSL245" s="20"/>
+      <c r="VSM245" s="20"/>
+      <c r="VSN245" s="20"/>
+      <c r="VSO245" s="20"/>
+      <c r="VSP245" s="20"/>
+      <c r="VSQ245" s="20"/>
+      <c r="VSR245" s="20"/>
+      <c r="VSS245" s="20"/>
+      <c r="VST245" s="20"/>
+      <c r="VSU245" s="20"/>
+      <c r="VSV245" s="20"/>
+      <c r="VSW245" s="20"/>
+      <c r="VSX245" s="20"/>
+      <c r="VSY245" s="20"/>
+      <c r="VSZ245" s="20"/>
+      <c r="VTA245" s="20"/>
+      <c r="VTB245" s="20"/>
+      <c r="VTC245" s="20"/>
+      <c r="VTD245" s="20"/>
+      <c r="VTE245" s="20"/>
+      <c r="VTF245" s="20"/>
+      <c r="VTG245" s="20"/>
+      <c r="VTH245" s="20"/>
+      <c r="VTI245" s="20"/>
+      <c r="VTJ245" s="20"/>
+      <c r="VTK245" s="20"/>
+      <c r="VTL245" s="20"/>
+      <c r="VTM245" s="20"/>
+      <c r="VTN245" s="20"/>
+      <c r="VTO245" s="20"/>
+      <c r="VTP245" s="20"/>
+      <c r="VTQ245" s="20"/>
+      <c r="VTR245" s="20"/>
+      <c r="VTS245" s="20"/>
+      <c r="VTT245" s="20"/>
+      <c r="VTU245" s="20"/>
+      <c r="VTV245" s="20"/>
+      <c r="VTW245" s="20"/>
+      <c r="VTX245" s="20"/>
+      <c r="VTY245" s="20"/>
+      <c r="VTZ245" s="20"/>
+      <c r="VUA245" s="20"/>
+      <c r="VUB245" s="20"/>
+      <c r="VUC245" s="20"/>
+      <c r="VUD245" s="20"/>
+      <c r="VUE245" s="20"/>
+      <c r="VUF245" s="20"/>
+      <c r="VUG245" s="20"/>
+      <c r="VUH245" s="20"/>
+      <c r="VUI245" s="20"/>
+      <c r="VUJ245" s="20"/>
+      <c r="VUK245" s="20"/>
+      <c r="VUL245" s="20"/>
+      <c r="VUM245" s="20"/>
+      <c r="VUN245" s="20"/>
+      <c r="VUO245" s="20"/>
+      <c r="VUP245" s="20"/>
+      <c r="VUQ245" s="20"/>
+      <c r="VUR245" s="20"/>
+      <c r="VUS245" s="20"/>
+      <c r="VUT245" s="20"/>
+      <c r="VUU245" s="20"/>
+      <c r="VUV245" s="20"/>
+      <c r="VUW245" s="20"/>
+      <c r="VUX245" s="20"/>
+      <c r="VUY245" s="20"/>
+      <c r="VUZ245" s="20"/>
+      <c r="VVA245" s="20"/>
+      <c r="VVB245" s="20"/>
+      <c r="VVC245" s="20"/>
+      <c r="VVD245" s="20"/>
+      <c r="VVE245" s="20"/>
+      <c r="VVF245" s="20"/>
+      <c r="VVG245" s="20"/>
+      <c r="VVH245" s="20"/>
+      <c r="VVI245" s="20"/>
+      <c r="VVJ245" s="20"/>
+      <c r="VVK245" s="20"/>
+      <c r="VVL245" s="20"/>
+      <c r="VVM245" s="20"/>
+      <c r="VVN245" s="20"/>
+      <c r="VVO245" s="20"/>
+      <c r="VVP245" s="20"/>
+      <c r="VVQ245" s="20"/>
+      <c r="VVR245" s="20"/>
+      <c r="VVS245" s="20"/>
+      <c r="VVT245" s="20"/>
+      <c r="VVU245" s="20"/>
+      <c r="VVV245" s="20"/>
+      <c r="VVW245" s="20"/>
+      <c r="VVX245" s="20"/>
+      <c r="VVY245" s="20"/>
+      <c r="VVZ245" s="20"/>
+      <c r="VWA245" s="20"/>
+      <c r="VWB245" s="20"/>
+      <c r="VWC245" s="20"/>
+      <c r="VWD245" s="20"/>
+      <c r="VWE245" s="20"/>
+      <c r="VWF245" s="20"/>
+      <c r="VWG245" s="20"/>
+      <c r="VWH245" s="20"/>
+      <c r="VWI245" s="20"/>
+      <c r="VWJ245" s="20"/>
+      <c r="VWK245" s="20"/>
+      <c r="VWL245" s="20"/>
+      <c r="VWM245" s="20"/>
+      <c r="VWN245" s="20"/>
+      <c r="VWO245" s="20"/>
+      <c r="VWP245" s="20"/>
+      <c r="VWQ245" s="20"/>
+      <c r="VWR245" s="20"/>
+      <c r="VWS245" s="20"/>
+      <c r="VWT245" s="20"/>
+      <c r="VWU245" s="20"/>
+      <c r="VWV245" s="20"/>
+      <c r="VWW245" s="20"/>
+      <c r="VWX245" s="20"/>
+      <c r="VWY245" s="20"/>
+      <c r="VWZ245" s="20"/>
+      <c r="VXA245" s="20"/>
+      <c r="VXB245" s="20"/>
+      <c r="VXC245" s="20"/>
+      <c r="VXD245" s="20"/>
+      <c r="VXE245" s="20"/>
+      <c r="VXF245" s="20"/>
+      <c r="VXG245" s="20"/>
+      <c r="VXH245" s="20"/>
+      <c r="VXI245" s="20"/>
+      <c r="VXJ245" s="20"/>
+      <c r="VXK245" s="20"/>
+      <c r="VXL245" s="20"/>
+      <c r="VXM245" s="20"/>
+      <c r="VXN245" s="20"/>
+      <c r="VXO245" s="20"/>
+      <c r="VXP245" s="20"/>
+      <c r="VXQ245" s="20"/>
+      <c r="VXR245" s="20"/>
+      <c r="VXS245" s="20"/>
+      <c r="VXT245" s="20"/>
+      <c r="VXU245" s="20"/>
+      <c r="VXV245" s="20"/>
+      <c r="VXW245" s="20"/>
+      <c r="VXX245" s="20"/>
+      <c r="VXY245" s="20"/>
+      <c r="VXZ245" s="20"/>
+      <c r="VYA245" s="20"/>
+      <c r="VYB245" s="20"/>
+      <c r="VYC245" s="20"/>
+      <c r="VYD245" s="20"/>
+      <c r="VYE245" s="20"/>
+      <c r="VYF245" s="20"/>
+      <c r="VYG245" s="20"/>
+      <c r="VYH245" s="20"/>
+      <c r="VYI245" s="20"/>
+      <c r="VYJ245" s="20"/>
+      <c r="VYK245" s="20"/>
+      <c r="VYL245" s="20"/>
+      <c r="VYM245" s="20"/>
+      <c r="VYN245" s="20"/>
+      <c r="VYO245" s="20"/>
+      <c r="VYP245" s="20"/>
+      <c r="VYQ245" s="20"/>
+      <c r="VYR245" s="20"/>
+      <c r="VYS245" s="20"/>
+      <c r="VYT245" s="20"/>
+      <c r="VYU245" s="20"/>
+      <c r="VYV245" s="20"/>
+      <c r="VYW245" s="20"/>
+      <c r="VYX245" s="20"/>
+      <c r="VYY245" s="20"/>
+      <c r="VYZ245" s="20"/>
+      <c r="VZA245" s="20"/>
+      <c r="VZB245" s="20"/>
+      <c r="VZC245" s="20"/>
+      <c r="VZD245" s="20"/>
+      <c r="VZE245" s="20"/>
+      <c r="VZF245" s="20"/>
+      <c r="VZG245" s="20"/>
+      <c r="VZH245" s="20"/>
+      <c r="VZI245" s="20"/>
+      <c r="VZJ245" s="20"/>
+      <c r="VZK245" s="20"/>
+      <c r="VZL245" s="20"/>
+      <c r="VZM245" s="20"/>
+      <c r="VZN245" s="20"/>
+      <c r="VZO245" s="20"/>
+      <c r="VZP245" s="20"/>
+      <c r="VZQ245" s="20"/>
+      <c r="VZR245" s="20"/>
+      <c r="VZS245" s="20"/>
+      <c r="VZT245" s="20"/>
+      <c r="VZU245" s="20"/>
+      <c r="VZV245" s="20"/>
+      <c r="VZW245" s="20"/>
+      <c r="VZX245" s="20"/>
+      <c r="VZY245" s="20"/>
+      <c r="VZZ245" s="20"/>
+      <c r="WAA245" s="20"/>
+      <c r="WAB245" s="20"/>
+      <c r="WAC245" s="20"/>
+      <c r="WAD245" s="20"/>
+      <c r="WAE245" s="20"/>
+      <c r="WAF245" s="20"/>
+      <c r="WAG245" s="20"/>
+      <c r="WAH245" s="20"/>
+      <c r="WAI245" s="20"/>
+      <c r="WAJ245" s="20"/>
+      <c r="WAK245" s="20"/>
+      <c r="WAL245" s="20"/>
+      <c r="WAM245" s="20"/>
+      <c r="WAN245" s="20"/>
+      <c r="WAO245" s="20"/>
+      <c r="WAP245" s="20"/>
+      <c r="WAQ245" s="20"/>
+      <c r="WAR245" s="20"/>
+      <c r="WAS245" s="20"/>
+      <c r="WAT245" s="20"/>
+      <c r="WAU245" s="20"/>
+      <c r="WAV245" s="20"/>
+      <c r="WAW245" s="20"/>
+      <c r="WAX245" s="20"/>
+      <c r="WAY245" s="20"/>
+      <c r="WAZ245" s="20"/>
+      <c r="WBA245" s="20"/>
+      <c r="WBB245" s="20"/>
+      <c r="WBC245" s="20"/>
+      <c r="WBD245" s="20"/>
+      <c r="WBE245" s="20"/>
+      <c r="WBF245" s="20"/>
+      <c r="WBG245" s="20"/>
+      <c r="WBH245" s="20"/>
+      <c r="WBI245" s="20"/>
+      <c r="WBJ245" s="20"/>
+      <c r="WBK245" s="20"/>
+      <c r="WBL245" s="20"/>
+      <c r="WBM245" s="20"/>
+      <c r="WBN245" s="20"/>
+      <c r="WBO245" s="20"/>
+      <c r="WBP245" s="20"/>
+      <c r="WBQ245" s="20"/>
+      <c r="WBR245" s="20"/>
+      <c r="WBS245" s="20"/>
+      <c r="WBT245" s="20"/>
+      <c r="WBU245" s="20"/>
+      <c r="WBV245" s="20"/>
+      <c r="WBW245" s="20"/>
+      <c r="WBX245" s="20"/>
+      <c r="WBY245" s="20"/>
+      <c r="WBZ245" s="20"/>
+      <c r="WCA245" s="20"/>
+      <c r="WCB245" s="20"/>
+      <c r="WCC245" s="20"/>
+      <c r="WCD245" s="20"/>
+      <c r="WCE245" s="20"/>
+      <c r="WCF245" s="20"/>
+      <c r="WCG245" s="20"/>
+      <c r="WCH245" s="20"/>
+      <c r="WCI245" s="20"/>
+      <c r="WCJ245" s="20"/>
+      <c r="WCK245" s="20"/>
+      <c r="WCL245" s="20"/>
+      <c r="WCM245" s="20"/>
+      <c r="WCN245" s="20"/>
+      <c r="WCO245" s="20"/>
+      <c r="WCP245" s="20"/>
+      <c r="WCQ245" s="20"/>
+      <c r="WCR245" s="20"/>
+      <c r="WCS245" s="20"/>
+      <c r="WCT245" s="20"/>
+      <c r="WCU245" s="20"/>
+      <c r="WCV245" s="20"/>
+      <c r="WCW245" s="20"/>
+      <c r="WCX245" s="20"/>
+      <c r="WCY245" s="20"/>
+      <c r="WCZ245" s="20"/>
+      <c r="WDA245" s="20"/>
+      <c r="WDB245" s="20"/>
+      <c r="WDC245" s="20"/>
+      <c r="WDD245" s="20"/>
+      <c r="WDE245" s="20"/>
+      <c r="WDF245" s="20"/>
+      <c r="WDG245" s="20"/>
+      <c r="WDH245" s="20"/>
+      <c r="WDI245" s="20"/>
+      <c r="WDJ245" s="20"/>
+      <c r="WDK245" s="20"/>
+      <c r="WDL245" s="20"/>
+      <c r="WDM245" s="20"/>
+      <c r="WDN245" s="20"/>
+      <c r="WDO245" s="20"/>
+      <c r="WDP245" s="20"/>
+      <c r="WDQ245" s="20"/>
+      <c r="WDR245" s="20"/>
+      <c r="WDS245" s="20"/>
+      <c r="WDT245" s="20"/>
+      <c r="WDU245" s="20"/>
+      <c r="WDV245" s="20"/>
+      <c r="WDW245" s="20"/>
+      <c r="WDX245" s="20"/>
+      <c r="WDY245" s="20"/>
+      <c r="WDZ245" s="20"/>
+      <c r="WEA245" s="20"/>
+      <c r="WEB245" s="20"/>
+      <c r="WEC245" s="20"/>
+      <c r="WED245" s="20"/>
+      <c r="WEE245" s="20"/>
+      <c r="WEF245" s="20"/>
+      <c r="WEG245" s="20"/>
+      <c r="WEH245" s="20"/>
+      <c r="WEI245" s="20"/>
+      <c r="WEJ245" s="20"/>
+      <c r="WEK245" s="20"/>
+      <c r="WEL245" s="20"/>
+      <c r="WEM245" s="20"/>
+      <c r="WEN245" s="20"/>
+      <c r="WEO245" s="20"/>
+      <c r="WEP245" s="20"/>
+      <c r="WEQ245" s="20"/>
+      <c r="WER245" s="20"/>
+      <c r="WES245" s="20"/>
+      <c r="WET245" s="20"/>
+      <c r="WEU245" s="20"/>
+      <c r="WEV245" s="20"/>
+      <c r="WEW245" s="20"/>
+      <c r="WEX245" s="20"/>
+      <c r="WEY245" s="20"/>
+      <c r="WEZ245" s="20"/>
+      <c r="WFA245" s="20"/>
+      <c r="WFB245" s="20"/>
+      <c r="WFC245" s="20"/>
+      <c r="WFD245" s="20"/>
+      <c r="WFE245" s="20"/>
+      <c r="WFF245" s="20"/>
+      <c r="WFG245" s="20"/>
+      <c r="WFH245" s="20"/>
+      <c r="WFI245" s="20"/>
+      <c r="WFJ245" s="20"/>
+      <c r="WFK245" s="20"/>
+      <c r="WFL245" s="20"/>
+      <c r="WFM245" s="20"/>
+      <c r="WFN245" s="20"/>
+      <c r="WFO245" s="20"/>
+      <c r="WFP245" s="20"/>
+      <c r="WFQ245" s="20"/>
+      <c r="WFR245" s="20"/>
+      <c r="WFS245" s="20"/>
+      <c r="WFT245" s="20"/>
+      <c r="WFU245" s="20"/>
+      <c r="WFV245" s="20"/>
+      <c r="WFW245" s="20"/>
+      <c r="WFX245" s="20"/>
+      <c r="WFY245" s="20"/>
+      <c r="WFZ245" s="20"/>
+      <c r="WGA245" s="20"/>
+      <c r="WGB245" s="20"/>
+      <c r="WGC245" s="20"/>
+      <c r="WGD245" s="20"/>
+      <c r="WGE245" s="20"/>
+      <c r="WGF245" s="20"/>
+      <c r="WGG245" s="20"/>
+      <c r="WGH245" s="20"/>
+      <c r="WGI245" s="20"/>
+      <c r="WGJ245" s="20"/>
+      <c r="WGK245" s="20"/>
+      <c r="WGL245" s="20"/>
+      <c r="WGM245" s="20"/>
+      <c r="WGN245" s="20"/>
+      <c r="WGO245" s="20"/>
+      <c r="WGP245" s="20"/>
+      <c r="WGQ245" s="20"/>
+      <c r="WGR245" s="20"/>
+      <c r="WGS245" s="20"/>
+      <c r="WGT245" s="20"/>
+      <c r="WGU245" s="20"/>
+      <c r="WGV245" s="20"/>
+      <c r="WGW245" s="20"/>
+      <c r="WGX245" s="20"/>
+      <c r="WGY245" s="20"/>
+      <c r="WGZ245" s="20"/>
+      <c r="WHA245" s="20"/>
+      <c r="WHB245" s="20"/>
+      <c r="WHC245" s="20"/>
+      <c r="WHD245" s="20"/>
+      <c r="WHE245" s="20"/>
+      <c r="WHF245" s="20"/>
+      <c r="WHG245" s="20"/>
+      <c r="WHH245" s="20"/>
+      <c r="WHI245" s="20"/>
+      <c r="WHJ245" s="20"/>
+      <c r="WHK245" s="20"/>
+      <c r="WHL245" s="20"/>
+      <c r="WHM245" s="20"/>
+      <c r="WHN245" s="20"/>
+      <c r="WHO245" s="20"/>
+      <c r="WHP245" s="20"/>
+      <c r="WHQ245" s="20"/>
+      <c r="WHR245" s="20"/>
+      <c r="WHS245" s="20"/>
+      <c r="WHT245" s="20"/>
+      <c r="WHU245" s="20"/>
+      <c r="WHV245" s="20"/>
+      <c r="WHW245" s="20"/>
+      <c r="WHX245" s="20"/>
+      <c r="WHY245" s="20"/>
+      <c r="WHZ245" s="20"/>
+      <c r="WIA245" s="20"/>
+      <c r="WIB245" s="20"/>
+      <c r="WIC245" s="20"/>
+      <c r="WID245" s="20"/>
+      <c r="WIE245" s="20"/>
+      <c r="WIF245" s="20"/>
+      <c r="WIG245" s="20"/>
+      <c r="WIH245" s="20"/>
+      <c r="WII245" s="20"/>
+      <c r="WIJ245" s="20"/>
+      <c r="WIK245" s="20"/>
+      <c r="WIL245" s="20"/>
+      <c r="WIM245" s="20"/>
+      <c r="WIN245" s="20"/>
+      <c r="WIO245" s="20"/>
+      <c r="WIP245" s="20"/>
+      <c r="WIQ245" s="20"/>
+      <c r="WIR245" s="20"/>
+      <c r="WIS245" s="20"/>
+      <c r="WIT245" s="20"/>
+      <c r="WIU245" s="20"/>
+      <c r="WIV245" s="20"/>
+      <c r="WIW245" s="20"/>
+      <c r="WIX245" s="20"/>
+      <c r="WIY245" s="20"/>
+      <c r="WIZ245" s="20"/>
+      <c r="WJA245" s="20"/>
+      <c r="WJB245" s="20"/>
+      <c r="WJC245" s="20"/>
+      <c r="WJD245" s="20"/>
+      <c r="WJE245" s="20"/>
+      <c r="WJF245" s="20"/>
+      <c r="WJG245" s="20"/>
+      <c r="WJH245" s="20"/>
+      <c r="WJI245" s="20"/>
+      <c r="WJJ245" s="20"/>
+      <c r="WJK245" s="20"/>
+      <c r="WJL245" s="20"/>
+      <c r="WJM245" s="20"/>
+      <c r="WJN245" s="20"/>
+      <c r="WJO245" s="20"/>
+      <c r="WJP245" s="20"/>
+      <c r="WJQ245" s="20"/>
+      <c r="WJR245" s="20"/>
+      <c r="WJS245" s="20"/>
+      <c r="WJT245" s="20"/>
+      <c r="WJU245" s="20"/>
+      <c r="WJV245" s="20"/>
+      <c r="WJW245" s="20"/>
+      <c r="WJX245" s="20"/>
+      <c r="WJY245" s="20"/>
+      <c r="WJZ245" s="20"/>
+      <c r="WKA245" s="20"/>
+      <c r="WKB245" s="20"/>
+      <c r="WKC245" s="20"/>
+      <c r="WKD245" s="20"/>
+      <c r="WKE245" s="20"/>
+      <c r="WKF245" s="20"/>
+      <c r="WKG245" s="20"/>
+      <c r="WKH245" s="20"/>
+      <c r="WKI245" s="20"/>
+      <c r="WKJ245" s="20"/>
+      <c r="WKK245" s="20"/>
+      <c r="WKL245" s="20"/>
+      <c r="WKM245" s="20"/>
+      <c r="WKN245" s="20"/>
+      <c r="WKO245" s="20"/>
+      <c r="WKP245" s="20"/>
+      <c r="WKQ245" s="20"/>
+      <c r="WKR245" s="20"/>
+      <c r="WKS245" s="20"/>
+      <c r="WKT245" s="20"/>
+      <c r="WKU245" s="20"/>
+      <c r="WKV245" s="20"/>
+      <c r="WKW245" s="20"/>
+      <c r="WKX245" s="20"/>
+      <c r="WKY245" s="20"/>
+      <c r="WKZ245" s="20"/>
+      <c r="WLA245" s="20"/>
+      <c r="WLB245" s="20"/>
+      <c r="WLC245" s="20"/>
+      <c r="WLD245" s="20"/>
+      <c r="WLE245" s="20"/>
+      <c r="WLF245" s="20"/>
+      <c r="WLG245" s="20"/>
+      <c r="WLH245" s="20"/>
+      <c r="WLI245" s="20"/>
+      <c r="WLJ245" s="20"/>
+      <c r="WLK245" s="20"/>
+      <c r="WLL245" s="20"/>
+      <c r="WLM245" s="20"/>
+      <c r="WLN245" s="20"/>
+      <c r="WLO245" s="20"/>
+      <c r="WLP245" s="20"/>
+      <c r="WLQ245" s="20"/>
+      <c r="WLR245" s="20"/>
+      <c r="WLS245" s="20"/>
+      <c r="WLT245" s="20"/>
+      <c r="WLU245" s="20"/>
+      <c r="WLV245" s="20"/>
+      <c r="WLW245" s="20"/>
+      <c r="WLX245" s="20"/>
+      <c r="WLY245" s="20"/>
+      <c r="WLZ245" s="20"/>
+      <c r="WMA245" s="20"/>
+      <c r="WMB245" s="20"/>
+      <c r="WMC245" s="20"/>
+      <c r="WMD245" s="20"/>
+      <c r="WME245" s="20"/>
+      <c r="WMF245" s="20"/>
+      <c r="WMG245" s="20"/>
+      <c r="WMH245" s="20"/>
+      <c r="WMI245" s="20"/>
+      <c r="WMJ245" s="20"/>
+      <c r="WMK245" s="20"/>
+      <c r="WML245" s="20"/>
+      <c r="WMM245" s="20"/>
+      <c r="WMN245" s="20"/>
+      <c r="WMO245" s="20"/>
+      <c r="WMP245" s="20"/>
+      <c r="WMQ245" s="20"/>
+      <c r="WMR245" s="20"/>
+      <c r="WMS245" s="20"/>
+      <c r="WMT245" s="20"/>
+      <c r="WMU245" s="20"/>
+      <c r="WMV245" s="20"/>
+      <c r="WMW245" s="20"/>
+      <c r="WMX245" s="20"/>
+      <c r="WMY245" s="20"/>
+      <c r="WMZ245" s="20"/>
+      <c r="WNA245" s="20"/>
+      <c r="WNB245" s="20"/>
+      <c r="WNC245" s="20"/>
+      <c r="WND245" s="20"/>
+      <c r="WNE245" s="20"/>
+      <c r="WNF245" s="20"/>
+      <c r="WNG245" s="20"/>
+      <c r="WNH245" s="20"/>
+      <c r="WNI245" s="20"/>
+      <c r="WNJ245" s="20"/>
+      <c r="WNK245" s="20"/>
+      <c r="WNL245" s="20"/>
+      <c r="WNM245" s="20"/>
+      <c r="WNN245" s="20"/>
+      <c r="WNO245" s="20"/>
+      <c r="WNP245" s="20"/>
+      <c r="WNQ245" s="20"/>
+      <c r="WNR245" s="20"/>
+      <c r="WNS245" s="20"/>
+      <c r="WNT245" s="20"/>
+      <c r="WNU245" s="20"/>
+      <c r="WNV245" s="20"/>
+      <c r="WNW245" s="20"/>
+      <c r="WNX245" s="20"/>
+      <c r="WNY245" s="20"/>
+      <c r="WNZ245" s="20"/>
+      <c r="WOA245" s="20"/>
+      <c r="WOB245" s="20"/>
+      <c r="WOC245" s="20"/>
+      <c r="WOD245" s="20"/>
+      <c r="WOE245" s="20"/>
+      <c r="WOF245" s="20"/>
+      <c r="WOG245" s="20"/>
+      <c r="WOH245" s="20"/>
+      <c r="WOI245" s="20"/>
+      <c r="WOJ245" s="20"/>
+      <c r="WOK245" s="20"/>
+      <c r="WOL245" s="20"/>
+      <c r="WOM245" s="20"/>
+      <c r="WON245" s="20"/>
+      <c r="WOO245" s="20"/>
+      <c r="WOP245" s="20"/>
+      <c r="WOQ245" s="20"/>
+      <c r="WOR245" s="20"/>
+      <c r="WOS245" s="20"/>
+      <c r="WOT245" s="20"/>
+      <c r="WOU245" s="20"/>
+      <c r="WOV245" s="20"/>
+      <c r="WOW245" s="20"/>
+      <c r="WOX245" s="20"/>
+      <c r="WOY245" s="20"/>
+      <c r="WOZ245" s="20"/>
+      <c r="WPA245" s="20"/>
+      <c r="WPB245" s="20"/>
+      <c r="WPC245" s="20"/>
+      <c r="WPD245" s="20"/>
+      <c r="WPE245" s="20"/>
+      <c r="WPF245" s="20"/>
+      <c r="WPG245" s="20"/>
+      <c r="WPH245" s="20"/>
+      <c r="WPI245" s="20"/>
+      <c r="WPJ245" s="20"/>
+      <c r="WPK245" s="20"/>
+      <c r="WPL245" s="20"/>
+      <c r="WPM245" s="20"/>
+      <c r="WPN245" s="20"/>
+      <c r="WPO245" s="20"/>
+      <c r="WPP245" s="20"/>
+      <c r="WPQ245" s="20"/>
+      <c r="WPR245" s="20"/>
+      <c r="WPS245" s="20"/>
+      <c r="WPT245" s="20"/>
+      <c r="WPU245" s="20"/>
+      <c r="WPV245" s="20"/>
+      <c r="WPW245" s="20"/>
+      <c r="WPX245" s="20"/>
+      <c r="WPY245" s="20"/>
+      <c r="WPZ245" s="20"/>
+      <c r="WQA245" s="20"/>
+      <c r="WQB245" s="20"/>
+      <c r="WQC245" s="20"/>
+      <c r="WQD245" s="20"/>
+      <c r="WQE245" s="20"/>
+      <c r="WQF245" s="20"/>
+      <c r="WQG245" s="20"/>
+      <c r="WQH245" s="20"/>
+      <c r="WQI245" s="20"/>
+      <c r="WQJ245" s="20"/>
+      <c r="WQK245" s="20"/>
+      <c r="WQL245" s="20"/>
+      <c r="WQM245" s="20"/>
+      <c r="WQN245" s="20"/>
+      <c r="WQO245" s="20"/>
+      <c r="WQP245" s="20"/>
+      <c r="WQQ245" s="20"/>
+      <c r="WQR245" s="20"/>
+      <c r="WQS245" s="20"/>
+      <c r="WQT245" s="20"/>
+      <c r="WQU245" s="20"/>
+      <c r="WQV245" s="20"/>
+      <c r="WQW245" s="20"/>
+      <c r="WQX245" s="20"/>
+      <c r="WQY245" s="20"/>
+      <c r="WQZ245" s="20"/>
+      <c r="WRA245" s="20"/>
+      <c r="WRB245" s="20"/>
+      <c r="WRC245" s="20"/>
+      <c r="WRD245" s="20"/>
+      <c r="WRE245" s="20"/>
+      <c r="WRF245" s="20"/>
+      <c r="WRG245" s="20"/>
+      <c r="WRH245" s="20"/>
+      <c r="WRI245" s="20"/>
+      <c r="WRJ245" s="20"/>
+      <c r="WRK245" s="20"/>
+      <c r="WRL245" s="20"/>
+      <c r="WRM245" s="20"/>
+      <c r="WRN245" s="20"/>
+      <c r="WRO245" s="20"/>
+      <c r="WRP245" s="20"/>
+      <c r="WRQ245" s="20"/>
+      <c r="WRR245" s="20"/>
+      <c r="WRS245" s="20"/>
+      <c r="WRT245" s="20"/>
+      <c r="WRU245" s="20"/>
+      <c r="WRV245" s="20"/>
+      <c r="WRW245" s="20"/>
+      <c r="WRX245" s="20"/>
+      <c r="WRY245" s="20"/>
+      <c r="WRZ245" s="20"/>
+      <c r="WSA245" s="20"/>
+      <c r="WSB245" s="20"/>
+      <c r="WSC245" s="20"/>
+      <c r="WSD245" s="20"/>
+      <c r="WSE245" s="20"/>
+      <c r="WSF245" s="20"/>
+      <c r="WSG245" s="20"/>
+      <c r="WSH245" s="20"/>
+      <c r="WSI245" s="20"/>
+      <c r="WSJ245" s="20"/>
+      <c r="WSK245" s="20"/>
+      <c r="WSL245" s="20"/>
+      <c r="WSM245" s="20"/>
+      <c r="WSN245" s="20"/>
+      <c r="WSO245" s="20"/>
+      <c r="WSP245" s="20"/>
+      <c r="WSQ245" s="20"/>
+      <c r="WSR245" s="20"/>
+      <c r="WSS245" s="20"/>
+      <c r="WST245" s="20"/>
+      <c r="WSU245" s="20"/>
+      <c r="WSV245" s="20"/>
+      <c r="WSW245" s="20"/>
+      <c r="WSX245" s="20"/>
+      <c r="WSY245" s="20"/>
+      <c r="WSZ245" s="20"/>
+      <c r="WTA245" s="20"/>
+      <c r="WTB245" s="20"/>
+      <c r="WTC245" s="20"/>
+      <c r="WTD245" s="20"/>
+      <c r="WTE245" s="20"/>
+      <c r="WTF245" s="20"/>
+      <c r="WTG245" s="20"/>
+      <c r="WTH245" s="20"/>
+      <c r="WTI245" s="20"/>
+      <c r="WTJ245" s="20"/>
+      <c r="WTK245" s="20"/>
+      <c r="WTL245" s="20"/>
+      <c r="WTM245" s="20"/>
+      <c r="WTN245" s="20"/>
+      <c r="WTO245" s="20"/>
+      <c r="WTP245" s="20"/>
+      <c r="WTQ245" s="20"/>
+      <c r="WTR245" s="20"/>
+      <c r="WTS245" s="20"/>
+      <c r="WTT245" s="20"/>
+      <c r="WTU245" s="20"/>
+      <c r="WTV245" s="20"/>
+      <c r="WTW245" s="20"/>
+      <c r="WTX245" s="20"/>
+      <c r="WTY245" s="20"/>
+      <c r="WTZ245" s="20"/>
+      <c r="WUA245" s="20"/>
+      <c r="WUB245" s="20"/>
+      <c r="WUC245" s="20"/>
+      <c r="WUD245" s="20"/>
+      <c r="WUE245" s="20"/>
+      <c r="WUF245" s="20"/>
+      <c r="WUG245" s="20"/>
+      <c r="WUH245" s="20"/>
+      <c r="WUI245" s="20"/>
+      <c r="WUJ245" s="20"/>
+      <c r="WUK245" s="20"/>
+      <c r="WUL245" s="20"/>
+      <c r="WUM245" s="20"/>
+      <c r="WUN245" s="20"/>
+      <c r="WUO245" s="20"/>
+      <c r="WUP245" s="20"/>
+      <c r="WUQ245" s="20"/>
+      <c r="WUR245" s="20"/>
+      <c r="WUS245" s="20"/>
+      <c r="WUT245" s="20"/>
+      <c r="WUU245" s="20"/>
+      <c r="WUV245" s="20"/>
+      <c r="WUW245" s="20"/>
+      <c r="WUX245" s="20"/>
+      <c r="WUY245" s="20"/>
+      <c r="WUZ245" s="20"/>
+      <c r="WVA245" s="20"/>
+      <c r="WVB245" s="20"/>
+      <c r="WVC245" s="20"/>
+      <c r="WVD245" s="20"/>
+      <c r="WVE245" s="20"/>
+      <c r="WVF245" s="20"/>
+      <c r="WVG245" s="20"/>
+      <c r="WVH245" s="20"/>
+      <c r="WVI245" s="20"/>
+      <c r="WVJ245" s="20"/>
+      <c r="WVK245" s="20"/>
+      <c r="WVL245" s="20"/>
+      <c r="WVM245" s="20"/>
+      <c r="WVN245" s="20"/>
+      <c r="WVO245" s="20"/>
+      <c r="WVP245" s="20"/>
+      <c r="WVQ245" s="20"/>
+      <c r="WVR245" s="20"/>
+      <c r="WVS245" s="20"/>
+      <c r="WVT245" s="20"/>
+      <c r="WVU245" s="20"/>
+      <c r="WVV245" s="20"/>
+      <c r="WVW245" s="20"/>
+      <c r="WVX245" s="20"/>
+      <c r="WVY245" s="20"/>
+      <c r="WVZ245" s="20"/>
+      <c r="WWA245" s="20"/>
+      <c r="WWB245" s="20"/>
+      <c r="WWC245" s="20"/>
+      <c r="WWD245" s="20"/>
+      <c r="WWE245" s="20"/>
+      <c r="WWF245" s="20"/>
+      <c r="WWG245" s="20"/>
+      <c r="WWH245" s="20"/>
+      <c r="WWI245" s="20"/>
+      <c r="WWJ245" s="20"/>
+      <c r="WWK245" s="20"/>
+      <c r="WWL245" s="20"/>
+      <c r="WWM245" s="20"/>
+      <c r="WWN245" s="20"/>
+      <c r="WWO245" s="20"/>
+      <c r="WWP245" s="20"/>
+      <c r="WWQ245" s="20"/>
+      <c r="WWR245" s="20"/>
+      <c r="WWS245" s="20"/>
+      <c r="WWT245" s="20"/>
+      <c r="WWU245" s="20"/>
+      <c r="WWV245" s="20"/>
+      <c r="WWW245" s="20"/>
+      <c r="WWX245" s="20"/>
+      <c r="WWY245" s="20"/>
+      <c r="WWZ245" s="20"/>
+      <c r="WXA245" s="20"/>
+      <c r="WXB245" s="20"/>
+      <c r="WXC245" s="20"/>
+      <c r="WXD245" s="20"/>
+      <c r="WXE245" s="20"/>
+      <c r="WXF245" s="20"/>
+      <c r="WXG245" s="20"/>
+      <c r="WXH245" s="20"/>
+      <c r="WXI245" s="20"/>
+      <c r="WXJ245" s="20"/>
+      <c r="WXK245" s="20"/>
+      <c r="WXL245" s="20"/>
+      <c r="WXM245" s="20"/>
+      <c r="WXN245" s="20"/>
+      <c r="WXO245" s="20"/>
+      <c r="WXP245" s="20"/>
+      <c r="WXQ245" s="20"/>
+      <c r="WXR245" s="20"/>
+      <c r="WXS245" s="20"/>
+      <c r="WXT245" s="20"/>
+      <c r="WXU245" s="20"/>
+      <c r="WXV245" s="20"/>
+      <c r="WXW245" s="20"/>
+      <c r="WXX245" s="20"/>
+      <c r="WXY245" s="20"/>
+      <c r="WXZ245" s="20"/>
+      <c r="WYA245" s="20"/>
+      <c r="WYB245" s="20"/>
+      <c r="WYC245" s="20"/>
+      <c r="WYD245" s="20"/>
+      <c r="WYE245" s="20"/>
+      <c r="WYF245" s="20"/>
+      <c r="WYG245" s="20"/>
+      <c r="WYH245" s="20"/>
+      <c r="WYI245" s="20"/>
+      <c r="WYJ245" s="20"/>
+      <c r="WYK245" s="20"/>
+      <c r="WYL245" s="20"/>
+      <c r="WYM245" s="20"/>
+      <c r="WYN245" s="20"/>
+      <c r="WYO245" s="20"/>
+      <c r="WYP245" s="20"/>
+      <c r="WYQ245" s="20"/>
+      <c r="WYR245" s="20"/>
+      <c r="WYS245" s="20"/>
+      <c r="WYT245" s="20"/>
+      <c r="WYU245" s="20"/>
+      <c r="WYV245" s="20"/>
+      <c r="WYW245" s="20"/>
+      <c r="WYX245" s="20"/>
+      <c r="WYY245" s="20"/>
+      <c r="WYZ245" s="20"/>
+      <c r="WZA245" s="20"/>
+      <c r="WZB245" s="20"/>
+      <c r="WZC245" s="20"/>
+      <c r="WZD245" s="20"/>
+      <c r="WZE245" s="20"/>
+      <c r="WZF245" s="20"/>
+      <c r="WZG245" s="20"/>
+      <c r="WZH245" s="20"/>
+      <c r="WZI245" s="20"/>
+      <c r="WZJ245" s="20"/>
+      <c r="WZK245" s="20"/>
+      <c r="WZL245" s="20"/>
+      <c r="WZM245" s="20"/>
+      <c r="WZN245" s="20"/>
+      <c r="WZO245" s="20"/>
+      <c r="WZP245" s="20"/>
+      <c r="WZQ245" s="20"/>
+      <c r="WZR245" s="20"/>
+      <c r="WZS245" s="20"/>
+      <c r="WZT245" s="20"/>
+      <c r="WZU245" s="20"/>
+      <c r="WZV245" s="20"/>
+      <c r="WZW245" s="20"/>
+      <c r="WZX245" s="20"/>
+      <c r="WZY245" s="20"/>
+      <c r="WZZ245" s="20"/>
+      <c r="XAA245" s="20"/>
+      <c r="XAB245" s="20"/>
+      <c r="XAC245" s="20"/>
+      <c r="XAD245" s="20"/>
+      <c r="XAE245" s="20"/>
+      <c r="XAF245" s="20"/>
+      <c r="XAG245" s="20"/>
+      <c r="XAH245" s="20"/>
+      <c r="XAI245" s="20"/>
+      <c r="XAJ245" s="20"/>
+      <c r="XAK245" s="20"/>
+      <c r="XAL245" s="20"/>
+      <c r="XAM245" s="20"/>
+      <c r="XAN245" s="20"/>
+      <c r="XAO245" s="20"/>
+      <c r="XAP245" s="20"/>
+      <c r="XAQ245" s="20"/>
+      <c r="XAR245" s="20"/>
+      <c r="XAS245" s="20"/>
+      <c r="XAT245" s="20"/>
+      <c r="XAU245" s="20"/>
+      <c r="XAV245" s="20"/>
+      <c r="XAW245" s="20"/>
+      <c r="XAX245" s="20"/>
+      <c r="XAY245" s="20"/>
+      <c r="XAZ245" s="20"/>
+      <c r="XBA245" s="20"/>
+      <c r="XBB245" s="20"/>
+      <c r="XBC245" s="20"/>
+      <c r="XBD245" s="20"/>
+      <c r="XBE245" s="20"/>
+      <c r="XBF245" s="20"/>
+      <c r="XBG245" s="20"/>
+      <c r="XBH245" s="20"/>
+      <c r="XBI245" s="20"/>
+      <c r="XBJ245" s="20"/>
+      <c r="XBK245" s="20"/>
+      <c r="XBL245" s="20"/>
+      <c r="XBM245" s="20"/>
+      <c r="XBN245" s="20"/>
+      <c r="XBO245" s="20"/>
+      <c r="XBP245" s="20"/>
+      <c r="XBQ245" s="20"/>
+      <c r="XBR245" s="20"/>
+      <c r="XBS245" s="20"/>
+      <c r="XBT245" s="20"/>
+      <c r="XBU245" s="20"/>
+      <c r="XBV245" s="20"/>
+      <c r="XBW245" s="20"/>
+      <c r="XBX245" s="20"/>
+      <c r="XBY245" s="20"/>
+      <c r="XBZ245" s="20"/>
+      <c r="XCA245" s="20"/>
+      <c r="XCB245" s="20"/>
+      <c r="XCC245" s="20"/>
+      <c r="XCD245" s="20"/>
+      <c r="XCE245" s="20"/>
+      <c r="XCF245" s="20"/>
+      <c r="XCG245" s="20"/>
+      <c r="XCH245" s="20"/>
+      <c r="XCI245" s="20"/>
+      <c r="XCJ245" s="20"/>
+      <c r="XCK245" s="20"/>
+      <c r="XCL245" s="20"/>
+      <c r="XCM245" s="20"/>
+      <c r="XCN245" s="20"/>
+      <c r="XCO245" s="20"/>
+      <c r="XCP245" s="20"/>
+      <c r="XCQ245" s="20"/>
+      <c r="XCR245" s="20"/>
+      <c r="XCS245" s="20"/>
+      <c r="XCT245" s="20"/>
+      <c r="XCU245" s="20"/>
+      <c r="XCV245" s="20"/>
+      <c r="XCW245" s="20"/>
+      <c r="XCX245" s="20"/>
+      <c r="XCY245" s="20"/>
+      <c r="XCZ245" s="20"/>
+      <c r="XDA245" s="20"/>
+      <c r="XDB245" s="20"/>
+      <c r="XDC245" s="20"/>
+      <c r="XDD245" s="20"/>
+      <c r="XDE245" s="20"/>
+      <c r="XDF245" s="20"/>
+      <c r="XDG245" s="20"/>
+      <c r="XDH245" s="20"/>
+      <c r="XDI245" s="20"/>
+      <c r="XDJ245" s="20"/>
+      <c r="XDK245" s="20"/>
+      <c r="XDL245" s="20"/>
+      <c r="XDM245" s="20"/>
+      <c r="XDN245" s="20"/>
+      <c r="XDO245" s="20"/>
+      <c r="XDP245" s="20"/>
+      <c r="XDQ245" s="20"/>
+      <c r="XDR245" s="20"/>
+      <c r="XDS245" s="20"/>
+      <c r="XDT245" s="20"/>
+      <c r="XDU245" s="20"/>
+      <c r="XDV245" s="20"/>
+      <c r="XDW245" s="20"/>
+      <c r="XDX245" s="20"/>
+      <c r="XDY245" s="20"/>
+      <c r="XDZ245" s="20"/>
+      <c r="XEA245" s="20"/>
+      <c r="XEB245" s="20"/>
+      <c r="XEC245" s="20"/>
+      <c r="XED245" s="20"/>
+      <c r="XEE245" s="20"/>
+      <c r="XEF245" s="20"/>
+      <c r="XEG245" s="20"/>
+      <c r="XEH245" s="20"/>
+      <c r="XEI245" s="20"/>
+      <c r="XEJ245" s="20"/>
+      <c r="XEK245" s="20"/>
+      <c r="XEL245" s="20"/>
+      <c r="XEM245" s="20"/>
+      <c r="XEN245" s="20"/>
+      <c r="XEO245" s="20"/>
+      <c r="XEP245" s="20"/>
+      <c r="XEQ245" s="20"/>
+      <c r="XER245" s="20"/>
+      <c r="XES245" s="20"/>
+      <c r="XET245" s="20"/>
+      <c r="XEU245" s="20"/>
+      <c r="XEV245" s="20"/>
+      <c r="XEW245" s="20"/>
+      <c r="XEX245" s="20"/>
+      <c r="XEY245" s="20"/>
+      <c r="XEZ245" s="20"/>
+      <c r="XFA245" s="20"/>
+      <c r="XFB245" s="20"/>
+      <c r="XFC245" s="20"/>
+      <c r="XFD245" s="20"/>
+    </row>
+    <row r="246" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B246" s="20">
+        <v>2857</v>
+      </c>
+      <c r="C246" s="30">
+        <v>5820</v>
+      </c>
+      <c r="D246" s="10">
+        <v>8815</v>
+      </c>
+      <c r="E246" s="30">
+        <v>11778</v>
+      </c>
+      <c r="F246" s="30">
+        <v>16410</v>
+      </c>
+      <c r="G246" s="30"/>
+      <c r="H246" s="30"/>
+      <c r="I246" s="34"/>
+      <c r="J246" s="10"/>
+      <c r="K246" s="10"/>
+      <c r="L246" s="10"/>
+      <c r="M246" s="30"/>
+    </row>
+    <row r="247" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B247" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C247" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D247" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E247" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F247" s="30">
+        <v>971</v>
+      </c>
+      <c r="G247" s="30"/>
+      <c r="H247" s="30"/>
+      <c r="I247" s="34"/>
+      <c r="J247" s="10"/>
+      <c r="K247" s="10"/>
+      <c r="L247" s="10"/>
+      <c r="M247" s="30"/>
+    </row>
+    <row r="248" spans="1:16384" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B248" s="61"/>
+      <c r="C248" s="30"/>
+      <c r="D248" s="59"/>
+      <c r="E248" s="30"/>
+      <c r="F248" s="41"/>
+      <c r="G248" s="30"/>
+      <c r="H248" s="30"/>
+      <c r="I248" s="34"/>
+      <c r="J248" s="23"/>
+      <c r="K248" s="29"/>
+      <c r="L248" s="29"/>
+      <c r="M248" s="35"/>
+    </row>
+    <row r="249" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B247" s="62">
-[...21 lines deleted...]
-      <c r="A248" s="6" t="s">
+      <c r="B249" s="61">
+        <v>4266.8999999999996</v>
+      </c>
+      <c r="C249" s="59">
+        <v>7907.2</v>
+      </c>
+      <c r="D249" s="59">
+        <v>13729.2</v>
+      </c>
+      <c r="E249" s="59">
+        <v>21672.5</v>
+      </c>
+      <c r="F249" s="59">
+        <v>29265.3</v>
+      </c>
+      <c r="G249" s="32"/>
+      <c r="H249" s="30"/>
+      <c r="I249" s="34"/>
+      <c r="J249" s="23"/>
+      <c r="K249" s="29"/>
+      <c r="L249" s="29"/>
+      <c r="M249" s="35"/>
+    </row>
+    <row r="250" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B248" s="62">
-[...56 lines deleted...]
-      <c r="I250" s="35"/>
+      <c r="B250" s="61">
+        <v>388.4</v>
+      </c>
+      <c r="C250" s="59">
+        <v>648.79999999999995</v>
+      </c>
+      <c r="D250" s="71">
+        <v>1038.5999999999999</v>
+      </c>
+      <c r="E250" s="59">
+        <v>1509.9</v>
+      </c>
+      <c r="F250" s="59">
+        <v>2093.8000000000002</v>
+      </c>
+      <c r="G250" s="32"/>
+      <c r="H250" s="30"/>
+      <c r="I250" s="34"/>
       <c r="J250" s="10"/>
       <c r="K250" s="10"/>
       <c r="L250" s="10"/>
-      <c r="M250" s="31"/>
-[...20 lines deleted...]
-      <c r="I251" s="35"/>
+      <c r="M250" s="30"/>
+    </row>
+    <row r="251" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B251" s="61">
+        <v>283.60000000000002</v>
+      </c>
+      <c r="C251" s="59">
+        <v>539.29999999999995</v>
+      </c>
+      <c r="D251" s="71">
+        <v>752</v>
+      </c>
+      <c r="E251" s="59">
+        <v>1005.3</v>
+      </c>
+      <c r="F251" s="59">
+        <v>1164.3</v>
+      </c>
+      <c r="G251" s="32"/>
+      <c r="H251" s="30"/>
+      <c r="I251" s="34"/>
       <c r="J251" s="10"/>
       <c r="K251" s="10"/>
       <c r="L251" s="10"/>
-      <c r="M251" s="31"/>
-[...1 lines deleted...]
-    <row r="252" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M251" s="30"/>
+    </row>
+    <row r="252" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="6" t="s">
-        <v>78</v>
-[...16 lines deleted...]
-      <c r="I252" s="35"/>
+        <v>66</v>
+      </c>
+      <c r="B252" s="61">
+        <v>3594.9</v>
+      </c>
+      <c r="C252" s="59">
+        <v>6719.1</v>
+      </c>
+      <c r="D252" s="71">
+        <v>11938.6</v>
+      </c>
+      <c r="E252" s="59">
+        <v>19157.3</v>
+      </c>
+      <c r="F252" s="59">
+        <v>26007.200000000001</v>
+      </c>
+      <c r="G252" s="32"/>
+      <c r="H252" s="30"/>
+      <c r="I252" s="34"/>
       <c r="J252" s="10"/>
       <c r="K252" s="10"/>
       <c r="L252" s="10"/>
-      <c r="M252" s="31"/>
-[...8 lines deleted...]
-      <c r="E253" s="31"/>
+      <c r="M252" s="30"/>
+    </row>
+    <row r="253" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="B253" s="61"/>
+      <c r="C253" s="30"/>
+      <c r="D253" s="59"/>
+      <c r="E253" s="30"/>
       <c r="F253" s="20"/>
-      <c r="G253" s="31"/>
-[...2 lines deleted...]
-      <c r="J253" s="28"/>
+      <c r="G253" s="30"/>
+      <c r="H253" s="30"/>
+      <c r="I253" s="34"/>
+      <c r="J253" s="23"/>
       <c r="K253" s="29"/>
       <c r="L253" s="29"/>
       <c r="M253" s="35"/>
     </row>
-    <row r="254" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A254" s="56" t="s">
+    <row r="254" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B254" s="20">
-[...15 lines deleted...]
-      <c r="J254" s="28"/>
+      <c r="B254" s="61">
+        <v>11.5</v>
+      </c>
+      <c r="C254" s="59">
+        <v>15.5</v>
+      </c>
+      <c r="D254" s="59">
+        <v>19.5</v>
+      </c>
+      <c r="E254" s="59">
+        <v>23.4</v>
+      </c>
+      <c r="F254" s="59">
+        <v>32.9</v>
+      </c>
+      <c r="G254" s="32"/>
+      <c r="H254" s="30"/>
+      <c r="I254" s="34"/>
+      <c r="J254" s="23"/>
       <c r="K254" s="29"/>
       <c r="L254" s="29"/>
       <c r="M254" s="35"/>
     </row>
-    <row r="255" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B255" s="20">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="B255" s="61">
+        <v>11.5</v>
+      </c>
+      <c r="C255" s="59">
+        <v>15.5</v>
       </c>
       <c r="D255" s="10">
-        <v>35</v>
-[...7 lines deleted...]
-      <c r="I255" s="35"/>
+        <v>19.5</v>
+      </c>
+      <c r="E255" s="59">
+        <v>23.4</v>
+      </c>
+      <c r="F255" s="59">
+        <v>32.9</v>
+      </c>
+      <c r="G255" s="32"/>
+      <c r="H255" s="30"/>
+      <c r="I255" s="34"/>
       <c r="J255" s="10"/>
       <c r="K255" s="10"/>
       <c r="L255" s="10"/>
-      <c r="M255" s="31"/>
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="M255" s="30"/>
+    </row>
+    <row r="256" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="39" t="s">
+        <v>62</v>
       </c>
       <c r="B256" s="20"/>
-      <c r="C256" s="31"/>
-[...1 lines deleted...]
-      <c r="E256" s="31"/>
+      <c r="C256" s="30"/>
+      <c r="D256" s="10"/>
+      <c r="E256" s="30"/>
       <c r="F256" s="20"/>
-      <c r="G256" s="31"/>
-[...5 lines deleted...]
-      <c r="M256" s="35"/>
+      <c r="G256" s="30"/>
+      <c r="H256" s="30"/>
+      <c r="I256" s="34"/>
+      <c r="J256" s="10"/>
+      <c r="K256" s="10"/>
+      <c r="L256" s="10"/>
+      <c r="M256" s="30"/>
     </row>
     <row r="257" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A257" s="56" t="s">
+      <c r="A257" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B257" s="20">
-        <v>9202</v>
-[...17 lines deleted...]
-      <c r="M257" s="35"/>
+        <v>8</v>
+      </c>
+      <c r="C257" s="30">
+        <v>13</v>
+      </c>
+      <c r="D257" s="10">
+        <v>18</v>
+      </c>
+      <c r="E257" s="30">
+        <v>22</v>
+      </c>
+      <c r="F257" s="30">
+        <v>28</v>
+      </c>
+      <c r="G257" s="30"/>
+      <c r="H257" s="30"/>
+      <c r="I257" s="34"/>
+      <c r="J257" s="10"/>
+      <c r="K257" s="10"/>
+      <c r="L257" s="10"/>
+      <c r="M257" s="30"/>
     </row>
     <row r="258" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B258" s="20">
-        <v>9202</v>
-[...2 lines deleted...]
-        <v>20743</v>
+        <v>3</v>
+      </c>
+      <c r="C258" s="30">
+        <v>4</v>
       </c>
       <c r="D258" s="10">
-        <v>32283</v>
-[...7 lines deleted...]
-      <c r="I258" s="35"/>
+        <v>4</v>
+      </c>
+      <c r="E258" s="30">
+        <v>4</v>
+      </c>
+      <c r="F258" s="30">
+        <v>5</v>
+      </c>
+      <c r="G258" s="30"/>
+      <c r="H258" s="30"/>
+      <c r="I258" s="34"/>
       <c r="J258" s="10"/>
       <c r="K258" s="10"/>
       <c r="L258" s="10"/>
-      <c r="M258" s="31"/>
-[...16 lines deleted...]
-      <c r="M259" s="36"/>
+      <c r="M258" s="30"/>
+    </row>
+    <row r="259" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B259" s="20">
+        <v>5</v>
+      </c>
+      <c r="C259" s="30">
+        <v>9</v>
+      </c>
+      <c r="D259" s="10">
+        <v>14</v>
+      </c>
+      <c r="E259" s="30">
+        <v>18</v>
+      </c>
+      <c r="F259" s="30">
+        <v>23</v>
+      </c>
+      <c r="G259" s="30"/>
+      <c r="H259" s="30"/>
+      <c r="I259" s="34"/>
+      <c r="J259" s="10"/>
+      <c r="K259" s="10"/>
+      <c r="L259" s="10"/>
+      <c r="M259" s="30"/>
     </row>
     <row r="260" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A260" s="56" t="s">
+      <c r="A260" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="B260" s="20"/>
+      <c r="C260" s="30"/>
+      <c r="D260" s="59"/>
+      <c r="E260" s="30"/>
+      <c r="F260" s="20"/>
+      <c r="G260" s="30"/>
+      <c r="H260" s="30"/>
+      <c r="I260" s="34"/>
+      <c r="J260" s="27"/>
+      <c r="K260" s="28"/>
+      <c r="L260" s="28"/>
+      <c r="M260" s="34"/>
+    </row>
+    <row r="261" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B260" s="62">
-[...43 lines deleted...]
-      <c r="M261" s="31"/>
+      <c r="B261" s="20">
+        <v>35</v>
+      </c>
+      <c r="C261" s="30">
+        <v>35</v>
+      </c>
+      <c r="D261" s="68">
+        <v>35</v>
+      </c>
+      <c r="E261" s="30">
+        <v>35</v>
+      </c>
+      <c r="F261" s="30">
+        <v>35</v>
+      </c>
+      <c r="G261" s="30"/>
+      <c r="H261" s="30"/>
+      <c r="I261" s="34"/>
+      <c r="J261" s="27"/>
+      <c r="K261" s="28"/>
+      <c r="L261" s="28"/>
+      <c r="M261" s="34"/>
     </row>
     <row r="262" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="6" t="s">
-        <v>66</v>
-[...16 lines deleted...]
-      <c r="I262" s="35"/>
+        <v>65</v>
+      </c>
+      <c r="B262" s="20">
+        <v>35</v>
+      </c>
+      <c r="C262" s="30">
+        <v>35</v>
+      </c>
+      <c r="D262" s="10">
+        <v>35</v>
+      </c>
+      <c r="E262" s="30">
+        <v>35</v>
+      </c>
+      <c r="F262" s="30">
+        <v>35</v>
+      </c>
+      <c r="G262" s="30"/>
+      <c r="H262" s="30"/>
+      <c r="I262" s="34"/>
       <c r="J262" s="10"/>
       <c r="K262" s="10"/>
       <c r="L262" s="10"/>
-      <c r="M262" s="31"/>
+      <c r="M262" s="30"/>
     </row>
     <row r="263" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="6" t="s">
-[...21 lines deleted...]
-      <c r="M263" s="31"/>
+      <c r="A263" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="B263" s="20"/>
+      <c r="C263" s="30"/>
+      <c r="D263" s="30"/>
+      <c r="E263" s="30"/>
+      <c r="F263" s="20"/>
+      <c r="G263" s="30"/>
+      <c r="H263" s="30"/>
+      <c r="I263" s="34"/>
+      <c r="J263" s="27"/>
+      <c r="K263" s="28"/>
+      <c r="L263" s="28"/>
+      <c r="M263" s="34"/>
     </row>
     <row r="264" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="49" t="s">
-[...13 lines deleted...]
-      <c r="M264" s="36"/>
+      <c r="A264" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B264" s="20">
+        <v>9202</v>
+      </c>
+      <c r="C264" s="30">
+        <v>20743</v>
+      </c>
+      <c r="D264" s="30">
+        <v>32283</v>
+      </c>
+      <c r="E264" s="30">
+        <v>43823</v>
+      </c>
+      <c r="F264" s="30">
+        <v>49548</v>
+      </c>
+      <c r="G264" s="30"/>
+      <c r="H264" s="30"/>
+      <c r="I264" s="34"/>
+      <c r="J264" s="27"/>
+      <c r="K264" s="28"/>
+      <c r="L264" s="28"/>
+      <c r="M264" s="34"/>
     </row>
     <row r="265" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A265" s="56" t="s">
+      <c r="A265" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B265" s="20">
+        <v>9202</v>
+      </c>
+      <c r="C265" s="30">
+        <v>20743</v>
+      </c>
+      <c r="D265" s="10">
+        <v>32283</v>
+      </c>
+      <c r="E265" s="30">
+        <v>43823</v>
+      </c>
+      <c r="F265" s="30">
+        <v>49548</v>
+      </c>
+      <c r="G265" s="30"/>
+      <c r="H265" s="30"/>
+      <c r="I265" s="34"/>
+      <c r="J265" s="10"/>
+      <c r="K265" s="10"/>
+      <c r="L265" s="10"/>
+      <c r="M265" s="30"/>
+    </row>
+    <row r="266" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="B266" s="61"/>
+      <c r="C266" s="30"/>
+      <c r="D266" s="59"/>
+      <c r="E266" s="30"/>
+      <c r="F266" s="41"/>
+      <c r="G266" s="30"/>
+      <c r="H266" s="30"/>
+      <c r="I266" s="34"/>
+      <c r="J266" s="23"/>
+      <c r="K266" s="29"/>
+      <c r="L266" s="29"/>
+      <c r="M266" s="35"/>
+    </row>
+    <row r="267" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B265" s="15" t="s">
-[...57 lines deleted...]
-      <c r="J267" s="28"/>
+      <c r="B267" s="61">
+        <v>6</v>
+      </c>
+      <c r="C267" s="59">
+        <v>13.1</v>
+      </c>
+      <c r="D267" s="59">
+        <v>20.3</v>
+      </c>
+      <c r="E267" s="59">
+        <v>27.6</v>
+      </c>
+      <c r="F267" s="59">
+        <v>34.9</v>
+      </c>
+      <c r="G267" s="32"/>
+      <c r="H267" s="30"/>
+      <c r="I267" s="34"/>
+      <c r="J267" s="23"/>
       <c r="K267" s="29"/>
       <c r="L267" s="29"/>
       <c r="M267" s="35"/>
     </row>
     <row r="268" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A268" s="56" t="s">
-[...21 lines deleted...]
-      <c r="M268" s="35"/>
+      <c r="A268" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B268" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="C268" s="59">
+        <v>1.3</v>
+      </c>
+      <c r="D268" s="71">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E268" s="59">
+        <v>3.3</v>
+      </c>
+      <c r="F268" s="59">
+        <v>3.9</v>
+      </c>
+      <c r="G268" s="32"/>
+      <c r="H268" s="30"/>
+      <c r="I268" s="34"/>
+      <c r="J268" s="10"/>
+      <c r="K268" s="10"/>
+      <c r="L268" s="10"/>
+      <c r="M268" s="30"/>
     </row>
     <row r="269" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="6" t="s">
-        <v>65</v>
-[...16 lines deleted...]
-      <c r="I269" s="35"/>
+        <v>66</v>
+      </c>
+      <c r="B269" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C269" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D269" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E269" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F269" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G269" s="38"/>
+      <c r="H269" s="30"/>
+      <c r="I269" s="34"/>
       <c r="J269" s="10"/>
       <c r="K269" s="10"/>
       <c r="L269" s="10"/>
-      <c r="M269" s="31"/>
+      <c r="M269" s="30"/>
     </row>
     <row r="270" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="6" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B270" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="B270" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C270" s="31" t="s">
+      <c r="C270" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D270" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E270" s="31" t="s">
+      <c r="E270" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F270" s="20"/>
-[...2 lines deleted...]
-      <c r="I270" s="35"/>
+      <c r="F270" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G270" s="38"/>
+      <c r="H270" s="30"/>
+      <c r="I270" s="34"/>
       <c r="J270" s="10"/>
       <c r="K270" s="10"/>
       <c r="L270" s="10"/>
-      <c r="M270" s="31"/>
+      <c r="M270" s="30"/>
     </row>
     <row r="271" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A271" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B271" s="15" t="s">
+      <c r="A271" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B271" s="15"/>
+      <c r="C271" s="30"/>
+      <c r="D271" s="59"/>
+      <c r="E271" s="30"/>
+      <c r="F271" s="20"/>
+      <c r="G271" s="30"/>
+      <c r="H271" s="30"/>
+      <c r="I271" s="34"/>
+      <c r="J271" s="23"/>
+      <c r="K271" s="29"/>
+      <c r="L271" s="29"/>
+      <c r="M271" s="35"/>
+    </row>
+    <row r="272" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B272" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="C271" s="31" t="s">
-[...25 lines deleted...]
-      <c r="F272" s="20"/>
+      <c r="C272" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D272" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="E272" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F272" s="31" t="s">
+        <v>44</v>
+      </c>
       <c r="G272" s="31"/>
-      <c r="H272" s="31"/>
-[...1 lines deleted...]
-      <c r="J272" s="28"/>
+      <c r="H272" s="30"/>
+      <c r="I272" s="34"/>
+      <c r="J272" s="23"/>
       <c r="K272" s="29"/>
       <c r="L272" s="29"/>
       <c r="M272" s="35"/>
     </row>
     <row r="273" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A273" s="56" t="s">
+      <c r="A273" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B273" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C273" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D273" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="E273" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F273" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G273" s="31"/>
+      <c r="H273" s="30"/>
+      <c r="I273" s="34"/>
+      <c r="J273" s="10"/>
+      <c r="K273" s="10"/>
+      <c r="L273" s="10"/>
+      <c r="M273" s="30"/>
+    </row>
+    <row r="274" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="B274" s="20"/>
+      <c r="C274" s="30"/>
+      <c r="D274" s="30"/>
+      <c r="E274" s="30"/>
+      <c r="F274" s="20"/>
+      <c r="G274" s="30"/>
+      <c r="H274" s="30"/>
+      <c r="I274" s="34"/>
+      <c r="J274" s="27"/>
+      <c r="K274" s="28"/>
+      <c r="L274" s="28"/>
+      <c r="M274" s="34"/>
+    </row>
+    <row r="275" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B273" s="20">
-[...21 lines deleted...]
-      <c r="A274" s="6" t="s">
+      <c r="B275" s="20">
+        <v>3829</v>
+      </c>
+      <c r="C275" s="30">
+        <v>7557</v>
+      </c>
+      <c r="D275" s="30">
+        <v>12669</v>
+      </c>
+      <c r="E275" s="30">
+        <v>17880</v>
+      </c>
+      <c r="F275" s="30">
+        <v>23074</v>
+      </c>
+      <c r="G275" s="30"/>
+      <c r="H275" s="30"/>
+      <c r="I275" s="34"/>
+      <c r="J275" s="27"/>
+      <c r="K275" s="28"/>
+      <c r="L275" s="28"/>
+      <c r="M275" s="34"/>
+    </row>
+    <row r="276" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B274" s="20">
-[...53 lines deleted...]
-        <v>20</v>
+      <c r="B276" s="20">
+        <v>3704</v>
+      </c>
+      <c r="C276" s="30">
+        <v>7009</v>
       </c>
       <c r="D276" s="10">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="I276" s="35"/>
+        <v>11409</v>
+      </c>
+      <c r="E276" s="30">
+        <v>15890</v>
+      </c>
+      <c r="F276" s="30">
+        <v>20595</v>
+      </c>
+      <c r="G276" s="30"/>
+      <c r="H276" s="30"/>
+      <c r="I276" s="34"/>
       <c r="J276" s="10"/>
       <c r="K276" s="10"/>
       <c r="L276" s="10"/>
-      <c r="M276" s="31"/>
+      <c r="M276" s="30"/>
     </row>
     <row r="277" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A277" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="B277" s="20">
-[...14 lines deleted...]
-      <c r="I277" s="35"/>
+      <c r="B277" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C277" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="D277" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E277" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="F277" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G277" s="30"/>
+      <c r="H277" s="30"/>
+      <c r="I277" s="34"/>
       <c r="J277" s="10"/>
       <c r="K277" s="10"/>
       <c r="L277" s="10"/>
-      <c r="M277" s="31"/>
+      <c r="M277" s="30"/>
     </row>
     <row r="278" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="6" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B278" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="C278" s="31">
-[...11 lines deleted...]
-      <c r="I278" s="35"/>
+      <c r="C278" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="D278" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E278" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="F278" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G278" s="30"/>
+      <c r="H278" s="30"/>
+      <c r="I278" s="34"/>
       <c r="J278" s="10"/>
       <c r="K278" s="10"/>
       <c r="L278" s="10"/>
-      <c r="M278" s="31"/>
+      <c r="M278" s="30"/>
     </row>
     <row r="279" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A279" s="6" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A279" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="B279" s="20"/>
+      <c r="C279" s="30"/>
+      <c r="D279" s="30"/>
+      <c r="E279" s="30"/>
       <c r="F279" s="20"/>
-      <c r="G279" s="31"/>
-[...5 lines deleted...]
-      <c r="M279" s="31"/>
+      <c r="G279" s="30"/>
+      <c r="H279" s="30"/>
+      <c r="I279" s="34"/>
+      <c r="J279" s="27"/>
+      <c r="K279" s="28"/>
+      <c r="L279" s="28"/>
+      <c r="M279" s="34"/>
     </row>
     <row r="280" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A280" s="6" t="s">
-        <v>84</v>
+      <c r="A280" s="55" t="s">
+        <v>86</v>
       </c>
       <c r="B280" s="20">
-        <v>1644</v>
-[...17 lines deleted...]
-      <c r="M280" s="31"/>
+        <v>26740</v>
+      </c>
+      <c r="C280" s="30">
+        <v>80040</v>
+      </c>
+      <c r="D280" s="30">
+        <v>134857</v>
+      </c>
+      <c r="E280" s="30">
+        <v>194139</v>
+      </c>
+      <c r="F280" s="30">
+        <v>232948</v>
+      </c>
+      <c r="G280" s="30"/>
+      <c r="H280" s="30"/>
+      <c r="I280" s="34"/>
+      <c r="J280" s="27"/>
+      <c r="K280" s="28"/>
+      <c r="L280" s="28"/>
+      <c r="M280" s="34"/>
     </row>
     <row r="281" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="52" t="s">
-[...13 lines deleted...]
-      <c r="M281" s="35"/>
+      <c r="A281" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B281" s="20">
+        <v>22297</v>
+      </c>
+      <c r="C281" s="30">
+        <v>65545</v>
+      </c>
+      <c r="D281" s="10">
+        <v>107579</v>
+      </c>
+      <c r="E281" s="30">
+        <v>152558</v>
+      </c>
+      <c r="F281" s="30">
+        <v>176568</v>
+      </c>
+      <c r="G281" s="30"/>
+      <c r="H281" s="30"/>
+      <c r="I281" s="34"/>
+      <c r="J281" s="10"/>
+      <c r="K281" s="10"/>
+      <c r="L281" s="10"/>
+      <c r="M281" s="30"/>
     </row>
     <row r="282" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="56" t="s">
-[...21 lines deleted...]
-      <c r="M282" s="35"/>
+      <c r="A282" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B282" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C282" s="30">
+        <v>1465</v>
+      </c>
+      <c r="D282" s="10">
+        <v>2931</v>
+      </c>
+      <c r="E282" s="30">
+        <v>4396</v>
+      </c>
+      <c r="F282" s="30">
+        <v>6489</v>
+      </c>
+      <c r="G282" s="30"/>
+      <c r="H282" s="30"/>
+      <c r="I282" s="34"/>
+      <c r="J282" s="10"/>
+      <c r="K282" s="10"/>
+      <c r="L282" s="10"/>
+      <c r="M282" s="30"/>
     </row>
     <row r="283" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="6" t="s">
-[...6 lines deleted...]
-        <v>122</v>
+      <c r="A283" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B283" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C283" s="30">
+        <v>20</v>
       </c>
       <c r="D283" s="10">
-        <v>173</v>
-[...7 lines deleted...]
-      <c r="I283" s="35"/>
+        <v>39</v>
+      </c>
+      <c r="E283" s="30">
+        <v>59</v>
+      </c>
+      <c r="F283" s="30">
+        <v>59</v>
+      </c>
+      <c r="G283" s="30"/>
+      <c r="H283" s="30"/>
+      <c r="I283" s="34"/>
       <c r="J283" s="10"/>
       <c r="K283" s="10"/>
       <c r="L283" s="10"/>
-      <c r="M283" s="31"/>
-[...12 lines deleted...]
-      <c r="I284" s="35"/>
+      <c r="M283" s="30"/>
+    </row>
+    <row r="284" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B284" s="20">
+        <v>945</v>
+      </c>
+      <c r="C284" s="30">
+        <v>1776</v>
+      </c>
+      <c r="D284" s="10">
+        <v>2726</v>
+      </c>
+      <c r="E284" s="30">
+        <v>3800</v>
+      </c>
+      <c r="F284" s="30">
+        <v>4154</v>
+      </c>
+      <c r="G284" s="30"/>
+      <c r="H284" s="30"/>
+      <c r="I284" s="34"/>
       <c r="J284" s="10"/>
       <c r="K284" s="10"/>
       <c r="L284" s="10"/>
-      <c r="M284" s="31"/>
+      <c r="M284" s="30"/>
     </row>
     <row r="285" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A285" s="56" t="s">
-[...6 lines deleted...]
-        <v>122</v>
+      <c r="A285" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B285" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C285" s="30">
+        <v>346</v>
       </c>
       <c r="D285" s="10">
-        <v>173</v>
-[...7 lines deleted...]
-      <c r="I285" s="35"/>
+        <v>692</v>
+      </c>
+      <c r="E285" s="30">
+        <v>1038</v>
+      </c>
+      <c r="F285" s="30">
+        <v>1038</v>
+      </c>
+      <c r="G285" s="30"/>
+      <c r="H285" s="30"/>
+      <c r="I285" s="34"/>
       <c r="J285" s="10"/>
       <c r="K285" s="10"/>
       <c r="L285" s="10"/>
-      <c r="M285" s="31"/>
+      <c r="M285" s="30"/>
     </row>
     <row r="286" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="6" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B286" s="20">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>1855</v>
+      </c>
+      <c r="C286" s="30">
+        <v>6164</v>
       </c>
       <c r="D286" s="10">
-        <v>173</v>
-[...7 lines deleted...]
-      <c r="I286" s="35"/>
+        <v>13088</v>
+      </c>
+      <c r="E286" s="30">
+        <v>21406</v>
+      </c>
+      <c r="F286" s="30">
+        <v>32426</v>
+      </c>
+      <c r="G286" s="30"/>
+      <c r="H286" s="30"/>
+      <c r="I286" s="34"/>
       <c r="J286" s="10"/>
       <c r="K286" s="10"/>
       <c r="L286" s="10"/>
-      <c r="M286" s="31"/>
-[...16 lines deleted...]
-      <c r="M287" s="35"/>
+      <c r="M286" s="30"/>
+    </row>
+    <row r="287" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B287" s="20">
+        <v>1644</v>
+      </c>
+      <c r="C287" s="30">
+        <v>4723</v>
+      </c>
+      <c r="D287" s="10">
+        <v>7803</v>
+      </c>
+      <c r="E287" s="30">
+        <v>10883</v>
+      </c>
+      <c r="F287" s="30">
+        <v>12214</v>
+      </c>
+      <c r="G287" s="30"/>
+      <c r="H287" s="30"/>
+      <c r="I287" s="34"/>
+      <c r="J287" s="10"/>
+      <c r="K287" s="10"/>
+      <c r="L287" s="10"/>
+      <c r="M287" s="30"/>
     </row>
     <row r="288" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A288" s="56" t="s">
+      <c r="A288" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="B288" s="20"/>
+      <c r="C288" s="30"/>
+      <c r="D288" s="30"/>
+      <c r="E288" s="30"/>
+      <c r="F288" s="20"/>
+      <c r="G288" s="30"/>
+      <c r="H288" s="30"/>
+      <c r="I288" s="34"/>
+      <c r="J288" s="36"/>
+      <c r="K288" s="20"/>
+      <c r="L288" s="22"/>
+      <c r="M288" s="34"/>
+    </row>
+    <row r="289" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A289" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B288" s="39" t="s">
-[...43 lines deleted...]
-      <c r="M289" s="31"/>
+      <c r="B289" s="20">
+        <v>90</v>
+      </c>
+      <c r="C289" s="30">
+        <v>122</v>
+      </c>
+      <c r="D289" s="30">
+        <v>173</v>
+      </c>
+      <c r="E289" s="30">
+        <v>223</v>
+      </c>
+      <c r="F289" s="30">
+        <v>283</v>
+      </c>
+      <c r="G289" s="30"/>
+      <c r="H289" s="30"/>
+      <c r="I289" s="34"/>
+      <c r="J289" s="36"/>
+      <c r="K289" s="20"/>
+      <c r="L289" s="22"/>
+      <c r="M289" s="34"/>
     </row>
     <row r="290" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="6" t="s">
-        <v>84</v>
-[...16 lines deleted...]
-      <c r="I290" s="35"/>
+        <v>74</v>
+      </c>
+      <c r="B290" s="20">
+        <v>90</v>
+      </c>
+      <c r="C290" s="30">
+        <v>122</v>
+      </c>
+      <c r="D290" s="10">
+        <v>173</v>
+      </c>
+      <c r="E290" s="30">
+        <v>223</v>
+      </c>
+      <c r="F290" s="30">
+        <v>283</v>
+      </c>
+      <c r="G290" s="30"/>
+      <c r="H290" s="30"/>
+      <c r="I290" s="34"/>
       <c r="J290" s="10"/>
       <c r="K290" s="10"/>
       <c r="L290" s="10"/>
-      <c r="M290" s="31"/>
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="M290" s="30"/>
+    </row>
+    <row r="291" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="39" t="s">
+        <v>63</v>
       </c>
       <c r="B291" s="20"/>
-      <c r="C291" s="31"/>
-[...1 lines deleted...]
-      <c r="E291" s="31"/>
+      <c r="C291" s="30"/>
+      <c r="D291" s="10"/>
+      <c r="E291" s="30"/>
       <c r="F291" s="20"/>
-      <c r="G291" s="31"/>
-[...5 lines deleted...]
-      <c r="M291" s="35"/>
+      <c r="G291" s="30"/>
+      <c r="H291" s="30"/>
+      <c r="I291" s="34"/>
+      <c r="J291" s="10"/>
+      <c r="K291" s="10"/>
+      <c r="L291" s="10"/>
+      <c r="M291" s="30"/>
     </row>
     <row r="292" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A292" s="56" t="s">
+      <c r="A292" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B292" s="20">
-        <v>35</v>
-[...17 lines deleted...]
-      <c r="M292" s="35"/>
+        <v>90</v>
+      </c>
+      <c r="C292" s="30">
+        <v>122</v>
+      </c>
+      <c r="D292" s="10">
+        <v>173</v>
+      </c>
+      <c r="E292" s="30">
+        <v>223</v>
+      </c>
+      <c r="F292" s="30">
+        <v>283</v>
+      </c>
+      <c r="G292" s="30"/>
+      <c r="H292" s="30"/>
+      <c r="I292" s="34"/>
+      <c r="J292" s="10"/>
+      <c r="K292" s="10"/>
+      <c r="L292" s="10"/>
+      <c r="M292" s="30"/>
     </row>
     <row r="293" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="6" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="B293" s="20">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>90</v>
+      </c>
+      <c r="C293" s="30">
+        <v>122</v>
       </c>
       <c r="D293" s="10">
-        <v>55</v>
-[...7 lines deleted...]
-      <c r="I293" s="35"/>
+        <v>173</v>
+      </c>
+      <c r="E293" s="30">
+        <v>223</v>
+      </c>
+      <c r="F293" s="30">
+        <v>283</v>
+      </c>
+      <c r="G293" s="30"/>
+      <c r="H293" s="30"/>
+      <c r="I293" s="34"/>
       <c r="J293" s="10"/>
       <c r="K293" s="10"/>
       <c r="L293" s="10"/>
-      <c r="M293" s="31"/>
+      <c r="M293" s="30"/>
     </row>
     <row r="294" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A294" s="51" t="s">
-[...5 lines deleted...]
-      <c r="E294" s="31"/>
+      <c r="A294" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="B294" s="38"/>
+      <c r="C294" s="30"/>
+      <c r="D294" s="30"/>
+      <c r="E294" s="30"/>
       <c r="F294" s="20"/>
-      <c r="G294" s="31"/>
-[...5 lines deleted...]
-      <c r="M294" s="35"/>
+      <c r="G294" s="30"/>
+      <c r="H294" s="30"/>
+      <c r="I294" s="34"/>
+      <c r="J294" s="20"/>
+      <c r="K294" s="30"/>
+      <c r="L294" s="30"/>
+      <c r="M294" s="34"/>
     </row>
     <row r="295" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A295" s="56" t="s">
+      <c r="A295" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B295" s="20">
-[...18 lines deleted...]
-      <c r="M295" s="35"/>
+      <c r="B295" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C295" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D295" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E295" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F295" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G295" s="38"/>
+      <c r="H295" s="30"/>
+      <c r="I295" s="34"/>
+      <c r="J295" s="20"/>
+      <c r="K295" s="30"/>
+      <c r="L295" s="30"/>
+      <c r="M295" s="34"/>
     </row>
     <row r="296" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="6" t="s">
-        <v>65</v>
-[...16 lines deleted...]
-      <c r="I296" s="35"/>
+        <v>74</v>
+      </c>
+      <c r="B296" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C296" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D296" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E296" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F296" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G296" s="30"/>
+      <c r="H296" s="30"/>
+      <c r="I296" s="34"/>
       <c r="J296" s="10"/>
       <c r="K296" s="10"/>
       <c r="L296" s="10"/>
-      <c r="M296" s="31"/>
-[...12 lines deleted...]
-      <c r="I297" s="35"/>
+      <c r="M296" s="30"/>
+    </row>
+    <row r="297" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B297" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C297" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D297" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E297" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F297" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G297" s="38"/>
+      <c r="H297" s="30"/>
+      <c r="I297" s="34"/>
       <c r="J297" s="10"/>
       <c r="K297" s="10"/>
       <c r="L297" s="10"/>
-      <c r="M297" s="31"/>
+      <c r="M297" s="30"/>
     </row>
     <row r="298" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A298" s="56" t="s">
+      <c r="A298" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B298" s="20"/>
+      <c r="C298" s="30"/>
+      <c r="D298" s="30"/>
+      <c r="E298" s="30"/>
+      <c r="F298" s="20"/>
+      <c r="G298" s="30"/>
+      <c r="H298" s="30"/>
+      <c r="I298" s="34"/>
+      <c r="J298" s="20"/>
+      <c r="K298" s="30"/>
+      <c r="L298" s="30"/>
+      <c r="M298" s="34"/>
+    </row>
+    <row r="299" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A299" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B298" s="20">
-[...23 lines deleted...]
-      </c>
       <c r="B299" s="20">
-        <v>10</v>
-[...17 lines deleted...]
-      <c r="M299" s="31"/>
+        <v>35</v>
+      </c>
+      <c r="C299" s="30">
+        <v>45</v>
+      </c>
+      <c r="D299" s="30">
+        <v>55</v>
+      </c>
+      <c r="E299" s="30">
+        <v>66</v>
+      </c>
+      <c r="F299" s="30">
+        <v>127</v>
+      </c>
+      <c r="G299" s="30"/>
+      <c r="H299" s="30"/>
+      <c r="I299" s="34"/>
+      <c r="J299" s="20"/>
+      <c r="K299" s="30"/>
+      <c r="L299" s="30"/>
+      <c r="M299" s="34"/>
     </row>
     <row r="300" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A300" s="41" t="s">
-[...17 lines deleted...]
-      <c r="I300" s="35"/>
+      <c r="A300" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B300" s="20">
+        <v>35</v>
+      </c>
+      <c r="C300" s="30">
+        <v>45</v>
+      </c>
+      <c r="D300" s="10">
+        <v>55</v>
+      </c>
+      <c r="E300" s="30">
+        <v>66</v>
+      </c>
+      <c r="F300" s="30">
+        <v>127</v>
+      </c>
+      <c r="G300" s="30"/>
+      <c r="H300" s="30"/>
+      <c r="I300" s="34"/>
       <c r="J300" s="10"/>
       <c r="K300" s="10"/>
       <c r="L300" s="10"/>
-      <c r="M300" s="31"/>
-[...16 lines deleted...]
-      </c>
+      <c r="M300" s="30"/>
+    </row>
+    <row r="301" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="B301" s="20"/>
+      <c r="C301" s="30"/>
+      <c r="D301" s="30"/>
+      <c r="E301" s="30"/>
       <c r="F301" s="20"/>
-      <c r="G301" s="31"/>
-[...22 lines deleted...]
-      <c r="M302" s="35"/>
+      <c r="G301" s="30"/>
+      <c r="H301" s="30"/>
+      <c r="I301" s="34"/>
+      <c r="J301" s="27"/>
+      <c r="K301" s="28"/>
+      <c r="L301" s="28"/>
+      <c r="M301" s="34"/>
+    </row>
+    <row r="302" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A302" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B302" s="20">
+        <v>145</v>
+      </c>
+      <c r="C302" s="30">
+        <v>351</v>
+      </c>
+      <c r="D302" s="30">
+        <v>519</v>
+      </c>
+      <c r="E302" s="30">
+        <v>805</v>
+      </c>
+      <c r="F302" s="30">
+        <v>1085</v>
+      </c>
+      <c r="G302" s="30"/>
+      <c r="H302" s="30"/>
+      <c r="I302" s="34"/>
+      <c r="J302" s="27"/>
+      <c r="K302" s="28"/>
+      <c r="L302" s="28"/>
+      <c r="M302" s="34"/>
     </row>
     <row r="303" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A303" s="56" t="s">
-        <v>86</v>
+      <c r="A303" s="6" t="s">
+        <v>65</v>
       </c>
       <c r="B303" s="20">
-        <v>79523</v>
-[...34 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="C303" s="30">
+        <v>351</v>
+      </c>
+      <c r="D303" s="10">
+        <v>519</v>
+      </c>
+      <c r="E303" s="30">
+        <v>805</v>
+      </c>
+      <c r="F303" s="30">
+        <v>1085</v>
+      </c>
+      <c r="G303" s="30"/>
+      <c r="H303" s="30"/>
+      <c r="I303" s="34"/>
+      <c r="J303" s="10"/>
+      <c r="K303" s="10"/>
+      <c r="L303" s="10"/>
+      <c r="M303" s="30"/>
+    </row>
+    <row r="304" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B304" s="20"/>
+      <c r="C304" s="30"/>
+      <c r="D304" s="10"/>
+      <c r="E304" s="30"/>
       <c r="F304" s="20"/>
-      <c r="G304" s="31"/>
-[...1 lines deleted...]
-      <c r="I304" s="35"/>
+      <c r="G304" s="30"/>
+      <c r="H304" s="30"/>
+      <c r="I304" s="34"/>
       <c r="J304" s="10"/>
       <c r="K304" s="10"/>
       <c r="L304" s="10"/>
-      <c r="M304" s="31"/>
+      <c r="M304" s="30"/>
     </row>
     <row r="305" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A305" s="41" t="s">
-[...6 lines deleted...]
-        <v>7153</v>
+      <c r="A305" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B305" s="20">
+        <v>58</v>
+      </c>
+      <c r="C305" s="30">
+        <v>95</v>
       </c>
       <c r="D305" s="10">
-        <v>14354</v>
-[...7 lines deleted...]
-      <c r="I305" s="35"/>
+        <v>122</v>
+      </c>
+      <c r="E305" s="30">
+        <v>163</v>
+      </c>
+      <c r="F305" s="30">
+        <v>215</v>
+      </c>
+      <c r="G305" s="30"/>
+      <c r="H305" s="30"/>
+      <c r="I305" s="34"/>
       <c r="J305" s="10"/>
       <c r="K305" s="10"/>
       <c r="L305" s="10"/>
-      <c r="M305" s="31"/>
+      <c r="M305" s="30"/>
     </row>
     <row r="306" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="6" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="B306" s="20">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>1552</v>
+        <v>10</v>
+      </c>
+      <c r="C306" s="30">
+        <v>43</v>
       </c>
       <c r="D306" s="10">
-        <v>2486</v>
-[...7 lines deleted...]
-      <c r="I306" s="35"/>
+        <v>65</v>
+      </c>
+      <c r="E306" s="30">
+        <v>100</v>
+      </c>
+      <c r="F306" s="30">
+        <v>135</v>
+      </c>
+      <c r="G306" s="30"/>
+      <c r="H306" s="30"/>
+      <c r="I306" s="34"/>
       <c r="J306" s="10"/>
       <c r="K306" s="10"/>
       <c r="L306" s="10"/>
-      <c r="M306" s="31"/>
+      <c r="M306" s="30"/>
     </row>
     <row r="307" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A307" s="45" t="s">
+      <c r="A307" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B307" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C307" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D307" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="E307" s="30">
+        <v>2</v>
+      </c>
+      <c r="F307" s="30">
+        <v>3</v>
+      </c>
+      <c r="G307" s="30"/>
+      <c r="H307" s="30"/>
+      <c r="I307" s="34"/>
+      <c r="J307" s="10"/>
+      <c r="K307" s="10"/>
+      <c r="L307" s="10"/>
+      <c r="M307" s="30"/>
+    </row>
+    <row r="308" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B308" s="20">
+        <v>48</v>
+      </c>
+      <c r="C308" s="30">
+        <v>52</v>
+      </c>
+      <c r="D308" s="10">
+        <v>57</v>
+      </c>
+      <c r="E308" s="30">
+        <v>61</v>
+      </c>
+      <c r="F308" s="30">
+        <v>77</v>
+      </c>
+      <c r="G308" s="30"/>
+      <c r="H308" s="30"/>
+      <c r="I308" s="34"/>
+      <c r="J308" s="10"/>
+      <c r="K308" s="10"/>
+      <c r="L308" s="10"/>
+      <c r="M308" s="30"/>
+    </row>
+    <row r="309" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="B309" s="20"/>
+      <c r="C309" s="30"/>
+      <c r="D309" s="30"/>
+      <c r="E309" s="30"/>
+      <c r="F309" s="20"/>
+      <c r="G309" s="30"/>
+      <c r="H309" s="30"/>
+      <c r="I309" s="34"/>
+      <c r="J309" s="27"/>
+      <c r="K309" s="28"/>
+      <c r="L309" s="28"/>
+      <c r="M309" s="34"/>
+    </row>
+    <row r="310" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B310" s="20">
+        <v>79523</v>
+      </c>
+      <c r="C310" s="30">
+        <v>162096</v>
+      </c>
+      <c r="D310" s="30">
+        <v>244718</v>
+      </c>
+      <c r="E310" s="30">
+        <v>345292</v>
+      </c>
+      <c r="F310" s="30">
+        <v>445161</v>
+      </c>
+      <c r="G310" s="30"/>
+      <c r="H310" s="30"/>
+      <c r="I310" s="34"/>
+      <c r="J310" s="27"/>
+      <c r="K310" s="28"/>
+      <c r="L310" s="28"/>
+      <c r="M310" s="34"/>
+    </row>
+    <row r="311" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B311" s="20">
+        <v>78906</v>
+      </c>
+      <c r="C311" s="30">
+        <v>153392</v>
+      </c>
+      <c r="D311" s="10">
+        <v>227878</v>
+      </c>
+      <c r="E311" s="30">
+        <v>320238</v>
+      </c>
+      <c r="F311" s="30">
+        <v>419721</v>
+      </c>
+      <c r="G311" s="30"/>
+      <c r="H311" s="30"/>
+      <c r="I311" s="34"/>
+      <c r="J311" s="10"/>
+      <c r="K311" s="10"/>
+      <c r="L311" s="10"/>
+      <c r="M311" s="30"/>
+    </row>
+    <row r="312" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B312" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C312" s="30">
+        <v>7153</v>
+      </c>
+      <c r="D312" s="10">
+        <v>14354</v>
+      </c>
+      <c r="E312" s="30">
+        <v>21634</v>
+      </c>
+      <c r="F312" s="30">
+        <v>21748</v>
+      </c>
+      <c r="G312" s="30"/>
+      <c r="H312" s="30"/>
+      <c r="I312" s="34"/>
+      <c r="J312" s="10"/>
+      <c r="K312" s="10"/>
+      <c r="L312" s="10"/>
+      <c r="M312" s="30"/>
+    </row>
+    <row r="313" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B313" s="20">
+        <v>618</v>
+      </c>
+      <c r="C313" s="30">
+        <v>1552</v>
+      </c>
+      <c r="D313" s="10">
+        <v>2486</v>
+      </c>
+      <c r="E313" s="30">
+        <v>3421</v>
+      </c>
+      <c r="F313" s="30">
+        <v>3691</v>
+      </c>
+      <c r="G313" s="30"/>
+      <c r="H313" s="30"/>
+      <c r="I313" s="34"/>
+      <c r="J313" s="10"/>
+      <c r="K313" s="10"/>
+      <c r="L313" s="10"/>
+      <c r="M313" s="30"/>
+    </row>
+    <row r="314" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="B307" s="39"/>
-[...13 lines deleted...]
-      <c r="A308" s="56" t="s">
+      <c r="B314" s="38"/>
+      <c r="C314" s="30"/>
+      <c r="D314" s="31"/>
+      <c r="E314" s="30"/>
+      <c r="F314" s="20"/>
+      <c r="G314" s="30"/>
+      <c r="H314" s="30"/>
+      <c r="I314" s="34"/>
+      <c r="J314" s="20"/>
+      <c r="K314" s="30"/>
+      <c r="L314" s="31"/>
+      <c r="M314" s="34"/>
+    </row>
+    <row r="315" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B308" s="39" t="s">
+      <c r="B315" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C308" s="39" t="s">
+      <c r="C315" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D308" s="32" t="s">
+      <c r="D315" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E308" s="39" t="s">
+      <c r="E315" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F308" s="39"/>
-[...9 lines deleted...]
-      <c r="A309" s="6" t="s">
+      <c r="F315" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G315" s="38"/>
+      <c r="H315" s="30"/>
+      <c r="I315" s="34"/>
+      <c r="J315" s="20"/>
+      <c r="K315" s="30"/>
+      <c r="L315" s="31"/>
+      <c r="M315" s="34"/>
+    </row>
+    <row r="316" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B309" s="39" t="s">
+      <c r="B316" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C309" s="39" t="s">
+      <c r="C316" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D309" s="10" t="s">
+      <c r="D316" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E309" s="39" t="s">
+      <c r="E316" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F309" s="39"/>
-[...9 lines deleted...]
-      <c r="A310" s="51" t="s">
+      <c r="F316" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G316" s="38"/>
+      <c r="H316" s="30"/>
+      <c r="I316" s="34"/>
+      <c r="J316" s="10"/>
+      <c r="K316" s="10"/>
+      <c r="L316" s="10"/>
+      <c r="M316" s="30"/>
+    </row>
+    <row r="317" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A317" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="B310" s="39"/>
-[...13 lines deleted...]
-      <c r="A311" s="56" t="s">
+      <c r="B317" s="38"/>
+      <c r="C317" s="30"/>
+      <c r="D317" s="31"/>
+      <c r="E317" s="10"/>
+      <c r="F317" s="20"/>
+      <c r="G317" s="30"/>
+      <c r="H317" s="30"/>
+      <c r="I317" s="34"/>
+      <c r="J317" s="20"/>
+      <c r="K317" s="30"/>
+      <c r="L317" s="31"/>
+      <c r="M317" s="34"/>
+    </row>
+    <row r="318" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B311" s="39" t="s">
+      <c r="B318" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C311" s="39" t="s">
+      <c r="C318" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D311" s="32" t="s">
+      <c r="D318" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E311" s="67" t="s">
+      <c r="E318" s="66" t="s">
         <v>43</v>
       </c>
-      <c r="F311" s="39"/>
-[...9 lines deleted...]
-      <c r="A312" s="43" t="s">
+      <c r="F318" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="G318" s="38"/>
+      <c r="H318" s="30"/>
+      <c r="I318" s="34"/>
+      <c r="J318" s="20"/>
+      <c r="K318" s="30"/>
+      <c r="L318" s="31"/>
+      <c r="M318" s="34"/>
+    </row>
+    <row r="319" spans="1:13" s="54" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="42" t="s">
         <v>65</v>
       </c>
-      <c r="B312" s="44" t="s">
+      <c r="B319" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="C312" s="44" t="s">
+      <c r="C319" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="D312" s="34" t="s">
+      <c r="D319" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="E312" s="44" t="s">
+      <c r="E319" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="F312" s="44"/>
-[...9 lines deleted...]
-      <c r="A313" s="11" t="s">
+      <c r="F319" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="G319" s="43"/>
+      <c r="H319" s="33"/>
+      <c r="I319" s="57"/>
+      <c r="J319" s="33"/>
+      <c r="K319" s="33"/>
+      <c r="L319" s="33"/>
+      <c r="M319" s="33"/>
+    </row>
+    <row r="320" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A320" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="C313" s="1"/>
-[...2 lines deleted...]
-      <c r="A314" s="11" t="s">
+      <c r="C320" s="1"/>
+    </row>
+    <row r="321" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="C314" s="1"/>
-[...2 lines deleted...]
-      <c r="A315" s="69" t="s">
+      <c r="C321" s="1"/>
+    </row>
+    <row r="322" spans="1:13" s="60" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="73" t="s">
         <v>87</v>
       </c>
-      <c r="B315" s="69"/>
-[...22 lines deleted...]
-      <c r="C319" s="14"/>
+      <c r="B322" s="73"/>
+      <c r="C322" s="73"/>
+      <c r="D322" s="73"/>
+      <c r="E322" s="73"/>
+      <c r="F322" s="73"/>
+      <c r="G322" s="73"/>
+      <c r="H322" s="73"/>
+      <c r="I322" s="73"/>
+      <c r="J322" s="73"/>
+      <c r="K322" s="73"/>
+      <c r="L322" s="73"/>
+      <c r="M322" s="73"/>
+    </row>
+    <row r="323" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C323" s="14"/>
+    </row>
+    <row r="324" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C324" s="14"/>
+    </row>
+    <row r="325" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C325" s="14"/>
+    </row>
+    <row r="326" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A326" s="1"/>
+      <c r="B326" s="1"/>
+      <c r="C326" s="14"/>
+      <c r="D326" s="1"/>
+      <c r="E326" s="1"/>
+      <c r="H326" s="1"/>
+      <c r="I326" s="1"/>
+      <c r="J326" s="1"/>
+      <c r="K326" s="1"/>
+      <c r="L326" s="1"/>
+      <c r="M326" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A315:M315"/>
+    <mergeCell ref="A322:M322"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{974A9BAA-13B2-47D5-92CF-C616F6BD7FAF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E06C436D-5251-4606-A7D9-2F9F3F955205}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8084D4C1-CB12-4705-B874-A4A22327D228}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E06C436D-5251-4606-A7D9-2F9F3F955205}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{974A9BAA-13B2-47D5-92CF-C616F6BD7FAF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>