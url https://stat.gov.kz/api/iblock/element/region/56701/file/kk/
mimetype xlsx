--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -4,64 +4,65 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10155" yWindow="0" windowWidth="12885" windowHeight="9645" tabRatio="768"/>
+    <workbookView xWindow="105" yWindow="-15" windowWidth="14400" windowHeight="12840" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'натура-2026'!$4:$325</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'натура-2026'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="579" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="632" uniqueCount="91">
   <si>
     <t>Ет және тағамдық қосымша өнімдер, тонна</t>
   </si>
   <si>
     <t>Үй құсының жас немесе тоңазытылған еті, тонна</t>
   </si>
   <si>
     <t>Басқа тәсілмен дайындалған немесе консервіленген балық; уылдырық және оның алмастырғыштары, тонна</t>
   </si>
   <si>
     <t>Жеміс және көкөніс шырындары, мың литр</t>
   </si>
   <si>
     <t>Тазартылған және тазартылмаған өсімдік майы, тонна</t>
   </si>
   <si>
     <t>Өңделген сұйық сүт және кілегей, тонна</t>
   </si>
   <si>
     <t>Сары май және сүтті спредтер (паста), тонна</t>
   </si>
   <si>
     <t>Ірімшік және сүзбе, тонна</t>
   </si>
   <si>
@@ -287,50 +288,53 @@
     <t>Сарыкөл</t>
   </si>
   <si>
     <t>Ұзынкөл</t>
   </si>
   <si>
     <t>Федоров</t>
   </si>
   <si>
     <t>Бейімбет Майлин</t>
   </si>
   <si>
     <t>Ірі қара мал, шошқа, қой, ешкі, жылқы және жылқы тектес жануарлардың жас немесе тоңазытылған еті, тонна</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">х - өнімнің осы түрін облыста және (немесе) өңірде жалғыз кәсіпорын өндіретіндіктен мәліметтер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
   <si>
     <t>Қостанай облысында өңдеуші өнеркәсіпте өнеркәсіп өнімін өндіру</t>
   </si>
   <si>
     <t>2026 жыл*</t>
+  </si>
+  <si>
+    <t>Мұнай өңдеу өнімдерінің жалпы көлемі, мың тонна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -655,51 +659,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -859,50 +863,59 @@
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="27" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="50">
     <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Гиперссылка 2 2" xfId="47"/>
     <cellStyle name="Гиперссылка 2 3" xfId="36"/>
     <cellStyle name="Гиперссылка 3" xfId="9"/>
     <cellStyle name="Гиперссылка 3 2" xfId="45"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="37"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="10"/>
     <cellStyle name="Обычный 2 11" xfId="28"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 2 2" xfId="12"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="42"/>
     <cellStyle name="Обычный 2 2 3" xfId="11"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="39"/>
     <cellStyle name="Обычный 2 3" xfId="13"/>
     <cellStyle name="Обычный 2 3 2" xfId="44"/>
     <cellStyle name="Обычный 2 4" xfId="14"/>
     <cellStyle name="Обычный 2 4 2" xfId="40"/>
     <cellStyle name="Обычный 2 4 3" xfId="38"/>
     <cellStyle name="Обычный 2 5" xfId="15"/>
@@ -1218,54 +1231,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:XFD326"/>
+  <dimension ref="A1:XFD329"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" topLeftCell="A283" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G299" sqref="G299"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="8" style="12" customWidth="1"/>
     <col min="3" max="4" width="7.85546875" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="4" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="5" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="7" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="12" customWidth="1"/>
     <col min="11" max="11" width="9" style="4" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="8" customWidth="1"/>
     <col min="13" max="13" width="9" style="9" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="9.5703125" style="1" customWidth="1"/>
     <col min="16" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="72" t="s">
@@ -1354,6224 +1367,6644 @@
       <c r="I4" s="34"/>
       <c r="J4" s="27"/>
       <c r="K4" s="28"/>
       <c r="L4" s="28"/>
       <c r="M4" s="34"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B5" s="30">
         <v>1809</v>
       </c>
       <c r="C5" s="30">
         <v>3820</v>
       </c>
       <c r="D5" s="30">
         <v>5698</v>
       </c>
       <c r="E5" s="30">
         <v>7657</v>
       </c>
       <c r="F5" s="67">
         <v>9711</v>
       </c>
-      <c r="G5" s="30"/>
-      <c r="H5" s="30"/>
+      <c r="G5" s="30">
+        <v>11733</v>
+      </c>
+      <c r="H5" s="67"/>
       <c r="I5" s="34"/>
       <c r="J5" s="27"/>
       <c r="K5" s="28"/>
       <c r="L5" s="28"/>
       <c r="M5" s="34"/>
     </row>
     <row r="6" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="30">
         <v>153</v>
       </c>
       <c r="C6" s="30">
         <v>292</v>
       </c>
       <c r="D6" s="30">
         <v>490</v>
       </c>
       <c r="E6" s="30">
         <v>716</v>
       </c>
       <c r="F6" s="67">
         <v>1007</v>
       </c>
-      <c r="G6" s="30"/>
-      <c r="H6" s="30"/>
+      <c r="G6" s="30">
+        <v>1266</v>
+      </c>
+      <c r="H6" s="67"/>
       <c r="I6" s="34"/>
       <c r="J6" s="27"/>
       <c r="K6" s="28"/>
       <c r="L6" s="28"/>
       <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B7" s="30">
         <v>2</v>
       </c>
       <c r="C7" s="30">
         <v>11</v>
       </c>
       <c r="D7" s="30">
         <v>20</v>
       </c>
       <c r="E7" s="30">
         <v>29</v>
       </c>
       <c r="F7" s="67">
         <v>34</v>
       </c>
-      <c r="G7" s="30"/>
-      <c r="H7" s="30"/>
+      <c r="G7" s="30">
+        <v>38</v>
+      </c>
+      <c r="H7" s="67"/>
       <c r="I7" s="34"/>
       <c r="J7" s="27"/>
       <c r="K7" s="28"/>
       <c r="L7" s="28"/>
       <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="30">
         <v>23</v>
       </c>
       <c r="C8" s="30">
         <v>53</v>
       </c>
       <c r="D8" s="30">
         <v>83</v>
       </c>
       <c r="E8" s="30">
         <v>113</v>
       </c>
       <c r="F8" s="67">
         <v>140</v>
       </c>
-      <c r="G8" s="30"/>
-      <c r="H8" s="30"/>
+      <c r="G8" s="30">
+        <v>167</v>
+      </c>
+      <c r="H8" s="67"/>
       <c r="I8" s="34"/>
       <c r="J8" s="27"/>
       <c r="K8" s="28"/>
       <c r="L8" s="28"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="30">
         <v>11</v>
       </c>
       <c r="C9" s="30">
         <v>24</v>
       </c>
       <c r="D9" s="30">
         <v>37</v>
       </c>
       <c r="E9" s="30">
         <v>51</v>
       </c>
       <c r="F9" s="67">
         <v>71</v>
       </c>
-      <c r="G9" s="30"/>
-      <c r="H9" s="30"/>
+      <c r="G9" s="30">
+        <v>91</v>
+      </c>
+      <c r="H9" s="67"/>
       <c r="I9" s="34"/>
       <c r="J9" s="27"/>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="30">
         <v>25</v>
       </c>
       <c r="C10" s="30">
         <v>65</v>
       </c>
       <c r="D10" s="30">
         <v>105</v>
       </c>
       <c r="E10" s="30">
         <v>145</v>
       </c>
       <c r="F10" s="67">
         <v>174</v>
       </c>
-      <c r="G10" s="30"/>
-      <c r="H10" s="30"/>
+      <c r="G10" s="30">
+        <v>203</v>
+      </c>
+      <c r="H10" s="67"/>
       <c r="I10" s="34"/>
       <c r="J10" s="27"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="30">
         <v>24</v>
       </c>
       <c r="C11" s="30">
         <v>44</v>
       </c>
       <c r="D11" s="30">
         <v>64</v>
       </c>
       <c r="E11" s="30">
         <v>84</v>
       </c>
       <c r="F11" s="67">
         <v>102</v>
       </c>
-      <c r="G11" s="30"/>
-      <c r="H11" s="30"/>
+      <c r="G11" s="30">
+        <v>120</v>
+      </c>
+      <c r="H11" s="67"/>
       <c r="I11" s="34"/>
       <c r="J11" s="27"/>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="30">
         <v>3</v>
       </c>
       <c r="D12" s="30">
         <v>7</v>
       </c>
       <c r="E12" s="30">
         <v>10</v>
       </c>
       <c r="F12" s="67">
         <v>19</v>
       </c>
-      <c r="G12" s="30"/>
-      <c r="H12" s="30"/>
+      <c r="G12" s="30">
+        <v>28</v>
+      </c>
+      <c r="H12" s="67"/>
       <c r="I12" s="34"/>
       <c r="J12" s="27"/>
       <c r="K12" s="28"/>
       <c r="L12" s="28"/>
       <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="30">
         <v>67</v>
       </c>
       <c r="C13" s="30">
         <v>92</v>
       </c>
       <c r="D13" s="30">
         <v>117</v>
       </c>
       <c r="E13" s="30">
         <v>143</v>
       </c>
       <c r="F13" s="67">
         <v>157</v>
       </c>
-      <c r="G13" s="30"/>
-      <c r="H13" s="30"/>
+      <c r="G13" s="30">
+        <v>171</v>
+      </c>
+      <c r="H13" s="67"/>
       <c r="I13" s="34"/>
       <c r="J13" s="27"/>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="30">
         <v>623</v>
       </c>
       <c r="C14" s="30">
         <v>1408</v>
       </c>
       <c r="D14" s="30">
         <v>2076</v>
       </c>
       <c r="E14" s="30">
         <v>2811</v>
       </c>
       <c r="F14" s="67">
         <v>3607</v>
       </c>
-      <c r="G14" s="30"/>
-      <c r="H14" s="30"/>
+      <c r="G14" s="30">
+        <v>4415</v>
+      </c>
+      <c r="H14" s="67"/>
       <c r="I14" s="34"/>
       <c r="J14" s="27"/>
       <c r="K14" s="28"/>
       <c r="L14" s="28"/>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="30">
         <v>824</v>
       </c>
       <c r="C15" s="30">
         <v>1710</v>
       </c>
       <c r="D15" s="30">
         <v>2522</v>
       </c>
       <c r="E15" s="30">
         <v>3319</v>
       </c>
       <c r="F15" s="67">
         <v>4093</v>
       </c>
-      <c r="G15" s="30"/>
-      <c r="H15" s="30"/>
+      <c r="G15" s="30">
+        <v>4855</v>
+      </c>
+      <c r="H15" s="67"/>
       <c r="I15" s="34"/>
       <c r="J15" s="27"/>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="30">
         <v>1</v>
       </c>
       <c r="C16" s="30">
         <v>1</v>
       </c>
       <c r="D16" s="30">
         <v>1</v>
       </c>
       <c r="E16" s="30">
         <v>2</v>
       </c>
       <c r="F16" s="67">
         <v>2</v>
       </c>
-      <c r="G16" s="30"/>
-      <c r="H16" s="30"/>
+      <c r="G16" s="30">
+        <v>2</v>
+      </c>
+      <c r="H16" s="67"/>
       <c r="I16" s="34"/>
       <c r="J16" s="27"/>
       <c r="K16" s="28"/>
       <c r="L16" s="28"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="30">
         <v>23</v>
       </c>
       <c r="C17" s="30">
         <v>58</v>
       </c>
       <c r="D17" s="30">
         <v>94</v>
       </c>
       <c r="E17" s="30">
         <v>130</v>
       </c>
       <c r="F17" s="67">
         <v>154</v>
       </c>
-      <c r="G17" s="30"/>
-      <c r="H17" s="30"/>
+      <c r="G17" s="30">
+        <v>178</v>
+      </c>
+      <c r="H17" s="67"/>
       <c r="I17" s="34"/>
       <c r="J17" s="27"/>
       <c r="K17" s="28"/>
       <c r="L17" s="28"/>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="30">
         <v>0</v>
       </c>
       <c r="C18" s="30">
         <v>2</v>
       </c>
       <c r="D18" s="30">
         <v>3</v>
       </c>
       <c r="E18" s="30">
         <v>4</v>
       </c>
       <c r="F18" s="67">
         <v>5</v>
       </c>
-      <c r="G18" s="30"/>
-      <c r="H18" s="30"/>
+      <c r="G18" s="30">
+        <v>5</v>
+      </c>
+      <c r="H18" s="67"/>
       <c r="I18" s="34"/>
       <c r="J18" s="27"/>
       <c r="K18" s="28"/>
       <c r="L18" s="28"/>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B19" s="30">
         <v>35</v>
       </c>
       <c r="C19" s="30">
         <v>57</v>
       </c>
       <c r="D19" s="30">
         <v>79</v>
       </c>
       <c r="E19" s="30">
         <v>102</v>
       </c>
       <c r="F19" s="67">
         <v>148</v>
       </c>
-      <c r="G19" s="30"/>
-      <c r="H19" s="30"/>
+      <c r="G19" s="30">
+        <v>194</v>
+      </c>
+      <c r="H19" s="67"/>
       <c r="I19" s="34"/>
       <c r="J19" s="27"/>
       <c r="K19" s="28"/>
       <c r="L19" s="28"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="45" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="31"/>
       <c r="D20" s="30"/>
       <c r="E20" s="30"/>
       <c r="F20" s="30"/>
       <c r="G20" s="31"/>
-      <c r="H20" s="30"/>
+      <c r="H20" s="31"/>
       <c r="I20" s="34"/>
       <c r="J20" s="27"/>
       <c r="K20" s="28"/>
       <c r="L20" s="28"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="30">
         <v>701</v>
       </c>
       <c r="C21" s="30">
         <v>1556</v>
       </c>
       <c r="D21" s="30">
         <v>2377</v>
       </c>
       <c r="E21" s="30">
         <v>3200</v>
       </c>
       <c r="F21" s="67">
         <v>4124</v>
       </c>
-      <c r="G21" s="30"/>
-      <c r="H21" s="30"/>
+      <c r="G21" s="30">
+        <v>5018</v>
+      </c>
+      <c r="H21" s="67"/>
       <c r="I21" s="34"/>
       <c r="J21" s="27"/>
       <c r="K21" s="28"/>
       <c r="L21" s="28"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F22" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G22" s="38"/>
-      <c r="H22" s="30"/>
+      <c r="G22" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H22" s="38"/>
       <c r="I22" s="34"/>
       <c r="J22" s="30"/>
       <c r="K22" s="30"/>
       <c r="L22" s="30"/>
       <c r="M22" s="30"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="30">
         <v>2</v>
       </c>
       <c r="C23" s="30">
         <v>7</v>
       </c>
       <c r="D23" s="30">
         <v>11</v>
       </c>
       <c r="E23" s="30">
         <v>16</v>
       </c>
       <c r="F23" s="67">
         <v>21</v>
       </c>
-      <c r="G23" s="30"/>
-      <c r="H23" s="30"/>
+      <c r="G23" s="30">
+        <v>25</v>
+      </c>
+      <c r="H23" s="67"/>
       <c r="I23" s="34"/>
       <c r="J23" s="30"/>
       <c r="K23" s="32"/>
       <c r="L23" s="30"/>
       <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B24" s="30">
         <v>11</v>
       </c>
       <c r="C24" s="30">
         <v>24</v>
       </c>
       <c r="D24" s="30">
         <v>37</v>
       </c>
       <c r="E24" s="30">
         <v>51</v>
       </c>
       <c r="F24" s="67">
         <v>71</v>
       </c>
-      <c r="G24" s="30"/>
-      <c r="H24" s="30"/>
+      <c r="G24" s="30">
+        <v>91</v>
+      </c>
+      <c r="H24" s="67"/>
       <c r="I24" s="34"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="30"/>
       <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="30">
         <v>25</v>
       </c>
       <c r="C25" s="30">
         <v>65</v>
       </c>
       <c r="D25" s="31">
         <v>105</v>
       </c>
       <c r="E25" s="30">
         <v>145</v>
       </c>
       <c r="F25" s="67">
         <v>174</v>
       </c>
-      <c r="G25" s="30"/>
-      <c r="H25" s="30"/>
+      <c r="G25" s="30">
+        <v>203</v>
+      </c>
+      <c r="H25" s="67"/>
       <c r="I25" s="34"/>
       <c r="J25" s="31"/>
       <c r="K25" s="30"/>
       <c r="L25" s="30"/>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="30">
         <v>24</v>
       </c>
       <c r="C26" s="30">
         <v>44</v>
       </c>
       <c r="D26" s="30">
         <v>64</v>
       </c>
       <c r="E26" s="30">
         <v>84</v>
       </c>
       <c r="F26" s="67">
         <v>102</v>
       </c>
-      <c r="G26" s="30"/>
-      <c r="H26" s="30"/>
+      <c r="G26" s="30">
+        <v>120</v>
+      </c>
+      <c r="H26" s="67"/>
       <c r="I26" s="34"/>
       <c r="J26" s="30"/>
       <c r="K26" s="30"/>
       <c r="L26" s="30"/>
       <c r="M26" s="30"/>
     </row>
     <row r="27" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="30">
         <v>3</v>
       </c>
       <c r="D27" s="30">
         <v>7</v>
       </c>
       <c r="E27" s="30">
         <v>10</v>
       </c>
       <c r="F27" s="67">
         <v>19</v>
       </c>
-      <c r="G27" s="30"/>
-      <c r="H27" s="30"/>
+      <c r="G27" s="30">
+        <v>28</v>
+      </c>
+      <c r="H27" s="67"/>
       <c r="I27" s="34"/>
       <c r="J27" s="30"/>
       <c r="K27" s="30"/>
       <c r="L27" s="30"/>
       <c r="M27" s="30"/>
     </row>
     <row r="28" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B28" s="30">
         <v>67</v>
       </c>
       <c r="C28" s="30">
         <v>92</v>
       </c>
       <c r="D28" s="30">
         <v>117</v>
       </c>
       <c r="E28" s="30">
         <v>143</v>
       </c>
       <c r="F28" s="67">
         <v>157</v>
       </c>
-      <c r="G28" s="30"/>
-      <c r="H28" s="30"/>
+      <c r="G28" s="30">
+        <v>171</v>
+      </c>
+      <c r="H28" s="67"/>
       <c r="I28" s="34"/>
       <c r="J28" s="30"/>
       <c r="K28" s="30"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
     </row>
     <row r="29" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="30">
         <v>154</v>
       </c>
       <c r="C29" s="30">
         <v>494</v>
       </c>
       <c r="D29" s="30">
         <v>834</v>
       </c>
       <c r="E29" s="30">
         <v>1174</v>
       </c>
       <c r="F29" s="67">
         <v>1571</v>
       </c>
-      <c r="G29" s="30"/>
-      <c r="H29" s="30"/>
+      <c r="G29" s="30">
+        <v>1967</v>
+      </c>
+      <c r="H29" s="67"/>
       <c r="I29" s="34"/>
       <c r="J29" s="30"/>
       <c r="K29" s="30"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B30" s="30">
         <v>223</v>
       </c>
       <c r="C30" s="30">
         <v>442</v>
       </c>
       <c r="D30" s="30">
         <v>597</v>
       </c>
       <c r="E30" s="30">
         <v>734</v>
       </c>
       <c r="F30" s="67">
         <v>900</v>
       </c>
-      <c r="G30" s="30"/>
-      <c r="H30" s="30"/>
+      <c r="G30" s="30">
+        <v>1056</v>
+      </c>
+      <c r="H30" s="67"/>
       <c r="I30" s="34"/>
       <c r="J30" s="30"/>
       <c r="K30" s="30"/>
       <c r="L30" s="30"/>
       <c r="M30" s="30"/>
     </row>
     <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D31" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G31" s="38"/>
-      <c r="H31" s="30"/>
+      <c r="G31" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H31" s="38"/>
       <c r="I31" s="34"/>
       <c r="J31" s="30"/>
       <c r="K31" s="30"/>
       <c r="L31" s="30"/>
       <c r="M31" s="30"/>
     </row>
     <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B32" s="30">
         <v>23</v>
       </c>
       <c r="C32" s="30">
         <v>58</v>
       </c>
       <c r="D32" s="30">
         <v>94</v>
       </c>
       <c r="E32" s="30">
         <v>130</v>
       </c>
       <c r="F32" s="67">
         <v>154</v>
       </c>
-      <c r="G32" s="30"/>
-      <c r="H32" s="30"/>
+      <c r="G32" s="30">
+        <v>178</v>
+      </c>
+      <c r="H32" s="67"/>
       <c r="I32" s="34"/>
       <c r="J32" s="30"/>
       <c r="K32" s="30"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="30">
         <v>0</v>
       </c>
       <c r="C33" s="30">
         <v>2</v>
       </c>
       <c r="D33" s="31">
         <v>3</v>
       </c>
       <c r="E33" s="30">
         <v>4</v>
       </c>
       <c r="F33" s="67">
         <v>5</v>
       </c>
-      <c r="G33" s="30"/>
-      <c r="H33" s="30"/>
+      <c r="G33" s="30">
+        <v>5</v>
+      </c>
+      <c r="H33" s="67"/>
       <c r="I33" s="34"/>
       <c r="J33" s="31"/>
       <c r="K33" s="30"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
     </row>
     <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="30">
         <v>35</v>
       </c>
       <c r="C34" s="30">
         <v>57</v>
       </c>
       <c r="D34" s="30">
         <v>79</v>
       </c>
       <c r="E34" s="30">
         <v>102</v>
       </c>
       <c r="F34" s="67">
         <v>148</v>
       </c>
-      <c r="G34" s="30"/>
-      <c r="H34" s="30"/>
+      <c r="G34" s="30">
+        <v>194</v>
+      </c>
+      <c r="H34" s="67"/>
       <c r="I34" s="34"/>
       <c r="J34" s="30"/>
       <c r="K34" s="30"/>
       <c r="L34" s="30"/>
       <c r="M34" s="30"/>
     </row>
     <row r="35" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="53" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="30"/>
       <c r="C35" s="31"/>
       <c r="D35" s="31"/>
       <c r="E35" s="30"/>
       <c r="F35" s="20"/>
       <c r="G35" s="31"/>
-      <c r="H35" s="30"/>
+      <c r="H35" s="31"/>
       <c r="I35" s="34"/>
       <c r="J35" s="31"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="30"/>
     </row>
     <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B36" s="30">
         <v>42</v>
       </c>
       <c r="C36" s="30">
         <v>74</v>
       </c>
       <c r="D36" s="31">
         <v>125</v>
       </c>
       <c r="E36" s="30">
         <v>186</v>
       </c>
       <c r="F36" s="67">
         <v>258</v>
       </c>
-      <c r="G36" s="30"/>
-      <c r="H36" s="30"/>
+      <c r="G36" s="30">
+        <v>314</v>
+      </c>
+      <c r="H36" s="67"/>
       <c r="I36" s="34"/>
       <c r="J36" s="31"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="30"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D37" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G37" s="38"/>
-      <c r="H37" s="30"/>
+      <c r="G37" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H37" s="38"/>
       <c r="I37" s="34"/>
       <c r="J37" s="30"/>
       <c r="K37" s="30"/>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D38" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E38" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F38" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G38" s="38"/>
-      <c r="H38" s="30"/>
+      <c r="G38" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H38" s="38"/>
       <c r="I38" s="34"/>
       <c r="J38" s="30"/>
       <c r="K38" s="30"/>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="50" t="s">
         <v>1</v>
       </c>
       <c r="B39" s="20"/>
       <c r="C39" s="20"/>
       <c r="D39" s="30"/>
       <c r="E39" s="20"/>
       <c r="F39" s="20"/>
       <c r="G39" s="20"/>
-      <c r="H39" s="30"/>
+      <c r="H39" s="20"/>
       <c r="I39" s="34"/>
       <c r="J39" s="27"/>
       <c r="K39" s="28"/>
       <c r="L39" s="28"/>
       <c r="M39" s="34"/>
     </row>
     <row r="40" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B40" s="20">
         <v>179</v>
       </c>
       <c r="C40" s="30">
         <v>348</v>
       </c>
       <c r="D40" s="30">
         <v>517</v>
       </c>
       <c r="E40" s="30">
         <v>686</v>
       </c>
       <c r="F40" s="67">
         <v>821</v>
       </c>
-      <c r="G40" s="30"/>
-      <c r="H40" s="30"/>
+      <c r="G40" s="30">
+        <v>956</v>
+      </c>
+      <c r="H40" s="67"/>
       <c r="I40" s="34"/>
       <c r="J40" s="27"/>
       <c r="K40" s="28"/>
       <c r="L40" s="28"/>
       <c r="M40" s="34"/>
     </row>
     <row r="41" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="30">
         <v>179</v>
       </c>
       <c r="C41" s="30">
         <v>348</v>
       </c>
       <c r="D41" s="30">
         <v>517</v>
       </c>
       <c r="E41" s="30">
         <v>686</v>
       </c>
       <c r="F41" s="67">
         <v>821</v>
       </c>
-      <c r="G41" s="30"/>
-      <c r="H41" s="30"/>
+      <c r="G41" s="30">
+        <v>956</v>
+      </c>
+      <c r="H41" s="67"/>
       <c r="I41" s="34"/>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
       <c r="L41" s="30"/>
       <c r="M41" s="30"/>
     </row>
     <row r="42" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="53" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="20"/>
       <c r="C42" s="30"/>
       <c r="D42" s="30"/>
       <c r="E42" s="30"/>
       <c r="F42" s="20"/>
       <c r="G42" s="30"/>
       <c r="H42" s="30"/>
       <c r="I42" s="34"/>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
       <c r="L42" s="30"/>
       <c r="M42" s="30"/>
     </row>
     <row r="43" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="20">
         <v>771</v>
       </c>
       <c r="C43" s="30">
         <v>1608</v>
       </c>
       <c r="D43" s="30">
         <v>2330</v>
       </c>
       <c r="E43" s="30">
         <v>3115</v>
       </c>
       <c r="F43" s="67">
         <v>3898</v>
       </c>
-      <c r="G43" s="30"/>
-      <c r="H43" s="30"/>
+      <c r="G43" s="30">
+        <v>4692</v>
+      </c>
+      <c r="H43" s="67"/>
       <c r="I43" s="34"/>
       <c r="J43" s="30"/>
       <c r="K43" s="30"/>
       <c r="L43" s="30"/>
       <c r="M43" s="30"/>
     </row>
     <row r="44" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B44" s="20">
         <v>23</v>
       </c>
       <c r="C44" s="30">
         <v>53</v>
       </c>
       <c r="D44" s="30">
         <v>83</v>
       </c>
       <c r="E44" s="30">
         <v>113</v>
       </c>
       <c r="F44" s="67">
         <v>140</v>
       </c>
-      <c r="G44" s="30"/>
-      <c r="H44" s="30"/>
+      <c r="G44" s="30">
+        <v>167</v>
+      </c>
+      <c r="H44" s="67"/>
       <c r="I44" s="34"/>
       <c r="J44" s="30"/>
       <c r="K44" s="30"/>
       <c r="L44" s="30"/>
       <c r="M44" s="30"/>
     </row>
     <row r="45" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="20">
         <v>412</v>
       </c>
       <c r="C45" s="30">
         <v>815</v>
       </c>
       <c r="D45" s="30">
         <v>1103</v>
       </c>
       <c r="E45" s="30">
         <v>1455</v>
       </c>
       <c r="F45" s="67">
         <v>1810</v>
       </c>
-      <c r="G45" s="30"/>
-      <c r="H45" s="30"/>
+      <c r="G45" s="30">
+        <v>2176</v>
+      </c>
+      <c r="H45" s="67"/>
       <c r="I45" s="34"/>
       <c r="J45" s="30"/>
       <c r="K45" s="30"/>
       <c r="L45" s="30"/>
       <c r="M45" s="30"/>
     </row>
     <row r="46" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="20">
         <v>337</v>
       </c>
       <c r="C46" s="30">
         <v>740</v>
       </c>
       <c r="D46" s="30">
         <v>1144</v>
       </c>
       <c r="E46" s="30">
         <v>1548</v>
       </c>
       <c r="F46" s="67">
         <v>1949</v>
       </c>
-      <c r="G46" s="30"/>
-      <c r="H46" s="30"/>
+      <c r="G46" s="30">
+        <v>2350</v>
+      </c>
+      <c r="H46" s="67"/>
       <c r="I46" s="34"/>
       <c r="J46" s="30"/>
       <c r="K46" s="30"/>
       <c r="L46" s="30"/>
       <c r="M46" s="30"/>
     </row>
     <row r="47" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="46" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="20"/>
       <c r="C47" s="30"/>
       <c r="D47" s="30"/>
       <c r="E47" s="30"/>
       <c r="F47" s="20"/>
       <c r="G47" s="30"/>
       <c r="H47" s="30"/>
       <c r="I47" s="34"/>
       <c r="J47" s="27"/>
       <c r="K47" s="28"/>
       <c r="L47" s="28"/>
       <c r="M47" s="34"/>
     </row>
     <row r="48" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B48" s="20">
         <v>138</v>
       </c>
       <c r="C48" s="30">
         <v>268</v>
       </c>
       <c r="D48" s="30">
         <v>425</v>
       </c>
       <c r="E48" s="30">
         <v>579</v>
       </c>
       <c r="F48" s="67">
         <v>764</v>
       </c>
-      <c r="G48" s="30"/>
-      <c r="H48" s="30"/>
+      <c r="G48" s="30">
+        <v>952</v>
+      </c>
+      <c r="H48" s="67"/>
       <c r="I48" s="34"/>
       <c r="J48" s="27"/>
       <c r="K48" s="28"/>
       <c r="L48" s="28"/>
       <c r="M48" s="34"/>
     </row>
     <row r="49" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B49" s="20">
         <v>16</v>
       </c>
       <c r="C49" s="30">
         <v>34</v>
       </c>
       <c r="D49" s="30">
         <v>51</v>
       </c>
       <c r="E49" s="30">
         <v>69</v>
       </c>
       <c r="F49" s="67">
         <v>86</v>
       </c>
-      <c r="G49" s="30"/>
-      <c r="H49" s="30"/>
+      <c r="G49" s="30">
+        <v>104</v>
+      </c>
+      <c r="H49" s="67"/>
       <c r="I49" s="34"/>
       <c r="J49" s="30"/>
       <c r="K49" s="30"/>
       <c r="L49" s="30"/>
       <c r="M49" s="30"/>
     </row>
     <row r="50" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B50" s="20">
         <v>3</v>
       </c>
       <c r="C50" s="30">
         <v>7</v>
       </c>
       <c r="D50" s="21">
         <v>12</v>
       </c>
       <c r="E50" s="30">
         <v>16</v>
       </c>
       <c r="F50" s="67">
         <v>19</v>
       </c>
-      <c r="G50" s="30"/>
-      <c r="H50" s="30"/>
+      <c r="G50" s="30">
+        <v>23</v>
+      </c>
+      <c r="H50" s="67"/>
       <c r="I50" s="34"/>
       <c r="J50" s="24"/>
       <c r="K50" s="31"/>
       <c r="L50" s="31"/>
       <c r="M50" s="31"/>
     </row>
     <row r="51" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="40" t="s">
         <v>68</v>
       </c>
       <c r="B51" s="20">
         <v>1</v>
       </c>
       <c r="C51" s="30">
         <v>2</v>
       </c>
       <c r="D51" s="68">
         <v>3</v>
       </c>
       <c r="E51" s="30">
         <v>4</v>
       </c>
       <c r="F51" s="67">
         <v>5</v>
       </c>
-      <c r="G51" s="30"/>
-      <c r="H51" s="30"/>
+      <c r="G51" s="30">
+        <v>6</v>
+      </c>
+      <c r="H51" s="67"/>
       <c r="I51" s="34"/>
       <c r="J51" s="32"/>
       <c r="K51" s="32"/>
       <c r="L51" s="32"/>
       <c r="M51" s="32"/>
     </row>
     <row r="52" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B52" s="20">
         <v>1</v>
       </c>
       <c r="C52" s="30">
         <v>3</v>
       </c>
       <c r="D52" s="68">
         <v>4</v>
       </c>
       <c r="E52" s="30">
         <v>5</v>
       </c>
       <c r="F52" s="67">
         <v>7</v>
       </c>
-      <c r="G52" s="30"/>
-      <c r="H52" s="30"/>
+      <c r="G52" s="30">
+        <v>8</v>
+      </c>
+      <c r="H52" s="67"/>
       <c r="I52" s="34"/>
       <c r="J52" s="32"/>
       <c r="K52" s="32"/>
       <c r="L52" s="32"/>
       <c r="M52" s="32"/>
     </row>
     <row r="53" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B53" s="20">
         <v>0</v>
       </c>
       <c r="C53" s="30">
         <v>1</v>
       </c>
       <c r="D53" s="68">
         <v>1</v>
       </c>
       <c r="E53" s="30">
         <v>1</v>
       </c>
       <c r="F53" s="67">
         <v>2</v>
       </c>
-      <c r="G53" s="30"/>
-      <c r="H53" s="30"/>
+      <c r="G53" s="30">
+        <v>2</v>
+      </c>
+      <c r="H53" s="67"/>
       <c r="I53" s="34"/>
       <c r="J53" s="32"/>
       <c r="K53" s="32"/>
       <c r="L53" s="32"/>
       <c r="M53" s="32"/>
     </row>
     <row r="54" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="30">
         <v>0</v>
       </c>
       <c r="D54" s="69">
         <v>1</v>
       </c>
       <c r="E54" s="30">
         <v>1</v>
       </c>
       <c r="F54" s="67">
         <v>1</v>
       </c>
-      <c r="G54" s="30"/>
-      <c r="H54" s="30"/>
+      <c r="G54" s="30">
+        <v>2</v>
+      </c>
+      <c r="H54" s="67"/>
       <c r="I54" s="34"/>
       <c r="J54" s="25"/>
       <c r="K54" s="31"/>
       <c r="L54" s="31"/>
       <c r="M54" s="31"/>
     </row>
     <row r="55" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="20">
         <v>112</v>
       </c>
       <c r="C55" s="30">
         <v>213</v>
       </c>
       <c r="D55" s="68">
         <v>342</v>
       </c>
       <c r="E55" s="30">
         <v>466</v>
       </c>
       <c r="F55" s="67">
         <v>599</v>
       </c>
-      <c r="G55" s="30"/>
-      <c r="H55" s="30"/>
+      <c r="G55" s="30">
+        <v>734</v>
+      </c>
+      <c r="H55" s="67"/>
       <c r="I55" s="34"/>
       <c r="J55" s="32"/>
       <c r="K55" s="32"/>
       <c r="L55" s="32"/>
       <c r="M55" s="32"/>
     </row>
     <row r="56" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="40" t="s">
         <v>79</v>
       </c>
       <c r="B56" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D56" s="70" t="s">
         <v>44</v>
       </c>
       <c r="E56" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F56" s="67">
         <v>24</v>
       </c>
-      <c r="G56" s="30"/>
-      <c r="H56" s="30"/>
+      <c r="G56" s="30">
+        <v>49</v>
+      </c>
+      <c r="H56" s="67"/>
       <c r="I56" s="34"/>
       <c r="J56" s="30"/>
       <c r="K56" s="30"/>
       <c r="L56" s="30"/>
       <c r="M56" s="30"/>
     </row>
     <row r="57" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B57" s="20">
         <v>3</v>
       </c>
       <c r="C57" s="30">
         <v>6</v>
       </c>
       <c r="D57" s="68">
         <v>9</v>
       </c>
       <c r="E57" s="30">
         <v>12</v>
       </c>
       <c r="F57" s="67">
         <v>15</v>
       </c>
-      <c r="G57" s="30"/>
-      <c r="H57" s="30"/>
+      <c r="G57" s="30">
+        <v>18</v>
+      </c>
+      <c r="H57" s="67"/>
       <c r="I57" s="34"/>
       <c r="J57" s="32"/>
       <c r="K57" s="32"/>
       <c r="L57" s="32"/>
       <c r="M57" s="32"/>
     </row>
     <row r="58" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B58" s="20">
         <v>1</v>
       </c>
       <c r="C58" s="30">
         <v>1</v>
       </c>
       <c r="D58" s="68">
         <v>2</v>
       </c>
       <c r="E58" s="30">
         <v>2</v>
       </c>
       <c r="F58" s="67">
         <v>3</v>
       </c>
-      <c r="G58" s="30"/>
-      <c r="H58" s="30"/>
+      <c r="G58" s="30">
+        <v>3</v>
+      </c>
+      <c r="H58" s="67"/>
       <c r="I58" s="34"/>
       <c r="J58" s="32"/>
       <c r="K58" s="32"/>
       <c r="L58" s="32"/>
       <c r="M58" s="32"/>
     </row>
     <row r="59" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B59" s="20">
         <v>1</v>
       </c>
       <c r="C59" s="30">
         <v>2</v>
       </c>
       <c r="D59" s="31">
         <v>2</v>
       </c>
       <c r="E59" s="30">
         <v>3</v>
       </c>
       <c r="F59" s="67">
         <v>4</v>
       </c>
-      <c r="G59" s="30"/>
-      <c r="H59" s="30"/>
+      <c r="G59" s="30">
+        <v>5</v>
+      </c>
+      <c r="H59" s="67"/>
       <c r="I59" s="34"/>
       <c r="J59" s="24"/>
       <c r="K59" s="24"/>
       <c r="L59" s="24"/>
       <c r="M59" s="31"/>
     </row>
     <row r="60" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="47" t="s">
         <v>47</v>
       </c>
       <c r="B60" s="20"/>
       <c r="C60" s="30"/>
       <c r="D60" s="30"/>
       <c r="E60" s="30"/>
       <c r="F60" s="20"/>
       <c r="G60" s="30"/>
       <c r="H60" s="30"/>
       <c r="I60" s="34"/>
       <c r="J60" s="27"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
       <c r="M60" s="34"/>
     </row>
     <row r="61" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B61" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C61" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D61" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E61" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F61" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G61" s="30"/>
-      <c r="H61" s="30"/>
+      <c r="G61" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="H61" s="38"/>
       <c r="I61" s="34"/>
       <c r="J61" s="27"/>
       <c r="K61" s="28"/>
       <c r="L61" s="28"/>
       <c r="M61" s="34"/>
     </row>
     <row r="62" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B62" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C62" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D62" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E62" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F62" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G62" s="38"/>
-      <c r="H62" s="30"/>
+      <c r="G62" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H62" s="38"/>
       <c r="I62" s="34"/>
       <c r="J62" s="30"/>
       <c r="K62" s="30"/>
       <c r="L62" s="30"/>
       <c r="M62" s="30"/>
     </row>
     <row r="63" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B63" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D63" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E63" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F63" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G63" s="38"/>
-      <c r="H63" s="30"/>
+      <c r="G63" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H63" s="38"/>
       <c r="I63" s="34"/>
       <c r="J63" s="30"/>
       <c r="K63" s="30"/>
       <c r="L63" s="30"/>
       <c r="M63" s="30"/>
     </row>
     <row r="64" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="20"/>
       <c r="C64" s="30"/>
       <c r="D64" s="30"/>
       <c r="E64" s="30"/>
       <c r="F64" s="20"/>
       <c r="G64" s="30"/>
       <c r="H64" s="30"/>
       <c r="I64" s="34"/>
       <c r="J64" s="27"/>
       <c r="K64" s="28"/>
       <c r="L64" s="28"/>
       <c r="M64" s="34"/>
     </row>
     <row r="65" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="20">
         <v>49</v>
       </c>
       <c r="C65" s="30">
         <v>101</v>
       </c>
       <c r="D65" s="30">
         <v>152</v>
       </c>
       <c r="E65" s="30">
         <v>198</v>
       </c>
       <c r="F65" s="67">
         <v>242</v>
       </c>
-      <c r="G65" s="30"/>
-      <c r="H65" s="30"/>
+      <c r="G65" s="30">
+        <v>279</v>
+      </c>
+      <c r="H65" s="67"/>
       <c r="I65" s="34"/>
       <c r="J65" s="27"/>
       <c r="K65" s="28"/>
       <c r="L65" s="28"/>
       <c r="M65" s="34"/>
     </row>
     <row r="66" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="20">
         <v>44</v>
       </c>
       <c r="C66" s="30">
         <v>92</v>
       </c>
       <c r="D66" s="30">
         <v>138</v>
       </c>
       <c r="E66" s="30">
         <v>180</v>
       </c>
       <c r="F66" s="67">
         <v>218</v>
       </c>
-      <c r="G66" s="30"/>
-      <c r="H66" s="30"/>
+      <c r="G66" s="30">
+        <v>250</v>
+      </c>
+      <c r="H66" s="67"/>
       <c r="I66" s="34"/>
       <c r="J66" s="30"/>
       <c r="K66" s="30"/>
       <c r="L66" s="30"/>
       <c r="M66" s="30"/>
     </row>
     <row r="67" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="20">
         <v>2</v>
       </c>
       <c r="C67" s="30">
         <v>4</v>
       </c>
       <c r="D67" s="31">
         <v>5</v>
       </c>
       <c r="E67" s="30">
         <v>7</v>
       </c>
       <c r="F67" s="67">
         <v>10</v>
       </c>
-      <c r="G67" s="30"/>
-      <c r="H67" s="30"/>
+      <c r="G67" s="30">
+        <v>12</v>
+      </c>
+      <c r="H67" s="67"/>
       <c r="I67" s="34"/>
       <c r="J67" s="24"/>
       <c r="K67" s="31"/>
       <c r="L67" s="31"/>
       <c r="M67" s="31"/>
     </row>
     <row r="68" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B68" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C68" s="38" t="s">
         <v>44</v>
       </c>
       <c r="D68" s="38" t="s">
         <v>44</v>
       </c>
       <c r="E68" s="38" t="s">
         <v>44</v>
       </c>
       <c r="F68" s="67">
         <v>0</v>
       </c>
-      <c r="G68" s="30"/>
-      <c r="H68" s="30"/>
+      <c r="G68" s="30">
+        <v>1</v>
+      </c>
+      <c r="H68" s="67"/>
       <c r="I68" s="34"/>
       <c r="J68" s="31"/>
       <c r="K68" s="31"/>
       <c r="L68" s="31"/>
       <c r="M68" s="31"/>
     </row>
     <row r="69" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B69" s="20">
         <v>3</v>
       </c>
       <c r="C69" s="30">
         <v>6</v>
       </c>
       <c r="D69" s="59">
         <v>8</v>
       </c>
       <c r="E69" s="30">
         <v>11</v>
       </c>
       <c r="F69" s="67">
         <v>14</v>
       </c>
-      <c r="G69" s="30"/>
-      <c r="H69" s="30"/>
+      <c r="G69" s="30">
+        <v>17</v>
+      </c>
+      <c r="H69" s="67"/>
       <c r="I69" s="34"/>
       <c r="J69" s="32"/>
       <c r="K69" s="32"/>
       <c r="L69" s="32"/>
       <c r="M69" s="32"/>
     </row>
     <row r="70" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="49" t="s">
         <v>3</v>
       </c>
       <c r="B70" s="38"/>
       <c r="C70" s="59"/>
       <c r="D70" s="31"/>
       <c r="E70" s="59"/>
       <c r="F70" s="61"/>
-      <c r="G70" s="32"/>
-      <c r="H70" s="30"/>
+      <c r="G70" s="59"/>
+      <c r="H70" s="59"/>
       <c r="I70" s="34"/>
       <c r="J70" s="15"/>
       <c r="K70" s="31"/>
       <c r="L70" s="31"/>
       <c r="M70" s="35"/>
     </row>
     <row r="71" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B71" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C71" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D71" s="31" t="s">
         <v>43</v>
       </c>
       <c r="E71" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F71" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G71" s="38"/>
-      <c r="H71" s="30"/>
+      <c r="G71" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H71" s="38"/>
       <c r="I71" s="34"/>
       <c r="J71" s="15"/>
       <c r="K71" s="31"/>
       <c r="L71" s="31"/>
       <c r="M71" s="35"/>
     </row>
     <row r="72" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C72" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D72" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E72" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F72" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G72" s="38"/>
-      <c r="H72" s="30"/>
+      <c r="G72" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H72" s="38"/>
       <c r="I72" s="34"/>
       <c r="J72" s="30"/>
       <c r="K72" s="30"/>
       <c r="L72" s="30"/>
       <c r="M72" s="30"/>
     </row>
     <row r="73" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="44" t="s">
         <v>4</v>
       </c>
       <c r="B73" s="38"/>
       <c r="C73" s="20"/>
       <c r="D73" s="30"/>
       <c r="E73" s="20"/>
       <c r="F73" s="38"/>
       <c r="G73" s="20"/>
-      <c r="H73" s="30"/>
+      <c r="H73" s="20"/>
       <c r="I73" s="34"/>
       <c r="J73" s="27"/>
       <c r="K73" s="28"/>
       <c r="L73" s="28"/>
       <c r="M73" s="34"/>
     </row>
     <row r="74" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B74" s="38">
         <v>3856</v>
       </c>
       <c r="C74" s="30">
         <v>7387</v>
       </c>
       <c r="D74" s="30">
         <v>12538</v>
       </c>
       <c r="E74" s="30">
         <v>16216</v>
       </c>
       <c r="F74" s="30">
         <v>18216</v>
       </c>
-      <c r="G74" s="30"/>
-      <c r="H74" s="30"/>
+      <c r="G74" s="30">
+        <v>22522</v>
+      </c>
+      <c r="H74" s="67"/>
       <c r="I74" s="34"/>
       <c r="J74" s="27"/>
       <c r="K74" s="28"/>
       <c r="L74" s="28"/>
       <c r="M74" s="34"/>
     </row>
     <row r="75" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B75" s="38">
         <v>2985</v>
       </c>
       <c r="C75" s="30">
         <v>5938</v>
       </c>
       <c r="D75" s="62">
         <v>10513</v>
       </c>
       <c r="E75" s="30">
         <v>13613</v>
       </c>
       <c r="F75" s="30">
         <v>15185</v>
       </c>
-      <c r="G75" s="30"/>
-      <c r="H75" s="30"/>
+      <c r="G75" s="30">
+        <v>19061</v>
+      </c>
+      <c r="H75" s="67"/>
       <c r="I75" s="34"/>
       <c r="J75" s="26"/>
       <c r="K75" s="31"/>
       <c r="L75" s="26"/>
       <c r="M75" s="31"/>
     </row>
     <row r="76" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B76" s="38">
         <v>5</v>
       </c>
       <c r="C76" s="30">
         <v>10</v>
       </c>
       <c r="D76" s="68">
         <v>15</v>
       </c>
       <c r="E76" s="30">
         <v>20</v>
       </c>
       <c r="F76" s="30">
         <v>31</v>
       </c>
-      <c r="G76" s="30"/>
-      <c r="H76" s="30"/>
+      <c r="G76" s="30">
+        <v>42</v>
+      </c>
+      <c r="H76" s="67"/>
       <c r="I76" s="34"/>
       <c r="J76" s="31"/>
       <c r="K76" s="31"/>
       <c r="L76" s="31"/>
       <c r="M76" s="31"/>
     </row>
     <row r="77" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B77" s="38">
         <v>866</v>
       </c>
       <c r="C77" s="30">
         <v>1439</v>
       </c>
       <c r="D77" s="30">
         <v>2011</v>
       </c>
       <c r="E77" s="30">
         <v>2583</v>
       </c>
       <c r="F77" s="30">
         <v>3001</v>
       </c>
-      <c r="G77" s="30"/>
-      <c r="H77" s="30"/>
+      <c r="G77" s="30">
+        <v>3419</v>
+      </c>
+      <c r="H77" s="67"/>
       <c r="I77" s="34"/>
       <c r="J77" s="30"/>
       <c r="K77" s="30"/>
       <c r="L77" s="30"/>
       <c r="M77" s="30"/>
     </row>
     <row r="78" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="44" t="s">
         <v>48</v>
       </c>
       <c r="B78" s="20"/>
       <c r="C78" s="26"/>
       <c r="D78" s="30"/>
       <c r="E78" s="64"/>
       <c r="F78" s="31"/>
       <c r="G78" s="26"/>
-      <c r="H78" s="30"/>
+      <c r="H78" s="26"/>
       <c r="I78" s="34"/>
       <c r="J78" s="27"/>
       <c r="K78" s="28"/>
       <c r="L78" s="28"/>
       <c r="M78" s="34"/>
     </row>
     <row r="79" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="20">
         <v>3735</v>
       </c>
       <c r="C79" s="30">
         <v>6988</v>
       </c>
       <c r="D79" s="30">
         <v>11911</v>
       </c>
       <c r="E79" s="30">
         <v>15342</v>
       </c>
       <c r="F79" s="30">
         <v>17185</v>
       </c>
-      <c r="G79" s="30"/>
-      <c r="H79" s="30"/>
+      <c r="G79" s="30">
+        <v>21306</v>
+      </c>
+      <c r="H79" s="67"/>
       <c r="I79" s="34"/>
       <c r="J79" s="27"/>
       <c r="K79" s="28"/>
       <c r="L79" s="28"/>
       <c r="M79" s="34"/>
     </row>
     <row r="80" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B80" s="20">
         <v>2864</v>
       </c>
       <c r="C80" s="30">
         <v>5539</v>
       </c>
       <c r="D80" s="30">
         <v>9885</v>
       </c>
       <c r="E80" s="30">
         <v>12739</v>
       </c>
       <c r="F80" s="30">
         <v>14153</v>
       </c>
-      <c r="G80" s="30"/>
-      <c r="H80" s="30"/>
+      <c r="G80" s="30">
+        <v>17846</v>
+      </c>
+      <c r="H80" s="67"/>
       <c r="I80" s="34"/>
       <c r="J80" s="30"/>
       <c r="K80" s="30"/>
       <c r="L80" s="30"/>
       <c r="M80" s="30"/>
     </row>
     <row r="81" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B81" s="20">
         <v>5</v>
       </c>
       <c r="C81" s="30">
         <v>10</v>
       </c>
       <c r="D81" s="30">
         <v>15</v>
       </c>
       <c r="E81" s="30">
         <v>20</v>
       </c>
       <c r="F81" s="30">
         <v>31</v>
       </c>
-      <c r="G81" s="30"/>
-      <c r="H81" s="30"/>
+      <c r="G81" s="30">
+        <v>42</v>
+      </c>
+      <c r="H81" s="67"/>
       <c r="I81" s="34"/>
       <c r="J81" s="30"/>
       <c r="K81" s="30"/>
       <c r="L81" s="30"/>
       <c r="M81" s="30"/>
     </row>
     <row r="82" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B82" s="20">
         <v>866</v>
       </c>
       <c r="C82" s="30">
         <v>1439</v>
       </c>
       <c r="D82" s="30">
         <v>2011</v>
       </c>
       <c r="E82" s="30">
         <v>2583</v>
       </c>
       <c r="F82" s="30">
         <v>3001</v>
       </c>
-      <c r="G82" s="30"/>
-      <c r="H82" s="30"/>
+      <c r="G82" s="30">
+        <v>3419</v>
+      </c>
+      <c r="H82" s="67"/>
       <c r="I82" s="34"/>
       <c r="J82" s="30"/>
       <c r="K82" s="30"/>
       <c r="L82" s="30"/>
       <c r="M82" s="30"/>
     </row>
     <row r="83" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="45" t="s">
         <v>49</v>
       </c>
       <c r="B83" s="38"/>
       <c r="C83" s="30"/>
       <c r="D83" s="31"/>
       <c r="E83" s="30"/>
       <c r="F83" s="31"/>
       <c r="G83" s="30"/>
       <c r="H83" s="30"/>
       <c r="I83" s="34"/>
       <c r="J83" s="27"/>
       <c r="K83" s="31"/>
       <c r="L83" s="31"/>
       <c r="M83" s="34"/>
     </row>
     <row r="84" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B84" s="58">
         <v>82</v>
       </c>
       <c r="C84" s="58">
         <v>268</v>
       </c>
       <c r="D84" s="15">
         <v>404</v>
       </c>
       <c r="E84" s="30">
         <v>558</v>
       </c>
       <c r="F84" s="30">
         <v>667</v>
       </c>
-      <c r="G84" s="56"/>
-      <c r="H84" s="30"/>
+      <c r="G84" s="56">
+        <v>803</v>
+      </c>
+      <c r="H84" s="67"/>
       <c r="I84" s="34"/>
       <c r="J84" s="27"/>
       <c r="K84" s="31"/>
       <c r="L84" s="31"/>
       <c r="M84" s="34"/>
     </row>
     <row r="85" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B85" s="58">
         <v>82</v>
       </c>
       <c r="C85" s="58">
         <v>268</v>
       </c>
       <c r="D85" s="20">
         <v>404</v>
       </c>
       <c r="E85" s="30">
         <v>558</v>
       </c>
       <c r="F85" s="30">
         <v>667</v>
       </c>
-      <c r="G85" s="56"/>
-      <c r="H85" s="30"/>
+      <c r="G85" s="56">
+        <v>803</v>
+      </c>
+      <c r="H85" s="67"/>
       <c r="I85" s="34"/>
       <c r="J85" s="30"/>
       <c r="K85" s="30"/>
       <c r="L85" s="30"/>
       <c r="M85" s="30"/>
     </row>
     <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="44" t="s">
         <v>5</v>
       </c>
       <c r="B86" s="20"/>
       <c r="C86" s="26"/>
       <c r="D86" s="30"/>
       <c r="E86" s="64"/>
       <c r="F86" s="26"/>
       <c r="G86" s="26"/>
-      <c r="H86" s="30"/>
+      <c r="H86" s="26"/>
       <c r="I86" s="34"/>
       <c r="J86" s="27"/>
       <c r="K86" s="28"/>
       <c r="L86" s="28"/>
       <c r="M86" s="34"/>
     </row>
     <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B87" s="20">
         <v>4983</v>
       </c>
       <c r="C87" s="30">
         <v>9678</v>
       </c>
       <c r="D87" s="30">
         <v>15057</v>
       </c>
       <c r="E87" s="30">
         <v>20439</v>
       </c>
       <c r="F87" s="30">
         <v>26740</v>
       </c>
-      <c r="G87" s="30"/>
-      <c r="H87" s="30"/>
+      <c r="G87" s="30">
+        <v>32648</v>
+      </c>
+      <c r="H87" s="67"/>
       <c r="I87" s="34"/>
       <c r="J87" s="27"/>
       <c r="K87" s="28"/>
       <c r="L87" s="28"/>
       <c r="M87" s="34"/>
     </row>
     <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B88" s="20">
         <v>4295</v>
       </c>
       <c r="C88" s="30">
         <v>8326</v>
       </c>
       <c r="D88" s="30">
         <v>13098</v>
       </c>
       <c r="E88" s="30">
         <v>17859</v>
       </c>
       <c r="F88" s="30">
         <v>23562</v>
       </c>
-      <c r="G88" s="30"/>
-      <c r="H88" s="30"/>
+      <c r="G88" s="30">
+        <v>28900</v>
+      </c>
+      <c r="H88" s="67"/>
       <c r="I88" s="34"/>
       <c r="J88" s="30"/>
       <c r="K88" s="30"/>
       <c r="L88" s="30"/>
       <c r="M88" s="30"/>
     </row>
     <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B89" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C89" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D89" s="59" t="s">
         <v>43</v>
       </c>
       <c r="E89" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F89" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G89" s="38"/>
-      <c r="H89" s="30"/>
+      <c r="G89" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H89" s="38"/>
       <c r="I89" s="34"/>
       <c r="J89" s="32"/>
       <c r="K89" s="32"/>
       <c r="L89" s="32"/>
       <c r="M89" s="32"/>
     </row>
     <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B90" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C90" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D90" s="59" t="s">
         <v>43</v>
       </c>
       <c r="E90" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F90" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G90" s="38"/>
-      <c r="H90" s="30"/>
+      <c r="G90" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H90" s="38"/>
       <c r="I90" s="34"/>
       <c r="J90" s="32"/>
       <c r="K90" s="32"/>
       <c r="L90" s="32"/>
       <c r="M90" s="32"/>
     </row>
     <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B91" s="20">
         <v>8</v>
       </c>
       <c r="C91" s="30">
         <v>16</v>
       </c>
       <c r="D91" s="30">
         <v>24</v>
       </c>
       <c r="E91" s="30">
         <v>32</v>
       </c>
       <c r="F91" s="30">
         <v>40</v>
       </c>
-      <c r="G91" s="30"/>
-      <c r="H91" s="30"/>
+      <c r="G91" s="30">
+        <v>49</v>
+      </c>
+      <c r="H91" s="67"/>
       <c r="I91" s="34"/>
       <c r="J91" s="30"/>
       <c r="K91" s="30"/>
       <c r="L91" s="30"/>
       <c r="M91" s="30"/>
     </row>
     <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B92" s="20">
         <v>208</v>
       </c>
       <c r="C92" s="30">
         <v>381</v>
       </c>
       <c r="D92" s="30">
         <v>555</v>
       </c>
       <c r="E92" s="30">
         <v>728</v>
       </c>
       <c r="F92" s="30">
         <v>887</v>
       </c>
-      <c r="G92" s="30"/>
-      <c r="H92" s="30"/>
+      <c r="G92" s="30">
+        <v>1047</v>
+      </c>
+      <c r="H92" s="67"/>
       <c r="I92" s="34"/>
       <c r="J92" s="30"/>
       <c r="K92" s="30"/>
       <c r="L92" s="30"/>
       <c r="M92" s="30"/>
     </row>
     <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="20">
         <v>1</v>
       </c>
       <c r="C93" s="30">
         <v>1</v>
       </c>
       <c r="D93" s="30">
         <v>2</v>
       </c>
       <c r="E93" s="30">
         <v>2</v>
       </c>
       <c r="F93" s="30">
         <v>3</v>
       </c>
-      <c r="G93" s="30"/>
-      <c r="H93" s="30"/>
+      <c r="G93" s="30">
+        <v>3</v>
+      </c>
+      <c r="H93" s="67"/>
       <c r="I93" s="34"/>
       <c r="J93" s="30"/>
       <c r="K93" s="30"/>
       <c r="L93" s="30"/>
       <c r="M93" s="30"/>
     </row>
     <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="50" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="20"/>
       <c r="C94" s="30"/>
       <c r="D94" s="30"/>
       <c r="E94" s="30"/>
       <c r="F94" s="20"/>
       <c r="G94" s="30"/>
       <c r="H94" s="30"/>
       <c r="I94" s="34"/>
       <c r="J94" s="27"/>
       <c r="K94" s="28"/>
       <c r="L94" s="30"/>
       <c r="M94" s="34"/>
     </row>
     <row r="95" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B95" s="20">
         <v>149</v>
       </c>
       <c r="C95" s="30">
         <v>304</v>
       </c>
       <c r="D95" s="30">
         <v>587</v>
       </c>
       <c r="E95" s="30">
         <v>876</v>
       </c>
       <c r="F95" s="30">
         <v>1231</v>
       </c>
-      <c r="G95" s="30"/>
-      <c r="H95" s="30"/>
+      <c r="G95" s="30">
+        <v>1577</v>
+      </c>
+      <c r="H95" s="67"/>
       <c r="I95" s="34"/>
       <c r="J95" s="27"/>
       <c r="K95" s="28"/>
       <c r="L95" s="30"/>
       <c r="M95" s="34"/>
     </row>
     <row r="96" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B96" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C96" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D96" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E96" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F96" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G96" s="38"/>
-      <c r="H96" s="30"/>
+      <c r="G96" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H96" s="38"/>
       <c r="I96" s="34"/>
       <c r="J96" s="30"/>
       <c r="K96" s="30"/>
       <c r="L96" s="30"/>
       <c r="M96" s="30"/>
     </row>
     <row r="97" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B97" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C97" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D97" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E97" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F97" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G97" s="38"/>
-      <c r="H97" s="30"/>
+      <c r="G97" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H97" s="38"/>
       <c r="I97" s="34"/>
       <c r="J97" s="30"/>
       <c r="K97" s="30"/>
       <c r="L97" s="30"/>
       <c r="M97" s="30"/>
     </row>
     <row r="98" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B98" s="20">
         <v>0</v>
       </c>
       <c r="C98" s="30">
         <v>0</v>
       </c>
       <c r="D98" s="22">
         <v>0</v>
       </c>
       <c r="E98" s="30">
         <v>0</v>
       </c>
       <c r="F98" s="30">
         <v>0</v>
       </c>
-      <c r="G98" s="30"/>
-      <c r="H98" s="30"/>
+      <c r="G98" s="30">
+        <v>1</v>
+      </c>
+      <c r="H98" s="67"/>
       <c r="I98" s="34"/>
       <c r="J98" s="22"/>
       <c r="K98" s="20"/>
       <c r="L98" s="22"/>
       <c r="M98" s="31"/>
     </row>
     <row r="99" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B99" s="20">
         <v>1</v>
       </c>
       <c r="C99" s="30">
         <v>1</v>
       </c>
       <c r="D99" s="30">
         <v>2</v>
       </c>
       <c r="E99" s="30">
         <v>2</v>
       </c>
       <c r="F99" s="30">
         <v>2</v>
       </c>
-      <c r="G99" s="30"/>
-      <c r="H99" s="30"/>
+      <c r="G99" s="30">
+        <v>3</v>
+      </c>
+      <c r="H99" s="67"/>
       <c r="I99" s="34"/>
       <c r="J99" s="30"/>
       <c r="K99" s="30"/>
       <c r="L99" s="30"/>
       <c r="M99" s="30"/>
     </row>
     <row r="100" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="40" t="s">
         <v>77</v>
       </c>
       <c r="B100" s="20">
         <v>0</v>
       </c>
       <c r="C100" s="30">
         <v>1</v>
       </c>
       <c r="D100" s="30">
         <v>1</v>
       </c>
       <c r="E100" s="30">
         <v>1</v>
       </c>
       <c r="F100" s="30">
         <v>2</v>
       </c>
-      <c r="G100" s="30"/>
-      <c r="H100" s="30"/>
+      <c r="G100" s="30">
+        <v>2</v>
+      </c>
+      <c r="H100" s="67"/>
       <c r="I100" s="34"/>
       <c r="J100" s="30"/>
       <c r="K100" s="30"/>
       <c r="L100" s="30"/>
       <c r="M100" s="30"/>
     </row>
     <row r="101" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B101" s="20">
         <v>7</v>
       </c>
       <c r="C101" s="30">
         <v>20</v>
       </c>
       <c r="D101" s="31">
         <v>34</v>
       </c>
       <c r="E101" s="30">
         <v>47</v>
       </c>
       <c r="F101" s="30">
         <v>66</v>
       </c>
-      <c r="G101" s="30"/>
-      <c r="H101" s="30"/>
+      <c r="G101" s="30">
+        <v>84</v>
+      </c>
+      <c r="H101" s="67"/>
       <c r="I101" s="34"/>
       <c r="J101" s="31"/>
       <c r="K101" s="30"/>
       <c r="L101" s="30"/>
       <c r="M101" s="30"/>
     </row>
     <row r="102" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="40" t="s">
         <v>79</v>
       </c>
       <c r="B102" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C102" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D102" s="31" t="s">
         <v>43</v>
       </c>
       <c r="E102" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F102" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G102" s="30"/>
-      <c r="H102" s="30"/>
+      <c r="G102" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="H102" s="38"/>
       <c r="I102" s="34"/>
       <c r="J102" s="30"/>
       <c r="K102" s="30"/>
       <c r="L102" s="30"/>
       <c r="M102" s="30"/>
     </row>
     <row r="103" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B103" s="20">
         <v>0</v>
       </c>
       <c r="C103" s="30">
         <v>0</v>
       </c>
       <c r="D103" s="30">
         <v>1</v>
       </c>
       <c r="E103" s="30">
         <v>1</v>
       </c>
       <c r="F103" s="30">
         <v>1</v>
       </c>
-      <c r="G103" s="30"/>
-      <c r="H103" s="30"/>
+      <c r="G103" s="30">
+        <v>1</v>
+      </c>
+      <c r="H103" s="67"/>
       <c r="I103" s="34"/>
       <c r="J103" s="30"/>
       <c r="K103" s="30"/>
       <c r="L103" s="30"/>
       <c r="M103" s="30"/>
     </row>
     <row r="104" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="44" t="s">
         <v>7</v>
       </c>
       <c r="B104" s="20"/>
       <c r="C104" s="30"/>
       <c r="D104" s="30"/>
       <c r="E104" s="30"/>
       <c r="F104" s="20"/>
       <c r="G104" s="30"/>
       <c r="H104" s="30"/>
       <c r="I104" s="34"/>
       <c r="J104" s="27"/>
       <c r="K104" s="28"/>
       <c r="L104" s="28"/>
       <c r="M104" s="34"/>
     </row>
     <row r="105" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B105" s="20">
         <v>170</v>
       </c>
       <c r="C105" s="30">
         <v>368</v>
       </c>
       <c r="D105" s="30">
         <v>559</v>
       </c>
       <c r="E105" s="30">
         <v>753</v>
       </c>
       <c r="F105" s="30">
         <v>923</v>
       </c>
-      <c r="G105" s="30"/>
-      <c r="H105" s="30"/>
+      <c r="G105" s="30">
+        <v>1093</v>
+      </c>
+      <c r="H105" s="67"/>
       <c r="I105" s="34"/>
       <c r="J105" s="27"/>
       <c r="K105" s="28"/>
       <c r="L105" s="28"/>
       <c r="M105" s="34"/>
     </row>
     <row r="106" spans="1:13" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B106" s="20">
         <v>119</v>
       </c>
       <c r="C106" s="30">
         <v>262</v>
       </c>
       <c r="D106" s="30">
         <v>399</v>
       </c>
       <c r="E106" s="30">
         <v>539</v>
       </c>
       <c r="F106" s="30">
         <v>670</v>
       </c>
-      <c r="G106" s="30"/>
-      <c r="H106" s="30"/>
+      <c r="G106" s="30">
+        <v>801</v>
+      </c>
+      <c r="H106" s="67"/>
       <c r="I106" s="34"/>
       <c r="J106" s="30"/>
       <c r="K106" s="30"/>
       <c r="L106" s="30"/>
       <c r="M106" s="30"/>
     </row>
     <row r="107" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B107" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C107" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D107" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E107" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F107" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G107" s="38"/>
-      <c r="H107" s="30"/>
+      <c r="G107" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H107" s="38"/>
       <c r="I107" s="34"/>
       <c r="J107" s="30"/>
       <c r="K107" s="30"/>
       <c r="L107" s="30"/>
       <c r="M107" s="30"/>
     </row>
     <row r="108" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B108" s="58">
         <v>13</v>
       </c>
       <c r="C108" s="58">
         <v>31</v>
       </c>
       <c r="D108" s="30">
         <v>49</v>
       </c>
       <c r="E108" s="30">
         <v>66</v>
       </c>
       <c r="F108" s="30">
         <v>72</v>
       </c>
-      <c r="G108" s="38"/>
-      <c r="H108" s="30"/>
+      <c r="G108" s="38">
+        <v>78</v>
+      </c>
+      <c r="H108" s="67"/>
       <c r="I108" s="34"/>
       <c r="J108" s="30"/>
       <c r="K108" s="30"/>
       <c r="L108" s="30"/>
       <c r="M108" s="30"/>
     </row>
     <row r="109" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="40" t="s">
         <v>79</v>
       </c>
       <c r="B109" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C109" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D109" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E109" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F109" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G109" s="30"/>
-      <c r="H109" s="30"/>
+      <c r="G109" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="H109" s="38"/>
       <c r="I109" s="34"/>
       <c r="J109" s="30"/>
       <c r="K109" s="30"/>
       <c r="L109" s="30"/>
       <c r="M109" s="30"/>
     </row>
     <row r="110" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B110" s="20">
         <v>0</v>
       </c>
       <c r="C110" s="30">
         <v>0</v>
       </c>
       <c r="D110" s="31">
         <v>1</v>
       </c>
       <c r="E110" s="30">
         <v>1</v>
       </c>
       <c r="F110" s="30">
         <v>1</v>
       </c>
-      <c r="G110" s="30"/>
-      <c r="H110" s="30"/>
+      <c r="G110" s="30">
+        <v>1</v>
+      </c>
+      <c r="H110" s="67"/>
       <c r="I110" s="34"/>
       <c r="J110" s="31"/>
       <c r="K110" s="30"/>
       <c r="L110" s="30"/>
       <c r="M110" s="30"/>
     </row>
     <row r="111" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B111" s="20">
         <v>0</v>
       </c>
       <c r="C111" s="30">
         <v>0</v>
       </c>
       <c r="D111" s="22">
         <v>0</v>
       </c>
       <c r="E111" s="30">
         <v>0</v>
       </c>
       <c r="F111" s="30">
         <v>0</v>
       </c>
-      <c r="G111" s="30"/>
-      <c r="H111" s="30"/>
+      <c r="G111" s="30">
+        <v>1</v>
+      </c>
+      <c r="H111" s="67"/>
       <c r="I111" s="34"/>
       <c r="J111" s="26"/>
       <c r="K111" s="31"/>
       <c r="L111" s="26"/>
       <c r="M111" s="31"/>
     </row>
     <row r="112" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="51" t="s">
         <v>50</v>
       </c>
       <c r="B112" s="20"/>
       <c r="C112" s="26"/>
       <c r="D112" s="30"/>
       <c r="E112" s="64"/>
       <c r="F112" s="26"/>
       <c r="G112" s="26"/>
-      <c r="H112" s="30"/>
+      <c r="H112" s="26"/>
       <c r="I112" s="34"/>
       <c r="J112" s="27"/>
       <c r="K112" s="28"/>
       <c r="L112" s="28"/>
       <c r="M112" s="34"/>
     </row>
     <row r="113" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B113" s="20">
         <v>46</v>
       </c>
       <c r="C113" s="30">
         <v>104</v>
       </c>
       <c r="D113" s="30">
         <v>167</v>
       </c>
       <c r="E113" s="30">
         <v>227</v>
       </c>
       <c r="F113" s="30">
         <v>280</v>
       </c>
-      <c r="G113" s="30"/>
-      <c r="H113" s="30"/>
+      <c r="G113" s="30">
+        <v>328</v>
+      </c>
+      <c r="H113" s="67"/>
       <c r="I113" s="34"/>
       <c r="J113" s="27"/>
       <c r="K113" s="28"/>
       <c r="L113" s="28"/>
       <c r="M113" s="34"/>
     </row>
     <row r="114" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B114" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C114" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D114" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E114" s="30" t="s">
         <v>43</v>
       </c>
       <c r="F114" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G114" s="38"/>
-      <c r="H114" s="30"/>
+      <c r="G114" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H114" s="38"/>
       <c r="I114" s="34"/>
       <c r="J114" s="30"/>
       <c r="K114" s="30"/>
       <c r="L114" s="30"/>
       <c r="M114" s="30"/>
     </row>
     <row r="115" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B115" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C115" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D115" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E115" s="30" t="s">
         <v>43</v>
       </c>
       <c r="F115" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G115" s="38"/>
-      <c r="H115" s="30"/>
+      <c r="G115" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H115" s="38"/>
       <c r="I115" s="34"/>
       <c r="J115" s="30"/>
       <c r="K115" s="30"/>
       <c r="L115" s="30"/>
       <c r="M115" s="30"/>
     </row>
     <row r="116" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="40" t="s">
         <v>79</v>
       </c>
       <c r="B116" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C116" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D116" s="59" t="s">
         <v>43</v>
       </c>
       <c r="E116" s="59" t="s">
         <v>43</v>
       </c>
       <c r="F116" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G116" s="30"/>
-      <c r="H116" s="30"/>
+      <c r="G116" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="H116" s="38"/>
       <c r="I116" s="34"/>
       <c r="J116" s="32"/>
       <c r="K116" s="32"/>
       <c r="L116" s="32"/>
       <c r="M116" s="32"/>
     </row>
     <row r="117" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B117" s="20">
         <v>0</v>
       </c>
       <c r="C117" s="30">
         <v>0</v>
       </c>
       <c r="D117" s="30">
         <v>0</v>
       </c>
       <c r="E117" s="30">
         <v>0</v>
       </c>
       <c r="F117" s="30">
         <v>0</v>
       </c>
-      <c r="G117" s="30"/>
-      <c r="H117" s="30"/>
+      <c r="G117" s="30">
+        <v>1</v>
+      </c>
+      <c r="H117" s="67"/>
       <c r="I117" s="34"/>
       <c r="J117" s="30"/>
       <c r="K117" s="30"/>
       <c r="L117" s="30"/>
       <c r="M117" s="30"/>
     </row>
     <row r="118" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="51" t="s">
         <v>51</v>
       </c>
       <c r="B118" s="20"/>
       <c r="C118" s="30"/>
       <c r="D118" s="30"/>
       <c r="E118" s="30"/>
       <c r="F118" s="30"/>
       <c r="G118" s="30"/>
       <c r="H118" s="30"/>
       <c r="I118" s="34"/>
       <c r="J118" s="27"/>
       <c r="K118" s="28"/>
       <c r="L118" s="28"/>
       <c r="M118" s="34"/>
     </row>
     <row r="119" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B119" s="20">
         <v>42</v>
       </c>
       <c r="C119" s="30">
         <v>88</v>
       </c>
       <c r="D119" s="30">
         <v>134</v>
       </c>
       <c r="E119" s="30">
         <v>177</v>
       </c>
       <c r="F119" s="30">
         <v>211</v>
       </c>
-      <c r="G119" s="30"/>
-      <c r="H119" s="30"/>
+      <c r="G119" s="30">
+        <v>245</v>
+      </c>
+      <c r="H119" s="67"/>
       <c r="I119" s="34"/>
       <c r="J119" s="27"/>
       <c r="K119" s="28"/>
       <c r="L119" s="28"/>
       <c r="M119" s="34"/>
     </row>
     <row r="120" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B120" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C120" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D120" s="59" t="s">
         <v>43</v>
       </c>
       <c r="E120" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F120" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G120" s="38"/>
-      <c r="H120" s="30"/>
+      <c r="G120" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H120" s="38"/>
       <c r="I120" s="34"/>
       <c r="J120" s="32"/>
       <c r="K120" s="32"/>
       <c r="L120" s="32"/>
       <c r="M120" s="32"/>
     </row>
     <row r="121" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B121" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C121" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D121" s="38" t="s">
         <v>43</v>
       </c>
       <c r="E121" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F121" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G121" s="38"/>
-      <c r="H121" s="30"/>
+      <c r="G121" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H121" s="38"/>
       <c r="I121" s="34"/>
       <c r="J121" s="31"/>
       <c r="K121" s="31"/>
       <c r="L121" s="26"/>
       <c r="M121" s="31"/>
     </row>
     <row r="122" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B122" s="20">
         <v>13</v>
       </c>
       <c r="C122" s="30">
         <v>31</v>
       </c>
       <c r="D122" s="30">
         <v>49</v>
       </c>
       <c r="E122" s="30">
         <v>66</v>
       </c>
       <c r="F122" s="30">
         <v>72</v>
       </c>
-      <c r="G122" s="30"/>
-      <c r="H122" s="30"/>
+      <c r="G122" s="30">
+        <v>78</v>
+      </c>
+      <c r="H122" s="67"/>
       <c r="I122" s="34"/>
       <c r="J122" s="30"/>
       <c r="K122" s="30"/>
       <c r="L122" s="30"/>
       <c r="M122" s="30"/>
     </row>
     <row r="123" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B123" s="20">
         <v>0</v>
       </c>
       <c r="C123" s="30">
         <v>0</v>
       </c>
       <c r="D123" s="31">
         <v>0</v>
       </c>
       <c r="E123" s="30">
         <v>0</v>
       </c>
       <c r="F123" s="30">
         <v>0</v>
       </c>
-      <c r="G123" s="30"/>
-      <c r="H123" s="30"/>
+      <c r="G123" s="30">
+        <v>1</v>
+      </c>
+      <c r="H123" s="67"/>
       <c r="I123" s="34"/>
       <c r="J123" s="31"/>
       <c r="K123" s="32"/>
       <c r="L123" s="32"/>
       <c r="M123" s="30"/>
     </row>
     <row r="124" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B124" s="20">
         <v>0</v>
       </c>
       <c r="C124" s="30">
         <v>0</v>
       </c>
       <c r="D124" s="31">
         <v>0</v>
       </c>
       <c r="E124" s="30">
         <v>0</v>
       </c>
       <c r="F124" s="30">
         <v>0</v>
       </c>
-      <c r="G124" s="30"/>
-      <c r="H124" s="30"/>
+      <c r="G124" s="30">
+        <v>1</v>
+      </c>
+      <c r="H124" s="67"/>
       <c r="I124" s="34"/>
       <c r="J124" s="31"/>
       <c r="K124" s="30"/>
       <c r="L124" s="30"/>
       <c r="M124" s="30"/>
     </row>
     <row r="125" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="51" t="s">
         <v>52</v>
       </c>
       <c r="B125" s="38"/>
       <c r="C125" s="31"/>
       <c r="D125" s="31"/>
       <c r="E125" s="30"/>
       <c r="F125" s="20"/>
       <c r="G125" s="31"/>
-      <c r="H125" s="30"/>
+      <c r="H125" s="31"/>
       <c r="I125" s="34"/>
       <c r="J125" s="20"/>
       <c r="K125" s="31"/>
       <c r="L125" s="31"/>
       <c r="M125" s="34"/>
     </row>
     <row r="126" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B126" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C126" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D126" s="31" t="s">
         <v>43</v>
       </c>
       <c r="E126" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F126" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G126" s="38"/>
-      <c r="H126" s="30"/>
+      <c r="G126" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H126" s="38"/>
       <c r="I126" s="34"/>
       <c r="J126" s="20"/>
       <c r="K126" s="31"/>
       <c r="L126" s="31"/>
       <c r="M126" s="34"/>
     </row>
     <row r="127" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B127" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C127" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D127" s="30" t="s">
         <v>43</v>
       </c>
       <c r="E127" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F127" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G127" s="38"/>
-      <c r="H127" s="30"/>
+      <c r="G127" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H127" s="38"/>
       <c r="I127" s="34"/>
       <c r="J127" s="30"/>
       <c r="K127" s="30"/>
       <c r="L127" s="30"/>
       <c r="M127" s="30"/>
     </row>
     <row r="128" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B128" s="38"/>
       <c r="C128" s="30"/>
       <c r="D128" s="31"/>
       <c r="E128" s="30"/>
       <c r="F128" s="38"/>
       <c r="G128" s="30"/>
       <c r="H128" s="30"/>
       <c r="I128" s="34"/>
       <c r="J128" s="28"/>
       <c r="K128" s="31"/>
       <c r="L128" s="31"/>
       <c r="M128" s="34"/>
     </row>
     <row r="129" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B129" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C129" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D129" s="31" t="s">
         <v>43</v>
       </c>
       <c r="E129" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F129" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G129" s="38"/>
-      <c r="H129" s="30"/>
+      <c r="G129" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H129" s="38"/>
       <c r="I129" s="34"/>
       <c r="J129" s="28"/>
       <c r="K129" s="31"/>
       <c r="L129" s="31"/>
       <c r="M129" s="34"/>
     </row>
     <row r="130" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B130" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C130" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D130" s="31" t="s">
         <v>43</v>
       </c>
       <c r="E130" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F130" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G130" s="38"/>
-      <c r="H130" s="30"/>
+      <c r="G130" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H130" s="38"/>
       <c r="I130" s="34"/>
       <c r="J130" s="31"/>
       <c r="K130" s="30"/>
       <c r="L130" s="30"/>
       <c r="M130" s="30"/>
     </row>
     <row r="131" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B131" s="20"/>
       <c r="C131" s="21"/>
       <c r="D131" s="30"/>
       <c r="E131" s="65"/>
       <c r="F131" s="21"/>
       <c r="G131" s="21"/>
-      <c r="H131" s="30"/>
+      <c r="H131" s="21"/>
       <c r="I131" s="34"/>
       <c r="J131" s="27"/>
       <c r="K131" s="28"/>
       <c r="L131" s="28"/>
       <c r="M131" s="34"/>
     </row>
     <row r="132" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B132" s="20">
         <v>85868</v>
       </c>
       <c r="C132" s="30">
         <v>184246</v>
       </c>
       <c r="D132" s="30">
         <v>301468</v>
       </c>
       <c r="E132" s="30">
         <v>399315</v>
       </c>
       <c r="F132" s="30">
         <v>475340</v>
       </c>
-      <c r="G132" s="30"/>
-      <c r="H132" s="30"/>
+      <c r="G132" s="30">
+        <v>551458</v>
+      </c>
+      <c r="H132" s="67"/>
       <c r="I132" s="34"/>
       <c r="J132" s="27"/>
       <c r="K132" s="28"/>
       <c r="L132" s="28"/>
       <c r="M132" s="34"/>
     </row>
     <row r="133" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B133" s="20">
         <v>78328</v>
       </c>
       <c r="C133" s="30">
         <v>169893</v>
       </c>
       <c r="D133" s="62">
         <v>280675</v>
       </c>
       <c r="E133" s="30">
         <v>371970</v>
       </c>
       <c r="F133" s="30">
         <v>442546</v>
       </c>
-      <c r="G133" s="30"/>
-      <c r="H133" s="30"/>
+      <c r="G133" s="30">
+        <v>511993</v>
+      </c>
+      <c r="H133" s="67"/>
       <c r="I133" s="34"/>
       <c r="J133" s="31"/>
       <c r="K133" s="30"/>
       <c r="L133" s="30"/>
       <c r="M133" s="30"/>
     </row>
     <row r="134" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B134" s="20">
         <v>43</v>
       </c>
       <c r="C134" s="30">
         <v>71</v>
       </c>
       <c r="D134" s="31">
         <v>99</v>
       </c>
       <c r="E134" s="30">
         <v>127</v>
       </c>
       <c r="F134" s="30">
         <v>141</v>
       </c>
-      <c r="G134" s="30"/>
-      <c r="H134" s="30"/>
+      <c r="G134" s="30">
+        <v>156</v>
+      </c>
+      <c r="H134" s="67"/>
       <c r="I134" s="34"/>
       <c r="J134" s="31"/>
       <c r="K134" s="30"/>
       <c r="L134" s="30"/>
       <c r="M134" s="30"/>
     </row>
     <row r="135" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B135" s="20">
         <v>3872</v>
       </c>
       <c r="C135" s="30">
         <v>7102</v>
       </c>
       <c r="D135" s="62">
         <v>9787</v>
       </c>
       <c r="E135" s="30">
         <v>12747</v>
       </c>
       <c r="F135" s="30">
         <v>14989</v>
       </c>
-      <c r="G135" s="30"/>
-      <c r="H135" s="30"/>
+      <c r="G135" s="30">
+        <v>17962</v>
+      </c>
+      <c r="H135" s="67"/>
       <c r="I135" s="34"/>
       <c r="J135" s="31"/>
       <c r="K135" s="30"/>
       <c r="L135" s="30"/>
       <c r="M135" s="30"/>
     </row>
     <row r="136" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B136" s="20">
         <v>4</v>
       </c>
       <c r="C136" s="30">
         <v>6</v>
       </c>
       <c r="D136" s="31">
         <v>7</v>
       </c>
       <c r="E136" s="30">
         <v>9</v>
       </c>
       <c r="F136" s="30">
         <v>11</v>
       </c>
-      <c r="G136" s="30"/>
-      <c r="H136" s="30"/>
+      <c r="G136" s="30">
+        <v>13</v>
+      </c>
+      <c r="H136" s="67"/>
       <c r="I136" s="34"/>
       <c r="J136" s="31"/>
       <c r="K136" s="30"/>
       <c r="L136" s="30"/>
       <c r="M136" s="30"/>
     </row>
     <row r="137" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B137" s="20">
         <v>232</v>
       </c>
       <c r="C137" s="30">
         <v>519</v>
       </c>
       <c r="D137" s="31">
         <v>806</v>
       </c>
       <c r="E137" s="30">
         <v>1093</v>
       </c>
       <c r="F137" s="30">
         <v>1343</v>
       </c>
-      <c r="G137" s="30"/>
-      <c r="H137" s="30"/>
+      <c r="G137" s="30">
+        <v>1593</v>
+      </c>
+      <c r="H137" s="67"/>
       <c r="I137" s="34"/>
       <c r="J137" s="31"/>
       <c r="K137" s="30"/>
       <c r="L137" s="30"/>
       <c r="M137" s="30"/>
     </row>
     <row r="138" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B138" s="20">
         <v>10</v>
       </c>
       <c r="C138" s="30">
         <v>19</v>
       </c>
       <c r="D138" s="31">
         <v>27</v>
       </c>
       <c r="E138" s="30">
         <v>36</v>
       </c>
       <c r="F138" s="30">
         <v>45</v>
       </c>
-      <c r="G138" s="30"/>
-      <c r="H138" s="30"/>
+      <c r="G138" s="30">
+        <v>55</v>
+      </c>
+      <c r="H138" s="67"/>
       <c r="I138" s="34"/>
       <c r="J138" s="31"/>
       <c r="K138" s="30"/>
       <c r="L138" s="30"/>
       <c r="M138" s="30"/>
     </row>
     <row r="139" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B139" s="20">
         <v>399</v>
       </c>
       <c r="C139" s="30">
         <v>893</v>
       </c>
       <c r="D139" s="62">
         <v>1764</v>
       </c>
       <c r="E139" s="30">
         <v>2672</v>
       </c>
       <c r="F139" s="30">
         <v>3433</v>
       </c>
-      <c r="G139" s="30"/>
-      <c r="H139" s="30"/>
+      <c r="G139" s="30">
+        <v>3594</v>
+      </c>
+      <c r="H139" s="67"/>
       <c r="I139" s="34"/>
       <c r="J139" s="31"/>
       <c r="K139" s="30"/>
       <c r="L139" s="30"/>
       <c r="M139" s="30"/>
     </row>
     <row r="140" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B140" s="20">
         <v>11</v>
       </c>
       <c r="C140" s="30">
         <v>26</v>
       </c>
       <c r="D140" s="31">
         <v>40</v>
       </c>
       <c r="E140" s="30">
         <v>54</v>
       </c>
       <c r="F140" s="30">
         <v>84</v>
       </c>
-      <c r="G140" s="30"/>
-      <c r="H140" s="30"/>
+      <c r="G140" s="30">
+        <v>114</v>
+      </c>
+      <c r="H140" s="67"/>
       <c r="I140" s="34"/>
       <c r="J140" s="31"/>
       <c r="K140" s="30"/>
       <c r="L140" s="30"/>
       <c r="M140" s="30"/>
     </row>
     <row r="141" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B141" s="20">
         <v>49</v>
       </c>
       <c r="C141" s="30">
         <v>81</v>
       </c>
       <c r="D141" s="31">
         <v>112</v>
       </c>
       <c r="E141" s="30">
         <v>144</v>
       </c>
       <c r="F141" s="30">
         <v>153</v>
       </c>
-      <c r="G141" s="30"/>
-      <c r="H141" s="30"/>
+      <c r="G141" s="30">
+        <v>162</v>
+      </c>
+      <c r="H141" s="67"/>
       <c r="I141" s="34"/>
       <c r="J141" s="31"/>
       <c r="K141" s="30"/>
       <c r="L141" s="30"/>
       <c r="M141" s="30"/>
     </row>
     <row r="142" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="40" t="s">
         <v>77</v>
       </c>
       <c r="B142" s="20">
         <v>36</v>
       </c>
       <c r="C142" s="30">
         <v>74</v>
       </c>
       <c r="D142" s="31">
         <v>111</v>
       </c>
       <c r="E142" s="30">
         <v>148</v>
       </c>
       <c r="F142" s="30">
         <v>186</v>
       </c>
-      <c r="G142" s="30"/>
-      <c r="H142" s="30"/>
+      <c r="G142" s="30">
+        <v>224</v>
+      </c>
+      <c r="H142" s="67"/>
       <c r="I142" s="34"/>
       <c r="J142" s="31"/>
       <c r="K142" s="30"/>
       <c r="L142" s="30"/>
       <c r="M142" s="30"/>
     </row>
     <row r="143" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B143" s="20">
         <v>33</v>
       </c>
       <c r="C143" s="30">
         <v>62</v>
       </c>
       <c r="D143" s="31">
         <v>91</v>
       </c>
       <c r="E143" s="30">
         <v>121</v>
       </c>
       <c r="F143" s="30">
         <v>156</v>
       </c>
-      <c r="G143" s="30"/>
-      <c r="H143" s="30"/>
+      <c r="G143" s="30">
+        <v>191</v>
+      </c>
+      <c r="H143" s="67"/>
       <c r="I143" s="34"/>
       <c r="J143" s="31"/>
       <c r="K143" s="30"/>
       <c r="L143" s="30"/>
       <c r="M143" s="30"/>
     </row>
     <row r="144" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="40" t="s">
         <v>79</v>
       </c>
       <c r="B144" s="20">
         <v>0</v>
       </c>
       <c r="C144" s="30">
         <v>0</v>
       </c>
       <c r="D144" s="31">
         <v>1</v>
       </c>
       <c r="E144" s="30">
         <v>1</v>
       </c>
       <c r="F144" s="30">
         <v>20</v>
       </c>
-      <c r="G144" s="30"/>
-      <c r="H144" s="30"/>
+      <c r="G144" s="30">
+        <v>39</v>
+      </c>
+      <c r="H144" s="67"/>
       <c r="I144" s="34"/>
       <c r="J144" s="31"/>
       <c r="K144" s="30"/>
       <c r="L144" s="30"/>
       <c r="M144" s="30"/>
     </row>
     <row r="145" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="40" t="s">
         <v>80</v>
       </c>
       <c r="B145" s="20">
         <v>3</v>
       </c>
       <c r="C145" s="30">
         <v>6</v>
       </c>
       <c r="D145" s="31">
         <v>9</v>
       </c>
       <c r="E145" s="30">
         <v>13</v>
       </c>
       <c r="F145" s="30">
         <v>15</v>
       </c>
-      <c r="G145" s="30"/>
-      <c r="H145" s="30"/>
+      <c r="G145" s="30">
+        <v>17</v>
+      </c>
+      <c r="H145" s="67"/>
       <c r="I145" s="34"/>
       <c r="J145" s="31"/>
       <c r="K145" s="30"/>
       <c r="L145" s="30"/>
       <c r="M145" s="30"/>
     </row>
     <row r="146" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B146" s="20">
         <v>2815</v>
       </c>
       <c r="C146" s="30">
         <v>5427</v>
       </c>
       <c r="D146" s="62">
         <v>7836</v>
       </c>
       <c r="E146" s="30">
         <v>10044</v>
       </c>
       <c r="F146" s="30">
         <v>12053</v>
       </c>
-      <c r="G146" s="30"/>
-      <c r="H146" s="30"/>
+      <c r="G146" s="30">
+        <v>15155</v>
+      </c>
+      <c r="H146" s="67"/>
       <c r="I146" s="34"/>
       <c r="J146" s="31"/>
       <c r="K146" s="30"/>
       <c r="L146" s="30"/>
       <c r="M146" s="30"/>
     </row>
     <row r="147" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B147" s="20">
         <v>11</v>
       </c>
       <c r="C147" s="30">
         <v>24</v>
       </c>
       <c r="D147" s="31">
         <v>37</v>
       </c>
       <c r="E147" s="30">
         <v>50</v>
       </c>
       <c r="F147" s="30">
         <v>61</v>
       </c>
-      <c r="G147" s="30"/>
-      <c r="H147" s="30"/>
+      <c r="G147" s="30">
+        <v>71</v>
+      </c>
+      <c r="H147" s="67"/>
       <c r="I147" s="34"/>
       <c r="J147" s="31"/>
       <c r="K147" s="30"/>
       <c r="L147" s="30"/>
       <c r="M147" s="30"/>
     </row>
     <row r="148" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B148" s="20">
         <v>23</v>
       </c>
       <c r="C148" s="30">
         <v>44</v>
       </c>
       <c r="D148" s="31">
         <v>65</v>
       </c>
       <c r="E148" s="30">
         <v>87</v>
       </c>
       <c r="F148" s="30">
         <v>104</v>
       </c>
-      <c r="G148" s="30"/>
-      <c r="H148" s="30"/>
+      <c r="G148" s="30">
+        <v>121</v>
+      </c>
+      <c r="H148" s="67"/>
       <c r="I148" s="34"/>
       <c r="J148" s="31"/>
       <c r="K148" s="30"/>
       <c r="L148" s="30"/>
       <c r="M148" s="30"/>
     </row>
     <row r="149" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="53" t="s">
         <v>55</v>
       </c>
       <c r="B149" s="20"/>
       <c r="C149" s="31"/>
       <c r="D149" s="31"/>
       <c r="E149" s="30"/>
       <c r="F149" s="20"/>
       <c r="G149" s="31"/>
-      <c r="H149" s="30"/>
+      <c r="H149" s="31"/>
       <c r="I149" s="34"/>
       <c r="J149" s="31"/>
       <c r="K149" s="30"/>
       <c r="L149" s="30"/>
       <c r="M149" s="30"/>
     </row>
     <row r="150" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B150" s="20">
         <v>81992</v>
       </c>
       <c r="C150" s="30">
         <v>175973</v>
       </c>
       <c r="D150" s="62">
         <v>288439</v>
       </c>
       <c r="E150" s="30">
         <v>381644</v>
       </c>
       <c r="F150" s="30">
         <v>452549</v>
       </c>
-      <c r="G150" s="30"/>
-      <c r="H150" s="30"/>
+      <c r="G150" s="30">
+        <v>523766</v>
+      </c>
+      <c r="H150" s="67"/>
       <c r="I150" s="34"/>
       <c r="J150" s="31"/>
       <c r="K150" s="30"/>
       <c r="L150" s="30"/>
       <c r="M150" s="30"/>
     </row>
     <row r="151" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B151" s="20">
         <v>74944</v>
       </c>
       <c r="C151" s="30">
         <v>162678</v>
       </c>
       <c r="D151" s="62">
         <v>269268</v>
       </c>
       <c r="E151" s="30">
         <v>356486</v>
       </c>
       <c r="F151" s="30">
         <v>422458</v>
       </c>
-      <c r="G151" s="30"/>
-      <c r="H151" s="30"/>
+      <c r="G151" s="30">
+        <v>487519</v>
+      </c>
+      <c r="H151" s="67"/>
       <c r="I151" s="34"/>
       <c r="J151" s="31"/>
       <c r="K151" s="30"/>
       <c r="L151" s="30"/>
       <c r="M151" s="30"/>
     </row>
     <row r="152" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B152" s="20">
         <v>43</v>
       </c>
       <c r="C152" s="30">
         <v>71</v>
       </c>
       <c r="D152" s="31">
         <v>99</v>
       </c>
       <c r="E152" s="30">
         <v>127</v>
       </c>
       <c r="F152" s="30">
         <v>141</v>
       </c>
-      <c r="G152" s="30"/>
-      <c r="H152" s="30"/>
+      <c r="G152" s="30">
+        <v>156</v>
+      </c>
+      <c r="H152" s="67"/>
       <c r="I152" s="34"/>
       <c r="J152" s="31"/>
       <c r="K152" s="30"/>
       <c r="L152" s="30"/>
       <c r="M152" s="30"/>
     </row>
     <row r="153" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B153" s="20">
         <v>3709</v>
       </c>
       <c r="C153" s="30">
         <v>6737</v>
       </c>
       <c r="D153" s="62">
         <v>9220</v>
       </c>
       <c r="E153" s="30">
         <v>11978</v>
       </c>
       <c r="F153" s="30">
         <v>14059</v>
       </c>
-      <c r="G153" s="30"/>
-      <c r="H153" s="30"/>
+      <c r="G153" s="30">
+        <v>16870</v>
+      </c>
+      <c r="H153" s="67"/>
       <c r="I153" s="34"/>
       <c r="J153" s="31"/>
       <c r="K153" s="30"/>
       <c r="L153" s="30"/>
       <c r="M153" s="30"/>
     </row>
     <row r="154" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B154" s="20">
         <v>75</v>
       </c>
       <c r="C154" s="30">
         <v>153</v>
       </c>
       <c r="D154" s="31">
         <v>232</v>
       </c>
       <c r="E154" s="30">
         <v>310</v>
       </c>
       <c r="F154" s="30">
         <v>371</v>
       </c>
-      <c r="G154" s="30"/>
-      <c r="H154" s="30"/>
+      <c r="G154" s="30">
+        <v>433</v>
+      </c>
+      <c r="H154" s="67"/>
       <c r="I154" s="34"/>
       <c r="J154" s="31"/>
       <c r="K154" s="30"/>
       <c r="L154" s="30"/>
       <c r="M154" s="30"/>
     </row>
     <row r="155" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B155" s="20">
         <v>398</v>
       </c>
       <c r="C155" s="30">
         <v>892</v>
       </c>
       <c r="D155" s="62">
         <v>1762</v>
       </c>
       <c r="E155" s="30">
         <v>2668</v>
       </c>
       <c r="F155" s="30">
         <v>3429</v>
       </c>
-      <c r="G155" s="30"/>
-      <c r="H155" s="30"/>
+      <c r="G155" s="30">
+        <v>3589</v>
+      </c>
+      <c r="H155" s="67"/>
       <c r="I155" s="34"/>
       <c r="J155" s="31"/>
       <c r="K155" s="30"/>
       <c r="L155" s="30"/>
       <c r="M155" s="30"/>
     </row>
     <row r="156" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="40" t="s">
         <v>77</v>
       </c>
       <c r="B156" s="20">
         <v>7</v>
       </c>
       <c r="C156" s="30">
         <v>14</v>
       </c>
       <c r="D156" s="31">
         <v>21</v>
       </c>
       <c r="E156" s="30">
         <v>28</v>
       </c>
       <c r="F156" s="30">
         <v>36</v>
       </c>
-      <c r="G156" s="30"/>
-      <c r="H156" s="30"/>
+      <c r="G156" s="30">
+        <v>44</v>
+      </c>
+      <c r="H156" s="67"/>
       <c r="I156" s="34"/>
       <c r="J156" s="31"/>
       <c r="K156" s="30"/>
       <c r="L156" s="30"/>
       <c r="M156" s="30"/>
     </row>
     <row r="157" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="40" t="s">
         <v>79</v>
       </c>
       <c r="B157" s="20">
         <v>0</v>
       </c>
       <c r="C157" s="30">
         <v>0</v>
       </c>
       <c r="D157" s="31">
         <v>1</v>
       </c>
       <c r="E157" s="30">
         <v>1</v>
       </c>
       <c r="F157" s="30">
         <v>1</v>
       </c>
-      <c r="G157" s="30"/>
-      <c r="H157" s="30"/>
+      <c r="G157" s="30">
+        <v>1</v>
+      </c>
+      <c r="H157" s="67"/>
       <c r="I157" s="34"/>
       <c r="J157" s="31"/>
       <c r="K157" s="30"/>
       <c r="L157" s="30"/>
       <c r="M157" s="30"/>
     </row>
     <row r="158" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="40" t="s">
         <v>80</v>
       </c>
       <c r="B158" s="20">
         <v>1</v>
       </c>
       <c r="C158" s="30">
         <v>3</v>
       </c>
       <c r="D158" s="30">
         <v>5</v>
       </c>
       <c r="E158" s="30">
         <v>6</v>
       </c>
       <c r="F158" s="30">
         <v>7</v>
       </c>
-      <c r="G158" s="30"/>
-      <c r="H158" s="30"/>
+      <c r="G158" s="30">
+        <v>8</v>
+      </c>
+      <c r="H158" s="67"/>
       <c r="I158" s="34"/>
       <c r="J158" s="30"/>
       <c r="K158" s="30"/>
       <c r="L158" s="30"/>
       <c r="M158" s="30"/>
     </row>
     <row r="159" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B159" s="20">
         <v>2814</v>
       </c>
       <c r="C159" s="30">
         <v>5425</v>
       </c>
       <c r="D159" s="22">
         <v>7832</v>
       </c>
       <c r="E159" s="30">
         <v>10039</v>
       </c>
       <c r="F159" s="30">
         <v>12047</v>
       </c>
-      <c r="G159" s="30"/>
-      <c r="H159" s="30"/>
+      <c r="G159" s="30">
+        <v>15147</v>
+      </c>
+      <c r="H159" s="67"/>
       <c r="I159" s="34"/>
       <c r="J159" s="26"/>
       <c r="K159" s="31"/>
       <c r="L159" s="26"/>
       <c r="M159" s="31"/>
     </row>
     <row r="160" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="53" t="s">
         <v>56</v>
       </c>
       <c r="B160" s="20"/>
       <c r="C160" s="30"/>
       <c r="D160" s="10"/>
       <c r="E160" s="30"/>
       <c r="F160" s="30"/>
       <c r="G160" s="30"/>
       <c r="H160" s="30"/>
       <c r="I160" s="34"/>
       <c r="J160" s="10"/>
       <c r="K160" s="10"/>
       <c r="L160" s="10"/>
       <c r="M160" s="30"/>
     </row>
     <row r="161" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B161" s="20">
         <v>178</v>
       </c>
       <c r="C161" s="30">
         <v>267</v>
       </c>
       <c r="D161" s="10">
         <v>356</v>
       </c>
       <c r="E161" s="30">
         <v>446</v>
       </c>
       <c r="F161" s="30">
         <v>561</v>
       </c>
-      <c r="G161" s="30"/>
-      <c r="H161" s="30"/>
+      <c r="G161" s="30">
+        <v>676</v>
+      </c>
+      <c r="H161" s="67"/>
       <c r="I161" s="34"/>
       <c r="J161" s="10"/>
       <c r="K161" s="10"/>
       <c r="L161" s="10"/>
       <c r="M161" s="30"/>
     </row>
     <row r="162" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B162" s="20">
         <v>178</v>
       </c>
       <c r="C162" s="30">
         <v>267</v>
       </c>
       <c r="D162" s="10">
         <v>356</v>
       </c>
       <c r="E162" s="30">
         <v>446</v>
       </c>
       <c r="F162" s="30">
         <v>561</v>
       </c>
-      <c r="G162" s="30"/>
-      <c r="H162" s="30"/>
+      <c r="G162" s="30">
+        <v>676</v>
+      </c>
+      <c r="H162" s="67"/>
       <c r="I162" s="34"/>
       <c r="J162" s="10"/>
       <c r="K162" s="10"/>
       <c r="L162" s="10"/>
       <c r="M162" s="30"/>
     </row>
     <row r="163" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="53" t="s">
         <v>57</v>
       </c>
       <c r="B163" s="20"/>
       <c r="C163" s="30"/>
       <c r="D163" s="10"/>
       <c r="E163" s="30"/>
       <c r="F163" s="20"/>
       <c r="G163" s="30"/>
       <c r="H163" s="30"/>
       <c r="I163" s="34"/>
       <c r="J163" s="10"/>
       <c r="K163" s="10"/>
       <c r="L163" s="10"/>
       <c r="M163" s="30"/>
     </row>
     <row r="164" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B164" s="20">
         <v>2812</v>
       </c>
       <c r="C164" s="30">
         <v>6133</v>
       </c>
       <c r="D164" s="10">
         <v>9815</v>
       </c>
       <c r="E164" s="30">
         <v>13383</v>
       </c>
       <c r="F164" s="30">
         <v>17552</v>
       </c>
-      <c r="G164" s="30"/>
-      <c r="H164" s="30"/>
+      <c r="G164" s="30">
+        <v>21503</v>
+      </c>
+      <c r="H164" s="67"/>
       <c r="I164" s="34"/>
       <c r="J164" s="10"/>
       <c r="K164" s="10"/>
       <c r="L164" s="10"/>
       <c r="M164" s="30"/>
     </row>
     <row r="165" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B165" s="20">
         <v>2812</v>
       </c>
       <c r="C165" s="30">
         <v>6133</v>
       </c>
       <c r="D165" s="10">
         <v>9815</v>
       </c>
       <c r="E165" s="30">
         <v>13383</v>
       </c>
       <c r="F165" s="30">
         <v>17548</v>
       </c>
-      <c r="G165" s="30"/>
-      <c r="H165" s="30"/>
+      <c r="G165" s="30">
+        <v>21495</v>
+      </c>
+      <c r="H165" s="67"/>
       <c r="I165" s="34"/>
       <c r="J165" s="10"/>
       <c r="K165" s="10"/>
       <c r="L165" s="10"/>
       <c r="M165" s="30"/>
     </row>
     <row r="166" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B166" s="20" t="s">
         <v>44</v>
       </c>
       <c r="C166" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D166" s="20" t="s">
         <v>44</v>
       </c>
       <c r="E166" s="20" t="s">
         <v>44</v>
       </c>
       <c r="F166" s="30">
         <v>4</v>
       </c>
-      <c r="G166" s="30"/>
-      <c r="H166" s="30"/>
+      <c r="G166" s="30">
+        <v>8</v>
+      </c>
+      <c r="H166" s="67"/>
       <c r="I166" s="34"/>
       <c r="J166" s="10"/>
       <c r="K166" s="10"/>
       <c r="L166" s="10"/>
       <c r="M166" s="30"/>
     </row>
     <row r="167" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="39" t="s">
         <v>58</v>
       </c>
       <c r="B167" s="20"/>
       <c r="C167" s="30"/>
       <c r="D167" s="10"/>
       <c r="E167" s="30"/>
       <c r="F167" s="20"/>
       <c r="G167" s="30"/>
       <c r="H167" s="30"/>
       <c r="I167" s="34"/>
       <c r="J167" s="10"/>
       <c r="K167" s="10"/>
       <c r="L167" s="10"/>
       <c r="M167" s="30"/>
     </row>
     <row r="168" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B168" s="20">
         <v>2812</v>
       </c>
       <c r="C168" s="30">
         <v>6133</v>
       </c>
       <c r="D168" s="10">
         <v>9815</v>
       </c>
       <c r="E168" s="30">
         <v>13383</v>
       </c>
       <c r="F168" s="30">
         <v>17552</v>
       </c>
-      <c r="G168" s="30"/>
-      <c r="H168" s="30"/>
+      <c r="G168" s="30">
+        <v>21503</v>
+      </c>
+      <c r="H168" s="67"/>
       <c r="I168" s="34"/>
       <c r="J168" s="10"/>
       <c r="K168" s="10"/>
       <c r="L168" s="10"/>
       <c r="M168" s="30"/>
     </row>
     <row r="169" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B169" s="20">
         <v>2812</v>
       </c>
       <c r="C169" s="30">
         <v>6133</v>
       </c>
       <c r="D169" s="10">
         <v>9815</v>
       </c>
       <c r="E169" s="30">
         <v>13383</v>
       </c>
       <c r="F169" s="30">
         <v>17548</v>
       </c>
-      <c r="G169" s="30"/>
-      <c r="H169" s="30"/>
+      <c r="G169" s="30">
+        <v>21495</v>
+      </c>
+      <c r="H169" s="67"/>
       <c r="I169" s="34"/>
       <c r="J169" s="10"/>
       <c r="K169" s="10"/>
       <c r="L169" s="10"/>
       <c r="M169" s="30"/>
     </row>
     <row r="170" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B170" s="20" t="s">
         <v>44</v>
       </c>
       <c r="C170" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D170" s="20" t="s">
         <v>44</v>
       </c>
       <c r="E170" s="20" t="s">
         <v>44</v>
       </c>
       <c r="F170" s="30">
         <v>4</v>
       </c>
-      <c r="G170" s="30"/>
-      <c r="H170" s="30"/>
+      <c r="G170" s="30">
+        <v>8</v>
+      </c>
+      <c r="H170" s="67"/>
       <c r="I170" s="34"/>
       <c r="J170" s="10"/>
       <c r="K170" s="10"/>
       <c r="L170" s="10"/>
       <c r="M170" s="30"/>
     </row>
     <row r="171" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="39" t="s">
         <v>59</v>
       </c>
       <c r="B171" s="20"/>
       <c r="C171" s="30"/>
       <c r="D171" s="10"/>
       <c r="E171" s="30"/>
       <c r="F171" s="20"/>
       <c r="G171" s="30"/>
       <c r="H171" s="30"/>
       <c r="I171" s="34"/>
       <c r="J171" s="10"/>
       <c r="K171" s="10"/>
       <c r="L171" s="10"/>
       <c r="M171" s="30"/>
     </row>
     <row r="172" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B172" s="20">
         <v>887</v>
       </c>
       <c r="C172" s="30">
         <v>1872</v>
       </c>
       <c r="D172" s="10">
         <v>2857</v>
       </c>
       <c r="E172" s="30">
         <v>3843</v>
       </c>
       <c r="F172" s="30">
         <v>4678</v>
       </c>
-      <c r="G172" s="30"/>
-      <c r="H172" s="30"/>
+      <c r="G172" s="30">
+        <v>5513</v>
+      </c>
+      <c r="H172" s="67"/>
       <c r="I172" s="34"/>
       <c r="J172" s="10"/>
       <c r="K172" s="10"/>
       <c r="L172" s="10"/>
       <c r="M172" s="30"/>
     </row>
     <row r="173" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B173" s="20">
         <v>395</v>
       </c>
       <c r="C173" s="30">
         <v>815</v>
       </c>
       <c r="D173" s="10">
         <v>1235</v>
       </c>
       <c r="E173" s="30">
         <v>1656</v>
       </c>
       <c r="F173" s="30">
         <v>1979</v>
       </c>
-      <c r="G173" s="30"/>
-      <c r="H173" s="30"/>
+      <c r="G173" s="30">
+        <v>2303</v>
+      </c>
+      <c r="H173" s="67"/>
       <c r="I173" s="34"/>
       <c r="J173" s="10"/>
       <c r="K173" s="10"/>
       <c r="L173" s="10"/>
       <c r="M173" s="30"/>
     </row>
     <row r="174" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B174" s="20">
         <v>163</v>
       </c>
       <c r="C174" s="30">
         <v>365</v>
       </c>
       <c r="D174" s="10">
         <v>567</v>
       </c>
       <c r="E174" s="30">
         <v>769</v>
       </c>
       <c r="F174" s="30">
         <v>930</v>
       </c>
-      <c r="G174" s="30"/>
-      <c r="H174" s="30"/>
+      <c r="G174" s="30">
+        <v>1092</v>
+      </c>
+      <c r="H174" s="67"/>
       <c r="I174" s="34"/>
       <c r="J174" s="10"/>
       <c r="K174" s="10"/>
       <c r="L174" s="10"/>
       <c r="M174" s="30"/>
     </row>
     <row r="175" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B175" s="20">
         <v>4</v>
       </c>
       <c r="C175" s="30">
         <v>6</v>
       </c>
       <c r="D175" s="10">
         <v>7</v>
       </c>
       <c r="E175" s="30">
         <v>9</v>
       </c>
       <c r="F175" s="30">
         <v>11</v>
       </c>
-      <c r="G175" s="30"/>
-      <c r="H175" s="30"/>
+      <c r="G175" s="30">
+        <v>13</v>
+      </c>
+      <c r="H175" s="67"/>
       <c r="I175" s="34"/>
       <c r="J175" s="10"/>
       <c r="K175" s="10"/>
       <c r="L175" s="10"/>
       <c r="M175" s="30"/>
     </row>
     <row r="176" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B176" s="20">
         <v>157</v>
       </c>
       <c r="C176" s="30">
         <v>365</v>
       </c>
       <c r="D176" s="10">
         <v>574</v>
       </c>
       <c r="E176" s="30">
         <v>783</v>
       </c>
       <c r="F176" s="30">
         <v>972</v>
       </c>
-      <c r="G176" s="30"/>
-      <c r="H176" s="30"/>
+      <c r="G176" s="30">
+        <v>1161</v>
+      </c>
+      <c r="H176" s="67"/>
       <c r="I176" s="34"/>
       <c r="J176" s="10"/>
       <c r="K176" s="10"/>
       <c r="L176" s="10"/>
       <c r="M176" s="30"/>
     </row>
     <row r="177" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B177" s="20">
         <v>10</v>
       </c>
       <c r="C177" s="30">
         <v>19</v>
       </c>
       <c r="D177" s="10">
         <v>27</v>
       </c>
       <c r="E177" s="30">
         <v>36</v>
       </c>
       <c r="F177" s="30">
         <v>45</v>
       </c>
-      <c r="G177" s="30"/>
-      <c r="H177" s="30"/>
+      <c r="G177" s="30">
+        <v>55</v>
+      </c>
+      <c r="H177" s="67"/>
       <c r="I177" s="34"/>
       <c r="J177" s="10"/>
       <c r="K177" s="10"/>
       <c r="L177" s="10"/>
       <c r="M177" s="30"/>
     </row>
     <row r="178" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B178" s="20">
         <v>1</v>
       </c>
       <c r="C178" s="30">
         <v>2</v>
       </c>
       <c r="D178" s="10">
         <v>3</v>
       </c>
       <c r="E178" s="30">
         <v>4</v>
       </c>
       <c r="F178" s="30">
         <v>4</v>
       </c>
-      <c r="G178" s="30"/>
-      <c r="H178" s="30"/>
+      <c r="G178" s="30">
+        <v>5</v>
+      </c>
+      <c r="H178" s="67"/>
       <c r="I178" s="34"/>
       <c r="J178" s="10"/>
       <c r="K178" s="10"/>
       <c r="L178" s="10"/>
       <c r="M178" s="30"/>
     </row>
     <row r="179" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B179" s="20">
         <v>11</v>
       </c>
       <c r="C179" s="30">
         <v>26</v>
       </c>
       <c r="D179" s="10">
         <v>40</v>
       </c>
       <c r="E179" s="30">
         <v>54</v>
       </c>
       <c r="F179" s="30">
         <v>84</v>
       </c>
-      <c r="G179" s="30"/>
-      <c r="H179" s="30"/>
+      <c r="G179" s="30">
+        <v>114</v>
+      </c>
+      <c r="H179" s="67"/>
       <c r="I179" s="34"/>
       <c r="J179" s="10"/>
       <c r="K179" s="10"/>
       <c r="L179" s="10"/>
       <c r="M179" s="30"/>
     </row>
     <row r="180" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B180" s="20">
         <v>49</v>
       </c>
       <c r="C180" s="30">
         <v>81</v>
       </c>
       <c r="D180" s="10">
         <v>112</v>
       </c>
       <c r="E180" s="30">
         <v>144</v>
       </c>
       <c r="F180" s="30">
         <v>153</v>
       </c>
-      <c r="G180" s="30"/>
-      <c r="H180" s="30"/>
+      <c r="G180" s="30">
+        <v>162</v>
+      </c>
+      <c r="H180" s="67"/>
       <c r="I180" s="34"/>
       <c r="J180" s="10"/>
       <c r="K180" s="10"/>
       <c r="L180" s="10"/>
       <c r="M180" s="30"/>
     </row>
     <row r="181" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="40" t="s">
         <v>77</v>
       </c>
       <c r="B181" s="20">
         <v>29</v>
       </c>
       <c r="C181" s="30">
         <v>59</v>
       </c>
       <c r="D181" s="10">
         <v>90</v>
       </c>
       <c r="E181" s="30">
         <v>120</v>
       </c>
       <c r="F181" s="30">
         <v>150</v>
       </c>
-      <c r="G181" s="30"/>
-      <c r="H181" s="30"/>
+      <c r="G181" s="30">
+        <v>181</v>
+      </c>
+      <c r="H181" s="67"/>
       <c r="I181" s="34"/>
       <c r="J181" s="10"/>
       <c r="K181" s="10"/>
       <c r="L181" s="10"/>
       <c r="M181" s="30"/>
     </row>
     <row r="182" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B182" s="20">
         <v>33</v>
       </c>
       <c r="C182" s="30">
         <v>62</v>
       </c>
       <c r="D182" s="10">
         <v>91</v>
       </c>
       <c r="E182" s="30">
         <v>121</v>
       </c>
       <c r="F182" s="30">
         <v>152</v>
       </c>
-      <c r="G182" s="30"/>
-      <c r="H182" s="30"/>
+      <c r="G182" s="30">
+        <v>183</v>
+      </c>
+      <c r="H182" s="67"/>
       <c r="I182" s="34"/>
       <c r="J182" s="10"/>
       <c r="K182" s="10"/>
       <c r="L182" s="10"/>
       <c r="M182" s="30"/>
     </row>
     <row r="183" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="40" t="s">
         <v>79</v>
       </c>
       <c r="B183" s="20" t="s">
         <v>44</v>
       </c>
       <c r="C183" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D183" s="20" t="s">
         <v>44</v>
       </c>
       <c r="E183" s="20" t="s">
         <v>44</v>
       </c>
       <c r="F183" s="30">
         <v>19</v>
       </c>
-      <c r="G183" s="30"/>
-      <c r="H183" s="30"/>
+      <c r="G183" s="30">
+        <v>38</v>
+      </c>
+      <c r="H183" s="67"/>
       <c r="I183" s="34"/>
       <c r="J183" s="10"/>
       <c r="K183" s="10"/>
       <c r="L183" s="10"/>
       <c r="M183" s="30"/>
     </row>
     <row r="184" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="40" t="s">
         <v>80</v>
       </c>
       <c r="B184" s="20">
         <v>1</v>
       </c>
       <c r="C184" s="30">
         <v>3</v>
       </c>
       <c r="D184" s="10">
         <v>5</v>
       </c>
       <c r="E184" s="30">
         <v>6</v>
       </c>
       <c r="F184" s="30">
         <v>7</v>
       </c>
-      <c r="G184" s="30"/>
-      <c r="H184" s="30"/>
+      <c r="G184" s="30">
+        <v>8</v>
+      </c>
+      <c r="H184" s="67"/>
       <c r="I184" s="34"/>
       <c r="J184" s="10"/>
       <c r="K184" s="10"/>
       <c r="L184" s="10"/>
       <c r="M184" s="30"/>
     </row>
     <row r="185" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B185" s="20">
         <v>1</v>
       </c>
       <c r="C185" s="30">
         <v>2</v>
       </c>
       <c r="D185" s="10">
         <v>4</v>
       </c>
       <c r="E185" s="30">
         <v>5</v>
       </c>
       <c r="F185" s="30">
         <v>6</v>
       </c>
-      <c r="G185" s="30"/>
-      <c r="H185" s="30"/>
+      <c r="G185" s="30">
+        <v>8</v>
+      </c>
+      <c r="H185" s="67"/>
       <c r="I185" s="34"/>
       <c r="J185" s="10"/>
       <c r="K185" s="10"/>
       <c r="L185" s="10"/>
       <c r="M185" s="30"/>
     </row>
     <row r="186" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B186" s="20">
         <v>11</v>
       </c>
       <c r="C186" s="30">
         <v>24</v>
       </c>
       <c r="D186" s="10">
         <v>37</v>
       </c>
       <c r="E186" s="30">
         <v>50</v>
       </c>
       <c r="F186" s="30">
         <v>61</v>
       </c>
-      <c r="G186" s="30"/>
-      <c r="H186" s="30"/>
+      <c r="G186" s="30">
+        <v>71</v>
+      </c>
+      <c r="H186" s="67"/>
       <c r="I186" s="34"/>
       <c r="J186" s="10"/>
       <c r="K186" s="10"/>
       <c r="L186" s="10"/>
       <c r="M186" s="30"/>
     </row>
     <row r="187" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B187" s="20">
         <v>23</v>
       </c>
       <c r="C187" s="30">
         <v>44</v>
       </c>
       <c r="D187" s="10">
         <v>65</v>
       </c>
       <c r="E187" s="30">
         <v>87</v>
       </c>
       <c r="F187" s="30">
         <v>104</v>
       </c>
-      <c r="G187" s="30"/>
-      <c r="H187" s="30"/>
+      <c r="G187" s="30">
+        <v>121</v>
+      </c>
+      <c r="H187" s="67"/>
       <c r="I187" s="34"/>
       <c r="J187" s="10"/>
       <c r="K187" s="10"/>
       <c r="L187" s="10"/>
       <c r="M187" s="30"/>
     </row>
     <row r="188" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B188" s="20"/>
       <c r="C188" s="30"/>
       <c r="D188" s="30"/>
       <c r="E188" s="13"/>
       <c r="F188" s="20"/>
       <c r="G188" s="30"/>
       <c r="H188" s="30"/>
       <c r="I188" s="34"/>
       <c r="J188" s="27"/>
       <c r="K188" s="28"/>
       <c r="L188" s="28"/>
       <c r="M188" s="34"/>
     </row>
     <row r="189" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B189" s="20">
         <v>662</v>
       </c>
       <c r="C189" s="30">
         <v>1868</v>
       </c>
       <c r="D189" s="30">
         <v>3364</v>
       </c>
       <c r="E189" s="30">
         <v>4595</v>
       </c>
       <c r="F189" s="30">
         <v>6232</v>
       </c>
-      <c r="G189" s="30"/>
-      <c r="H189" s="30"/>
+      <c r="G189" s="30">
+        <v>7426</v>
+      </c>
+      <c r="H189" s="67"/>
       <c r="I189" s="34"/>
       <c r="J189" s="27"/>
       <c r="K189" s="28"/>
       <c r="L189" s="28"/>
       <c r="M189" s="34"/>
     </row>
     <row r="190" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B190" s="20">
         <v>644</v>
       </c>
       <c r="C190" s="30">
         <v>1784</v>
       </c>
       <c r="D190" s="10">
         <v>3213</v>
       </c>
       <c r="E190" s="30">
         <v>4377</v>
       </c>
       <c r="F190" s="30">
         <v>5853</v>
       </c>
-      <c r="G190" s="30"/>
-      <c r="H190" s="30"/>
+      <c r="G190" s="30">
+        <v>6886</v>
+      </c>
+      <c r="H190" s="67"/>
       <c r="I190" s="34"/>
       <c r="J190" s="10"/>
       <c r="K190" s="10"/>
       <c r="L190" s="10"/>
       <c r="M190" s="30"/>
     </row>
     <row r="191" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B191" s="20">
         <v>18</v>
       </c>
       <c r="C191" s="30">
         <v>67</v>
       </c>
       <c r="D191" s="10">
         <v>115</v>
       </c>
       <c r="E191" s="30">
         <v>164</v>
       </c>
       <c r="F191" s="30">
         <v>195</v>
       </c>
-      <c r="G191" s="30"/>
-      <c r="H191" s="30"/>
+      <c r="G191" s="30">
+        <v>226</v>
+      </c>
+      <c r="H191" s="67"/>
       <c r="I191" s="34"/>
       <c r="J191" s="10"/>
       <c r="K191" s="10"/>
       <c r="L191" s="10"/>
       <c r="M191" s="30"/>
     </row>
     <row r="192" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B192" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C192" s="30">
         <v>18</v>
       </c>
       <c r="D192" s="10">
         <v>36</v>
       </c>
       <c r="E192" s="30">
         <v>54</v>
       </c>
       <c r="F192" s="30">
         <v>184</v>
       </c>
-      <c r="G192" s="30"/>
-      <c r="H192" s="30"/>
+      <c r="G192" s="30">
+        <v>314</v>
+      </c>
+      <c r="H192" s="67"/>
       <c r="I192" s="34"/>
       <c r="J192" s="10"/>
       <c r="K192" s="10"/>
       <c r="L192" s="10"/>
       <c r="M192" s="30"/>
     </row>
     <row r="193" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="39" t="s">
         <v>60</v>
       </c>
       <c r="B193" s="20"/>
       <c r="C193" s="30"/>
       <c r="D193" s="10"/>
       <c r="E193" s="30"/>
       <c r="F193" s="20"/>
       <c r="G193" s="30"/>
       <c r="H193" s="30"/>
       <c r="I193" s="34"/>
       <c r="J193" s="10"/>
       <c r="K193" s="10"/>
       <c r="L193" s="10"/>
       <c r="M193" s="30"/>
     </row>
     <row r="194" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B194" s="20">
         <v>11</v>
       </c>
       <c r="C194" s="30">
         <v>29</v>
       </c>
       <c r="D194" s="10">
         <v>50</v>
       </c>
       <c r="E194" s="30">
         <v>71</v>
       </c>
       <c r="F194" s="30">
         <v>91</v>
       </c>
-      <c r="G194" s="30"/>
-      <c r="H194" s="30"/>
+      <c r="G194" s="30">
+        <v>111</v>
+      </c>
+      <c r="H194" s="67"/>
       <c r="I194" s="34"/>
       <c r="J194" s="10"/>
       <c r="K194" s="10"/>
       <c r="L194" s="10"/>
       <c r="M194" s="30"/>
     </row>
     <row r="195" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B195" s="20">
         <v>6</v>
       </c>
       <c r="C195" s="30">
         <v>19</v>
       </c>
       <c r="D195" s="10">
         <v>35</v>
       </c>
       <c r="E195" s="30">
         <v>51</v>
       </c>
       <c r="F195" s="30">
         <v>65</v>
       </c>
-      <c r="G195" s="30"/>
-      <c r="H195" s="30"/>
+      <c r="G195" s="30">
+        <v>79</v>
+      </c>
+      <c r="H195" s="67"/>
       <c r="I195" s="34"/>
       <c r="J195" s="10"/>
       <c r="K195" s="10"/>
       <c r="L195" s="10"/>
       <c r="M195" s="30"/>
     </row>
     <row r="196" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B196" s="20">
         <v>5</v>
       </c>
       <c r="C196" s="30">
         <v>10</v>
       </c>
       <c r="D196" s="10">
         <v>15</v>
       </c>
       <c r="E196" s="30">
         <v>20</v>
       </c>
       <c r="F196" s="30">
         <v>24</v>
       </c>
-      <c r="G196" s="30"/>
-      <c r="H196" s="30"/>
+      <c r="G196" s="30">
+        <v>28</v>
+      </c>
+      <c r="H196" s="67"/>
       <c r="I196" s="34"/>
       <c r="J196" s="10"/>
       <c r="K196" s="10"/>
       <c r="L196" s="10"/>
       <c r="M196" s="30"/>
     </row>
     <row r="197" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B197" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C197" s="15" t="s">
         <v>44</v>
       </c>
       <c r="D197" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E197" s="15" t="s">
         <v>44</v>
       </c>
       <c r="F197" s="30">
         <v>2</v>
       </c>
-      <c r="G197" s="30"/>
-      <c r="H197" s="30"/>
+      <c r="G197" s="30">
+        <v>3</v>
+      </c>
+      <c r="H197" s="67"/>
       <c r="I197" s="34"/>
       <c r="J197" s="10"/>
       <c r="K197" s="10"/>
       <c r="L197" s="10"/>
       <c r="M197" s="30"/>
     </row>
     <row r="198" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="39" t="s">
         <v>61</v>
       </c>
       <c r="B198" s="20"/>
       <c r="C198" s="30"/>
       <c r="D198" s="10"/>
       <c r="E198" s="30"/>
       <c r="F198" s="20"/>
       <c r="G198" s="30"/>
       <c r="H198" s="30"/>
       <c r="I198" s="34"/>
       <c r="J198" s="10"/>
       <c r="K198" s="10"/>
       <c r="L198" s="10"/>
       <c r="M198" s="30"/>
     </row>
     <row r="199" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B199" s="20">
         <v>13</v>
       </c>
       <c r="C199" s="30">
         <v>75</v>
       </c>
       <c r="D199" s="10">
         <v>136</v>
       </c>
       <c r="E199" s="30">
         <v>198</v>
       </c>
       <c r="F199" s="30">
         <v>305</v>
       </c>
-      <c r="G199" s="30"/>
-      <c r="H199" s="30"/>
+      <c r="G199" s="30">
+        <v>412</v>
+      </c>
+      <c r="H199" s="67"/>
       <c r="I199" s="34"/>
       <c r="J199" s="10"/>
       <c r="K199" s="10"/>
       <c r="L199" s="10"/>
       <c r="M199" s="30"/>
     </row>
     <row r="200" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B200" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C200" s="31" t="s">
         <v>44</v>
       </c>
       <c r="D200" s="10" t="s">
         <v>44</v>
       </c>
       <c r="E200" s="31" t="s">
         <v>44</v>
       </c>
       <c r="F200" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="G200" s="31"/>
-      <c r="H200" s="30"/>
+      <c r="G200" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H200" s="80"/>
       <c r="I200" s="34"/>
       <c r="J200" s="10"/>
       <c r="K200" s="10"/>
       <c r="L200" s="10"/>
       <c r="M200" s="30"/>
     </row>
     <row r="201" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B201" s="20">
         <v>13</v>
       </c>
       <c r="C201" s="30">
         <v>57</v>
       </c>
       <c r="D201" s="10">
         <v>100</v>
       </c>
       <c r="E201" s="30">
         <v>144</v>
       </c>
       <c r="F201" s="30">
         <v>171</v>
       </c>
-      <c r="G201" s="30"/>
-      <c r="H201" s="30"/>
+      <c r="G201" s="30">
+        <v>198</v>
+      </c>
+      <c r="H201" s="67"/>
       <c r="I201" s="34"/>
       <c r="J201" s="10"/>
       <c r="K201" s="10"/>
       <c r="L201" s="10"/>
       <c r="M201" s="30"/>
     </row>
     <row r="202" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B202" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C202" s="30">
         <v>18</v>
       </c>
       <c r="D202" s="10">
         <v>36</v>
       </c>
       <c r="E202" s="30">
         <v>54</v>
       </c>
       <c r="F202" s="30">
         <v>134</v>
       </c>
-      <c r="G202" s="30"/>
-      <c r="H202" s="30"/>
+      <c r="G202" s="30">
+        <v>214</v>
+      </c>
+      <c r="H202" s="67"/>
       <c r="I202" s="34"/>
       <c r="J202" s="10"/>
       <c r="K202" s="10"/>
       <c r="L202" s="10"/>
       <c r="M202" s="30"/>
     </row>
     <row r="203" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="44" t="s">
         <v>10</v>
       </c>
       <c r="B203" s="20"/>
       <c r="C203" s="30"/>
       <c r="D203" s="30"/>
       <c r="E203" s="30"/>
       <c r="F203" s="20"/>
       <c r="G203" s="30"/>
       <c r="H203" s="30"/>
       <c r="I203" s="34"/>
       <c r="J203" s="27"/>
       <c r="K203" s="28"/>
       <c r="L203" s="28"/>
       <c r="M203" s="34"/>
     </row>
     <row r="204" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B204" s="20">
         <v>1442</v>
       </c>
       <c r="C204" s="30">
         <v>2979</v>
       </c>
       <c r="D204" s="30">
         <v>4517</v>
       </c>
       <c r="E204" s="30">
         <v>6055</v>
       </c>
       <c r="F204" s="30">
         <v>7439</v>
       </c>
-      <c r="G204" s="30"/>
-      <c r="H204" s="30"/>
+      <c r="G204" s="30">
+        <v>8823</v>
+      </c>
+      <c r="H204" s="67"/>
       <c r="I204" s="34"/>
       <c r="J204" s="27"/>
       <c r="K204" s="28"/>
       <c r="L204" s="28"/>
       <c r="M204" s="34"/>
     </row>
     <row r="205" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B205" s="20">
         <v>470</v>
       </c>
       <c r="C205" s="30">
         <v>952</v>
       </c>
       <c r="D205" s="10">
         <v>1434</v>
       </c>
       <c r="E205" s="30">
         <v>1916</v>
       </c>
       <c r="F205" s="30">
         <v>2310</v>
       </c>
-      <c r="G205" s="30"/>
-      <c r="H205" s="30"/>
+      <c r="G205" s="30">
+        <v>2705</v>
+      </c>
+      <c r="H205" s="67"/>
       <c r="I205" s="34"/>
       <c r="J205" s="10"/>
       <c r="K205" s="10"/>
       <c r="L205" s="10"/>
       <c r="M205" s="30"/>
     </row>
     <row r="206" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B206" s="20">
         <v>78</v>
       </c>
       <c r="C206" s="30">
         <v>156</v>
       </c>
       <c r="D206" s="10">
         <v>234</v>
       </c>
       <c r="E206" s="30">
         <v>312</v>
       </c>
       <c r="F206" s="30">
         <v>390</v>
       </c>
-      <c r="G206" s="30"/>
-      <c r="H206" s="30"/>
+      <c r="G206" s="30">
+        <v>468</v>
+      </c>
+      <c r="H206" s="67"/>
       <c r="I206" s="34"/>
       <c r="J206" s="10"/>
       <c r="K206" s="10"/>
       <c r="L206" s="10"/>
       <c r="M206" s="30"/>
     </row>
     <row r="207" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="40" t="s">
         <v>68</v>
       </c>
       <c r="B207" s="20">
         <v>49</v>
       </c>
       <c r="C207" s="30">
         <v>98</v>
       </c>
       <c r="D207" s="10">
         <v>147</v>
       </c>
       <c r="E207" s="30">
         <v>197</v>
       </c>
       <c r="F207" s="30">
         <v>246</v>
       </c>
-      <c r="G207" s="30"/>
-      <c r="H207" s="30"/>
+      <c r="G207" s="30">
+        <v>295</v>
+      </c>
+      <c r="H207" s="67"/>
       <c r="I207" s="34"/>
       <c r="J207" s="10"/>
       <c r="K207" s="10"/>
       <c r="L207" s="10"/>
       <c r="M207" s="30"/>
     </row>
     <row r="208" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B208" s="20">
         <v>328</v>
       </c>
       <c r="C208" s="30">
         <v>694</v>
       </c>
       <c r="D208" s="10">
         <v>1060</v>
       </c>
       <c r="E208" s="30">
         <v>1426</v>
       </c>
       <c r="F208" s="30">
         <v>1753</v>
       </c>
-      <c r="G208" s="30"/>
-      <c r="H208" s="30"/>
+      <c r="G208" s="30">
+        <v>2080</v>
+      </c>
+      <c r="H208" s="67"/>
       <c r="I208" s="34"/>
       <c r="J208" s="10"/>
       <c r="K208" s="10"/>
       <c r="L208" s="10"/>
       <c r="M208" s="30"/>
     </row>
     <row r="209" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="6" t="s">
         <v>69</v>
       </c>
       <c r="B209" s="20">
         <v>33</v>
       </c>
       <c r="C209" s="30">
         <v>64</v>
       </c>
       <c r="D209" s="10">
         <v>95</v>
       </c>
       <c r="E209" s="30">
         <v>126</v>
       </c>
       <c r="F209" s="30">
         <v>157</v>
       </c>
-      <c r="G209" s="30"/>
-      <c r="H209" s="30"/>
+      <c r="G209" s="30">
+        <v>188</v>
+      </c>
+      <c r="H209" s="67"/>
       <c r="I209" s="34"/>
       <c r="J209" s="10"/>
       <c r="K209" s="10"/>
       <c r="L209" s="10"/>
       <c r="M209" s="30"/>
     </row>
     <row r="210" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="40" t="s">
         <v>70</v>
       </c>
       <c r="B210" s="20">
         <v>1</v>
       </c>
       <c r="C210" s="30">
         <v>2</v>
       </c>
       <c r="D210" s="10">
         <v>3</v>
       </c>
       <c r="E210" s="30">
         <v>4</v>
       </c>
       <c r="F210" s="30">
         <v>4</v>
       </c>
-      <c r="G210" s="30"/>
-      <c r="H210" s="30"/>
+      <c r="G210" s="30">
+        <v>5</v>
+      </c>
+      <c r="H210" s="67"/>
       <c r="I210" s="34"/>
       <c r="J210" s="10"/>
       <c r="K210" s="10"/>
       <c r="L210" s="10"/>
       <c r="M210" s="30"/>
     </row>
     <row r="211" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B211" s="20">
         <v>144</v>
       </c>
       <c r="C211" s="30">
         <v>335</v>
       </c>
       <c r="D211" s="10">
         <v>526</v>
       </c>
       <c r="E211" s="30">
         <v>717</v>
       </c>
       <c r="F211" s="30">
         <v>890</v>
       </c>
-      <c r="G211" s="30"/>
-      <c r="H211" s="30"/>
+      <c r="G211" s="30">
+        <v>1063</v>
+      </c>
+      <c r="H211" s="67"/>
       <c r="I211" s="34"/>
       <c r="J211" s="10"/>
       <c r="K211" s="10"/>
       <c r="L211" s="10"/>
       <c r="M211" s="30"/>
     </row>
     <row r="212" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B212" s="20">
         <v>37</v>
       </c>
       <c r="C212" s="30">
         <v>72</v>
       </c>
       <c r="D212" s="10">
         <v>107</v>
       </c>
       <c r="E212" s="30">
         <v>143</v>
       </c>
       <c r="F212" s="30">
         <v>179</v>
       </c>
-      <c r="G212" s="30"/>
-      <c r="H212" s="30"/>
+      <c r="G212" s="30">
+        <v>215</v>
+      </c>
+      <c r="H212" s="67"/>
       <c r="I212" s="34"/>
       <c r="J212" s="10"/>
       <c r="K212" s="10"/>
       <c r="L212" s="10"/>
       <c r="M212" s="30"/>
     </row>
     <row r="213" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="40" t="s">
         <v>73</v>
       </c>
       <c r="B213" s="20">
         <v>4</v>
       </c>
       <c r="C213" s="30">
         <v>7</v>
       </c>
       <c r="D213" s="10">
         <v>11</v>
       </c>
       <c r="E213" s="30">
         <v>14</v>
       </c>
       <c r="F213" s="30">
         <v>18</v>
       </c>
-      <c r="G213" s="30"/>
-      <c r="H213" s="30"/>
+      <c r="G213" s="30">
+        <v>21</v>
+      </c>
+      <c r="H213" s="67"/>
       <c r="I213" s="34"/>
       <c r="J213" s="10"/>
       <c r="K213" s="10"/>
       <c r="L213" s="10"/>
       <c r="M213" s="30"/>
     </row>
     <row r="214" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B214" s="20">
         <v>68</v>
       </c>
       <c r="C214" s="30">
         <v>137</v>
       </c>
       <c r="D214" s="10">
         <v>205</v>
       </c>
       <c r="E214" s="30">
         <v>274</v>
       </c>
       <c r="F214" s="30">
         <v>342</v>
       </c>
-      <c r="G214" s="30"/>
-      <c r="H214" s="30"/>
+      <c r="G214" s="30">
+        <v>410</v>
+      </c>
+      <c r="H214" s="67"/>
       <c r="I214" s="34"/>
       <c r="J214" s="10"/>
       <c r="K214" s="10"/>
       <c r="L214" s="10"/>
       <c r="M214" s="30"/>
     </row>
     <row r="215" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B215" s="20">
         <v>10</v>
       </c>
       <c r="C215" s="30">
         <v>23</v>
       </c>
       <c r="D215" s="10">
         <v>37</v>
       </c>
       <c r="E215" s="30">
         <v>50</v>
       </c>
       <c r="F215" s="30">
         <v>76</v>
       </c>
-      <c r="G215" s="30"/>
-      <c r="H215" s="30"/>
+      <c r="G215" s="30">
+        <v>103</v>
+      </c>
+      <c r="H215" s="67"/>
       <c r="I215" s="34"/>
       <c r="J215" s="10"/>
       <c r="K215" s="10"/>
       <c r="L215" s="10"/>
       <c r="M215" s="30"/>
     </row>
     <row r="216" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B216" s="20">
         <v>74</v>
       </c>
       <c r="C216" s="30">
         <v>131</v>
       </c>
       <c r="D216" s="10">
         <v>188</v>
       </c>
       <c r="E216" s="30">
         <v>244</v>
       </c>
       <c r="F216" s="30">
         <v>284</v>
       </c>
-      <c r="G216" s="30"/>
-      <c r="H216" s="30"/>
+      <c r="G216" s="30">
+        <v>324</v>
+      </c>
+      <c r="H216" s="67"/>
       <c r="I216" s="34"/>
       <c r="J216" s="10"/>
       <c r="K216" s="10"/>
       <c r="L216" s="10"/>
       <c r="M216" s="30"/>
     </row>
     <row r="217" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="40" t="s">
         <v>77</v>
       </c>
       <c r="B217" s="20">
         <v>32</v>
       </c>
       <c r="C217" s="30">
         <v>66</v>
       </c>
       <c r="D217" s="10">
         <v>99</v>
       </c>
       <c r="E217" s="30">
         <v>133</v>
       </c>
       <c r="F217" s="30">
         <v>166</v>
       </c>
-      <c r="G217" s="30"/>
-      <c r="H217" s="30"/>
+      <c r="G217" s="30">
+        <v>198</v>
+      </c>
+      <c r="H217" s="67"/>
       <c r="I217" s="34"/>
       <c r="J217" s="10"/>
       <c r="K217" s="10"/>
       <c r="L217" s="10"/>
       <c r="M217" s="30"/>
     </row>
     <row r="218" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B218" s="20">
         <v>33</v>
       </c>
       <c r="C218" s="30">
         <v>64</v>
       </c>
       <c r="D218" s="10">
         <v>94</v>
       </c>
       <c r="E218" s="30">
         <v>124</v>
       </c>
       <c r="F218" s="30">
         <v>156</v>
       </c>
-      <c r="G218" s="30"/>
-      <c r="H218" s="30"/>
+      <c r="G218" s="30">
+        <v>187</v>
+      </c>
+      <c r="H218" s="67"/>
       <c r="I218" s="34"/>
       <c r="J218" s="10"/>
       <c r="K218" s="10"/>
       <c r="L218" s="10"/>
       <c r="M218" s="30"/>
     </row>
     <row r="219" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="40" t="s">
         <v>79</v>
       </c>
       <c r="B219" s="20">
         <v>1</v>
       </c>
       <c r="C219" s="30">
         <v>19</v>
       </c>
       <c r="D219" s="10">
         <v>37</v>
       </c>
       <c r="E219" s="30">
         <v>56</v>
       </c>
       <c r="F219" s="30">
         <v>73</v>
       </c>
-      <c r="G219" s="30"/>
-      <c r="H219" s="30"/>
+      <c r="G219" s="30">
+        <v>91</v>
+      </c>
+      <c r="H219" s="67"/>
       <c r="I219" s="34"/>
       <c r="J219" s="10"/>
       <c r="K219" s="10"/>
       <c r="L219" s="10"/>
       <c r="M219" s="30"/>
     </row>
     <row r="220" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="40" t="s">
         <v>80</v>
       </c>
       <c r="B220" s="20">
         <v>1</v>
       </c>
       <c r="C220" s="30">
         <v>3</v>
       </c>
       <c r="D220" s="10">
         <v>5</v>
       </c>
       <c r="E220" s="30">
         <v>6</v>
       </c>
       <c r="F220" s="30">
         <v>8</v>
       </c>
-      <c r="G220" s="30"/>
-      <c r="H220" s="30"/>
+      <c r="G220" s="30">
+        <v>9</v>
+      </c>
+      <c r="H220" s="67"/>
       <c r="I220" s="34"/>
       <c r="J220" s="10"/>
       <c r="K220" s="10"/>
       <c r="L220" s="10"/>
       <c r="M220" s="30"/>
     </row>
     <row r="221" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B221" s="20">
         <v>23</v>
       </c>
       <c r="C221" s="30">
         <v>46</v>
       </c>
       <c r="D221" s="10">
         <v>69</v>
       </c>
       <c r="E221" s="30">
         <v>92</v>
       </c>
       <c r="F221" s="30">
         <v>115</v>
       </c>
-      <c r="G221" s="30"/>
-      <c r="H221" s="30"/>
+      <c r="G221" s="30">
+        <v>138</v>
+      </c>
+      <c r="H221" s="67"/>
       <c r="I221" s="34"/>
       <c r="J221" s="10"/>
       <c r="K221" s="10"/>
       <c r="L221" s="10"/>
       <c r="M221" s="30"/>
     </row>
     <row r="222" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="6" t="s">
         <v>84</v>
       </c>
       <c r="B222" s="20">
         <v>20</v>
       </c>
       <c r="C222" s="30">
         <v>40</v>
       </c>
       <c r="D222" s="10">
         <v>60</v>
       </c>
       <c r="E222" s="30">
         <v>80</v>
       </c>
       <c r="F222" s="30">
         <v>100</v>
       </c>
-      <c r="G222" s="30"/>
-      <c r="H222" s="30"/>
+      <c r="G222" s="30">
+        <v>120</v>
+      </c>
+      <c r="H222" s="67"/>
       <c r="I222" s="34"/>
       <c r="J222" s="10"/>
       <c r="K222" s="10"/>
       <c r="L222" s="10"/>
       <c r="M222" s="30"/>
     </row>
     <row r="223" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B223" s="20">
         <v>15</v>
       </c>
       <c r="C223" s="30">
         <v>33</v>
       </c>
       <c r="D223" s="10">
         <v>50</v>
       </c>
       <c r="E223" s="30">
         <v>67</v>
       </c>
       <c r="F223" s="30">
         <v>82</v>
       </c>
-      <c r="G223" s="30"/>
-      <c r="H223" s="30"/>
+      <c r="G223" s="30">
+        <v>97</v>
+      </c>
+      <c r="H223" s="67"/>
       <c r="I223" s="34"/>
       <c r="J223" s="10"/>
       <c r="K223" s="10"/>
       <c r="L223" s="10"/>
       <c r="M223" s="30"/>
     </row>
     <row r="224" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="6" t="s">
         <v>83</v>
       </c>
       <c r="B224" s="20">
         <v>20</v>
       </c>
       <c r="C224" s="30">
         <v>38</v>
       </c>
       <c r="D224" s="10">
         <v>57</v>
       </c>
       <c r="E224" s="30">
         <v>75</v>
       </c>
       <c r="F224" s="30">
         <v>90</v>
       </c>
-      <c r="G224" s="30"/>
-      <c r="H224" s="30"/>
+      <c r="G224" s="30">
+        <v>105</v>
+      </c>
+      <c r="H224" s="67"/>
       <c r="I224" s="34"/>
       <c r="J224" s="10"/>
       <c r="K224" s="10"/>
       <c r="L224" s="10"/>
       <c r="M224" s="30"/>
     </row>
     <row r="225" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B225" s="20"/>
       <c r="C225" s="30"/>
       <c r="D225" s="30"/>
       <c r="E225" s="30"/>
       <c r="F225" s="20"/>
       <c r="G225" s="30"/>
       <c r="H225" s="30"/>
       <c r="I225" s="34"/>
       <c r="J225" s="27"/>
       <c r="K225" s="28"/>
       <c r="L225" s="28"/>
       <c r="M225" s="34"/>
     </row>
     <row r="226" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B226" s="20">
         <v>1483</v>
       </c>
       <c r="C226" s="30">
         <v>3937</v>
       </c>
       <c r="D226" s="30">
         <v>5767</v>
       </c>
       <c r="E226" s="30">
         <v>7795</v>
       </c>
       <c r="F226" s="30">
         <v>9692</v>
       </c>
-      <c r="G226" s="30"/>
-      <c r="H226" s="30"/>
+      <c r="G226" s="30">
+        <v>11348</v>
+      </c>
+      <c r="H226" s="67"/>
       <c r="I226" s="34"/>
       <c r="J226" s="27"/>
       <c r="K226" s="28"/>
       <c r="L226" s="28"/>
       <c r="M226" s="34"/>
     </row>
     <row r="227" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B227" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C227" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D227" s="10" t="s">
         <v>43</v>
       </c>
       <c r="E227" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F227" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G227" s="38"/>
-      <c r="H227" s="30"/>
+      <c r="G227" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H227" s="38"/>
       <c r="I227" s="34"/>
       <c r="J227" s="10"/>
       <c r="K227" s="10"/>
       <c r="L227" s="10"/>
       <c r="M227" s="30"/>
     </row>
     <row r="228" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B228" s="20">
         <v>261</v>
       </c>
       <c r="C228" s="30">
         <v>607</v>
       </c>
       <c r="D228" s="10">
         <v>953</v>
       </c>
       <c r="E228" s="30">
         <v>1299</v>
       </c>
       <c r="F228" s="30">
         <v>1625</v>
       </c>
-      <c r="G228" s="30"/>
-      <c r="H228" s="30"/>
+      <c r="G228" s="30">
+        <v>1951</v>
+      </c>
+      <c r="H228" s="67"/>
       <c r="I228" s="34"/>
       <c r="J228" s="10"/>
       <c r="K228" s="10"/>
       <c r="L228" s="10"/>
       <c r="M228" s="30"/>
     </row>
     <row r="229" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B229" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C229" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D229" s="10" t="s">
         <v>43</v>
       </c>
       <c r="E229" s="38" t="s">
         <v>43</v>
       </c>
       <c r="F229" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G229" s="38"/>
-      <c r="H229" s="30"/>
+      <c r="G229" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H229" s="38"/>
       <c r="I229" s="34"/>
       <c r="J229" s="10"/>
       <c r="K229" s="10"/>
       <c r="L229" s="10"/>
       <c r="M229" s="30"/>
     </row>
     <row r="230" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="40" t="s">
         <v>80</v>
       </c>
       <c r="B230" s="20">
         <v>0</v>
       </c>
       <c r="C230" s="30">
         <v>0</v>
       </c>
       <c r="D230" s="10">
         <v>0</v>
       </c>
       <c r="E230" s="30">
         <v>0</v>
       </c>
       <c r="F230" s="30">
         <v>0</v>
       </c>
-      <c r="G230" s="30"/>
-      <c r="H230" s="30"/>
+      <c r="G230" s="30">
+        <v>1</v>
+      </c>
+      <c r="H230" s="67"/>
       <c r="I230" s="34"/>
       <c r="J230" s="10"/>
       <c r="K230" s="10"/>
       <c r="L230" s="10"/>
       <c r="M230" s="30"/>
     </row>
     <row r="231" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A231" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B231" s="20"/>
       <c r="C231" s="30"/>
       <c r="D231" s="30"/>
       <c r="E231" s="30"/>
       <c r="F231" s="20"/>
       <c r="G231" s="30"/>
       <c r="H231" s="30"/>
       <c r="I231" s="34"/>
       <c r="J231" s="27"/>
       <c r="K231" s="28"/>
       <c r="L231" s="28"/>
       <c r="M231" s="34"/>
       <c r="N231" s="3"/>
     </row>
     <row r="232" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B232" s="20">
         <v>1753</v>
       </c>
       <c r="C232" s="30">
         <v>4168</v>
       </c>
       <c r="D232" s="30">
         <v>6628</v>
       </c>
       <c r="E232" s="30">
         <v>9295</v>
       </c>
       <c r="F232" s="30">
         <v>11358</v>
       </c>
-      <c r="G232" s="30"/>
-      <c r="H232" s="30"/>
+      <c r="G232" s="30">
+        <v>14222</v>
+      </c>
+      <c r="H232" s="67"/>
       <c r="I232" s="34"/>
       <c r="J232" s="27"/>
       <c r="K232" s="28"/>
       <c r="L232" s="28"/>
       <c r="M232" s="34"/>
       <c r="N232" s="3"/>
     </row>
     <row r="233" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B233" s="20">
         <v>1752</v>
       </c>
       <c r="C233" s="30">
         <v>4168</v>
       </c>
       <c r="D233" s="10">
         <v>6627</v>
       </c>
       <c r="E233" s="30">
         <v>9293</v>
       </c>
       <c r="F233" s="30">
         <v>11355</v>
       </c>
-      <c r="G233" s="30"/>
-      <c r="H233" s="30"/>
+      <c r="G233" s="30">
+        <v>14220</v>
+      </c>
+      <c r="H233" s="67"/>
       <c r="I233" s="34"/>
       <c r="J233" s="10"/>
       <c r="K233" s="10"/>
       <c r="L233" s="10"/>
       <c r="M233" s="30"/>
     </row>
     <row r="234" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B234" s="20">
         <v>0</v>
       </c>
       <c r="C234" s="30">
         <v>0</v>
       </c>
       <c r="D234" s="10">
         <v>0</v>
       </c>
       <c r="E234" s="30">
         <v>0</v>
       </c>
       <c r="F234" s="30">
         <v>0</v>
       </c>
-      <c r="G234" s="30"/>
-      <c r="H234" s="30"/>
+      <c r="G234" s="30">
+        <v>1</v>
+      </c>
+      <c r="H234" s="67"/>
       <c r="I234" s="34"/>
       <c r="J234" s="10"/>
       <c r="K234" s="10"/>
       <c r="L234" s="10"/>
       <c r="M234" s="30"/>
     </row>
     <row r="235" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B235" s="20">
         <v>0</v>
       </c>
       <c r="C235" s="30">
         <v>1</v>
       </c>
       <c r="D235" s="10">
         <v>1</v>
       </c>
       <c r="E235" s="30">
         <v>1</v>
       </c>
       <c r="F235" s="30">
         <v>2</v>
       </c>
-      <c r="G235" s="30"/>
-      <c r="H235" s="30"/>
+      <c r="G235" s="30">
+        <v>2</v>
+      </c>
+      <c r="H235" s="67"/>
       <c r="I235" s="34"/>
       <c r="J235" s="10"/>
       <c r="K235" s="10"/>
       <c r="L235" s="10"/>
       <c r="M235" s="30"/>
     </row>
-    <row r="236" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="236" spans="1:14" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="48" t="s">
         <v>13</v>
       </c>
       <c r="B236" s="20"/>
       <c r="C236" s="30"/>
       <c r="D236" s="30"/>
       <c r="E236" s="30"/>
       <c r="F236" s="20"/>
       <c r="G236" s="30"/>
       <c r="H236" s="30"/>
       <c r="I236" s="34"/>
       <c r="J236" s="27"/>
       <c r="K236" s="28"/>
       <c r="L236" s="28"/>
       <c r="M236" s="34"/>
     </row>
     <row r="237" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B237" s="20">
         <v>61617</v>
       </c>
       <c r="C237" s="30">
         <v>161317</v>
       </c>
       <c r="D237" s="30">
         <v>246276</v>
       </c>
       <c r="E237" s="30">
         <v>348171</v>
       </c>
       <c r="F237" s="30">
         <v>441807</v>
       </c>
-      <c r="G237" s="30"/>
-      <c r="H237" s="30"/>
+      <c r="G237" s="30">
+        <v>552052</v>
+      </c>
+      <c r="H237" s="67"/>
       <c r="I237" s="34"/>
       <c r="J237" s="27"/>
       <c r="K237" s="28"/>
       <c r="L237" s="28"/>
       <c r="M237" s="34"/>
     </row>
     <row r="238" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B238" s="20">
         <v>40445</v>
       </c>
       <c r="C238" s="30">
         <v>117819</v>
       </c>
       <c r="D238" s="10">
         <v>185875</v>
       </c>
       <c r="E238" s="30">
         <v>264350</v>
       </c>
       <c r="F238" s="30">
         <v>330838</v>
       </c>
-      <c r="G238" s="30"/>
-      <c r="H238" s="30"/>
+      <c r="G238" s="30">
+        <v>416574</v>
+      </c>
+      <c r="H238" s="67"/>
       <c r="I238" s="34"/>
       <c r="J238" s="10"/>
       <c r="K238" s="10"/>
       <c r="L238" s="10"/>
       <c r="M238" s="30"/>
     </row>
     <row r="239" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B239" s="20">
         <v>1756</v>
       </c>
       <c r="C239" s="30">
         <v>3561</v>
       </c>
       <c r="D239" s="10">
         <v>5366</v>
       </c>
       <c r="E239" s="30">
         <v>7172</v>
       </c>
       <c r="F239" s="30">
         <v>8782</v>
       </c>
-      <c r="G239" s="30"/>
-      <c r="H239" s="30"/>
+      <c r="G239" s="30">
+        <v>10392</v>
+      </c>
+      <c r="H239" s="67"/>
       <c r="I239" s="34"/>
       <c r="J239" s="10"/>
       <c r="K239" s="10"/>
       <c r="L239" s="10"/>
       <c r="M239" s="30"/>
     </row>
     <row r="240" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B240" s="20">
         <v>10547</v>
       </c>
       <c r="C240" s="30">
         <v>22297</v>
       </c>
       <c r="D240" s="10">
         <v>27672</v>
       </c>
       <c r="E240" s="30">
         <v>36753</v>
       </c>
       <c r="F240" s="30">
         <v>47527</v>
       </c>
-      <c r="G240" s="30"/>
-      <c r="H240" s="30"/>
+      <c r="G240" s="30">
+        <v>59502</v>
+      </c>
+      <c r="H240" s="67"/>
       <c r="I240" s="34"/>
       <c r="J240" s="10"/>
       <c r="K240" s="10"/>
       <c r="L240" s="10"/>
       <c r="M240" s="30"/>
     </row>
     <row r="241" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="6" t="s">
         <v>71</v>
       </c>
       <c r="B241" s="20">
         <v>12</v>
       </c>
       <c r="C241" s="30">
         <v>12</v>
       </c>
       <c r="D241" s="10">
         <v>12</v>
       </c>
       <c r="E241" s="30">
         <v>12</v>
       </c>
       <c r="F241" s="30">
         <v>12</v>
       </c>
-      <c r="G241" s="30"/>
-      <c r="H241" s="30"/>
+      <c r="G241" s="30">
+        <v>12</v>
+      </c>
+      <c r="H241" s="67"/>
       <c r="I241" s="34"/>
       <c r="J241" s="10"/>
       <c r="K241" s="10"/>
       <c r="L241" s="10"/>
       <c r="M241" s="30"/>
     </row>
     <row r="242" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="6" t="s">
         <v>72</v>
       </c>
       <c r="B242" s="20">
         <v>4302</v>
       </c>
       <c r="C242" s="30">
         <v>5664</v>
       </c>
       <c r="D242" s="10">
         <v>7027</v>
       </c>
       <c r="E242" s="30">
         <v>8389</v>
       </c>
       <c r="F242" s="30">
         <v>9997</v>
       </c>
-      <c r="G242" s="30"/>
-      <c r="H242" s="30"/>
+      <c r="G242" s="30">
+        <v>11604</v>
+      </c>
+      <c r="H242" s="67"/>
       <c r="I242" s="34"/>
       <c r="J242" s="10"/>
       <c r="K242" s="10"/>
       <c r="L242" s="10"/>
       <c r="M242" s="30"/>
     </row>
     <row r="243" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B243" s="20">
         <v>2</v>
       </c>
       <c r="C243" s="30">
         <v>949</v>
       </c>
       <c r="D243" s="10">
         <v>1681</v>
       </c>
       <c r="E243" s="30">
         <v>1683</v>
       </c>
       <c r="F243" s="30">
         <v>1684</v>
       </c>
-      <c r="G243" s="30"/>
-      <c r="H243" s="30"/>
+      <c r="G243" s="30">
+        <v>1686</v>
+      </c>
+      <c r="H243" s="67"/>
       <c r="I243" s="34"/>
       <c r="J243" s="10"/>
       <c r="K243" s="10"/>
       <c r="L243" s="10"/>
       <c r="M243" s="30"/>
     </row>
     <row r="244" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B244" s="20">
         <v>1697</v>
       </c>
       <c r="C244" s="30">
         <v>4746</v>
       </c>
       <c r="D244" s="10">
         <v>8935</v>
       </c>
       <c r="E244" s="30">
         <v>16694</v>
       </c>
       <c r="F244" s="30">
         <v>24245</v>
       </c>
-      <c r="G244" s="30"/>
-      <c r="H244" s="30"/>
+      <c r="G244" s="30">
+        <v>29692</v>
+      </c>
+      <c r="H244" s="67"/>
       <c r="I244" s="34"/>
       <c r="J244" s="10"/>
       <c r="K244" s="10"/>
       <c r="L244" s="10"/>
       <c r="M244" s="30"/>
     </row>
     <row r="245" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="40" t="s">
         <v>77</v>
       </c>
       <c r="B245" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C245" s="30">
         <v>447</v>
       </c>
       <c r="D245" s="20">
         <v>894</v>
       </c>
       <c r="E245" s="30">
         <v>1341</v>
       </c>
       <c r="F245" s="30">
         <v>1341</v>
       </c>
-      <c r="G245" s="30"/>
-      <c r="H245" s="30"/>
+      <c r="G245" s="30">
+        <v>1341</v>
+      </c>
+      <c r="H245" s="67"/>
       <c r="I245" s="34"/>
       <c r="J245" s="20"/>
       <c r="K245" s="20"/>
       <c r="L245" s="20"/>
       <c r="M245" s="20"/>
       <c r="N245" s="20"/>
       <c r="O245" s="20"/>
       <c r="P245" s="20"/>
       <c r="Q245" s="20"/>
       <c r="R245" s="20"/>
       <c r="S245" s="20"/>
       <c r="T245" s="20"/>
       <c r="U245" s="20"/>
       <c r="V245" s="20"/>
       <c r="W245" s="20"/>
       <c r="X245" s="20"/>
       <c r="Y245" s="20"/>
       <c r="Z245" s="20"/>
       <c r="AA245" s="20"/>
       <c r="AB245" s="20"/>
       <c r="AC245" s="20"/>
       <c r="AD245" s="20"/>
       <c r="AE245" s="20"/>
       <c r="AF245" s="20"/>
       <c r="AG245" s="20"/>
@@ -23924,1904 +24357,2091 @@
       <c r="XEZ245" s="20"/>
       <c r="XFA245" s="20"/>
       <c r="XFB245" s="20"/>
       <c r="XFC245" s="20"/>
       <c r="XFD245" s="20"/>
     </row>
     <row r="246" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B246" s="20">
         <v>2857</v>
       </c>
       <c r="C246" s="30">
         <v>5820</v>
       </c>
       <c r="D246" s="10">
         <v>8815</v>
       </c>
       <c r="E246" s="30">
         <v>11778</v>
       </c>
       <c r="F246" s="30">
         <v>16410</v>
       </c>
-      <c r="G246" s="30"/>
-      <c r="H246" s="30"/>
+      <c r="G246" s="30">
+        <v>19305</v>
+      </c>
+      <c r="H246" s="67"/>
       <c r="I246" s="34"/>
       <c r="J246" s="10"/>
       <c r="K246" s="10"/>
       <c r="L246" s="10"/>
       <c r="M246" s="30"/>
     </row>
     <row r="247" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B247" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C247" s="31" t="s">
         <v>44</v>
       </c>
       <c r="D247" s="31" t="s">
         <v>44</v>
       </c>
       <c r="E247" s="31" t="s">
         <v>44</v>
       </c>
       <c r="F247" s="30">
         <v>971</v>
       </c>
-      <c r="G247" s="30"/>
-      <c r="H247" s="30"/>
+      <c r="G247" s="30">
+        <v>1943</v>
+      </c>
+      <c r="H247" s="67"/>
       <c r="I247" s="34"/>
       <c r="J247" s="10"/>
       <c r="K247" s="10"/>
       <c r="L247" s="10"/>
       <c r="M247" s="30"/>
     </row>
     <row r="248" spans="1:16384" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="48" t="s">
         <v>39</v>
       </c>
       <c r="B248" s="61"/>
       <c r="C248" s="30"/>
       <c r="D248" s="59"/>
       <c r="E248" s="30"/>
       <c r="F248" s="41"/>
       <c r="G248" s="30"/>
       <c r="H248" s="30"/>
       <c r="I248" s="34"/>
       <c r="J248" s="23"/>
       <c r="K248" s="29"/>
       <c r="L248" s="29"/>
       <c r="M248" s="35"/>
     </row>
     <row r="249" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A249" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B249" s="61">
         <v>4266.8999999999996</v>
       </c>
       <c r="C249" s="59">
         <v>7907.2</v>
       </c>
       <c r="D249" s="59">
         <v>13729.2</v>
       </c>
       <c r="E249" s="59">
         <v>21672.5</v>
       </c>
       <c r="F249" s="59">
         <v>29265.3</v>
       </c>
-      <c r="G249" s="32"/>
-      <c r="H249" s="30"/>
+      <c r="G249" s="59">
+        <v>37315.699999999997</v>
+      </c>
+      <c r="H249" s="79"/>
       <c r="I249" s="34"/>
       <c r="J249" s="23"/>
       <c r="K249" s="29"/>
       <c r="L249" s="29"/>
       <c r="M249" s="35"/>
     </row>
     <row r="250" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A250" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B250" s="61">
         <v>388.4</v>
       </c>
       <c r="C250" s="59">
         <v>648.79999999999995</v>
       </c>
       <c r="D250" s="71">
         <v>1038.5999999999999</v>
       </c>
       <c r="E250" s="59">
         <v>1509.9</v>
       </c>
       <c r="F250" s="59">
         <v>2093.8000000000002</v>
       </c>
-      <c r="G250" s="32"/>
-      <c r="H250" s="30"/>
+      <c r="G250" s="59">
+        <v>2746.8</v>
+      </c>
+      <c r="H250" s="79"/>
       <c r="I250" s="34"/>
       <c r="J250" s="10"/>
       <c r="K250" s="10"/>
       <c r="L250" s="10"/>
       <c r="M250" s="30"/>
     </row>
     <row r="251" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="40" t="s">
         <v>68</v>
       </c>
       <c r="B251" s="61">
         <v>283.60000000000002</v>
       </c>
       <c r="C251" s="59">
         <v>539.29999999999995</v>
       </c>
       <c r="D251" s="71">
         <v>752</v>
       </c>
       <c r="E251" s="59">
         <v>1005.3</v>
       </c>
       <c r="F251" s="59">
         <v>1164.3</v>
       </c>
-      <c r="G251" s="32"/>
-      <c r="H251" s="30"/>
+      <c r="G251" s="59">
+        <v>1393</v>
+      </c>
+      <c r="H251" s="79"/>
       <c r="I251" s="34"/>
       <c r="J251" s="10"/>
       <c r="K251" s="10"/>
       <c r="L251" s="10"/>
       <c r="M251" s="30"/>
     </row>
     <row r="252" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B252" s="61">
         <v>3594.9</v>
       </c>
       <c r="C252" s="59">
         <v>6719.1</v>
       </c>
       <c r="D252" s="71">
         <v>11938.6</v>
       </c>
       <c r="E252" s="59">
         <v>19157.3</v>
       </c>
       <c r="F252" s="59">
         <v>26007.200000000001</v>
       </c>
-      <c r="G252" s="32"/>
-      <c r="H252" s="30"/>
+      <c r="G252" s="59">
+        <v>33175.9</v>
+      </c>
+      <c r="H252" s="79"/>
       <c r="I252" s="34"/>
       <c r="J252" s="10"/>
       <c r="K252" s="10"/>
       <c r="L252" s="10"/>
       <c r="M252" s="30"/>
     </row>
     <row r="253" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B253" s="61"/>
       <c r="C253" s="30"/>
       <c r="D253" s="59"/>
       <c r="E253" s="30"/>
       <c r="F253" s="20"/>
       <c r="G253" s="30"/>
       <c r="H253" s="30"/>
       <c r="I253" s="34"/>
       <c r="J253" s="23"/>
       <c r="K253" s="29"/>
       <c r="L253" s="29"/>
       <c r="M253" s="35"/>
     </row>
     <row r="254" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B254" s="61">
         <v>11.5</v>
       </c>
       <c r="C254" s="59">
         <v>15.5</v>
       </c>
       <c r="D254" s="59">
         <v>19.5</v>
       </c>
       <c r="E254" s="59">
         <v>23.4</v>
       </c>
       <c r="F254" s="59">
         <v>32.9</v>
       </c>
-      <c r="G254" s="32"/>
-      <c r="H254" s="30"/>
+      <c r="G254" s="59">
+        <v>42.4</v>
+      </c>
+      <c r="H254" s="79"/>
       <c r="I254" s="34"/>
       <c r="J254" s="23"/>
       <c r="K254" s="29"/>
       <c r="L254" s="29"/>
       <c r="M254" s="35"/>
     </row>
     <row r="255" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B255" s="61">
         <v>11.5</v>
       </c>
       <c r="C255" s="59">
         <v>15.5</v>
       </c>
       <c r="D255" s="10">
         <v>19.5</v>
       </c>
       <c r="E255" s="59">
         <v>23.4</v>
       </c>
       <c r="F255" s="59">
         <v>32.9</v>
       </c>
-      <c r="G255" s="32"/>
-      <c r="H255" s="30"/>
+      <c r="G255" s="59">
+        <v>42.4</v>
+      </c>
+      <c r="H255" s="79"/>
       <c r="I255" s="34"/>
       <c r="J255" s="10"/>
       <c r="K255" s="10"/>
       <c r="L255" s="10"/>
       <c r="M255" s="30"/>
     </row>
     <row r="256" spans="1:16384" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="39" t="s">
         <v>62</v>
       </c>
       <c r="B256" s="20"/>
       <c r="C256" s="30"/>
       <c r="D256" s="10"/>
       <c r="E256" s="30"/>
       <c r="F256" s="20"/>
       <c r="G256" s="30"/>
       <c r="H256" s="30"/>
       <c r="I256" s="34"/>
       <c r="J256" s="10"/>
       <c r="K256" s="10"/>
       <c r="L256" s="10"/>
       <c r="M256" s="30"/>
     </row>
     <row r="257" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B257" s="20">
         <v>8</v>
       </c>
       <c r="C257" s="30">
         <v>13</v>
       </c>
       <c r="D257" s="10">
         <v>18</v>
       </c>
       <c r="E257" s="30">
         <v>22</v>
       </c>
       <c r="F257" s="30">
         <v>28</v>
       </c>
-      <c r="G257" s="30"/>
-      <c r="H257" s="30"/>
+      <c r="G257" s="30">
+        <v>33</v>
+      </c>
+      <c r="H257" s="67"/>
       <c r="I257" s="34"/>
       <c r="J257" s="10"/>
       <c r="K257" s="10"/>
       <c r="L257" s="10"/>
       <c r="M257" s="30"/>
     </row>
     <row r="258" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B258" s="20">
         <v>3</v>
       </c>
       <c r="C258" s="30">
         <v>4</v>
       </c>
       <c r="D258" s="10">
         <v>4</v>
       </c>
       <c r="E258" s="30">
         <v>4</v>
       </c>
       <c r="F258" s="30">
         <v>5</v>
       </c>
-      <c r="G258" s="30"/>
-      <c r="H258" s="30"/>
+      <c r="G258" s="30">
+        <v>5</v>
+      </c>
+      <c r="H258" s="67"/>
       <c r="I258" s="34"/>
       <c r="J258" s="10"/>
       <c r="K258" s="10"/>
       <c r="L258" s="10"/>
       <c r="M258" s="30"/>
     </row>
     <row r="259" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B259" s="20">
         <v>5</v>
       </c>
       <c r="C259" s="30">
         <v>9</v>
       </c>
       <c r="D259" s="10">
         <v>14</v>
       </c>
       <c r="E259" s="30">
         <v>18</v>
       </c>
       <c r="F259" s="30">
         <v>23</v>
       </c>
-      <c r="G259" s="30"/>
-      <c r="H259" s="30"/>
+      <c r="G259" s="30">
+        <v>28</v>
+      </c>
+      <c r="H259" s="67"/>
       <c r="I259" s="34"/>
       <c r="J259" s="10"/>
       <c r="K259" s="10"/>
       <c r="L259" s="10"/>
       <c r="M259" s="30"/>
     </row>
     <row r="260" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A260" s="44" t="s">
-        <v>40</v>
+      <c r="A260" s="78" t="s">
+        <v>90</v>
       </c>
       <c r="B260" s="20"/>
       <c r="C260" s="30"/>
-      <c r="D260" s="59"/>
+      <c r="D260" s="10"/>
       <c r="E260" s="30"/>
-      <c r="F260" s="20"/>
+      <c r="F260" s="30"/>
       <c r="G260" s="30"/>
-      <c r="H260" s="30"/>
+      <c r="H260" s="67"/>
       <c r="I260" s="34"/>
-      <c r="J260" s="27"/>
-[...2 lines deleted...]
-      <c r="M260" s="34"/>
+      <c r="J260" s="10"/>
+      <c r="K260" s="10"/>
+      <c r="L260" s="10"/>
+      <c r="M260" s="30"/>
     </row>
     <row r="261" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A261" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B261" s="20">
-[...15 lines deleted...]
-      <c r="H261" s="30"/>
+      <c r="B261" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="C261" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D261" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="E261" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="F261" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="G261" s="79">
+        <v>0.3</v>
+      </c>
+      <c r="H261" s="79"/>
       <c r="I261" s="34"/>
-      <c r="J261" s="27"/>
-[...2 lines deleted...]
-      <c r="M261" s="34"/>
+      <c r="J261" s="10"/>
+      <c r="K261" s="10"/>
+      <c r="L261" s="10"/>
+      <c r="M261" s="30"/>
     </row>
     <row r="262" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B262" s="20">
-[...15 lines deleted...]
-      <c r="H262" s="30"/>
+      <c r="B262" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="C262" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D262" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="E262" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="F262" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="G262" s="79">
+        <v>0.3</v>
+      </c>
+      <c r="H262" s="79"/>
       <c r="I262" s="34"/>
       <c r="J262" s="10"/>
       <c r="K262" s="10"/>
       <c r="L262" s="10"/>
       <c r="M262" s="30"/>
     </row>
     <row r="263" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A263" s="44" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="B263" s="20"/>
       <c r="C263" s="30"/>
-      <c r="D263" s="30"/>
+      <c r="D263" s="59"/>
       <c r="E263" s="30"/>
       <c r="F263" s="20"/>
       <c r="G263" s="30"/>
       <c r="H263" s="30"/>
       <c r="I263" s="34"/>
       <c r="J263" s="27"/>
       <c r="K263" s="28"/>
       <c r="L263" s="28"/>
       <c r="M263" s="34"/>
     </row>
     <row r="264" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A264" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B264" s="20">
-        <v>9202</v>
+        <v>35</v>
       </c>
       <c r="C264" s="30">
-        <v>20743</v>
-[...2 lines deleted...]
-        <v>32283</v>
+        <v>35</v>
+      </c>
+      <c r="D264" s="68">
+        <v>35</v>
       </c>
       <c r="E264" s="30">
-        <v>43823</v>
+        <v>35</v>
       </c>
       <c r="F264" s="30">
-        <v>49548</v>
-[...2 lines deleted...]
-      <c r="H264" s="30"/>
+        <v>35</v>
+      </c>
+      <c r="G264" s="30">
+        <v>35</v>
+      </c>
+      <c r="H264" s="67"/>
       <c r="I264" s="34"/>
       <c r="J264" s="27"/>
       <c r="K264" s="28"/>
       <c r="L264" s="28"/>
       <c r="M264" s="34"/>
     </row>
     <row r="265" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B265" s="20">
-        <v>9202</v>
+        <v>35</v>
       </c>
       <c r="C265" s="30">
-        <v>20743</v>
+        <v>35</v>
       </c>
       <c r="D265" s="10">
-        <v>32283</v>
+        <v>35</v>
       </c>
       <c r="E265" s="30">
-        <v>43823</v>
+        <v>35</v>
       </c>
       <c r="F265" s="30">
-        <v>49548</v>
-[...2 lines deleted...]
-      <c r="H265" s="30"/>
+        <v>35</v>
+      </c>
+      <c r="G265" s="30">
+        <v>35</v>
+      </c>
+      <c r="H265" s="67"/>
       <c r="I265" s="34"/>
       <c r="J265" s="10"/>
       <c r="K265" s="10"/>
       <c r="L265" s="10"/>
       <c r="M265" s="30"/>
     </row>
-    <row r="266" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B266" s="61"/>
+    <row r="266" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="B266" s="20"/>
       <c r="C266" s="30"/>
-      <c r="D266" s="59"/>
+      <c r="D266" s="30"/>
       <c r="E266" s="30"/>
-      <c r="F266" s="41"/>
+      <c r="F266" s="20"/>
       <c r="G266" s="30"/>
       <c r="H266" s="30"/>
       <c r="I266" s="34"/>
-      <c r="J266" s="23"/>
-[...2 lines deleted...]
-      <c r="M266" s="35"/>
+      <c r="J266" s="27"/>
+      <c r="K266" s="28"/>
+      <c r="L266" s="28"/>
+      <c r="M266" s="34"/>
     </row>
     <row r="267" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A267" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B267" s="61">
-[...15 lines deleted...]
-      <c r="H267" s="30"/>
+      <c r="B267" s="20">
+        <v>9202</v>
+      </c>
+      <c r="C267" s="30">
+        <v>20743</v>
+      </c>
+      <c r="D267" s="30">
+        <v>32283</v>
+      </c>
+      <c r="E267" s="30">
+        <v>43823</v>
+      </c>
+      <c r="F267" s="30">
+        <v>49548</v>
+      </c>
+      <c r="G267" s="30">
+        <v>55273</v>
+      </c>
+      <c r="H267" s="67"/>
       <c r="I267" s="34"/>
-      <c r="J267" s="23"/>
-[...2 lines deleted...]
-      <c r="M267" s="35"/>
+      <c r="J267" s="27"/>
+      <c r="K267" s="28"/>
+      <c r="L267" s="28"/>
+      <c r="M267" s="34"/>
     </row>
     <row r="268" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B268" s="61">
-[...15 lines deleted...]
-      <c r="H268" s="30"/>
+      <c r="B268" s="20">
+        <v>9202</v>
+      </c>
+      <c r="C268" s="30">
+        <v>20743</v>
+      </c>
+      <c r="D268" s="10">
+        <v>32283</v>
+      </c>
+      <c r="E268" s="30">
+        <v>43823</v>
+      </c>
+      <c r="F268" s="30">
+        <v>49548</v>
+      </c>
+      <c r="G268" s="30">
+        <v>55273</v>
+      </c>
+      <c r="H268" s="67"/>
       <c r="I268" s="34"/>
       <c r="J268" s="10"/>
       <c r="K268" s="10"/>
       <c r="L268" s="10"/>
       <c r="M268" s="30"/>
     </row>
-    <row r="269" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G269" s="38"/>
+    <row r="269" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="B269" s="61"/>
+      <c r="C269" s="30"/>
+      <c r="D269" s="59"/>
+      <c r="E269" s="30"/>
+      <c r="F269" s="41"/>
+      <c r="G269" s="30"/>
       <c r="H269" s="30"/>
       <c r="I269" s="34"/>
-      <c r="J269" s="10"/>
-[...2 lines deleted...]
-      <c r="M269" s="30"/>
+      <c r="J269" s="23"/>
+      <c r="K269" s="29"/>
+      <c r="L269" s="29"/>
+      <c r="M269" s="35"/>
     </row>
     <row r="270" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A270" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B270" s="38" t="s">
+      <c r="A270" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B270" s="61">
+        <v>6</v>
+      </c>
+      <c r="C270" s="59">
+        <v>13.1</v>
+      </c>
+      <c r="D270" s="59">
+        <v>20.3</v>
+      </c>
+      <c r="E270" s="59">
+        <v>27.6</v>
+      </c>
+      <c r="F270" s="59">
+        <v>34.9</v>
+      </c>
+      <c r="G270" s="59">
+        <v>41.9</v>
+      </c>
+      <c r="H270" s="79"/>
+      <c r="I270" s="34"/>
+      <c r="J270" s="23"/>
+      <c r="K270" s="29"/>
+      <c r="L270" s="29"/>
+      <c r="M270" s="35"/>
+    </row>
+    <row r="271" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B271" s="61">
+        <v>0.3</v>
+      </c>
+      <c r="C271" s="59">
+        <v>1.3</v>
+      </c>
+      <c r="D271" s="71">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E271" s="59">
+        <v>3.3</v>
+      </c>
+      <c r="F271" s="59">
+        <v>3.9</v>
+      </c>
+      <c r="G271" s="59">
+        <v>4.5</v>
+      </c>
+      <c r="H271" s="79"/>
+      <c r="I271" s="34"/>
+      <c r="J271" s="10"/>
+      <c r="K271" s="10"/>
+      <c r="L271" s="10"/>
+      <c r="M271" s="30"/>
+    </row>
+    <row r="272" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B272" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C270" s="38" t="s">
+      <c r="C272" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D270" s="10" t="s">
+      <c r="D272" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E270" s="38" t="s">
+      <c r="E272" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F270" s="38" t="s">
+      <c r="F272" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G270" s="38"/>
-[...44 lines deleted...]
-      <c r="H272" s="30"/>
+      <c r="G272" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H272" s="38"/>
       <c r="I272" s="34"/>
-      <c r="J272" s="23"/>
-[...2 lines deleted...]
-      <c r="M272" s="35"/>
+      <c r="J272" s="10"/>
+      <c r="K272" s="10"/>
+      <c r="L272" s="10"/>
+      <c r="M272" s="30"/>
     </row>
     <row r="273" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="6" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>78</v>
+      </c>
+      <c r="B273" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C273" s="38" t="s">
+        <v>43</v>
       </c>
       <c r="D273" s="10" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-      <c r="H273" s="30"/>
+        <v>43</v>
+      </c>
+      <c r="E273" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F273" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G273" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H273" s="38"/>
       <c r="I273" s="34"/>
       <c r="J273" s="10"/>
       <c r="K273" s="10"/>
       <c r="L273" s="10"/>
       <c r="M273" s="30"/>
     </row>
     <row r="274" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A274" s="44" t="s">
-[...2 lines deleted...]
-      <c r="B274" s="20"/>
+      <c r="A274" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B274" s="15"/>
       <c r="C274" s="30"/>
-      <c r="D274" s="30"/>
+      <c r="D274" s="59"/>
       <c r="E274" s="30"/>
       <c r="F274" s="20"/>
       <c r="G274" s="30"/>
       <c r="H274" s="30"/>
       <c r="I274" s="34"/>
-      <c r="J274" s="27"/>
-[...2 lines deleted...]
-      <c r="M274" s="34"/>
+      <c r="J274" s="23"/>
+      <c r="K274" s="29"/>
+      <c r="L274" s="29"/>
+      <c r="M274" s="35"/>
     </row>
     <row r="275" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B275" s="20">
-[...15 lines deleted...]
-      <c r="H275" s="30"/>
+      <c r="B275" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C275" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D275" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="E275" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F275" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G275" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H275" s="31"/>
       <c r="I275" s="34"/>
-      <c r="J275" s="27"/>
-[...2 lines deleted...]
-      <c r="M275" s="34"/>
+      <c r="J275" s="23"/>
+      <c r="K275" s="29"/>
+      <c r="L275" s="29"/>
+      <c r="M275" s="35"/>
     </row>
     <row r="276" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="6" t="s">
-        <v>65</v>
-[...17 lines deleted...]
-      <c r="H276" s="30"/>
+        <v>66</v>
+      </c>
+      <c r="B276" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C276" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D276" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="E276" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F276" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G276" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="H276" s="31"/>
       <c r="I276" s="34"/>
       <c r="J276" s="10"/>
       <c r="K276" s="10"/>
       <c r="L276" s="10"/>
       <c r="M276" s="30"/>
     </row>
-    <row r="277" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="277" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="B277" s="20"/>
+      <c r="C277" s="30"/>
+      <c r="D277" s="30"/>
+      <c r="E277" s="30"/>
+      <c r="F277" s="20"/>
       <c r="G277" s="30"/>
       <c r="H277" s="30"/>
       <c r="I277" s="34"/>
-      <c r="J277" s="10"/>
-[...2 lines deleted...]
-      <c r="M277" s="30"/>
+      <c r="J277" s="27"/>
+      <c r="K277" s="28"/>
+      <c r="L277" s="28"/>
+      <c r="M277" s="34"/>
     </row>
     <row r="278" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A278" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C278" s="30" t="s">
+      <c r="A278" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B278" s="20">
+        <v>3829</v>
+      </c>
+      <c r="C278" s="30">
+        <v>7557</v>
+      </c>
+      <c r="D278" s="30">
+        <v>12669</v>
+      </c>
+      <c r="E278" s="30">
+        <v>17880</v>
+      </c>
+      <c r="F278" s="30">
+        <v>23074</v>
+      </c>
+      <c r="G278" s="30">
+        <v>28201</v>
+      </c>
+      <c r="H278" s="67"/>
+      <c r="I278" s="34"/>
+      <c r="J278" s="27"/>
+      <c r="K278" s="28"/>
+      <c r="L278" s="28"/>
+      <c r="M278" s="34"/>
+    </row>
+    <row r="279" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B279" s="20">
+        <v>3704</v>
+      </c>
+      <c r="C279" s="30">
+        <v>7009</v>
+      </c>
+      <c r="D279" s="10">
+        <v>11409</v>
+      </c>
+      <c r="E279" s="30">
+        <v>15890</v>
+      </c>
+      <c r="F279" s="30">
+        <v>20595</v>
+      </c>
+      <c r="G279" s="30">
+        <v>25035</v>
+      </c>
+      <c r="H279" s="67"/>
+      <c r="I279" s="34"/>
+      <c r="J279" s="10"/>
+      <c r="K279" s="10"/>
+      <c r="L279" s="10"/>
+      <c r="M279" s="30"/>
+    </row>
+    <row r="280" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B280" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="D278" s="10" t="s">
+      <c r="C280" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="E278" s="30" t="s">
+      <c r="D280" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="F278" s="30" t="s">
+      <c r="E280" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="G278" s="30"/>
-[...43 lines deleted...]
-      <c r="G280" s="30"/>
+      <c r="F280" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G280" s="30" t="s">
+        <v>43</v>
+      </c>
       <c r="H280" s="30"/>
       <c r="I280" s="34"/>
-      <c r="J280" s="27"/>
-[...2 lines deleted...]
-      <c r="M280" s="34"/>
+      <c r="J280" s="10"/>
+      <c r="K280" s="10"/>
+      <c r="L280" s="10"/>
+      <c r="M280" s="30"/>
     </row>
     <row r="281" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A281" s="6" t="s">
-        <v>65</v>
-[...16 lines deleted...]
-      <c r="G281" s="30"/>
+        <v>78</v>
+      </c>
+      <c r="B281" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C281" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="D281" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E281" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="F281" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G281" s="30" t="s">
+        <v>43</v>
+      </c>
       <c r="H281" s="30"/>
       <c r="I281" s="34"/>
       <c r="J281" s="10"/>
       <c r="K281" s="10"/>
       <c r="L281" s="10"/>
       <c r="M281" s="30"/>
     </row>
     <row r="282" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="6" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A282" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="B282" s="20"/>
+      <c r="C282" s="30"/>
+      <c r="D282" s="30"/>
+      <c r="E282" s="30"/>
+      <c r="F282" s="20"/>
       <c r="G282" s="30"/>
       <c r="H282" s="30"/>
       <c r="I282" s="34"/>
-      <c r="J282" s="10"/>
-[...2 lines deleted...]
-      <c r="M282" s="30"/>
+      <c r="J282" s="27"/>
+      <c r="K282" s="28"/>
+      <c r="L282" s="28"/>
+      <c r="M282" s="34"/>
     </row>
     <row r="283" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A283" s="40" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="A283" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B283" s="20">
+        <v>26740</v>
       </c>
       <c r="C283" s="30">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>80040</v>
+      </c>
+      <c r="D283" s="30">
+        <v>134857</v>
       </c>
       <c r="E283" s="30">
-        <v>59</v>
+        <v>194139</v>
       </c>
       <c r="F283" s="30">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="H283" s="30"/>
+        <v>232948</v>
+      </c>
+      <c r="G283" s="30">
+        <v>282534</v>
+      </c>
+      <c r="H283" s="67"/>
       <c r="I283" s="34"/>
-      <c r="J283" s="10"/>
-[...2 lines deleted...]
-      <c r="M283" s="30"/>
+      <c r="J283" s="27"/>
+      <c r="K283" s="28"/>
+      <c r="L283" s="28"/>
+      <c r="M283" s="34"/>
     </row>
     <row r="284" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B284" s="20">
-        <v>945</v>
+        <v>22297</v>
       </c>
       <c r="C284" s="30">
-        <v>1776</v>
+        <v>65545</v>
       </c>
       <c r="D284" s="10">
-        <v>2726</v>
+        <v>107579</v>
       </c>
       <c r="E284" s="30">
-        <v>3800</v>
+        <v>152558</v>
       </c>
       <c r="F284" s="30">
-        <v>4154</v>
-[...2 lines deleted...]
-      <c r="H284" s="30"/>
+        <v>176568</v>
+      </c>
+      <c r="G284" s="30">
+        <v>210211</v>
+      </c>
+      <c r="H284" s="67"/>
       <c r="I284" s="34"/>
       <c r="J284" s="10"/>
       <c r="K284" s="10"/>
       <c r="L284" s="10"/>
       <c r="M284" s="30"/>
     </row>
     <row r="285" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="6" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="B285" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C285" s="30">
-        <v>346</v>
+        <v>1465</v>
       </c>
       <c r="D285" s="10">
-        <v>692</v>
+        <v>2931</v>
       </c>
       <c r="E285" s="30">
-        <v>1038</v>
+        <v>4396</v>
       </c>
       <c r="F285" s="30">
-        <v>1038</v>
-[...2 lines deleted...]
-      <c r="H285" s="30"/>
+        <v>6489</v>
+      </c>
+      <c r="G285" s="30">
+        <v>8581</v>
+      </c>
+      <c r="H285" s="67"/>
       <c r="I285" s="34"/>
       <c r="J285" s="10"/>
       <c r="K285" s="10"/>
       <c r="L285" s="10"/>
       <c r="M285" s="30"/>
     </row>
     <row r="286" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A286" s="6" t="s">
-[...3 lines deleted...]
-        <v>1855</v>
+      <c r="A286" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B286" s="15" t="s">
+        <v>44</v>
       </c>
       <c r="C286" s="30">
-        <v>6164</v>
+        <v>20</v>
       </c>
       <c r="D286" s="10">
-        <v>13088</v>
+        <v>39</v>
       </c>
       <c r="E286" s="30">
-        <v>21406</v>
+        <v>59</v>
       </c>
       <c r="F286" s="30">
-        <v>32426</v>
-[...2 lines deleted...]
-      <c r="H286" s="30"/>
+        <v>59</v>
+      </c>
+      <c r="G286" s="30">
+        <v>59</v>
+      </c>
+      <c r="H286" s="67"/>
       <c r="I286" s="34"/>
       <c r="J286" s="10"/>
       <c r="K286" s="10"/>
       <c r="L286" s="10"/>
       <c r="M286" s="30"/>
     </row>
     <row r="287" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="6" t="s">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="B287" s="20">
-        <v>1644</v>
+        <v>945</v>
       </c>
       <c r="C287" s="30">
-        <v>4723</v>
+        <v>1776</v>
       </c>
       <c r="D287" s="10">
-        <v>7803</v>
+        <v>2726</v>
       </c>
       <c r="E287" s="30">
-        <v>10883</v>
+        <v>3800</v>
       </c>
       <c r="F287" s="30">
-        <v>12214</v>
-[...2 lines deleted...]
-      <c r="H287" s="30"/>
+        <v>4154</v>
+      </c>
+      <c r="G287" s="30">
+        <v>4850</v>
+      </c>
+      <c r="H287" s="67"/>
       <c r="I287" s="34"/>
       <c r="J287" s="10"/>
       <c r="K287" s="10"/>
       <c r="L287" s="10"/>
       <c r="M287" s="30"/>
     </row>
     <row r="288" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A288" s="51" t="s">
-[...8 lines deleted...]
-      <c r="H288" s="30"/>
+      <c r="A288" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B288" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C288" s="30">
+        <v>346</v>
+      </c>
+      <c r="D288" s="10">
+        <v>692</v>
+      </c>
+      <c r="E288" s="30">
+        <v>1038</v>
+      </c>
+      <c r="F288" s="30">
+        <v>1038</v>
+      </c>
+      <c r="G288" s="30">
+        <v>1038</v>
+      </c>
+      <c r="H288" s="67"/>
       <c r="I288" s="34"/>
-      <c r="J288" s="36"/>
-[...2 lines deleted...]
-      <c r="M288" s="34"/>
+      <c r="J288" s="10"/>
+      <c r="K288" s="10"/>
+      <c r="L288" s="10"/>
+      <c r="M288" s="30"/>
     </row>
     <row r="289" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A289" s="55" t="s">
-        <v>86</v>
+      <c r="A289" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="B289" s="20">
-        <v>90</v>
+        <v>1855</v>
       </c>
       <c r="C289" s="30">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>6164</v>
+      </c>
+      <c r="D289" s="10">
+        <v>13088</v>
       </c>
       <c r="E289" s="30">
-        <v>223</v>
+        <v>21406</v>
       </c>
       <c r="F289" s="30">
-        <v>283</v>
-[...2 lines deleted...]
-      <c r="H289" s="30"/>
+        <v>32426</v>
+      </c>
+      <c r="G289" s="30">
+        <v>44249</v>
+      </c>
+      <c r="H289" s="67"/>
       <c r="I289" s="34"/>
-      <c r="J289" s="36"/>
-[...2 lines deleted...]
-      <c r="M289" s="34"/>
+      <c r="J289" s="10"/>
+      <c r="K289" s="10"/>
+      <c r="L289" s="10"/>
+      <c r="M289" s="30"/>
     </row>
     <row r="290" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="6" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="B290" s="20">
-        <v>90</v>
+        <v>1644</v>
       </c>
       <c r="C290" s="30">
-        <v>122</v>
+        <v>4723</v>
       </c>
       <c r="D290" s="10">
-        <v>173</v>
+        <v>7803</v>
       </c>
       <c r="E290" s="30">
-        <v>223</v>
+        <v>10883</v>
       </c>
       <c r="F290" s="30">
-        <v>283</v>
-[...2 lines deleted...]
-      <c r="H290" s="30"/>
+        <v>12214</v>
+      </c>
+      <c r="G290" s="30">
+        <v>13545</v>
+      </c>
+      <c r="H290" s="67"/>
       <c r="I290" s="34"/>
       <c r="J290" s="10"/>
       <c r="K290" s="10"/>
       <c r="L290" s="10"/>
       <c r="M290" s="30"/>
     </row>
-    <row r="291" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="291" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="51" t="s">
+        <v>41</v>
       </c>
       <c r="B291" s="20"/>
       <c r="C291" s="30"/>
-      <c r="D291" s="10"/>
+      <c r="D291" s="30"/>
       <c r="E291" s="30"/>
       <c r="F291" s="20"/>
       <c r="G291" s="30"/>
       <c r="H291" s="30"/>
       <c r="I291" s="34"/>
-      <c r="J291" s="10"/>
-[...2 lines deleted...]
-      <c r="M291" s="30"/>
+      <c r="J291" s="36"/>
+      <c r="K291" s="20"/>
+      <c r="L291" s="22"/>
+      <c r="M291" s="34"/>
     </row>
     <row r="292" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B292" s="20">
         <v>90</v>
       </c>
       <c r="C292" s="30">
         <v>122</v>
       </c>
-      <c r="D292" s="10">
+      <c r="D292" s="30">
         <v>173</v>
       </c>
       <c r="E292" s="30">
         <v>223</v>
       </c>
       <c r="F292" s="30">
         <v>283</v>
       </c>
-      <c r="G292" s="30"/>
-      <c r="H292" s="30"/>
+      <c r="G292" s="30">
+        <v>367</v>
+      </c>
+      <c r="H292" s="67"/>
       <c r="I292" s="34"/>
-      <c r="J292" s="10"/>
-[...2 lines deleted...]
-      <c r="M292" s="30"/>
+      <c r="J292" s="36"/>
+      <c r="K292" s="20"/>
+      <c r="L292" s="22"/>
+      <c r="M292" s="34"/>
     </row>
     <row r="293" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B293" s="20">
         <v>90</v>
       </c>
       <c r="C293" s="30">
         <v>122</v>
       </c>
       <c r="D293" s="10">
         <v>173</v>
       </c>
       <c r="E293" s="30">
         <v>223</v>
       </c>
       <c r="F293" s="30">
         <v>283</v>
       </c>
-      <c r="G293" s="30"/>
-      <c r="H293" s="30"/>
+      <c r="G293" s="30">
+        <v>367</v>
+      </c>
+      <c r="H293" s="67"/>
       <c r="I293" s="34"/>
       <c r="J293" s="10"/>
       <c r="K293" s="10"/>
       <c r="L293" s="10"/>
       <c r="M293" s="30"/>
     </row>
-    <row r="294" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B294" s="38"/>
+    <row r="294" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A294" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B294" s="20"/>
       <c r="C294" s="30"/>
-      <c r="D294" s="30"/>
+      <c r="D294" s="10"/>
       <c r="E294" s="30"/>
       <c r="F294" s="20"/>
       <c r="G294" s="30"/>
       <c r="H294" s="30"/>
       <c r="I294" s="34"/>
-      <c r="J294" s="20"/>
-[...2 lines deleted...]
-      <c r="M294" s="34"/>
+      <c r="J294" s="10"/>
+      <c r="K294" s="10"/>
+      <c r="L294" s="10"/>
+      <c r="M294" s="30"/>
     </row>
     <row r="295" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="B295" s="38" t="s">
-[...15 lines deleted...]
-      <c r="H295" s="30"/>
+      <c r="B295" s="20">
+        <v>90</v>
+      </c>
+      <c r="C295" s="30">
+        <v>122</v>
+      </c>
+      <c r="D295" s="10">
+        <v>173</v>
+      </c>
+      <c r="E295" s="30">
+        <v>223</v>
+      </c>
+      <c r="F295" s="30">
+        <v>283</v>
+      </c>
+      <c r="G295" s="30">
+        <v>367</v>
+      </c>
+      <c r="H295" s="67"/>
       <c r="I295" s="34"/>
-      <c r="J295" s="20"/>
-[...2 lines deleted...]
-      <c r="M295" s="34"/>
+      <c r="J295" s="10"/>
+      <c r="K295" s="10"/>
+      <c r="L295" s="10"/>
+      <c r="M295" s="30"/>
     </row>
     <row r="296" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="B296" s="15" t="s">
-[...15 lines deleted...]
-      <c r="H296" s="30"/>
+      <c r="B296" s="20">
+        <v>90</v>
+      </c>
+      <c r="C296" s="30">
+        <v>122</v>
+      </c>
+      <c r="D296" s="10">
+        <v>173</v>
+      </c>
+      <c r="E296" s="30">
+        <v>223</v>
+      </c>
+      <c r="F296" s="30">
+        <v>283</v>
+      </c>
+      <c r="G296" s="30">
+        <v>367</v>
+      </c>
+      <c r="H296" s="67"/>
       <c r="I296" s="34"/>
       <c r="J296" s="10"/>
       <c r="K296" s="10"/>
       <c r="L296" s="10"/>
       <c r="M296" s="30"/>
     </row>
-    <row r="297" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G297" s="38"/>
+    <row r="297" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A297" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="B297" s="38"/>
+      <c r="C297" s="30"/>
+      <c r="D297" s="30"/>
+      <c r="E297" s="30"/>
+      <c r="F297" s="20"/>
+      <c r="G297" s="30"/>
       <c r="H297" s="30"/>
       <c r="I297" s="34"/>
-      <c r="J297" s="10"/>
-[...2 lines deleted...]
-      <c r="M297" s="30"/>
+      <c r="J297" s="20"/>
+      <c r="K297" s="30"/>
+      <c r="L297" s="30"/>
+      <c r="M297" s="34"/>
     </row>
     <row r="298" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A298" s="48" t="s">
-[...8 lines deleted...]
-      <c r="H298" s="30"/>
+      <c r="A298" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B298" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C298" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D298" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E298" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F298" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G298" s="38">
+        <v>2707</v>
+      </c>
+      <c r="H298" s="67"/>
       <c r="I298" s="34"/>
       <c r="J298" s="20"/>
       <c r="K298" s="30"/>
       <c r="L298" s="30"/>
       <c r="M298" s="34"/>
     </row>
     <row r="299" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A299" s="55" t="s">
-[...18 lines deleted...]
-      <c r="H299" s="30"/>
+      <c r="A299" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B299" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C299" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D299" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E299" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F299" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G299" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="H299" s="38"/>
       <c r="I299" s="34"/>
-      <c r="J299" s="20"/>
-[...2 lines deleted...]
-      <c r="M299" s="34"/>
+      <c r="J299" s="10"/>
+      <c r="K299" s="10"/>
+      <c r="L299" s="10"/>
+      <c r="M299" s="30"/>
     </row>
     <row r="300" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="6" t="s">
-        <v>66</v>
-[...17 lines deleted...]
-      <c r="H300" s="30"/>
+        <v>84</v>
+      </c>
+      <c r="B300" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C300" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D300" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E300" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="F300" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G300" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H300" s="38"/>
       <c r="I300" s="34"/>
       <c r="J300" s="10"/>
       <c r="K300" s="10"/>
       <c r="L300" s="10"/>
       <c r="M300" s="30"/>
     </row>
-    <row r="301" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="301" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A301" s="48" t="s">
+        <v>42</v>
       </c>
       <c r="B301" s="20"/>
       <c r="C301" s="30"/>
       <c r="D301" s="30"/>
       <c r="E301" s="30"/>
       <c r="F301" s="20"/>
       <c r="G301" s="30"/>
       <c r="H301" s="30"/>
       <c r="I301" s="34"/>
-      <c r="J301" s="27"/>
-[...1 lines deleted...]
-      <c r="L301" s="28"/>
+      <c r="J301" s="20"/>
+      <c r="K301" s="30"/>
+      <c r="L301" s="30"/>
       <c r="M301" s="34"/>
     </row>
     <row r="302" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B302" s="20">
-        <v>145</v>
+        <v>35</v>
       </c>
       <c r="C302" s="30">
-        <v>351</v>
+        <v>45</v>
       </c>
       <c r="D302" s="30">
-        <v>519</v>
+        <v>55</v>
       </c>
       <c r="E302" s="30">
-        <v>805</v>
+        <v>66</v>
       </c>
       <c r="F302" s="30">
-        <v>1085</v>
-[...2 lines deleted...]
-      <c r="H302" s="30"/>
+        <v>127</v>
+      </c>
+      <c r="G302" s="30">
+        <v>188</v>
+      </c>
+      <c r="H302" s="67"/>
       <c r="I302" s="34"/>
-      <c r="J302" s="27"/>
-[...1 lines deleted...]
-      <c r="L302" s="28"/>
+      <c r="J302" s="20"/>
+      <c r="K302" s="30"/>
+      <c r="L302" s="30"/>
       <c r="M302" s="34"/>
     </row>
     <row r="303" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B303" s="20">
-        <v>145</v>
+        <v>35</v>
       </c>
       <c r="C303" s="30">
-        <v>351</v>
+        <v>45</v>
       </c>
       <c r="D303" s="10">
-        <v>519</v>
+        <v>55</v>
       </c>
       <c r="E303" s="30">
-        <v>805</v>
+        <v>66</v>
       </c>
       <c r="F303" s="30">
-        <v>1085</v>
-[...2 lines deleted...]
-      <c r="H303" s="30"/>
+        <v>127</v>
+      </c>
+      <c r="G303" s="30">
+        <v>188</v>
+      </c>
+      <c r="H303" s="67"/>
       <c r="I303" s="34"/>
       <c r="J303" s="10"/>
       <c r="K303" s="10"/>
       <c r="L303" s="10"/>
       <c r="M303" s="30"/>
     </row>
-    <row r="304" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="304" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A304" s="50" t="s">
+        <v>21</v>
       </c>
       <c r="B304" s="20"/>
       <c r="C304" s="30"/>
-      <c r="D304" s="10"/>
+      <c r="D304" s="30"/>
       <c r="E304" s="30"/>
       <c r="F304" s="20"/>
       <c r="G304" s="30"/>
       <c r="H304" s="30"/>
       <c r="I304" s="34"/>
-      <c r="J304" s="10"/>
-[...2 lines deleted...]
-      <c r="M304" s="30"/>
+      <c r="J304" s="27"/>
+      <c r="K304" s="28"/>
+      <c r="L304" s="28"/>
+      <c r="M304" s="34"/>
     </row>
     <row r="305" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B305" s="20">
-        <v>58</v>
+        <v>145</v>
       </c>
       <c r="C305" s="30">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>351</v>
+      </c>
+      <c r="D305" s="30">
+        <v>519</v>
       </c>
       <c r="E305" s="30">
-        <v>163</v>
+        <v>805</v>
       </c>
       <c r="F305" s="30">
-        <v>215</v>
-[...2 lines deleted...]
-      <c r="H305" s="30"/>
+        <v>1085</v>
+      </c>
+      <c r="G305" s="30">
+        <v>1432</v>
+      </c>
+      <c r="H305" s="67"/>
       <c r="I305" s="34"/>
-      <c r="J305" s="10"/>
-[...2 lines deleted...]
-      <c r="M305" s="30"/>
+      <c r="J305" s="27"/>
+      <c r="K305" s="28"/>
+      <c r="L305" s="28"/>
+      <c r="M305" s="34"/>
     </row>
     <row r="306" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B306" s="20">
-        <v>10</v>
+        <v>145</v>
       </c>
       <c r="C306" s="30">
-        <v>43</v>
+        <v>351</v>
       </c>
       <c r="D306" s="10">
-        <v>65</v>
+        <v>519</v>
       </c>
       <c r="E306" s="30">
-        <v>100</v>
+        <v>805</v>
       </c>
       <c r="F306" s="30">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="H306" s="30"/>
+        <v>1085</v>
+      </c>
+      <c r="G306" s="30">
+        <v>1432</v>
+      </c>
+      <c r="H306" s="67"/>
       <c r="I306" s="34"/>
       <c r="J306" s="10"/>
       <c r="K306" s="10"/>
       <c r="L306" s="10"/>
       <c r="M306" s="30"/>
     </row>
-    <row r="307" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="307" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A307" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B307" s="20"/>
+      <c r="C307" s="30"/>
+      <c r="D307" s="10"/>
+      <c r="E307" s="30"/>
+      <c r="F307" s="20"/>
       <c r="G307" s="30"/>
       <c r="H307" s="30"/>
       <c r="I307" s="34"/>
       <c r="J307" s="10"/>
       <c r="K307" s="10"/>
       <c r="L307" s="10"/>
       <c r="M307" s="30"/>
     </row>
     <row r="308" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A308" s="6" t="s">
-        <v>78</v>
+      <c r="A308" s="55" t="s">
+        <v>86</v>
       </c>
       <c r="B308" s="20">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="C308" s="30">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="D308" s="10">
-        <v>57</v>
+        <v>122</v>
       </c>
       <c r="E308" s="30">
-        <v>61</v>
+        <v>163</v>
       </c>
       <c r="F308" s="30">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="H308" s="30"/>
+        <v>215</v>
+      </c>
+      <c r="G308" s="30">
+        <v>260</v>
+      </c>
+      <c r="H308" s="67"/>
       <c r="I308" s="34"/>
       <c r="J308" s="10"/>
       <c r="K308" s="10"/>
       <c r="L308" s="10"/>
       <c r="M308" s="30"/>
     </row>
-    <row r="309" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="H309" s="30"/>
+    <row r="309" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B309" s="20">
+        <v>10</v>
+      </c>
+      <c r="C309" s="30">
+        <v>43</v>
+      </c>
+      <c r="D309" s="10">
+        <v>65</v>
+      </c>
+      <c r="E309" s="30">
+        <v>100</v>
+      </c>
+      <c r="F309" s="30">
+        <v>135</v>
+      </c>
+      <c r="G309" s="30">
+        <v>163</v>
+      </c>
+      <c r="H309" s="67"/>
       <c r="I309" s="34"/>
-      <c r="J309" s="27"/>
-[...2 lines deleted...]
-      <c r="M309" s="34"/>
+      <c r="J309" s="10"/>
+      <c r="K309" s="10"/>
+      <c r="L309" s="10"/>
+      <c r="M309" s="30"/>
     </row>
     <row r="310" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A310" s="55" t="s">
-[...9 lines deleted...]
-        <v>244718</v>
+      <c r="A310" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B310" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C310" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D310" s="15" t="s">
+        <v>44</v>
       </c>
       <c r="E310" s="30">
-        <v>345292</v>
+        <v>2</v>
       </c>
       <c r="F310" s="30">
-        <v>445161</v>
-[...2 lines deleted...]
-      <c r="H310" s="30"/>
+        <v>3</v>
+      </c>
+      <c r="G310" s="30">
+        <v>3</v>
+      </c>
+      <c r="H310" s="67"/>
       <c r="I310" s="34"/>
-      <c r="J310" s="27"/>
-[...2 lines deleted...]
-      <c r="M310" s="34"/>
+      <c r="J310" s="10"/>
+      <c r="K310" s="10"/>
+      <c r="L310" s="10"/>
+      <c r="M310" s="30"/>
     </row>
     <row r="311" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="6" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="B311" s="20">
-        <v>78906</v>
+        <v>48</v>
       </c>
       <c r="C311" s="30">
-        <v>153392</v>
+        <v>52</v>
       </c>
       <c r="D311" s="10">
-        <v>227878</v>
+        <v>57</v>
       </c>
       <c r="E311" s="30">
-        <v>320238</v>
+        <v>61</v>
       </c>
       <c r="F311" s="30">
-        <v>419721</v>
-[...2 lines deleted...]
-      <c r="H311" s="30"/>
+        <v>77</v>
+      </c>
+      <c r="G311" s="30">
+        <v>94</v>
+      </c>
+      <c r="H311" s="67"/>
       <c r="I311" s="34"/>
       <c r="J311" s="10"/>
       <c r="K311" s="10"/>
       <c r="L311" s="10"/>
       <c r="M311" s="30"/>
     </row>
-    <row r="312" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="312" spans="1:13" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A312" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="B312" s="20"/>
+      <c r="C312" s="30"/>
+      <c r="D312" s="30"/>
+      <c r="E312" s="30"/>
+      <c r="F312" s="20"/>
       <c r="G312" s="30"/>
       <c r="H312" s="30"/>
       <c r="I312" s="34"/>
-      <c r="J312" s="10"/>
-[...2 lines deleted...]
-      <c r="M312" s="30"/>
+      <c r="J312" s="27"/>
+      <c r="K312" s="28"/>
+      <c r="L312" s="28"/>
+      <c r="M312" s="34"/>
     </row>
     <row r="313" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A313" s="6" t="s">
-        <v>78</v>
+      <c r="A313" s="55" t="s">
+        <v>86</v>
       </c>
       <c r="B313" s="20">
-        <v>618</v>
+        <v>79523</v>
       </c>
       <c r="C313" s="30">
-        <v>1552</v>
-[...2 lines deleted...]
-        <v>2486</v>
+        <v>162096</v>
+      </c>
+      <c r="D313" s="30">
+        <v>244718</v>
       </c>
       <c r="E313" s="30">
-        <v>3421</v>
+        <v>345292</v>
       </c>
       <c r="F313" s="30">
-        <v>3691</v>
-[...2 lines deleted...]
-      <c r="H313" s="30"/>
+        <v>445161</v>
+      </c>
+      <c r="G313" s="30">
+        <v>562338</v>
+      </c>
+      <c r="H313" s="67"/>
       <c r="I313" s="34"/>
-      <c r="J313" s="10"/>
-[...2 lines deleted...]
-      <c r="M313" s="30"/>
+      <c r="J313" s="27"/>
+      <c r="K313" s="28"/>
+      <c r="L313" s="28"/>
+      <c r="M313" s="34"/>
     </row>
     <row r="314" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A314" s="44" t="s">
-[...8 lines deleted...]
-      <c r="H314" s="30"/>
+      <c r="A314" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B314" s="20">
+        <v>78906</v>
+      </c>
+      <c r="C314" s="30">
+        <v>153392</v>
+      </c>
+      <c r="D314" s="10">
+        <v>227878</v>
+      </c>
+      <c r="E314" s="30">
+        <v>320238</v>
+      </c>
+      <c r="F314" s="30">
+        <v>419721</v>
+      </c>
+      <c r="G314" s="30">
+        <v>533882</v>
+      </c>
+      <c r="H314" s="67"/>
       <c r="I314" s="34"/>
-      <c r="J314" s="20"/>
-[...2 lines deleted...]
-      <c r="M314" s="34"/>
+      <c r="J314" s="10"/>
+      <c r="K314" s="10"/>
+      <c r="L314" s="10"/>
+      <c r="M314" s="30"/>
     </row>
     <row r="315" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A315" s="55" t="s">
-[...18 lines deleted...]
-      <c r="H315" s="30"/>
+      <c r="A315" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="B315" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C315" s="30">
+        <v>7153</v>
+      </c>
+      <c r="D315" s="10">
+        <v>14354</v>
+      </c>
+      <c r="E315" s="30">
+        <v>21634</v>
+      </c>
+      <c r="F315" s="30">
+        <v>21748</v>
+      </c>
+      <c r="G315" s="30">
+        <v>24494</v>
+      </c>
+      <c r="H315" s="67"/>
       <c r="I315" s="34"/>
-      <c r="J315" s="20"/>
-[...2 lines deleted...]
-      <c r="M315" s="34"/>
+      <c r="J315" s="10"/>
+      <c r="K315" s="10"/>
+      <c r="L315" s="10"/>
+      <c r="M315" s="30"/>
     </row>
     <row r="316" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A316" s="6" t="s">
-        <v>65</v>
-[...17 lines deleted...]
-      <c r="H316" s="30"/>
+        <v>78</v>
+      </c>
+      <c r="B316" s="20">
+        <v>618</v>
+      </c>
+      <c r="C316" s="30">
+        <v>1552</v>
+      </c>
+      <c r="D316" s="10">
+        <v>2486</v>
+      </c>
+      <c r="E316" s="30">
+        <v>3421</v>
+      </c>
+      <c r="F316" s="30">
+        <v>3691</v>
+      </c>
+      <c r="G316" s="30">
+        <v>3962</v>
+      </c>
+      <c r="H316" s="67"/>
       <c r="I316" s="34"/>
       <c r="J316" s="10"/>
       <c r="K316" s="10"/>
       <c r="L316" s="10"/>
       <c r="M316" s="30"/>
     </row>
     <row r="317" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A317" s="50" t="s">
-        <v>24</v>
+      <c r="A317" s="44" t="s">
+        <v>23</v>
       </c>
       <c r="B317" s="38"/>
       <c r="C317" s="30"/>
       <c r="D317" s="31"/>
-      <c r="E317" s="10"/>
+      <c r="E317" s="30"/>
       <c r="F317" s="20"/>
       <c r="G317" s="30"/>
       <c r="H317" s="30"/>
       <c r="I317" s="34"/>
       <c r="J317" s="20"/>
       <c r="K317" s="30"/>
       <c r="L317" s="31"/>
       <c r="M317" s="34"/>
     </row>
     <row r="318" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A318" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B318" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C318" s="38" t="s">
         <v>43</v>
       </c>
       <c r="D318" s="31" t="s">
         <v>43</v>
       </c>
-      <c r="E318" s="66" t="s">
+      <c r="E318" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F318" s="66" t="s">
+      <c r="F318" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G318" s="38"/>
-      <c r="H318" s="30"/>
+      <c r="G318" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H318" s="38"/>
       <c r="I318" s="34"/>
       <c r="J318" s="20"/>
       <c r="K318" s="30"/>
       <c r="L318" s="31"/>
       <c r="M318" s="34"/>
     </row>
-    <row r="319" spans="1:13" s="54" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A319" s="42" t="s">
+    <row r="319" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B319" s="43" t="s">
+      <c r="B319" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C319" s="43" t="s">
+      <c r="C319" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="D319" s="33" t="s">
+      <c r="D319" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="E319" s="43" t="s">
+      <c r="E319" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="F319" s="43" t="s">
+      <c r="F319" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="G319" s="43"/>
-[...5 lines deleted...]
-      <c r="M319" s="33"/>
+      <c r="G319" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H319" s="38"/>
+      <c r="I319" s="34"/>
+      <c r="J319" s="10"/>
+      <c r="K319" s="10"/>
+      <c r="L319" s="10"/>
+      <c r="M319" s="30"/>
     </row>
     <row r="320" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A320" s="11" t="s">
+      <c r="A320" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="B320" s="38"/>
+      <c r="C320" s="30"/>
+      <c r="D320" s="31"/>
+      <c r="E320" s="10"/>
+      <c r="F320" s="20"/>
+      <c r="G320" s="30"/>
+      <c r="H320" s="30"/>
+      <c r="I320" s="34"/>
+      <c r="J320" s="20"/>
+      <c r="K320" s="30"/>
+      <c r="L320" s="31"/>
+      <c r="M320" s="34"/>
+    </row>
+    <row r="321" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B321" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="C321" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D321" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E321" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="F321" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="G321" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H321" s="66"/>
+      <c r="I321" s="34"/>
+      <c r="J321" s="20"/>
+      <c r="K321" s="30"/>
+      <c r="L321" s="31"/>
+      <c r="M321" s="34"/>
+    </row>
+    <row r="322" spans="1:13" s="54" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B322" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="C322" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="D322" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="E322" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="F322" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="G322" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="H322" s="43"/>
+      <c r="I322" s="57"/>
+      <c r="J322" s="33"/>
+      <c r="K322" s="33"/>
+      <c r="L322" s="33"/>
+      <c r="M322" s="33"/>
+    </row>
+    <row r="323" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A323" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="C320" s="1"/>
-[...2 lines deleted...]
-      <c r="A321" s="11" t="s">
+      <c r="C323" s="1"/>
+    </row>
+    <row r="324" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="C321" s="1"/>
-[...2 lines deleted...]
-      <c r="A322" s="73" t="s">
+      <c r="C324" s="1"/>
+    </row>
+    <row r="325" spans="1:13" s="60" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="73" t="s">
         <v>87</v>
       </c>
-      <c r="B322" s="73"/>
-[...19 lines deleted...]
-      <c r="C325" s="14"/>
+      <c r="B325" s="73"/>
+      <c r="C325" s="73"/>
+      <c r="D325" s="73"/>
+      <c r="E325" s="73"/>
+      <c r="F325" s="73"/>
+      <c r="G325" s="73"/>
+      <c r="H325" s="73"/>
+      <c r="I325" s="73"/>
+      <c r="J325" s="73"/>
+      <c r="K325" s="73"/>
+      <c r="L325" s="73"/>
+      <c r="M325" s="73"/>
     </row>
     <row r="326" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A326" s="1"/>
-      <c r="B326" s="1"/>
       <c r="C326" s="14"/>
-      <c r="D326" s="1"/>
-[...6 lines deleted...]
-      <c r="M326" s="1"/>
+    </row>
+    <row r="327" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C327" s="14"/>
+    </row>
+    <row r="328" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="C328" s="14"/>
+    </row>
+    <row r="329" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A329" s="1"/>
+      <c r="B329" s="1"/>
+      <c r="C329" s="14"/>
+      <c r="D329" s="1"/>
+      <c r="E329" s="1"/>
+      <c r="H329" s="1"/>
+      <c r="I329" s="1"/>
+      <c r="J329" s="1"/>
+      <c r="K329" s="1"/>
+      <c r="L329" s="1"/>
+      <c r="M329" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A322:M322"/>
+    <mergeCell ref="A325:M325"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>