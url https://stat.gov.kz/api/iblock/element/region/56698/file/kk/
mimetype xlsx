--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -10,141 +10,144 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14700" yWindow="45" windowWidth="14520" windowHeight="12840" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'натура-2026'!$A$1:$M$24</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'натура-2026'!$A$1:$M$25</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="29">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-  сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар- тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-          қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Алюминий кендері (бокситтер), мың тонна</t>
   </si>
   <si>
     <t>Құрамында алтыны бар кендер, мың тонна</t>
   </si>
   <si>
     <t>Асбест, мың тонна</t>
   </si>
   <si>
     <t>"-" - өндіріс жоқ</t>
   </si>
   <si>
-    <t>2026 жылы Қостанай облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру*</t>
-[...1 lines deleted...]
-  <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>Біріктірілмеген темір кендері, мың тонна</t>
   </si>
   <si>
     <t>Мыс кендері, мың тонна</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t>Бейімбет Майлин</t>
   </si>
   <si>
     <t>Жітіқара</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">х - өнімнің осы түрін облыста және (немесе) өңірде жалғыз кәсіпорын өндіретіндіктен мәліметтер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
+  </si>
+  <si>
+    <t>Қостанай облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -204,51 +207,51 @@
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -262,69 +265,102 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -342,53 +378,50 @@
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -435,58 +468,73 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 4 2" xfId="12"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="10"/>
     <cellStyle name="Обычный 4 3" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="11"/>
     <cellStyle name="Обычный 6" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -765,611 +813,655 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S24"/>
+  <dimension ref="A1:S25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22:M22"/>
+      <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="17" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="17" customWidth="1"/>
     <col min="4" max="5" width="8.5703125" style="17" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="17" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="19" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="20" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="10" customWidth="1"/>
     <col min="11" max="11" width="8" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="18" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="37.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="58" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="58"/>
       <c r="M1" s="58"/>
-      <c r="N1" s="27"/>
-[...3 lines deleted...]
-      <c r="B2" s="21" t="s">
+      <c r="N1" s="26"/>
+    </row>
+    <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="61"/>
+      <c r="B2" s="63" t="s">
+        <v>28</v>
+      </c>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="26"/>
+    </row>
+    <row r="3" spans="1:19" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="62"/>
+      <c r="B3" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="21" t="s">
+      <c r="C3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="21" t="s">
+      <c r="D3" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="21" t="s">
+      <c r="E3" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="21" t="s">
+      <c r="F3" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="21" t="s">
+      <c r="G3" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="21" t="s">
+      <c r="H3" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="21" t="s">
+      <c r="I3" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="J2" s="21" t="s">
+      <c r="J3" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="K2" s="21" t="s">
+      <c r="K3" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="L2" s="21" t="s">
+      <c r="L3" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="M2" s="26" t="s">
+      <c r="M3" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="N2" s="24"/>
-[...16 lines deleted...]
-      <c r="M3" s="33"/>
+      <c r="N3" s="24"/>
     </row>
     <row r="4" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="44" t="s">
-        <v>26</v>
-[...11 lines deleted...]
-      <c r="H4" s="33"/>
+        <v>19</v>
+      </c>
+      <c r="B4" s="30"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="32"/>
       <c r="I4" s="22"/>
-      <c r="J4" s="33"/>
+      <c r="J4" s="32"/>
       <c r="K4" s="23"/>
-      <c r="L4" s="33"/>
-      <c r="M4" s="33"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
     </row>
     <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="30">
+        <v>1966.1</v>
+      </c>
+      <c r="C5" s="30">
+        <v>3784.8</v>
+      </c>
+      <c r="D5" s="30">
+        <v>5804.5</v>
+      </c>
+      <c r="E5" s="29"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="32"/>
+      <c r="M5" s="32"/>
+    </row>
+    <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="43"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+    </row>
+    <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="31" t="s">
+      <c r="B7" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="43"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="27"/>
+      <c r="O7" s="30"/>
+      <c r="P7" s="30"/>
+      <c r="Q7" s="30"/>
+      <c r="R7" s="30"/>
+      <c r="S7" s="30"/>
+    </row>
+    <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="30"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="27"/>
+      <c r="O8" s="30"/>
+      <c r="P8" s="30"/>
+      <c r="Q8" s="30"/>
+      <c r="R8" s="30"/>
+      <c r="S8" s="30"/>
+    </row>
+    <row r="9" spans="1:19" s="47" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="31" t="s">
+      <c r="C9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="29"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="46"/>
+      <c r="K9" s="46"/>
+      <c r="L9" s="46"/>
+      <c r="M9" s="46"/>
+      <c r="N9" s="45"/>
+      <c r="O9" s="46"/>
+      <c r="P9" s="46"/>
+      <c r="Q9" s="46"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+    </row>
+    <row r="10" spans="1:19" s="47" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="D5" s="31"/>
-[...130 lines deleted...]
-      <c r="H10" s="33"/>
+      <c r="C10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="43"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="32"/>
       <c r="I10" s="22"/>
-      <c r="J10" s="6"/>
-[...8 lines deleted...]
-      <c r="S10" s="7"/>
+      <c r="J10" s="46"/>
+      <c r="K10" s="46"/>
+      <c r="L10" s="46"/>
+      <c r="M10" s="46"/>
+      <c r="N10" s="45"/>
+      <c r="O10" s="46"/>
+      <c r="P10" s="46"/>
+      <c r="Q10" s="46"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
     </row>
     <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="44" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="30"/>
       <c r="D11" s="7"/>
-      <c r="E11" s="30"/>
-[...2 lines deleted...]
-      <c r="H11" s="33"/>
+      <c r="E11" s="53"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="32"/>
       <c r="I11" s="22"/>
-      <c r="J11" s="7"/>
-[...2 lines deleted...]
-      <c r="M11" s="33"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="30"/>
+      <c r="N11" s="28"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="44" t="s">
-[...12 lines deleted...]
-      <c r="H12" s="33"/>
+      <c r="A12" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="29"/>
+      <c r="F12" s="30"/>
+      <c r="G12" s="30"/>
+      <c r="H12" s="32"/>
       <c r="I12" s="22"/>
       <c r="J12" s="7"/>
       <c r="K12" s="4"/>
       <c r="L12" s="7"/>
-      <c r="M12" s="33"/>
+      <c r="M12" s="32"/>
     </row>
     <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="45" t="s">
-[...8 lines deleted...]
-      <c r="H13" s="33"/>
+      <c r="A13" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="43"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="30"/>
+      <c r="H13" s="32"/>
       <c r="I13" s="22"/>
-      <c r="J13" s="6"/>
-[...8 lines deleted...]
-      <c r="S13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="30"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="53"/>
+      <c r="F14" s="30"/>
+      <c r="G14" s="30"/>
+      <c r="H14" s="32"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="30"/>
+      <c r="N14" s="48"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+    </row>
+    <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="30">
+        <v>251.6</v>
+      </c>
+      <c r="C15" s="30">
+        <v>476.8</v>
+      </c>
+      <c r="D15" s="30">
+        <v>751.3</v>
+      </c>
+      <c r="E15" s="29"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
+    </row>
+    <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="29"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="32"/>
+    </row>
+    <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="43"/>
+      <c r="F17" s="30"/>
+      <c r="G17" s="30"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="30"/>
+      <c r="L17" s="30"/>
+      <c r="M17" s="30"/>
+      <c r="N17" s="49"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+    </row>
+    <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="32"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="30"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="30"/>
+      <c r="M18" s="30"/>
+      <c r="N18" s="49"/>
+      <c r="O18" s="30"/>
+      <c r="P18" s="30"/>
+      <c r="Q18" s="30"/>
+      <c r="R18" s="30"/>
+      <c r="S18" s="30"/>
+    </row>
+    <row r="19" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="4">
+        <v>21.1</v>
+      </c>
+      <c r="C19" s="4">
+        <v>41.6</v>
+      </c>
+      <c r="D19" s="4">
+        <v>59.7</v>
+      </c>
+      <c r="E19" s="29"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="22"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="22"/>
+      <c r="M19" s="22"/>
+    </row>
+    <row r="20" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="31">
+        <v>21.1</v>
+      </c>
+      <c r="C20" s="31">
+        <v>41.6</v>
+      </c>
+      <c r="D20" s="31">
+        <v>59.7</v>
+      </c>
+      <c r="E20" s="51"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="55"/>
+      <c r="J20" s="55"/>
+      <c r="K20" s="56"/>
+      <c r="L20" s="55"/>
+      <c r="M20" s="55"/>
+    </row>
+    <row r="21" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="33"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="38"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="40"/>
+      <c r="K21" s="39"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="12"/>
+    </row>
+    <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="34"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="35"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="12"/>
+    </row>
+    <row r="23" spans="1:19" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="31">
-[...196 lines deleted...]
-      <c r="N23" s="14"/>
+      <c r="B23" s="59"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="59"/>
+      <c r="G23" s="59"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="59"/>
+      <c r="J23" s="59"/>
+      <c r="K23" s="59"/>
+      <c r="L23" s="59"/>
+      <c r="M23" s="59"/>
+      <c r="N23" s="57"/>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A24" s="15"/>
+      <c r="A24" s="13"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="9"/>
       <c r="G24" s="8"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="K24" s="8"/>
       <c r="L24" s="9"/>
-      <c r="M24" s="16"/>
+      <c r="M24" s="11"/>
       <c r="N24" s="14"/>
     </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A25" s="15"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="9"/>
+      <c r="M25" s="16"/>
+      <c r="N25" s="14"/>
+    </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">