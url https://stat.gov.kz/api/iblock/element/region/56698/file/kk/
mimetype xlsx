--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14700" yWindow="45" windowWidth="14520" windowHeight="12840" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'натура-2026'!$A$1:$M$25</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="29">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-  сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар- тамыз</t>
   </si>
   <si>
@@ -116,51 +116,51 @@
     <t>Жітіқара</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">х - өнімнің осы түрін облыста және (немесе) өңірде жалғыз кәсіпорын өндіретіндіктен мәліметтер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
   <si>
     <t>Қостанай облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -197,50 +197,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -316,51 +321,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -459,82 +464,88 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 4 2" xfId="12"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="10"/>
     <cellStyle name="Обычный 4 3" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="11"/>
     <cellStyle name="Обычный 6" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -816,110 +827,110 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F10" sqref="F10"/>
+      <selection activeCell="E5" sqref="E5:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="17" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="17" customWidth="1"/>
     <col min="4" max="5" width="8.5703125" style="17" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="17" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="19" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="20" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="10" customWidth="1"/>
     <col min="11" max="11" width="8" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="18" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="37.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="58" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="58"/>
       <c r="M1" s="58"/>
       <c r="N1" s="26"/>
     </row>
     <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="61"/>
-      <c r="B2" s="63" t="s">
+      <c r="A2" s="60"/>
+      <c r="B2" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="64"/>
-[...9 lines deleted...]
-      <c r="M2" s="64"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
       <c r="N2" s="26"/>
     </row>
     <row r="3" spans="1:19" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="62"/>
-      <c r="B3" s="60" t="s">
+      <c r="A3" s="61"/>
+      <c r="B3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="21" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>8</v>
@@ -943,434 +954,458 @@
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="53"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="32"/>
       <c r="I4" s="22"/>
       <c r="J4" s="32"/>
       <c r="K4" s="23"/>
       <c r="L4" s="32"/>
       <c r="M4" s="32"/>
     </row>
     <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="30">
         <v>1966.1</v>
       </c>
       <c r="C5" s="30">
         <v>3784.8</v>
       </c>
       <c r="D5" s="30">
         <v>5804.5</v>
       </c>
-      <c r="E5" s="29"/>
+      <c r="E5" s="64">
+        <v>8101.5</v>
+      </c>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
       <c r="H5" s="32"/>
       <c r="I5" s="22"/>
       <c r="J5" s="32"/>
       <c r="K5" s="23"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
     </row>
     <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="E6" s="43"/>
+      <c r="E6" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="F6" s="30"/>
       <c r="G6" s="30"/>
       <c r="H6" s="32"/>
       <c r="I6" s="22"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
       <c r="L6" s="30"/>
       <c r="M6" s="30"/>
       <c r="N6" s="27"/>
       <c r="O6" s="30"/>
       <c r="P6" s="30"/>
       <c r="Q6" s="30"/>
       <c r="R6" s="30"/>
       <c r="S6" s="30"/>
     </row>
     <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="43"/>
+      <c r="E7" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="32"/>
       <c r="I7" s="22"/>
       <c r="J7" s="30"/>
       <c r="K7" s="30"/>
       <c r="L7" s="30"/>
       <c r="M7" s="30"/>
       <c r="N7" s="27"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
       <c r="S7" s="30"/>
     </row>
     <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="30"/>
-      <c r="E8" s="45"/>
+      <c r="E8" s="1"/>
       <c r="F8" s="30"/>
       <c r="G8" s="30"/>
       <c r="H8" s="32"/>
       <c r="I8" s="22"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
       <c r="N8" s="27"/>
       <c r="O8" s="30"/>
       <c r="P8" s="30"/>
       <c r="Q8" s="30"/>
       <c r="R8" s="30"/>
       <c r="S8" s="30"/>
     </row>
     <row r="9" spans="1:19" s="47" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="29"/>
+      <c r="E9" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="F9" s="30"/>
       <c r="G9" s="30"/>
       <c r="H9" s="32"/>
       <c r="I9" s="22"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="46"/>
       <c r="N9" s="45"/>
       <c r="O9" s="46"/>
       <c r="P9" s="46"/>
       <c r="Q9" s="46"/>
       <c r="R9" s="46"/>
       <c r="S9" s="46"/>
     </row>
     <row r="10" spans="1:19" s="47" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="43"/>
+      <c r="E10" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="32"/>
       <c r="I10" s="22"/>
       <c r="J10" s="46"/>
       <c r="K10" s="46"/>
       <c r="L10" s="46"/>
       <c r="M10" s="46"/>
       <c r="N10" s="45"/>
       <c r="O10" s="46"/>
       <c r="P10" s="46"/>
       <c r="Q10" s="46"/>
       <c r="R10" s="46"/>
       <c r="S10" s="46"/>
     </row>
     <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="44" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="30"/>
       <c r="D11" s="7"/>
-      <c r="E11" s="53"/>
+      <c r="E11" s="1"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="32"/>
       <c r="I11" s="22"/>
       <c r="J11" s="6"/>
       <c r="K11" s="30"/>
       <c r="L11" s="30"/>
       <c r="M11" s="30"/>
       <c r="N11" s="28"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="29"/>
+      <c r="E12" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="F12" s="30"/>
       <c r="G12" s="30"/>
       <c r="H12" s="32"/>
       <c r="I12" s="22"/>
       <c r="J12" s="7"/>
       <c r="K12" s="4"/>
       <c r="L12" s="7"/>
       <c r="M12" s="32"/>
     </row>
     <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="43"/>
+      <c r="E13" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="32"/>
       <c r="I13" s="22"/>
       <c r="J13" s="7"/>
       <c r="K13" s="4"/>
       <c r="L13" s="7"/>
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="7"/>
-      <c r="E14" s="53"/>
+      <c r="E14" s="1"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="32"/>
       <c r="I14" s="22"/>
       <c r="J14" s="6"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="48"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="30">
         <v>251.6</v>
       </c>
       <c r="C15" s="30">
         <v>476.8</v>
       </c>
       <c r="D15" s="30">
         <v>751.3</v>
       </c>
-      <c r="E15" s="29"/>
+      <c r="E15" s="64">
+        <v>999</v>
+      </c>
       <c r="F15" s="30"/>
       <c r="G15" s="30"/>
       <c r="H15" s="32"/>
       <c r="I15" s="22"/>
       <c r="J15" s="32"/>
       <c r="K15" s="23"/>
       <c r="L15" s="32"/>
       <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="E16" s="29"/>
+      <c r="E16" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="F16" s="30"/>
       <c r="G16" s="30"/>
       <c r="H16" s="32"/>
       <c r="I16" s="22"/>
       <c r="J16" s="32"/>
       <c r="K16" s="23"/>
       <c r="L16" s="32"/>
       <c r="M16" s="32"/>
     </row>
     <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="E17" s="43"/>
+      <c r="E17" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="F17" s="30"/>
       <c r="G17" s="30"/>
       <c r="H17" s="32"/>
       <c r="I17" s="22"/>
       <c r="J17" s="6"/>
       <c r="K17" s="30"/>
       <c r="L17" s="30"/>
       <c r="M17" s="30"/>
       <c r="N17" s="49"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="30"/>
       <c r="D18" s="30"/>
-      <c r="E18" s="54"/>
+      <c r="E18" s="1"/>
       <c r="F18" s="4"/>
       <c r="G18" s="30"/>
       <c r="H18" s="32"/>
       <c r="I18" s="22"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
       <c r="M18" s="30"/>
       <c r="N18" s="49"/>
       <c r="O18" s="30"/>
       <c r="P18" s="30"/>
       <c r="Q18" s="30"/>
       <c r="R18" s="30"/>
       <c r="S18" s="30"/>
     </row>
     <row r="19" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="4">
         <v>21.1</v>
       </c>
       <c r="C19" s="4">
         <v>41.6</v>
       </c>
       <c r="D19" s="4">
         <v>59.7</v>
       </c>
-      <c r="E19" s="29"/>
+      <c r="E19" s="65">
+        <v>77.8</v>
+      </c>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="32"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="50"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="31">
         <v>21.1</v>
       </c>
       <c r="C20" s="31">
         <v>41.6</v>
       </c>
       <c r="D20" s="31">
         <v>59.7</v>
       </c>
-      <c r="E20" s="51"/>
+      <c r="E20" s="66">
+        <v>77.8</v>
+      </c>
       <c r="F20" s="31"/>
       <c r="G20" s="31"/>
-      <c r="H20" s="55"/>
-[...4 lines deleted...]
-      <c r="M20" s="55"/>
+      <c r="H20" s="54"/>
+      <c r="I20" s="54"/>
+      <c r="J20" s="54"/>
+      <c r="K20" s="55"/>
+      <c r="L20" s="54"/>
+      <c r="M20" s="54"/>
     </row>
     <row r="21" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="37"/>
       <c r="D21" s="38"/>
       <c r="E21" s="38"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="39"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="39"/>
       <c r="L21" s="41"/>
       <c r="M21" s="41"/>
       <c r="N21" s="12"/>
     </row>
     <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="34"/>
       <c r="C22" s="39"/>
@@ -1380,51 +1415,51 @@
       <c r="G22" s="39"/>
       <c r="H22" s="39"/>
       <c r="I22" s="40"/>
       <c r="J22" s="40"/>
       <c r="K22" s="39"/>
       <c r="L22" s="41"/>
       <c r="M22" s="41"/>
       <c r="N22" s="12"/>
     </row>
     <row r="23" spans="1:19" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="59" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="59"/>
       <c r="C23" s="59"/>
       <c r="D23" s="59"/>
       <c r="E23" s="59"/>
       <c r="F23" s="59"/>
       <c r="G23" s="59"/>
       <c r="H23" s="59"/>
       <c r="I23" s="59"/>
       <c r="J23" s="59"/>
       <c r="K23" s="59"/>
       <c r="L23" s="59"/>
       <c r="M23" s="59"/>
-      <c r="N23" s="57"/>
+      <c r="N23" s="56"/>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A24" s="13"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="9"/>
       <c r="G24" s="8"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="K24" s="8"/>
       <c r="L24" s="9"/>
       <c r="M24" s="11"/>
       <c r="N24" s="14"/>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A25" s="15"/>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="9"/>
       <c r="G25" s="8"/>
       <c r="H25" s="9"/>
@@ -1437,147 +1472,147 @@
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A76EE59-8967-44AA-BBEA-CF87269DD0EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33AA30F0-7FD9-47D0-B678-D11A6B023D74}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555896D0-E06A-4FE0-8632-D8C7D2617F21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>