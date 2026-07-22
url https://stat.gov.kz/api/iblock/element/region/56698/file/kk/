--- v2 (2026-06-04)
+++ v3 (2026-07-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14700" yWindow="45" windowWidth="14520" windowHeight="12840" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'натура-2026'!$A$1:$M$25</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="29">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-  сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар- тамыз</t>
   </si>
   <si>
@@ -103,51 +103,51 @@
   <si>
     <t>Мыс кендері, мың тонна</t>
   </si>
   <si>
     <t>Лисаков қ.ә.</t>
   </si>
   <si>
     <t>Рудный қ.ә.</t>
   </si>
   <si>
     <t>Бейімбет Майлин</t>
   </si>
   <si>
     <t>Жітіқара</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">х - өнімнің осы түрін облыста және (немесе) өңірде жалғыз кәсіпорын өндіретіндіктен мәліметтер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
   <si>
     <t>Қостанай облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру</t>
   </si>
   <si>
-    <t>2026*</t>
+    <t>2026 жыл*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -476,76 +476,76 @@
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 4 2" xfId="12"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="10"/>
     <cellStyle name="Обычный 4 3" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="11"/>
     <cellStyle name="Обычный 6" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -827,109 +827,109 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E5" sqref="E5:E20"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="17" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="17" customWidth="1"/>
     <col min="4" max="5" width="8.5703125" style="17" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="17" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="19" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="20" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="10" customWidth="1"/>
     <col min="11" max="11" width="8" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="18" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="37.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="61" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="58"/>
-[...10 lines deleted...]
-      <c r="M1" s="58"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
       <c r="N1" s="26"/>
     </row>
     <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="60"/>
-      <c r="B2" s="62" t="s">
+      <c r="A2" s="63"/>
+      <c r="B2" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="63"/>
-[...9 lines deleted...]
-      <c r="M2" s="63"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
       <c r="N2" s="26"/>
     </row>
     <row r="3" spans="1:19" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="61"/>
+      <c r="A3" s="64"/>
       <c r="B3" s="57" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="21" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="21" t="s">
@@ -954,110 +954,116 @@
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="53"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="32"/>
       <c r="I4" s="22"/>
       <c r="J4" s="32"/>
       <c r="K4" s="23"/>
       <c r="L4" s="32"/>
       <c r="M4" s="32"/>
     </row>
     <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="30">
         <v>1966.1</v>
       </c>
       <c r="C5" s="30">
         <v>3784.8</v>
       </c>
       <c r="D5" s="30">
         <v>5804.5</v>
       </c>
-      <c r="E5" s="64">
+      <c r="E5" s="58">
         <v>8101.5</v>
       </c>
-      <c r="F5" s="30"/>
+      <c r="F5" s="30">
+        <v>10397.299999999999</v>
+      </c>
       <c r="G5" s="30"/>
       <c r="H5" s="32"/>
       <c r="I5" s="22"/>
       <c r="J5" s="32"/>
       <c r="K5" s="23"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
     </row>
     <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="F6" s="30"/>
+      <c r="F6" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="G6" s="30"/>
       <c r="H6" s="32"/>
       <c r="I6" s="22"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
       <c r="L6" s="30"/>
       <c r="M6" s="30"/>
       <c r="N6" s="27"/>
       <c r="O6" s="30"/>
       <c r="P6" s="30"/>
       <c r="Q6" s="30"/>
       <c r="R6" s="30"/>
       <c r="S6" s="30"/>
     </row>
     <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="30"/>
+      <c r="F7" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="G7" s="30"/>
       <c r="H7" s="32"/>
       <c r="I7" s="22"/>
       <c r="J7" s="30"/>
       <c r="K7" s="30"/>
       <c r="L7" s="30"/>
       <c r="M7" s="30"/>
       <c r="N7" s="27"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
       <c r="S7" s="30"/>
     </row>
     <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="30"/>
       <c r="E8" s="1"/>
       <c r="F8" s="30"/>
       <c r="G8" s="30"/>
       <c r="H8" s="32"/>
@@ -1067,82 +1073,86 @@
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
       <c r="N8" s="27"/>
       <c r="O8" s="30"/>
       <c r="P8" s="30"/>
       <c r="Q8" s="30"/>
       <c r="R8" s="30"/>
       <c r="S8" s="30"/>
     </row>
     <row r="9" spans="1:19" s="47" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="F9" s="30"/>
+      <c r="F9" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="G9" s="30"/>
       <c r="H9" s="32"/>
       <c r="I9" s="22"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="46"/>
       <c r="N9" s="45"/>
       <c r="O9" s="46"/>
       <c r="P9" s="46"/>
       <c r="Q9" s="46"/>
       <c r="R9" s="46"/>
       <c r="S9" s="46"/>
     </row>
     <row r="10" spans="1:19" s="47" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="F10" s="30"/>
+      <c r="F10" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="G10" s="30"/>
       <c r="H10" s="32"/>
       <c r="I10" s="22"/>
       <c r="J10" s="46"/>
       <c r="K10" s="46"/>
       <c r="L10" s="46"/>
       <c r="M10" s="46"/>
       <c r="N10" s="45"/>
       <c r="O10" s="46"/>
       <c r="P10" s="46"/>
       <c r="Q10" s="46"/>
       <c r="R10" s="46"/>
       <c r="S10" s="46"/>
     </row>
     <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="44" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="30"/>
       <c r="D11" s="7"/>
       <c r="E11" s="1"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="32"/>
@@ -1152,313 +1162,327 @@
       <c r="L11" s="30"/>
       <c r="M11" s="30"/>
       <c r="N11" s="28"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="30"/>
+      <c r="F12" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="G12" s="30"/>
       <c r="H12" s="32"/>
       <c r="I12" s="22"/>
       <c r="J12" s="7"/>
       <c r="K12" s="4"/>
       <c r="L12" s="7"/>
       <c r="M12" s="32"/>
     </row>
     <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="F13" s="30"/>
+      <c r="F13" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="G13" s="30"/>
       <c r="H13" s="32"/>
       <c r="I13" s="22"/>
       <c r="J13" s="7"/>
       <c r="K13" s="4"/>
       <c r="L13" s="7"/>
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="7"/>
       <c r="E14" s="1"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="32"/>
       <c r="I14" s="22"/>
       <c r="J14" s="6"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="48"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="30">
         <v>251.6</v>
       </c>
       <c r="C15" s="30">
         <v>476.8</v>
       </c>
       <c r="D15" s="30">
         <v>751.3</v>
       </c>
-      <c r="E15" s="64">
+      <c r="E15" s="58">
         <v>999</v>
       </c>
-      <c r="F15" s="30"/>
+      <c r="F15" s="30">
+        <v>1376.1</v>
+      </c>
       <c r="G15" s="30"/>
       <c r="H15" s="32"/>
       <c r="I15" s="22"/>
       <c r="J15" s="32"/>
       <c r="K15" s="23"/>
       <c r="L15" s="32"/>
       <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="F16" s="30"/>
+      <c r="F16" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="G16" s="30"/>
       <c r="H16" s="32"/>
       <c r="I16" s="22"/>
       <c r="J16" s="32"/>
       <c r="K16" s="23"/>
       <c r="L16" s="32"/>
       <c r="M16" s="32"/>
     </row>
     <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="F17" s="30"/>
+      <c r="F17" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="G17" s="30"/>
       <c r="H17" s="32"/>
       <c r="I17" s="22"/>
       <c r="J17" s="6"/>
       <c r="K17" s="30"/>
       <c r="L17" s="30"/>
       <c r="M17" s="30"/>
       <c r="N17" s="49"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="30"/>
       <c r="D18" s="30"/>
       <c r="E18" s="1"/>
       <c r="F18" s="4"/>
       <c r="G18" s="30"/>
       <c r="H18" s="32"/>
       <c r="I18" s="22"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
       <c r="M18" s="30"/>
       <c r="N18" s="49"/>
       <c r="O18" s="30"/>
       <c r="P18" s="30"/>
       <c r="Q18" s="30"/>
       <c r="R18" s="30"/>
       <c r="S18" s="30"/>
     </row>
     <row r="19" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="4">
         <v>21.1</v>
       </c>
       <c r="C19" s="4">
         <v>41.6</v>
       </c>
       <c r="D19" s="4">
         <v>59.7</v>
       </c>
-      <c r="E19" s="65">
+      <c r="E19" s="59">
         <v>77.8</v>
       </c>
-      <c r="F19" s="4"/>
+      <c r="F19" s="4">
+        <v>99.3</v>
+      </c>
       <c r="G19" s="4"/>
       <c r="H19" s="32"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
       <c r="K19" s="50"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="31">
         <v>21.1</v>
       </c>
       <c r="C20" s="31">
         <v>41.6</v>
       </c>
       <c r="D20" s="31">
         <v>59.7</v>
       </c>
-      <c r="E20" s="66">
+      <c r="E20" s="60">
         <v>77.8</v>
       </c>
-      <c r="F20" s="31"/>
+      <c r="F20" s="31">
+        <v>99.3</v>
+      </c>
       <c r="G20" s="31"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="54"/>
       <c r="K20" s="55"/>
       <c r="L20" s="54"/>
       <c r="M20" s="54"/>
     </row>
     <row r="21" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="37"/>
       <c r="D21" s="38"/>
       <c r="E21" s="38"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="39"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="39"/>
       <c r="L21" s="41"/>
       <c r="M21" s="41"/>
       <c r="N21" s="12"/>
     </row>
     <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="34"/>
       <c r="C22" s="39"/>
       <c r="D22" s="35"/>
       <c r="E22" s="39"/>
       <c r="F22" s="39"/>
       <c r="G22" s="39"/>
       <c r="H22" s="39"/>
       <c r="I22" s="40"/>
       <c r="J22" s="40"/>
       <c r="K22" s="39"/>
       <c r="L22" s="41"/>
       <c r="M22" s="41"/>
       <c r="N22" s="12"/>
     </row>
     <row r="23" spans="1:19" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="59" t="s">
+      <c r="A23" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="59"/>
-[...10 lines deleted...]
-      <c r="M23" s="59"/>
+      <c r="B23" s="62"/>
+      <c r="C23" s="62"/>
+      <c r="D23" s="62"/>
+      <c r="E23" s="62"/>
+      <c r="F23" s="62"/>
+      <c r="G23" s="62"/>
+      <c r="H23" s="62"/>
+      <c r="I23" s="62"/>
+      <c r="J23" s="62"/>
+      <c r="K23" s="62"/>
+      <c r="L23" s="62"/>
+      <c r="M23" s="62"/>
       <c r="N23" s="56"/>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A24" s="13"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="9"/>
       <c r="G24" s="8"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="K24" s="8"/>
       <c r="L24" s="9"/>
       <c r="M24" s="11"/>
       <c r="N24" s="14"/>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A25" s="15"/>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="9"/>
       <c r="G25" s="8"/>