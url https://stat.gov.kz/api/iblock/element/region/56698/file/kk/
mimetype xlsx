--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14700" yWindow="45" windowWidth="14520" windowHeight="12840" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'натура-2026'!$A$1:$M$25</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="29">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-  сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар- тамыз</t>
   </si>
   <si>
@@ -116,51 +116,51 @@
     <t>Жітіқара</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">х - өнімнің осы түрін облыста және (немесе) өңірде жалғыз кәсіпорын өндіретіндіктен мәліметтер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
   <si>
     <t>Қостанай облысындағы тау-кен өндіру өнеркәсібі және карьерлерді қазуда өнеркәсіп өнімдерін өндіру</t>
   </si>
   <si>
     <t>2026 жыл*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -202,50 +202,58 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -321,51 +329,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -437,115 +445,118 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 4 2" xfId="12"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="10"/>
     <cellStyle name="Обычный 4 3" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="11"/>
     <cellStyle name="Обычный 6" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -827,663 +838,687 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="17" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="17" customWidth="1"/>
     <col min="4" max="5" width="8.5703125" style="17" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="17" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="19" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" style="20" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="10" customWidth="1"/>
     <col min="11" max="11" width="8" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="18" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="3" customWidth="1"/>
     <col min="14" max="14" width="37.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="61"/>
-[...10 lines deleted...]
-      <c r="M1" s="61"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
       <c r="N1" s="26"/>
     </row>
     <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="63"/>
-      <c r="B2" s="65" t="s">
+      <c r="A2" s="61"/>
+      <c r="B2" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="66"/>
-[...9 lines deleted...]
-      <c r="M2" s="66"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
       <c r="N2" s="26"/>
     </row>
     <row r="3" spans="1:19" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="64"/>
-      <c r="B3" s="57" t="s">
+      <c r="A3" s="62"/>
+      <c r="B3" s="55" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="21" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="21" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="25" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="24"/>
     </row>
     <row r="4" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="65" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
-      <c r="E4" s="53"/>
+      <c r="E4" s="51"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="32"/>
       <c r="I4" s="22"/>
       <c r="J4" s="32"/>
       <c r="K4" s="23"/>
       <c r="L4" s="32"/>
       <c r="M4" s="32"/>
     </row>
     <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="30">
         <v>1966.1</v>
       </c>
       <c r="C5" s="30">
         <v>3784.8</v>
       </c>
       <c r="D5" s="30">
         <v>5804.5</v>
       </c>
-      <c r="E5" s="58">
+      <c r="E5" s="56">
         <v>8101.5</v>
       </c>
       <c r="F5" s="30">
         <v>10397.299999999999</v>
       </c>
-      <c r="G5" s="30"/>
+      <c r="G5" s="30">
+        <v>12475.7</v>
+      </c>
       <c r="H5" s="32"/>
       <c r="I5" s="22"/>
       <c r="J5" s="32"/>
       <c r="K5" s="23"/>
       <c r="L5" s="32"/>
       <c r="M5" s="32"/>
     </row>
     <row r="6" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="30" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="30"/>
+      <c r="G6" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="H6" s="32"/>
       <c r="I6" s="22"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
       <c r="L6" s="30"/>
       <c r="M6" s="30"/>
       <c r="N6" s="27"/>
       <c r="O6" s="30"/>
       <c r="P6" s="30"/>
       <c r="Q6" s="30"/>
       <c r="R6" s="30"/>
       <c r="S6" s="30"/>
     </row>
     <row r="7" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="G7" s="30"/>
+      <c r="G7" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="H7" s="32"/>
       <c r="I7" s="22"/>
       <c r="J7" s="30"/>
       <c r="K7" s="30"/>
       <c r="L7" s="30"/>
       <c r="M7" s="30"/>
       <c r="N7" s="27"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
       <c r="R7" s="30"/>
       <c r="S7" s="30"/>
     </row>
     <row r="8" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="45" t="s">
+      <c r="A8" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="30"/>
       <c r="E8" s="1"/>
       <c r="F8" s="30"/>
       <c r="G8" s="30"/>
       <c r="H8" s="32"/>
       <c r="I8" s="22"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
       <c r="N8" s="27"/>
       <c r="O8" s="30"/>
       <c r="P8" s="30"/>
       <c r="Q8" s="30"/>
       <c r="R8" s="30"/>
       <c r="S8" s="30"/>
     </row>
-    <row r="9" spans="1:19" s="47" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:19" s="46" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="30" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="G9" s="30"/>
+      <c r="G9" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="H9" s="32"/>
       <c r="I9" s="22"/>
-      <c r="J9" s="46"/>
-[...10 lines deleted...]
-    <row r="10" spans="1:19" s="47" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J9" s="45"/>
+      <c r="K9" s="45"/>
+      <c r="L9" s="45"/>
+      <c r="M9" s="45"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="45"/>
+      <c r="P9" s="45"/>
+      <c r="Q9" s="45"/>
+      <c r="R9" s="45"/>
+      <c r="S9" s="45"/>
+    </row>
+    <row r="10" spans="1:19" s="46" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="30" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="G10" s="30"/>
+      <c r="G10" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="H10" s="32"/>
       <c r="I10" s="22"/>
-      <c r="J10" s="46"/>
-[...8 lines deleted...]
-      <c r="S10" s="46"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
+      <c r="N10" s="44"/>
+      <c r="O10" s="45"/>
+      <c r="P10" s="45"/>
+      <c r="Q10" s="45"/>
+      <c r="R10" s="45"/>
+      <c r="S10" s="45"/>
     </row>
     <row r="11" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="44" t="s">
+      <c r="A11" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="30"/>
       <c r="D11" s="7"/>
       <c r="E11" s="1"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="32"/>
       <c r="I11" s="22"/>
       <c r="J11" s="6"/>
       <c r="K11" s="30"/>
       <c r="L11" s="30"/>
       <c r="M11" s="30"/>
       <c r="N11" s="28"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="30"/>
+      <c r="G12" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="H12" s="32"/>
       <c r="I12" s="22"/>
       <c r="J12" s="7"/>
       <c r="K12" s="4"/>
       <c r="L12" s="7"/>
       <c r="M12" s="32"/>
     </row>
     <row r="13" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="30" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="G13" s="30"/>
+      <c r="G13" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="H13" s="32"/>
       <c r="I13" s="22"/>
       <c r="J13" s="7"/>
       <c r="K13" s="4"/>
       <c r="L13" s="7"/>
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="44" t="s">
+      <c r="A14" s="65" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="30"/>
       <c r="C14" s="30"/>
       <c r="D14" s="7"/>
       <c r="E14" s="1"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="32"/>
       <c r="I14" s="22"/>
       <c r="J14" s="6"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
-      <c r="N14" s="48"/>
+      <c r="N14" s="47"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="30">
         <v>251.6</v>
       </c>
       <c r="C15" s="30">
         <v>476.8</v>
       </c>
       <c r="D15" s="30">
         <v>751.3</v>
       </c>
-      <c r="E15" s="58">
+      <c r="E15" s="56">
         <v>999</v>
       </c>
       <c r="F15" s="30">
         <v>1376.1</v>
       </c>
-      <c r="G15" s="30"/>
+      <c r="G15" s="30">
+        <v>1797.4</v>
+      </c>
       <c r="H15" s="32"/>
       <c r="I15" s="22"/>
       <c r="J15" s="32"/>
       <c r="K15" s="23"/>
       <c r="L15" s="32"/>
       <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="30" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="30" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="G16" s="30"/>
+      <c r="G16" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="H16" s="32"/>
       <c r="I16" s="22"/>
       <c r="J16" s="32"/>
       <c r="K16" s="23"/>
       <c r="L16" s="32"/>
       <c r="M16" s="32"/>
     </row>
     <row r="17" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="30" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="G17" s="30"/>
+      <c r="G17" s="30" t="s">
+        <v>16</v>
+      </c>
       <c r="H17" s="32"/>
       <c r="I17" s="22"/>
       <c r="J17" s="6"/>
       <c r="K17" s="30"/>
       <c r="L17" s="30"/>
       <c r="M17" s="30"/>
-      <c r="N17" s="49"/>
+      <c r="N17" s="48"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="52" t="s">
+      <c r="A18" s="67" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="30"/>
       <c r="D18" s="30"/>
       <c r="E18" s="1"/>
       <c r="F18" s="4"/>
       <c r="G18" s="30"/>
       <c r="H18" s="32"/>
       <c r="I18" s="22"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
       <c r="M18" s="30"/>
-      <c r="N18" s="49"/>
+      <c r="N18" s="48"/>
       <c r="O18" s="30"/>
       <c r="P18" s="30"/>
       <c r="Q18" s="30"/>
       <c r="R18" s="30"/>
       <c r="S18" s="30"/>
     </row>
     <row r="19" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="4">
         <v>21.1</v>
       </c>
       <c r="C19" s="4">
         <v>41.6</v>
       </c>
       <c r="D19" s="4">
         <v>59.7</v>
       </c>
-      <c r="E19" s="59">
+      <c r="E19" s="57">
         <v>77.8</v>
       </c>
       <c r="F19" s="4">
         <v>99.3</v>
       </c>
-      <c r="G19" s="4"/>
+      <c r="G19" s="4">
+        <v>121.4</v>
+      </c>
       <c r="H19" s="32"/>
       <c r="I19" s="22"/>
       <c r="J19" s="22"/>
-      <c r="K19" s="50"/>
+      <c r="K19" s="49"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
     </row>
     <row r="20" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="51" t="s">
+      <c r="A20" s="50" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="31">
         <v>21.1</v>
       </c>
       <c r="C20" s="31">
         <v>41.6</v>
       </c>
       <c r="D20" s="31">
         <v>59.7</v>
       </c>
-      <c r="E20" s="60">
+      <c r="E20" s="58">
         <v>77.8</v>
       </c>
       <c r="F20" s="31">
         <v>99.3</v>
       </c>
-      <c r="G20" s="31"/>
-[...5 lines deleted...]
-      <c r="M20" s="54"/>
+      <c r="G20" s="31">
+        <v>121.4</v>
+      </c>
+      <c r="H20" s="52"/>
+      <c r="I20" s="52"/>
+      <c r="J20" s="52"/>
+      <c r="K20" s="53"/>
+      <c r="L20" s="52"/>
+      <c r="M20" s="52"/>
     </row>
     <row r="21" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="37"/>
       <c r="D21" s="38"/>
       <c r="E21" s="38"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="39"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="39"/>
       <c r="L21" s="41"/>
       <c r="M21" s="41"/>
       <c r="N21" s="12"/>
     </row>
     <row r="22" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="34"/>
       <c r="C22" s="39"/>
       <c r="D22" s="35"/>
       <c r="E22" s="39"/>
       <c r="F22" s="39"/>
       <c r="G22" s="39"/>
       <c r="H22" s="39"/>
       <c r="I22" s="40"/>
       <c r="J22" s="40"/>
       <c r="K22" s="39"/>
       <c r="L22" s="41"/>
       <c r="M22" s="41"/>
       <c r="N22" s="12"/>
     </row>
     <row r="23" spans="1:19" s="17" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="62" t="s">
+      <c r="A23" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="62"/>
-[...11 lines deleted...]
-      <c r="N23" s="56"/>
+      <c r="B23" s="60"/>
+      <c r="C23" s="60"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="60"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="60"/>
+      <c r="H23" s="60"/>
+      <c r="I23" s="60"/>
+      <c r="J23" s="60"/>
+      <c r="K23" s="60"/>
+      <c r="L23" s="60"/>
+      <c r="M23" s="60"/>
+      <c r="N23" s="54"/>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A24" s="13"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="9"/>
       <c r="G24" s="8"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="K24" s="8"/>
       <c r="L24" s="9"/>
       <c r="M24" s="11"/>
       <c r="N24" s="14"/>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A25" s="15"/>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="9"/>
       <c r="G25" s="8"/>
       <c r="H25" s="9"/>