--- v0 (2026-04-17)
+++ v1 (2026-05-13)
@@ -4,112 +4,108 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14295" windowHeight="12780" tabRatio="768"/>
+    <workbookView xWindow="0" yWindow="30" windowWidth="9330" windowHeight="10365" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="42">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">Вода питьевая, тыс куб.м                                                                                                                                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">Вода непитьевая, тыс.куб.м                                                                                                                                                                                                                                    </t>
   </si>
   <si>
     <t>Вода природная, тыс. куб. м</t>
   </si>
   <si>
     <t>"-" - нет производства</t>
-  </si>
-[...2 lines deleted...]
-контроль над сбором и распределением отходов в Костанайской области за 2026 год*</t>
   </si>
   <si>
     <t xml:space="preserve">г. Костанай </t>
   </si>
   <si>
     <t>Алтынсаринский</t>
   </si>
   <si>
     <t>Амангельдинский</t>
   </si>
   <si>
     <t>Аулиекольский</t>
   </si>
   <si>
     <t>Денисовский</t>
   </si>
   <si>
     <t>Джангельдинский</t>
   </si>
   <si>
     <t>Житикаринский</t>
   </si>
   <si>
     <t>Камыстинский</t>
   </si>
@@ -139,60 +135,67 @@
   </si>
   <si>
     <t>Федоровский</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t xml:space="preserve">Аркалык г.а. </t>
   </si>
   <si>
     <t xml:space="preserve">Лисаковск  г.а. </t>
   </si>
   <si>
     <t xml:space="preserve">Рудный  г.а. </t>
   </si>
   <si>
     <t>х - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области и (или) регионе. В соответствии с пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
+  <si>
+    <t>Производство промышленной продукции в секции водоснабжение, канализационная система, 
+контроль над сбором и распределением отходов в Костанайской области</t>
+  </si>
+  <si>
+    <t>2026*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -288,60 +291,66 @@
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -355,82 +364,115 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -458,53 +500,50 @@
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -547,61 +586,82 @@
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="26">
     <cellStyle name="Гиперссылка 2" xfId="13"/>
     <cellStyle name="Гиперссылка 3" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="14"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="23"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 2 3" xfId="16"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="21"/>
     <cellStyle name="Обычный 2 4" xfId="15"/>
     <cellStyle name="Обычный 2 4 2" xfId="22"/>
     <cellStyle name="Обычный 2 5" xfId="20"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="17"/>
     <cellStyle name="Обычный 3 2" xfId="25"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="10"/>
     <cellStyle name="Обычный 4 3" xfId="9"/>
@@ -893,3724 +953,3835 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AI821"/>
+  <dimension ref="A1:AI822"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="A54" sqref="A54:L54"/>
+    <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
-    <col min="8" max="8" width="7.7109375" style="39" customWidth="1"/>
+    <col min="8" max="8" width="7.7109375" style="38" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="4" customWidth="1"/>
     <col min="10" max="10" width="9" style="5" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="9.140625" style="2" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="63" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+    </row>
+    <row r="2" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="66"/>
+      <c r="B2" s="68" t="s">
+        <v>41</v>
+      </c>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+    </row>
+    <row r="3" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="67"/>
+      <c r="B3" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="L3" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="M3" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="3"/>
+      <c r="O3" s="28"/>
+    </row>
+    <row r="4" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="8"/>
+    </row>
+    <row r="5" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="9">
+        <v>4206.7</v>
+      </c>
+      <c r="C5" s="9">
+        <v>8459.2999999999993</v>
+      </c>
+      <c r="D5" s="61">
+        <v>12636.1</v>
+      </c>
+      <c r="E5" s="53"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="34"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="32"/>
+      <c r="M5" s="30"/>
+      <c r="N5" s="8"/>
+    </row>
+    <row r="6" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="60"/>
-[...32 lines deleted...]
-      <c r="H2" s="34" t="s">
+      <c r="B6" s="50">
+        <v>1555.5</v>
+      </c>
+      <c r="C6" s="9">
+        <v>3141.7</v>
+      </c>
+      <c r="D6" s="61">
+        <v>4715.8</v>
+      </c>
+      <c r="E6" s="54"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="10"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="8"/>
+    </row>
+    <row r="7" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="50">
+        <v>192.5</v>
+      </c>
+      <c r="C7" s="9">
+        <v>348.8</v>
+      </c>
+      <c r="D7" s="61">
+        <v>533.29999999999995</v>
+      </c>
+      <c r="E7" s="54"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="10"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="8"/>
+    </row>
+    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="50">
+        <v>228.5</v>
+      </c>
+      <c r="C8" s="9">
+        <v>420.3</v>
+      </c>
+      <c r="D8" s="61">
+        <v>633.9</v>
+      </c>
+      <c r="E8" s="54"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="10"/>
+      <c r="K8" s="32"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="8"/>
+    </row>
+    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="54"/>
+      <c r="F9" s="55"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="34"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="32"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="30"/>
+      <c r="N9" s="8"/>
+    </row>
+    <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="47">
+        <v>28.6</v>
+      </c>
+      <c r="C10" s="9">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D10" s="61">
+        <v>99.6</v>
+      </c>
+      <c r="E10" s="54"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="50"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="32"/>
+      <c r="M10" s="30"/>
+      <c r="N10" s="8"/>
+    </row>
+    <row r="11" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="47">
+        <v>16</v>
+      </c>
+      <c r="C11" s="9">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D11" s="61">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="E11" s="54"/>
+      <c r="F11" s="50"/>
+      <c r="G11" s="50"/>
+      <c r="H11" s="34"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="32"/>
+      <c r="M11" s="30"/>
+      <c r="N11" s="8"/>
+    </row>
+    <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="47">
+        <v>68</v>
+      </c>
+      <c r="C12" s="9">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="D12" s="61">
+        <v>205.6</v>
+      </c>
+      <c r="E12" s="54"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="34"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="32"/>
+      <c r="M12" s="30"/>
+      <c r="N12" s="8"/>
+    </row>
+    <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="47">
+        <v>10.9</v>
+      </c>
+      <c r="C13" s="9">
+        <v>24.3</v>
+      </c>
+      <c r="D13" s="61">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="E13" s="54"/>
+      <c r="F13" s="50"/>
+      <c r="G13" s="50"/>
+      <c r="H13" s="34"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="32"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="30"/>
+      <c r="N13" s="8"/>
+    </row>
+    <row r="14" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="47">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="C14" s="9">
+        <v>69</v>
+      </c>
+      <c r="D14" s="61">
+        <v>104.3</v>
+      </c>
+      <c r="E14" s="54"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="32"/>
+      <c r="L14" s="32"/>
+      <c r="M14" s="30"/>
+      <c r="N14" s="8"/>
+    </row>
+    <row r="15" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="47">
+        <v>141</v>
+      </c>
+      <c r="C15" s="9">
+        <v>264.8</v>
+      </c>
+      <c r="D15" s="61">
+        <v>383.7</v>
+      </c>
+      <c r="E15" s="54"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="34"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="30"/>
+      <c r="N15" s="8"/>
+    </row>
+    <row r="16" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="47">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="C16" s="9">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D16" s="61">
+        <v>26.5</v>
+      </c>
+      <c r="E16" s="54"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="34"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="30"/>
+      <c r="N16" s="8"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="48" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="47">
+        <v>35.6</v>
+      </c>
+      <c r="C17" s="9">
+        <v>72.3</v>
+      </c>
+      <c r="D17" s="61">
+        <v>107.9</v>
+      </c>
+      <c r="E17" s="54"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50"/>
+      <c r="H17" s="34"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="30"/>
+      <c r="N17" s="8"/>
+    </row>
+    <row r="18" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="47">
+        <v>28.5</v>
+      </c>
+      <c r="C18" s="9">
+        <v>52.6</v>
+      </c>
+      <c r="D18" s="61">
+        <v>76.7</v>
+      </c>
+      <c r="E18" s="54"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="34"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="30"/>
+      <c r="N18" s="8"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="47">
+        <v>131.1</v>
+      </c>
+      <c r="C19" s="9">
+        <v>256.60000000000002</v>
+      </c>
+      <c r="D19" s="61">
+        <v>361.7</v>
+      </c>
+      <c r="E19" s="54"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="34"/>
+      <c r="I19" s="32"/>
+      <c r="J19" s="10"/>
+      <c r="K19" s="32"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="30"/>
+      <c r="N19" s="8"/>
+    </row>
+    <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="47">
+        <v>20.7</v>
+      </c>
+      <c r="C20" s="9">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="D20" s="61">
+        <v>58.7</v>
+      </c>
+      <c r="E20" s="54"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="34"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="10"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="32"/>
+      <c r="M20" s="30"/>
+      <c r="N20" s="8"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="47">
         <v>6</v>
       </c>
-      <c r="I2" s="19" t="s">
-[...36 lines deleted...]
-      <c r="A4" s="27" t="s">
+      <c r="C21" s="9">
+        <v>15</v>
+      </c>
+      <c r="D21" s="61">
+        <v>24</v>
+      </c>
+      <c r="E21" s="54"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
+      <c r="H21" s="34"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="10"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="32"/>
+      <c r="M21" s="30"/>
+      <c r="N21" s="8"/>
+    </row>
+    <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="54"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="34"/>
+      <c r="I22" s="32"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="32"/>
+      <c r="L22" s="32"/>
+      <c r="M22" s="30"/>
+      <c r="N22" s="8"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="54"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="50"/>
+      <c r="H23" s="34"/>
+      <c r="I23" s="32"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="32"/>
+      <c r="L23" s="32"/>
+      <c r="M23" s="30"/>
+      <c r="N23" s="8"/>
+    </row>
+    <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="50">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="C24" s="9">
+        <v>36.6</v>
+      </c>
+      <c r="D24" s="61">
+        <v>55.1</v>
+      </c>
+      <c r="E24" s="54"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="34"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="10"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="30"/>
+      <c r="N24" s="8"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="50">
+        <v>27.4</v>
+      </c>
+      <c r="C25" s="9">
+        <v>58</v>
+      </c>
+      <c r="D25" s="61">
+        <v>88.6</v>
+      </c>
+      <c r="E25" s="54"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="50"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="30"/>
+      <c r="N25" s="8"/>
+    </row>
+    <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="22"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="9"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="34"/>
+      <c r="I26" s="32"/>
+      <c r="J26" s="39"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="8"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="22">
+        <v>3855.9</v>
+      </c>
+      <c r="C27" s="26">
+        <v>7775.8</v>
+      </c>
+      <c r="D27" s="61">
+        <v>11602</v>
+      </c>
+      <c r="E27" s="53"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="50"/>
+      <c r="H27" s="34"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="40"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="23"/>
+      <c r="M27" s="41"/>
+      <c r="N27" s="8"/>
+    </row>
+    <row r="28" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="50">
+        <v>1555.5</v>
+      </c>
+      <c r="C28" s="26">
+        <v>3141.7</v>
+      </c>
+      <c r="D28" s="61">
+        <v>4715.8</v>
+      </c>
+      <c r="E28" s="54"/>
+      <c r="F28" s="50"/>
+      <c r="G28" s="50"/>
+      <c r="H28" s="34"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="40"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="23"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="8"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="9">
-[...18 lines deleted...]
-      <c r="A5" s="49" t="s">
+      <c r="B29" s="50">
+        <v>113.6</v>
+      </c>
+      <c r="C29" s="26">
+        <v>211</v>
+      </c>
+      <c r="D29" s="61">
+        <v>325.10000000000002</v>
+      </c>
+      <c r="E29" s="54"/>
+      <c r="F29" s="50"/>
+      <c r="G29" s="50"/>
+      <c r="H29" s="34"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="23"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="8"/>
+    </row>
+    <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="50">
+        <v>228.5</v>
+      </c>
+      <c r="C30" s="26">
+        <v>420.3</v>
+      </c>
+      <c r="D30" s="61">
+        <v>633.9</v>
+      </c>
+      <c r="E30" s="54"/>
+      <c r="F30" s="50"/>
+      <c r="G30" s="50"/>
+      <c r="H30" s="34"/>
+      <c r="I30" s="32"/>
+      <c r="J30" s="40"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="23"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="8"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D31" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="E31" s="54"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="50"/>
+      <c r="H31" s="34"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="40"/>
+      <c r="L31" s="23"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="8"/>
+    </row>
+    <row r="32" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="51">
-[...40 lines deleted...]
-      <c r="A7" s="49" t="s">
+      <c r="B32" s="50">
+        <v>28.6</v>
+      </c>
+      <c r="C32" s="26">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D32" s="61">
+        <v>99.6</v>
+      </c>
+      <c r="E32" s="54"/>
+      <c r="F32" s="50"/>
+      <c r="G32" s="50"/>
+      <c r="H32" s="34"/>
+      <c r="I32" s="32"/>
+      <c r="J32" s="40"/>
+      <c r="K32" s="40"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="8"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" s="50">
+        <v>16</v>
+      </c>
+      <c r="C33" s="26">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D33" s="61">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="E33" s="54"/>
+      <c r="F33" s="50"/>
+      <c r="G33" s="50"/>
+      <c r="H33" s="34"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="40"/>
+      <c r="K33" s="40"/>
+      <c r="L33" s="23"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="8"/>
+    </row>
+    <row r="34" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="B34" s="50">
+        <v>68</v>
+      </c>
+      <c r="C34" s="26">
+        <v>136.69999999999999</v>
+      </c>
+      <c r="D34" s="61">
+        <v>205.6</v>
+      </c>
+      <c r="E34" s="54"/>
+      <c r="F34" s="50"/>
+      <c r="G34" s="50"/>
+      <c r="H34" s="34"/>
+      <c r="I34" s="32"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="40"/>
+      <c r="L34" s="23"/>
+      <c r="M34" s="41"/>
+      <c r="N34" s="8"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" s="50">
+        <v>10.9</v>
+      </c>
+      <c r="C35" s="26">
+        <v>24.3</v>
+      </c>
+      <c r="D35" s="61">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="E35" s="54"/>
+      <c r="F35" s="50"/>
+      <c r="G35" s="50"/>
+      <c r="H35" s="34"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="40"/>
+      <c r="K35" s="40"/>
+      <c r="L35" s="23"/>
+      <c r="M35" s="41"/>
+      <c r="N35" s="8"/>
+    </row>
+    <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B36" s="50">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="C36" s="26">
+        <v>69</v>
+      </c>
+      <c r="D36" s="61">
+        <v>104.3</v>
+      </c>
+      <c r="E36" s="54"/>
+      <c r="F36" s="50"/>
+      <c r="G36" s="50"/>
+      <c r="H36" s="34"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40"/>
+      <c r="L36" s="23"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="8"/>
+    </row>
+    <row r="37" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="B37" s="50">
+        <v>141</v>
+      </c>
+      <c r="C37" s="26">
+        <v>264.8</v>
+      </c>
+      <c r="D37" s="61">
+        <v>383.7</v>
+      </c>
+      <c r="E37" s="54"/>
+      <c r="F37" s="50"/>
+      <c r="G37" s="50"/>
+      <c r="H37" s="34"/>
+      <c r="I37" s="32"/>
+      <c r="J37" s="40"/>
+      <c r="K37" s="40"/>
+      <c r="L37" s="23"/>
+      <c r="M37" s="41"/>
+      <c r="N37" s="8"/>
+    </row>
+    <row r="38" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="50">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="C38" s="26">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="D38" s="61">
+        <v>26.5</v>
+      </c>
+      <c r="E38" s="54"/>
+      <c r="F38" s="50"/>
+      <c r="G38" s="50"/>
+      <c r="H38" s="34"/>
+      <c r="I38" s="32"/>
+      <c r="J38" s="40"/>
+      <c r="K38" s="40"/>
+      <c r="L38" s="23"/>
+      <c r="M38" s="41"/>
+      <c r="N38" s="8"/>
+    </row>
+    <row r="39" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="48" t="s">
+        <v>24</v>
+      </c>
+      <c r="B39" s="50">
+        <v>35.6</v>
+      </c>
+      <c r="C39" s="26">
+        <v>72.3</v>
+      </c>
+      <c r="D39" s="61">
+        <v>107.9</v>
+      </c>
+      <c r="E39" s="54"/>
+      <c r="F39" s="50"/>
+      <c r="G39" s="50"/>
+      <c r="H39" s="34"/>
+      <c r="I39" s="32"/>
+      <c r="J39" s="40"/>
+      <c r="K39" s="40"/>
+      <c r="L39" s="23"/>
+      <c r="M39" s="41"/>
+      <c r="N39" s="8"/>
+    </row>
+    <row r="40" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B40" s="50">
+        <v>28.5</v>
+      </c>
+      <c r="C40" s="26">
+        <v>52.6</v>
+      </c>
+      <c r="D40" s="61">
+        <v>76.7</v>
+      </c>
+      <c r="E40" s="54"/>
+      <c r="F40" s="50"/>
+      <c r="G40" s="50"/>
+      <c r="H40" s="34"/>
+      <c r="I40" s="32"/>
+      <c r="J40" s="40"/>
+      <c r="K40" s="40"/>
+      <c r="L40" s="23"/>
+      <c r="M40" s="41"/>
+      <c r="N40" s="8"/>
+    </row>
+    <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="B41" s="50">
+        <v>131.1</v>
+      </c>
+      <c r="C41" s="26">
+        <v>256.60000000000002</v>
+      </c>
+      <c r="D41" s="61">
+        <v>361.7</v>
+      </c>
+      <c r="E41" s="54"/>
+      <c r="F41" s="50"/>
+      <c r="G41" s="50"/>
+      <c r="H41" s="34"/>
+      <c r="I41" s="32"/>
+      <c r="J41" s="40"/>
+      <c r="K41" s="40"/>
+      <c r="L41" s="23"/>
+      <c r="M41" s="41"/>
+      <c r="N41" s="8"/>
+    </row>
+    <row r="42" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" s="50">
+        <v>20.7</v>
+      </c>
+      <c r="C42" s="26">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="D42" s="61">
+        <v>58.7</v>
+      </c>
+      <c r="E42" s="54"/>
+      <c r="F42" s="50"/>
+      <c r="G42" s="50"/>
+      <c r="H42" s="34"/>
+      <c r="I42" s="32"/>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="23"/>
+      <c r="M42" s="41"/>
+      <c r="N42" s="8"/>
+    </row>
+    <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" s="50">
+        <v>6</v>
+      </c>
+      <c r="C43" s="26">
+        <v>15</v>
+      </c>
+      <c r="D43" s="61">
+        <v>24</v>
+      </c>
+      <c r="E43" s="54"/>
+      <c r="F43" s="50"/>
+      <c r="G43" s="50"/>
+      <c r="H43" s="34"/>
+      <c r="I43" s="32"/>
+      <c r="J43" s="40"/>
+      <c r="K43" s="40"/>
+      <c r="L43" s="23"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="8"/>
+    </row>
+    <row r="44" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="C44" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D44" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="E44" s="54"/>
+      <c r="F44" s="55"/>
+      <c r="G44" s="50"/>
+      <c r="H44" s="34"/>
+      <c r="I44" s="32"/>
+      <c r="J44" s="40"/>
+      <c r="K44" s="40"/>
+      <c r="L44" s="23"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="8"/>
+    </row>
+    <row r="45" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="C45" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="E45" s="54"/>
+      <c r="F45" s="55"/>
+      <c r="G45" s="50"/>
+      <c r="H45" s="34"/>
+      <c r="I45" s="32"/>
+      <c r="J45" s="40"/>
+      <c r="K45" s="40"/>
+      <c r="L45" s="23"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="8"/>
+    </row>
+    <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B46" s="50">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="C46" s="26">
+        <v>36.6</v>
+      </c>
+      <c r="D46" s="61">
+        <v>55.1</v>
+      </c>
+      <c r="E46" s="54"/>
+      <c r="F46" s="50"/>
+      <c r="G46" s="50"/>
+      <c r="H46" s="34"/>
+      <c r="I46" s="32"/>
+      <c r="J46" s="40"/>
+      <c r="K46" s="40"/>
+      <c r="L46" s="23"/>
+      <c r="M46" s="41"/>
+      <c r="N46" s="8"/>
+    </row>
+    <row r="47" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B47" s="50">
+        <v>27.4</v>
+      </c>
+      <c r="C47" s="26">
+        <v>58</v>
+      </c>
+      <c r="D47" s="61">
+        <v>88.6</v>
+      </c>
+      <c r="E47" s="54"/>
+      <c r="F47" s="50"/>
+      <c r="G47" s="50"/>
+      <c r="H47" s="34"/>
+      <c r="I47" s="32"/>
+      <c r="J47" s="40"/>
+      <c r="K47" s="40"/>
+      <c r="L47" s="23"/>
+      <c r="M47" s="41"/>
+      <c r="N47" s="8"/>
+    </row>
+    <row r="48" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B48" s="22"/>
+      <c r="C48" s="29"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="29"/>
+      <c r="F48" s="32"/>
+      <c r="G48" s="25"/>
+      <c r="H48" s="34"/>
+      <c r="I48" s="32"/>
+      <c r="J48" s="9"/>
+      <c r="K48" s="45"/>
+      <c r="L48" s="45"/>
+      <c r="M48" s="35"/>
+      <c r="N48" s="8"/>
+    </row>
+    <row r="49" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B49" s="22">
+        <v>350.8</v>
+      </c>
+      <c r="C49" s="29">
+        <v>683.5</v>
+      </c>
+      <c r="D49" s="62">
+        <v>1034.0999999999999</v>
+      </c>
+      <c r="E49" s="53"/>
+      <c r="F49" s="50"/>
+      <c r="G49" s="50"/>
+      <c r="H49" s="34"/>
+      <c r="I49" s="32"/>
+      <c r="J49" s="9"/>
+      <c r="K49" s="45"/>
+      <c r="L49" s="45"/>
+      <c r="M49" s="35"/>
+      <c r="N49" s="8"/>
+    </row>
+    <row r="50" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="B50" s="50">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="C50" s="29">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="D50" s="62">
+        <v>208.2</v>
+      </c>
+      <c r="E50" s="54"/>
+      <c r="F50" s="50"/>
+      <c r="G50" s="50"/>
+      <c r="H50" s="34"/>
+      <c r="I50" s="32"/>
+      <c r="J50" s="9"/>
+      <c r="K50" s="45"/>
+      <c r="L50" s="45"/>
+      <c r="M50" s="35"/>
+      <c r="N50" s="8"/>
+    </row>
+    <row r="51" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="51">
-[...21 lines deleted...]
-      <c r="B8" s="48" t="s">
+      <c r="B51" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="C51" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D51" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="E51" s="54"/>
+      <c r="F51" s="55"/>
+      <c r="G51" s="50"/>
+      <c r="H51" s="34"/>
+      <c r="I51" s="32"/>
+      <c r="J51" s="9"/>
+      <c r="K51" s="45"/>
+      <c r="L51" s="45"/>
+      <c r="M51" s="35"/>
+      <c r="N51" s="8"/>
+    </row>
+    <row r="52" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="B52" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="C52" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="E52" s="56"/>
+      <c r="F52" s="57"/>
+      <c r="G52" s="51"/>
+      <c r="H52" s="58"/>
+      <c r="I52" s="31"/>
+      <c r="J52" s="51"/>
+      <c r="K52" s="59"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="8"/>
+    </row>
+    <row r="53" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="11" t="s">
         <v>34</v>
-      </c>
-[...989 lines deleted...]
-        <v>15</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="12"/>
       <c r="D53" s="12"/>
       <c r="E53" s="12"/>
       <c r="F53" s="12"/>
       <c r="G53" s="12"/>
-      <c r="H53" s="37"/>
+      <c r="H53" s="36"/>
       <c r="I53" s="12"/>
       <c r="J53" s="12"/>
       <c r="K53" s="12"/>
       <c r="L53" s="12"/>
       <c r="M53" s="12"/>
       <c r="S53" s="13"/>
       <c r="T53" s="14"/>
       <c r="U53" s="13"/>
       <c r="V53" s="14"/>
       <c r="W53" s="14"/>
       <c r="X53" s="14"/>
       <c r="Y53" s="14"/>
       <c r="Z53" s="14"/>
       <c r="AA53" s="14"/>
       <c r="AB53" s="13"/>
       <c r="AC53" s="14"/>
       <c r="AD53" s="13"/>
       <c r="AE53" s="14"/>
       <c r="AF53" s="14"/>
       <c r="AG53" s="15"/>
       <c r="AH53" s="14"/>
       <c r="AI53" s="15"/>
     </row>
-    <row r="54" spans="1:35" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="L54" s="61"/>
+    <row r="54" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="B54" s="12"/>
+      <c r="C54" s="12"/>
+      <c r="D54" s="12"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="36"/>
+      <c r="I54" s="12"/>
+      <c r="J54" s="12"/>
+      <c r="K54" s="12"/>
+      <c r="L54" s="12"/>
       <c r="M54" s="12"/>
       <c r="S54" s="13"/>
       <c r="T54" s="14"/>
       <c r="U54" s="13"/>
       <c r="V54" s="14"/>
       <c r="W54" s="14"/>
       <c r="X54" s="14"/>
       <c r="Y54" s="14"/>
       <c r="Z54" s="14"/>
       <c r="AA54" s="14"/>
       <c r="AB54" s="13"/>
       <c r="AC54" s="14"/>
       <c r="AD54" s="13"/>
       <c r="AE54" s="14"/>
       <c r="AF54" s="14"/>
       <c r="AG54" s="15"/>
       <c r="AH54" s="14"/>
       <c r="AI54" s="15"/>
     </row>
-    <row r="55" spans="1:35" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="L55" s="12"/>
+    <row r="55" spans="1:35" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="64" t="s">
+        <v>39</v>
+      </c>
+      <c r="B55" s="64"/>
+      <c r="C55" s="64"/>
+      <c r="D55" s="64"/>
+      <c r="E55" s="64"/>
+      <c r="F55" s="64"/>
+      <c r="G55" s="64"/>
+      <c r="H55" s="64"/>
+      <c r="I55" s="64"/>
+      <c r="J55" s="64"/>
+      <c r="K55" s="64"/>
+      <c r="L55" s="64"/>
       <c r="M55" s="12"/>
       <c r="S55" s="13"/>
       <c r="T55" s="14"/>
       <c r="U55" s="13"/>
       <c r="V55" s="14"/>
       <c r="W55" s="14"/>
       <c r="X55" s="14"/>
       <c r="Y55" s="14"/>
       <c r="Z55" s="14"/>
       <c r="AA55" s="14"/>
       <c r="AB55" s="13"/>
       <c r="AC55" s="14"/>
       <c r="AD55" s="13"/>
       <c r="AE55" s="14"/>
       <c r="AF55" s="14"/>
       <c r="AG55" s="15"/>
       <c r="AH55" s="14"/>
       <c r="AI55" s="15"/>
     </row>
     <row r="56" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A56" s="16"/>
-      <c r="B56" s="6"/>
-[...2 lines deleted...]
-      <c r="H56" s="38"/>
+      <c r="B56" s="12"/>
+      <c r="C56" s="12"/>
+      <c r="D56" s="12"/>
+      <c r="E56" s="12"/>
+      <c r="F56" s="12"/>
+      <c r="G56" s="12"/>
+      <c r="H56" s="36"/>
+      <c r="I56" s="12"/>
+      <c r="J56" s="12"/>
+      <c r="K56" s="12"/>
+      <c r="L56" s="12"/>
       <c r="M56" s="12"/>
       <c r="S56" s="13"/>
       <c r="T56" s="14"/>
       <c r="U56" s="13"/>
       <c r="V56" s="14"/>
       <c r="W56" s="14"/>
       <c r="X56" s="14"/>
       <c r="Y56" s="14"/>
       <c r="Z56" s="14"/>
       <c r="AA56" s="14"/>
       <c r="AB56" s="13"/>
       <c r="AC56" s="14"/>
       <c r="AD56" s="13"/>
       <c r="AE56" s="14"/>
       <c r="AF56" s="14"/>
       <c r="AG56" s="15"/>
       <c r="AH56" s="14"/>
       <c r="AI56" s="15"/>
     </row>
     <row r="57" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A57" s="16"/>
-      <c r="H57" s="38"/>
+      <c r="B57" s="6"/>
+      <c r="C57" s="17"/>
+      <c r="E57" s="6"/>
+      <c r="H57" s="37"/>
       <c r="M57" s="12"/>
       <c r="S57" s="13"/>
       <c r="T57" s="14"/>
       <c r="U57" s="13"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
       <c r="Y57" s="14"/>
       <c r="Z57" s="14"/>
       <c r="AA57" s="14"/>
       <c r="AB57" s="13"/>
       <c r="AC57" s="14"/>
       <c r="AD57" s="13"/>
       <c r="AE57" s="14"/>
       <c r="AF57" s="14"/>
       <c r="AG57" s="15"/>
       <c r="AH57" s="14"/>
       <c r="AI57" s="15"/>
     </row>
     <row r="58" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A58" s="16"/>
-      <c r="H58" s="38"/>
-      <c r="I58" s="7"/>
+      <c r="H58" s="37"/>
       <c r="M58" s="12"/>
       <c r="S58" s="13"/>
       <c r="T58" s="14"/>
       <c r="U58" s="13"/>
       <c r="V58" s="14"/>
       <c r="W58" s="14"/>
       <c r="X58" s="14"/>
       <c r="Y58" s="14"/>
       <c r="Z58" s="14"/>
       <c r="AA58" s="14"/>
       <c r="AB58" s="13"/>
       <c r="AC58" s="14"/>
       <c r="AD58" s="13"/>
       <c r="AE58" s="14"/>
       <c r="AF58" s="14"/>
       <c r="AG58" s="15"/>
       <c r="AH58" s="14"/>
       <c r="AI58" s="15"/>
     </row>
     <row r="59" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="H59" s="38"/>
+      <c r="A59" s="16"/>
+      <c r="H59" s="37"/>
+      <c r="I59" s="7"/>
+      <c r="M59" s="12"/>
       <c r="S59" s="13"/>
       <c r="T59" s="14"/>
       <c r="U59" s="13"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="14"/>
       <c r="AA59" s="14"/>
       <c r="AB59" s="13"/>
       <c r="AC59" s="14"/>
       <c r="AD59" s="13"/>
       <c r="AE59" s="14"/>
       <c r="AF59" s="14"/>
       <c r="AG59" s="15"/>
       <c r="AH59" s="14"/>
       <c r="AI59" s="15"/>
     </row>
     <row r="60" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="H60" s="38"/>
+      <c r="H60" s="37"/>
+      <c r="S60" s="13"/>
+      <c r="T60" s="14"/>
+      <c r="U60" s="13"/>
+      <c r="V60" s="14"/>
+      <c r="W60" s="14"/>
+      <c r="X60" s="14"/>
+      <c r="Y60" s="14"/>
+      <c r="Z60" s="14"/>
+      <c r="AA60" s="14"/>
+      <c r="AB60" s="13"/>
+      <c r="AC60" s="14"/>
+      <c r="AD60" s="13"/>
+      <c r="AE60" s="14"/>
+      <c r="AF60" s="14"/>
+      <c r="AG60" s="15"/>
+      <c r="AH60" s="14"/>
+      <c r="AI60" s="15"/>
     </row>
     <row r="61" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="H61" s="38"/>
+      <c r="H61" s="37"/>
     </row>
     <row r="62" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="H62" s="38"/>
+      <c r="H62" s="37"/>
     </row>
     <row r="63" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="H63" s="38"/>
+      <c r="H63" s="37"/>
     </row>
     <row r="64" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="H64" s="38"/>
+      <c r="H64" s="37"/>
     </row>
     <row r="65" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H65" s="38"/>
+      <c r="H65" s="37"/>
     </row>
     <row r="66" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H66" s="38"/>
+      <c r="H66" s="37"/>
     </row>
     <row r="67" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H67" s="38"/>
+      <c r="H67" s="37"/>
     </row>
     <row r="68" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H68" s="38"/>
+      <c r="H68" s="37"/>
     </row>
     <row r="69" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H69" s="38"/>
+      <c r="H69" s="37"/>
     </row>
     <row r="70" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H70" s="38"/>
+      <c r="H70" s="37"/>
     </row>
     <row r="71" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H71" s="38"/>
+      <c r="H71" s="37"/>
     </row>
     <row r="72" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H72" s="38"/>
+      <c r="H72" s="37"/>
     </row>
     <row r="73" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H73" s="38"/>
+      <c r="H73" s="37"/>
     </row>
     <row r="74" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H74" s="38"/>
+      <c r="H74" s="37"/>
     </row>
     <row r="75" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H75" s="38"/>
+      <c r="H75" s="37"/>
     </row>
     <row r="76" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H76" s="38"/>
+      <c r="H76" s="37"/>
     </row>
     <row r="77" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H77" s="38"/>
+      <c r="H77" s="37"/>
     </row>
     <row r="78" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H78" s="38"/>
+      <c r="H78" s="37"/>
     </row>
     <row r="79" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B79" s="5"/>
-[...4 lines deleted...]
-      <c r="J79" s="1"/>
+      <c r="H79" s="37"/>
     </row>
     <row r="80" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="H80" s="38"/>
+      <c r="B80" s="5"/>
+      <c r="C80" s="18"/>
+      <c r="D80" s="18"/>
+      <c r="H80" s="37"/>
+      <c r="I80" s="1"/>
+      <c r="J80" s="1"/>
     </row>
     <row r="81" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H81" s="38"/>
+      <c r="H81" s="37"/>
     </row>
     <row r="82" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H82" s="38"/>
+      <c r="H82" s="37"/>
     </row>
     <row r="83" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H83" s="38"/>
+      <c r="H83" s="37"/>
     </row>
     <row r="84" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H84" s="38"/>
+      <c r="H84" s="37"/>
     </row>
     <row r="85" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H85" s="38"/>
+      <c r="H85" s="37"/>
     </row>
     <row r="86" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H86" s="38"/>
+      <c r="H86" s="37"/>
     </row>
     <row r="87" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H87" s="38"/>
+      <c r="H87" s="37"/>
     </row>
     <row r="88" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H88" s="38"/>
+      <c r="H88" s="37"/>
     </row>
     <row r="89" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H89" s="38"/>
+      <c r="H89" s="37"/>
     </row>
     <row r="90" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H90" s="38"/>
+      <c r="H90" s="37"/>
     </row>
     <row r="91" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H91" s="38"/>
+      <c r="H91" s="37"/>
     </row>
     <row r="92" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H92" s="38"/>
+      <c r="H92" s="37"/>
     </row>
     <row r="93" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H93" s="38"/>
+      <c r="H93" s="37"/>
     </row>
     <row r="94" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H94" s="38"/>
+      <c r="H94" s="37"/>
     </row>
     <row r="95" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H95" s="38"/>
+      <c r="H95" s="37"/>
     </row>
     <row r="96" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H96" s="38"/>
+      <c r="H96" s="37"/>
     </row>
     <row r="97" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H97" s="38"/>
+      <c r="H97" s="37"/>
     </row>
     <row r="98" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H98" s="38"/>
+      <c r="H98" s="37"/>
     </row>
     <row r="99" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H99" s="38"/>
+      <c r="H99" s="37"/>
     </row>
     <row r="100" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H100" s="38"/>
+      <c r="H100" s="37"/>
     </row>
     <row r="101" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H101" s="38"/>
+      <c r="H101" s="37"/>
     </row>
     <row r="102" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H102" s="38"/>
+      <c r="H102" s="37"/>
     </row>
     <row r="103" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H103" s="38"/>
+      <c r="H103" s="37"/>
     </row>
     <row r="104" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H104" s="38"/>
+      <c r="H104" s="37"/>
     </row>
     <row r="105" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H105" s="38"/>
+      <c r="H105" s="37"/>
     </row>
     <row r="106" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H106" s="38"/>
+      <c r="H106" s="37"/>
     </row>
     <row r="107" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H107" s="38"/>
+      <c r="H107" s="37"/>
     </row>
     <row r="108" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H108" s="38"/>
+      <c r="H108" s="37"/>
     </row>
     <row r="109" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H109" s="38"/>
+      <c r="H109" s="37"/>
     </row>
     <row r="110" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H110" s="38"/>
+      <c r="H110" s="37"/>
     </row>
     <row r="111" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H111" s="38"/>
+      <c r="H111" s="37"/>
     </row>
     <row r="112" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H112" s="38"/>
+      <c r="H112" s="37"/>
     </row>
     <row r="113" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H113" s="38"/>
+      <c r="H113" s="37"/>
     </row>
     <row r="114" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H114" s="38"/>
+      <c r="H114" s="37"/>
     </row>
     <row r="115" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H115" s="38"/>
+      <c r="H115" s="37"/>
     </row>
     <row r="116" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H116" s="38"/>
+      <c r="H116" s="37"/>
     </row>
     <row r="117" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H117" s="38"/>
+      <c r="H117" s="37"/>
     </row>
     <row r="118" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H118" s="38"/>
+      <c r="H118" s="37"/>
     </row>
     <row r="119" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H119" s="38"/>
+      <c r="H119" s="37"/>
     </row>
     <row r="120" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H120" s="38"/>
+      <c r="H120" s="37"/>
     </row>
     <row r="121" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H121" s="38"/>
+      <c r="H121" s="37"/>
     </row>
     <row r="122" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H122" s="38"/>
+      <c r="H122" s="37"/>
     </row>
     <row r="123" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H123" s="38"/>
+      <c r="H123" s="37"/>
     </row>
     <row r="124" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H124" s="38"/>
+      <c r="H124" s="37"/>
     </row>
     <row r="125" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H125" s="38"/>
+      <c r="H125" s="37"/>
     </row>
     <row r="126" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H126" s="38"/>
+      <c r="H126" s="37"/>
     </row>
     <row r="127" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H127" s="38"/>
+      <c r="H127" s="37"/>
     </row>
     <row r="128" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H128" s="38"/>
+      <c r="H128" s="37"/>
     </row>
     <row r="129" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H129" s="38"/>
+      <c r="H129" s="37"/>
     </row>
     <row r="130" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H130" s="38"/>
+      <c r="H130" s="37"/>
     </row>
     <row r="131" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H131" s="38"/>
+      <c r="H131" s="37"/>
     </row>
     <row r="132" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H132" s="38"/>
+      <c r="H132" s="37"/>
     </row>
     <row r="133" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H133" s="38"/>
+      <c r="H133" s="37"/>
     </row>
     <row r="134" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H134" s="38"/>
+      <c r="H134" s="37"/>
     </row>
     <row r="135" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H135" s="38"/>
+      <c r="H135" s="37"/>
     </row>
     <row r="136" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H136" s="38"/>
+      <c r="H136" s="37"/>
     </row>
     <row r="137" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H137" s="38"/>
+      <c r="H137" s="37"/>
     </row>
     <row r="138" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H138" s="38"/>
+      <c r="H138" s="37"/>
     </row>
     <row r="139" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H139" s="38"/>
+      <c r="H139" s="37"/>
     </row>
     <row r="140" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H140" s="38"/>
+      <c r="H140" s="37"/>
     </row>
     <row r="141" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H141" s="38"/>
+      <c r="H141" s="37"/>
     </row>
     <row r="142" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H142" s="38"/>
+      <c r="H142" s="37"/>
     </row>
     <row r="143" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H143" s="38"/>
+      <c r="H143" s="37"/>
     </row>
     <row r="144" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H144" s="38"/>
+      <c r="H144" s="37"/>
     </row>
     <row r="145" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H145" s="38"/>
+      <c r="H145" s="37"/>
     </row>
     <row r="146" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H146" s="38"/>
+      <c r="H146" s="37"/>
     </row>
     <row r="147" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H147" s="38"/>
+      <c r="H147" s="37"/>
     </row>
     <row r="148" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H148" s="38"/>
+      <c r="H148" s="37"/>
     </row>
     <row r="149" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H149" s="38"/>
+      <c r="H149" s="37"/>
     </row>
     <row r="150" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H150" s="38"/>
+      <c r="H150" s="37"/>
     </row>
     <row r="151" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H151" s="38"/>
+      <c r="H151" s="37"/>
     </row>
     <row r="152" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H152" s="38"/>
+      <c r="H152" s="37"/>
     </row>
     <row r="153" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H153" s="38"/>
+      <c r="H153" s="37"/>
     </row>
     <row r="154" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H154" s="38"/>
+      <c r="H154" s="37"/>
     </row>
     <row r="155" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H155" s="38"/>
+      <c r="H155" s="37"/>
     </row>
     <row r="156" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H156" s="38"/>
+      <c r="H156" s="37"/>
     </row>
     <row r="157" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H157" s="38"/>
+      <c r="H157" s="37"/>
     </row>
     <row r="158" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H158" s="38"/>
+      <c r="H158" s="37"/>
     </row>
     <row r="159" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H159" s="38"/>
+      <c r="H159" s="37"/>
     </row>
     <row r="160" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H160" s="38"/>
+      <c r="H160" s="37"/>
     </row>
     <row r="161" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H161" s="38"/>
+      <c r="H161" s="37"/>
     </row>
     <row r="162" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H162" s="38"/>
+      <c r="H162" s="37"/>
     </row>
     <row r="163" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H163" s="38"/>
+      <c r="H163" s="37"/>
     </row>
     <row r="164" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H164" s="38"/>
+      <c r="H164" s="37"/>
     </row>
     <row r="165" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H165" s="38"/>
+      <c r="H165" s="37"/>
     </row>
     <row r="166" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H166" s="38"/>
+      <c r="H166" s="37"/>
     </row>
     <row r="167" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H167" s="38"/>
+      <c r="H167" s="37"/>
     </row>
     <row r="168" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H168" s="38"/>
+      <c r="H168" s="37"/>
     </row>
     <row r="169" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H169" s="38"/>
+      <c r="H169" s="37"/>
     </row>
     <row r="170" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H170" s="38"/>
+      <c r="H170" s="37"/>
     </row>
     <row r="171" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H171" s="38"/>
+      <c r="H171" s="37"/>
     </row>
     <row r="172" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H172" s="38"/>
+      <c r="H172" s="37"/>
     </row>
     <row r="173" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H173" s="38"/>
+      <c r="H173" s="37"/>
     </row>
     <row r="174" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H174" s="38"/>
+      <c r="H174" s="37"/>
     </row>
     <row r="175" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H175" s="38"/>
+      <c r="H175" s="37"/>
     </row>
     <row r="176" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H176" s="38"/>
+      <c r="H176" s="37"/>
     </row>
     <row r="177" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H177" s="38"/>
+      <c r="H177" s="37"/>
     </row>
     <row r="178" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H178" s="38"/>
+      <c r="H178" s="37"/>
     </row>
     <row r="179" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H179" s="38"/>
+      <c r="H179" s="37"/>
     </row>
     <row r="180" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H180" s="38"/>
+      <c r="H180" s="37"/>
     </row>
     <row r="181" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H181" s="38"/>
+      <c r="H181" s="37"/>
     </row>
     <row r="182" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H182" s="38"/>
+      <c r="H182" s="37"/>
     </row>
     <row r="183" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H183" s="38"/>
+      <c r="H183" s="37"/>
     </row>
     <row r="184" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H184" s="38"/>
+      <c r="H184" s="37"/>
     </row>
     <row r="185" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H185" s="38"/>
+      <c r="H185" s="37"/>
     </row>
     <row r="186" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H186" s="38"/>
+      <c r="H186" s="37"/>
     </row>
     <row r="187" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H187" s="38"/>
+      <c r="H187" s="37"/>
     </row>
     <row r="188" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H188" s="38"/>
+      <c r="H188" s="37"/>
     </row>
     <row r="189" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H189" s="38"/>
+      <c r="H189" s="37"/>
     </row>
     <row r="190" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H190" s="38"/>
+      <c r="H190" s="37"/>
     </row>
     <row r="191" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H191" s="38"/>
+      <c r="H191" s="37"/>
     </row>
     <row r="192" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H192" s="38"/>
+      <c r="H192" s="37"/>
     </row>
     <row r="193" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H193" s="38"/>
+      <c r="H193" s="37"/>
     </row>
     <row r="194" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H194" s="38"/>
+      <c r="H194" s="37"/>
     </row>
     <row r="195" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H195" s="38"/>
+      <c r="H195" s="37"/>
     </row>
     <row r="196" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H196" s="38"/>
+      <c r="H196" s="37"/>
     </row>
     <row r="197" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H197" s="38"/>
+      <c r="H197" s="37"/>
     </row>
     <row r="198" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H198" s="38"/>
+      <c r="H198" s="37"/>
     </row>
     <row r="199" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H199" s="38"/>
+      <c r="H199" s="37"/>
     </row>
     <row r="200" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H200" s="38"/>
+      <c r="H200" s="37"/>
     </row>
     <row r="201" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H201" s="38"/>
+      <c r="H201" s="37"/>
     </row>
     <row r="202" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H202" s="38"/>
+      <c r="H202" s="37"/>
     </row>
     <row r="203" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H203" s="38"/>
+      <c r="H203" s="37"/>
     </row>
     <row r="204" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H204" s="38"/>
+      <c r="H204" s="37"/>
     </row>
     <row r="205" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H205" s="38"/>
+      <c r="H205" s="37"/>
     </row>
     <row r="206" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H206" s="38"/>
+      <c r="H206" s="37"/>
     </row>
     <row r="207" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H207" s="38"/>
+      <c r="H207" s="37"/>
     </row>
     <row r="208" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H208" s="38"/>
+      <c r="H208" s="37"/>
     </row>
     <row r="209" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H209" s="38"/>
+      <c r="H209" s="37"/>
     </row>
     <row r="210" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H210" s="38"/>
+      <c r="H210" s="37"/>
     </row>
     <row r="211" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H211" s="38"/>
+      <c r="H211" s="37"/>
     </row>
     <row r="212" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H212" s="38"/>
+      <c r="H212" s="37"/>
     </row>
     <row r="213" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H213" s="38"/>
+      <c r="H213" s="37"/>
     </row>
     <row r="214" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H214" s="38"/>
+      <c r="H214" s="37"/>
     </row>
     <row r="215" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H215" s="38"/>
+      <c r="H215" s="37"/>
     </row>
     <row r="216" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H216" s="38"/>
+      <c r="H216" s="37"/>
     </row>
     <row r="217" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H217" s="38"/>
+      <c r="H217" s="37"/>
     </row>
     <row r="218" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H218" s="38"/>
+      <c r="H218" s="37"/>
     </row>
     <row r="219" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H219" s="38"/>
+      <c r="H219" s="37"/>
     </row>
     <row r="220" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H220" s="38"/>
+      <c r="H220" s="37"/>
     </row>
     <row r="221" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H221" s="38"/>
+      <c r="H221" s="37"/>
     </row>
     <row r="222" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H222" s="38"/>
+      <c r="H222" s="37"/>
     </row>
     <row r="223" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H223" s="38"/>
+      <c r="H223" s="37"/>
     </row>
     <row r="224" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H224" s="38"/>
+      <c r="H224" s="37"/>
     </row>
     <row r="225" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H225" s="38"/>
+      <c r="H225" s="37"/>
     </row>
     <row r="226" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H226" s="38"/>
+      <c r="H226" s="37"/>
     </row>
     <row r="227" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H227" s="38"/>
+      <c r="H227" s="37"/>
     </row>
     <row r="228" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H228" s="38"/>
+      <c r="H228" s="37"/>
     </row>
     <row r="229" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H229" s="38"/>
+      <c r="H229" s="37"/>
     </row>
     <row r="230" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H230" s="38"/>
+      <c r="H230" s="37"/>
     </row>
     <row r="231" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H231" s="38"/>
+      <c r="H231" s="37"/>
     </row>
     <row r="232" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H232" s="38"/>
+      <c r="H232" s="37"/>
     </row>
     <row r="233" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H233" s="38"/>
+      <c r="H233" s="37"/>
     </row>
     <row r="234" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H234" s="38"/>
+      <c r="H234" s="37"/>
     </row>
     <row r="235" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H235" s="38"/>
+      <c r="H235" s="37"/>
     </row>
     <row r="236" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H236" s="38"/>
+      <c r="H236" s="37"/>
     </row>
     <row r="237" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H237" s="38"/>
+      <c r="H237" s="37"/>
     </row>
     <row r="238" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H238" s="38"/>
+      <c r="H238" s="37"/>
     </row>
     <row r="239" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H239" s="38"/>
+      <c r="H239" s="37"/>
     </row>
     <row r="240" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H240" s="38"/>
+      <c r="H240" s="37"/>
     </row>
     <row r="241" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H241" s="38"/>
+      <c r="H241" s="37"/>
     </row>
     <row r="242" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H242" s="38"/>
+      <c r="H242" s="37"/>
     </row>
     <row r="243" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H243" s="38"/>
+      <c r="H243" s="37"/>
     </row>
     <row r="244" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H244" s="38"/>
+      <c r="H244" s="37"/>
     </row>
     <row r="245" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H245" s="38"/>
+      <c r="H245" s="37"/>
     </row>
     <row r="246" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H246" s="38"/>
+      <c r="H246" s="37"/>
     </row>
     <row r="247" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H247" s="38"/>
+      <c r="H247" s="37"/>
     </row>
     <row r="248" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H248" s="38"/>
+      <c r="H248" s="37"/>
     </row>
     <row r="249" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H249" s="38"/>
+      <c r="H249" s="37"/>
     </row>
     <row r="250" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H250" s="38"/>
+      <c r="H250" s="37"/>
     </row>
     <row r="251" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H251" s="38"/>
+      <c r="H251" s="37"/>
     </row>
     <row r="252" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H252" s="38"/>
+      <c r="H252" s="37"/>
     </row>
     <row r="253" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H253" s="38"/>
+      <c r="H253" s="37"/>
     </row>
     <row r="254" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H254" s="38"/>
+      <c r="H254" s="37"/>
     </row>
     <row r="255" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H255" s="38"/>
+      <c r="H255" s="37"/>
     </row>
     <row r="256" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H256" s="38"/>
+      <c r="H256" s="37"/>
     </row>
     <row r="257" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H257" s="38"/>
+      <c r="H257" s="37"/>
     </row>
     <row r="258" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H258" s="38"/>
+      <c r="H258" s="37"/>
     </row>
     <row r="259" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H259" s="38"/>
+      <c r="H259" s="37"/>
     </row>
     <row r="260" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H260" s="38"/>
+      <c r="H260" s="37"/>
     </row>
     <row r="261" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H261" s="38"/>
+      <c r="H261" s="37"/>
     </row>
     <row r="262" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H262" s="38"/>
+      <c r="H262" s="37"/>
     </row>
     <row r="263" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H263" s="38"/>
+      <c r="H263" s="37"/>
     </row>
     <row r="264" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H264" s="38"/>
+      <c r="H264" s="37"/>
     </row>
     <row r="265" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H265" s="38"/>
+      <c r="H265" s="37"/>
     </row>
     <row r="266" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H266" s="38"/>
+      <c r="H266" s="37"/>
     </row>
     <row r="267" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H267" s="38"/>
+      <c r="H267" s="37"/>
     </row>
     <row r="268" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H268" s="38"/>
+      <c r="H268" s="37"/>
     </row>
     <row r="269" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H269" s="38"/>
+      <c r="H269" s="37"/>
     </row>
     <row r="270" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H270" s="38"/>
+      <c r="H270" s="37"/>
     </row>
     <row r="271" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H271" s="38"/>
+      <c r="H271" s="37"/>
     </row>
     <row r="272" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H272" s="38"/>
+      <c r="H272" s="37"/>
     </row>
     <row r="273" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H273" s="38"/>
+      <c r="H273" s="37"/>
     </row>
     <row r="274" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H274" s="38"/>
+      <c r="H274" s="37"/>
     </row>
     <row r="275" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H275" s="38"/>
+      <c r="H275" s="37"/>
     </row>
     <row r="276" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H276" s="38"/>
+      <c r="H276" s="37"/>
     </row>
     <row r="277" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H277" s="38"/>
+      <c r="H277" s="37"/>
     </row>
     <row r="278" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H278" s="38"/>
+      <c r="H278" s="37"/>
     </row>
     <row r="279" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H279" s="38"/>
+      <c r="H279" s="37"/>
     </row>
     <row r="280" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H280" s="38"/>
+      <c r="H280" s="37"/>
     </row>
     <row r="281" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H281" s="38"/>
+      <c r="H281" s="37"/>
     </row>
     <row r="282" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H282" s="38"/>
+      <c r="H282" s="37"/>
     </row>
     <row r="283" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H283" s="38"/>
+      <c r="H283" s="37"/>
     </row>
     <row r="284" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H284" s="38"/>
+      <c r="H284" s="37"/>
     </row>
     <row r="285" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H285" s="38"/>
+      <c r="H285" s="37"/>
     </row>
     <row r="286" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H286" s="38"/>
+      <c r="H286" s="37"/>
     </row>
     <row r="287" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H287" s="38"/>
+      <c r="H287" s="37"/>
     </row>
     <row r="288" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H288" s="38"/>
+      <c r="H288" s="37"/>
     </row>
     <row r="289" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H289" s="38"/>
+      <c r="H289" s="37"/>
     </row>
     <row r="290" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H290" s="38"/>
+      <c r="H290" s="37"/>
     </row>
     <row r="291" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H291" s="38"/>
+      <c r="H291" s="37"/>
     </row>
     <row r="292" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H292" s="38"/>
+      <c r="H292" s="37"/>
     </row>
     <row r="293" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H293" s="38"/>
+      <c r="H293" s="37"/>
     </row>
     <row r="294" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H294" s="38"/>
+      <c r="H294" s="37"/>
     </row>
     <row r="295" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H295" s="38"/>
+      <c r="H295" s="37"/>
     </row>
     <row r="296" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H296" s="38"/>
+      <c r="H296" s="37"/>
     </row>
     <row r="297" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H297" s="38"/>
+      <c r="H297" s="37"/>
     </row>
     <row r="298" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H298" s="38"/>
+      <c r="H298" s="37"/>
     </row>
     <row r="299" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H299" s="38"/>
+      <c r="H299" s="37"/>
     </row>
     <row r="300" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H300" s="38"/>
+      <c r="H300" s="37"/>
     </row>
     <row r="301" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H301" s="38"/>
+      <c r="H301" s="37"/>
     </row>
     <row r="302" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H302" s="38"/>
+      <c r="H302" s="37"/>
     </row>
     <row r="303" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H303" s="38"/>
+      <c r="H303" s="37"/>
     </row>
     <row r="304" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H304" s="38"/>
+      <c r="H304" s="37"/>
     </row>
     <row r="305" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H305" s="38"/>
+      <c r="H305" s="37"/>
     </row>
     <row r="306" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H306" s="38"/>
+      <c r="H306" s="37"/>
     </row>
     <row r="307" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H307" s="38"/>
+      <c r="H307" s="37"/>
     </row>
     <row r="308" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H308" s="38"/>
+      <c r="H308" s="37"/>
     </row>
     <row r="309" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H309" s="38"/>
+      <c r="H309" s="37"/>
     </row>
     <row r="310" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H310" s="38"/>
+      <c r="H310" s="37"/>
     </row>
     <row r="311" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H311" s="38"/>
+      <c r="H311" s="37"/>
     </row>
     <row r="312" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H312" s="38"/>
+      <c r="H312" s="37"/>
     </row>
     <row r="313" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H313" s="38"/>
+      <c r="H313" s="37"/>
     </row>
     <row r="314" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H314" s="38"/>
+      <c r="H314" s="37"/>
     </row>
     <row r="315" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H315" s="38"/>
+      <c r="H315" s="37"/>
     </row>
     <row r="316" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H316" s="38"/>
+      <c r="H316" s="37"/>
     </row>
     <row r="317" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H317" s="38"/>
+      <c r="H317" s="37"/>
     </row>
     <row r="318" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H318" s="38"/>
+      <c r="H318" s="37"/>
     </row>
     <row r="319" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H319" s="38"/>
+      <c r="H319" s="37"/>
     </row>
     <row r="320" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H320" s="38"/>
+      <c r="H320" s="37"/>
     </row>
     <row r="321" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H321" s="38"/>
+      <c r="H321" s="37"/>
     </row>
     <row r="322" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H322" s="38"/>
+      <c r="H322" s="37"/>
     </row>
     <row r="323" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H323" s="38"/>
+      <c r="H323" s="37"/>
     </row>
     <row r="324" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H324" s="38"/>
+      <c r="H324" s="37"/>
     </row>
     <row r="325" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H325" s="38"/>
+      <c r="H325" s="37"/>
     </row>
     <row r="326" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H326" s="38"/>
+      <c r="H326" s="37"/>
     </row>
     <row r="327" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H327" s="38"/>
+      <c r="H327" s="37"/>
     </row>
     <row r="328" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H328" s="38"/>
+      <c r="H328" s="37"/>
     </row>
     <row r="329" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H329" s="38"/>
+      <c r="H329" s="37"/>
     </row>
     <row r="330" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H330" s="38"/>
+      <c r="H330" s="37"/>
     </row>
     <row r="331" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H331" s="38"/>
+      <c r="H331" s="37"/>
     </row>
     <row r="332" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H332" s="38"/>
+      <c r="H332" s="37"/>
     </row>
     <row r="333" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H333" s="38"/>
+      <c r="H333" s="37"/>
     </row>
     <row r="334" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H334" s="38"/>
+      <c r="H334" s="37"/>
     </row>
     <row r="335" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H335" s="38"/>
+      <c r="H335" s="37"/>
     </row>
     <row r="336" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H336" s="38"/>
+      <c r="H336" s="37"/>
     </row>
     <row r="337" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H337" s="38"/>
+      <c r="H337" s="37"/>
     </row>
     <row r="338" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H338" s="38"/>
+      <c r="H338" s="37"/>
     </row>
     <row r="339" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H339" s="38"/>
+      <c r="H339" s="37"/>
     </row>
     <row r="340" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H340" s="38"/>
+      <c r="H340" s="37"/>
     </row>
     <row r="341" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H341" s="38"/>
+      <c r="H341" s="37"/>
     </row>
     <row r="342" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H342" s="38"/>
+      <c r="H342" s="37"/>
     </row>
     <row r="343" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H343" s="38"/>
+      <c r="H343" s="37"/>
     </row>
     <row r="344" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H344" s="38"/>
+      <c r="H344" s="37"/>
     </row>
     <row r="345" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H345" s="38"/>
+      <c r="H345" s="37"/>
     </row>
     <row r="346" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H346" s="38"/>
+      <c r="H346" s="37"/>
     </row>
     <row r="347" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H347" s="38"/>
+      <c r="H347" s="37"/>
     </row>
     <row r="348" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H348" s="38"/>
+      <c r="H348" s="37"/>
     </row>
     <row r="349" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H349" s="38"/>
+      <c r="H349" s="37"/>
     </row>
     <row r="350" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H350" s="38"/>
+      <c r="H350" s="37"/>
     </row>
     <row r="351" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H351" s="38"/>
+      <c r="H351" s="37"/>
     </row>
     <row r="352" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H352" s="38"/>
+      <c r="H352" s="37"/>
     </row>
     <row r="353" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H353" s="38"/>
+      <c r="H353" s="37"/>
     </row>
     <row r="354" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H354" s="38"/>
+      <c r="H354" s="37"/>
     </row>
     <row r="355" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H355" s="38"/>
+      <c r="H355" s="37"/>
     </row>
     <row r="356" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H356" s="38"/>
+      <c r="H356" s="37"/>
     </row>
     <row r="357" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H357" s="38"/>
+      <c r="H357" s="37"/>
     </row>
     <row r="358" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H358" s="38"/>
+      <c r="H358" s="37"/>
     </row>
     <row r="359" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H359" s="38"/>
+      <c r="H359" s="37"/>
     </row>
     <row r="360" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H360" s="38"/>
+      <c r="H360" s="37"/>
     </row>
     <row r="361" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H361" s="38"/>
+      <c r="H361" s="37"/>
     </row>
     <row r="362" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H362" s="38"/>
+      <c r="H362" s="37"/>
     </row>
     <row r="363" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H363" s="38"/>
+      <c r="H363" s="37"/>
     </row>
     <row r="364" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H364" s="38"/>
+      <c r="H364" s="37"/>
     </row>
     <row r="365" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H365" s="38"/>
+      <c r="H365" s="37"/>
     </row>
     <row r="366" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H366" s="38"/>
+      <c r="H366" s="37"/>
     </row>
     <row r="367" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H367" s="38"/>
+      <c r="H367" s="37"/>
     </row>
     <row r="368" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H368" s="38"/>
+      <c r="H368" s="37"/>
     </row>
     <row r="369" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H369" s="38"/>
+      <c r="H369" s="37"/>
     </row>
     <row r="370" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H370" s="38"/>
+      <c r="H370" s="37"/>
     </row>
     <row r="371" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H371" s="38"/>
+      <c r="H371" s="37"/>
     </row>
     <row r="372" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H372" s="38"/>
+      <c r="H372" s="37"/>
     </row>
     <row r="373" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H373" s="38"/>
+      <c r="H373" s="37"/>
     </row>
     <row r="374" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H374" s="38"/>
+      <c r="H374" s="37"/>
     </row>
     <row r="375" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H375" s="38"/>
+      <c r="H375" s="37"/>
     </row>
     <row r="376" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H376" s="38"/>
+      <c r="H376" s="37"/>
     </row>
     <row r="377" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H377" s="38"/>
+      <c r="H377" s="37"/>
     </row>
     <row r="378" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H378" s="38"/>
+      <c r="H378" s="37"/>
     </row>
     <row r="379" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H379" s="38"/>
+      <c r="H379" s="37"/>
     </row>
     <row r="380" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H380" s="38"/>
+      <c r="H380" s="37"/>
     </row>
     <row r="381" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H381" s="38"/>
+      <c r="H381" s="37"/>
     </row>
     <row r="382" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H382" s="38"/>
+      <c r="H382" s="37"/>
     </row>
     <row r="383" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H383" s="38"/>
+      <c r="H383" s="37"/>
     </row>
     <row r="384" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H384" s="38"/>
+      <c r="H384" s="37"/>
     </row>
     <row r="385" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H385" s="38"/>
+      <c r="H385" s="37"/>
     </row>
     <row r="386" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H386" s="38"/>
+      <c r="H386" s="37"/>
     </row>
     <row r="387" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H387" s="38"/>
+      <c r="H387" s="37"/>
     </row>
     <row r="388" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H388" s="38"/>
+      <c r="H388" s="37"/>
     </row>
     <row r="389" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H389" s="38"/>
+      <c r="H389" s="37"/>
     </row>
     <row r="390" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H390" s="38"/>
+      <c r="H390" s="37"/>
     </row>
     <row r="391" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H391" s="38"/>
+      <c r="H391" s="37"/>
     </row>
     <row r="392" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H392" s="38"/>
+      <c r="H392" s="37"/>
     </row>
     <row r="393" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H393" s="38"/>
+      <c r="H393" s="37"/>
     </row>
     <row r="394" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H394" s="38"/>
+      <c r="H394" s="37"/>
     </row>
     <row r="395" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H395" s="38"/>
+      <c r="H395" s="37"/>
     </row>
     <row r="396" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H396" s="38"/>
+      <c r="H396" s="37"/>
     </row>
     <row r="397" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H397" s="38"/>
+      <c r="H397" s="37"/>
     </row>
     <row r="398" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H398" s="38"/>
+      <c r="H398" s="37"/>
     </row>
     <row r="399" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H399" s="38"/>
+      <c r="H399" s="37"/>
     </row>
     <row r="400" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H400" s="38"/>
+      <c r="H400" s="37"/>
     </row>
     <row r="401" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H401" s="38"/>
+      <c r="H401" s="37"/>
     </row>
     <row r="402" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H402" s="38"/>
+      <c r="H402" s="37"/>
     </row>
     <row r="403" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H403" s="38"/>
+      <c r="H403" s="37"/>
     </row>
     <row r="404" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H404" s="38"/>
+      <c r="H404" s="37"/>
     </row>
     <row r="405" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H405" s="38"/>
+      <c r="H405" s="37"/>
     </row>
     <row r="406" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H406" s="38"/>
+      <c r="H406" s="37"/>
     </row>
     <row r="407" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H407" s="38"/>
+      <c r="H407" s="37"/>
     </row>
     <row r="408" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H408" s="38"/>
+      <c r="H408" s="37"/>
     </row>
     <row r="409" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H409" s="38"/>
+      <c r="H409" s="37"/>
     </row>
     <row r="410" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H410" s="38"/>
+      <c r="H410" s="37"/>
     </row>
     <row r="411" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H411" s="38"/>
+      <c r="H411" s="37"/>
     </row>
     <row r="412" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H412" s="38"/>
+      <c r="H412" s="37"/>
     </row>
     <row r="413" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H413" s="38"/>
+      <c r="H413" s="37"/>
     </row>
     <row r="414" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H414" s="38"/>
+      <c r="H414" s="37"/>
     </row>
     <row r="415" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H415" s="38"/>
+      <c r="H415" s="37"/>
     </row>
     <row r="416" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H416" s="38"/>
+      <c r="H416" s="37"/>
     </row>
     <row r="417" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H417" s="38"/>
+      <c r="H417" s="37"/>
     </row>
     <row r="418" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H418" s="38"/>
+      <c r="H418" s="37"/>
     </row>
     <row r="419" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H419" s="38"/>
+      <c r="H419" s="37"/>
     </row>
     <row r="420" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H420" s="38"/>
+      <c r="H420" s="37"/>
     </row>
     <row r="421" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H421" s="38"/>
+      <c r="H421" s="37"/>
     </row>
     <row r="422" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H422" s="38"/>
+      <c r="H422" s="37"/>
     </row>
     <row r="423" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H423" s="38"/>
+      <c r="H423" s="37"/>
     </row>
     <row r="424" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H424" s="38"/>
+      <c r="H424" s="37"/>
     </row>
     <row r="425" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H425" s="38"/>
+      <c r="H425" s="37"/>
     </row>
     <row r="426" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H426" s="38"/>
+      <c r="H426" s="37"/>
     </row>
     <row r="427" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H427" s="38"/>
+      <c r="H427" s="37"/>
     </row>
     <row r="428" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H428" s="38"/>
+      <c r="H428" s="37"/>
     </row>
     <row r="429" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H429" s="38"/>
+      <c r="H429" s="37"/>
     </row>
     <row r="430" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H430" s="38"/>
+      <c r="H430" s="37"/>
     </row>
     <row r="431" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H431" s="38"/>
+      <c r="H431" s="37"/>
     </row>
     <row r="432" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H432" s="38"/>
+      <c r="H432" s="37"/>
     </row>
     <row r="433" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H433" s="38"/>
+      <c r="H433" s="37"/>
     </row>
     <row r="434" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H434" s="38"/>
+      <c r="H434" s="37"/>
     </row>
     <row r="435" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H435" s="38"/>
+      <c r="H435" s="37"/>
     </row>
     <row r="436" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H436" s="38"/>
+      <c r="H436" s="37"/>
     </row>
     <row r="437" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H437" s="38"/>
+      <c r="H437" s="37"/>
     </row>
     <row r="438" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H438" s="38"/>
+      <c r="H438" s="37"/>
     </row>
     <row r="439" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H439" s="38"/>
+      <c r="H439" s="37"/>
     </row>
     <row r="440" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H440" s="38"/>
+      <c r="H440" s="37"/>
     </row>
     <row r="441" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H441" s="38"/>
+      <c r="H441" s="37"/>
     </row>
     <row r="442" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H442" s="38"/>
+      <c r="H442" s="37"/>
     </row>
     <row r="443" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H443" s="38"/>
+      <c r="H443" s="37"/>
     </row>
     <row r="444" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H444" s="38"/>
+      <c r="H444" s="37"/>
     </row>
     <row r="445" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H445" s="38"/>
+      <c r="H445" s="37"/>
     </row>
     <row r="446" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H446" s="38"/>
+      <c r="H446" s="37"/>
     </row>
     <row r="447" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H447" s="38"/>
+      <c r="H447" s="37"/>
     </row>
     <row r="448" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H448" s="38"/>
+      <c r="H448" s="37"/>
     </row>
     <row r="449" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H449" s="38"/>
+      <c r="H449" s="37"/>
     </row>
     <row r="450" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H450" s="38"/>
+      <c r="H450" s="37"/>
     </row>
     <row r="451" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H451" s="38"/>
+      <c r="H451" s="37"/>
     </row>
     <row r="452" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H452" s="38"/>
+      <c r="H452" s="37"/>
     </row>
     <row r="453" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H453" s="38"/>
+      <c r="H453" s="37"/>
     </row>
     <row r="454" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H454" s="38"/>
+      <c r="H454" s="37"/>
     </row>
     <row r="455" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H455" s="38"/>
+      <c r="H455" s="37"/>
     </row>
     <row r="456" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H456" s="38"/>
+      <c r="H456" s="37"/>
     </row>
     <row r="457" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H457" s="38"/>
+      <c r="H457" s="37"/>
     </row>
     <row r="458" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H458" s="38"/>
+      <c r="H458" s="37"/>
     </row>
     <row r="459" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H459" s="38"/>
+      <c r="H459" s="37"/>
     </row>
     <row r="460" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H460" s="38"/>
+      <c r="H460" s="37"/>
     </row>
     <row r="461" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H461" s="38"/>
+      <c r="H461" s="37"/>
     </row>
     <row r="462" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H462" s="38"/>
+      <c r="H462" s="37"/>
     </row>
     <row r="463" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H463" s="38"/>
+      <c r="H463" s="37"/>
     </row>
     <row r="464" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H464" s="38"/>
+      <c r="H464" s="37"/>
     </row>
     <row r="465" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H465" s="38"/>
+      <c r="H465" s="37"/>
     </row>
     <row r="466" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H466" s="38"/>
+      <c r="H466" s="37"/>
     </row>
     <row r="467" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H467" s="38"/>
+      <c r="H467" s="37"/>
     </row>
     <row r="468" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H468" s="38"/>
+      <c r="H468" s="37"/>
     </row>
     <row r="469" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H469" s="38"/>
+      <c r="H469" s="37"/>
     </row>
     <row r="470" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H470" s="38"/>
+      <c r="H470" s="37"/>
     </row>
     <row r="471" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H471" s="38"/>
+      <c r="H471" s="37"/>
     </row>
     <row r="472" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H472" s="38"/>
+      <c r="H472" s="37"/>
     </row>
     <row r="473" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H473" s="38"/>
+      <c r="H473" s="37"/>
     </row>
     <row r="474" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H474" s="38"/>
+      <c r="H474" s="37"/>
     </row>
     <row r="475" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H475" s="38"/>
+      <c r="H475" s="37"/>
     </row>
     <row r="476" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H476" s="38"/>
+      <c r="H476" s="37"/>
     </row>
     <row r="477" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H477" s="38"/>
+      <c r="H477" s="37"/>
     </row>
     <row r="478" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H478" s="38"/>
+      <c r="H478" s="37"/>
     </row>
     <row r="479" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H479" s="38"/>
+      <c r="H479" s="37"/>
     </row>
     <row r="480" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H480" s="38"/>
+      <c r="H480" s="37"/>
     </row>
     <row r="481" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H481" s="38"/>
+      <c r="H481" s="37"/>
     </row>
     <row r="482" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H482" s="38"/>
+      <c r="H482" s="37"/>
     </row>
     <row r="483" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H483" s="38"/>
+      <c r="H483" s="37"/>
     </row>
     <row r="484" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H484" s="38"/>
+      <c r="H484" s="37"/>
     </row>
     <row r="485" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H485" s="38"/>
+      <c r="H485" s="37"/>
     </row>
     <row r="486" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H486" s="38"/>
+      <c r="H486" s="37"/>
     </row>
     <row r="487" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H487" s="38"/>
+      <c r="H487" s="37"/>
     </row>
     <row r="488" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H488" s="38"/>
+      <c r="H488" s="37"/>
     </row>
     <row r="489" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H489" s="38"/>
+      <c r="H489" s="37"/>
     </row>
     <row r="490" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H490" s="38"/>
+      <c r="H490" s="37"/>
     </row>
     <row r="491" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H491" s="38"/>
+      <c r="H491" s="37"/>
     </row>
     <row r="492" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H492" s="38"/>
+      <c r="H492" s="37"/>
     </row>
     <row r="493" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H493" s="38"/>
+      <c r="H493" s="37"/>
     </row>
     <row r="494" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H494" s="38"/>
+      <c r="H494" s="37"/>
     </row>
     <row r="495" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H495" s="38"/>
+      <c r="H495" s="37"/>
     </row>
     <row r="496" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H496" s="38"/>
+      <c r="H496" s="37"/>
     </row>
     <row r="497" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H497" s="38"/>
+      <c r="H497" s="37"/>
     </row>
     <row r="498" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H498" s="38"/>
+      <c r="H498" s="37"/>
     </row>
     <row r="499" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H499" s="38"/>
+      <c r="H499" s="37"/>
     </row>
     <row r="500" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H500" s="38"/>
+      <c r="H500" s="37"/>
     </row>
     <row r="501" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H501" s="38"/>
+      <c r="H501" s="37"/>
     </row>
     <row r="502" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H502" s="38"/>
+      <c r="H502" s="37"/>
     </row>
     <row r="503" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H503" s="38"/>
+      <c r="H503" s="37"/>
     </row>
     <row r="504" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H504" s="38"/>
+      <c r="H504" s="37"/>
     </row>
     <row r="505" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H505" s="38"/>
+      <c r="H505" s="37"/>
     </row>
     <row r="506" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H506" s="38"/>
+      <c r="H506" s="37"/>
     </row>
     <row r="507" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H507" s="38"/>
+      <c r="H507" s="37"/>
     </row>
     <row r="508" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H508" s="38"/>
+      <c r="H508" s="37"/>
     </row>
     <row r="509" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H509" s="38"/>
+      <c r="H509" s="37"/>
     </row>
     <row r="510" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H510" s="38"/>
+      <c r="H510" s="37"/>
     </row>
     <row r="511" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H511" s="38"/>
+      <c r="H511" s="37"/>
     </row>
     <row r="512" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H512" s="38"/>
+      <c r="H512" s="37"/>
     </row>
     <row r="513" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H513" s="38"/>
+      <c r="H513" s="37"/>
     </row>
     <row r="514" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H514" s="38"/>
+      <c r="H514" s="37"/>
     </row>
     <row r="515" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H515" s="38"/>
+      <c r="H515" s="37"/>
     </row>
     <row r="516" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H516" s="38"/>
+      <c r="H516" s="37"/>
     </row>
     <row r="517" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H517" s="38"/>
+      <c r="H517" s="37"/>
     </row>
     <row r="518" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H518" s="38"/>
+      <c r="H518" s="37"/>
     </row>
     <row r="519" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H519" s="38"/>
+      <c r="H519" s="37"/>
     </row>
     <row r="520" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H520" s="38"/>
+      <c r="H520" s="37"/>
     </row>
     <row r="521" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H521" s="38"/>
+      <c r="H521" s="37"/>
     </row>
     <row r="522" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H522" s="38"/>
+      <c r="H522" s="37"/>
     </row>
     <row r="523" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H523" s="38"/>
+      <c r="H523" s="37"/>
     </row>
     <row r="524" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H524" s="38"/>
+      <c r="H524" s="37"/>
     </row>
     <row r="525" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H525" s="38"/>
+      <c r="H525" s="37"/>
     </row>
     <row r="526" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H526" s="38"/>
+      <c r="H526" s="37"/>
     </row>
     <row r="527" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H527" s="38"/>
+      <c r="H527" s="37"/>
     </row>
     <row r="528" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H528" s="38"/>
+      <c r="H528" s="37"/>
     </row>
     <row r="529" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H529" s="38"/>
+      <c r="H529" s="37"/>
     </row>
     <row r="530" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H530" s="38"/>
+      <c r="H530" s="37"/>
     </row>
     <row r="531" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H531" s="38"/>
+      <c r="H531" s="37"/>
     </row>
     <row r="532" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H532" s="38"/>
+      <c r="H532" s="37"/>
     </row>
     <row r="533" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H533" s="38"/>
+      <c r="H533" s="37"/>
     </row>
     <row r="534" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H534" s="38"/>
+      <c r="H534" s="37"/>
     </row>
     <row r="535" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H535" s="38"/>
+      <c r="H535" s="37"/>
     </row>
     <row r="536" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H536" s="38"/>
+      <c r="H536" s="37"/>
     </row>
     <row r="537" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H537" s="38"/>
+      <c r="H537" s="37"/>
     </row>
     <row r="538" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H538" s="38"/>
+      <c r="H538" s="37"/>
     </row>
     <row r="539" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H539" s="38"/>
+      <c r="H539" s="37"/>
     </row>
     <row r="540" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H540" s="38"/>
+      <c r="H540" s="37"/>
     </row>
     <row r="541" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H541" s="38"/>
+      <c r="H541" s="37"/>
     </row>
     <row r="542" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H542" s="38"/>
+      <c r="H542" s="37"/>
     </row>
     <row r="543" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H543" s="38"/>
+      <c r="H543" s="37"/>
     </row>
     <row r="544" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H544" s="38"/>
+      <c r="H544" s="37"/>
     </row>
     <row r="545" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H545" s="38"/>
+      <c r="H545" s="37"/>
     </row>
     <row r="546" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H546" s="38"/>
+      <c r="H546" s="37"/>
     </row>
     <row r="547" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H547" s="38"/>
+      <c r="H547" s="37"/>
     </row>
     <row r="548" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H548" s="38"/>
+      <c r="H548" s="37"/>
     </row>
     <row r="549" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H549" s="38"/>
+      <c r="H549" s="37"/>
     </row>
     <row r="550" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H550" s="38"/>
+      <c r="H550" s="37"/>
     </row>
     <row r="551" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H551" s="38"/>
+      <c r="H551" s="37"/>
     </row>
     <row r="552" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H552" s="38"/>
+      <c r="H552" s="37"/>
     </row>
     <row r="553" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H553" s="38"/>
+      <c r="H553" s="37"/>
     </row>
     <row r="554" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H554" s="38"/>
+      <c r="H554" s="37"/>
     </row>
     <row r="555" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H555" s="38"/>
+      <c r="H555" s="37"/>
     </row>
     <row r="556" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H556" s="38"/>
+      <c r="H556" s="37"/>
     </row>
     <row r="557" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H557" s="38"/>
+      <c r="H557" s="37"/>
     </row>
     <row r="558" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H558" s="38"/>
+      <c r="H558" s="37"/>
     </row>
     <row r="559" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H559" s="38"/>
+      <c r="H559" s="37"/>
     </row>
     <row r="560" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H560" s="38"/>
+      <c r="H560" s="37"/>
     </row>
     <row r="561" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H561" s="38"/>
+      <c r="H561" s="37"/>
     </row>
     <row r="562" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H562" s="38"/>
+      <c r="H562" s="37"/>
     </row>
     <row r="563" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H563" s="38"/>
+      <c r="H563" s="37"/>
     </row>
     <row r="564" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H564" s="38"/>
+      <c r="H564" s="37"/>
     </row>
     <row r="565" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H565" s="38"/>
+      <c r="H565" s="37"/>
     </row>
     <row r="566" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H566" s="38"/>
+      <c r="H566" s="37"/>
     </row>
     <row r="567" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H567" s="38"/>
+      <c r="H567" s="37"/>
     </row>
     <row r="568" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H568" s="38"/>
+      <c r="H568" s="37"/>
     </row>
     <row r="569" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H569" s="38"/>
+      <c r="H569" s="37"/>
     </row>
     <row r="570" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H570" s="38"/>
+      <c r="H570" s="37"/>
     </row>
     <row r="571" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H571" s="38"/>
+      <c r="H571" s="37"/>
     </row>
     <row r="572" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H572" s="38"/>
+      <c r="H572" s="37"/>
     </row>
     <row r="573" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H573" s="38"/>
+      <c r="H573" s="37"/>
     </row>
     <row r="574" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H574" s="38"/>
+      <c r="H574" s="37"/>
     </row>
     <row r="575" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H575" s="38"/>
+      <c r="H575" s="37"/>
     </row>
     <row r="576" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H576" s="38"/>
+      <c r="H576" s="37"/>
     </row>
     <row r="577" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H577" s="38"/>
+      <c r="H577" s="37"/>
     </row>
     <row r="578" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H578" s="38"/>
+      <c r="H578" s="37"/>
     </row>
     <row r="579" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H579" s="38"/>
+      <c r="H579" s="37"/>
     </row>
     <row r="580" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H580" s="38"/>
+      <c r="H580" s="37"/>
     </row>
     <row r="581" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H581" s="38"/>
+      <c r="H581" s="37"/>
     </row>
     <row r="582" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H582" s="38"/>
+      <c r="H582" s="37"/>
     </row>
     <row r="583" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H583" s="38"/>
+      <c r="H583" s="37"/>
     </row>
     <row r="584" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H584" s="38"/>
+      <c r="H584" s="37"/>
     </row>
     <row r="585" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H585" s="38"/>
+      <c r="H585" s="37"/>
     </row>
     <row r="586" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H586" s="38"/>
+      <c r="H586" s="37"/>
     </row>
     <row r="587" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H587" s="38"/>
+      <c r="H587" s="37"/>
     </row>
     <row r="588" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H588" s="38"/>
+      <c r="H588" s="37"/>
     </row>
     <row r="589" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H589" s="38"/>
+      <c r="H589" s="37"/>
     </row>
     <row r="590" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H590" s="38"/>
+      <c r="H590" s="37"/>
     </row>
     <row r="591" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H591" s="38"/>
+      <c r="H591" s="37"/>
     </row>
     <row r="592" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H592" s="38"/>
+      <c r="H592" s="37"/>
     </row>
     <row r="593" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H593" s="38"/>
+      <c r="H593" s="37"/>
     </row>
     <row r="594" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H594" s="38"/>
+      <c r="H594" s="37"/>
     </row>
     <row r="595" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H595" s="38"/>
+      <c r="H595" s="37"/>
     </row>
     <row r="596" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H596" s="38"/>
+      <c r="H596" s="37"/>
     </row>
     <row r="597" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H597" s="38"/>
+      <c r="H597" s="37"/>
     </row>
     <row r="598" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H598" s="38"/>
+      <c r="H598" s="37"/>
     </row>
     <row r="599" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H599" s="38"/>
+      <c r="H599" s="37"/>
     </row>
     <row r="600" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H600" s="38"/>
+      <c r="H600" s="37"/>
     </row>
     <row r="601" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H601" s="38"/>
+      <c r="H601" s="37"/>
     </row>
     <row r="602" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H602" s="38"/>
+      <c r="H602" s="37"/>
     </row>
     <row r="603" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H603" s="38"/>
+      <c r="H603" s="37"/>
     </row>
     <row r="604" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H604" s="38"/>
+      <c r="H604" s="37"/>
     </row>
     <row r="605" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H605" s="38"/>
+      <c r="H605" s="37"/>
     </row>
     <row r="606" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H606" s="38"/>
+      <c r="H606" s="37"/>
     </row>
     <row r="607" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H607" s="38"/>
+      <c r="H607" s="37"/>
     </row>
     <row r="608" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H608" s="38"/>
+      <c r="H608" s="37"/>
     </row>
     <row r="609" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H609" s="38"/>
+      <c r="H609" s="37"/>
     </row>
     <row r="610" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H610" s="38"/>
+      <c r="H610" s="37"/>
     </row>
     <row r="611" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H611" s="38"/>
+      <c r="H611" s="37"/>
     </row>
     <row r="612" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H612" s="38"/>
+      <c r="H612" s="37"/>
     </row>
     <row r="613" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H613" s="38"/>
+      <c r="H613" s="37"/>
     </row>
     <row r="614" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H614" s="38"/>
+      <c r="H614" s="37"/>
     </row>
     <row r="615" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H615" s="38"/>
+      <c r="H615" s="37"/>
     </row>
     <row r="616" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H616" s="38"/>
+      <c r="H616" s="37"/>
     </row>
     <row r="617" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H617" s="38"/>
+      <c r="H617" s="37"/>
     </row>
     <row r="618" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H618" s="38"/>
+      <c r="H618" s="37"/>
     </row>
     <row r="619" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H619" s="38"/>
+      <c r="H619" s="37"/>
     </row>
     <row r="620" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H620" s="38"/>
+      <c r="H620" s="37"/>
     </row>
     <row r="621" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H621" s="38"/>
+      <c r="H621" s="37"/>
     </row>
     <row r="622" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H622" s="38"/>
+      <c r="H622" s="37"/>
     </row>
     <row r="623" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H623" s="38"/>
+      <c r="H623" s="37"/>
     </row>
     <row r="624" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H624" s="38"/>
+      <c r="H624" s="37"/>
     </row>
     <row r="625" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H625" s="38"/>
+      <c r="H625" s="37"/>
     </row>
     <row r="626" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H626" s="38"/>
+      <c r="H626" s="37"/>
     </row>
     <row r="627" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H627" s="38"/>
+      <c r="H627" s="37"/>
     </row>
     <row r="628" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H628" s="38"/>
+      <c r="H628" s="37"/>
     </row>
     <row r="629" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H629" s="38"/>
+      <c r="H629" s="37"/>
     </row>
     <row r="630" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H630" s="38"/>
+      <c r="H630" s="37"/>
     </row>
     <row r="631" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H631" s="38"/>
+      <c r="H631" s="37"/>
     </row>
     <row r="632" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H632" s="38"/>
+      <c r="H632" s="37"/>
     </row>
     <row r="633" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H633" s="38"/>
+      <c r="H633" s="37"/>
     </row>
     <row r="634" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H634" s="38"/>
+      <c r="H634" s="37"/>
     </row>
     <row r="635" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H635" s="38"/>
+      <c r="H635" s="37"/>
     </row>
     <row r="636" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H636" s="38"/>
+      <c r="H636" s="37"/>
     </row>
     <row r="637" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H637" s="38"/>
+      <c r="H637" s="37"/>
     </row>
     <row r="638" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H638" s="38"/>
+      <c r="H638" s="37"/>
     </row>
     <row r="639" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H639" s="38"/>
+      <c r="H639" s="37"/>
     </row>
     <row r="640" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H640" s="38"/>
+      <c r="H640" s="37"/>
     </row>
     <row r="641" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H641" s="38"/>
+      <c r="H641" s="37"/>
     </row>
     <row r="642" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H642" s="38"/>
+      <c r="H642" s="37"/>
     </row>
     <row r="643" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H643" s="38"/>
+      <c r="H643" s="37"/>
     </row>
     <row r="644" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H644" s="38"/>
+      <c r="H644" s="37"/>
     </row>
     <row r="645" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H645" s="38"/>
+      <c r="H645" s="37"/>
     </row>
     <row r="646" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H646" s="38"/>
+      <c r="H646" s="37"/>
     </row>
     <row r="647" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H647" s="38"/>
+      <c r="H647" s="37"/>
     </row>
     <row r="648" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H648" s="38"/>
+      <c r="H648" s="37"/>
     </row>
     <row r="649" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H649" s="38"/>
+      <c r="H649" s="37"/>
     </row>
     <row r="650" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H650" s="38"/>
+      <c r="H650" s="37"/>
     </row>
     <row r="651" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H651" s="38"/>
+      <c r="H651" s="37"/>
     </row>
     <row r="652" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H652" s="38"/>
+      <c r="H652" s="37"/>
     </row>
     <row r="653" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H653" s="38"/>
+      <c r="H653" s="37"/>
     </row>
     <row r="654" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H654" s="38"/>
+      <c r="H654" s="37"/>
     </row>
     <row r="655" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H655" s="38"/>
+      <c r="H655" s="37"/>
     </row>
     <row r="656" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H656" s="38"/>
+      <c r="H656" s="37"/>
     </row>
     <row r="657" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H657" s="38"/>
+      <c r="H657" s="37"/>
     </row>
     <row r="658" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H658" s="38"/>
+      <c r="H658" s="37"/>
     </row>
     <row r="659" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H659" s="38"/>
+      <c r="H659" s="37"/>
     </row>
     <row r="660" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H660" s="38"/>
+      <c r="H660" s="37"/>
     </row>
     <row r="661" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H661" s="38"/>
+      <c r="H661" s="37"/>
     </row>
     <row r="662" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H662" s="38"/>
+      <c r="H662" s="37"/>
     </row>
     <row r="663" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H663" s="38"/>
+      <c r="H663" s="37"/>
     </row>
     <row r="664" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H664" s="38"/>
+      <c r="H664" s="37"/>
     </row>
     <row r="665" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H665" s="38"/>
+      <c r="H665" s="37"/>
     </row>
     <row r="666" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H666" s="38"/>
+      <c r="H666" s="37"/>
     </row>
     <row r="667" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H667" s="38"/>
+      <c r="H667" s="37"/>
     </row>
     <row r="668" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H668" s="38"/>
+      <c r="H668" s="37"/>
     </row>
     <row r="669" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H669" s="38"/>
+      <c r="H669" s="37"/>
     </row>
     <row r="670" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H670" s="38"/>
+      <c r="H670" s="37"/>
     </row>
     <row r="671" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H671" s="38"/>
+      <c r="H671" s="37"/>
     </row>
     <row r="672" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H672" s="38"/>
+      <c r="H672" s="37"/>
     </row>
     <row r="673" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H673" s="38"/>
+      <c r="H673" s="37"/>
     </row>
     <row r="674" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H674" s="38"/>
+      <c r="H674" s="37"/>
     </row>
     <row r="675" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H675" s="38"/>
+      <c r="H675" s="37"/>
     </row>
     <row r="676" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H676" s="38"/>
+      <c r="H676" s="37"/>
     </row>
     <row r="677" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H677" s="38"/>
+      <c r="H677" s="37"/>
     </row>
     <row r="678" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H678" s="38"/>
+      <c r="H678" s="37"/>
     </row>
     <row r="679" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H679" s="38"/>
+      <c r="H679" s="37"/>
     </row>
     <row r="680" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H680" s="38"/>
+      <c r="H680" s="37"/>
     </row>
     <row r="681" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H681" s="38"/>
+      <c r="H681" s="37"/>
     </row>
     <row r="682" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H682" s="38"/>
+      <c r="H682" s="37"/>
     </row>
     <row r="683" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H683" s="38"/>
+      <c r="H683" s="37"/>
     </row>
     <row r="684" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H684" s="38"/>
+      <c r="H684" s="37"/>
     </row>
     <row r="685" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H685" s="38"/>
+      <c r="H685" s="37"/>
     </row>
     <row r="686" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H686" s="38"/>
+      <c r="H686" s="37"/>
     </row>
     <row r="687" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H687" s="38"/>
+      <c r="H687" s="37"/>
     </row>
     <row r="688" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H688" s="38"/>
+      <c r="H688" s="37"/>
     </row>
     <row r="689" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H689" s="38"/>
+      <c r="H689" s="37"/>
     </row>
     <row r="690" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H690" s="38"/>
+      <c r="H690" s="37"/>
     </row>
     <row r="691" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H691" s="38"/>
+      <c r="H691" s="37"/>
     </row>
     <row r="692" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H692" s="38"/>
+      <c r="H692" s="37"/>
     </row>
     <row r="693" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H693" s="38"/>
+      <c r="H693" s="37"/>
     </row>
     <row r="694" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H694" s="38"/>
+      <c r="H694" s="37"/>
     </row>
     <row r="695" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H695" s="38"/>
+      <c r="H695" s="37"/>
     </row>
     <row r="696" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H696" s="38"/>
+      <c r="H696" s="37"/>
     </row>
     <row r="697" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H697" s="38"/>
+      <c r="H697" s="37"/>
     </row>
     <row r="698" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H698" s="38"/>
+      <c r="H698" s="37"/>
     </row>
     <row r="699" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H699" s="38"/>
+      <c r="H699" s="37"/>
     </row>
     <row r="700" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H700" s="38"/>
+      <c r="H700" s="37"/>
     </row>
     <row r="701" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H701" s="38"/>
+      <c r="H701" s="37"/>
     </row>
     <row r="702" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H702" s="38"/>
+      <c r="H702" s="37"/>
     </row>
     <row r="703" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H703" s="38"/>
+      <c r="H703" s="37"/>
     </row>
     <row r="704" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H704" s="38"/>
+      <c r="H704" s="37"/>
     </row>
     <row r="705" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H705" s="38"/>
+      <c r="H705" s="37"/>
     </row>
     <row r="706" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H706" s="38"/>
+      <c r="H706" s="37"/>
     </row>
     <row r="707" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H707" s="38"/>
+      <c r="H707" s="37"/>
     </row>
     <row r="708" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H708" s="38"/>
+      <c r="H708" s="37"/>
     </row>
     <row r="709" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H709" s="38"/>
+      <c r="H709" s="37"/>
     </row>
     <row r="710" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H710" s="38"/>
+      <c r="H710" s="37"/>
     </row>
     <row r="711" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H711" s="38"/>
+      <c r="H711" s="37"/>
     </row>
     <row r="712" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H712" s="38"/>
+      <c r="H712" s="37"/>
     </row>
     <row r="713" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H713" s="38"/>
+      <c r="H713" s="37"/>
     </row>
     <row r="714" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H714" s="38"/>
+      <c r="H714" s="37"/>
     </row>
     <row r="715" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H715" s="38"/>
+      <c r="H715" s="37"/>
     </row>
     <row r="716" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H716" s="38"/>
+      <c r="H716" s="37"/>
     </row>
     <row r="717" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H717" s="38"/>
+      <c r="H717" s="37"/>
     </row>
     <row r="718" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H718" s="38"/>
+      <c r="H718" s="37"/>
     </row>
     <row r="719" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H719" s="38"/>
+      <c r="H719" s="37"/>
     </row>
     <row r="720" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H720" s="38"/>
+      <c r="H720" s="37"/>
     </row>
     <row r="721" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H721" s="38"/>
+      <c r="H721" s="37"/>
     </row>
     <row r="722" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H722" s="38"/>
+      <c r="H722" s="37"/>
     </row>
     <row r="723" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H723" s="38"/>
+      <c r="H723" s="37"/>
     </row>
     <row r="724" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H724" s="38"/>
+      <c r="H724" s="37"/>
     </row>
     <row r="725" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H725" s="38"/>
+      <c r="H725" s="37"/>
     </row>
     <row r="726" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H726" s="38"/>
+      <c r="H726" s="37"/>
     </row>
     <row r="727" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H727" s="38"/>
+      <c r="H727" s="37"/>
     </row>
     <row r="728" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H728" s="38"/>
+      <c r="H728" s="37"/>
     </row>
     <row r="729" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H729" s="38"/>
+      <c r="H729" s="37"/>
     </row>
     <row r="730" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H730" s="38"/>
+      <c r="H730" s="37"/>
     </row>
     <row r="731" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H731" s="38"/>
+      <c r="H731" s="37"/>
     </row>
     <row r="732" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H732" s="38"/>
+      <c r="H732" s="37"/>
     </row>
     <row r="733" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H733" s="38"/>
+      <c r="H733" s="37"/>
     </row>
     <row r="734" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H734" s="38"/>
+      <c r="H734" s="37"/>
     </row>
     <row r="735" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H735" s="38"/>
+      <c r="H735" s="37"/>
     </row>
     <row r="736" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H736" s="38"/>
+      <c r="H736" s="37"/>
     </row>
     <row r="737" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H737" s="38"/>
+      <c r="H737" s="37"/>
     </row>
     <row r="738" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H738" s="38"/>
+      <c r="H738" s="37"/>
     </row>
     <row r="739" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H739" s="38"/>
+      <c r="H739" s="37"/>
     </row>
     <row r="740" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H740" s="38"/>
+      <c r="H740" s="37"/>
     </row>
     <row r="741" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H741" s="38"/>
+      <c r="H741" s="37"/>
     </row>
     <row r="742" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H742" s="38"/>
+      <c r="H742" s="37"/>
     </row>
     <row r="743" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H743" s="38"/>
+      <c r="H743" s="37"/>
     </row>
     <row r="744" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H744" s="38"/>
+      <c r="H744" s="37"/>
     </row>
     <row r="745" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H745" s="38"/>
+      <c r="H745" s="37"/>
     </row>
     <row r="746" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H746" s="38"/>
+      <c r="H746" s="37"/>
     </row>
     <row r="747" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H747" s="38"/>
+      <c r="H747" s="37"/>
     </row>
     <row r="748" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H748" s="38"/>
+      <c r="H748" s="37"/>
     </row>
     <row r="749" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H749" s="38"/>
+      <c r="H749" s="37"/>
     </row>
     <row r="750" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H750" s="38"/>
+      <c r="H750" s="37"/>
     </row>
     <row r="751" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H751" s="38"/>
+      <c r="H751" s="37"/>
     </row>
     <row r="752" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H752" s="38"/>
+      <c r="H752" s="37"/>
     </row>
     <row r="753" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H753" s="38"/>
+      <c r="H753" s="37"/>
     </row>
     <row r="754" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H754" s="38"/>
+      <c r="H754" s="37"/>
     </row>
     <row r="755" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H755" s="38"/>
+      <c r="H755" s="37"/>
     </row>
     <row r="756" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H756" s="38"/>
+      <c r="H756" s="37"/>
     </row>
     <row r="757" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H757" s="38"/>
+      <c r="H757" s="37"/>
     </row>
     <row r="758" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H758" s="38"/>
+      <c r="H758" s="37"/>
     </row>
     <row r="759" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H759" s="38"/>
+      <c r="H759" s="37"/>
     </row>
     <row r="760" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H760" s="38"/>
+      <c r="H760" s="37"/>
     </row>
     <row r="761" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H761" s="38"/>
+      <c r="H761" s="37"/>
     </row>
     <row r="762" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H762" s="38"/>
+      <c r="H762" s="37"/>
     </row>
     <row r="763" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H763" s="38"/>
+      <c r="H763" s="37"/>
     </row>
     <row r="764" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H764" s="38"/>
+      <c r="H764" s="37"/>
     </row>
     <row r="765" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H765" s="38"/>
+      <c r="H765" s="37"/>
     </row>
     <row r="766" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H766" s="38"/>
+      <c r="H766" s="37"/>
     </row>
     <row r="767" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H767" s="38"/>
+      <c r="H767" s="37"/>
     </row>
     <row r="768" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H768" s="38"/>
+      <c r="H768" s="37"/>
     </row>
     <row r="769" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H769" s="38"/>
+      <c r="H769" s="37"/>
     </row>
     <row r="770" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H770" s="38"/>
+      <c r="H770" s="37"/>
     </row>
     <row r="771" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H771" s="38"/>
+      <c r="H771" s="37"/>
     </row>
     <row r="772" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H772" s="38"/>
+      <c r="H772" s="37"/>
     </row>
     <row r="773" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H773" s="38"/>
+      <c r="H773" s="37"/>
     </row>
     <row r="774" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H774" s="38"/>
+      <c r="H774" s="37"/>
     </row>
     <row r="775" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H775" s="38"/>
+      <c r="H775" s="37"/>
     </row>
     <row r="776" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H776" s="38"/>
+      <c r="H776" s="37"/>
     </row>
     <row r="777" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H777" s="38"/>
+      <c r="H777" s="37"/>
     </row>
     <row r="778" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H778" s="38"/>
+      <c r="H778" s="37"/>
     </row>
     <row r="779" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H779" s="38"/>
+      <c r="H779" s="37"/>
     </row>
     <row r="780" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H780" s="38"/>
+      <c r="H780" s="37"/>
     </row>
     <row r="781" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H781" s="38"/>
+      <c r="H781" s="37"/>
     </row>
     <row r="782" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H782" s="38"/>
+      <c r="H782" s="37"/>
     </row>
     <row r="783" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H783" s="38"/>
+      <c r="H783" s="37"/>
     </row>
     <row r="784" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H784" s="38"/>
+      <c r="H784" s="37"/>
     </row>
     <row r="785" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H785" s="38"/>
+      <c r="H785" s="37"/>
     </row>
     <row r="786" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H786" s="38"/>
+      <c r="H786" s="37"/>
     </row>
     <row r="787" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H787" s="38"/>
+      <c r="H787" s="37"/>
     </row>
     <row r="788" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H788" s="38"/>
+      <c r="H788" s="37"/>
     </row>
     <row r="789" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H789" s="38"/>
+      <c r="H789" s="37"/>
     </row>
     <row r="790" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H790" s="38"/>
+      <c r="H790" s="37"/>
     </row>
     <row r="791" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H791" s="38"/>
+      <c r="H791" s="37"/>
     </row>
     <row r="792" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H792" s="38"/>
+      <c r="H792" s="37"/>
     </row>
     <row r="793" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H793" s="38"/>
+      <c r="H793" s="37"/>
     </row>
     <row r="794" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H794" s="38"/>
+      <c r="H794" s="37"/>
     </row>
     <row r="795" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H795" s="38"/>
+      <c r="H795" s="37"/>
     </row>
     <row r="796" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H796" s="38"/>
+      <c r="H796" s="37"/>
     </row>
     <row r="797" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H797" s="38"/>
+      <c r="H797" s="37"/>
     </row>
     <row r="798" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H798" s="38"/>
+      <c r="H798" s="37"/>
     </row>
     <row r="799" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H799" s="38"/>
+      <c r="H799" s="37"/>
     </row>
     <row r="800" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H800" s="38"/>
+      <c r="H800" s="37"/>
     </row>
     <row r="801" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H801" s="38"/>
+      <c r="H801" s="37"/>
     </row>
     <row r="802" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H802" s="38"/>
+      <c r="H802" s="37"/>
     </row>
     <row r="803" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H803" s="38"/>
+      <c r="H803" s="37"/>
     </row>
     <row r="804" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H804" s="38"/>
+      <c r="H804" s="37"/>
     </row>
     <row r="805" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H805" s="38"/>
+      <c r="H805" s="37"/>
     </row>
     <row r="806" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H806" s="38"/>
+      <c r="H806" s="37"/>
     </row>
     <row r="807" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H807" s="38"/>
+      <c r="H807" s="37"/>
     </row>
     <row r="808" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H808" s="38"/>
+      <c r="H808" s="37"/>
     </row>
     <row r="809" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H809" s="38"/>
+      <c r="H809" s="37"/>
     </row>
     <row r="810" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H810" s="38"/>
+      <c r="H810" s="37"/>
     </row>
     <row r="811" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H811" s="38"/>
+      <c r="H811" s="37"/>
     </row>
     <row r="812" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H812" s="38"/>
+      <c r="H812" s="37"/>
     </row>
     <row r="813" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H813" s="38"/>
+      <c r="H813" s="37"/>
     </row>
     <row r="814" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H814" s="38"/>
+      <c r="H814" s="37"/>
     </row>
     <row r="815" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H815" s="38"/>
+      <c r="H815" s="37"/>
     </row>
     <row r="816" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H816" s="38"/>
+      <c r="H816" s="37"/>
     </row>
     <row r="817" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H817" s="38"/>
+      <c r="H817" s="37"/>
     </row>
     <row r="818" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H818" s="38"/>
+      <c r="H818" s="37"/>
     </row>
     <row r="819" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H819" s="38"/>
+      <c r="H819" s="37"/>
     </row>
     <row r="820" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H820" s="38"/>
+      <c r="H820" s="37"/>
     </row>
     <row r="821" spans="8:8" x14ac:dyDescent="0.2">
-      <c r="H821" s="38"/>
+      <c r="H821" s="37"/>
+    </row>
+    <row r="822" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H822" s="37"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A54:L54"/>
+    <mergeCell ref="A55:L55"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>