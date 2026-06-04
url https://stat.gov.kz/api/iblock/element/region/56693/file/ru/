--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="30" windowWidth="9330" windowHeight="10365" tabRatio="768"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12540" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="42">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -279,67 +279,65 @@
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -428,51 +426,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -568,100 +566,97 @@
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="26">
     <cellStyle name="Гиперссылка 2" xfId="13"/>
     <cellStyle name="Гиперссылка 3" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="14"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="23"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 2 3" xfId="16"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="21"/>
     <cellStyle name="Обычный 2 4" xfId="15"/>
     <cellStyle name="Обычный 2 4 2" xfId="22"/>
     <cellStyle name="Обычный 2 5" xfId="20"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="17"/>
     <cellStyle name="Обычный 3 2" xfId="25"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="10"/>
     <cellStyle name="Обычный 4 3" xfId="9"/>
@@ -955,116 +950,116 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AI822"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:M2"/>
+    <sheetView tabSelected="1" topLeftCell="A20" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="38" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="4" customWidth="1"/>
     <col min="10" max="10" width="9" style="5" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="9.140625" style="2" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+      <c r="A1" s="61" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="63"/>
-[...10 lines deleted...]
-      <c r="M1" s="63"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="66"/>
-      <c r="B2" s="68" t="s">
+      <c r="A2" s="63"/>
+      <c r="B2" s="65" t="s">
         <v>41</v>
       </c>
-      <c r="C2" s="69"/>
-[...9 lines deleted...]
-      <c r="M2" s="69"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
     </row>
     <row r="3" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="67"/>
-      <c r="B3" s="65" t="s">
+      <c r="A3" s="64"/>
+      <c r="B3" s="60" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="19" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>8</v>
@@ -1087,1178 +1082,1270 @@
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="10"/>
       <c r="E4" s="23"/>
       <c r="F4" s="24"/>
       <c r="G4" s="32"/>
       <c r="H4" s="34"/>
       <c r="I4" s="32"/>
       <c r="J4" s="10"/>
       <c r="K4" s="32"/>
       <c r="L4" s="32"/>
       <c r="M4" s="30"/>
       <c r="N4" s="8"/>
     </row>
     <row r="5" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="9">
         <v>4206.7</v>
       </c>
       <c r="C5" s="9">
         <v>8459.2999999999993</v>
       </c>
-      <c r="D5" s="61">
+      <c r="D5" s="58">
         <v>12636.1</v>
       </c>
-      <c r="E5" s="53"/>
+      <c r="E5" s="67">
+        <v>16937.7</v>
+      </c>
       <c r="F5" s="50"/>
       <c r="G5" s="50"/>
       <c r="H5" s="34"/>
       <c r="I5" s="32"/>
       <c r="J5" s="50"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="30"/>
       <c r="N5" s="8"/>
     </row>
     <row r="6" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="50">
         <v>1555.5</v>
       </c>
       <c r="C6" s="9">
         <v>3141.7</v>
       </c>
-      <c r="D6" s="61">
+      <c r="D6" s="58">
         <v>4715.8</v>
       </c>
-      <c r="E6" s="54"/>
+      <c r="E6" s="67">
+        <v>6335</v>
+      </c>
       <c r="F6" s="50"/>
       <c r="G6" s="50"/>
       <c r="H6" s="34"/>
       <c r="I6" s="32"/>
       <c r="J6" s="10"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="30"/>
       <c r="N6" s="8"/>
     </row>
     <row r="7" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="50">
         <v>192.5</v>
       </c>
       <c r="C7" s="9">
         <v>348.8</v>
       </c>
-      <c r="D7" s="61">
+      <c r="D7" s="58">
         <v>533.29999999999995</v>
       </c>
-      <c r="E7" s="54"/>
+      <c r="E7" s="67">
+        <v>698.9</v>
+      </c>
       <c r="F7" s="50"/>
       <c r="G7" s="50"/>
       <c r="H7" s="34"/>
       <c r="I7" s="32"/>
       <c r="J7" s="10"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="30"/>
       <c r="N7" s="8"/>
     </row>
     <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="50">
         <v>228.5</v>
       </c>
       <c r="C8" s="9">
         <v>420.3</v>
       </c>
-      <c r="D8" s="61">
+      <c r="D8" s="58">
         <v>633.9</v>
       </c>
-      <c r="E8" s="54"/>
+      <c r="E8" s="67">
+        <v>830.4</v>
+      </c>
       <c r="F8" s="50"/>
       <c r="G8" s="50"/>
       <c r="H8" s="34"/>
       <c r="I8" s="32"/>
       <c r="J8" s="10"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="30"/>
       <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="48" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="47" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="54"/>
-      <c r="F9" s="55"/>
+      <c r="E9" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" s="53"/>
       <c r="G9" s="50"/>
       <c r="H9" s="34"/>
       <c r="I9" s="32"/>
       <c r="J9" s="10"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="30"/>
       <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="48" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="47">
         <v>28.6</v>
       </c>
       <c r="C10" s="9">
         <v>64.099999999999994</v>
       </c>
-      <c r="D10" s="61">
+      <c r="D10" s="58">
         <v>99.6</v>
       </c>
-      <c r="E10" s="54"/>
+      <c r="E10" s="67">
+        <v>135.1</v>
+      </c>
       <c r="F10" s="50"/>
       <c r="G10" s="50"/>
       <c r="H10" s="34"/>
       <c r="I10" s="32"/>
       <c r="J10" s="10"/>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="30"/>
       <c r="N10" s="8"/>
     </row>
     <row r="11" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="48" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="47">
         <v>16</v>
       </c>
       <c r="C11" s="9">
         <v>40.200000000000003</v>
       </c>
-      <c r="D11" s="61">
+      <c r="D11" s="58">
         <v>64.400000000000006</v>
       </c>
-      <c r="E11" s="54"/>
+      <c r="E11" s="67">
+        <v>88.5</v>
+      </c>
       <c r="F11" s="50"/>
       <c r="G11" s="50"/>
       <c r="H11" s="34"/>
       <c r="I11" s="32"/>
       <c r="J11" s="10"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="30"/>
       <c r="N11" s="8"/>
     </row>
     <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="47">
         <v>68</v>
       </c>
       <c r="C12" s="9">
         <v>136.69999999999999</v>
       </c>
-      <c r="D12" s="61">
+      <c r="D12" s="58">
         <v>205.6</v>
       </c>
-      <c r="E12" s="54"/>
+      <c r="E12" s="67">
+        <v>273.2</v>
+      </c>
       <c r="F12" s="50"/>
       <c r="G12" s="50"/>
       <c r="H12" s="34"/>
       <c r="I12" s="32"/>
       <c r="J12" s="10"/>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="30"/>
       <c r="N12" s="8"/>
     </row>
     <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="47">
         <v>10.9</v>
       </c>
       <c r="C13" s="9">
         <v>24.3</v>
       </c>
-      <c r="D13" s="61">
+      <c r="D13" s="58">
         <v>37.700000000000003</v>
       </c>
-      <c r="E13" s="54"/>
+      <c r="E13" s="67">
+        <v>51.1</v>
+      </c>
       <c r="F13" s="50"/>
       <c r="G13" s="50"/>
       <c r="H13" s="34"/>
       <c r="I13" s="32"/>
       <c r="J13" s="10"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="30"/>
       <c r="N13" s="8"/>
     </row>
     <row r="14" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="48" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="47">
         <v>33.700000000000003</v>
       </c>
       <c r="C14" s="9">
         <v>69</v>
       </c>
-      <c r="D14" s="61">
+      <c r="D14" s="58">
         <v>104.3</v>
       </c>
-      <c r="E14" s="54"/>
+      <c r="E14" s="67">
+        <v>139.69999999999999</v>
+      </c>
       <c r="F14" s="50"/>
       <c r="G14" s="50"/>
       <c r="H14" s="34"/>
       <c r="I14" s="32"/>
       <c r="J14" s="10"/>
       <c r="K14" s="32"/>
       <c r="L14" s="32"/>
       <c r="M14" s="30"/>
       <c r="N14" s="8"/>
     </row>
     <row r="15" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="48" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="47">
         <v>141</v>
       </c>
       <c r="C15" s="9">
         <v>264.8</v>
       </c>
-      <c r="D15" s="61">
+      <c r="D15" s="58">
         <v>383.7</v>
       </c>
-      <c r="E15" s="54"/>
+      <c r="E15" s="67">
+        <v>516</v>
+      </c>
       <c r="F15" s="50"/>
       <c r="G15" s="50"/>
       <c r="H15" s="34"/>
       <c r="I15" s="32"/>
       <c r="J15" s="10"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="30"/>
       <c r="N15" s="8"/>
     </row>
     <row r="16" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="48" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="47">
         <v>9.6999999999999993</v>
       </c>
       <c r="C16" s="9">
         <v>18.100000000000001</v>
       </c>
-      <c r="D16" s="61">
+      <c r="D16" s="58">
         <v>26.5</v>
       </c>
-      <c r="E16" s="54"/>
+      <c r="E16" s="67">
+        <v>34.799999999999997</v>
+      </c>
       <c r="F16" s="50"/>
       <c r="G16" s="50"/>
       <c r="H16" s="34"/>
       <c r="I16" s="32"/>
       <c r="J16" s="10"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="30"/>
       <c r="N16" s="8"/>
     </row>
     <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="48" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="47">
         <v>35.6</v>
       </c>
       <c r="C17" s="9">
         <v>72.3</v>
       </c>
-      <c r="D17" s="61">
+      <c r="D17" s="58">
         <v>107.9</v>
       </c>
-      <c r="E17" s="54"/>
+      <c r="E17" s="67">
+        <v>137.4</v>
+      </c>
       <c r="F17" s="50"/>
       <c r="G17" s="50"/>
       <c r="H17" s="34"/>
       <c r="I17" s="32"/>
       <c r="J17" s="10"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="30"/>
       <c r="N17" s="8"/>
     </row>
     <row r="18" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="48" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="47">
         <v>28.5</v>
       </c>
       <c r="C18" s="9">
         <v>52.6</v>
       </c>
-      <c r="D18" s="61">
+      <c r="D18" s="58">
         <v>76.7</v>
       </c>
-      <c r="E18" s="54"/>
+      <c r="E18" s="67">
+        <v>100.8</v>
+      </c>
       <c r="F18" s="50"/>
       <c r="G18" s="50"/>
       <c r="H18" s="34"/>
       <c r="I18" s="32"/>
       <c r="J18" s="10"/>
       <c r="K18" s="32"/>
       <c r="L18" s="32"/>
       <c r="M18" s="30"/>
       <c r="N18" s="8"/>
     </row>
     <row r="19" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="48" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="47">
         <v>131.1</v>
       </c>
       <c r="C19" s="9">
         <v>256.60000000000002</v>
       </c>
-      <c r="D19" s="61">
+      <c r="D19" s="58">
         <v>361.7</v>
       </c>
-      <c r="E19" s="54"/>
+      <c r="E19" s="67">
+        <v>475.9</v>
+      </c>
       <c r="F19" s="50"/>
       <c r="G19" s="50"/>
       <c r="H19" s="34"/>
       <c r="I19" s="32"/>
       <c r="J19" s="10"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="30"/>
       <c r="N19" s="8"/>
     </row>
     <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="48" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="47">
         <v>20.7</v>
       </c>
       <c r="C20" s="9">
         <v>39.700000000000003</v>
       </c>
-      <c r="D20" s="61">
+      <c r="D20" s="58">
         <v>58.7</v>
       </c>
-      <c r="E20" s="54"/>
+      <c r="E20" s="67">
+        <v>77.7</v>
+      </c>
       <c r="F20" s="50"/>
       <c r="G20" s="50"/>
       <c r="H20" s="34"/>
       <c r="I20" s="32"/>
       <c r="J20" s="10"/>
       <c r="K20" s="32"/>
       <c r="L20" s="32"/>
       <c r="M20" s="30"/>
       <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="48" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="47">
         <v>6</v>
       </c>
       <c r="C21" s="9">
         <v>15</v>
       </c>
-      <c r="D21" s="61">
+      <c r="D21" s="58">
         <v>24</v>
       </c>
-      <c r="E21" s="54"/>
+      <c r="E21" s="67">
+        <v>33</v>
+      </c>
       <c r="F21" s="50"/>
       <c r="G21" s="50"/>
       <c r="H21" s="34"/>
       <c r="I21" s="32"/>
       <c r="J21" s="10"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="30"/>
       <c r="N21" s="8"/>
     </row>
     <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="47" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="E22" s="54"/>
-      <c r="F22" s="55"/>
+      <c r="E22" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="F22" s="53"/>
       <c r="G22" s="50"/>
       <c r="H22" s="34"/>
       <c r="I22" s="32"/>
       <c r="J22" s="10"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="30"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="48" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="47" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="E23" s="54"/>
-      <c r="F23" s="55"/>
+      <c r="E23" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="F23" s="53"/>
       <c r="G23" s="50"/>
       <c r="H23" s="34"/>
       <c r="I23" s="32"/>
       <c r="J23" s="10"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="30"/>
       <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="50">
         <v>18.100000000000001</v>
       </c>
       <c r="C24" s="9">
         <v>36.6</v>
       </c>
-      <c r="D24" s="61">
+      <c r="D24" s="58">
         <v>55.1</v>
       </c>
-      <c r="E24" s="54"/>
+      <c r="E24" s="67">
+        <v>73.599999999999994</v>
+      </c>
       <c r="F24" s="50"/>
       <c r="G24" s="50"/>
       <c r="H24" s="34"/>
       <c r="I24" s="32"/>
       <c r="J24" s="10"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="30"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="50">
         <v>27.4</v>
       </c>
       <c r="C25" s="9">
         <v>58</v>
       </c>
-      <c r="D25" s="61">
+      <c r="D25" s="58">
         <v>88.6</v>
       </c>
-      <c r="E25" s="54"/>
+      <c r="E25" s="67">
+        <v>119.2</v>
+      </c>
       <c r="F25" s="50"/>
       <c r="G25" s="50"/>
       <c r="H25" s="34"/>
       <c r="I25" s="32"/>
       <c r="J25" s="10"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="30"/>
       <c r="N25" s="8"/>
     </row>
     <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="26"/>
       <c r="D26" s="9"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="34"/>
       <c r="I26" s="32"/>
       <c r="J26" s="39"/>
       <c r="K26" s="40"/>
       <c r="L26" s="23"/>
       <c r="M26" s="41"/>
       <c r="N26" s="8"/>
     </row>
     <row r="27" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="22">
         <v>3855.9</v>
       </c>
       <c r="C27" s="26">
         <v>7775.8</v>
       </c>
-      <c r="D27" s="61">
+      <c r="D27" s="58">
         <v>11602</v>
       </c>
-      <c r="E27" s="53"/>
+      <c r="E27" s="67">
+        <v>15533.1</v>
+      </c>
       <c r="F27" s="50"/>
       <c r="G27" s="50"/>
       <c r="H27" s="34"/>
       <c r="I27" s="32"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="23"/>
       <c r="M27" s="41"/>
       <c r="N27" s="8"/>
     </row>
     <row r="28" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="50">
         <v>1555.5</v>
       </c>
       <c r="C28" s="26">
         <v>3141.7</v>
       </c>
-      <c r="D28" s="61">
+      <c r="D28" s="58">
         <v>4715.8</v>
       </c>
-      <c r="E28" s="54"/>
+      <c r="E28" s="67">
+        <v>6335</v>
+      </c>
       <c r="F28" s="50"/>
       <c r="G28" s="50"/>
       <c r="H28" s="34"/>
       <c r="I28" s="32"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="23"/>
       <c r="M28" s="41"/>
       <c r="N28" s="8"/>
     </row>
     <row r="29" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="48" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="50">
         <v>113.6</v>
       </c>
       <c r="C29" s="26">
         <v>211</v>
       </c>
-      <c r="D29" s="61">
+      <c r="D29" s="58">
         <v>325.10000000000002</v>
       </c>
-      <c r="E29" s="54"/>
+      <c r="E29" s="67">
+        <v>442.6</v>
+      </c>
       <c r="F29" s="50"/>
       <c r="G29" s="50"/>
       <c r="H29" s="34"/>
       <c r="I29" s="32"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="23"/>
       <c r="M29" s="41"/>
       <c r="N29" s="8"/>
     </row>
     <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="50">
         <v>228.5</v>
       </c>
       <c r="C30" s="26">
         <v>420.3</v>
       </c>
-      <c r="D30" s="61">
+      <c r="D30" s="58">
         <v>633.9</v>
       </c>
-      <c r="E30" s="54"/>
+      <c r="E30" s="67">
+        <v>830.4</v>
+      </c>
       <c r="F30" s="50"/>
       <c r="G30" s="50"/>
       <c r="H30" s="34"/>
       <c r="I30" s="32"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
       <c r="L30" s="23"/>
       <c r="M30" s="41"/>
       <c r="N30" s="8"/>
     </row>
     <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="48" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="47" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="E31" s="54"/>
-      <c r="F31" s="55"/>
+      <c r="E31" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="F31" s="53"/>
       <c r="G31" s="50"/>
       <c r="H31" s="34"/>
       <c r="I31" s="32"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="23"/>
       <c r="M31" s="41"/>
       <c r="N31" s="8"/>
     </row>
     <row r="32" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="48" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="50">
         <v>28.6</v>
       </c>
       <c r="C32" s="26">
         <v>64.099999999999994</v>
       </c>
-      <c r="D32" s="61">
+      <c r="D32" s="58">
         <v>99.6</v>
       </c>
-      <c r="E32" s="54"/>
+      <c r="E32" s="67">
+        <v>135.1</v>
+      </c>
       <c r="F32" s="50"/>
       <c r="G32" s="50"/>
       <c r="H32" s="34"/>
       <c r="I32" s="32"/>
       <c r="J32" s="40"/>
       <c r="K32" s="40"/>
       <c r="L32" s="23"/>
       <c r="M32" s="41"/>
       <c r="N32" s="8"/>
     </row>
     <row r="33" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="48" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="50">
         <v>16</v>
       </c>
       <c r="C33" s="26">
         <v>40.200000000000003</v>
       </c>
-      <c r="D33" s="61">
+      <c r="D33" s="58">
         <v>64.400000000000006</v>
       </c>
-      <c r="E33" s="54"/>
+      <c r="E33" s="67">
+        <v>88.5</v>
+      </c>
       <c r="F33" s="50"/>
       <c r="G33" s="50"/>
       <c r="H33" s="34"/>
       <c r="I33" s="32"/>
       <c r="J33" s="40"/>
       <c r="K33" s="40"/>
       <c r="L33" s="23"/>
       <c r="M33" s="41"/>
       <c r="N33" s="8"/>
     </row>
     <row r="34" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="50">
         <v>68</v>
       </c>
       <c r="C34" s="26">
         <v>136.69999999999999</v>
       </c>
-      <c r="D34" s="61">
+      <c r="D34" s="58">
         <v>205.6</v>
       </c>
-      <c r="E34" s="54"/>
+      <c r="E34" s="67">
+        <v>273.2</v>
+      </c>
       <c r="F34" s="50"/>
       <c r="G34" s="50"/>
       <c r="H34" s="34"/>
       <c r="I34" s="32"/>
       <c r="J34" s="40"/>
       <c r="K34" s="40"/>
       <c r="L34" s="23"/>
       <c r="M34" s="41"/>
       <c r="N34" s="8"/>
     </row>
     <row r="35" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="50">
         <v>10.9</v>
       </c>
       <c r="C35" s="26">
         <v>24.3</v>
       </c>
-      <c r="D35" s="61">
+      <c r="D35" s="58">
         <v>37.700000000000003</v>
       </c>
-      <c r="E35" s="54"/>
+      <c r="E35" s="67">
+        <v>51.1</v>
+      </c>
       <c r="F35" s="50"/>
       <c r="G35" s="50"/>
       <c r="H35" s="34"/>
       <c r="I35" s="32"/>
       <c r="J35" s="40"/>
       <c r="K35" s="40"/>
       <c r="L35" s="23"/>
       <c r="M35" s="41"/>
       <c r="N35" s="8"/>
     </row>
     <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="48" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="50">
         <v>33.700000000000003</v>
       </c>
       <c r="C36" s="26">
         <v>69</v>
       </c>
-      <c r="D36" s="61">
+      <c r="D36" s="58">
         <v>104.3</v>
       </c>
-      <c r="E36" s="54"/>
+      <c r="E36" s="67">
+        <v>139.69999999999999</v>
+      </c>
       <c r="F36" s="50"/>
       <c r="G36" s="50"/>
       <c r="H36" s="34"/>
       <c r="I36" s="32"/>
       <c r="J36" s="40"/>
       <c r="K36" s="40"/>
       <c r="L36" s="23"/>
       <c r="M36" s="41"/>
       <c r="N36" s="8"/>
     </row>
     <row r="37" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="48" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="50">
         <v>141</v>
       </c>
       <c r="C37" s="26">
         <v>264.8</v>
       </c>
-      <c r="D37" s="61">
+      <c r="D37" s="58">
         <v>383.7</v>
       </c>
-      <c r="E37" s="54"/>
+      <c r="E37" s="67">
+        <v>516</v>
+      </c>
       <c r="F37" s="50"/>
       <c r="G37" s="50"/>
       <c r="H37" s="34"/>
       <c r="I37" s="32"/>
       <c r="J37" s="40"/>
       <c r="K37" s="40"/>
       <c r="L37" s="23"/>
       <c r="M37" s="41"/>
       <c r="N37" s="8"/>
     </row>
     <row r="38" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="48" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="50">
         <v>9.6999999999999993</v>
       </c>
       <c r="C38" s="26">
         <v>18.100000000000001</v>
       </c>
-      <c r="D38" s="61">
+      <c r="D38" s="58">
         <v>26.5</v>
       </c>
-      <c r="E38" s="54"/>
+      <c r="E38" s="67">
+        <v>34.799999999999997</v>
+      </c>
       <c r="F38" s="50"/>
       <c r="G38" s="50"/>
       <c r="H38" s="34"/>
       <c r="I38" s="32"/>
       <c r="J38" s="40"/>
       <c r="K38" s="40"/>
       <c r="L38" s="23"/>
       <c r="M38" s="41"/>
       <c r="N38" s="8"/>
     </row>
     <row r="39" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="48" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="50">
         <v>35.6</v>
       </c>
       <c r="C39" s="26">
         <v>72.3</v>
       </c>
-      <c r="D39" s="61">
+      <c r="D39" s="58">
         <v>107.9</v>
       </c>
-      <c r="E39" s="54"/>
+      <c r="E39" s="67">
+        <v>137.4</v>
+      </c>
       <c r="F39" s="50"/>
       <c r="G39" s="50"/>
       <c r="H39" s="34"/>
       <c r="I39" s="32"/>
       <c r="J39" s="40"/>
       <c r="K39" s="40"/>
       <c r="L39" s="23"/>
       <c r="M39" s="41"/>
       <c r="N39" s="8"/>
     </row>
     <row r="40" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="48" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="50">
         <v>28.5</v>
       </c>
       <c r="C40" s="26">
         <v>52.6</v>
       </c>
-      <c r="D40" s="61">
+      <c r="D40" s="58">
         <v>76.7</v>
       </c>
-      <c r="E40" s="54"/>
+      <c r="E40" s="67">
+        <v>100.8</v>
+      </c>
       <c r="F40" s="50"/>
       <c r="G40" s="50"/>
       <c r="H40" s="34"/>
       <c r="I40" s="32"/>
       <c r="J40" s="40"/>
       <c r="K40" s="40"/>
       <c r="L40" s="23"/>
       <c r="M40" s="41"/>
       <c r="N40" s="8"/>
     </row>
     <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="48" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="50">
         <v>131.1</v>
       </c>
       <c r="C41" s="26">
         <v>256.60000000000002</v>
       </c>
-      <c r="D41" s="61">
+      <c r="D41" s="58">
         <v>361.7</v>
       </c>
-      <c r="E41" s="54"/>
+      <c r="E41" s="67">
+        <v>475.9</v>
+      </c>
       <c r="F41" s="50"/>
       <c r="G41" s="50"/>
       <c r="H41" s="34"/>
       <c r="I41" s="32"/>
       <c r="J41" s="40"/>
       <c r="K41" s="40"/>
       <c r="L41" s="23"/>
       <c r="M41" s="41"/>
       <c r="N41" s="8"/>
     </row>
     <row r="42" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="48" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="50">
         <v>20.7</v>
       </c>
       <c r="C42" s="26">
         <v>39.700000000000003</v>
       </c>
-      <c r="D42" s="61">
+      <c r="D42" s="58">
         <v>58.7</v>
       </c>
-      <c r="E42" s="54"/>
+      <c r="E42" s="67">
+        <v>77.7</v>
+      </c>
       <c r="F42" s="50"/>
       <c r="G42" s="50"/>
       <c r="H42" s="34"/>
       <c r="I42" s="32"/>
       <c r="J42" s="40"/>
       <c r="K42" s="40"/>
       <c r="L42" s="23"/>
       <c r="M42" s="41"/>
       <c r="N42" s="8"/>
     </row>
     <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="48" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="50">
         <v>6</v>
       </c>
       <c r="C43" s="26">
         <v>15</v>
       </c>
-      <c r="D43" s="61">
+      <c r="D43" s="58">
         <v>24</v>
       </c>
-      <c r="E43" s="54"/>
+      <c r="E43" s="67">
+        <v>33</v>
+      </c>
       <c r="F43" s="50"/>
       <c r="G43" s="50"/>
       <c r="H43" s="34"/>
       <c r="I43" s="32"/>
       <c r="J43" s="40"/>
       <c r="K43" s="40"/>
       <c r="L43" s="23"/>
       <c r="M43" s="41"/>
       <c r="N43" s="8"/>
     </row>
     <row r="44" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C44" s="47" t="s">
         <v>33</v>
       </c>
       <c r="D44" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="E44" s="54"/>
-      <c r="F44" s="55"/>
+      <c r="E44" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="F44" s="53"/>
       <c r="G44" s="50"/>
       <c r="H44" s="34"/>
       <c r="I44" s="32"/>
       <c r="J44" s="40"/>
       <c r="K44" s="40"/>
       <c r="L44" s="23"/>
       <c r="M44" s="41"/>
       <c r="N44" s="8"/>
     </row>
     <row r="45" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="48" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="47" t="s">
         <v>33</v>
       </c>
       <c r="D45" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="E45" s="54"/>
-      <c r="F45" s="55"/>
+      <c r="E45" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="F45" s="53"/>
       <c r="G45" s="50"/>
       <c r="H45" s="34"/>
       <c r="I45" s="32"/>
       <c r="J45" s="40"/>
       <c r="K45" s="40"/>
       <c r="L45" s="23"/>
       <c r="M45" s="41"/>
       <c r="N45" s="8"/>
     </row>
     <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="50">
         <v>18.100000000000001</v>
       </c>
       <c r="C46" s="26">
         <v>36.6</v>
       </c>
-      <c r="D46" s="61">
+      <c r="D46" s="58">
         <v>55.1</v>
       </c>
-      <c r="E46" s="54"/>
+      <c r="E46" s="67">
+        <v>73.599999999999994</v>
+      </c>
       <c r="F46" s="50"/>
       <c r="G46" s="50"/>
       <c r="H46" s="34"/>
       <c r="I46" s="32"/>
       <c r="J46" s="40"/>
       <c r="K46" s="40"/>
       <c r="L46" s="23"/>
       <c r="M46" s="41"/>
       <c r="N46" s="8"/>
     </row>
     <row r="47" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="50">
         <v>27.4</v>
       </c>
       <c r="C47" s="26">
         <v>58</v>
       </c>
-      <c r="D47" s="61">
+      <c r="D47" s="58">
         <v>88.6</v>
       </c>
-      <c r="E47" s="54"/>
+      <c r="E47" s="67">
+        <v>119.2</v>
+      </c>
       <c r="F47" s="50"/>
       <c r="G47" s="50"/>
       <c r="H47" s="34"/>
       <c r="I47" s="32"/>
       <c r="J47" s="40"/>
       <c r="K47" s="40"/>
       <c r="L47" s="23"/>
       <c r="M47" s="41"/>
       <c r="N47" s="8"/>
     </row>
     <row r="48" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B48" s="22"/>
       <c r="C48" s="29"/>
       <c r="D48" s="9"/>
       <c r="E48" s="29"/>
       <c r="F48" s="32"/>
       <c r="G48" s="25"/>
       <c r="H48" s="34"/>
       <c r="I48" s="32"/>
       <c r="J48" s="9"/>
       <c r="K48" s="45"/>
       <c r="L48" s="45"/>
       <c r="M48" s="35"/>
       <c r="N48" s="8"/>
     </row>
     <row r="49" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="22">
         <v>350.8</v>
       </c>
       <c r="C49" s="29">
         <v>683.5</v>
       </c>
-      <c r="D49" s="62">
+      <c r="D49" s="59">
         <v>1034.0999999999999</v>
       </c>
-      <c r="E49" s="53"/>
+      <c r="E49" s="68">
+        <v>1404.6</v>
+      </c>
       <c r="F49" s="50"/>
       <c r="G49" s="50"/>
       <c r="H49" s="34"/>
       <c r="I49" s="32"/>
       <c r="J49" s="9"/>
       <c r="K49" s="45"/>
       <c r="L49" s="45"/>
       <c r="M49" s="35"/>
       <c r="N49" s="8"/>
     </row>
     <row r="50" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="48" t="s">
         <v>36</v>
       </c>
       <c r="B50" s="50">
         <v>78.900000000000006</v>
       </c>
       <c r="C50" s="29">
         <v>137.80000000000001</v>
       </c>
-      <c r="D50" s="62">
+      <c r="D50" s="59">
         <v>208.2</v>
       </c>
-      <c r="E50" s="54"/>
+      <c r="E50" s="68">
+        <v>256.3</v>
+      </c>
       <c r="F50" s="50"/>
       <c r="G50" s="50"/>
       <c r="H50" s="34"/>
       <c r="I50" s="32"/>
       <c r="J50" s="9"/>
       <c r="K50" s="45"/>
       <c r="L50" s="45"/>
       <c r="M50" s="35"/>
       <c r="N50" s="8"/>
     </row>
     <row r="51" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="48" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C51" s="47" t="s">
         <v>33</v>
       </c>
       <c r="D51" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="E51" s="54"/>
-      <c r="F51" s="55"/>
+      <c r="E51" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="F51" s="53"/>
       <c r="G51" s="50"/>
       <c r="H51" s="34"/>
       <c r="I51" s="32"/>
       <c r="J51" s="9"/>
       <c r="K51" s="45"/>
       <c r="L51" s="45"/>
       <c r="M51" s="35"/>
       <c r="N51" s="8"/>
     </row>
     <row r="52" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="49" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="46" t="s">
         <v>33</v>
       </c>
       <c r="C52" s="46" t="s">
         <v>33</v>
       </c>
       <c r="D52" s="46" t="s">
         <v>33</v>
       </c>
-      <c r="E52" s="56"/>
-      <c r="F52" s="57"/>
+      <c r="E52" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="F52" s="54"/>
       <c r="G52" s="51"/>
-      <c r="H52" s="58"/>
+      <c r="H52" s="55"/>
       <c r="I52" s="31"/>
       <c r="J52" s="51"/>
-      <c r="K52" s="59"/>
-[...1 lines deleted...]
-      <c r="M52" s="60"/>
+      <c r="K52" s="56"/>
+      <c r="L52" s="56"/>
+      <c r="M52" s="57"/>
       <c r="N52" s="8"/>
     </row>
     <row r="53" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="12"/>
       <c r="C53" s="12"/>
       <c r="D53" s="12"/>
       <c r="E53" s="12"/>
       <c r="F53" s="12"/>
       <c r="G53" s="12"/>
       <c r="H53" s="36"/>
       <c r="I53" s="12"/>
       <c r="J53" s="12"/>
       <c r="K53" s="12"/>
       <c r="L53" s="12"/>
       <c r="M53" s="12"/>
       <c r="S53" s="13"/>
       <c r="T53" s="14"/>
       <c r="U53" s="13"/>
       <c r="V53" s="14"/>
       <c r="W53" s="14"/>
       <c r="X53" s="14"/>
       <c r="Y53" s="14"/>
@@ -2286,64 +2373,64 @@
       <c r="H54" s="36"/>
       <c r="I54" s="12"/>
       <c r="J54" s="12"/>
       <c r="K54" s="12"/>
       <c r="L54" s="12"/>
       <c r="M54" s="12"/>
       <c r="S54" s="13"/>
       <c r="T54" s="14"/>
       <c r="U54" s="13"/>
       <c r="V54" s="14"/>
       <c r="W54" s="14"/>
       <c r="X54" s="14"/>
       <c r="Y54" s="14"/>
       <c r="Z54" s="14"/>
       <c r="AA54" s="14"/>
       <c r="AB54" s="13"/>
       <c r="AC54" s="14"/>
       <c r="AD54" s="13"/>
       <c r="AE54" s="14"/>
       <c r="AF54" s="14"/>
       <c r="AG54" s="15"/>
       <c r="AH54" s="14"/>
       <c r="AI54" s="15"/>
     </row>
     <row r="55" spans="1:35" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="64" t="s">
+      <c r="A55" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="B55" s="64"/>
-[...9 lines deleted...]
-      <c r="L55" s="64"/>
+      <c r="B55" s="62"/>
+      <c r="C55" s="62"/>
+      <c r="D55" s="62"/>
+      <c r="E55" s="62"/>
+      <c r="F55" s="62"/>
+      <c r="G55" s="62"/>
+      <c r="H55" s="62"/>
+      <c r="I55" s="62"/>
+      <c r="J55" s="62"/>
+      <c r="K55" s="62"/>
+      <c r="L55" s="62"/>
       <c r="M55" s="12"/>
       <c r="S55" s="13"/>
       <c r="T55" s="14"/>
       <c r="U55" s="13"/>
       <c r="V55" s="14"/>
       <c r="W55" s="14"/>
       <c r="X55" s="14"/>
       <c r="Y55" s="14"/>
       <c r="Z55" s="14"/>
       <c r="AA55" s="14"/>
       <c r="AB55" s="13"/>
       <c r="AC55" s="14"/>
       <c r="AD55" s="13"/>
       <c r="AE55" s="14"/>
       <c r="AF55" s="14"/>
       <c r="AG55" s="15"/>
       <c r="AH55" s="14"/>
       <c r="AI55" s="15"/>
     </row>
     <row r="56" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A56" s="16"/>
       <c r="B56" s="12"/>
       <c r="C56" s="12"/>
       <c r="D56" s="12"/>
       <c r="E56" s="12"/>
@@ -4757,56 +4844,53 @@
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A55:L55"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4815,89 +4899,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B688D463-7E56-4E13-8204-A544C1700E65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60D4B7B0-519F-4B66-876A-810A6A203261}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B688D463-7E56-4E13-8204-A544C1700E65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>натура-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>