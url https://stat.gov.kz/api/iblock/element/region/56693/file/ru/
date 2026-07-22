--- v2 (2026-06-04)
+++ v3 (2026-07-22)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12540" tabRatio="768"/>
+    <workbookView xWindow="7380" yWindow="240" windowWidth="16680" windowHeight="10305" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="43">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -140,62 +140,65 @@
     <t>x</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t xml:space="preserve">Аркалык г.а. </t>
   </si>
   <si>
     <t xml:space="preserve">Лисаковск  г.а. </t>
   </si>
   <si>
     <t xml:space="preserve">Рудный  г.а. </t>
   </si>
   <si>
     <t>х - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области и (или) регионе. В соответствии с пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение, канализационная система, 
 контроль над сбором и распределением отходов в Костанайской области</t>
   </si>
   <si>
-    <t>2026*</t>
+    <t>-</t>
+  </si>
+  <si>
+    <t>2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -280,56 +283,50 @@
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="10"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -426,51 +423,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -566,97 +563,91 @@
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="26">
     <cellStyle name="Гиперссылка 2" xfId="13"/>
     <cellStyle name="Гиперссылка 3" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="14"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="23"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="19"/>
     <cellStyle name="Обычный 2 2 3" xfId="16"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="21"/>
     <cellStyle name="Обычный 2 4" xfId="15"/>
     <cellStyle name="Обычный 2 4 2" xfId="22"/>
     <cellStyle name="Обычный 2 5" xfId="20"/>
     <cellStyle name="Обычный 2 6" xfId="7"/>
     <cellStyle name="Обычный 2 8" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="17"/>
     <cellStyle name="Обычный 3 2" xfId="25"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="10"/>
     <cellStyle name="Обычный 4 3" xfId="9"/>
@@ -948,118 +939,118 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AI822"/>
+  <dimension ref="A1:AI824"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A20" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="C33" sqref="C33"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="38" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="4" customWidth="1"/>
     <col min="10" max="10" width="9" style="5" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="9.140625" style="2" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="61" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="61"/>
       <c r="H1" s="61"/>
       <c r="I1" s="61"/>
       <c r="J1" s="61"/>
       <c r="K1" s="61"/>
       <c r="L1" s="61"/>
       <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="63"/>
       <c r="B2" s="65" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C2" s="66"/>
       <c r="D2" s="66"/>
       <c r="E2" s="66"/>
       <c r="F2" s="66"/>
       <c r="G2" s="66"/>
       <c r="H2" s="66"/>
       <c r="I2" s="66"/>
       <c r="J2" s="66"/>
       <c r="K2" s="66"/>
       <c r="L2" s="66"/>
       <c r="M2" s="66"/>
     </row>
     <row r="3" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="64"/>
-      <c r="B3" s="60" t="s">
+      <c r="B3" s="58" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="19" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>8</v>
@@ -1082,1607 +1073,1749 @@
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="10"/>
       <c r="E4" s="23"/>
       <c r="F4" s="24"/>
       <c r="G4" s="32"/>
       <c r="H4" s="34"/>
       <c r="I4" s="32"/>
       <c r="J4" s="10"/>
       <c r="K4" s="32"/>
       <c r="L4" s="32"/>
       <c r="M4" s="30"/>
       <c r="N4" s="8"/>
     </row>
     <row r="5" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="9">
         <v>4206.7</v>
       </c>
       <c r="C5" s="9">
         <v>8459.2999999999993</v>
       </c>
-      <c r="D5" s="58">
+      <c r="D5" s="56">
         <v>12636.1</v>
       </c>
-      <c r="E5" s="67">
+      <c r="E5" s="59">
         <v>16937.7</v>
       </c>
-      <c r="F5" s="50"/>
+      <c r="F5" s="59">
+        <v>21289.9</v>
+      </c>
       <c r="G5" s="50"/>
       <c r="H5" s="34"/>
       <c r="I5" s="32"/>
       <c r="J5" s="50"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="30"/>
       <c r="N5" s="8"/>
     </row>
     <row r="6" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="50">
         <v>1555.5</v>
       </c>
       <c r="C6" s="9">
         <v>3141.7</v>
       </c>
-      <c r="D6" s="58">
+      <c r="D6" s="56">
         <v>4715.8</v>
       </c>
-      <c r="E6" s="67">
+      <c r="E6" s="59">
         <v>6335</v>
       </c>
-      <c r="F6" s="50"/>
+      <c r="F6" s="59">
+        <v>7851.9</v>
+      </c>
       <c r="G6" s="50"/>
       <c r="H6" s="34"/>
       <c r="I6" s="32"/>
       <c r="J6" s="10"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="30"/>
       <c r="N6" s="8"/>
     </row>
     <row r="7" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="48" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="50">
         <v>192.5</v>
       </c>
       <c r="C7" s="9">
         <v>348.8</v>
       </c>
-      <c r="D7" s="58">
+      <c r="D7" s="56">
         <v>533.29999999999995</v>
       </c>
-      <c r="E7" s="67">
+      <c r="E7" s="59">
         <v>698.9</v>
       </c>
-      <c r="F7" s="50"/>
+      <c r="F7" s="59">
+        <v>803.1</v>
+      </c>
       <c r="G7" s="50"/>
       <c r="H7" s="34"/>
       <c r="I7" s="32"/>
       <c r="J7" s="10"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="30"/>
       <c r="N7" s="8"/>
     </row>
     <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="50">
         <v>228.5</v>
       </c>
       <c r="C8" s="9">
         <v>420.3</v>
       </c>
-      <c r="D8" s="58">
+      <c r="D8" s="56">
         <v>633.9</v>
       </c>
-      <c r="E8" s="67">
+      <c r="E8" s="59">
         <v>830.4</v>
       </c>
-      <c r="F8" s="50"/>
+      <c r="F8" s="59">
+        <v>1075.9000000000001</v>
+      </c>
       <c r="G8" s="50"/>
       <c r="H8" s="34"/>
       <c r="I8" s="32"/>
       <c r="J8" s="10"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="30"/>
       <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="48" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="47" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="47" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="F9" s="53"/>
+      <c r="F9" s="47" t="s">
+        <v>33</v>
+      </c>
       <c r="G9" s="50"/>
       <c r="H9" s="34"/>
       <c r="I9" s="32"/>
       <c r="J9" s="10"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="30"/>
       <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="48" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="47">
         <v>28.6</v>
       </c>
       <c r="C10" s="9">
         <v>64.099999999999994</v>
       </c>
-      <c r="D10" s="58">
+      <c r="D10" s="56">
         <v>99.6</v>
       </c>
-      <c r="E10" s="67">
+      <c r="E10" s="59">
         <v>135.1</v>
       </c>
-      <c r="F10" s="50"/>
+      <c r="F10" s="59">
+        <v>164.4</v>
+      </c>
       <c r="G10" s="50"/>
       <c r="H10" s="34"/>
       <c r="I10" s="32"/>
       <c r="J10" s="10"/>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="30"/>
       <c r="N10" s="8"/>
     </row>
     <row r="11" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="48" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="47">
         <v>16</v>
       </c>
       <c r="C11" s="9">
         <v>40.200000000000003</v>
       </c>
-      <c r="D11" s="58">
+      <c r="D11" s="56">
         <v>64.400000000000006</v>
       </c>
-      <c r="E11" s="67">
+      <c r="E11" s="59">
         <v>88.5</v>
       </c>
-      <c r="F11" s="50"/>
+      <c r="F11" s="59">
+        <v>108</v>
+      </c>
       <c r="G11" s="50"/>
       <c r="H11" s="34"/>
       <c r="I11" s="32"/>
       <c r="J11" s="10"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="30"/>
       <c r="N11" s="8"/>
     </row>
     <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="47">
         <v>68</v>
       </c>
       <c r="C12" s="9">
         <v>136.69999999999999</v>
       </c>
-      <c r="D12" s="58">
+      <c r="D12" s="56">
         <v>205.6</v>
       </c>
-      <c r="E12" s="67">
+      <c r="E12" s="59">
         <v>273.2</v>
       </c>
-      <c r="F12" s="50"/>
+      <c r="F12" s="59">
+        <v>341.3</v>
+      </c>
       <c r="G12" s="50"/>
       <c r="H12" s="34"/>
       <c r="I12" s="32"/>
       <c r="J12" s="10"/>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="30"/>
       <c r="N12" s="8"/>
     </row>
     <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="47">
         <v>10.9</v>
       </c>
       <c r="C13" s="9">
         <v>24.3</v>
       </c>
-      <c r="D13" s="58">
+      <c r="D13" s="56">
         <v>37.700000000000003</v>
       </c>
-      <c r="E13" s="67">
+      <c r="E13" s="59">
         <v>51.1</v>
       </c>
-      <c r="F13" s="50"/>
+      <c r="F13" s="59">
+        <v>61.1</v>
+      </c>
       <c r="G13" s="50"/>
       <c r="H13" s="34"/>
       <c r="I13" s="32"/>
       <c r="J13" s="10"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="30"/>
       <c r="N13" s="8"/>
     </row>
     <row r="14" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="48" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="47">
         <v>33.700000000000003</v>
       </c>
       <c r="C14" s="9">
         <v>69</v>
       </c>
-      <c r="D14" s="58">
+      <c r="D14" s="56">
         <v>104.3</v>
       </c>
-      <c r="E14" s="67">
+      <c r="E14" s="59">
         <v>139.69999999999999</v>
       </c>
-      <c r="F14" s="50"/>
+      <c r="F14" s="59">
+        <v>175.7</v>
+      </c>
       <c r="G14" s="50"/>
       <c r="H14" s="34"/>
       <c r="I14" s="32"/>
       <c r="J14" s="10"/>
       <c r="K14" s="32"/>
       <c r="L14" s="32"/>
       <c r="M14" s="30"/>
       <c r="N14" s="8"/>
     </row>
     <row r="15" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="48" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="47">
         <v>141</v>
       </c>
       <c r="C15" s="9">
         <v>264.8</v>
       </c>
-      <c r="D15" s="58">
+      <c r="D15" s="56">
         <v>383.7</v>
       </c>
-      <c r="E15" s="67">
+      <c r="E15" s="59">
         <v>516</v>
       </c>
-      <c r="F15" s="50"/>
+      <c r="F15" s="59">
+        <v>645.5</v>
+      </c>
       <c r="G15" s="50"/>
       <c r="H15" s="34"/>
       <c r="I15" s="32"/>
       <c r="J15" s="10"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="30"/>
       <c r="N15" s="8"/>
     </row>
     <row r="16" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="48" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="47">
         <v>9.6999999999999993</v>
       </c>
       <c r="C16" s="9">
         <v>18.100000000000001</v>
       </c>
-      <c r="D16" s="58">
+      <c r="D16" s="56">
         <v>26.5</v>
       </c>
-      <c r="E16" s="67">
+      <c r="E16" s="59">
         <v>34.799999999999997</v>
       </c>
-      <c r="F16" s="50"/>
+      <c r="F16" s="59">
+        <v>46</v>
+      </c>
       <c r="G16" s="50"/>
       <c r="H16" s="34"/>
       <c r="I16" s="32"/>
       <c r="J16" s="10"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="30"/>
       <c r="N16" s="8"/>
     </row>
     <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="48" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="47">
         <v>35.6</v>
       </c>
       <c r="C17" s="9">
         <v>72.3</v>
       </c>
-      <c r="D17" s="58">
+      <c r="D17" s="56">
         <v>107.9</v>
       </c>
-      <c r="E17" s="67">
+      <c r="E17" s="59">
         <v>137.4</v>
       </c>
-      <c r="F17" s="50"/>
+      <c r="F17" s="59">
+        <v>173.2</v>
+      </c>
       <c r="G17" s="50"/>
       <c r="H17" s="34"/>
       <c r="I17" s="32"/>
       <c r="J17" s="10"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="30"/>
       <c r="N17" s="8"/>
     </row>
     <row r="18" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="48" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="47">
         <v>28.5</v>
       </c>
       <c r="C18" s="9">
         <v>52.6</v>
       </c>
-      <c r="D18" s="58">
+      <c r="D18" s="56">
         <v>76.7</v>
       </c>
-      <c r="E18" s="67">
+      <c r="E18" s="59">
         <v>100.8</v>
       </c>
-      <c r="F18" s="50"/>
+      <c r="F18" s="59">
+        <v>139.80000000000001</v>
+      </c>
       <c r="G18" s="50"/>
       <c r="H18" s="34"/>
       <c r="I18" s="32"/>
       <c r="J18" s="10"/>
       <c r="K18" s="32"/>
       <c r="L18" s="32"/>
       <c r="M18" s="30"/>
       <c r="N18" s="8"/>
     </row>
     <row r="19" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="48" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="47">
         <v>131.1</v>
       </c>
       <c r="C19" s="9">
         <v>256.60000000000002</v>
       </c>
-      <c r="D19" s="58">
+      <c r="D19" s="56">
         <v>361.7</v>
       </c>
-      <c r="E19" s="67">
+      <c r="E19" s="59">
         <v>475.9</v>
       </c>
-      <c r="F19" s="50"/>
+      <c r="F19" s="59">
+        <v>583</v>
+      </c>
       <c r="G19" s="50"/>
       <c r="H19" s="34"/>
       <c r="I19" s="32"/>
       <c r="J19" s="10"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="30"/>
       <c r="N19" s="8"/>
     </row>
     <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="48" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="47">
         <v>20.7</v>
       </c>
       <c r="C20" s="9">
         <v>39.700000000000003</v>
       </c>
-      <c r="D20" s="58">
+      <c r="D20" s="56">
         <v>58.7</v>
       </c>
-      <c r="E20" s="67">
+      <c r="E20" s="59">
         <v>77.7</v>
       </c>
-      <c r="F20" s="50"/>
+      <c r="F20" s="59">
+        <v>99</v>
+      </c>
       <c r="G20" s="50"/>
       <c r="H20" s="34"/>
       <c r="I20" s="32"/>
       <c r="J20" s="10"/>
       <c r="K20" s="32"/>
       <c r="L20" s="32"/>
       <c r="M20" s="30"/>
       <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="48" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="47">
         <v>6</v>
       </c>
       <c r="C21" s="9">
         <v>15</v>
       </c>
-      <c r="D21" s="58">
+      <c r="D21" s="56">
         <v>24</v>
       </c>
-      <c r="E21" s="67">
+      <c r="E21" s="59">
         <v>33</v>
       </c>
-      <c r="F21" s="50"/>
+      <c r="F21" s="59">
+        <v>40.200000000000003</v>
+      </c>
       <c r="G21" s="50"/>
       <c r="H21" s="34"/>
       <c r="I21" s="32"/>
       <c r="J21" s="10"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="30"/>
       <c r="N21" s="8"/>
     </row>
     <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="47" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="47" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="F22" s="53"/>
+      <c r="F22" s="47" t="s">
+        <v>33</v>
+      </c>
       <c r="G22" s="50"/>
       <c r="H22" s="34"/>
       <c r="I22" s="32"/>
       <c r="J22" s="10"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="30"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="48" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="47" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="47" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="F23" s="53"/>
+      <c r="F23" s="47" t="s">
+        <v>33</v>
+      </c>
       <c r="G23" s="50"/>
       <c r="H23" s="34"/>
       <c r="I23" s="32"/>
       <c r="J23" s="10"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="30"/>
       <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="50">
         <v>18.100000000000001</v>
       </c>
       <c r="C24" s="9">
         <v>36.6</v>
       </c>
-      <c r="D24" s="58">
+      <c r="D24" s="56">
         <v>55.1</v>
       </c>
-      <c r="E24" s="67">
+      <c r="E24" s="59">
         <v>73.599999999999994</v>
       </c>
-      <c r="F24" s="50"/>
+      <c r="F24" s="59">
+        <v>99.9</v>
+      </c>
       <c r="G24" s="50"/>
       <c r="H24" s="34"/>
       <c r="I24" s="32"/>
       <c r="J24" s="10"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="30"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="50">
         <v>27.4</v>
       </c>
       <c r="C25" s="9">
         <v>58</v>
       </c>
-      <c r="D25" s="58">
+      <c r="D25" s="56">
         <v>88.6</v>
       </c>
-      <c r="E25" s="67">
+      <c r="E25" s="59">
         <v>119.2</v>
       </c>
-      <c r="F25" s="50"/>
+      <c r="F25" s="59">
+        <v>150.4</v>
+      </c>
       <c r="G25" s="50"/>
       <c r="H25" s="34"/>
       <c r="I25" s="32"/>
       <c r="J25" s="10"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="30"/>
       <c r="N25" s="8"/>
     </row>
     <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="26"/>
       <c r="D26" s="9"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="34"/>
       <c r="I26" s="32"/>
       <c r="J26" s="39"/>
       <c r="K26" s="40"/>
       <c r="L26" s="23"/>
       <c r="M26" s="41"/>
       <c r="N26" s="8"/>
     </row>
     <row r="27" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="22">
         <v>3855.9</v>
       </c>
       <c r="C27" s="26">
         <v>7775.8</v>
       </c>
-      <c r="D27" s="58">
+      <c r="D27" s="56">
         <v>11602</v>
       </c>
-      <c r="E27" s="67">
+      <c r="E27" s="59">
         <v>15533.1</v>
       </c>
-      <c r="F27" s="50"/>
+      <c r="F27" s="59">
+        <v>19379.5</v>
+      </c>
       <c r="G27" s="50"/>
       <c r="H27" s="34"/>
       <c r="I27" s="32"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="23"/>
       <c r="M27" s="41"/>
       <c r="N27" s="8"/>
     </row>
     <row r="28" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="50">
         <v>1555.5</v>
       </c>
       <c r="C28" s="26">
         <v>3141.7</v>
       </c>
-      <c r="D28" s="58">
+      <c r="D28" s="56">
         <v>4715.8</v>
       </c>
-      <c r="E28" s="67">
+      <c r="E28" s="59">
         <v>6335</v>
       </c>
-      <c r="F28" s="50"/>
+      <c r="F28" s="59">
+        <v>7812.9</v>
+      </c>
       <c r="G28" s="50"/>
       <c r="H28" s="34"/>
       <c r="I28" s="32"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="23"/>
       <c r="M28" s="41"/>
       <c r="N28" s="8"/>
     </row>
     <row r="29" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="48" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="50">
         <v>113.6</v>
       </c>
       <c r="C29" s="26">
         <v>211</v>
       </c>
-      <c r="D29" s="58">
+      <c r="D29" s="56">
         <v>325.10000000000002</v>
       </c>
-      <c r="E29" s="67">
+      <c r="E29" s="59">
         <v>442.6</v>
       </c>
-      <c r="F29" s="50"/>
+      <c r="F29" s="59">
+        <v>544.6</v>
+      </c>
       <c r="G29" s="50"/>
       <c r="H29" s="34"/>
       <c r="I29" s="32"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="23"/>
       <c r="M29" s="41"/>
       <c r="N29" s="8"/>
     </row>
     <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="50">
         <v>228.5</v>
       </c>
       <c r="C30" s="26">
         <v>420.3</v>
       </c>
-      <c r="D30" s="58">
+      <c r="D30" s="56">
         <v>633.9</v>
       </c>
-      <c r="E30" s="67">
+      <c r="E30" s="59">
         <v>830.4</v>
       </c>
-      <c r="F30" s="50"/>
+      <c r="F30" s="59">
+        <v>1075.9000000000001</v>
+      </c>
       <c r="G30" s="50"/>
       <c r="H30" s="34"/>
       <c r="I30" s="32"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
       <c r="L30" s="23"/>
       <c r="M30" s="41"/>
       <c r="N30" s="8"/>
     </row>
     <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="48" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="47" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="47" t="s">
         <v>33</v>
       </c>
       <c r="E31" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="F31" s="53"/>
+      <c r="F31" s="47" t="s">
+        <v>33</v>
+      </c>
       <c r="G31" s="50"/>
       <c r="H31" s="34"/>
       <c r="I31" s="32"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="23"/>
       <c r="M31" s="41"/>
       <c r="N31" s="8"/>
     </row>
     <row r="32" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="48" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="50">
         <v>28.6</v>
       </c>
       <c r="C32" s="26">
         <v>64.099999999999994</v>
       </c>
-      <c r="D32" s="58">
+      <c r="D32" s="56">
         <v>99.6</v>
       </c>
-      <c r="E32" s="67">
+      <c r="E32" s="59">
         <v>135.1</v>
       </c>
-      <c r="F32" s="50"/>
+      <c r="F32" s="59">
+        <v>164.4</v>
+      </c>
       <c r="G32" s="50"/>
       <c r="H32" s="34"/>
       <c r="I32" s="32"/>
       <c r="J32" s="40"/>
       <c r="K32" s="40"/>
       <c r="L32" s="23"/>
       <c r="M32" s="41"/>
       <c r="N32" s="8"/>
     </row>
     <row r="33" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="48" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="50">
         <v>16</v>
       </c>
       <c r="C33" s="26">
         <v>40.200000000000003</v>
       </c>
-      <c r="D33" s="58">
+      <c r="D33" s="56">
         <v>64.400000000000006</v>
       </c>
-      <c r="E33" s="67">
+      <c r="E33" s="59">
         <v>88.5</v>
       </c>
-      <c r="F33" s="50"/>
+      <c r="F33" s="59">
+        <v>108</v>
+      </c>
       <c r="G33" s="50"/>
       <c r="H33" s="34"/>
       <c r="I33" s="32"/>
       <c r="J33" s="40"/>
       <c r="K33" s="40"/>
       <c r="L33" s="23"/>
       <c r="M33" s="41"/>
       <c r="N33" s="8"/>
     </row>
     <row r="34" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="50">
         <v>68</v>
       </c>
       <c r="C34" s="26">
         <v>136.69999999999999</v>
       </c>
-      <c r="D34" s="58">
+      <c r="D34" s="56">
         <v>205.6</v>
       </c>
-      <c r="E34" s="67">
+      <c r="E34" s="59">
         <v>273.2</v>
       </c>
-      <c r="F34" s="50"/>
+      <c r="F34" s="59">
+        <v>341.3</v>
+      </c>
       <c r="G34" s="50"/>
       <c r="H34" s="34"/>
       <c r="I34" s="32"/>
       <c r="J34" s="40"/>
       <c r="K34" s="40"/>
       <c r="L34" s="23"/>
       <c r="M34" s="41"/>
       <c r="N34" s="8"/>
     </row>
     <row r="35" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="50">
         <v>10.9</v>
       </c>
       <c r="C35" s="26">
         <v>24.3</v>
       </c>
-      <c r="D35" s="58">
+      <c r="D35" s="56">
         <v>37.700000000000003</v>
       </c>
-      <c r="E35" s="67">
+      <c r="E35" s="59">
         <v>51.1</v>
       </c>
-      <c r="F35" s="50"/>
+      <c r="F35" s="59">
+        <v>61.1</v>
+      </c>
       <c r="G35" s="50"/>
       <c r="H35" s="34"/>
       <c r="I35" s="32"/>
       <c r="J35" s="40"/>
       <c r="K35" s="40"/>
       <c r="L35" s="23"/>
       <c r="M35" s="41"/>
       <c r="N35" s="8"/>
     </row>
     <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="48" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="50">
         <v>33.700000000000003</v>
       </c>
       <c r="C36" s="26">
         <v>69</v>
       </c>
-      <c r="D36" s="58">
+      <c r="D36" s="56">
         <v>104.3</v>
       </c>
-      <c r="E36" s="67">
+      <c r="E36" s="59">
         <v>139.69999999999999</v>
       </c>
-      <c r="F36" s="50"/>
+      <c r="F36" s="59">
+        <v>175.7</v>
+      </c>
       <c r="G36" s="50"/>
       <c r="H36" s="34"/>
       <c r="I36" s="32"/>
       <c r="J36" s="40"/>
       <c r="K36" s="40"/>
       <c r="L36" s="23"/>
       <c r="M36" s="41"/>
       <c r="N36" s="8"/>
     </row>
     <row r="37" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="48" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="50">
         <v>141</v>
       </c>
       <c r="C37" s="26">
         <v>264.8</v>
       </c>
-      <c r="D37" s="58">
+      <c r="D37" s="56">
         <v>383.7</v>
       </c>
-      <c r="E37" s="67">
+      <c r="E37" s="59">
         <v>516</v>
       </c>
-      <c r="F37" s="50"/>
+      <c r="F37" s="59">
+        <v>620.5</v>
+      </c>
       <c r="G37" s="50"/>
       <c r="H37" s="34"/>
       <c r="I37" s="32"/>
       <c r="J37" s="40"/>
       <c r="K37" s="40"/>
       <c r="L37" s="23"/>
       <c r="M37" s="41"/>
       <c r="N37" s="8"/>
     </row>
     <row r="38" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="48" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="50">
         <v>9.6999999999999993</v>
       </c>
       <c r="C38" s="26">
         <v>18.100000000000001</v>
       </c>
-      <c r="D38" s="58">
+      <c r="D38" s="56">
         <v>26.5</v>
       </c>
-      <c r="E38" s="67">
+      <c r="E38" s="59">
         <v>34.799999999999997</v>
       </c>
-      <c r="F38" s="50"/>
+      <c r="F38" s="59">
+        <v>46</v>
+      </c>
       <c r="G38" s="50"/>
       <c r="H38" s="34"/>
       <c r="I38" s="32"/>
       <c r="J38" s="40"/>
       <c r="K38" s="40"/>
       <c r="L38" s="23"/>
       <c r="M38" s="41"/>
       <c r="N38" s="8"/>
     </row>
     <row r="39" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="48" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="50">
         <v>35.6</v>
       </c>
       <c r="C39" s="26">
         <v>72.3</v>
       </c>
-      <c r="D39" s="58">
+      <c r="D39" s="56">
         <v>107.9</v>
       </c>
-      <c r="E39" s="67">
+      <c r="E39" s="59">
         <v>137.4</v>
       </c>
-      <c r="F39" s="50"/>
+      <c r="F39" s="59">
+        <v>173.2</v>
+      </c>
       <c r="G39" s="50"/>
       <c r="H39" s="34"/>
       <c r="I39" s="32"/>
       <c r="J39" s="40"/>
       <c r="K39" s="40"/>
       <c r="L39" s="23"/>
       <c r="M39" s="41"/>
       <c r="N39" s="8"/>
     </row>
     <row r="40" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="48" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="50">
         <v>28.5</v>
       </c>
       <c r="C40" s="26">
         <v>52.6</v>
       </c>
-      <c r="D40" s="58">
+      <c r="D40" s="56">
         <v>76.7</v>
       </c>
-      <c r="E40" s="67">
+      <c r="E40" s="59">
         <v>100.8</v>
       </c>
-      <c r="F40" s="50"/>
+      <c r="F40" s="59">
+        <v>139.80000000000001</v>
+      </c>
       <c r="G40" s="50"/>
       <c r="H40" s="34"/>
       <c r="I40" s="32"/>
       <c r="J40" s="40"/>
       <c r="K40" s="40"/>
       <c r="L40" s="23"/>
       <c r="M40" s="41"/>
       <c r="N40" s="8"/>
     </row>
     <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="48" t="s">
         <v>26</v>
       </c>
       <c r="B41" s="50">
         <v>131.1</v>
       </c>
       <c r="C41" s="26">
         <v>256.60000000000002</v>
       </c>
-      <c r="D41" s="58">
+      <c r="D41" s="56">
         <v>361.7</v>
       </c>
-      <c r="E41" s="67">
+      <c r="E41" s="59">
         <v>475.9</v>
       </c>
-      <c r="F41" s="50"/>
+      <c r="F41" s="59">
+        <v>583</v>
+      </c>
       <c r="G41" s="50"/>
       <c r="H41" s="34"/>
       <c r="I41" s="32"/>
       <c r="J41" s="40"/>
       <c r="K41" s="40"/>
       <c r="L41" s="23"/>
       <c r="M41" s="41"/>
       <c r="N41" s="8"/>
     </row>
     <row r="42" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="48" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="50">
         <v>20.7</v>
       </c>
       <c r="C42" s="26">
         <v>39.700000000000003</v>
       </c>
-      <c r="D42" s="58">
+      <c r="D42" s="56">
         <v>58.7</v>
       </c>
-      <c r="E42" s="67">
+      <c r="E42" s="59">
         <v>77.7</v>
       </c>
-      <c r="F42" s="50"/>
+      <c r="F42" s="59">
+        <v>99</v>
+      </c>
       <c r="G42" s="50"/>
       <c r="H42" s="34"/>
       <c r="I42" s="32"/>
       <c r="J42" s="40"/>
       <c r="K42" s="40"/>
       <c r="L42" s="23"/>
       <c r="M42" s="41"/>
       <c r="N42" s="8"/>
     </row>
     <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="48" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="50">
         <v>6</v>
       </c>
       <c r="C43" s="26">
         <v>15</v>
       </c>
-      <c r="D43" s="58">
+      <c r="D43" s="56">
         <v>24</v>
       </c>
-      <c r="E43" s="67">
+      <c r="E43" s="59">
         <v>33</v>
       </c>
-      <c r="F43" s="50"/>
+      <c r="F43" s="59">
+        <v>40.200000000000003</v>
+      </c>
       <c r="G43" s="50"/>
       <c r="H43" s="34"/>
       <c r="I43" s="32"/>
       <c r="J43" s="40"/>
       <c r="K43" s="40"/>
       <c r="L43" s="23"/>
       <c r="M43" s="41"/>
       <c r="N43" s="8"/>
     </row>
     <row r="44" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C44" s="47" t="s">
         <v>33</v>
       </c>
       <c r="D44" s="47" t="s">
         <v>33</v>
       </c>
       <c r="E44" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="F44" s="53"/>
+      <c r="F44" s="47" t="s">
+        <v>33</v>
+      </c>
       <c r="G44" s="50"/>
       <c r="H44" s="34"/>
       <c r="I44" s="32"/>
       <c r="J44" s="40"/>
       <c r="K44" s="40"/>
       <c r="L44" s="23"/>
       <c r="M44" s="41"/>
       <c r="N44" s="8"/>
     </row>
     <row r="45" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="48" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="47" t="s">
         <v>33</v>
       </c>
       <c r="D45" s="47" t="s">
         <v>33</v>
       </c>
       <c r="E45" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="F45" s="53"/>
+      <c r="F45" s="47" t="s">
+        <v>33</v>
+      </c>
       <c r="G45" s="50"/>
       <c r="H45" s="34"/>
       <c r="I45" s="32"/>
       <c r="J45" s="40"/>
       <c r="K45" s="40"/>
       <c r="L45" s="23"/>
       <c r="M45" s="41"/>
       <c r="N45" s="8"/>
     </row>
     <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="50">
         <v>18.100000000000001</v>
       </c>
       <c r="C46" s="26">
         <v>36.6</v>
       </c>
-      <c r="D46" s="58">
+      <c r="D46" s="56">
         <v>55.1</v>
       </c>
-      <c r="E46" s="67">
+      <c r="E46" s="59">
         <v>73.599999999999994</v>
       </c>
-      <c r="F46" s="50"/>
+      <c r="F46" s="59">
+        <v>99.9</v>
+      </c>
       <c r="G46" s="50"/>
       <c r="H46" s="34"/>
       <c r="I46" s="32"/>
       <c r="J46" s="40"/>
       <c r="K46" s="40"/>
       <c r="L46" s="23"/>
       <c r="M46" s="41"/>
       <c r="N46" s="8"/>
     </row>
     <row r="47" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="50">
         <v>27.4</v>
       </c>
       <c r="C47" s="26">
         <v>58</v>
       </c>
-      <c r="D47" s="58">
+      <c r="D47" s="56">
         <v>88.6</v>
       </c>
-      <c r="E47" s="67">
+      <c r="E47" s="59">
         <v>119.2</v>
       </c>
-      <c r="F47" s="50"/>
+      <c r="F47" s="59">
+        <v>150.4</v>
+      </c>
       <c r="G47" s="50"/>
       <c r="H47" s="34"/>
       <c r="I47" s="32"/>
       <c r="J47" s="40"/>
       <c r="K47" s="40"/>
       <c r="L47" s="23"/>
       <c r="M47" s="41"/>
       <c r="N47" s="8"/>
     </row>
     <row r="48" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B48" s="22"/>
       <c r="C48" s="29"/>
       <c r="D48" s="9"/>
       <c r="E48" s="29"/>
       <c r="F48" s="32"/>
       <c r="G48" s="25"/>
       <c r="H48" s="34"/>
       <c r="I48" s="32"/>
       <c r="J48" s="9"/>
       <c r="K48" s="45"/>
       <c r="L48" s="45"/>
       <c r="M48" s="35"/>
       <c r="N48" s="8"/>
     </row>
     <row r="49" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="22">
         <v>350.8</v>
       </c>
       <c r="C49" s="29">
         <v>683.5</v>
       </c>
-      <c r="D49" s="59">
+      <c r="D49" s="57">
         <v>1034.0999999999999</v>
       </c>
-      <c r="E49" s="68">
+      <c r="E49" s="60">
         <v>1404.6</v>
       </c>
-      <c r="F49" s="50"/>
+      <c r="F49" s="59">
+        <v>1910.4</v>
+      </c>
       <c r="G49" s="50"/>
       <c r="H49" s="34"/>
       <c r="I49" s="32"/>
       <c r="J49" s="9"/>
       <c r="K49" s="45"/>
       <c r="L49" s="45"/>
       <c r="M49" s="35"/>
       <c r="N49" s="8"/>
     </row>
-    <row r="50" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="48" t="s">
-        <v>36</v>
-[...13 lines deleted...]
-      <c r="F50" s="50"/>
+        <v>16</v>
+      </c>
+      <c r="B50" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="C50" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="E50" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="F50" s="59">
+        <v>39</v>
+      </c>
       <c r="G50" s="50"/>
       <c r="H50" s="34"/>
       <c r="I50" s="32"/>
-      <c r="J50" s="9"/>
-[...2 lines deleted...]
-      <c r="M50" s="35"/>
+      <c r="J50" s="40"/>
+      <c r="K50" s="40"/>
+      <c r="L50" s="23"/>
+      <c r="M50" s="41"/>
       <c r="N50" s="8"/>
     </row>
     <row r="51" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="48" t="s">
-        <v>38</v>
-[...13 lines deleted...]
-      <c r="F51" s="53"/>
+        <v>36</v>
+      </c>
+      <c r="B51" s="50">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="C51" s="29">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="D51" s="57">
+        <v>208.2</v>
+      </c>
+      <c r="E51" s="60">
+        <v>256.3</v>
+      </c>
+      <c r="F51" s="59">
+        <v>258.5</v>
+      </c>
       <c r="G51" s="50"/>
       <c r="H51" s="34"/>
       <c r="I51" s="32"/>
       <c r="J51" s="9"/>
       <c r="K51" s="45"/>
       <c r="L51" s="45"/>
       <c r="M51" s="35"/>
       <c r="N51" s="8"/>
     </row>
     <row r="52" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="49" t="s">
+      <c r="A52" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B52" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="C52" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="E52" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="F52" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="G52" s="50"/>
+      <c r="H52" s="34"/>
+      <c r="I52" s="32"/>
+      <c r="J52" s="9"/>
+      <c r="K52" s="45"/>
+      <c r="L52" s="45"/>
+      <c r="M52" s="35"/>
+      <c r="N52" s="8"/>
+    </row>
+    <row r="53" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="B53" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="C53" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="E53" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="F53" s="59">
+        <v>25</v>
+      </c>
+      <c r="G53" s="50"/>
+      <c r="H53" s="34"/>
+      <c r="I53" s="32"/>
+      <c r="J53" s="40"/>
+      <c r="K53" s="40"/>
+      <c r="L53" s="23"/>
+      <c r="M53" s="41"/>
+      <c r="N53" s="8"/>
+    </row>
+    <row r="54" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B52" s="46" t="s">
+      <c r="B54" s="46" t="s">
         <v>33</v>
       </c>
-      <c r="C52" s="46" t="s">
+      <c r="C54" s="46" t="s">
         <v>33</v>
       </c>
-      <c r="D52" s="46" t="s">
+      <c r="D54" s="46" t="s">
         <v>33</v>
       </c>
-      <c r="E52" s="46" t="s">
+      <c r="E54" s="46" t="s">
         <v>33</v>
       </c>
-      <c r="F52" s="54"/>
-[...10 lines deleted...]
-      <c r="A53" s="11" t="s">
+      <c r="F54" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="G54" s="51"/>
+      <c r="H54" s="53"/>
+      <c r="I54" s="31"/>
+      <c r="J54" s="51"/>
+      <c r="K54" s="54"/>
+      <c r="L54" s="54"/>
+      <c r="M54" s="55"/>
+      <c r="N54" s="8"/>
+    </row>
+    <row r="55" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B53" s="12"/>
-[...77 lines deleted...]
-      <c r="L55" s="62"/>
+      <c r="B55" s="12"/>
+      <c r="C55" s="12"/>
+      <c r="D55" s="12"/>
+      <c r="E55" s="12"/>
+      <c r="F55" s="12"/>
+      <c r="G55" s="12"/>
+      <c r="H55" s="36"/>
+      <c r="I55" s="12"/>
+      <c r="J55" s="12"/>
+      <c r="K55" s="12"/>
+      <c r="L55" s="12"/>
       <c r="M55" s="12"/>
       <c r="S55" s="13"/>
       <c r="T55" s="14"/>
       <c r="U55" s="13"/>
       <c r="V55" s="14"/>
       <c r="W55" s="14"/>
       <c r="X55" s="14"/>
       <c r="Y55" s="14"/>
       <c r="Z55" s="14"/>
       <c r="AA55" s="14"/>
       <c r="AB55" s="13"/>
       <c r="AC55" s="14"/>
       <c r="AD55" s="13"/>
       <c r="AE55" s="14"/>
       <c r="AF55" s="14"/>
       <c r="AG55" s="15"/>
       <c r="AH55" s="14"/>
       <c r="AI55" s="15"/>
     </row>
-    <row r="56" spans="1:35" x14ac:dyDescent="0.2">
-      <c r="A56" s="16"/>
+    <row r="56" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="52" t="s">
+        <v>15</v>
+      </c>
       <c r="B56" s="12"/>
       <c r="C56" s="12"/>
       <c r="D56" s="12"/>
       <c r="E56" s="12"/>
       <c r="F56" s="12"/>
       <c r="G56" s="12"/>
       <c r="H56" s="36"/>
       <c r="I56" s="12"/>
       <c r="J56" s="12"/>
       <c r="K56" s="12"/>
       <c r="L56" s="12"/>
       <c r="M56" s="12"/>
       <c r="S56" s="13"/>
       <c r="T56" s="14"/>
       <c r="U56" s="13"/>
       <c r="V56" s="14"/>
       <c r="W56" s="14"/>
       <c r="X56" s="14"/>
       <c r="Y56" s="14"/>
       <c r="Z56" s="14"/>
       <c r="AA56" s="14"/>
       <c r="AB56" s="13"/>
       <c r="AC56" s="14"/>
       <c r="AD56" s="13"/>
       <c r="AE56" s="14"/>
       <c r="AF56" s="14"/>
       <c r="AG56" s="15"/>
       <c r="AH56" s="14"/>
       <c r="AI56" s="15"/>
     </row>
-    <row r="57" spans="1:35" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="H57" s="37"/>
+    <row r="57" spans="1:35" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="B57" s="62"/>
+      <c r="C57" s="62"/>
+      <c r="D57" s="62"/>
+      <c r="E57" s="62"/>
+      <c r="F57" s="62"/>
+      <c r="G57" s="62"/>
+      <c r="H57" s="62"/>
+      <c r="I57" s="62"/>
+      <c r="J57" s="62"/>
+      <c r="K57" s="62"/>
+      <c r="L57" s="62"/>
       <c r="M57" s="12"/>
       <c r="S57" s="13"/>
       <c r="T57" s="14"/>
       <c r="U57" s="13"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
       <c r="Y57" s="14"/>
       <c r="Z57" s="14"/>
       <c r="AA57" s="14"/>
       <c r="AB57" s="13"/>
       <c r="AC57" s="14"/>
       <c r="AD57" s="13"/>
       <c r="AE57" s="14"/>
       <c r="AF57" s="14"/>
       <c r="AG57" s="15"/>
       <c r="AH57" s="14"/>
       <c r="AI57" s="15"/>
     </row>
     <row r="58" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A58" s="16"/>
-      <c r="H58" s="37"/>
+      <c r="B58" s="12"/>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="36"/>
+      <c r="I58" s="12"/>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
       <c r="M58" s="12"/>
       <c r="S58" s="13"/>
       <c r="T58" s="14"/>
       <c r="U58" s="13"/>
       <c r="V58" s="14"/>
       <c r="W58" s="14"/>
       <c r="X58" s="14"/>
       <c r="Y58" s="14"/>
       <c r="Z58" s="14"/>
       <c r="AA58" s="14"/>
       <c r="AB58" s="13"/>
       <c r="AC58" s="14"/>
       <c r="AD58" s="13"/>
       <c r="AE58" s="14"/>
       <c r="AF58" s="14"/>
       <c r="AG58" s="15"/>
       <c r="AH58" s="14"/>
       <c r="AI58" s="15"/>
     </row>
     <row r="59" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A59" s="16"/>
+      <c r="B59" s="6"/>
+      <c r="C59" s="17"/>
+      <c r="E59" s="6"/>
       <c r="H59" s="37"/>
-      <c r="I59" s="7"/>
       <c r="M59" s="12"/>
       <c r="S59" s="13"/>
       <c r="T59" s="14"/>
       <c r="U59" s="13"/>
       <c r="V59" s="14"/>
       <c r="W59" s="14"/>
       <c r="X59" s="14"/>
       <c r="Y59" s="14"/>
       <c r="Z59" s="14"/>
       <c r="AA59" s="14"/>
       <c r="AB59" s="13"/>
       <c r="AC59" s="14"/>
       <c r="AD59" s="13"/>
       <c r="AE59" s="14"/>
       <c r="AF59" s="14"/>
       <c r="AG59" s="15"/>
       <c r="AH59" s="14"/>
       <c r="AI59" s="15"/>
     </row>
     <row r="60" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A60" s="16"/>
       <c r="H60" s="37"/>
+      <c r="M60" s="12"/>
       <c r="S60" s="13"/>
       <c r="T60" s="14"/>
       <c r="U60" s="13"/>
       <c r="V60" s="14"/>
       <c r="W60" s="14"/>
       <c r="X60" s="14"/>
       <c r="Y60" s="14"/>
       <c r="Z60" s="14"/>
       <c r="AA60" s="14"/>
       <c r="AB60" s="13"/>
       <c r="AC60" s="14"/>
       <c r="AD60" s="13"/>
       <c r="AE60" s="14"/>
       <c r="AF60" s="14"/>
       <c r="AG60" s="15"/>
       <c r="AH60" s="14"/>
       <c r="AI60" s="15"/>
     </row>
     <row r="61" spans="1:35" x14ac:dyDescent="0.2">
+      <c r="A61" s="16"/>
       <c r="H61" s="37"/>
+      <c r="I61" s="7"/>
+      <c r="M61" s="12"/>
+      <c r="S61" s="13"/>
+      <c r="T61" s="14"/>
+      <c r="U61" s="13"/>
+      <c r="V61" s="14"/>
+      <c r="W61" s="14"/>
+      <c r="X61" s="14"/>
+      <c r="Y61" s="14"/>
+      <c r="Z61" s="14"/>
+      <c r="AA61" s="14"/>
+      <c r="AB61" s="13"/>
+      <c r="AC61" s="14"/>
+      <c r="AD61" s="13"/>
+      <c r="AE61" s="14"/>
+      <c r="AF61" s="14"/>
+      <c r="AG61" s="15"/>
+      <c r="AH61" s="14"/>
+      <c r="AI61" s="15"/>
     </row>
     <row r="62" spans="1:35" x14ac:dyDescent="0.2">
       <c r="H62" s="37"/>
+      <c r="S62" s="13"/>
+      <c r="T62" s="14"/>
+      <c r="U62" s="13"/>
+      <c r="V62" s="14"/>
+      <c r="W62" s="14"/>
+      <c r="X62" s="14"/>
+      <c r="Y62" s="14"/>
+      <c r="Z62" s="14"/>
+      <c r="AA62" s="14"/>
+      <c r="AB62" s="13"/>
+      <c r="AC62" s="14"/>
+      <c r="AD62" s="13"/>
+      <c r="AE62" s="14"/>
+      <c r="AF62" s="14"/>
+      <c r="AG62" s="15"/>
+      <c r="AH62" s="14"/>
+      <c r="AI62" s="15"/>
     </row>
     <row r="63" spans="1:35" x14ac:dyDescent="0.2">
       <c r="H63" s="37"/>
     </row>
     <row r="64" spans="1:35" x14ac:dyDescent="0.2">
       <c r="H64" s="37"/>
     </row>
-    <row r="65" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="65" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H65" s="37"/>
     </row>
-    <row r="66" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="66" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H66" s="37"/>
     </row>
-    <row r="67" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="67" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H67" s="37"/>
     </row>
-    <row r="68" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="68" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H68" s="37"/>
     </row>
-    <row r="69" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="69" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H69" s="37"/>
     </row>
-    <row r="70" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="70" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H70" s="37"/>
     </row>
-    <row r="71" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="71" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H71" s="37"/>
     </row>
-    <row r="72" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="72" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H72" s="37"/>
     </row>
-    <row r="73" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="73" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H73" s="37"/>
     </row>
-    <row r="74" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="74" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H74" s="37"/>
     </row>
-    <row r="75" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="75" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H75" s="37"/>
     </row>
-    <row r="76" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="76" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H76" s="37"/>
     </row>
-    <row r="77" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="77" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H77" s="37"/>
     </row>
-    <row r="78" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="78" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H78" s="37"/>
     </row>
-    <row r="79" spans="2:10" x14ac:dyDescent="0.2">
+    <row r="79" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H79" s="37"/>
     </row>
-    <row r="80" spans="2:10" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="D80" s="18"/>
+    <row r="80" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H80" s="37"/>
-      <c r="I80" s="1"/>
-[...2 lines deleted...]
-    <row r="81" spans="8:8" x14ac:dyDescent="0.2">
+    </row>
+    <row r="81" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H81" s="37"/>
     </row>
-    <row r="82" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="82" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B82" s="5"/>
+      <c r="C82" s="18"/>
+      <c r="D82" s="18"/>
       <c r="H82" s="37"/>
-    </row>
-    <row r="83" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="I82" s="1"/>
+      <c r="J82" s="1"/>
+    </row>
+    <row r="83" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H83" s="37"/>
     </row>
-    <row r="84" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="84" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H84" s="37"/>
     </row>
-    <row r="85" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="85" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H85" s="37"/>
     </row>
-    <row r="86" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="86" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H86" s="37"/>
     </row>
-    <row r="87" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="87" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H87" s="37"/>
     </row>
-    <row r="88" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="88" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H88" s="37"/>
     </row>
-    <row r="89" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="89" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H89" s="37"/>
     </row>
-    <row r="90" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="90" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H90" s="37"/>
     </row>
-    <row r="91" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="91" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H91" s="37"/>
     </row>
-    <row r="92" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="92" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H92" s="37"/>
     </row>
-    <row r="93" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="93" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H93" s="37"/>
     </row>
-    <row r="94" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="94" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H94" s="37"/>
     </row>
-    <row r="95" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="95" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H95" s="37"/>
     </row>
-    <row r="96" spans="8:8" x14ac:dyDescent="0.2">
+    <row r="96" spans="2:10" x14ac:dyDescent="0.2">
       <c r="H96" s="37"/>
     </row>
     <row r="97" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H97" s="37"/>
     </row>
     <row r="98" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H98" s="37"/>
     </row>
     <row r="99" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H99" s="37"/>
     </row>
     <row r="100" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H100" s="37"/>
     </row>
     <row r="101" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H101" s="37"/>
     </row>
     <row r="102" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H102" s="37"/>
     </row>
     <row r="103" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H103" s="37"/>
     </row>
     <row r="104" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H104" s="37"/>
@@ -4818,55 +4951,61 @@
       <c r="H814" s="37"/>
     </row>
     <row r="815" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H815" s="37"/>
     </row>
     <row r="816" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H816" s="37"/>
     </row>
     <row r="817" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H817" s="37"/>
     </row>
     <row r="818" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H818" s="37"/>
     </row>
     <row r="819" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H819" s="37"/>
     </row>
     <row r="820" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H820" s="37"/>
     </row>
     <row r="821" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H821" s="37"/>
     </row>
     <row r="822" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H822" s="37"/>
+    </row>
+    <row r="823" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H823" s="37"/>
+    </row>
+    <row r="824" spans="8:8" x14ac:dyDescent="0.2">
+      <c r="H824" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A55:L55"/>
+    <mergeCell ref="A57:L57"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>