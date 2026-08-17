--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7380" yWindow="240" windowWidth="16680" windowHeight="10305" tabRatio="768"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12300" windowHeight="10290" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура-2026" sheetId="13" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="42">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -118,87 +118,84 @@
   <si>
     <t>Костанайский</t>
   </si>
   <si>
     <t>Мендыкаринский</t>
   </si>
   <si>
     <t>Наурзумский</t>
   </si>
   <si>
     <t>Сарыкольский</t>
   </si>
   <si>
     <t xml:space="preserve">Беимбета Майлина </t>
   </si>
   <si>
     <t>Узункольский</t>
   </si>
   <si>
     <t>Федоровский</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>* - оперативные данные</t>
-[...1 lines deleted...]
-  <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t xml:space="preserve">Аркалык г.а. </t>
   </si>
   <si>
     <t xml:space="preserve">Лисаковск  г.а. </t>
   </si>
   <si>
     <t xml:space="preserve">Рудный  г.а. </t>
   </si>
   <si>
     <t>х - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области и (или) регионе. В соответствии с пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение, канализационная система, 
 контроль над сбором и распределением отходов в Костанайской области</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>2026 год*</t>
+    <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -291,50 +288,57 @@
       <b/>
       <u/>
       <sz val="8"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -423,51 +427,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -533,103 +537,106 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="26">
     <cellStyle name="Гиперссылка 2" xfId="13"/>
     <cellStyle name="Гиперссылка 3" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="14"/>
@@ -941,1635 +948,1729 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AI824"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="38" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="4" customWidth="1"/>
     <col min="10" max="10" width="9" style="5" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="9.140625" style="2" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="61" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="61"/>
+      <c r="A1" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
     </row>
     <row r="2" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="63"/>
-[...13 lines deleted...]
-      <c r="M2" s="66"/>
+      <c r="A2" s="64"/>
+      <c r="B2" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
     </row>
     <row r="3" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="64"/>
-      <c r="B3" s="58" t="s">
+      <c r="A3" s="65"/>
+      <c r="B3" s="56" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="19" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="19" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="19" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="19" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="21" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="3"/>
       <c r="O3" s="28"/>
     </row>
     <row r="4" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="59" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="10"/>
       <c r="E4" s="23"/>
       <c r="F4" s="24"/>
       <c r="G4" s="32"/>
       <c r="H4" s="34"/>
       <c r="I4" s="32"/>
       <c r="J4" s="10"/>
       <c r="K4" s="32"/>
       <c r="L4" s="32"/>
       <c r="M4" s="30"/>
       <c r="N4" s="8"/>
     </row>
     <row r="5" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="27" t="s">
-        <v>35</v>
+      <c r="A5" s="42" t="s">
+        <v>34</v>
       </c>
       <c r="B5" s="9">
         <v>4206.7</v>
       </c>
       <c r="C5" s="9">
         <v>8459.2999999999993</v>
       </c>
-      <c r="D5" s="56">
+      <c r="D5" s="54">
         <v>12636.1</v>
       </c>
-      <c r="E5" s="59">
+      <c r="E5" s="57">
         <v>16937.7</v>
       </c>
-      <c r="F5" s="59">
+      <c r="F5" s="57">
         <v>21289.9</v>
       </c>
-      <c r="G5" s="50"/>
+      <c r="G5" s="57">
+        <v>25988.3</v>
+      </c>
       <c r="H5" s="34"/>
       <c r="I5" s="32"/>
-      <c r="J5" s="50"/>
+      <c r="J5" s="48"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="30"/>
       <c r="N5" s="8"/>
     </row>
     <row r="6" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="48" t="s">
+      <c r="A6" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="50">
+      <c r="B6" s="48">
         <v>1555.5</v>
       </c>
       <c r="C6" s="9">
         <v>3141.7</v>
       </c>
-      <c r="D6" s="56">
+      <c r="D6" s="54">
         <v>4715.8</v>
       </c>
-      <c r="E6" s="59">
+      <c r="E6" s="57">
         <v>6335</v>
       </c>
-      <c r="F6" s="59">
+      <c r="F6" s="57">
         <v>7851.9</v>
       </c>
-      <c r="G6" s="50"/>
+      <c r="G6" s="57">
+        <v>9762.2999999999993</v>
+      </c>
       <c r="H6" s="34"/>
       <c r="I6" s="32"/>
       <c r="J6" s="10"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="30"/>
       <c r="N6" s="8"/>
     </row>
     <row r="7" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="50">
+      <c r="A7" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="48">
         <v>192.5</v>
       </c>
       <c r="C7" s="9">
         <v>348.8</v>
       </c>
-      <c r="D7" s="56">
+      <c r="D7" s="54">
         <v>533.29999999999995</v>
       </c>
-      <c r="E7" s="59">
+      <c r="E7" s="57">
         <v>698.9</v>
       </c>
-      <c r="F7" s="59">
+      <c r="F7" s="57">
         <v>803.1</v>
       </c>
-      <c r="G7" s="50"/>
+      <c r="G7" s="57">
+        <v>907.2</v>
+      </c>
       <c r="H7" s="34"/>
       <c r="I7" s="32"/>
       <c r="J7" s="10"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="30"/>
       <c r="N7" s="8"/>
     </row>
     <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="50">
+      <c r="A8" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="48">
         <v>228.5</v>
       </c>
       <c r="C8" s="9">
         <v>420.3</v>
       </c>
-      <c r="D8" s="56">
+      <c r="D8" s="54">
         <v>633.9</v>
       </c>
-      <c r="E8" s="59">
+      <c r="E8" s="57">
         <v>830.4</v>
       </c>
-      <c r="F8" s="59">
+      <c r="F8" s="57">
         <v>1075.9000000000001</v>
       </c>
-      <c r="G8" s="50"/>
+      <c r="G8" s="57">
+        <v>1304.0999999999999</v>
+      </c>
       <c r="H8" s="34"/>
       <c r="I8" s="32"/>
       <c r="J8" s="10"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="30"/>
       <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="47" t="s">
+      <c r="A9" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="47" t="s">
+      <c r="C9" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="D9" s="47" t="s">
+      <c r="D9" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="47" t="s">
+      <c r="E9" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="F9" s="47" t="s">
+      <c r="F9" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="G9" s="50"/>
+      <c r="G9" s="45" t="s">
+        <v>33</v>
+      </c>
       <c r="H9" s="34"/>
       <c r="I9" s="32"/>
       <c r="J9" s="10"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="30"/>
       <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="48" t="s">
+      <c r="A10" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="47">
+      <c r="B10" s="45">
         <v>28.6</v>
       </c>
       <c r="C10" s="9">
         <v>64.099999999999994</v>
       </c>
-      <c r="D10" s="56">
+      <c r="D10" s="54">
         <v>99.6</v>
       </c>
-      <c r="E10" s="59">
+      <c r="E10" s="57">
         <v>135.1</v>
       </c>
-      <c r="F10" s="59">
+      <c r="F10" s="57">
         <v>164.4</v>
       </c>
-      <c r="G10" s="50"/>
+      <c r="G10" s="57">
+        <v>193.6</v>
+      </c>
       <c r="H10" s="34"/>
       <c r="I10" s="32"/>
       <c r="J10" s="10"/>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="30"/>
       <c r="N10" s="8"/>
     </row>
     <row r="11" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="48" t="s">
+      <c r="A11" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="47">
+      <c r="B11" s="45">
         <v>16</v>
       </c>
       <c r="C11" s="9">
         <v>40.200000000000003</v>
       </c>
-      <c r="D11" s="56">
+      <c r="D11" s="54">
         <v>64.400000000000006</v>
       </c>
-      <c r="E11" s="59">
+      <c r="E11" s="57">
         <v>88.5</v>
       </c>
-      <c r="F11" s="59">
+      <c r="F11" s="57">
         <v>108</v>
       </c>
-      <c r="G11" s="50"/>
+      <c r="G11" s="57">
+        <v>127.5</v>
+      </c>
       <c r="H11" s="34"/>
       <c r="I11" s="32"/>
       <c r="J11" s="10"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="30"/>
       <c r="N11" s="8"/>
     </row>
     <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="48" t="s">
+      <c r="A12" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="47">
+      <c r="B12" s="45">
         <v>68</v>
       </c>
       <c r="C12" s="9">
         <v>136.69999999999999</v>
       </c>
-      <c r="D12" s="56">
+      <c r="D12" s="54">
         <v>205.6</v>
       </c>
-      <c r="E12" s="59">
+      <c r="E12" s="57">
         <v>273.2</v>
       </c>
-      <c r="F12" s="59">
+      <c r="F12" s="57">
         <v>341.3</v>
       </c>
-      <c r="G12" s="50"/>
+      <c r="G12" s="57">
+        <v>410.3</v>
+      </c>
       <c r="H12" s="34"/>
       <c r="I12" s="32"/>
       <c r="J12" s="10"/>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="30"/>
       <c r="N12" s="8"/>
     </row>
     <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="48" t="s">
+      <c r="A13" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="47">
+      <c r="B13" s="45">
         <v>10.9</v>
       </c>
       <c r="C13" s="9">
         <v>24.3</v>
       </c>
-      <c r="D13" s="56">
+      <c r="D13" s="54">
         <v>37.700000000000003</v>
       </c>
-      <c r="E13" s="59">
+      <c r="E13" s="57">
         <v>51.1</v>
       </c>
-      <c r="F13" s="59">
+      <c r="F13" s="57">
         <v>61.1</v>
       </c>
-      <c r="G13" s="50"/>
+      <c r="G13" s="57">
+        <v>71.099999999999994</v>
+      </c>
       <c r="H13" s="34"/>
       <c r="I13" s="32"/>
       <c r="J13" s="10"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="30"/>
       <c r="N13" s="8"/>
     </row>
     <row r="14" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="48" t="s">
+      <c r="A14" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="47">
+      <c r="B14" s="45">
         <v>33.700000000000003</v>
       </c>
       <c r="C14" s="9">
         <v>69</v>
       </c>
-      <c r="D14" s="56">
+      <c r="D14" s="54">
         <v>104.3</v>
       </c>
-      <c r="E14" s="59">
+      <c r="E14" s="57">
         <v>139.69999999999999</v>
       </c>
-      <c r="F14" s="59">
+      <c r="F14" s="57">
         <v>175.7</v>
       </c>
-      <c r="G14" s="50"/>
+      <c r="G14" s="57">
+        <v>211.7</v>
+      </c>
       <c r="H14" s="34"/>
       <c r="I14" s="32"/>
       <c r="J14" s="10"/>
       <c r="K14" s="32"/>
       <c r="L14" s="32"/>
       <c r="M14" s="30"/>
       <c r="N14" s="8"/>
     </row>
     <row r="15" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="48" t="s">
+      <c r="A15" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="47">
+      <c r="B15" s="45">
         <v>141</v>
       </c>
       <c r="C15" s="9">
         <v>264.8</v>
       </c>
-      <c r="D15" s="56">
+      <c r="D15" s="54">
         <v>383.7</v>
       </c>
-      <c r="E15" s="59">
+      <c r="E15" s="57">
         <v>516</v>
       </c>
-      <c r="F15" s="59">
+      <c r="F15" s="57">
         <v>645.5</v>
       </c>
-      <c r="G15" s="50"/>
+      <c r="G15" s="57">
+        <v>798</v>
+      </c>
       <c r="H15" s="34"/>
       <c r="I15" s="32"/>
       <c r="J15" s="10"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="30"/>
       <c r="N15" s="8"/>
     </row>
     <row r="16" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="48" t="s">
+      <c r="A16" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="47">
+      <c r="B16" s="45">
         <v>9.6999999999999993</v>
       </c>
       <c r="C16" s="9">
         <v>18.100000000000001</v>
       </c>
-      <c r="D16" s="56">
+      <c r="D16" s="54">
         <v>26.5</v>
       </c>
-      <c r="E16" s="59">
+      <c r="E16" s="57">
         <v>34.799999999999997</v>
       </c>
-      <c r="F16" s="59">
+      <c r="F16" s="57">
         <v>46</v>
       </c>
-      <c r="G16" s="50"/>
+      <c r="G16" s="57">
+        <v>57.2</v>
+      </c>
       <c r="H16" s="34"/>
       <c r="I16" s="32"/>
       <c r="J16" s="10"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="30"/>
       <c r="N16" s="8"/>
     </row>
     <row r="17" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="48" t="s">
+      <c r="A17" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="47">
+      <c r="B17" s="45">
         <v>35.6</v>
       </c>
       <c r="C17" s="9">
         <v>72.3</v>
       </c>
-      <c r="D17" s="56">
+      <c r="D17" s="54">
         <v>107.9</v>
       </c>
-      <c r="E17" s="59">
+      <c r="E17" s="57">
         <v>137.4</v>
       </c>
-      <c r="F17" s="59">
+      <c r="F17" s="57">
         <v>173.2</v>
       </c>
-      <c r="G17" s="50"/>
+      <c r="G17" s="57">
+        <v>207.9</v>
+      </c>
       <c r="H17" s="34"/>
       <c r="I17" s="32"/>
       <c r="J17" s="10"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="30"/>
       <c r="N17" s="8"/>
     </row>
     <row r="18" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="48" t="s">
+      <c r="A18" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="47">
+      <c r="B18" s="45">
         <v>28.5</v>
       </c>
       <c r="C18" s="9">
         <v>52.6</v>
       </c>
-      <c r="D18" s="56">
+      <c r="D18" s="54">
         <v>76.7</v>
       </c>
-      <c r="E18" s="59">
+      <c r="E18" s="57">
         <v>100.8</v>
       </c>
-      <c r="F18" s="59">
+      <c r="F18" s="57">
         <v>139.80000000000001</v>
       </c>
-      <c r="G18" s="50"/>
+      <c r="G18" s="57">
+        <v>178.8</v>
+      </c>
       <c r="H18" s="34"/>
       <c r="I18" s="32"/>
       <c r="J18" s="10"/>
       <c r="K18" s="32"/>
       <c r="L18" s="32"/>
       <c r="M18" s="30"/>
       <c r="N18" s="8"/>
     </row>
     <row r="19" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="48" t="s">
+      <c r="A19" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="B19" s="47">
+      <c r="B19" s="45">
         <v>131.1</v>
       </c>
       <c r="C19" s="9">
         <v>256.60000000000002</v>
       </c>
-      <c r="D19" s="56">
+      <c r="D19" s="54">
         <v>361.7</v>
       </c>
-      <c r="E19" s="59">
+      <c r="E19" s="57">
         <v>475.9</v>
       </c>
-      <c r="F19" s="59">
+      <c r="F19" s="57">
         <v>583</v>
       </c>
-      <c r="G19" s="50"/>
+      <c r="G19" s="57">
+        <v>695.1</v>
+      </c>
       <c r="H19" s="34"/>
       <c r="I19" s="32"/>
       <c r="J19" s="10"/>
       <c r="K19" s="32"/>
       <c r="L19" s="32"/>
       <c r="M19" s="30"/>
       <c r="N19" s="8"/>
     </row>
     <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="48" t="s">
+      <c r="A20" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="47">
+      <c r="B20" s="45">
         <v>20.7</v>
       </c>
       <c r="C20" s="9">
         <v>39.700000000000003</v>
       </c>
-      <c r="D20" s="56">
+      <c r="D20" s="54">
         <v>58.7</v>
       </c>
-      <c r="E20" s="59">
+      <c r="E20" s="57">
         <v>77.7</v>
       </c>
-      <c r="F20" s="59">
+      <c r="F20" s="57">
         <v>99</v>
       </c>
-      <c r="G20" s="50"/>
+      <c r="G20" s="57">
+        <v>120.3</v>
+      </c>
       <c r="H20" s="34"/>
       <c r="I20" s="32"/>
       <c r="J20" s="10"/>
       <c r="K20" s="32"/>
       <c r="L20" s="32"/>
       <c r="M20" s="30"/>
       <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="48" t="s">
+      <c r="A21" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="47">
+      <c r="B21" s="45">
         <v>6</v>
       </c>
       <c r="C21" s="9">
         <v>15</v>
       </c>
-      <c r="D21" s="56">
+      <c r="D21" s="54">
         <v>24</v>
       </c>
-      <c r="E21" s="59">
+      <c r="E21" s="57">
         <v>33</v>
       </c>
-      <c r="F21" s="59">
+      <c r="F21" s="57">
         <v>40.200000000000003</v>
       </c>
-      <c r="G21" s="50"/>
+      <c r="G21" s="57">
+        <v>47.4</v>
+      </c>
       <c r="H21" s="34"/>
       <c r="I21" s="32"/>
       <c r="J21" s="10"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="30"/>
       <c r="N21" s="8"/>
     </row>
     <row r="22" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="48" t="s">
+      <c r="A22" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="47" t="s">
+      <c r="B22" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="C22" s="47" t="s">
+      <c r="C22" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="D22" s="47" t="s">
+      <c r="D22" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="E22" s="47" t="s">
+      <c r="E22" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="F22" s="47" t="s">
+      <c r="F22" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="G22" s="50"/>
+      <c r="G22" s="45" t="s">
+        <v>33</v>
+      </c>
       <c r="H22" s="34"/>
       <c r="I22" s="32"/>
       <c r="J22" s="10"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="30"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="48" t="s">
+      <c r="A23" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="B23" s="47" t="s">
+      <c r="B23" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="C23" s="47" t="s">
+      <c r="C23" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="D23" s="47" t="s">
+      <c r="D23" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="E23" s="47" t="s">
+      <c r="E23" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="F23" s="47" t="s">
+      <c r="F23" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="G23" s="50"/>
+      <c r="G23" s="45" t="s">
+        <v>33</v>
+      </c>
       <c r="H23" s="34"/>
       <c r="I23" s="32"/>
       <c r="J23" s="10"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="30"/>
       <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="48" t="s">
+      <c r="A24" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="B24" s="50">
+      <c r="B24" s="48">
         <v>18.100000000000001</v>
       </c>
       <c r="C24" s="9">
         <v>36.6</v>
       </c>
-      <c r="D24" s="56">
+      <c r="D24" s="54">
         <v>55.1</v>
       </c>
-      <c r="E24" s="59">
+      <c r="E24" s="57">
         <v>73.599999999999994</v>
       </c>
-      <c r="F24" s="59">
+      <c r="F24" s="57">
         <v>99.9</v>
       </c>
-      <c r="G24" s="50"/>
+      <c r="G24" s="57">
+        <v>126.2</v>
+      </c>
       <c r="H24" s="34"/>
       <c r="I24" s="32"/>
       <c r="J24" s="10"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="30"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="B25" s="50">
+      <c r="B25" s="48">
         <v>27.4</v>
       </c>
       <c r="C25" s="9">
         <v>58</v>
       </c>
-      <c r="D25" s="56">
+      <c r="D25" s="54">
         <v>88.6</v>
       </c>
-      <c r="E25" s="59">
+      <c r="E25" s="57">
         <v>119.2</v>
       </c>
-      <c r="F25" s="59">
+      <c r="F25" s="57">
         <v>150.4</v>
       </c>
-      <c r="G25" s="50"/>
+      <c r="G25" s="57">
+        <v>181.7</v>
+      </c>
       <c r="H25" s="34"/>
       <c r="I25" s="32"/>
       <c r="J25" s="10"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="30"/>
       <c r="N25" s="8"/>
     </row>
     <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="43" t="s">
+      <c r="A26" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="22"/>
       <c r="C26" s="26"/>
       <c r="D26" s="9"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="34"/>
       <c r="I26" s="32"/>
       <c r="J26" s="39"/>
       <c r="K26" s="40"/>
       <c r="L26" s="23"/>
       <c r="M26" s="41"/>
       <c r="N26" s="8"/>
     </row>
     <row r="27" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
-        <v>35</v>
+      <c r="A27" s="42" t="s">
+        <v>34</v>
       </c>
       <c r="B27" s="22">
         <v>3855.9</v>
       </c>
       <c r="C27" s="26">
         <v>7775.8</v>
       </c>
-      <c r="D27" s="56">
+      <c r="D27" s="54">
         <v>11602</v>
       </c>
-      <c r="E27" s="59">
+      <c r="E27" s="57">
         <v>15533.1</v>
       </c>
-      <c r="F27" s="59">
+      <c r="F27" s="57">
         <v>19379.5</v>
       </c>
-      <c r="G27" s="50"/>
+      <c r="G27" s="57">
+        <v>23521.4</v>
+      </c>
       <c r="H27" s="34"/>
       <c r="I27" s="32"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="23"/>
       <c r="M27" s="41"/>
       <c r="N27" s="8"/>
     </row>
     <row r="28" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="48" t="s">
+      <c r="A28" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="50">
+      <c r="B28" s="48">
         <v>1555.5</v>
       </c>
       <c r="C28" s="26">
         <v>3141.7</v>
       </c>
-      <c r="D28" s="56">
+      <c r="D28" s="54">
         <v>4715.8</v>
       </c>
-      <c r="E28" s="59">
+      <c r="E28" s="57">
         <v>6335</v>
       </c>
-      <c r="F28" s="59">
+      <c r="F28" s="57">
         <v>7812.9</v>
       </c>
-      <c r="G28" s="50"/>
+      <c r="G28" s="57">
+        <v>9683.2999999999993</v>
+      </c>
       <c r="H28" s="34"/>
       <c r="I28" s="32"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="23"/>
       <c r="M28" s="41"/>
       <c r="N28" s="8"/>
     </row>
     <row r="29" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="50">
+      <c r="A29" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="48">
         <v>113.6</v>
       </c>
       <c r="C29" s="26">
         <v>211</v>
       </c>
-      <c r="D29" s="56">
+      <c r="D29" s="54">
         <v>325.10000000000002</v>
       </c>
-      <c r="E29" s="59">
+      <c r="E29" s="57">
         <v>442.6</v>
       </c>
-      <c r="F29" s="59">
+      <c r="F29" s="57">
         <v>544.6</v>
       </c>
-      <c r="G29" s="50"/>
+      <c r="G29" s="57">
+        <v>646.5</v>
+      </c>
       <c r="H29" s="34"/>
       <c r="I29" s="32"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="23"/>
       <c r="M29" s="41"/>
       <c r="N29" s="8"/>
     </row>
     <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="50">
+      <c r="A30" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="B30" s="48">
         <v>228.5</v>
       </c>
       <c r="C30" s="26">
         <v>420.3</v>
       </c>
-      <c r="D30" s="56">
+      <c r="D30" s="54">
         <v>633.9</v>
       </c>
-      <c r="E30" s="59">
+      <c r="E30" s="57">
         <v>830.4</v>
       </c>
-      <c r="F30" s="59">
+      <c r="F30" s="57">
         <v>1075.9000000000001</v>
       </c>
-      <c r="G30" s="50"/>
+      <c r="G30" s="57">
+        <v>1304.0999999999999</v>
+      </c>
       <c r="H30" s="34"/>
       <c r="I30" s="32"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
       <c r="L30" s="23"/>
       <c r="M30" s="41"/>
       <c r="N30" s="8"/>
     </row>
     <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="47" t="s">
+      <c r="A31" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="C31" s="47" t="s">
+      <c r="C31" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="D31" s="47" t="s">
+      <c r="D31" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="E31" s="47" t="s">
+      <c r="E31" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="F31" s="47" t="s">
+      <c r="F31" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="G31" s="50"/>
+      <c r="G31" s="45" t="s">
+        <v>33</v>
+      </c>
       <c r="H31" s="34"/>
       <c r="I31" s="32"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="23"/>
       <c r="M31" s="41"/>
       <c r="N31" s="8"/>
     </row>
     <row r="32" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="48" t="s">
+      <c r="A32" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="50">
+      <c r="B32" s="48">
         <v>28.6</v>
       </c>
       <c r="C32" s="26">
         <v>64.099999999999994</v>
       </c>
-      <c r="D32" s="56">
+      <c r="D32" s="54">
         <v>99.6</v>
       </c>
-      <c r="E32" s="59">
+      <c r="E32" s="57">
         <v>135.1</v>
       </c>
-      <c r="F32" s="59">
+      <c r="F32" s="57">
         <v>164.4</v>
       </c>
-      <c r="G32" s="50"/>
+      <c r="G32" s="57">
+        <v>193.6</v>
+      </c>
       <c r="H32" s="34"/>
       <c r="I32" s="32"/>
       <c r="J32" s="40"/>
       <c r="K32" s="40"/>
       <c r="L32" s="23"/>
       <c r="M32" s="41"/>
       <c r="N32" s="8"/>
     </row>
     <row r="33" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="48" t="s">
+      <c r="A33" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="50">
+      <c r="B33" s="48">
         <v>16</v>
       </c>
       <c r="C33" s="26">
         <v>40.200000000000003</v>
       </c>
-      <c r="D33" s="56">
+      <c r="D33" s="54">
         <v>64.400000000000006</v>
       </c>
-      <c r="E33" s="59">
+      <c r="E33" s="57">
         <v>88.5</v>
       </c>
-      <c r="F33" s="59">
+      <c r="F33" s="57">
         <v>108</v>
       </c>
-      <c r="G33" s="50"/>
+      <c r="G33" s="57">
+        <v>127.5</v>
+      </c>
       <c r="H33" s="34"/>
       <c r="I33" s="32"/>
       <c r="J33" s="40"/>
       <c r="K33" s="40"/>
       <c r="L33" s="23"/>
       <c r="M33" s="41"/>
       <c r="N33" s="8"/>
     </row>
     <row r="34" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="48" t="s">
+      <c r="A34" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="B34" s="50">
+      <c r="B34" s="48">
         <v>68</v>
       </c>
       <c r="C34" s="26">
         <v>136.69999999999999</v>
       </c>
-      <c r="D34" s="56">
+      <c r="D34" s="54">
         <v>205.6</v>
       </c>
-      <c r="E34" s="59">
+      <c r="E34" s="57">
         <v>273.2</v>
       </c>
-      <c r="F34" s="59">
+      <c r="F34" s="57">
         <v>341.3</v>
       </c>
-      <c r="G34" s="50"/>
+      <c r="G34" s="57">
+        <v>410.3</v>
+      </c>
       <c r="H34" s="34"/>
       <c r="I34" s="32"/>
       <c r="J34" s="40"/>
       <c r="K34" s="40"/>
       <c r="L34" s="23"/>
       <c r="M34" s="41"/>
       <c r="N34" s="8"/>
     </row>
     <row r="35" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="48" t="s">
+      <c r="A35" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="B35" s="50">
+      <c r="B35" s="48">
         <v>10.9</v>
       </c>
       <c r="C35" s="26">
         <v>24.3</v>
       </c>
-      <c r="D35" s="56">
+      <c r="D35" s="54">
         <v>37.700000000000003</v>
       </c>
-      <c r="E35" s="59">
+      <c r="E35" s="57">
         <v>51.1</v>
       </c>
-      <c r="F35" s="59">
+      <c r="F35" s="57">
         <v>61.1</v>
       </c>
-      <c r="G35" s="50"/>
+      <c r="G35" s="57">
+        <v>71.099999999999994</v>
+      </c>
       <c r="H35" s="34"/>
       <c r="I35" s="32"/>
       <c r="J35" s="40"/>
       <c r="K35" s="40"/>
       <c r="L35" s="23"/>
       <c r="M35" s="41"/>
       <c r="N35" s="8"/>
     </row>
     <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="48" t="s">
+      <c r="A36" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="B36" s="50">
+      <c r="B36" s="48">
         <v>33.700000000000003</v>
       </c>
       <c r="C36" s="26">
         <v>69</v>
       </c>
-      <c r="D36" s="56">
+      <c r="D36" s="54">
         <v>104.3</v>
       </c>
-      <c r="E36" s="59">
+      <c r="E36" s="57">
         <v>139.69999999999999</v>
       </c>
-      <c r="F36" s="59">
+      <c r="F36" s="57">
         <v>175.7</v>
       </c>
-      <c r="G36" s="50"/>
+      <c r="G36" s="57">
+        <v>211.7</v>
+      </c>
       <c r="H36" s="34"/>
       <c r="I36" s="32"/>
       <c r="J36" s="40"/>
       <c r="K36" s="40"/>
       <c r="L36" s="23"/>
       <c r="M36" s="41"/>
       <c r="N36" s="8"/>
     </row>
     <row r="37" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="48" t="s">
+      <c r="A37" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="50">
+      <c r="B37" s="48">
         <v>141</v>
       </c>
       <c r="C37" s="26">
         <v>264.8</v>
       </c>
-      <c r="D37" s="56">
+      <c r="D37" s="54">
         <v>383.7</v>
       </c>
-      <c r="E37" s="59">
+      <c r="E37" s="57">
         <v>516</v>
       </c>
-      <c r="F37" s="59">
+      <c r="F37" s="57">
         <v>620.5</v>
       </c>
-      <c r="G37" s="50"/>
+      <c r="G37" s="57">
+        <v>726</v>
+      </c>
       <c r="H37" s="34"/>
       <c r="I37" s="32"/>
       <c r="J37" s="40"/>
       <c r="K37" s="40"/>
       <c r="L37" s="23"/>
       <c r="M37" s="41"/>
       <c r="N37" s="8"/>
     </row>
     <row r="38" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="48" t="s">
+      <c r="A38" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="B38" s="50">
+      <c r="B38" s="48">
         <v>9.6999999999999993</v>
       </c>
       <c r="C38" s="26">
         <v>18.100000000000001</v>
       </c>
-      <c r="D38" s="56">
+      <c r="D38" s="54">
         <v>26.5</v>
       </c>
-      <c r="E38" s="59">
+      <c r="E38" s="57">
         <v>34.799999999999997</v>
       </c>
-      <c r="F38" s="59">
+      <c r="F38" s="57">
         <v>46</v>
       </c>
-      <c r="G38" s="50"/>
+      <c r="G38" s="57">
+        <v>57.2</v>
+      </c>
       <c r="H38" s="34"/>
       <c r="I38" s="32"/>
       <c r="J38" s="40"/>
       <c r="K38" s="40"/>
       <c r="L38" s="23"/>
       <c r="M38" s="41"/>
       <c r="N38" s="8"/>
     </row>
     <row r="39" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="48" t="s">
+      <c r="A39" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="B39" s="50">
+      <c r="B39" s="48">
         <v>35.6</v>
       </c>
       <c r="C39" s="26">
         <v>72.3</v>
       </c>
-      <c r="D39" s="56">
+      <c r="D39" s="54">
         <v>107.9</v>
       </c>
-      <c r="E39" s="59">
+      <c r="E39" s="57">
         <v>137.4</v>
       </c>
-      <c r="F39" s="59">
+      <c r="F39" s="57">
         <v>173.2</v>
       </c>
-      <c r="G39" s="50"/>
+      <c r="G39" s="57">
+        <v>207.9</v>
+      </c>
       <c r="H39" s="34"/>
       <c r="I39" s="32"/>
       <c r="J39" s="40"/>
       <c r="K39" s="40"/>
       <c r="L39" s="23"/>
       <c r="M39" s="41"/>
       <c r="N39" s="8"/>
     </row>
     <row r="40" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="48" t="s">
+      <c r="A40" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="B40" s="50">
+      <c r="B40" s="48">
         <v>28.5</v>
       </c>
       <c r="C40" s="26">
         <v>52.6</v>
       </c>
-      <c r="D40" s="56">
+      <c r="D40" s="54">
         <v>76.7</v>
       </c>
-      <c r="E40" s="59">
+      <c r="E40" s="57">
         <v>100.8</v>
       </c>
-      <c r="F40" s="59">
+      <c r="F40" s="57">
         <v>139.80000000000001</v>
       </c>
-      <c r="G40" s="50"/>
+      <c r="G40" s="57">
+        <v>178.8</v>
+      </c>
       <c r="H40" s="34"/>
       <c r="I40" s="32"/>
       <c r="J40" s="40"/>
       <c r="K40" s="40"/>
       <c r="L40" s="23"/>
       <c r="M40" s="41"/>
       <c r="N40" s="8"/>
     </row>
     <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="48" t="s">
+      <c r="A41" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="B41" s="50">
+      <c r="B41" s="48">
         <v>131.1</v>
       </c>
       <c r="C41" s="26">
         <v>256.60000000000002</v>
       </c>
-      <c r="D41" s="56">
+      <c r="D41" s="54">
         <v>361.7</v>
       </c>
-      <c r="E41" s="59">
+      <c r="E41" s="57">
         <v>475.9</v>
       </c>
-      <c r="F41" s="59">
+      <c r="F41" s="57">
         <v>583</v>
       </c>
-      <c r="G41" s="50"/>
+      <c r="G41" s="57">
+        <v>695.1</v>
+      </c>
       <c r="H41" s="34"/>
       <c r="I41" s="32"/>
       <c r="J41" s="40"/>
       <c r="K41" s="40"/>
       <c r="L41" s="23"/>
       <c r="M41" s="41"/>
       <c r="N41" s="8"/>
     </row>
     <row r="42" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="48" t="s">
+      <c r="A42" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="B42" s="50">
+      <c r="B42" s="48">
         <v>20.7</v>
       </c>
       <c r="C42" s="26">
         <v>39.700000000000003</v>
       </c>
-      <c r="D42" s="56">
+      <c r="D42" s="54">
         <v>58.7</v>
       </c>
-      <c r="E42" s="59">
+      <c r="E42" s="57">
         <v>77.7</v>
       </c>
-      <c r="F42" s="59">
+      <c r="F42" s="57">
         <v>99</v>
       </c>
-      <c r="G42" s="50"/>
+      <c r="G42" s="57">
+        <v>120.3</v>
+      </c>
       <c r="H42" s="34"/>
       <c r="I42" s="32"/>
       <c r="J42" s="40"/>
       <c r="K42" s="40"/>
       <c r="L42" s="23"/>
       <c r="M42" s="41"/>
       <c r="N42" s="8"/>
     </row>
     <row r="43" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="48" t="s">
+      <c r="A43" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="B43" s="50">
+      <c r="B43" s="48">
         <v>6</v>
       </c>
       <c r="C43" s="26">
         <v>15</v>
       </c>
-      <c r="D43" s="56">
+      <c r="D43" s="54">
         <v>24</v>
       </c>
-      <c r="E43" s="59">
+      <c r="E43" s="57">
         <v>33</v>
       </c>
-      <c r="F43" s="59">
+      <c r="F43" s="57">
         <v>40.200000000000003</v>
       </c>
-      <c r="G43" s="50"/>
+      <c r="G43" s="57">
+        <v>47.4</v>
+      </c>
       <c r="H43" s="34"/>
       <c r="I43" s="32"/>
       <c r="J43" s="40"/>
       <c r="K43" s="40"/>
       <c r="L43" s="23"/>
       <c r="M43" s="41"/>
       <c r="N43" s="8"/>
     </row>
     <row r="44" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="48" t="s">
+      <c r="A44" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="B44" s="47" t="s">
+      <c r="B44" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="C44" s="47" t="s">
+      <c r="C44" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="D44" s="47" t="s">
+      <c r="D44" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="E44" s="47" t="s">
+      <c r="E44" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="F44" s="47" t="s">
+      <c r="F44" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="G44" s="50"/>
+      <c r="G44" s="45" t="s">
+        <v>33</v>
+      </c>
       <c r="H44" s="34"/>
       <c r="I44" s="32"/>
       <c r="J44" s="40"/>
       <c r="K44" s="40"/>
       <c r="L44" s="23"/>
       <c r="M44" s="41"/>
       <c r="N44" s="8"/>
     </row>
     <row r="45" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="48" t="s">
+      <c r="A45" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="B45" s="47" t="s">
+      <c r="B45" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="C45" s="47" t="s">
+      <c r="C45" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="D45" s="47" t="s">
+      <c r="D45" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="E45" s="47" t="s">
+      <c r="E45" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="F45" s="47" t="s">
+      <c r="F45" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="G45" s="50"/>
+      <c r="G45" s="45" t="s">
+        <v>33</v>
+      </c>
       <c r="H45" s="34"/>
       <c r="I45" s="32"/>
       <c r="J45" s="40"/>
       <c r="K45" s="40"/>
       <c r="L45" s="23"/>
       <c r="M45" s="41"/>
       <c r="N45" s="8"/>
     </row>
     <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="48" t="s">
+      <c r="A46" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="B46" s="50">
+      <c r="B46" s="48">
         <v>18.100000000000001</v>
       </c>
       <c r="C46" s="26">
         <v>36.6</v>
       </c>
-      <c r="D46" s="56">
+      <c r="D46" s="54">
         <v>55.1</v>
       </c>
-      <c r="E46" s="59">
+      <c r="E46" s="57">
         <v>73.599999999999994</v>
       </c>
-      <c r="F46" s="59">
+      <c r="F46" s="57">
         <v>99.9</v>
       </c>
-      <c r="G46" s="50"/>
+      <c r="G46" s="57">
+        <v>126.2</v>
+      </c>
       <c r="H46" s="34"/>
       <c r="I46" s="32"/>
       <c r="J46" s="40"/>
       <c r="K46" s="40"/>
       <c r="L46" s="23"/>
       <c r="M46" s="41"/>
       <c r="N46" s="8"/>
     </row>
     <row r="47" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="50">
+      <c r="B47" s="48">
         <v>27.4</v>
       </c>
       <c r="C47" s="26">
         <v>58</v>
       </c>
-      <c r="D47" s="56">
+      <c r="D47" s="54">
         <v>88.6</v>
       </c>
-      <c r="E47" s="59">
+      <c r="E47" s="57">
         <v>119.2</v>
       </c>
-      <c r="F47" s="59">
+      <c r="F47" s="57">
         <v>150.4</v>
       </c>
-      <c r="G47" s="50"/>
+      <c r="G47" s="57">
+        <v>181.7</v>
+      </c>
       <c r="H47" s="34"/>
       <c r="I47" s="32"/>
       <c r="J47" s="40"/>
       <c r="K47" s="40"/>
       <c r="L47" s="23"/>
       <c r="M47" s="41"/>
       <c r="N47" s="8"/>
     </row>
     <row r="48" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="44" t="s">
+      <c r="A48" s="61" t="s">
         <v>13</v>
       </c>
       <c r="B48" s="22"/>
       <c r="C48" s="29"/>
       <c r="D48" s="9"/>
       <c r="E48" s="29"/>
       <c r="F48" s="32"/>
       <c r="G48" s="25"/>
       <c r="H48" s="34"/>
       <c r="I48" s="32"/>
       <c r="J48" s="9"/>
-      <c r="K48" s="45"/>
-      <c r="L48" s="45"/>
+      <c r="K48" s="43"/>
+      <c r="L48" s="43"/>
       <c r="M48" s="35"/>
       <c r="N48" s="8"/>
     </row>
     <row r="49" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="27" t="s">
-        <v>35</v>
+      <c r="A49" s="42" t="s">
+        <v>34</v>
       </c>
       <c r="B49" s="22">
         <v>350.8</v>
       </c>
       <c r="C49" s="29">
         <v>683.5</v>
       </c>
-      <c r="D49" s="57">
+      <c r="D49" s="55">
         <v>1034.0999999999999</v>
       </c>
-      <c r="E49" s="60">
+      <c r="E49" s="58">
         <v>1404.6</v>
       </c>
-      <c r="F49" s="59">
+      <c r="F49" s="57">
         <v>1910.4</v>
       </c>
-      <c r="G49" s="50"/>
+      <c r="G49" s="58">
+        <v>2466.9</v>
+      </c>
       <c r="H49" s="34"/>
       <c r="I49" s="32"/>
       <c r="J49" s="9"/>
-      <c r="K49" s="45"/>
-      <c r="L49" s="45"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
       <c r="M49" s="35"/>
       <c r="N49" s="8"/>
     </row>
     <row r="50" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="48" t="s">
+      <c r="A50" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="B50" s="50" t="s">
-[...11 lines deleted...]
-      <c r="F50" s="59">
+      <c r="B50" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="F50" s="57">
         <v>39</v>
       </c>
-      <c r="G50" s="50"/>
+      <c r="G50" s="58">
+        <v>79</v>
+      </c>
       <c r="H50" s="34"/>
       <c r="I50" s="32"/>
       <c r="J50" s="40"/>
       <c r="K50" s="40"/>
       <c r="L50" s="23"/>
       <c r="M50" s="41"/>
       <c r="N50" s="8"/>
     </row>
     <row r="51" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="50">
+      <c r="A51" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B51" s="48">
         <v>78.900000000000006</v>
       </c>
       <c r="C51" s="29">
         <v>137.80000000000001</v>
       </c>
-      <c r="D51" s="57">
+      <c r="D51" s="55">
         <v>208.2</v>
       </c>
-      <c r="E51" s="60">
+      <c r="E51" s="58">
         <v>256.3</v>
       </c>
-      <c r="F51" s="59">
+      <c r="F51" s="57">
         <v>258.5</v>
       </c>
-      <c r="G51" s="50"/>
+      <c r="G51" s="58">
+        <v>260.7</v>
+      </c>
       <c r="H51" s="34"/>
       <c r="I51" s="32"/>
       <c r="J51" s="9"/>
-      <c r="K51" s="45"/>
-      <c r="L51" s="45"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="43"/>
       <c r="M51" s="35"/>
       <c r="N51" s="8"/>
     </row>
     <row r="52" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B52" s="47" t="s">
+      <c r="A52" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B52" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="C52" s="47" t="s">
+      <c r="C52" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="D52" s="47" t="s">
+      <c r="D52" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="E52" s="47" t="s">
+      <c r="E52" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="F52" s="47" t="s">
+      <c r="F52" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="G52" s="50"/>
+      <c r="G52" s="45" t="s">
+        <v>33</v>
+      </c>
       <c r="H52" s="34"/>
       <c r="I52" s="32"/>
       <c r="J52" s="9"/>
-      <c r="K52" s="45"/>
-      <c r="L52" s="45"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="43"/>
       <c r="M52" s="35"/>
       <c r="N52" s="8"/>
     </row>
     <row r="53" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="48" t="s">
+      <c r="A53" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="B53" s="50" t="s">
-[...11 lines deleted...]
-      <c r="F53" s="59">
+      <c r="B53" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="C53" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="E53" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="F53" s="57">
         <v>25</v>
       </c>
-      <c r="G53" s="50"/>
+      <c r="G53" s="58">
+        <v>72</v>
+      </c>
       <c r="H53" s="34"/>
       <c r="I53" s="32"/>
       <c r="J53" s="40"/>
       <c r="K53" s="40"/>
       <c r="L53" s="23"/>
       <c r="M53" s="41"/>
       <c r="N53" s="8"/>
     </row>
     <row r="54" spans="1:35" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="49" t="s">
+      <c r="A54" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="B54" s="46" t="s">
+      <c r="B54" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="C54" s="46" t="s">
+      <c r="C54" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="D54" s="46" t="s">
+      <c r="D54" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="E54" s="46" t="s">
+      <c r="E54" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="F54" s="46" t="s">
+      <c r="F54" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="G54" s="51"/>
-      <c r="H54" s="53"/>
+      <c r="G54" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="H54" s="51"/>
       <c r="I54" s="31"/>
-      <c r="J54" s="51"/>
-[...2 lines deleted...]
-      <c r="M54" s="55"/>
+      <c r="J54" s="49"/>
+      <c r="K54" s="52"/>
+      <c r="L54" s="52"/>
+      <c r="M54" s="53"/>
       <c r="N54" s="8"/>
     </row>
     <row r="55" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A55" s="11"/>
       <c r="B55" s="12"/>
       <c r="C55" s="12"/>
       <c r="D55" s="12"/>
       <c r="E55" s="12"/>
       <c r="F55" s="12"/>
       <c r="G55" s="12"/>
       <c r="H55" s="36"/>
       <c r="I55" s="12"/>
       <c r="J55" s="12"/>
       <c r="K55" s="12"/>
       <c r="L55" s="12"/>
       <c r="M55" s="12"/>
       <c r="S55" s="13"/>
       <c r="T55" s="14"/>
       <c r="U55" s="13"/>
       <c r="V55" s="14"/>
       <c r="W55" s="14"/>
       <c r="X55" s="14"/>
       <c r="Y55" s="14"/>
       <c r="Z55" s="14"/>
       <c r="AA55" s="14"/>
       <c r="AB55" s="13"/>
       <c r="AC55" s="14"/>
       <c r="AD55" s="13"/>
       <c r="AE55" s="14"/>
       <c r="AF55" s="14"/>
       <c r="AG55" s="15"/>
       <c r="AH55" s="14"/>
       <c r="AI55" s="15"/>
     </row>
     <row r="56" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="52" t="s">
+      <c r="A56" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="12"/>
       <c r="C56" s="12"/>
       <c r="D56" s="12"/>
       <c r="E56" s="12"/>
       <c r="F56" s="12"/>
       <c r="G56" s="12"/>
       <c r="H56" s="36"/>
       <c r="I56" s="12"/>
       <c r="J56" s="12"/>
       <c r="K56" s="12"/>
       <c r="L56" s="12"/>
       <c r="M56" s="12"/>
       <c r="S56" s="13"/>
       <c r="T56" s="14"/>
       <c r="U56" s="13"/>
       <c r="V56" s="14"/>
       <c r="W56" s="14"/>
       <c r="X56" s="14"/>
       <c r="Y56" s="14"/>
       <c r="Z56" s="14"/>
       <c r="AA56" s="14"/>
       <c r="AB56" s="13"/>
       <c r="AC56" s="14"/>
       <c r="AD56" s="13"/>
       <c r="AE56" s="14"/>
       <c r="AF56" s="14"/>
       <c r="AG56" s="15"/>
       <c r="AH56" s="14"/>
       <c r="AI56" s="15"/>
     </row>
     <row r="57" spans="1:35" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="62" t="s">
-[...12 lines deleted...]
-      <c r="L57" s="62"/>
+      <c r="A57" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="B57" s="63"/>
+      <c r="C57" s="63"/>
+      <c r="D57" s="63"/>
+      <c r="E57" s="63"/>
+      <c r="F57" s="63"/>
+      <c r="G57" s="63"/>
+      <c r="H57" s="63"/>
+      <c r="I57" s="63"/>
+      <c r="J57" s="63"/>
+      <c r="K57" s="63"/>
+      <c r="L57" s="63"/>
       <c r="M57" s="12"/>
       <c r="S57" s="13"/>
       <c r="T57" s="14"/>
       <c r="U57" s="13"/>
       <c r="V57" s="14"/>
       <c r="W57" s="14"/>
       <c r="X57" s="14"/>
       <c r="Y57" s="14"/>
       <c r="Z57" s="14"/>
       <c r="AA57" s="14"/>
       <c r="AB57" s="13"/>
       <c r="AC57" s="14"/>
       <c r="AD57" s="13"/>
       <c r="AE57" s="14"/>
       <c r="AF57" s="14"/>
       <c r="AG57" s="15"/>
       <c r="AH57" s="14"/>
       <c r="AI57" s="15"/>
     </row>
     <row r="58" spans="1:35" x14ac:dyDescent="0.2">
       <c r="A58" s="16"/>
       <c r="B58" s="12"/>
       <c r="C58" s="12"/>
       <c r="D58" s="12"/>
       <c r="E58" s="12"/>