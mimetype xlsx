--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -10,59 +10,59 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12540"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="10" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$5:$O$458</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$5:$O$461</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="690" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="740" uniqueCount="82">
   <si>
     <t>Всего по промышленности</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>добыча металлических руд</t>
   </si>
   <si>
     <t>добыча железных руд</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство продуктов питания</t>
   </si>
   <si>
     <t>Производство напитков</t>
   </si>
   <si>
     <t>Производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</t>
   </si>
   <si>
@@ -152,53 +152,50 @@
   <si>
     <t>Производство основных фармацевтических продуктов и фармацевтических препаратов</t>
   </si>
   <si>
     <t xml:space="preserve">Металлургическое производство </t>
   </si>
   <si>
     <t>производство машин и оборудования, не включенных в другие группировки</t>
   </si>
   <si>
     <t>производство автомобилей, прицепов и полуприцепов</t>
   </si>
   <si>
     <t>Снабжение электроэнергией, газом, паром, горячей водой и  кондиционированным воздухом</t>
   </si>
   <si>
     <t>производство и распределение газообразного топлива по трубопроводам</t>
   </si>
   <si>
     <t>снабжение паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>январь-   февраль</t>
   </si>
   <si>
-    <t>*  оперативные данные</t>
-[...1 lines deleted...]
-  <si>
     <t>"-" - производтство нет</t>
   </si>
   <si>
     <t>Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>производство компьютеров, электронного и оптического оборудования</t>
   </si>
   <si>
     <t>производство прочих транспортных средств</t>
   </si>
   <si>
     <t xml:space="preserve">черная металлургия, кроме литья металлов </t>
   </si>
   <si>
     <t>Производство кожаной и относящейся к ней продукции</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>-</t>
@@ -260,61 +257,67 @@
   <si>
     <t>Легкая промышленность</t>
   </si>
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t xml:space="preserve">г. Костанай </t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
   <si>
     <t>Рудный г.а.</t>
   </si>
   <si>
     <t>х - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области и (или) регионе. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
     <t>Объем промышленного производства по видам экономической деятельности в разрезе регионов Костанайской области</t>
   </si>
   <si>
-    <t>2026 год*</t>
+    <t>Костанай г.а.</t>
+  </si>
+  <si>
+    <t>Производство кокса и продуктов нефтепереработки</t>
+  </si>
+  <si>
+    <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -440,50 +443,56 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -561,51 +570,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -751,50 +760,56 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="29">
     <cellStyle name="Гиперссылка 2" xfId="16"/>
     <cellStyle name="Гиперссылка 3" xfId="26"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="17"/>
     <cellStyle name="Обычный 14" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="25"/>
@@ -1104,12820 +1119,13685 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O1844"/>
+  <dimension ref="A1:O1847"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.140625" style="8" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="4" customWidth="1"/>
     <col min="3" max="4" width="11.140625" style="4" customWidth="1"/>
     <col min="5" max="5" width="11" style="4" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="4" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="4" customWidth="1"/>
     <col min="10" max="10" width="10" style="4" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="4" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="8" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="70" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="70"/>
+      <c r="A1" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="44"/>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="46" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="72"/>
-[...13 lines deleted...]
-      <c r="M3" s="74"/>
+      <c r="A3" s="74"/>
+      <c r="B3" s="76" t="s">
+        <v>81</v>
+      </c>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="76"/>
     </row>
     <row r="4" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="73"/>
+      <c r="A4" s="75"/>
       <c r="B4" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="H4" s="10" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>25</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>27</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="52"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="19"/>
       <c r="J5" s="2"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="2"/>
     </row>
     <row r="6" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B6" s="2">
         <v>216506692</v>
       </c>
       <c r="C6" s="61">
         <v>473878789</v>
       </c>
       <c r="D6" s="53">
         <v>740854797</v>
       </c>
       <c r="E6" s="67">
         <v>1032028604</v>
       </c>
       <c r="F6" s="53">
         <v>1294265384</v>
       </c>
-      <c r="G6" s="54"/>
+      <c r="G6" s="54">
+        <v>1570178874</v>
+      </c>
       <c r="H6" s="54"/>
       <c r="I6" s="19"/>
       <c r="J6" s="2"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="2"/>
     </row>
     <row r="7" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B7" s="2">
         <v>94776408</v>
       </c>
       <c r="C7" s="61">
         <v>233158481</v>
       </c>
       <c r="D7" s="53">
         <v>376370943</v>
       </c>
       <c r="E7" s="67">
         <v>541371107</v>
       </c>
       <c r="F7" s="53">
         <v>676376504</v>
       </c>
-      <c r="G7" s="54"/>
+      <c r="G7" s="54">
+        <v>829238253</v>
+      </c>
       <c r="H7" s="54"/>
       <c r="I7" s="19"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="2"/>
     </row>
     <row r="8" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B8" s="2">
         <v>1137516</v>
       </c>
       <c r="C8" s="61">
         <v>3657056</v>
       </c>
       <c r="D8" s="53">
         <v>6178671</v>
       </c>
       <c r="E8" s="67">
         <v>8563067</v>
       </c>
       <c r="F8" s="53">
         <v>9873359</v>
       </c>
-      <c r="G8" s="54"/>
+      <c r="G8" s="54">
+        <v>11087312</v>
+      </c>
       <c r="H8" s="54"/>
       <c r="I8" s="19"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="2"/>
     </row>
     <row r="9" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B9" s="2">
         <v>9413393</v>
       </c>
       <c r="C9" s="61">
         <v>18421111</v>
       </c>
       <c r="D9" s="53">
         <v>27718458</v>
       </c>
       <c r="E9" s="67">
         <v>35185200</v>
       </c>
       <c r="F9" s="53">
         <v>42949831</v>
       </c>
-      <c r="G9" s="54"/>
+      <c r="G9" s="54">
+        <v>50558368</v>
+      </c>
       <c r="H9" s="54"/>
       <c r="I9" s="19"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="2"/>
     </row>
     <row r="10" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B10" s="2">
         <v>55650839</v>
       </c>
       <c r="C10" s="61">
         <v>107282612</v>
       </c>
       <c r="D10" s="53">
         <v>162680216</v>
       </c>
       <c r="E10" s="67">
         <v>221665367</v>
       </c>
       <c r="F10" s="53">
         <v>277178898</v>
       </c>
-      <c r="G10" s="54"/>
+      <c r="G10" s="54">
+        <v>330434204</v>
+      </c>
       <c r="H10" s="54"/>
       <c r="I10" s="19"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="2"/>
     </row>
     <row r="11" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B11" s="2">
         <v>144676</v>
       </c>
       <c r="C11" s="61">
         <v>264758</v>
       </c>
       <c r="D11" s="53">
         <v>384840</v>
       </c>
       <c r="E11" s="67">
         <v>504921</v>
       </c>
       <c r="F11" s="53">
         <v>665468</v>
       </c>
-      <c r="G11" s="54"/>
+      <c r="G11" s="54">
+        <v>826015</v>
+      </c>
       <c r="H11" s="54"/>
       <c r="I11" s="19"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="2"/>
     </row>
     <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B12" s="2">
         <v>20584</v>
       </c>
       <c r="C12" s="61">
         <v>55762</v>
       </c>
       <c r="D12" s="53">
         <v>90939</v>
       </c>
       <c r="E12" s="67">
         <v>126117</v>
       </c>
       <c r="F12" s="53">
         <v>157560</v>
       </c>
-      <c r="G12" s="54"/>
+      <c r="G12" s="54">
+        <v>189004</v>
+      </c>
       <c r="H12" s="54"/>
       <c r="I12" s="19"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="2"/>
     </row>
     <row r="13" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B13" s="2">
         <v>633289</v>
       </c>
       <c r="C13" s="61">
         <v>1450230</v>
       </c>
       <c r="D13" s="53">
         <v>2257913</v>
       </c>
       <c r="E13" s="67">
         <v>3167662</v>
       </c>
       <c r="F13" s="53">
         <v>4094677</v>
       </c>
-      <c r="G13" s="54"/>
+      <c r="G13" s="54">
+        <v>5049252</v>
+      </c>
       <c r="H13" s="54"/>
       <c r="I13" s="19"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="2"/>
     </row>
     <row r="14" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B14" s="2">
         <v>218480</v>
       </c>
       <c r="C14" s="61">
         <v>410605</v>
       </c>
       <c r="D14" s="53">
         <v>602729</v>
       </c>
       <c r="E14" s="67">
         <v>794854</v>
       </c>
       <c r="F14" s="53">
         <v>975046</v>
       </c>
-      <c r="G14" s="54"/>
+      <c r="G14" s="54">
+        <v>1155239</v>
+      </c>
       <c r="H14" s="54"/>
       <c r="I14" s="19"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B15" s="2">
         <v>15190</v>
       </c>
       <c r="C15" s="61">
         <v>30153</v>
       </c>
       <c r="D15" s="53">
         <v>45115</v>
       </c>
       <c r="E15" s="67">
         <v>60077</v>
       </c>
       <c r="F15" s="53">
         <v>74792</v>
       </c>
-      <c r="G15" s="54"/>
+      <c r="G15" s="54">
+        <v>89506</v>
+      </c>
       <c r="H15" s="54"/>
       <c r="I15" s="19"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B16" s="2">
         <v>9924652</v>
       </c>
       <c r="C16" s="61">
         <v>20800687</v>
       </c>
       <c r="D16" s="53">
         <v>29781441</v>
       </c>
       <c r="E16" s="67">
         <v>42167053</v>
       </c>
       <c r="F16" s="53">
         <v>55696430</v>
       </c>
-      <c r="G16" s="54"/>
+      <c r="G16" s="54">
+        <v>72553649</v>
+      </c>
       <c r="H16" s="54"/>
       <c r="I16" s="19"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B17" s="2">
         <v>433610</v>
       </c>
       <c r="C17" s="61">
         <v>694610</v>
       </c>
       <c r="D17" s="53">
         <v>971882</v>
       </c>
       <c r="E17" s="67">
         <v>1303057</v>
       </c>
       <c r="F17" s="53">
         <v>1566019</v>
       </c>
-      <c r="G17" s="54"/>
+      <c r="G17" s="54">
+        <v>2043538</v>
+      </c>
       <c r="H17" s="54"/>
       <c r="I17" s="19"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B18" s="2">
         <v>1195095</v>
       </c>
       <c r="C18" s="61">
         <v>3267785</v>
       </c>
       <c r="D18" s="53">
         <v>5357495</v>
       </c>
       <c r="E18" s="67">
         <v>7852714</v>
       </c>
       <c r="F18" s="53">
         <v>10503728</v>
       </c>
-      <c r="G18" s="54"/>
+      <c r="G18" s="54">
+        <v>12976991</v>
+      </c>
       <c r="H18" s="54"/>
       <c r="I18" s="19"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="2"/>
     </row>
     <row r="19" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B19" s="2">
         <v>55536</v>
       </c>
       <c r="C19" s="61">
         <v>157418</v>
       </c>
       <c r="D19" s="53">
         <v>259300</v>
       </c>
       <c r="E19" s="67">
         <v>361183</v>
       </c>
       <c r="F19" s="53">
         <v>419879</v>
       </c>
-      <c r="G19" s="54"/>
+      <c r="G19" s="54">
+        <v>478575</v>
+      </c>
       <c r="H19" s="54"/>
       <c r="I19" s="19"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="2"/>
     </row>
     <row r="20" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B20" s="2">
         <v>3226056</v>
       </c>
       <c r="C20" s="61">
         <v>7447575</v>
       </c>
       <c r="D20" s="53">
         <v>11584275</v>
       </c>
       <c r="E20" s="67">
         <v>15953804</v>
       </c>
       <c r="F20" s="53">
         <v>20337118</v>
       </c>
-      <c r="G20" s="54"/>
+      <c r="G20" s="54">
+        <v>24296334</v>
+      </c>
       <c r="H20" s="54"/>
       <c r="I20" s="19"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="2"/>
     </row>
     <row r="21" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B21" s="2">
         <v>556201</v>
       </c>
       <c r="C21" s="61">
         <v>1131903</v>
       </c>
       <c r="D21" s="53">
         <v>2156985</v>
       </c>
       <c r="E21" s="67">
         <v>3180060</v>
       </c>
       <c r="F21" s="53">
         <v>4477164</v>
       </c>
-      <c r="G21" s="54"/>
+      <c r="G21" s="54">
+        <v>5603440</v>
+      </c>
       <c r="H21" s="54"/>
       <c r="I21" s="19"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B22" s="2">
         <v>11090</v>
       </c>
       <c r="C22" s="61">
         <v>24392</v>
       </c>
       <c r="D22" s="53">
         <v>37695</v>
       </c>
       <c r="E22" s="67">
         <v>50998</v>
       </c>
       <c r="F22" s="53">
         <v>62213</v>
       </c>
-      <c r="G22" s="54"/>
+      <c r="G22" s="54">
+        <v>73429</v>
+      </c>
       <c r="H22" s="54"/>
       <c r="I22" s="19"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B23" s="2">
         <v>474214</v>
       </c>
       <c r="C23" s="61">
         <v>950388</v>
       </c>
       <c r="D23" s="53">
         <v>1384337</v>
       </c>
       <c r="E23" s="67">
         <v>1788979</v>
       </c>
       <c r="F23" s="53">
         <v>2243134</v>
       </c>
-      <c r="G23" s="54"/>
+      <c r="G23" s="54">
+        <v>2877831</v>
+      </c>
       <c r="H23" s="54"/>
       <c r="I23" s="19"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="2"/>
     </row>
     <row r="24" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B24" s="2">
         <v>37266394</v>
       </c>
       <c r="C24" s="61">
         <v>71929172</v>
       </c>
       <c r="D24" s="53">
         <v>108837084</v>
       </c>
       <c r="E24" s="67">
         <v>141932705</v>
       </c>
       <c r="F24" s="53">
         <v>178770462</v>
       </c>
-      <c r="G24" s="54"/>
+      <c r="G24" s="54">
+        <v>210867860</v>
+      </c>
       <c r="H24" s="54"/>
       <c r="I24" s="19"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="2"/>
     </row>
     <row r="25" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="15" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B25" s="2">
         <v>50055</v>
       </c>
       <c r="C25" s="61">
         <v>132632</v>
       </c>
       <c r="D25" s="53">
         <v>215208</v>
       </c>
       <c r="E25" s="67">
         <v>297785</v>
       </c>
       <c r="F25" s="53">
         <v>378982</v>
       </c>
-      <c r="G25" s="54"/>
+      <c r="G25" s="54">
+        <v>460178</v>
+      </c>
       <c r="H25" s="54"/>
       <c r="I25" s="19"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="2"/>
     </row>
     <row r="26" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B26" s="2">
         <v>414031</v>
       </c>
       <c r="C26" s="61">
         <v>812932</v>
       </c>
       <c r="D26" s="53">
         <v>1211834</v>
       </c>
       <c r="E26" s="67">
         <v>1610735</v>
       </c>
       <c r="F26" s="53">
         <v>2025835</v>
       </c>
-      <c r="G26" s="54"/>
+      <c r="G26" s="54">
+        <v>2440935</v>
+      </c>
       <c r="H26" s="54"/>
       <c r="I26" s="19"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="2"/>
     </row>
     <row r="27" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="2"/>
       <c r="E27" s="53"/>
       <c r="G27" s="54"/>
       <c r="H27" s="54"/>
       <c r="I27" s="19"/>
       <c r="J27" s="2"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="2"/>
     </row>
     <row r="28" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B28" s="2">
         <v>62904861</v>
       </c>
       <c r="C28" s="61">
         <v>121881548</v>
       </c>
       <c r="D28" s="53">
         <v>182797049</v>
       </c>
       <c r="E28" s="67">
         <v>249885088</v>
       </c>
       <c r="F28" s="53">
         <v>314061020</v>
       </c>
-      <c r="G28" s="54"/>
+      <c r="G28" s="54">
+        <v>378243575</v>
+      </c>
       <c r="H28" s="54"/>
       <c r="I28" s="19"/>
       <c r="J28" s="2"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="2"/>
     </row>
     <row r="29" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C29" s="61">
         <v>6342</v>
       </c>
       <c r="D29" s="53">
         <v>12685</v>
       </c>
       <c r="E29" s="67">
         <v>19027</v>
       </c>
       <c r="F29" s="53">
         <v>19027</v>
       </c>
-      <c r="G29" s="54"/>
+      <c r="G29" s="54">
+        <v>19027</v>
+      </c>
       <c r="H29" s="54"/>
       <c r="I29" s="19"/>
       <c r="J29" s="2"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="2"/>
     </row>
     <row r="30" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B30" s="2">
         <v>51848</v>
       </c>
       <c r="C30" s="61">
         <v>334317</v>
       </c>
       <c r="D30" s="53">
         <v>595753</v>
       </c>
       <c r="E30" s="67">
         <v>890580</v>
       </c>
       <c r="F30" s="53">
         <v>966339</v>
       </c>
-      <c r="G30" s="54"/>
+      <c r="G30" s="54">
+        <v>1111023</v>
+      </c>
       <c r="H30" s="54"/>
       <c r="I30" s="19"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="18"/>
       <c r="O30" s="19"/>
     </row>
     <row r="31" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B31" s="2">
         <v>8232748</v>
       </c>
       <c r="C31" s="61">
         <v>16019362</v>
       </c>
       <c r="D31" s="53">
         <v>23769797</v>
       </c>
       <c r="E31" s="67">
         <v>29693685</v>
       </c>
       <c r="F31" s="53">
         <v>36064878</v>
       </c>
-      <c r="G31" s="54"/>
+      <c r="G31" s="54">
+        <v>42259360</v>
+      </c>
       <c r="H31" s="54"/>
       <c r="I31" s="19"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="18"/>
       <c r="O31" s="19"/>
     </row>
     <row r="32" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B32" s="2">
         <v>39977751</v>
       </c>
       <c r="C32" s="61">
         <v>76261812</v>
       </c>
       <c r="D32" s="53">
         <v>115632194</v>
       </c>
       <c r="E32" s="67">
         <v>159211507</v>
       </c>
       <c r="F32" s="53">
         <v>201241299</v>
       </c>
-      <c r="G32" s="54"/>
+      <c r="G32" s="54">
+        <v>240151463</v>
+      </c>
       <c r="H32" s="54"/>
       <c r="I32" s="19"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="5"/>
       <c r="M32" s="5"/>
       <c r="N32" s="18"/>
       <c r="O32" s="19"/>
     </row>
     <row r="33" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C33" s="61">
         <v>5912</v>
       </c>
       <c r="D33" s="53">
         <v>5912</v>
       </c>
       <c r="E33" s="67">
         <v>5912</v>
       </c>
       <c r="F33" s="53">
         <v>5912</v>
       </c>
-      <c r="G33" s="54"/>
+      <c r="G33" s="54">
+        <v>10506</v>
+      </c>
       <c r="H33" s="54"/>
       <c r="I33" s="19"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="5"/>
       <c r="M33" s="2"/>
       <c r="N33" s="18"/>
       <c r="O33" s="19"/>
     </row>
     <row r="34" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B34" s="2">
         <v>21727</v>
       </c>
       <c r="C34" s="61">
         <v>67372</v>
       </c>
       <c r="D34" s="53">
         <v>113016</v>
       </c>
       <c r="E34" s="67">
         <v>158660</v>
       </c>
       <c r="F34" s="53">
         <v>206257</v>
       </c>
-      <c r="G34" s="54"/>
+      <c r="G34" s="54">
+        <v>253854</v>
+      </c>
       <c r="H34" s="54"/>
       <c r="I34" s="19"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="5"/>
       <c r="M34" s="5"/>
       <c r="N34" s="18"/>
       <c r="O34" s="19"/>
     </row>
     <row r="35" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B35" s="2">
         <v>8372197</v>
       </c>
       <c r="C35" s="61">
         <v>17064772</v>
       </c>
       <c r="D35" s="53">
         <v>24734157</v>
       </c>
       <c r="E35" s="67">
         <v>35943747</v>
       </c>
       <c r="F35" s="53">
         <v>45403100</v>
       </c>
-      <c r="G35" s="54"/>
+      <c r="G35" s="54">
+        <v>57904417</v>
+      </c>
       <c r="H35" s="54"/>
       <c r="I35" s="19"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="5"/>
       <c r="M35" s="5"/>
       <c r="N35" s="18"/>
       <c r="O35" s="19"/>
     </row>
     <row r="36" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B36" s="2">
         <v>300861</v>
       </c>
       <c r="C36" s="61">
         <v>378167</v>
       </c>
       <c r="D36" s="53">
         <v>471745</v>
       </c>
       <c r="E36" s="67">
         <v>619228</v>
       </c>
       <c r="F36" s="53">
         <v>841187</v>
       </c>
-      <c r="G36" s="54"/>
+      <c r="G36" s="54">
+        <v>1277704</v>
+      </c>
       <c r="H36" s="54"/>
       <c r="I36" s="19"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="5"/>
       <c r="M36" s="5"/>
       <c r="N36" s="18"/>
       <c r="O36" s="19"/>
     </row>
     <row r="37" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B37" s="2">
         <v>136697</v>
       </c>
       <c r="C37" s="61">
         <v>286357</v>
       </c>
       <c r="D37" s="53">
         <v>485264</v>
       </c>
       <c r="E37" s="67">
         <v>652267</v>
       </c>
       <c r="F37" s="53">
         <v>784836</v>
       </c>
-      <c r="G37" s="54"/>
+      <c r="G37" s="54">
+        <v>927187</v>
+      </c>
       <c r="H37" s="54"/>
       <c r="I37" s="19"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="18"/>
       <c r="O37" s="19"/>
     </row>
     <row r="38" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B38" s="2">
         <v>11590</v>
       </c>
       <c r="C38" s="61">
         <v>19013</v>
       </c>
       <c r="D38" s="53">
         <v>26436</v>
       </c>
       <c r="E38" s="67">
         <v>33859</v>
       </c>
       <c r="F38" s="53">
         <v>33859</v>
       </c>
-      <c r="G38" s="54"/>
+      <c r="G38" s="54">
+        <v>33859</v>
+      </c>
       <c r="H38" s="54"/>
       <c r="I38" s="19"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="5"/>
       <c r="M38" s="5"/>
       <c r="N38" s="18"/>
       <c r="O38" s="19"/>
     </row>
     <row r="39" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B39" s="2">
         <v>5793046</v>
       </c>
       <c r="C39" s="61">
         <v>11431727</v>
       </c>
       <c r="D39" s="53">
         <v>16943695</v>
       </c>
       <c r="E39" s="67">
         <v>22650220</v>
       </c>
       <c r="F39" s="53">
         <v>28487931</v>
       </c>
-      <c r="G39" s="54"/>
+      <c r="G39" s="54">
+        <v>34288780</v>
+      </c>
       <c r="H39" s="54"/>
       <c r="I39" s="19"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="5"/>
       <c r="M39" s="5"/>
       <c r="N39" s="18"/>
       <c r="O39" s="19"/>
     </row>
     <row r="40" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B40" s="7">
         <v>6395</v>
       </c>
       <c r="C40" s="61">
         <v>6395</v>
       </c>
       <c r="D40" s="55">
         <v>6395</v>
       </c>
       <c r="E40" s="67">
         <v>6395</v>
       </c>
       <c r="F40" s="55">
         <v>6395</v>
       </c>
-      <c r="G40" s="54"/>
+      <c r="G40" s="54">
+        <v>6395</v>
+      </c>
       <c r="H40" s="54"/>
       <c r="I40" s="19"/>
       <c r="J40" s="2"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
       <c r="M40" s="2"/>
       <c r="N40" s="18"/>
       <c r="O40" s="19"/>
     </row>
     <row r="41" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C41" s="2"/>
       <c r="E41" s="53"/>
       <c r="G41" s="54"/>
       <c r="H41" s="54"/>
       <c r="I41" s="19"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="5"/>
       <c r="M41" s="5"/>
       <c r="N41" s="18"/>
       <c r="O41" s="19"/>
     </row>
     <row r="42" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B42" s="2">
         <v>57555379</v>
       </c>
       <c r="C42" s="61">
         <v>110440451</v>
       </c>
       <c r="D42" s="53">
         <v>167049779</v>
       </c>
       <c r="E42" s="67">
         <v>229579445</v>
       </c>
       <c r="F42" s="53">
         <v>287991273</v>
       </c>
-      <c r="G42" s="54"/>
+      <c r="G42" s="54">
+        <v>346089294</v>
+      </c>
       <c r="H42" s="54"/>
       <c r="I42" s="19"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="5"/>
       <c r="M42" s="5"/>
       <c r="N42" s="18"/>
       <c r="O42" s="19"/>
     </row>
     <row r="43" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B43" s="2">
         <v>8205769</v>
       </c>
       <c r="C43" s="61">
         <v>15619062</v>
       </c>
       <c r="D43" s="53">
         <v>23301313</v>
       </c>
       <c r="E43" s="67">
         <v>29183209</v>
       </c>
       <c r="F43" s="53">
         <v>35515772</v>
       </c>
-      <c r="G43" s="54"/>
+      <c r="G43" s="54">
+        <v>41657465</v>
+      </c>
       <c r="H43" s="54"/>
       <c r="I43" s="19"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="5"/>
       <c r="M43" s="5"/>
       <c r="N43" s="18"/>
       <c r="O43" s="19"/>
     </row>
     <row r="44" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G44" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H44" s="54"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
       <c r="N44" s="18"/>
       <c r="O44" s="19"/>
     </row>
     <row r="45" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G45" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H45" s="54"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
       <c r="N45" s="18"/>
       <c r="O45" s="19"/>
     </row>
     <row r="46" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G46" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H46" s="54"/>
       <c r="I46" s="2"/>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
       <c r="L46" s="2"/>
       <c r="M46" s="2"/>
       <c r="N46" s="18"/>
       <c r="O46" s="19"/>
     </row>
     <row r="47" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="26" t="s">
         <v>3</v>
       </c>
       <c r="C47" s="2"/>
       <c r="E47" s="53"/>
       <c r="G47" s="54"/>
       <c r="H47" s="54"/>
       <c r="I47" s="19"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="5"/>
       <c r="M47" s="5"/>
       <c r="N47" s="18"/>
       <c r="O47" s="19"/>
     </row>
     <row r="48" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B48" s="2">
         <v>41112111</v>
       </c>
       <c r="C48" s="61">
         <v>78088245</v>
       </c>
       <c r="D48" s="53">
         <v>118454325</v>
       </c>
       <c r="E48" s="67">
         <v>162711857</v>
       </c>
       <c r="F48" s="53">
         <v>205334425</v>
       </c>
-      <c r="G48" s="54"/>
+      <c r="G48" s="54">
+        <v>244858079</v>
+      </c>
       <c r="H48" s="54"/>
       <c r="I48" s="19"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="L48" s="5"/>
       <c r="M48" s="5"/>
       <c r="N48" s="18"/>
       <c r="O48" s="19"/>
     </row>
     <row r="49" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G49" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H49" s="54"/>
       <c r="I49" s="37"/>
       <c r="J49" s="37"/>
       <c r="K49" s="37"/>
       <c r="L49" s="37"/>
       <c r="M49" s="1"/>
       <c r="N49" s="18"/>
       <c r="O49" s="19"/>
     </row>
     <row r="50" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G50" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H50" s="54"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="18"/>
       <c r="O50" s="19"/>
     </row>
     <row r="51" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="26" t="s">
         <v>30</v>
       </c>
       <c r="C51" s="2"/>
       <c r="E51" s="53"/>
       <c r="G51" s="54"/>
       <c r="H51" s="54"/>
       <c r="I51" s="19"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="5"/>
       <c r="M51" s="5"/>
       <c r="N51" s="18"/>
       <c r="O51" s="19"/>
     </row>
     <row r="52" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B52" s="2">
         <v>16443268</v>
       </c>
       <c r="C52" s="61">
         <v>32352206</v>
       </c>
       <c r="D52" s="53">
         <v>48595454</v>
       </c>
       <c r="E52" s="67">
         <v>66867588</v>
       </c>
       <c r="F52" s="53">
         <v>82656848</v>
       </c>
-      <c r="G52" s="54"/>
+      <c r="G52" s="54">
+        <v>101231215</v>
+      </c>
       <c r="H52" s="54"/>
       <c r="I52" s="19"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="5"/>
       <c r="M52" s="5"/>
       <c r="N52" s="18"/>
       <c r="O52" s="19"/>
     </row>
     <row r="53" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G53" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H53" s="54"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="18"/>
       <c r="O53" s="19"/>
     </row>
     <row r="54" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G54" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H54" s="54"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="18"/>
       <c r="O54" s="19"/>
     </row>
     <row r="55" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G55" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H55" s="54"/>
       <c r="I55" s="37"/>
       <c r="J55" s="37"/>
       <c r="K55" s="37"/>
       <c r="L55" s="37"/>
       <c r="M55" s="37"/>
       <c r="N55" s="18"/>
       <c r="O55" s="19"/>
     </row>
     <row r="56" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C56" s="2"/>
       <c r="E56" s="53"/>
       <c r="G56" s="54"/>
       <c r="H56" s="54"/>
       <c r="I56" s="19"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="5"/>
       <c r="M56" s="5"/>
       <c r="N56" s="18"/>
       <c r="O56" s="19"/>
     </row>
     <row r="57" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B57" s="2">
         <v>3785401</v>
       </c>
       <c r="C57" s="61">
         <v>8210095</v>
       </c>
       <c r="D57" s="53">
         <v>11468953</v>
       </c>
       <c r="E57" s="67">
         <v>14716229</v>
       </c>
       <c r="F57" s="53">
         <v>18838460</v>
       </c>
-      <c r="G57" s="54"/>
+      <c r="G57" s="54">
+        <v>22961833</v>
+      </c>
       <c r="H57" s="54"/>
       <c r="I57" s="19"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
       <c r="N57" s="18"/>
       <c r="O57" s="19"/>
     </row>
     <row r="58" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="8" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C58" s="61">
         <v>6342</v>
       </c>
       <c r="D58" s="53">
         <v>12685</v>
       </c>
       <c r="E58" s="67">
         <v>19027</v>
       </c>
       <c r="F58" s="53">
         <v>19027</v>
       </c>
-      <c r="G58" s="54"/>
+      <c r="G58" s="54">
+        <v>19027</v>
+      </c>
       <c r="H58" s="54"/>
       <c r="I58" s="19"/>
       <c r="J58" s="2"/>
       <c r="K58" s="2"/>
       <c r="L58" s="5"/>
       <c r="M58" s="5"/>
       <c r="N58" s="18"/>
       <c r="O58" s="19"/>
     </row>
     <row r="59" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B59" s="2">
         <v>17692</v>
       </c>
       <c r="C59" s="61">
         <v>245859</v>
       </c>
       <c r="D59" s="53">
         <v>474026</v>
       </c>
       <c r="E59" s="67">
         <v>702193</v>
       </c>
       <c r="F59" s="53">
         <v>756135</v>
       </c>
-      <c r="G59" s="54"/>
+      <c r="G59" s="54">
+        <v>810076</v>
+      </c>
       <c r="H59" s="54"/>
       <c r="I59" s="19"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="5"/>
       <c r="M59" s="5"/>
       <c r="N59" s="18"/>
       <c r="O59" s="19"/>
     </row>
     <row r="60" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B60" s="2">
         <v>3413</v>
       </c>
       <c r="C60" s="61">
         <v>116705</v>
       </c>
       <c r="D60" s="53">
         <v>394073</v>
       </c>
       <c r="E60" s="67">
         <v>480919</v>
       </c>
       <c r="F60" s="53">
         <v>716588</v>
       </c>
-      <c r="G60" s="54"/>
+      <c r="G60" s="54">
+        <v>924884</v>
+      </c>
       <c r="H60" s="54"/>
       <c r="I60" s="19"/>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
       <c r="L60" s="5"/>
       <c r="M60" s="5"/>
       <c r="N60" s="18"/>
       <c r="O60" s="19"/>
     </row>
     <row r="61" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B61" s="1">
         <v>20144</v>
       </c>
       <c r="C61" s="61">
         <v>20466</v>
       </c>
       <c r="D61" s="1">
         <v>20788</v>
       </c>
       <c r="E61" s="67">
         <v>21110</v>
       </c>
       <c r="F61" s="1">
         <v>21110</v>
       </c>
-      <c r="G61" s="54"/>
+      <c r="G61" s="54">
+        <v>21110</v>
+      </c>
       <c r="H61" s="54"/>
       <c r="I61" s="19"/>
       <c r="J61" s="2"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="5"/>
       <c r="N61" s="18"/>
       <c r="O61" s="19"/>
     </row>
     <row r="62" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B62" s="2">
         <v>3395251</v>
       </c>
       <c r="C62" s="61">
         <v>7085724</v>
       </c>
       <c r="D62" s="53">
         <v>9397036</v>
       </c>
       <c r="E62" s="67">
         <v>11919194</v>
       </c>
       <c r="F62" s="53">
         <v>15425486</v>
       </c>
-      <c r="G62" s="54"/>
+      <c r="G62" s="54">
+        <v>18950511</v>
+      </c>
       <c r="H62" s="54"/>
       <c r="I62" s="19"/>
       <c r="J62" s="2"/>
       <c r="K62" s="2"/>
       <c r="L62" s="5"/>
       <c r="M62" s="5"/>
       <c r="N62" s="18"/>
       <c r="O62" s="19"/>
     </row>
     <row r="63" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B63" s="2">
         <v>32997</v>
       </c>
       <c r="C63" s="61">
         <v>57795</v>
       </c>
       <c r="D63" s="53">
         <v>82594</v>
       </c>
       <c r="E63" s="67">
         <v>107393</v>
       </c>
       <c r="F63" s="53">
         <v>129099</v>
       </c>
-      <c r="G63" s="54"/>
+      <c r="G63" s="54">
+        <v>150806</v>
+      </c>
       <c r="H63" s="54"/>
       <c r="I63" s="19"/>
       <c r="J63" s="2"/>
       <c r="K63" s="2"/>
       <c r="L63" s="5"/>
       <c r="M63" s="5"/>
       <c r="N63" s="20"/>
       <c r="O63" s="19"/>
     </row>
     <row r="64" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B64" s="2">
         <v>136697</v>
       </c>
       <c r="C64" s="61">
         <v>286357</v>
       </c>
       <c r="D64" s="53">
         <v>485264</v>
       </c>
       <c r="E64" s="67">
         <v>652267</v>
       </c>
       <c r="F64" s="53">
         <v>784836</v>
       </c>
-      <c r="G64" s="54"/>
+      <c r="G64" s="54">
+        <v>927187</v>
+      </c>
       <c r="H64" s="54"/>
       <c r="I64" s="19"/>
       <c r="J64" s="2"/>
       <c r="K64" s="2"/>
       <c r="L64" s="5"/>
       <c r="M64" s="5"/>
       <c r="N64" s="18"/>
       <c r="O64" s="19"/>
     </row>
     <row r="65" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B65" s="2">
         <v>11590</v>
       </c>
       <c r="C65" s="61">
         <v>19013</v>
       </c>
       <c r="D65" s="53">
         <v>26436</v>
       </c>
       <c r="E65" s="67">
         <v>33859</v>
       </c>
       <c r="F65" s="53">
         <v>33859</v>
       </c>
-      <c r="G65" s="54"/>
+      <c r="G65" s="54">
+        <v>33859</v>
+      </c>
       <c r="H65" s="54"/>
       <c r="I65" s="19"/>
       <c r="J65" s="2"/>
       <c r="K65" s="2"/>
       <c r="L65" s="5"/>
       <c r="M65" s="5"/>
       <c r="N65" s="18"/>
       <c r="O65" s="19"/>
     </row>
     <row r="66" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B66" s="2">
         <v>167616</v>
       </c>
       <c r="C66" s="61">
         <v>371833</v>
       </c>
       <c r="D66" s="53">
         <v>576050</v>
       </c>
       <c r="E66" s="67">
         <v>780266</v>
       </c>
       <c r="F66" s="53">
         <v>952320</v>
       </c>
-      <c r="G66" s="54"/>
+      <c r="G66" s="54">
+        <v>1124373</v>
+      </c>
       <c r="H66" s="54"/>
       <c r="I66" s="19"/>
       <c r="J66" s="2"/>
       <c r="K66" s="2"/>
       <c r="L66" s="5"/>
       <c r="M66" s="5"/>
       <c r="N66" s="18"/>
       <c r="O66" s="19"/>
     </row>
     <row r="67" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C67" s="2"/>
       <c r="E67" s="53"/>
       <c r="G67" s="54"/>
       <c r="H67" s="54"/>
       <c r="I67" s="19"/>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
       <c r="L67" s="5"/>
       <c r="M67" s="5"/>
       <c r="N67" s="18"/>
       <c r="O67" s="19"/>
     </row>
     <row r="68" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B68" s="2">
         <v>1564081</v>
       </c>
       <c r="C68" s="61">
         <v>3231002</v>
       </c>
       <c r="D68" s="53">
         <v>4278317</v>
       </c>
       <c r="E68" s="67">
         <v>5589414</v>
       </c>
       <c r="F68" s="53">
         <v>7231287</v>
       </c>
-      <c r="G68" s="54"/>
+      <c r="G68" s="54">
+        <v>9192448</v>
+      </c>
       <c r="H68" s="54"/>
       <c r="I68" s="19"/>
       <c r="J68" s="2"/>
       <c r="K68" s="2"/>
       <c r="L68" s="5"/>
       <c r="M68" s="5"/>
       <c r="N68" s="18"/>
       <c r="O68" s="19"/>
     </row>
     <row r="69" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B69" s="2">
         <v>34156</v>
       </c>
       <c r="C69" s="61">
         <v>88458</v>
       </c>
       <c r="D69" s="53">
         <v>121727</v>
       </c>
       <c r="E69" s="67">
         <v>188387</v>
       </c>
       <c r="F69" s="53">
         <v>210205</v>
       </c>
-      <c r="G69" s="54"/>
+      <c r="G69" s="54">
+        <v>300947</v>
+      </c>
       <c r="H69" s="54"/>
       <c r="I69" s="19"/>
       <c r="J69" s="2"/>
       <c r="K69" s="5"/>
       <c r="L69" s="5"/>
       <c r="M69" s="2"/>
       <c r="N69" s="20"/>
       <c r="O69" s="19"/>
     </row>
     <row r="70" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G70" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H70" s="54"/>
       <c r="I70" s="2"/>
       <c r="J70" s="2"/>
       <c r="K70" s="2"/>
       <c r="L70" s="2"/>
       <c r="M70" s="2"/>
       <c r="N70" s="18"/>
       <c r="O70" s="19"/>
     </row>
     <row r="71" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G71" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H71" s="54"/>
       <c r="I71" s="2"/>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
       <c r="L71" s="2"/>
       <c r="M71" s="2"/>
       <c r="N71" s="18"/>
       <c r="O71" s="19"/>
     </row>
     <row r="72" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B72" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C72" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="C72" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G72" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H72" s="54"/>
       <c r="I72" s="19"/>
       <c r="J72" s="2"/>
       <c r="K72" s="5"/>
       <c r="L72" s="5"/>
       <c r="M72" s="2"/>
       <c r="N72" s="18"/>
       <c r="O72" s="21"/>
     </row>
     <row r="73" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B73" s="2">
         <v>1583</v>
       </c>
       <c r="C73" s="61">
         <v>46905</v>
       </c>
       <c r="D73" s="53">
         <v>92228</v>
       </c>
       <c r="E73" s="67">
         <v>137550</v>
       </c>
       <c r="F73" s="53">
         <v>185147</v>
       </c>
-      <c r="G73" s="54"/>
+      <c r="G73" s="54">
+        <v>232744</v>
+      </c>
       <c r="H73" s="54"/>
       <c r="I73" s="19"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="5"/>
       <c r="M73" s="5"/>
       <c r="N73" s="20"/>
       <c r="O73" s="19"/>
     </row>
     <row r="74" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B74" s="2">
         <v>325324</v>
       </c>
       <c r="C74" s="61">
         <v>749849</v>
       </c>
       <c r="D74" s="53">
         <v>997291</v>
       </c>
       <c r="E74" s="67">
         <v>1252854</v>
       </c>
       <c r="F74" s="53">
         <v>1644687</v>
       </c>
-      <c r="G74" s="54"/>
+      <c r="G74" s="54">
+        <v>2090434</v>
+      </c>
       <c r="H74" s="54"/>
       <c r="I74" s="19"/>
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
       <c r="L74" s="5"/>
       <c r="M74" s="5"/>
       <c r="N74" s="18"/>
       <c r="O74" s="19"/>
     </row>
     <row r="75" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G75" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H75" s="54"/>
       <c r="I75" s="19"/>
       <c r="J75" s="2"/>
       <c r="K75" s="2"/>
       <c r="L75" s="5"/>
       <c r="M75" s="5"/>
       <c r="N75" s="18"/>
       <c r="O75" s="19"/>
     </row>
     <row r="76" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B76" s="2">
         <v>872860</v>
       </c>
       <c r="C76" s="61">
         <v>1554754</v>
       </c>
       <c r="D76" s="53">
         <v>2109935</v>
       </c>
       <c r="E76" s="67">
         <v>2859674</v>
       </c>
       <c r="F76" s="53">
         <v>3772761</v>
       </c>
-      <c r="G76" s="54"/>
+      <c r="G76" s="54">
+        <v>4648987</v>
+      </c>
       <c r="H76" s="54"/>
       <c r="I76" s="19"/>
       <c r="J76" s="2"/>
       <c r="K76" s="2"/>
       <c r="L76" s="5"/>
       <c r="M76" s="5"/>
       <c r="N76" s="20"/>
       <c r="O76" s="19"/>
     </row>
     <row r="77" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B77" s="7">
         <v>6395</v>
       </c>
       <c r="C77" s="61">
         <v>6395</v>
       </c>
       <c r="D77" s="55">
         <v>6395</v>
       </c>
       <c r="E77" s="67">
         <v>6395</v>
       </c>
       <c r="F77" s="55">
         <v>6395</v>
       </c>
-      <c r="G77" s="54"/>
+      <c r="G77" s="54">
+        <v>6395</v>
+      </c>
       <c r="H77" s="54"/>
       <c r="I77" s="19"/>
       <c r="J77" s="2"/>
       <c r="K77" s="5"/>
       <c r="L77" s="5"/>
       <c r="M77" s="2"/>
       <c r="N77" s="18"/>
       <c r="O77" s="19"/>
     </row>
     <row r="78" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C78" s="2"/>
       <c r="E78" s="53"/>
       <c r="G78" s="54"/>
       <c r="H78" s="54"/>
       <c r="I78" s="19"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
       <c r="N78" s="18"/>
       <c r="O78" s="19"/>
     </row>
     <row r="79" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B79" s="2">
         <v>140184103</v>
       </c>
       <c r="C79" s="61">
         <v>325347141</v>
       </c>
       <c r="D79" s="53">
         <v>519128756</v>
       </c>
       <c r="E79" s="67">
         <v>732379978</v>
       </c>
       <c r="F79" s="53">
         <v>921941845</v>
       </c>
-      <c r="G79" s="54"/>
+      <c r="G79" s="54">
+        <v>1125132668</v>
+      </c>
       <c r="H79" s="54"/>
       <c r="I79" s="19"/>
       <c r="J79" s="2"/>
       <c r="K79" s="2"/>
       <c r="L79" s="5"/>
       <c r="M79" s="5"/>
       <c r="N79" s="18"/>
       <c r="O79" s="19"/>
     </row>
     <row r="80" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="32" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B80" s="2">
         <v>88237770</v>
       </c>
       <c r="C80" s="61">
         <v>220473859</v>
       </c>
       <c r="D80" s="53">
         <v>358064741</v>
       </c>
       <c r="E80" s="67">
         <v>518124796</v>
       </c>
       <c r="F80" s="53">
         <v>649417557</v>
       </c>
-      <c r="G80" s="54"/>
+      <c r="G80" s="54">
+        <v>798203868</v>
+      </c>
       <c r="H80" s="54"/>
       <c r="I80" s="19"/>
       <c r="J80" s="2"/>
       <c r="K80" s="2"/>
       <c r="L80" s="5"/>
       <c r="M80" s="5"/>
       <c r="N80" s="18"/>
       <c r="O80" s="19"/>
     </row>
     <row r="81" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B81" s="2">
         <v>267166</v>
       </c>
       <c r="C81" s="61">
         <v>1559863</v>
       </c>
       <c r="D81" s="53">
         <v>2852560</v>
       </c>
       <c r="E81" s="67">
         <v>4145258</v>
       </c>
       <c r="F81" s="53">
         <v>4428889</v>
       </c>
-      <c r="G81" s="54"/>
+      <c r="G81" s="54">
+        <v>4712521</v>
+      </c>
       <c r="H81" s="54"/>
       <c r="I81" s="19"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="5"/>
       <c r="M81" s="5"/>
       <c r="N81" s="20"/>
       <c r="O81" s="19"/>
     </row>
     <row r="82" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B82" s="2">
         <v>523025</v>
       </c>
       <c r="C82" s="61">
         <v>1149455</v>
       </c>
       <c r="D82" s="53">
         <v>2169324</v>
       </c>
       <c r="E82" s="67">
         <v>3387472</v>
       </c>
       <c r="F82" s="53">
         <v>4592918</v>
       </c>
-      <c r="G82" s="54"/>
+      <c r="G82" s="54">
+        <v>5819122</v>
+      </c>
       <c r="H82" s="54"/>
       <c r="I82" s="19"/>
       <c r="J82" s="2"/>
       <c r="K82" s="2"/>
       <c r="L82" s="5"/>
       <c r="M82" s="5"/>
       <c r="N82" s="18"/>
       <c r="O82" s="19"/>
     </row>
     <row r="83" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B83" s="2">
         <v>11904949</v>
       </c>
       <c r="C83" s="61">
         <v>23538940</v>
       </c>
       <c r="D83" s="53">
         <v>36295141</v>
       </c>
       <c r="E83" s="67">
         <v>48832636</v>
       </c>
       <c r="F83" s="53">
         <v>60012883</v>
       </c>
-      <c r="G83" s="54"/>
+      <c r="G83" s="54">
+        <v>72029073</v>
+      </c>
       <c r="H83" s="54"/>
       <c r="I83" s="19"/>
       <c r="J83" s="2"/>
       <c r="K83" s="2"/>
       <c r="L83" s="5"/>
       <c r="M83" s="5"/>
       <c r="N83" s="18"/>
       <c r="O83" s="19"/>
     </row>
     <row r="84" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B84" s="2">
         <v>120716</v>
       </c>
       <c r="C84" s="61">
         <v>218853</v>
       </c>
       <c r="D84" s="53">
         <v>316989</v>
       </c>
       <c r="E84" s="67">
         <v>415125</v>
       </c>
       <c r="F84" s="53">
         <v>553119</v>
       </c>
-      <c r="G84" s="54"/>
+      <c r="G84" s="54">
+        <v>691112</v>
+      </c>
       <c r="H84" s="54"/>
       <c r="I84" s="19"/>
       <c r="J84" s="2"/>
       <c r="K84" s="2"/>
       <c r="L84" s="5"/>
       <c r="M84" s="5"/>
       <c r="N84" s="18"/>
       <c r="O84" s="19"/>
     </row>
     <row r="85" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B85" s="2">
         <v>4141</v>
       </c>
       <c r="C85" s="61">
         <v>8227</v>
       </c>
       <c r="D85" s="53">
         <v>12313</v>
       </c>
       <c r="E85" s="67">
         <v>16399</v>
       </c>
       <c r="F85" s="53">
         <v>20485</v>
       </c>
-      <c r="G85" s="54"/>
+      <c r="G85" s="54">
+        <v>24571</v>
+      </c>
       <c r="H85" s="54"/>
       <c r="I85" s="19"/>
       <c r="J85" s="2"/>
       <c r="K85" s="2"/>
       <c r="L85" s="5"/>
       <c r="M85" s="5"/>
       <c r="N85" s="20"/>
       <c r="O85" s="19"/>
     </row>
     <row r="86" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B86" s="2">
         <v>450376</v>
       </c>
       <c r="C86" s="61">
         <v>1017672</v>
       </c>
       <c r="D86" s="53">
         <v>1578257</v>
       </c>
       <c r="E86" s="67">
         <v>2250982</v>
       </c>
       <c r="F86" s="53">
         <v>3096177</v>
       </c>
-      <c r="G86" s="54"/>
+      <c r="G86" s="54">
+        <v>3964021</v>
+      </c>
       <c r="H86" s="54"/>
       <c r="I86" s="19"/>
       <c r="J86" s="2"/>
       <c r="K86" s="2"/>
       <c r="L86" s="5"/>
       <c r="M86" s="5"/>
       <c r="N86" s="18"/>
       <c r="O86" s="19"/>
     </row>
     <row r="87" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B87" s="2">
         <v>159940</v>
       </c>
       <c r="C87" s="61">
         <v>257122</v>
       </c>
       <c r="D87" s="53">
         <v>354303</v>
       </c>
       <c r="E87" s="67">
         <v>451485</v>
       </c>
       <c r="F87" s="53">
         <v>545476</v>
       </c>
-      <c r="G87" s="54"/>
+      <c r="G87" s="54">
+        <v>639466</v>
+      </c>
       <c r="H87" s="54"/>
       <c r="I87" s="19"/>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="5"/>
       <c r="M87" s="5"/>
       <c r="N87" s="18"/>
       <c r="O87" s="19"/>
     </row>
     <row r="88" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="15" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B88" s="2">
         <v>3302</v>
       </c>
       <c r="C88" s="61">
         <v>6604</v>
       </c>
       <c r="D88" s="53">
         <v>9906</v>
       </c>
       <c r="E88" s="67">
         <v>13208</v>
       </c>
       <c r="F88" s="53">
         <v>16510</v>
       </c>
-      <c r="G88" s="54"/>
+      <c r="G88" s="54">
+        <v>19812</v>
+      </c>
       <c r="H88" s="54"/>
       <c r="I88" s="19"/>
       <c r="J88" s="2"/>
       <c r="K88" s="2"/>
       <c r="L88" s="5"/>
       <c r="M88" s="5"/>
       <c r="N88" s="18"/>
       <c r="O88" s="19"/>
     </row>
     <row r="89" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B89" s="2">
         <v>1114291</v>
       </c>
       <c r="C89" s="61">
         <v>2821154</v>
       </c>
       <c r="D89" s="53">
         <v>3631261</v>
       </c>
       <c r="E89" s="67">
         <v>4357895</v>
       </c>
       <c r="F89" s="53">
         <v>8233418</v>
       </c>
-      <c r="G89" s="54"/>
+      <c r="G89" s="54">
+        <v>12384988</v>
+      </c>
       <c r="H89" s="54"/>
       <c r="I89" s="19"/>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="5"/>
       <c r="M89" s="5"/>
       <c r="N89" s="18"/>
       <c r="O89" s="19"/>
     </row>
     <row r="90" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B90" s="2">
         <v>125886</v>
       </c>
       <c r="C90" s="61">
         <v>304416</v>
       </c>
       <c r="D90" s="53">
         <v>482947</v>
       </c>
       <c r="E90" s="67">
         <v>661478</v>
       </c>
       <c r="F90" s="53">
         <v>693492</v>
       </c>
-      <c r="G90" s="54"/>
+      <c r="G90" s="54">
+        <v>725506</v>
+      </c>
       <c r="H90" s="54"/>
       <c r="I90" s="19"/>
       <c r="J90" s="2"/>
       <c r="K90" s="2"/>
       <c r="L90" s="5"/>
       <c r="M90" s="5"/>
       <c r="N90" s="18"/>
       <c r="O90" s="19"/>
     </row>
     <row r="91" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B91" s="2">
         <v>995186</v>
       </c>
       <c r="C91" s="61">
         <v>2817286</v>
       </c>
       <c r="D91" s="53">
         <v>4613846</v>
       </c>
       <c r="E91" s="67">
         <v>6819031</v>
       </c>
       <c r="F91" s="53">
         <v>9303768</v>
       </c>
-      <c r="G91" s="54"/>
+      <c r="G91" s="54">
+        <v>11604584</v>
+      </c>
       <c r="H91" s="54"/>
       <c r="I91" s="19"/>
       <c r="J91" s="2"/>
       <c r="K91" s="2"/>
       <c r="L91" s="5"/>
       <c r="M91" s="5"/>
       <c r="N91" s="18"/>
       <c r="O91" s="19"/>
     </row>
     <row r="92" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="15" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B92" s="2">
         <v>11358</v>
       </c>
       <c r="C92" s="61">
         <v>69767</v>
       </c>
       <c r="D92" s="53">
         <v>128176</v>
       </c>
       <c r="E92" s="67">
         <v>186584</v>
       </c>
       <c r="F92" s="53">
         <v>198409</v>
       </c>
-      <c r="G92" s="54"/>
+      <c r="G92" s="54">
+        <v>210234</v>
+      </c>
       <c r="H92" s="54"/>
       <c r="I92" s="19"/>
       <c r="J92" s="2"/>
       <c r="K92" s="2"/>
       <c r="L92" s="5"/>
       <c r="M92" s="5"/>
       <c r="N92" s="18"/>
       <c r="O92" s="19"/>
     </row>
     <row r="93" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B93" s="2">
         <v>2631319</v>
       </c>
       <c r="C93" s="61">
         <v>6246383</v>
       </c>
       <c r="D93" s="53">
         <v>9771067</v>
       </c>
       <c r="E93" s="67">
         <v>13527840</v>
       </c>
       <c r="F93" s="53">
         <v>17397791</v>
       </c>
-      <c r="G93" s="54"/>
+      <c r="G93" s="54">
+        <v>21022943</v>
+      </c>
       <c r="H93" s="54"/>
       <c r="I93" s="19"/>
       <c r="J93" s="2"/>
       <c r="K93" s="2"/>
       <c r="L93" s="5"/>
       <c r="M93" s="5"/>
       <c r="N93" s="18"/>
       <c r="O93" s="19"/>
     </row>
     <row r="94" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B94" s="2">
         <v>469597</v>
       </c>
       <c r="C94" s="61">
         <v>975104</v>
       </c>
       <c r="D94" s="53">
         <v>1929991</v>
       </c>
       <c r="E94" s="67">
         <v>2882870</v>
       </c>
       <c r="F94" s="53">
         <v>4082841</v>
       </c>
-      <c r="G94" s="54"/>
+      <c r="G94" s="54">
+        <v>5111985</v>
+      </c>
       <c r="H94" s="54"/>
       <c r="I94" s="19"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="5"/>
       <c r="M94" s="5"/>
       <c r="N94" s="20"/>
       <c r="O94" s="19"/>
     </row>
     <row r="95" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B95" s="2">
         <v>1850</v>
       </c>
       <c r="C95" s="61">
         <v>3792</v>
       </c>
       <c r="D95" s="53">
         <v>5734</v>
       </c>
       <c r="E95" s="67">
         <v>7677</v>
       </c>
       <c r="F95" s="53">
         <v>9451</v>
       </c>
-      <c r="G95" s="54"/>
+      <c r="G95" s="54">
+        <v>11225</v>
+      </c>
       <c r="H95" s="54"/>
       <c r="I95" s="19"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="5"/>
       <c r="M95" s="5"/>
       <c r="N95" s="18"/>
       <c r="O95" s="19"/>
     </row>
     <row r="96" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B96" s="2">
         <v>463299</v>
       </c>
       <c r="C96" s="61">
         <v>927552</v>
       </c>
       <c r="D96" s="53">
         <v>1349376</v>
       </c>
       <c r="E96" s="67">
         <v>1739194</v>
       </c>
       <c r="F96" s="53">
         <v>2178947</v>
       </c>
-      <c r="G96" s="54"/>
+      <c r="G96" s="54">
+        <v>2800035</v>
+      </c>
       <c r="H96" s="54"/>
       <c r="I96" s="19"/>
       <c r="J96" s="2"/>
       <c r="K96" s="2"/>
       <c r="L96" s="5"/>
       <c r="M96" s="5"/>
       <c r="N96" s="18"/>
       <c r="O96" s="19"/>
     </row>
     <row r="97" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B97" s="2">
         <v>31415690</v>
       </c>
       <c r="C97" s="61">
         <v>60366363</v>
       </c>
       <c r="D97" s="53">
         <v>91657845</v>
       </c>
       <c r="E97" s="67">
         <v>118900008</v>
       </c>
       <c r="F97" s="53">
         <v>149781885</v>
       </c>
-      <c r="G97" s="54"/>
+      <c r="G97" s="54">
+        <v>175968433</v>
+      </c>
       <c r="H97" s="54"/>
       <c r="I97" s="19"/>
       <c r="J97" s="2"/>
       <c r="K97" s="2"/>
       <c r="L97" s="5"/>
       <c r="M97" s="5"/>
       <c r="N97" s="18"/>
       <c r="O97" s="19"/>
     </row>
     <row r="98" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="15" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B98" s="2">
         <v>31056</v>
       </c>
       <c r="C98" s="61">
         <v>61119</v>
       </c>
       <c r="D98" s="53">
         <v>91182</v>
       </c>
       <c r="E98" s="67">
         <v>121244</v>
       </c>
       <c r="F98" s="53">
         <v>155262</v>
       </c>
-      <c r="G98" s="54"/>
+      <c r="G98" s="54">
+        <v>189280</v>
+      </c>
       <c r="H98" s="54"/>
       <c r="I98" s="19"/>
       <c r="J98" s="2"/>
       <c r="K98" s="2"/>
       <c r="L98" s="5"/>
       <c r="M98" s="5"/>
       <c r="N98" s="18"/>
       <c r="O98" s="19"/>
     </row>
     <row r="99" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B99" s="2">
         <v>363804</v>
       </c>
       <c r="C99" s="61">
         <v>725082</v>
       </c>
       <c r="D99" s="53">
         <v>1086360</v>
       </c>
       <c r="E99" s="67">
         <v>1447638</v>
       </c>
       <c r="F99" s="53">
         <v>1784283</v>
       </c>
-      <c r="G99" s="54"/>
+      <c r="G99" s="54">
+        <v>2120928</v>
+      </c>
       <c r="H99" s="54"/>
       <c r="I99" s="19"/>
       <c r="J99" s="2"/>
       <c r="K99" s="2"/>
       <c r="L99" s="5"/>
       <c r="M99" s="5"/>
       <c r="N99" s="18"/>
       <c r="O99" s="19"/>
     </row>
     <row r="100" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="2"/>
       <c r="G100" s="54"/>
       <c r="H100" s="54"/>
       <c r="I100" s="19"/>
       <c r="J100" s="2"/>
       <c r="K100" s="2"/>
       <c r="L100" s="5"/>
       <c r="M100" s="5"/>
       <c r="N100" s="18"/>
       <c r="O100" s="19"/>
     </row>
     <row r="101" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B101" s="2">
         <v>34127110</v>
       </c>
       <c r="C101" s="61">
         <v>77484191</v>
       </c>
       <c r="D101" s="53">
         <v>122162707</v>
       </c>
       <c r="E101" s="67">
         <v>164497926</v>
       </c>
       <c r="F101" s="53">
         <v>205382173</v>
       </c>
-      <c r="G101" s="54"/>
+      <c r="G101" s="54">
+        <v>249848503</v>
+      </c>
       <c r="H101" s="54"/>
       <c r="I101" s="19"/>
       <c r="J101" s="2"/>
       <c r="K101" s="2"/>
       <c r="L101" s="5"/>
       <c r="M101" s="5"/>
       <c r="N101" s="18"/>
       <c r="O101" s="19"/>
     </row>
     <row r="102" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="32" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B102" s="2">
         <v>24972783</v>
       </c>
       <c r="C102" s="61">
         <v>57571422</v>
       </c>
       <c r="D102" s="53">
         <v>92098564</v>
       </c>
       <c r="E102" s="67">
         <v>123132717</v>
       </c>
       <c r="F102" s="53">
         <v>151801148</v>
       </c>
-      <c r="G102" s="54"/>
+      <c r="G102" s="54">
+        <v>184086819</v>
+      </c>
       <c r="H102" s="54"/>
       <c r="I102" s="19"/>
       <c r="J102" s="2"/>
       <c r="K102" s="2"/>
       <c r="L102" s="5"/>
       <c r="M102" s="5"/>
       <c r="N102" s="18"/>
       <c r="O102" s="19"/>
     </row>
     <row r="103" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B103" s="2">
         <v>206842</v>
       </c>
       <c r="C103" s="61">
         <v>452298</v>
       </c>
       <c r="D103" s="53">
         <v>697753</v>
       </c>
       <c r="E103" s="67">
         <v>943208</v>
       </c>
       <c r="F103" s="53">
         <v>1158195</v>
       </c>
-      <c r="G103" s="54"/>
+      <c r="G103" s="54">
+        <v>1373182</v>
+      </c>
       <c r="H103" s="54"/>
       <c r="I103" s="19"/>
       <c r="J103" s="2"/>
       <c r="K103" s="2"/>
       <c r="L103" s="5"/>
       <c r="M103" s="5"/>
       <c r="N103" s="18"/>
       <c r="O103" s="19"/>
     </row>
     <row r="104" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B104" s="2">
         <v>32729</v>
       </c>
       <c r="C104" s="61">
         <v>65458</v>
       </c>
       <c r="D104" s="53">
         <v>98187</v>
       </c>
       <c r="E104" s="67">
         <v>130916</v>
       </c>
       <c r="F104" s="53">
         <v>163645</v>
       </c>
-      <c r="G104" s="54"/>
+      <c r="G104" s="54">
+        <v>196374</v>
+      </c>
       <c r="H104" s="54"/>
       <c r="I104" s="19"/>
       <c r="J104" s="2"/>
       <c r="K104" s="2"/>
       <c r="L104" s="5"/>
       <c r="M104" s="5"/>
       <c r="N104" s="20"/>
       <c r="O104" s="19"/>
     </row>
     <row r="105" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B105" s="2">
         <v>3119629</v>
       </c>
       <c r="C105" s="61">
         <v>6556829</v>
       </c>
       <c r="D105" s="53">
         <v>9071497</v>
       </c>
       <c r="E105" s="67">
         <v>12017764</v>
       </c>
       <c r="F105" s="53">
         <v>15136367</v>
       </c>
-      <c r="G105" s="54"/>
+      <c r="G105" s="54">
+        <v>18562157</v>
+      </c>
       <c r="H105" s="54"/>
       <c r="I105" s="19"/>
       <c r="J105" s="2"/>
       <c r="K105" s="2"/>
       <c r="L105" s="5"/>
       <c r="M105" s="5"/>
       <c r="N105" s="18"/>
       <c r="O105" s="19"/>
     </row>
     <row r="106" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B106" s="2">
         <v>26941</v>
       </c>
       <c r="C106" s="61">
         <v>59705</v>
       </c>
       <c r="D106" s="53">
         <v>92470</v>
       </c>
       <c r="E106" s="67">
         <v>125235</v>
       </c>
       <c r="F106" s="53">
         <v>171024</v>
       </c>
-      <c r="G106" s="54"/>
+      <c r="G106" s="54">
+        <v>216813</v>
+      </c>
       <c r="H106" s="54"/>
       <c r="I106" s="19"/>
       <c r="J106" s="2"/>
       <c r="K106" s="2"/>
       <c r="L106" s="5"/>
       <c r="M106" s="5"/>
       <c r="N106" s="18"/>
       <c r="O106" s="19"/>
     </row>
     <row r="107" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B107" s="2">
         <v>719</v>
       </c>
       <c r="C107" s="61">
         <v>1438</v>
       </c>
       <c r="D107" s="53">
         <v>2157</v>
       </c>
       <c r="E107" s="67">
         <v>2876</v>
       </c>
       <c r="F107" s="53">
         <v>3595</v>
       </c>
-      <c r="G107" s="54"/>
+      <c r="G107" s="54">
+        <v>4314</v>
+      </c>
       <c r="H107" s="54"/>
       <c r="I107" s="19"/>
       <c r="J107" s="2"/>
       <c r="K107" s="2"/>
       <c r="L107" s="5"/>
       <c r="M107" s="5"/>
       <c r="N107" s="18"/>
       <c r="O107" s="19"/>
     </row>
     <row r="108" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B108" s="2">
         <v>113318</v>
       </c>
       <c r="C108" s="61">
         <v>275579</v>
       </c>
       <c r="D108" s="53">
         <v>437841</v>
       </c>
       <c r="E108" s="67">
         <v>600103</v>
       </c>
       <c r="F108" s="53">
         <v>733451</v>
       </c>
-      <c r="G108" s="54"/>
+      <c r="G108" s="54">
+        <v>866799</v>
+      </c>
       <c r="H108" s="54"/>
       <c r="I108" s="19"/>
       <c r="J108" s="2"/>
       <c r="K108" s="2"/>
       <c r="L108" s="5"/>
       <c r="M108" s="5"/>
       <c r="N108" s="20"/>
       <c r="O108" s="19"/>
     </row>
     <row r="109" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B109" s="2">
         <v>156844</v>
       </c>
       <c r="C109" s="61">
         <v>244229</v>
       </c>
       <c r="D109" s="53">
         <v>331614</v>
       </c>
       <c r="E109" s="67">
         <v>418999</v>
       </c>
       <c r="F109" s="53">
         <v>509596</v>
       </c>
-      <c r="G109" s="54"/>
+      <c r="G109" s="54">
+        <v>600194</v>
+      </c>
       <c r="H109" s="54"/>
       <c r="I109" s="19"/>
       <c r="J109" s="2"/>
       <c r="K109" s="2"/>
       <c r="L109" s="5"/>
       <c r="M109" s="5"/>
       <c r="N109" s="18"/>
       <c r="O109" s="19"/>
     </row>
     <row r="110" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="15" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B110" s="2">
         <v>1112</v>
       </c>
       <c r="C110" s="61">
         <v>2224</v>
       </c>
       <c r="D110" s="53">
         <v>3336</v>
       </c>
       <c r="E110" s="67">
         <v>4448</v>
       </c>
       <c r="F110" s="53">
         <v>5560</v>
       </c>
-      <c r="G110" s="54"/>
+      <c r="G110" s="54">
+        <v>6672</v>
+      </c>
       <c r="H110" s="54"/>
       <c r="I110" s="19"/>
       <c r="J110" s="2"/>
       <c r="K110" s="2"/>
       <c r="L110" s="5"/>
       <c r="M110" s="5"/>
       <c r="N110" s="18"/>
       <c r="O110" s="19"/>
     </row>
     <row r="111" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B111" s="2">
         <v>82470</v>
       </c>
       <c r="C111" s="61">
         <v>282600</v>
       </c>
       <c r="D111" s="53">
         <v>516095</v>
       </c>
       <c r="E111" s="67">
         <v>666236</v>
       </c>
       <c r="F111" s="53">
         <v>803681</v>
       </c>
-      <c r="G111" s="54"/>
+      <c r="G111" s="54">
+        <v>879606</v>
+      </c>
       <c r="H111" s="54"/>
       <c r="I111" s="19"/>
       <c r="J111" s="2"/>
       <c r="K111" s="2"/>
       <c r="L111" s="5"/>
       <c r="M111" s="5"/>
       <c r="N111" s="18"/>
       <c r="O111" s="19"/>
     </row>
     <row r="112" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B112" s="2">
         <v>125836</v>
       </c>
       <c r="C112" s="61">
         <v>176285</v>
       </c>
       <c r="D112" s="53">
         <v>226734</v>
       </c>
       <c r="E112" s="67">
         <v>277183</v>
       </c>
       <c r="F112" s="53">
         <v>309147</v>
       </c>
-      <c r="G112" s="54"/>
+      <c r="G112" s="54">
+        <v>341111</v>
+      </c>
       <c r="H112" s="54"/>
       <c r="I112" s="19"/>
       <c r="J112" s="2"/>
       <c r="K112" s="2"/>
       <c r="L112" s="5"/>
       <c r="M112" s="5"/>
       <c r="N112" s="18"/>
       <c r="O112" s="19"/>
     </row>
     <row r="113" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B113" s="2">
         <v>964964</v>
       </c>
       <c r="C113" s="61">
         <v>2720792</v>
       </c>
       <c r="D113" s="53">
         <v>4451079</v>
       </c>
       <c r="E113" s="67">
         <v>6589992</v>
       </c>
       <c r="F113" s="53">
         <v>9039437</v>
       </c>
-      <c r="G113" s="54"/>
+      <c r="G113" s="54">
+        <v>11304960</v>
+      </c>
       <c r="H113" s="54"/>
       <c r="I113" s="19"/>
       <c r="J113" s="2"/>
       <c r="K113" s="2"/>
       <c r="L113" s="5"/>
       <c r="M113" s="5"/>
       <c r="N113" s="18"/>
       <c r="O113" s="19"/>
     </row>
     <row r="114" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="15" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B114" s="2">
         <v>10539</v>
       </c>
       <c r="C114" s="61">
         <v>55673</v>
       </c>
       <c r="D114" s="53">
         <v>100807</v>
       </c>
       <c r="E114" s="67">
         <v>145941</v>
       </c>
       <c r="F114" s="53">
         <v>157297</v>
       </c>
-      <c r="G114" s="54"/>
+      <c r="G114" s="54">
+        <v>168653</v>
+      </c>
       <c r="H114" s="54"/>
       <c r="I114" s="19"/>
       <c r="J114" s="2"/>
       <c r="K114" s="2"/>
       <c r="L114" s="5"/>
       <c r="M114" s="5"/>
       <c r="N114" s="18"/>
       <c r="O114" s="19"/>
     </row>
     <row r="115" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B115" s="2">
         <v>2123413</v>
       </c>
       <c r="C115" s="61">
         <v>4579050</v>
       </c>
       <c r="D115" s="53">
         <v>6915986</v>
       </c>
       <c r="E115" s="67">
         <v>9253187</v>
       </c>
       <c r="F115" s="53">
         <v>11853669</v>
       </c>
-      <c r="G115" s="54"/>
+      <c r="G115" s="54">
+        <v>14253576</v>
+      </c>
       <c r="H115" s="54"/>
       <c r="I115" s="19"/>
       <c r="J115" s="2"/>
       <c r="K115" s="2"/>
       <c r="L115" s="5"/>
       <c r="M115" s="5"/>
       <c r="N115" s="18"/>
       <c r="O115" s="19"/>
     </row>
     <row r="116" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B116" s="2">
         <v>464571</v>
       </c>
       <c r="C116" s="61">
         <v>960004</v>
       </c>
       <c r="D116" s="53">
         <v>1904817</v>
       </c>
       <c r="E116" s="67">
         <v>2847623</v>
       </c>
       <c r="F116" s="53">
         <v>4042508</v>
       </c>
-      <c r="G116" s="54"/>
+      <c r="G116" s="54">
+        <v>5066565</v>
+      </c>
       <c r="H116" s="54"/>
       <c r="I116" s="19"/>
       <c r="J116" s="2"/>
       <c r="K116" s="2"/>
       <c r="L116" s="5"/>
       <c r="M116" s="5"/>
       <c r="N116" s="18"/>
       <c r="O116" s="19"/>
     </row>
     <row r="117" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="15" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B117" s="2">
         <v>505</v>
       </c>
       <c r="C117" s="61">
         <v>1102</v>
       </c>
       <c r="D117" s="53">
         <v>1699</v>
       </c>
       <c r="E117" s="67">
         <v>2297</v>
       </c>
       <c r="F117" s="53">
         <v>2726</v>
       </c>
-      <c r="G117" s="54"/>
+      <c r="G117" s="54">
+        <v>3155</v>
+      </c>
       <c r="H117" s="54"/>
       <c r="I117" s="19"/>
       <c r="J117" s="2"/>
       <c r="K117" s="2"/>
       <c r="L117" s="5"/>
       <c r="M117" s="5"/>
       <c r="N117" s="20"/>
       <c r="O117" s="19"/>
     </row>
     <row r="118" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="15" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B118" s="2">
         <v>444708</v>
       </c>
       <c r="C118" s="61">
         <v>890370</v>
       </c>
       <c r="D118" s="53">
         <v>1293603</v>
       </c>
       <c r="E118" s="67">
         <v>1664830</v>
       </c>
       <c r="F118" s="53">
         <v>2085992</v>
       </c>
-      <c r="G118" s="54"/>
+      <c r="G118" s="54">
+        <v>2688489</v>
+      </c>
       <c r="H118" s="54"/>
       <c r="I118" s="19"/>
       <c r="J118" s="2"/>
       <c r="K118" s="2"/>
       <c r="L118" s="5"/>
       <c r="M118" s="5"/>
       <c r="N118" s="18"/>
       <c r="O118" s="19"/>
     </row>
     <row r="119" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B119" s="2">
         <v>42027</v>
       </c>
       <c r="C119" s="61">
         <v>108347</v>
       </c>
       <c r="D119" s="53">
         <v>174668</v>
       </c>
       <c r="E119" s="67">
         <v>240989</v>
       </c>
       <c r="F119" s="53">
         <v>291056</v>
       </c>
-      <c r="G119" s="54"/>
+      <c r="G119" s="54">
+        <v>341123</v>
+      </c>
       <c r="H119" s="54"/>
       <c r="I119" s="19"/>
       <c r="J119" s="2"/>
       <c r="K119" s="2"/>
       <c r="L119" s="5"/>
       <c r="M119" s="5"/>
       <c r="N119" s="20"/>
       <c r="O119" s="19"/>
     </row>
     <row r="120" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="15" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B120" s="2">
         <v>6061</v>
       </c>
       <c r="C120" s="61">
         <v>14793</v>
       </c>
       <c r="D120" s="53">
         <v>23525</v>
       </c>
       <c r="E120" s="67">
         <v>32258</v>
       </c>
       <c r="F120" s="53">
         <v>38851</v>
       </c>
-      <c r="G120" s="54"/>
+      <c r="G120" s="54">
+        <v>45444</v>
+      </c>
       <c r="H120" s="54"/>
       <c r="I120" s="19"/>
       <c r="J120" s="2"/>
       <c r="K120" s="2"/>
       <c r="L120" s="5"/>
       <c r="M120" s="5"/>
       <c r="N120" s="18"/>
       <c r="O120" s="19"/>
     </row>
     <row r="121" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B121" s="2">
         <v>358569</v>
       </c>
       <c r="C121" s="61">
         <v>701539</v>
       </c>
       <c r="D121" s="53">
         <v>1044508</v>
       </c>
       <c r="E121" s="67">
         <v>1387477</v>
       </c>
       <c r="F121" s="53">
         <v>1720002</v>
       </c>
-      <c r="G121" s="54"/>
+      <c r="G121" s="54">
+        <v>2052527</v>
+      </c>
       <c r="H121" s="54"/>
       <c r="I121" s="19"/>
       <c r="J121" s="2"/>
       <c r="K121" s="2"/>
       <c r="L121" s="5"/>
       <c r="M121" s="5"/>
       <c r="N121" s="20"/>
       <c r="O121" s="19"/>
     </row>
     <row r="122" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="30" t="s">
         <v>6</v>
       </c>
       <c r="C122" s="2"/>
       <c r="E122" s="41"/>
       <c r="G122" s="54"/>
       <c r="H122" s="54"/>
       <c r="I122" s="2"/>
       <c r="J122" s="2"/>
       <c r="K122" s="2"/>
       <c r="L122" s="5"/>
       <c r="M122" s="5"/>
       <c r="N122" s="18"/>
       <c r="O122" s="19"/>
     </row>
     <row r="123" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B123" s="2">
         <v>1478611</v>
       </c>
       <c r="C123" s="61">
         <v>3164968</v>
       </c>
       <c r="D123" s="53">
         <v>5540970</v>
       </c>
       <c r="E123" s="67">
         <v>8139938</v>
       </c>
       <c r="F123" s="53">
         <v>11074984</v>
       </c>
-      <c r="G123" s="54"/>
+      <c r="G123" s="54">
+        <v>14023770</v>
+      </c>
       <c r="H123" s="54"/>
       <c r="I123" s="2"/>
       <c r="J123" s="2"/>
       <c r="K123" s="2"/>
       <c r="L123" s="5"/>
       <c r="M123" s="5"/>
       <c r="N123" s="18"/>
       <c r="O123" s="19"/>
     </row>
     <row r="124" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="32" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B124" s="2">
         <v>387966</v>
       </c>
       <c r="C124" s="61">
         <v>1150173</v>
       </c>
       <c r="D124" s="53">
         <v>1752527</v>
       </c>
       <c r="E124" s="67">
         <v>2262492</v>
       </c>
       <c r="F124" s="53">
         <v>3476655</v>
       </c>
-      <c r="G124" s="54"/>
+      <c r="G124" s="54">
+        <v>4534651</v>
+      </c>
       <c r="H124" s="54"/>
       <c r="I124" s="2"/>
       <c r="J124" s="2"/>
       <c r="K124" s="2"/>
       <c r="L124" s="5"/>
       <c r="M124" s="5"/>
       <c r="N124" s="18"/>
       <c r="O124" s="19"/>
     </row>
     <row r="125" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G125" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H125" s="54"/>
       <c r="I125" s="2"/>
       <c r="J125" s="2"/>
       <c r="K125" s="2"/>
       <c r="L125" s="5"/>
       <c r="M125" s="5"/>
       <c r="N125" s="18"/>
       <c r="O125" s="19"/>
     </row>
     <row r="126" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B126" s="61">
         <v>43096</v>
       </c>
       <c r="C126" s="61">
         <v>79851</v>
       </c>
       <c r="D126" s="53">
         <v>123274</v>
       </c>
       <c r="E126" s="67">
         <v>172851</v>
       </c>
       <c r="F126" s="53">
         <v>221132</v>
       </c>
-      <c r="G126" s="54"/>
+      <c r="G126" s="54">
+        <v>293920</v>
+      </c>
       <c r="H126" s="54"/>
       <c r="I126" s="2"/>
       <c r="J126" s="2"/>
       <c r="K126" s="2"/>
       <c r="L126" s="2"/>
       <c r="M126" s="2"/>
       <c r="N126" s="18"/>
       <c r="O126" s="19"/>
     </row>
     <row r="127" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G127" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H127" s="54"/>
       <c r="I127" s="2"/>
       <c r="J127" s="2"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2"/>
       <c r="M127" s="2"/>
       <c r="N127" s="18"/>
       <c r="O127" s="19"/>
     </row>
     <row r="128" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B128" s="2">
         <v>44174</v>
       </c>
       <c r="C128" s="61">
         <v>90622</v>
       </c>
       <c r="D128" s="53">
         <v>137071</v>
       </c>
       <c r="E128" s="67">
         <v>183520</v>
       </c>
       <c r="F128" s="53">
         <v>230854</v>
       </c>
-      <c r="G128" s="54"/>
+      <c r="G128" s="54">
+        <v>278188</v>
+      </c>
       <c r="H128" s="54"/>
       <c r="I128" s="2"/>
       <c r="J128" s="2"/>
       <c r="K128" s="2"/>
       <c r="L128" s="5"/>
       <c r="M128" s="5"/>
       <c r="N128" s="18"/>
       <c r="O128" s="19"/>
     </row>
     <row r="129" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B129" s="3">
         <v>97</v>
       </c>
       <c r="C129" s="61">
         <v>194</v>
       </c>
       <c r="D129" s="56">
         <v>291</v>
       </c>
       <c r="E129" s="67">
         <v>388</v>
       </c>
       <c r="F129" s="56">
         <v>485</v>
       </c>
-      <c r="G129" s="54"/>
+      <c r="G129" s="54">
+        <v>582</v>
+      </c>
       <c r="H129" s="54"/>
       <c r="I129" s="2"/>
       <c r="J129" s="2"/>
       <c r="K129" s="2"/>
       <c r="L129" s="5"/>
       <c r="M129" s="5"/>
       <c r="N129" s="18"/>
       <c r="O129" s="19"/>
     </row>
     <row r="130" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B130" s="2">
         <v>19239</v>
       </c>
       <c r="C130" s="61">
         <v>42736</v>
       </c>
       <c r="D130" s="53">
         <v>66234</v>
       </c>
       <c r="E130" s="67">
         <v>89731</v>
       </c>
       <c r="F130" s="53">
         <v>112172</v>
       </c>
-      <c r="G130" s="54"/>
+      <c r="G130" s="54">
+        <v>134613</v>
+      </c>
       <c r="H130" s="54"/>
       <c r="I130" s="2"/>
       <c r="J130" s="2"/>
       <c r="K130" s="2"/>
       <c r="L130" s="5"/>
       <c r="M130" s="5"/>
       <c r="N130" s="18"/>
       <c r="O130" s="19"/>
     </row>
     <row r="131" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="47" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B131" s="2"/>
       <c r="C131" s="2"/>
       <c r="D131" s="53"/>
       <c r="E131" s="53"/>
       <c r="F131" s="53"/>
       <c r="G131" s="54"/>
       <c r="H131" s="54"/>
       <c r="I131" s="2"/>
       <c r="J131" s="2"/>
       <c r="K131" s="2"/>
       <c r="L131" s="5"/>
       <c r="M131" s="5"/>
       <c r="N131" s="18"/>
       <c r="O131" s="19"/>
     </row>
     <row r="132" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B132" s="48">
         <v>213725</v>
       </c>
       <c r="C132" s="61">
         <v>463075</v>
       </c>
       <c r="D132" s="53">
         <v>725928</v>
       </c>
       <c r="E132" s="67">
         <v>986594</v>
       </c>
       <c r="F132" s="53">
         <v>1220348</v>
       </c>
-      <c r="G132" s="54"/>
+      <c r="G132" s="54">
+        <v>1421486</v>
+      </c>
       <c r="H132" s="54"/>
       <c r="I132" s="2"/>
       <c r="J132" s="2"/>
       <c r="K132" s="2"/>
       <c r="L132" s="5"/>
       <c r="M132" s="5"/>
       <c r="N132" s="18"/>
       <c r="O132" s="19"/>
     </row>
     <row r="133" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="32" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B133" s="48">
         <v>154355</v>
       </c>
       <c r="C133" s="61">
         <v>293760</v>
       </c>
       <c r="D133" s="53">
         <v>446546</v>
       </c>
       <c r="E133" s="67">
         <v>594465</v>
       </c>
       <c r="F133" s="53">
         <v>768818</v>
       </c>
-      <c r="G133" s="54"/>
+      <c r="G133" s="54">
+        <v>910169</v>
+      </c>
       <c r="H133" s="54"/>
       <c r="I133" s="2"/>
       <c r="J133" s="2"/>
       <c r="K133" s="2"/>
       <c r="L133" s="5"/>
       <c r="M133" s="5"/>
       <c r="N133" s="18"/>
       <c r="O133" s="19"/>
     </row>
     <row r="134" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B134" s="48">
         <v>1269</v>
       </c>
       <c r="C134" s="61">
         <v>2538</v>
       </c>
       <c r="D134" s="53">
         <v>3807</v>
       </c>
       <c r="E134" s="67">
         <v>5076</v>
       </c>
       <c r="F134" s="53">
         <v>6345</v>
       </c>
-      <c r="G134" s="54"/>
+      <c r="G134" s="54">
+        <v>7614</v>
+      </c>
       <c r="H134" s="54"/>
       <c r="I134" s="2"/>
       <c r="J134" s="2"/>
       <c r="K134" s="2"/>
       <c r="L134" s="5"/>
       <c r="M134" s="5"/>
       <c r="N134" s="18"/>
       <c r="O134" s="19"/>
     </row>
     <row r="135" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B135" s="48">
         <v>840</v>
       </c>
       <c r="C135" s="61">
         <v>1680</v>
       </c>
       <c r="D135" s="53">
         <v>2520</v>
       </c>
       <c r="E135" s="67">
         <v>3360</v>
       </c>
       <c r="F135" s="53">
         <v>4200</v>
       </c>
-      <c r="G135" s="54"/>
+      <c r="G135" s="54">
+        <v>5040</v>
+      </c>
       <c r="H135" s="54"/>
       <c r="I135" s="2"/>
       <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="5"/>
       <c r="M135" s="5"/>
       <c r="N135" s="18"/>
       <c r="O135" s="19"/>
     </row>
     <row r="136" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B136" s="48">
         <v>12806</v>
       </c>
       <c r="C136" s="61">
         <v>22035</v>
       </c>
       <c r="D136" s="53">
         <v>31265</v>
       </c>
       <c r="E136" s="67">
         <v>40494</v>
       </c>
       <c r="F136" s="53">
         <v>57610</v>
       </c>
-      <c r="G136" s="54"/>
+      <c r="G136" s="54">
+        <v>74726</v>
+      </c>
       <c r="H136" s="54"/>
       <c r="I136" s="2"/>
       <c r="J136" s="2"/>
       <c r="K136" s="2"/>
       <c r="L136" s="5"/>
       <c r="M136" s="5"/>
       <c r="N136" s="18"/>
       <c r="O136" s="19"/>
     </row>
     <row r="137" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B137" s="48">
         <v>65</v>
       </c>
       <c r="C137" s="61">
         <v>130</v>
       </c>
       <c r="D137" s="53">
         <v>195</v>
       </c>
       <c r="E137" s="67">
         <v>260</v>
       </c>
       <c r="F137" s="53">
         <v>325</v>
       </c>
-      <c r="G137" s="54"/>
+      <c r="G137" s="54">
+        <v>390</v>
+      </c>
       <c r="H137" s="54"/>
       <c r="I137" s="2"/>
       <c r="J137" s="2"/>
       <c r="K137" s="2"/>
       <c r="L137" s="5"/>
       <c r="M137" s="5"/>
       <c r="N137" s="18"/>
       <c r="O137" s="19"/>
     </row>
     <row r="138" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B138" s="48">
         <v>601</v>
       </c>
       <c r="C138" s="61">
         <v>1132</v>
       </c>
       <c r="D138" s="53">
         <v>1664</v>
       </c>
       <c r="E138" s="67">
         <v>2196</v>
       </c>
       <c r="F138" s="53">
         <v>2737</v>
       </c>
-      <c r="G138" s="54"/>
+      <c r="G138" s="54">
+        <v>3278</v>
+      </c>
       <c r="H138" s="54"/>
       <c r="I138" s="2"/>
       <c r="J138" s="2"/>
       <c r="K138" s="2"/>
       <c r="L138" s="5"/>
       <c r="M138" s="5"/>
       <c r="N138" s="18"/>
       <c r="O138" s="19"/>
     </row>
     <row r="139" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="15" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B139" s="48">
         <v>29</v>
       </c>
       <c r="C139" s="61">
         <v>58</v>
       </c>
       <c r="D139" s="53">
         <v>87</v>
       </c>
       <c r="E139" s="67">
         <v>116</v>
       </c>
       <c r="F139" s="53">
         <v>145</v>
       </c>
-      <c r="G139" s="54"/>
+      <c r="G139" s="54">
+        <v>174</v>
+      </c>
       <c r="H139" s="54"/>
       <c r="I139" s="2"/>
       <c r="J139" s="2"/>
       <c r="K139" s="2"/>
       <c r="L139" s="5"/>
       <c r="M139" s="5"/>
       <c r="N139" s="18"/>
       <c r="O139" s="19"/>
     </row>
     <row r="140" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B140" s="48">
         <v>31880</v>
       </c>
       <c r="C140" s="61">
         <v>59004</v>
       </c>
       <c r="D140" s="53">
         <v>86128</v>
       </c>
       <c r="E140" s="67">
         <v>113253</v>
       </c>
       <c r="F140" s="53">
         <v>138415</v>
       </c>
-      <c r="G140" s="54"/>
+      <c r="G140" s="54">
+        <v>163577</v>
+      </c>
       <c r="H140" s="54"/>
       <c r="I140" s="2"/>
       <c r="J140" s="2"/>
       <c r="K140" s="2"/>
       <c r="L140" s="5"/>
       <c r="M140" s="5"/>
       <c r="N140" s="18"/>
       <c r="O140" s="19"/>
     </row>
     <row r="141" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B141" s="48">
         <v>1205</v>
       </c>
       <c r="C141" s="61">
         <v>2410</v>
       </c>
       <c r="D141" s="53">
         <v>3615</v>
       </c>
       <c r="E141" s="67">
         <v>4820</v>
       </c>
       <c r="F141" s="53">
         <v>6025</v>
       </c>
-      <c r="G141" s="54"/>
+      <c r="G141" s="54">
+        <v>7230</v>
+      </c>
       <c r="H141" s="54"/>
       <c r="I141" s="2"/>
       <c r="J141" s="2"/>
       <c r="K141" s="2"/>
       <c r="L141" s="5"/>
       <c r="M141" s="5"/>
       <c r="N141" s="18"/>
       <c r="O141" s="19"/>
     </row>
     <row r="142" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B142" s="48">
         <v>2827</v>
       </c>
       <c r="C142" s="61">
         <v>63687</v>
       </c>
       <c r="D142" s="53">
         <v>124547</v>
       </c>
       <c r="E142" s="67">
         <v>185407</v>
       </c>
       <c r="F142" s="53">
         <v>192024</v>
       </c>
-      <c r="G142" s="54"/>
+      <c r="G142" s="54">
+        <v>198641</v>
+      </c>
       <c r="H142" s="54"/>
       <c r="I142" s="2"/>
       <c r="J142" s="2"/>
       <c r="K142" s="2"/>
       <c r="L142" s="5"/>
       <c r="M142" s="5"/>
       <c r="N142" s="18"/>
       <c r="O142" s="19"/>
     </row>
     <row r="143" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B143" s="48">
         <v>150</v>
       </c>
       <c r="C143" s="61">
         <v>300</v>
       </c>
       <c r="D143" s="53">
         <v>450</v>
       </c>
       <c r="E143" s="67">
         <v>600</v>
       </c>
       <c r="F143" s="53">
         <v>750</v>
       </c>
-      <c r="G143" s="54"/>
+      <c r="G143" s="54">
+        <v>900</v>
+      </c>
       <c r="H143" s="54"/>
       <c r="I143" s="2"/>
       <c r="J143" s="2"/>
       <c r="K143" s="2"/>
       <c r="L143" s="5"/>
       <c r="M143" s="5"/>
       <c r="N143" s="18"/>
       <c r="O143" s="19"/>
     </row>
     <row r="144" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="15" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B144" s="48">
         <v>70</v>
       </c>
       <c r="C144" s="61">
         <v>140</v>
       </c>
       <c r="D144" s="53">
         <v>210</v>
       </c>
       <c r="E144" s="67">
         <v>280</v>
       </c>
       <c r="F144" s="53">
         <v>350</v>
       </c>
-      <c r="G144" s="54"/>
+      <c r="G144" s="54">
+        <v>420</v>
+      </c>
       <c r="H144" s="54"/>
       <c r="I144" s="2"/>
       <c r="J144" s="2"/>
       <c r="K144" s="2"/>
       <c r="L144" s="5"/>
       <c r="M144" s="5"/>
       <c r="N144" s="18"/>
       <c r="O144" s="19"/>
     </row>
     <row r="145" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="15" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B145" s="48">
         <v>30</v>
       </c>
       <c r="C145" s="61">
         <v>60</v>
       </c>
       <c r="D145" s="53">
         <v>90</v>
       </c>
       <c r="E145" s="67">
         <v>120</v>
       </c>
       <c r="F145" s="53">
         <v>150</v>
       </c>
-      <c r="G145" s="54"/>
+      <c r="G145" s="54">
+        <v>180</v>
+      </c>
       <c r="H145" s="54"/>
       <c r="I145" s="2"/>
       <c r="J145" s="2"/>
       <c r="K145" s="2"/>
       <c r="L145" s="5"/>
       <c r="M145" s="5"/>
       <c r="N145" s="18"/>
       <c r="O145" s="19"/>
     </row>
     <row r="146" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B146" s="48">
         <v>2117</v>
       </c>
       <c r="C146" s="61">
         <v>5055</v>
       </c>
       <c r="D146" s="53">
         <v>7992</v>
       </c>
       <c r="E146" s="67">
         <v>10930</v>
       </c>
       <c r="F146" s="53">
         <v>11686</v>
       </c>
-      <c r="G146" s="54"/>
+      <c r="G146" s="54">
+        <v>12443</v>
+      </c>
       <c r="H146" s="54"/>
       <c r="I146" s="2"/>
       <c r="J146" s="2"/>
       <c r="K146" s="2"/>
       <c r="L146" s="5"/>
       <c r="M146" s="5"/>
       <c r="N146" s="18"/>
       <c r="O146" s="19"/>
     </row>
     <row r="147" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="30" t="s">
         <v>34</v>
       </c>
       <c r="C147" s="2"/>
       <c r="E147" s="53"/>
       <c r="G147" s="54"/>
       <c r="H147" s="54"/>
       <c r="I147" s="2"/>
       <c r="J147" s="2"/>
       <c r="K147" s="2"/>
       <c r="L147" s="5"/>
       <c r="M147" s="5"/>
       <c r="N147" s="18"/>
       <c r="O147" s="19"/>
     </row>
     <row r="148" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B148" s="2">
         <v>129099</v>
       </c>
       <c r="C148" s="61">
         <v>305115</v>
       </c>
       <c r="D148" s="53">
         <v>483886</v>
       </c>
       <c r="E148" s="67">
         <v>662899</v>
       </c>
       <c r="F148" s="53">
         <v>783819</v>
       </c>
-      <c r="G148" s="54"/>
+      <c r="G148" s="54">
+        <v>905169</v>
+      </c>
       <c r="H148" s="54"/>
       <c r="I148" s="2"/>
       <c r="J148" s="2"/>
       <c r="K148" s="2"/>
       <c r="L148" s="5"/>
       <c r="M148" s="5"/>
       <c r="N148" s="18"/>
       <c r="O148" s="19"/>
     </row>
     <row r="149" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="32" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B149" s="2">
         <v>92631</v>
       </c>
       <c r="C149" s="61">
         <v>178868</v>
       </c>
       <c r="D149" s="53">
         <v>267738</v>
       </c>
       <c r="E149" s="67">
         <v>354169</v>
       </c>
       <c r="F149" s="53">
         <v>445698</v>
       </c>
-      <c r="G149" s="54"/>
+      <c r="G149" s="54">
+        <v>537271</v>
+      </c>
       <c r="H149" s="54"/>
       <c r="I149" s="2"/>
       <c r="J149" s="2"/>
       <c r="K149" s="2"/>
       <c r="L149" s="5"/>
       <c r="M149" s="5"/>
       <c r="N149" s="18"/>
       <c r="O149" s="19"/>
     </row>
     <row r="150" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B150" s="7">
         <v>1119</v>
       </c>
       <c r="C150" s="61">
         <v>2238</v>
       </c>
       <c r="D150" s="55">
         <v>3357</v>
       </c>
       <c r="E150" s="67">
         <v>4476</v>
       </c>
       <c r="F150" s="55">
         <v>5595</v>
       </c>
-      <c r="G150" s="54"/>
+      <c r="G150" s="54">
+        <v>6714</v>
+      </c>
       <c r="H150" s="54"/>
       <c r="I150" s="2"/>
       <c r="J150" s="2"/>
       <c r="K150" s="2"/>
       <c r="L150" s="5"/>
       <c r="M150" s="5"/>
       <c r="N150" s="20"/>
       <c r="O150" s="19"/>
     </row>
     <row r="151" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B151" s="2">
         <v>126</v>
       </c>
       <c r="C151" s="61">
         <v>252</v>
       </c>
       <c r="D151" s="53">
         <v>378</v>
       </c>
       <c r="E151" s="67">
         <v>504</v>
       </c>
       <c r="F151" s="53">
         <v>630</v>
       </c>
-      <c r="G151" s="54"/>
+      <c r="G151" s="54">
+        <v>756</v>
+      </c>
       <c r="H151" s="54"/>
       <c r="I151" s="2"/>
       <c r="J151" s="2"/>
       <c r="K151" s="2"/>
       <c r="L151" s="5"/>
       <c r="M151" s="5"/>
       <c r="N151" s="18"/>
       <c r="O151" s="19"/>
     </row>
     <row r="152" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B152" s="2">
         <v>2946</v>
       </c>
       <c r="C152" s="61">
         <v>5892</v>
       </c>
       <c r="D152" s="53">
         <v>8838</v>
       </c>
       <c r="E152" s="67">
         <v>11784</v>
       </c>
       <c r="F152" s="53">
         <v>14730</v>
       </c>
-      <c r="G152" s="54"/>
+      <c r="G152" s="54">
+        <v>17676</v>
+      </c>
       <c r="H152" s="54"/>
       <c r="I152" s="2"/>
       <c r="J152" s="2"/>
       <c r="K152" s="2"/>
       <c r="L152" s="5"/>
       <c r="M152" s="5"/>
       <c r="N152" s="18"/>
       <c r="O152" s="19"/>
     </row>
     <row r="153" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B153" s="2">
         <v>15</v>
       </c>
       <c r="C153" s="61">
         <v>30</v>
       </c>
       <c r="D153" s="53">
         <v>45</v>
       </c>
       <c r="E153" s="67">
         <v>60</v>
       </c>
       <c r="F153" s="53">
         <v>75</v>
       </c>
-      <c r="G153" s="54"/>
+      <c r="G153" s="54">
+        <v>90</v>
+      </c>
       <c r="H153" s="54"/>
       <c r="I153" s="2"/>
       <c r="J153" s="2"/>
       <c r="K153" s="2"/>
       <c r="L153" s="5"/>
       <c r="M153" s="5"/>
       <c r="N153" s="18"/>
       <c r="O153" s="19"/>
     </row>
     <row r="154" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B154" s="2">
         <v>379</v>
       </c>
       <c r="C154" s="61">
         <v>714</v>
       </c>
       <c r="D154" s="53">
         <v>1048</v>
       </c>
       <c r="E154" s="67">
         <v>1383</v>
       </c>
       <c r="F154" s="53">
         <v>1718</v>
       </c>
-      <c r="G154" s="54"/>
+      <c r="G154" s="54">
+        <v>2053</v>
+      </c>
       <c r="H154" s="54"/>
       <c r="I154" s="2"/>
       <c r="J154" s="2"/>
       <c r="K154" s="2"/>
       <c r="L154" s="5"/>
       <c r="M154" s="5"/>
       <c r="N154" s="18"/>
       <c r="O154" s="19"/>
     </row>
     <row r="155" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B155" s="7">
         <v>21706</v>
       </c>
       <c r="C155" s="61">
         <v>37792</v>
       </c>
       <c r="D155" s="55">
         <v>53878</v>
       </c>
       <c r="E155" s="67">
         <v>69964</v>
       </c>
       <c r="F155" s="55">
         <v>82139</v>
       </c>
-      <c r="G155" s="54"/>
+      <c r="G155" s="54">
+        <v>94315</v>
+      </c>
       <c r="H155" s="54"/>
       <c r="I155" s="2"/>
       <c r="J155" s="2"/>
       <c r="K155" s="2"/>
       <c r="L155" s="5"/>
       <c r="M155" s="5"/>
       <c r="N155" s="18"/>
       <c r="O155" s="19"/>
     </row>
     <row r="156" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B156" s="2">
         <v>2549</v>
       </c>
       <c r="C156" s="61">
         <v>63131</v>
       </c>
       <c r="D156" s="53">
         <v>123713</v>
       </c>
       <c r="E156" s="67">
         <v>184295</v>
       </c>
       <c r="F156" s="53">
         <v>190634</v>
       </c>
-      <c r="G156" s="54"/>
+      <c r="G156" s="54">
+        <v>196973</v>
+      </c>
       <c r="H156" s="54"/>
       <c r="I156" s="2"/>
       <c r="J156" s="2"/>
       <c r="K156" s="2"/>
       <c r="L156" s="5"/>
       <c r="M156" s="5"/>
       <c r="N156" s="18"/>
       <c r="O156" s="19"/>
     </row>
     <row r="157" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="15" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B157" s="2">
         <v>30</v>
       </c>
       <c r="C157" s="61">
         <v>60</v>
       </c>
       <c r="D157" s="53">
         <v>90</v>
       </c>
       <c r="E157" s="67">
         <v>120</v>
       </c>
       <c r="F157" s="53">
         <v>150</v>
       </c>
-      <c r="G157" s="54"/>
+      <c r="G157" s="54">
+        <v>180</v>
+      </c>
       <c r="H157" s="54"/>
       <c r="I157" s="2"/>
       <c r="J157" s="2"/>
       <c r="K157" s="2"/>
       <c r="L157" s="5"/>
       <c r="M157" s="5"/>
       <c r="N157" s="18"/>
       <c r="O157" s="19"/>
     </row>
     <row r="158" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B158" s="2">
         <v>2117</v>
       </c>
       <c r="C158" s="61">
         <v>5055</v>
       </c>
       <c r="D158" s="53">
         <v>7992</v>
       </c>
       <c r="E158" s="67">
         <v>10930</v>
       </c>
       <c r="F158" s="53">
         <v>11686</v>
       </c>
-      <c r="G158" s="54"/>
+      <c r="G158" s="54">
+        <v>12443</v>
+      </c>
       <c r="H158" s="54"/>
       <c r="I158" s="2"/>
       <c r="J158" s="2"/>
       <c r="K158" s="2"/>
       <c r="L158" s="5"/>
       <c r="M158" s="5"/>
       <c r="N158" s="18"/>
       <c r="O158" s="19"/>
     </row>
     <row r="159" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="30" t="s">
         <v>35</v>
       </c>
       <c r="C159" s="2"/>
       <c r="E159" s="53"/>
       <c r="G159" s="54"/>
       <c r="H159" s="54"/>
       <c r="I159" s="2"/>
       <c r="J159" s="2"/>
       <c r="K159" s="2"/>
       <c r="L159" s="5"/>
       <c r="M159" s="5"/>
       <c r="N159" s="18"/>
       <c r="O159" s="19"/>
     </row>
     <row r="160" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B160" s="2">
         <v>84552</v>
       </c>
       <c r="C160" s="61">
         <v>157810</v>
       </c>
       <c r="D160" s="53">
         <v>241817</v>
       </c>
       <c r="E160" s="67">
         <v>323396</v>
       </c>
       <c r="F160" s="53">
         <v>436154</v>
       </c>
-      <c r="G160" s="54"/>
+      <c r="G160" s="54">
+        <v>515695</v>
+      </c>
       <c r="H160" s="54"/>
       <c r="I160" s="2"/>
       <c r="J160" s="2"/>
       <c r="K160" s="2"/>
       <c r="L160" s="5"/>
       <c r="M160" s="5"/>
       <c r="N160" s="18"/>
       <c r="O160" s="19"/>
     </row>
     <row r="161" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="32" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B161" s="2">
         <v>61649</v>
       </c>
       <c r="C161" s="61">
         <v>114742</v>
       </c>
       <c r="D161" s="53">
         <v>178583</v>
       </c>
       <c r="E161" s="67">
         <v>239996</v>
       </c>
       <c r="F161" s="53">
         <v>322744</v>
       </c>
-      <c r="G161" s="54"/>
+      <c r="G161" s="54">
+        <v>372276</v>
+      </c>
       <c r="H161" s="54"/>
       <c r="I161" s="2"/>
       <c r="J161" s="2"/>
       <c r="K161" s="2"/>
       <c r="L161" s="5"/>
       <c r="M161" s="5"/>
       <c r="N161" s="18"/>
       <c r="O161" s="19"/>
     </row>
     <row r="162" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B162" s="3">
         <v>150</v>
       </c>
       <c r="C162" s="61">
         <v>300</v>
       </c>
       <c r="D162" s="56">
         <v>450</v>
       </c>
       <c r="E162" s="67">
         <v>600</v>
       </c>
       <c r="F162" s="56">
         <v>750</v>
       </c>
-      <c r="G162" s="54"/>
+      <c r="G162" s="54">
+        <v>900</v>
+      </c>
       <c r="H162" s="54"/>
       <c r="I162" s="2"/>
       <c r="J162" s="2"/>
       <c r="K162" s="2"/>
       <c r="L162" s="5"/>
       <c r="M162" s="5"/>
       <c r="N162" s="20"/>
       <c r="O162" s="19"/>
     </row>
     <row r="163" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B163" s="2">
         <v>715</v>
       </c>
       <c r="C163" s="61">
         <v>1430</v>
       </c>
       <c r="D163" s="53">
         <v>2145</v>
       </c>
       <c r="E163" s="67">
         <v>2860</v>
       </c>
       <c r="F163" s="53">
         <v>3575</v>
       </c>
-      <c r="G163" s="54"/>
+      <c r="G163" s="54">
+        <v>4290</v>
+      </c>
       <c r="H163" s="54"/>
       <c r="I163" s="2"/>
       <c r="J163" s="2"/>
       <c r="K163" s="2"/>
       <c r="L163" s="5"/>
       <c r="M163" s="5"/>
       <c r="N163" s="18"/>
       <c r="O163" s="19"/>
     </row>
     <row r="164" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B164" s="2">
         <v>9859</v>
       </c>
       <c r="C164" s="61">
         <v>16141</v>
       </c>
       <c r="D164" s="53">
         <v>22424</v>
       </c>
       <c r="E164" s="67">
         <v>28706</v>
       </c>
       <c r="F164" s="53">
         <v>42875</v>
       </c>
-      <c r="G164" s="54"/>
+      <c r="G164" s="54">
+        <v>57044</v>
+      </c>
       <c r="H164" s="54"/>
       <c r="I164" s="2"/>
       <c r="J164" s="2"/>
       <c r="K164" s="2"/>
       <c r="L164" s="5"/>
       <c r="M164" s="5"/>
       <c r="N164" s="18"/>
       <c r="O164" s="19"/>
     </row>
     <row r="165" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B165" s="2">
         <v>50</v>
       </c>
       <c r="C165" s="61">
         <v>100</v>
       </c>
       <c r="D165" s="53">
         <v>150</v>
       </c>
       <c r="E165" s="67">
         <v>200</v>
       </c>
       <c r="F165" s="53">
         <v>250</v>
       </c>
-      <c r="G165" s="54"/>
+      <c r="G165" s="54">
+        <v>300</v>
+      </c>
       <c r="H165" s="54"/>
       <c r="I165" s="2"/>
       <c r="J165" s="2"/>
       <c r="K165" s="2"/>
       <c r="L165" s="5"/>
       <c r="M165" s="5"/>
       <c r="N165" s="18"/>
       <c r="O165" s="19"/>
     </row>
     <row r="166" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B166" s="2">
         <v>222</v>
       </c>
       <c r="C166" s="61">
         <v>419</v>
       </c>
       <c r="D166" s="53">
         <v>616</v>
       </c>
       <c r="E166" s="67">
         <v>813</v>
       </c>
       <c r="F166" s="53">
         <v>1019</v>
       </c>
-      <c r="G166" s="54"/>
+      <c r="G166" s="54">
+        <v>1225</v>
+      </c>
       <c r="H166" s="54"/>
       <c r="I166" s="2"/>
       <c r="J166" s="2"/>
       <c r="K166" s="2"/>
       <c r="L166" s="5"/>
       <c r="M166" s="5"/>
       <c r="N166" s="18"/>
       <c r="O166" s="19"/>
     </row>
     <row r="167" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B167" s="3">
         <v>29</v>
       </c>
       <c r="C167" s="61">
         <v>58</v>
       </c>
       <c r="D167" s="56">
         <v>87</v>
       </c>
       <c r="E167" s="67">
         <v>116</v>
       </c>
       <c r="F167" s="56">
         <v>145</v>
       </c>
-      <c r="G167" s="54"/>
+      <c r="G167" s="54">
+        <v>174</v>
+      </c>
       <c r="H167" s="54"/>
       <c r="I167" s="2"/>
       <c r="J167" s="2"/>
       <c r="K167" s="2"/>
       <c r="L167" s="5"/>
       <c r="M167" s="5"/>
       <c r="N167" s="18"/>
       <c r="O167" s="19"/>
     </row>
     <row r="168" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B168" s="2">
         <v>10173</v>
       </c>
       <c r="C168" s="61">
         <v>21210</v>
       </c>
       <c r="D168" s="53">
         <v>32248</v>
       </c>
       <c r="E168" s="67">
         <v>43285</v>
       </c>
       <c r="F168" s="53">
         <v>56271</v>
       </c>
-      <c r="G168" s="54"/>
+      <c r="G168" s="54">
+        <v>69256</v>
+      </c>
       <c r="H168" s="54"/>
       <c r="I168" s="2"/>
       <c r="J168" s="2"/>
       <c r="K168" s="2"/>
       <c r="L168" s="5"/>
       <c r="M168" s="5"/>
       <c r="N168" s="18"/>
       <c r="O168" s="19"/>
     </row>
     <row r="169" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B169" s="2">
         <v>1205</v>
       </c>
       <c r="C169" s="61">
         <v>2410</v>
       </c>
       <c r="D169" s="53">
         <v>3615</v>
       </c>
       <c r="E169" s="67">
         <v>4820</v>
       </c>
       <c r="F169" s="53">
         <v>6025</v>
       </c>
-      <c r="G169" s="54"/>
+      <c r="G169" s="54">
+        <v>7230</v>
+      </c>
       <c r="H169" s="54"/>
       <c r="I169" s="2"/>
       <c r="J169" s="2"/>
       <c r="K169" s="2"/>
       <c r="L169" s="5"/>
       <c r="M169" s="5"/>
       <c r="N169" s="18"/>
       <c r="O169" s="19"/>
     </row>
     <row r="170" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B170" s="2">
         <v>278</v>
       </c>
       <c r="C170" s="61">
         <v>556</v>
       </c>
       <c r="D170" s="53">
         <v>834</v>
       </c>
       <c r="E170" s="67">
         <v>1112</v>
       </c>
       <c r="F170" s="53">
         <v>1390</v>
       </c>
-      <c r="G170" s="54"/>
+      <c r="G170" s="54">
+        <v>1668</v>
+      </c>
       <c r="H170" s="54"/>
       <c r="I170" s="2"/>
       <c r="J170" s="2"/>
       <c r="K170" s="2"/>
       <c r="L170" s="5"/>
       <c r="M170" s="5"/>
       <c r="N170" s="18"/>
       <c r="O170" s="19"/>
     </row>
     <row r="171" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B171" s="3">
         <v>150</v>
       </c>
       <c r="C171" s="61">
         <v>300</v>
       </c>
       <c r="D171" s="56">
         <v>450</v>
       </c>
       <c r="E171" s="67">
         <v>600</v>
       </c>
       <c r="F171" s="56">
         <v>750</v>
       </c>
-      <c r="G171" s="54"/>
+      <c r="G171" s="54">
+        <v>900</v>
+      </c>
       <c r="H171" s="54"/>
       <c r="I171" s="2"/>
       <c r="J171" s="2"/>
       <c r="K171" s="2"/>
       <c r="L171" s="5"/>
       <c r="M171" s="5"/>
       <c r="N171" s="20"/>
       <c r="O171" s="19"/>
     </row>
     <row r="172" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="15" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B172" s="2">
         <v>70</v>
       </c>
       <c r="C172" s="61">
         <v>140</v>
       </c>
       <c r="D172" s="53">
         <v>210</v>
       </c>
       <c r="E172" s="67">
         <v>280</v>
       </c>
       <c r="F172" s="53">
         <v>350</v>
       </c>
-      <c r="G172" s="54"/>
+      <c r="G172" s="54">
+        <v>420</v>
+      </c>
       <c r="H172" s="54"/>
       <c r="I172" s="2"/>
       <c r="J172" s="2"/>
       <c r="K172" s="2"/>
       <c r="L172" s="5"/>
       <c r="M172" s="5"/>
       <c r="N172" s="18"/>
       <c r="O172" s="19"/>
     </row>
     <row r="173" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="39" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C173" s="2"/>
       <c r="E173" s="53"/>
       <c r="G173" s="54"/>
       <c r="H173" s="54"/>
       <c r="I173" s="2"/>
       <c r="J173" s="2"/>
       <c r="K173" s="2"/>
       <c r="L173" s="5"/>
       <c r="M173" s="5"/>
       <c r="N173" s="18"/>
       <c r="O173" s="19"/>
     </row>
     <row r="174" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B174" s="2">
         <v>75</v>
       </c>
       <c r="C174" s="61">
         <v>150</v>
       </c>
       <c r="D174" s="53">
         <v>225</v>
       </c>
       <c r="E174" s="67">
         <v>300</v>
       </c>
       <c r="F174" s="53">
         <v>375</v>
       </c>
-      <c r="G174" s="54"/>
+      <c r="G174" s="54">
+        <v>622</v>
+      </c>
       <c r="H174" s="54"/>
       <c r="I174" s="2"/>
       <c r="J174" s="2"/>
       <c r="K174" s="2"/>
       <c r="L174" s="5"/>
       <c r="M174" s="5"/>
       <c r="N174" s="18"/>
       <c r="O174" s="19"/>
     </row>
     <row r="175" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="32" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B175" s="2">
         <v>75</v>
       </c>
       <c r="C175" s="61">
         <v>150</v>
       </c>
       <c r="D175" s="53">
         <v>225</v>
       </c>
       <c r="E175" s="67">
         <v>300</v>
       </c>
       <c r="F175" s="53">
         <v>375</v>
       </c>
-      <c r="G175" s="54"/>
+      <c r="G175" s="54">
+        <v>622</v>
+      </c>
       <c r="H175" s="54"/>
       <c r="I175" s="2"/>
       <c r="J175" s="2"/>
       <c r="K175" s="2"/>
       <c r="L175" s="5"/>
       <c r="M175" s="5"/>
       <c r="N175" s="18"/>
       <c r="O175" s="19"/>
     </row>
     <row r="176" spans="1:15" s="14" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="30" t="s">
         <v>7</v>
       </c>
       <c r="C176" s="2"/>
       <c r="E176" s="53"/>
       <c r="G176" s="54"/>
       <c r="H176" s="54"/>
       <c r="I176" s="2"/>
       <c r="J176" s="2"/>
       <c r="K176" s="2"/>
       <c r="L176" s="5"/>
       <c r="M176" s="5"/>
       <c r="N176" s="18"/>
       <c r="O176" s="19"/>
     </row>
     <row r="177" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B177" s="2">
         <v>211512</v>
       </c>
       <c r="C177" s="61">
         <v>418112</v>
       </c>
       <c r="D177" s="53">
         <v>624966</v>
       </c>
       <c r="E177" s="67">
         <v>837378</v>
       </c>
       <c r="F177" s="53">
         <v>1011204</v>
       </c>
-      <c r="G177" s="54"/>
+      <c r="G177" s="54">
+        <v>1185030</v>
+      </c>
       <c r="H177" s="54"/>
       <c r="I177" s="2"/>
       <c r="J177" s="2"/>
       <c r="K177" s="2"/>
       <c r="L177" s="5"/>
       <c r="M177" s="5"/>
       <c r="N177" s="18"/>
       <c r="O177" s="19"/>
     </row>
     <row r="178" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="32" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B178" s="2">
         <v>76842</v>
       </c>
       <c r="C178" s="61">
         <v>160459</v>
       </c>
       <c r="D178" s="53">
         <v>244076</v>
       </c>
       <c r="E178" s="67">
         <v>327693</v>
       </c>
       <c r="F178" s="53">
         <v>404804</v>
       </c>
-      <c r="G178" s="54"/>
+      <c r="G178" s="54">
+        <v>481915</v>
+      </c>
       <c r="H178" s="54"/>
       <c r="I178" s="2"/>
       <c r="J178" s="2"/>
       <c r="K178" s="2"/>
       <c r="L178" s="5"/>
       <c r="M178" s="5"/>
       <c r="N178" s="18"/>
       <c r="O178" s="19"/>
     </row>
     <row r="179" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B179" s="2">
         <v>3776</v>
       </c>
       <c r="C179" s="61">
         <v>6534</v>
       </c>
       <c r="D179" s="53">
         <v>9293</v>
       </c>
       <c r="E179" s="67">
         <v>12051</v>
       </c>
       <c r="F179" s="53">
         <v>15969</v>
       </c>
-      <c r="G179" s="54"/>
+      <c r="G179" s="54">
+        <v>19887</v>
+      </c>
       <c r="H179" s="54"/>
       <c r="I179" s="2"/>
       <c r="J179" s="2"/>
       <c r="K179" s="2"/>
       <c r="L179" s="5"/>
       <c r="M179" s="5"/>
       <c r="N179" s="18"/>
       <c r="O179" s="19"/>
     </row>
     <row r="180" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B180" s="2">
         <v>6436</v>
       </c>
       <c r="C180" s="61">
         <v>16649</v>
       </c>
       <c r="D180" s="53">
         <v>26861</v>
       </c>
       <c r="E180" s="67">
         <v>37074</v>
       </c>
       <c r="F180" s="53">
         <v>48022</v>
       </c>
-      <c r="G180" s="54"/>
+      <c r="G180" s="54">
+        <v>58970</v>
+      </c>
       <c r="H180" s="54"/>
       <c r="I180" s="2"/>
       <c r="J180" s="2"/>
       <c r="K180" s="2"/>
       <c r="L180" s="5"/>
       <c r="M180" s="5"/>
       <c r="N180" s="18"/>
       <c r="O180" s="19"/>
     </row>
     <row r="181" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B181" s="2">
         <v>700</v>
       </c>
       <c r="C181" s="61">
         <v>1400</v>
       </c>
       <c r="D181" s="53">
         <v>2100</v>
       </c>
       <c r="E181" s="67">
         <v>2800</v>
       </c>
       <c r="F181" s="53">
         <v>3500</v>
       </c>
-      <c r="G181" s="54"/>
+      <c r="G181" s="54">
+        <v>4200</v>
+      </c>
       <c r="H181" s="54"/>
       <c r="I181" s="2"/>
       <c r="J181" s="2"/>
       <c r="K181" s="2"/>
       <c r="L181" s="5"/>
       <c r="M181" s="5"/>
       <c r="N181" s="18"/>
       <c r="O181" s="19"/>
     </row>
     <row r="182" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="15" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B182" s="2">
         <v>6387</v>
       </c>
       <c r="C182" s="61">
         <v>12774</v>
       </c>
       <c r="D182" s="53">
         <v>19161</v>
       </c>
       <c r="E182" s="67">
         <v>25548</v>
       </c>
       <c r="F182" s="53">
         <v>31935</v>
       </c>
-      <c r="G182" s="54"/>
+      <c r="G182" s="54">
+        <v>38322</v>
+      </c>
       <c r="H182" s="54"/>
       <c r="I182" s="2"/>
       <c r="J182" s="2"/>
       <c r="K182" s="2"/>
       <c r="L182" s="5"/>
       <c r="M182" s="5"/>
       <c r="N182" s="18"/>
       <c r="O182" s="19"/>
     </row>
     <row r="183" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B183" s="2">
         <v>44429</v>
       </c>
       <c r="C183" s="61">
         <v>90780</v>
       </c>
       <c r="D183" s="53">
         <v>137132</v>
       </c>
       <c r="E183" s="67">
         <v>183484</v>
       </c>
       <c r="F183" s="53">
         <v>210350</v>
       </c>
-      <c r="G183" s="54"/>
+      <c r="G183" s="54">
+        <v>237216</v>
+      </c>
       <c r="H183" s="54"/>
       <c r="I183" s="2"/>
       <c r="J183" s="2"/>
       <c r="K183" s="2"/>
       <c r="L183" s="5"/>
       <c r="M183" s="5"/>
       <c r="N183" s="18"/>
       <c r="O183" s="19"/>
     </row>
     <row r="184" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B184" s="2">
         <v>3770</v>
       </c>
       <c r="C184" s="61">
         <v>7540</v>
       </c>
       <c r="D184" s="53">
         <v>11310</v>
       </c>
       <c r="E184" s="67">
         <v>15080</v>
       </c>
       <c r="F184" s="53">
         <v>18850</v>
       </c>
-      <c r="G184" s="54"/>
+      <c r="G184" s="54">
+        <v>22620</v>
+      </c>
       <c r="H184" s="54"/>
       <c r="I184" s="2"/>
       <c r="J184" s="2"/>
       <c r="K184" s="2"/>
       <c r="L184" s="5"/>
       <c r="M184" s="5"/>
       <c r="N184" s="18"/>
       <c r="O184" s="19"/>
     </row>
     <row r="185" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="15" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B185" s="2">
         <v>163</v>
       </c>
       <c r="C185" s="61">
         <v>326</v>
       </c>
       <c r="D185" s="53">
         <v>489</v>
       </c>
       <c r="E185" s="67">
         <v>652</v>
       </c>
       <c r="F185" s="53">
         <v>815</v>
       </c>
-      <c r="G185" s="54"/>
+      <c r="G185" s="54">
+        <v>978</v>
+      </c>
       <c r="H185" s="54"/>
       <c r="I185" s="2"/>
       <c r="J185" s="2"/>
       <c r="K185" s="2"/>
       <c r="L185" s="5"/>
       <c r="M185" s="5"/>
       <c r="N185" s="18"/>
       <c r="O185" s="19"/>
     </row>
     <row r="186" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B186" s="2">
         <v>52881</v>
       </c>
       <c r="C186" s="61">
         <v>89141</v>
       </c>
       <c r="D186" s="53">
         <v>125401</v>
       </c>
       <c r="E186" s="67">
         <v>161661</v>
       </c>
       <c r="F186" s="53">
         <v>200865</v>
       </c>
-      <c r="G186" s="54"/>
+      <c r="G186" s="54">
+        <v>240069</v>
+      </c>
       <c r="H186" s="54"/>
       <c r="I186" s="2"/>
       <c r="J186" s="2"/>
       <c r="K186" s="2"/>
       <c r="L186" s="5"/>
       <c r="M186" s="5"/>
       <c r="N186" s="18"/>
       <c r="O186" s="19"/>
     </row>
     <row r="187" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B187" s="2">
         <v>1273</v>
       </c>
       <c r="C187" s="61">
         <v>2546</v>
       </c>
       <c r="D187" s="53">
         <v>3819</v>
       </c>
       <c r="E187" s="67">
         <v>5092</v>
       </c>
       <c r="F187" s="53">
         <v>6365</v>
       </c>
-      <c r="G187" s="54"/>
+      <c r="G187" s="54">
+        <v>7638</v>
+      </c>
       <c r="H187" s="54"/>
       <c r="I187" s="2"/>
       <c r="J187" s="2"/>
       <c r="K187" s="2"/>
       <c r="L187" s="5"/>
       <c r="M187" s="5"/>
       <c r="N187" s="18"/>
       <c r="O187" s="19"/>
     </row>
     <row r="188" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="15" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B188" s="2">
         <v>2816</v>
       </c>
       <c r="C188" s="61">
         <v>5632</v>
       </c>
       <c r="D188" s="53">
         <v>8448</v>
       </c>
       <c r="E188" s="67">
         <v>11264</v>
       </c>
       <c r="F188" s="53">
         <v>14080</v>
       </c>
-      <c r="G188" s="54"/>
+      <c r="G188" s="54">
+        <v>16896</v>
+      </c>
       <c r="H188" s="54"/>
       <c r="I188" s="2"/>
       <c r="J188" s="2"/>
       <c r="K188" s="2"/>
       <c r="L188" s="5"/>
       <c r="M188" s="5"/>
       <c r="N188" s="18"/>
       <c r="O188" s="19"/>
     </row>
     <row r="189" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B189" s="3">
         <v>623</v>
       </c>
       <c r="C189" s="61">
         <v>1246</v>
       </c>
       <c r="D189" s="55">
         <v>1869</v>
       </c>
       <c r="E189" s="67">
         <v>2492</v>
       </c>
       <c r="F189" s="55">
         <v>3115</v>
       </c>
-      <c r="G189" s="54"/>
+      <c r="G189" s="54">
+        <v>3738</v>
+      </c>
       <c r="H189" s="54"/>
       <c r="I189" s="2"/>
       <c r="J189" s="2"/>
       <c r="K189" s="2"/>
       <c r="L189" s="5"/>
       <c r="M189" s="5"/>
       <c r="N189" s="20"/>
       <c r="O189" s="19"/>
     </row>
     <row r="190" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B190" s="3">
         <v>48</v>
       </c>
       <c r="C190" s="61">
         <v>96</v>
       </c>
       <c r="D190" s="56">
         <v>144</v>
       </c>
       <c r="E190" s="67">
         <v>192</v>
       </c>
       <c r="F190" s="56">
         <v>240</v>
       </c>
-      <c r="G190" s="54"/>
+      <c r="G190" s="54">
+        <v>288</v>
+      </c>
       <c r="H190" s="54"/>
       <c r="I190" s="2"/>
       <c r="J190" s="2"/>
       <c r="K190" s="2"/>
       <c r="L190" s="5"/>
       <c r="M190" s="5"/>
       <c r="N190" s="18"/>
       <c r="O190" s="19"/>
     </row>
     <row r="191" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C191" s="2"/>
       <c r="E191" s="53"/>
       <c r="G191" s="54"/>
       <c r="H191" s="54"/>
       <c r="I191" s="2"/>
       <c r="J191" s="2"/>
       <c r="K191" s="2"/>
       <c r="L191" s="5"/>
       <c r="M191" s="5"/>
       <c r="N191" s="18"/>
       <c r="O191" s="19"/>
     </row>
     <row r="192" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B192" s="2">
         <v>60253</v>
       </c>
       <c r="C192" s="61">
         <v>199257</v>
       </c>
       <c r="D192" s="53">
         <v>338260</v>
       </c>
       <c r="E192" s="67">
         <v>477264</v>
       </c>
       <c r="F192" s="53">
         <v>743449</v>
       </c>
-      <c r="G192" s="54"/>
+      <c r="G192" s="54">
+        <v>1009635</v>
+      </c>
       <c r="H192" s="54"/>
       <c r="I192" s="2"/>
       <c r="J192" s="2"/>
       <c r="K192" s="2"/>
       <c r="L192" s="5"/>
       <c r="M192" s="5"/>
       <c r="N192" s="18"/>
       <c r="O192" s="19"/>
     </row>
     <row r="193" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="32" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B193" s="2">
         <v>56525</v>
       </c>
       <c r="C193" s="61">
         <v>190887</v>
       </c>
       <c r="D193" s="53">
         <v>325249</v>
       </c>
       <c r="E193" s="67">
         <v>459612</v>
       </c>
       <c r="F193" s="53">
         <v>720819</v>
       </c>
-      <c r="G193" s="54"/>
+      <c r="G193" s="54">
+        <v>982027</v>
+      </c>
       <c r="H193" s="54"/>
       <c r="I193" s="2"/>
       <c r="J193" s="2"/>
       <c r="K193" s="2"/>
       <c r="L193" s="5"/>
       <c r="M193" s="5"/>
       <c r="N193" s="18"/>
       <c r="O193" s="19"/>
     </row>
     <row r="194" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B194" s="2">
         <v>1355</v>
       </c>
       <c r="C194" s="61">
         <v>2908</v>
       </c>
       <c r="D194" s="53">
         <v>4461</v>
       </c>
       <c r="E194" s="67">
         <v>6014</v>
       </c>
       <c r="F194" s="53">
         <v>7313</v>
       </c>
-      <c r="G194" s="54"/>
+      <c r="G194" s="54">
+        <v>8612</v>
+      </c>
       <c r="H194" s="54"/>
       <c r="I194" s="2"/>
       <c r="J194" s="2"/>
       <c r="K194" s="2"/>
       <c r="L194" s="5"/>
       <c r="M194" s="5"/>
       <c r="N194" s="18"/>
       <c r="O194" s="19"/>
     </row>
     <row r="195" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B195" s="2">
         <v>2373</v>
       </c>
       <c r="C195" s="61">
         <v>5461</v>
       </c>
       <c r="D195" s="53">
         <v>8550</v>
       </c>
       <c r="E195" s="67">
         <v>11638</v>
       </c>
       <c r="F195" s="53">
         <v>15317</v>
       </c>
-      <c r="G195" s="54"/>
+      <c r="G195" s="54">
+        <v>18996</v>
+      </c>
       <c r="H195" s="54"/>
       <c r="I195" s="2"/>
       <c r="J195" s="2"/>
       <c r="K195" s="2"/>
       <c r="L195" s="5"/>
       <c r="M195" s="5"/>
       <c r="N195" s="18"/>
       <c r="O195" s="19"/>
     </row>
     <row r="196" spans="1:15" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="30" t="s">
         <v>33</v>
       </c>
       <c r="C196" s="2"/>
       <c r="E196" s="53"/>
       <c r="G196" s="54"/>
       <c r="H196" s="54"/>
       <c r="I196" s="2"/>
       <c r="J196" s="2"/>
       <c r="K196" s="2"/>
       <c r="L196" s="5"/>
       <c r="M196" s="5"/>
       <c r="N196" s="18"/>
       <c r="O196" s="19"/>
     </row>
     <row r="197" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B197" s="2">
         <v>43964</v>
       </c>
       <c r="C197" s="61">
         <v>96642</v>
       </c>
       <c r="D197" s="53">
         <v>149319</v>
       </c>
       <c r="E197" s="67">
         <v>201996</v>
       </c>
       <c r="F197" s="53">
         <v>244763</v>
       </c>
-      <c r="G197" s="54"/>
+      <c r="G197" s="54">
+        <v>287530</v>
+      </c>
       <c r="H197" s="54"/>
       <c r="I197" s="2"/>
       <c r="J197" s="2"/>
       <c r="K197" s="2"/>
       <c r="L197" s="5"/>
       <c r="M197" s="5"/>
       <c r="N197" s="18"/>
       <c r="O197" s="19"/>
     </row>
     <row r="198" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="32" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B198" s="2">
         <v>26289</v>
       </c>
       <c r="C198" s="61">
         <v>57161</v>
       </c>
       <c r="D198" s="53">
         <v>88033</v>
       </c>
       <c r="E198" s="67">
         <v>118904</v>
       </c>
       <c r="F198" s="53">
         <v>146387</v>
       </c>
-      <c r="G198" s="54"/>
+      <c r="G198" s="54">
+        <v>173869</v>
+      </c>
       <c r="H198" s="54"/>
       <c r="I198" s="2"/>
       <c r="J198" s="2"/>
       <c r="K198" s="2"/>
       <c r="L198" s="5"/>
       <c r="M198" s="5"/>
       <c r="N198" s="18"/>
       <c r="O198" s="19"/>
     </row>
     <row r="199" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B199" s="3">
         <v>317</v>
       </c>
       <c r="C199" s="61">
         <v>634</v>
       </c>
       <c r="D199" s="56">
         <v>951</v>
       </c>
       <c r="E199" s="67">
         <v>1268</v>
       </c>
       <c r="F199" s="55">
         <v>1585</v>
       </c>
-      <c r="G199" s="54"/>
+      <c r="G199" s="54">
+        <v>1902</v>
+      </c>
       <c r="H199" s="54"/>
       <c r="I199" s="2"/>
       <c r="J199" s="2"/>
       <c r="K199" s="2"/>
       <c r="L199" s="5"/>
       <c r="M199" s="5"/>
       <c r="N199" s="18"/>
       <c r="O199" s="19"/>
     </row>
     <row r="200" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B200" s="2">
         <v>40</v>
       </c>
       <c r="C200" s="61">
         <v>80</v>
       </c>
       <c r="D200" s="53">
         <v>120</v>
       </c>
       <c r="E200" s="67">
         <v>160</v>
       </c>
       <c r="F200" s="53">
         <v>200</v>
       </c>
-      <c r="G200" s="54"/>
+      <c r="G200" s="54">
+        <v>240</v>
+      </c>
       <c r="H200" s="54"/>
       <c r="I200" s="2"/>
       <c r="J200" s="2"/>
       <c r="K200" s="2"/>
       <c r="L200" s="5"/>
       <c r="M200" s="5"/>
       <c r="N200" s="18"/>
       <c r="O200" s="19"/>
     </row>
     <row r="201" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B201" s="2">
         <v>14353</v>
       </c>
       <c r="C201" s="61">
         <v>31952</v>
       </c>
       <c r="D201" s="53">
         <v>49550</v>
       </c>
       <c r="E201" s="67">
         <v>67149</v>
       </c>
       <c r="F201" s="53">
         <v>79398</v>
       </c>
-      <c r="G201" s="54"/>
+      <c r="G201" s="54">
+        <v>91647</v>
+      </c>
       <c r="H201" s="54"/>
       <c r="I201" s="2"/>
       <c r="J201" s="2"/>
       <c r="K201" s="2"/>
       <c r="L201" s="5"/>
       <c r="M201" s="5"/>
       <c r="N201" s="18"/>
       <c r="O201" s="19"/>
     </row>
     <row r="202" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="15" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B202" s="2">
         <v>67</v>
       </c>
       <c r="C202" s="61">
         <v>134</v>
       </c>
       <c r="D202" s="53">
         <v>201</v>
       </c>
       <c r="E202" s="67">
         <v>268</v>
       </c>
       <c r="F202" s="53">
         <v>335</v>
       </c>
-      <c r="G202" s="54"/>
+      <c r="G202" s="54">
+        <v>402</v>
+      </c>
       <c r="H202" s="54"/>
       <c r="I202" s="2"/>
       <c r="J202" s="2"/>
       <c r="K202" s="2"/>
       <c r="L202" s="5"/>
       <c r="M202" s="5"/>
       <c r="N202" s="18"/>
       <c r="O202" s="19"/>
     </row>
     <row r="203" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B203" s="2">
         <v>2585</v>
       </c>
       <c r="C203" s="61">
         <v>6055</v>
       </c>
       <c r="D203" s="53">
         <v>9525</v>
       </c>
       <c r="E203" s="67">
         <v>12995</v>
       </c>
       <c r="F203" s="53">
         <v>15293</v>
       </c>
-      <c r="G203" s="54"/>
+      <c r="G203" s="54">
+        <v>17592</v>
+      </c>
       <c r="H203" s="54"/>
       <c r="I203" s="2"/>
       <c r="J203" s="2"/>
       <c r="K203" s="2"/>
       <c r="L203" s="5"/>
       <c r="M203" s="5"/>
       <c r="N203" s="18"/>
       <c r="O203" s="19"/>
     </row>
     <row r="204" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B204" s="2">
         <v>49</v>
       </c>
       <c r="C204" s="61">
         <v>98</v>
       </c>
       <c r="D204" s="53">
         <v>147</v>
       </c>
       <c r="E204" s="67">
         <v>196</v>
       </c>
       <c r="F204" s="53">
         <v>245</v>
       </c>
-      <c r="G204" s="54"/>
+      <c r="G204" s="54">
+        <v>294</v>
+      </c>
       <c r="H204" s="54"/>
       <c r="I204" s="2"/>
       <c r="J204" s="2"/>
       <c r="K204" s="2"/>
       <c r="L204" s="5"/>
       <c r="M204" s="5"/>
       <c r="N204" s="18"/>
       <c r="O204" s="19"/>
     </row>
     <row r="205" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="15" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B205" s="3">
         <v>262</v>
       </c>
       <c r="C205" s="61">
         <v>524</v>
       </c>
       <c r="D205" s="56">
         <v>786</v>
       </c>
       <c r="E205" s="67">
         <v>1048</v>
       </c>
       <c r="F205" s="55">
         <v>1310</v>
       </c>
-      <c r="G205" s="54"/>
+      <c r="G205" s="54">
+        <v>1572</v>
+      </c>
       <c r="H205" s="54"/>
       <c r="I205" s="2"/>
       <c r="J205" s="2"/>
       <c r="K205" s="2"/>
       <c r="L205" s="5"/>
       <c r="M205" s="5"/>
       <c r="N205" s="18"/>
       <c r="O205" s="19"/>
     </row>
     <row r="206" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B206" s="3">
         <v>3</v>
       </c>
       <c r="C206" s="61">
         <v>6</v>
       </c>
       <c r="D206" s="56">
         <v>9</v>
       </c>
       <c r="E206" s="67">
         <v>12</v>
       </c>
       <c r="F206" s="56">
         <v>15</v>
       </c>
-      <c r="G206" s="54"/>
+      <c r="G206" s="54">
+        <v>18</v>
+      </c>
       <c r="H206" s="54"/>
       <c r="I206" s="2"/>
       <c r="J206" s="2"/>
       <c r="K206" s="2"/>
       <c r="L206" s="5"/>
       <c r="M206" s="5"/>
       <c r="N206" s="18"/>
       <c r="O206" s="19"/>
     </row>
-    <row r="207" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-    <row r="208" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A207" s="70" t="s">
+        <v>80</v>
+      </c>
+      <c r="G207" s="8"/>
+    </row>
+    <row r="208" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A208" s="49" t="s">
-        <v>73</v>
-[...24 lines deleted...]
-      <c r="O208" s="19"/>
+        <v>72</v>
+      </c>
+      <c r="B208" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C208" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D208" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E208" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F208" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="G208" s="67">
+        <v>3621</v>
+      </c>
     </row>
     <row r="209" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A209" s="32" t="s">
-[...17 lines deleted...]
-      <c r="G209" s="54"/>
+      <c r="A209" s="71" t="s">
+        <v>79</v>
+      </c>
+      <c r="B209" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C209" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D209" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E209" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F209" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="G209" s="67">
+        <v>3621</v>
+      </c>
       <c r="H209" s="54"/>
       <c r="I209" s="2"/>
       <c r="J209" s="2"/>
       <c r="K209" s="2"/>
       <c r="L209" s="5"/>
       <c r="M209" s="5"/>
       <c r="N209" s="18"/>
       <c r="O209" s="19"/>
     </row>
-    <row r="210" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="210" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" s="2"/>
+      <c r="E210" s="53"/>
       <c r="G210" s="54"/>
       <c r="H210" s="54"/>
       <c r="I210" s="2"/>
       <c r="J210" s="2"/>
       <c r="K210" s="2"/>
       <c r="L210" s="5"/>
       <c r="M210" s="5"/>
       <c r="N210" s="18"/>
       <c r="O210" s="19"/>
     </row>
-    <row r="211" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>76</v>
+    <row r="211" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B211" s="2">
+        <v>1207545</v>
       </c>
       <c r="C211" s="61">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>2573320</v>
+      </c>
+      <c r="D211" s="41">
+        <v>3924049</v>
       </c>
       <c r="E211" s="67">
-        <v>304</v>
-[...4 lines deleted...]
-      <c r="G211" s="54"/>
+        <v>5470188</v>
+      </c>
+      <c r="F211" s="53">
+        <v>6437721</v>
+      </c>
+      <c r="G211" s="54">
+        <v>7424871</v>
+      </c>
       <c r="H211" s="54"/>
       <c r="I211" s="2"/>
       <c r="J211" s="2"/>
       <c r="K211" s="2"/>
       <c r="L211" s="5"/>
       <c r="M211" s="5"/>
       <c r="N211" s="18"/>
       <c r="O211" s="19"/>
     </row>
     <row r="212" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A212" s="8" t="s">
-        <v>77</v>
+      <c r="A212" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="B212" s="2">
-        <v>833060</v>
+        <v>192161</v>
       </c>
       <c r="C212" s="61">
-        <v>1926213</v>
+        <v>318322</v>
       </c>
       <c r="D212" s="53">
-        <v>3018518</v>
+        <v>445666</v>
       </c>
       <c r="E212" s="67">
-        <v>4205167</v>
+        <v>577177</v>
       </c>
       <c r="F212" s="53">
-        <v>4921000</v>
-[...1 lines deleted...]
-      <c r="G212" s="54"/>
+        <v>642351</v>
+      </c>
+      <c r="G212" s="54">
+        <v>706894</v>
+      </c>
       <c r="H212" s="54"/>
       <c r="I212" s="2"/>
       <c r="J212" s="2"/>
       <c r="K212" s="2"/>
       <c r="L212" s="5"/>
       <c r="M212" s="5"/>
-      <c r="N212" s="20"/>
+      <c r="N212" s="18"/>
       <c r="O212" s="19"/>
     </row>
     <row r="213" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A213" s="15" t="s">
-[...17 lines deleted...]
-      <c r="G213" s="54"/>
+      <c r="A213" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G213" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H213" s="54"/>
-      <c r="I213" s="3"/>
-[...3 lines deleted...]
-      <c r="M213" s="3"/>
+      <c r="I213" s="2"/>
+      <c r="J213" s="2"/>
+      <c r="K213" s="2"/>
+      <c r="L213" s="5"/>
+      <c r="M213" s="5"/>
       <c r="N213" s="18"/>
       <c r="O213" s="19"/>
     </row>
     <row r="214" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="8" t="s">
-        <v>68</v>
-[...16 lines deleted...]
-      <c r="G214" s="54"/>
+        <v>75</v>
+      </c>
+      <c r="B214" s="3">
+        <v>76</v>
+      </c>
+      <c r="C214" s="61">
+        <v>152</v>
+      </c>
+      <c r="D214" s="56">
+        <v>228</v>
+      </c>
+      <c r="E214" s="67">
+        <v>304</v>
+      </c>
+      <c r="F214" s="56">
+        <v>380</v>
+      </c>
+      <c r="G214" s="54">
+        <v>456</v>
+      </c>
       <c r="H214" s="54"/>
       <c r="I214" s="2"/>
       <c r="J214" s="2"/>
       <c r="K214" s="2"/>
-      <c r="L214" s="2"/>
-      <c r="M214" s="2"/>
+      <c r="L214" s="5"/>
+      <c r="M214" s="5"/>
       <c r="N214" s="18"/>
       <c r="O214" s="19"/>
     </row>
-    <row r="215" spans="1:15" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G215" s="54"/>
+    <row r="215" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B215" s="2">
+        <v>833060</v>
+      </c>
+      <c r="C215" s="61">
+        <v>1926213</v>
+      </c>
+      <c r="D215" s="53">
+        <v>3018518</v>
+      </c>
+      <c r="E215" s="67">
+        <v>4205167</v>
+      </c>
+      <c r="F215" s="53">
+        <v>4921000</v>
+      </c>
+      <c r="G215" s="54">
+        <v>5675198</v>
+      </c>
       <c r="H215" s="54"/>
       <c r="I215" s="2"/>
       <c r="J215" s="2"/>
       <c r="K215" s="2"/>
       <c r="L215" s="5"/>
       <c r="M215" s="5"/>
-      <c r="N215" s="18"/>
+      <c r="N215" s="20"/>
       <c r="O215" s="19"/>
     </row>
-    <row r="216" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>9202</v>
+    <row r="216" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B216" s="48">
+        <v>416</v>
       </c>
       <c r="C216" s="61">
-        <v>20743</v>
+        <v>832</v>
       </c>
       <c r="D216" s="53">
-        <v>32283</v>
+        <v>1248</v>
       </c>
       <c r="E216" s="67">
-        <v>43823</v>
+        <v>1664</v>
       </c>
       <c r="F216" s="53">
-        <v>49548</v>
-[...1 lines deleted...]
-      <c r="G216" s="54"/>
+        <v>2080</v>
+      </c>
+      <c r="G216" s="54">
+        <v>2496</v>
+      </c>
       <c r="H216" s="54"/>
-      <c r="I216" s="2"/>
-[...3 lines deleted...]
-      <c r="M216" s="5"/>
+      <c r="I216" s="3"/>
+      <c r="J216" s="3"/>
+      <c r="K216" s="3"/>
+      <c r="L216" s="3"/>
+      <c r="M216" s="3"/>
       <c r="N216" s="18"/>
       <c r="O216" s="19"/>
     </row>
     <row r="217" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A217" s="32" t="s">
-[...17 lines deleted...]
-      <c r="G217" s="54"/>
+      <c r="A217" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G217" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H217" s="54"/>
       <c r="I217" s="2"/>
       <c r="J217" s="2"/>
       <c r="K217" s="2"/>
-      <c r="L217" s="5"/>
-      <c r="M217" s="5"/>
+      <c r="L217" s="2"/>
+      <c r="M217" s="2"/>
       <c r="N217" s="18"/>
       <c r="O217" s="19"/>
     </row>
-    <row r="218" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="218" spans="1:15" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="30" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C218" s="2"/>
       <c r="E218" s="53"/>
       <c r="G218" s="54"/>
       <c r="H218" s="54"/>
       <c r="I218" s="2"/>
       <c r="J218" s="2"/>
       <c r="K218" s="2"/>
       <c r="L218" s="5"/>
       <c r="M218" s="5"/>
       <c r="N218" s="18"/>
       <c r="O218" s="19"/>
     </row>
     <row r="219" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B219" s="2">
-        <v>359344</v>
+        <v>9202</v>
       </c>
       <c r="C219" s="61">
-        <v>964576</v>
+        <v>20743</v>
       </c>
       <c r="D219" s="53">
-        <v>1613845</v>
+        <v>32283</v>
       </c>
       <c r="E219" s="67">
-        <v>2312451</v>
+        <v>43823</v>
       </c>
       <c r="F219" s="53">
-        <v>2945880</v>
-[...1 lines deleted...]
-      <c r="G219" s="54"/>
+        <v>49548</v>
+      </c>
+      <c r="G219" s="54">
+        <v>55273</v>
+      </c>
       <c r="H219" s="54"/>
       <c r="I219" s="2"/>
       <c r="J219" s="2"/>
       <c r="K219" s="2"/>
       <c r="L219" s="5"/>
       <c r="M219" s="5"/>
       <c r="N219" s="18"/>
       <c r="O219" s="19"/>
     </row>
     <row r="220" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="32" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B220" s="2">
-        <v>192888</v>
+        <v>9202</v>
       </c>
       <c r="C220" s="61">
-        <v>509443</v>
+        <v>20743</v>
       </c>
       <c r="D220" s="53">
-        <v>842756</v>
+        <v>32283</v>
       </c>
       <c r="E220" s="67">
-        <v>1251581</v>
+        <v>43823</v>
       </c>
       <c r="F220" s="53">
-        <v>1630880</v>
-[...1 lines deleted...]
-      <c r="G220" s="54"/>
+        <v>49548</v>
+      </c>
+      <c r="G220" s="54">
+        <v>55273</v>
+      </c>
       <c r="H220" s="54"/>
       <c r="I220" s="2"/>
       <c r="J220" s="2"/>
       <c r="K220" s="2"/>
       <c r="L220" s="5"/>
       <c r="M220" s="5"/>
       <c r="N220" s="18"/>
       <c r="O220" s="19"/>
     </row>
-    <row r="221" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="221" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="C221" s="2"/>
+      <c r="E221" s="53"/>
       <c r="G221" s="54"/>
       <c r="H221" s="54"/>
       <c r="I221" s="2"/>
       <c r="J221" s="2"/>
       <c r="K221" s="2"/>
       <c r="L221" s="5"/>
       <c r="M221" s="5"/>
       <c r="N221" s="18"/>
       <c r="O221" s="19"/>
     </row>
-    <row r="222" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>76</v>
+    <row r="222" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="49" t="s">
+        <v>72</v>
       </c>
       <c r="B222" s="2">
-        <v>69722</v>
+        <v>359344</v>
       </c>
       <c r="C222" s="61">
-        <v>137732</v>
+        <v>964576</v>
       </c>
       <c r="D222" s="53">
-        <v>233021</v>
+        <v>1613845</v>
       </c>
       <c r="E222" s="67">
-        <v>302134</v>
+        <v>2312451</v>
       </c>
       <c r="F222" s="53">
-        <v>427046</v>
-[...1 lines deleted...]
-      <c r="G222" s="54"/>
+        <v>2945880</v>
+      </c>
+      <c r="G222" s="54">
+        <v>3548774</v>
+      </c>
       <c r="H222" s="54"/>
       <c r="I222" s="2"/>
       <c r="J222" s="2"/>
       <c r="K222" s="2"/>
       <c r="L222" s="5"/>
       <c r="M222" s="5"/>
       <c r="N222" s="18"/>
       <c r="O222" s="19"/>
     </row>
     <row r="223" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A223" s="8" t="s">
-        <v>77</v>
+      <c r="A223" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="B223" s="2">
-        <v>67690</v>
+        <v>192888</v>
       </c>
       <c r="C223" s="61">
-        <v>249890</v>
+        <v>509443</v>
       </c>
       <c r="D223" s="53">
-        <v>432090</v>
+        <v>842756</v>
       </c>
       <c r="E223" s="67">
-        <v>614291</v>
+        <v>1251581</v>
       </c>
       <c r="F223" s="53">
-        <v>712847</v>
-[...1 lines deleted...]
-      <c r="G223" s="54"/>
+        <v>1630880</v>
+      </c>
+      <c r="G223" s="54">
+        <v>1981797</v>
+      </c>
       <c r="H223" s="54"/>
       <c r="I223" s="2"/>
       <c r="J223" s="2"/>
       <c r="K223" s="2"/>
       <c r="L223" s="5"/>
       <c r="M223" s="5"/>
       <c r="N223" s="18"/>
       <c r="O223" s="19"/>
     </row>
     <row r="224" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A224" s="15" t="s">
-        <v>59</v>
+      <c r="A224" s="8" t="s">
+        <v>74</v>
       </c>
       <c r="B224" s="2">
-        <v>4537</v>
+        <v>4592</v>
       </c>
       <c r="C224" s="61">
-        <v>9074</v>
+        <v>9184</v>
       </c>
       <c r="D224" s="53">
-        <v>13611</v>
+        <v>13776</v>
       </c>
       <c r="E224" s="67">
-        <v>18148</v>
+        <v>18368</v>
       </c>
       <c r="F224" s="53">
-        <v>22685</v>
-[...1 lines deleted...]
-      <c r="G224" s="54"/>
+        <v>22960</v>
+      </c>
+      <c r="G224" s="54">
+        <v>27552</v>
+      </c>
       <c r="H224" s="54"/>
       <c r="I224" s="2"/>
       <c r="J224" s="2"/>
       <c r="K224" s="2"/>
       <c r="L224" s="5"/>
       <c r="M224" s="5"/>
       <c r="N224" s="18"/>
       <c r="O224" s="19"/>
     </row>
     <row r="225" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A225" s="15" t="s">
-        <v>60</v>
+      <c r="A225" s="8" t="s">
+        <v>75</v>
       </c>
       <c r="B225" s="2">
-        <v>2210</v>
+        <v>69722</v>
       </c>
       <c r="C225" s="61">
-        <v>11001</v>
+        <v>137732</v>
       </c>
       <c r="D225" s="53">
-        <v>19792</v>
+        <v>233021</v>
       </c>
       <c r="E225" s="67">
-        <v>28583</v>
+        <v>302134</v>
       </c>
       <c r="F225" s="53">
-        <v>31012</v>
-[...1 lines deleted...]
-      <c r="G225" s="54"/>
+        <v>427046</v>
+      </c>
+      <c r="G225" s="54">
+        <v>549805</v>
+      </c>
       <c r="H225" s="54"/>
       <c r="I225" s="2"/>
       <c r="J225" s="2"/>
       <c r="K225" s="2"/>
       <c r="L225" s="5"/>
       <c r="M225" s="5"/>
       <c r="N225" s="18"/>
       <c r="O225" s="19"/>
     </row>
     <row r="226" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A226" s="15" t="s">
-        <v>62</v>
+      <c r="A226" s="8" t="s">
+        <v>76</v>
       </c>
       <c r="B226" s="2">
-        <v>8166</v>
+        <v>67690</v>
       </c>
       <c r="C226" s="61">
-        <v>19174</v>
+        <v>249890</v>
       </c>
       <c r="D226" s="53">
-        <v>30182</v>
+        <v>432090</v>
       </c>
       <c r="E226" s="67">
-        <v>41190</v>
+        <v>614291</v>
       </c>
       <c r="F226" s="53">
-        <v>50754</v>
-[...1 lines deleted...]
-      <c r="G226" s="54"/>
+        <v>712847</v>
+      </c>
+      <c r="G226" s="54">
+        <v>811404</v>
+      </c>
       <c r="H226" s="54"/>
       <c r="I226" s="2"/>
       <c r="J226" s="2"/>
       <c r="K226" s="2"/>
       <c r="L226" s="5"/>
       <c r="M226" s="5"/>
       <c r="N226" s="18"/>
       <c r="O226" s="19"/>
     </row>
     <row r="227" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="15" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="B227" s="2">
-        <v>6792</v>
+        <v>4537</v>
       </c>
       <c r="C227" s="61">
-        <v>13584</v>
+        <v>9074</v>
       </c>
       <c r="D227" s="53">
-        <v>20376</v>
+        <v>13611</v>
       </c>
       <c r="E227" s="67">
-        <v>27168</v>
+        <v>18148</v>
       </c>
       <c r="F227" s="53">
-        <v>33960</v>
-[...1 lines deleted...]
-      <c r="G227" s="54"/>
+        <v>22685</v>
+      </c>
+      <c r="G227" s="54">
+        <v>27222</v>
+      </c>
       <c r="H227" s="54"/>
       <c r="I227" s="2"/>
       <c r="J227" s="2"/>
       <c r="K227" s="2"/>
       <c r="L227" s="5"/>
       <c r="M227" s="5"/>
       <c r="N227" s="18"/>
       <c r="O227" s="19"/>
     </row>
     <row r="228" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="15" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B228" s="2">
-        <v>1969</v>
+        <v>2210</v>
       </c>
       <c r="C228" s="61">
-        <v>3938</v>
+        <v>11001</v>
       </c>
       <c r="D228" s="53">
-        <v>5907</v>
+        <v>19792</v>
       </c>
       <c r="E228" s="67">
-        <v>7876</v>
+        <v>28583</v>
       </c>
       <c r="F228" s="53">
-        <v>9845</v>
-[...1 lines deleted...]
-      <c r="G228" s="54"/>
+        <v>31012</v>
+      </c>
+      <c r="G228" s="54">
+        <v>33442</v>
+      </c>
       <c r="H228" s="54"/>
       <c r="I228" s="2"/>
       <c r="J228" s="2"/>
       <c r="K228" s="2"/>
       <c r="L228" s="5"/>
       <c r="M228" s="5"/>
       <c r="N228" s="18"/>
       <c r="O228" s="19"/>
     </row>
     <row r="229" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="15" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>61</v>
+      </c>
+      <c r="B229" s="2">
+        <v>8166</v>
       </c>
       <c r="C229" s="61">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>19174</v>
+      </c>
+      <c r="D229" s="53">
+        <v>30182</v>
       </c>
       <c r="E229" s="67">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="G229" s="54"/>
+        <v>41190</v>
+      </c>
+      <c r="F229" s="53">
+        <v>50754</v>
+      </c>
+      <c r="G229" s="54">
+        <v>60318</v>
+      </c>
       <c r="H229" s="54"/>
       <c r="I229" s="2"/>
       <c r="J229" s="2"/>
       <c r="K229" s="2"/>
       <c r="L229" s="5"/>
       <c r="M229" s="5"/>
-      <c r="N229" s="20"/>
+      <c r="N229" s="18"/>
       <c r="O229" s="19"/>
     </row>
     <row r="230" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="15" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B230" s="2">
-        <v>766</v>
+        <v>6792</v>
       </c>
       <c r="C230" s="61">
-        <v>1532</v>
+        <v>13584</v>
       </c>
       <c r="D230" s="53">
-        <v>2298</v>
+        <v>20376</v>
       </c>
       <c r="E230" s="67">
-        <v>3064</v>
+        <v>27168</v>
       </c>
       <c r="F230" s="53">
-        <v>3830</v>
-[...1 lines deleted...]
-      <c r="G230" s="54"/>
+        <v>33960</v>
+      </c>
+      <c r="G230" s="54">
+        <v>40752</v>
+      </c>
       <c r="H230" s="54"/>
       <c r="I230" s="2"/>
       <c r="J230" s="2"/>
       <c r="K230" s="2"/>
       <c r="L230" s="5"/>
       <c r="M230" s="5"/>
       <c r="N230" s="18"/>
       <c r="O230" s="19"/>
     </row>
-    <row r="231" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G231" s="54"/>
+    <row r="231" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B231" s="2">
+        <v>1969</v>
+      </c>
+      <c r="C231" s="61">
+        <v>3938</v>
+      </c>
+      <c r="D231" s="53">
+        <v>5907</v>
+      </c>
+      <c r="E231" s="67">
+        <v>7876</v>
+      </c>
+      <c r="F231" s="53">
+        <v>9845</v>
+      </c>
+      <c r="G231" s="54">
+        <v>11814</v>
+      </c>
       <c r="H231" s="54"/>
-      <c r="I231" s="19"/>
+      <c r="I231" s="2"/>
       <c r="J231" s="2"/>
       <c r="K231" s="2"/>
       <c r="L231" s="5"/>
       <c r="M231" s="5"/>
       <c r="N231" s="18"/>
       <c r="O231" s="19"/>
     </row>
-    <row r="232" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2635647</v>
+    <row r="232" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B232" s="3">
+        <v>13</v>
       </c>
       <c r="C232" s="61">
-        <v>7619322</v>
-[...2 lines deleted...]
-        <v>12844812</v>
+        <v>26</v>
+      </c>
+      <c r="D232" s="56">
+        <v>39</v>
       </c>
       <c r="E232" s="67">
-        <v>18227062</v>
-[...4 lines deleted...]
-      <c r="G232" s="54"/>
+        <v>52</v>
+      </c>
+      <c r="F232" s="56">
+        <v>65</v>
+      </c>
+      <c r="G232" s="54">
+        <v>78</v>
+      </c>
       <c r="H232" s="54"/>
-      <c r="I232" s="19"/>
+      <c r="I232" s="2"/>
       <c r="J232" s="2"/>
       <c r="K232" s="2"/>
       <c r="L232" s="5"/>
       <c r="M232" s="5"/>
-      <c r="N232" s="18"/>
+      <c r="N232" s="20"/>
       <c r="O232" s="19"/>
     </row>
     <row r="233" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A233" s="32" t="s">
-        <v>74</v>
+      <c r="A233" s="15" t="s">
+        <v>68</v>
       </c>
       <c r="B233" s="2">
-        <v>1112938</v>
+        <v>766</v>
       </c>
       <c r="C233" s="61">
-        <v>2947701</v>
+        <v>1532</v>
       </c>
       <c r="D233" s="53">
-        <v>4970030</v>
+        <v>2298</v>
       </c>
       <c r="E233" s="67">
-        <v>7130964</v>
+        <v>3064</v>
       </c>
       <c r="F233" s="53">
-        <v>9158490</v>
-[...1 lines deleted...]
-      <c r="G233" s="54"/>
+        <v>3830</v>
+      </c>
+      <c r="G233" s="54">
+        <v>4596</v>
+      </c>
       <c r="H233" s="54"/>
-      <c r="I233" s="19"/>
+      <c r="I233" s="2"/>
       <c r="J233" s="2"/>
       <c r="K233" s="2"/>
       <c r="L233" s="5"/>
       <c r="M233" s="5"/>
       <c r="N233" s="18"/>
       <c r="O233" s="19"/>
     </row>
-    <row r="234" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="234" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="C234" s="2"/>
+      <c r="E234" s="53"/>
       <c r="G234" s="54"/>
       <c r="H234" s="54"/>
       <c r="I234" s="19"/>
       <c r="J234" s="2"/>
       <c r="K234" s="2"/>
       <c r="L234" s="5"/>
       <c r="M234" s="5"/>
       <c r="N234" s="18"/>
       <c r="O234" s="19"/>
     </row>
-    <row r="235" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>76</v>
+    <row r="235" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="49" t="s">
+        <v>72</v>
       </c>
       <c r="B235" s="2">
-        <v>1259</v>
+        <v>2635647</v>
       </c>
       <c r="C235" s="61">
-        <v>21904</v>
+        <v>7619322</v>
       </c>
       <c r="D235" s="53">
-        <v>42550</v>
+        <v>12844812</v>
       </c>
       <c r="E235" s="67">
-        <v>63196</v>
+        <v>18227062</v>
       </c>
       <c r="F235" s="53">
-        <v>65744</v>
-[...1 lines deleted...]
-      <c r="G235" s="54"/>
+        <v>22283410</v>
+      </c>
+      <c r="G235" s="54">
+        <v>26485065</v>
+      </c>
       <c r="H235" s="54"/>
       <c r="I235" s="19"/>
       <c r="J235" s="2"/>
       <c r="K235" s="2"/>
       <c r="L235" s="5"/>
       <c r="M235" s="5"/>
       <c r="N235" s="18"/>
       <c r="O235" s="19"/>
     </row>
     <row r="236" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A236" s="8" t="s">
-        <v>77</v>
+      <c r="A236" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="B236" s="2">
-        <v>1067339</v>
+        <v>1112938</v>
       </c>
       <c r="C236" s="61">
-        <v>2362018</v>
+        <v>2947701</v>
       </c>
       <c r="D236" s="53">
-        <v>3674431</v>
+        <v>4970030</v>
       </c>
       <c r="E236" s="67">
-        <v>4905957</v>
+        <v>7130964</v>
       </c>
       <c r="F236" s="53">
-        <v>6016807</v>
-[...1 lines deleted...]
-      <c r="G236" s="54"/>
+        <v>9158490</v>
+      </c>
+      <c r="G236" s="54">
+        <v>11279010</v>
+      </c>
       <c r="H236" s="54"/>
       <c r="I236" s="19"/>
       <c r="J236" s="2"/>
       <c r="K236" s="2"/>
       <c r="L236" s="5"/>
       <c r="M236" s="5"/>
       <c r="N236" s="18"/>
       <c r="O236" s="19"/>
     </row>
     <row r="237" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A237" s="15" t="s">
-[...3 lines deleted...]
-        <v>3135</v>
+      <c r="A237" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="C237" s="61">
-        <v>6270</v>
-[...2 lines deleted...]
-        <v>9405</v>
+        <v>1018892</v>
+      </c>
+      <c r="D237" s="53">
+        <v>2037784</v>
       </c>
       <c r="E237" s="67">
-        <v>12540</v>
-[...4 lines deleted...]
-      <c r="G237" s="54"/>
+        <v>3056676</v>
+      </c>
+      <c r="F237" s="53">
+        <v>3114224</v>
+      </c>
+      <c r="G237" s="54">
+        <v>3171772</v>
+      </c>
       <c r="H237" s="54"/>
       <c r="I237" s="19"/>
       <c r="J237" s="2"/>
       <c r="K237" s="2"/>
       <c r="L237" s="5"/>
       <c r="M237" s="5"/>
       <c r="N237" s="18"/>
       <c r="O237" s="19"/>
     </row>
     <row r="238" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A238" s="15" t="s">
-        <v>59</v>
+      <c r="A238" s="8" t="s">
+        <v>75</v>
       </c>
       <c r="B238" s="2">
-        <v>8608</v>
+        <v>1259</v>
       </c>
       <c r="C238" s="61">
-        <v>17216</v>
+        <v>21904</v>
       </c>
       <c r="D238" s="53">
-        <v>25824</v>
+        <v>42550</v>
       </c>
       <c r="E238" s="67">
-        <v>34432</v>
+        <v>63196</v>
       </c>
       <c r="F238" s="53">
-        <v>43040</v>
-[...1 lines deleted...]
-      <c r="G238" s="54"/>
+        <v>65744</v>
+      </c>
+      <c r="G238" s="54">
+        <v>68292</v>
+      </c>
       <c r="H238" s="54"/>
       <c r="I238" s="19"/>
       <c r="J238" s="2"/>
       <c r="K238" s="2"/>
       <c r="L238" s="5"/>
       <c r="M238" s="5"/>
       <c r="N238" s="18"/>
       <c r="O238" s="19"/>
     </row>
     <row r="239" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A239" s="15" t="s">
-        <v>60</v>
+      <c r="A239" s="8" t="s">
+        <v>76</v>
       </c>
       <c r="B239" s="2">
-        <v>68</v>
+        <v>1067339</v>
       </c>
       <c r="C239" s="61">
-        <v>136</v>
+        <v>2362018</v>
       </c>
       <c r="D239" s="53">
-        <v>204</v>
+        <v>3674431</v>
       </c>
       <c r="E239" s="67">
-        <v>272</v>
+        <v>4905957</v>
       </c>
       <c r="F239" s="53">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="G239" s="54"/>
+        <v>6016807</v>
+      </c>
+      <c r="G239" s="54">
+        <v>7096346</v>
+      </c>
       <c r="H239" s="54"/>
       <c r="I239" s="19"/>
       <c r="J239" s="2"/>
       <c r="K239" s="2"/>
       <c r="L239" s="5"/>
       <c r="M239" s="5"/>
       <c r="N239" s="18"/>
       <c r="O239" s="19"/>
     </row>
     <row r="240" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A240" s="15" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>57</v>
+      </c>
+      <c r="B240" s="7">
+        <v>3135</v>
       </c>
       <c r="C240" s="61">
-        <v>28800</v>
-[...2 lines deleted...]
-        <v>57209</v>
+        <v>6270</v>
+      </c>
+      <c r="D240" s="55">
+        <v>9405</v>
       </c>
       <c r="E240" s="67">
-        <v>85619</v>
-[...4 lines deleted...]
-      <c r="G240" s="54"/>
+        <v>12540</v>
+      </c>
+      <c r="F240" s="55">
+        <v>15675</v>
+      </c>
+      <c r="G240" s="54">
+        <v>18810</v>
+      </c>
       <c r="H240" s="54"/>
       <c r="I240" s="19"/>
       <c r="J240" s="2"/>
       <c r="K240" s="2"/>
       <c r="L240" s="5"/>
       <c r="M240" s="5"/>
       <c r="N240" s="18"/>
       <c r="O240" s="19"/>
     </row>
     <row r="241" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="15" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>58</v>
+      </c>
+      <c r="B241" s="2">
+        <v>8608</v>
       </c>
       <c r="C241" s="61">
-        <v>128132</v>
-[...2 lines deleted...]
-        <v>256213</v>
+        <v>17216</v>
+      </c>
+      <c r="D241" s="53">
+        <v>25824</v>
       </c>
       <c r="E241" s="67">
-        <v>384295</v>
-[...4 lines deleted...]
-      <c r="G241" s="54"/>
+        <v>34432</v>
+      </c>
+      <c r="F241" s="53">
+        <v>43040</v>
+      </c>
+      <c r="G241" s="54">
+        <v>51648</v>
+      </c>
       <c r="H241" s="54"/>
       <c r="I241" s="19"/>
       <c r="J241" s="2"/>
       <c r="K241" s="2"/>
       <c r="L241" s="5"/>
       <c r="M241" s="5"/>
       <c r="N241" s="18"/>
       <c r="O241" s="19"/>
     </row>
     <row r="242" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A242" s="15" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>59</v>
+      </c>
+      <c r="B242" s="2">
+        <v>68</v>
       </c>
       <c r="C242" s="61">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>136</v>
+      </c>
+      <c r="D242" s="53">
+        <v>204</v>
       </c>
       <c r="E242" s="67">
-        <v>600</v>
-[...4 lines deleted...]
-      <c r="G242" s="54"/>
+        <v>272</v>
+      </c>
+      <c r="F242" s="53">
+        <v>340</v>
+      </c>
+      <c r="G242" s="54">
+        <v>408</v>
+      </c>
       <c r="H242" s="54"/>
       <c r="I242" s="19"/>
       <c r="J242" s="2"/>
       <c r="K242" s="2"/>
       <c r="L242" s="5"/>
       <c r="M242" s="5"/>
       <c r="N242" s="18"/>
       <c r="O242" s="19"/>
     </row>
     <row r="243" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A243" s="15" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>61</v>
+      </c>
+      <c r="B243" s="2">
+        <v>390</v>
       </c>
       <c r="C243" s="61">
-        <v>12806</v>
-[...2 lines deleted...]
-        <v>25611</v>
+        <v>28800</v>
+      </c>
+      <c r="D243" s="53">
+        <v>57209</v>
       </c>
       <c r="E243" s="67">
-        <v>38417</v>
-[...4 lines deleted...]
-      <c r="G243" s="54"/>
+        <v>85619</v>
+      </c>
+      <c r="F243" s="53">
+        <v>86009</v>
+      </c>
+      <c r="G243" s="54">
+        <v>86399</v>
+      </c>
       <c r="H243" s="54"/>
       <c r="I243" s="19"/>
       <c r="J243" s="2"/>
       <c r="K243" s="2"/>
       <c r="L243" s="5"/>
       <c r="M243" s="5"/>
       <c r="N243" s="18"/>
       <c r="O243" s="19"/>
     </row>
     <row r="244" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="15" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>190565</v>
+        <v>62</v>
+      </c>
+      <c r="B244" s="3">
+        <v>50</v>
       </c>
       <c r="C244" s="61">
-        <v>476233</v>
-[...2 lines deleted...]
-        <v>844551</v>
+        <v>128132</v>
+      </c>
+      <c r="D244" s="55">
+        <v>256213</v>
       </c>
       <c r="E244" s="67">
-        <v>1271914</v>
-[...4 lines deleted...]
-      <c r="G244" s="54"/>
+        <v>384295</v>
+      </c>
+      <c r="F244" s="55">
+        <v>384345</v>
+      </c>
+      <c r="G244" s="54">
+        <v>384395</v>
+      </c>
       <c r="H244" s="54"/>
       <c r="I244" s="19"/>
       <c r="J244" s="2"/>
       <c r="K244" s="2"/>
       <c r="L244" s="5"/>
       <c r="M244" s="5"/>
-      <c r="N244" s="20"/>
+      <c r="N244" s="18"/>
       <c r="O244" s="19"/>
     </row>
     <row r="245" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="15" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B245" s="3">
-        <v>225</v>
+        <v>150</v>
       </c>
       <c r="C245" s="61">
+        <v>300</v>
+      </c>
+      <c r="D245" s="56">
         <v>450</v>
       </c>
-      <c r="D245" s="56">
-[...1 lines deleted...]
-      </c>
       <c r="E245" s="67">
+        <v>600</v>
+      </c>
+      <c r="F245" s="56">
+        <v>750</v>
+      </c>
+      <c r="G245" s="54">
         <v>900</v>
       </c>
-      <c r="F245" s="55">
-[...2 lines deleted...]
-      <c r="G245" s="54"/>
       <c r="H245" s="54"/>
       <c r="I245" s="19"/>
       <c r="J245" s="2"/>
       <c r="K245" s="2"/>
       <c r="L245" s="5"/>
       <c r="M245" s="5"/>
       <c r="N245" s="18"/>
       <c r="O245" s="19"/>
     </row>
     <row r="246" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A246" s="8" t="s">
-[...3 lines deleted...]
-        <v>250921</v>
+      <c r="A246" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B246" s="21" t="s">
+        <v>52</v>
       </c>
       <c r="C246" s="61">
-        <v>584624</v>
-[...2 lines deleted...]
-        <v>872192</v>
+        <v>12806</v>
+      </c>
+      <c r="D246" s="55">
+        <v>25611</v>
       </c>
       <c r="E246" s="67">
-        <v>1199755</v>
-[...4 lines deleted...]
-      <c r="G246" s="54"/>
+        <v>38417</v>
+      </c>
+      <c r="F246" s="55">
+        <v>38417</v>
+      </c>
+      <c r="G246" s="54">
+        <v>38417</v>
+      </c>
       <c r="H246" s="54"/>
       <c r="I246" s="19"/>
       <c r="J246" s="2"/>
       <c r="K246" s="2"/>
       <c r="L246" s="5"/>
       <c r="M246" s="5"/>
       <c r="N246" s="18"/>
       <c r="O246" s="19"/>
     </row>
     <row r="247" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A247" s="15" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>65</v>
+      </c>
+      <c r="B247" s="2">
+        <v>190565</v>
       </c>
       <c r="C247" s="61">
-        <v>1590</v>
+        <v>476233</v>
       </c>
       <c r="D247" s="53">
-        <v>3180</v>
+        <v>844551</v>
       </c>
       <c r="E247" s="67">
-        <v>4770</v>
+        <v>1271914</v>
       </c>
       <c r="F247" s="53">
-        <v>4770</v>
-[...1 lines deleted...]
-      <c r="G247" s="54"/>
+        <v>1796356</v>
+      </c>
+      <c r="G247" s="54">
+        <v>2428828</v>
+      </c>
       <c r="H247" s="54"/>
       <c r="I247" s="19"/>
       <c r="J247" s="2"/>
       <c r="K247" s="2"/>
-      <c r="L247" s="2"/>
+      <c r="L247" s="5"/>
       <c r="M247" s="5"/>
       <c r="N247" s="20"/>
       <c r="O247" s="19"/>
     </row>
     <row r="248" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="15" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>68</v>
+      </c>
+      <c r="B248" s="3">
+        <v>225</v>
       </c>
       <c r="C248" s="61">
-        <v>12253</v>
-[...2 lines deleted...]
-        <v>24506</v>
+        <v>450</v>
+      </c>
+      <c r="D248" s="56">
+        <v>675</v>
       </c>
       <c r="E248" s="67">
-        <v>36759</v>
-[...4 lines deleted...]
-      <c r="G248" s="54"/>
+        <v>900</v>
+      </c>
+      <c r="F248" s="55">
+        <v>1125</v>
+      </c>
+      <c r="G248" s="54">
+        <v>1350</v>
+      </c>
       <c r="H248" s="54"/>
       <c r="I248" s="19"/>
       <c r="J248" s="2"/>
       <c r="K248" s="2"/>
-      <c r="L248" s="2"/>
+      <c r="L248" s="5"/>
       <c r="M248" s="5"/>
-      <c r="N248" s="20"/>
+      <c r="N248" s="18"/>
       <c r="O248" s="19"/>
     </row>
-    <row r="249" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G249" s="54"/>
+    <row r="249" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B249" s="2">
+        <v>250921</v>
+      </c>
+      <c r="C249" s="61">
+        <v>584624</v>
+      </c>
+      <c r="D249" s="53">
+        <v>872192</v>
+      </c>
+      <c r="E249" s="67">
+        <v>1199755</v>
+      </c>
+      <c r="F249" s="53">
+        <v>1520565</v>
+      </c>
+      <c r="G249" s="54">
+        <v>1816967</v>
+      </c>
       <c r="H249" s="54"/>
       <c r="I249" s="19"/>
       <c r="J249" s="2"/>
       <c r="K249" s="2"/>
       <c r="L249" s="5"/>
       <c r="M249" s="5"/>
       <c r="N249" s="18"/>
       <c r="O249" s="19"/>
     </row>
-    <row r="250" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>43720953</v>
+    <row r="250" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="C250" s="61">
-        <v>84834646</v>
+        <v>1590</v>
       </c>
       <c r="D250" s="53">
-        <v>128421226</v>
+        <v>3180</v>
       </c>
       <c r="E250" s="67">
-        <v>167858505</v>
+        <v>4770</v>
       </c>
       <c r="F250" s="53">
-        <v>214811882</v>
-[...1 lines deleted...]
-      <c r="G250" s="54"/>
+        <v>4770</v>
+      </c>
+      <c r="G250" s="54">
+        <v>4770</v>
+      </c>
       <c r="H250" s="54"/>
       <c r="I250" s="19"/>
       <c r="J250" s="2"/>
       <c r="K250" s="2"/>
-      <c r="L250" s="5"/>
+      <c r="L250" s="2"/>
       <c r="M250" s="5"/>
-      <c r="N250" s="18"/>
+      <c r="N250" s="20"/>
       <c r="O250" s="19"/>
     </row>
     <row r="251" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A251" s="32" t="s">
-[...3 lines deleted...]
-        <v>11794992</v>
+      <c r="A251" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="C251" s="61">
-        <v>22633931</v>
+        <v>12253</v>
       </c>
       <c r="D251" s="53">
-        <v>34116296</v>
+        <v>24506</v>
       </c>
       <c r="E251" s="67">
-        <v>45995646</v>
+        <v>36759</v>
       </c>
       <c r="F251" s="53">
-        <v>58484661</v>
-[...1 lines deleted...]
-      <c r="G251" s="54"/>
+        <v>36759</v>
+      </c>
+      <c r="G251" s="54">
+        <v>36759</v>
+      </c>
       <c r="H251" s="54"/>
       <c r="I251" s="19"/>
       <c r="J251" s="2"/>
       <c r="K251" s="2"/>
-      <c r="L251" s="5"/>
+      <c r="L251" s="2"/>
       <c r="M251" s="5"/>
-      <c r="N251" s="18"/>
+      <c r="N251" s="20"/>
       <c r="O251" s="19"/>
     </row>
-    <row r="252" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="252" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C252" s="2"/>
+      <c r="E252" s="53"/>
       <c r="G252" s="54"/>
       <c r="H252" s="54"/>
       <c r="I252" s="19"/>
       <c r="J252" s="2"/>
       <c r="K252" s="2"/>
       <c r="L252" s="5"/>
       <c r="M252" s="5"/>
       <c r="N252" s="18"/>
       <c r="O252" s="19"/>
     </row>
-    <row r="253" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="253" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="49" t="s">
+        <v>72</v>
       </c>
       <c r="B253" s="2">
-        <v>1008689</v>
+        <v>43720953</v>
       </c>
       <c r="C253" s="61">
-        <v>1962544</v>
+        <v>84834646</v>
       </c>
       <c r="D253" s="53">
-        <v>3307364</v>
+        <v>128421226</v>
       </c>
       <c r="E253" s="67">
-        <v>4281439</v>
+        <v>167858505</v>
       </c>
       <c r="F253" s="53">
-        <v>5459858</v>
-[...1 lines deleted...]
-      <c r="G253" s="54"/>
+        <v>214811882</v>
+      </c>
+      <c r="G253" s="54">
+        <v>257895545</v>
+      </c>
       <c r="H253" s="54"/>
       <c r="I253" s="19"/>
       <c r="J253" s="2"/>
       <c r="K253" s="2"/>
       <c r="L253" s="5"/>
       <c r="M253" s="5"/>
       <c r="N253" s="18"/>
       <c r="O253" s="19"/>
     </row>
     <row r="254" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A254" s="15" t="s">
-[...17 lines deleted...]
-      <c r="G254" s="54"/>
+      <c r="A254" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B254" s="2">
+        <v>11794992</v>
+      </c>
+      <c r="C254" s="61">
+        <v>22633931</v>
+      </c>
+      <c r="D254" s="53">
+        <v>34116296</v>
+      </c>
+      <c r="E254" s="67">
+        <v>45995646</v>
+      </c>
+      <c r="F254" s="53">
+        <v>58484661</v>
+      </c>
+      <c r="G254" s="54">
+        <v>71188459</v>
+      </c>
       <c r="H254" s="54"/>
-      <c r="I254" s="2"/>
+      <c r="I254" s="19"/>
       <c r="J254" s="2"/>
       <c r="K254" s="2"/>
-      <c r="L254" s="2"/>
-      <c r="M254" s="2"/>
+      <c r="L254" s="5"/>
+      <c r="M254" s="5"/>
       <c r="N254" s="18"/>
       <c r="O254" s="19"/>
     </row>
     <row r="255" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A255" s="15" t="s">
-[...3 lines deleted...]
-        <v>69074</v>
+      <c r="A255" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="C255" s="61">
-        <v>1069783</v>
+        <v>4523</v>
       </c>
       <c r="D255" s="53">
-        <v>1106663</v>
+        <v>9046</v>
       </c>
       <c r="E255" s="67">
-        <v>1154215</v>
+        <v>13569</v>
       </c>
       <c r="F255" s="53">
-        <v>4179262</v>
-[...1 lines deleted...]
-      <c r="G255" s="54"/>
+        <v>13763</v>
+      </c>
+      <c r="G255" s="54">
+        <v>13956</v>
+      </c>
       <c r="H255" s="54"/>
       <c r="I255" s="19"/>
       <c r="J255" s="2"/>
-      <c r="K255" s="5"/>
+      <c r="K255" s="2"/>
       <c r="L255" s="5"/>
-      <c r="M255" s="2"/>
+      <c r="M255" s="5"/>
       <c r="N255" s="18"/>
       <c r="O255" s="19"/>
     </row>
     <row r="256" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="8" t="s">
-        <v>68</v>
-[...16 lines deleted...]
-      <c r="G256" s="54"/>
+        <v>76</v>
+      </c>
+      <c r="B256" s="2">
+        <v>1008689</v>
+      </c>
+      <c r="C256" s="61">
+        <v>1962544</v>
+      </c>
+      <c r="D256" s="53">
+        <v>3307364</v>
+      </c>
+      <c r="E256" s="67">
+        <v>4281439</v>
+      </c>
+      <c r="F256" s="53">
+        <v>5459858</v>
+      </c>
+      <c r="G256" s="54">
+        <v>6793737</v>
+      </c>
       <c r="H256" s="54"/>
-      <c r="I256" s="2"/>
+      <c r="I256" s="19"/>
       <c r="J256" s="2"/>
       <c r="K256" s="2"/>
-      <c r="L256" s="2"/>
-      <c r="M256" s="2"/>
+      <c r="L256" s="5"/>
+      <c r="M256" s="5"/>
       <c r="N256" s="18"/>
       <c r="O256" s="19"/>
     </row>
-    <row r="257" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G257" s="54"/>
+    <row r="257" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D257" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G257" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H257" s="54"/>
-      <c r="I257" s="19"/>
+      <c r="I257" s="2"/>
       <c r="J257" s="2"/>
       <c r="K257" s="2"/>
       <c r="L257" s="2"/>
-      <c r="M257" s="5"/>
+      <c r="M257" s="2"/>
       <c r="N257" s="18"/>
       <c r="O257" s="19"/>
     </row>
-    <row r="258" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="258" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="15" t="s">
+        <v>61</v>
       </c>
       <c r="B258" s="2">
-        <v>12224517</v>
+        <v>69074</v>
       </c>
       <c r="C258" s="61">
-        <v>23366766</v>
+        <v>1069783</v>
       </c>
       <c r="D258" s="53">
-        <v>35559502</v>
+        <v>1106663</v>
       </c>
       <c r="E258" s="67">
-        <v>47761232</v>
+        <v>1154215</v>
       </c>
       <c r="F258" s="53">
-        <v>60609776</v>
-[...1 lines deleted...]
-      <c r="G258" s="54"/>
+        <v>4179262</v>
+      </c>
+      <c r="G258" s="54">
+        <v>7617159</v>
+      </c>
       <c r="H258" s="54"/>
       <c r="I258" s="19"/>
       <c r="J258" s="2"/>
-      <c r="K258" s="2"/>
-[...1 lines deleted...]
-      <c r="M258" s="5"/>
+      <c r="K258" s="5"/>
+      <c r="L258" s="5"/>
+      <c r="M258" s="2"/>
       <c r="N258" s="18"/>
       <c r="O258" s="19"/>
     </row>
     <row r="259" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A259" s="32" t="s">
-[...17 lines deleted...]
-      <c r="G259" s="54"/>
+      <c r="A259" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G259" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H259" s="54"/>
-      <c r="I259" s="19"/>
+      <c r="I259" s="2"/>
       <c r="J259" s="2"/>
       <c r="K259" s="2"/>
       <c r="L259" s="2"/>
-      <c r="M259" s="5"/>
+      <c r="M259" s="2"/>
       <c r="N259" s="18"/>
       <c r="O259" s="19"/>
     </row>
-    <row r="260" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="260" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="C260" s="2"/>
+      <c r="E260" s="57"/>
       <c r="G260" s="54"/>
       <c r="H260" s="54"/>
       <c r="I260" s="19"/>
       <c r="J260" s="2"/>
       <c r="K260" s="2"/>
       <c r="L260" s="2"/>
       <c r="M260" s="5"/>
       <c r="N260" s="18"/>
       <c r="O260" s="19"/>
     </row>
-    <row r="261" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G261" s="54"/>
+    <row r="261" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A261" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B261" s="2">
+        <v>12224517</v>
+      </c>
+      <c r="C261" s="61">
+        <v>23366766</v>
+      </c>
+      <c r="D261" s="53">
+        <v>35559502</v>
+      </c>
+      <c r="E261" s="67">
+        <v>47761232</v>
+      </c>
+      <c r="F261" s="53">
+        <v>60609776</v>
+      </c>
+      <c r="G261" s="54">
+        <v>73837055</v>
+      </c>
       <c r="H261" s="54"/>
-      <c r="I261" s="2"/>
+      <c r="I261" s="19"/>
       <c r="J261" s="2"/>
       <c r="K261" s="2"/>
       <c r="L261" s="2"/>
-      <c r="M261" s="2"/>
+      <c r="M261" s="5"/>
       <c r="N261" s="18"/>
       <c r="O261" s="19"/>
     </row>
     <row r="262" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A262" s="15" t="s">
-[...17 lines deleted...]
-      <c r="G262" s="54"/>
+      <c r="A262" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B262" s="2">
+        <v>11758068</v>
+      </c>
+      <c r="C262" s="61">
+        <v>22527043</v>
+      </c>
+      <c r="D262" s="53">
+        <v>33977836</v>
+      </c>
+      <c r="E262" s="67">
+        <v>45799238</v>
+      </c>
+      <c r="F262" s="53">
+        <v>58241307</v>
+      </c>
+      <c r="G262" s="54">
+        <v>70901654</v>
+      </c>
       <c r="H262" s="54"/>
-      <c r="I262" s="1"/>
-[...3 lines deleted...]
-      <c r="M262" s="1"/>
+      <c r="I262" s="19"/>
+      <c r="J262" s="2"/>
+      <c r="K262" s="2"/>
+      <c r="L262" s="2"/>
+      <c r="M262" s="5"/>
       <c r="N262" s="18"/>
       <c r="O262" s="19"/>
     </row>
     <row r="263" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A263" s="15" t="s">
-[...17 lines deleted...]
-      <c r="G263" s="54"/>
+      <c r="A263" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C263" s="61">
+        <v>4523</v>
+      </c>
+      <c r="D263" s="53">
+        <v>9046</v>
+      </c>
+      <c r="E263" s="67">
+        <v>13569</v>
+      </c>
+      <c r="F263" s="53">
+        <v>13763</v>
+      </c>
+      <c r="G263" s="54">
+        <v>13956</v>
+      </c>
       <c r="H263" s="54"/>
-      <c r="I263" s="21"/>
-[...3 lines deleted...]
-      <c r="M263" s="21"/>
+      <c r="I263" s="19"/>
+      <c r="J263" s="2"/>
+      <c r="K263" s="2"/>
+      <c r="L263" s="2"/>
+      <c r="M263" s="5"/>
       <c r="N263" s="18"/>
       <c r="O263" s="19"/>
     </row>
-    <row r="264" spans="1:15" s="16" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G264" s="54"/>
+    <row r="264" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="D264" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G264" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H264" s="54"/>
-      <c r="I264" s="19"/>
+      <c r="I264" s="2"/>
       <c r="J264" s="2"/>
-      <c r="K264" s="5"/>
-[...1 lines deleted...]
-      <c r="M264" s="6"/>
+      <c r="K264" s="2"/>
+      <c r="L264" s="2"/>
+      <c r="M264" s="2"/>
       <c r="N264" s="18"/>
       <c r="O264" s="19"/>
     </row>
-    <row r="265" spans="1:15" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G265" s="54"/>
+    <row r="265" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E265" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F265" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="H265" s="54"/>
-      <c r="I265" s="19"/>
-[...3 lines deleted...]
-      <c r="M265" s="6"/>
+      <c r="I265" s="1"/>
+      <c r="J265" s="1"/>
+      <c r="K265" s="1"/>
+      <c r="L265" s="1"/>
+      <c r="M265" s="1"/>
       <c r="N265" s="18"/>
       <c r="O265" s="19"/>
     </row>
-    <row r="266" spans="1:15" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G266" s="54"/>
+    <row r="266" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B266" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C266" s="62" t="s">
+        <v>52</v>
+      </c>
+      <c r="D266" s="62" t="s">
+        <v>52</v>
+      </c>
+      <c r="E266" s="62" t="s">
+        <v>52</v>
+      </c>
+      <c r="F266" s="62" t="s">
+        <v>52</v>
+      </c>
+      <c r="G266" s="62" t="s">
+        <v>52</v>
+      </c>
       <c r="H266" s="54"/>
-      <c r="I266" s="1"/>
-[...3 lines deleted...]
-      <c r="M266" s="1"/>
+      <c r="I266" s="21"/>
+      <c r="J266" s="21"/>
+      <c r="K266" s="21"/>
+      <c r="L266" s="21"/>
+      <c r="M266" s="21"/>
       <c r="N266" s="18"/>
       <c r="O266" s="19"/>
     </row>
-    <row r="267" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="267" spans="1:15" s="16" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="33" t="s">
+        <v>10</v>
+      </c>
+      <c r="C267" s="2"/>
+      <c r="E267" s="58"/>
       <c r="G267" s="54"/>
       <c r="H267" s="54"/>
-      <c r="I267" s="1"/>
-[...4 lines deleted...]
-      <c r="N267" s="20"/>
+      <c r="I267" s="19"/>
+      <c r="J267" s="2"/>
+      <c r="K267" s="5"/>
+      <c r="L267" s="6"/>
+      <c r="M267" s="6"/>
+      <c r="N267" s="18"/>
       <c r="O267" s="19"/>
     </row>
-    <row r="268" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G268" s="54"/>
+    <row r="268" spans="1:15" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B268" s="2">
+        <v>30881860</v>
+      </c>
+      <c r="C268" s="61">
+        <v>60062185</v>
+      </c>
+      <c r="D268" s="53">
+        <v>90790156</v>
+      </c>
+      <c r="E268" s="67">
+        <v>117331914</v>
+      </c>
+      <c r="F268" s="53">
+        <v>150624086</v>
+      </c>
+      <c r="G268" s="54">
+        <v>179664280</v>
+      </c>
       <c r="H268" s="54"/>
-      <c r="I268" s="1"/>
-[...3 lines deleted...]
-      <c r="M268" s="1"/>
+      <c r="I268" s="19"/>
+      <c r="J268" s="2"/>
+      <c r="K268" s="5"/>
+      <c r="L268" s="6"/>
+      <c r="M268" s="6"/>
       <c r="N268" s="18"/>
       <c r="O268" s="19"/>
     </row>
-    <row r="269" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G269" s="54"/>
+    <row r="269" spans="1:15" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F269" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="H269" s="54"/>
-      <c r="I269" s="19"/>
-      <c r="J269" s="2"/>
+      <c r="I269" s="1"/>
+      <c r="J269" s="1"/>
       <c r="K269" s="1"/>
       <c r="L269" s="1"/>
       <c r="M269" s="1"/>
       <c r="N269" s="18"/>
       <c r="O269" s="19"/>
     </row>
     <row r="270" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A270" s="49" t="s">
-[...17 lines deleted...]
-      <c r="G270" s="54"/>
+      <c r="A270" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F270" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="H270" s="54"/>
-      <c r="I270" s="19"/>
-      <c r="J270" s="2"/>
+      <c r="I270" s="1"/>
+      <c r="J270" s="1"/>
       <c r="K270" s="1"/>
       <c r="L270" s="1"/>
       <c r="M270" s="1"/>
-      <c r="N270" s="18"/>
+      <c r="N270" s="20"/>
       <c r="O270" s="19"/>
     </row>
     <row r="271" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A271" s="32" t="s">
-        <v>74</v>
+      <c r="A271" s="8" t="s">
+        <v>67</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E271" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G271" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="H271" s="54"/>
       <c r="I271" s="1"/>
       <c r="J271" s="1"/>
       <c r="K271" s="1"/>
       <c r="L271" s="1"/>
       <c r="M271" s="1"/>
       <c r="N271" s="18"/>
       <c r="O271" s="19"/>
     </row>
     <row r="272" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A272" s="8" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A272" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="B272" s="8"/>
+      <c r="C272" s="36"/>
+      <c r="D272" s="8"/>
+      <c r="E272" s="58"/>
+      <c r="F272" s="8"/>
       <c r="G272" s="54"/>
       <c r="H272" s="54"/>
-      <c r="I272" s="1"/>
-      <c r="J272" s="1"/>
+      <c r="I272" s="19"/>
+      <c r="J272" s="2"/>
       <c r="K272" s="1"/>
       <c r="L272" s="1"/>
       <c r="M272" s="1"/>
-      <c r="N272" s="20"/>
+      <c r="N272" s="18"/>
       <c r="O272" s="19"/>
     </row>
     <row r="273" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A273" s="50" t="s">
-[...17 lines deleted...]
-      <c r="G273" s="54"/>
+      <c r="A273" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B273" s="36">
+        <v>614576</v>
+      </c>
+      <c r="C273" s="61">
+        <v>1405695</v>
+      </c>
+      <c r="D273" s="59">
+        <v>2071568</v>
+      </c>
+      <c r="E273" s="67">
+        <v>2765359</v>
+      </c>
+      <c r="F273" s="59">
+        <v>3578020</v>
+      </c>
+      <c r="G273" s="54">
+        <v>4394210</v>
+      </c>
       <c r="H273" s="54"/>
-      <c r="I273" s="1"/>
-      <c r="J273" s="1"/>
+      <c r="I273" s="19"/>
+      <c r="J273" s="2"/>
       <c r="K273" s="1"/>
       <c r="L273" s="1"/>
       <c r="M273" s="1"/>
       <c r="N273" s="18"/>
       <c r="O273" s="19"/>
     </row>
-    <row r="274" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G274" s="54"/>
+    <row r="274" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E274" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F274" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="H274" s="54"/>
-      <c r="I274" s="19"/>
-[...3 lines deleted...]
-      <c r="M274" s="5"/>
+      <c r="I274" s="1"/>
+      <c r="J274" s="1"/>
+      <c r="K274" s="1"/>
+      <c r="L274" s="1"/>
+      <c r="M274" s="1"/>
       <c r="N274" s="18"/>
       <c r="O274" s="19"/>
     </row>
-    <row r="275" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G275" s="54"/>
+    <row r="275" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A275" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E275" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F275" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="H275" s="54"/>
-      <c r="I275" s="19"/>
-[...4 lines deleted...]
-      <c r="N275" s="18"/>
+      <c r="I275" s="1"/>
+      <c r="J275" s="1"/>
+      <c r="K275" s="1"/>
+      <c r="L275" s="1"/>
+      <c r="M275" s="1"/>
+      <c r="N275" s="20"/>
       <c r="O275" s="19"/>
     </row>
     <row r="276" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A276" s="32" t="s">
-[...17 lines deleted...]
-      <c r="G276" s="54"/>
+      <c r="A276" s="50" t="s">
+        <v>61</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E276" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F276" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="H276" s="54"/>
-      <c r="I276" s="19"/>
-[...3 lines deleted...]
-      <c r="M276" s="5"/>
+      <c r="I276" s="1"/>
+      <c r="J276" s="1"/>
+      <c r="K276" s="1"/>
+      <c r="L276" s="1"/>
+      <c r="M276" s="1"/>
       <c r="N276" s="18"/>
       <c r="O276" s="19"/>
     </row>
-    <row r="277" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="277" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C277" s="2"/>
+      <c r="E277" s="53"/>
       <c r="G277" s="54"/>
       <c r="H277" s="54"/>
       <c r="I277" s="19"/>
       <c r="J277" s="2"/>
       <c r="K277" s="2"/>
       <c r="L277" s="5"/>
       <c r="M277" s="5"/>
-      <c r="N277" s="20"/>
+      <c r="N277" s="18"/>
       <c r="O277" s="19"/>
     </row>
-    <row r="278" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>76</v>
+    <row r="278" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="49" t="s">
+        <v>72</v>
       </c>
       <c r="B278" s="2">
-        <v>13366</v>
+        <v>1081251</v>
       </c>
       <c r="C278" s="61">
-        <v>56265</v>
+        <v>2674880</v>
       </c>
       <c r="D278" s="53">
-        <v>109732</v>
+        <v>3870461</v>
       </c>
       <c r="E278" s="67">
-        <v>218409</v>
+        <v>5452879</v>
       </c>
       <c r="F278" s="53">
-        <v>242283</v>
-[...1 lines deleted...]
-      <c r="G278" s="54"/>
+        <v>6545134</v>
+      </c>
+      <c r="G278" s="54">
+        <v>7464243</v>
+      </c>
       <c r="H278" s="54"/>
       <c r="I278" s="19"/>
       <c r="J278" s="2"/>
       <c r="K278" s="2"/>
       <c r="L278" s="5"/>
       <c r="M278" s="5"/>
       <c r="N278" s="18"/>
       <c r="O278" s="19"/>
     </row>
     <row r="279" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A279" s="8" t="s">
-        <v>77</v>
+      <c r="A279" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="B279" s="2">
-        <v>664421</v>
+        <v>375622</v>
       </c>
       <c r="C279" s="61">
-        <v>1427797</v>
+        <v>1102474</v>
       </c>
       <c r="D279" s="53">
-        <v>1838226</v>
+        <v>1773659</v>
       </c>
       <c r="E279" s="67">
-        <v>2533923</v>
+        <v>2491203</v>
       </c>
       <c r="F279" s="53">
-        <v>3235388</v>
-[...1 lines deleted...]
-      <c r="G279" s="54"/>
+        <v>2823525</v>
+      </c>
+      <c r="G279" s="54">
+        <v>3148051</v>
+      </c>
       <c r="H279" s="54"/>
       <c r="I279" s="19"/>
       <c r="J279" s="2"/>
       <c r="K279" s="2"/>
       <c r="L279" s="5"/>
       <c r="M279" s="5"/>
       <c r="N279" s="18"/>
       <c r="O279" s="19"/>
     </row>
     <row r="280" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A280" s="15" t="s">
-        <v>59</v>
+      <c r="A280" s="8" t="s">
+        <v>74</v>
       </c>
       <c r="B280" s="2">
-        <v>167</v>
+        <v>123</v>
       </c>
       <c r="C280" s="61">
-        <v>334</v>
+        <v>9454</v>
       </c>
       <c r="D280" s="53">
-        <v>501</v>
+        <v>18786</v>
       </c>
       <c r="E280" s="67">
-        <v>668</v>
+        <v>28117</v>
       </c>
       <c r="F280" s="53">
-        <v>835</v>
-[...1 lines deleted...]
-      <c r="G280" s="54"/>
+        <v>28240</v>
+      </c>
+      <c r="G280" s="54">
+        <v>28363</v>
+      </c>
       <c r="H280" s="54"/>
       <c r="I280" s="19"/>
       <c r="J280" s="2"/>
       <c r="K280" s="2"/>
       <c r="L280" s="5"/>
       <c r="M280" s="5"/>
-      <c r="N280" s="18"/>
+      <c r="N280" s="20"/>
       <c r="O280" s="19"/>
     </row>
     <row r="281" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A281" s="15" t="s">
-        <v>61</v>
+      <c r="A281" s="8" t="s">
+        <v>75</v>
       </c>
       <c r="B281" s="2">
-        <v>893</v>
+        <v>13366</v>
       </c>
       <c r="C281" s="61">
-        <v>1786</v>
+        <v>56265</v>
       </c>
       <c r="D281" s="53">
-        <v>2679</v>
+        <v>109732</v>
       </c>
       <c r="E281" s="67">
-        <v>3572</v>
+        <v>218409</v>
       </c>
       <c r="F281" s="53">
-        <v>4465</v>
-[...1 lines deleted...]
-      <c r="G281" s="54"/>
+        <v>242283</v>
+      </c>
+      <c r="G281" s="54">
+        <v>357185</v>
+      </c>
       <c r="H281" s="54"/>
       <c r="I281" s="19"/>
       <c r="J281" s="2"/>
       <c r="K281" s="2"/>
       <c r="L281" s="5"/>
       <c r="M281" s="5"/>
       <c r="N281" s="18"/>
       <c r="O281" s="19"/>
     </row>
     <row r="282" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="15" t="s">
-        <v>62</v>
+      <c r="A282" s="8" t="s">
+        <v>76</v>
       </c>
       <c r="B282" s="2">
-        <v>1479</v>
+        <v>664421</v>
       </c>
       <c r="C282" s="61">
-        <v>2958</v>
+        <v>1427797</v>
       </c>
       <c r="D282" s="53">
-        <v>4437</v>
+        <v>1838226</v>
       </c>
       <c r="E282" s="67">
-        <v>5916</v>
+        <v>2533923</v>
       </c>
       <c r="F282" s="53">
-        <v>7395</v>
-[...1 lines deleted...]
-      <c r="G282" s="54"/>
+        <v>3235388</v>
+      </c>
+      <c r="G282" s="54">
+        <v>3680475</v>
+      </c>
       <c r="H282" s="54"/>
       <c r="I282" s="19"/>
       <c r="J282" s="2"/>
       <c r="K282" s="2"/>
       <c r="L282" s="5"/>
       <c r="M282" s="5"/>
-      <c r="N282" s="20"/>
+      <c r="N282" s="18"/>
       <c r="O282" s="19"/>
     </row>
     <row r="283" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="15" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="B283" s="2">
-        <v>32</v>
+        <v>167</v>
       </c>
       <c r="C283" s="61">
-        <v>64</v>
+        <v>334</v>
       </c>
       <c r="D283" s="53">
-        <v>96</v>
+        <v>501</v>
       </c>
       <c r="E283" s="67">
-        <v>128</v>
+        <v>668</v>
       </c>
       <c r="F283" s="53">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="G283" s="54"/>
+        <v>835</v>
+      </c>
+      <c r="G283" s="54">
+        <v>1002</v>
+      </c>
       <c r="H283" s="54"/>
       <c r="I283" s="19"/>
       <c r="J283" s="2"/>
       <c r="K283" s="2"/>
       <c r="L283" s="5"/>
       <c r="M283" s="5"/>
       <c r="N283" s="18"/>
       <c r="O283" s="19"/>
     </row>
     <row r="284" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="15" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B284" s="2">
-        <v>21737</v>
+        <v>893</v>
       </c>
       <c r="C284" s="61">
-        <v>66923</v>
+        <v>1786</v>
       </c>
       <c r="D284" s="53">
-        <v>112109</v>
+        <v>2679</v>
       </c>
       <c r="E284" s="67">
-        <v>157296</v>
+        <v>3572</v>
       </c>
       <c r="F284" s="53">
-        <v>185783</v>
-[...1 lines deleted...]
-      <c r="G284" s="54"/>
+        <v>4465</v>
+      </c>
+      <c r="G284" s="54">
+        <v>5358</v>
+      </c>
       <c r="H284" s="54"/>
       <c r="I284" s="19"/>
       <c r="J284" s="2"/>
-      <c r="K284" s="5"/>
+      <c r="K284" s="2"/>
       <c r="L284" s="5"/>
-      <c r="M284" s="2"/>
+      <c r="M284" s="5"/>
       <c r="N284" s="18"/>
       <c r="O284" s="19"/>
     </row>
     <row r="285" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="15" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="B285" s="2">
-        <v>2433</v>
+        <v>1479</v>
       </c>
       <c r="C285" s="61">
-        <v>4866</v>
+        <v>2958</v>
       </c>
       <c r="D285" s="53">
-        <v>7299</v>
+        <v>4437</v>
       </c>
       <c r="E285" s="67">
-        <v>9732</v>
+        <v>5916</v>
       </c>
       <c r="F285" s="53">
-        <v>12165</v>
-[...1 lines deleted...]
-      <c r="G285" s="54"/>
+        <v>7395</v>
+      </c>
+      <c r="G285" s="54">
+        <v>8874</v>
+      </c>
       <c r="H285" s="54"/>
       <c r="I285" s="19"/>
       <c r="J285" s="2"/>
       <c r="K285" s="2"/>
       <c r="L285" s="5"/>
       <c r="M285" s="5"/>
-      <c r="N285" s="18"/>
+      <c r="N285" s="20"/>
       <c r="O285" s="19"/>
     </row>
     <row r="286" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="15" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="B286" s="2">
-        <v>981</v>
+        <v>32</v>
       </c>
       <c r="C286" s="61">
-        <v>1962</v>
+        <v>64</v>
       </c>
       <c r="D286" s="53">
-        <v>2943</v>
+        <v>96</v>
       </c>
       <c r="E286" s="67">
-        <v>3924</v>
+        <v>128</v>
       </c>
       <c r="F286" s="53">
-        <v>4905</v>
-[...1 lines deleted...]
-      <c r="G286" s="54"/>
+        <v>160</v>
+      </c>
+      <c r="G286" s="54">
+        <v>192</v>
+      </c>
       <c r="H286" s="54"/>
       <c r="I286" s="19"/>
       <c r="J286" s="2"/>
       <c r="K286" s="2"/>
       <c r="L286" s="5"/>
       <c r="M286" s="5"/>
-      <c r="N286" s="20"/>
+      <c r="N286" s="18"/>
       <c r="O286" s="19"/>
     </row>
-    <row r="287" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G287" s="54"/>
+    <row r="287" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B287" s="2">
+        <v>21737</v>
+      </c>
+      <c r="C287" s="61">
+        <v>66923</v>
+      </c>
+      <c r="D287" s="53">
+        <v>112109</v>
+      </c>
+      <c r="E287" s="67">
+        <v>157296</v>
+      </c>
+      <c r="F287" s="53">
+        <v>185783</v>
+      </c>
+      <c r="G287" s="54">
+        <v>214271</v>
+      </c>
       <c r="H287" s="54"/>
       <c r="I287" s="19"/>
       <c r="J287" s="2"/>
-      <c r="K287" s="2"/>
+      <c r="K287" s="5"/>
       <c r="L287" s="5"/>
-      <c r="M287" s="5"/>
+      <c r="M287" s="2"/>
       <c r="N287" s="18"/>
       <c r="O287" s="19"/>
     </row>
-    <row r="288" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="288" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="15" t="s">
+        <v>69</v>
       </c>
       <c r="B288" s="2">
-        <v>54655223</v>
+        <v>2433</v>
       </c>
       <c r="C288" s="61">
-        <v>143876176</v>
+        <v>4866</v>
       </c>
       <c r="D288" s="53">
-        <v>237345227</v>
+        <v>7299</v>
       </c>
       <c r="E288" s="67">
-        <v>355761801</v>
+        <v>9732</v>
       </c>
       <c r="F288" s="53">
-        <v>446679860</v>
-[...1 lines deleted...]
-      <c r="G288" s="54"/>
+        <v>12165</v>
+      </c>
+      <c r="G288" s="54">
+        <v>14598</v>
+      </c>
       <c r="H288" s="54"/>
       <c r="I288" s="19"/>
       <c r="J288" s="2"/>
       <c r="K288" s="2"/>
       <c r="L288" s="5"/>
       <c r="M288" s="5"/>
       <c r="N288" s="18"/>
       <c r="O288" s="19"/>
     </row>
     <row r="289" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A289" s="32" t="s">
-        <v>74</v>
+      <c r="A289" s="15" t="s">
+        <v>70</v>
       </c>
       <c r="B289" s="2">
-        <v>48609938</v>
+        <v>981</v>
       </c>
       <c r="C289" s="61">
-        <v>132791740</v>
+        <v>1962</v>
       </c>
       <c r="D289" s="53">
-        <v>219753037</v>
+        <v>2943</v>
       </c>
       <c r="E289" s="67">
-        <v>332112125</v>
+        <v>3924</v>
       </c>
       <c r="F289" s="53">
-        <v>417395315</v>
-[...1 lines deleted...]
-      <c r="G289" s="54"/>
+        <v>4905</v>
+      </c>
+      <c r="G289" s="54">
+        <v>5886</v>
+      </c>
       <c r="H289" s="54"/>
       <c r="I289" s="19"/>
       <c r="J289" s="2"/>
       <c r="K289" s="2"/>
       <c r="L289" s="5"/>
       <c r="M289" s="5"/>
-      <c r="N289" s="18"/>
+      <c r="N289" s="20"/>
       <c r="O289" s="19"/>
     </row>
-    <row r="290" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="290" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A290" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="C290" s="2"/>
+      <c r="E290" s="53"/>
       <c r="G290" s="54"/>
       <c r="H290" s="54"/>
       <c r="I290" s="19"/>
       <c r="J290" s="2"/>
       <c r="K290" s="2"/>
       <c r="L290" s="5"/>
       <c r="M290" s="5"/>
       <c r="N290" s="18"/>
       <c r="O290" s="19"/>
     </row>
-    <row r="291" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>76</v>
+    <row r="291" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A291" s="49" t="s">
+        <v>72</v>
       </c>
       <c r="B291" s="2">
-        <v>339981</v>
+        <v>54655223</v>
       </c>
       <c r="C291" s="61">
-        <v>741032</v>
+        <v>143876176</v>
       </c>
       <c r="D291" s="53">
-        <v>1491007</v>
+        <v>237345227</v>
       </c>
       <c r="E291" s="67">
-        <v>2404074</v>
+        <v>355761801</v>
       </c>
       <c r="F291" s="53">
-        <v>3356201</v>
-[...1 lines deleted...]
-      <c r="G291" s="54"/>
+        <v>446679860</v>
+      </c>
+      <c r="G291" s="54">
+        <v>551566382</v>
+      </c>
       <c r="H291" s="54"/>
       <c r="I291" s="19"/>
       <c r="J291" s="2"/>
       <c r="K291" s="2"/>
       <c r="L291" s="5"/>
       <c r="M291" s="5"/>
-      <c r="N291" s="20"/>
+      <c r="N291" s="18"/>
       <c r="O291" s="19"/>
     </row>
     <row r="292" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A292" s="8" t="s">
-        <v>77</v>
+      <c r="A292" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="B292" s="2">
-        <v>4069850</v>
+        <v>48609938</v>
       </c>
       <c r="C292" s="61">
-        <v>7047257</v>
+        <v>132791740</v>
       </c>
       <c r="D292" s="53">
-        <v>11171672</v>
+        <v>219753037</v>
       </c>
       <c r="E292" s="67">
-        <v>14408601</v>
+        <v>332112125</v>
       </c>
       <c r="F292" s="53">
-        <v>16953900</v>
-[...1 lines deleted...]
-      <c r="G292" s="54"/>
+        <v>417395315</v>
+      </c>
+      <c r="G292" s="54">
+        <v>516469396</v>
+      </c>
       <c r="H292" s="54"/>
       <c r="I292" s="19"/>
       <c r="J292" s="2"/>
       <c r="K292" s="2"/>
       <c r="L292" s="5"/>
       <c r="M292" s="5"/>
       <c r="N292" s="18"/>
       <c r="O292" s="19"/>
     </row>
     <row r="293" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A293" s="15" t="s">
-        <v>57</v>
+      <c r="A293" s="8" t="s">
+        <v>74</v>
       </c>
       <c r="B293" s="2">
-        <v>47615</v>
+        <v>52791</v>
       </c>
       <c r="C293" s="61">
-        <v>64659</v>
+        <v>60026</v>
       </c>
       <c r="D293" s="53">
-        <v>81702</v>
+        <v>67261</v>
       </c>
       <c r="E293" s="67">
-        <v>98745</v>
+        <v>74496</v>
       </c>
       <c r="F293" s="53">
-        <v>142916</v>
-[...1 lines deleted...]
-      <c r="G293" s="54"/>
+        <v>78061</v>
+      </c>
+      <c r="G293" s="54">
+        <v>81626</v>
+      </c>
       <c r="H293" s="54"/>
       <c r="I293" s="19"/>
       <c r="J293" s="2"/>
       <c r="K293" s="2"/>
       <c r="L293" s="5"/>
       <c r="M293" s="5"/>
       <c r="N293" s="18"/>
       <c r="O293" s="19"/>
     </row>
     <row r="294" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A294" s="15" t="s">
-        <v>58</v>
+      <c r="A294" s="8" t="s">
+        <v>75</v>
       </c>
       <c r="B294" s="2">
-        <v>55</v>
+        <v>339981</v>
       </c>
       <c r="C294" s="61">
-        <v>55</v>
+        <v>741032</v>
       </c>
       <c r="D294" s="53">
-        <v>55</v>
+        <v>1491007</v>
       </c>
       <c r="E294" s="67">
-        <v>55</v>
+        <v>2404074</v>
       </c>
       <c r="F294" s="53">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G294" s="54"/>
+        <v>3356201</v>
+      </c>
+      <c r="G294" s="54">
+        <v>4213566</v>
+      </c>
       <c r="H294" s="54"/>
       <c r="I294" s="19"/>
       <c r="J294" s="2"/>
       <c r="K294" s="2"/>
       <c r="L294" s="5"/>
       <c r="M294" s="5"/>
-      <c r="N294" s="18"/>
+      <c r="N294" s="20"/>
       <c r="O294" s="19"/>
     </row>
     <row r="295" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A295" s="15" t="s">
-        <v>59</v>
+      <c r="A295" s="8" t="s">
+        <v>76</v>
       </c>
       <c r="B295" s="2">
-        <v>316132</v>
+        <v>4069850</v>
       </c>
       <c r="C295" s="61">
-        <v>700344</v>
+        <v>7047257</v>
       </c>
       <c r="D295" s="53">
-        <v>1077845</v>
+        <v>11171672</v>
       </c>
       <c r="E295" s="67">
-        <v>1567485</v>
+        <v>14408601</v>
       </c>
       <c r="F295" s="53">
-        <v>2258555</v>
-[...1 lines deleted...]
-      <c r="G295" s="54"/>
+        <v>16953900</v>
+      </c>
+      <c r="G295" s="54">
+        <v>19976420</v>
+      </c>
       <c r="H295" s="54"/>
       <c r="I295" s="19"/>
       <c r="J295" s="2"/>
       <c r="K295" s="2"/>
       <c r="L295" s="5"/>
       <c r="M295" s="5"/>
-      <c r="N295" s="20"/>
+      <c r="N295" s="18"/>
       <c r="O295" s="19"/>
     </row>
     <row r="296" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="15" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>56</v>
+      </c>
+      <c r="B296" s="2">
+        <v>47615</v>
       </c>
       <c r="C296" s="61">
-        <v>120</v>
+        <v>64659</v>
       </c>
       <c r="D296" s="53">
-        <v>239</v>
+        <v>81702</v>
       </c>
       <c r="E296" s="67">
-        <v>359</v>
+        <v>98745</v>
       </c>
       <c r="F296" s="53">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="G296" s="54"/>
+        <v>142916</v>
+      </c>
+      <c r="G296" s="54">
+        <v>187086</v>
+      </c>
       <c r="H296" s="54"/>
       <c r="I296" s="19"/>
       <c r="J296" s="2"/>
       <c r="K296" s="2"/>
       <c r="L296" s="5"/>
       <c r="M296" s="5"/>
-      <c r="N296" s="20"/>
+      <c r="N296" s="18"/>
       <c r="O296" s="19"/>
     </row>
     <row r="297" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="15" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B297" s="2">
-        <v>220</v>
+        <v>55</v>
       </c>
       <c r="C297" s="61">
-        <v>440</v>
+        <v>55</v>
       </c>
       <c r="D297" s="53">
-        <v>660</v>
+        <v>55</v>
       </c>
       <c r="E297" s="67">
-        <v>880</v>
+        <v>55</v>
       </c>
       <c r="F297" s="53">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="G297" s="54"/>
+        <v>55</v>
+      </c>
+      <c r="G297" s="54">
+        <v>55</v>
+      </c>
       <c r="H297" s="54"/>
       <c r="I297" s="19"/>
       <c r="J297" s="2"/>
       <c r="K297" s="2"/>
       <c r="L297" s="5"/>
       <c r="M297" s="5"/>
       <c r="N297" s="18"/>
       <c r="O297" s="19"/>
     </row>
     <row r="298" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="15" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B298" s="2">
-        <v>866857</v>
+        <v>316132</v>
       </c>
       <c r="C298" s="61">
-        <v>1248076</v>
+        <v>700344</v>
       </c>
       <c r="D298" s="53">
-        <v>1663002</v>
+        <v>1077845</v>
       </c>
       <c r="E298" s="67">
-        <v>2067140</v>
+        <v>1567485</v>
       </c>
       <c r="F298" s="53">
-        <v>2707448</v>
-[...1 lines deleted...]
-      <c r="G298" s="54"/>
+        <v>2258555</v>
+      </c>
+      <c r="G298" s="54">
+        <v>2972274</v>
+      </c>
       <c r="H298" s="54"/>
       <c r="I298" s="19"/>
       <c r="J298" s="2"/>
       <c r="K298" s="2"/>
       <c r="L298" s="5"/>
       <c r="M298" s="5"/>
-      <c r="N298" s="18"/>
+      <c r="N298" s="20"/>
       <c r="O298" s="19"/>
     </row>
     <row r="299" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="15" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B299" s="2" t="s">
-        <v>53</v>
-[...13 lines deleted...]
-      <c r="G299" s="54"/>
+        <v>52</v>
+      </c>
+      <c r="C299" s="61">
+        <v>120</v>
+      </c>
+      <c r="D299" s="53">
+        <v>239</v>
+      </c>
+      <c r="E299" s="67">
+        <v>359</v>
+      </c>
+      <c r="F299" s="53">
+        <v>437</v>
+      </c>
+      <c r="G299" s="54">
+        <v>515</v>
+      </c>
       <c r="H299" s="54"/>
       <c r="I299" s="19"/>
       <c r="J299" s="2"/>
       <c r="K299" s="2"/>
       <c r="L299" s="5"/>
       <c r="M299" s="5"/>
-      <c r="N299" s="18"/>
+      <c r="N299" s="20"/>
       <c r="O299" s="19"/>
     </row>
     <row r="300" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="15" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B300" s="2">
-        <v>17206</v>
+        <v>220</v>
       </c>
       <c r="C300" s="61">
-        <v>70462</v>
+        <v>440</v>
       </c>
       <c r="D300" s="53">
-        <v>123718</v>
+        <v>660</v>
       </c>
       <c r="E300" s="67">
-        <v>176975</v>
+        <v>880</v>
       </c>
       <c r="F300" s="53">
-        <v>199251</v>
-[...1 lines deleted...]
-      <c r="G300" s="54"/>
+        <v>1100</v>
+      </c>
+      <c r="G300" s="54">
+        <v>1320</v>
+      </c>
       <c r="H300" s="54"/>
       <c r="I300" s="19"/>
       <c r="J300" s="2"/>
       <c r="K300" s="2"/>
       <c r="L300" s="5"/>
       <c r="M300" s="5"/>
       <c r="N300" s="18"/>
       <c r="O300" s="19"/>
     </row>
     <row r="301" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="15" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B301" s="2">
-        <v>370</v>
+        <v>866857</v>
       </c>
       <c r="C301" s="61">
-        <v>390</v>
+        <v>1248076</v>
       </c>
       <c r="D301" s="53">
-        <v>410</v>
+        <v>1663002</v>
       </c>
       <c r="E301" s="67">
-        <v>430</v>
+        <v>2067140</v>
       </c>
       <c r="F301" s="53">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="G301" s="54"/>
+        <v>2707448</v>
+      </c>
+      <c r="G301" s="54">
+        <v>3272474</v>
+      </c>
       <c r="H301" s="54"/>
       <c r="I301" s="19"/>
       <c r="J301" s="2"/>
       <c r="K301" s="2"/>
       <c r="L301" s="5"/>
       <c r="M301" s="5"/>
       <c r="N301" s="18"/>
       <c r="O301" s="19"/>
     </row>
     <row r="302" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="15" t="s">
-        <v>66</v>
-[...16 lines deleted...]
-      <c r="G302" s="54"/>
+        <v>62</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E302" s="68" t="s">
+        <v>52</v>
+      </c>
+      <c r="F302" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="G302" s="54" t="s">
+        <v>52</v>
+      </c>
       <c r="H302" s="54"/>
       <c r="I302" s="19"/>
       <c r="J302" s="2"/>
       <c r="K302" s="2"/>
       <c r="L302" s="5"/>
       <c r="M302" s="5"/>
       <c r="N302" s="18"/>
       <c r="O302" s="19"/>
     </row>
     <row r="303" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="15" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B303" s="2">
-        <v>2376</v>
+        <v>17206</v>
       </c>
       <c r="C303" s="61">
-        <v>9800</v>
+        <v>70462</v>
       </c>
       <c r="D303" s="53">
-        <v>17224</v>
+        <v>123718</v>
       </c>
       <c r="E303" s="67">
-        <v>24647</v>
+        <v>176975</v>
       </c>
       <c r="F303" s="53">
-        <v>27084</v>
-[...1 lines deleted...]
-      <c r="G303" s="54"/>
+        <v>199251</v>
+      </c>
+      <c r="G303" s="54">
+        <v>221527</v>
+      </c>
       <c r="H303" s="54"/>
       <c r="I303" s="19"/>
       <c r="J303" s="2"/>
       <c r="K303" s="2"/>
       <c r="L303" s="5"/>
       <c r="M303" s="5"/>
       <c r="N303" s="18"/>
       <c r="O303" s="19"/>
     </row>
     <row r="304" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="15" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B304" s="2">
-        <v>8707</v>
+        <v>370</v>
       </c>
       <c r="C304" s="61">
-        <v>17414</v>
+        <v>390</v>
       </c>
       <c r="D304" s="53">
-        <v>26121</v>
+        <v>410</v>
       </c>
       <c r="E304" s="67">
-        <v>34828</v>
+        <v>430</v>
       </c>
       <c r="F304" s="53">
-        <v>43535</v>
-[...1 lines deleted...]
-      <c r="G304" s="54"/>
+        <v>450</v>
+      </c>
+      <c r="G304" s="54">
+        <v>470</v>
+      </c>
       <c r="H304" s="54"/>
       <c r="I304" s="19"/>
       <c r="J304" s="2"/>
       <c r="K304" s="2"/>
       <c r="L304" s="5"/>
       <c r="M304" s="5"/>
       <c r="N304" s="18"/>
       <c r="O304" s="19"/>
     </row>
     <row r="305" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A305" s="8" t="s">
-        <v>68</v>
+      <c r="A305" s="15" t="s">
+        <v>65</v>
       </c>
       <c r="B305" s="2">
-        <v>92079</v>
+        <v>207091</v>
       </c>
       <c r="C305" s="61">
-        <v>180460</v>
+        <v>901251</v>
       </c>
       <c r="D305" s="53">
-        <v>268840</v>
+        <v>1541082</v>
       </c>
       <c r="E305" s="67">
-        <v>357220</v>
+        <v>2353691</v>
       </c>
       <c r="F305" s="53">
-        <v>420851</v>
-[...1 lines deleted...]
-      <c r="G305" s="54"/>
+        <v>2988024</v>
+      </c>
+      <c r="G305" s="54">
+        <v>3470103</v>
+      </c>
       <c r="H305" s="54"/>
       <c r="I305" s="19"/>
       <c r="J305" s="2"/>
       <c r="K305" s="2"/>
       <c r="L305" s="5"/>
       <c r="M305" s="5"/>
       <c r="N305" s="18"/>
       <c r="O305" s="19"/>
     </row>
     <row r="306" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="15" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B306" s="2">
-        <v>22533</v>
+        <v>2376</v>
       </c>
       <c r="C306" s="61">
-        <v>39810</v>
+        <v>9800</v>
       </c>
       <c r="D306" s="53">
-        <v>57087</v>
+        <v>17224</v>
       </c>
       <c r="E306" s="67">
-        <v>74365</v>
+        <v>24647</v>
       </c>
       <c r="F306" s="53">
-        <v>99326</v>
-[...1 lines deleted...]
-      <c r="G306" s="54"/>
+        <v>27084</v>
+      </c>
+      <c r="G306" s="54">
+        <v>29520</v>
+      </c>
       <c r="H306" s="54"/>
       <c r="I306" s="19"/>
       <c r="J306" s="2"/>
       <c r="K306" s="2"/>
       <c r="L306" s="5"/>
       <c r="M306" s="5"/>
       <c r="N306" s="18"/>
       <c r="O306" s="19"/>
     </row>
     <row r="307" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="15" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B307" s="2">
-        <v>1422</v>
+        <v>8707</v>
       </c>
       <c r="C307" s="61">
-        <v>2844</v>
+        <v>17414</v>
       </c>
       <c r="D307" s="53">
-        <v>4266</v>
+        <v>26121</v>
       </c>
       <c r="E307" s="67">
-        <v>5688</v>
+        <v>34828</v>
       </c>
       <c r="F307" s="53">
-        <v>7356</v>
-[...1 lines deleted...]
-      <c r="G307" s="54"/>
+        <v>43535</v>
+      </c>
+      <c r="G307" s="54">
+        <v>52242</v>
+      </c>
       <c r="H307" s="54"/>
       <c r="I307" s="19"/>
       <c r="J307" s="2"/>
       <c r="K307" s="2"/>
       <c r="L307" s="5"/>
       <c r="M307" s="5"/>
       <c r="N307" s="18"/>
       <c r="O307" s="19"/>
     </row>
-    <row r="308" spans="1:15" s="23" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G308" s="54"/>
+    <row r="308" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A308" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B308" s="2">
+        <v>92079</v>
+      </c>
+      <c r="C308" s="61">
+        <v>180460</v>
+      </c>
+      <c r="D308" s="53">
+        <v>268840</v>
+      </c>
+      <c r="E308" s="67">
+        <v>357220</v>
+      </c>
+      <c r="F308" s="53">
+        <v>420851</v>
+      </c>
+      <c r="G308" s="54">
+        <v>484482</v>
+      </c>
       <c r="H308" s="54"/>
-      <c r="I308" s="25"/>
-[...12 lines deleted...]
-        <v>1412</v>
+      <c r="I308" s="19"/>
+      <c r="J308" s="2"/>
+      <c r="K308" s="2"/>
+      <c r="L308" s="5"/>
+      <c r="M308" s="5"/>
+      <c r="N308" s="18"/>
+      <c r="O308" s="19"/>
+    </row>
+    <row r="309" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A309" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B309" s="2">
+        <v>22533</v>
       </c>
       <c r="C309" s="61">
-        <v>3199</v>
+        <v>39810</v>
       </c>
       <c r="D309" s="53">
-        <v>4986</v>
+        <v>57087</v>
       </c>
       <c r="E309" s="67">
-        <v>6774</v>
+        <v>74365</v>
       </c>
       <c r="F309" s="53">
-        <v>7352</v>
-[...1 lines deleted...]
-      <c r="G309" s="54"/>
+        <v>99326</v>
+      </c>
+      <c r="G309" s="54">
+        <v>124288</v>
+      </c>
       <c r="H309" s="54"/>
-      <c r="I309" s="25"/>
-[...12 lines deleted...]
-        <v>1412</v>
+      <c r="I309" s="19"/>
+      <c r="J309" s="2"/>
+      <c r="K309" s="2"/>
+      <c r="L309" s="5"/>
+      <c r="M309" s="5"/>
+      <c r="N309" s="18"/>
+      <c r="O309" s="19"/>
+    </row>
+    <row r="310" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A310" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B310" s="2">
+        <v>1422</v>
       </c>
       <c r="C310" s="61">
-        <v>3199</v>
+        <v>2844</v>
       </c>
       <c r="D310" s="53">
-        <v>4986</v>
+        <v>4266</v>
       </c>
       <c r="E310" s="67">
-        <v>6774</v>
+        <v>5688</v>
       </c>
       <c r="F310" s="53">
-        <v>7352</v>
-[...1 lines deleted...]
-      <c r="G310" s="54"/>
+        <v>7356</v>
+      </c>
+      <c r="G310" s="54">
+        <v>9023</v>
+      </c>
       <c r="H310" s="54"/>
-      <c r="I310" s="25"/>
-[...12 lines deleted...]
-      <c r="E311" s="53"/>
+      <c r="I310" s="19"/>
+      <c r="J310" s="2"/>
+      <c r="K310" s="2"/>
+      <c r="L310" s="5"/>
+      <c r="M310" s="5"/>
+      <c r="N310" s="18"/>
+      <c r="O310" s="19"/>
+    </row>
+    <row r="311" spans="1:15" s="23" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A311" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B311" s="25"/>
+      <c r="C311" s="5"/>
+      <c r="D311" s="60"/>
+      <c r="E311" s="57"/>
+      <c r="F311" s="60"/>
       <c r="G311" s="54"/>
       <c r="H311" s="54"/>
-      <c r="I311" s="19"/>
-[...7 lines deleted...]
-    <row r="312" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I311" s="25"/>
+      <c r="J311" s="25"/>
+      <c r="K311" s="25"/>
+      <c r="L311" s="25"/>
+      <c r="M311" s="25"/>
+      <c r="N311" s="24"/>
+      <c r="O311" s="17"/>
+    </row>
+    <row r="312" spans="1:15" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B312" s="48">
+        <v>1412</v>
+      </c>
+      <c r="C312" s="61">
+        <v>3199</v>
+      </c>
+      <c r="D312" s="53">
+        <v>4986</v>
+      </c>
+      <c r="E312" s="67">
+        <v>6774</v>
+      </c>
+      <c r="F312" s="53">
+        <v>7352</v>
+      </c>
+      <c r="G312" s="54">
+        <v>7931</v>
+      </c>
+      <c r="H312" s="54"/>
+      <c r="I312" s="25"/>
+      <c r="J312" s="25"/>
+      <c r="K312" s="25"/>
+      <c r="L312" s="25"/>
+      <c r="M312" s="25"/>
+      <c r="N312" s="24"/>
+      <c r="O312" s="17"/>
+    </row>
+    <row r="313" spans="1:15" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A313" s="29" t="s">
         <v>73</v>
       </c>
-      <c r="B312" s="2">
-[...29 lines deleted...]
-        <v>121198</v>
+      <c r="B313" s="48">
+        <v>1412</v>
       </c>
       <c r="C313" s="61">
-        <v>386690</v>
+        <v>3199</v>
       </c>
       <c r="D313" s="53">
-        <v>652182</v>
+        <v>4986</v>
       </c>
       <c r="E313" s="67">
-        <v>917675</v>
+        <v>6774</v>
       </c>
       <c r="F313" s="53">
-        <v>1130746</v>
-[...1 lines deleted...]
-      <c r="G313" s="54"/>
+        <v>7352</v>
+      </c>
+      <c r="G313" s="54">
+        <v>7931</v>
+      </c>
       <c r="H313" s="54"/>
-      <c r="I313" s="19"/>
-[...25 lines deleted...]
-      </c>
+      <c r="I313" s="25"/>
+      <c r="J313" s="25"/>
+      <c r="K313" s="25"/>
+      <c r="L313" s="25"/>
+      <c r="M313" s="25"/>
+      <c r="N313" s="24"/>
+      <c r="O313" s="17"/>
+    </row>
+    <row r="314" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A314" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="C314" s="2"/>
+      <c r="E314" s="53"/>
       <c r="G314" s="54"/>
       <c r="H314" s="54"/>
       <c r="I314" s="19"/>
       <c r="J314" s="2"/>
       <c r="K314" s="2"/>
       <c r="L314" s="5"/>
       <c r="M314" s="5"/>
-      <c r="N314" s="20"/>
+      <c r="N314" s="18"/>
       <c r="O314" s="19"/>
     </row>
-    <row r="315" spans="1:15" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G315" s="54"/>
+    <row r="315" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A315" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B315" s="2">
+        <v>121198</v>
+      </c>
+      <c r="C315" s="61">
+        <v>386690</v>
+      </c>
+      <c r="D315" s="53">
+        <v>652182</v>
+      </c>
+      <c r="E315" s="67">
+        <v>917675</v>
+      </c>
+      <c r="F315" s="53">
+        <v>1130760</v>
+      </c>
+      <c r="G315" s="54">
+        <v>1343845</v>
+      </c>
       <c r="H315" s="54"/>
       <c r="I315" s="19"/>
       <c r="J315" s="2"/>
       <c r="K315" s="2"/>
       <c r="L315" s="5"/>
       <c r="M315" s="5"/>
       <c r="N315" s="18"/>
       <c r="O315" s="19"/>
     </row>
-    <row r="316" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A316" s="49" t="s">
+    <row r="316" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A316" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B316" s="2">
-        <v>6690312</v>
+        <v>121198</v>
       </c>
       <c r="C316" s="61">
-        <v>15141898</v>
+        <v>386690</v>
       </c>
       <c r="D316" s="53">
-        <v>24681611</v>
+        <v>652182</v>
       </c>
       <c r="E316" s="67">
-        <v>46997830</v>
+        <v>917675</v>
       </c>
       <c r="F316" s="53">
-        <v>62711800</v>
-[...1 lines deleted...]
-      <c r="G316" s="54"/>
+        <v>1130746</v>
+      </c>
+      <c r="G316" s="54">
+        <v>1343817</v>
+      </c>
       <c r="H316" s="54"/>
       <c r="I316" s="19"/>
       <c r="J316" s="2"/>
       <c r="K316" s="2"/>
       <c r="L316" s="5"/>
       <c r="M316" s="5"/>
-      <c r="N316" s="18"/>
+      <c r="N316" s="20"/>
       <c r="O316" s="19"/>
     </row>
     <row r="317" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A317" s="32" t="s">
-[...12 lines deleted...]
-        <v>43839477</v>
+      <c r="A317" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D317" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="E317" s="67" t="s">
+        <v>52</v>
       </c>
       <c r="F317" s="53">
-        <v>58767647</v>
-[...1 lines deleted...]
-      <c r="G317" s="54"/>
+        <v>14</v>
+      </c>
+      <c r="G317" s="54">
+        <v>27</v>
+      </c>
       <c r="H317" s="54"/>
       <c r="I317" s="19"/>
       <c r="J317" s="2"/>
       <c r="K317" s="2"/>
       <c r="L317" s="5"/>
       <c r="M317" s="5"/>
-      <c r="N317" s="18"/>
+      <c r="N317" s="20"/>
       <c r="O317" s="19"/>
     </row>
-    <row r="318" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="318" spans="1:15" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A318" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="C318" s="2"/>
+      <c r="E318" s="53"/>
       <c r="G318" s="54"/>
       <c r="H318" s="54"/>
       <c r="I318" s="19"/>
-      <c r="J318" s="19"/>
-[...2 lines deleted...]
-      <c r="M318" s="19"/>
+      <c r="J318" s="2"/>
+      <c r="K318" s="2"/>
+      <c r="L318" s="5"/>
+      <c r="M318" s="5"/>
       <c r="N318" s="18"/>
       <c r="O318" s="19"/>
     </row>
-    <row r="319" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1765178</v>
+    <row r="319" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A319" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B319" s="2">
+        <v>6690312</v>
       </c>
       <c r="C319" s="61">
-        <v>1866897</v>
+        <v>15141898</v>
       </c>
       <c r="D319" s="53">
-        <v>2118356</v>
+        <v>24681611</v>
       </c>
       <c r="E319" s="67">
-        <v>2133421</v>
+        <v>46997830</v>
       </c>
       <c r="F319" s="53">
-        <v>2254051</v>
-[...1 lines deleted...]
-      <c r="G319" s="54"/>
+        <v>62711800</v>
+      </c>
+      <c r="G319" s="54">
+        <v>76180155</v>
+      </c>
       <c r="H319" s="54"/>
       <c r="I319" s="19"/>
-      <c r="J319" s="19"/>
-[...2 lines deleted...]
-      <c r="M319" s="19"/>
+      <c r="J319" s="2"/>
+      <c r="K319" s="2"/>
+      <c r="L319" s="5"/>
+      <c r="M319" s="5"/>
       <c r="N319" s="18"/>
       <c r="O319" s="19"/>
     </row>
     <row r="320" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A320" s="15" t="s">
-        <v>66</v>
+      <c r="A320" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="B320" s="2">
-        <v>64070</v>
+        <v>4861064</v>
       </c>
       <c r="C320" s="61">
-        <v>90224</v>
+        <v>13177624</v>
       </c>
       <c r="D320" s="53">
-        <v>116378</v>
+        <v>22083646</v>
       </c>
       <c r="E320" s="67">
-        <v>142532</v>
+        <v>43839477</v>
       </c>
       <c r="F320" s="53">
-        <v>177204</v>
-[...1 lines deleted...]
-      <c r="G320" s="54"/>
+        <v>58767647</v>
+      </c>
+      <c r="G320" s="54">
+        <v>71523569</v>
+      </c>
       <c r="H320" s="54"/>
       <c r="I320" s="19"/>
       <c r="J320" s="2"/>
-      <c r="K320" s="5"/>
+      <c r="K320" s="2"/>
       <c r="L320" s="5"/>
-      <c r="M320" s="2"/>
+      <c r="M320" s="5"/>
       <c r="N320" s="18"/>
       <c r="O320" s="19"/>
     </row>
-    <row r="321" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G321" s="54"/>
+    <row r="321" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A321" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C321" s="61">
+        <v>7153</v>
+      </c>
+      <c r="D321" s="53">
+        <v>363230</v>
+      </c>
+      <c r="E321" s="67">
+        <v>882400</v>
+      </c>
+      <c r="F321" s="53">
+        <v>1512897</v>
+      </c>
+      <c r="G321" s="54">
+        <v>2048634</v>
+      </c>
       <c r="H321" s="54"/>
       <c r="I321" s="19"/>
-      <c r="J321" s="2"/>
-[...2 lines deleted...]
-      <c r="M321" s="1"/>
+      <c r="J321" s="19"/>
+      <c r="K321" s="19"/>
+      <c r="L321" s="19"/>
+      <c r="M321" s="19"/>
       <c r="N321" s="18"/>
       <c r="O321" s="19"/>
     </row>
-    <row r="322" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>42970140</v>
+    <row r="322" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A322" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B322" s="48">
+        <v>1765178</v>
       </c>
       <c r="C322" s="61">
-        <v>117580764</v>
+        <v>1866897</v>
       </c>
       <c r="D322" s="53">
-        <v>194443674</v>
+        <v>2118356</v>
       </c>
       <c r="E322" s="67">
-        <v>283849975</v>
+        <v>2133421</v>
       </c>
       <c r="F322" s="53">
-        <v>353287130</v>
-[...1 lines deleted...]
-      <c r="G322" s="54"/>
+        <v>2254051</v>
+      </c>
+      <c r="G322" s="54">
+        <v>2396076</v>
+      </c>
       <c r="H322" s="54"/>
       <c r="I322" s="19"/>
-      <c r="J322" s="2"/>
-[...2 lines deleted...]
-      <c r="M322" s="1"/>
+      <c r="J322" s="19"/>
+      <c r="K322" s="19"/>
+      <c r="L322" s="19"/>
+      <c r="M322" s="19"/>
       <c r="N322" s="18"/>
       <c r="O322" s="19"/>
     </row>
     <row r="323" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A323" s="32" t="s">
-[...3 lines deleted...]
-        <v>42970140</v>
+      <c r="A323" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B323" s="2">
+        <v>64070</v>
       </c>
       <c r="C323" s="61">
-        <v>117580764</v>
+        <v>90224</v>
       </c>
       <c r="D323" s="53">
-        <v>194443674</v>
+        <v>116378</v>
       </c>
       <c r="E323" s="67">
-        <v>283849975</v>
+        <v>142532</v>
       </c>
       <c r="F323" s="53">
-        <v>353275219</v>
-[...1 lines deleted...]
-      <c r="G323" s="54"/>
+        <v>177204</v>
+      </c>
+      <c r="G323" s="54">
+        <v>211876</v>
+      </c>
       <c r="H323" s="54"/>
       <c r="I323" s="19"/>
-      <c r="J323" s="19"/>
-[...2 lines deleted...]
-      <c r="M323" s="19"/>
+      <c r="J323" s="2"/>
+      <c r="K323" s="5"/>
+      <c r="L323" s="5"/>
+      <c r="M323" s="2"/>
       <c r="N323" s="18"/>
       <c r="O323" s="19"/>
     </row>
-    <row r="324" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="324" spans="1:15" s="14" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A324" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="C324" s="19"/>
+      <c r="E324" s="54"/>
       <c r="G324" s="54"/>
       <c r="H324" s="54"/>
       <c r="I324" s="19"/>
-      <c r="J324" s="19"/>
-[...2 lines deleted...]
-      <c r="M324" s="19"/>
+      <c r="J324" s="2"/>
+      <c r="K324" s="1"/>
+      <c r="L324" s="1"/>
+      <c r="M324" s="1"/>
       <c r="N324" s="18"/>
       <c r="O324" s="19"/>
     </row>
-    <row r="325" spans="1:15" s="16" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G325" s="54"/>
+    <row r="325" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A325" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B325" s="19">
+        <v>42970140</v>
+      </c>
+      <c r="C325" s="61">
+        <v>117580764</v>
+      </c>
+      <c r="D325" s="53">
+        <v>194443674</v>
+      </c>
+      <c r="E325" s="67">
+        <v>283849975</v>
+      </c>
+      <c r="F325" s="53">
+        <v>353287130</v>
+      </c>
+      <c r="G325" s="54">
+        <v>438746528</v>
+      </c>
       <c r="H325" s="54"/>
-      <c r="I325" s="17"/>
-[...8 lines deleted...]
-      <c r="A326" s="49" t="s">
+      <c r="I325" s="19"/>
+      <c r="J325" s="2"/>
+      <c r="K325" s="1"/>
+      <c r="L325" s="1"/>
+      <c r="M325" s="1"/>
+      <c r="N325" s="18"/>
+      <c r="O325" s="19"/>
+    </row>
+    <row r="326" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A326" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="B326" s="5" t="s">
-[...14 lines deleted...]
-      <c r="G326" s="54"/>
+      <c r="B326" s="48">
+        <v>42970140</v>
+      </c>
+      <c r="C326" s="61">
+        <v>117580764</v>
+      </c>
+      <c r="D326" s="53">
+        <v>194443674</v>
+      </c>
+      <c r="E326" s="67">
+        <v>283849975</v>
+      </c>
+      <c r="F326" s="53">
+        <v>353275219</v>
+      </c>
+      <c r="G326" s="54">
+        <v>438722706</v>
+      </c>
       <c r="H326" s="54"/>
-      <c r="I326" s="17"/>
-[...26 lines deleted...]
-      <c r="G327" s="54"/>
+      <c r="I326" s="19"/>
+      <c r="J326" s="19"/>
+      <c r="K326" s="19"/>
+      <c r="L326" s="19"/>
+      <c r="M326" s="19"/>
+      <c r="N326" s="18"/>
+      <c r="O326" s="19"/>
+    </row>
+    <row r="327" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A327" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D327" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="E327" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F327" s="53">
+        <v>11911</v>
+      </c>
+      <c r="G327" s="54">
+        <v>23823</v>
+      </c>
       <c r="H327" s="54"/>
-      <c r="I327" s="17"/>
-[...25 lines deleted...]
-      </c>
+      <c r="I327" s="19"/>
+      <c r="J327" s="19"/>
+      <c r="K327" s="19"/>
+      <c r="L327" s="19"/>
+      <c r="M327" s="19"/>
+      <c r="N327" s="18"/>
+      <c r="O327" s="19"/>
+    </row>
+    <row r="328" spans="1:15" s="16" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A328" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C328" s="1"/>
+      <c r="E328" s="1"/>
       <c r="G328" s="54"/>
       <c r="H328" s="54"/>
       <c r="I328" s="17"/>
       <c r="J328" s="17"/>
       <c r="K328" s="17"/>
       <c r="L328" s="17"/>
       <c r="M328" s="17"/>
       <c r="N328" s="24"/>
       <c r="O328" s="17"/>
     </row>
-    <row r="329" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A329" s="33" t="s">
+    <row r="329" spans="1:15" s="16" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A329" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B329" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C329" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D329" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E329" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F329" s="57">
+        <v>40</v>
+      </c>
+      <c r="G329" s="54">
+        <v>81</v>
+      </c>
+      <c r="H329" s="54"/>
+      <c r="I329" s="17"/>
+      <c r="J329" s="17"/>
+      <c r="K329" s="17"/>
+      <c r="L329" s="17"/>
+      <c r="M329" s="17"/>
+      <c r="N329" s="24"/>
+      <c r="O329" s="17"/>
+    </row>
+    <row r="330" spans="1:15" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A330" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B330" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C330" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D330" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E330" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F330" s="57" t="s">
+        <v>52</v>
+      </c>
+      <c r="G330" s="54" t="s">
+        <v>52</v>
+      </c>
+      <c r="H330" s="54"/>
+      <c r="I330" s="17"/>
+      <c r="J330" s="17"/>
+      <c r="K330" s="17"/>
+      <c r="L330" s="17"/>
+      <c r="M330" s="17"/>
+      <c r="N330" s="24"/>
+      <c r="O330" s="17"/>
+    </row>
+    <row r="331" spans="1:15" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A331" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B331" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C331" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D331" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E331" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F331" s="57">
+        <v>40</v>
+      </c>
+      <c r="G331" s="54">
+        <v>81</v>
+      </c>
+      <c r="H331" s="54"/>
+      <c r="I331" s="17"/>
+      <c r="J331" s="17"/>
+      <c r="K331" s="17"/>
+      <c r="L331" s="17"/>
+      <c r="M331" s="17"/>
+      <c r="N331" s="24"/>
+      <c r="O331" s="17"/>
+    </row>
+    <row r="332" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A332" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="B329" s="8"/>
-[...90 lines deleted...]
-      </c>
+      <c r="B332" s="8"/>
+      <c r="C332" s="2"/>
+      <c r="D332" s="8"/>
+      <c r="E332" s="53"/>
+      <c r="F332" s="8"/>
       <c r="G332" s="54"/>
       <c r="H332" s="54"/>
       <c r="I332" s="19"/>
       <c r="J332" s="2"/>
       <c r="K332" s="2"/>
       <c r="L332" s="5"/>
       <c r="M332" s="5"/>
-      <c r="N332" s="20"/>
+      <c r="N332" s="18"/>
       <c r="O332" s="19"/>
     </row>
     <row r="333" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="8" t="s">
-        <v>76</v>
+      <c r="A333" s="49" t="s">
+        <v>72</v>
       </c>
       <c r="B333" s="2">
-        <v>339981</v>
+        <v>4872161</v>
       </c>
       <c r="C333" s="61">
-        <v>733879</v>
+        <v>10763623</v>
       </c>
       <c r="D333" s="53">
-        <v>1127777</v>
+        <v>17562770</v>
       </c>
       <c r="E333" s="67">
-        <v>1521674</v>
+        <v>23989544</v>
       </c>
       <c r="F333" s="53">
-        <v>1843303</v>
-[...1 lines deleted...]
-      <c r="G333" s="54"/>
+        <v>29542773</v>
+      </c>
+      <c r="G333" s="54">
+        <v>35287836</v>
+      </c>
       <c r="H333" s="54"/>
       <c r="I333" s="19"/>
       <c r="J333" s="2"/>
       <c r="K333" s="2"/>
       <c r="L333" s="5"/>
       <c r="M333" s="5"/>
       <c r="N333" s="18"/>
       <c r="O333" s="19"/>
     </row>
     <row r="334" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="8" t="s">
-        <v>77</v>
+      <c r="A334" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="B334" s="2">
-        <v>2304672</v>
+        <v>656124</v>
       </c>
       <c r="C334" s="61">
-        <v>5180360</v>
+        <v>1643461</v>
       </c>
       <c r="D334" s="53">
-        <v>9053316</v>
+        <v>2568546</v>
       </c>
       <c r="E334" s="67">
-        <v>12275180</v>
+        <v>3498221</v>
       </c>
       <c r="F334" s="53">
-        <v>14699849</v>
-[...1 lines deleted...]
-      <c r="G334" s="54"/>
+        <v>4214346</v>
+      </c>
+      <c r="G334" s="54">
+        <v>4871367</v>
+      </c>
       <c r="H334" s="54"/>
       <c r="I334" s="19"/>
       <c r="J334" s="2"/>
       <c r="K334" s="2"/>
       <c r="L334" s="5"/>
       <c r="M334" s="5"/>
       <c r="N334" s="18"/>
       <c r="O334" s="19"/>
     </row>
     <row r="335" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="15" t="s">
-        <v>57</v>
+      <c r="A335" s="8" t="s">
+        <v>74</v>
       </c>
       <c r="B335" s="2">
-        <v>47615</v>
+        <v>52791</v>
       </c>
       <c r="C335" s="61">
-        <v>64659</v>
+        <v>60026</v>
       </c>
       <c r="D335" s="53">
-        <v>81702</v>
+        <v>67261</v>
       </c>
       <c r="E335" s="67">
-        <v>98745</v>
+        <v>74496</v>
       </c>
       <c r="F335" s="53">
-        <v>142916</v>
-[...1 lines deleted...]
-      <c r="G335" s="54"/>
+        <v>78061</v>
+      </c>
+      <c r="G335" s="54">
+        <v>81626</v>
+      </c>
       <c r="H335" s="54"/>
       <c r="I335" s="19"/>
       <c r="J335" s="2"/>
       <c r="K335" s="2"/>
       <c r="L335" s="5"/>
       <c r="M335" s="5"/>
-      <c r="N335" s="18"/>
+      <c r="N335" s="20"/>
       <c r="O335" s="19"/>
     </row>
     <row r="336" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="15" t="s">
-        <v>58</v>
+      <c r="A336" s="8" t="s">
+        <v>75</v>
       </c>
       <c r="B336" s="2">
-        <v>55</v>
+        <v>339981</v>
       </c>
       <c r="C336" s="61">
-        <v>55</v>
+        <v>733879</v>
       </c>
       <c r="D336" s="53">
-        <v>55</v>
+        <v>1127777</v>
       </c>
       <c r="E336" s="67">
-        <v>55</v>
+        <v>1521674</v>
       </c>
       <c r="F336" s="53">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G336" s="54"/>
+        <v>1843303</v>
+      </c>
+      <c r="G336" s="54">
+        <v>2164932</v>
+      </c>
       <c r="H336" s="54"/>
       <c r="I336" s="19"/>
       <c r="J336" s="2"/>
-      <c r="K336" s="5"/>
+      <c r="K336" s="2"/>
       <c r="L336" s="5"/>
-      <c r="M336" s="2"/>
-      <c r="N336" s="20"/>
+      <c r="M336" s="5"/>
+      <c r="N336" s="18"/>
       <c r="O336" s="19"/>
     </row>
     <row r="337" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A337" s="15" t="s">
-        <v>59</v>
+      <c r="A337" s="8" t="s">
+        <v>76</v>
       </c>
       <c r="B337" s="2">
-        <v>316132</v>
+        <v>2304672</v>
       </c>
       <c r="C337" s="61">
-        <v>700344</v>
+        <v>5180360</v>
       </c>
       <c r="D337" s="53">
-        <v>1077845</v>
+        <v>9053316</v>
       </c>
       <c r="E337" s="67">
-        <v>1567485</v>
+        <v>12275180</v>
       </c>
       <c r="F337" s="53">
-        <v>2258555</v>
-[...1 lines deleted...]
-      <c r="G337" s="54"/>
+        <v>14699849</v>
+      </c>
+      <c r="G337" s="54">
+        <v>17580344</v>
+      </c>
       <c r="H337" s="54"/>
       <c r="I337" s="19"/>
       <c r="J337" s="2"/>
       <c r="K337" s="2"/>
       <c r="L337" s="5"/>
       <c r="M337" s="5"/>
       <c r="N337" s="18"/>
       <c r="O337" s="19"/>
     </row>
     <row r="338" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A338" s="15" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>56</v>
+      </c>
+      <c r="B338" s="2">
+        <v>47615</v>
       </c>
       <c r="C338" s="61">
-        <v>120</v>
+        <v>64659</v>
       </c>
       <c r="D338" s="53">
-        <v>239</v>
+        <v>81702</v>
       </c>
       <c r="E338" s="67">
-        <v>359</v>
+        <v>98745</v>
       </c>
       <c r="F338" s="53">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="G338" s="54"/>
+        <v>142916</v>
+      </c>
+      <c r="G338" s="54">
+        <v>187086</v>
+      </c>
       <c r="H338" s="54"/>
       <c r="I338" s="19"/>
       <c r="J338" s="2"/>
       <c r="K338" s="2"/>
       <c r="L338" s="5"/>
       <c r="M338" s="5"/>
       <c r="N338" s="18"/>
       <c r="O338" s="19"/>
     </row>
     <row r="339" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A339" s="15" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B339" s="2">
-        <v>220</v>
+        <v>55</v>
       </c>
       <c r="C339" s="61">
-        <v>440</v>
+        <v>55</v>
       </c>
       <c r="D339" s="53">
-        <v>660</v>
+        <v>55</v>
       </c>
       <c r="E339" s="67">
-        <v>880</v>
+        <v>55</v>
       </c>
       <c r="F339" s="53">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="G339" s="54"/>
+        <v>55</v>
+      </c>
+      <c r="G339" s="54">
+        <v>55</v>
+      </c>
       <c r="H339" s="54"/>
       <c r="I339" s="19"/>
       <c r="J339" s="2"/>
       <c r="K339" s="5"/>
       <c r="L339" s="5"/>
       <c r="M339" s="2"/>
-      <c r="N339" s="18"/>
+      <c r="N339" s="20"/>
       <c r="O339" s="19"/>
     </row>
     <row r="340" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A340" s="15" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B340" s="2">
-        <v>866857</v>
+        <v>316132</v>
       </c>
       <c r="C340" s="61">
-        <v>1248076</v>
+        <v>700344</v>
       </c>
       <c r="D340" s="53">
-        <v>1663002</v>
+        <v>1077845</v>
       </c>
       <c r="E340" s="67">
-        <v>2067140</v>
+        <v>1567485</v>
       </c>
       <c r="F340" s="53">
-        <v>2707448</v>
-[...1 lines deleted...]
-      <c r="G340" s="54"/>
+        <v>2258555</v>
+      </c>
+      <c r="G340" s="54">
+        <v>2972274</v>
+      </c>
       <c r="H340" s="54"/>
       <c r="I340" s="19"/>
       <c r="J340" s="2"/>
       <c r="K340" s="2"/>
       <c r="L340" s="5"/>
       <c r="M340" s="5"/>
       <c r="N340" s="18"/>
-      <c r="O340" s="21"/>
+      <c r="O340" s="19"/>
     </row>
     <row r="341" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A341" s="15" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B341" s="2" t="s">
-        <v>53</v>
-[...13 lines deleted...]
-      <c r="G341" s="54"/>
+        <v>52</v>
+      </c>
+      <c r="C341" s="61">
+        <v>120</v>
+      </c>
+      <c r="D341" s="53">
+        <v>239</v>
+      </c>
+      <c r="E341" s="67">
+        <v>359</v>
+      </c>
+      <c r="F341" s="53">
+        <v>437</v>
+      </c>
+      <c r="G341" s="54">
+        <v>515</v>
+      </c>
       <c r="H341" s="54"/>
       <c r="I341" s="19"/>
       <c r="J341" s="2"/>
       <c r="K341" s="2"/>
       <c r="L341" s="5"/>
       <c r="M341" s="5"/>
       <c r="N341" s="18"/>
-      <c r="O341" s="21"/>
+      <c r="O341" s="19"/>
     </row>
     <row r="342" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A342" s="15" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B342" s="2">
-        <v>17206</v>
+        <v>220</v>
       </c>
       <c r="C342" s="61">
-        <v>70462</v>
+        <v>440</v>
       </c>
       <c r="D342" s="53">
-        <v>123718</v>
+        <v>660</v>
       </c>
       <c r="E342" s="67">
-        <v>176975</v>
+        <v>880</v>
       </c>
       <c r="F342" s="53">
-        <v>199251</v>
-[...1 lines deleted...]
-      <c r="G342" s="54"/>
+        <v>1100</v>
+      </c>
+      <c r="G342" s="54">
+        <v>1320</v>
+      </c>
       <c r="H342" s="54"/>
       <c r="I342" s="19"/>
       <c r="J342" s="2"/>
-      <c r="K342" s="2"/>
+      <c r="K342" s="5"/>
       <c r="L342" s="5"/>
-      <c r="M342" s="5"/>
+      <c r="M342" s="2"/>
       <c r="N342" s="18"/>
-      <c r="O342" s="21"/>
+      <c r="O342" s="19"/>
     </row>
     <row r="343" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="15" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B343" s="2">
-        <v>370</v>
+        <v>866857</v>
       </c>
       <c r="C343" s="61">
-        <v>390</v>
+        <v>1248076</v>
       </c>
       <c r="D343" s="53">
-        <v>410</v>
+        <v>1663002</v>
       </c>
       <c r="E343" s="67">
-        <v>430</v>
+        <v>2067140</v>
       </c>
       <c r="F343" s="53">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="G343" s="54"/>
+        <v>2707448</v>
+      </c>
+      <c r="G343" s="54">
+        <v>3272474</v>
+      </c>
       <c r="H343" s="54"/>
       <c r="I343" s="19"/>
       <c r="J343" s="2"/>
       <c r="K343" s="2"/>
       <c r="L343" s="5"/>
       <c r="M343" s="5"/>
       <c r="N343" s="18"/>
-      <c r="O343" s="19"/>
+      <c r="O343" s="21"/>
     </row>
     <row r="344" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="15" t="s">
-        <v>66</v>
-[...16 lines deleted...]
-      <c r="G344" s="54"/>
+        <v>62</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="D344" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E344" s="68" t="s">
+        <v>52</v>
+      </c>
+      <c r="F344" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="G344" s="54" t="s">
+        <v>52</v>
+      </c>
       <c r="H344" s="54"/>
       <c r="I344" s="19"/>
       <c r="J344" s="2"/>
-      <c r="K344" s="43"/>
-[...1 lines deleted...]
-      <c r="M344" s="2"/>
+      <c r="K344" s="2"/>
+      <c r="L344" s="5"/>
+      <c r="M344" s="5"/>
       <c r="N344" s="18"/>
       <c r="O344" s="21"/>
     </row>
     <row r="345" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="15" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B345" s="2">
-        <v>2376</v>
+        <v>17206</v>
       </c>
       <c r="C345" s="61">
-        <v>9800</v>
+        <v>70462</v>
       </c>
       <c r="D345" s="53">
-        <v>17224</v>
+        <v>123718</v>
       </c>
       <c r="E345" s="67">
-        <v>24647</v>
+        <v>176975</v>
       </c>
       <c r="F345" s="53">
-        <v>27084</v>
-[...1 lines deleted...]
-      <c r="G345" s="54"/>
+        <v>199251</v>
+      </c>
+      <c r="G345" s="54">
+        <v>221527</v>
+      </c>
       <c r="H345" s="54"/>
       <c r="I345" s="19"/>
       <c r="J345" s="2"/>
       <c r="K345" s="2"/>
       <c r="L345" s="5"/>
       <c r="M345" s="5"/>
       <c r="N345" s="18"/>
       <c r="O345" s="21"/>
     </row>
     <row r="346" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="15" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B346" s="2">
-        <v>8707</v>
+        <v>370</v>
       </c>
       <c r="C346" s="61">
-        <v>17414</v>
+        <v>390</v>
       </c>
       <c r="D346" s="53">
-        <v>26121</v>
+        <v>410</v>
       </c>
       <c r="E346" s="67">
-        <v>34828</v>
+        <v>430</v>
       </c>
       <c r="F346" s="53">
-        <v>43535</v>
-[...1 lines deleted...]
-      <c r="G346" s="54"/>
+        <v>450</v>
+      </c>
+      <c r="G346" s="54">
+        <v>470</v>
+      </c>
       <c r="H346" s="54"/>
       <c r="I346" s="19"/>
       <c r="J346" s="2"/>
       <c r="K346" s="2"/>
       <c r="L346" s="5"/>
       <c r="M346" s="5"/>
       <c r="N346" s="18"/>
       <c r="O346" s="19"/>
     </row>
     <row r="347" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A347" s="8" t="s">
-        <v>68</v>
+      <c r="A347" s="15" t="s">
+        <v>65</v>
       </c>
       <c r="B347" s="2">
-        <v>92079</v>
+        <v>143021</v>
       </c>
       <c r="C347" s="61">
-        <v>180460</v>
+        <v>811026</v>
       </c>
       <c r="D347" s="53">
-        <v>268840</v>
+        <v>1424704</v>
       </c>
       <c r="E347" s="67">
-        <v>357220</v>
+        <v>2211159</v>
       </c>
       <c r="F347" s="53">
-        <v>420851</v>
-[...1 lines deleted...]
-      <c r="G347" s="54"/>
+        <v>2798854</v>
+      </c>
+      <c r="G347" s="54">
+        <v>3234296</v>
+      </c>
       <c r="H347" s="54"/>
       <c r="I347" s="19"/>
       <c r="J347" s="2"/>
-      <c r="K347" s="2"/>
-[...1 lines deleted...]
-      <c r="M347" s="5"/>
+      <c r="K347" s="43"/>
+      <c r="L347" s="43"/>
+      <c r="M347" s="2"/>
       <c r="N347" s="18"/>
-      <c r="O347" s="19"/>
-[...1 lines deleted...]
-    <row r="348" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O347" s="21"/>
+    </row>
+    <row r="348" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="15" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B348" s="2">
-        <v>22533</v>
+        <v>2376</v>
       </c>
       <c r="C348" s="61">
-        <v>39810</v>
+        <v>9800</v>
       </c>
       <c r="D348" s="53">
-        <v>57087</v>
+        <v>17224</v>
       </c>
       <c r="E348" s="67">
-        <v>74365</v>
+        <v>24647</v>
       </c>
       <c r="F348" s="53">
-        <v>99326</v>
-[...1 lines deleted...]
-      <c r="G348" s="54"/>
+        <v>27084</v>
+      </c>
+      <c r="G348" s="54">
+        <v>29520</v>
+      </c>
       <c r="H348" s="54"/>
       <c r="I348" s="19"/>
       <c r="J348" s="2"/>
       <c r="K348" s="2"/>
       <c r="L348" s="5"/>
       <c r="M348" s="5"/>
       <c r="N348" s="18"/>
-      <c r="O348" s="19"/>
+      <c r="O348" s="21"/>
     </row>
     <row r="349" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="15" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B349" s="2">
-        <v>1422</v>
+        <v>8707</v>
       </c>
       <c r="C349" s="61">
-        <v>2844</v>
+        <v>17414</v>
       </c>
       <c r="D349" s="53">
-        <v>4266</v>
+        <v>26121</v>
       </c>
       <c r="E349" s="67">
-        <v>5688</v>
+        <v>34828</v>
       </c>
       <c r="F349" s="53">
-        <v>7356</v>
-[...1 lines deleted...]
-      <c r="G349" s="54"/>
+        <v>43535</v>
+      </c>
+      <c r="G349" s="54">
+        <v>52242</v>
+      </c>
       <c r="H349" s="54"/>
       <c r="I349" s="19"/>
       <c r="J349" s="2"/>
       <c r="K349" s="2"/>
       <c r="L349" s="5"/>
       <c r="M349" s="5"/>
       <c r="N349" s="18"/>
       <c r="O349" s="19"/>
     </row>
     <row r="350" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A350" s="30" t="s">
-[...7 lines deleted...]
-      <c r="G350" s="54"/>
+      <c r="A350" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B350" s="2">
+        <v>92079</v>
+      </c>
+      <c r="C350" s="61">
+        <v>180460</v>
+      </c>
+      <c r="D350" s="53">
+        <v>268840</v>
+      </c>
+      <c r="E350" s="67">
+        <v>357220</v>
+      </c>
+      <c r="F350" s="53">
+        <v>420851</v>
+      </c>
+      <c r="G350" s="54">
+        <v>484482</v>
+      </c>
       <c r="H350" s="54"/>
       <c r="I350" s="19"/>
       <c r="J350" s="2"/>
       <c r="K350" s="2"/>
       <c r="L350" s="5"/>
       <c r="M350" s="5"/>
       <c r="N350" s="18"/>
-      <c r="O350" s="21"/>
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="O350" s="19"/>
+    </row>
+    <row r="351" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A351" s="15" t="s">
+        <v>69</v>
       </c>
       <c r="B351" s="2">
-        <v>345847</v>
+        <v>22533</v>
       </c>
       <c r="C351" s="61">
-        <v>870932</v>
+        <v>39810</v>
       </c>
       <c r="D351" s="53">
-        <v>1396016</v>
+        <v>57087</v>
       </c>
       <c r="E351" s="67">
-        <v>1921101</v>
+        <v>74365</v>
       </c>
       <c r="F351" s="53">
-        <v>2277935</v>
-[...1 lines deleted...]
-      <c r="G351" s="54"/>
+        <v>99326</v>
+      </c>
+      <c r="G351" s="54">
+        <v>124288</v>
+      </c>
       <c r="H351" s="54"/>
       <c r="I351" s="19"/>
       <c r="J351" s="2"/>
       <c r="K351" s="2"/>
       <c r="L351" s="5"/>
       <c r="M351" s="5"/>
       <c r="N351" s="18"/>
-      <c r="O351" s="21"/>
+      <c r="O351" s="19"/>
     </row>
     <row r="352" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="32" t="s">
-        <v>74</v>
+      <c r="A352" s="15" t="s">
+        <v>70</v>
       </c>
       <c r="B352" s="2">
-        <v>246295</v>
+        <v>1422</v>
       </c>
       <c r="C352" s="61">
-        <v>653600</v>
+        <v>2844</v>
       </c>
       <c r="D352" s="53">
-        <v>1060905</v>
+        <v>4266</v>
       </c>
       <c r="E352" s="67">
-        <v>1468210</v>
+        <v>5688</v>
       </c>
       <c r="F352" s="53">
-        <v>1724613</v>
-[...1 lines deleted...]
-      <c r="G352" s="54"/>
+        <v>7356</v>
+      </c>
+      <c r="G352" s="54">
+        <v>9023</v>
+      </c>
       <c r="H352" s="54"/>
       <c r="I352" s="19"/>
       <c r="J352" s="2"/>
       <c r="K352" s="2"/>
       <c r="L352" s="5"/>
       <c r="M352" s="5"/>
       <c r="N352" s="18"/>
-      <c r="O352" s="21"/>
+      <c r="O352" s="19"/>
     </row>
     <row r="353" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A353" s="8" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A353" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B353" s="8"/>
+      <c r="C353" s="2"/>
+      <c r="D353" s="8"/>
+      <c r="E353" s="53"/>
+      <c r="F353" s="8"/>
       <c r="G353" s="54"/>
       <c r="H353" s="54"/>
       <c r="I353" s="19"/>
       <c r="J353" s="2"/>
       <c r="K353" s="2"/>
       <c r="L353" s="5"/>
       <c r="M353" s="5"/>
-      <c r="N353" s="20"/>
-      <c r="O353" s="19"/>
+      <c r="N353" s="18"/>
+      <c r="O353" s="21"/>
     </row>
     <row r="354" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A354" s="8" t="s">
-        <v>76</v>
+      <c r="A354" s="49" t="s">
+        <v>72</v>
       </c>
       <c r="B354" s="2">
-        <v>16524</v>
+        <v>345847</v>
       </c>
       <c r="C354" s="61">
-        <v>30813</v>
+        <v>870932</v>
       </c>
       <c r="D354" s="53">
-        <v>45102</v>
+        <v>1396016</v>
       </c>
       <c r="E354" s="67">
-        <v>59390</v>
+        <v>1921101</v>
       </c>
       <c r="F354" s="53">
-        <v>73738</v>
-[...1 lines deleted...]
-      <c r="G354" s="54"/>
+        <v>2277935</v>
+      </c>
+      <c r="G354" s="54">
+        <v>2634769</v>
+      </c>
       <c r="H354" s="54"/>
       <c r="I354" s="19"/>
       <c r="J354" s="2"/>
       <c r="K354" s="2"/>
       <c r="L354" s="5"/>
       <c r="M354" s="5"/>
       <c r="N354" s="18"/>
-      <c r="O354" s="19"/>
+      <c r="O354" s="21"/>
     </row>
     <row r="355" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A355" s="8" t="s">
-        <v>77</v>
+      <c r="A355" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="B355" s="2">
-        <v>50178</v>
+        <v>246295</v>
       </c>
       <c r="C355" s="61">
-        <v>120730</v>
+        <v>653600</v>
       </c>
       <c r="D355" s="53">
-        <v>191283</v>
+        <v>1060905</v>
       </c>
       <c r="E355" s="67">
-        <v>261836</v>
+        <v>1468210</v>
       </c>
       <c r="F355" s="53">
-        <v>316067</v>
-[...1 lines deleted...]
-      <c r="G355" s="54"/>
+        <v>1724613</v>
+      </c>
+      <c r="G355" s="54">
+        <v>1981016</v>
+      </c>
       <c r="H355" s="54"/>
       <c r="I355" s="19"/>
       <c r="J355" s="2"/>
       <c r="K355" s="2"/>
       <c r="L355" s="5"/>
       <c r="M355" s="5"/>
       <c r="N355" s="18"/>
-      <c r="O355" s="19"/>
+      <c r="O355" s="21"/>
     </row>
     <row r="356" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A356" s="15" t="s">
-        <v>57</v>
+      <c r="A356" s="8" t="s">
+        <v>74</v>
       </c>
       <c r="B356" s="2">
-        <v>1287</v>
+        <v>1133</v>
       </c>
       <c r="C356" s="61">
-        <v>2466</v>
+        <v>2266</v>
       </c>
       <c r="D356" s="53">
-        <v>3646</v>
+        <v>3399</v>
       </c>
       <c r="E356" s="67">
-        <v>4826</v>
+        <v>4532</v>
       </c>
       <c r="F356" s="53">
-        <v>4826</v>
-[...1 lines deleted...]
-      <c r="G356" s="54"/>
+        <v>5665</v>
+      </c>
+      <c r="G356" s="54">
+        <v>6798</v>
+      </c>
       <c r="H356" s="54"/>
       <c r="I356" s="19"/>
       <c r="J356" s="2"/>
       <c r="K356" s="2"/>
       <c r="L356" s="5"/>
       <c r="M356" s="5"/>
-      <c r="N356" s="18"/>
+      <c r="N356" s="20"/>
       <c r="O356" s="19"/>
     </row>
     <row r="357" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A357" s="15" t="s">
-        <v>59</v>
+      <c r="A357" s="8" t="s">
+        <v>75</v>
       </c>
       <c r="B357" s="2">
-        <v>615</v>
+        <v>16524</v>
       </c>
       <c r="C357" s="61">
-        <v>1196</v>
+        <v>30813</v>
       </c>
       <c r="D357" s="53">
-        <v>1777</v>
+        <v>45102</v>
       </c>
       <c r="E357" s="67">
-        <v>2358</v>
+        <v>59390</v>
       </c>
       <c r="F357" s="53">
-        <v>2884</v>
-[...1 lines deleted...]
-      <c r="G357" s="54"/>
+        <v>73738</v>
+      </c>
+      <c r="G357" s="54">
+        <v>88086</v>
+      </c>
       <c r="H357" s="54"/>
       <c r="I357" s="19"/>
       <c r="J357" s="2"/>
       <c r="K357" s="2"/>
       <c r="L357" s="5"/>
       <c r="M357" s="5"/>
       <c r="N357" s="18"/>
-      <c r="O357" s="21"/>
+      <c r="O357" s="19"/>
     </row>
     <row r="358" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A358" s="15" t="s">
-        <v>60</v>
+      <c r="A358" s="8" t="s">
+        <v>76</v>
       </c>
       <c r="B358" s="2">
-        <v>247</v>
+        <v>50178</v>
       </c>
       <c r="C358" s="61">
-        <v>494</v>
+        <v>120730</v>
       </c>
       <c r="D358" s="53">
-        <v>741</v>
+        <v>191283</v>
       </c>
       <c r="E358" s="67">
-        <v>988</v>
+        <v>261836</v>
       </c>
       <c r="F358" s="53">
-        <v>1235</v>
-[...1 lines deleted...]
-      <c r="G358" s="54"/>
+        <v>316067</v>
+      </c>
+      <c r="G358" s="54">
+        <v>370298</v>
+      </c>
       <c r="H358" s="54"/>
       <c r="I358" s="19"/>
       <c r="J358" s="2"/>
       <c r="K358" s="2"/>
       <c r="L358" s="5"/>
       <c r="M358" s="5"/>
       <c r="N358" s="18"/>
       <c r="O358" s="19"/>
     </row>
     <row r="359" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A359" s="15" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B359" s="2">
-        <v>981</v>
+        <v>1287</v>
       </c>
       <c r="C359" s="61">
-        <v>1962</v>
+        <v>2466</v>
       </c>
       <c r="D359" s="53">
-        <v>2943</v>
+        <v>3646</v>
       </c>
       <c r="E359" s="67">
-        <v>3924</v>
+        <v>4826</v>
       </c>
       <c r="F359" s="53">
-        <v>4905</v>
-[...1 lines deleted...]
-      <c r="G359" s="54"/>
+        <v>4826</v>
+      </c>
+      <c r="G359" s="54">
+        <v>4826</v>
+      </c>
       <c r="H359" s="54"/>
       <c r="I359" s="19"/>
       <c r="J359" s="2"/>
       <c r="K359" s="2"/>
       <c r="L359" s="5"/>
       <c r="M359" s="5"/>
       <c r="N359" s="18"/>
-      <c r="O359" s="21"/>
+      <c r="O359" s="19"/>
     </row>
     <row r="360" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="15" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B360" s="2">
-        <v>6866</v>
+        <v>615</v>
       </c>
       <c r="C360" s="61">
-        <v>13732</v>
+        <v>1196</v>
       </c>
       <c r="D360" s="53">
-        <v>20598</v>
+        <v>1777</v>
       </c>
       <c r="E360" s="67">
-        <v>27464</v>
+        <v>2358</v>
       </c>
       <c r="F360" s="53">
-        <v>34330</v>
-[...1 lines deleted...]
-      <c r="G360" s="54"/>
+        <v>2884</v>
+      </c>
+      <c r="G360" s="54">
+        <v>3409</v>
+      </c>
       <c r="H360" s="54"/>
       <c r="I360" s="19"/>
       <c r="J360" s="2"/>
       <c r="K360" s="2"/>
       <c r="L360" s="5"/>
       <c r="M360" s="5"/>
       <c r="N360" s="18"/>
-      <c r="O360" s="19"/>
+      <c r="O360" s="21"/>
     </row>
     <row r="361" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A361" s="15" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B361" s="2">
-        <v>1068</v>
+        <v>247</v>
       </c>
       <c r="C361" s="61">
-        <v>2136</v>
+        <v>494</v>
       </c>
       <c r="D361" s="53">
-        <v>3204</v>
+        <v>741</v>
       </c>
       <c r="E361" s="67">
-        <v>4272</v>
+        <v>988</v>
       </c>
       <c r="F361" s="53">
-        <v>5340</v>
-[...1 lines deleted...]
-      <c r="G361" s="54"/>
+        <v>1235</v>
+      </c>
+      <c r="G361" s="54">
+        <v>1482</v>
+      </c>
       <c r="H361" s="54"/>
       <c r="I361" s="19"/>
       <c r="J361" s="2"/>
       <c r="K361" s="2"/>
       <c r="L361" s="5"/>
       <c r="M361" s="5"/>
       <c r="N361" s="18"/>
-      <c r="O361" s="21"/>
+      <c r="O361" s="19"/>
     </row>
     <row r="362" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="15" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B362" s="2">
-        <v>286</v>
+        <v>981</v>
       </c>
       <c r="C362" s="61">
-        <v>572</v>
+        <v>1962</v>
       </c>
       <c r="D362" s="53">
-        <v>858</v>
+        <v>2943</v>
       </c>
       <c r="E362" s="67">
-        <v>1144</v>
+        <v>3924</v>
       </c>
       <c r="F362" s="53">
-        <v>1430</v>
-[...1 lines deleted...]
-      <c r="G362" s="54"/>
+        <v>4905</v>
+      </c>
+      <c r="G362" s="54">
+        <v>5886</v>
+      </c>
       <c r="H362" s="54"/>
       <c r="I362" s="19"/>
       <c r="J362" s="2"/>
       <c r="K362" s="2"/>
       <c r="L362" s="5"/>
       <c r="M362" s="5"/>
       <c r="N362" s="18"/>
       <c r="O362" s="21"/>
     </row>
     <row r="363" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="15" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B363" s="2">
-        <v>11542</v>
+        <v>6866</v>
       </c>
       <c r="C363" s="61">
-        <v>23314</v>
+        <v>13732</v>
       </c>
       <c r="D363" s="53">
-        <v>35085</v>
+        <v>20598</v>
       </c>
       <c r="E363" s="67">
-        <v>46857</v>
+        <v>27464</v>
       </c>
       <c r="F363" s="53">
-        <v>58778</v>
-[...1 lines deleted...]
-      <c r="G363" s="54"/>
+        <v>34330</v>
+      </c>
+      <c r="G363" s="54">
+        <v>41196</v>
+      </c>
       <c r="H363" s="54"/>
       <c r="I363" s="19"/>
       <c r="J363" s="2"/>
       <c r="K363" s="2"/>
       <c r="L363" s="5"/>
       <c r="M363" s="5"/>
       <c r="N363" s="18"/>
       <c r="O363" s="19"/>
     </row>
     <row r="364" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A364" s="15" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B364" s="2">
-        <v>1214</v>
+        <v>1068</v>
       </c>
       <c r="C364" s="61">
-        <v>2428</v>
+        <v>2136</v>
       </c>
       <c r="D364" s="53">
-        <v>3642</v>
+        <v>3204</v>
       </c>
       <c r="E364" s="67">
-        <v>4856</v>
+        <v>4272</v>
       </c>
       <c r="F364" s="53">
-        <v>6070</v>
-[...1 lines deleted...]
-      <c r="G364" s="54"/>
+        <v>5340</v>
+      </c>
+      <c r="G364" s="54">
+        <v>6408</v>
+      </c>
       <c r="H364" s="54"/>
       <c r="I364" s="19"/>
       <c r="J364" s="2"/>
       <c r="K364" s="2"/>
       <c r="L364" s="5"/>
       <c r="M364" s="5"/>
       <c r="N364" s="18"/>
-      <c r="O364" s="19"/>
+      <c r="O364" s="21"/>
     </row>
     <row r="365" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="15" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B365" s="2">
-        <v>1083</v>
+        <v>286</v>
       </c>
       <c r="C365" s="61">
-        <v>2166</v>
+        <v>572</v>
       </c>
       <c r="D365" s="53">
-        <v>3249</v>
+        <v>858</v>
       </c>
       <c r="E365" s="67">
-        <v>4332</v>
+        <v>1144</v>
       </c>
       <c r="F365" s="53">
-        <v>5415</v>
-[...1 lines deleted...]
-      <c r="G365" s="54"/>
+        <v>1430</v>
+      </c>
+      <c r="G365" s="54">
+        <v>1716</v>
+      </c>
       <c r="H365" s="54"/>
       <c r="I365" s="19"/>
       <c r="J365" s="2"/>
       <c r="K365" s="2"/>
       <c r="L365" s="5"/>
       <c r="M365" s="5"/>
       <c r="N365" s="18"/>
-      <c r="O365" s="19"/>
+      <c r="O365" s="21"/>
     </row>
     <row r="366" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B366" s="2">
-        <v>5523</v>
+        <v>11542</v>
       </c>
       <c r="C366" s="61">
-        <v>11046</v>
+        <v>23314</v>
       </c>
       <c r="D366" s="53">
-        <v>16569</v>
+        <v>35085</v>
       </c>
       <c r="E366" s="67">
-        <v>22092</v>
+        <v>46857</v>
       </c>
       <c r="F366" s="53">
-        <v>27615</v>
-[...1 lines deleted...]
-      <c r="G366" s="54"/>
+        <v>58778</v>
+      </c>
+      <c r="G366" s="54">
+        <v>70698</v>
+      </c>
       <c r="H366" s="54"/>
       <c r="I366" s="19"/>
       <c r="J366" s="2"/>
       <c r="K366" s="2"/>
       <c r="L366" s="5"/>
       <c r="M366" s="5"/>
       <c r="N366" s="18"/>
       <c r="O366" s="19"/>
     </row>
-    <row r="367" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="367" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A367" s="15" t="s">
+        <v>66</v>
       </c>
       <c r="B367" s="2">
-        <v>340</v>
+        <v>1214</v>
       </c>
       <c r="C367" s="61">
-        <v>680</v>
+        <v>2428</v>
       </c>
       <c r="D367" s="53">
-        <v>1020</v>
+        <v>3642</v>
       </c>
       <c r="E367" s="67">
-        <v>1360</v>
+        <v>4856</v>
       </c>
       <c r="F367" s="53">
-        <v>1700</v>
-[...1 lines deleted...]
-      <c r="G367" s="54"/>
+        <v>6070</v>
+      </c>
+      <c r="G367" s="54">
+        <v>7284</v>
+      </c>
       <c r="H367" s="54"/>
       <c r="I367" s="19"/>
       <c r="J367" s="2"/>
       <c r="K367" s="2"/>
       <c r="L367" s="5"/>
       <c r="M367" s="5"/>
       <c r="N367" s="18"/>
       <c r="O367" s="19"/>
     </row>
     <row r="368" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="15" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="B368" s="2">
-        <v>667</v>
+        <v>1083</v>
       </c>
       <c r="C368" s="61">
-        <v>1334</v>
+        <v>2166</v>
       </c>
       <c r="D368" s="53">
-        <v>2001</v>
+        <v>3249</v>
       </c>
       <c r="E368" s="67">
-        <v>2668</v>
+        <v>4332</v>
       </c>
       <c r="F368" s="53">
-        <v>3335</v>
-[...1 lines deleted...]
-      <c r="G368" s="54"/>
+        <v>5415</v>
+      </c>
+      <c r="G368" s="54">
+        <v>6498</v>
+      </c>
       <c r="H368" s="54"/>
       <c r="I368" s="19"/>
       <c r="J368" s="2"/>
       <c r="K368" s="2"/>
       <c r="L368" s="5"/>
       <c r="M368" s="5"/>
       <c r="N368" s="18"/>
-      <c r="O368" s="21"/>
+      <c r="O368" s="19"/>
     </row>
     <row r="369" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A369" s="30" t="s">
-[...7 lines deleted...]
-      <c r="G369" s="54"/>
+      <c r="A369" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B369" s="2">
+        <v>5523</v>
+      </c>
+      <c r="C369" s="61">
+        <v>11046</v>
+      </c>
+      <c r="D369" s="53">
+        <v>16569</v>
+      </c>
+      <c r="E369" s="67">
+        <v>22092</v>
+      </c>
+      <c r="F369" s="53">
+        <v>27615</v>
+      </c>
+      <c r="G369" s="54">
+        <v>33138</v>
+      </c>
       <c r="H369" s="54"/>
       <c r="I369" s="19"/>
       <c r="J369" s="2"/>
       <c r="K369" s="2"/>
       <c r="L369" s="5"/>
       <c r="M369" s="5"/>
       <c r="N369" s="18"/>
-      <c r="O369" s="21"/>
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="O369" s="19"/>
+    </row>
+    <row r="370" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="8" t="s">
+        <v>67</v>
       </c>
       <c r="B370" s="2">
-        <v>33917</v>
+        <v>340</v>
       </c>
       <c r="C370" s="61">
-        <v>86304</v>
+        <v>680</v>
       </c>
       <c r="D370" s="53">
-        <v>138692</v>
+        <v>1020</v>
       </c>
       <c r="E370" s="67">
-        <v>191080</v>
+        <v>1360</v>
       </c>
       <c r="F370" s="53">
-        <v>233562</v>
-[...1 lines deleted...]
-      <c r="G370" s="54"/>
+        <v>1700</v>
+      </c>
+      <c r="G370" s="54">
+        <v>2040</v>
+      </c>
       <c r="H370" s="54"/>
       <c r="I370" s="19"/>
       <c r="J370" s="2"/>
       <c r="K370" s="2"/>
       <c r="L370" s="5"/>
       <c r="M370" s="5"/>
       <c r="N370" s="18"/>
-      <c r="O370" s="21"/>
+      <c r="O370" s="19"/>
     </row>
     <row r="371" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A371" s="32" t="s">
-        <v>74</v>
+      <c r="A371" s="15" t="s">
+        <v>70</v>
       </c>
       <c r="B371" s="2">
-        <v>28974</v>
+        <v>667</v>
       </c>
       <c r="C371" s="61">
-        <v>72044</v>
+        <v>1334</v>
       </c>
       <c r="D371" s="53">
-        <v>115114</v>
+        <v>2001</v>
       </c>
       <c r="E371" s="67">
-        <v>158184</v>
+        <v>2668</v>
       </c>
       <c r="F371" s="53">
-        <v>189543</v>
-[...1 lines deleted...]
-      <c r="G371" s="54"/>
+        <v>3335</v>
+      </c>
+      <c r="G371" s="54">
+        <v>4002</v>
+      </c>
       <c r="H371" s="54"/>
       <c r="I371" s="19"/>
       <c r="J371" s="2"/>
       <c r="K371" s="2"/>
       <c r="L371" s="5"/>
       <c r="M371" s="5"/>
-      <c r="N371" s="20"/>
-      <c r="O371" s="19"/>
+      <c r="N371" s="18"/>
+      <c r="O371" s="21"/>
     </row>
     <row r="372" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="8" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A372" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B372" s="8"/>
+      <c r="C372" s="2"/>
+      <c r="D372" s="8"/>
+      <c r="E372" s="53"/>
+      <c r="F372" s="8"/>
       <c r="G372" s="54"/>
       <c r="H372" s="54"/>
       <c r="I372" s="19"/>
       <c r="J372" s="2"/>
       <c r="K372" s="2"/>
       <c r="L372" s="5"/>
       <c r="M372" s="5"/>
-      <c r="N372" s="20"/>
-      <c r="O372" s="19"/>
+      <c r="N372" s="18"/>
+      <c r="O372" s="21"/>
     </row>
     <row r="373" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A373" s="8" t="s">
-        <v>76</v>
+      <c r="A373" s="49" t="s">
+        <v>72</v>
       </c>
       <c r="B373" s="2">
-        <v>261</v>
+        <v>33917</v>
       </c>
       <c r="C373" s="61">
-        <v>522</v>
+        <v>86304</v>
       </c>
       <c r="D373" s="53">
-        <v>783</v>
+        <v>138692</v>
       </c>
       <c r="E373" s="67">
-        <v>1044</v>
+        <v>191080</v>
       </c>
       <c r="F373" s="53">
-        <v>1305</v>
-[...1 lines deleted...]
-      <c r="G373" s="54"/>
+        <v>233562</v>
+      </c>
+      <c r="G373" s="54">
+        <v>278181</v>
+      </c>
       <c r="H373" s="54"/>
       <c r="I373" s="19"/>
       <c r="J373" s="2"/>
       <c r="K373" s="2"/>
       <c r="L373" s="5"/>
       <c r="M373" s="5"/>
       <c r="N373" s="18"/>
-      <c r="O373" s="19"/>
+      <c r="O373" s="21"/>
     </row>
     <row r="374" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A374" s="8" t="s">
-        <v>77</v>
+      <c r="A374" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="B374" s="2">
-        <v>4173</v>
+        <v>28974</v>
       </c>
       <c r="C374" s="61">
-        <v>8346</v>
+        <v>72044</v>
       </c>
       <c r="D374" s="53">
-        <v>12519</v>
+        <v>115114</v>
       </c>
       <c r="E374" s="67">
-        <v>16692</v>
+        <v>158184</v>
       </c>
       <c r="F374" s="53">
-        <v>27045</v>
-[...1 lines deleted...]
-      <c r="G374" s="54"/>
+        <v>189543</v>
+      </c>
+      <c r="G374" s="54">
+        <v>220902</v>
+      </c>
       <c r="H374" s="54"/>
       <c r="I374" s="19"/>
       <c r="J374" s="2"/>
       <c r="K374" s="2"/>
       <c r="L374" s="5"/>
       <c r="M374" s="5"/>
-      <c r="N374" s="18"/>
+      <c r="N374" s="20"/>
       <c r="O374" s="19"/>
     </row>
     <row r="375" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A375" s="15" t="s">
-[...3 lines deleted...]
-        <v>167</v>
+      <c r="A375" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B375" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="C375" s="61">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>4375</v>
+      </c>
+      <c r="D375" s="53">
+        <v>8749</v>
       </c>
       <c r="E375" s="67">
-        <v>668</v>
-[...4 lines deleted...]
-      <c r="G375" s="54"/>
+        <v>13124</v>
+      </c>
+      <c r="F375" s="53">
+        <v>13124</v>
+      </c>
+      <c r="G375" s="54">
+        <v>13124</v>
+      </c>
       <c r="H375" s="54"/>
       <c r="I375" s="19"/>
       <c r="J375" s="2"/>
       <c r="K375" s="2"/>
       <c r="L375" s="5"/>
       <c r="M375" s="5"/>
-      <c r="N375" s="18"/>
+      <c r="N375" s="20"/>
       <c r="O375" s="19"/>
     </row>
     <row r="376" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A376" s="15" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="A376" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B376" s="2">
+        <v>261</v>
       </c>
       <c r="C376" s="61">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>522</v>
+      </c>
+      <c r="D376" s="53">
+        <v>783</v>
       </c>
       <c r="E376" s="67">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="G376" s="54"/>
+        <v>1044</v>
+      </c>
+      <c r="F376" s="53">
+        <v>1305</v>
+      </c>
+      <c r="G376" s="54">
+        <v>3703</v>
+      </c>
       <c r="H376" s="54"/>
       <c r="I376" s="19"/>
       <c r="J376" s="2"/>
       <c r="K376" s="2"/>
       <c r="L376" s="5"/>
       <c r="M376" s="5"/>
       <c r="N376" s="18"/>
       <c r="O376" s="19"/>
     </row>
     <row r="377" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A377" s="15" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="A377" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B377" s="2">
+        <v>4173</v>
       </c>
       <c r="C377" s="61">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>8346</v>
+      </c>
+      <c r="D377" s="53">
+        <v>12519</v>
       </c>
       <c r="E377" s="67">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="G377" s="54"/>
+        <v>16692</v>
+      </c>
+      <c r="F377" s="53">
+        <v>27045</v>
+      </c>
+      <c r="G377" s="54">
+        <v>37398</v>
+      </c>
       <c r="H377" s="54"/>
       <c r="I377" s="19"/>
       <c r="J377" s="2"/>
       <c r="K377" s="2"/>
       <c r="L377" s="5"/>
       <c r="M377" s="5"/>
       <c r="N377" s="18"/>
       <c r="O377" s="19"/>
     </row>
-    <row r="378" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="378" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="15" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>57</v>
+      </c>
+      <c r="B378" s="3">
+        <v>167</v>
       </c>
       <c r="C378" s="61">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>334</v>
+      </c>
+      <c r="D378" s="56">
+        <v>501</v>
       </c>
       <c r="E378" s="67">
-        <v>280</v>
-[...4 lines deleted...]
-      <c r="G378" s="54"/>
+        <v>668</v>
+      </c>
+      <c r="F378" s="56">
+        <v>835</v>
+      </c>
+      <c r="G378" s="54">
+        <v>1002</v>
+      </c>
       <c r="H378" s="54"/>
       <c r="I378" s="19"/>
       <c r="J378" s="2"/>
       <c r="K378" s="2"/>
       <c r="L378" s="5"/>
       <c r="M378" s="5"/>
       <c r="N378" s="18"/>
       <c r="O378" s="19"/>
     </row>
     <row r="379" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A379" s="8" t="s">
-[...3 lines deleted...]
-        <v>256</v>
+      <c r="A379" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B379" s="3">
+        <v>11</v>
       </c>
       <c r="C379" s="61">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>22</v>
+      </c>
+      <c r="D379" s="56">
+        <v>33</v>
       </c>
       <c r="E379" s="67">
-        <v>1024</v>
-[...4 lines deleted...]
-      <c r="G379" s="54"/>
+        <v>44</v>
+      </c>
+      <c r="F379" s="56">
+        <v>55</v>
+      </c>
+      <c r="G379" s="54">
+        <v>66</v>
+      </c>
       <c r="H379" s="54"/>
       <c r="I379" s="19"/>
       <c r="J379" s="2"/>
       <c r="K379" s="2"/>
       <c r="L379" s="5"/>
       <c r="M379" s="5"/>
       <c r="N379" s="18"/>
       <c r="O379" s="19"/>
     </row>
-    <row r="380" spans="1:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G380" s="54"/>
+    <row r="380" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B380" s="3">
+        <v>5</v>
+      </c>
+      <c r="C380" s="61">
+        <v>10</v>
+      </c>
+      <c r="D380" s="56">
+        <v>15</v>
+      </c>
+      <c r="E380" s="67">
+        <v>20</v>
+      </c>
+      <c r="F380" s="56">
+        <v>25</v>
+      </c>
+      <c r="G380" s="54">
+        <v>30</v>
+      </c>
       <c r="H380" s="54"/>
       <c r="I380" s="19"/>
       <c r="J380" s="2"/>
       <c r="K380" s="2"/>
       <c r="L380" s="5"/>
       <c r="M380" s="5"/>
       <c r="N380" s="18"/>
       <c r="O380" s="19"/>
     </row>
-    <row r="381" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="381" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="15" t="s">
+        <v>68</v>
       </c>
       <c r="B381" s="2">
-        <v>11276570</v>
+        <v>70</v>
       </c>
       <c r="C381" s="61">
-        <v>22244077</v>
+        <v>140</v>
       </c>
       <c r="D381" s="53">
-        <v>32287954</v>
+        <v>210</v>
       </c>
       <c r="E381" s="67">
-        <v>40893159</v>
+        <v>280</v>
       </c>
       <c r="F381" s="53">
-        <v>47168624</v>
-[...1 lines deleted...]
-      <c r="G381" s="54"/>
+        <v>350</v>
+      </c>
+      <c r="G381" s="54">
+        <v>420</v>
+      </c>
       <c r="H381" s="54"/>
       <c r="I381" s="19"/>
       <c r="J381" s="2"/>
       <c r="K381" s="2"/>
       <c r="L381" s="5"/>
       <c r="M381" s="5"/>
       <c r="N381" s="18"/>
       <c r="O381" s="19"/>
     </row>
     <row r="382" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A382" s="32" t="s">
-        <v>74</v>
+      <c r="A382" s="8" t="s">
+        <v>67</v>
       </c>
       <c r="B382" s="2">
-        <v>5625598</v>
+        <v>256</v>
       </c>
       <c r="C382" s="61">
-        <v>10762487</v>
+        <v>512</v>
       </c>
       <c r="D382" s="53">
-        <v>15391406</v>
+        <v>768</v>
       </c>
       <c r="E382" s="67">
-        <v>19348559</v>
+        <v>1024</v>
       </c>
       <c r="F382" s="53">
-        <v>22112563</v>
-[...1 lines deleted...]
-      <c r="G382" s="54"/>
+        <v>1280</v>
+      </c>
+      <c r="G382" s="54">
+        <v>1536</v>
+      </c>
       <c r="H382" s="54"/>
       <c r="I382" s="19"/>
       <c r="J382" s="2"/>
       <c r="K382" s="2"/>
       <c r="L382" s="5"/>
       <c r="M382" s="5"/>
       <c r="N382" s="18"/>
       <c r="O382" s="19"/>
     </row>
-    <row r="383" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="383" spans="1:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A383" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="B383" s="8"/>
+      <c r="C383" s="2"/>
+      <c r="D383" s="8"/>
+      <c r="E383" s="53"/>
+      <c r="F383" s="8"/>
       <c r="G383" s="54"/>
       <c r="H383" s="54"/>
       <c r="I383" s="19"/>
       <c r="J383" s="2"/>
       <c r="K383" s="2"/>
       <c r="L383" s="5"/>
       <c r="M383" s="5"/>
       <c r="N383" s="18"/>
       <c r="O383" s="19"/>
     </row>
     <row r="384" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A384" s="8" t="s">
-        <v>76</v>
+      <c r="A384" s="49" t="s">
+        <v>72</v>
       </c>
       <c r="B384" s="2">
-        <v>563051</v>
+        <v>11276570</v>
       </c>
       <c r="C384" s="61">
-        <v>1060672</v>
+        <v>22244077</v>
       </c>
       <c r="D384" s="53">
-        <v>1493258</v>
+        <v>32287954</v>
       </c>
       <c r="E384" s="67">
-        <v>1720695</v>
+        <v>40893159</v>
       </c>
       <c r="F384" s="53">
-        <v>1812078</v>
-[...1 lines deleted...]
-      <c r="G384" s="54"/>
+        <v>47168624</v>
+      </c>
+      <c r="G384" s="54">
+        <v>53300381</v>
+      </c>
       <c r="H384" s="54"/>
       <c r="I384" s="19"/>
       <c r="J384" s="2"/>
       <c r="K384" s="2"/>
       <c r="L384" s="5"/>
       <c r="M384" s="5"/>
       <c r="N384" s="18"/>
       <c r="O384" s="19"/>
     </row>
     <row r="385" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A385" s="8" t="s">
-        <v>77</v>
+      <c r="A385" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="B385" s="2">
-        <v>3107726</v>
+        <v>5625598</v>
       </c>
       <c r="C385" s="61">
-        <v>6165771</v>
+        <v>10762487</v>
       </c>
       <c r="D385" s="53">
-        <v>8780746</v>
+        <v>15391406</v>
       </c>
       <c r="E385" s="67">
-        <v>10999347</v>
+        <v>19348559</v>
       </c>
       <c r="F385" s="53">
-        <v>12634496</v>
-[...1 lines deleted...]
-      <c r="G385" s="54"/>
+        <v>22112563</v>
+      </c>
+      <c r="G385" s="54">
+        <v>25018719</v>
+      </c>
       <c r="H385" s="54"/>
       <c r="I385" s="19"/>
       <c r="J385" s="2"/>
       <c r="K385" s="2"/>
       <c r="L385" s="5"/>
       <c r="M385" s="5"/>
       <c r="N385" s="18"/>
       <c r="O385" s="19"/>
     </row>
     <row r="386" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A386" s="15" t="s">
-        <v>58</v>
+      <c r="A386" s="8" t="s">
+        <v>74</v>
       </c>
       <c r="B386" s="2">
-        <v>10367</v>
+        <v>757070</v>
       </c>
       <c r="C386" s="61">
-        <v>25864</v>
+        <v>1635182</v>
       </c>
       <c r="D386" s="53">
-        <v>41361</v>
+        <v>2533644</v>
       </c>
       <c r="E386" s="67">
-        <v>56858</v>
+        <v>3257264</v>
       </c>
       <c r="F386" s="53">
-        <v>73637</v>
-[...1 lines deleted...]
-      <c r="G386" s="54"/>
+        <v>4151629</v>
+      </c>
+      <c r="G386" s="54">
+        <v>4880665</v>
+      </c>
       <c r="H386" s="54"/>
       <c r="I386" s="19"/>
       <c r="J386" s="2"/>
       <c r="K386" s="2"/>
       <c r="L386" s="5"/>
       <c r="M386" s="5"/>
       <c r="N386" s="18"/>
       <c r="O386" s="19"/>
     </row>
     <row r="387" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A387" s="15" t="s">
-        <v>59</v>
+      <c r="A387" s="8" t="s">
+        <v>75</v>
       </c>
       <c r="B387" s="2">
-        <v>160677</v>
+        <v>563051</v>
       </c>
       <c r="C387" s="61">
-        <v>381324</v>
+        <v>1060672</v>
       </c>
       <c r="D387" s="53">
-        <v>605273</v>
+        <v>1493258</v>
       </c>
       <c r="E387" s="67">
-        <v>819547</v>
+        <v>1720695</v>
       </c>
       <c r="F387" s="53">
-        <v>877841</v>
-[...1 lines deleted...]
-      <c r="G387" s="54"/>
+        <v>1812078</v>
+      </c>
+      <c r="G387" s="54">
+        <v>1900846</v>
+      </c>
       <c r="H387" s="54"/>
       <c r="I387" s="19"/>
       <c r="J387" s="2"/>
       <c r="K387" s="2"/>
       <c r="L387" s="5"/>
       <c r="M387" s="5"/>
       <c r="N387" s="18"/>
       <c r="O387" s="19"/>
     </row>
     <row r="388" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A388" s="15" t="s">
-        <v>60</v>
+      <c r="A388" s="8" t="s">
+        <v>76</v>
       </c>
       <c r="B388" s="2">
-        <v>25487</v>
+        <v>3107726</v>
       </c>
       <c r="C388" s="61">
-        <v>49411</v>
+        <v>6165771</v>
       </c>
       <c r="D388" s="53">
-        <v>73334</v>
+        <v>8780746</v>
       </c>
       <c r="E388" s="67">
-        <v>97257</v>
+        <v>10999347</v>
       </c>
       <c r="F388" s="53">
-        <v>122301</v>
-[...1 lines deleted...]
-      <c r="G388" s="54"/>
+        <v>12634496</v>
+      </c>
+      <c r="G388" s="54">
+        <v>14333195</v>
+      </c>
       <c r="H388" s="54"/>
       <c r="I388" s="19"/>
       <c r="J388" s="2"/>
       <c r="K388" s="2"/>
       <c r="L388" s="5"/>
       <c r="M388" s="5"/>
       <c r="N388" s="18"/>
       <c r="O388" s="19"/>
     </row>
     <row r="389" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A389" s="15" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B389" s="2">
-        <v>826</v>
+        <v>10367</v>
       </c>
       <c r="C389" s="61">
-        <v>1653</v>
+        <v>25864</v>
       </c>
       <c r="D389" s="53">
-        <v>2479</v>
+        <v>41361</v>
       </c>
       <c r="E389" s="67">
-        <v>3305</v>
+        <v>56858</v>
       </c>
       <c r="F389" s="53">
-        <v>4132</v>
-[...1 lines deleted...]
-      <c r="G389" s="54"/>
+        <v>73637</v>
+      </c>
+      <c r="G389" s="54">
+        <v>90417</v>
+      </c>
       <c r="H389" s="54"/>
       <c r="I389" s="19"/>
       <c r="J389" s="2"/>
       <c r="K389" s="2"/>
       <c r="L389" s="5"/>
       <c r="M389" s="5"/>
       <c r="N389" s="18"/>
       <c r="O389" s="19"/>
     </row>
     <row r="390" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A390" s="15" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B390" s="2">
-        <v>329355</v>
+        <v>160677</v>
       </c>
       <c r="C390" s="61">
-        <v>707527</v>
+        <v>381324</v>
       </c>
       <c r="D390" s="53">
-        <v>1114083</v>
+        <v>605273</v>
       </c>
       <c r="E390" s="67">
-        <v>1459103</v>
+        <v>819547</v>
       </c>
       <c r="F390" s="53">
-        <v>1552874</v>
-[...1 lines deleted...]
-      <c r="G390" s="54"/>
+        <v>877841</v>
+      </c>
+      <c r="G390" s="54">
+        <v>936134</v>
+      </c>
       <c r="H390" s="54"/>
       <c r="I390" s="19"/>
       <c r="J390" s="2"/>
       <c r="K390" s="2"/>
       <c r="L390" s="5"/>
       <c r="M390" s="5"/>
       <c r="N390" s="18"/>
       <c r="O390" s="19"/>
     </row>
     <row r="391" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="15" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>59</v>
+      </c>
+      <c r="B391" s="2">
+        <v>25487</v>
       </c>
       <c r="C391" s="61">
-        <v>497</v>
+        <v>49411</v>
       </c>
       <c r="D391" s="53">
-        <v>497</v>
+        <v>73334</v>
       </c>
       <c r="E391" s="67">
-        <v>497</v>
+        <v>97257</v>
       </c>
       <c r="F391" s="53">
-        <v>497</v>
-[...1 lines deleted...]
-      <c r="G391" s="54"/>
+        <v>122301</v>
+      </c>
+      <c r="G391" s="54">
+        <v>147345</v>
+      </c>
       <c r="H391" s="54"/>
       <c r="I391" s="19"/>
       <c r="J391" s="2"/>
       <c r="K391" s="2"/>
       <c r="L391" s="5"/>
       <c r="M391" s="5"/>
       <c r="N391" s="18"/>
       <c r="O391" s="19"/>
     </row>
     <row r="392" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="15" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B392" s="2">
-        <v>37647</v>
+        <v>826</v>
       </c>
       <c r="C392" s="61">
-        <v>106004</v>
+        <v>1653</v>
       </c>
       <c r="D392" s="53">
-        <v>166360</v>
+        <v>2479</v>
       </c>
       <c r="E392" s="67">
-        <v>264937</v>
+        <v>3305</v>
       </c>
       <c r="F392" s="53">
-        <v>267806</v>
-[...1 lines deleted...]
-      <c r="G392" s="54"/>
+        <v>4132</v>
+      </c>
+      <c r="G392" s="54">
+        <v>4958</v>
+      </c>
       <c r="H392" s="54"/>
       <c r="I392" s="19"/>
       <c r="J392" s="2"/>
       <c r="K392" s="2"/>
       <c r="L392" s="5"/>
       <c r="M392" s="5"/>
       <c r="N392" s="18"/>
       <c r="O392" s="19"/>
     </row>
     <row r="393" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="15" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B393" s="2">
-        <v>24526</v>
+        <v>329355</v>
       </c>
       <c r="C393" s="61">
-        <v>46440</v>
+        <v>707527</v>
       </c>
       <c r="D393" s="53">
-        <v>68354</v>
+        <v>1114083</v>
       </c>
       <c r="E393" s="67">
-        <v>90267</v>
+        <v>1459103</v>
       </c>
       <c r="F393" s="53">
-        <v>114907</v>
-[...1 lines deleted...]
-      <c r="G393" s="54"/>
+        <v>1552874</v>
+      </c>
+      <c r="G393" s="54">
+        <v>1652294</v>
+      </c>
       <c r="H393" s="54"/>
       <c r="I393" s="19"/>
       <c r="J393" s="2"/>
       <c r="K393" s="2"/>
       <c r="L393" s="5"/>
       <c r="M393" s="5"/>
       <c r="N393" s="18"/>
       <c r="O393" s="19"/>
     </row>
     <row r="394" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="15" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>483635</v>
+        <v>62</v>
+      </c>
+      <c r="B394" s="61">
+        <v>497</v>
       </c>
       <c r="C394" s="61">
-        <v>980474</v>
+        <v>497</v>
       </c>
       <c r="D394" s="53">
-        <v>1495241</v>
+        <v>497</v>
       </c>
       <c r="E394" s="67">
-        <v>2009250</v>
+        <v>497</v>
       </c>
       <c r="F394" s="53">
-        <v>2409698</v>
-[...1 lines deleted...]
-      <c r="G394" s="54"/>
+        <v>497</v>
+      </c>
+      <c r="G394" s="54">
+        <v>497</v>
+      </c>
       <c r="H394" s="54"/>
       <c r="I394" s="19"/>
       <c r="J394" s="2"/>
       <c r="K394" s="2"/>
       <c r="L394" s="5"/>
       <c r="M394" s="5"/>
-      <c r="N394" s="20"/>
+      <c r="N394" s="18"/>
       <c r="O394" s="19"/>
     </row>
     <row r="395" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A395" s="15" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B395" s="2">
-        <v>69414</v>
+        <v>37647</v>
       </c>
       <c r="C395" s="61">
-        <v>127062</v>
+        <v>106004</v>
       </c>
       <c r="D395" s="53">
-        <v>184709</v>
+        <v>166360</v>
       </c>
       <c r="E395" s="67">
-        <v>242356</v>
+        <v>264937</v>
       </c>
       <c r="F395" s="53">
-        <v>321825</v>
-[...1 lines deleted...]
-      <c r="G395" s="54"/>
+        <v>267806</v>
+      </c>
+      <c r="G395" s="54">
+        <v>267806</v>
+      </c>
       <c r="H395" s="54"/>
       <c r="I395" s="19"/>
       <c r="J395" s="2"/>
       <c r="K395" s="2"/>
       <c r="L395" s="5"/>
       <c r="M395" s="5"/>
       <c r="N395" s="18"/>
       <c r="O395" s="19"/>
     </row>
     <row r="396" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="15" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B396" s="2">
-        <v>6467</v>
+        <v>24526</v>
       </c>
       <c r="C396" s="61">
-        <v>13114</v>
+        <v>46440</v>
       </c>
       <c r="D396" s="53">
-        <v>19761</v>
+        <v>68354</v>
       </c>
       <c r="E396" s="67">
-        <v>26408</v>
+        <v>90267</v>
       </c>
       <c r="F396" s="53">
-        <v>33394</v>
-[...1 lines deleted...]
-      <c r="G396" s="54"/>
+        <v>114907</v>
+      </c>
+      <c r="G396" s="54">
+        <v>139547</v>
+      </c>
       <c r="H396" s="54"/>
       <c r="I396" s="19"/>
       <c r="J396" s="2"/>
       <c r="K396" s="2"/>
       <c r="L396" s="5"/>
       <c r="M396" s="5"/>
       <c r="N396" s="18"/>
       <c r="O396" s="19"/>
     </row>
     <row r="397" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A397" s="15" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B397" s="2">
-        <v>1291</v>
+        <v>483635</v>
       </c>
       <c r="C397" s="61">
-        <v>2582</v>
+        <v>980474</v>
       </c>
       <c r="D397" s="53">
-        <v>3873</v>
+        <v>1495241</v>
       </c>
       <c r="E397" s="67">
-        <v>5164</v>
+        <v>2009250</v>
       </c>
       <c r="F397" s="53">
-        <v>6455</v>
-[...1 lines deleted...]
-      <c r="G397" s="54"/>
+        <v>2409698</v>
+      </c>
+      <c r="G397" s="54">
+        <v>2632407</v>
+      </c>
       <c r="H397" s="54"/>
       <c r="I397" s="19"/>
       <c r="J397" s="2"/>
       <c r="K397" s="2"/>
       <c r="L397" s="5"/>
       <c r="M397" s="5"/>
-      <c r="N397" s="18"/>
+      <c r="N397" s="20"/>
       <c r="O397" s="19"/>
     </row>
-    <row r="398" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>42343</v>
+    <row r="398" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B398" s="2">
+        <v>69414</v>
       </c>
       <c r="C398" s="61">
-        <v>96054</v>
+        <v>127062</v>
       </c>
       <c r="D398" s="53">
-        <v>180247</v>
+        <v>184709</v>
       </c>
       <c r="E398" s="67">
-        <v>307647</v>
+        <v>242356</v>
       </c>
       <c r="F398" s="53">
-        <v>408369</v>
-[...1 lines deleted...]
-      <c r="G398" s="54"/>
+        <v>321825</v>
+      </c>
+      <c r="G398" s="54">
+        <v>401293</v>
+      </c>
       <c r="H398" s="54"/>
       <c r="I398" s="19"/>
       <c r="J398" s="2"/>
-      <c r="K398" s="5"/>
+      <c r="K398" s="2"/>
       <c r="L398" s="5"/>
-      <c r="M398" s="2"/>
+      <c r="M398" s="5"/>
       <c r="N398" s="18"/>
       <c r="O398" s="19"/>
     </row>
     <row r="399" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="15" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>55</v>
+      </c>
+      <c r="B399" s="2">
+        <v>6467</v>
       </c>
       <c r="C399" s="61">
-        <v>31486</v>
+        <v>13114</v>
       </c>
       <c r="D399" s="53">
-        <v>62973</v>
+        <v>19761</v>
       </c>
       <c r="E399" s="67">
-        <v>94459</v>
+        <v>26408</v>
       </c>
       <c r="F399" s="53">
-        <v>112725</v>
-[...1 lines deleted...]
-      <c r="G399" s="54"/>
+        <v>33394</v>
+      </c>
+      <c r="G399" s="54">
+        <v>40380</v>
+      </c>
       <c r="H399" s="54"/>
       <c r="I399" s="19"/>
       <c r="J399" s="2"/>
       <c r="K399" s="2"/>
       <c r="L399" s="5"/>
       <c r="M399" s="5"/>
       <c r="N399" s="18"/>
       <c r="O399" s="19"/>
     </row>
     <row r="400" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A400" s="15" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B400" s="2">
-        <v>30593</v>
+        <v>1291</v>
       </c>
       <c r="C400" s="61">
-        <v>50475</v>
+        <v>2582</v>
       </c>
       <c r="D400" s="53">
-        <v>70357</v>
+        <v>3873</v>
       </c>
       <c r="E400" s="67">
-        <v>90239</v>
+        <v>5164</v>
       </c>
       <c r="F400" s="53">
-        <v>151398</v>
-[...1 lines deleted...]
-      <c r="G400" s="54"/>
+        <v>6455</v>
+      </c>
+      <c r="G400" s="54">
+        <v>7746</v>
+      </c>
       <c r="H400" s="54"/>
       <c r="I400" s="19"/>
       <c r="J400" s="2"/>
       <c r="K400" s="2"/>
       <c r="L400" s="5"/>
       <c r="M400" s="5"/>
       <c r="N400" s="18"/>
       <c r="O400" s="19"/>
     </row>
-    <row r="401" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G401" s="54"/>
+    <row r="401" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A401" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B401" s="61">
+        <v>42343</v>
+      </c>
+      <c r="C401" s="61">
+        <v>96054</v>
+      </c>
+      <c r="D401" s="53">
+        <v>180247</v>
+      </c>
+      <c r="E401" s="67">
+        <v>307647</v>
+      </c>
+      <c r="F401" s="53">
+        <v>408369</v>
+      </c>
+      <c r="G401" s="54">
+        <v>502585</v>
+      </c>
       <c r="H401" s="54"/>
       <c r="I401" s="19"/>
       <c r="J401" s="2"/>
-      <c r="K401" s="2"/>
+      <c r="K401" s="5"/>
       <c r="L401" s="5"/>
-      <c r="M401" s="5"/>
+      <c r="M401" s="2"/>
       <c r="N401" s="18"/>
       <c r="O401" s="19"/>
     </row>
     <row r="402" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A402" s="49" t="s">
-[...3 lines deleted...]
-        <v>4829735</v>
+      <c r="A402" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B402" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="C402" s="61">
-        <v>9657213</v>
+        <v>31486</v>
       </c>
       <c r="D402" s="53">
-        <v>14408850</v>
+        <v>62973</v>
       </c>
       <c r="E402" s="67">
-        <v>19373986</v>
+        <v>94459</v>
       </c>
       <c r="F402" s="53">
-        <v>24518292</v>
-[...1 lines deleted...]
-      <c r="G402" s="54"/>
+        <v>112725</v>
+      </c>
+      <c r="G402" s="54">
+        <v>130992</v>
+      </c>
       <c r="H402" s="54"/>
       <c r="I402" s="19"/>
       <c r="J402" s="2"/>
       <c r="K402" s="2"/>
       <c r="L402" s="5"/>
       <c r="M402" s="5"/>
       <c r="N402" s="18"/>
       <c r="O402" s="19"/>
     </row>
     <row r="403" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A403" s="32" t="s">
-        <v>74</v>
+      <c r="A403" s="15" t="s">
+        <v>70</v>
       </c>
       <c r="B403" s="2">
-        <v>2440940</v>
+        <v>30593</v>
       </c>
       <c r="C403" s="61">
-        <v>4755484</v>
+        <v>50475</v>
       </c>
       <c r="D403" s="53">
-        <v>7044799</v>
+        <v>70357</v>
       </c>
       <c r="E403" s="67">
-        <v>9558006</v>
+        <v>90239</v>
       </c>
       <c r="F403" s="53">
-        <v>12002932</v>
-[...1 lines deleted...]
-      <c r="G403" s="54"/>
+        <v>151398</v>
+      </c>
+      <c r="G403" s="54">
+        <v>212557</v>
+      </c>
       <c r="H403" s="54"/>
       <c r="I403" s="19"/>
       <c r="J403" s="2"/>
-      <c r="K403" s="5"/>
+      <c r="K403" s="2"/>
       <c r="L403" s="5"/>
       <c r="M403" s="5"/>
       <c r="N403" s="18"/>
       <c r="O403" s="19"/>
     </row>
-    <row r="404" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="404" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A404" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="B404" s="8"/>
+      <c r="C404" s="19"/>
+      <c r="D404" s="8"/>
+      <c r="E404" s="54"/>
+      <c r="F404" s="8"/>
       <c r="G404" s="54"/>
       <c r="H404" s="54"/>
       <c r="I404" s="19"/>
       <c r="J404" s="2"/>
       <c r="K404" s="2"/>
       <c r="L404" s="5"/>
       <c r="M404" s="5"/>
       <c r="N404" s="18"/>
       <c r="O404" s="19"/>
     </row>
     <row r="405" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A405" s="8" t="s">
-[...17 lines deleted...]
-      <c r="G405" s="54"/>
+      <c r="A405" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B405" s="61">
+        <v>4829735</v>
+      </c>
+      <c r="C405" s="61">
+        <v>9657213</v>
+      </c>
+      <c r="D405" s="53">
+        <v>14408850</v>
+      </c>
+      <c r="E405" s="67">
+        <v>19373986</v>
+      </c>
+      <c r="F405" s="53">
+        <v>24518292</v>
+      </c>
+      <c r="G405" s="54">
+        <v>29516177</v>
+      </c>
       <c r="H405" s="54"/>
       <c r="I405" s="19"/>
-      <c r="J405" s="19"/>
-[...2 lines deleted...]
-      <c r="M405" s="19"/>
+      <c r="J405" s="2"/>
+      <c r="K405" s="2"/>
+      <c r="L405" s="5"/>
+      <c r="M405" s="5"/>
       <c r="N405" s="18"/>
       <c r="O405" s="19"/>
     </row>
     <row r="406" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A406" s="8" t="s">
-        <v>77</v>
+      <c r="A406" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="B406" s="2">
-        <v>1368011</v>
+        <v>2440940</v>
       </c>
       <c r="C406" s="61">
-        <v>2763314</v>
+        <v>4755484</v>
       </c>
       <c r="D406" s="53">
-        <v>4003925</v>
+        <v>7044799</v>
       </c>
       <c r="E406" s="67">
-        <v>5298016</v>
+        <v>9558006</v>
       </c>
       <c r="F406" s="53">
-        <v>6531579</v>
-[...1 lines deleted...]
-      <c r="G406" s="54"/>
+        <v>12002932</v>
+      </c>
+      <c r="G406" s="54">
+        <v>14496382</v>
+      </c>
       <c r="H406" s="54"/>
       <c r="I406" s="19"/>
       <c r="J406" s="2"/>
-      <c r="K406" s="43"/>
-      <c r="L406" s="1"/>
+      <c r="K406" s="5"/>
+      <c r="L406" s="5"/>
       <c r="M406" s="5"/>
       <c r="N406" s="18"/>
       <c r="O406" s="19"/>
     </row>
-    <row r="407" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="407" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A407" s="8" t="s">
+        <v>74</v>
       </c>
       <c r="B407" s="2">
-        <v>35961</v>
+        <v>543155</v>
       </c>
       <c r="C407" s="61">
-        <v>86222</v>
+        <v>1165678</v>
       </c>
       <c r="D407" s="53">
-        <v>130317</v>
+        <v>1831609</v>
       </c>
       <c r="E407" s="67">
-        <v>170480</v>
+        <v>2401115</v>
       </c>
       <c r="F407" s="53">
-        <v>204686</v>
-[...1 lines deleted...]
-      <c r="G407" s="54"/>
+        <v>3295480</v>
+      </c>
+      <c r="G407" s="54">
+        <v>4024516</v>
+      </c>
       <c r="H407" s="54"/>
       <c r="I407" s="19"/>
       <c r="J407" s="2"/>
-      <c r="K407" s="5"/>
+      <c r="K407" s="2"/>
       <c r="L407" s="5"/>
-      <c r="M407" s="2"/>
+      <c r="M407" s="5"/>
       <c r="N407" s="18"/>
       <c r="O407" s="19"/>
     </row>
     <row r="408" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A408" s="15" t="s">
-        <v>66</v>
+      <c r="A408" s="8" t="s">
+        <v>75</v>
       </c>
       <c r="B408" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C408" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D408" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E408" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F408" s="19" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G408" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G408" s="19" t="s">
+        <v>53</v>
+      </c>
       <c r="H408" s="54"/>
       <c r="I408" s="19"/>
       <c r="J408" s="19"/>
       <c r="K408" s="19"/>
       <c r="L408" s="19"/>
       <c r="M408" s="19"/>
       <c r="N408" s="18"/>
       <c r="O408" s="19"/>
     </row>
     <row r="409" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A409" s="8" t="s">
-        <v>68</v>
-[...16 lines deleted...]
-      <c r="G409" s="54"/>
+        <v>76</v>
+      </c>
+      <c r="B409" s="2">
+        <v>1368011</v>
+      </c>
+      <c r="C409" s="61">
+        <v>2763314</v>
+      </c>
+      <c r="D409" s="53">
+        <v>4003925</v>
+      </c>
+      <c r="E409" s="67">
+        <v>5298016</v>
+      </c>
+      <c r="F409" s="53">
+        <v>6531579</v>
+      </c>
+      <c r="G409" s="54">
+        <v>7912193</v>
+      </c>
       <c r="H409" s="54"/>
       <c r="I409" s="19"/>
-      <c r="J409" s="19"/>
-[...2 lines deleted...]
-      <c r="M409" s="19"/>
+      <c r="J409" s="2"/>
+      <c r="K409" s="43"/>
+      <c r="L409" s="1"/>
+      <c r="M409" s="5"/>
       <c r="N409" s="18"/>
       <c r="O409" s="19"/>
     </row>
-    <row r="410" spans="1:15" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="G410" s="54"/>
+    <row r="410" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A410" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B410" s="2">
+        <v>35961</v>
+      </c>
+      <c r="C410" s="61">
+        <v>86222</v>
+      </c>
+      <c r="D410" s="53">
+        <v>130317</v>
+      </c>
+      <c r="E410" s="67">
+        <v>170480</v>
+      </c>
+      <c r="F410" s="53">
+        <v>204686</v>
+      </c>
+      <c r="G410" s="54">
+        <v>244541</v>
+      </c>
       <c r="H410" s="54"/>
       <c r="I410" s="19"/>
-      <c r="J410" s="19"/>
-[...2 lines deleted...]
-      <c r="M410" s="19"/>
+      <c r="J410" s="2"/>
+      <c r="K410" s="5"/>
+      <c r="L410" s="5"/>
+      <c r="M410" s="2"/>
       <c r="N410" s="18"/>
       <c r="O410" s="19"/>
     </row>
-    <row r="411" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="411" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A411" s="15" t="s">
+        <v>65</v>
       </c>
       <c r="B411" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C411" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D411" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E411" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F411" s="19" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G411" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G411" s="19" t="s">
+        <v>53</v>
+      </c>
       <c r="H411" s="54"/>
       <c r="I411" s="19"/>
       <c r="J411" s="19"/>
       <c r="K411" s="19"/>
       <c r="L411" s="19"/>
       <c r="M411" s="19"/>
       <c r="N411" s="18"/>
       <c r="O411" s="19"/>
     </row>
     <row r="412" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A412" s="32" t="s">
-[...6 lines deleted...]
-        <v>54</v>
+      <c r="A412" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B412" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C412" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="D412" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E412" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F412" s="19" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G412" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G412" s="19" t="s">
+        <v>53</v>
+      </c>
       <c r="H412" s="54"/>
       <c r="I412" s="19"/>
       <c r="J412" s="19"/>
       <c r="K412" s="19"/>
       <c r="L412" s="19"/>
       <c r="M412" s="19"/>
       <c r="N412" s="18"/>
       <c r="O412" s="19"/>
     </row>
-    <row r="413" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="413" spans="1:15" s="14" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A413" s="27" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B413" s="8"/>
+        <v>41</v>
+      </c>
       <c r="C413" s="1"/>
-      <c r="D413" s="8"/>
       <c r="E413" s="53"/>
-      <c r="F413" s="8"/>
       <c r="G413" s="54"/>
       <c r="H413" s="54"/>
       <c r="I413" s="19"/>
       <c r="J413" s="19"/>
       <c r="K413" s="19"/>
       <c r="L413" s="19"/>
       <c r="M413" s="19"/>
       <c r="N413" s="18"/>
       <c r="O413" s="19"/>
     </row>
-    <row r="414" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="414" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A414" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B414" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C414" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D414" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E414" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F414" s="19" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G414" s="54"/>
+        <v>53</v>
+      </c>
+      <c r="G414" s="19" t="s">
+        <v>53</v>
+      </c>
       <c r="H414" s="54"/>
       <c r="I414" s="19"/>
       <c r="J414" s="19"/>
       <c r="K414" s="19"/>
       <c r="L414" s="19"/>
       <c r="M414" s="19"/>
       <c r="N414" s="18"/>
       <c r="O414" s="19"/>
     </row>
     <row r="415" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A415" s="32" t="s">
-        <v>74</v>
-[...16 lines deleted...]
-      <c r="G415" s="54"/>
+        <v>73</v>
+      </c>
+      <c r="B415" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C415" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D415" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="E415" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F415" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="G415" s="19" t="s">
+        <v>53</v>
+      </c>
       <c r="H415" s="54"/>
       <c r="I415" s="19"/>
-      <c r="J415" s="2"/>
-[...2 lines deleted...]
-      <c r="M415" s="2"/>
+      <c r="J415" s="19"/>
+      <c r="K415" s="19"/>
+      <c r="L415" s="19"/>
+      <c r="M415" s="19"/>
       <c r="N415" s="18"/>
       <c r="O415" s="19"/>
     </row>
-    <row r="416" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G416" s="54"/>
+    <row r="416" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A416" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B416" s="8"/>
+      <c r="C416" s="1"/>
+      <c r="D416" s="8"/>
+      <c r="E416" s="53"/>
+      <c r="F416" s="8"/>
+      <c r="G416" s="8"/>
       <c r="H416" s="54"/>
       <c r="I416" s="19"/>
-      <c r="J416" s="2"/>
-[...2 lines deleted...]
-      <c r="M416" s="2"/>
+      <c r="J416" s="19"/>
+      <c r="K416" s="19"/>
+      <c r="L416" s="19"/>
+      <c r="M416" s="19"/>
       <c r="N416" s="18"/>
       <c r="O416" s="19"/>
     </row>
     <row r="417" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A417" s="8" t="s">
-[...17 lines deleted...]
-      <c r="G417" s="54"/>
+      <c r="A417" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B417" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C417" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D417" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="E417" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F417" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="G417" s="19" t="s">
+        <v>53</v>
+      </c>
       <c r="H417" s="54"/>
       <c r="I417" s="19"/>
-      <c r="J417" s="2"/>
-[...2 lines deleted...]
-      <c r="M417" s="2"/>
+      <c r="J417" s="19"/>
+      <c r="K417" s="19"/>
+      <c r="L417" s="19"/>
+      <c r="M417" s="19"/>
       <c r="N417" s="18"/>
       <c r="O417" s="19"/>
     </row>
     <row r="418" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A418" s="8" t="s">
-        <v>77</v>
+      <c r="A418" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="B418" s="2">
-        <v>1739715</v>
+        <v>2384149</v>
       </c>
       <c r="C418" s="61">
-        <v>3402457</v>
+        <v>4545033</v>
       </c>
       <c r="D418" s="2">
-        <v>4776821</v>
+        <v>6290106</v>
       </c>
       <c r="E418" s="67">
-        <v>5701331</v>
+        <v>7337294</v>
       </c>
       <c r="F418" s="53">
-        <v>6102917</v>
-[...1 lines deleted...]
-      <c r="G418" s="54"/>
+        <v>7456553</v>
+      </c>
+      <c r="G418" s="54">
+        <v>7705921</v>
+      </c>
       <c r="H418" s="54"/>
       <c r="I418" s="19"/>
       <c r="J418" s="2"/>
       <c r="K418" s="5"/>
       <c r="L418" s="5"/>
       <c r="M418" s="2"/>
       <c r="N418" s="18"/>
       <c r="O418" s="19"/>
     </row>
     <row r="419" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A419" s="15" t="s">
-        <v>58</v>
+      <c r="A419" s="8" t="s">
+        <v>74</v>
       </c>
       <c r="B419" s="2">
-        <v>10367</v>
+        <v>213915</v>
       </c>
       <c r="C419" s="61">
-        <v>25864</v>
+        <v>469504</v>
       </c>
       <c r="D419" s="2">
-        <v>41361</v>
+        <v>702035</v>
       </c>
       <c r="E419" s="67">
-        <v>56858</v>
+        <v>856149</v>
       </c>
       <c r="F419" s="53">
-        <v>73637</v>
-[...1 lines deleted...]
-      <c r="G419" s="54"/>
+        <v>856149</v>
+      </c>
+      <c r="G419" s="54">
+        <v>856149</v>
+      </c>
       <c r="H419" s="54"/>
       <c r="I419" s="19"/>
       <c r="J419" s="2"/>
       <c r="K419" s="5"/>
       <c r="L419" s="5"/>
       <c r="M419" s="2"/>
       <c r="N419" s="18"/>
       <c r="O419" s="19"/>
     </row>
     <row r="420" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A420" s="15" t="s">
-        <v>59</v>
+      <c r="A420" s="8" t="s">
+        <v>75</v>
       </c>
       <c r="B420" s="2">
-        <v>160677</v>
+        <v>525264</v>
       </c>
       <c r="C420" s="61">
-        <v>381324</v>
+        <v>986296</v>
       </c>
       <c r="D420" s="2">
-        <v>605273</v>
+        <v>1383012</v>
       </c>
       <c r="E420" s="67">
-        <v>819547</v>
+        <v>1575980</v>
       </c>
       <c r="F420" s="53">
-        <v>877841</v>
-[...1 lines deleted...]
-      <c r="G420" s="54"/>
+        <v>1627720</v>
+      </c>
+      <c r="G420" s="54">
+        <v>1677528</v>
+      </c>
       <c r="H420" s="54"/>
       <c r="I420" s="19"/>
       <c r="J420" s="2"/>
       <c r="K420" s="5"/>
       <c r="L420" s="5"/>
       <c r="M420" s="2"/>
-      <c r="N420" s="20"/>
+      <c r="N420" s="18"/>
       <c r="O420" s="19"/>
     </row>
     <row r="421" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A421" s="15" t="s">
-        <v>60</v>
+      <c r="A421" s="8" t="s">
+        <v>76</v>
       </c>
       <c r="B421" s="2">
-        <v>25487</v>
+        <v>1739715</v>
       </c>
       <c r="C421" s="61">
-        <v>49411</v>
+        <v>3402457</v>
       </c>
       <c r="D421" s="2">
-        <v>73334</v>
+        <v>4776821</v>
       </c>
       <c r="E421" s="67">
-        <v>97257</v>
+        <v>5701331</v>
       </c>
       <c r="F421" s="53">
-        <v>122301</v>
-[...1 lines deleted...]
-      <c r="G421" s="54"/>
+        <v>6102917</v>
+      </c>
+      <c r="G421" s="54">
+        <v>6421002</v>
+      </c>
       <c r="H421" s="54"/>
       <c r="I421" s="19"/>
       <c r="J421" s="2"/>
       <c r="K421" s="5"/>
       <c r="L421" s="5"/>
       <c r="M421" s="2"/>
       <c r="N421" s="18"/>
       <c r="O421" s="19"/>
     </row>
     <row r="422" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A422" s="15" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B422" s="2">
-        <v>826</v>
+        <v>10367</v>
       </c>
       <c r="C422" s="61">
-        <v>1653</v>
+        <v>25864</v>
       </c>
       <c r="D422" s="2">
-        <v>2479</v>
+        <v>41361</v>
       </c>
       <c r="E422" s="67">
-        <v>3305</v>
+        <v>56858</v>
       </c>
       <c r="F422" s="53">
-        <v>4132</v>
-[...1 lines deleted...]
-      <c r="G422" s="54"/>
+        <v>73637</v>
+      </c>
+      <c r="G422" s="54">
+        <v>90417</v>
+      </c>
       <c r="H422" s="54"/>
       <c r="I422" s="19"/>
       <c r="J422" s="2"/>
       <c r="K422" s="5"/>
       <c r="L422" s="5"/>
       <c r="M422" s="2"/>
       <c r="N422" s="18"/>
       <c r="O422" s="19"/>
     </row>
     <row r="423" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A423" s="15" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B423" s="2">
-        <v>293394</v>
+        <v>160677</v>
       </c>
       <c r="C423" s="61">
-        <v>621305</v>
+        <v>381324</v>
       </c>
       <c r="D423" s="2">
-        <v>983766</v>
+        <v>605273</v>
       </c>
       <c r="E423" s="67">
-        <v>1288623</v>
+        <v>819547</v>
       </c>
       <c r="F423" s="53">
-        <v>1348188</v>
-[...1 lines deleted...]
-      <c r="G423" s="54"/>
+        <v>877841</v>
+      </c>
+      <c r="G423" s="54">
+        <v>936134</v>
+      </c>
       <c r="H423" s="54"/>
       <c r="I423" s="19"/>
       <c r="J423" s="2"/>
       <c r="K423" s="5"/>
       <c r="L423" s="5"/>
       <c r="M423" s="2"/>
-      <c r="N423" s="18"/>
+      <c r="N423" s="20"/>
       <c r="O423" s="19"/>
     </row>
     <row r="424" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A424" s="15" t="s">
-        <v>63</v>
-[...16 lines deleted...]
-      <c r="G424" s="54"/>
+        <v>59</v>
+      </c>
+      <c r="B424" s="2">
+        <v>25487</v>
+      </c>
+      <c r="C424" s="61">
+        <v>49411</v>
+      </c>
+      <c r="D424" s="2">
+        <v>73334</v>
+      </c>
+      <c r="E424" s="67">
+        <v>97257</v>
+      </c>
+      <c r="F424" s="53">
+        <v>122301</v>
+      </c>
+      <c r="G424" s="54">
+        <v>147345</v>
+      </c>
       <c r="H424" s="54"/>
       <c r="I424" s="19"/>
       <c r="J424" s="2"/>
       <c r="K424" s="5"/>
       <c r="L424" s="5"/>
       <c r="M424" s="2"/>
       <c r="N424" s="18"/>
       <c r="O424" s="19"/>
     </row>
     <row r="425" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A425" s="15" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B425" s="2">
-        <v>37647</v>
+        <v>826</v>
       </c>
       <c r="C425" s="61">
-        <v>106004</v>
+        <v>1653</v>
       </c>
       <c r="D425" s="2">
-        <v>166360</v>
+        <v>2479</v>
       </c>
       <c r="E425" s="67">
-        <v>264937</v>
+        <v>3305</v>
       </c>
       <c r="F425" s="53">
-        <v>267806</v>
-[...1 lines deleted...]
-      <c r="G425" s="54"/>
+        <v>4132</v>
+      </c>
+      <c r="G425" s="54">
+        <v>4958</v>
+      </c>
       <c r="H425" s="54"/>
       <c r="I425" s="19"/>
       <c r="J425" s="2"/>
       <c r="K425" s="5"/>
       <c r="L425" s="5"/>
       <c r="M425" s="2"/>
       <c r="N425" s="18"/>
       <c r="O425" s="19"/>
     </row>
     <row r="426" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A426" s="15" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B426" s="2">
-        <v>24526</v>
+        <v>293394</v>
       </c>
       <c r="C426" s="61">
-        <v>46440</v>
+        <v>621305</v>
       </c>
       <c r="D426" s="2">
-        <v>68354</v>
+        <v>983766</v>
       </c>
       <c r="E426" s="67">
-        <v>90267</v>
+        <v>1288623</v>
       </c>
       <c r="F426" s="53">
-        <v>114907</v>
-[...1 lines deleted...]
-      <c r="G426" s="54"/>
+        <v>1348188</v>
+      </c>
+      <c r="G426" s="54">
+        <v>1407753</v>
+      </c>
       <c r="H426" s="54"/>
       <c r="I426" s="19"/>
       <c r="J426" s="2"/>
       <c r="K426" s="5"/>
       <c r="L426" s="5"/>
       <c r="M426" s="2"/>
       <c r="N426" s="18"/>
       <c r="O426" s="19"/>
     </row>
     <row r="427" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A427" s="15" t="s">
-        <v>66</v>
-[...16 lines deleted...]
-      <c r="G427" s="54"/>
+        <v>62</v>
+      </c>
+      <c r="B427" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C427" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D427" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="E427" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F427" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="G427" s="19" t="s">
+        <v>53</v>
+      </c>
       <c r="H427" s="54"/>
       <c r="I427" s="19"/>
       <c r="J427" s="2"/>
       <c r="K427" s="5"/>
       <c r="L427" s="5"/>
       <c r="M427" s="2"/>
       <c r="N427" s="18"/>
       <c r="O427" s="19"/>
     </row>
     <row r="428" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A428" s="15" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B428" s="2">
-        <v>69414</v>
+        <v>37647</v>
       </c>
       <c r="C428" s="61">
-        <v>127062</v>
+        <v>106004</v>
       </c>
       <c r="D428" s="2">
-        <v>184709</v>
+        <v>166360</v>
       </c>
       <c r="E428" s="67">
-        <v>242356</v>
+        <v>264937</v>
       </c>
       <c r="F428" s="53">
-        <v>321825</v>
-[...1 lines deleted...]
-      <c r="G428" s="54"/>
+        <v>267806</v>
+      </c>
+      <c r="G428" s="54">
+        <v>267806</v>
+      </c>
       <c r="H428" s="54"/>
       <c r="I428" s="19"/>
       <c r="J428" s="2"/>
       <c r="K428" s="5"/>
       <c r="L428" s="5"/>
       <c r="M428" s="2"/>
       <c r="N428" s="18"/>
       <c r="O428" s="19"/>
     </row>
     <row r="429" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A429" s="15" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B429" s="2">
-        <v>6467</v>
+        <v>24526</v>
       </c>
       <c r="C429" s="61">
-        <v>13114</v>
+        <v>46440</v>
       </c>
       <c r="D429" s="2">
-        <v>19761</v>
+        <v>68354</v>
       </c>
       <c r="E429" s="67">
-        <v>26408</v>
+        <v>90267</v>
       </c>
       <c r="F429" s="53">
-        <v>33394</v>
-[...1 lines deleted...]
-      <c r="G429" s="54"/>
+        <v>114907</v>
+      </c>
+      <c r="G429" s="54">
+        <v>139547</v>
+      </c>
       <c r="H429" s="54"/>
       <c r="I429" s="19"/>
       <c r="J429" s="2"/>
       <c r="K429" s="5"/>
       <c r="L429" s="5"/>
       <c r="M429" s="2"/>
       <c r="N429" s="18"/>
       <c r="O429" s="19"/>
     </row>
     <row r="430" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A430" s="15" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B430" s="2">
-        <v>1291</v>
+        <v>79755</v>
       </c>
       <c r="C430" s="61">
-        <v>2582</v>
+        <v>168335</v>
       </c>
       <c r="D430" s="2">
-        <v>3873</v>
+        <v>243502</v>
       </c>
       <c r="E430" s="67">
-        <v>5164</v>
+        <v>327669</v>
       </c>
       <c r="F430" s="53">
-        <v>6455</v>
-[...1 lines deleted...]
-      <c r="G430" s="54"/>
+        <v>331236</v>
+      </c>
+      <c r="G430" s="54">
+        <v>332190</v>
+      </c>
       <c r="H430" s="54"/>
       <c r="I430" s="19"/>
       <c r="J430" s="2"/>
       <c r="K430" s="5"/>
       <c r="L430" s="5"/>
       <c r="M430" s="2"/>
       <c r="N430" s="18"/>
       <c r="O430" s="19"/>
     </row>
-    <row r="431" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G431" s="54"/>
+    <row r="431" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A431" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B431" s="2">
+        <v>69414</v>
+      </c>
+      <c r="C431" s="61">
+        <v>127062</v>
+      </c>
+      <c r="D431" s="2">
+        <v>184709</v>
+      </c>
+      <c r="E431" s="67">
+        <v>242356</v>
+      </c>
+      <c r="F431" s="53">
+        <v>321825</v>
+      </c>
+      <c r="G431" s="54">
+        <v>401293</v>
+      </c>
       <c r="H431" s="54"/>
       <c r="I431" s="19"/>
-      <c r="J431" s="19"/>
-[...2 lines deleted...]
-      <c r="M431" s="19"/>
+      <c r="J431" s="2"/>
+      <c r="K431" s="5"/>
+      <c r="L431" s="5"/>
+      <c r="M431" s="2"/>
       <c r="N431" s="18"/>
       <c r="O431" s="19"/>
     </row>
     <row r="432" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A432" s="15" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>55</v>
+      </c>
+      <c r="B432" s="2">
+        <v>6467</v>
       </c>
       <c r="C432" s="61">
-        <v>31486</v>
+        <v>13114</v>
       </c>
       <c r="D432" s="2">
-        <v>62973</v>
+        <v>19761</v>
       </c>
       <c r="E432" s="67">
-        <v>94459</v>
+        <v>26408</v>
       </c>
       <c r="F432" s="53">
-        <v>112725</v>
-[...1 lines deleted...]
-      <c r="G432" s="54"/>
+        <v>33394</v>
+      </c>
+      <c r="G432" s="54">
+        <v>40380</v>
+      </c>
       <c r="H432" s="54"/>
       <c r="I432" s="19"/>
       <c r="J432" s="2"/>
       <c r="K432" s="5"/>
       <c r="L432" s="5"/>
       <c r="M432" s="2"/>
       <c r="N432" s="18"/>
       <c r="O432" s="19"/>
     </row>
     <row r="433" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A433" s="15" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B433" s="2">
-        <v>30593</v>
+        <v>1291</v>
       </c>
       <c r="C433" s="61">
-        <v>50475</v>
+        <v>2582</v>
       </c>
       <c r="D433" s="2">
-        <v>70357</v>
+        <v>3873</v>
       </c>
       <c r="E433" s="67">
-        <v>90239</v>
+        <v>5164</v>
       </c>
       <c r="F433" s="53">
-        <v>151398</v>
-[...1 lines deleted...]
-      <c r="G433" s="54"/>
+        <v>6455</v>
+      </c>
+      <c r="G433" s="54">
+        <v>7746</v>
+      </c>
       <c r="H433" s="54"/>
       <c r="I433" s="19"/>
       <c r="J433" s="2"/>
       <c r="K433" s="5"/>
       <c r="L433" s="5"/>
       <c r="M433" s="2"/>
-      <c r="N433" s="20"/>
+      <c r="N433" s="18"/>
       <c r="O433" s="19"/>
     </row>
-    <row r="434" spans="1:15" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G434" s="54"/>
+    <row r="434" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A434" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B434" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="C434" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D434" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="E434" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F434" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="G434" s="19" t="s">
+        <v>53</v>
+      </c>
       <c r="H434" s="54"/>
       <c r="I434" s="19"/>
-      <c r="J434" s="2"/>
-[...2 lines deleted...]
-      <c r="M434" s="2"/>
+      <c r="J434" s="19"/>
+      <c r="K434" s="19"/>
+      <c r="L434" s="19"/>
+      <c r="M434" s="19"/>
       <c r="N434" s="18"/>
       <c r="O434" s="19"/>
     </row>
     <row r="435" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A435" s="49" t="s">
-[...9 lines deleted...]
-        <v>6641036</v>
+      <c r="A435" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B435" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="C435" s="61">
+        <v>31486</v>
+      </c>
+      <c r="D435" s="2">
+        <v>62973</v>
       </c>
       <c r="E435" s="67">
-        <v>8870374</v>
+        <v>94459</v>
       </c>
       <c r="F435" s="53">
-        <v>11093890</v>
-[...1 lines deleted...]
-      <c r="G435" s="54"/>
+        <v>112725</v>
+      </c>
+      <c r="G435" s="54">
+        <v>130992</v>
+      </c>
       <c r="H435" s="54"/>
       <c r="I435" s="19"/>
       <c r="J435" s="2"/>
       <c r="K435" s="5"/>
       <c r="L435" s="5"/>
       <c r="M435" s="2"/>
       <c r="N435" s="18"/>
       <c r="O435" s="19"/>
     </row>
     <row r="436" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A436" s="32" t="s">
-        <v>74</v>
+      <c r="A436" s="15" t="s">
+        <v>70</v>
       </c>
       <c r="B436" s="2">
-        <v>913041</v>
-[...5 lines deleted...]
-        <v>2902115</v>
+        <v>30593</v>
+      </c>
+      <c r="C436" s="61">
+        <v>50475</v>
+      </c>
+      <c r="D436" s="2">
+        <v>70357</v>
       </c>
       <c r="E436" s="67">
-        <v>3878729</v>
+        <v>90239</v>
       </c>
       <c r="F436" s="53">
-        <v>4827362</v>
-[...1 lines deleted...]
-      <c r="G436" s="54"/>
+        <v>151398</v>
+      </c>
+      <c r="G436" s="54">
+        <v>212557</v>
+      </c>
       <c r="H436" s="54"/>
       <c r="I436" s="19"/>
       <c r="J436" s="2"/>
       <c r="K436" s="5"/>
       <c r="L436" s="5"/>
       <c r="M436" s="2"/>
-      <c r="N436" s="18"/>
+      <c r="N436" s="20"/>
       <c r="O436" s="19"/>
     </row>
-    <row r="437" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="437" spans="1:15" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A437" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B437" s="8"/>
+      <c r="C437" s="2"/>
+      <c r="D437" s="8"/>
+      <c r="E437" s="53"/>
+      <c r="F437" s="8"/>
       <c r="G437" s="54"/>
       <c r="H437" s="54"/>
       <c r="I437" s="19"/>
       <c r="J437" s="2"/>
       <c r="K437" s="5"/>
       <c r="L437" s="5"/>
       <c r="M437" s="2"/>
       <c r="N437" s="18"/>
       <c r="O437" s="19"/>
     </row>
     <row r="438" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A438" s="8" t="s">
-        <v>76</v>
+      <c r="A438" s="49" t="s">
+        <v>72</v>
       </c>
       <c r="B438" s="2">
-        <v>94569</v>
+        <v>2141156</v>
       </c>
       <c r="C438" s="63">
-        <v>191622</v>
+        <v>4406021</v>
       </c>
       <c r="D438" s="53">
-        <v>286080</v>
+        <v>6641036</v>
       </c>
       <c r="E438" s="67">
-        <v>383348</v>
+        <v>8870374</v>
       </c>
       <c r="F438" s="53">
-        <v>479957</v>
-[...1 lines deleted...]
-      <c r="G438" s="54"/>
+        <v>11093890</v>
+      </c>
+      <c r="G438" s="54">
+        <v>13502244</v>
+      </c>
       <c r="H438" s="54"/>
       <c r="I438" s="19"/>
       <c r="J438" s="2"/>
       <c r="K438" s="5"/>
       <c r="L438" s="5"/>
       <c r="M438" s="2"/>
       <c r="N438" s="18"/>
       <c r="O438" s="19"/>
     </row>
     <row r="439" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A439" s="8" t="s">
-        <v>77</v>
+      <c r="A439" s="32" t="s">
+        <v>73</v>
       </c>
       <c r="B439" s="2">
-        <v>660412</v>
+        <v>913041</v>
       </c>
       <c r="C439" s="63">
-        <v>1316089</v>
+        <v>1915795</v>
       </c>
       <c r="D439" s="53">
-        <v>1972135</v>
+        <v>2902115</v>
       </c>
       <c r="E439" s="67">
-        <v>2621876</v>
+        <v>3878729</v>
       </c>
       <c r="F439" s="53">
-        <v>3290220</v>
-[...1 lines deleted...]
-      <c r="G439" s="54"/>
+        <v>4827362</v>
+      </c>
+      <c r="G439" s="54">
+        <v>5996645</v>
+      </c>
       <c r="H439" s="54"/>
       <c r="I439" s="19"/>
       <c r="J439" s="2"/>
       <c r="K439" s="5"/>
       <c r="L439" s="5"/>
       <c r="M439" s="2"/>
       <c r="N439" s="18"/>
       <c r="O439" s="19"/>
     </row>
     <row r="440" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A440" s="15" t="s">
-        <v>57</v>
+      <c r="A440" s="8" t="s">
+        <v>74</v>
       </c>
       <c r="B440" s="2">
-        <v>23960</v>
+        <v>61432</v>
       </c>
       <c r="C440" s="63">
-        <v>45905</v>
+        <v>127693</v>
       </c>
       <c r="D440" s="53">
-        <v>67851</v>
+        <v>196713</v>
       </c>
       <c r="E440" s="67">
-        <v>89796</v>
+        <v>269965</v>
       </c>
       <c r="F440" s="53">
-        <v>112349</v>
-[...1 lines deleted...]
-      <c r="G440" s="54"/>
+        <v>326501</v>
+      </c>
+      <c r="G440" s="54">
+        <v>383103</v>
+      </c>
       <c r="H440" s="54"/>
       <c r="I440" s="19"/>
       <c r="J440" s="2"/>
       <c r="K440" s="5"/>
       <c r="L440" s="5"/>
       <c r="M440" s="2"/>
-      <c r="N440" s="20"/>
+      <c r="N440" s="18"/>
       <c r="O440" s="19"/>
     </row>
     <row r="441" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A441" s="15" t="s">
-        <v>58</v>
+      <c r="A441" s="8" t="s">
+        <v>75</v>
       </c>
       <c r="B441" s="2">
-        <v>6077</v>
+        <v>94569</v>
       </c>
       <c r="C441" s="63">
-        <v>21671</v>
+        <v>191622</v>
       </c>
       <c r="D441" s="53">
-        <v>37266</v>
+        <v>286080</v>
       </c>
       <c r="E441" s="67">
-        <v>52861</v>
+        <v>383348</v>
       </c>
       <c r="F441" s="53">
-        <v>63438</v>
-[...1 lines deleted...]
-      <c r="G441" s="54"/>
+        <v>479957</v>
+      </c>
+      <c r="G441" s="54">
+        <v>579040</v>
+      </c>
       <c r="H441" s="54"/>
       <c r="I441" s="19"/>
       <c r="J441" s="2"/>
       <c r="K441" s="5"/>
       <c r="L441" s="5"/>
       <c r="M441" s="2"/>
       <c r="N441" s="18"/>
       <c r="O441" s="19"/>
     </row>
     <row r="442" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A442" s="15" t="s">
-        <v>59</v>
+      <c r="A442" s="8" t="s">
+        <v>76</v>
       </c>
       <c r="B442" s="2">
-        <v>22236</v>
+        <v>660412</v>
       </c>
       <c r="C442" s="63">
-        <v>45323</v>
+        <v>1316089</v>
       </c>
       <c r="D442" s="53">
-        <v>68470</v>
+        <v>1972135</v>
       </c>
       <c r="E442" s="67">
-        <v>91221</v>
+        <v>2621876</v>
       </c>
       <c r="F442" s="53">
-        <v>114748</v>
-[...1 lines deleted...]
-      <c r="G442" s="54"/>
+        <v>3290220</v>
+      </c>
+      <c r="G442" s="54">
+        <v>3920473</v>
+      </c>
       <c r="H442" s="54"/>
       <c r="I442" s="19"/>
       <c r="J442" s="2"/>
       <c r="K442" s="5"/>
       <c r="L442" s="5"/>
       <c r="M442" s="2"/>
       <c r="N442" s="18"/>
       <c r="O442" s="19"/>
     </row>
     <row r="443" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A443" s="15" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B443" s="2">
-        <v>11325</v>
+        <v>23960</v>
       </c>
       <c r="C443" s="63">
-        <v>36701</v>
+        <v>45905</v>
       </c>
       <c r="D443" s="53">
-        <v>62076</v>
+        <v>67851</v>
       </c>
       <c r="E443" s="67">
-        <v>87451</v>
+        <v>89796</v>
       </c>
       <c r="F443" s="53">
-        <v>101012</v>
-[...1 lines deleted...]
-      <c r="G443" s="54"/>
+        <v>112349</v>
+      </c>
+      <c r="G443" s="54">
+        <v>134903</v>
+      </c>
       <c r="H443" s="54"/>
       <c r="I443" s="19"/>
       <c r="J443" s="2"/>
       <c r="K443" s="5"/>
       <c r="L443" s="5"/>
       <c r="M443" s="2"/>
-      <c r="N443" s="18"/>
+      <c r="N443" s="20"/>
       <c r="O443" s="19"/>
     </row>
     <row r="444" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A444" s="15" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B444" s="2">
-        <v>11062</v>
+        <v>6077</v>
       </c>
       <c r="C444" s="63">
-        <v>21896</v>
+        <v>21671</v>
       </c>
       <c r="D444" s="53">
-        <v>32730</v>
+        <v>37266</v>
       </c>
       <c r="E444" s="67">
-        <v>43564</v>
+        <v>52861</v>
       </c>
       <c r="F444" s="53">
-        <v>54150</v>
-[...1 lines deleted...]
-      <c r="G444" s="54"/>
+        <v>63438</v>
+      </c>
+      <c r="G444" s="54">
+        <v>74016</v>
+      </c>
       <c r="H444" s="54"/>
       <c r="I444" s="19"/>
       <c r="J444" s="2"/>
       <c r="K444" s="5"/>
       <c r="L444" s="5"/>
       <c r="M444" s="2"/>
       <c r="N444" s="18"/>
       <c r="O444" s="19"/>
     </row>
     <row r="445" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A445" s="15" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B445" s="2">
-        <v>108809</v>
+        <v>22236</v>
       </c>
       <c r="C445" s="63">
-        <v>207234</v>
+        <v>45323</v>
       </c>
       <c r="D445" s="53">
-        <v>301939</v>
+        <v>68470</v>
       </c>
       <c r="E445" s="67">
-        <v>406308</v>
+        <v>91221</v>
       </c>
       <c r="F445" s="53">
-        <v>507038</v>
-[...1 lines deleted...]
-      <c r="G445" s="54"/>
+        <v>114748</v>
+      </c>
+      <c r="G445" s="54">
+        <v>138591</v>
+      </c>
       <c r="H445" s="54"/>
       <c r="I445" s="19"/>
       <c r="J445" s="2"/>
       <c r="K445" s="5"/>
       <c r="L445" s="5"/>
       <c r="M445" s="2"/>
       <c r="N445" s="18"/>
       <c r="O445" s="19"/>
     </row>
     <row r="446" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A446" s="15" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B446" s="2">
-        <v>6367</v>
+        <v>11325</v>
       </c>
       <c r="C446" s="63">
-        <v>11530</v>
+        <v>36701</v>
       </c>
       <c r="D446" s="53">
-        <v>16693</v>
+        <v>62076</v>
       </c>
       <c r="E446" s="67">
-        <v>21855</v>
+        <v>87451</v>
       </c>
       <c r="F446" s="53">
-        <v>30843</v>
-[...1 lines deleted...]
-      <c r="G446" s="54"/>
+        <v>101012</v>
+      </c>
+      <c r="G446" s="54">
+        <v>114573</v>
+      </c>
       <c r="H446" s="54"/>
       <c r="I446" s="19"/>
       <c r="J446" s="2"/>
       <c r="K446" s="5"/>
       <c r="L446" s="5"/>
       <c r="M446" s="2"/>
       <c r="N446" s="18"/>
       <c r="O446" s="19"/>
     </row>
     <row r="447" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A447" s="15" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B447" s="2">
-        <v>25565</v>
+        <v>11062</v>
       </c>
       <c r="C447" s="63">
-        <v>58138</v>
+        <v>21896</v>
       </c>
       <c r="D447" s="53">
-        <v>92025</v>
+        <v>32730</v>
       </c>
       <c r="E447" s="67">
-        <v>116479</v>
+        <v>43564</v>
       </c>
       <c r="F447" s="53">
-        <v>147318</v>
-[...1 lines deleted...]
-      <c r="G447" s="54"/>
+        <v>54150</v>
+      </c>
+      <c r="G447" s="54">
+        <v>64736</v>
+      </c>
       <c r="H447" s="54"/>
       <c r="I447" s="19"/>
       <c r="J447" s="2"/>
       <c r="K447" s="5"/>
       <c r="L447" s="5"/>
       <c r="M447" s="2"/>
       <c r="N447" s="18"/>
       <c r="O447" s="19"/>
     </row>
     <row r="448" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A448" s="15" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B448" s="2">
-        <v>19651</v>
+        <v>108809</v>
       </c>
       <c r="C448" s="63">
-        <v>41211</v>
+        <v>207234</v>
       </c>
       <c r="D448" s="53">
-        <v>62771</v>
+        <v>301939</v>
       </c>
       <c r="E448" s="67">
-        <v>84331</v>
+        <v>406308</v>
       </c>
       <c r="F448" s="53">
-        <v>106562</v>
-[...1 lines deleted...]
-      <c r="G448" s="54"/>
+        <v>507038</v>
+      </c>
+      <c r="G448" s="54">
+        <v>611950</v>
+      </c>
       <c r="H448" s="54"/>
       <c r="I448" s="19"/>
       <c r="J448" s="2"/>
       <c r="K448" s="5"/>
       <c r="L448" s="5"/>
       <c r="M448" s="2"/>
       <c r="N448" s="18"/>
       <c r="O448" s="19"/>
     </row>
     <row r="449" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A449" s="15" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B449" s="2">
-        <v>99512</v>
+        <v>6367</v>
       </c>
       <c r="C449" s="63">
-        <v>201705</v>
+        <v>11530</v>
       </c>
       <c r="D449" s="53">
-        <v>291531</v>
+        <v>16693</v>
       </c>
       <c r="E449" s="67">
-        <v>382855</v>
+        <v>21855</v>
       </c>
       <c r="F449" s="53">
-        <v>495770</v>
-[...1 lines deleted...]
-      <c r="G449" s="54"/>
+        <v>30843</v>
+      </c>
+      <c r="G449" s="54">
+        <v>39831</v>
+      </c>
       <c r="H449" s="54"/>
       <c r="I449" s="19"/>
       <c r="J449" s="2"/>
       <c r="K449" s="5"/>
       <c r="L449" s="5"/>
       <c r="M449" s="2"/>
       <c r="N449" s="18"/>
       <c r="O449" s="19"/>
     </row>
     <row r="450" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A450" s="15" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B450" s="2">
-        <v>17190</v>
+        <v>25565</v>
       </c>
       <c r="C450" s="63">
-        <v>29739</v>
+        <v>58138</v>
       </c>
       <c r="D450" s="53">
-        <v>42288</v>
+        <v>92025</v>
       </c>
       <c r="E450" s="67">
-        <v>54837</v>
+        <v>116479</v>
       </c>
       <c r="F450" s="53">
-        <v>72503</v>
-[...1 lines deleted...]
-      <c r="G450" s="54"/>
+        <v>147318</v>
+      </c>
+      <c r="G450" s="54">
+        <v>177414</v>
+      </c>
       <c r="H450" s="54"/>
       <c r="I450" s="19"/>
       <c r="J450" s="2"/>
       <c r="K450" s="5"/>
       <c r="L450" s="5"/>
       <c r="M450" s="2"/>
       <c r="N450" s="18"/>
       <c r="O450" s="19"/>
     </row>
     <row r="451" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A451" s="15" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B451" s="2">
-        <v>2773</v>
+        <v>19651</v>
       </c>
       <c r="C451" s="63">
-        <v>7487</v>
+        <v>41211</v>
       </c>
       <c r="D451" s="53">
-        <v>12200</v>
+        <v>62771</v>
       </c>
       <c r="E451" s="67">
-        <v>16913</v>
+        <v>84331</v>
       </c>
       <c r="F451" s="53">
-        <v>19369</v>
-[...1 lines deleted...]
-      <c r="G451" s="54"/>
+        <v>106562</v>
+      </c>
+      <c r="G451" s="54">
+        <v>128794</v>
+      </c>
       <c r="H451" s="54"/>
       <c r="I451" s="19"/>
       <c r="J451" s="2"/>
       <c r="K451" s="5"/>
       <c r="L451" s="5"/>
       <c r="M451" s="2"/>
       <c r="N451" s="18"/>
       <c r="O451" s="19"/>
     </row>
     <row r="452" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A452" s="15" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B452" s="2">
-        <v>9623</v>
+        <v>99512</v>
       </c>
       <c r="C452" s="63">
-        <v>20252</v>
+        <v>201705</v>
       </c>
       <c r="D452" s="53">
-        <v>31085</v>
+        <v>291531</v>
       </c>
       <c r="E452" s="67">
-        <v>44617</v>
+        <v>382855</v>
       </c>
       <c r="F452" s="53">
-        <v>57727</v>
-[...1 lines deleted...]
-      <c r="G452" s="54"/>
+        <v>495770</v>
+      </c>
+      <c r="G452" s="54">
+        <v>607126</v>
+      </c>
       <c r="H452" s="54"/>
       <c r="I452" s="19"/>
       <c r="J452" s="2"/>
       <c r="K452" s="5"/>
       <c r="L452" s="5"/>
       <c r="M452" s="2"/>
       <c r="N452" s="18"/>
       <c r="O452" s="19"/>
     </row>
     <row r="453" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A453" s="8" t="s">
-        <v>68</v>
+      <c r="A453" s="15" t="s">
+        <v>66</v>
       </c>
       <c r="B453" s="2">
-        <v>15314</v>
+        <v>17190</v>
       </c>
       <c r="C453" s="63">
-        <v>35028</v>
+        <v>29739</v>
       </c>
       <c r="D453" s="53">
-        <v>55297</v>
+        <v>42288</v>
       </c>
       <c r="E453" s="67">
-        <v>74829</v>
+        <v>54837</v>
       </c>
       <c r="F453" s="53">
-        <v>92278</v>
-[...1 lines deleted...]
-      <c r="G453" s="54"/>
+        <v>72503</v>
+      </c>
+      <c r="G453" s="54">
+        <v>90169</v>
+      </c>
       <c r="H453" s="54"/>
       <c r="I453" s="19"/>
       <c r="J453" s="2"/>
       <c r="K453" s="5"/>
       <c r="L453" s="5"/>
       <c r="M453" s="2"/>
-      <c r="N453" s="20"/>
+      <c r="N453" s="18"/>
       <c r="O453" s="19"/>
     </row>
-    <row r="454" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="454" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A454" s="15" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>18999</v>
+        <v>55</v>
+      </c>
+      <c r="B454" s="2">
+        <v>2773</v>
       </c>
       <c r="C454" s="63">
-        <v>40026</v>
+        <v>7487</v>
       </c>
       <c r="D454" s="53">
-        <v>61054</v>
+        <v>12200</v>
       </c>
       <c r="E454" s="67">
-        <v>82082</v>
+        <v>16913</v>
       </c>
       <c r="F454" s="53">
-        <v>110994</v>
-[...1 lines deleted...]
-      <c r="G454" s="54"/>
+        <v>19369</v>
+      </c>
+      <c r="G454" s="54">
+        <v>21825</v>
+      </c>
       <c r="H454" s="54"/>
-      <c r="I454" s="54"/>
-[...1 lines deleted...]
-      <c r="K454" s="57"/>
+      <c r="I454" s="19"/>
+      <c r="J454" s="2"/>
+      <c r="K454" s="5"/>
       <c r="L454" s="5"/>
       <c r="M454" s="2"/>
       <c r="N454" s="18"/>
       <c r="O454" s="19"/>
     </row>
     <row r="455" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A455" s="51" t="s">
-[...2 lines deleted...]
-      <c r="B455" s="42">
+      <c r="A455" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B455" s="2">
+        <v>9623</v>
+      </c>
+      <c r="C455" s="63">
+        <v>20252</v>
+      </c>
+      <c r="D455" s="53">
+        <v>31085</v>
+      </c>
+      <c r="E455" s="67">
+        <v>44617</v>
+      </c>
+      <c r="F455" s="53">
+        <v>57727</v>
+      </c>
+      <c r="G455" s="54">
+        <v>70044</v>
+      </c>
+      <c r="H455" s="54"/>
+      <c r="I455" s="19"/>
+      <c r="J455" s="2"/>
+      <c r="K455" s="5"/>
+      <c r="L455" s="5"/>
+      <c r="M455" s="2"/>
+      <c r="N455" s="18"/>
+      <c r="O455" s="19"/>
+    </row>
+    <row r="456" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A456" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B456" s="2">
+        <v>15314</v>
+      </c>
+      <c r="C456" s="63">
+        <v>35028</v>
+      </c>
+      <c r="D456" s="53">
+        <v>55297</v>
+      </c>
+      <c r="E456" s="67">
+        <v>74829</v>
+      </c>
+      <c r="F456" s="53">
+        <v>92278</v>
+      </c>
+      <c r="G456" s="54">
+        <v>108062</v>
+      </c>
+      <c r="H456" s="54"/>
+      <c r="I456" s="19"/>
+      <c r="J456" s="2"/>
+      <c r="K456" s="5"/>
+      <c r="L456" s="5"/>
+      <c r="M456" s="2"/>
+      <c r="N456" s="20"/>
+      <c r="O456" s="19"/>
+    </row>
+    <row r="457" spans="1:15" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A457" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B457" s="53">
+        <v>18999</v>
+      </c>
+      <c r="C457" s="63">
+        <v>40026</v>
+      </c>
+      <c r="D457" s="53">
+        <v>61054</v>
+      </c>
+      <c r="E457" s="67">
+        <v>82082</v>
+      </c>
+      <c r="F457" s="53">
+        <v>110994</v>
+      </c>
+      <c r="G457" s="54">
+        <v>139907</v>
+      </c>
+      <c r="H457" s="54"/>
+      <c r="I457" s="54"/>
+      <c r="J457" s="53"/>
+      <c r="K457" s="57"/>
+      <c r="L457" s="5"/>
+      <c r="M457" s="2"/>
+      <c r="N457" s="18"/>
+      <c r="O457" s="19"/>
+    </row>
+    <row r="458" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A458" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="B458" s="42">
         <v>13240</v>
       </c>
-      <c r="C455" s="64">
+      <c r="C458" s="64">
         <v>30983</v>
       </c>
-      <c r="D455" s="42">
+      <c r="D458" s="42">
         <v>48725</v>
       </c>
-      <c r="E455" s="69">
+      <c r="E458" s="69">
         <v>66467</v>
       </c>
-      <c r="F455" s="42">
+      <c r="F458" s="42">
         <v>83764</v>
       </c>
-      <c r="G455" s="40"/>
-[...10 lines deleted...]
-      <c r="A456" s="71" t="s">
+      <c r="G458" s="40">
+        <v>101061</v>
+      </c>
+      <c r="H458" s="40"/>
+      <c r="I458" s="40"/>
+      <c r="J458" s="42"/>
+      <c r="K458" s="45"/>
+      <c r="L458" s="45"/>
+      <c r="M458" s="42"/>
+      <c r="N458" s="65"/>
+      <c r="O458" s="54"/>
+    </row>
+    <row r="459" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A459" s="73"/>
+      <c r="B459" s="73"/>
+      <c r="C459" s="73"/>
+      <c r="G459" s="54"/>
+      <c r="N459" s="66"/>
+      <c r="O459" s="54"/>
+    </row>
+    <row r="460" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A460" s="73" t="s">
         <v>44</v>
       </c>
-      <c r="B456" s="71"/>
-[...39 lines deleted...]
-    <row r="460" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="B460" s="73"/>
+      <c r="C460" s="73"/>
       <c r="G460" s="19"/>
-      <c r="N460" s="18"/>
+      <c r="N460" s="20"/>
       <c r="O460" s="19"/>
     </row>
-    <row r="461" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="G461" s="19"/>
+    <row r="461" spans="1:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A461" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="B461" s="73"/>
+      <c r="C461" s="73"/>
+      <c r="D461" s="73"/>
+      <c r="E461" s="73"/>
+      <c r="F461" s="73"/>
+      <c r="G461" s="73"/>
+      <c r="H461" s="73"/>
+      <c r="I461" s="73"/>
+      <c r="J461" s="73"/>
+      <c r="K461" s="73"/>
+      <c r="L461" s="73"/>
+      <c r="M461" s="73"/>
       <c r="N461" s="18"/>
       <c r="O461" s="19"/>
     </row>
     <row r="462" spans="1:15" x14ac:dyDescent="0.2">
       <c r="G462" s="19"/>
       <c r="N462" s="18"/>
       <c r="O462" s="19"/>
     </row>
     <row r="463" spans="1:15" x14ac:dyDescent="0.2">
       <c r="G463" s="19"/>
       <c r="N463" s="18"/>
-      <c r="O463" s="22"/>
+      <c r="O463" s="19"/>
     </row>
     <row r="464" spans="1:15" x14ac:dyDescent="0.2">
       <c r="G464" s="19"/>
       <c r="N464" s="18"/>
       <c r="O464" s="19"/>
     </row>
     <row r="465" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G465" s="19"/>
       <c r="N465" s="18"/>
       <c r="O465" s="19"/>
     </row>
     <row r="466" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G466" s="19"/>
       <c r="N466" s="18"/>
-      <c r="O466" s="19"/>
+      <c r="O466" s="22"/>
     </row>
     <row r="467" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G467" s="19"/>
-      <c r="N467" s="20"/>
+      <c r="N467" s="18"/>
       <c r="O467" s="19"/>
     </row>
     <row r="468" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G468" s="19"/>
       <c r="N468" s="18"/>
       <c r="O468" s="19"/>
     </row>
     <row r="469" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G469" s="19"/>
       <c r="N469" s="18"/>
       <c r="O469" s="19"/>
     </row>
     <row r="470" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G470" s="19"/>
-      <c r="N470" s="18"/>
+      <c r="N470" s="20"/>
       <c r="O470" s="19"/>
     </row>
     <row r="471" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G471" s="19"/>
       <c r="N471" s="18"/>
       <c r="O471" s="19"/>
     </row>
     <row r="472" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G472" s="19"/>
       <c r="N472" s="18"/>
       <c r="O472" s="19"/>
     </row>
     <row r="473" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G473" s="19"/>
       <c r="N473" s="18"/>
       <c r="O473" s="19"/>
     </row>
     <row r="474" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G474" s="19"/>
       <c r="N474" s="18"/>
       <c r="O474" s="19"/>
     </row>
     <row r="475" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G475" s="19"/>
       <c r="N475" s="18"/>
@@ -13933,1608 +14813,1611 @@
       <c r="N477" s="18"/>
       <c r="O477" s="19"/>
     </row>
     <row r="478" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G478" s="19"/>
       <c r="N478" s="18"/>
       <c r="O478" s="19"/>
     </row>
     <row r="479" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G479" s="19"/>
       <c r="N479" s="18"/>
       <c r="O479" s="19"/>
     </row>
     <row r="480" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G480" s="19"/>
       <c r="N480" s="18"/>
       <c r="O480" s="19"/>
     </row>
     <row r="481" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G481" s="19"/>
       <c r="N481" s="18"/>
       <c r="O481" s="19"/>
     </row>
     <row r="482" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G482" s="19"/>
-      <c r="N482" s="20"/>
+      <c r="N482" s="18"/>
       <c r="O482" s="19"/>
     </row>
     <row r="483" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G483" s="19"/>
       <c r="N483" s="18"/>
       <c r="O483" s="19"/>
     </row>
     <row r="484" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G484" s="19"/>
       <c r="N484" s="18"/>
       <c r="O484" s="19"/>
     </row>
     <row r="485" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G485" s="19"/>
-      <c r="N485" s="18"/>
+      <c r="N485" s="20"/>
       <c r="O485" s="19"/>
     </row>
     <row r="486" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G486" s="19"/>
       <c r="N486" s="18"/>
       <c r="O486" s="19"/>
     </row>
     <row r="487" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G487" s="19"/>
       <c r="N487" s="18"/>
       <c r="O487" s="19"/>
     </row>
     <row r="488" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G488" s="19"/>
       <c r="N488" s="18"/>
       <c r="O488" s="19"/>
     </row>
     <row r="489" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G489" s="19"/>
       <c r="N489" s="18"/>
       <c r="O489" s="19"/>
     </row>
     <row r="490" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G490" s="19"/>
       <c r="N490" s="18"/>
       <c r="O490" s="19"/>
     </row>
     <row r="491" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G491" s="19"/>
       <c r="N491" s="18"/>
       <c r="O491" s="19"/>
     </row>
     <row r="492" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G492" s="19"/>
       <c r="N492" s="18"/>
       <c r="O492" s="19"/>
     </row>
     <row r="493" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G493" s="19"/>
-      <c r="N493" s="20"/>
+      <c r="N493" s="18"/>
       <c r="O493" s="19"/>
     </row>
     <row r="494" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G494" s="19"/>
       <c r="N494" s="18"/>
       <c r="O494" s="19"/>
     </row>
     <row r="495" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G495" s="19"/>
-      <c r="N495" s="20"/>
+      <c r="N495" s="18"/>
       <c r="O495" s="19"/>
     </row>
     <row r="496" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G496" s="19"/>
-      <c r="N496" s="18"/>
+      <c r="N496" s="20"/>
       <c r="O496" s="19"/>
     </row>
     <row r="497" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G497" s="19"/>
-      <c r="N497" s="20"/>
+      <c r="N497" s="18"/>
       <c r="O497" s="19"/>
     </row>
     <row r="498" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G498" s="19"/>
-      <c r="N498" s="18"/>
+      <c r="N498" s="20"/>
       <c r="O498" s="19"/>
     </row>
     <row r="499" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G499" s="19"/>
-      <c r="N499" s="20"/>
+      <c r="N499" s="18"/>
       <c r="O499" s="19"/>
     </row>
     <row r="500" spans="7:15" x14ac:dyDescent="0.2">
-      <c r="G500" s="21"/>
-      <c r="N500" s="18"/>
+      <c r="G500" s="19"/>
+      <c r="N500" s="20"/>
       <c r="O500" s="19"/>
     </row>
     <row r="501" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G501" s="19"/>
-      <c r="N501" s="20"/>
+      <c r="N501" s="18"/>
       <c r="O501" s="19"/>
     </row>
     <row r="502" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G502" s="19"/>
-      <c r="N502" s="18"/>
+      <c r="N502" s="20"/>
       <c r="O502" s="19"/>
     </row>
     <row r="503" spans="7:15" x14ac:dyDescent="0.2">
-      <c r="G503" s="19"/>
-      <c r="N503" s="20"/>
+      <c r="G503" s="21"/>
+      <c r="N503" s="18"/>
       <c r="O503" s="19"/>
     </row>
     <row r="504" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G504" s="19"/>
-      <c r="N504" s="18"/>
+      <c r="N504" s="20"/>
       <c r="O504" s="19"/>
     </row>
     <row r="505" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G505" s="19"/>
-      <c r="N505" s="20"/>
+      <c r="N505" s="18"/>
       <c r="O505" s="19"/>
     </row>
     <row r="506" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G506" s="19"/>
-      <c r="N506" s="18"/>
+      <c r="N506" s="20"/>
       <c r="O506" s="19"/>
     </row>
     <row r="507" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G507" s="19"/>
       <c r="N507" s="18"/>
       <c r="O507" s="19"/>
     </row>
     <row r="508" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G508" s="19"/>
-      <c r="N508" s="18"/>
+      <c r="N508" s="20"/>
       <c r="O508" s="19"/>
     </row>
     <row r="509" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G509" s="19"/>
       <c r="N509" s="18"/>
       <c r="O509" s="19"/>
     </row>
     <row r="510" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G510" s="19"/>
       <c r="N510" s="18"/>
       <c r="O510" s="19"/>
     </row>
     <row r="511" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G511" s="19"/>
       <c r="N511" s="18"/>
       <c r="O511" s="19"/>
     </row>
     <row r="512" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G512" s="19"/>
       <c r="N512" s="18"/>
       <c r="O512" s="19"/>
     </row>
     <row r="513" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G513" s="19"/>
       <c r="N513" s="18"/>
       <c r="O513" s="19"/>
     </row>
     <row r="514" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G514" s="19"/>
       <c r="N514" s="18"/>
       <c r="O514" s="19"/>
     </row>
     <row r="515" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G515" s="19"/>
       <c r="N515" s="18"/>
       <c r="O515" s="19"/>
     </row>
     <row r="516" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G516" s="19"/>
-      <c r="N516" s="20"/>
+      <c r="N516" s="18"/>
       <c r="O516" s="19"/>
     </row>
     <row r="517" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G517" s="19"/>
       <c r="N517" s="18"/>
       <c r="O517" s="19"/>
     </row>
     <row r="518" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G518" s="19"/>
       <c r="N518" s="18"/>
       <c r="O518" s="19"/>
     </row>
     <row r="519" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G519" s="19"/>
-      <c r="N519" s="18"/>
+      <c r="N519" s="20"/>
       <c r="O519" s="19"/>
     </row>
     <row r="520" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G520" s="19"/>
       <c r="N520" s="18"/>
       <c r="O520" s="19"/>
     </row>
     <row r="521" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G521" s="19"/>
       <c r="N521" s="18"/>
       <c r="O521" s="19"/>
     </row>
     <row r="522" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G522" s="19"/>
       <c r="N522" s="18"/>
       <c r="O522" s="19"/>
     </row>
     <row r="523" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G523" s="19"/>
       <c r="N523" s="18"/>
       <c r="O523" s="19"/>
     </row>
     <row r="524" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G524" s="19"/>
       <c r="N524" s="18"/>
       <c r="O524" s="19"/>
     </row>
     <row r="525" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G525" s="19"/>
       <c r="N525" s="18"/>
       <c r="O525" s="19"/>
     </row>
     <row r="526" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G526" s="19"/>
       <c r="N526" s="18"/>
       <c r="O526" s="19"/>
     </row>
     <row r="527" spans="7:15" x14ac:dyDescent="0.2">
       <c r="G527" s="19"/>
-      <c r="N527" s="20"/>
+      <c r="N527" s="18"/>
       <c r="O527" s="19"/>
     </row>
     <row r="528" spans="7:15" x14ac:dyDescent="0.2">
+      <c r="G528" s="19"/>
       <c r="N528" s="18"/>
       <c r="O528" s="19"/>
     </row>
-    <row r="529" spans="14:15" x14ac:dyDescent="0.2">
+    <row r="529" spans="7:15" x14ac:dyDescent="0.2">
+      <c r="G529" s="19"/>
       <c r="N529" s="18"/>
       <c r="O529" s="19"/>
     </row>
-    <row r="530" spans="14:15" x14ac:dyDescent="0.2">
+    <row r="530" spans="7:15" x14ac:dyDescent="0.2">
+      <c r="G530" s="19"/>
       <c r="N530" s="20"/>
       <c r="O530" s="19"/>
     </row>
-    <row r="531" spans="14:15" x14ac:dyDescent="0.2">
+    <row r="531" spans="7:15" x14ac:dyDescent="0.2">
       <c r="N531" s="18"/>
       <c r="O531" s="19"/>
     </row>
-    <row r="532" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N532" s="20"/>
+    <row r="532" spans="7:15" x14ac:dyDescent="0.2">
+      <c r="N532" s="18"/>
       <c r="O532" s="19"/>
     </row>
-    <row r="533" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N533" s="18"/>
+    <row r="533" spans="7:15" x14ac:dyDescent="0.2">
+      <c r="N533" s="20"/>
       <c r="O533" s="19"/>
     </row>
-    <row r="534" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N534" s="20"/>
+    <row r="534" spans="7:15" x14ac:dyDescent="0.2">
+      <c r="N534" s="18"/>
       <c r="O534" s="19"/>
     </row>
-    <row r="535" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N535" s="18"/>
+    <row r="535" spans="7:15" x14ac:dyDescent="0.2">
+      <c r="N535" s="20"/>
       <c r="O535" s="19"/>
     </row>
-    <row r="536" spans="14:15" x14ac:dyDescent="0.2">
+    <row r="536" spans="7:15" x14ac:dyDescent="0.2">
       <c r="N536" s="18"/>
       <c r="O536" s="19"/>
     </row>
-    <row r="537" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N537" s="18"/>
+    <row r="537" spans="7:15" x14ac:dyDescent="0.2">
+      <c r="N537" s="20"/>
       <c r="O537" s="19"/>
     </row>
-    <row r="538" spans="14:15" x14ac:dyDescent="0.2">
+    <row r="538" spans="7:15" x14ac:dyDescent="0.2">
       <c r="N538" s="18"/>
       <c r="O538" s="19"/>
     </row>
-    <row r="539" spans="14:15" x14ac:dyDescent="0.2">
+    <row r="539" spans="7:15" x14ac:dyDescent="0.2">
       <c r="N539" s="18"/>
       <c r="O539" s="19"/>
     </row>
-    <row r="540" spans="14:15" x14ac:dyDescent="0.2">
+    <row r="540" spans="7:15" x14ac:dyDescent="0.2">
       <c r="N540" s="18"/>
       <c r="O540" s="19"/>
     </row>
-    <row r="541" spans="14:15" x14ac:dyDescent="0.2">
+    <row r="541" spans="7:15" x14ac:dyDescent="0.2">
       <c r="N541" s="18"/>
       <c r="O541" s="19"/>
     </row>
-    <row r="542" spans="14:15" x14ac:dyDescent="0.2">
+    <row r="542" spans="7:15" x14ac:dyDescent="0.2">
       <c r="N542" s="18"/>
       <c r="O542" s="19"/>
     </row>
-    <row r="543" spans="14:15" x14ac:dyDescent="0.2">
+    <row r="543" spans="7:15" x14ac:dyDescent="0.2">
       <c r="N543" s="18"/>
       <c r="O543" s="19"/>
     </row>
-    <row r="544" spans="14:15" x14ac:dyDescent="0.2">
+    <row r="544" spans="7:15" x14ac:dyDescent="0.2">
       <c r="N544" s="18"/>
       <c r="O544" s="19"/>
     </row>
     <row r="545" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N545" s="18"/>
       <c r="O545" s="19"/>
     </row>
     <row r="546" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N546" s="18"/>
       <c r="O546" s="19"/>
     </row>
     <row r="547" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N547" s="20"/>
+      <c r="N547" s="18"/>
       <c r="O547" s="19"/>
     </row>
     <row r="548" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N548" s="18"/>
       <c r="O548" s="19"/>
     </row>
     <row r="549" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N549" s="18"/>
       <c r="O549" s="19"/>
     </row>
     <row r="550" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N550" s="18"/>
+      <c r="N550" s="20"/>
       <c r="O550" s="19"/>
     </row>
     <row r="551" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N551" s="18"/>
       <c r="O551" s="19"/>
     </row>
     <row r="552" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N552" s="18"/>
       <c r="O552" s="19"/>
     </row>
     <row r="553" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N553" s="18"/>
       <c r="O553" s="19"/>
     </row>
     <row r="554" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N554" s="18"/>
       <c r="O554" s="19"/>
     </row>
     <row r="555" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N555" s="18"/>
       <c r="O555" s="19"/>
     </row>
     <row r="556" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N556" s="18"/>
       <c r="O556" s="19"/>
     </row>
     <row r="557" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N557" s="18"/>
       <c r="O557" s="19"/>
     </row>
     <row r="558" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N558" s="18"/>
       <c r="O558" s="19"/>
     </row>
     <row r="559" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N559" s="20"/>
+      <c r="N559" s="18"/>
       <c r="O559" s="19"/>
     </row>
     <row r="560" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N560" s="18"/>
       <c r="O560" s="19"/>
     </row>
     <row r="561" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N561" s="18"/>
       <c r="O561" s="19"/>
     </row>
     <row r="562" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N562" s="20"/>
       <c r="O562" s="19"/>
     </row>
     <row r="563" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N563" s="18"/>
       <c r="O563" s="19"/>
     </row>
     <row r="564" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N564" s="18"/>
       <c r="O564" s="19"/>
     </row>
     <row r="565" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N565" s="18"/>
+      <c r="N565" s="20"/>
       <c r="O565" s="19"/>
     </row>
     <row r="566" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N566" s="18"/>
       <c r="O566" s="19"/>
     </row>
     <row r="567" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N567" s="18"/>
       <c r="O567" s="19"/>
     </row>
     <row r="568" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N568" s="18"/>
       <c r="O568" s="19"/>
     </row>
     <row r="569" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N569" s="18"/>
       <c r="O569" s="19"/>
     </row>
     <row r="570" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N570" s="20"/>
+      <c r="N570" s="18"/>
       <c r="O570" s="19"/>
     </row>
     <row r="571" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N571" s="18"/>
       <c r="O571" s="19"/>
     </row>
     <row r="572" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N572" s="18"/>
       <c r="O572" s="19"/>
     </row>
     <row r="573" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N573" s="18"/>
+      <c r="N573" s="20"/>
       <c r="O573" s="19"/>
     </row>
     <row r="574" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N574" s="18"/>
       <c r="O574" s="19"/>
     </row>
     <row r="575" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N575" s="18"/>
       <c r="O575" s="19"/>
     </row>
     <row r="576" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N576" s="18"/>
       <c r="O576" s="19"/>
     </row>
     <row r="577" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N577" s="18"/>
       <c r="O577" s="19"/>
     </row>
     <row r="578" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N578" s="18"/>
       <c r="O578" s="19"/>
     </row>
     <row r="579" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N579" s="18"/>
       <c r="O579" s="19"/>
     </row>
     <row r="580" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N580" s="18"/>
       <c r="O580" s="19"/>
     </row>
     <row r="581" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N581" s="20"/>
+      <c r="N581" s="18"/>
       <c r="O581" s="19"/>
     </row>
     <row r="582" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N582" s="18"/>
       <c r="O582" s="19"/>
     </row>
     <row r="583" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N583" s="18"/>
       <c r="O583" s="19"/>
     </row>
     <row r="584" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N584" s="18"/>
+      <c r="N584" s="20"/>
       <c r="O584" s="19"/>
     </row>
     <row r="585" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N585" s="20"/>
+      <c r="N585" s="18"/>
       <c r="O585" s="19"/>
     </row>
     <row r="586" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N586" s="18"/>
       <c r="O586" s="19"/>
     </row>
     <row r="587" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N587" s="18"/>
       <c r="O587" s="19"/>
     </row>
     <row r="588" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N588" s="18"/>
+      <c r="N588" s="20"/>
       <c r="O588" s="19"/>
     </row>
     <row r="589" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N589" s="18"/>
       <c r="O589" s="19"/>
     </row>
     <row r="590" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N590" s="20"/>
+      <c r="N590" s="18"/>
       <c r="O590" s="19"/>
     </row>
     <row r="591" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N591" s="18"/>
       <c r="O591" s="19"/>
     </row>
     <row r="592" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N592" s="18"/>
       <c r="O592" s="19"/>
     </row>
     <row r="593" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N593" s="18"/>
+      <c r="N593" s="20"/>
       <c r="O593" s="19"/>
     </row>
     <row r="594" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N594" s="20"/>
+      <c r="N594" s="18"/>
       <c r="O594" s="19"/>
     </row>
     <row r="595" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N595" s="18"/>
       <c r="O595" s="19"/>
     </row>
     <row r="596" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N596" s="18"/>
       <c r="O596" s="19"/>
     </row>
     <row r="597" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N597" s="18"/>
+      <c r="N597" s="20"/>
       <c r="O597" s="19"/>
     </row>
     <row r="598" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N598" s="20"/>
+      <c r="N598" s="18"/>
       <c r="O598" s="19"/>
     </row>
     <row r="599" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N599" s="18"/>
       <c r="O599" s="19"/>
     </row>
     <row r="600" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N600" s="20"/>
+      <c r="N600" s="18"/>
       <c r="O600" s="19"/>
     </row>
     <row r="601" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N601" s="18"/>
+      <c r="N601" s="20"/>
       <c r="O601" s="19"/>
     </row>
     <row r="602" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N602" s="20"/>
+      <c r="N602" s="18"/>
       <c r="O602" s="19"/>
     </row>
     <row r="603" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N603" s="18"/>
+      <c r="N603" s="20"/>
       <c r="O603" s="19"/>
     </row>
     <row r="604" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N604" s="20"/>
+      <c r="N604" s="18"/>
       <c r="O604" s="19"/>
     </row>
     <row r="605" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N605" s="18"/>
+      <c r="N605" s="20"/>
       <c r="O605" s="19"/>
     </row>
     <row r="606" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N606" s="18"/>
       <c r="O606" s="19"/>
     </row>
     <row r="607" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N607" s="18"/>
+      <c r="N607" s="20"/>
       <c r="O607" s="19"/>
     </row>
     <row r="608" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N608" s="18"/>
       <c r="O608" s="19"/>
     </row>
     <row r="609" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N609" s="18"/>
       <c r="O609" s="19"/>
     </row>
     <row r="610" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N610" s="18"/>
       <c r="O610" s="19"/>
     </row>
     <row r="611" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N611" s="18"/>
       <c r="O611" s="19"/>
     </row>
     <row r="612" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N612" s="18"/>
       <c r="O612" s="19"/>
     </row>
     <row r="613" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N613" s="18"/>
       <c r="O613" s="19"/>
     </row>
     <row r="614" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N614" s="18"/>
       <c r="O614" s="19"/>
     </row>
     <row r="615" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N615" s="18"/>
       <c r="O615" s="19"/>
     </row>
     <row r="616" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N616" s="18"/>
       <c r="O616" s="19"/>
     </row>
     <row r="617" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N617" s="18"/>
       <c r="O617" s="19"/>
     </row>
     <row r="618" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N618" s="20"/>
+      <c r="N618" s="18"/>
       <c r="O618" s="19"/>
     </row>
     <row r="619" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N619" s="18"/>
       <c r="O619" s="19"/>
     </row>
     <row r="620" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N620" s="18"/>
       <c r="O620" s="19"/>
     </row>
     <row r="621" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N621" s="18"/>
+      <c r="N621" s="20"/>
       <c r="O621" s="19"/>
     </row>
     <row r="622" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N622" s="18"/>
       <c r="O622" s="19"/>
     </row>
     <row r="623" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N623" s="18"/>
       <c r="O623" s="19"/>
     </row>
     <row r="624" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N624" s="18"/>
       <c r="O624" s="19"/>
     </row>
     <row r="625" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N625" s="18"/>
       <c r="O625" s="19"/>
     </row>
     <row r="626" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N626" s="18"/>
       <c r="O626" s="19"/>
     </row>
     <row r="627" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N627" s="18"/>
       <c r="O627" s="19"/>
     </row>
     <row r="628" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N628" s="18"/>
       <c r="O628" s="19"/>
     </row>
     <row r="629" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N629" s="20"/>
+      <c r="N629" s="18"/>
       <c r="O629" s="19"/>
     </row>
     <row r="630" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N630" s="18"/>
       <c r="O630" s="19"/>
     </row>
     <row r="631" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N631" s="18"/>
       <c r="O631" s="19"/>
     </row>
     <row r="632" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N632" s="18"/>
+      <c r="N632" s="20"/>
       <c r="O632" s="19"/>
     </row>
     <row r="633" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N633" s="18"/>
       <c r="O633" s="19"/>
     </row>
     <row r="634" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N634" s="18"/>
       <c r="O634" s="19"/>
     </row>
     <row r="635" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N635" s="18"/>
       <c r="O635" s="19"/>
     </row>
     <row r="636" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N636" s="18"/>
       <c r="O636" s="19"/>
     </row>
     <row r="637" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N637" s="18"/>
       <c r="O637" s="19"/>
     </row>
     <row r="638" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N638" s="18"/>
       <c r="O638" s="19"/>
     </row>
     <row r="639" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N639" s="18"/>
       <c r="O639" s="19"/>
     </row>
     <row r="640" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N640" s="20"/>
+      <c r="N640" s="18"/>
       <c r="O640" s="19"/>
     </row>
     <row r="641" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N641" s="18"/>
       <c r="O641" s="19"/>
     </row>
     <row r="642" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N642" s="18"/>
       <c r="O642" s="19"/>
     </row>
     <row r="643" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N643" s="18"/>
+      <c r="N643" s="20"/>
       <c r="O643" s="19"/>
     </row>
     <row r="644" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N644" s="18"/>
       <c r="O644" s="19"/>
     </row>
     <row r="645" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N645" s="18"/>
       <c r="O645" s="19"/>
     </row>
     <row r="646" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N646" s="18"/>
       <c r="O646" s="19"/>
     </row>
     <row r="647" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N647" s="18"/>
       <c r="O647" s="19"/>
     </row>
     <row r="648" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N648" s="18"/>
       <c r="O648" s="19"/>
     </row>
     <row r="649" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N649" s="18"/>
       <c r="O649" s="19"/>
     </row>
     <row r="650" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N650" s="18"/>
       <c r="O650" s="19"/>
     </row>
     <row r="651" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N651" s="20"/>
+      <c r="N651" s="18"/>
       <c r="O651" s="19"/>
     </row>
     <row r="652" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N652" s="18"/>
       <c r="O652" s="19"/>
     </row>
     <row r="653" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N653" s="20"/>
+      <c r="N653" s="18"/>
       <c r="O653" s="19"/>
     </row>
     <row r="654" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N654" s="18"/>
+      <c r="N654" s="20"/>
       <c r="O654" s="19"/>
     </row>
     <row r="655" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N655" s="18"/>
       <c r="O655" s="19"/>
     </row>
     <row r="656" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N656" s="18"/>
+      <c r="N656" s="20"/>
       <c r="O656" s="19"/>
     </row>
     <row r="657" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N657" s="18"/>
       <c r="O657" s="19"/>
     </row>
     <row r="658" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N658" s="18"/>
       <c r="O658" s="19"/>
     </row>
     <row r="659" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N659" s="18"/>
       <c r="O659" s="19"/>
     </row>
     <row r="660" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N660" s="18"/>
       <c r="O660" s="19"/>
     </row>
     <row r="661" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N661" s="20"/>
+      <c r="N661" s="18"/>
       <c r="O661" s="19"/>
     </row>
     <row r="662" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N662" s="18"/>
       <c r="O662" s="19"/>
     </row>
     <row r="663" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N663" s="18"/>
       <c r="O663" s="19"/>
     </row>
     <row r="664" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N664" s="18"/>
+      <c r="N664" s="20"/>
       <c r="O664" s="19"/>
     </row>
     <row r="665" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N665" s="18"/>
       <c r="O665" s="19"/>
     </row>
     <row r="666" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N666" s="20"/>
+      <c r="N666" s="18"/>
       <c r="O666" s="19"/>
     </row>
     <row r="667" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N667" s="18"/>
       <c r="O667" s="19"/>
     </row>
     <row r="668" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N668" s="18"/>
       <c r="O668" s="19"/>
     </row>
     <row r="669" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N669" s="18"/>
+      <c r="N669" s="20"/>
       <c r="O669" s="19"/>
     </row>
     <row r="670" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N670" s="18"/>
       <c r="O670" s="19"/>
     </row>
     <row r="671" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N671" s="18"/>
       <c r="O671" s="19"/>
     </row>
     <row r="672" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N672" s="20"/>
+      <c r="N672" s="18"/>
       <c r="O672" s="19"/>
     </row>
     <row r="673" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N673" s="18"/>
       <c r="O673" s="19"/>
     </row>
     <row r="674" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N674" s="18"/>
       <c r="O674" s="19"/>
     </row>
     <row r="675" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N675" s="18"/>
+      <c r="N675" s="20"/>
       <c r="O675" s="19"/>
     </row>
     <row r="676" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N676" s="20"/>
+      <c r="N676" s="18"/>
       <c r="O676" s="19"/>
     </row>
     <row r="677" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N677" s="18"/>
       <c r="O677" s="19"/>
     </row>
     <row r="678" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N678" s="18"/>
       <c r="O678" s="19"/>
     </row>
     <row r="679" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N679" s="18"/>
+      <c r="N679" s="20"/>
       <c r="O679" s="19"/>
     </row>
     <row r="680" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N680" s="20"/>
+      <c r="N680" s="18"/>
       <c r="O680" s="19"/>
     </row>
     <row r="681" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N681" s="18"/>
       <c r="O681" s="19"/>
     </row>
     <row r="682" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N682" s="20"/>
+      <c r="N682" s="18"/>
       <c r="O682" s="19"/>
     </row>
     <row r="683" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N683" s="18"/>
+      <c r="N683" s="20"/>
       <c r="O683" s="19"/>
     </row>
     <row r="684" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N684" s="18"/>
       <c r="O684" s="19"/>
     </row>
     <row r="685" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N685" s="18"/>
+      <c r="N685" s="20"/>
       <c r="O685" s="19"/>
     </row>
     <row r="686" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N686" s="20"/>
+      <c r="N686" s="18"/>
       <c r="O686" s="19"/>
     </row>
     <row r="687" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N687" s="18"/>
       <c r="O687" s="19"/>
     </row>
     <row r="688" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N688" s="20"/>
+      <c r="N688" s="18"/>
       <c r="O688" s="19"/>
     </row>
     <row r="689" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N689" s="18"/>
+      <c r="N689" s="20"/>
       <c r="O689" s="19"/>
     </row>
     <row r="690" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N690" s="18"/>
       <c r="O690" s="19"/>
     </row>
     <row r="691" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N691" s="18"/>
+      <c r="N691" s="20"/>
       <c r="O691" s="19"/>
     </row>
     <row r="692" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N692" s="18"/>
       <c r="O692" s="19"/>
     </row>
     <row r="693" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N693" s="18"/>
       <c r="O693" s="19"/>
     </row>
     <row r="694" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N694" s="18"/>
       <c r="O694" s="19"/>
     </row>
     <row r="695" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N695" s="18"/>
       <c r="O695" s="19"/>
     </row>
     <row r="696" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N696" s="18"/>
       <c r="O696" s="19"/>
     </row>
     <row r="697" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N697" s="18"/>
       <c r="O697" s="19"/>
     </row>
     <row r="698" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N698" s="20"/>
+      <c r="N698" s="18"/>
       <c r="O698" s="19"/>
     </row>
     <row r="699" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N699" s="18"/>
       <c r="O699" s="19"/>
     </row>
     <row r="700" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N700" s="18"/>
       <c r="O700" s="19"/>
     </row>
     <row r="701" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N701" s="18"/>
+      <c r="N701" s="20"/>
       <c r="O701" s="19"/>
     </row>
     <row r="702" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N702" s="18"/>
       <c r="O702" s="19"/>
     </row>
     <row r="703" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N703" s="18"/>
       <c r="O703" s="19"/>
     </row>
     <row r="704" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N704" s="18"/>
       <c r="O704" s="19"/>
     </row>
     <row r="705" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N705" s="18"/>
       <c r="O705" s="19"/>
     </row>
     <row r="706" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N706" s="18"/>
       <c r="O706" s="19"/>
     </row>
     <row r="707" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N707" s="18"/>
       <c r="O707" s="19"/>
     </row>
     <row r="708" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N708" s="20"/>
+      <c r="N708" s="18"/>
       <c r="O708" s="19"/>
     </row>
     <row r="709" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N709" s="18"/>
       <c r="O709" s="19"/>
     </row>
     <row r="710" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N710" s="18"/>
       <c r="O710" s="19"/>
     </row>
     <row r="711" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N711" s="20"/>
       <c r="O711" s="19"/>
     </row>
     <row r="712" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N712" s="18"/>
       <c r="O712" s="19"/>
     </row>
     <row r="713" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N713" s="18"/>
       <c r="O713" s="19"/>
     </row>
     <row r="714" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N714" s="18"/>
+      <c r="N714" s="20"/>
       <c r="O714" s="19"/>
     </row>
     <row r="715" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N715" s="18"/>
       <c r="O715" s="19"/>
     </row>
     <row r="716" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N716" s="18"/>
       <c r="O716" s="19"/>
     </row>
     <row r="717" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N717" s="18"/>
       <c r="O717" s="19"/>
     </row>
     <row r="718" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N718" s="18"/>
       <c r="O718" s="19"/>
     </row>
     <row r="719" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N719" s="20"/>
+      <c r="N719" s="18"/>
       <c r="O719" s="19"/>
     </row>
     <row r="720" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N720" s="18"/>
       <c r="O720" s="19"/>
     </row>
     <row r="721" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N721" s="18"/>
       <c r="O721" s="19"/>
     </row>
     <row r="722" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N722" s="18"/>
+      <c r="N722" s="20"/>
       <c r="O722" s="19"/>
     </row>
     <row r="723" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N723" s="20"/>
+      <c r="N723" s="18"/>
       <c r="O723" s="19"/>
     </row>
     <row r="724" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N724" s="18"/>
       <c r="O724" s="19"/>
     </row>
     <row r="725" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N725" s="18"/>
       <c r="O725" s="19"/>
     </row>
     <row r="726" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N726" s="20"/>
       <c r="O726" s="19"/>
     </row>
     <row r="727" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N727" s="18"/>
       <c r="O727" s="19"/>
     </row>
     <row r="728" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N728" s="18"/>
       <c r="O728" s="19"/>
     </row>
     <row r="729" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N729" s="18"/>
+      <c r="N729" s="20"/>
       <c r="O729" s="19"/>
     </row>
     <row r="730" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N730" s="18"/>
       <c r="O730" s="19"/>
     </row>
     <row r="731" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N731" s="18"/>
       <c r="O731" s="19"/>
     </row>
     <row r="732" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N732" s="18"/>
       <c r="O732" s="19"/>
     </row>
     <row r="733" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N733" s="20"/>
+      <c r="N733" s="18"/>
       <c r="O733" s="19"/>
     </row>
     <row r="734" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N734" s="18"/>
       <c r="O734" s="19"/>
     </row>
     <row r="735" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N735" s="18"/>
       <c r="O735" s="19"/>
     </row>
     <row r="736" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N736" s="18"/>
+      <c r="N736" s="20"/>
       <c r="O736" s="19"/>
     </row>
     <row r="737" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N737" s="18"/>
       <c r="O737" s="19"/>
     </row>
     <row r="738" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N738" s="20"/>
+      <c r="N738" s="18"/>
       <c r="O738" s="19"/>
     </row>
     <row r="739" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N739" s="18"/>
       <c r="O739" s="19"/>
     </row>
     <row r="740" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N740" s="18"/>
       <c r="O740" s="19"/>
     </row>
     <row r="741" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N741" s="20"/>
       <c r="O741" s="19"/>
     </row>
     <row r="742" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N742" s="18"/>
       <c r="O742" s="19"/>
     </row>
     <row r="743" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N743" s="20"/>
+      <c r="N743" s="18"/>
       <c r="O743" s="19"/>
     </row>
     <row r="744" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N744" s="18"/>
+      <c r="N744" s="20"/>
       <c r="O744" s="19"/>
     </row>
     <row r="745" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N745" s="18"/>
       <c r="O745" s="19"/>
     </row>
     <row r="746" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N746" s="20"/>
       <c r="O746" s="19"/>
     </row>
     <row r="747" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N747" s="18"/>
       <c r="O747" s="19"/>
     </row>
     <row r="748" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N748" s="20"/>
+      <c r="N748" s="18"/>
       <c r="O748" s="19"/>
     </row>
     <row r="749" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N749" s="18"/>
+      <c r="N749" s="20"/>
       <c r="O749" s="19"/>
     </row>
     <row r="750" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N750" s="20"/>
+      <c r="N750" s="18"/>
       <c r="O750" s="19"/>
     </row>
     <row r="751" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N751" s="18"/>
+      <c r="N751" s="20"/>
       <c r="O751" s="19"/>
     </row>
     <row r="752" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N752" s="20"/>
+      <c r="N752" s="18"/>
       <c r="O752" s="19"/>
     </row>
     <row r="753" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N753" s="18"/>
+      <c r="N753" s="20"/>
       <c r="O753" s="19"/>
     </row>
     <row r="754" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N754" s="20"/>
+      <c r="N754" s="18"/>
       <c r="O754" s="19"/>
     </row>
     <row r="755" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N755" s="18"/>
+      <c r="N755" s="20"/>
       <c r="O755" s="19"/>
     </row>
     <row r="756" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N756" s="20"/>
+      <c r="N756" s="18"/>
       <c r="O756" s="19"/>
     </row>
     <row r="757" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N757" s="18"/>
+      <c r="N757" s="20"/>
       <c r="O757" s="19"/>
     </row>
     <row r="758" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N758" s="18"/>
       <c r="O758" s="19"/>
     </row>
     <row r="759" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N759" s="18"/>
+      <c r="N759" s="20"/>
       <c r="O759" s="19"/>
     </row>
     <row r="760" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N760" s="18"/>
       <c r="O760" s="19"/>
     </row>
     <row r="761" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N761" s="20"/>
+      <c r="N761" s="18"/>
       <c r="O761" s="19"/>
     </row>
     <row r="762" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N762" s="18"/>
       <c r="O762" s="19"/>
     </row>
     <row r="763" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N763" s="18"/>
       <c r="O763" s="19"/>
     </row>
     <row r="764" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N764" s="18"/>
+      <c r="N764" s="20"/>
       <c r="O764" s="19"/>
     </row>
     <row r="765" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N765" s="18"/>
       <c r="O765" s="19"/>
     </row>
     <row r="766" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N766" s="20"/>
+      <c r="N766" s="18"/>
       <c r="O766" s="19"/>
     </row>
     <row r="767" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N767" s="18"/>
       <c r="O767" s="19"/>
     </row>
     <row r="768" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N768" s="18"/>
       <c r="O768" s="19"/>
     </row>
     <row r="769" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N769" s="20"/>
       <c r="O769" s="19"/>
     </row>
     <row r="770" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N770" s="18"/>
       <c r="O770" s="19"/>
     </row>
     <row r="771" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N771" s="18"/>
       <c r="O771" s="19"/>
     </row>
     <row r="772" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N772" s="18"/>
+      <c r="N772" s="20"/>
       <c r="O772" s="19"/>
     </row>
     <row r="773" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N773" s="20"/>
+      <c r="N773" s="18"/>
       <c r="O773" s="19"/>
     </row>
     <row r="774" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N774" s="18"/>
       <c r="O774" s="19"/>
     </row>
     <row r="775" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N775" s="18"/>
       <c r="O775" s="19"/>
     </row>
     <row r="776" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N776" s="18"/>
+      <c r="N776" s="20"/>
       <c r="O776" s="19"/>
     </row>
     <row r="777" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N777" s="20"/>
+      <c r="N777" s="18"/>
       <c r="O777" s="19"/>
     </row>
     <row r="778" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N778" s="18"/>
       <c r="O778" s="19"/>
     </row>
     <row r="779" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N779" s="20"/>
+      <c r="N779" s="18"/>
       <c r="O779" s="19"/>
     </row>
     <row r="780" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N780" s="18"/>
+      <c r="N780" s="20"/>
       <c r="O780" s="19"/>
     </row>
     <row r="781" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N781" s="20"/>
+      <c r="N781" s="18"/>
       <c r="O781" s="19"/>
     </row>
     <row r="782" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N782" s="18"/>
+      <c r="N782" s="20"/>
       <c r="O782" s="19"/>
     </row>
     <row r="783" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N783" s="20"/>
+      <c r="N783" s="18"/>
       <c r="O783" s="19"/>
     </row>
     <row r="784" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N784" s="18"/>
+      <c r="N784" s="20"/>
       <c r="O784" s="19"/>
     </row>
     <row r="785" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N785" s="18"/>
       <c r="O785" s="19"/>
     </row>
     <row r="786" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N786" s="18"/>
+      <c r="N786" s="20"/>
       <c r="O786" s="19"/>
     </row>
     <row r="787" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N787" s="18"/>
       <c r="O787" s="19"/>
     </row>
     <row r="788" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N788" s="18"/>
       <c r="O788" s="19"/>
     </row>
     <row r="789" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N789" s="18"/>
       <c r="O789" s="19"/>
     </row>
     <row r="790" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N790" s="18"/>
       <c r="O790" s="19"/>
     </row>
     <row r="791" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N791" s="18"/>
       <c r="O791" s="19"/>
     </row>
     <row r="792" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N792" s="18"/>
       <c r="O792" s="19"/>
     </row>
     <row r="793" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N793" s="18"/>
       <c r="O793" s="19"/>
     </row>
     <row r="794" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N794" s="18"/>
       <c r="O794" s="19"/>
     </row>
     <row r="795" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N795" s="20"/>
+      <c r="N795" s="18"/>
       <c r="O795" s="19"/>
     </row>
     <row r="796" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N796" s="18"/>
       <c r="O796" s="19"/>
     </row>
     <row r="797" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N797" s="18"/>
       <c r="O797" s="19"/>
     </row>
     <row r="798" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N798" s="18"/>
+      <c r="N798" s="20"/>
       <c r="O798" s="19"/>
     </row>
     <row r="799" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N799" s="18"/>
       <c r="O799" s="19"/>
     </row>
     <row r="800" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N800" s="20"/>
+      <c r="N800" s="18"/>
       <c r="O800" s="19"/>
     </row>
     <row r="801" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N801" s="18"/>
       <c r="O801" s="19"/>
     </row>
     <row r="802" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N802" s="20"/>
+      <c r="N802" s="18"/>
       <c r="O802" s="19"/>
     </row>
     <row r="803" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N803" s="18"/>
+      <c r="N803" s="20"/>
       <c r="O803" s="19"/>
     </row>
     <row r="804" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N804" s="18"/>
       <c r="O804" s="19"/>
     </row>
     <row r="805" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N805" s="18"/>
+      <c r="N805" s="20"/>
       <c r="O805" s="19"/>
     </row>
     <row r="806" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N806" s="18"/>
       <c r="O806" s="19"/>
     </row>
     <row r="807" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N807" s="20"/>
+      <c r="N807" s="18"/>
       <c r="O807" s="19"/>
     </row>
     <row r="808" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N808" s="18"/>
       <c r="O808" s="19"/>
     </row>
     <row r="809" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N809" s="18"/>
       <c r="O809" s="19"/>
     </row>
     <row r="810" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N810" s="18"/>
+      <c r="N810" s="20"/>
       <c r="O810" s="19"/>
     </row>
     <row r="811" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N811" s="18"/>
       <c r="O811" s="19"/>
     </row>
     <row r="812" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N812" s="18"/>
       <c r="O812" s="19"/>
     </row>
     <row r="813" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N813" s="18"/>
       <c r="O813" s="19"/>
     </row>
     <row r="814" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N814" s="18"/>
       <c r="O814" s="19"/>
     </row>
     <row r="815" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N815" s="18"/>
       <c r="O815" s="19"/>
     </row>
     <row r="816" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N816" s="18"/>
       <c r="O816" s="19"/>
     </row>
     <row r="817" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N817" s="18"/>
       <c r="O817" s="19"/>
     </row>
     <row r="818" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N818" s="20"/>
+      <c r="N818" s="18"/>
       <c r="O818" s="19"/>
     </row>
     <row r="819" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N819" s="18"/>
       <c r="O819" s="19"/>
     </row>
     <row r="820" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N820" s="18"/>
       <c r="O820" s="19"/>
     </row>
     <row r="821" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N821" s="18"/>
+      <c r="N821" s="20"/>
       <c r="O821" s="19"/>
     </row>
     <row r="822" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N822" s="18"/>
       <c r="O822" s="19"/>
     </row>
     <row r="823" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N823" s="20"/>
+      <c r="N823" s="18"/>
       <c r="O823" s="19"/>
     </row>
     <row r="824" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N824" s="18"/>
       <c r="O824" s="19"/>
     </row>
     <row r="825" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N825" s="18"/>
       <c r="O825" s="19"/>
     </row>
     <row r="826" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N826" s="18"/>
+      <c r="N826" s="20"/>
       <c r="O826" s="19"/>
     </row>
     <row r="827" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N827" s="18"/>
       <c r="O827" s="19"/>
     </row>
     <row r="828" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N828" s="20"/>
+      <c r="N828" s="18"/>
       <c r="O828" s="19"/>
     </row>
     <row r="829" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N829" s="18"/>
       <c r="O829" s="19"/>
     </row>
     <row r="830" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N830" s="18"/>
       <c r="O830" s="19"/>
     </row>
     <row r="831" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N831" s="18"/>
+      <c r="N831" s="20"/>
       <c r="O831" s="19"/>
     </row>
     <row r="832" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N832" s="18"/>
       <c r="O832" s="19"/>
     </row>
     <row r="833" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N833" s="18"/>
       <c r="O833" s="19"/>
     </row>
     <row r="834" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N834" s="18"/>
       <c r="O834" s="19"/>
     </row>
     <row r="835" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N835" s="18"/>
       <c r="O835" s="19"/>
     </row>
     <row r="836" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N836" s="18"/>
       <c r="O836" s="19"/>
     </row>
     <row r="837" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N837" s="18"/>
       <c r="O837" s="19"/>
     </row>
     <row r="838" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N838" s="18"/>
       <c r="O838" s="19"/>
     </row>
     <row r="839" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N839" s="20"/>
+      <c r="N839" s="18"/>
       <c r="O839" s="19"/>
     </row>
     <row r="840" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N840" s="18"/>
       <c r="O840" s="19"/>
     </row>
     <row r="841" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N841" s="20"/>
+      <c r="N841" s="18"/>
       <c r="O841" s="19"/>
     </row>
     <row r="842" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N842" s="18"/>
+      <c r="N842" s="20"/>
       <c r="O842" s="19"/>
     </row>
     <row r="843" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N843" s="18"/>
       <c r="O843" s="19"/>
     </row>
     <row r="844" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N844" s="18"/>
+      <c r="N844" s="20"/>
       <c r="O844" s="19"/>
     </row>
     <row r="845" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N845" s="18"/>
       <c r="O845" s="19"/>
     </row>
     <row r="846" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N846" s="18"/>
       <c r="O846" s="19"/>
     </row>
     <row r="847" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N847" s="18"/>
       <c r="O847" s="19"/>
     </row>
     <row r="848" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N848" s="18"/>
       <c r="O848" s="19"/>
     </row>
     <row r="849" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N849" s="18"/>
       <c r="O849" s="19"/>
     </row>
     <row r="850" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N850" s="18"/>
       <c r="O850" s="19"/>
     </row>
     <row r="851" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N851" s="18"/>
       <c r="O851" s="19"/>
     </row>
     <row r="852" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N852" s="18"/>
       <c r="O852" s="19"/>
     </row>
     <row r="853" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N853" s="18"/>
       <c r="O853" s="19"/>
     </row>
     <row r="854" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N854" s="18"/>
       <c r="O854" s="19"/>
     </row>
     <row r="855" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N855" s="18"/>
       <c r="O855" s="19"/>
     </row>
     <row r="856" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N856" s="20"/>
+      <c r="N856" s="18"/>
       <c r="O856" s="19"/>
     </row>
     <row r="857" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N857" s="18"/>
       <c r="O857" s="19"/>
     </row>
     <row r="858" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N858" s="18"/>
       <c r="O858" s="19"/>
     </row>
     <row r="859" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N859" s="18"/>
+      <c r="N859" s="20"/>
       <c r="O859" s="19"/>
     </row>
     <row r="860" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N860" s="20"/>
+      <c r="N860" s="18"/>
       <c r="O860" s="19"/>
     </row>
     <row r="861" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N861" s="18"/>
       <c r="O861" s="19"/>
     </row>
     <row r="862" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N862" s="18"/>
       <c r="O862" s="19"/>
     </row>
     <row r="863" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N863" s="20"/>
       <c r="O863" s="19"/>
     </row>
     <row r="864" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N864" s="18"/>
       <c r="O864" s="19"/>
     </row>
     <row r="865" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N865" s="18"/>
       <c r="O865" s="19"/>
     </row>
     <row r="866" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N866" s="20"/>
       <c r="O866" s="19"/>
@@ -15550,1387 +16433,1387 @@
     <row r="869" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N869" s="20"/>
       <c r="O869" s="19"/>
     </row>
     <row r="870" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N870" s="18"/>
       <c r="O870" s="19"/>
     </row>
     <row r="871" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N871" s="18"/>
       <c r="O871" s="19"/>
     </row>
     <row r="872" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N872" s="20"/>
       <c r="O872" s="19"/>
     </row>
     <row r="873" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N873" s="18"/>
       <c r="O873" s="19"/>
     </row>
     <row r="874" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N874" s="18"/>
       <c r="O874" s="19"/>
     </row>
     <row r="875" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N875" s="18"/>
+      <c r="N875" s="20"/>
       <c r="O875" s="19"/>
     </row>
     <row r="876" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N876" s="20"/>
+      <c r="N876" s="18"/>
       <c r="O876" s="19"/>
     </row>
     <row r="877" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N877" s="18"/>
       <c r="O877" s="19"/>
     </row>
     <row r="878" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N878" s="18"/>
       <c r="O878" s="19"/>
     </row>
     <row r="879" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N879" s="18"/>
+      <c r="N879" s="20"/>
       <c r="O879" s="19"/>
     </row>
     <row r="880" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N880" s="20"/>
+      <c r="N880" s="18"/>
       <c r="O880" s="19"/>
     </row>
     <row r="881" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N881" s="18"/>
       <c r="O881" s="19"/>
     </row>
     <row r="882" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N882" s="20"/>
+      <c r="N882" s="18"/>
       <c r="O882" s="19"/>
     </row>
     <row r="883" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N883" s="18"/>
+      <c r="N883" s="20"/>
       <c r="O883" s="19"/>
     </row>
     <row r="884" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N884" s="20"/>
+      <c r="N884" s="18"/>
       <c r="O884" s="19"/>
     </row>
     <row r="885" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N885" s="18"/>
+      <c r="N885" s="20"/>
       <c r="O885" s="19"/>
     </row>
     <row r="886" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N886" s="18"/>
       <c r="O886" s="19"/>
     </row>
     <row r="887" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N887" s="18"/>
+      <c r="N887" s="20"/>
       <c r="O887" s="19"/>
     </row>
     <row r="888" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N888" s="18"/>
       <c r="O888" s="19"/>
     </row>
     <row r="889" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N889" s="18"/>
       <c r="O889" s="19"/>
     </row>
     <row r="890" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N890" s="18"/>
       <c r="O890" s="19"/>
     </row>
     <row r="891" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N891" s="18"/>
       <c r="O891" s="19"/>
     </row>
     <row r="892" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N892" s="18"/>
       <c r="O892" s="19"/>
     </row>
     <row r="893" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N893" s="18"/>
       <c r="O893" s="19"/>
     </row>
     <row r="894" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N894" s="18"/>
       <c r="O894" s="19"/>
     </row>
     <row r="895" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N895" s="18"/>
       <c r="O895" s="19"/>
     </row>
     <row r="896" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N896" s="18"/>
       <c r="O896" s="19"/>
     </row>
     <row r="897" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N897" s="20"/>
+      <c r="N897" s="18"/>
       <c r="O897" s="19"/>
     </row>
     <row r="898" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N898" s="18"/>
       <c r="O898" s="19"/>
     </row>
     <row r="899" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N899" s="18"/>
       <c r="O899" s="19"/>
     </row>
     <row r="900" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N900" s="18"/>
+      <c r="N900" s="20"/>
       <c r="O900" s="19"/>
     </row>
     <row r="901" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N901" s="18"/>
       <c r="O901" s="19"/>
     </row>
     <row r="902" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N902" s="18"/>
       <c r="O902" s="19"/>
     </row>
     <row r="903" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N903" s="18"/>
       <c r="O903" s="19"/>
     </row>
     <row r="904" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N904" s="18"/>
       <c r="O904" s="19"/>
     </row>
     <row r="905" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N905" s="18"/>
       <c r="O905" s="19"/>
     </row>
     <row r="906" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N906" s="18"/>
       <c r="O906" s="19"/>
     </row>
     <row r="907" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N907" s="18"/>
       <c r="O907" s="19"/>
     </row>
     <row r="908" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N908" s="20"/>
+      <c r="N908" s="18"/>
       <c r="O908" s="19"/>
     </row>
     <row r="909" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N909" s="18"/>
       <c r="O909" s="19"/>
     </row>
     <row r="910" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N910" s="18"/>
       <c r="O910" s="19"/>
     </row>
     <row r="911" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N911" s="20"/>
       <c r="O911" s="19"/>
     </row>
     <row r="912" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N912" s="18"/>
       <c r="O912" s="19"/>
     </row>
     <row r="913" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N913" s="18"/>
       <c r="O913" s="19"/>
     </row>
     <row r="914" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N914" s="18"/>
+      <c r="N914" s="20"/>
       <c r="O914" s="19"/>
     </row>
     <row r="915" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N915" s="18"/>
       <c r="O915" s="19"/>
     </row>
     <row r="916" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N916" s="18"/>
       <c r="O916" s="19"/>
     </row>
     <row r="917" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N917" s="18"/>
       <c r="O917" s="19"/>
     </row>
     <row r="918" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N918" s="18"/>
       <c r="O918" s="19"/>
     </row>
     <row r="919" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N919" s="20"/>
+      <c r="N919" s="18"/>
       <c r="O919" s="19"/>
     </row>
     <row r="920" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N920" s="18"/>
       <c r="O920" s="19"/>
     </row>
     <row r="921" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N921" s="20"/>
+      <c r="N921" s="18"/>
       <c r="O921" s="19"/>
     </row>
     <row r="922" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N922" s="18"/>
+      <c r="N922" s="20"/>
       <c r="O922" s="19"/>
     </row>
     <row r="923" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N923" s="18"/>
       <c r="O923" s="19"/>
     </row>
     <row r="924" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N924" s="18"/>
+      <c r="N924" s="20"/>
       <c r="O924" s="19"/>
     </row>
     <row r="925" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N925" s="18"/>
       <c r="O925" s="19"/>
     </row>
     <row r="926" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N926" s="18"/>
       <c r="O926" s="19"/>
     </row>
     <row r="927" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N927" s="20"/>
+      <c r="N927" s="18"/>
       <c r="O927" s="19"/>
     </row>
     <row r="928" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N928" s="18"/>
       <c r="O928" s="19"/>
     </row>
     <row r="929" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N929" s="18"/>
       <c r="O929" s="19"/>
     </row>
     <row r="930" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N930" s="18"/>
+      <c r="N930" s="20"/>
       <c r="O930" s="19"/>
     </row>
     <row r="931" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N931" s="18"/>
       <c r="O931" s="19"/>
     </row>
     <row r="932" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N932" s="18"/>
       <c r="O932" s="19"/>
     </row>
     <row r="933" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N933" s="20"/>
+      <c r="N933" s="18"/>
       <c r="O933" s="19"/>
     </row>
     <row r="934" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N934" s="18"/>
       <c r="O934" s="19"/>
     </row>
     <row r="935" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N935" s="18"/>
       <c r="O935" s="19"/>
     </row>
     <row r="936" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N936" s="18"/>
+      <c r="N936" s="20"/>
       <c r="O936" s="19"/>
     </row>
     <row r="937" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N937" s="18"/>
-      <c r="O937" s="21"/>
+      <c r="O937" s="19"/>
     </row>
     <row r="938" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N938" s="18"/>
       <c r="O938" s="19"/>
     </row>
     <row r="939" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N939" s="18"/>
-      <c r="O939" s="21"/>
+      <c r="O939" s="19"/>
     </row>
     <row r="940" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N940" s="18"/>
-      <c r="O940" s="19"/>
+      <c r="O940" s="21"/>
     </row>
     <row r="941" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N941" s="18"/>
       <c r="O941" s="19"/>
     </row>
     <row r="942" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N942" s="18"/>
-      <c r="O942" s="19"/>
+      <c r="O942" s="21"/>
     </row>
     <row r="943" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N943" s="18"/>
-      <c r="O943" s="21"/>
+      <c r="O943" s="19"/>
     </row>
     <row r="944" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N944" s="18"/>
       <c r="O944" s="19"/>
     </row>
     <row r="945" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N945" s="20"/>
+      <c r="N945" s="18"/>
       <c r="O945" s="19"/>
     </row>
     <row r="946" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N946" s="18"/>
-      <c r="O946" s="19"/>
+      <c r="O946" s="21"/>
     </row>
     <row r="947" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N947" s="18"/>
       <c r="O947" s="19"/>
     </row>
     <row r="948" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N948" s="18"/>
+      <c r="N948" s="20"/>
       <c r="O948" s="19"/>
     </row>
     <row r="949" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N949" s="18"/>
-      <c r="O949" s="21"/>
+      <c r="O949" s="19"/>
     </row>
     <row r="950" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N950" s="18"/>
       <c r="O950" s="19"/>
     </row>
     <row r="951" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N951" s="18"/>
-      <c r="O951" s="21"/>
+      <c r="O951" s="19"/>
     </row>
     <row r="952" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N952" s="18"/>
-      <c r="O952" s="19"/>
+      <c r="O952" s="21"/>
     </row>
     <row r="953" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N953" s="18"/>
       <c r="O953" s="19"/>
     </row>
     <row r="954" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N954" s="18"/>
-      <c r="O954" s="19"/>
+      <c r="O954" s="21"/>
     </row>
     <row r="955" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N955" s="18"/>
-      <c r="O955" s="21"/>
+      <c r="O955" s="19"/>
     </row>
     <row r="956" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N956" s="18"/>
       <c r="O956" s="19"/>
     </row>
     <row r="957" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N957" s="20"/>
+      <c r="N957" s="18"/>
       <c r="O957" s="19"/>
     </row>
     <row r="958" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N958" s="18"/>
-      <c r="O958" s="19"/>
+      <c r="O958" s="21"/>
     </row>
     <row r="959" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N959" s="18"/>
       <c r="O959" s="19"/>
     </row>
     <row r="960" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N960" s="18"/>
+      <c r="N960" s="20"/>
       <c r="O960" s="19"/>
     </row>
     <row r="961" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N961" s="18"/>
       <c r="O961" s="19"/>
     </row>
     <row r="962" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N962" s="18"/>
       <c r="O962" s="19"/>
     </row>
     <row r="963" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N963" s="20"/>
+      <c r="N963" s="18"/>
       <c r="O963" s="19"/>
     </row>
     <row r="964" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N964" s="18"/>
       <c r="O964" s="19"/>
     </row>
     <row r="965" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N965" s="18"/>
       <c r="O965" s="19"/>
     </row>
     <row r="966" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N966" s="18"/>
+      <c r="N966" s="20"/>
       <c r="O966" s="19"/>
     </row>
     <row r="967" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N967" s="18"/>
-      <c r="O967" s="21"/>
+      <c r="O967" s="19"/>
     </row>
     <row r="968" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N968" s="20"/>
+      <c r="N968" s="18"/>
       <c r="O968" s="19"/>
     </row>
     <row r="969" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N969" s="18"/>
       <c r="O969" s="19"/>
     </row>
     <row r="970" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N970" s="18"/>
-      <c r="O970" s="19"/>
+      <c r="O970" s="21"/>
     </row>
     <row r="971" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N971" s="18"/>
-      <c r="O971" s="21"/>
+      <c r="N971" s="20"/>
+      <c r="O971" s="19"/>
     </row>
     <row r="972" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N972" s="20"/>
+      <c r="N972" s="18"/>
       <c r="O972" s="19"/>
     </row>
     <row r="973" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N973" s="18"/>
       <c r="O973" s="19"/>
     </row>
     <row r="974" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N974" s="18"/>
-      <c r="O974" s="19"/>
+      <c r="O974" s="21"/>
     </row>
     <row r="975" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N975" s="18"/>
-      <c r="O975" s="21"/>
+      <c r="N975" s="20"/>
+      <c r="O975" s="19"/>
     </row>
     <row r="976" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N976" s="20"/>
+      <c r="N976" s="18"/>
       <c r="O976" s="19"/>
     </row>
     <row r="977" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N977" s="18"/>
       <c r="O977" s="19"/>
     </row>
     <row r="978" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N978" s="20"/>
-      <c r="O978" s="19"/>
+      <c r="N978" s="18"/>
+      <c r="O978" s="21"/>
     </row>
     <row r="979" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N979" s="18"/>
+      <c r="N979" s="20"/>
       <c r="O979" s="19"/>
     </row>
     <row r="980" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N980" s="20"/>
+      <c r="N980" s="18"/>
       <c r="O980" s="19"/>
     </row>
     <row r="981" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N981" s="18"/>
+      <c r="N981" s="20"/>
       <c r="O981" s="19"/>
     </row>
     <row r="982" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N982" s="18"/>
       <c r="O982" s="19"/>
     </row>
     <row r="983" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N983" s="20"/>
       <c r="O983" s="19"/>
     </row>
     <row r="984" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N984" s="18"/>
       <c r="O984" s="19"/>
     </row>
     <row r="985" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N985" s="18"/>
       <c r="O985" s="19"/>
     </row>
     <row r="986" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N986" s="20"/>
       <c r="O986" s="19"/>
     </row>
     <row r="987" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N987" s="18"/>
       <c r="O987" s="19"/>
     </row>
     <row r="988" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N988" s="20"/>
+      <c r="N988" s="18"/>
       <c r="O988" s="19"/>
     </row>
     <row r="989" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N989" s="18"/>
+      <c r="N989" s="20"/>
       <c r="O989" s="19"/>
     </row>
     <row r="990" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N990" s="18"/>
       <c r="O990" s="19"/>
     </row>
     <row r="991" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N991" s="18"/>
+      <c r="N991" s="20"/>
       <c r="O991" s="19"/>
     </row>
     <row r="992" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N992" s="20"/>
+      <c r="N992" s="18"/>
       <c r="O992" s="19"/>
     </row>
     <row r="993" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N993" s="18"/>
       <c r="O993" s="19"/>
     </row>
     <row r="994" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N994" s="18"/>
       <c r="O994" s="19"/>
     </row>
     <row r="995" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N995" s="20"/>
       <c r="O995" s="19"/>
     </row>
     <row r="996" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N996" s="18"/>
       <c r="O996" s="19"/>
     </row>
     <row r="997" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N997" s="20"/>
+      <c r="N997" s="18"/>
       <c r="O997" s="19"/>
     </row>
     <row r="998" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N998" s="18"/>
+      <c r="N998" s="20"/>
       <c r="O998" s="19"/>
     </row>
     <row r="999" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N999" s="18"/>
       <c r="O999" s="19"/>
     </row>
     <row r="1000" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1000" s="18"/>
+      <c r="N1000" s="20"/>
       <c r="O1000" s="19"/>
     </row>
     <row r="1001" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1001" s="20"/>
+      <c r="N1001" s="18"/>
       <c r="O1001" s="19"/>
     </row>
     <row r="1002" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1002" s="18"/>
       <c r="O1002" s="19"/>
     </row>
     <row r="1003" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1003" s="18"/>
       <c r="O1003" s="19"/>
     </row>
     <row r="1004" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1004" s="20"/>
       <c r="O1004" s="19"/>
     </row>
     <row r="1005" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1005" s="18"/>
       <c r="O1005" s="19"/>
     </row>
     <row r="1006" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1006" s="18"/>
       <c r="O1006" s="19"/>
     </row>
     <row r="1007" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1007" s="20"/>
       <c r="O1007" s="19"/>
     </row>
     <row r="1008" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1008" s="18"/>
       <c r="O1008" s="19"/>
     </row>
     <row r="1009" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1009" s="20"/>
+      <c r="N1009" s="18"/>
       <c r="O1009" s="19"/>
     </row>
     <row r="1010" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1010" s="18"/>
+      <c r="N1010" s="20"/>
       <c r="O1010" s="19"/>
     </row>
     <row r="1011" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1011" s="18"/>
       <c r="O1011" s="19"/>
     </row>
     <row r="1012" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1012" s="18"/>
+      <c r="N1012" s="20"/>
       <c r="O1012" s="19"/>
     </row>
     <row r="1013" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1013" s="18"/>
       <c r="O1013" s="19"/>
     </row>
     <row r="1014" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1014" s="18"/>
       <c r="O1014" s="19"/>
     </row>
     <row r="1015" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1015" s="18"/>
       <c r="O1015" s="19"/>
     </row>
     <row r="1016" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1016" s="18"/>
       <c r="O1016" s="19"/>
     </row>
     <row r="1017" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1017" s="18"/>
       <c r="O1017" s="19"/>
     </row>
     <row r="1018" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1018" s="18"/>
       <c r="O1018" s="19"/>
     </row>
     <row r="1019" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1019" s="18"/>
       <c r="O1019" s="19"/>
     </row>
     <row r="1020" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1020" s="18"/>
       <c r="O1020" s="19"/>
     </row>
     <row r="1021" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1021" s="20"/>
+      <c r="N1021" s="18"/>
       <c r="O1021" s="19"/>
     </row>
     <row r="1022" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1022" s="18"/>
       <c r="O1022" s="19"/>
     </row>
     <row r="1023" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1023" s="18"/>
       <c r="O1023" s="19"/>
     </row>
     <row r="1024" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1024" s="18"/>
+      <c r="N1024" s="20"/>
       <c r="O1024" s="19"/>
     </row>
     <row r="1025" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1025" s="18"/>
       <c r="O1025" s="19"/>
     </row>
     <row r="1026" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1026" s="18"/>
       <c r="O1026" s="19"/>
     </row>
     <row r="1027" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1027" s="18"/>
       <c r="O1027" s="19"/>
     </row>
     <row r="1028" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1028" s="18"/>
       <c r="O1028" s="19"/>
     </row>
     <row r="1029" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1029" s="18"/>
       <c r="O1029" s="19"/>
     </row>
     <row r="1030" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1030" s="20"/>
+      <c r="N1030" s="18"/>
       <c r="O1030" s="19"/>
     </row>
     <row r="1031" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1031" s="18"/>
       <c r="O1031" s="19"/>
     </row>
     <row r="1032" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1032" s="18"/>
       <c r="O1032" s="19"/>
     </row>
     <row r="1033" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1033" s="18"/>
+      <c r="N1033" s="20"/>
       <c r="O1033" s="19"/>
     </row>
     <row r="1034" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1034" s="18"/>
       <c r="O1034" s="19"/>
     </row>
     <row r="1035" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1035" s="18"/>
       <c r="O1035" s="19"/>
     </row>
     <row r="1036" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1036" s="18"/>
       <c r="O1036" s="19"/>
     </row>
     <row r="1037" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1037" s="18"/>
       <c r="O1037" s="19"/>
     </row>
     <row r="1038" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1038" s="20"/>
+      <c r="N1038" s="18"/>
       <c r="O1038" s="19"/>
     </row>
     <row r="1039" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1039" s="18"/>
       <c r="O1039" s="19"/>
     </row>
     <row r="1040" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1040" s="18"/>
       <c r="O1040" s="19"/>
     </row>
     <row r="1041" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1041" s="18"/>
+      <c r="N1041" s="20"/>
       <c r="O1041" s="19"/>
     </row>
     <row r="1042" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1042" s="18"/>
       <c r="O1042" s="19"/>
     </row>
     <row r="1043" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1043" s="18"/>
       <c r="O1043" s="19"/>
     </row>
     <row r="1044" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1044" s="18"/>
       <c r="O1044" s="19"/>
     </row>
     <row r="1045" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1045" s="18"/>
       <c r="O1045" s="19"/>
     </row>
     <row r="1046" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1046" s="20"/>
+      <c r="N1046" s="18"/>
       <c r="O1046" s="19"/>
     </row>
     <row r="1047" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1047" s="18"/>
       <c r="O1047" s="19"/>
     </row>
     <row r="1048" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1048" s="20"/>
+      <c r="N1048" s="18"/>
       <c r="O1048" s="19"/>
     </row>
     <row r="1049" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1049" s="18"/>
+      <c r="N1049" s="20"/>
       <c r="O1049" s="19"/>
     </row>
     <row r="1050" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1050" s="20"/>
+      <c r="N1050" s="18"/>
       <c r="O1050" s="19"/>
     </row>
     <row r="1051" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1051" s="18"/>
+      <c r="N1051" s="20"/>
       <c r="O1051" s="19"/>
     </row>
     <row r="1052" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1052" s="20"/>
+      <c r="N1052" s="18"/>
       <c r="O1052" s="19"/>
     </row>
     <row r="1053" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1053" s="18"/>
+      <c r="N1053" s="20"/>
       <c r="O1053" s="19"/>
     </row>
     <row r="1054" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1054" s="20"/>
+      <c r="N1054" s="18"/>
       <c r="O1054" s="19"/>
     </row>
     <row r="1055" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1055" s="18"/>
+      <c r="N1055" s="20"/>
       <c r="O1055" s="19"/>
     </row>
     <row r="1056" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1056" s="20"/>
+      <c r="N1056" s="18"/>
       <c r="O1056" s="19"/>
     </row>
     <row r="1057" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1057" s="18"/>
+      <c r="N1057" s="20"/>
       <c r="O1057" s="19"/>
     </row>
     <row r="1058" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1058" s="18"/>
       <c r="O1058" s="19"/>
     </row>
     <row r="1059" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1059" s="18"/>
+      <c r="N1059" s="20"/>
       <c r="O1059" s="19"/>
     </row>
     <row r="1060" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1060" s="18"/>
       <c r="O1060" s="19"/>
     </row>
     <row r="1061" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1061" s="18"/>
       <c r="O1061" s="19"/>
     </row>
     <row r="1062" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1062" s="18"/>
       <c r="O1062" s="19"/>
     </row>
     <row r="1063" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1063" s="20"/>
+      <c r="N1063" s="18"/>
       <c r="O1063" s="19"/>
     </row>
     <row r="1064" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1064" s="18"/>
       <c r="O1064" s="19"/>
     </row>
     <row r="1065" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1065" s="18"/>
       <c r="O1065" s="19"/>
     </row>
     <row r="1066" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1066" s="20"/>
       <c r="O1066" s="19"/>
     </row>
     <row r="1067" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1067" s="18"/>
       <c r="O1067" s="19"/>
     </row>
     <row r="1068" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1068" s="18"/>
       <c r="O1068" s="19"/>
     </row>
     <row r="1069" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1069" s="18"/>
+      <c r="N1069" s="20"/>
       <c r="O1069" s="19"/>
     </row>
     <row r="1070" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1070" s="18"/>
       <c r="O1070" s="19"/>
     </row>
     <row r="1071" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1071" s="18"/>
       <c r="O1071" s="19"/>
     </row>
     <row r="1072" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1072" s="18"/>
       <c r="O1072" s="19"/>
     </row>
     <row r="1073" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1073" s="20"/>
+      <c r="N1073" s="18"/>
       <c r="O1073" s="19"/>
     </row>
     <row r="1074" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1074" s="18"/>
       <c r="O1074" s="19"/>
     </row>
     <row r="1075" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1075" s="20"/>
+      <c r="N1075" s="18"/>
       <c r="O1075" s="19"/>
     </row>
     <row r="1076" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1076" s="18"/>
+      <c r="N1076" s="20"/>
       <c r="O1076" s="19"/>
     </row>
     <row r="1077" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1077" s="20"/>
+      <c r="N1077" s="18"/>
       <c r="O1077" s="19"/>
     </row>
     <row r="1078" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1078" s="18"/>
+      <c r="N1078" s="20"/>
       <c r="O1078" s="19"/>
     </row>
     <row r="1079" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1079" s="18"/>
       <c r="O1079" s="19"/>
     </row>
     <row r="1080" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1080" s="18"/>
+      <c r="N1080" s="20"/>
       <c r="O1080" s="19"/>
     </row>
     <row r="1081" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1081" s="18"/>
       <c r="O1081" s="19"/>
     </row>
     <row r="1082" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1082" s="18"/>
       <c r="O1082" s="19"/>
     </row>
     <row r="1083" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1083" s="18"/>
       <c r="O1083" s="19"/>
     </row>
     <row r="1084" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1084" s="18"/>
       <c r="O1084" s="19"/>
     </row>
     <row r="1085" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1085" s="20"/>
+      <c r="N1085" s="18"/>
       <c r="O1085" s="19"/>
     </row>
     <row r="1086" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1086" s="18"/>
       <c r="O1086" s="19"/>
     </row>
     <row r="1087" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1087" s="20"/>
+      <c r="N1087" s="18"/>
       <c r="O1087" s="19"/>
     </row>
     <row r="1088" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1088" s="18"/>
+      <c r="N1088" s="20"/>
       <c r="O1088" s="19"/>
     </row>
     <row r="1089" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1089" s="20"/>
+      <c r="N1089" s="18"/>
       <c r="O1089" s="19"/>
     </row>
     <row r="1090" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1090" s="18"/>
+      <c r="N1090" s="20"/>
       <c r="O1090" s="19"/>
     </row>
     <row r="1091" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1091" s="20"/>
+      <c r="N1091" s="18"/>
       <c r="O1091" s="19"/>
     </row>
     <row r="1092" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1092" s="18"/>
+      <c r="N1092" s="20"/>
       <c r="O1092" s="19"/>
     </row>
     <row r="1093" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1093" s="20"/>
+      <c r="N1093" s="18"/>
       <c r="O1093" s="19"/>
     </row>
     <row r="1094" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1094" s="18"/>
+      <c r="N1094" s="20"/>
       <c r="O1094" s="19"/>
     </row>
     <row r="1095" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1095" s="18"/>
       <c r="O1095" s="19"/>
     </row>
     <row r="1096" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1096" s="18"/>
+      <c r="N1096" s="20"/>
       <c r="O1096" s="19"/>
     </row>
     <row r="1097" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1097" s="18"/>
       <c r="O1097" s="19"/>
     </row>
     <row r="1098" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1098" s="18"/>
       <c r="O1098" s="19"/>
     </row>
     <row r="1099" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1099" s="18"/>
       <c r="O1099" s="19"/>
     </row>
     <row r="1100" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1100" s="20"/>
+      <c r="N1100" s="18"/>
       <c r="O1100" s="19"/>
     </row>
     <row r="1101" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1101" s="18"/>
       <c r="O1101" s="19"/>
     </row>
     <row r="1102" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1102" s="18"/>
       <c r="O1102" s="19"/>
     </row>
     <row r="1103" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1103" s="18"/>
+      <c r="N1103" s="20"/>
       <c r="O1103" s="19"/>
     </row>
     <row r="1104" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1104" s="18"/>
       <c r="O1104" s="19"/>
     </row>
     <row r="1105" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1105" s="18"/>
       <c r="O1105" s="19"/>
     </row>
     <row r="1106" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1106" s="18"/>
       <c r="O1106" s="19"/>
     </row>
     <row r="1107" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1107" s="18"/>
       <c r="O1107" s="19"/>
     </row>
     <row r="1108" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1108" s="18"/>
-      <c r="O1108" s="21"/>
+      <c r="O1108" s="19"/>
     </row>
     <row r="1109" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1109" s="18"/>
       <c r="O1109" s="19"/>
     </row>
     <row r="1110" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1110" s="18"/>
       <c r="O1110" s="19"/>
     </row>
     <row r="1111" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1111" s="18"/>
-      <c r="O1111" s="19"/>
+      <c r="O1111" s="21"/>
     </row>
     <row r="1112" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1112" s="18"/>
       <c r="O1112" s="19"/>
     </row>
     <row r="1113" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1113" s="18"/>
       <c r="O1113" s="19"/>
     </row>
     <row r="1114" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1114" s="18"/>
       <c r="O1114" s="19"/>
     </row>
     <row r="1115" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1115" s="18"/>
       <c r="O1115" s="19"/>
     </row>
     <row r="1116" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1116" s="18"/>
       <c r="O1116" s="19"/>
     </row>
     <row r="1117" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1117" s="18"/>
       <c r="O1117" s="19"/>
     </row>
     <row r="1118" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1118" s="18"/>
       <c r="O1118" s="19"/>
     </row>
     <row r="1119" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1119" s="20"/>
+      <c r="N1119" s="18"/>
       <c r="O1119" s="19"/>
     </row>
     <row r="1120" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1120" s="18"/>
       <c r="O1120" s="19"/>
     </row>
     <row r="1121" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1121" s="20"/>
+      <c r="N1121" s="18"/>
       <c r="O1121" s="19"/>
     </row>
     <row r="1122" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1122" s="18"/>
+      <c r="N1122" s="20"/>
       <c r="O1122" s="19"/>
     </row>
     <row r="1123" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1123" s="20"/>
+      <c r="N1123" s="18"/>
       <c r="O1123" s="19"/>
     </row>
     <row r="1124" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1124" s="18"/>
+      <c r="N1124" s="20"/>
       <c r="O1124" s="19"/>
     </row>
     <row r="1125" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1125" s="20"/>
+      <c r="N1125" s="18"/>
       <c r="O1125" s="19"/>
     </row>
     <row r="1126" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1126" s="18"/>
+      <c r="N1126" s="20"/>
       <c r="O1126" s="19"/>
     </row>
     <row r="1127" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1127" s="20"/>
+      <c r="N1127" s="18"/>
       <c r="O1127" s="19"/>
     </row>
     <row r="1128" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1128" s="18"/>
+      <c r="N1128" s="20"/>
       <c r="O1128" s="19"/>
     </row>
     <row r="1129" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1129" s="20"/>
+      <c r="N1129" s="18"/>
       <c r="O1129" s="19"/>
     </row>
     <row r="1130" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1130" s="18"/>
+      <c r="N1130" s="20"/>
       <c r="O1130" s="19"/>
     </row>
     <row r="1131" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1131" s="20"/>
+      <c r="N1131" s="18"/>
       <c r="O1131" s="19"/>
     </row>
     <row r="1132" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1132" s="18"/>
+      <c r="N1132" s="20"/>
       <c r="O1132" s="19"/>
     </row>
     <row r="1133" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1133" s="20"/>
+      <c r="N1133" s="18"/>
       <c r="O1133" s="19"/>
     </row>
     <row r="1134" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1134" s="18"/>
+      <c r="N1134" s="20"/>
       <c r="O1134" s="19"/>
     </row>
     <row r="1135" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1135" s="20"/>
+      <c r="N1135" s="18"/>
       <c r="O1135" s="19"/>
     </row>
     <row r="1136" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1136" s="18"/>
+      <c r="N1136" s="20"/>
       <c r="O1136" s="19"/>
     </row>
     <row r="1137" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1137" s="20"/>
+      <c r="N1137" s="18"/>
       <c r="O1137" s="19"/>
     </row>
     <row r="1138" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1138" s="18"/>
+      <c r="N1138" s="20"/>
       <c r="O1138" s="19"/>
     </row>
     <row r="1139" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1139" s="20"/>
+      <c r="N1139" s="18"/>
       <c r="O1139" s="19"/>
     </row>
     <row r="1140" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1140" s="18"/>
+      <c r="N1140" s="20"/>
       <c r="O1140" s="19"/>
     </row>
     <row r="1141" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1141" s="20"/>
+      <c r="N1141" s="18"/>
       <c r="O1141" s="19"/>
     </row>
     <row r="1142" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1142" s="18"/>
+      <c r="N1142" s="20"/>
       <c r="O1142" s="19"/>
     </row>
     <row r="1143" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1143" s="20"/>
+      <c r="N1143" s="18"/>
       <c r="O1143" s="19"/>
     </row>
     <row r="1144" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1144" s="18"/>
+      <c r="N1144" s="20"/>
       <c r="O1144" s="19"/>
     </row>
     <row r="1145" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1145" s="18"/>
       <c r="O1145" s="19"/>
     </row>
     <row r="1146" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1146" s="18"/>
+      <c r="N1146" s="20"/>
       <c r="O1146" s="19"/>
     </row>
     <row r="1147" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1147" s="18"/>
       <c r="O1147" s="19"/>
     </row>
     <row r="1148" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1148" s="20"/>
+      <c r="N1148" s="18"/>
       <c r="O1148" s="19"/>
     </row>
     <row r="1149" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1149" s="18"/>
       <c r="O1149" s="19"/>
     </row>
     <row r="1150" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1150" s="20"/>
+      <c r="N1150" s="18"/>
       <c r="O1150" s="19"/>
     </row>
     <row r="1151" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1151" s="18"/>
+      <c r="N1151" s="20"/>
       <c r="O1151" s="19"/>
     </row>
     <row r="1152" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1152" s="20"/>
+      <c r="N1152" s="18"/>
       <c r="O1152" s="19"/>
     </row>
     <row r="1153" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1153" s="18"/>
+      <c r="N1153" s="20"/>
       <c r="O1153" s="19"/>
     </row>
     <row r="1154" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1154" s="20"/>
+      <c r="N1154" s="18"/>
       <c r="O1154" s="19"/>
     </row>
     <row r="1155" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1155" s="18"/>
+      <c r="N1155" s="20"/>
       <c r="O1155" s="19"/>
     </row>
     <row r="1156" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1156" s="18"/>
       <c r="O1156" s="19"/>
     </row>
     <row r="1157" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1157" s="20"/>
       <c r="O1157" s="19"/>
     </row>
     <row r="1158" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1158" s="18"/>
       <c r="O1158" s="19"/>
     </row>
     <row r="1159" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1159" s="18"/>
       <c r="O1159" s="19"/>
     </row>
     <row r="1160" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1160" s="20"/>
       <c r="O1160" s="19"/>
     </row>
     <row r="1161" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1161" s="18"/>
       <c r="O1161" s="19"/>
     </row>
     <row r="1162" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1162" s="20"/>
+      <c r="N1162" s="18"/>
       <c r="O1162" s="19"/>
     </row>
     <row r="1163" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1163" s="18"/>
-      <c r="O1163" s="21"/>
+      <c r="N1163" s="20"/>
+      <c r="O1163" s="19"/>
     </row>
     <row r="1164" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1164" s="18"/>
       <c r="O1164" s="19"/>
     </row>
     <row r="1165" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1165" s="20"/>
       <c r="O1165" s="19"/>
     </row>
     <row r="1166" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1166" s="18"/>
-      <c r="O1166" s="19"/>
+      <c r="O1166" s="21"/>
     </row>
     <row r="1167" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1167" s="18"/>
       <c r="O1167" s="19"/>
     </row>
     <row r="1168" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1168" s="18"/>
+      <c r="N1168" s="20"/>
       <c r="O1168" s="19"/>
     </row>
     <row r="1169" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1169" s="20"/>
+      <c r="N1169" s="18"/>
       <c r="O1169" s="19"/>
     </row>
     <row r="1170" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1170" s="18"/>
       <c r="O1170" s="19"/>
     </row>
     <row r="1171" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1171" s="18"/>
       <c r="O1171" s="19"/>
     </row>
     <row r="1172" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1172" s="18"/>
+      <c r="N1172" s="20"/>
       <c r="O1172" s="19"/>
     </row>
     <row r="1173" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1173" s="20"/>
+      <c r="N1173" s="18"/>
       <c r="O1173" s="19"/>
     </row>
     <row r="1174" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1174" s="18"/>
       <c r="O1174" s="19"/>
     </row>
     <row r="1175" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1175" s="18"/>
       <c r="O1175" s="19"/>
     </row>
     <row r="1176" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1176" s="18"/>
+      <c r="N1176" s="20"/>
       <c r="O1176" s="19"/>
     </row>
     <row r="1177" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1177" s="20"/>
+      <c r="N1177" s="18"/>
       <c r="O1177" s="19"/>
     </row>
     <row r="1178" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1178" s="18"/>
       <c r="O1178" s="19"/>
     </row>
     <row r="1179" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1179" s="18"/>
       <c r="O1179" s="19"/>
     </row>
     <row r="1180" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1180" s="20"/>
       <c r="O1180" s="19"/>
     </row>
     <row r="1181" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1181" s="18"/>
       <c r="O1181" s="19"/>
     </row>
     <row r="1182" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1182" s="18"/>
       <c r="O1182" s="19"/>
     </row>
     <row r="1183" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1183" s="20"/>
       <c r="O1183" s="19"/>
     </row>
     <row r="1184" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1184" s="18"/>
       <c r="O1184" s="19"/>
     </row>
     <row r="1185" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1185" s="18"/>
       <c r="O1185" s="19"/>
     </row>
     <row r="1186" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1186" s="20"/>
       <c r="O1186" s="19"/>
     </row>
     <row r="1187" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1187" s="18"/>
       <c r="O1187" s="19"/>
     </row>
     <row r="1188" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1188" s="20"/>
+      <c r="N1188" s="18"/>
       <c r="O1188" s="19"/>
     </row>
     <row r="1189" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1189" s="18"/>
+      <c r="N1189" s="20"/>
       <c r="O1189" s="19"/>
     </row>
     <row r="1190" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1190" s="20"/>
+      <c r="N1190" s="18"/>
       <c r="O1190" s="19"/>
     </row>
     <row r="1191" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1191" s="18"/>
+      <c r="N1191" s="20"/>
       <c r="O1191" s="19"/>
     </row>
     <row r="1192" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1192" s="18"/>
       <c r="O1192" s="19"/>
     </row>
     <row r="1193" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1193" s="20"/>
       <c r="O1193" s="19"/>
     </row>
     <row r="1194" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1194" s="18"/>
       <c r="O1194" s="19"/>
     </row>
     <row r="1195" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1195" s="18"/>
       <c r="O1195" s="19"/>
     </row>
     <row r="1196" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1196" s="20"/>
       <c r="O1196" s="19"/>
     </row>
     <row r="1197" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1197" s="18"/>
       <c r="O1197" s="19"/>
     </row>
     <row r="1198" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1198" s="20"/>
+      <c r="N1198" s="18"/>
       <c r="O1198" s="19"/>
     </row>
     <row r="1199" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1199" s="18"/>
+      <c r="N1199" s="20"/>
       <c r="O1199" s="19"/>
     </row>
     <row r="1200" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1200" s="20"/>
+      <c r="N1200" s="18"/>
       <c r="O1200" s="19"/>
     </row>
     <row r="1201" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1201" s="18"/>
+      <c r="N1201" s="20"/>
       <c r="O1201" s="19"/>
     </row>
     <row r="1202" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1202" s="20"/>
+      <c r="N1202" s="18"/>
       <c r="O1202" s="19"/>
     </row>
     <row r="1203" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1203" s="18"/>
+      <c r="N1203" s="20"/>
       <c r="O1203" s="19"/>
     </row>
     <row r="1204" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1204" s="20"/>
+      <c r="N1204" s="18"/>
       <c r="O1204" s="19"/>
     </row>
     <row r="1205" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1205" s="18"/>
+      <c r="N1205" s="20"/>
       <c r="O1205" s="19"/>
     </row>
     <row r="1206" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1206" s="20"/>
+      <c r="N1206" s="18"/>
       <c r="O1206" s="19"/>
     </row>
     <row r="1207" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1207" s="18"/>
+      <c r="N1207" s="20"/>
       <c r="O1207" s="19"/>
     </row>
     <row r="1208" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1208" s="18"/>
       <c r="O1208" s="19"/>
     </row>
     <row r="1209" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1209" s="18"/>
+      <c r="N1209" s="20"/>
       <c r="O1209" s="19"/>
     </row>
     <row r="1210" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1210" s="18"/>
       <c r="O1210" s="19"/>
     </row>
     <row r="1211" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1211" s="18"/>
       <c r="O1211" s="19"/>
     </row>
     <row r="1212" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1212" s="18"/>
       <c r="O1212" s="19"/>
     </row>
     <row r="1213" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1213" s="18"/>
       <c r="O1213" s="19"/>
     </row>
     <row r="1214" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1214" s="18"/>
       <c r="O1214" s="19"/>
     </row>
     <row r="1215" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1215" s="18"/>
       <c r="O1215" s="19"/>
@@ -16946,63 +17829,63 @@
     <row r="1218" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1218" s="18"/>
       <c r="O1218" s="19"/>
     </row>
     <row r="1219" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1219" s="18"/>
       <c r="O1219" s="19"/>
     </row>
     <row r="1220" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1220" s="18"/>
       <c r="O1220" s="19"/>
     </row>
     <row r="1221" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1221" s="18"/>
       <c r="O1221" s="19"/>
     </row>
     <row r="1222" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1222" s="18"/>
       <c r="O1222" s="19"/>
     </row>
     <row r="1223" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1223" s="18"/>
       <c r="O1223" s="19"/>
     </row>
     <row r="1224" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1224" s="20"/>
+      <c r="N1224" s="18"/>
       <c r="O1224" s="19"/>
     </row>
     <row r="1225" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1225" s="18"/>
       <c r="O1225" s="19"/>
     </row>
     <row r="1226" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1226" s="18"/>
       <c r="O1226" s="19"/>
     </row>
     <row r="1227" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1227" s="18"/>
+      <c r="N1227" s="20"/>
       <c r="O1227" s="19"/>
     </row>
     <row r="1228" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1228" s="18"/>
       <c r="O1228" s="19"/>
     </row>
     <row r="1229" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1229" s="18"/>
       <c r="O1229" s="19"/>
     </row>
     <row r="1230" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1230" s="18"/>
       <c r="O1230" s="19"/>
     </row>
     <row r="1231" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1231" s="18"/>
       <c r="O1231" s="19"/>
     </row>
     <row r="1232" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1232" s="18"/>
       <c r="O1232" s="19"/>
     </row>
     <row r="1233" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1233" s="18"/>
       <c r="O1233" s="19"/>
@@ -17018,175 +17901,175 @@
     <row r="1236" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1236" s="18"/>
       <c r="O1236" s="19"/>
     </row>
     <row r="1237" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1237" s="18"/>
       <c r="O1237" s="19"/>
     </row>
     <row r="1238" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1238" s="18"/>
       <c r="O1238" s="19"/>
     </row>
     <row r="1239" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1239" s="18"/>
       <c r="O1239" s="19"/>
     </row>
     <row r="1240" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1240" s="18"/>
       <c r="O1240" s="19"/>
     </row>
     <row r="1241" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1241" s="18"/>
       <c r="O1241" s="19"/>
     </row>
     <row r="1242" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1242" s="20"/>
+      <c r="N1242" s="18"/>
       <c r="O1242" s="19"/>
     </row>
     <row r="1243" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1243" s="18"/>
       <c r="O1243" s="19"/>
     </row>
     <row r="1244" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1244" s="18"/>
       <c r="O1244" s="19"/>
     </row>
     <row r="1245" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1245" s="18"/>
+      <c r="N1245" s="20"/>
       <c r="O1245" s="19"/>
     </row>
     <row r="1246" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1246" s="18"/>
       <c r="O1246" s="19"/>
     </row>
     <row r="1247" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1247" s="18"/>
       <c r="O1247" s="19"/>
     </row>
     <row r="1248" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1248" s="18"/>
       <c r="O1248" s="19"/>
     </row>
     <row r="1249" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1249" s="18"/>
       <c r="O1249" s="19"/>
     </row>
     <row r="1250" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1250" s="18"/>
       <c r="O1250" s="19"/>
     </row>
     <row r="1251" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1251" s="18"/>
       <c r="O1251" s="19"/>
     </row>
     <row r="1252" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1252" s="20"/>
+      <c r="N1252" s="18"/>
       <c r="O1252" s="19"/>
     </row>
     <row r="1253" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1253" s="18"/>
       <c r="O1253" s="19"/>
     </row>
     <row r="1254" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1254" s="18"/>
       <c r="O1254" s="19"/>
     </row>
     <row r="1255" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1255" s="18"/>
+      <c r="N1255" s="20"/>
       <c r="O1255" s="19"/>
     </row>
     <row r="1256" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1256" s="18"/>
       <c r="O1256" s="19"/>
     </row>
     <row r="1257" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1257" s="18"/>
       <c r="O1257" s="19"/>
     </row>
     <row r="1258" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1258" s="18"/>
       <c r="O1258" s="19"/>
     </row>
     <row r="1259" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1259" s="18"/>
       <c r="O1259" s="19"/>
     </row>
     <row r="1260" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1260" s="18"/>
       <c r="O1260" s="19"/>
     </row>
     <row r="1261" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1261" s="18"/>
       <c r="O1261" s="19"/>
     </row>
     <row r="1262" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1262" s="18"/>
       <c r="O1262" s="19"/>
     </row>
     <row r="1263" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1263" s="18"/>
       <c r="O1263" s="19"/>
     </row>
     <row r="1264" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1264" s="18"/>
       <c r="O1264" s="19"/>
     </row>
     <row r="1265" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1265" s="18"/>
       <c r="O1265" s="19"/>
     </row>
     <row r="1266" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1266" s="20"/>
+      <c r="N1266" s="18"/>
       <c r="O1266" s="19"/>
     </row>
     <row r="1267" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1267" s="18"/>
       <c r="O1267" s="19"/>
     </row>
     <row r="1268" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1268" s="18"/>
       <c r="O1268" s="19"/>
     </row>
     <row r="1269" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1269" s="18"/>
+      <c r="N1269" s="20"/>
       <c r="O1269" s="19"/>
     </row>
     <row r="1270" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1270" s="20"/>
+      <c r="N1270" s="18"/>
       <c r="O1270" s="19"/>
     </row>
     <row r="1271" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1271" s="18"/>
       <c r="O1271" s="19"/>
     </row>
     <row r="1272" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1272" s="18"/>
       <c r="O1272" s="19"/>
     </row>
     <row r="1273" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1273" s="18"/>
+      <c r="N1273" s="20"/>
       <c r="O1273" s="19"/>
     </row>
     <row r="1274" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1274" s="18"/>
       <c r="O1274" s="19"/>
     </row>
     <row r="1275" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1275" s="18"/>
       <c r="O1275" s="19"/>
     </row>
     <row r="1276" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1276" s="18"/>
       <c r="O1276" s="19"/>
     </row>
     <row r="1277" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1277" s="18"/>
       <c r="O1277" s="19"/>
     </row>
     <row r="1278" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1278" s="18"/>
       <c r="O1278" s="19"/>
     </row>
     <row r="1279" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1279" s="18"/>
       <c r="O1279" s="19"/>
@@ -17194,711 +18077,711 @@
     <row r="1280" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1280" s="18"/>
       <c r="O1280" s="19"/>
     </row>
     <row r="1281" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1281" s="18"/>
       <c r="O1281" s="19"/>
     </row>
     <row r="1282" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1282" s="18"/>
       <c r="O1282" s="19"/>
     </row>
     <row r="1283" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1283" s="18"/>
       <c r="O1283" s="19"/>
     </row>
     <row r="1284" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1284" s="18"/>
       <c r="O1284" s="19"/>
     </row>
     <row r="1285" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1285" s="18"/>
       <c r="O1285" s="19"/>
     </row>
     <row r="1286" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1286" s="20"/>
+      <c r="N1286" s="18"/>
       <c r="O1286" s="19"/>
     </row>
     <row r="1287" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1287" s="18"/>
       <c r="O1287" s="19"/>
     </row>
     <row r="1288" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1288" s="18"/>
       <c r="O1288" s="19"/>
     </row>
     <row r="1289" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1289" s="18"/>
+      <c r="N1289" s="20"/>
       <c r="O1289" s="19"/>
     </row>
     <row r="1290" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1290" s="18"/>
       <c r="O1290" s="19"/>
     </row>
     <row r="1291" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1291" s="18"/>
       <c r="O1291" s="19"/>
     </row>
     <row r="1292" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1292" s="18"/>
       <c r="O1292" s="19"/>
     </row>
     <row r="1293" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1293" s="18"/>
       <c r="O1293" s="19"/>
     </row>
     <row r="1294" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1294" s="18"/>
       <c r="O1294" s="19"/>
     </row>
     <row r="1295" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1295" s="20"/>
+      <c r="N1295" s="18"/>
       <c r="O1295" s="19"/>
     </row>
     <row r="1296" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1296" s="18"/>
       <c r="O1296" s="19"/>
     </row>
     <row r="1297" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1297" s="18"/>
       <c r="O1297" s="19"/>
     </row>
     <row r="1298" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1298" s="18"/>
+      <c r="N1298" s="20"/>
       <c r="O1298" s="19"/>
     </row>
     <row r="1299" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1299" s="20"/>
+      <c r="N1299" s="18"/>
       <c r="O1299" s="19"/>
     </row>
     <row r="1300" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1300" s="18"/>
       <c r="O1300" s="19"/>
     </row>
     <row r="1301" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1301" s="18"/>
       <c r="O1301" s="19"/>
     </row>
     <row r="1302" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1302" s="18"/>
+      <c r="N1302" s="20"/>
       <c r="O1302" s="19"/>
     </row>
     <row r="1303" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1303" s="20"/>
+      <c r="N1303" s="18"/>
       <c r="O1303" s="19"/>
     </row>
     <row r="1304" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1304" s="18"/>
       <c r="O1304" s="19"/>
     </row>
     <row r="1305" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1305" s="18"/>
       <c r="O1305" s="19"/>
     </row>
     <row r="1306" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1306" s="18"/>
+      <c r="N1306" s="20"/>
       <c r="O1306" s="19"/>
     </row>
     <row r="1307" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1307" s="20"/>
+      <c r="N1307" s="18"/>
       <c r="O1307" s="19"/>
     </row>
     <row r="1308" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1308" s="18"/>
       <c r="O1308" s="19"/>
     </row>
     <row r="1309" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1309" s="18"/>
       <c r="O1309" s="19"/>
     </row>
     <row r="1310" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1310" s="18"/>
+      <c r="N1310" s="20"/>
       <c r="O1310" s="19"/>
     </row>
     <row r="1311" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1311" s="20"/>
+      <c r="N1311" s="18"/>
       <c r="O1311" s="19"/>
     </row>
     <row r="1312" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1312" s="18"/>
       <c r="O1312" s="19"/>
     </row>
     <row r="1313" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1313" s="18"/>
       <c r="O1313" s="19"/>
     </row>
     <row r="1314" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1314" s="18"/>
+      <c r="N1314" s="20"/>
       <c r="O1314" s="19"/>
     </row>
     <row r="1315" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1315" s="18"/>
       <c r="O1315" s="19"/>
     </row>
     <row r="1316" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1316" s="18"/>
       <c r="O1316" s="19"/>
     </row>
     <row r="1317" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1317" s="20"/>
+      <c r="N1317" s="18"/>
       <c r="O1317" s="19"/>
     </row>
     <row r="1318" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1318" s="18"/>
       <c r="O1318" s="19"/>
     </row>
     <row r="1319" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1319" s="18"/>
       <c r="O1319" s="19"/>
     </row>
     <row r="1320" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1320" s="18"/>
+      <c r="N1320" s="20"/>
       <c r="O1320" s="19"/>
     </row>
     <row r="1321" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1321" s="18"/>
       <c r="O1321" s="19"/>
     </row>
     <row r="1322" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1322" s="18"/>
       <c r="O1322" s="19"/>
     </row>
     <row r="1323" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1323" s="20"/>
+      <c r="N1323" s="18"/>
       <c r="O1323" s="19"/>
     </row>
     <row r="1324" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1324" s="18"/>
       <c r="O1324" s="19"/>
     </row>
     <row r="1325" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1325" s="18"/>
       <c r="O1325" s="19"/>
     </row>
     <row r="1326" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1326" s="18"/>
+      <c r="N1326" s="20"/>
       <c r="O1326" s="19"/>
     </row>
     <row r="1327" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1327" s="20"/>
+      <c r="N1327" s="18"/>
       <c r="O1327" s="19"/>
     </row>
     <row r="1328" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1328" s="18"/>
       <c r="O1328" s="19"/>
     </row>
     <row r="1329" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1329" s="18"/>
       <c r="O1329" s="19"/>
     </row>
     <row r="1330" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1330" s="18"/>
+      <c r="N1330" s="20"/>
       <c r="O1330" s="19"/>
     </row>
     <row r="1331" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1331" s="20"/>
+      <c r="N1331" s="18"/>
       <c r="O1331" s="19"/>
     </row>
     <row r="1332" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1332" s="18"/>
       <c r="O1332" s="19"/>
     </row>
     <row r="1333" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1333" s="18"/>
       <c r="O1333" s="19"/>
     </row>
     <row r="1334" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1334" s="18"/>
+      <c r="N1334" s="20"/>
       <c r="O1334" s="19"/>
     </row>
     <row r="1335" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1335" s="18"/>
       <c r="O1335" s="19"/>
     </row>
     <row r="1336" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1336" s="18"/>
       <c r="O1336" s="19"/>
     </row>
     <row r="1337" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1337" s="20"/>
+      <c r="N1337" s="18"/>
       <c r="O1337" s="19"/>
     </row>
     <row r="1338" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1338" s="18"/>
       <c r="O1338" s="19"/>
     </row>
     <row r="1339" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1339" s="20"/>
+      <c r="N1339" s="18"/>
       <c r="O1339" s="19"/>
     </row>
     <row r="1340" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1340" s="18"/>
+      <c r="N1340" s="20"/>
       <c r="O1340" s="19"/>
     </row>
     <row r="1341" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1341" s="18"/>
       <c r="O1341" s="19"/>
     </row>
     <row r="1342" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1342" s="18"/>
+      <c r="N1342" s="20"/>
       <c r="O1342" s="19"/>
     </row>
     <row r="1343" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1343" s="18"/>
       <c r="O1343" s="19"/>
     </row>
     <row r="1344" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1344" s="20"/>
+      <c r="N1344" s="18"/>
       <c r="O1344" s="19"/>
     </row>
     <row r="1345" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1345" s="18"/>
       <c r="O1345" s="19"/>
     </row>
     <row r="1346" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1346" s="18"/>
       <c r="O1346" s="19"/>
     </row>
     <row r="1347" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1347" s="18"/>
+      <c r="N1347" s="20"/>
       <c r="O1347" s="19"/>
     </row>
     <row r="1348" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1348" s="18"/>
       <c r="O1348" s="19"/>
     </row>
     <row r="1349" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1349" s="18"/>
       <c r="O1349" s="19"/>
     </row>
     <row r="1350" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1350" s="18"/>
       <c r="O1350" s="19"/>
     </row>
     <row r="1351" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1351" s="18"/>
       <c r="O1351" s="19"/>
     </row>
     <row r="1352" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1352" s="18"/>
-      <c r="O1352" s="21"/>
+      <c r="O1352" s="19"/>
     </row>
     <row r="1353" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1353" s="18"/>
       <c r="O1353" s="19"/>
     </row>
     <row r="1354" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1354" s="18"/>
       <c r="O1354" s="19"/>
     </row>
     <row r="1355" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1355" s="18"/>
-      <c r="O1355" s="19"/>
+      <c r="O1355" s="21"/>
     </row>
     <row r="1356" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1356" s="18"/>
       <c r="O1356" s="19"/>
     </row>
     <row r="1357" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1357" s="18"/>
       <c r="O1357" s="19"/>
     </row>
     <row r="1358" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1358" s="18"/>
       <c r="O1358" s="19"/>
     </row>
     <row r="1359" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1359" s="18"/>
       <c r="O1359" s="19"/>
     </row>
     <row r="1360" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1360" s="18"/>
       <c r="O1360" s="19"/>
     </row>
     <row r="1361" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1361" s="18"/>
       <c r="O1361" s="19"/>
     </row>
     <row r="1362" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1362" s="18"/>
       <c r="O1362" s="19"/>
     </row>
     <row r="1363" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1363" s="20"/>
+      <c r="N1363" s="18"/>
       <c r="O1363" s="19"/>
     </row>
     <row r="1364" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1364" s="18"/>
       <c r="O1364" s="19"/>
     </row>
     <row r="1365" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1365" s="18"/>
       <c r="O1365" s="19"/>
     </row>
     <row r="1366" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1366" s="18"/>
+      <c r="N1366" s="20"/>
       <c r="O1366" s="19"/>
     </row>
     <row r="1367" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1367" s="18"/>
       <c r="O1367" s="19"/>
     </row>
     <row r="1368" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1368" s="18"/>
       <c r="O1368" s="19"/>
     </row>
     <row r="1369" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1369" s="18"/>
       <c r="O1369" s="19"/>
     </row>
     <row r="1370" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1370" s="18"/>
       <c r="O1370" s="19"/>
     </row>
     <row r="1371" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1371" s="18"/>
-      <c r="O1371" s="21"/>
+      <c r="O1371" s="19"/>
     </row>
     <row r="1372" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1372" s="18"/>
       <c r="O1372" s="19"/>
     </row>
     <row r="1373" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1373" s="18"/>
       <c r="O1373" s="19"/>
     </row>
     <row r="1374" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1374" s="18"/>
-      <c r="O1374" s="19"/>
+      <c r="O1374" s="21"/>
     </row>
     <row r="1375" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1375" s="18"/>
       <c r="O1375" s="19"/>
     </row>
     <row r="1376" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1376" s="18"/>
       <c r="O1376" s="19"/>
     </row>
     <row r="1377" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1377" s="18"/>
       <c r="O1377" s="19"/>
     </row>
     <row r="1378" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1378" s="18"/>
       <c r="O1378" s="19"/>
     </row>
     <row r="1379" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1379" s="18"/>
       <c r="O1379" s="19"/>
     </row>
     <row r="1380" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1380" s="18"/>
       <c r="O1380" s="19"/>
     </row>
     <row r="1381" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1381" s="18"/>
       <c r="O1381" s="19"/>
     </row>
     <row r="1382" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1382" s="20"/>
+      <c r="N1382" s="18"/>
       <c r="O1382" s="19"/>
     </row>
     <row r="1383" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1383" s="18"/>
       <c r="O1383" s="19"/>
     </row>
     <row r="1384" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1384" s="18"/>
       <c r="O1384" s="19"/>
     </row>
     <row r="1385" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1385" s="18"/>
+      <c r="N1385" s="20"/>
       <c r="O1385" s="19"/>
     </row>
     <row r="1386" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1386" s="18"/>
       <c r="O1386" s="19"/>
     </row>
     <row r="1387" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1387" s="18"/>
       <c r="O1387" s="19"/>
     </row>
     <row r="1388" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1388" s="18"/>
       <c r="O1388" s="19"/>
     </row>
     <row r="1389" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1389" s="18"/>
       <c r="O1389" s="19"/>
     </row>
     <row r="1390" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1390" s="20"/>
+      <c r="N1390" s="18"/>
       <c r="O1390" s="19"/>
     </row>
     <row r="1391" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1391" s="18"/>
       <c r="O1391" s="19"/>
     </row>
     <row r="1392" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1392" s="18"/>
       <c r="O1392" s="19"/>
     </row>
     <row r="1393" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1393" s="18"/>
+      <c r="N1393" s="20"/>
       <c r="O1393" s="19"/>
     </row>
     <row r="1394" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1394" s="18"/>
       <c r="O1394" s="19"/>
     </row>
     <row r="1395" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1395" s="18"/>
       <c r="O1395" s="19"/>
     </row>
     <row r="1396" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1396" s="18"/>
       <c r="O1396" s="19"/>
     </row>
     <row r="1397" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1397" s="18"/>
-      <c r="O1397" s="21"/>
+      <c r="O1397" s="19"/>
     </row>
     <row r="1398" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1398" s="18"/>
       <c r="O1398" s="19"/>
     </row>
     <row r="1399" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1399" s="18"/>
       <c r="O1399" s="19"/>
     </row>
     <row r="1400" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1400" s="18"/>
-      <c r="O1400" s="19"/>
+      <c r="O1400" s="21"/>
     </row>
     <row r="1401" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1401" s="18"/>
-      <c r="O1401" s="21"/>
+      <c r="O1401" s="19"/>
     </row>
     <row r="1402" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1402" s="18"/>
       <c r="O1402" s="19"/>
     </row>
     <row r="1403" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1403" s="18"/>
       <c r="O1403" s="19"/>
     </row>
     <row r="1404" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1404" s="18"/>
-      <c r="O1404" s="19"/>
+      <c r="O1404" s="21"/>
     </row>
     <row r="1405" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1405" s="18"/>
       <c r="O1405" s="19"/>
     </row>
     <row r="1406" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1406" s="18"/>
       <c r="O1406" s="19"/>
     </row>
     <row r="1407" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1407" s="18"/>
       <c r="O1407" s="19"/>
     </row>
     <row r="1408" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1408" s="20"/>
+      <c r="N1408" s="18"/>
       <c r="O1408" s="19"/>
     </row>
     <row r="1409" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1409" s="18"/>
       <c r="O1409" s="19"/>
     </row>
     <row r="1410" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1410" s="18"/>
       <c r="O1410" s="19"/>
     </row>
     <row r="1411" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1411" s="18"/>
+      <c r="N1411" s="20"/>
       <c r="O1411" s="19"/>
     </row>
     <row r="1412" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1412" s="18"/>
       <c r="O1412" s="19"/>
     </row>
     <row r="1413" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1413" s="18"/>
       <c r="O1413" s="19"/>
     </row>
     <row r="1414" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1414" s="18"/>
       <c r="O1414" s="19"/>
     </row>
     <row r="1415" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1415" s="18"/>
       <c r="O1415" s="19"/>
     </row>
     <row r="1416" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1416" s="18"/>
       <c r="O1416" s="19"/>
     </row>
     <row r="1417" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1417" s="18"/>
       <c r="O1417" s="19"/>
     </row>
     <row r="1418" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1418" s="18"/>
       <c r="O1418" s="19"/>
     </row>
     <row r="1419" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1419" s="20"/>
+      <c r="N1419" s="18"/>
       <c r="O1419" s="19"/>
     </row>
     <row r="1420" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1420" s="18"/>
       <c r="O1420" s="19"/>
     </row>
     <row r="1421" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1421" s="18"/>
       <c r="O1421" s="19"/>
     </row>
     <row r="1422" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1422" s="18"/>
+      <c r="N1422" s="20"/>
       <c r="O1422" s="19"/>
     </row>
     <row r="1423" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1423" s="18"/>
       <c r="O1423" s="19"/>
     </row>
     <row r="1424" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1424" s="18"/>
       <c r="O1424" s="19"/>
     </row>
     <row r="1425" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1425" s="18"/>
       <c r="O1425" s="19"/>
     </row>
     <row r="1426" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1426" s="18"/>
       <c r="O1426" s="19"/>
     </row>
     <row r="1427" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1427" s="20"/>
+      <c r="N1427" s="18"/>
       <c r="O1427" s="19"/>
     </row>
     <row r="1428" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1428" s="18"/>
       <c r="O1428" s="19"/>
     </row>
     <row r="1429" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1429" s="18"/>
       <c r="O1429" s="19"/>
     </row>
     <row r="1430" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1430" s="18"/>
+      <c r="N1430" s="20"/>
       <c r="O1430" s="19"/>
     </row>
     <row r="1431" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1431" s="18"/>
       <c r="O1431" s="19"/>
     </row>
     <row r="1432" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1432" s="18"/>
       <c r="O1432" s="19"/>
     </row>
     <row r="1433" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1433" s="18"/>
       <c r="O1433" s="19"/>
     </row>
     <row r="1434" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1434" s="18"/>
       <c r="O1434" s="19"/>
     </row>
     <row r="1435" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1435" s="20"/>
+      <c r="N1435" s="18"/>
       <c r="O1435" s="19"/>
     </row>
     <row r="1436" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1436" s="18"/>
       <c r="O1436" s="19"/>
     </row>
     <row r="1437" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1437" s="18"/>
       <c r="O1437" s="19"/>
     </row>
     <row r="1438" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1438" s="20"/>
       <c r="O1438" s="19"/>
     </row>
     <row r="1439" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1439" s="18"/>
       <c r="O1439" s="19"/>
     </row>
     <row r="1440" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1440" s="18"/>
       <c r="O1440" s="19"/>
     </row>
     <row r="1441" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1441" s="18"/>
+      <c r="N1441" s="20"/>
       <c r="O1441" s="19"/>
     </row>
     <row r="1442" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1442" s="18"/>
       <c r="O1442" s="19"/>
     </row>
     <row r="1443" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1443" s="20"/>
+      <c r="N1443" s="18"/>
       <c r="O1443" s="19"/>
     </row>
     <row r="1444" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1444" s="18"/>
       <c r="O1444" s="19"/>
     </row>
     <row r="1445" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1445" s="18"/>
       <c r="O1445" s="19"/>
     </row>
     <row r="1446" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1446" s="18"/>
+      <c r="N1446" s="20"/>
       <c r="O1446" s="19"/>
     </row>
     <row r="1447" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1447" s="18"/>
       <c r="O1447" s="19"/>
     </row>
     <row r="1448" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1448" s="20"/>
+      <c r="N1448" s="18"/>
       <c r="O1448" s="19"/>
     </row>
     <row r="1449" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1449" s="18"/>
       <c r="O1449" s="19"/>
     </row>
     <row r="1450" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1450" s="18"/>
       <c r="O1450" s="19"/>
     </row>
     <row r="1451" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1451" s="18"/>
+      <c r="N1451" s="20"/>
       <c r="O1451" s="19"/>
     </row>
     <row r="1452" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1452" s="18"/>
       <c r="O1452" s="19"/>
     </row>
     <row r="1453" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1453" s="18"/>
       <c r="O1453" s="19"/>
     </row>
     <row r="1454" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1454" s="18"/>
       <c r="O1454" s="19"/>
     </row>
     <row r="1455" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1455" s="18"/>
       <c r="O1455" s="19"/>
     </row>
     <row r="1456" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1456" s="18"/>
       <c r="O1456" s="19"/>
     </row>
     <row r="1457" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1457" s="18"/>
       <c r="O1457" s="19"/>
@@ -17918,63 +18801,63 @@
     <row r="1461" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1461" s="18"/>
       <c r="O1461" s="19"/>
     </row>
     <row r="1462" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1462" s="18"/>
       <c r="O1462" s="19"/>
     </row>
     <row r="1463" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1463" s="18"/>
       <c r="O1463" s="19"/>
     </row>
     <row r="1464" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1464" s="18"/>
       <c r="O1464" s="19"/>
     </row>
     <row r="1465" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1465" s="18"/>
       <c r="O1465" s="19"/>
     </row>
     <row r="1466" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1466" s="18"/>
       <c r="O1466" s="19"/>
     </row>
     <row r="1467" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1467" s="20"/>
+      <c r="N1467" s="18"/>
       <c r="O1467" s="19"/>
     </row>
     <row r="1468" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1468" s="18"/>
       <c r="O1468" s="19"/>
     </row>
     <row r="1469" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1469" s="18"/>
       <c r="O1469" s="19"/>
     </row>
     <row r="1470" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1470" s="18"/>
+      <c r="N1470" s="20"/>
       <c r="O1470" s="19"/>
     </row>
     <row r="1471" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1471" s="18"/>
       <c r="O1471" s="19"/>
     </row>
     <row r="1472" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1472" s="18"/>
       <c r="O1472" s="19"/>
     </row>
     <row r="1473" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1473" s="18"/>
       <c r="O1473" s="19"/>
     </row>
     <row r="1474" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1474" s="18"/>
       <c r="O1474" s="19"/>
     </row>
     <row r="1475" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1475" s="18"/>
       <c r="O1475" s="19"/>
     </row>
     <row r="1476" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1476" s="18"/>
       <c r="O1476" s="19"/>
@@ -17994,183 +18877,183 @@
     <row r="1480" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1480" s="18"/>
       <c r="O1480" s="19"/>
     </row>
     <row r="1481" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1481" s="18"/>
       <c r="O1481" s="19"/>
     </row>
     <row r="1482" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1482" s="18"/>
       <c r="O1482" s="19"/>
     </row>
     <row r="1483" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1483" s="18"/>
       <c r="O1483" s="19"/>
     </row>
     <row r="1484" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1484" s="18"/>
       <c r="O1484" s="19"/>
     </row>
     <row r="1485" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1485" s="18"/>
       <c r="O1485" s="19"/>
     </row>
     <row r="1486" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1486" s="20"/>
+      <c r="N1486" s="18"/>
       <c r="O1486" s="19"/>
     </row>
     <row r="1487" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1487" s="18"/>
       <c r="O1487" s="19"/>
     </row>
     <row r="1488" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1488" s="18"/>
       <c r="O1488" s="19"/>
     </row>
     <row r="1489" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1489" s="18"/>
+      <c r="N1489" s="20"/>
       <c r="O1489" s="19"/>
     </row>
     <row r="1490" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1490" s="18"/>
       <c r="O1490" s="19"/>
     </row>
     <row r="1491" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1491" s="18"/>
       <c r="O1491" s="19"/>
     </row>
     <row r="1492" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1492" s="18"/>
       <c r="O1492" s="19"/>
     </row>
     <row r="1493" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1493" s="20"/>
+      <c r="N1493" s="18"/>
       <c r="O1493" s="19"/>
     </row>
     <row r="1494" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1494" s="18"/>
-      <c r="O1494" s="21"/>
+      <c r="O1494" s="19"/>
     </row>
     <row r="1495" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1495" s="18"/>
       <c r="O1495" s="19"/>
     </row>
     <row r="1496" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1496" s="18"/>
-      <c r="O1496" s="21"/>
+      <c r="N1496" s="20"/>
+      <c r="O1496" s="19"/>
     </row>
     <row r="1497" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1497" s="18"/>
-      <c r="O1497" s="19"/>
+      <c r="O1497" s="21"/>
     </row>
     <row r="1498" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1498" s="20"/>
+      <c r="N1498" s="18"/>
       <c r="O1498" s="19"/>
     </row>
     <row r="1499" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1499" s="18"/>
-      <c r="O1499" s="19"/>
+      <c r="O1499" s="21"/>
     </row>
     <row r="1500" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1500" s="18"/>
       <c r="O1500" s="19"/>
     </row>
     <row r="1501" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1501" s="20"/>
       <c r="O1501" s="19"/>
     </row>
     <row r="1502" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1502" s="18"/>
       <c r="O1502" s="19"/>
     </row>
     <row r="1503" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1503" s="18"/>
       <c r="O1503" s="19"/>
     </row>
     <row r="1504" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1504" s="18"/>
+      <c r="N1504" s="20"/>
       <c r="O1504" s="19"/>
     </row>
     <row r="1505" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1505" s="18"/>
       <c r="O1505" s="19"/>
     </row>
     <row r="1506" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1506" s="18"/>
       <c r="O1506" s="19"/>
     </row>
     <row r="1507" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1507" s="20"/>
+      <c r="N1507" s="18"/>
       <c r="O1507" s="19"/>
     </row>
     <row r="1508" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1508" s="18"/>
       <c r="O1508" s="19"/>
     </row>
     <row r="1509" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1509" s="18"/>
       <c r="O1509" s="19"/>
     </row>
     <row r="1510" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1510" s="20"/>
       <c r="O1510" s="19"/>
     </row>
     <row r="1511" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1511" s="18"/>
       <c r="O1511" s="19"/>
     </row>
     <row r="1512" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1512" s="20"/>
+      <c r="N1512" s="18"/>
       <c r="O1512" s="19"/>
     </row>
     <row r="1513" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1513" s="18"/>
+      <c r="N1513" s="20"/>
       <c r="O1513" s="19"/>
     </row>
     <row r="1514" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1514" s="20"/>
+      <c r="N1514" s="18"/>
       <c r="O1514" s="19"/>
     </row>
     <row r="1515" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1515" s="18"/>
+      <c r="N1515" s="20"/>
       <c r="O1515" s="19"/>
     </row>
     <row r="1516" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1516" s="20"/>
+      <c r="N1516" s="18"/>
       <c r="O1516" s="19"/>
     </row>
     <row r="1517" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1517" s="18"/>
+      <c r="N1517" s="20"/>
       <c r="O1517" s="19"/>
     </row>
     <row r="1518" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1518" s="18"/>
       <c r="O1518" s="19"/>
     </row>
     <row r="1519" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1519" s="18"/>
+      <c r="N1519" s="20"/>
       <c r="O1519" s="19"/>
     </row>
     <row r="1520" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1520" s="18"/>
       <c r="O1520" s="19"/>
     </row>
     <row r="1521" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1521" s="18"/>
       <c r="O1521" s="19"/>
     </row>
     <row r="1522" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1522" s="18"/>
       <c r="O1522" s="19"/>
     </row>
     <row r="1523" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1523" s="18"/>
       <c r="O1523" s="19"/>
     </row>
     <row r="1524" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1524" s="18"/>
       <c r="O1524" s="19"/>
     </row>
     <row r="1525" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1525" s="18"/>
       <c r="O1525" s="19"/>
@@ -18190,63 +19073,63 @@
     <row r="1529" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1529" s="18"/>
       <c r="O1529" s="19"/>
     </row>
     <row r="1530" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1530" s="18"/>
       <c r="O1530" s="19"/>
     </row>
     <row r="1531" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1531" s="18"/>
       <c r="O1531" s="19"/>
     </row>
     <row r="1532" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1532" s="18"/>
       <c r="O1532" s="19"/>
     </row>
     <row r="1533" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1533" s="18"/>
       <c r="O1533" s="19"/>
     </row>
     <row r="1534" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1534" s="18"/>
       <c r="O1534" s="19"/>
     </row>
     <row r="1535" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1535" s="20"/>
+      <c r="N1535" s="18"/>
       <c r="O1535" s="19"/>
     </row>
     <row r="1536" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1536" s="18"/>
       <c r="O1536" s="19"/>
     </row>
     <row r="1537" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1537" s="18"/>
       <c r="O1537" s="19"/>
     </row>
     <row r="1538" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1538" s="18"/>
+      <c r="N1538" s="20"/>
       <c r="O1538" s="19"/>
     </row>
     <row r="1539" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1539" s="18"/>
       <c r="O1539" s="19"/>
     </row>
     <row r="1540" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1540" s="18"/>
       <c r="O1540" s="19"/>
     </row>
     <row r="1541" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1541" s="18"/>
       <c r="O1541" s="19"/>
     </row>
     <row r="1542" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1542" s="18"/>
       <c r="O1542" s="19"/>
     </row>
     <row r="1543" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1543" s="18"/>
       <c r="O1543" s="19"/>
     </row>
     <row r="1544" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1544" s="18"/>
       <c r="O1544" s="19"/>
@@ -18266,63 +19149,63 @@
     <row r="1548" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1548" s="18"/>
       <c r="O1548" s="19"/>
     </row>
     <row r="1549" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1549" s="18"/>
       <c r="O1549" s="19"/>
     </row>
     <row r="1550" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1550" s="18"/>
       <c r="O1550" s="19"/>
     </row>
     <row r="1551" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1551" s="18"/>
       <c r="O1551" s="19"/>
     </row>
     <row r="1552" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1552" s="18"/>
       <c r="O1552" s="19"/>
     </row>
     <row r="1553" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1553" s="18"/>
       <c r="O1553" s="19"/>
     </row>
     <row r="1554" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1554" s="20"/>
+      <c r="N1554" s="18"/>
       <c r="O1554" s="19"/>
     </row>
     <row r="1555" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1555" s="18"/>
       <c r="O1555" s="19"/>
     </row>
     <row r="1556" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1556" s="18"/>
       <c r="O1556" s="19"/>
     </row>
     <row r="1557" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1557" s="18"/>
+      <c r="N1557" s="20"/>
       <c r="O1557" s="19"/>
     </row>
     <row r="1558" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1558" s="18"/>
       <c r="O1558" s="19"/>
     </row>
     <row r="1559" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1559" s="18"/>
       <c r="O1559" s="19"/>
     </row>
     <row r="1560" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1560" s="18"/>
       <c r="O1560" s="19"/>
     </row>
     <row r="1561" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1561" s="18"/>
       <c r="O1561" s="19"/>
     </row>
     <row r="1562" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1562" s="18"/>
       <c r="O1562" s="19"/>
     </row>
     <row r="1563" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1563" s="18"/>
       <c r="O1563" s="19"/>
@@ -18350,63 +19233,63 @@
     <row r="1569" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1569" s="18"/>
       <c r="O1569" s="19"/>
     </row>
     <row r="1570" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1570" s="18"/>
       <c r="O1570" s="19"/>
     </row>
     <row r="1571" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1571" s="18"/>
       <c r="O1571" s="19"/>
     </row>
     <row r="1572" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1572" s="18"/>
       <c r="O1572" s="19"/>
     </row>
     <row r="1573" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1573" s="18"/>
       <c r="O1573" s="19"/>
     </row>
     <row r="1574" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1574" s="18"/>
       <c r="O1574" s="19"/>
     </row>
     <row r="1575" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1575" s="20"/>
+      <c r="N1575" s="18"/>
       <c r="O1575" s="19"/>
     </row>
     <row r="1576" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1576" s="18"/>
       <c r="O1576" s="19"/>
     </row>
     <row r="1577" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1577" s="18"/>
       <c r="O1577" s="19"/>
     </row>
     <row r="1578" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1578" s="18"/>
+      <c r="N1578" s="20"/>
       <c r="O1578" s="19"/>
     </row>
     <row r="1579" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1579" s="18"/>
       <c r="O1579" s="19"/>
     </row>
     <row r="1580" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1580" s="18"/>
       <c r="O1580" s="19"/>
     </row>
     <row r="1581" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1581" s="18"/>
       <c r="O1581" s="19"/>
     </row>
     <row r="1582" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1582" s="18"/>
       <c r="O1582" s="19"/>
     </row>
     <row r="1583" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1583" s="18"/>
       <c r="O1583" s="19"/>
     </row>
     <row r="1584" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1584" s="18"/>
       <c r="O1584" s="19"/>
@@ -18434,63 +19317,63 @@
     <row r="1590" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1590" s="18"/>
       <c r="O1590" s="19"/>
     </row>
     <row r="1591" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1591" s="18"/>
       <c r="O1591" s="19"/>
     </row>
     <row r="1592" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1592" s="18"/>
       <c r="O1592" s="19"/>
     </row>
     <row r="1593" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1593" s="18"/>
       <c r="O1593" s="19"/>
     </row>
     <row r="1594" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1594" s="18"/>
       <c r="O1594" s="19"/>
     </row>
     <row r="1595" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1595" s="18"/>
       <c r="O1595" s="19"/>
     </row>
     <row r="1596" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1596" s="20"/>
+      <c r="N1596" s="18"/>
       <c r="O1596" s="19"/>
     </row>
     <row r="1597" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1597" s="18"/>
       <c r="O1597" s="19"/>
     </row>
     <row r="1598" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1598" s="18"/>
       <c r="O1598" s="19"/>
     </row>
     <row r="1599" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1599" s="18"/>
+      <c r="N1599" s="20"/>
       <c r="O1599" s="19"/>
     </row>
     <row r="1600" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1600" s="18"/>
       <c r="O1600" s="19"/>
     </row>
     <row r="1601" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1601" s="18"/>
       <c r="O1601" s="19"/>
     </row>
     <row r="1602" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1602" s="18"/>
       <c r="O1602" s="19"/>
     </row>
     <row r="1603" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1603" s="18"/>
       <c r="O1603" s="19"/>
     </row>
     <row r="1604" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1604" s="18"/>
       <c r="O1604" s="19"/>
     </row>
     <row r="1605" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1605" s="18"/>
       <c r="O1605" s="19"/>
@@ -18518,63 +19401,63 @@
     <row r="1611" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1611" s="18"/>
       <c r="O1611" s="19"/>
     </row>
     <row r="1612" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1612" s="18"/>
       <c r="O1612" s="19"/>
     </row>
     <row r="1613" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1613" s="18"/>
       <c r="O1613" s="19"/>
     </row>
     <row r="1614" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1614" s="18"/>
       <c r="O1614" s="19"/>
     </row>
     <row r="1615" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1615" s="18"/>
       <c r="O1615" s="19"/>
     </row>
     <row r="1616" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1616" s="18"/>
       <c r="O1616" s="19"/>
     </row>
     <row r="1617" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1617" s="20"/>
+      <c r="N1617" s="18"/>
       <c r="O1617" s="19"/>
     </row>
     <row r="1618" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1618" s="18"/>
       <c r="O1618" s="19"/>
     </row>
     <row r="1619" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1619" s="18"/>
       <c r="O1619" s="19"/>
     </row>
     <row r="1620" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1620" s="18"/>
+      <c r="N1620" s="20"/>
       <c r="O1620" s="19"/>
     </row>
     <row r="1621" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1621" s="18"/>
       <c r="O1621" s="19"/>
     </row>
     <row r="1622" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1622" s="18"/>
       <c r="O1622" s="19"/>
     </row>
     <row r="1623" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1623" s="18"/>
       <c r="O1623" s="19"/>
     </row>
     <row r="1624" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1624" s="18"/>
       <c r="O1624" s="19"/>
     </row>
     <row r="1625" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1625" s="18"/>
       <c r="O1625" s="19"/>
     </row>
     <row r="1626" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1626" s="18"/>
       <c r="O1626" s="19"/>
@@ -18602,243 +19485,243 @@
     <row r="1632" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1632" s="18"/>
       <c r="O1632" s="19"/>
     </row>
     <row r="1633" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1633" s="18"/>
       <c r="O1633" s="19"/>
     </row>
     <row r="1634" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1634" s="18"/>
       <c r="O1634" s="19"/>
     </row>
     <row r="1635" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1635" s="18"/>
       <c r="O1635" s="19"/>
     </row>
     <row r="1636" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1636" s="18"/>
       <c r="O1636" s="19"/>
     </row>
     <row r="1637" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1637" s="18"/>
       <c r="O1637" s="19"/>
     </row>
     <row r="1638" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1638" s="20"/>
+      <c r="N1638" s="18"/>
       <c r="O1638" s="19"/>
     </row>
     <row r="1639" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1639" s="18"/>
       <c r="O1639" s="19"/>
     </row>
     <row r="1640" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1640" s="18"/>
       <c r="O1640" s="19"/>
     </row>
     <row r="1641" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1641" s="18"/>
+      <c r="N1641" s="20"/>
       <c r="O1641" s="19"/>
     </row>
     <row r="1642" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1642" s="18"/>
       <c r="O1642" s="19"/>
     </row>
     <row r="1643" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1643" s="18"/>
       <c r="O1643" s="19"/>
     </row>
     <row r="1644" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1644" s="18"/>
       <c r="O1644" s="19"/>
     </row>
     <row r="1645" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1645" s="18"/>
       <c r="O1645" s="19"/>
     </row>
     <row r="1646" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1646" s="18"/>
       <c r="O1646" s="19"/>
     </row>
     <row r="1647" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1647" s="18"/>
       <c r="O1647" s="19"/>
     </row>
     <row r="1648" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1648" s="18"/>
       <c r="O1648" s="19"/>
     </row>
     <row r="1649" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1649" s="18"/>
       <c r="O1649" s="19"/>
     </row>
     <row r="1650" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1650" s="18"/>
       <c r="O1650" s="19"/>
     </row>
     <row r="1651" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1651" s="18"/>
       <c r="O1651" s="19"/>
     </row>
     <row r="1652" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1652" s="18"/>
       <c r="O1652" s="19"/>
     </row>
     <row r="1653" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1653" s="20"/>
+      <c r="N1653" s="18"/>
       <c r="O1653" s="19"/>
     </row>
     <row r="1654" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1654" s="18"/>
       <c r="O1654" s="19"/>
     </row>
     <row r="1655" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1655" s="18"/>
       <c r="O1655" s="19"/>
     </row>
     <row r="1656" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1656" s="18"/>
+      <c r="N1656" s="20"/>
       <c r="O1656" s="19"/>
     </row>
     <row r="1657" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1657" s="18"/>
       <c r="O1657" s="19"/>
     </row>
     <row r="1658" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1658" s="18"/>
       <c r="O1658" s="19"/>
     </row>
     <row r="1659" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1659" s="18"/>
       <c r="O1659" s="19"/>
     </row>
     <row r="1660" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1660" s="18"/>
       <c r="O1660" s="19"/>
     </row>
     <row r="1661" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1661" s="18"/>
       <c r="O1661" s="19"/>
     </row>
     <row r="1662" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1662" s="18"/>
       <c r="O1662" s="19"/>
     </row>
     <row r="1663" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1663" s="18"/>
       <c r="O1663" s="19"/>
     </row>
     <row r="1664" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1664" s="18"/>
       <c r="O1664" s="19"/>
     </row>
     <row r="1665" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1665" s="18"/>
       <c r="O1665" s="19"/>
     </row>
     <row r="1666" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1666" s="18"/>
       <c r="O1666" s="19"/>
     </row>
     <row r="1667" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1667" s="18"/>
       <c r="O1667" s="19"/>
     </row>
     <row r="1668" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1668" s="20"/>
+      <c r="N1668" s="18"/>
       <c r="O1668" s="19"/>
     </row>
     <row r="1669" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1669" s="18"/>
       <c r="O1669" s="19"/>
     </row>
     <row r="1670" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1670" s="18"/>
       <c r="O1670" s="19"/>
     </row>
     <row r="1671" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1671" s="18"/>
+      <c r="N1671" s="20"/>
       <c r="O1671" s="19"/>
     </row>
     <row r="1672" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1672" s="18"/>
       <c r="O1672" s="19"/>
     </row>
     <row r="1673" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1673" s="18"/>
       <c r="O1673" s="19"/>
     </row>
     <row r="1674" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1674" s="18"/>
       <c r="O1674" s="19"/>
     </row>
     <row r="1675" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1675" s="18"/>
       <c r="O1675" s="19"/>
     </row>
     <row r="1676" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1676" s="18"/>
       <c r="O1676" s="19"/>
     </row>
     <row r="1677" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1677" s="18"/>
       <c r="O1677" s="19"/>
     </row>
     <row r="1678" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1678" s="18"/>
       <c r="O1678" s="19"/>
     </row>
     <row r="1679" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1679" s="18"/>
       <c r="O1679" s="19"/>
     </row>
     <row r="1680" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1680" s="18"/>
       <c r="O1680" s="19"/>
     </row>
     <row r="1681" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1681" s="18"/>
       <c r="O1681" s="19"/>
     </row>
     <row r="1682" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1682" s="18"/>
       <c r="O1682" s="19"/>
     </row>
     <row r="1683" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1683" s="20"/>
+      <c r="N1683" s="18"/>
       <c r="O1683" s="19"/>
     </row>
     <row r="1684" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1684" s="18"/>
       <c r="O1684" s="19"/>
     </row>
     <row r="1685" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1685" s="18"/>
       <c r="O1685" s="19"/>
     </row>
     <row r="1686" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1686" s="18"/>
+      <c r="N1686" s="20"/>
       <c r="O1686" s="19"/>
     </row>
     <row r="1687" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1687" s="18"/>
       <c r="O1687" s="19"/>
     </row>
     <row r="1688" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1688" s="18"/>
       <c r="O1688" s="19"/>
     </row>
     <row r="1689" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1689" s="18"/>
       <c r="O1689" s="19"/>
     </row>
     <row r="1690" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1690" s="18"/>
       <c r="O1690" s="19"/>
     </row>
     <row r="1691" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1691" s="18"/>
       <c r="O1691" s="19"/>
     </row>
     <row r="1692" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1692" s="18"/>
       <c r="O1692" s="19"/>
@@ -18850,551 +19733,551 @@
     <row r="1694" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1694" s="18"/>
       <c r="O1694" s="19"/>
     </row>
     <row r="1695" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1695" s="18"/>
       <c r="O1695" s="19"/>
     </row>
     <row r="1696" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1696" s="18"/>
       <c r="O1696" s="19"/>
     </row>
     <row r="1697" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1697" s="18"/>
       <c r="O1697" s="19"/>
     </row>
     <row r="1698" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1698" s="18"/>
       <c r="O1698" s="19"/>
     </row>
     <row r="1699" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1699" s="18"/>
       <c r="O1699" s="19"/>
     </row>
     <row r="1700" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1700" s="20"/>
+      <c r="N1700" s="18"/>
       <c r="O1700" s="19"/>
     </row>
     <row r="1701" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1701" s="18"/>
       <c r="O1701" s="19"/>
     </row>
     <row r="1702" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1702" s="18"/>
       <c r="O1702" s="19"/>
     </row>
     <row r="1703" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1703" s="18"/>
+      <c r="N1703" s="20"/>
       <c r="O1703" s="19"/>
     </row>
     <row r="1704" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1704" s="18"/>
       <c r="O1704" s="19"/>
     </row>
     <row r="1705" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1705" s="18"/>
       <c r="O1705" s="19"/>
     </row>
     <row r="1706" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1706" s="18"/>
       <c r="O1706" s="19"/>
     </row>
     <row r="1707" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1707" s="18"/>
       <c r="O1707" s="19"/>
     </row>
     <row r="1708" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1708" s="18"/>
       <c r="O1708" s="19"/>
     </row>
     <row r="1709" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1709" s="18"/>
       <c r="O1709" s="19"/>
     </row>
     <row r="1710" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1710" s="18"/>
       <c r="O1710" s="19"/>
     </row>
     <row r="1711" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1711" s="18"/>
       <c r="O1711" s="19"/>
     </row>
     <row r="1712" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1712" s="18"/>
       <c r="O1712" s="19"/>
     </row>
     <row r="1713" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1713" s="18"/>
       <c r="O1713" s="19"/>
     </row>
     <row r="1714" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1714" s="18"/>
       <c r="O1714" s="19"/>
     </row>
     <row r="1715" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1715" s="20"/>
+      <c r="N1715" s="18"/>
       <c r="O1715" s="19"/>
     </row>
     <row r="1716" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1716" s="18"/>
       <c r="O1716" s="19"/>
     </row>
     <row r="1717" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1717" s="18"/>
       <c r="O1717" s="19"/>
     </row>
     <row r="1718" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1718" s="18"/>
+      <c r="N1718" s="20"/>
       <c r="O1718" s="19"/>
     </row>
     <row r="1719" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1719" s="18"/>
       <c r="O1719" s="19"/>
     </row>
     <row r="1720" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1720" s="18"/>
       <c r="O1720" s="19"/>
     </row>
     <row r="1721" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1721" s="18"/>
       <c r="O1721" s="19"/>
     </row>
     <row r="1722" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1722" s="18"/>
       <c r="O1722" s="19"/>
     </row>
     <row r="1723" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1723" s="18"/>
       <c r="O1723" s="19"/>
     </row>
     <row r="1724" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1724" s="18"/>
       <c r="O1724" s="19"/>
     </row>
     <row r="1725" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1725" s="18"/>
       <c r="O1725" s="19"/>
     </row>
     <row r="1726" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1726" s="18"/>
       <c r="O1726" s="19"/>
     </row>
     <row r="1727" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1727" s="18"/>
       <c r="O1727" s="19"/>
     </row>
     <row r="1728" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1728" s="18"/>
       <c r="O1728" s="19"/>
     </row>
     <row r="1729" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1729" s="18"/>
       <c r="O1729" s="19"/>
     </row>
     <row r="1730" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1730" s="20"/>
+      <c r="N1730" s="18"/>
       <c r="O1730" s="19"/>
     </row>
     <row r="1731" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1731" s="18"/>
       <c r="O1731" s="19"/>
     </row>
     <row r="1732" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1732" s="20"/>
+      <c r="N1732" s="18"/>
       <c r="O1732" s="19"/>
     </row>
     <row r="1733" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1733" s="18"/>
+      <c r="N1733" s="20"/>
       <c r="O1733" s="19"/>
     </row>
     <row r="1734" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1734" s="18"/>
       <c r="O1734" s="19"/>
     </row>
     <row r="1735" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1735" s="18"/>
+      <c r="N1735" s="20"/>
       <c r="O1735" s="19"/>
     </row>
     <row r="1736" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1736" s="18"/>
       <c r="O1736" s="19"/>
     </row>
     <row r="1737" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1737" s="18"/>
       <c r="O1737" s="19"/>
     </row>
     <row r="1738" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1738" s="18"/>
       <c r="O1738" s="19"/>
     </row>
     <row r="1739" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1739" s="18"/>
       <c r="O1739" s="19"/>
     </row>
     <row r="1740" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1740" s="18"/>
       <c r="O1740" s="19"/>
     </row>
     <row r="1741" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1741" s="18"/>
       <c r="O1741" s="19"/>
     </row>
     <row r="1742" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1742" s="18"/>
       <c r="O1742" s="19"/>
     </row>
     <row r="1743" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1743" s="18"/>
       <c r="O1743" s="19"/>
     </row>
     <row r="1744" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1744" s="20"/>
+      <c r="N1744" s="18"/>
       <c r="O1744" s="19"/>
     </row>
     <row r="1745" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1745" s="18"/>
       <c r="O1745" s="19"/>
     </row>
     <row r="1746" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1746" s="18"/>
       <c r="O1746" s="19"/>
     </row>
     <row r="1747" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1747" s="18"/>
+      <c r="N1747" s="20"/>
       <c r="O1747" s="19"/>
     </row>
     <row r="1748" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1748" s="18"/>
       <c r="O1748" s="19"/>
     </row>
     <row r="1749" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1749" s="18"/>
       <c r="O1749" s="19"/>
     </row>
     <row r="1750" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1750" s="18"/>
       <c r="O1750" s="19"/>
     </row>
     <row r="1751" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1751" s="18"/>
       <c r="O1751" s="19"/>
     </row>
     <row r="1752" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1752" s="18"/>
       <c r="O1752" s="19"/>
     </row>
     <row r="1753" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1753" s="18"/>
       <c r="O1753" s="19"/>
     </row>
     <row r="1754" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1754" s="18"/>
       <c r="O1754" s="19"/>
     </row>
     <row r="1755" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1755" s="18"/>
       <c r="O1755" s="19"/>
     </row>
     <row r="1756" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1756" s="20"/>
+      <c r="N1756" s="18"/>
       <c r="O1756" s="19"/>
     </row>
     <row r="1757" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1757" s="18"/>
       <c r="O1757" s="19"/>
     </row>
     <row r="1758" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1758" s="20"/>
+      <c r="N1758" s="18"/>
       <c r="O1758" s="19"/>
     </row>
     <row r="1759" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1759" s="18"/>
+      <c r="N1759" s="20"/>
       <c r="O1759" s="19"/>
     </row>
     <row r="1760" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1760" s="18"/>
       <c r="O1760" s="19"/>
     </row>
     <row r="1761" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1761" s="18"/>
+      <c r="N1761" s="20"/>
       <c r="O1761" s="19"/>
     </row>
     <row r="1762" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1762" s="18"/>
       <c r="O1762" s="19"/>
     </row>
     <row r="1763" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1763" s="18"/>
       <c r="O1763" s="19"/>
     </row>
     <row r="1764" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1764" s="20"/>
+      <c r="N1764" s="18"/>
       <c r="O1764" s="19"/>
     </row>
     <row r="1765" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1765" s="18"/>
       <c r="O1765" s="19"/>
     </row>
     <row r="1766" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1766" s="18"/>
       <c r="O1766" s="19"/>
     </row>
     <row r="1767" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1767" s="18"/>
+      <c r="N1767" s="20"/>
       <c r="O1767" s="19"/>
     </row>
     <row r="1768" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1768" s="18"/>
       <c r="O1768" s="19"/>
     </row>
     <row r="1769" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1769" s="18"/>
       <c r="O1769" s="19"/>
     </row>
     <row r="1770" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1770" s="20"/>
+      <c r="N1770" s="18"/>
       <c r="O1770" s="19"/>
     </row>
     <row r="1771" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1771" s="18"/>
       <c r="O1771" s="19"/>
     </row>
     <row r="1772" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1772" s="20"/>
+      <c r="N1772" s="18"/>
       <c r="O1772" s="19"/>
     </row>
     <row r="1773" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1773" s="18"/>
+      <c r="N1773" s="20"/>
       <c r="O1773" s="19"/>
     </row>
     <row r="1774" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1774" s="20"/>
+      <c r="N1774" s="18"/>
       <c r="O1774" s="19"/>
     </row>
     <row r="1775" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1775" s="18"/>
+      <c r="N1775" s="20"/>
       <c r="O1775" s="19"/>
     </row>
     <row r="1776" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1776" s="20"/>
+      <c r="N1776" s="18"/>
       <c r="O1776" s="19"/>
     </row>
     <row r="1777" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1777" s="18"/>
+      <c r="N1777" s="20"/>
       <c r="O1777" s="19"/>
     </row>
     <row r="1778" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1778" s="18"/>
       <c r="O1778" s="19"/>
     </row>
     <row r="1779" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1779" s="20"/>
       <c r="O1779" s="19"/>
     </row>
     <row r="1780" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1780" s="18"/>
       <c r="O1780" s="19"/>
     </row>
     <row r="1781" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1781" s="18"/>
       <c r="O1781" s="19"/>
     </row>
     <row r="1782" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1782" s="18"/>
+      <c r="N1782" s="20"/>
       <c r="O1782" s="19"/>
     </row>
     <row r="1783" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1783" s="18"/>
       <c r="O1783" s="19"/>
     </row>
     <row r="1784" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1784" s="18"/>
       <c r="O1784" s="19"/>
     </row>
     <row r="1785" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1785" s="18"/>
       <c r="O1785" s="19"/>
     </row>
     <row r="1786" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1786" s="18"/>
       <c r="O1786" s="19"/>
     </row>
     <row r="1787" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1787" s="18"/>
       <c r="O1787" s="19"/>
     </row>
     <row r="1788" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1788" s="18"/>
       <c r="O1788" s="19"/>
     </row>
     <row r="1789" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1789" s="18"/>
       <c r="O1789" s="19"/>
     </row>
     <row r="1790" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1790" s="18"/>
       <c r="O1790" s="19"/>
     </row>
     <row r="1791" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1791" s="18"/>
       <c r="O1791" s="19"/>
     </row>
     <row r="1792" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1792" s="18"/>
       <c r="O1792" s="19"/>
     </row>
     <row r="1793" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1793" s="18"/>
       <c r="O1793" s="19"/>
     </row>
     <row r="1794" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1794" s="20"/>
+      <c r="N1794" s="18"/>
       <c r="O1794" s="19"/>
     </row>
     <row r="1795" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1795" s="18"/>
       <c r="O1795" s="19"/>
     </row>
     <row r="1796" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1796" s="18"/>
       <c r="O1796" s="19"/>
     </row>
     <row r="1797" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1797" s="18"/>
+      <c r="N1797" s="20"/>
       <c r="O1797" s="19"/>
     </row>
     <row r="1798" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1798" s="18"/>
       <c r="O1798" s="19"/>
     </row>
     <row r="1799" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1799" s="20"/>
+      <c r="N1799" s="18"/>
       <c r="O1799" s="19"/>
     </row>
     <row r="1800" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1800" s="18"/>
       <c r="O1800" s="19"/>
     </row>
     <row r="1801" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1801" s="18"/>
       <c r="O1801" s="19"/>
     </row>
     <row r="1802" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1802" s="18"/>
+      <c r="N1802" s="20"/>
       <c r="O1802" s="19"/>
     </row>
     <row r="1803" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1803" s="20"/>
+      <c r="N1803" s="18"/>
       <c r="O1803" s="19"/>
     </row>
     <row r="1804" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1804" s="18"/>
       <c r="O1804" s="19"/>
     </row>
     <row r="1805" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1805" s="18"/>
       <c r="O1805" s="19"/>
     </row>
     <row r="1806" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1806" s="18"/>
+      <c r="N1806" s="20"/>
       <c r="O1806" s="19"/>
     </row>
     <row r="1807" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1807" s="18"/>
       <c r="O1807" s="19"/>
     </row>
     <row r="1808" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1808" s="18"/>
       <c r="O1808" s="19"/>
     </row>
     <row r="1809" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1809" s="20"/>
+      <c r="N1809" s="18"/>
       <c r="O1809" s="19"/>
     </row>
     <row r="1810" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1810" s="18"/>
       <c r="O1810" s="19"/>
     </row>
     <row r="1811" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1811" s="18"/>
       <c r="O1811" s="19"/>
     </row>
     <row r="1812" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1812" s="20"/>
       <c r="O1812" s="19"/>
     </row>
     <row r="1813" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1813" s="18"/>
       <c r="O1813" s="19"/>
     </row>
     <row r="1814" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1814" s="18"/>
       <c r="O1814" s="19"/>
     </row>
     <row r="1815" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1815" s="20"/>
       <c r="O1815" s="19"/>
     </row>
     <row r="1816" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1816" s="18"/>
       <c r="O1816" s="19"/>
     </row>
     <row r="1817" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1817" s="18"/>
-      <c r="O1817" s="21"/>
+      <c r="O1817" s="19"/>
     </row>
     <row r="1818" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1818" s="18"/>
+      <c r="N1818" s="20"/>
       <c r="O1818" s="19"/>
     </row>
     <row r="1819" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1819" s="20"/>
+      <c r="N1819" s="18"/>
       <c r="O1819" s="19"/>
     </row>
     <row r="1820" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1820" s="18"/>
-      <c r="O1820" s="19"/>
+      <c r="O1820" s="21"/>
     </row>
     <row r="1821" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1821" s="18"/>
       <c r="O1821" s="19"/>
     </row>
     <row r="1822" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1822" s="20"/>
       <c r="O1822" s="19"/>
     </row>
     <row r="1823" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1823" s="18"/>
       <c r="O1823" s="19"/>
     </row>
     <row r="1824" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1824" s="18"/>
       <c r="O1824" s="19"/>
     </row>
     <row r="1825" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1825" s="18"/>
+      <c r="N1825" s="20"/>
       <c r="O1825" s="19"/>
     </row>
     <row r="1826" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1826" s="18"/>
       <c r="O1826" s="19"/>
     </row>
     <row r="1827" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1827" s="18"/>
       <c r="O1827" s="19"/>
     </row>
     <row r="1828" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1828" s="18"/>
       <c r="O1828" s="19"/>
     </row>
     <row r="1829" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1829" s="18"/>
       <c r="O1829" s="19"/>
     </row>
     <row r="1830" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1830" s="18"/>
       <c r="O1830" s="19"/>
     </row>
     <row r="1831" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1831" s="18"/>
       <c r="O1831" s="19"/>
@@ -19422,87 +20305,102 @@
     <row r="1837" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1837" s="18"/>
       <c r="O1837" s="19"/>
     </row>
     <row r="1838" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1838" s="18"/>
       <c r="O1838" s="19"/>
     </row>
     <row r="1839" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1839" s="18"/>
       <c r="O1839" s="19"/>
     </row>
     <row r="1840" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1840" s="18"/>
       <c r="O1840" s="19"/>
     </row>
     <row r="1841" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1841" s="18"/>
       <c r="O1841" s="19"/>
     </row>
     <row r="1842" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1842" s="18"/>
       <c r="O1842" s="19"/>
     </row>
     <row r="1843" spans="14:15" x14ac:dyDescent="0.2">
-      <c r="N1843" s="20"/>
+      <c r="N1843" s="18"/>
       <c r="O1843" s="19"/>
     </row>
     <row r="1844" spans="14:15" x14ac:dyDescent="0.2">
       <c r="N1844" s="18"/>
       <c r="O1844" s="19"/>
     </row>
+    <row r="1845" spans="14:15" x14ac:dyDescent="0.2">
+      <c r="N1845" s="18"/>
+      <c r="O1845" s="19"/>
+    </row>
+    <row r="1846" spans="14:15" x14ac:dyDescent="0.2">
+      <c r="N1846" s="20"/>
+      <c r="O1846" s="19"/>
+    </row>
+    <row r="1847" spans="14:15" x14ac:dyDescent="0.2">
+      <c r="N1847" s="18"/>
+      <c r="O1847" s="19"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A456:C456"/>
-[...1 lines deleted...]
-    <mergeCell ref="A458:M458"/>
+    <mergeCell ref="A459:C459"/>
+    <mergeCell ref="A460:C460"/>
+    <mergeCell ref="A461:M461"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -19511,92 +20409,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC72F8AF-A857-45F9-AD3E-1254D06D630E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF6FB9CB-8533-496A-8CCD-21785F74F78D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7229808-F1C2-4C8A-85D4-838C64497C9C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC72F8AF-A857-45F9-AD3E-1254D06D630E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>