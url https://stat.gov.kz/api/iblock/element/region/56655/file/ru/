--- v0 (2026-04-17)
+++ v1 (2026-08-17)
@@ -7,93 +7,90 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="11880"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14295" windowHeight="11880"/>
   </bookViews>
   <sheets>
     <sheet name="горнодоб" sheetId="2" r:id="rId1"/>
     <sheet name="обрабатыв" sheetId="5" r:id="rId2"/>
     <sheet name="электроснаб" sheetId="6" r:id="rId3"/>
     <sheet name="водоснаб" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">горнодоб!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1122" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1302" uniqueCount="214">
   <si>
     <t>Уголь - всего,тыс. тонн</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
   <si>
     <t>Окатыши железорудные, тыс. тонн</t>
   </si>
   <si>
     <t>Руды медные, тыс. тонн</t>
   </si>
   <si>
     <t>Руды алюминиевые (бокситы), тыс. тонн</t>
   </si>
   <si>
     <t>Соль и хлорид натрия чистый,  вода морская, тонн</t>
   </si>
   <si>
     <t>Асбест, тыс. тонн</t>
   </si>
   <si>
     <t>-</t>
-  </si>
-[...1 lines deleted...]
-    <t>"-"- нет производства</t>
   </si>
   <si>
     <t>2,6</t>
   </si>
   <si>
     <t>655,6</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>243,4</t>
   </si>
   <si>
     <t>6250,5</t>
   </si>
   <si>
     <t>725,0</t>
   </si>
   <si>
     <t>4515,6</t>
   </si>
   <si>
     <t>213,1</t>
   </si>
@@ -576,147 +573,166 @@
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>Алюминий необработанный; оксид алюминия, тонн</t>
   </si>
   <si>
     <t>Приемники  телевизионные, объединенные или нет с приемниками радиовещательными или звуко- или видеозаписывающей или  воспроизводящей аппаратурой, штук</t>
   </si>
   <si>
     <t>Автомобили легковые пассажирские, штук</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>Автомобили грузовые, штук</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>Примечание: данные за 1990-2009 годы пересчитаны в соответствии с Общим классификатором видов экономической деятельности ОКЭД 2008 года ВСТ ред.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Вода природная, тыс.куб.м</t>
   </si>
   <si>
     <t>Вода питьевая, тыс.куб.м</t>
   </si>
   <si>
     <t>Вода непитьевая, тыс.куб.м</t>
   </si>
   <si>
     <t>Производство   промышленной продукции в обрабатывающей промышленности Костанайской области</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции снабжение электроэнергией, газом, паром, горячей водой и  кондиционированным воздухо в Костанайской области</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Костанайской области</t>
   </si>
   <si>
     <t>Пар и горячая вода (тепловая энергия), тыс. Гкал</t>
   </si>
   <si>
     <t>Электроэнергия,  млн. кВт.ч</t>
   </si>
   <si>
     <t>4 814,3</t>
   </si>
   <si>
     <t>Масло сливочное и спреды (пасты) молочные, тонн</t>
   </si>
   <si>
-    <r>
-[...47 lines deleted...]
-    </r>
+    <t>Руды железные агломерированные и
+неагломерированные, тыс. тонн</t>
+  </si>
+  <si>
+    <t>крупа и мука грубого помола овсяная, тонн</t>
+  </si>
+  <si>
+    <t>Ферросплавы, тонн</t>
+  </si>
+  <si>
+    <t>* Данные за 1990-2009 годы пересчитаны в соответствии с Общим классификатором видов экономической деятельности ОКЭД 2008 года ВСТ ред.2.</t>
+  </si>
+  <si>
+    <t>1990*</t>
+  </si>
+  <si>
+    <t>1991*</t>
+  </si>
+  <si>
+    <t>1992*</t>
+  </si>
+  <si>
+    <t>1993*</t>
+  </si>
+  <si>
+    <t>1994*</t>
+  </si>
+  <si>
+    <t>1995*</t>
+  </si>
+  <si>
+    <t>1996*</t>
+  </si>
+  <si>
+    <t>1997*</t>
+  </si>
+  <si>
+    <t>1998*</t>
+  </si>
+  <si>
+    <t>1999*</t>
+  </si>
+  <si>
+    <t>2000*</t>
+  </si>
+  <si>
+    <t>2001*</t>
+  </si>
+  <si>
+    <t>2002*</t>
+  </si>
+  <si>
+    <t>2003*</t>
+  </si>
+  <si>
+    <t>2004*</t>
+  </si>
+  <si>
+    <t>2005*</t>
+  </si>
+  <si>
+    <t>2006*</t>
+  </si>
+  <si>
+    <t>2007*</t>
+  </si>
+  <si>
+    <t>2008*</t>
+  </si>
+  <si>
+    <t>2009*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -812,221 +828,164 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...13 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...31 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...26 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
@@ -1104,51 +1063,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -1265,530 +1224,560 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="48">
+  <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="141">
+  <cellXfs count="146">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="4" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="26" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="10" xfId="48" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="41" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="10" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...116 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...45 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="41" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="10" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="48">
+  <cellStyles count="49">
     <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="25" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="26" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="27" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="28" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="29" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="30" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="31" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="32" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="33" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="34" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="35" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="36"/>
     <cellStyle name="Обычный 2" xfId="37"/>
     <cellStyle name="Обычный 2 2" xfId="38"/>
     <cellStyle name="Обычный 3" xfId="39"/>
     <cellStyle name="Обычный 4" xfId="40"/>
+    <cellStyle name="Обычный 5" xfId="48"/>
     <cellStyle name="Обычный_Лист1" xfId="41"/>
     <cellStyle name="Плохой" xfId="42" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="43" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="44" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="45" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="46" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="47" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -2064,10962 +2053,11439 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AJ32"/>
+  <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AD6" sqref="AD6"/>
+      <pane xSplit="1" topLeftCell="O1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B4" sqref="B4:AK10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="33.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="33.85546875" style="37" customWidth="1"/>
     <col min="2" max="17" width="9.28515625" style="1" customWidth="1"/>
     <col min="18" max="27" width="9.5703125" style="1" customWidth="1"/>
     <col min="28" max="28" width="9.28515625" style="1" customWidth="1"/>
     <col min="29" max="30" width="9.140625" style="1"/>
     <col min="31" max="31" width="11.7109375" style="1" customWidth="1"/>
     <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="15" x14ac:dyDescent="0.25">
-      <c r="A1" s="122" t="s">
+    <row r="1" spans="1:37" ht="15" x14ac:dyDescent="0.25">
+      <c r="A1" s="134" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
+      <c r="G1" s="134"/>
+      <c r="H1" s="134"/>
+      <c r="I1" s="134"/>
+      <c r="J1" s="134"/>
+      <c r="K1" s="134"/>
+      <c r="L1" s="134"/>
+      <c r="M1" s="134"/>
+      <c r="N1" s="134"/>
+      <c r="O1" s="134"/>
+      <c r="P1" s="134"/>
+      <c r="Q1" s="134"/>
+      <c r="R1" s="134"/>
+      <c r="S1" s="134"/>
+      <c r="T1" s="134"/>
+      <c r="U1" s="134"/>
+      <c r="V1" s="134"/>
+      <c r="W1" s="134"/>
+      <c r="X1" s="134"/>
+      <c r="Y1" s="134"/>
+      <c r="Z1" s="134"/>
+      <c r="AA1" s="134"/>
+      <c r="AB1" s="134"/>
+    </row>
+    <row r="2" spans="1:37" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="135"/>
+      <c r="B2" s="135"/>
+      <c r="C2" s="135"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="135"/>
+      <c r="F2" s="135"/>
+      <c r="G2" s="135"/>
+      <c r="H2" s="135"/>
+      <c r="I2" s="135"/>
+      <c r="J2" s="135"/>
+      <c r="K2" s="135"/>
+      <c r="L2" s="135"/>
+      <c r="M2" s="135"/>
+      <c r="N2" s="135"/>
+      <c r="O2" s="135"/>
+      <c r="P2" s="135"/>
+      <c r="Q2" s="135"/>
+      <c r="R2" s="135"/>
+      <c r="S2" s="135"/>
+      <c r="T2" s="135"/>
+      <c r="U2" s="135"/>
+      <c r="V2" s="135"/>
+      <c r="W2" s="135"/>
+      <c r="X2" s="135"/>
+      <c r="Y2" s="135"/>
+      <c r="Z2" s="135"/>
+      <c r="AA2" s="135"/>
+      <c r="AB2" s="135"/>
+    </row>
+    <row r="3" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="2"/>
+      <c r="B3" s="125" t="s">
+        <v>194</v>
+      </c>
+      <c r="C3" s="126" t="s">
+        <v>195</v>
+      </c>
+      <c r="D3" s="126" t="s">
+        <v>196</v>
+      </c>
+      <c r="E3" s="126" t="s">
+        <v>197</v>
+      </c>
+      <c r="F3" s="126" t="s">
+        <v>198</v>
+      </c>
+      <c r="G3" s="126" t="s">
+        <v>199</v>
+      </c>
+      <c r="H3" s="126" t="s">
+        <v>200</v>
+      </c>
+      <c r="I3" s="126" t="s">
+        <v>201</v>
+      </c>
+      <c r="J3" s="126" t="s">
+        <v>202</v>
+      </c>
+      <c r="K3" s="126" t="s">
+        <v>203</v>
+      </c>
+      <c r="L3" s="126" t="s">
+        <v>204</v>
+      </c>
+      <c r="M3" s="126" t="s">
+        <v>205</v>
+      </c>
+      <c r="N3" s="126" t="s">
+        <v>206</v>
+      </c>
+      <c r="O3" s="126" t="s">
+        <v>207</v>
+      </c>
+      <c r="P3" s="126" t="s">
+        <v>208</v>
+      </c>
+      <c r="Q3" s="126" t="s">
+        <v>209</v>
+      </c>
+      <c r="R3" s="127" t="s">
+        <v>210</v>
+      </c>
+      <c r="S3" s="127" t="s">
+        <v>211</v>
+      </c>
+      <c r="T3" s="127" t="s">
+        <v>212</v>
+      </c>
+      <c r="U3" s="127" t="s">
+        <v>213</v>
+      </c>
+      <c r="V3" s="127">
+        <v>2010</v>
+      </c>
+      <c r="W3" s="127">
+        <v>2011</v>
+      </c>
+      <c r="X3" s="128">
+        <v>2012</v>
+      </c>
+      <c r="Y3" s="129">
+        <v>2013</v>
+      </c>
+      <c r="Z3" s="130">
+        <v>2014</v>
+      </c>
+      <c r="AA3" s="129">
+        <v>2015</v>
+      </c>
+      <c r="AB3" s="131">
+        <v>2016</v>
+      </c>
+      <c r="AC3" s="128">
+        <v>2017</v>
+      </c>
+      <c r="AD3" s="128">
+        <v>2018</v>
+      </c>
+      <c r="AE3" s="128">
+        <v>2019</v>
+      </c>
+      <c r="AF3" s="132">
+        <v>2020</v>
+      </c>
+      <c r="AG3" s="128">
+        <v>2021</v>
+      </c>
+      <c r="AH3" s="133">
+        <v>2022</v>
+      </c>
+      <c r="AI3" s="133">
+        <v>2023</v>
+      </c>
+      <c r="AJ3" s="128">
+        <v>2024</v>
+      </c>
+      <c r="AK3" s="128">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="5">
+        <v>581</v>
+      </c>
+      <c r="C4" s="5">
+        <v>561</v>
+      </c>
+      <c r="D4" s="5">
+        <v>615</v>
+      </c>
+      <c r="E4" s="5">
+        <v>614</v>
+      </c>
+      <c r="F4" s="5">
+        <v>372</v>
+      </c>
+      <c r="G4" s="5">
+        <v>99</v>
+      </c>
+      <c r="H4" s="5">
+        <v>114</v>
+      </c>
+      <c r="I4" s="5">
         <v>22</v>
       </c>
-      <c r="B1" s="122"/>
-[...190 lines deleted...]
-      <c r="I4" s="22">
+      <c r="J4" s="5">
+        <v>3</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="L4" s="5">
+        <v>71.2</v>
+      </c>
+      <c r="M4" s="5">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="N4" s="5">
+        <v>71.8</v>
+      </c>
+      <c r="O4" s="5">
+        <v>50.6</v>
+      </c>
+      <c r="P4" s="5">
+        <v>101</v>
+      </c>
+      <c r="Q4" s="5">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="R4" s="5">
+        <v>52.7</v>
+      </c>
+      <c r="S4" s="5">
+        <v>7.7</v>
+      </c>
+      <c r="T4" s="5">
+        <v>51</v>
+      </c>
+      <c r="U4" s="6">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="V4" s="7">
+        <v>49.8</v>
+      </c>
+      <c r="W4" s="7">
+        <v>29.8</v>
+      </c>
+      <c r="X4" s="7">
+        <v>23.1</v>
+      </c>
+      <c r="Y4" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC4" s="9">
+        <v>7.2</v>
+      </c>
+      <c r="AD4" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="AE4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK4" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="B5" s="5">
+        <v>29932.400000000001</v>
+      </c>
+      <c r="C5" s="5">
+        <v>28249.5</v>
+      </c>
+      <c r="D5" s="5">
+        <v>23248.9</v>
+      </c>
+      <c r="E5" s="5">
+        <v>16395.099999999999</v>
+      </c>
+      <c r="F5" s="5">
+        <v>13457.8</v>
+      </c>
+      <c r="G5" s="5">
+        <v>20122.5</v>
+      </c>
+      <c r="H5" s="5">
+        <v>16615</v>
+      </c>
+      <c r="I5" s="5">
+        <v>17782</v>
+      </c>
+      <c r="J5" s="5">
+        <v>7732.9</v>
+      </c>
+      <c r="K5" s="5">
+        <v>7837.4</v>
+      </c>
+      <c r="L5" s="5">
+        <v>14366.1</v>
+      </c>
+      <c r="M5" s="5">
+        <v>13682</v>
+      </c>
+      <c r="N5" s="5">
+        <v>14576.8</v>
+      </c>
+      <c r="O5" s="5">
+        <v>16069.6</v>
+      </c>
+      <c r="P5" s="5">
+        <v>17395.900000000001</v>
+      </c>
+      <c r="Q5" s="5">
+        <v>14986.2</v>
+      </c>
+      <c r="R5" s="5">
+        <v>17504</v>
+      </c>
+      <c r="S5" s="5">
+        <v>19269.2</v>
+      </c>
+      <c r="T5" s="5">
+        <v>17461.599999999999</v>
+      </c>
+      <c r="U5" s="6">
+        <v>18493</v>
+      </c>
+      <c r="V5" s="13">
+        <v>20835.400000000001</v>
+      </c>
+      <c r="W5" s="13">
+        <v>20927.7</v>
+      </c>
+      <c r="X5" s="13">
+        <v>21317.9</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>20666.400000000001</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>18713.400000000001</v>
+      </c>
+      <c r="AA5" s="13">
+        <v>14585.2</v>
+      </c>
+      <c r="AB5" s="13">
+        <v>11582</v>
+      </c>
+      <c r="AC5" s="13">
+        <v>12334.7</v>
+      </c>
+      <c r="AD5" s="13">
+        <v>13922.4</v>
+      </c>
+      <c r="AE5" s="8">
+        <v>15407.9</v>
+      </c>
+      <c r="AF5" s="38">
+        <v>32701.9</v>
+      </c>
+      <c r="AG5" s="38">
+        <v>32400</v>
+      </c>
+      <c r="AH5" s="38">
+        <v>26818.2</v>
+      </c>
+      <c r="AI5" s="38">
+        <v>23248.2</v>
+      </c>
+      <c r="AJ5" s="38">
+        <v>28819.5</v>
+      </c>
+      <c r="AK5" s="39">
+        <v>25292.799999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5">
+        <v>8871.1</v>
+      </c>
+      <c r="C6" s="5">
+        <v>8889.9</v>
+      </c>
+      <c r="D6" s="5">
+        <v>7982.3</v>
+      </c>
+      <c r="E6" s="5">
+        <v>5705.4</v>
+      </c>
+      <c r="F6" s="5">
+        <v>4821.8999999999996</v>
+      </c>
+      <c r="G6" s="5">
+        <v>7211.5</v>
+      </c>
+      <c r="H6" s="5">
+        <v>5464.6</v>
+      </c>
+      <c r="I6" s="5">
+        <v>6520</v>
+      </c>
+      <c r="J6" s="5">
+        <v>2864</v>
+      </c>
+      <c r="K6" s="5">
+        <v>2814</v>
+      </c>
+      <c r="L6" s="5">
+        <v>6640</v>
+      </c>
+      <c r="M6" s="5">
+        <v>6107</v>
+      </c>
+      <c r="N6" s="5">
+        <v>7308</v>
+      </c>
+      <c r="O6" s="5">
+        <v>8849</v>
+      </c>
+      <c r="P6" s="5">
+        <v>9447</v>
+      </c>
+      <c r="Q6" s="5">
+        <v>7494</v>
+      </c>
+      <c r="R6" s="5">
+        <v>8473</v>
+      </c>
+      <c r="S6" s="5">
+        <v>8572</v>
+      </c>
+      <c r="T6" s="5">
+        <v>6951.8</v>
+      </c>
+      <c r="U6" s="6">
+        <v>6182.4</v>
+      </c>
+      <c r="V6" s="7">
+        <v>8150.1</v>
+      </c>
+      <c r="W6" s="7">
+        <v>7803.2</v>
+      </c>
+      <c r="X6" s="7">
+        <v>7360.4</v>
+      </c>
+      <c r="Y6" s="7">
+        <v>6919.7</v>
+      </c>
+      <c r="Z6" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA6" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB6" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="J4" s="22">
+      <c r="AC6" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="AD6" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="AE6" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="AF6" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="AG6" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="AH6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AJ6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK6" s="12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="K4" s="22" t="s">
-[...41 lines deleted...]
-      <c r="Y4" s="102" t="s">
+      <c r="B7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="K7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="L7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="M7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="N7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="O7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="P7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="U7" s="6">
+        <v>726.5</v>
+      </c>
+      <c r="V7" s="7">
+        <v>752</v>
+      </c>
+      <c r="W7" s="7">
+        <v>1508.6</v>
+      </c>
+      <c r="X7" s="7">
+        <v>1031.4000000000001</v>
+      </c>
+      <c r="Y7" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="Z4" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AD4" s="40" t="s">
+      <c r="Z7" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA7" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="AB7" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC7" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="AE4" s="23" t="s">
-[...103 lines deleted...]
-      <c r="AC5" s="131" t="s">
+      <c r="AD7" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="AD5" s="131" t="s">
+      <c r="AE7" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="AE5" s="131" t="s">
+      <c r="AF7" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="AF5" s="131" t="s">
-[...2 lines deleted...]
-      <c r="AG5" s="131" t="s">
+      <c r="AG7" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="AH5" s="27" t="s">
-[...82 lines deleted...]
-      <c r="Y6" s="102" t="s">
+      <c r="AH7" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI7" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AJ7" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK7" s="12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="5">
+        <v>3244</v>
+      </c>
+      <c r="C8" s="5">
+        <v>3061</v>
+      </c>
+      <c r="D8" s="5">
+        <v>3036</v>
+      </c>
+      <c r="E8" s="5">
+        <v>2911</v>
+      </c>
+      <c r="F8" s="5">
+        <v>2584</v>
+      </c>
+      <c r="G8" s="5">
+        <v>3318.5</v>
+      </c>
+      <c r="H8" s="5">
+        <v>3345.9</v>
+      </c>
+      <c r="I8" s="5">
+        <v>3416</v>
+      </c>
+      <c r="J8" s="5">
+        <v>3436.8</v>
+      </c>
+      <c r="K8" s="5">
+        <v>3606.5</v>
+      </c>
+      <c r="L8" s="5">
+        <v>3729.6</v>
+      </c>
+      <c r="M8" s="5">
+        <v>3685.1</v>
+      </c>
+      <c r="N8" s="5">
+        <v>4376.7</v>
+      </c>
+      <c r="O8" s="5">
+        <v>4737.3</v>
+      </c>
+      <c r="P8" s="5">
+        <v>4705.3999999999996</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>4815.3999999999996</v>
+      </c>
+      <c r="R8" s="5">
+        <v>4883.8</v>
+      </c>
+      <c r="S8" s="5">
+        <v>4962.6000000000004</v>
+      </c>
+      <c r="T8" s="5">
+        <v>5160.1000000000004</v>
+      </c>
+      <c r="U8" s="5">
+        <v>5130</v>
+      </c>
+      <c r="V8" s="13">
+        <v>5310.2</v>
+      </c>
+      <c r="W8" s="13">
+        <v>5495.2</v>
+      </c>
+      <c r="X8" s="13">
+        <v>5170.2</v>
+      </c>
+      <c r="Y8" s="13">
+        <v>5192</v>
+      </c>
+      <c r="Z8" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="AA8" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>4801.3</v>
+      </c>
+      <c r="AC8" s="15">
+        <v>4846.1000000000004</v>
+      </c>
+      <c r="AD8" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="AE8" s="15">
+        <v>4118.3999999999996</v>
+      </c>
+      <c r="AF8" s="15">
+        <v>4057.8</v>
+      </c>
+      <c r="AG8" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="AH8" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="AI8" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AJ8" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK8" s="12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="G9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="H9" s="16">
+        <v>3750</v>
+      </c>
+      <c r="I9" s="16">
         <v>10</v>
       </c>
-      <c r="Z6" s="102" t="s">
-[...5 lines deleted...]
-      <c r="AB6" s="23" t="s">
+      <c r="J9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="K9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="L9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="M9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="O9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="P9" s="16">
+        <v>1120</v>
+      </c>
+      <c r="Q9" s="16">
+        <v>2652</v>
+      </c>
+      <c r="R9" s="17">
+        <v>11500</v>
+      </c>
+      <c r="S9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="T9" s="16">
+        <v>1250</v>
+      </c>
+      <c r="U9" s="16">
+        <v>600</v>
+      </c>
+      <c r="V9" s="18">
+        <v>600</v>
+      </c>
+      <c r="W9" s="18">
+        <v>600</v>
+      </c>
+      <c r="X9" s="18">
+        <v>600</v>
+      </c>
+      <c r="Y9" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="Z9" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="AA9" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="AB9" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="AC9" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="AC6" s="27" t="s">
-[...100 lines deleted...]
-      <c r="Z7" s="24" t="s">
+      <c r="AD9" s="3">
+        <v>600</v>
+      </c>
+      <c r="AE9" s="20">
+        <v>600</v>
+      </c>
+      <c r="AF9" s="21">
+        <v>3397</v>
+      </c>
+      <c r="AG9" s="22">
+        <v>4160</v>
+      </c>
+      <c r="AH9" s="23">
+        <v>3960</v>
+      </c>
+      <c r="AI9" s="22">
+        <v>3500</v>
+      </c>
+      <c r="AJ9" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK9" s="20">
+        <v>4800</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" s="34" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="25">
+        <v>500</v>
+      </c>
+      <c r="C10" s="25">
+        <v>500</v>
+      </c>
+      <c r="D10" s="25">
+        <v>375.1</v>
+      </c>
+      <c r="E10" s="25">
+        <v>267</v>
+      </c>
+      <c r="F10" s="25">
+        <v>137.5</v>
+      </c>
+      <c r="G10" s="25">
+        <v>159.30000000000001</v>
+      </c>
+      <c r="H10" s="25">
+        <v>134</v>
+      </c>
+      <c r="I10" s="25">
+        <v>144.6</v>
+      </c>
+      <c r="J10" s="25">
+        <v>155.4</v>
+      </c>
+      <c r="K10" s="25">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="L10" s="25">
+        <v>233.2</v>
+      </c>
+      <c r="M10" s="25">
+        <v>271.2</v>
+      </c>
+      <c r="N10" s="25">
+        <v>291.2</v>
+      </c>
+      <c r="O10" s="25">
+        <v>354.5</v>
+      </c>
+      <c r="P10" s="25">
+        <v>346.5</v>
+      </c>
+      <c r="Q10" s="25">
+        <v>305.5</v>
+      </c>
+      <c r="R10" s="25">
+        <v>314.7</v>
+      </c>
+      <c r="S10" s="25">
+        <v>292.60000000000002</v>
+      </c>
+      <c r="T10" s="25">
+        <v>230.1</v>
+      </c>
+      <c r="U10" s="26">
+        <v>230</v>
+      </c>
+      <c r="V10" s="27">
+        <v>214.1</v>
+      </c>
+      <c r="W10" s="27">
+        <v>223.2</v>
+      </c>
+      <c r="X10" s="27">
+        <v>241.2</v>
+      </c>
+      <c r="Y10" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z10" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="AA7" s="24" t="s">
-[...8 lines deleted...]
-      <c r="AD7" s="131" t="s">
+      <c r="AA10" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="AB10" s="29">
+        <v>192.6</v>
+      </c>
+      <c r="AC10" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="AD10" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="AE10" s="31">
+        <v>210.7</v>
+      </c>
+      <c r="AF10" s="32">
+        <v>227.4</v>
+      </c>
+      <c r="AG10" s="31">
+        <v>250.1</v>
+      </c>
+      <c r="AH10" s="33">
+        <v>250.2</v>
+      </c>
+      <c r="AI10" s="31">
+        <v>255.3</v>
+      </c>
+      <c r="AJ10" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="AE7" s="132">
-[...5 lines deleted...]
-      <c r="AG7" s="131" t="s">
+      <c r="AK10" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="AH7" s="131" t="s">
-[...272 lines deleted...]
-    <row r="16" spans="1:36" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    </row>
+    <row r="11" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35"/>
+      <c r="B11" s="36"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="36"/>
+      <c r="G11" s="36"/>
+      <c r="H11" s="36"/>
+      <c r="I11" s="36"/>
+    </row>
+    <row r="12" spans="1:37" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="136" t="s">
+        <v>193</v>
+      </c>
+      <c r="B12" s="137"/>
+      <c r="C12" s="137"/>
+      <c r="D12" s="137"/>
+      <c r="E12" s="137"/>
+      <c r="F12" s="137"/>
+      <c r="G12" s="137"/>
+      <c r="H12" s="137"/>
+      <c r="I12" s="137"/>
+      <c r="J12" s="137"/>
+      <c r="K12" s="137"/>
+      <c r="L12" s="137"/>
+    </row>
+    <row r="13" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="26" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="28" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="31" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:AB1"/>
     <mergeCell ref="A2:AB2"/>
     <mergeCell ref="A12:L12"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AJ394"/>
+  <dimension ref="A1:AK393"/>
   <sheetViews>
-    <sheetView topLeftCell="A32" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AJ3" sqref="AJ3:AJ56"/>
+    <sheetView topLeftCell="A37" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AD1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AI51" sqref="AI51:AJ51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="38.28515625" style="6" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="38.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="7.85546875" style="3" customWidth="1"/>
+    <col min="3" max="6" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7" max="8" width="7.85546875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="8.28515625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="7.85546875" style="3" customWidth="1"/>
+    <col min="11" max="20" width="8.28515625" style="3" customWidth="1"/>
+    <col min="21" max="21" width="7.85546875" style="3" customWidth="1"/>
+    <col min="22" max="23" width="7" style="3" customWidth="1"/>
+    <col min="24" max="24" width="7.85546875" style="3" customWidth="1"/>
+    <col min="25" max="26" width="7" style="3" customWidth="1"/>
+    <col min="27" max="27" width="7" style="23" customWidth="1"/>
+    <col min="28" max="29" width="7.85546875" style="3" customWidth="1"/>
+    <col min="30" max="30" width="7.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="31" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="12.75" x14ac:dyDescent="0.2">
-[...78 lines deleted...]
-      <c r="G3" s="8">
+    <row r="1" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="138" t="s">
+        <v>183</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="138"/>
+      <c r="Q1" s="138"/>
+      <c r="R1" s="138"/>
+      <c r="S1" s="138"/>
+      <c r="T1" s="138"/>
+      <c r="U1" s="138"/>
+      <c r="V1" s="138"/>
+      <c r="W1" s="138"/>
+      <c r="X1" s="138"/>
+      <c r="Y1" s="138"/>
+      <c r="Z1" s="138"/>
+      <c r="AA1" s="138"/>
+      <c r="AB1" s="138"/>
+    </row>
+    <row r="2" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="139"/>
+      <c r="B2" s="139"/>
+      <c r="C2" s="139"/>
+      <c r="D2" s="139"/>
+      <c r="E2" s="139"/>
+      <c r="F2" s="139"/>
+      <c r="G2" s="139"/>
+      <c r="H2" s="139"/>
+      <c r="I2" s="139"/>
+      <c r="J2" s="139"/>
+      <c r="K2" s="139"/>
+      <c r="L2" s="139"/>
+      <c r="M2" s="139"/>
+      <c r="N2" s="139"/>
+      <c r="O2" s="139"/>
+      <c r="P2" s="139"/>
+      <c r="Q2" s="139"/>
+      <c r="R2" s="139"/>
+      <c r="S2" s="139"/>
+      <c r="T2" s="139"/>
+      <c r="U2" s="139"/>
+      <c r="V2" s="139"/>
+      <c r="W2" s="139"/>
+      <c r="X2" s="139"/>
+      <c r="Y2" s="139"/>
+      <c r="Z2" s="139"/>
+      <c r="AA2" s="139"/>
+      <c r="AB2" s="140"/>
+    </row>
+    <row r="3" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="41"/>
+      <c r="B3" s="125" t="s">
+        <v>194</v>
+      </c>
+      <c r="C3" s="126" t="s">
+        <v>195</v>
+      </c>
+      <c r="D3" s="126" t="s">
+        <v>196</v>
+      </c>
+      <c r="E3" s="126" t="s">
+        <v>197</v>
+      </c>
+      <c r="F3" s="126" t="s">
+        <v>198</v>
+      </c>
+      <c r="G3" s="126" t="s">
+        <v>199</v>
+      </c>
+      <c r="H3" s="126" t="s">
+        <v>200</v>
+      </c>
+      <c r="I3" s="126" t="s">
+        <v>201</v>
+      </c>
+      <c r="J3" s="126" t="s">
+        <v>202</v>
+      </c>
+      <c r="K3" s="126" t="s">
+        <v>203</v>
+      </c>
+      <c r="L3" s="126" t="s">
+        <v>204</v>
+      </c>
+      <c r="M3" s="126" t="s">
+        <v>205</v>
+      </c>
+      <c r="N3" s="126" t="s">
+        <v>206</v>
+      </c>
+      <c r="O3" s="126" t="s">
+        <v>207</v>
+      </c>
+      <c r="P3" s="126" t="s">
+        <v>208</v>
+      </c>
+      <c r="Q3" s="126" t="s">
+        <v>209</v>
+      </c>
+      <c r="R3" s="127" t="s">
+        <v>210</v>
+      </c>
+      <c r="S3" s="127" t="s">
+        <v>211</v>
+      </c>
+      <c r="T3" s="127" t="s">
+        <v>212</v>
+      </c>
+      <c r="U3" s="127" t="s">
+        <v>213</v>
+      </c>
+      <c r="V3" s="127">
+        <v>2010</v>
+      </c>
+      <c r="W3" s="127">
+        <v>2011</v>
+      </c>
+      <c r="X3" s="128">
+        <v>2012</v>
+      </c>
+      <c r="Y3" s="129">
+        <v>2013</v>
+      </c>
+      <c r="Z3" s="130">
+        <v>2014</v>
+      </c>
+      <c r="AA3" s="129">
+        <v>2015</v>
+      </c>
+      <c r="AB3" s="131">
+        <v>2016</v>
+      </c>
+      <c r="AC3" s="128">
+        <v>2017</v>
+      </c>
+      <c r="AD3" s="128">
+        <v>2018</v>
+      </c>
+      <c r="AE3" s="128">
+        <v>2019</v>
+      </c>
+      <c r="AF3" s="132">
+        <v>2020</v>
+      </c>
+      <c r="AG3" s="128">
+        <v>2021</v>
+      </c>
+      <c r="AH3" s="133">
+        <v>2022</v>
+      </c>
+      <c r="AI3" s="133">
+        <v>2023</v>
+      </c>
+      <c r="AJ3" s="128">
+        <v>2024</v>
+      </c>
+      <c r="AK3" s="128">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="16">
+        <v>111959</v>
+      </c>
+      <c r="C4" s="16">
+        <v>125372</v>
+      </c>
+      <c r="D4" s="16">
+        <v>87596</v>
+      </c>
+      <c r="E4" s="16">
+        <v>98919</v>
+      </c>
+      <c r="F4" s="16">
+        <v>71296</v>
+      </c>
+      <c r="G4" s="16">
+        <v>50355</v>
+      </c>
+      <c r="H4" s="16">
+        <v>31755</v>
+      </c>
+      <c r="I4" s="16">
+        <v>24724</v>
+      </c>
+      <c r="J4" s="16">
+        <v>20215</v>
+      </c>
+      <c r="K4" s="16">
+        <v>12360</v>
+      </c>
+      <c r="L4" s="16">
+        <v>5431</v>
+      </c>
+      <c r="M4" s="16">
+        <v>3890</v>
+      </c>
+      <c r="N4" s="16">
+        <v>2648</v>
+      </c>
+      <c r="O4" s="16">
+        <v>2963</v>
+      </c>
+      <c r="P4" s="16">
+        <v>2888</v>
+      </c>
+      <c r="Q4" s="16">
+        <v>2890</v>
+      </c>
+      <c r="R4" s="16">
+        <v>2670</v>
+      </c>
+      <c r="S4" s="16">
+        <v>3130</v>
+      </c>
+      <c r="T4" s="16">
+        <v>3427</v>
+      </c>
+      <c r="U4" s="42">
+        <v>4641</v>
+      </c>
+      <c r="V4" s="18">
+        <v>5545</v>
+      </c>
+      <c r="W4" s="18">
+        <v>6895</v>
+      </c>
+      <c r="X4" s="18">
+        <v>7984</v>
+      </c>
+      <c r="Y4" s="43">
+        <v>9293</v>
+      </c>
+      <c r="Z4" s="18">
+        <v>11400</v>
+      </c>
+      <c r="AA4" s="18">
+        <v>11295</v>
+      </c>
+      <c r="AB4" s="44">
+        <v>16463</v>
+      </c>
+      <c r="AC4" s="23">
+        <v>15098</v>
+      </c>
+      <c r="AD4" s="45">
+        <v>16244</v>
+      </c>
+      <c r="AE4" s="20">
+        <v>19946</v>
+      </c>
+      <c r="AF4" s="20">
+        <v>13805</v>
+      </c>
+      <c r="AG4" s="20">
+        <v>16669</v>
+      </c>
+      <c r="AH4" s="20">
+        <v>25717</v>
+      </c>
+      <c r="AI4" s="20">
+        <v>29161</v>
+      </c>
+      <c r="AJ4" s="46">
+        <v>27232</v>
+      </c>
+      <c r="AK4" s="20">
+        <v>23880</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="16">
+        <v>15133</v>
+      </c>
+      <c r="C5" s="16">
+        <v>15434</v>
+      </c>
+      <c r="D5" s="16">
+        <v>10376</v>
+      </c>
+      <c r="E5" s="16">
+        <v>11136</v>
+      </c>
+      <c r="F5" s="16">
+        <v>7659</v>
+      </c>
+      <c r="G5" s="16">
+        <v>4615</v>
+      </c>
+      <c r="H5" s="16">
+        <v>2729</v>
+      </c>
+      <c r="I5" s="16">
+        <v>1928</v>
+      </c>
+      <c r="J5" s="16">
+        <v>1739</v>
+      </c>
+      <c r="K5" s="16">
+        <v>1204</v>
+      </c>
+      <c r="L5" s="16">
+        <v>2245</v>
+      </c>
+      <c r="M5" s="16">
+        <v>1107</v>
+      </c>
+      <c r="N5" s="16">
+        <v>1843</v>
+      </c>
+      <c r="O5" s="16">
+        <v>1771</v>
+      </c>
+      <c r="P5" s="16">
+        <v>2868</v>
+      </c>
+      <c r="Q5" s="16">
+        <v>2079</v>
+      </c>
+      <c r="R5" s="16">
+        <v>1635</v>
+      </c>
+      <c r="S5" s="16">
+        <v>2059</v>
+      </c>
+      <c r="T5" s="16">
+        <v>2439</v>
+      </c>
+      <c r="U5" s="42">
+        <v>2678</v>
+      </c>
+      <c r="V5" s="18">
+        <v>2761</v>
+      </c>
+      <c r="W5" s="18">
+        <v>3142</v>
+      </c>
+      <c r="X5" s="18">
+        <v>3681</v>
+      </c>
+      <c r="Y5" s="43">
+        <v>4081</v>
+      </c>
+      <c r="Z5" s="43">
+        <v>4387</v>
+      </c>
+      <c r="AA5" s="18">
+        <v>3631</v>
+      </c>
+      <c r="AB5" s="44">
+        <v>4334</v>
+      </c>
+      <c r="AC5" s="23">
+        <v>2667</v>
+      </c>
+      <c r="AD5" s="45">
+        <v>2668</v>
+      </c>
+      <c r="AE5" s="20">
+        <v>2753</v>
+      </c>
+      <c r="AF5" s="20">
+        <v>3066</v>
+      </c>
+      <c r="AG5" s="20">
+        <v>2661</v>
+      </c>
+      <c r="AH5" s="20">
+        <v>2737</v>
+      </c>
+      <c r="AI5" s="20">
+        <v>2690</v>
+      </c>
+      <c r="AJ5" s="46">
+        <v>2458</v>
+      </c>
+      <c r="AK5" s="20">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="5">
+        <v>399.9</v>
+      </c>
+      <c r="C6" s="5">
+        <v>367.7</v>
+      </c>
+      <c r="D6" s="5">
+        <v>273.7</v>
+      </c>
+      <c r="E6" s="5">
+        <v>370</v>
+      </c>
+      <c r="F6" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="G6" s="5">
+        <v>74.8</v>
+      </c>
+      <c r="H6" s="5">
+        <v>104.8</v>
+      </c>
+      <c r="I6" s="5">
+        <v>190.2</v>
+      </c>
+      <c r="J6" s="5">
+        <v>2113.6</v>
+      </c>
+      <c r="K6" s="5">
+        <v>1478</v>
+      </c>
+      <c r="L6" s="5">
+        <v>2464</v>
+      </c>
+      <c r="M6" s="5">
+        <v>1165.7</v>
+      </c>
+      <c r="N6" s="5">
+        <v>905.2</v>
+      </c>
+      <c r="O6" s="5">
+        <v>181</v>
+      </c>
+      <c r="P6" s="5">
+        <v>310.2</v>
+      </c>
+      <c r="Q6" s="5">
+        <v>987.9</v>
+      </c>
+      <c r="R6" s="5">
+        <v>8343.9</v>
+      </c>
+      <c r="S6" s="5">
+        <v>23105</v>
+      </c>
+      <c r="T6" s="5">
+        <v>26284</v>
+      </c>
+      <c r="U6" s="8">
+        <v>27536</v>
+      </c>
+      <c r="V6" s="13">
+        <v>18355.7</v>
+      </c>
+      <c r="W6" s="13">
+        <v>13123.3</v>
+      </c>
+      <c r="X6" s="13">
+        <v>20026.5</v>
+      </c>
+      <c r="Y6" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z6" s="13">
+        <v>14865</v>
+      </c>
+      <c r="AA6" s="13">
+        <v>13615</v>
+      </c>
+      <c r="AB6" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AD6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AE6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AF6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AG6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AJ6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK6" s="12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="16">
+        <v>11</v>
+      </c>
+      <c r="C7" s="16">
+        <v>96</v>
+      </c>
+      <c r="D7" s="16">
+        <v>360</v>
+      </c>
+      <c r="E7" s="16">
+        <v>173</v>
+      </c>
+      <c r="F7" s="16">
+        <v>346</v>
+      </c>
+      <c r="G7" s="16">
+        <v>347</v>
+      </c>
+      <c r="H7" s="16">
+        <v>175</v>
+      </c>
+      <c r="I7" s="16">
+        <v>171</v>
+      </c>
+      <c r="J7" s="16">
+        <v>103</v>
+      </c>
+      <c r="K7" s="16">
+        <v>168</v>
+      </c>
+      <c r="L7" s="16">
+        <v>78</v>
+      </c>
+      <c r="M7" s="16">
+        <v>83</v>
+      </c>
+      <c r="N7" s="16">
+        <v>316</v>
+      </c>
+      <c r="O7" s="16">
+        <v>163</v>
+      </c>
+      <c r="P7" s="16">
+        <v>313</v>
+      </c>
+      <c r="Q7" s="16">
+        <v>201</v>
+      </c>
+      <c r="R7" s="16">
+        <v>154</v>
+      </c>
+      <c r="S7" s="16">
+        <v>61</v>
+      </c>
+      <c r="T7" s="16">
+        <v>173</v>
+      </c>
+      <c r="U7" s="48">
+        <v>9317</v>
+      </c>
+      <c r="V7" s="18">
+        <v>4104</v>
+      </c>
+      <c r="W7" s="18">
+        <v>5806</v>
+      </c>
+      <c r="X7" s="18">
+        <v>7145</v>
+      </c>
+      <c r="Y7" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z7" s="18">
+        <v>11165</v>
+      </c>
+      <c r="AA7" s="18">
+        <v>10539</v>
+      </c>
+      <c r="AB7" s="44">
+        <v>10354</v>
+      </c>
+      <c r="AC7" s="23">
+        <v>15906</v>
+      </c>
+      <c r="AD7" s="45">
+        <v>17631</v>
+      </c>
+      <c r="AE7" s="20">
+        <v>14490</v>
+      </c>
+      <c r="AF7" s="20">
+        <v>17856</v>
+      </c>
+      <c r="AG7" s="20">
+        <v>17074</v>
+      </c>
+      <c r="AH7" s="23">
+        <v>19940</v>
+      </c>
+      <c r="AI7" s="20">
+        <v>30293</v>
+      </c>
+      <c r="AJ7" s="46">
+        <v>35128</v>
+      </c>
+      <c r="AK7" s="46">
+        <v>41237</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="16">
+        <v>124917</v>
+      </c>
+      <c r="C8" s="16">
+        <v>119791</v>
+      </c>
+      <c r="D8" s="16">
+        <v>91707</v>
+      </c>
+      <c r="E8" s="16">
+        <v>70113</v>
+      </c>
+      <c r="F8" s="16">
+        <v>82453</v>
+      </c>
+      <c r="G8" s="16">
+        <v>40259</v>
+      </c>
+      <c r="H8" s="16">
+        <v>39391</v>
+      </c>
+      <c r="I8" s="16">
+        <v>31671</v>
+      </c>
+      <c r="J8" s="16">
+        <v>24845</v>
+      </c>
+      <c r="K8" s="16">
+        <v>17949</v>
+      </c>
+      <c r="L8" s="16">
+        <v>24723</v>
+      </c>
+      <c r="M8" s="16">
+        <v>12721</v>
+      </c>
+      <c r="N8" s="16">
+        <v>16605</v>
+      </c>
+      <c r="O8" s="16">
+        <v>19933</v>
+      </c>
+      <c r="P8" s="16">
+        <v>17892</v>
+      </c>
+      <c r="Q8" s="16">
+        <v>20474</v>
+      </c>
+      <c r="R8" s="16">
+        <v>24834</v>
+      </c>
+      <c r="S8" s="16">
+        <v>26393</v>
+      </c>
+      <c r="T8" s="16">
+        <v>31062</v>
+      </c>
+      <c r="U8" s="42">
+        <v>34924</v>
+      </c>
+      <c r="V8" s="18">
+        <v>46063</v>
+      </c>
+      <c r="W8" s="18">
+        <v>48414</v>
+      </c>
+      <c r="X8" s="18">
+        <v>55925</v>
+      </c>
+      <c r="Y8" s="18">
+        <v>64926</v>
+      </c>
+      <c r="Z8" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="AA8" s="18">
+        <v>52250</v>
+      </c>
+      <c r="AB8" s="44">
+        <v>69756</v>
+      </c>
+      <c r="AC8" s="23">
+        <v>78794</v>
+      </c>
+      <c r="AD8" s="45">
+        <v>78219</v>
+      </c>
+      <c r="AE8" s="20">
+        <v>70979</v>
+      </c>
+      <c r="AF8" s="20">
+        <v>77050</v>
+      </c>
+      <c r="AG8" s="20">
+        <v>68053</v>
+      </c>
+      <c r="AH8" s="20">
+        <v>69658</v>
+      </c>
+      <c r="AI8" s="20">
+        <v>77089</v>
+      </c>
+      <c r="AJ8" s="46">
+        <v>70234</v>
+      </c>
+      <c r="AK8" s="20">
+        <v>70597</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="G9" s="16">
+        <v>383</v>
+      </c>
+      <c r="H9" s="16">
+        <v>246</v>
+      </c>
+      <c r="I9" s="16">
+        <v>264</v>
+      </c>
+      <c r="J9" s="16">
+        <v>274</v>
+      </c>
+      <c r="K9" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="L9" s="16">
+        <v>299</v>
+      </c>
+      <c r="M9" s="16">
+        <v>954</v>
+      </c>
+      <c r="N9" s="16">
+        <v>1104</v>
+      </c>
+      <c r="O9" s="16">
+        <v>976</v>
+      </c>
+      <c r="P9" s="16">
+        <v>1227</v>
+      </c>
+      <c r="Q9" s="16">
+        <v>1920</v>
+      </c>
+      <c r="R9" s="16">
+        <v>1935</v>
+      </c>
+      <c r="S9" s="16">
+        <v>1606</v>
+      </c>
+      <c r="T9" s="16">
+        <v>1390</v>
+      </c>
+      <c r="U9" s="48">
+        <v>697</v>
+      </c>
+      <c r="V9" s="18">
+        <v>680</v>
+      </c>
+      <c r="W9" s="18">
+        <v>897</v>
+      </c>
+      <c r="X9" s="18">
+        <v>54</v>
+      </c>
+      <c r="Y9" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z9" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA9" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB9" s="44">
+        <v>429</v>
+      </c>
+      <c r="AC9" s="23">
+        <v>594</v>
+      </c>
+      <c r="AD9" s="45">
+        <v>699</v>
+      </c>
+      <c r="AE9" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AF9" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AG9" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH9" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI9" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AJ9" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK9" s="12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="B10" s="16">
+        <v>16723</v>
+      </c>
+      <c r="C10" s="16">
+        <v>14254</v>
+      </c>
+      <c r="D10" s="16">
+        <v>10710</v>
+      </c>
+      <c r="E10" s="16">
+        <v>14734</v>
+      </c>
+      <c r="F10" s="16">
+        <v>8610</v>
+      </c>
+      <c r="G10" s="16">
+        <v>5501</v>
+      </c>
+      <c r="H10" s="16">
+        <v>2794</v>
+      </c>
+      <c r="I10" s="16">
+        <v>1385</v>
+      </c>
+      <c r="J10" s="16">
+        <v>645</v>
+      </c>
+      <c r="K10" s="16">
+        <v>473</v>
+      </c>
+      <c r="L10" s="16">
+        <v>607</v>
+      </c>
+      <c r="M10" s="16">
+        <v>1247</v>
+      </c>
+      <c r="N10" s="16">
+        <v>1328</v>
+      </c>
+      <c r="O10" s="16">
+        <v>1517</v>
+      </c>
+      <c r="P10" s="16">
+        <v>1370</v>
+      </c>
+      <c r="Q10" s="16">
+        <v>2192</v>
+      </c>
+      <c r="R10" s="16">
+        <v>1948</v>
+      </c>
+      <c r="S10" s="16">
+        <v>2086</v>
+      </c>
+      <c r="T10" s="16">
+        <v>2113</v>
+      </c>
+      <c r="U10" s="42">
+        <v>2109</v>
+      </c>
+      <c r="V10" s="18">
+        <v>2290</v>
+      </c>
+      <c r="W10" s="18">
+        <v>2632</v>
+      </c>
+      <c r="X10" s="18">
+        <v>441</v>
+      </c>
+      <c r="Y10" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z10" s="18">
+        <v>3955</v>
+      </c>
+      <c r="AA10" s="18">
+        <v>3460</v>
+      </c>
+      <c r="AB10" s="44">
+        <v>3733</v>
+      </c>
+      <c r="AC10" s="23">
+        <v>4048</v>
+      </c>
+      <c r="AD10" s="45">
+        <v>4272</v>
+      </c>
+      <c r="AE10" s="20">
+        <v>2471</v>
+      </c>
+      <c r="AF10" s="20">
+        <v>4022</v>
+      </c>
+      <c r="AG10" s="20">
+        <v>5263</v>
+      </c>
+      <c r="AH10" s="20">
+        <v>2847</v>
+      </c>
+      <c r="AI10" s="20">
+        <v>3025</v>
+      </c>
+      <c r="AJ10" s="46">
+        <v>2762</v>
+      </c>
+      <c r="AK10" s="20">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="16">
+        <v>4262</v>
+      </c>
+      <c r="C11" s="16">
+        <v>3897</v>
+      </c>
+      <c r="D11" s="16">
+        <v>2272</v>
+      </c>
+      <c r="E11" s="16">
+        <v>2795</v>
+      </c>
+      <c r="F11" s="16">
+        <v>2796</v>
+      </c>
+      <c r="G11" s="16">
+        <v>1647</v>
+      </c>
+      <c r="H11" s="16">
+        <v>892</v>
+      </c>
+      <c r="I11" s="16">
+        <v>671</v>
+      </c>
+      <c r="J11" s="16">
+        <v>373</v>
+      </c>
+      <c r="K11" s="16">
+        <v>563</v>
+      </c>
+      <c r="L11" s="16">
+        <v>539</v>
+      </c>
+      <c r="M11" s="16">
+        <v>647</v>
+      </c>
+      <c r="N11" s="16">
+        <v>852</v>
+      </c>
+      <c r="O11" s="16">
+        <v>1462</v>
+      </c>
+      <c r="P11" s="16">
+        <v>1647</v>
+      </c>
+      <c r="Q11" s="16">
         <v>1995</v>
       </c>
-      <c r="H3" s="8">
-[...2 lines deleted...]
-      <c r="I3" s="8">
+      <c r="R11" s="16">
         <v>1997</v>
       </c>
-      <c r="J3" s="8">
-[...41 lines deleted...]
-      <c r="X3" s="9">
+      <c r="S11" s="16">
+        <v>2482</v>
+      </c>
+      <c r="T11" s="16">
+        <v>1906</v>
+      </c>
+      <c r="U11" s="42">
+        <v>2017</v>
+      </c>
+      <c r="V11" s="18">
+        <v>2130</v>
+      </c>
+      <c r="W11" s="18">
+        <v>1953</v>
+      </c>
+      <c r="X11" s="18">
+        <v>2015</v>
+      </c>
+      <c r="Y11" s="18">
+        <v>1901</v>
+      </c>
+      <c r="Z11" s="18">
+        <v>2378</v>
+      </c>
+      <c r="AA11" s="18">
+        <v>1596</v>
+      </c>
+      <c r="AB11" s="44">
+        <v>1927</v>
+      </c>
+      <c r="AC11" s="23">
+        <v>1734</v>
+      </c>
+      <c r="AD11" s="45">
         <v>2012</v>
       </c>
-      <c r="Y3" s="10">
-[...73 lines deleted...]
-      <c r="M4" s="15">
+      <c r="AE11" s="20">
+        <v>1641</v>
+      </c>
+      <c r="AF11" s="20">
+        <v>2606</v>
+      </c>
+      <c r="AG11" s="20">
+        <v>2691</v>
+      </c>
+      <c r="AH11" s="20">
+        <v>2602</v>
+      </c>
+      <c r="AI11" s="20">
+        <v>2567</v>
+      </c>
+      <c r="AJ11" s="46">
+        <v>2228</v>
+      </c>
+      <c r="AK11" s="20">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="55" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="F12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="G12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="H12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="I12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="J12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="L12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="M12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="N12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="O12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="P12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="R12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="S12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="T12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="U12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="V12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="W12" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="X12" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y12" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z12" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="AA12" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB12" s="44">
+        <v>939</v>
+      </c>
+      <c r="AC12" s="3">
+        <v>964</v>
+      </c>
+      <c r="AD12" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AE12" s="20">
+        <v>715</v>
+      </c>
+      <c r="AF12" s="20">
+        <v>1019</v>
+      </c>
+      <c r="AG12" s="20">
+        <v>898</v>
+      </c>
+      <c r="AH12" s="20">
+        <v>913</v>
+      </c>
+      <c r="AI12" s="20">
+        <v>862</v>
+      </c>
+      <c r="AJ12" s="46">
+        <v>807</v>
+      </c>
+      <c r="AK12" s="20">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="99" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="I13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="L13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="M13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="N13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="O13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="P13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="R13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="S13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="T13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="U13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="V13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="W13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="X13" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y13" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z13" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="AA13" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB13" s="44">
+        <v>766</v>
+      </c>
+      <c r="AC13" s="44">
+        <v>830</v>
+      </c>
+      <c r="AD13" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AE13" s="20">
+        <v>492</v>
+      </c>
+      <c r="AF13" s="20">
+        <v>804</v>
+      </c>
+      <c r="AG13" s="20">
+        <v>758</v>
+      </c>
+      <c r="AH13" s="20">
+        <v>763</v>
+      </c>
+      <c r="AI13" s="20">
+        <v>714</v>
+      </c>
+      <c r="AJ13" s="46">
+        <v>673</v>
+      </c>
+      <c r="AK13" s="20">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="99" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="G14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="H14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="I14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="J14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="K14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="L14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="M14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="N14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="O14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="P14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="R14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="S14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="T14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="U14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="V14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="W14" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="X14" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y14" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z14" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA14" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB14" s="44">
+        <v>31</v>
+      </c>
+      <c r="AC14" s="44">
+        <v>35</v>
+      </c>
+      <c r="AD14" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AE14" s="20">
+        <v>83</v>
+      </c>
+      <c r="AF14" s="20">
+        <v>67</v>
+      </c>
+      <c r="AG14" s="20">
+        <v>55</v>
+      </c>
+      <c r="AH14" s="20">
+        <v>81</v>
+      </c>
+      <c r="AI14" s="20">
+        <v>84</v>
+      </c>
+      <c r="AJ14" s="101">
+        <v>79</v>
+      </c>
+      <c r="AK14" s="101" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="55" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W15" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X15" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y15" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z15" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA15" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB15" s="44">
+        <v>369</v>
+      </c>
+      <c r="AC15" s="44">
+        <v>459</v>
+      </c>
+      <c r="AD15" s="45">
+        <v>623</v>
+      </c>
+      <c r="AE15" s="20">
+        <v>461</v>
+      </c>
+      <c r="AF15" s="20">
+        <v>461</v>
+      </c>
+      <c r="AG15" s="20">
+        <v>490</v>
+      </c>
+      <c r="AH15" s="20">
+        <v>474</v>
+      </c>
+      <c r="AI15" s="20">
+        <v>573</v>
+      </c>
+      <c r="AJ15" s="46">
+        <v>451</v>
+      </c>
+      <c r="AK15" s="20">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A16" s="99" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W16" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X16" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y16" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="Z16" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="AA16" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="AB16" s="44">
+        <v>270</v>
+      </c>
+      <c r="AC16" s="44">
+        <v>271</v>
+      </c>
+      <c r="AD16" s="45">
+        <v>374</v>
+      </c>
+      <c r="AE16" s="20">
+        <v>94</v>
+      </c>
+      <c r="AF16" s="20">
+        <v>64</v>
+      </c>
+      <c r="AG16" s="20">
+        <v>77</v>
+      </c>
+      <c r="AH16" s="20">
+        <v>226</v>
+      </c>
+      <c r="AI16" s="20">
+        <v>105</v>
+      </c>
+      <c r="AJ16" s="46">
+        <v>129</v>
+      </c>
+      <c r="AK16" s="20">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A17" s="99" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W17" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X17" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y17" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z17" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="AA17" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB17" s="44">
+        <v>99</v>
+      </c>
+      <c r="AC17" s="44">
+        <v>188</v>
+      </c>
+      <c r="AD17" s="45">
+        <v>249</v>
+      </c>
+      <c r="AE17" s="20">
+        <v>367</v>
+      </c>
+      <c r="AF17" s="20">
+        <v>397</v>
+      </c>
+      <c r="AG17" s="20">
+        <v>413</v>
+      </c>
+      <c r="AH17" s="20">
+        <v>248</v>
+      </c>
+      <c r="AI17" s="20">
+        <v>311</v>
+      </c>
+      <c r="AJ17" s="46">
+        <v>322</v>
+      </c>
+      <c r="AK17" s="20">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="99" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X18" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y18" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z18" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="AA18" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB18" s="44">
+        <v>619</v>
+      </c>
+      <c r="AC18" s="44">
+        <v>311</v>
+      </c>
+      <c r="AD18" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="AE18" s="20">
+        <v>465</v>
+      </c>
+      <c r="AF18" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AG18" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH18" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI18" s="20">
+        <v>1132</v>
+      </c>
+      <c r="AJ18" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK18" s="50" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="100" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W19" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X19" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="Y19" s="19" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z19" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="AA19" s="18">
+        <v>15206</v>
+      </c>
+      <c r="AB19" s="44">
+        <v>21685</v>
+      </c>
+      <c r="AC19" s="44">
+        <v>26104</v>
+      </c>
+      <c r="AD19" s="45">
+        <v>27471</v>
+      </c>
+      <c r="AE19" s="20">
+        <v>29532</v>
+      </c>
+      <c r="AF19" s="20">
+        <v>32138</v>
+      </c>
+      <c r="AG19" s="20">
+        <v>34093</v>
+      </c>
+      <c r="AH19" s="20">
+        <v>31144</v>
+      </c>
+      <c r="AI19" s="20">
+        <v>33490</v>
+      </c>
+      <c r="AJ19" s="46">
+        <v>34640</v>
+      </c>
+      <c r="AK19" s="20">
+        <v>36339</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W20" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X20" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y20" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z20" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="AA20" s="18" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB20" s="44">
+        <v>931</v>
+      </c>
+      <c r="AC20" s="51">
+        <v>858</v>
+      </c>
+      <c r="AD20" s="51">
+        <v>934</v>
+      </c>
+      <c r="AE20" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AF20" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AG20" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="AH20" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="AI20" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="AJ20" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="AK20" s="46" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="55" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W21" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X21" s="19" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y21" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z21" s="18">
+        <v>14582</v>
+      </c>
+      <c r="AA21" s="18">
+        <v>11638</v>
+      </c>
+      <c r="AB21" s="44">
+        <v>18400</v>
+      </c>
+      <c r="AC21" s="44">
+        <v>22968</v>
+      </c>
+      <c r="AD21" s="45">
+        <v>25636</v>
+      </c>
+      <c r="AE21" s="20">
+        <v>27953</v>
+      </c>
+      <c r="AF21" s="20">
+        <v>29497</v>
+      </c>
+      <c r="AG21" s="20">
+        <v>31297</v>
+      </c>
+      <c r="AH21" s="20">
+        <v>28615</v>
+      </c>
+      <c r="AI21" s="20">
+        <v>30740</v>
+      </c>
+      <c r="AJ21" s="46">
+        <v>31829</v>
+      </c>
+      <c r="AK21" s="20">
+        <v>34165</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="99" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W22" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X22" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y22" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z22" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA22" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB22" s="44">
+        <v>12</v>
+      </c>
+      <c r="AC22" s="44">
+        <v>11</v>
+      </c>
+      <c r="AD22" s="45">
+        <v>12</v>
+      </c>
+      <c r="AE22" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AF22" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AG22" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH22" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI22" s="102">
+        <v>4</v>
+      </c>
+      <c r="AJ22" s="102">
+        <v>1</v>
+      </c>
+      <c r="AK22" s="20">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="99" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W23" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X23" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y23" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z23" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA23" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB23" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="AC23" s="3">
+        <v>12</v>
+      </c>
+      <c r="AD23" s="3">
+        <v>12</v>
+      </c>
+      <c r="AE23" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AF23" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AG23" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH23" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI23" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AJ23" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK23" s="103" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" s="16">
+        <v>154982</v>
+      </c>
+      <c r="C24" s="16">
+        <v>157525</v>
+      </c>
+      <c r="D24" s="16">
+        <v>154385</v>
+      </c>
+      <c r="E24" s="16">
+        <v>151494</v>
+      </c>
+      <c r="F24" s="16">
+        <v>157453</v>
+      </c>
+      <c r="G24" s="16">
+        <v>157280</v>
+      </c>
+      <c r="H24" s="16">
+        <v>185687</v>
+      </c>
+      <c r="I24" s="16">
+        <v>208580</v>
+      </c>
+      <c r="J24" s="16">
+        <v>210051</v>
+      </c>
+      <c r="K24" s="16">
+        <v>201453</v>
+      </c>
+      <c r="L24" s="16">
+        <v>314993</v>
+      </c>
+      <c r="M24" s="16">
+        <v>254219</v>
+      </c>
+      <c r="N24" s="16">
+        <v>286547</v>
+      </c>
+      <c r="O24" s="16">
+        <v>290106</v>
+      </c>
+      <c r="P24" s="16">
+        <v>252472</v>
+      </c>
+      <c r="Q24" s="16">
+        <v>456993</v>
+      </c>
+      <c r="R24" s="16">
+        <v>563340</v>
+      </c>
+      <c r="S24" s="16">
+        <v>726860</v>
+      </c>
+      <c r="T24" s="16">
+        <v>859469</v>
+      </c>
+      <c r="U24" s="42">
+        <v>1023596</v>
+      </c>
+      <c r="V24" s="18">
+        <v>927809</v>
+      </c>
+      <c r="W24" s="18">
+        <v>911732</v>
+      </c>
+      <c r="X24" s="18">
+        <v>1028658</v>
+      </c>
+      <c r="Y24" s="18">
+        <v>992810</v>
+      </c>
+      <c r="Z24" s="18">
+        <v>925463</v>
+      </c>
+      <c r="AA24" s="18">
+        <v>938853</v>
+      </c>
+      <c r="AB24" s="44">
+        <v>1120351</v>
+      </c>
+      <c r="AC24" s="44">
+        <v>1144492</v>
+      </c>
+      <c r="AD24" s="45">
+        <v>1153750</v>
+      </c>
+      <c r="AE24" s="20">
+        <v>908657</v>
+      </c>
+      <c r="AF24" s="20">
+        <v>1077110</v>
+      </c>
+      <c r="AG24" s="20">
+        <v>983060</v>
+      </c>
+      <c r="AH24" s="20">
+        <v>1219241</v>
+      </c>
+      <c r="AI24" s="20">
+        <v>1216194</v>
+      </c>
+      <c r="AJ24" s="46">
+        <v>1030523</v>
+      </c>
+      <c r="AK24" s="20">
+        <v>1082388</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="100" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W25" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X25" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y25" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z25" s="18">
+        <v>4407</v>
+      </c>
+      <c r="AA25" s="18">
+        <v>4211</v>
+      </c>
+      <c r="AB25" s="44">
+        <v>2921</v>
+      </c>
+      <c r="AC25" s="44">
+        <v>4324</v>
+      </c>
+      <c r="AD25" s="45">
+        <v>7773</v>
+      </c>
+      <c r="AE25" s="20">
+        <v>9031</v>
+      </c>
+      <c r="AF25" s="20">
+        <v>9796</v>
+      </c>
+      <c r="AG25" s="20">
+        <v>9568</v>
+      </c>
+      <c r="AH25" s="20">
+        <v>12530</v>
+      </c>
+      <c r="AI25" s="20">
+        <v>6453</v>
+      </c>
+      <c r="AJ25" s="46">
+        <v>11234</v>
+      </c>
+      <c r="AK25" s="20">
+        <v>14246</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="99" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+      <c r="F26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4"/>
+      <c r="N26" s="4"/>
+      <c r="O26" s="4"/>
+      <c r="P26" s="4"/>
+      <c r="Q26" s="4"/>
+      <c r="R26" s="16"/>
+      <c r="S26" s="16"/>
+      <c r="T26" s="16"/>
+      <c r="U26" s="48"/>
+      <c r="V26" s="42"/>
+      <c r="W26" s="42"/>
+      <c r="X26" s="52"/>
+      <c r="Y26" s="18"/>
+      <c r="Z26" s="18"/>
+      <c r="AA26" s="18"/>
+      <c r="AC26" s="53"/>
+    </row>
+    <row r="27" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="55" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W27" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X27" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y27" s="19" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z27" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA27" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB27" s="54" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC27" s="23">
+        <v>99</v>
+      </c>
+      <c r="AD27" s="23">
+        <v>127</v>
+      </c>
+      <c r="AE27" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AF27" s="21">
+        <v>470</v>
+      </c>
+      <c r="AG27" s="23">
+        <v>112</v>
+      </c>
+      <c r="AH27" s="20">
+        <v>45</v>
+      </c>
+      <c r="AI27" s="23">
+        <v>65</v>
+      </c>
+      <c r="AJ27" s="23">
+        <v>102</v>
+      </c>
+      <c r="AK27" s="101" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="104" t="s">
+        <v>191</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="D28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="E28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="F28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="G28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="H28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="I28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="J28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="K28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="L28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="M28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="N28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="O28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="P28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="R28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="S28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="T28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="U28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="V28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="W28" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="X28" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y28" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z28" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA28" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB28" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC28" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD28" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE28" s="42">
+        <v>18</v>
+      </c>
+      <c r="AF28" s="102">
+        <v>48</v>
+      </c>
+      <c r="AG28" s="102">
+        <v>30</v>
+      </c>
+      <c r="AH28" s="102">
+        <v>30</v>
+      </c>
+      <c r="AI28" s="103" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ28" s="103" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK28" s="103" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W29" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X29" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="Y29" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z29" s="18">
+        <v>1380</v>
+      </c>
+      <c r="AA29" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB29" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC29" s="23">
+        <v>257</v>
+      </c>
+      <c r="AD29" s="23">
+        <v>675</v>
+      </c>
+      <c r="AE29" s="21">
+        <v>274</v>
+      </c>
+      <c r="AF29" s="21">
+        <v>628</v>
+      </c>
+      <c r="AG29" s="23">
+        <v>1028</v>
+      </c>
+      <c r="AH29" s="20">
+        <v>468</v>
+      </c>
+      <c r="AI29" s="23">
+        <v>1056</v>
+      </c>
+      <c r="AJ29" s="23">
+        <v>285</v>
+      </c>
+      <c r="AK29" s="101" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="55" t="s">
+        <v>110</v>
+      </c>
+      <c r="B30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W30" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X30" s="19" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y30" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="Z30" s="18" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA30" s="18" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB30" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC30" s="23">
+        <v>708</v>
+      </c>
+      <c r="AD30" s="23">
         <v>3890</v>
       </c>
-      <c r="N4" s="15">
-[...261 lines deleted...]
-      <c r="AB6" s="26" t="s">
+      <c r="AE30" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AF30" s="21">
+        <v>1151</v>
+      </c>
+      <c r="AG30" s="23">
+        <v>1826</v>
+      </c>
+      <c r="AH30" s="20">
+        <v>6476</v>
+      </c>
+      <c r="AI30" s="23">
+        <v>1793</v>
+      </c>
+      <c r="AJ30" s="23">
+        <v>5840</v>
+      </c>
+      <c r="AK30" s="101" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="55" t="s">
+        <v>116</v>
+      </c>
+      <c r="B31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W31" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X31" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y31" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="Z31" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="AA31" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="AB31" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="AC31" s="23">
+        <v>323</v>
+      </c>
+      <c r="AD31" s="23">
+        <v>78</v>
+      </c>
+      <c r="AE31" s="21">
+        <v>375</v>
+      </c>
+      <c r="AF31" s="21">
+        <v>774</v>
+      </c>
+      <c r="AG31" s="23">
+        <v>455</v>
+      </c>
+      <c r="AH31" s="20">
+        <v>650</v>
+      </c>
+      <c r="AI31" s="23">
+        <v>427</v>
+      </c>
+      <c r="AJ31" s="23">
+        <v>517</v>
+      </c>
+      <c r="AK31" s="101" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="55" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X32" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="Y32" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z32" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="AA32" s="18" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB32" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="AC32" s="23">
+        <v>1539</v>
+      </c>
+      <c r="AD32" s="23">
+        <v>903</v>
+      </c>
+      <c r="AE32" s="21">
+        <v>2090</v>
+      </c>
+      <c r="AF32" s="21">
+        <v>4172</v>
+      </c>
+      <c r="AG32" s="23">
+        <v>3109</v>
+      </c>
+      <c r="AH32" s="20">
+        <v>1959</v>
+      </c>
+      <c r="AI32" s="23">
+        <v>1828</v>
+      </c>
+      <c r="AJ32" s="23">
+        <v>2387</v>
+      </c>
+      <c r="AK32" s="101" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="55" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W33" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X33" s="19" t="s">
+        <v>129</v>
+      </c>
+      <c r="Y33" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="Z33" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="AA33" s="18" t="s">
+        <v>132</v>
+      </c>
+      <c r="AB33" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="AC33" s="23">
+        <v>646</v>
+      </c>
+      <c r="AD33" s="23">
+        <v>1480</v>
+      </c>
+      <c r="AE33" s="21">
+        <v>390</v>
+      </c>
+      <c r="AF33" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AG33" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH33" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI33" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AJ33" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK33" s="101" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B34" s="16">
+        <v>121258</v>
+      </c>
+      <c r="C34" s="16">
+        <v>123333</v>
+      </c>
+      <c r="D34" s="16">
+        <v>129419</v>
+      </c>
+      <c r="E34" s="16">
+        <v>128082</v>
+      </c>
+      <c r="F34" s="16">
+        <v>117302</v>
+      </c>
+      <c r="G34" s="16">
+        <v>62660</v>
+      </c>
+      <c r="H34" s="16">
+        <v>61080</v>
+      </c>
+      <c r="I34" s="16">
+        <v>49964</v>
+      </c>
+      <c r="J34" s="16">
+        <v>51058</v>
+      </c>
+      <c r="K34" s="16">
+        <v>50393</v>
+      </c>
+      <c r="L34" s="16">
+        <v>44778</v>
+      </c>
+      <c r="M34" s="16">
+        <v>41869</v>
+      </c>
+      <c r="N34" s="16">
+        <v>32200</v>
+      </c>
+      <c r="O34" s="16">
+        <v>29411</v>
+      </c>
+      <c r="P34" s="16">
+        <v>28819</v>
+      </c>
+      <c r="Q34" s="16">
+        <v>27821</v>
+      </c>
+      <c r="R34" s="16">
+        <v>28059</v>
+      </c>
+      <c r="S34" s="16">
+        <v>28742</v>
+      </c>
+      <c r="T34" s="16">
+        <v>31920</v>
+      </c>
+      <c r="U34" s="42">
+        <v>32004</v>
+      </c>
+      <c r="V34" s="18">
+        <v>35761</v>
+      </c>
+      <c r="W34" s="18">
+        <v>38124</v>
+      </c>
+      <c r="X34" s="18">
+        <v>42324</v>
+      </c>
+      <c r="Y34" s="18">
+        <v>47255</v>
+      </c>
+      <c r="Z34" s="18">
+        <v>42577</v>
+      </c>
+      <c r="AA34" s="18">
+        <v>44242</v>
+      </c>
+      <c r="AB34" s="44">
+        <v>47159</v>
+      </c>
+      <c r="AC34" s="56">
+        <v>46084</v>
+      </c>
+      <c r="AD34" s="56">
+        <v>44520</v>
+      </c>
+      <c r="AE34" s="56">
+        <v>25982</v>
+      </c>
+      <c r="AF34" s="56">
+        <v>25415</v>
+      </c>
+      <c r="AG34" s="56">
+        <v>26881</v>
+      </c>
+      <c r="AH34" s="20">
+        <v>27960</v>
+      </c>
+      <c r="AI34" s="20">
+        <v>20905</v>
+      </c>
+      <c r="AJ34" s="46">
+        <v>18154</v>
+      </c>
+      <c r="AK34" s="20">
+        <v>16695</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="E35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="G35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="H35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="I35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="K35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="L35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="M35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="N35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="O35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="P35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="R35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="S35" s="16">
+        <v>7</v>
+      </c>
+      <c r="T35" s="16">
+        <v>35</v>
+      </c>
+      <c r="U35" s="42">
+        <v>452</v>
+      </c>
+      <c r="V35" s="18">
+        <v>349</v>
+      </c>
+      <c r="W35" s="18">
+        <v>140</v>
+      </c>
+      <c r="X35" s="18">
+        <v>82</v>
+      </c>
+      <c r="Y35" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="Z35" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD35" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE35" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF35" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AG35" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH35" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI35" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ35" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AK35" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="57" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="4"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="4"/>
+      <c r="I36" s="4"/>
+      <c r="J36" s="4"/>
+      <c r="K36" s="4"/>
+      <c r="L36" s="4"/>
+      <c r="M36" s="4"/>
+      <c r="N36" s="4"/>
+      <c r="O36" s="4"/>
+      <c r="P36" s="4"/>
+      <c r="Q36" s="4"/>
+      <c r="R36" s="16"/>
+      <c r="S36" s="16"/>
+      <c r="T36" s="16"/>
+      <c r="U36" s="48"/>
+      <c r="V36" s="42"/>
+      <c r="W36" s="18"/>
+      <c r="X36" s="58"/>
+      <c r="Y36" s="18"/>
+      <c r="Z36" s="18"/>
+      <c r="AA36" s="18"/>
+      <c r="AB36" s="59"/>
+    </row>
+    <row r="37" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="C37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="E37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="F37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="G37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="H37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="I37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="K37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="L37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="M37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="N37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="O37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="P37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="R37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="S37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="T37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="U37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="V37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="W37" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="X37" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="Y37" s="19" t="s">
+        <v>136</v>
+      </c>
+      <c r="Z37" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA37" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB37" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC37" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD37" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE37" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF37" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AG37" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH37" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI37" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ37" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AK37" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="B38" s="16">
+        <v>38662</v>
+      </c>
+      <c r="C38" s="16">
+        <v>30752</v>
+      </c>
+      <c r="D38" s="16">
+        <v>22417</v>
+      </c>
+      <c r="E38" s="16">
+        <v>16118</v>
+      </c>
+      <c r="F38" s="16">
+        <v>12866</v>
+      </c>
+      <c r="G38" s="16">
+        <v>6173</v>
+      </c>
+      <c r="H38" s="16">
+        <v>10468</v>
+      </c>
+      <c r="I38" s="16">
+        <v>11670</v>
+      </c>
+      <c r="J38" s="16">
+        <v>6931</v>
+      </c>
+      <c r="K38" s="16">
+        <v>5912</v>
+      </c>
+      <c r="L38" s="16">
+        <v>5742</v>
+      </c>
+      <c r="M38" s="16">
+        <v>6574</v>
+      </c>
+      <c r="N38" s="16">
+        <v>8083</v>
+      </c>
+      <c r="O38" s="16">
+        <v>10034</v>
+      </c>
+      <c r="P38" s="16">
+        <v>10626</v>
+      </c>
+      <c r="Q38" s="16">
+        <v>17747</v>
+      </c>
+      <c r="R38" s="16">
+        <v>18702</v>
+      </c>
+      <c r="S38" s="16">
+        <v>20690</v>
+      </c>
+      <c r="T38" s="16">
+        <v>21533</v>
+      </c>
+      <c r="U38" s="42">
+        <v>27085</v>
+      </c>
+      <c r="V38" s="18">
+        <v>30212</v>
+      </c>
+      <c r="W38" s="18">
+        <v>28355</v>
+      </c>
+      <c r="X38" s="18">
+        <v>25256</v>
+      </c>
+      <c r="Y38" s="18">
+        <v>29446</v>
+      </c>
+      <c r="Z38" s="18">
+        <v>30989</v>
+      </c>
+      <c r="AA38" s="18">
+        <v>22052</v>
+      </c>
+      <c r="AB38" s="18">
+        <v>36074</v>
+      </c>
+      <c r="AC38" s="23">
+        <v>39891</v>
+      </c>
+      <c r="AD38" s="45">
+        <v>37768</v>
+      </c>
+      <c r="AE38" s="20">
+        <v>33797</v>
+      </c>
+      <c r="AF38" s="20">
+        <v>33610</v>
+      </c>
+      <c r="AG38" s="20">
+        <v>27698</v>
+      </c>
+      <c r="AH38" s="20">
+        <v>32168</v>
+      </c>
+      <c r="AI38" s="20">
+        <v>31648</v>
+      </c>
+      <c r="AJ38" s="46">
+        <v>27580</v>
+      </c>
+      <c r="AK38" s="20">
+        <v>27149</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" s="16">
+        <v>8655</v>
+      </c>
+      <c r="C39" s="16">
+        <v>9627</v>
+      </c>
+      <c r="D39" s="16">
+        <v>9868</v>
+      </c>
+      <c r="E39" s="16">
+        <v>9540</v>
+      </c>
+      <c r="F39" s="16">
+        <v>10118</v>
+      </c>
+      <c r="G39" s="16">
+        <v>6296</v>
+      </c>
+      <c r="H39" s="16">
+        <v>6430</v>
+      </c>
+      <c r="I39" s="16">
+        <v>6290</v>
+      </c>
+      <c r="J39" s="16">
+        <v>4799</v>
+      </c>
+      <c r="K39" s="16">
+        <v>2047</v>
+      </c>
+      <c r="L39" s="16">
+        <v>1490</v>
+      </c>
+      <c r="M39" s="16">
+        <v>1583</v>
+      </c>
+      <c r="N39" s="16">
+        <v>911</v>
+      </c>
+      <c r="O39" s="16">
+        <v>1987</v>
+      </c>
+      <c r="P39" s="16">
+        <v>2539</v>
+      </c>
+      <c r="Q39" s="16">
+        <v>2808</v>
+      </c>
+      <c r="R39" s="16">
+        <v>5531</v>
+      </c>
+      <c r="S39" s="16">
+        <v>9754</v>
+      </c>
+      <c r="T39" s="16">
+        <v>9921</v>
+      </c>
+      <c r="U39" s="42">
+        <v>10929</v>
+      </c>
+      <c r="V39" s="18">
+        <v>14165</v>
+      </c>
+      <c r="W39" s="18">
+        <v>20958</v>
+      </c>
+      <c r="X39" s="18">
+        <v>22292</v>
+      </c>
+      <c r="Y39" s="18">
+        <v>23473</v>
+      </c>
+      <c r="Z39" s="18">
+        <v>22783</v>
+      </c>
+      <c r="AA39" s="18">
+        <v>22528</v>
+      </c>
+      <c r="AB39" s="44">
+        <v>26155</v>
+      </c>
+      <c r="AC39" s="44">
+        <v>28647</v>
+      </c>
+      <c r="AD39" s="45">
+        <v>27340</v>
+      </c>
+      <c r="AE39" s="20">
+        <v>27975</v>
+      </c>
+      <c r="AF39" s="20">
+        <v>25384</v>
+      </c>
+      <c r="AG39" s="20">
+        <v>22565</v>
+      </c>
+      <c r="AH39" s="20">
+        <v>24111</v>
+      </c>
+      <c r="AI39" s="20">
+        <v>22509</v>
+      </c>
+      <c r="AJ39" s="46">
+        <v>19726</v>
+      </c>
+      <c r="AK39" s="20">
+        <v>21846</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C40" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="E40" s="5">
+        <v>120</v>
+      </c>
+      <c r="F40" s="5">
+        <v>1050</v>
+      </c>
+      <c r="G40" s="5">
+        <v>4440</v>
+      </c>
+      <c r="H40" s="5">
+        <v>5980</v>
+      </c>
+      <c r="I40" s="5">
+        <v>16810</v>
+      </c>
+      <c r="J40" s="5">
+        <v>3843</v>
+      </c>
+      <c r="K40" s="5">
+        <v>7780.5</v>
+      </c>
+      <c r="L40" s="5">
+        <v>4052.7</v>
+      </c>
+      <c r="M40" s="5">
+        <v>3705.1</v>
+      </c>
+      <c r="N40" s="5">
+        <v>3430.6</v>
+      </c>
+      <c r="O40" s="5">
+        <v>1788.9</v>
+      </c>
+      <c r="P40" s="5">
+        <v>2735.2</v>
+      </c>
+      <c r="Q40" s="5">
+        <v>4747.8</v>
+      </c>
+      <c r="R40" s="5">
+        <v>4249.8999999999996</v>
+      </c>
+      <c r="S40" s="5">
+        <v>3272.6</v>
+      </c>
+      <c r="T40" s="5">
+        <v>2612.8000000000002</v>
+      </c>
+      <c r="U40" s="8">
+        <v>2468.6999999999998</v>
+      </c>
+      <c r="V40" s="13">
+        <v>2588.3000000000002</v>
+      </c>
+      <c r="W40" s="13">
+        <v>2800.7</v>
+      </c>
+      <c r="X40" s="13">
+        <v>3439.4</v>
+      </c>
+      <c r="Y40" s="13">
+        <v>3833.3</v>
+      </c>
+      <c r="Z40" s="13">
+        <v>2346.6999999999998</v>
+      </c>
+      <c r="AA40" s="13">
+        <v>1602</v>
+      </c>
+      <c r="AB40" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AC40" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AD40" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE40" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF40" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AG40" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH40" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI40" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ40" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AK40" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="B41" s="5">
+        <v>350</v>
+      </c>
+      <c r="C41" s="5">
+        <v>720</v>
+      </c>
+      <c r="D41" s="5">
+        <v>740</v>
+      </c>
+      <c r="E41" s="5">
+        <v>100</v>
+      </c>
+      <c r="F41" s="5">
+        <v>10</v>
+      </c>
+      <c r="G41" s="5">
+        <v>100</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="I41" s="5">
+        <v>650</v>
+      </c>
+      <c r="J41" s="5">
+        <v>2452.8000000000002</v>
+      </c>
+      <c r="K41" s="5">
+        <v>840.5</v>
+      </c>
+      <c r="L41" s="5">
+        <v>344.3</v>
+      </c>
+      <c r="M41" s="5">
+        <v>451.5</v>
+      </c>
+      <c r="N41" s="5">
+        <v>174.7</v>
+      </c>
+      <c r="O41" s="5">
+        <v>856.3</v>
+      </c>
+      <c r="P41" s="5">
+        <v>368</v>
+      </c>
+      <c r="Q41" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="R41" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="S41" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="T41" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="U41" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="V41" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="W41" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="X41" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y41" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z41" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA41" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB41" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AC41" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AD41" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE41" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF41" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AG41" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH41" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI41" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ41" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AK41" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="B42" s="5">
+        <v>26150</v>
+      </c>
+      <c r="C42" s="5">
+        <v>28430</v>
+      </c>
+      <c r="D42" s="5">
+        <v>21260</v>
+      </c>
+      <c r="E42" s="5">
+        <v>16940</v>
+      </c>
+      <c r="F42" s="5">
+        <v>13510</v>
+      </c>
+      <c r="G42" s="5">
+        <v>8080</v>
+      </c>
+      <c r="H42" s="5">
+        <v>5640</v>
+      </c>
+      <c r="I42" s="5">
+        <v>6970</v>
+      </c>
+      <c r="J42" s="5">
+        <v>9715.1</v>
+      </c>
+      <c r="K42" s="5">
+        <v>12345.7</v>
+      </c>
+      <c r="L42" s="5">
+        <v>13099.8</v>
+      </c>
+      <c r="M42" s="5">
+        <v>12499</v>
+      </c>
+      <c r="N42" s="5">
+        <v>15544.9</v>
+      </c>
+      <c r="O42" s="5">
+        <v>22173.200000000001</v>
+      </c>
+      <c r="P42" s="5">
+        <v>20335.900000000001</v>
+      </c>
+      <c r="Q42" s="5">
+        <v>19588.8</v>
+      </c>
+      <c r="R42" s="5">
+        <v>18656.8</v>
+      </c>
+      <c r="S42" s="5">
+        <v>19089</v>
+      </c>
+      <c r="T42" s="5">
+        <v>18027.099999999999</v>
+      </c>
+      <c r="U42" s="8">
+        <v>24845</v>
+      </c>
+      <c r="V42" s="13">
+        <v>38179.599999999999</v>
+      </c>
+      <c r="W42" s="13">
+        <v>40838</v>
+      </c>
+      <c r="X42" s="13">
+        <v>44741.4</v>
+      </c>
+      <c r="Y42" s="13">
+        <v>39111.300000000003</v>
+      </c>
+      <c r="Z42" s="13">
+        <v>46476.1</v>
+      </c>
+      <c r="AA42" s="13">
+        <v>56304.1</v>
+      </c>
+      <c r="AB42" s="47">
+        <v>63113.9</v>
+      </c>
+      <c r="AC42" s="47">
+        <v>66201.7</v>
+      </c>
+      <c r="AD42" s="60">
+        <v>73458.399999999994</v>
+      </c>
+      <c r="AE42" s="39">
+        <v>74494.8</v>
+      </c>
+      <c r="AF42" s="39">
+        <v>73039.100000000006</v>
+      </c>
+      <c r="AG42" s="39">
+        <v>72158.399999999994</v>
+      </c>
+      <c r="AH42" s="39">
+        <v>68148.600000000006</v>
+      </c>
+      <c r="AI42" s="39">
+        <v>72467.5</v>
+      </c>
+      <c r="AJ42" s="61">
+        <v>72067.899999999994</v>
+      </c>
+      <c r="AK42" s="39">
+        <v>79458.5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="H43" s="5">
+        <v>233</v>
+      </c>
+      <c r="I43" s="5">
+        <v>186</v>
+      </c>
+      <c r="J43" s="5">
+        <v>53.6</v>
+      </c>
+      <c r="K43" s="5">
+        <v>13.8</v>
+      </c>
+      <c r="L43" s="5">
+        <v>59.4</v>
+      </c>
+      <c r="M43" s="5">
+        <v>87.7</v>
+      </c>
+      <c r="N43" s="5">
+        <v>85.5</v>
+      </c>
+      <c r="O43" s="5">
+        <v>94.4</v>
+      </c>
+      <c r="P43" s="5">
+        <v>64</v>
+      </c>
+      <c r="Q43" s="5">
+        <v>83</v>
+      </c>
+      <c r="R43" s="5">
+        <v>84.1</v>
+      </c>
+      <c r="S43" s="5">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="T43" s="5">
+        <v>51.7</v>
+      </c>
+      <c r="U43" s="8">
+        <v>33.4</v>
+      </c>
+      <c r="V43" s="13">
+        <v>26.6</v>
+      </c>
+      <c r="W43" s="13">
+        <v>26.1</v>
+      </c>
+      <c r="X43" s="13">
+        <v>22.3</v>
+      </c>
+      <c r="Y43" s="18" t="s">
+        <v>147</v>
+      </c>
+      <c r="Z43" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA43" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB43" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC43" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD43" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE43" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF43" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AG43" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH43" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI43" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ43" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AK43" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="E44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="G44" s="16">
+        <v>426</v>
+      </c>
+      <c r="H44" s="16">
+        <v>473</v>
+      </c>
+      <c r="I44" s="16">
+        <v>156</v>
+      </c>
+      <c r="J44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="K44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="L44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="M44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="N44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="O44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="P44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="R44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="S44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="T44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="U44" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="V44" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="W44" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="X44" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y44" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z44" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA44" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB44" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC44" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD44" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE44" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF44" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AG44" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH44" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI44" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ44" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AK44" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B45" s="16">
+        <v>26107</v>
+      </c>
+      <c r="C45" s="16">
+        <v>23446</v>
+      </c>
+      <c r="D45" s="16">
+        <v>17996</v>
+      </c>
+      <c r="E45" s="16">
+        <v>14629</v>
+      </c>
+      <c r="F45" s="16">
+        <v>7466</v>
+      </c>
+      <c r="G45" s="16">
+        <v>3029</v>
+      </c>
+      <c r="H45" s="16">
+        <v>1912</v>
+      </c>
+      <c r="I45" s="16">
+        <v>1246</v>
+      </c>
+      <c r="J45" s="5">
+        <v>127</v>
+      </c>
+      <c r="K45" s="5">
+        <v>2906</v>
+      </c>
+      <c r="L45" s="5">
+        <v>69.5</v>
+      </c>
+      <c r="M45" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="N45" s="5">
+        <v>179</v>
+      </c>
+      <c r="O45" s="5">
+        <v>97.2</v>
+      </c>
+      <c r="P45" s="5">
+        <v>142</v>
+      </c>
+      <c r="Q45" s="5">
+        <v>212</v>
+      </c>
+      <c r="R45" s="5">
+        <v>352</v>
+      </c>
+      <c r="S45" s="5">
+        <v>373</v>
+      </c>
+      <c r="T45" s="5">
+        <v>429.9</v>
+      </c>
+      <c r="U45" s="62">
+        <v>678.8</v>
+      </c>
+      <c r="V45" s="13">
+        <v>592.29999999999995</v>
+      </c>
+      <c r="W45" s="13">
+        <v>596.5</v>
+      </c>
+      <c r="X45" s="13">
+        <v>538.29999999999995</v>
+      </c>
+      <c r="Y45" s="18" t="s">
+        <v>150</v>
+      </c>
+      <c r="Z45" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="AA45" s="18" t="s">
+        <v>152</v>
+      </c>
+      <c r="AB45" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="AC45" s="63">
+        <v>949</v>
+      </c>
+      <c r="AD45" s="63">
+        <v>935</v>
+      </c>
+      <c r="AE45" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AF45" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AG45" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH45" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI45" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AJ45" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK45" s="12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="G46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="H46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="I46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="J46" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="K46" s="5">
+        <v>37</v>
+      </c>
+      <c r="L46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="M46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="N46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="O46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="P46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="R46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="S46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="T46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="U46" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="V46" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="W46" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="X46" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y46" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z46" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA46" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB46" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC46" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD46" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE46" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF46" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AG46" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH46" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI46" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ46" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AK46" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C47" s="5">
+        <v>1</v>
+      </c>
+      <c r="D47" s="5">
+        <v>1</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="L47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="N47" s="5">
+        <v>29805</v>
+      </c>
+      <c r="O47" s="5">
+        <v>29716.7</v>
+      </c>
+      <c r="P47" s="5">
+        <v>22652</v>
+      </c>
+      <c r="Q47" s="5">
+        <v>8995.6</v>
+      </c>
+      <c r="R47" s="5">
+        <v>28340.7</v>
+      </c>
+      <c r="S47" s="5">
+        <v>35649.199999999997</v>
+      </c>
+      <c r="T47" s="5">
+        <v>1034</v>
+      </c>
+      <c r="U47" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="V47" s="13">
+        <v>18959.099999999999</v>
+      </c>
+      <c r="W47" s="13">
+        <v>6573.8</v>
+      </c>
+      <c r="X47" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y47" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z47" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AA47" s="13">
+        <v>4987.3</v>
+      </c>
+      <c r="AB47" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC47" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="AD47" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE47" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF47" s="66">
+        <v>2287</v>
+      </c>
+      <c r="AG47" s="66">
+        <v>14180</v>
+      </c>
+      <c r="AH47" s="39">
+        <v>26387</v>
+      </c>
+      <c r="AI47" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ47" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AK47" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="48" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="B48" s="5">
+        <v>4085</v>
+      </c>
+      <c r="C48" s="5">
+        <v>3334</v>
+      </c>
+      <c r="D48" s="5">
+        <v>2466</v>
+      </c>
+      <c r="E48" s="5">
+        <v>1649</v>
+      </c>
+      <c r="F48" s="5">
+        <v>604</v>
+      </c>
+      <c r="G48" s="5">
+        <v>103</v>
+      </c>
+      <c r="H48" s="5">
+        <v>59</v>
+      </c>
+      <c r="I48" s="5">
+        <v>43</v>
+      </c>
+      <c r="J48" s="5">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="K48" s="5">
+        <v>10.5</v>
+      </c>
+      <c r="L48" s="5">
+        <v>47.9</v>
+      </c>
+      <c r="M48" s="5">
+        <v>50.9</v>
+      </c>
+      <c r="N48" s="5">
+        <v>62</v>
+      </c>
+      <c r="O48" s="5">
+        <v>83.3</v>
+      </c>
+      <c r="P48" s="5">
+        <v>258.39999999999998</v>
+      </c>
+      <c r="Q48" s="5">
+        <v>300.5</v>
+      </c>
+      <c r="R48" s="5">
+        <v>228.9</v>
+      </c>
+      <c r="S48" s="5">
+        <v>480.7</v>
+      </c>
+      <c r="T48" s="5">
+        <v>475.7</v>
+      </c>
+      <c r="U48" s="62">
+        <v>559.6</v>
+      </c>
+      <c r="V48" s="13">
+        <v>399.4</v>
+      </c>
+      <c r="W48" s="13">
+        <v>417.6</v>
+      </c>
+      <c r="X48" s="13">
+        <v>423</v>
+      </c>
+      <c r="Y48" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="Z48" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="AA48" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC48" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD48" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE48" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF48" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AG48" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH48" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI48" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ48" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AK48" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B49" s="5">
+        <v>3865</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2822</v>
+      </c>
+      <c r="D49" s="5">
+        <v>1918</v>
+      </c>
+      <c r="E49" s="5">
+        <v>1154</v>
+      </c>
+      <c r="F49" s="5">
+        <v>529</v>
+      </c>
+      <c r="G49" s="5">
+        <v>89</v>
+      </c>
+      <c r="H49" s="5">
         <v>31</v>
       </c>
-      <c r="AC6" s="27" t="s">
+      <c r="I49" s="5">
         <v>26</v>
       </c>
-      <c r="AD6" s="27" t="s">
-[...28 lines deleted...]
-      <c r="C7" s="15">
+      <c r="J49" s="5">
+        <v>15.6</v>
+      </c>
+      <c r="K49" s="5">
+        <v>7.3</v>
+      </c>
+      <c r="L49" s="5">
+        <v>16.7</v>
+      </c>
+      <c r="M49" s="5">
+        <v>43.4</v>
+      </c>
+      <c r="N49" s="5">
+        <v>62</v>
+      </c>
+      <c r="O49" s="5">
+        <v>83.3</v>
+      </c>
+      <c r="P49" s="5">
+        <v>120.8</v>
+      </c>
+      <c r="Q49" s="5">
+        <v>153.30000000000001</v>
+      </c>
+      <c r="R49" s="5">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="S49" s="5">
+        <v>337.1</v>
+      </c>
+      <c r="T49" s="5">
+        <v>367.3</v>
+      </c>
+      <c r="U49" s="62">
+        <v>502.6</v>
+      </c>
+      <c r="V49" s="13">
+        <v>399.4</v>
+      </c>
+      <c r="W49" s="13">
+        <v>417.6</v>
+      </c>
+      <c r="X49" s="13">
+        <v>423</v>
+      </c>
+      <c r="Y49" s="19" t="s">
+        <v>158</v>
+      </c>
+      <c r="Z49" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="AA49" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB49" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC49" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD49" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE49" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF49" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AG49" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH49" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI49" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ49" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AK49" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E50" s="5">
         <v>96</v>
       </c>
-      <c r="D7" s="15">
-[...2 lines deleted...]
-      <c r="E7" s="15">
+      <c r="F50" s="5">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="G50" s="5">
+        <v>26.6</v>
+      </c>
+      <c r="H50" s="5">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="I50" s="5">
+        <v>15.1</v>
+      </c>
+      <c r="J50" s="5">
+        <v>17.2</v>
+      </c>
+      <c r="K50" s="5">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="L50" s="5">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="M50" s="5">
+        <v>18.7</v>
+      </c>
+      <c r="N50" s="5">
+        <v>7.9</v>
+      </c>
+      <c r="O50" s="5">
+        <v>15.5</v>
+      </c>
+      <c r="P50" s="5">
+        <v>12</v>
+      </c>
+      <c r="Q50" s="5">
+        <v>12.4</v>
+      </c>
+      <c r="R50" s="5">
+        <v>8.5</v>
+      </c>
+      <c r="S50" s="5">
+        <v>27.2</v>
+      </c>
+      <c r="T50" s="5">
+        <v>43.8</v>
+      </c>
+      <c r="U50" s="62">
+        <v>50.1</v>
+      </c>
+      <c r="V50" s="13">
+        <v>52.1</v>
+      </c>
+      <c r="W50" s="13">
+        <v>24.3</v>
+      </c>
+      <c r="X50" s="13">
+        <v>6.8</v>
+      </c>
+      <c r="Y50" s="19" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z50" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="AA50" s="18" t="s">
+        <v>164</v>
+      </c>
+      <c r="AB50" s="47">
+        <v>5.7</v>
+      </c>
+      <c r="AC50" s="3">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AD50" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="AE50" s="39">
+        <v>2.6</v>
+      </c>
+      <c r="AF50" s="39">
+        <v>7.5</v>
+      </c>
+      <c r="AG50" s="39">
+        <v>12.7</v>
+      </c>
+      <c r="AH50" s="39">
+        <v>4</v>
+      </c>
+      <c r="AI50" s="39">
+        <v>4.5</v>
+      </c>
+      <c r="AJ50" s="61">
+        <v>4.5</v>
+      </c>
+      <c r="AK50" s="105">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="I51" s="5">
+        <v>5100</v>
+      </c>
+      <c r="J51" s="5">
+        <v>7860</v>
+      </c>
+      <c r="K51" s="5">
+        <v>6811.5</v>
+      </c>
+      <c r="L51" s="5">
+        <v>6149.6</v>
+      </c>
+      <c r="M51" s="5">
+        <v>3485.2</v>
+      </c>
+      <c r="N51" s="5">
+        <v>3985.5</v>
+      </c>
+      <c r="O51" s="5">
+        <v>1734.9</v>
+      </c>
+      <c r="P51" s="5">
+        <v>1005.1</v>
+      </c>
+      <c r="Q51" s="5">
+        <v>1515.4</v>
+      </c>
+      <c r="R51" s="5">
+        <v>2032</v>
+      </c>
+      <c r="S51" s="5">
+        <v>1244.8</v>
+      </c>
+      <c r="T51" s="5">
+        <v>1215.5999999999999</v>
+      </c>
+      <c r="U51" s="8">
+        <v>1121.5</v>
+      </c>
+      <c r="V51" s="13">
+        <v>1147.9000000000001</v>
+      </c>
+      <c r="W51" s="13">
+        <v>1271.4000000000001</v>
+      </c>
+      <c r="X51" s="13">
+        <v>1451.5</v>
+      </c>
+      <c r="Y51" s="19" t="s">
+        <v>166</v>
+      </c>
+      <c r="Z51" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="AA51" s="18" t="s">
+        <v>168</v>
+      </c>
+      <c r="AB51" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC51" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD51" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE51" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AF51" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AG51" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH51" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI51" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AJ51" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK51" s="8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B52" s="16">
+        <v>35000</v>
+      </c>
+      <c r="C52" s="16">
+        <v>46900</v>
+      </c>
+      <c r="D52" s="16">
+        <v>33800</v>
+      </c>
+      <c r="E52" s="16">
+        <v>24600</v>
+      </c>
+      <c r="F52" s="16">
+        <v>16500</v>
+      </c>
+      <c r="G52" s="16">
+        <v>8800</v>
+      </c>
+      <c r="H52" s="16">
+        <v>600</v>
+      </c>
+      <c r="I52" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J52" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="K52" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="L52" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="M52" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="N52" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="O52" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="P52" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q52" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="R52" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="S52" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="T52" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="U52" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="V52" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="W52" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="X52" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y52" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z52" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA52" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB52" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AC52" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD52" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE52" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF52" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AG52" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH52" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI52" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ52" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AK52" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="C53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="G53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="H53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="I53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="J53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="K53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="L53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="M53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="N53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="O53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="P53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="R53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="S53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="T53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="U53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="V53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="W53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="X53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG53" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH53" s="102" t="s">
+        <v>24</v>
+      </c>
+      <c r="AI53" s="103" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ53" s="103" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK53" s="103" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="B54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="E54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="G54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="H54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="I54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="K54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="L54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="M54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="N54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="O54" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="P54" s="16">
+        <v>539</v>
+      </c>
+      <c r="Q54" s="16">
+        <v>800</v>
+      </c>
+      <c r="R54" s="16">
+        <v>881</v>
+      </c>
+      <c r="S54" s="16">
+        <v>1105</v>
+      </c>
+      <c r="T54" s="16">
+        <v>2243</v>
+      </c>
+      <c r="U54" s="42">
+        <v>2757</v>
+      </c>
+      <c r="V54" s="18">
+        <v>3178</v>
+      </c>
+      <c r="W54" s="18">
+        <v>3241</v>
+      </c>
+      <c r="X54" s="18">
+        <v>3905</v>
+      </c>
+      <c r="Y54" s="18">
+        <v>4835</v>
+      </c>
+      <c r="Z54" s="18">
+        <v>4085</v>
+      </c>
+      <c r="AA54" s="18">
+        <v>2964</v>
+      </c>
+      <c r="AB54" s="18" t="s">
+        <v>172</v>
+      </c>
+      <c r="AC54" s="23">
+        <v>4462</v>
+      </c>
+      <c r="AD54" s="23">
+        <v>4717</v>
+      </c>
+      <c r="AE54" s="20">
+        <v>5175</v>
+      </c>
+      <c r="AF54" s="20">
+        <v>5162</v>
+      </c>
+      <c r="AG54" s="20">
+        <v>6466</v>
+      </c>
+      <c r="AH54" s="20">
+        <v>7795</v>
+      </c>
+      <c r="AI54" s="20">
+        <v>5397</v>
+      </c>
+      <c r="AJ54" s="46">
+        <v>5010</v>
+      </c>
+      <c r="AK54" s="106">
+        <v>4948</v>
+      </c>
+    </row>
+    <row r="55" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="10" t="s">
         <v>173</v>
       </c>
-      <c r="F7" s="15">
-[...5 lines deleted...]
-      <c r="H7" s="15">
+      <c r="B55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="C55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="E55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="F55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="G55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="H55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="I55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="J55" s="42">
+        <v>417</v>
+      </c>
+      <c r="K55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="L55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="M55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="N55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="O55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="P55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="R55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="S55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="T55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="U55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="V55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="W55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="X55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI55" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AJ55" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK55" s="42" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="56" spans="1:37" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="B56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="E56" s="16">
+        <v>750</v>
+      </c>
+      <c r="F56" s="16">
+        <v>50</v>
+      </c>
+      <c r="G56" s="16">
+        <v>3100</v>
+      </c>
+      <c r="H56" s="16">
+        <v>210</v>
+      </c>
+      <c r="I56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="J56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="K56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="L56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="M56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="N56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="O56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="P56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="R56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="S56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="T56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="U56" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="V56" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="W56" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="X56" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y56" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z56" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA56" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB56" s="23"/>
+      <c r="AC56" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD56" s="42" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE56" s="42" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF56" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AG56" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH56" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI56" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ56" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AK56" s="9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="10" t="s">
         <v>175</v>
       </c>
-      <c r="I7" s="15">
-[...26 lines deleted...]
-      <c r="R7" s="15">
+      <c r="B57" s="67"/>
+      <c r="C57" s="67"/>
+      <c r="D57" s="67"/>
+      <c r="E57" s="67"/>
+      <c r="F57" s="67"/>
+      <c r="G57" s="67"/>
+      <c r="H57" s="67"/>
+      <c r="I57" s="67"/>
+      <c r="J57" s="67"/>
+      <c r="K57" s="67"/>
+      <c r="L57" s="67"/>
+      <c r="M57" s="67"/>
+      <c r="N57" s="67"/>
+      <c r="O57" s="67"/>
+      <c r="P57" s="67"/>
+      <c r="Q57" s="67"/>
+      <c r="R57" s="67"/>
+      <c r="S57" s="67"/>
+      <c r="T57" s="67"/>
+      <c r="U57" s="67"/>
+      <c r="V57" s="13">
+        <v>77</v>
+      </c>
+      <c r="W57" s="13">
+        <v>869</v>
+      </c>
+      <c r="X57" s="13">
+        <v>2664</v>
+      </c>
+      <c r="Y57" s="18">
+        <v>6464</v>
+      </c>
+      <c r="Z57" s="18">
+        <v>7404</v>
+      </c>
+      <c r="AA57" s="18">
+        <v>5302</v>
+      </c>
+      <c r="AB57" s="18" t="s">
+        <v>176</v>
+      </c>
+      <c r="AC57" s="23">
+        <v>5377</v>
+      </c>
+      <c r="AD57" s="23">
+        <v>11766</v>
+      </c>
+      <c r="AE57" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AF57" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AG57" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH57" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AI57" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AJ57" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK57" s="12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="58" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="68" t="s">
+        <v>177</v>
+      </c>
+      <c r="B58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="C58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="E58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="F58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="G58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="H58" s="69">
+        <v>20</v>
+      </c>
+      <c r="I58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="J58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="K58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="L58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="M58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="N58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="O58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="P58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="R58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="S58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="T58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="U58" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="V58" s="70" t="s">
+        <v>7</v>
+      </c>
+      <c r="W58" s="70" t="s">
+        <v>7</v>
+      </c>
+      <c r="X58" s="70" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y58" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="Z58" s="71">
+        <v>56</v>
+      </c>
+      <c r="AA58" s="71">
         <v>154</v>
       </c>
-      <c r="S7" s="15">
-[...1242 lines deleted...]
-      <c r="AD18" s="21" t="s">
+      <c r="AB58" s="72" t="s">
+        <v>179</v>
+      </c>
+      <c r="AC58" s="29">
+        <v>96</v>
+      </c>
+      <c r="AD58" s="29">
+        <v>159</v>
+      </c>
+      <c r="AE58" s="73" t="s">
         <v>25</v>
       </c>
-      <c r="AE18" s="3">
-[...225 lines deleted...]
-      <c r="AG20" s="3" t="s">
+      <c r="AF58" s="73" t="s">
         <v>25</v>
       </c>
-      <c r="AH20" s="3" t="s">
+      <c r="AG58" s="73" t="s">
         <v>25</v>
       </c>
-      <c r="AI20" s="3" t="s">
+      <c r="AH58" s="73" t="s">
         <v>25</v>
       </c>
-      <c r="AJ20" s="117" t="s">
+      <c r="AI58" s="73" t="s">
         <v>25</v>
       </c>
-    </row>
-[...3891 lines deleted...]
-      <c r="AA64" s="59"/>
+      <c r="AJ58" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK58" s="73" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="59" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="74"/>
+      <c r="C59" s="74"/>
+      <c r="D59" s="74"/>
+      <c r="E59" s="74"/>
+      <c r="F59" s="74"/>
+      <c r="G59" s="74"/>
+      <c r="H59" s="74"/>
+      <c r="I59" s="74"/>
+      <c r="V59" s="42"/>
+      <c r="W59" s="54"/>
+      <c r="X59" s="54"/>
+      <c r="Y59" s="54"/>
+      <c r="Z59" s="54"/>
+      <c r="AA59" s="75"/>
+    </row>
+    <row r="60" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A60" s="141" t="s">
+        <v>193</v>
+      </c>
+      <c r="B60" s="141"/>
+      <c r="C60" s="141"/>
+      <c r="D60" s="141"/>
+      <c r="E60" s="141"/>
+      <c r="F60" s="141"/>
+      <c r="G60" s="141"/>
+      <c r="H60" s="141"/>
+      <c r="I60" s="141"/>
+      <c r="J60" s="141"/>
+      <c r="K60" s="142"/>
+      <c r="L60" s="142"/>
+      <c r="M60" s="142"/>
+      <c r="N60" s="142"/>
+      <c r="O60" s="142"/>
+      <c r="P60" s="142"/>
+      <c r="Q60" s="142"/>
+      <c r="R60" s="142"/>
+      <c r="S60" s="142"/>
+      <c r="T60" s="142"/>
+      <c r="U60" s="142"/>
+      <c r="V60" s="142"/>
+      <c r="W60" s="142"/>
+      <c r="X60" s="142"/>
+      <c r="Y60" s="142"/>
+      <c r="Z60" s="142"/>
+      <c r="AA60" s="142"/>
+      <c r="AB60" s="142"/>
+      <c r="AC60" s="142"/>
+      <c r="AD60" s="142"/>
+      <c r="AE60" s="142"/>
+      <c r="AF60" s="142"/>
+      <c r="AG60" s="142"/>
+    </row>
+    <row r="61" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="D61" s="4"/>
+      <c r="E61" s="4"/>
+      <c r="F61" s="4"/>
+      <c r="G61" s="4"/>
+      <c r="H61" s="4"/>
+      <c r="I61" s="4"/>
+      <c r="V61" s="49"/>
+      <c r="W61" s="54"/>
+      <c r="X61" s="76"/>
+      <c r="Y61" s="54"/>
+      <c r="Z61" s="54"/>
+      <c r="AA61" s="75"/>
+    </row>
+    <row r="62" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
+      <c r="D62" s="4"/>
+      <c r="E62" s="4"/>
+      <c r="F62" s="4"/>
+      <c r="G62" s="4"/>
+      <c r="H62" s="4"/>
+      <c r="I62" s="4"/>
+      <c r="V62" s="49"/>
+      <c r="W62" s="54"/>
+      <c r="X62" s="76"/>
+      <c r="Y62" s="54"/>
+      <c r="Z62" s="54"/>
+      <c r="AA62" s="75"/>
+    </row>
+    <row r="63" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="D63" s="4"/>
+      <c r="E63" s="4"/>
+      <c r="F63" s="4"/>
+      <c r="G63" s="4"/>
+      <c r="H63" s="4"/>
+      <c r="I63" s="4"/>
+      <c r="V63" s="16"/>
+      <c r="W63" s="54"/>
+      <c r="X63" s="76"/>
+      <c r="Y63" s="54"/>
+      <c r="Z63" s="54"/>
+      <c r="AA63" s="75"/>
+    </row>
+    <row r="64" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="B64" s="4"/>
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="4"/>
+      <c r="F64" s="4"/>
+      <c r="G64" s="4"/>
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="V64" s="67"/>
+      <c r="W64" s="42"/>
+      <c r="X64" s="76"/>
+      <c r="Y64" s="76"/>
+      <c r="Z64" s="76"/>
+      <c r="AA64" s="77"/>
     </row>
     <row r="65" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B65" s="28"/>
-[...12 lines deleted...]
-      <c r="AA65" s="62"/>
+      <c r="B65" s="4"/>
+      <c r="C65" s="4"/>
+      <c r="D65" s="4"/>
+      <c r="E65" s="4"/>
+      <c r="F65" s="4"/>
+      <c r="G65" s="4"/>
+      <c r="H65" s="4"/>
+      <c r="I65" s="4"/>
+      <c r="V65" s="16"/>
+      <c r="W65" s="76"/>
+      <c r="X65" s="54"/>
+      <c r="Y65" s="76"/>
+      <c r="Z65" s="76"/>
+      <c r="AA65" s="77"/>
     </row>
     <row r="66" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B66" s="28"/>
-[...12 lines deleted...]
-      <c r="AA66" s="62"/>
+      <c r="B66" s="4"/>
+      <c r="C66" s="4"/>
+      <c r="D66" s="4"/>
+      <c r="E66" s="4"/>
+      <c r="F66" s="4"/>
+      <c r="G66" s="4"/>
+      <c r="H66" s="4"/>
+      <c r="I66" s="4"/>
+      <c r="V66" s="16"/>
+      <c r="W66" s="76"/>
+      <c r="X66" s="54"/>
+      <c r="Y66" s="54"/>
+      <c r="Z66" s="54"/>
+      <c r="AA66" s="75"/>
     </row>
     <row r="67" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B67" s="28"/>
-[...12 lines deleted...]
-      <c r="AA67" s="59"/>
+      <c r="B67" s="36"/>
+      <c r="C67" s="36"/>
+      <c r="D67" s="36"/>
+      <c r="E67" s="36"/>
+      <c r="F67" s="36"/>
+      <c r="G67" s="36"/>
+      <c r="H67" s="36"/>
+      <c r="I67" s="36"/>
+      <c r="V67" s="42"/>
+      <c r="W67" s="76"/>
+      <c r="X67" s="62"/>
+      <c r="Y67" s="54"/>
+      <c r="Z67" s="54"/>
+      <c r="AA67" s="75"/>
     </row>
     <row r="68" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B68" s="66"/>
-[...12 lines deleted...]
-      <c r="AA68" s="59"/>
+      <c r="B68" s="74"/>
+      <c r="C68" s="74"/>
+      <c r="D68" s="74"/>
+      <c r="E68" s="74"/>
+      <c r="F68" s="74"/>
+      <c r="G68" s="74"/>
+      <c r="H68" s="74"/>
+      <c r="I68" s="74"/>
+      <c r="V68" s="42"/>
+      <c r="W68" s="54"/>
+      <c r="X68" s="76"/>
+      <c r="Y68" s="54"/>
+      <c r="Z68" s="54"/>
+      <c r="AA68" s="75"/>
     </row>
     <row r="69" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B69" s="58"/>
-[...12 lines deleted...]
-      <c r="AA69" s="59"/>
+      <c r="B69" s="4"/>
+      <c r="C69" s="4"/>
+      <c r="D69" s="4"/>
+      <c r="E69" s="4"/>
+      <c r="F69" s="4"/>
+      <c r="G69" s="4"/>
+      <c r="H69" s="4"/>
+      <c r="I69" s="4"/>
+      <c r="V69" s="78"/>
+      <c r="W69" s="54"/>
+      <c r="X69" s="76"/>
+      <c r="Y69" s="54"/>
+      <c r="Z69" s="54"/>
+      <c r="AA69" s="75"/>
     </row>
     <row r="70" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B70" s="28"/>
-[...12 lines deleted...]
-      <c r="AA70" s="59"/>
+      <c r="B70" s="4"/>
+      <c r="C70" s="4"/>
+      <c r="D70" s="4"/>
+      <c r="E70" s="4"/>
+      <c r="F70" s="4"/>
+      <c r="G70" s="4"/>
+      <c r="H70" s="4"/>
+      <c r="I70" s="4"/>
+      <c r="V70" s="16"/>
+      <c r="W70" s="54"/>
+      <c r="X70" s="54"/>
+      <c r="Y70" s="54"/>
+      <c r="Z70" s="54"/>
+      <c r="AA70" s="75"/>
     </row>
     <row r="71" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B71" s="28"/>
-[...12 lines deleted...]
-      <c r="AA71" s="59"/>
+      <c r="B71" s="4"/>
+      <c r="C71" s="4"/>
+      <c r="D71" s="4"/>
+      <c r="E71" s="4"/>
+      <c r="F71" s="4"/>
+      <c r="G71" s="4"/>
+      <c r="H71" s="4"/>
+      <c r="I71" s="4"/>
+      <c r="V71" s="67"/>
+      <c r="W71" s="54"/>
+      <c r="X71" s="54"/>
+      <c r="Y71" s="54"/>
+      <c r="Z71" s="54"/>
+      <c r="AA71" s="75"/>
     </row>
     <row r="72" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B72" s="28"/>
-[...12 lines deleted...]
-      <c r="AA72" s="59"/>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="D72" s="4"/>
+      <c r="E72" s="4"/>
+      <c r="F72" s="4"/>
+      <c r="G72" s="4"/>
+      <c r="H72" s="4"/>
+      <c r="I72" s="4"/>
+      <c r="V72" s="42"/>
+      <c r="W72" s="42"/>
+      <c r="X72" s="54"/>
+      <c r="Y72" s="54"/>
+      <c r="Z72" s="54"/>
+      <c r="AA72" s="75"/>
     </row>
     <row r="73" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B73" s="28"/>
-[...6 lines deleted...]
-      <c r="I73" s="28"/>
+      <c r="B73" s="4"/>
+      <c r="C73" s="4"/>
+      <c r="D73" s="4"/>
+      <c r="E73" s="4"/>
+      <c r="F73" s="4"/>
+      <c r="G73" s="4"/>
+      <c r="H73" s="4"/>
+      <c r="I73" s="4"/>
       <c r="V73" s="16"/>
-      <c r="W73" s="16"/>
-[...3 lines deleted...]
-      <c r="AA73" s="59"/>
+      <c r="W73" s="9"/>
+      <c r="X73" s="54"/>
+      <c r="Y73" s="54"/>
+      <c r="Z73" s="54"/>
+      <c r="AA73" s="75"/>
     </row>
     <row r="74" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B74" s="28"/>
-[...12 lines deleted...]
-      <c r="AA74" s="59"/>
+      <c r="B74" s="4"/>
+      <c r="C74" s="4"/>
+      <c r="D74" s="4"/>
+      <c r="E74" s="4"/>
+      <c r="F74" s="4"/>
+      <c r="G74" s="4"/>
+      <c r="H74" s="4"/>
+      <c r="I74" s="4"/>
+      <c r="V74" s="42"/>
+      <c r="W74" s="79"/>
+      <c r="X74" s="54"/>
+      <c r="Y74" s="54"/>
+      <c r="Z74" s="54"/>
+      <c r="AA74" s="75"/>
     </row>
     <row r="75" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B75" s="28"/>
-[...12 lines deleted...]
-      <c r="AA75" s="59"/>
+      <c r="B75" s="4"/>
+      <c r="C75" s="4"/>
+      <c r="D75" s="4"/>
+      <c r="E75" s="4"/>
+      <c r="F75" s="4"/>
+      <c r="G75" s="4"/>
+      <c r="H75" s="4"/>
+      <c r="I75" s="4"/>
+      <c r="V75" s="42"/>
+      <c r="W75" s="79"/>
+      <c r="X75" s="54"/>
+      <c r="Y75" s="54"/>
+      <c r="Z75" s="54"/>
+      <c r="AA75" s="75"/>
     </row>
     <row r="76" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B76" s="28"/>
-[...12 lines deleted...]
-      <c r="AA76" s="59"/>
+      <c r="B76" s="4"/>
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="4"/>
+      <c r="F76" s="4"/>
+      <c r="G76" s="4"/>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="V76" s="42"/>
+      <c r="W76" s="79"/>
+      <c r="X76" s="54"/>
+      <c r="Y76" s="54"/>
+      <c r="Z76" s="54"/>
+      <c r="AA76" s="75"/>
     </row>
     <row r="77" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B77" s="28"/>
-[...6 lines deleted...]
-      <c r="I77" s="28"/>
+      <c r="B77" s="4"/>
+      <c r="C77" s="4"/>
+      <c r="D77" s="4"/>
+      <c r="E77" s="4"/>
+      <c r="F77" s="4"/>
+      <c r="G77" s="4"/>
+      <c r="H77" s="4"/>
+      <c r="I77" s="4"/>
       <c r="V77" s="16"/>
-      <c r="W77" s="67"/>
-[...3 lines deleted...]
-      <c r="AA77" s="59"/>
+      <c r="W77" s="79"/>
+      <c r="X77" s="54"/>
+      <c r="Y77" s="54"/>
+      <c r="Z77" s="54"/>
+      <c r="AA77" s="75"/>
     </row>
     <row r="78" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B78" s="28"/>
-[...12 lines deleted...]
-      <c r="AA78" s="59"/>
+      <c r="B78" s="4"/>
+      <c r="C78" s="4"/>
+      <c r="D78" s="4"/>
+      <c r="E78" s="4"/>
+      <c r="F78" s="4"/>
+      <c r="G78" s="4"/>
+      <c r="H78" s="4"/>
+      <c r="I78" s="4"/>
+      <c r="V78" s="42"/>
+      <c r="W78" s="79"/>
+      <c r="X78" s="54"/>
+      <c r="Y78" s="54"/>
+      <c r="Z78" s="54"/>
+      <c r="AA78" s="75"/>
     </row>
     <row r="79" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B79" s="28"/>
-[...12 lines deleted...]
-      <c r="AA79" s="59"/>
+      <c r="B79" s="4"/>
+      <c r="C79" s="4"/>
+      <c r="D79" s="4"/>
+      <c r="E79" s="4"/>
+      <c r="F79" s="4"/>
+      <c r="G79" s="4"/>
+      <c r="H79" s="4"/>
+      <c r="I79" s="4"/>
+      <c r="V79" s="42"/>
+      <c r="W79" s="48"/>
+      <c r="X79" s="54"/>
+      <c r="Y79" s="54"/>
+      <c r="Z79" s="54"/>
+      <c r="AA79" s="75"/>
     </row>
     <row r="80" spans="2:27" x14ac:dyDescent="0.2">
-      <c r="B80" s="28"/>
-[...12 lines deleted...]
-      <c r="AA80" s="59"/>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="D80" s="4"/>
+      <c r="E80" s="4"/>
+      <c r="F80" s="4"/>
+      <c r="G80" s="4"/>
+      <c r="H80" s="4"/>
+      <c r="I80" s="4"/>
+      <c r="V80" s="42"/>
+      <c r="W80" s="76"/>
+      <c r="X80" s="76"/>
+      <c r="Y80" s="54"/>
+      <c r="Z80" s="54"/>
+      <c r="AA80" s="75"/>
     </row>
     <row r="81" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="B81" s="28"/>
-[...12 lines deleted...]
-      <c r="AA81" s="59"/>
+      <c r="B81" s="4"/>
+      <c r="C81" s="4"/>
+      <c r="D81" s="4"/>
+      <c r="E81" s="4"/>
+      <c r="F81" s="4"/>
+      <c r="G81" s="4"/>
+      <c r="H81" s="4"/>
+      <c r="I81" s="4"/>
+      <c r="V81" s="78"/>
+      <c r="W81" s="76"/>
+      <c r="X81" s="76"/>
+      <c r="Y81" s="76"/>
+      <c r="Z81" s="76"/>
+      <c r="AA81" s="77"/>
     </row>
     <row r="82" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="B82" s="28"/>
-[...12 lines deleted...]
-      <c r="AA82" s="62"/>
+      <c r="B82" s="36"/>
+      <c r="C82" s="36"/>
+      <c r="D82" s="36"/>
+      <c r="E82" s="36"/>
+      <c r="F82" s="36"/>
+      <c r="G82" s="36"/>
+      <c r="H82" s="36"/>
+      <c r="I82" s="36"/>
+      <c r="V82" s="16"/>
+      <c r="W82" s="54"/>
+      <c r="X82" s="16"/>
+      <c r="Y82" s="76"/>
+      <c r="Z82" s="76"/>
+      <c r="AA82" s="77"/>
     </row>
     <row r="83" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="B83" s="66"/>
-[...12 lines deleted...]
-      <c r="AA83" s="62"/>
+      <c r="B83" s="74"/>
+      <c r="C83" s="74"/>
+      <c r="D83" s="74"/>
+      <c r="E83" s="74"/>
+      <c r="F83" s="74"/>
+      <c r="G83" s="74"/>
+      <c r="H83" s="74"/>
+      <c r="I83" s="74"/>
+      <c r="V83" s="67"/>
+      <c r="W83" s="54"/>
+      <c r="X83" s="16"/>
+      <c r="Y83" s="54"/>
+      <c r="Z83" s="54"/>
+      <c r="AA83" s="75"/>
     </row>
     <row r="84" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="B84" s="58"/>
-[...12 lines deleted...]
-      <c r="AA84" s="59"/>
+      <c r="B84" s="4"/>
+      <c r="C84" s="4"/>
+      <c r="D84" s="4"/>
+      <c r="E84" s="4"/>
+      <c r="F84" s="4"/>
+      <c r="G84" s="4"/>
+      <c r="H84" s="4"/>
+      <c r="I84" s="4"/>
+      <c r="V84" s="16"/>
+      <c r="W84" s="42"/>
+      <c r="X84" s="16"/>
+      <c r="Y84" s="54"/>
+      <c r="Z84" s="54"/>
+      <c r="AA84" s="75"/>
     </row>
     <row r="85" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="B85" s="28"/>
-[...12 lines deleted...]
-      <c r="AA85" s="59"/>
+      <c r="B85" s="4"/>
+      <c r="C85" s="4"/>
+      <c r="D85" s="4"/>
+      <c r="E85" s="4"/>
+      <c r="F85" s="4"/>
+      <c r="G85" s="4"/>
+      <c r="H85" s="4"/>
+      <c r="I85" s="4"/>
+      <c r="V85" s="16"/>
+      <c r="W85" s="76"/>
+      <c r="X85" s="16"/>
+      <c r="Y85" s="54"/>
+      <c r="Z85" s="54"/>
+      <c r="AA85" s="75"/>
     </row>
     <row r="86" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="B86" s="28"/>
-[...12 lines deleted...]
-      <c r="AA86" s="59"/>
+      <c r="B86" s="4"/>
+      <c r="C86" s="4"/>
+      <c r="D86" s="4"/>
+      <c r="E86" s="4"/>
+      <c r="F86" s="4"/>
+      <c r="G86" s="4"/>
+      <c r="H86" s="4"/>
+      <c r="I86" s="4"/>
+      <c r="V86" s="16"/>
+      <c r="W86" s="76"/>
+      <c r="X86" s="16"/>
+      <c r="Y86" s="54"/>
+      <c r="Z86" s="54"/>
+      <c r="AA86" s="75"/>
     </row>
     <row r="87" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="B87" s="28"/>
-[...12 lines deleted...]
-      <c r="AA87" s="59"/>
+      <c r="B87" s="4"/>
+      <c r="C87" s="4"/>
+      <c r="D87" s="4"/>
+      <c r="E87" s="4"/>
+      <c r="F87" s="4"/>
+      <c r="G87" s="4"/>
+      <c r="H87" s="4"/>
+      <c r="I87" s="4"/>
+      <c r="V87" s="16"/>
+      <c r="W87" s="54"/>
+      <c r="X87" s="54"/>
+      <c r="Y87" s="54"/>
+      <c r="Z87" s="54"/>
+      <c r="AA87" s="75"/>
     </row>
     <row r="88" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="B88" s="28"/>
-[...12 lines deleted...]
-      <c r="AA88" s="59"/>
+      <c r="B88" s="4"/>
+      <c r="C88" s="4"/>
+      <c r="D88" s="4"/>
+      <c r="E88" s="4"/>
+      <c r="F88" s="4"/>
+      <c r="G88" s="4"/>
+      <c r="H88" s="4"/>
+      <c r="I88" s="4"/>
+      <c r="V88" s="16"/>
+      <c r="W88" s="16"/>
+      <c r="X88" s="16"/>
+      <c r="Y88" s="76"/>
+      <c r="Z88" s="76"/>
+      <c r="AA88" s="77"/>
     </row>
     <row r="89" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="B89" s="28"/>
-[...12 lines deleted...]
-      <c r="AA89" s="62"/>
+      <c r="B89" s="36"/>
+      <c r="C89" s="36"/>
+      <c r="D89" s="36"/>
+      <c r="E89" s="36"/>
+      <c r="F89" s="36"/>
+      <c r="G89" s="36"/>
+      <c r="H89" s="36"/>
+      <c r="I89" s="36"/>
+      <c r="V89" s="42"/>
+      <c r="W89" s="16"/>
+      <c r="X89" s="76"/>
+      <c r="Y89" s="76"/>
+      <c r="Z89" s="76"/>
+      <c r="AA89" s="77"/>
     </row>
     <row r="90" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="B90" s="66"/>
-[...12 lines deleted...]
-      <c r="AA90" s="62"/>
+      <c r="B90" s="80"/>
+      <c r="C90" s="80"/>
+      <c r="D90" s="80"/>
+      <c r="E90" s="80"/>
+      <c r="F90" s="80"/>
+      <c r="G90" s="80"/>
+      <c r="H90" s="80"/>
+      <c r="I90" s="80"/>
+      <c r="J90" s="81"/>
+      <c r="K90" s="81"/>
+      <c r="L90" s="81"/>
+      <c r="M90" s="81"/>
+      <c r="N90" s="81"/>
+      <c r="O90" s="81"/>
+      <c r="P90" s="81"/>
+      <c r="Q90" s="81"/>
+      <c r="R90" s="81"/>
+      <c r="S90" s="81"/>
+      <c r="T90" s="81"/>
+      <c r="U90" s="81"/>
+      <c r="V90" s="82"/>
+      <c r="W90" s="83"/>
+      <c r="X90" s="84"/>
+      <c r="Y90" s="76"/>
+      <c r="Z90" s="76"/>
+      <c r="AA90" s="77"/>
     </row>
     <row r="91" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="B91" s="68"/>
-[...24 lines deleted...]
-      <c r="AA91" s="62"/>
+      <c r="A91" s="81"/>
+      <c r="B91" s="85"/>
+      <c r="C91" s="85"/>
+      <c r="D91" s="85"/>
+      <c r="E91" s="85"/>
+      <c r="F91" s="85"/>
+      <c r="G91" s="85"/>
+      <c r="H91" s="85"/>
+      <c r="I91" s="85"/>
+      <c r="J91" s="81"/>
+      <c r="K91" s="81"/>
+      <c r="L91" s="81"/>
+      <c r="M91" s="81"/>
+      <c r="N91" s="81"/>
+      <c r="O91" s="81"/>
+      <c r="P91" s="81"/>
+      <c r="Q91" s="81"/>
+      <c r="R91" s="81"/>
+      <c r="S91" s="81"/>
+      <c r="T91" s="81"/>
+      <c r="U91" s="81"/>
+      <c r="V91" s="86"/>
+      <c r="W91" s="82"/>
+      <c r="X91" s="84"/>
+      <c r="Y91" s="54"/>
+      <c r="Z91" s="54"/>
+      <c r="AA91" s="75"/>
     </row>
     <row r="92" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A92" s="69"/>
-[...25 lines deleted...]
-      <c r="AA92" s="59"/>
+      <c r="A92" s="81"/>
+      <c r="B92" s="85"/>
+      <c r="C92" s="85"/>
+      <c r="D92" s="85"/>
+      <c r="E92" s="85"/>
+      <c r="F92" s="85"/>
+      <c r="G92" s="85"/>
+      <c r="H92" s="85"/>
+      <c r="I92" s="85"/>
+      <c r="J92" s="81"/>
+      <c r="K92" s="81"/>
+      <c r="L92" s="81"/>
+      <c r="M92" s="81"/>
+      <c r="N92" s="81"/>
+      <c r="O92" s="81"/>
+      <c r="P92" s="81"/>
+      <c r="Q92" s="81"/>
+      <c r="R92" s="81"/>
+      <c r="S92" s="81"/>
+      <c r="T92" s="81"/>
+      <c r="U92" s="81"/>
+      <c r="V92" s="82"/>
+      <c r="W92" s="82"/>
+      <c r="X92" s="84"/>
+      <c r="Y92" s="54"/>
+      <c r="Z92" s="54"/>
+      <c r="AA92" s="75"/>
     </row>
     <row r="93" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A93" s="69"/>
-[...25 lines deleted...]
-      <c r="AA93" s="59"/>
+      <c r="A93" s="81"/>
+      <c r="B93" s="87"/>
+      <c r="C93" s="87"/>
+      <c r="D93" s="87"/>
+      <c r="E93" s="87"/>
+      <c r="F93" s="87"/>
+      <c r="G93" s="87"/>
+      <c r="H93" s="87"/>
+      <c r="I93" s="87"/>
+      <c r="J93" s="81"/>
+      <c r="K93" s="81"/>
+      <c r="L93" s="81"/>
+      <c r="M93" s="81"/>
+      <c r="N93" s="81"/>
+      <c r="O93" s="81"/>
+      <c r="P93" s="81"/>
+      <c r="Q93" s="81"/>
+      <c r="R93" s="81"/>
+      <c r="S93" s="81"/>
+      <c r="T93" s="81"/>
+      <c r="U93" s="81"/>
+      <c r="V93" s="88"/>
+      <c r="W93" s="82"/>
+      <c r="X93" s="84"/>
+      <c r="Y93" s="76"/>
+      <c r="Z93" s="76"/>
+      <c r="AA93" s="77"/>
     </row>
     <row r="94" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A94" s="69"/>
-[...25 lines deleted...]
-      <c r="AA94" s="62"/>
+      <c r="A94" s="81"/>
+      <c r="B94" s="80"/>
+      <c r="C94" s="80"/>
+      <c r="D94" s="80"/>
+      <c r="E94" s="80"/>
+      <c r="F94" s="80"/>
+      <c r="G94" s="80"/>
+      <c r="H94" s="80"/>
+      <c r="I94" s="80"/>
+      <c r="J94" s="81"/>
+      <c r="K94" s="81"/>
+      <c r="L94" s="81"/>
+      <c r="M94" s="81"/>
+      <c r="N94" s="81"/>
+      <c r="O94" s="81"/>
+      <c r="P94" s="81"/>
+      <c r="Q94" s="81"/>
+      <c r="R94" s="81"/>
+      <c r="S94" s="81"/>
+      <c r="T94" s="81"/>
+      <c r="U94" s="81"/>
+      <c r="V94" s="82"/>
+      <c r="W94" s="44"/>
+      <c r="X94" s="83"/>
+      <c r="Y94" s="76"/>
+      <c r="Z94" s="76"/>
+      <c r="AA94" s="77"/>
     </row>
     <row r="95" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A95" s="69"/>
-[...25 lines deleted...]
-      <c r="AA95" s="62"/>
+      <c r="A95" s="81"/>
+      <c r="B95" s="85"/>
+      <c r="C95" s="85"/>
+      <c r="D95" s="85"/>
+      <c r="E95" s="85"/>
+      <c r="F95" s="85"/>
+      <c r="G95" s="85"/>
+      <c r="H95" s="85"/>
+      <c r="I95" s="85"/>
+      <c r="J95" s="81"/>
+      <c r="K95" s="81"/>
+      <c r="L95" s="81"/>
+      <c r="M95" s="81"/>
+      <c r="N95" s="81"/>
+      <c r="O95" s="81"/>
+      <c r="P95" s="81"/>
+      <c r="Q95" s="81"/>
+      <c r="R95" s="81"/>
+      <c r="S95" s="81"/>
+      <c r="T95" s="81"/>
+      <c r="U95" s="81"/>
+      <c r="V95" s="89"/>
+      <c r="W95" s="44"/>
+      <c r="X95" s="83"/>
+      <c r="Y95" s="76"/>
+      <c r="Z95" s="76"/>
+      <c r="AA95" s="77"/>
     </row>
     <row r="96" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A96" s="69"/>
-[...25 lines deleted...]
-      <c r="AA96" s="62"/>
+      <c r="A96" s="81"/>
+      <c r="B96" s="85"/>
+      <c r="C96" s="85"/>
+      <c r="D96" s="85"/>
+      <c r="E96" s="85"/>
+      <c r="F96" s="85"/>
+      <c r="G96" s="85"/>
+      <c r="H96" s="85"/>
+      <c r="I96" s="85"/>
+      <c r="J96" s="81"/>
+      <c r="K96" s="81"/>
+      <c r="L96" s="81"/>
+      <c r="M96" s="81"/>
+      <c r="N96" s="81"/>
+      <c r="O96" s="81"/>
+      <c r="P96" s="81"/>
+      <c r="Q96" s="81"/>
+      <c r="R96" s="81"/>
+      <c r="S96" s="81"/>
+      <c r="T96" s="81"/>
+      <c r="U96" s="81"/>
+      <c r="V96" s="44"/>
+      <c r="W96" s="82"/>
+      <c r="X96" s="90"/>
+      <c r="Y96" s="76"/>
+      <c r="Z96" s="76"/>
+      <c r="AA96" s="77"/>
     </row>
     <row r="97" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A97" s="69"/>
-[...25 lines deleted...]
-      <c r="AA97" s="62"/>
+      <c r="A97" s="81"/>
+      <c r="B97" s="85"/>
+      <c r="C97" s="85"/>
+      <c r="D97" s="85"/>
+      <c r="E97" s="85"/>
+      <c r="F97" s="85"/>
+      <c r="G97" s="85"/>
+      <c r="H97" s="85"/>
+      <c r="I97" s="85"/>
+      <c r="J97" s="81"/>
+      <c r="K97" s="81"/>
+      <c r="L97" s="81"/>
+      <c r="M97" s="81"/>
+      <c r="N97" s="81"/>
+      <c r="O97" s="81"/>
+      <c r="P97" s="81"/>
+      <c r="Q97" s="81"/>
+      <c r="R97" s="81"/>
+      <c r="S97" s="81"/>
+      <c r="T97" s="81"/>
+      <c r="U97" s="81"/>
+      <c r="V97" s="44"/>
+      <c r="W97" s="88"/>
+      <c r="X97" s="84"/>
+      <c r="Y97" s="54"/>
+      <c r="Z97" s="54"/>
+      <c r="AA97" s="75"/>
     </row>
     <row r="98" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A98" s="69"/>
-[...25 lines deleted...]
-      <c r="AA98" s="59"/>
+      <c r="A98" s="81"/>
+      <c r="B98" s="87"/>
+      <c r="C98" s="87"/>
+      <c r="D98" s="87"/>
+      <c r="E98" s="87"/>
+      <c r="F98" s="87"/>
+      <c r="G98" s="87"/>
+      <c r="H98" s="87"/>
+      <c r="I98" s="87"/>
+      <c r="J98" s="81"/>
+      <c r="K98" s="81"/>
+      <c r="L98" s="81"/>
+      <c r="M98" s="81"/>
+      <c r="N98" s="81"/>
+      <c r="O98" s="81"/>
+      <c r="P98" s="81"/>
+      <c r="Q98" s="81"/>
+      <c r="R98" s="81"/>
+      <c r="S98" s="81"/>
+      <c r="T98" s="81"/>
+      <c r="U98" s="81"/>
+      <c r="V98" s="86"/>
+      <c r="W98" s="44"/>
+      <c r="X98" s="84"/>
+      <c r="Y98" s="54"/>
+      <c r="Z98" s="54"/>
+      <c r="AA98" s="75"/>
     </row>
     <row r="99" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A99" s="69"/>
-[...25 lines deleted...]
-      <c r="AA99" s="59"/>
+      <c r="A99" s="81"/>
+      <c r="B99" s="80"/>
+      <c r="C99" s="80"/>
+      <c r="D99" s="80"/>
+      <c r="E99" s="80"/>
+      <c r="F99" s="80"/>
+      <c r="G99" s="80"/>
+      <c r="H99" s="80"/>
+      <c r="I99" s="80"/>
+      <c r="J99" s="81"/>
+      <c r="K99" s="81"/>
+      <c r="L99" s="81"/>
+      <c r="M99" s="81"/>
+      <c r="N99" s="81"/>
+      <c r="O99" s="81"/>
+      <c r="P99" s="81"/>
+      <c r="Q99" s="81"/>
+      <c r="R99" s="81"/>
+      <c r="S99" s="81"/>
+      <c r="T99" s="81"/>
+      <c r="U99" s="81"/>
+      <c r="V99" s="81"/>
+      <c r="W99" s="44"/>
+      <c r="X99" s="83"/>
+      <c r="Y99" s="54"/>
+      <c r="Z99" s="54"/>
+      <c r="AA99" s="75"/>
     </row>
     <row r="100" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A100" s="69"/>
-[...25 lines deleted...]
-      <c r="AA100" s="59"/>
+      <c r="A100" s="81"/>
+      <c r="B100" s="85"/>
+      <c r="C100" s="85"/>
+      <c r="D100" s="85"/>
+      <c r="E100" s="85"/>
+      <c r="F100" s="85"/>
+      <c r="G100" s="85"/>
+      <c r="H100" s="85"/>
+      <c r="I100" s="85"/>
+      <c r="J100" s="81"/>
+      <c r="K100" s="81"/>
+      <c r="L100" s="81"/>
+      <c r="M100" s="81"/>
+      <c r="N100" s="81"/>
+      <c r="O100" s="81"/>
+      <c r="P100" s="81"/>
+      <c r="Q100" s="81"/>
+      <c r="R100" s="81"/>
+      <c r="S100" s="81"/>
+      <c r="T100" s="81"/>
+      <c r="U100" s="81"/>
+      <c r="V100" s="88"/>
+      <c r="W100" s="44"/>
+      <c r="X100" s="83"/>
+      <c r="Y100" s="76"/>
+      <c r="Z100" s="76"/>
+      <c r="AA100" s="77"/>
     </row>
     <row r="101" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A101" s="69"/>
-[...25 lines deleted...]
-      <c r="AA101" s="62"/>
+      <c r="A101" s="81"/>
+      <c r="B101" s="85"/>
+      <c r="C101" s="85"/>
+      <c r="D101" s="85"/>
+      <c r="E101" s="85"/>
+      <c r="F101" s="85"/>
+      <c r="G101" s="85"/>
+      <c r="H101" s="85"/>
+      <c r="I101" s="85"/>
+      <c r="J101" s="81"/>
+      <c r="K101" s="81"/>
+      <c r="L101" s="81"/>
+      <c r="M101" s="81"/>
+      <c r="N101" s="81"/>
+      <c r="O101" s="81"/>
+      <c r="P101" s="81"/>
+      <c r="Q101" s="81"/>
+      <c r="R101" s="81"/>
+      <c r="S101" s="81"/>
+      <c r="T101" s="81"/>
+      <c r="U101" s="81"/>
+      <c r="V101" s="44"/>
+      <c r="W101" s="44"/>
+      <c r="X101" s="47"/>
+      <c r="Y101" s="76"/>
+      <c r="Z101" s="76"/>
+      <c r="AA101" s="77"/>
     </row>
     <row r="102" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A102" s="69"/>
-[...25 lines deleted...]
-      <c r="AA102" s="62"/>
+      <c r="A102" s="81"/>
+      <c r="B102" s="85"/>
+      <c r="C102" s="85"/>
+      <c r="D102" s="85"/>
+      <c r="E102" s="85"/>
+      <c r="F102" s="85"/>
+      <c r="G102" s="85"/>
+      <c r="H102" s="85"/>
+      <c r="I102" s="85"/>
+      <c r="J102" s="81"/>
+      <c r="K102" s="81"/>
+      <c r="L102" s="81"/>
+      <c r="M102" s="81"/>
+      <c r="N102" s="81"/>
+      <c r="O102" s="81"/>
+      <c r="P102" s="81"/>
+      <c r="Q102" s="81"/>
+      <c r="R102" s="81"/>
+      <c r="S102" s="81"/>
+      <c r="T102" s="81"/>
+      <c r="U102" s="81"/>
+      <c r="V102" s="44"/>
+      <c r="W102" s="86"/>
+      <c r="X102" s="84"/>
+      <c r="Y102" s="54"/>
+      <c r="Z102" s="54"/>
+      <c r="AA102" s="75"/>
     </row>
     <row r="103" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A103" s="69"/>
-[...25 lines deleted...]
-      <c r="AA103" s="59"/>
+      <c r="A103" s="81"/>
+      <c r="B103" s="87"/>
+      <c r="C103" s="87"/>
+      <c r="D103" s="87"/>
+      <c r="E103" s="87"/>
+      <c r="F103" s="87"/>
+      <c r="G103" s="87"/>
+      <c r="H103" s="87"/>
+      <c r="I103" s="87"/>
+      <c r="J103" s="81"/>
+      <c r="K103" s="81"/>
+      <c r="L103" s="81"/>
+      <c r="M103" s="81"/>
+      <c r="N103" s="81"/>
+      <c r="O103" s="81"/>
+      <c r="P103" s="81"/>
+      <c r="Q103" s="81"/>
+      <c r="R103" s="81"/>
+      <c r="S103" s="81"/>
+      <c r="T103" s="81"/>
+      <c r="U103" s="81"/>
+      <c r="V103" s="86"/>
+      <c r="W103" s="82"/>
+      <c r="X103" s="84"/>
+      <c r="Y103" s="54"/>
+      <c r="Z103" s="54"/>
+      <c r="AA103" s="75"/>
     </row>
     <row r="104" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A104" s="69"/>
-[...25 lines deleted...]
-      <c r="AA104" s="59"/>
+      <c r="A104" s="81"/>
+      <c r="B104" s="80"/>
+      <c r="C104" s="80"/>
+      <c r="D104" s="80"/>
+      <c r="E104" s="80"/>
+      <c r="F104" s="80"/>
+      <c r="G104" s="80"/>
+      <c r="H104" s="80"/>
+      <c r="I104" s="80"/>
+      <c r="J104" s="81"/>
+      <c r="K104" s="81"/>
+      <c r="L104" s="81"/>
+      <c r="M104" s="81"/>
+      <c r="N104" s="81"/>
+      <c r="O104" s="81"/>
+      <c r="P104" s="81"/>
+      <c r="Q104" s="81"/>
+      <c r="R104" s="81"/>
+      <c r="S104" s="81"/>
+      <c r="T104" s="81"/>
+      <c r="U104" s="81"/>
+      <c r="V104" s="82"/>
+      <c r="W104" s="91"/>
+      <c r="X104" s="83"/>
+      <c r="Y104" s="54"/>
+      <c r="Z104" s="54"/>
+      <c r="AA104" s="75"/>
     </row>
     <row r="105" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A105" s="69"/>
-[...25 lines deleted...]
-      <c r="AA105" s="59"/>
+      <c r="A105" s="81"/>
+      <c r="B105" s="85"/>
+      <c r="C105" s="85"/>
+      <c r="D105" s="85"/>
+      <c r="E105" s="85"/>
+      <c r="F105" s="85"/>
+      <c r="G105" s="85"/>
+      <c r="H105" s="85"/>
+      <c r="I105" s="85"/>
+      <c r="J105" s="81"/>
+      <c r="K105" s="81"/>
+      <c r="L105" s="81"/>
+      <c r="M105" s="81"/>
+      <c r="N105" s="81"/>
+      <c r="O105" s="81"/>
+      <c r="P105" s="81"/>
+      <c r="Q105" s="81"/>
+      <c r="R105" s="81"/>
+      <c r="S105" s="81"/>
+      <c r="T105" s="81"/>
+      <c r="U105" s="81"/>
+      <c r="V105" s="88"/>
+      <c r="W105" s="92"/>
+      <c r="X105" s="83"/>
+      <c r="Y105" s="54"/>
+      <c r="Z105" s="54"/>
+      <c r="AA105" s="75"/>
     </row>
     <row r="106" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A106" s="69"/>
-[...25 lines deleted...]
-      <c r="AA106" s="59"/>
+      <c r="A106" s="81"/>
+      <c r="B106" s="85"/>
+      <c r="C106" s="85"/>
+      <c r="D106" s="85"/>
+      <c r="E106" s="85"/>
+      <c r="F106" s="85"/>
+      <c r="G106" s="85"/>
+      <c r="H106" s="85"/>
+      <c r="I106" s="85"/>
+      <c r="J106" s="81"/>
+      <c r="K106" s="81"/>
+      <c r="L106" s="81"/>
+      <c r="M106" s="81"/>
+      <c r="N106" s="81"/>
+      <c r="O106" s="81"/>
+      <c r="P106" s="81"/>
+      <c r="Q106" s="81"/>
+      <c r="R106" s="81"/>
+      <c r="S106" s="81"/>
+      <c r="T106" s="81"/>
+      <c r="U106" s="81"/>
+      <c r="V106" s="44"/>
+      <c r="W106" s="92"/>
+      <c r="X106" s="83"/>
+      <c r="Y106" s="54"/>
+      <c r="Z106" s="54"/>
+      <c r="AA106" s="75"/>
     </row>
     <row r="107" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A107" s="69"/>
-[...25 lines deleted...]
-      <c r="AA107" s="59"/>
+      <c r="A107" s="81"/>
+      <c r="B107" s="87"/>
+      <c r="C107" s="87"/>
+      <c r="D107" s="87"/>
+      <c r="E107" s="87"/>
+      <c r="F107" s="87"/>
+      <c r="G107" s="87"/>
+      <c r="H107" s="87"/>
+      <c r="I107" s="87"/>
+      <c r="J107" s="81"/>
+      <c r="K107" s="81"/>
+      <c r="L107" s="81"/>
+      <c r="M107" s="81"/>
+      <c r="N107" s="81"/>
+      <c r="O107" s="81"/>
+      <c r="P107" s="81"/>
+      <c r="Q107" s="81"/>
+      <c r="R107" s="81"/>
+      <c r="S107" s="81"/>
+      <c r="T107" s="81"/>
+      <c r="U107" s="81"/>
+      <c r="V107" s="89"/>
+      <c r="W107" s="82"/>
+      <c r="X107" s="83"/>
+      <c r="Y107" s="54"/>
+      <c r="Z107" s="54"/>
+      <c r="AA107" s="75"/>
     </row>
     <row r="108" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A108" s="69"/>
-[...25 lines deleted...]
-      <c r="AA108" s="59"/>
+      <c r="A108" s="81"/>
+      <c r="B108" s="80"/>
+      <c r="C108" s="80"/>
+      <c r="D108" s="80"/>
+      <c r="E108" s="80"/>
+      <c r="F108" s="80"/>
+      <c r="G108" s="80"/>
+      <c r="H108" s="80"/>
+      <c r="I108" s="80"/>
+      <c r="J108" s="81"/>
+      <c r="K108" s="81"/>
+      <c r="L108" s="81"/>
+      <c r="M108" s="81"/>
+      <c r="N108" s="81"/>
+      <c r="O108" s="81"/>
+      <c r="P108" s="81"/>
+      <c r="Q108" s="81"/>
+      <c r="R108" s="81"/>
+      <c r="S108" s="81"/>
+      <c r="T108" s="81"/>
+      <c r="U108" s="81"/>
+      <c r="V108" s="44"/>
+      <c r="W108" s="88"/>
+      <c r="X108" s="84"/>
+      <c r="Y108" s="54"/>
+      <c r="Z108" s="54"/>
+      <c r="AA108" s="75"/>
     </row>
     <row r="109" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A109" s="69"/>
-[...25 lines deleted...]
-      <c r="AA109" s="59"/>
+      <c r="A109" s="81"/>
+      <c r="B109" s="85"/>
+      <c r="C109" s="85"/>
+      <c r="D109" s="85"/>
+      <c r="E109" s="85"/>
+      <c r="F109" s="85"/>
+      <c r="G109" s="85"/>
+      <c r="H109" s="85"/>
+      <c r="I109" s="85"/>
+      <c r="J109" s="81"/>
+      <c r="K109" s="81"/>
+      <c r="L109" s="81"/>
+      <c r="M109" s="81"/>
+      <c r="N109" s="81"/>
+      <c r="O109" s="81"/>
+      <c r="P109" s="81"/>
+      <c r="Q109" s="81"/>
+      <c r="R109" s="81"/>
+      <c r="S109" s="81"/>
+      <c r="T109" s="81"/>
+      <c r="U109" s="81"/>
+      <c r="V109" s="86"/>
+      <c r="W109" s="82"/>
+      <c r="X109" s="84"/>
+      <c r="Y109" s="54"/>
+      <c r="Z109" s="54"/>
+      <c r="AA109" s="75"/>
     </row>
     <row r="110" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A110" s="69"/>
-[...25 lines deleted...]
-      <c r="AA110" s="59"/>
+      <c r="A110" s="81"/>
+      <c r="B110" s="85"/>
+      <c r="C110" s="85"/>
+      <c r="D110" s="85"/>
+      <c r="E110" s="85"/>
+      <c r="F110" s="85"/>
+      <c r="G110" s="85"/>
+      <c r="H110" s="85"/>
+      <c r="I110" s="85"/>
+      <c r="J110" s="81"/>
+      <c r="K110" s="81"/>
+      <c r="L110" s="81"/>
+      <c r="M110" s="81"/>
+      <c r="N110" s="81"/>
+      <c r="O110" s="81"/>
+      <c r="P110" s="81"/>
+      <c r="Q110" s="81"/>
+      <c r="R110" s="81"/>
+      <c r="S110" s="81"/>
+      <c r="T110" s="81"/>
+      <c r="U110" s="81"/>
+      <c r="V110" s="82"/>
+      <c r="W110" s="82"/>
+      <c r="X110" s="82"/>
+      <c r="Y110" s="54"/>
+      <c r="Z110" s="54"/>
+      <c r="AA110" s="75"/>
     </row>
     <row r="111" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A111" s="69"/>
-[...25 lines deleted...]
-      <c r="AA111" s="59"/>
+      <c r="A111" s="81"/>
+      <c r="B111" s="85"/>
+      <c r="C111" s="85"/>
+      <c r="D111" s="85"/>
+      <c r="E111" s="85"/>
+      <c r="F111" s="85"/>
+      <c r="G111" s="85"/>
+      <c r="H111" s="85"/>
+      <c r="I111" s="85"/>
+      <c r="J111" s="81"/>
+      <c r="K111" s="81"/>
+      <c r="L111" s="81"/>
+      <c r="M111" s="81"/>
+      <c r="N111" s="81"/>
+      <c r="O111" s="81"/>
+      <c r="P111" s="81"/>
+      <c r="Q111" s="81"/>
+      <c r="R111" s="81"/>
+      <c r="S111" s="81"/>
+      <c r="T111" s="81"/>
+      <c r="U111" s="81"/>
+      <c r="V111" s="91"/>
+      <c r="W111" s="44"/>
+      <c r="X111" s="83"/>
+      <c r="Y111" s="76"/>
+      <c r="Z111" s="76"/>
+      <c r="AA111" s="77"/>
     </row>
     <row r="112" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A112" s="69"/>
-[...25 lines deleted...]
-      <c r="AA112" s="62"/>
+      <c r="A112" s="81"/>
+      <c r="B112" s="85"/>
+      <c r="C112" s="85"/>
+      <c r="D112" s="85"/>
+      <c r="E112" s="85"/>
+      <c r="F112" s="85"/>
+      <c r="G112" s="85"/>
+      <c r="H112" s="85"/>
+      <c r="I112" s="85"/>
+      <c r="J112" s="81"/>
+      <c r="K112" s="81"/>
+      <c r="L112" s="81"/>
+      <c r="M112" s="81"/>
+      <c r="N112" s="81"/>
+      <c r="O112" s="81"/>
+      <c r="P112" s="81"/>
+      <c r="Q112" s="81"/>
+      <c r="R112" s="81"/>
+      <c r="S112" s="81"/>
+      <c r="T112" s="81"/>
+      <c r="U112" s="81"/>
+      <c r="V112" s="91"/>
+      <c r="W112" s="44"/>
+      <c r="X112" s="82"/>
+      <c r="Y112" s="76"/>
+      <c r="Z112" s="76"/>
+      <c r="AA112" s="77"/>
     </row>
     <row r="113" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A113" s="69"/>
-[...25 lines deleted...]
-      <c r="AA113" s="62"/>
+      <c r="A113" s="81"/>
+      <c r="B113" s="81"/>
+      <c r="C113" s="81"/>
+      <c r="D113" s="81"/>
+      <c r="E113" s="81"/>
+      <c r="F113" s="81"/>
+      <c r="G113" s="81"/>
+      <c r="H113" s="81"/>
+      <c r="I113" s="81"/>
+      <c r="J113" s="81"/>
+      <c r="K113" s="81"/>
+      <c r="L113" s="81"/>
+      <c r="M113" s="81"/>
+      <c r="N113" s="81"/>
+      <c r="O113" s="81"/>
+      <c r="P113" s="81"/>
+      <c r="Q113" s="81"/>
+      <c r="R113" s="81"/>
+      <c r="S113" s="81"/>
+      <c r="T113" s="81"/>
+      <c r="U113" s="81"/>
+      <c r="V113" s="44"/>
+      <c r="W113" s="86"/>
+      <c r="X113" s="83"/>
+      <c r="Y113" s="76"/>
+      <c r="Z113" s="76"/>
+      <c r="AA113" s="77"/>
     </row>
     <row r="114" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A114" s="69"/>
-[...25 lines deleted...]
-      <c r="AA114" s="62"/>
+      <c r="A114" s="81"/>
+      <c r="B114" s="81"/>
+      <c r="C114" s="81"/>
+      <c r="D114" s="81"/>
+      <c r="E114" s="81"/>
+      <c r="F114" s="81"/>
+      <c r="G114" s="81"/>
+      <c r="H114" s="81"/>
+      <c r="I114" s="81"/>
+      <c r="J114" s="81"/>
+      <c r="K114" s="81"/>
+      <c r="L114" s="81"/>
+      <c r="M114" s="81"/>
+      <c r="N114" s="81"/>
+      <c r="O114" s="81"/>
+      <c r="P114" s="81"/>
+      <c r="Q114" s="81"/>
+      <c r="R114" s="81"/>
+      <c r="S114" s="81"/>
+      <c r="T114" s="81"/>
+      <c r="U114" s="81"/>
+      <c r="V114" s="44"/>
+      <c r="W114" s="82"/>
+      <c r="X114" s="82"/>
+      <c r="Y114" s="16"/>
+      <c r="Z114" s="16"/>
+      <c r="AA114" s="42"/>
     </row>
     <row r="115" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A115" s="69"/>
-[...25 lines deleted...]
-      <c r="AA115" s="16"/>
+      <c r="A115" s="81"/>
+      <c r="B115" s="81"/>
+      <c r="C115" s="81"/>
+      <c r="D115" s="81"/>
+      <c r="E115" s="81"/>
+      <c r="F115" s="81"/>
+      <c r="G115" s="81"/>
+      <c r="H115" s="81"/>
+      <c r="I115" s="81"/>
+      <c r="J115" s="81"/>
+      <c r="K115" s="81"/>
+      <c r="L115" s="81"/>
+      <c r="M115" s="81"/>
+      <c r="N115" s="81"/>
+      <c r="O115" s="81"/>
+      <c r="P115" s="81"/>
+      <c r="Q115" s="81"/>
+      <c r="R115" s="81"/>
+      <c r="S115" s="81"/>
+      <c r="T115" s="81"/>
+      <c r="U115" s="81"/>
+      <c r="V115" s="44"/>
+      <c r="W115" s="88"/>
+      <c r="X115" s="83"/>
+      <c r="Y115" s="16"/>
+      <c r="Z115" s="16"/>
+      <c r="AA115" s="42"/>
     </row>
     <row r="116" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A116" s="69"/>
-[...25 lines deleted...]
-      <c r="AA116" s="16"/>
+      <c r="A116" s="81"/>
+      <c r="B116" s="81"/>
+      <c r="C116" s="81"/>
+      <c r="D116" s="81"/>
+      <c r="E116" s="81"/>
+      <c r="F116" s="81"/>
+      <c r="G116" s="81"/>
+      <c r="H116" s="81"/>
+      <c r="I116" s="81"/>
+      <c r="J116" s="81"/>
+      <c r="K116" s="81"/>
+      <c r="L116" s="81"/>
+      <c r="M116" s="81"/>
+      <c r="N116" s="81"/>
+      <c r="O116" s="81"/>
+      <c r="P116" s="81"/>
+      <c r="Q116" s="81"/>
+      <c r="R116" s="81"/>
+      <c r="S116" s="81"/>
+      <c r="T116" s="81"/>
+      <c r="U116" s="81"/>
+      <c r="V116" s="44"/>
+      <c r="W116" s="44"/>
+      <c r="X116" s="83"/>
+      <c r="Y116" s="16"/>
+      <c r="Z116" s="16"/>
+      <c r="AA116" s="42"/>
     </row>
     <row r="117" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A117" s="69"/>
-[...25 lines deleted...]
-      <c r="AA117" s="16"/>
+      <c r="A117" s="81"/>
+      <c r="V117" s="78"/>
+      <c r="W117" s="16"/>
+      <c r="X117" s="54"/>
+      <c r="Y117" s="16"/>
+      <c r="Z117" s="16"/>
+      <c r="AA117" s="42"/>
     </row>
     <row r="118" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="A118" s="69"/>
-[...5 lines deleted...]
-      <c r="AA118" s="16"/>
+      <c r="V118" s="16"/>
+      <c r="W118" s="42"/>
+      <c r="X118" s="79"/>
+      <c r="Y118" s="16"/>
+      <c r="Z118" s="16"/>
+      <c r="AA118" s="42"/>
     </row>
     <row r="119" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="V119" s="15"/>
-[...4 lines deleted...]
-      <c r="AA119" s="16"/>
+      <c r="V119" s="79"/>
+      <c r="W119" s="42"/>
+      <c r="X119" s="79"/>
+      <c r="Y119" s="54"/>
+      <c r="Z119" s="54"/>
+      <c r="AA119" s="75"/>
     </row>
     <row r="120" spans="1:27" x14ac:dyDescent="0.2">
       <c r="V120" s="67"/>
-      <c r="W120" s="16"/>
-[...3 lines deleted...]
-      <c r="AA120" s="59"/>
+      <c r="W120" s="42"/>
+      <c r="X120" s="79"/>
+      <c r="Y120" s="16"/>
+      <c r="Z120" s="16"/>
+      <c r="AA120" s="42"/>
     </row>
     <row r="121" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="V121" s="50"/>
+      <c r="V121" s="67"/>
       <c r="W121" s="16"/>
-      <c r="X121" s="67"/>
-[...2 lines deleted...]
-      <c r="AA121" s="16"/>
+      <c r="X121" s="79"/>
+      <c r="Y121" s="54"/>
+      <c r="Z121" s="54"/>
+      <c r="AA121" s="75"/>
     </row>
     <row r="122" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="V122" s="50"/>
-[...4 lines deleted...]
-      <c r="AA122" s="59"/>
+      <c r="V122" s="16"/>
+      <c r="W122" s="42"/>
+      <c r="X122" s="79"/>
+      <c r="Y122" s="76"/>
+      <c r="Z122" s="76"/>
+      <c r="AA122" s="77"/>
     </row>
     <row r="123" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="V123" s="15"/>
-[...4 lines deleted...]
-      <c r="AA123" s="62"/>
+      <c r="V123" s="49"/>
+      <c r="W123" s="42"/>
+      <c r="X123" s="8"/>
+      <c r="Y123" s="76"/>
+      <c r="Z123" s="76"/>
+      <c r="AA123" s="77"/>
     </row>
     <row r="124" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="V124" s="31"/>
-[...4 lines deleted...]
-      <c r="AA124" s="62"/>
+      <c r="V124" s="49"/>
+      <c r="W124" s="42"/>
+      <c r="X124" s="76"/>
+      <c r="Y124" s="76"/>
+      <c r="Z124" s="76"/>
+      <c r="AA124" s="77"/>
     </row>
     <row r="125" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="V125" s="31"/>
-[...4 lines deleted...]
-      <c r="AA125" s="62"/>
+      <c r="V125" s="16"/>
+      <c r="W125" s="78"/>
+      <c r="X125" s="76"/>
+      <c r="Y125" s="76"/>
+      <c r="Z125" s="76"/>
+      <c r="AA125" s="77"/>
     </row>
     <row r="126" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="V126" s="15"/>
-[...4 lines deleted...]
-      <c r="AA126" s="62"/>
+      <c r="V126" s="67"/>
+      <c r="W126" s="16"/>
+      <c r="X126" s="54"/>
+      <c r="Y126" s="54"/>
+      <c r="Z126" s="54"/>
+      <c r="AA126" s="75"/>
     </row>
     <row r="127" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="V127" s="50"/>
-[...4 lines deleted...]
-      <c r="AA127" s="59"/>
+      <c r="V127" s="48"/>
+      <c r="W127" s="67"/>
+      <c r="X127" s="54"/>
+      <c r="Y127" s="54"/>
+      <c r="Z127" s="54"/>
+      <c r="AA127" s="75"/>
     </row>
     <row r="128" spans="1:27" x14ac:dyDescent="0.2">
-      <c r="V128" s="29"/>
-[...4 lines deleted...]
-      <c r="AA128" s="59"/>
+      <c r="V128" s="78"/>
+      <c r="W128" s="16"/>
+      <c r="X128" s="16"/>
+      <c r="Y128" s="54"/>
+      <c r="Z128" s="54"/>
+      <c r="AA128" s="75"/>
     </row>
     <row r="129" spans="2:28" x14ac:dyDescent="0.2">
-      <c r="V129" s="64"/>
-[...4 lines deleted...]
-      <c r="AA129" s="59"/>
+      <c r="W129" s="16"/>
+      <c r="X129" s="76"/>
+      <c r="Y129" s="76"/>
+      <c r="Z129" s="76"/>
+      <c r="AA129" s="77"/>
     </row>
     <row r="130" spans="2:28" x14ac:dyDescent="0.2">
-      <c r="W130" s="15"/>
-[...1527 lines deleted...]
-      <c r="AB389" s="6"/>
+      <c r="B130" s="81"/>
+      <c r="C130" s="81"/>
+      <c r="D130" s="81"/>
+      <c r="E130" s="81"/>
+      <c r="F130" s="81"/>
+      <c r="G130" s="81"/>
+      <c r="H130" s="81"/>
+      <c r="I130" s="81"/>
+      <c r="J130" s="81"/>
+      <c r="K130" s="81"/>
+      <c r="L130" s="81"/>
+      <c r="M130" s="81"/>
+      <c r="N130" s="81"/>
+      <c r="O130" s="81"/>
+      <c r="P130" s="81"/>
+      <c r="Q130" s="81"/>
+      <c r="R130" s="81"/>
+      <c r="S130" s="81"/>
+      <c r="T130" s="81"/>
+      <c r="U130" s="81"/>
+      <c r="V130" s="93"/>
+      <c r="W130" s="82"/>
+      <c r="X130" s="84"/>
+      <c r="Y130" s="84"/>
+      <c r="Z130" s="84"/>
+      <c r="AA130" s="94"/>
+      <c r="AB130" s="81"/>
+    </row>
+    <row r="131" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="V131" s="95"/>
+      <c r="W131" s="82"/>
+      <c r="X131" s="83"/>
+      <c r="Y131" s="83"/>
+      <c r="Z131" s="83"/>
+      <c r="AA131" s="96"/>
+    </row>
+    <row r="132" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="V132" s="82"/>
+      <c r="W132" s="82"/>
+      <c r="Y132" s="83"/>
+      <c r="Z132" s="83"/>
+      <c r="AA132" s="96"/>
+    </row>
+    <row r="133" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="V133" s="82"/>
+      <c r="W133" s="44"/>
+      <c r="X133" s="83"/>
+      <c r="Y133" s="84"/>
+      <c r="Z133" s="84"/>
+      <c r="AA133" s="94"/>
+    </row>
+    <row r="134" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="V134" s="95"/>
+      <c r="W134" s="82"/>
+      <c r="X134" s="83"/>
+      <c r="Y134" s="84"/>
+      <c r="Z134" s="84"/>
+      <c r="AA134" s="94"/>
+    </row>
+    <row r="135" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="V135" s="82"/>
+      <c r="W135" s="86"/>
+      <c r="X135" s="83"/>
+      <c r="Y135" s="84"/>
+      <c r="Z135" s="84"/>
+      <c r="AA135" s="94"/>
+    </row>
+    <row r="136" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="V136" s="82"/>
+      <c r="W136" s="82"/>
+      <c r="X136" s="83"/>
+      <c r="Y136" s="83"/>
+      <c r="Z136" s="83"/>
+      <c r="AA136" s="96"/>
+    </row>
+    <row r="137" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W137" s="88"/>
+      <c r="X137" s="82"/>
+      <c r="Y137" s="83"/>
+      <c r="Z137" s="83"/>
+      <c r="AA137" s="96"/>
+    </row>
+    <row r="138" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W138" s="82"/>
+      <c r="X138" s="82"/>
+      <c r="Y138" s="83"/>
+      <c r="Z138" s="83"/>
+      <c r="AA138" s="96"/>
+    </row>
+    <row r="139" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W139" s="89"/>
+      <c r="X139" s="84"/>
+      <c r="Y139" s="83"/>
+      <c r="Z139" s="83"/>
+      <c r="AA139" s="96"/>
+    </row>
+    <row r="140" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W140" s="44"/>
+      <c r="X140" s="84"/>
+      <c r="AA140" s="97"/>
+    </row>
+    <row r="141" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W141" s="44"/>
+      <c r="X141" s="83"/>
+      <c r="Y141" s="84"/>
+      <c r="Z141" s="84"/>
+      <c r="AA141" s="94"/>
+    </row>
+    <row r="142" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W142" s="86"/>
+      <c r="X142" s="83"/>
+      <c r="Y142" s="84"/>
+      <c r="Z142" s="84"/>
+      <c r="AA142" s="94"/>
+    </row>
+    <row r="143" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X143" s="89"/>
+      <c r="Y143" s="82"/>
+      <c r="Z143" s="82"/>
+      <c r="AA143" s="44"/>
+    </row>
+    <row r="144" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W144" s="88"/>
+      <c r="X144" s="84"/>
+      <c r="Y144" s="82"/>
+      <c r="Z144" s="82"/>
+      <c r="AA144" s="44"/>
+    </row>
+    <row r="145" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W145" s="44"/>
+      <c r="X145" s="84"/>
+      <c r="Y145" s="82"/>
+      <c r="Z145" s="82"/>
+      <c r="AA145" s="44"/>
+    </row>
+    <row r="146" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W146" s="44"/>
+      <c r="X146" s="83"/>
+      <c r="Y146" s="83"/>
+      <c r="Z146" s="83"/>
+      <c r="AA146" s="96"/>
+    </row>
+    <row r="147" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W147" s="86"/>
+      <c r="X147" s="83"/>
+      <c r="Y147" s="82"/>
+      <c r="Z147" s="82"/>
+      <c r="AA147" s="44"/>
+    </row>
+    <row r="148" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W148" s="82"/>
+      <c r="X148" s="86"/>
+      <c r="Y148" s="83"/>
+      <c r="Z148" s="83"/>
+      <c r="AA148" s="96"/>
+    </row>
+    <row r="149" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W149" s="88"/>
+      <c r="X149" s="84"/>
+      <c r="Y149" s="83"/>
+      <c r="Z149" s="83"/>
+      <c r="AA149" s="96"/>
+    </row>
+    <row r="150" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W150" s="44"/>
+      <c r="X150" s="84"/>
+      <c r="Y150" s="89"/>
+      <c r="Z150" s="89"/>
+      <c r="AA150" s="44"/>
+    </row>
+    <row r="151" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W151" s="89"/>
+      <c r="X151" s="83"/>
+      <c r="Y151" s="98"/>
+      <c r="Z151" s="98"/>
+      <c r="AA151" s="91"/>
+    </row>
+    <row r="152" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W152" s="44"/>
+      <c r="X152" s="83"/>
+      <c r="Y152" s="98"/>
+      <c r="Z152" s="98"/>
+      <c r="AA152" s="91"/>
+    </row>
+    <row r="153" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W153" s="86"/>
+      <c r="X153" s="83"/>
+      <c r="Y153" s="98"/>
+      <c r="Z153" s="98"/>
+      <c r="AA153" s="91"/>
+    </row>
+    <row r="154" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W154" s="82"/>
+      <c r="X154" s="44"/>
+      <c r="Y154" s="98"/>
+      <c r="Z154" s="98"/>
+      <c r="AA154" s="91"/>
+    </row>
+    <row r="155" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W155" s="91"/>
+      <c r="X155" s="84"/>
+      <c r="Y155" s="98"/>
+      <c r="Z155" s="98"/>
+      <c r="AA155" s="91"/>
+    </row>
+    <row r="156" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W156" s="91"/>
+      <c r="X156" s="84"/>
+      <c r="Y156" s="83"/>
+      <c r="Z156" s="83"/>
+      <c r="AA156" s="96"/>
+    </row>
+    <row r="157" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W157" s="44"/>
+      <c r="X157" s="84"/>
+      <c r="Y157" s="84"/>
+      <c r="Z157" s="84"/>
+      <c r="AA157" s="94"/>
+    </row>
+    <row r="158" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W158" s="44"/>
+      <c r="X158" s="83"/>
+      <c r="Y158" s="84"/>
+      <c r="Z158" s="84"/>
+      <c r="AA158" s="94"/>
+    </row>
+    <row r="159" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W159" s="44"/>
+      <c r="X159" s="83"/>
+      <c r="Y159" s="83"/>
+      <c r="Z159" s="83"/>
+      <c r="AA159" s="96"/>
+    </row>
+    <row r="160" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W160" s="44"/>
+      <c r="X160" s="83"/>
+      <c r="Y160" s="83"/>
+      <c r="Z160" s="83"/>
+      <c r="AA160" s="96"/>
+    </row>
+    <row r="161" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W161" s="86"/>
+      <c r="X161" s="83"/>
+      <c r="Y161" s="83"/>
+      <c r="Z161" s="83"/>
+      <c r="AA161" s="96"/>
+    </row>
+    <row r="162" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W162" s="82"/>
+      <c r="X162" s="44"/>
+      <c r="Y162" s="84"/>
+      <c r="Z162" s="84"/>
+      <c r="AA162" s="94"/>
+    </row>
+    <row r="163" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W163" s="98"/>
+      <c r="X163" s="89"/>
+      <c r="Y163" s="84"/>
+      <c r="Z163" s="84"/>
+      <c r="AA163" s="94"/>
+    </row>
+    <row r="164" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W164" s="88"/>
+      <c r="X164" s="98"/>
+      <c r="Y164" s="83"/>
+      <c r="Z164" s="83"/>
+      <c r="AA164" s="96"/>
+    </row>
+    <row r="165" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W165" s="88"/>
+      <c r="X165" s="98"/>
+      <c r="Y165" s="82"/>
+      <c r="Z165" s="82"/>
+      <c r="AA165" s="44"/>
+    </row>
+    <row r="166" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W166" s="82"/>
+      <c r="X166" s="98"/>
+      <c r="Y166" s="83"/>
+      <c r="Z166" s="83"/>
+      <c r="AA166" s="96"/>
+    </row>
+    <row r="167" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W167" s="92"/>
+      <c r="X167" s="98"/>
+      <c r="Y167" s="82"/>
+      <c r="Z167" s="82"/>
+      <c r="AA167" s="44"/>
+    </row>
+    <row r="168" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W168" s="92"/>
+      <c r="X168" s="98"/>
+      <c r="Y168" s="82"/>
+      <c r="Z168" s="82"/>
+      <c r="AA168" s="44"/>
+    </row>
+    <row r="169" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W169" s="82"/>
+      <c r="X169" s="95"/>
+      <c r="Y169" s="83"/>
+      <c r="Z169" s="83"/>
+      <c r="AA169" s="96"/>
+    </row>
+    <row r="170" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W170" s="88"/>
+      <c r="X170" s="84"/>
+      <c r="Y170" s="82"/>
+      <c r="Z170" s="82"/>
+      <c r="AA170" s="44"/>
+    </row>
+    <row r="171" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W171" s="95"/>
+      <c r="X171" s="84"/>
+      <c r="Y171" s="82"/>
+      <c r="Z171" s="82"/>
+      <c r="AA171" s="44"/>
+    </row>
+    <row r="172" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W172" s="86"/>
+      <c r="X172" s="83"/>
+      <c r="Y172" s="82"/>
+      <c r="Z172" s="82"/>
+      <c r="AA172" s="44"/>
+    </row>
+    <row r="173" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X173" s="83"/>
+      <c r="Y173" s="84"/>
+      <c r="Z173" s="84"/>
+      <c r="AA173" s="94"/>
+    </row>
+    <row r="174" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W174" s="93"/>
+      <c r="X174" s="44"/>
+      <c r="Y174" s="83"/>
+      <c r="Z174" s="83"/>
+      <c r="AA174" s="96"/>
+    </row>
+    <row r="175" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W175" s="95"/>
+      <c r="X175" s="84"/>
+      <c r="Y175" s="83"/>
+      <c r="Z175" s="83"/>
+      <c r="AA175" s="96"/>
+    </row>
+    <row r="176" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W176" s="82"/>
+      <c r="X176" s="84"/>
+      <c r="Y176" s="83"/>
+      <c r="Z176" s="83"/>
+      <c r="AA176" s="96"/>
+    </row>
+    <row r="177" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W177" s="82"/>
+      <c r="X177" s="83"/>
+      <c r="Y177" s="83"/>
+      <c r="Z177" s="83"/>
+      <c r="AA177" s="96"/>
+    </row>
+    <row r="178" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W178" s="95"/>
+      <c r="X178" s="82"/>
+      <c r="Y178" s="83"/>
+      <c r="Z178" s="83"/>
+      <c r="AA178" s="96"/>
+    </row>
+    <row r="179" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W179" s="82"/>
+      <c r="X179" s="82"/>
+      <c r="AA179" s="97"/>
+    </row>
+    <row r="180" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="W180" s="82"/>
+      <c r="X180" s="83"/>
+      <c r="Y180" s="84"/>
+      <c r="Z180" s="84"/>
+      <c r="AA180" s="94"/>
+    </row>
+    <row r="181" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X181" s="82"/>
+      <c r="Y181" s="84"/>
+      <c r="Z181" s="84"/>
+      <c r="AA181" s="94"/>
+    </row>
+    <row r="182" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X182" s="82"/>
+      <c r="Y182" s="83"/>
+      <c r="Z182" s="83"/>
+      <c r="AA182" s="96"/>
+    </row>
+    <row r="183" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X183" s="82"/>
+      <c r="Y183" s="84"/>
+      <c r="Z183" s="84"/>
+      <c r="AA183" s="94"/>
+    </row>
+    <row r="184" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X184" s="44"/>
+      <c r="Y184" s="84"/>
+      <c r="Z184" s="84"/>
+      <c r="AA184" s="94"/>
+    </row>
+    <row r="185" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X185" s="44"/>
+      <c r="Y185" s="84"/>
+      <c r="Z185" s="84"/>
+      <c r="AA185" s="94"/>
+    </row>
+    <row r="186" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X186" s="82"/>
+      <c r="Y186" s="84"/>
+      <c r="Z186" s="84"/>
+      <c r="AA186" s="94"/>
+    </row>
+    <row r="187" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X187" s="88"/>
+      <c r="Y187" s="84"/>
+      <c r="Z187" s="84"/>
+      <c r="AA187" s="94"/>
+    </row>
+    <row r="188" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X188" s="44"/>
+      <c r="Y188" s="83"/>
+      <c r="Z188" s="83"/>
+      <c r="AA188" s="96"/>
+    </row>
+    <row r="189" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X189" s="44"/>
+      <c r="Y189" s="83"/>
+      <c r="Z189" s="83"/>
+      <c r="AA189" s="96"/>
+    </row>
+    <row r="190" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X190" s="44"/>
+      <c r="Y190" s="90"/>
+      <c r="Z190" s="90"/>
+      <c r="AA190" s="44"/>
+    </row>
+    <row r="191" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X191" s="44"/>
+      <c r="Y191" s="84"/>
+      <c r="Z191" s="84"/>
+      <c r="AA191" s="94"/>
+    </row>
+    <row r="192" spans="23:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X192" s="86"/>
+      <c r="Y192" s="84"/>
+      <c r="Z192" s="84"/>
+      <c r="AA192" s="94"/>
+    </row>
+    <row r="193" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X193" s="82"/>
+      <c r="Y193" s="83"/>
+      <c r="Z193" s="83"/>
+      <c r="AA193" s="96"/>
+    </row>
+    <row r="194" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X194" s="91"/>
+      <c r="Y194" s="83"/>
+      <c r="Z194" s="83"/>
+      <c r="AA194" s="96"/>
+    </row>
+    <row r="195" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X195" s="92"/>
+      <c r="Y195" s="83"/>
+      <c r="Z195" s="83"/>
+      <c r="AA195" s="96"/>
+    </row>
+    <row r="196" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X196" s="92"/>
+      <c r="Y196" s="83"/>
+      <c r="Z196" s="83"/>
+      <c r="AA196" s="96"/>
+    </row>
+    <row r="197" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X197" s="82"/>
+      <c r="Y197" s="83"/>
+      <c r="Z197" s="83"/>
+      <c r="AA197" s="96"/>
+    </row>
+    <row r="198" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X198" s="88"/>
+      <c r="Y198" s="83"/>
+      <c r="Z198" s="83"/>
+      <c r="AA198" s="96"/>
+    </row>
+    <row r="199" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X199" s="82"/>
+      <c r="Y199" s="83"/>
+      <c r="Z199" s="83"/>
+      <c r="AA199" s="96"/>
+    </row>
+    <row r="200" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X200" s="82"/>
+      <c r="Y200" s="83"/>
+      <c r="Z200" s="83"/>
+      <c r="AA200" s="96"/>
+    </row>
+    <row r="201" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X201" s="44"/>
+      <c r="Y201" s="83"/>
+      <c r="Z201" s="83"/>
+      <c r="AA201" s="96"/>
+    </row>
+    <row r="202" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X202" s="44"/>
+      <c r="Y202" s="83"/>
+      <c r="Z202" s="83"/>
+      <c r="AA202" s="96"/>
+    </row>
+    <row r="203" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X203" s="86"/>
+      <c r="Y203" s="84"/>
+      <c r="Z203" s="84"/>
+      <c r="AA203" s="94"/>
+    </row>
+    <row r="204" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X204" s="82"/>
+      <c r="Y204" s="84"/>
+      <c r="Z204" s="84"/>
+      <c r="AA204" s="94"/>
+    </row>
+    <row r="205" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X205" s="88"/>
+      <c r="Y205" s="82"/>
+      <c r="Z205" s="82"/>
+      <c r="AA205" s="44"/>
+    </row>
+    <row r="206" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X206" s="44"/>
+      <c r="Y206" s="82"/>
+      <c r="Z206" s="82"/>
+      <c r="AA206" s="44"/>
+    </row>
+    <row r="207" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X207" s="82"/>
+      <c r="Y207" s="82"/>
+      <c r="Z207" s="82"/>
+      <c r="AA207" s="44"/>
+    </row>
+    <row r="208" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X208" s="44"/>
+      <c r="Y208" s="82"/>
+      <c r="Z208" s="82"/>
+      <c r="AA208" s="44"/>
+    </row>
+    <row r="209" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X209" s="44"/>
+      <c r="Y209" s="82"/>
+      <c r="Z209" s="82"/>
+      <c r="AA209" s="44"/>
+    </row>
+    <row r="210" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X210" s="44"/>
+      <c r="Y210" s="83"/>
+      <c r="Z210" s="83"/>
+      <c r="AA210" s="96"/>
+    </row>
+    <row r="211" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X211" s="82"/>
+      <c r="Y211" s="82"/>
+      <c r="Z211" s="82"/>
+      <c r="AA211" s="44"/>
+    </row>
+    <row r="212" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X212" s="44"/>
+      <c r="Y212" s="84"/>
+      <c r="Z212" s="84"/>
+      <c r="AA212" s="94"/>
+    </row>
+    <row r="213" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X213" s="44"/>
+      <c r="Y213" s="84"/>
+      <c r="Z213" s="84"/>
+      <c r="AA213" s="94"/>
+    </row>
+    <row r="214" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X214" s="44"/>
+      <c r="Y214" s="84"/>
+      <c r="Z214" s="84"/>
+      <c r="AA214" s="94"/>
+    </row>
+    <row r="215" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X215" s="86"/>
+      <c r="Y215" s="84"/>
+      <c r="Z215" s="84"/>
+      <c r="AA215" s="94"/>
+    </row>
+    <row r="216" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X216" s="82"/>
+      <c r="Y216" s="84"/>
+      <c r="Z216" s="84"/>
+      <c r="AA216" s="94"/>
+    </row>
+    <row r="217" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X217" s="88"/>
+      <c r="Y217" s="83"/>
+      <c r="Z217" s="83"/>
+      <c r="AA217" s="96"/>
+    </row>
+    <row r="218" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X218" s="82"/>
+      <c r="Y218" s="83"/>
+      <c r="Z218" s="83"/>
+      <c r="AA218" s="96"/>
+    </row>
+    <row r="219" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X219" s="82"/>
+      <c r="Y219" s="90"/>
+      <c r="Z219" s="90"/>
+      <c r="AA219" s="44"/>
+    </row>
+    <row r="220" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X220" s="82"/>
+      <c r="Y220" s="84"/>
+      <c r="Z220" s="84"/>
+      <c r="AA220" s="94"/>
+    </row>
+    <row r="221" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X221" s="82"/>
+      <c r="Y221" s="84"/>
+      <c r="Z221" s="84"/>
+      <c r="AA221" s="94"/>
+    </row>
+    <row r="222" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X222" s="82"/>
+      <c r="Y222" s="83"/>
+      <c r="Z222" s="83"/>
+      <c r="AA222" s="96"/>
+    </row>
+    <row r="223" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X223" s="44"/>
+      <c r="Y223" s="83"/>
+      <c r="Z223" s="83"/>
+      <c r="AA223" s="96"/>
+    </row>
+    <row r="224" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X224" s="82"/>
+      <c r="Y224" s="47"/>
+      <c r="Z224" s="47"/>
+      <c r="AA224" s="44"/>
+    </row>
+    <row r="225" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X225" s="86"/>
+      <c r="Y225" s="84"/>
+      <c r="Z225" s="84"/>
+      <c r="AA225" s="94"/>
+    </row>
+    <row r="226" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X226" s="82"/>
+      <c r="Y226" s="84"/>
+      <c r="Z226" s="84"/>
+      <c r="AA226" s="94"/>
+    </row>
+    <row r="227" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X227" s="88"/>
+      <c r="Y227" s="83"/>
+      <c r="Z227" s="83"/>
+      <c r="AA227" s="96"/>
+    </row>
+    <row r="228" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X228" s="82"/>
+      <c r="Y228" s="83"/>
+      <c r="Z228" s="83"/>
+      <c r="AA228" s="96"/>
+    </row>
+    <row r="229" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X229" s="89"/>
+      <c r="Y229" s="83"/>
+      <c r="Z229" s="83"/>
+      <c r="AA229" s="96"/>
+    </row>
+    <row r="230" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X230" s="44"/>
+      <c r="Y230" s="83"/>
+      <c r="Z230" s="83"/>
+      <c r="AA230" s="96"/>
+    </row>
+    <row r="231" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X231" s="44"/>
+      <c r="Y231" s="84"/>
+      <c r="Z231" s="84"/>
+      <c r="AA231" s="94"/>
+    </row>
+    <row r="232" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X232" s="86"/>
+      <c r="Y232" s="84"/>
+      <c r="Z232" s="84"/>
+      <c r="AA232" s="94"/>
+    </row>
+    <row r="233" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y233" s="82"/>
+      <c r="Z233" s="82"/>
+      <c r="AA233" s="44"/>
+    </row>
+    <row r="234" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X234" s="88"/>
+      <c r="Y234" s="83"/>
+      <c r="Z234" s="83"/>
+      <c r="AA234" s="96"/>
+    </row>
+    <row r="235" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X235" s="44"/>
+      <c r="Y235" s="82"/>
+      <c r="Z235" s="82"/>
+      <c r="AA235" s="44"/>
+    </row>
+    <row r="236" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X236" s="44"/>
+      <c r="Y236" s="83"/>
+      <c r="Z236" s="83"/>
+      <c r="AA236" s="96"/>
+    </row>
+    <row r="237" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X237" s="86"/>
+      <c r="Y237" s="82"/>
+      <c r="Z237" s="82"/>
+      <c r="AA237" s="44"/>
+    </row>
+    <row r="238" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X238" s="82"/>
+      <c r="Y238" s="83"/>
+      <c r="Z238" s="83"/>
+      <c r="AA238" s="96"/>
+    </row>
+    <row r="239" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X239" s="88"/>
+      <c r="Y239" s="83"/>
+      <c r="Z239" s="83"/>
+      <c r="AA239" s="96"/>
+    </row>
+    <row r="240" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X240" s="44"/>
+      <c r="Y240" s="83"/>
+      <c r="Z240" s="83"/>
+      <c r="AA240" s="96"/>
+    </row>
+    <row r="241" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X241" s="89"/>
+      <c r="Y241" s="98"/>
+      <c r="Z241" s="98"/>
+      <c r="AA241" s="91"/>
+    </row>
+    <row r="242" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X242" s="44"/>
+      <c r="Y242" s="98"/>
+      <c r="Z242" s="98"/>
+      <c r="AA242" s="91"/>
+    </row>
+    <row r="243" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X243" s="86"/>
+      <c r="Y243" s="98"/>
+      <c r="Z243" s="98"/>
+      <c r="AA243" s="91"/>
+    </row>
+    <row r="244" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X244" s="82"/>
+      <c r="Y244" s="98"/>
+      <c r="Z244" s="98"/>
+      <c r="AA244" s="91"/>
+    </row>
+    <row r="245" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X245" s="91"/>
+      <c r="Y245" s="98"/>
+      <c r="Z245" s="98"/>
+      <c r="AA245" s="91"/>
+    </row>
+    <row r="246" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X246" s="91"/>
+      <c r="Y246" s="47"/>
+      <c r="Z246" s="47"/>
+      <c r="AA246" s="44"/>
+    </row>
+    <row r="247" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X247" s="44"/>
+      <c r="Y247" s="84"/>
+      <c r="Z247" s="84"/>
+      <c r="AA247" s="94"/>
+    </row>
+    <row r="248" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X248" s="44"/>
+      <c r="Y248" s="84"/>
+      <c r="Z248" s="84"/>
+      <c r="AA248" s="94"/>
+    </row>
+    <row r="249" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X249" s="44"/>
+      <c r="Y249" s="83"/>
+      <c r="Z249" s="83"/>
+      <c r="AA249" s="96"/>
+    </row>
+    <row r="250" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X250" s="44"/>
+      <c r="Y250" s="83"/>
+      <c r="Z250" s="83"/>
+      <c r="AA250" s="96"/>
+    </row>
+    <row r="251" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X251" s="86"/>
+      <c r="Y251" s="82"/>
+      <c r="Z251" s="82"/>
+      <c r="AA251" s="44"/>
+    </row>
+    <row r="252" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X252" s="82"/>
+      <c r="Y252" s="84"/>
+      <c r="Z252" s="84"/>
+      <c r="AA252" s="94"/>
+    </row>
+    <row r="253" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X253" s="98"/>
+      <c r="Y253" s="84"/>
+      <c r="Z253" s="84"/>
+      <c r="AA253" s="94"/>
+    </row>
+    <row r="254" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X254" s="88"/>
+      <c r="Y254" s="83"/>
+      <c r="Z254" s="83"/>
+      <c r="AA254" s="96"/>
+    </row>
+    <row r="255" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X255" s="88"/>
+      <c r="AA255" s="97"/>
+    </row>
+    <row r="256" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X256" s="82"/>
+      <c r="Y256" s="83"/>
+      <c r="Z256" s="83"/>
+      <c r="AA256" s="96"/>
+    </row>
+    <row r="257" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X257" s="92"/>
+      <c r="Y257" s="83"/>
+      <c r="Z257" s="83"/>
+      <c r="AA257" s="96"/>
+    </row>
+    <row r="258" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X258" s="92"/>
+      <c r="Y258" s="83"/>
+      <c r="Z258" s="83"/>
+      <c r="AA258" s="96"/>
+    </row>
+    <row r="259" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X259" s="82"/>
+      <c r="Y259" s="83"/>
+      <c r="Z259" s="83"/>
+      <c r="AA259" s="96"/>
+    </row>
+    <row r="260" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X260" s="88"/>
+      <c r="Y260" s="82"/>
+      <c r="Z260" s="82"/>
+      <c r="AA260" s="44"/>
+    </row>
+    <row r="261" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X261" s="95"/>
+      <c r="Y261" s="82"/>
+      <c r="Z261" s="82"/>
+      <c r="AA261" s="44"/>
+    </row>
+    <row r="262" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X262" s="86"/>
+      <c r="Y262" s="84"/>
+      <c r="Z262" s="84"/>
+      <c r="AA262" s="94"/>
+    </row>
+    <row r="263" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y263" s="84"/>
+      <c r="Z263" s="84"/>
+      <c r="AA263" s="94"/>
+    </row>
+    <row r="264" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X264" s="93"/>
+      <c r="Y264" s="83"/>
+      <c r="Z264" s="83"/>
+      <c r="AA264" s="96"/>
+    </row>
+    <row r="265" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X265" s="95"/>
+      <c r="Y265" s="83"/>
+      <c r="Z265" s="83"/>
+      <c r="AA265" s="96"/>
+    </row>
+    <row r="266" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X266" s="82"/>
+      <c r="Y266" s="89"/>
+      <c r="Z266" s="89"/>
+      <c r="AA266" s="44"/>
+    </row>
+    <row r="267" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X267" s="82"/>
+      <c r="Y267" s="84"/>
+      <c r="Z267" s="84"/>
+      <c r="AA267" s="94"/>
+    </row>
+    <row r="268" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X268" s="95"/>
+      <c r="Y268" s="84"/>
+      <c r="Z268" s="84"/>
+      <c r="AA268" s="94"/>
+    </row>
+    <row r="269" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X269" s="82"/>
+      <c r="Y269" s="83"/>
+      <c r="Z269" s="83"/>
+      <c r="AA269" s="96"/>
+    </row>
+    <row r="270" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X270" s="82"/>
+      <c r="Y270" s="83"/>
+      <c r="Z270" s="83"/>
+      <c r="AA270" s="96"/>
+    </row>
+    <row r="271" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y271" s="86"/>
+      <c r="Z271" s="86"/>
+      <c r="AA271" s="44"/>
+    </row>
+    <row r="272" spans="24:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y272" s="84"/>
+      <c r="Z272" s="84"/>
+      <c r="AA272" s="94"/>
+    </row>
+    <row r="273" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y273" s="84"/>
+      <c r="Z273" s="84"/>
+      <c r="AA273" s="94"/>
+    </row>
+    <row r="274" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y274" s="83"/>
+      <c r="Z274" s="83"/>
+      <c r="AA274" s="96"/>
+    </row>
+    <row r="275" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y275" s="83"/>
+      <c r="Z275" s="83"/>
+      <c r="AA275" s="96"/>
+    </row>
+    <row r="276" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y276" s="83"/>
+      <c r="Z276" s="83"/>
+      <c r="AA276" s="96"/>
+    </row>
+    <row r="277" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y277" s="44"/>
+      <c r="Z277" s="44"/>
+      <c r="AA277" s="44"/>
+    </row>
+    <row r="278" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y278" s="84"/>
+      <c r="Z278" s="84"/>
+      <c r="AA278" s="94"/>
+    </row>
+    <row r="279" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y279" s="84"/>
+      <c r="Z279" s="84"/>
+      <c r="AA279" s="94"/>
+    </row>
+    <row r="280" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y280" s="84"/>
+      <c r="Z280" s="84"/>
+      <c r="AA280" s="94"/>
+    </row>
+    <row r="281" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y281" s="83"/>
+      <c r="Z281" s="83"/>
+      <c r="AA281" s="96"/>
+    </row>
+    <row r="282" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y282" s="83"/>
+      <c r="Z282" s="83"/>
+      <c r="AA282" s="96"/>
+    </row>
+    <row r="283" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y283" s="83"/>
+      <c r="Z283" s="83"/>
+      <c r="AA283" s="96"/>
+    </row>
+    <row r="284" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y284" s="83"/>
+      <c r="Z284" s="83"/>
+      <c r="AA284" s="96"/>
+    </row>
+    <row r="285" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y285" s="44"/>
+      <c r="Z285" s="44"/>
+      <c r="AA285" s="44"/>
+    </row>
+    <row r="286" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y286" s="89"/>
+      <c r="Z286" s="89"/>
+      <c r="AA286" s="44"/>
+    </row>
+    <row r="287" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y287" s="98"/>
+      <c r="Z287" s="98"/>
+      <c r="AA287" s="91"/>
+    </row>
+    <row r="288" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y288" s="98"/>
+      <c r="Z288" s="98"/>
+      <c r="AA288" s="91"/>
+    </row>
+    <row r="289" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y289" s="98"/>
+      <c r="Z289" s="98"/>
+      <c r="AA289" s="91"/>
+    </row>
+    <row r="290" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y290" s="98"/>
+      <c r="Z290" s="98"/>
+      <c r="AA290" s="91"/>
+    </row>
+    <row r="291" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y291" s="98"/>
+      <c r="Z291" s="98"/>
+      <c r="AA291" s="91"/>
+    </row>
+    <row r="292" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y292" s="95"/>
+      <c r="Z292" s="95"/>
+      <c r="AA292" s="44"/>
+    </row>
+    <row r="293" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y293" s="84"/>
+      <c r="Z293" s="84"/>
+      <c r="AA293" s="94"/>
+    </row>
+    <row r="294" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y294" s="84"/>
+      <c r="Z294" s="84"/>
+      <c r="AA294" s="94"/>
+    </row>
+    <row r="295" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y295" s="83"/>
+      <c r="Z295" s="83"/>
+      <c r="AA295" s="96"/>
+    </row>
+    <row r="296" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y296" s="83"/>
+      <c r="Z296" s="83"/>
+      <c r="AA296" s="96"/>
+    </row>
+    <row r="297" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y297" s="44"/>
+      <c r="Z297" s="44"/>
+      <c r="AA297" s="44"/>
+    </row>
+    <row r="298" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y298" s="84"/>
+      <c r="Z298" s="84"/>
+      <c r="AA298" s="94"/>
+    </row>
+    <row r="299" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y299" s="84"/>
+      <c r="Z299" s="84"/>
+      <c r="AA299" s="94"/>
+    </row>
+    <row r="300" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y300" s="83"/>
+      <c r="Z300" s="83"/>
+      <c r="AA300" s="96"/>
+    </row>
+    <row r="301" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y301" s="82"/>
+      <c r="Z301" s="82"/>
+      <c r="AA301" s="44"/>
+    </row>
+    <row r="302" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y302" s="82"/>
+      <c r="Z302" s="82"/>
+      <c r="AA302" s="44"/>
+    </row>
+    <row r="303" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y303" s="83"/>
+      <c r="Z303" s="83"/>
+      <c r="AA303" s="96"/>
+    </row>
+    <row r="304" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y304" s="82"/>
+      <c r="Z304" s="82"/>
+      <c r="AA304" s="44"/>
+    </row>
+    <row r="305" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y305" s="82"/>
+      <c r="Z305" s="82"/>
+      <c r="AA305" s="44"/>
+    </row>
+    <row r="306" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y306" s="82"/>
+      <c r="Z306" s="82"/>
+      <c r="AA306" s="44"/>
+    </row>
+    <row r="307" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y307" s="44"/>
+      <c r="Z307" s="44"/>
+      <c r="AA307" s="44"/>
+    </row>
+    <row r="308" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y308" s="44"/>
+      <c r="Z308" s="44"/>
+      <c r="AA308" s="44"/>
+    </row>
+    <row r="309" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y309" s="82"/>
+      <c r="Z309" s="82"/>
+      <c r="AA309" s="44"/>
+    </row>
+    <row r="310" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y310" s="88"/>
+      <c r="Z310" s="88"/>
+      <c r="AA310" s="91"/>
+    </row>
+    <row r="311" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y311" s="44"/>
+      <c r="Z311" s="44"/>
+      <c r="AA311" s="44"/>
+    </row>
+    <row r="312" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y312" s="44"/>
+      <c r="Z312" s="44"/>
+      <c r="AA312" s="44"/>
+    </row>
+    <row r="313" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y313" s="44"/>
+      <c r="Z313" s="44"/>
+      <c r="AA313" s="44"/>
+    </row>
+    <row r="314" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y314" s="44"/>
+      <c r="Z314" s="44"/>
+      <c r="AA314" s="44"/>
+    </row>
+    <row r="315" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y315" s="86"/>
+      <c r="Z315" s="86"/>
+      <c r="AA315" s="44"/>
+    </row>
+    <row r="316" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y316" s="82"/>
+      <c r="Z316" s="82"/>
+      <c r="AA316" s="44"/>
+    </row>
+    <row r="317" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y317" s="91"/>
+      <c r="Z317" s="91"/>
+      <c r="AA317" s="91"/>
+    </row>
+    <row r="318" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y318" s="92"/>
+      <c r="Z318" s="92"/>
+      <c r="AA318" s="44"/>
+    </row>
+    <row r="319" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y319" s="92"/>
+      <c r="Z319" s="92"/>
+      <c r="AA319" s="44"/>
+    </row>
+    <row r="320" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y320" s="82"/>
+      <c r="Z320" s="82"/>
+      <c r="AA320" s="44"/>
+    </row>
+    <row r="321" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y321" s="88"/>
+      <c r="Z321" s="88"/>
+      <c r="AA321" s="91"/>
+    </row>
+    <row r="322" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y322" s="82"/>
+      <c r="Z322" s="82"/>
+      <c r="AA322" s="44"/>
+    </row>
+    <row r="323" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y323" s="82"/>
+      <c r="Z323" s="82"/>
+      <c r="AA323" s="44"/>
+    </row>
+    <row r="324" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y324" s="44"/>
+      <c r="Z324" s="44"/>
+      <c r="AA324" s="44"/>
+    </row>
+    <row r="325" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y325" s="44"/>
+      <c r="Z325" s="44"/>
+      <c r="AA325" s="44"/>
+    </row>
+    <row r="326" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y326" s="86"/>
+      <c r="Z326" s="86"/>
+      <c r="AA326" s="44"/>
+    </row>
+    <row r="327" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y327" s="82"/>
+      <c r="Z327" s="82"/>
+      <c r="AA327" s="44"/>
+    </row>
+    <row r="328" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y328" s="88"/>
+      <c r="Z328" s="88"/>
+      <c r="AA328" s="91"/>
+    </row>
+    <row r="329" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y329" s="44"/>
+      <c r="Z329" s="44"/>
+      <c r="AA329" s="44"/>
+    </row>
+    <row r="330" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y330" s="82"/>
+      <c r="Z330" s="82"/>
+      <c r="AA330" s="44"/>
+    </row>
+    <row r="331" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y331" s="44"/>
+      <c r="Z331" s="44"/>
+      <c r="AA331" s="44"/>
+    </row>
+    <row r="332" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y332" s="44"/>
+      <c r="Z332" s="44"/>
+      <c r="AA332" s="44"/>
+    </row>
+    <row r="333" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y333" s="44"/>
+      <c r="Z333" s="44"/>
+      <c r="AA333" s="44"/>
+    </row>
+    <row r="334" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y334" s="82"/>
+      <c r="Z334" s="82"/>
+      <c r="AA334" s="44"/>
+    </row>
+    <row r="335" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y335" s="44"/>
+      <c r="Z335" s="44"/>
+      <c r="AA335" s="44"/>
+    </row>
+    <row r="336" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y336" s="44"/>
+      <c r="Z336" s="44"/>
+      <c r="AA336" s="44"/>
+    </row>
+    <row r="337" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y337" s="44"/>
+      <c r="Z337" s="44"/>
+      <c r="AA337" s="44"/>
+    </row>
+    <row r="338" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y338" s="86"/>
+      <c r="Z338" s="86"/>
+      <c r="AA338" s="44"/>
+    </row>
+    <row r="339" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y339" s="82"/>
+      <c r="Z339" s="82"/>
+      <c r="AA339" s="44"/>
+    </row>
+    <row r="340" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y340" s="88"/>
+      <c r="Z340" s="88"/>
+      <c r="AA340" s="91"/>
+    </row>
+    <row r="341" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y341" s="82"/>
+      <c r="Z341" s="82"/>
+      <c r="AA341" s="44"/>
+    </row>
+    <row r="342" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y342" s="82"/>
+      <c r="Z342" s="82"/>
+      <c r="AA342" s="44"/>
+    </row>
+    <row r="343" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y343" s="82"/>
+      <c r="Z343" s="82"/>
+      <c r="AA343" s="44"/>
+    </row>
+    <row r="344" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y344" s="82"/>
+      <c r="Z344" s="82"/>
+      <c r="AA344" s="44"/>
+    </row>
+    <row r="345" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y345" s="82"/>
+      <c r="Z345" s="82"/>
+      <c r="AA345" s="44"/>
+    </row>
+    <row r="346" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y346" s="44"/>
+      <c r="Z346" s="44"/>
+      <c r="AA346" s="44"/>
+    </row>
+    <row r="347" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y347" s="82"/>
+      <c r="Z347" s="82"/>
+      <c r="AA347" s="44"/>
+    </row>
+    <row r="348" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y348" s="86"/>
+      <c r="Z348" s="86"/>
+      <c r="AA348" s="44"/>
+    </row>
+    <row r="349" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y349" s="82"/>
+      <c r="Z349" s="82"/>
+      <c r="AA349" s="44"/>
+    </row>
+    <row r="350" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y350" s="88"/>
+      <c r="Z350" s="88"/>
+      <c r="AA350" s="91"/>
+    </row>
+    <row r="351" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y351" s="82"/>
+      <c r="Z351" s="82"/>
+      <c r="AA351" s="44"/>
+    </row>
+    <row r="352" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y352" s="89"/>
+      <c r="Z352" s="89"/>
+      <c r="AA352" s="44"/>
+    </row>
+    <row r="353" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y353" s="44"/>
+      <c r="Z353" s="44"/>
+      <c r="AA353" s="44"/>
+    </row>
+    <row r="354" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y354" s="44"/>
+      <c r="Z354" s="44"/>
+      <c r="AA354" s="44"/>
+    </row>
+    <row r="355" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y355" s="86"/>
+      <c r="Z355" s="86"/>
+      <c r="AA355" s="44"/>
+    </row>
+    <row r="356" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA356" s="97"/>
+    </row>
+    <row r="357" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y357" s="88"/>
+      <c r="Z357" s="88"/>
+      <c r="AA357" s="91"/>
+    </row>
+    <row r="358" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y358" s="44"/>
+      <c r="Z358" s="44"/>
+      <c r="AA358" s="44"/>
+    </row>
+    <row r="359" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y359" s="44"/>
+      <c r="Z359" s="44"/>
+      <c r="AA359" s="44"/>
+    </row>
+    <row r="360" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y360" s="86"/>
+      <c r="Z360" s="86"/>
+      <c r="AA360" s="44"/>
+    </row>
+    <row r="361" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y361" s="82"/>
+      <c r="Z361" s="82"/>
+      <c r="AA361" s="44"/>
+    </row>
+    <row r="362" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y362" s="88"/>
+      <c r="Z362" s="88"/>
+      <c r="AA362" s="91"/>
+    </row>
+    <row r="363" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y363" s="44"/>
+      <c r="Z363" s="44"/>
+      <c r="AA363" s="44"/>
+    </row>
+    <row r="364" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y364" s="89"/>
+      <c r="Z364" s="89"/>
+      <c r="AA364" s="44"/>
+    </row>
+    <row r="365" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y365" s="44"/>
+      <c r="Z365" s="44"/>
+      <c r="AA365" s="44"/>
+    </row>
+    <row r="366" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y366" s="86"/>
+      <c r="Z366" s="86"/>
+      <c r="AA366" s="44"/>
+    </row>
+    <row r="367" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y367" s="82"/>
+      <c r="Z367" s="82"/>
+      <c r="AA367" s="44"/>
+    </row>
+    <row r="368" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y368" s="91"/>
+      <c r="Z368" s="91"/>
+      <c r="AA368" s="91"/>
+    </row>
+    <row r="369" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y369" s="91"/>
+      <c r="Z369" s="91"/>
+      <c r="AA369" s="91"/>
+    </row>
+    <row r="370" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y370" s="44"/>
+      <c r="Z370" s="44"/>
+      <c r="AA370" s="44"/>
+    </row>
+    <row r="371" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y371" s="44"/>
+      <c r="Z371" s="44"/>
+      <c r="AA371" s="44"/>
+    </row>
+    <row r="372" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y372" s="44"/>
+      <c r="Z372" s="44"/>
+      <c r="AA372" s="44"/>
+    </row>
+    <row r="373" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y373" s="44"/>
+      <c r="Z373" s="44"/>
+      <c r="AA373" s="44"/>
+    </row>
+    <row r="374" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y374" s="86"/>
+      <c r="Z374" s="86"/>
+      <c r="AA374" s="44"/>
+    </row>
+    <row r="375" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y375" s="82"/>
+      <c r="Z375" s="82"/>
+      <c r="AA375" s="44"/>
+    </row>
+    <row r="376" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y376" s="98"/>
+      <c r="Z376" s="98"/>
+      <c r="AA376" s="91"/>
+    </row>
+    <row r="377" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y377" s="88"/>
+      <c r="Z377" s="88"/>
+      <c r="AA377" s="91"/>
+    </row>
+    <row r="378" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y378" s="88"/>
+      <c r="Z378" s="88"/>
+      <c r="AA378" s="91"/>
+    </row>
+    <row r="379" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y379" s="82"/>
+      <c r="Z379" s="82"/>
+      <c r="AA379" s="44"/>
+    </row>
+    <row r="380" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y380" s="92"/>
+      <c r="Z380" s="92"/>
+      <c r="AA380" s="44"/>
+    </row>
+    <row r="381" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y381" s="92"/>
+      <c r="Z381" s="92"/>
+      <c r="AA381" s="44"/>
+    </row>
+    <row r="382" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y382" s="82"/>
+      <c r="Z382" s="82"/>
+      <c r="AA382" s="44"/>
+    </row>
+    <row r="383" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y383" s="88"/>
+      <c r="Z383" s="88"/>
+      <c r="AA383" s="91"/>
+    </row>
+    <row r="384" spans="25:27" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y384" s="95"/>
+      <c r="Z384" s="95"/>
+      <c r="AA384" s="44"/>
+    </row>
+    <row r="385" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y385" s="86"/>
+      <c r="Z385" s="86"/>
+      <c r="AA385" s="44"/>
+    </row>
+    <row r="386" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA386" s="97"/>
+    </row>
+    <row r="387" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Y387" s="93"/>
+      <c r="Z387" s="93"/>
+      <c r="AA387" s="91"/>
+    </row>
+    <row r="388" spans="2:28" s="81" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B388" s="3"/>
+      <c r="C388" s="3"/>
+      <c r="D388" s="3"/>
+      <c r="E388" s="3"/>
+      <c r="F388" s="3"/>
+      <c r="G388" s="3"/>
+      <c r="H388" s="3"/>
+      <c r="I388" s="3"/>
+      <c r="J388" s="3"/>
+      <c r="K388" s="3"/>
+      <c r="L388" s="3"/>
+      <c r="M388" s="3"/>
+      <c r="N388" s="3"/>
+      <c r="O388" s="3"/>
+      <c r="P388" s="3"/>
+      <c r="Q388" s="3"/>
+      <c r="R388" s="3"/>
+      <c r="S388" s="3"/>
+      <c r="T388" s="3"/>
+      <c r="U388" s="3"/>
+      <c r="V388" s="3"/>
+      <c r="W388" s="3"/>
+      <c r="X388" s="3"/>
+      <c r="Y388" s="48"/>
+      <c r="Z388" s="48"/>
+      <c r="AA388" s="42"/>
+      <c r="AB388" s="3"/>
+    </row>
+    <row r="389" spans="2:28" x14ac:dyDescent="0.2">
+      <c r="Y389" s="16"/>
+      <c r="Z389" s="16"/>
+      <c r="AA389" s="42"/>
     </row>
     <row r="390" spans="2:28" x14ac:dyDescent="0.2">
-      <c r="Y390" s="15"/>
-[...1 lines deleted...]
-      <c r="AA390" s="16"/>
+      <c r="Y390" s="16"/>
+      <c r="Z390" s="16"/>
+      <c r="AA390" s="42"/>
     </row>
     <row r="391" spans="2:28" x14ac:dyDescent="0.2">
-      <c r="Y391" s="15"/>
-[...1 lines deleted...]
-      <c r="AA391" s="16"/>
+      <c r="Y391" s="95"/>
+      <c r="Z391" s="95"/>
+      <c r="AA391" s="44"/>
     </row>
     <row r="392" spans="2:28" x14ac:dyDescent="0.2">
-      <c r="Y392" s="83"/>
-[...1 lines deleted...]
-      <c r="AA392" s="19"/>
+      <c r="Y392" s="16"/>
+      <c r="Z392" s="16"/>
+      <c r="AA392" s="42"/>
     </row>
     <row r="393" spans="2:28" x14ac:dyDescent="0.2">
-      <c r="Y393" s="15"/>
-[...6 lines deleted...]
-      <c r="AA394" s="19"/>
+      <c r="Y393" s="82"/>
+      <c r="Z393" s="82"/>
+      <c r="AA393" s="44"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A1:AB1"/>
     <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A60:AG60"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AJ8"/>
+  <dimension ref="A1:AK7"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AJ3" sqref="AJ3:AJ5"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AA1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B3" sqref="B3:AK3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="30" style="98" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="31" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="30" style="113" customWidth="1"/>
+    <col min="2" max="26" width="7.42578125" style="3" customWidth="1"/>
+    <col min="27" max="27" width="6.7109375" style="3" customWidth="1"/>
+    <col min="28" max="28" width="8" style="3" customWidth="1"/>
+    <col min="29" max="29" width="8.42578125" style="3" customWidth="1"/>
+    <col min="30" max="30" width="7.85546875" style="3" customWidth="1"/>
+    <col min="31" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="127" t="s">
+    <row r="1" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="143" t="s">
+        <v>184</v>
+      </c>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="143"/>
+      <c r="Q1" s="143"/>
+      <c r="R1" s="143"/>
+      <c r="S1" s="143"/>
+      <c r="T1" s="143"/>
+      <c r="U1" s="143"/>
+      <c r="V1" s="143"/>
+      <c r="W1" s="143"/>
+      <c r="X1" s="143"/>
+      <c r="Y1" s="143"/>
+      <c r="Z1" s="143"/>
+      <c r="AA1" s="143"/>
+      <c r="AB1" s="143"/>
+    </row>
+    <row r="2" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="144"/>
+      <c r="B2" s="144"/>
+      <c r="C2" s="144"/>
+      <c r="D2" s="144"/>
+      <c r="E2" s="144"/>
+      <c r="F2" s="144"/>
+      <c r="G2" s="144"/>
+      <c r="H2" s="144"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="144"/>
+      <c r="K2" s="144"/>
+      <c r="L2" s="144"/>
+      <c r="M2" s="144"/>
+      <c r="N2" s="144"/>
+      <c r="O2" s="144"/>
+      <c r="P2" s="144"/>
+      <c r="Q2" s="144"/>
+      <c r="R2" s="144"/>
+      <c r="S2" s="144"/>
+      <c r="T2" s="144"/>
+      <c r="U2" s="144"/>
+      <c r="V2" s="144"/>
+      <c r="W2" s="144"/>
+      <c r="X2" s="144"/>
+      <c r="Y2" s="144"/>
+      <c r="Z2" s="144"/>
+      <c r="AA2" s="144"/>
+      <c r="AB2" s="145"/>
+    </row>
+    <row r="3" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="107"/>
+      <c r="B3" s="125" t="s">
+        <v>194</v>
+      </c>
+      <c r="C3" s="126" t="s">
+        <v>195</v>
+      </c>
+      <c r="D3" s="126" t="s">
+        <v>196</v>
+      </c>
+      <c r="E3" s="126" t="s">
+        <v>197</v>
+      </c>
+      <c r="F3" s="126" t="s">
+        <v>198</v>
+      </c>
+      <c r="G3" s="126" t="s">
+        <v>199</v>
+      </c>
+      <c r="H3" s="126" t="s">
+        <v>200</v>
+      </c>
+      <c r="I3" s="126" t="s">
+        <v>201</v>
+      </c>
+      <c r="J3" s="126" t="s">
+        <v>202</v>
+      </c>
+      <c r="K3" s="126" t="s">
+        <v>203</v>
+      </c>
+      <c r="L3" s="126" t="s">
+        <v>204</v>
+      </c>
+      <c r="M3" s="126" t="s">
+        <v>205</v>
+      </c>
+      <c r="N3" s="126" t="s">
+        <v>206</v>
+      </c>
+      <c r="O3" s="126" t="s">
+        <v>207</v>
+      </c>
+      <c r="P3" s="126" t="s">
+        <v>208</v>
+      </c>
+      <c r="Q3" s="126" t="s">
+        <v>209</v>
+      </c>
+      <c r="R3" s="127" t="s">
+        <v>210</v>
+      </c>
+      <c r="S3" s="127" t="s">
+        <v>211</v>
+      </c>
+      <c r="T3" s="127" t="s">
+        <v>212</v>
+      </c>
+      <c r="U3" s="127" t="s">
+        <v>213</v>
+      </c>
+      <c r="V3" s="127">
+        <v>2010</v>
+      </c>
+      <c r="W3" s="127">
+        <v>2011</v>
+      </c>
+      <c r="X3" s="128">
+        <v>2012</v>
+      </c>
+      <c r="Y3" s="129">
+        <v>2013</v>
+      </c>
+      <c r="Z3" s="130">
+        <v>2014</v>
+      </c>
+      <c r="AA3" s="129">
+        <v>2015</v>
+      </c>
+      <c r="AB3" s="131">
+        <v>2016</v>
+      </c>
+      <c r="AC3" s="128">
+        <v>2017</v>
+      </c>
+      <c r="AD3" s="128">
+        <v>2018</v>
+      </c>
+      <c r="AE3" s="128">
+        <v>2019</v>
+      </c>
+      <c r="AF3" s="132">
+        <v>2020</v>
+      </c>
+      <c r="AG3" s="128">
+        <v>2021</v>
+      </c>
+      <c r="AH3" s="133">
+        <v>2022</v>
+      </c>
+      <c r="AI3" s="133">
+        <v>2023</v>
+      </c>
+      <c r="AJ3" s="128">
+        <v>2024</v>
+      </c>
+      <c r="AK3" s="128">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="B4" s="8">
+        <v>676.5</v>
+      </c>
+      <c r="C4" s="8">
+        <v>668.1</v>
+      </c>
+      <c r="D4" s="8">
+        <v>658.6</v>
+      </c>
+      <c r="E4" s="8">
+        <v>640.20000000000005</v>
+      </c>
+      <c r="F4" s="8">
+        <v>643.5</v>
+      </c>
+      <c r="G4" s="8">
+        <v>654</v>
+      </c>
+      <c r="H4" s="8">
+        <v>601</v>
+      </c>
+      <c r="I4" s="8">
+        <v>428</v>
+      </c>
+      <c r="J4" s="8">
+        <v>406.9</v>
+      </c>
+      <c r="K4" s="8">
+        <v>594.1</v>
+      </c>
+      <c r="L4" s="8">
+        <v>1010.3</v>
+      </c>
+      <c r="M4" s="8">
+        <v>1064.4000000000001</v>
+      </c>
+      <c r="N4" s="8">
+        <v>1268.2</v>
+      </c>
+      <c r="O4" s="8">
+        <v>1452.8</v>
+      </c>
+      <c r="P4" s="8">
+        <v>1550.8</v>
+      </c>
+      <c r="Q4" s="8">
+        <v>1615.2</v>
+      </c>
+      <c r="R4" s="47">
+        <v>1612.7</v>
+      </c>
+      <c r="S4" s="47">
+        <v>1554.9</v>
+      </c>
+      <c r="T4" s="47">
+        <v>1477.5</v>
+      </c>
+      <c r="U4" s="47">
+        <v>1465.4</v>
+      </c>
+      <c r="V4" s="13">
+        <v>1597.7061000000001</v>
+      </c>
+      <c r="W4" s="13">
+        <v>1883.0686000000001</v>
+      </c>
+      <c r="X4" s="13">
+        <v>1858.2947999999999</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>1799</v>
+      </c>
+      <c r="Z4" s="8">
+        <v>1674.4736</v>
+      </c>
+      <c r="AA4" s="8">
+        <v>1512</v>
+      </c>
+      <c r="AB4" s="13">
+        <v>1299.9000000000001</v>
+      </c>
+      <c r="AC4" s="8">
+        <v>1061.5999999999999</v>
+      </c>
+      <c r="AD4" s="8">
+        <v>893.1</v>
+      </c>
+      <c r="AE4" s="108">
+        <v>945</v>
+      </c>
+      <c r="AF4" s="8">
+        <v>1082.9000000000001</v>
+      </c>
+      <c r="AG4" s="8">
+        <v>995</v>
+      </c>
+      <c r="AH4" s="14">
+        <v>1066.7</v>
+      </c>
+      <c r="AI4" s="14">
+        <v>1087.0999999999999</v>
+      </c>
+      <c r="AJ4" s="109">
+        <v>1354.8</v>
+      </c>
+      <c r="AK4" s="105">
+        <v>1285.4723999999999</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="110" t="s">
         <v>186</v>
       </c>
-      <c r="B1" s="127"/>
-[...279 lines deleted...]
-      <c r="B5" s="53">
+      <c r="B5" s="70">
         <v>7852</v>
       </c>
-      <c r="C5" s="53">
+      <c r="C5" s="70">
         <v>8147</v>
       </c>
-      <c r="D5" s="53">
+      <c r="D5" s="70">
         <v>9407</v>
       </c>
-      <c r="E5" s="53">
+      <c r="E5" s="70">
         <v>9264</v>
       </c>
-      <c r="F5" s="53">
+      <c r="F5" s="70">
         <v>6718</v>
       </c>
-      <c r="G5" s="53">
+      <c r="G5" s="70">
         <v>5044</v>
       </c>
-      <c r="H5" s="53">
+      <c r="H5" s="70">
         <v>4530</v>
       </c>
-      <c r="I5" s="53">
+      <c r="I5" s="70">
         <v>4473</v>
       </c>
-      <c r="J5" s="53">
+      <c r="J5" s="70">
         <v>3739.3</v>
       </c>
-      <c r="K5" s="53">
+      <c r="K5" s="70">
         <v>3877.1</v>
       </c>
-      <c r="L5" s="53">
+      <c r="L5" s="70">
         <v>3532.2</v>
       </c>
-      <c r="M5" s="53">
+      <c r="M5" s="70">
         <v>5231.3</v>
       </c>
-      <c r="N5" s="53">
+      <c r="N5" s="70">
         <v>4771.2</v>
       </c>
-      <c r="O5" s="53">
+      <c r="O5" s="70">
         <v>5305.2</v>
       </c>
-      <c r="P5" s="53">
+      <c r="P5" s="70">
         <v>5864.2</v>
       </c>
-      <c r="Q5" s="53">
+      <c r="Q5" s="70">
         <v>5862.3</v>
       </c>
-      <c r="R5" s="53">
+      <c r="R5" s="70">
         <v>4856.2</v>
       </c>
-      <c r="S5" s="53">
+      <c r="S5" s="70">
         <v>5533</v>
       </c>
-      <c r="T5" s="53">
+      <c r="T5" s="70">
         <v>5484.7</v>
       </c>
-      <c r="U5" s="53">
+      <c r="U5" s="70">
         <v>5532</v>
       </c>
-      <c r="V5" s="94">
+      <c r="V5" s="111">
         <v>5371</v>
       </c>
-      <c r="W5" s="94">
+      <c r="W5" s="111">
         <v>6091.2</v>
       </c>
-      <c r="X5" s="94">
+      <c r="X5" s="111">
         <v>7035.1</v>
       </c>
-      <c r="Y5" s="94">
+      <c r="Y5" s="111">
         <v>6394.9</v>
       </c>
-      <c r="Z5" s="94">
+      <c r="Z5" s="111">
         <v>4400.8999999999996</v>
       </c>
-      <c r="AA5" s="94">
+      <c r="AA5" s="111">
         <v>4244.3999999999996</v>
       </c>
-      <c r="AB5" s="94">
+      <c r="AB5" s="111">
         <v>4207.8</v>
       </c>
-      <c r="AC5" s="53">
+      <c r="AC5" s="70">
         <v>4023.3</v>
       </c>
-      <c r="AD5" s="53">
+      <c r="AD5" s="70">
         <v>4187.1000000000004</v>
       </c>
-      <c r="AE5" s="95">
+      <c r="AE5" s="32">
         <v>3774.4</v>
       </c>
-      <c r="AF5" s="53">
+      <c r="AF5" s="70">
         <v>3726.9</v>
       </c>
-      <c r="AG5" s="53">
+      <c r="AG5" s="70">
         <v>4283.6000000000004</v>
       </c>
-      <c r="AH5" s="95">
+      <c r="AH5" s="32">
         <v>4164.3999999999996</v>
       </c>
-      <c r="AI5" s="107">
+      <c r="AI5" s="33">
         <v>4007.2</v>
       </c>
-      <c r="AJ5" s="107">
+      <c r="AJ5" s="33">
         <v>4122.7</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      </c>
+      <c r="AK5" s="114">
+        <v>4030</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A6" s="112"/>
+    </row>
+    <row r="7" spans="1:37" ht="12" x14ac:dyDescent="0.2">
+      <c r="A7" s="124" t="s">
+        <v>193</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:AB1"/>
     <mergeCell ref="A2:AB2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AJ34"/>
+  <dimension ref="A1:AK31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AJ3" sqref="AJ3:AJ6"/>
+      <pane xSplit="1" topLeftCell="AB1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AB17" sqref="AB17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" style="98" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="33" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="24.85546875" style="113" customWidth="1"/>
+    <col min="2" max="27" width="9.5703125" style="3" customWidth="1"/>
+    <col min="28" max="28" width="9.5703125" style="35" customWidth="1"/>
+    <col min="29" max="32" width="9.5703125" style="3" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" s="110" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...123 lines deleted...]
-      <c r="V3" s="88">
+    <row r="1" spans="1:37" s="115" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="143" t="s">
+        <v>185</v>
+      </c>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="143"/>
+      <c r="Q1" s="143"/>
+      <c r="R1" s="143"/>
+      <c r="S1" s="143"/>
+      <c r="T1" s="143"/>
+      <c r="U1" s="143"/>
+      <c r="V1" s="143"/>
+      <c r="W1" s="143"/>
+      <c r="X1" s="143"/>
+      <c r="Y1" s="143"/>
+      <c r="Z1" s="143"/>
+      <c r="AA1" s="143"/>
+      <c r="AB1" s="143"/>
+    </row>
+    <row r="2" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="144"/>
+      <c r="B2" s="144"/>
+      <c r="C2" s="144"/>
+      <c r="D2" s="144"/>
+      <c r="E2" s="144"/>
+      <c r="F2" s="144"/>
+      <c r="G2" s="144"/>
+      <c r="H2" s="144"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="144"/>
+      <c r="K2" s="144"/>
+      <c r="L2" s="144"/>
+      <c r="M2" s="144"/>
+      <c r="N2" s="144"/>
+      <c r="O2" s="144"/>
+      <c r="P2" s="144"/>
+      <c r="Q2" s="144"/>
+      <c r="R2" s="144"/>
+      <c r="S2" s="144"/>
+      <c r="T2" s="144"/>
+      <c r="U2" s="144"/>
+      <c r="V2" s="144"/>
+      <c r="W2" s="144"/>
+      <c r="X2" s="144"/>
+      <c r="Y2" s="144"/>
+      <c r="Z2" s="144"/>
+      <c r="AA2" s="144"/>
+      <c r="AB2" s="145"/>
+    </row>
+    <row r="3" spans="1:37" s="34" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="107"/>
+      <c r="B3" s="125" t="s">
+        <v>194</v>
+      </c>
+      <c r="C3" s="126" t="s">
+        <v>195</v>
+      </c>
+      <c r="D3" s="126" t="s">
+        <v>196</v>
+      </c>
+      <c r="E3" s="126" t="s">
+        <v>197</v>
+      </c>
+      <c r="F3" s="126" t="s">
+        <v>198</v>
+      </c>
+      <c r="G3" s="126" t="s">
+        <v>199</v>
+      </c>
+      <c r="H3" s="126" t="s">
+        <v>200</v>
+      </c>
+      <c r="I3" s="126" t="s">
+        <v>201</v>
+      </c>
+      <c r="J3" s="126" t="s">
+        <v>202</v>
+      </c>
+      <c r="K3" s="126" t="s">
+        <v>203</v>
+      </c>
+      <c r="L3" s="126" t="s">
+        <v>204</v>
+      </c>
+      <c r="M3" s="126" t="s">
+        <v>205</v>
+      </c>
+      <c r="N3" s="126" t="s">
+        <v>206</v>
+      </c>
+      <c r="O3" s="126" t="s">
+        <v>207</v>
+      </c>
+      <c r="P3" s="126" t="s">
+        <v>208</v>
+      </c>
+      <c r="Q3" s="126" t="s">
+        <v>209</v>
+      </c>
+      <c r="R3" s="127" t="s">
+        <v>210</v>
+      </c>
+      <c r="S3" s="127" t="s">
+        <v>211</v>
+      </c>
+      <c r="T3" s="127" t="s">
+        <v>212</v>
+      </c>
+      <c r="U3" s="127" t="s">
+        <v>213</v>
+      </c>
+      <c r="V3" s="127">
         <v>2010</v>
       </c>
-      <c r="W3" s="88">
+      <c r="W3" s="127">
         <v>2011</v>
       </c>
-      <c r="X3" s="88">
+      <c r="X3" s="128">
         <v>2012</v>
       </c>
-      <c r="Y3" s="88">
+      <c r="Y3" s="129">
         <v>2013</v>
       </c>
-      <c r="Z3" s="88">
+      <c r="Z3" s="130">
         <v>2014</v>
       </c>
-      <c r="AA3" s="89">
+      <c r="AA3" s="129">
         <v>2015</v>
       </c>
-      <c r="AB3" s="90">
+      <c r="AB3" s="131">
         <v>2016</v>
       </c>
-      <c r="AC3" s="13">
+      <c r="AC3" s="128">
         <v>2017</v>
       </c>
-      <c r="AD3" s="99">
+      <c r="AD3" s="128">
         <v>2018</v>
       </c>
-      <c r="AE3" s="99">
+      <c r="AE3" s="128">
         <v>2019</v>
       </c>
-      <c r="AF3" s="99">
+      <c r="AF3" s="132">
         <v>2020</v>
       </c>
-      <c r="AG3" s="99">
+      <c r="AG3" s="128">
         <v>2021</v>
       </c>
-      <c r="AH3" s="99">
+      <c r="AH3" s="133">
         <v>2022</v>
       </c>
-      <c r="AI3" s="99">
+      <c r="AI3" s="133">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="99">
+      <c r="AJ3" s="128">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="14" t="s">
+      <c r="AK3" s="128">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B4" s="5">
+        <v>139443</v>
+      </c>
+      <c r="C4" s="5">
+        <v>138992</v>
+      </c>
+      <c r="D4" s="5">
+        <v>128661</v>
+      </c>
+      <c r="E4" s="5">
+        <v>115182</v>
+      </c>
+      <c r="F4" s="5">
+        <v>99712</v>
+      </c>
+      <c r="G4" s="5">
+        <v>74053</v>
+      </c>
+      <c r="H4" s="5">
+        <v>71913</v>
+      </c>
+      <c r="I4" s="5">
+        <v>69298</v>
+      </c>
+      <c r="J4" s="5">
+        <v>65825.2</v>
+      </c>
+      <c r="K4" s="5">
+        <v>61627.3</v>
+      </c>
+      <c r="L4" s="5">
+        <v>57575.8</v>
+      </c>
+      <c r="M4" s="5">
+        <v>66133.600000000006</v>
+      </c>
+      <c r="N4" s="5">
+        <v>64758.8</v>
+      </c>
+      <c r="O4" s="5">
+        <v>63841.3</v>
+      </c>
+      <c r="P4" s="5">
+        <v>64013.2</v>
+      </c>
+      <c r="Q4" s="5">
+        <v>68768.7</v>
+      </c>
+      <c r="R4" s="5">
+        <v>67015</v>
+      </c>
+      <c r="S4" s="5">
+        <v>66883.7</v>
+      </c>
+      <c r="T4" s="5">
+        <v>67396</v>
+      </c>
+      <c r="U4" s="6">
+        <v>64396.2</v>
+      </c>
+      <c r="V4" s="13">
+        <v>63657.9</v>
+      </c>
+      <c r="W4" s="13">
+        <v>63985.7</v>
+      </c>
+      <c r="X4" s="13">
+        <v>63588.2</v>
+      </c>
+      <c r="Y4" s="13">
+        <v>62373.5</v>
+      </c>
+      <c r="Z4" s="13">
+        <v>62301</v>
+      </c>
+      <c r="AA4" s="13">
+        <v>59656.4</v>
+      </c>
+      <c r="AB4" s="7">
+        <v>57013.2</v>
+      </c>
+      <c r="AC4" s="47">
+        <v>54036.7</v>
+      </c>
+      <c r="AD4" s="14">
+        <v>57136.6</v>
+      </c>
+      <c r="AE4" s="116">
+        <v>55754</v>
+      </c>
+      <c r="AF4" s="39">
+        <v>57290.3</v>
+      </c>
+      <c r="AG4" s="116">
+        <v>57830.1</v>
+      </c>
+      <c r="AH4" s="39">
+        <v>56127</v>
+      </c>
+      <c r="AI4" s="117">
+        <v>57963.1</v>
+      </c>
+      <c r="AJ4" s="118">
+        <v>54681.8</v>
+      </c>
+      <c r="AK4" s="105">
+        <v>52925.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="104" t="s">
+        <v>181</v>
+      </c>
+      <c r="B5" s="5">
+        <v>69721.5</v>
+      </c>
+      <c r="C5" s="5">
+        <v>69496</v>
+      </c>
+      <c r="D5" s="5">
+        <v>64330.5</v>
+      </c>
+      <c r="E5" s="5">
+        <v>57591</v>
+      </c>
+      <c r="F5" s="5">
+        <v>49856</v>
+      </c>
+      <c r="G5" s="5">
+        <v>37026.5</v>
+      </c>
+      <c r="H5" s="5">
+        <v>35956.5</v>
+      </c>
+      <c r="I5" s="5">
+        <v>34649</v>
+      </c>
+      <c r="J5" s="5">
+        <v>59434.2</v>
+      </c>
+      <c r="K5" s="5">
+        <v>61627.3</v>
+      </c>
+      <c r="L5" s="5">
+        <v>57575.8</v>
+      </c>
+      <c r="M5" s="5">
+        <v>60184</v>
+      </c>
+      <c r="N5" s="5">
+        <v>56264.800000000003</v>
+      </c>
+      <c r="O5" s="5">
+        <v>53761.3</v>
+      </c>
+      <c r="P5" s="5">
+        <v>54189.4</v>
+      </c>
+      <c r="Q5" s="5">
+        <v>57821.599999999999</v>
+      </c>
+      <c r="R5" s="5">
+        <v>56384.2</v>
+      </c>
+      <c r="S5" s="5">
+        <v>56343.9</v>
+      </c>
+      <c r="T5" s="5">
+        <v>56458.400000000001</v>
+      </c>
+      <c r="U5" s="5">
+        <v>52825.3</v>
+      </c>
+      <c r="V5" s="13">
+        <v>50951.5</v>
+      </c>
+      <c r="W5" s="13">
+        <v>51668.800000000003</v>
+      </c>
+      <c r="X5" s="13">
+        <v>50688</v>
+      </c>
+      <c r="Y5" s="13">
+        <v>50133.8</v>
+      </c>
+      <c r="Z5" s="13">
+        <v>50015.7</v>
+      </c>
+      <c r="AA5" s="13">
+        <v>48140.7</v>
+      </c>
+      <c r="AB5" s="7">
+        <v>46651.9</v>
+      </c>
+      <c r="AC5" s="119">
+        <v>45432.5</v>
+      </c>
+      <c r="AD5" s="14">
+        <v>47238</v>
+      </c>
+      <c r="AE5" s="116">
+        <v>45819.199999999997</v>
+      </c>
+      <c r="AF5" s="39">
+        <v>45499.9</v>
+      </c>
+      <c r="AG5" s="116">
+        <v>48260.5</v>
+      </c>
+      <c r="AH5" s="116">
+        <v>47773.9</v>
+      </c>
+      <c r="AI5" s="116">
+        <v>48466.9</v>
+      </c>
+      <c r="AJ5" s="39">
+        <v>47127.199999999997</v>
+      </c>
+      <c r="AK5" s="105">
+        <v>47289.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="120" t="s">
         <v>182</v>
       </c>
-      <c r="B4" s="22">
-[...109 lines deleted...]
-      <c r="B5" s="22">
+      <c r="B6" s="25">
         <v>69721.5</v>
       </c>
-      <c r="C5" s="22">
+      <c r="C6" s="25">
         <v>69496</v>
       </c>
-      <c r="D5" s="22">
+      <c r="D6" s="25">
         <v>64330.5</v>
       </c>
-      <c r="E5" s="22">
+      <c r="E6" s="25">
         <v>57591</v>
       </c>
-      <c r="F5" s="22">
+      <c r="F6" s="25">
         <v>49856</v>
       </c>
-      <c r="G5" s="22">
+      <c r="G6" s="25">
         <v>37026.5</v>
       </c>
-      <c r="H5" s="22">
+      <c r="H6" s="25">
         <v>35956.5</v>
       </c>
-      <c r="I5" s="22">
+      <c r="I6" s="25">
         <v>34649</v>
       </c>
-      <c r="J5" s="22">
-[...109 lines deleted...]
-      <c r="J6" s="105">
+      <c r="J6" s="25">
         <v>6391</v>
       </c>
-      <c r="K6" s="105" t="s">
-[...5 lines deleted...]
-      <c r="M6" s="105">
+      <c r="K6" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="L6" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="M6" s="25">
         <v>5949.6</v>
       </c>
-      <c r="N6" s="105">
+      <c r="N6" s="25">
         <v>8494</v>
       </c>
-      <c r="O6" s="105">
+      <c r="O6" s="25">
         <v>10080</v>
       </c>
-      <c r="P6" s="105">
+      <c r="P6" s="25">
         <v>9823.7999999999993</v>
       </c>
-      <c r="Q6" s="105">
+      <c r="Q6" s="25">
         <v>10947.1</v>
       </c>
-      <c r="R6" s="105">
+      <c r="R6" s="25">
         <v>10630.8</v>
       </c>
-      <c r="S6" s="105">
+      <c r="S6" s="25">
         <v>10539.8</v>
       </c>
-      <c r="T6" s="105">
+      <c r="T6" s="25">
         <v>10937.6</v>
       </c>
-      <c r="U6" s="105">
+      <c r="U6" s="25">
         <v>11570.9</v>
       </c>
-      <c r="V6" s="94">
+      <c r="V6" s="111">
         <v>12706.4</v>
       </c>
-      <c r="W6" s="94">
+      <c r="W6" s="111">
         <v>12316.9</v>
       </c>
-      <c r="X6" s="94">
+      <c r="X6" s="111">
         <v>12900.2</v>
       </c>
-      <c r="Y6" s="94">
+      <c r="Y6" s="111">
         <v>12239.7</v>
       </c>
-      <c r="Z6" s="94">
+      <c r="Z6" s="111">
         <v>12285.3</v>
       </c>
-      <c r="AA6" s="94">
+      <c r="AA6" s="111">
         <v>11515.7</v>
       </c>
-      <c r="AB6" s="106">
+      <c r="AB6" s="27">
         <v>10361.299999999999</v>
       </c>
-      <c r="AC6" s="107">
+      <c r="AC6" s="33">
         <v>8604.2000000000007</v>
       </c>
-      <c r="AD6" s="107">
+      <c r="AD6" s="33">
         <v>9898.6</v>
       </c>
-      <c r="AE6" s="108">
+      <c r="AE6" s="31">
         <v>9934.7999999999993</v>
       </c>
-      <c r="AF6" s="108">
+      <c r="AF6" s="31">
         <v>11790.4</v>
       </c>
-      <c r="AG6" s="108">
+      <c r="AG6" s="31">
         <v>9569.6</v>
       </c>
-      <c r="AH6" s="108">
+      <c r="AH6" s="31">
         <v>8353.1</v>
       </c>
-      <c r="AI6" s="108">
+      <c r="AI6" s="31">
         <v>9496.2000000000007</v>
       </c>
-      <c r="AJ6" s="108">
+      <c r="AJ6" s="31">
         <v>7554.6</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="A8" s="60" t="s">
+      <c r="AK6" s="114">
+        <v>5635.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="121"/>
+      <c r="B7" s="6"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="6"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6"/>
+      <c r="R7" s="6"/>
+      <c r="S7" s="6"/>
+      <c r="T7" s="6"/>
+      <c r="U7" s="6"/>
+      <c r="V7" s="122"/>
+      <c r="W7" s="122"/>
+      <c r="X7" s="122"/>
+      <c r="Y7" s="122"/>
+      <c r="Z7" s="122"/>
+      <c r="AA7" s="122"/>
+      <c r="AB7" s="123"/>
+      <c r="AC7" s="119"/>
+      <c r="AD7" s="119"/>
+      <c r="AE7" s="116"/>
+      <c r="AF7" s="116"/>
+      <c r="AG7" s="116"/>
+      <c r="AH7" s="116"/>
+    </row>
+    <row r="8" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="124" t="s">
         <v>193</v>
       </c>
-      <c r="B8" s="73"/>
-[...34 lines deleted...]
-    <row r="16" spans="1:36" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    </row>
+    <row r="9" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:37" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="26" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="28" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="31" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="34" ht="14.1" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:AB1"/>
     <mergeCell ref="A2:AB2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101007B4262C1F68FAF4DA4B29C1A2B92878F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d77a485c7e54e0d848f89c185dcd5b38">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F56374E-D11E-470B-94BD-18009699E1BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{823DE796-3E36-4C52-8100-A02B32969E45}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F03734B8-0EF4-44CB-8367-7C70FCF41B6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>горнодоб</vt:lpstr>
       <vt:lpstr>обрабатыв</vt:lpstr>
       <vt:lpstr>электроснаб</vt:lpstr>
       <vt:lpstr>водоснаб</vt:lpstr>