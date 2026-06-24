--- v0 (2026-04-24)
+++ v1 (2026-06-24)
@@ -245,51 +245,51 @@
     <t xml:space="preserve">Ауыл халқы  </t>
   </si>
   <si>
     <t xml:space="preserve">               Батыс-Қазақстан облысы  жалпы некелер коэффициенті *</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t xml:space="preserve">   Батыс-Қазақстан облысы халқының тіркелген ажырасулар саны</t>
   </si>
   <si>
     <t xml:space="preserve">   Батыс-Қазақстан облысы  халқының жалпы ажырасулар коэффициенті</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -314,50 +314,56 @@
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -439,51 +445,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -591,50 +597,53 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -981,237 +990,237 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BU40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="BK7" sqref="BK7:BK39"/>
+      <selection pane="bottomLeft" activeCell="AT43" sqref="AT43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="11" customWidth="1"/>
     <col min="2" max="24" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="11.140625" style="11" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="9.85546875" style="11" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:73" s="32" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="61" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="60"/>
-[...50 lines deleted...]
-      <c r="BA2" s="60"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
+      <c r="AN2" s="61"/>
+      <c r="AO2" s="61"/>
+      <c r="AP2" s="61"/>
+      <c r="AQ2" s="61"/>
+      <c r="AR2" s="61"/>
+      <c r="AS2" s="61"/>
+      <c r="AT2" s="61"/>
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="AX2" s="61"/>
+      <c r="AY2" s="61"/>
+      <c r="AZ2" s="61"/>
+      <c r="BA2" s="61"/>
     </row>
     <row r="3" spans="1:73">
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
       <c r="AB3" s="6"/>
       <c r="AC3" s="6"/>
       <c r="AD3" s="6"/>
       <c r="AE3" s="6"/>
       <c r="AF3" s="6"/>
       <c r="AG3" s="6"/>
       <c r="AH3" s="6"/>
       <c r="AI3" s="6"/>
       <c r="AJ3" s="6"/>
       <c r="BL3" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:73">
-      <c r="A4" s="62"/>
-      <c r="B4" s="64">
+      <c r="A4" s="63"/>
+      <c r="B4" s="65">
         <v>2021</v>
       </c>
-      <c r="C4" s="65"/>
-[...10 lines deleted...]
-      <c r="N4" s="66">
+      <c r="C4" s="66"/>
+      <c r="D4" s="66"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="66"/>
+      <c r="J4" s="66"/>
+      <c r="K4" s="66"/>
+      <c r="L4" s="66"/>
+      <c r="M4" s="66"/>
+      <c r="N4" s="67">
         <v>2022</v>
       </c>
-      <c r="O4" s="67"/>
-[...10 lines deleted...]
-      <c r="Z4" s="66">
+      <c r="O4" s="68"/>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
+      <c r="S4" s="68"/>
+      <c r="T4" s="68"/>
+      <c r="U4" s="68"/>
+      <c r="V4" s="68"/>
+      <c r="W4" s="68"/>
+      <c r="X4" s="68"/>
+      <c r="Y4" s="68"/>
+      <c r="Z4" s="67">
         <v>2023</v>
       </c>
-      <c r="AA4" s="67"/>
-[...10 lines deleted...]
-      <c r="AL4" s="57">
+      <c r="AA4" s="68"/>
+      <c r="AB4" s="68"/>
+      <c r="AC4" s="68"/>
+      <c r="AD4" s="68"/>
+      <c r="AE4" s="68"/>
+      <c r="AF4" s="68"/>
+      <c r="AG4" s="68"/>
+      <c r="AH4" s="68"/>
+      <c r="AI4" s="68"/>
+      <c r="AJ4" s="68"/>
+      <c r="AK4" s="68"/>
+      <c r="AL4" s="58">
         <v>2024</v>
       </c>
-      <c r="AM4" s="57"/>
-[...10 lines deleted...]
-      <c r="AX4" s="57">
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="58"/>
+      <c r="AX4" s="58">
         <v>2025</v>
       </c>
-      <c r="AY4" s="57"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="57">
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
+      <c r="BB4" s="58"/>
+      <c r="BC4" s="58"/>
+      <c r="BD4" s="58"/>
+      <c r="BE4" s="58"/>
+      <c r="BF4" s="58"/>
+      <c r="BG4" s="58"/>
+      <c r="BH4" s="58"/>
+      <c r="BI4" s="58"/>
+      <c r="BJ4" s="58">
         <v>2026</v>
       </c>
-      <c r="BK4" s="57"/>
-[...9 lines deleted...]
-      <c r="BU4" s="57"/>
+      <c r="BK4" s="58"/>
+      <c r="BL4" s="58"/>
+      <c r="BM4" s="58"/>
+      <c r="BN4" s="58"/>
+      <c r="BO4" s="58"/>
+      <c r="BP4" s="58"/>
+      <c r="BQ4" s="58"/>
+      <c r="BR4" s="58"/>
+      <c r="BS4" s="58"/>
+      <c r="BT4" s="58"/>
+      <c r="BU4" s="58"/>
     </row>
     <row r="5" spans="1:73" ht="12.95" customHeight="1">
-      <c r="A5" s="63"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="14" t="s">
@@ -1386,107 +1395,107 @@
         <v>31</v>
       </c>
       <c r="BO5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="BP5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="BQ5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="BR5" s="8" t="s">
         <v>35</v>
       </c>
       <c r="BS5" s="8" t="s">
         <v>36</v>
       </c>
       <c r="BT5" s="8" t="s">
         <v>37</v>
       </c>
       <c r="BU5" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:73" s="2" customFormat="1">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="61"/>
-[...52 lines deleted...]
-      <c r="BC6" s="61"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="62"/>
+      <c r="AD6" s="62"/>
+      <c r="AE6" s="62"/>
+      <c r="AF6" s="62"/>
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+      <c r="AI6" s="62"/>
+      <c r="AJ6" s="62"/>
+      <c r="AK6" s="62"/>
+      <c r="AL6" s="62"/>
+      <c r="AM6" s="62"/>
+      <c r="AN6" s="62"/>
+      <c r="AO6" s="62"/>
+      <c r="AP6" s="62"/>
+      <c r="AQ6" s="62"/>
+      <c r="AR6" s="62"/>
+      <c r="AS6" s="62"/>
+      <c r="AT6" s="62"/>
+      <c r="AU6" s="62"/>
+      <c r="AV6" s="62"/>
+      <c r="AW6" s="62"/>
+      <c r="AX6" s="62"/>
+      <c r="AY6" s="62"/>
+      <c r="AZ6" s="62"/>
+      <c r="BA6" s="62"/>
+      <c r="BB6" s="62"/>
+      <c r="BC6" s="62"/>
     </row>
     <row r="7" spans="1:73" ht="24" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="16">
         <v>292</v>
       </c>
       <c r="C7" s="16">
         <v>288</v>
       </c>
       <c r="D7" s="17">
         <v>367</v>
       </c>
       <c r="E7" s="17">
         <v>349</v>
       </c>
       <c r="F7" s="17">
         <v>274</v>
       </c>
       <c r="G7" s="17">
         <v>378</v>
       </c>
       <c r="H7" s="18">
         <v>466</v>
@@ -1633,50 +1642,56 @@
         <v>373</v>
       </c>
       <c r="BD7" s="22">
         <v>421</v>
       </c>
       <c r="BE7" s="22">
         <v>434</v>
       </c>
       <c r="BF7" s="22">
         <v>317</v>
       </c>
       <c r="BG7" s="22">
         <v>368</v>
       </c>
       <c r="BH7" s="22">
         <v>208</v>
       </c>
       <c r="BI7" s="22">
         <v>238</v>
       </c>
       <c r="BJ7" s="22">
         <v>186</v>
       </c>
       <c r="BK7" s="22">
         <v>177</v>
+      </c>
+      <c r="BL7" s="22">
+        <v>199</v>
+      </c>
+      <c r="BM7" s="22">
+        <v>226</v>
       </c>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="18"/>
       <c r="I8" s="17"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="19">
         <v>8</v>
       </c>
       <c r="O8" s="19">
         <v>13</v>
       </c>
       <c r="P8" s="19">
@@ -1801,50 +1816,56 @@
       </c>
       <c r="BD8" s="22">
         <v>15</v>
       </c>
       <c r="BE8" s="22">
         <v>10</v>
       </c>
       <c r="BF8" s="22">
         <v>9</v>
       </c>
       <c r="BG8" s="22">
         <v>10</v>
       </c>
       <c r="BH8" s="22">
         <v>7</v>
       </c>
       <c r="BI8" s="22">
         <v>6</v>
       </c>
       <c r="BJ8" s="22">
         <v>9</v>
       </c>
       <c r="BK8" s="22">
         <v>3</v>
       </c>
+      <c r="BL8" s="22">
+        <v>12</v>
+      </c>
+      <c r="BM8" s="22">
+        <v>5</v>
+      </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="19">
         <v>2</v>
       </c>
       <c r="O9" s="19">
         <v>4</v>
       </c>
       <c r="P9" s="19">
         <v>2</v>
@@ -1967,50 +1988,56 @@
         <v>2</v>
       </c>
       <c r="BD9" s="22">
         <v>4</v>
       </c>
       <c r="BE9" s="22">
         <v>3</v>
       </c>
       <c r="BF9" s="22">
         <v>4</v>
       </c>
       <c r="BG9" s="22">
         <v>4</v>
       </c>
       <c r="BH9" s="22">
         <v>2</v>
       </c>
       <c r="BI9" s="22">
         <v>3</v>
       </c>
       <c r="BJ9" s="22">
         <v>5</v>
       </c>
       <c r="BK9" s="22">
         <v>4</v>
+      </c>
+      <c r="BL9" s="22">
+        <v>1</v>
+      </c>
+      <c r="BM9" s="22">
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="18"/>
       <c r="I10" s="17"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="19">
         <v>23</v>
       </c>
       <c r="O10" s="19">
         <v>23</v>
       </c>
       <c r="P10" s="19">
@@ -2135,50 +2162,56 @@
       </c>
       <c r="BD10" s="22">
         <v>36</v>
       </c>
       <c r="BE10" s="22">
         <v>39</v>
       </c>
       <c r="BF10" s="22">
         <v>27</v>
       </c>
       <c r="BG10" s="22">
         <v>24</v>
       </c>
       <c r="BH10" s="22">
         <v>18</v>
       </c>
       <c r="BI10" s="22">
         <v>18</v>
       </c>
       <c r="BJ10" s="22">
         <v>14</v>
       </c>
       <c r="BK10" s="22">
         <v>22</v>
       </c>
+      <c r="BL10" s="22">
+        <v>19</v>
+      </c>
+      <c r="BM10" s="22">
+        <v>17</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="18"/>
       <c r="I11" s="17"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="19">
         <v>5</v>
       </c>
       <c r="O11" s="19">
         <v>7</v>
       </c>
       <c r="P11" s="19">
         <v>8</v>
@@ -2302,50 +2335,56 @@
       </c>
       <c r="BD11" s="22">
         <v>9</v>
       </c>
       <c r="BE11" s="22">
         <v>8</v>
       </c>
       <c r="BF11" s="22">
         <v>10</v>
       </c>
       <c r="BG11" s="22">
         <v>13</v>
       </c>
       <c r="BH11" s="22">
         <v>4</v>
       </c>
       <c r="BI11" s="22">
         <v>4</v>
       </c>
       <c r="BJ11" s="22">
         <v>3</v>
       </c>
       <c r="BK11" s="22">
         <v>3</v>
       </c>
+      <c r="BL11" s="22">
+        <v>5</v>
+      </c>
+      <c r="BM11" s="22">
+        <v>6</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="18"/>
       <c r="I12" s="17"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="19">
         <v>4</v>
       </c>
       <c r="O12" s="19">
         <v>8</v>
       </c>
       <c r="P12" s="19">
         <v>5</v>
@@ -2469,50 +2508,56 @@
       </c>
       <c r="BD12" s="22">
         <v>6</v>
       </c>
       <c r="BE12" s="22">
         <v>9</v>
       </c>
       <c r="BF12" s="22">
         <v>4</v>
       </c>
       <c r="BG12" s="22">
         <v>2</v>
       </c>
       <c r="BH12" s="22">
         <v>3</v>
       </c>
       <c r="BI12" s="22">
         <v>7</v>
       </c>
       <c r="BJ12" s="22">
         <v>3</v>
       </c>
       <c r="BK12" s="22">
         <v>4</v>
       </c>
+      <c r="BL12" s="22">
+        <v>3</v>
+      </c>
+      <c r="BM12" s="22">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="18"/>
       <c r="I13" s="17"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="19">
         <v>6</v>
       </c>
       <c r="O13" s="19">
         <v>22</v>
       </c>
       <c r="P13" s="19">
         <v>26</v>
@@ -2636,50 +2681,56 @@
       </c>
       <c r="BD13" s="22">
         <v>13</v>
       </c>
       <c r="BE13" s="22">
         <v>21</v>
       </c>
       <c r="BF13" s="22">
         <v>15</v>
       </c>
       <c r="BG13" s="22">
         <v>24</v>
       </c>
       <c r="BH13" s="22">
         <v>6</v>
       </c>
       <c r="BI13" s="22">
         <v>16</v>
       </c>
       <c r="BJ13" s="22">
         <v>11</v>
       </c>
       <c r="BK13" s="22">
         <v>12</v>
       </c>
+      <c r="BL13" s="22">
+        <v>15</v>
+      </c>
+      <c r="BM13" s="22">
+        <v>12</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="18"/>
       <c r="I14" s="17"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="19">
         <v>5</v>
       </c>
       <c r="O14" s="19">
         <v>6</v>
       </c>
       <c r="P14" s="19">
         <v>11</v>
@@ -2803,50 +2854,56 @@
       </c>
       <c r="BD14" s="22">
         <v>11</v>
       </c>
       <c r="BE14" s="22">
         <v>7</v>
       </c>
       <c r="BF14" s="22">
         <v>8</v>
       </c>
       <c r="BG14" s="22">
         <v>10</v>
       </c>
       <c r="BH14" s="22">
         <v>5</v>
       </c>
       <c r="BI14" s="22">
         <v>5</v>
       </c>
       <c r="BJ14" s="22">
         <v>4</v>
       </c>
       <c r="BK14" s="22">
         <v>4</v>
       </c>
+      <c r="BL14" s="22">
+        <v>6</v>
+      </c>
+      <c r="BM14" s="22">
+        <v>8</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="18"/>
       <c r="I15" s="17"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="19">
         <v>4</v>
       </c>
       <c r="O15" s="19">
         <v>5</v>
       </c>
       <c r="P15" s="19">
         <v>3</v>
@@ -2970,50 +3027,56 @@
       </c>
       <c r="BD15" s="22">
         <v>6</v>
       </c>
       <c r="BE15" s="22">
         <v>6</v>
       </c>
       <c r="BF15" s="22">
         <v>4</v>
       </c>
       <c r="BG15" s="22">
         <v>10</v>
       </c>
       <c r="BH15" s="22">
         <v>5</v>
       </c>
       <c r="BI15" s="22">
         <v>2</v>
       </c>
       <c r="BJ15" s="22">
         <v>2</v>
       </c>
       <c r="BK15" s="22">
         <v>5</v>
       </c>
+      <c r="BL15" s="22">
+        <v>1</v>
+      </c>
+      <c r="BM15" s="22">
+        <v>2</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="18"/>
       <c r="I16" s="17"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="19">
         <v>1</v>
       </c>
       <c r="O16" s="19">
         <v>1</v>
       </c>
       <c r="P16" s="19">
         <v>3</v>
@@ -3135,52 +3198,58 @@
       </c>
       <c r="BD16" s="22">
         <v>5</v>
       </c>
       <c r="BE16" s="22">
         <v>8</v>
       </c>
       <c r="BF16" s="22">
         <v>4</v>
       </c>
       <c r="BG16" s="22">
         <v>6</v>
       </c>
       <c r="BH16" s="22">
         <v>5</v>
       </c>
       <c r="BI16" s="22">
         <v>3</v>
       </c>
       <c r="BJ16" s="22">
         <v>1</v>
       </c>
       <c r="BK16" s="22">
         <v>1</v>
       </c>
+      <c r="BL16" s="22">
+        <v>5</v>
+      </c>
+      <c r="BM16" s="22">
+        <v>3</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="19">
         <v>3</v>
       </c>
       <c r="O17" s="19">
         <v>5</v>
       </c>
       <c r="P17" s="19">
         <v>5</v>
       </c>
       <c r="Q17" s="19">
@@ -3300,52 +3369,56 @@
       </c>
       <c r="BD17" s="22">
         <v>8</v>
       </c>
       <c r="BE17" s="22">
         <v>6</v>
       </c>
       <c r="BF17" s="22">
         <v>3</v>
       </c>
       <c r="BG17" s="22">
         <v>6</v>
       </c>
       <c r="BH17" s="22">
         <v>4</v>
       </c>
       <c r="BI17" s="22">
         <v>3</v>
       </c>
       <c r="BJ17" s="22">
         <v>5</v>
       </c>
       <c r="BK17" s="22">
         <v>4</v>
       </c>
+      <c r="BL17" s="22"/>
+      <c r="BM17" s="22">
+        <v>3</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="18"/>
       <c r="I18" s="17"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="19">
         <v>7</v>
       </c>
       <c r="O18" s="19">
         <v>8</v>
       </c>
       <c r="P18" s="19">
         <v>16</v>
       </c>
       <c r="Q18" s="19">
@@ -3467,52 +3540,58 @@
       </c>
       <c r="BD18" s="22">
         <v>6</v>
       </c>
       <c r="BE18" s="22">
         <v>10</v>
       </c>
       <c r="BF18" s="22">
         <v>5</v>
       </c>
       <c r="BG18" s="22">
         <v>8</v>
       </c>
       <c r="BH18" s="22">
         <v>9</v>
       </c>
       <c r="BI18" s="22">
         <v>13</v>
       </c>
       <c r="BJ18" s="22">
         <v>12</v>
       </c>
       <c r="BK18" s="22">
         <v>4</v>
       </c>
+      <c r="BL18" s="22">
+        <v>7</v>
+      </c>
+      <c r="BM18" s="22">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="18"/>
       <c r="I19" s="17"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="19">
         <v>4</v>
       </c>
       <c r="O19" s="19">
         <v>5</v>
       </c>
       <c r="P19" s="19">
         <v>9</v>
       </c>
       <c r="Q19" s="19">
@@ -3634,52 +3713,58 @@
       </c>
       <c r="BD19" s="22">
         <v>9</v>
       </c>
       <c r="BE19" s="22">
         <v>3</v>
       </c>
       <c r="BF19" s="22">
         <v>7</v>
       </c>
       <c r="BG19" s="22">
         <v>7</v>
       </c>
       <c r="BH19" s="22">
         <v>10</v>
       </c>
       <c r="BI19" s="22">
         <v>4</v>
       </c>
       <c r="BJ19" s="22">
         <v>6</v>
       </c>
       <c r="BK19" s="22">
         <v>2</v>
       </c>
+      <c r="BL19" s="22">
+        <v>3</v>
+      </c>
+      <c r="BM19" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="18"/>
       <c r="I20" s="17"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="19">
         <v>165</v>
       </c>
       <c r="O20" s="19">
         <v>154</v>
       </c>
       <c r="P20" s="19">
         <v>188</v>
       </c>
       <c r="Q20" s="19">
@@ -3801,116 +3886,123 @@
       </c>
       <c r="BD20" s="22">
         <v>293</v>
       </c>
       <c r="BE20" s="22">
         <v>304</v>
       </c>
       <c r="BF20" s="22">
         <v>217</v>
       </c>
       <c r="BG20" s="22">
         <v>244</v>
       </c>
       <c r="BH20" s="22">
         <v>130</v>
       </c>
       <c r="BI20" s="22">
         <v>154</v>
       </c>
       <c r="BJ20" s="22">
         <v>111</v>
       </c>
       <c r="BK20" s="22">
         <v>109</v>
       </c>
+      <c r="BL20" s="22">
+        <v>122</v>
+      </c>
+      <c r="BM20" s="22">
+        <v>159</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="2" customFormat="1">
-      <c r="A21" s="58" t="s">
+    <row r="21" spans="1:65" s="2" customFormat="1">
+      <c r="A21" s="59" t="s">
         <v>66</v>
       </c>
-      <c r="B21" s="58"/>
-[...50 lines deleted...]
-      <c r="BA21" s="58"/>
+      <c r="B21" s="59"/>
+      <c r="C21" s="59"/>
+      <c r="D21" s="59"/>
+      <c r="E21" s="59"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="59"/>
+      <c r="H21" s="59"/>
+      <c r="I21" s="59"/>
+      <c r="J21" s="59"/>
+      <c r="K21" s="59"/>
+      <c r="L21" s="59"/>
+      <c r="M21" s="59"/>
+      <c r="N21" s="59"/>
+      <c r="O21" s="59"/>
+      <c r="P21" s="59"/>
+      <c r="Q21" s="59"/>
+      <c r="R21" s="59"/>
+      <c r="S21" s="59"/>
+      <c r="T21" s="59"/>
+      <c r="U21" s="59"/>
+      <c r="V21" s="59"/>
+      <c r="W21" s="59"/>
+      <c r="X21" s="59"/>
+      <c r="Y21" s="59"/>
+      <c r="Z21" s="59"/>
+      <c r="AA21" s="59"/>
+      <c r="AB21" s="59"/>
+      <c r="AC21" s="59"/>
+      <c r="AD21" s="59"/>
+      <c r="AE21" s="59"/>
+      <c r="AF21" s="59"/>
+      <c r="AG21" s="59"/>
+      <c r="AH21" s="59"/>
+      <c r="AI21" s="59"/>
+      <c r="AJ21" s="59"/>
+      <c r="AK21" s="59"/>
+      <c r="AL21" s="59"/>
+      <c r="AM21" s="59"/>
+      <c r="AN21" s="59"/>
+      <c r="AO21" s="59"/>
+      <c r="AP21" s="59"/>
+      <c r="AQ21" s="59"/>
+      <c r="AR21" s="59"/>
+      <c r="AS21" s="59"/>
+      <c r="AT21" s="59"/>
+      <c r="AU21" s="59"/>
+      <c r="AV21" s="59"/>
+      <c r="AW21" s="59"/>
+      <c r="AX21" s="59"/>
+      <c r="AY21" s="59"/>
+      <c r="AZ21" s="59"/>
+      <c r="BA21" s="59"/>
       <c r="BD21" s="22"/>
       <c r="BE21" s="22"/>
       <c r="BF21" s="22"/>
       <c r="BG21" s="22"/>
       <c r="BH21" s="22"/>
       <c r="BI21" s="22"/>
       <c r="BK21" s="22"/>
+      <c r="BM21" s="22"/>
     </row>
-    <row r="22" spans="1:63" ht="24" customHeight="1">
+    <row r="22" spans="1:65" ht="24" customHeight="1">
       <c r="A22" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="16">
         <v>196</v>
       </c>
       <c r="C22" s="16">
         <v>202</v>
       </c>
       <c r="D22" s="17">
         <v>268</v>
       </c>
       <c r="E22" s="17">
         <v>274</v>
       </c>
       <c r="F22" s="17">
         <v>207</v>
       </c>
       <c r="G22" s="17">
         <v>296</v>
       </c>
       <c r="H22" s="18">
         <v>375</v>
       </c>
       <c r="I22" s="17">
@@ -4056,52 +4148,58 @@
       </c>
       <c r="BD22" s="22">
         <v>313</v>
       </c>
       <c r="BE22" s="22">
         <v>329</v>
       </c>
       <c r="BF22" s="22">
         <v>231</v>
       </c>
       <c r="BG22" s="22">
         <v>247</v>
       </c>
       <c r="BH22" s="22">
         <v>133</v>
       </c>
       <c r="BI22" s="22">
         <v>160</v>
       </c>
       <c r="BJ22" s="22">
         <v>116</v>
       </c>
       <c r="BK22" s="22">
         <v>123</v>
       </c>
+      <c r="BL22" s="22">
+        <v>131</v>
+      </c>
+      <c r="BM22" s="22">
+        <v>165</v>
+      </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:65">
       <c r="A23" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B23" s="16">
         <v>281</v>
       </c>
       <c r="C23" s="16">
         <v>295</v>
       </c>
       <c r="D23" s="17">
         <v>336</v>
       </c>
       <c r="E23" s="17">
         <v>298</v>
       </c>
       <c r="F23" s="17">
         <v>295</v>
       </c>
       <c r="G23" s="17">
         <v>306</v>
       </c>
       <c r="H23" s="18">
         <v>337</v>
       </c>
       <c r="I23" s="17">
@@ -4247,52 +4345,58 @@
       </c>
       <c r="BD23" s="22">
         <v>24</v>
       </c>
       <c r="BE23" s="22">
         <v>28</v>
       </c>
       <c r="BF23" s="22">
         <v>20</v>
       </c>
       <c r="BG23" s="22">
         <v>12</v>
       </c>
       <c r="BH23" s="22">
         <v>6</v>
       </c>
       <c r="BI23" s="22">
         <v>9</v>
       </c>
       <c r="BJ23" s="22">
         <v>6</v>
       </c>
       <c r="BK23" s="22">
         <v>15</v>
       </c>
+      <c r="BL23" s="22">
+        <v>11</v>
+      </c>
+      <c r="BM23" s="22">
+        <v>9</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="E24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="16" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="16" t="s">
@@ -4438,117 +4542,124 @@
       </c>
       <c r="BD24" s="22">
         <v>289</v>
       </c>
       <c r="BE24" s="22">
         <v>301</v>
       </c>
       <c r="BF24" s="22">
         <v>211</v>
       </c>
       <c r="BG24" s="22">
         <v>235</v>
       </c>
       <c r="BH24" s="22">
         <v>127</v>
       </c>
       <c r="BI24" s="22">
         <v>151</v>
       </c>
       <c r="BJ24" s="22">
         <v>110</v>
       </c>
       <c r="BK24" s="22">
         <v>108</v>
       </c>
+      <c r="BL24" s="22">
+        <v>120</v>
+      </c>
+      <c r="BM24" s="22">
+        <v>156</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="2" customFormat="1">
-      <c r="A25" s="59" t="s">
+    <row r="25" spans="1:65" s="2" customFormat="1">
+      <c r="A25" s="60" t="s">
         <v>67</v>
       </c>
-      <c r="B25" s="59"/>
-[...50 lines deleted...]
-      <c r="BA25" s="59"/>
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="60"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="60"/>
+      <c r="U25" s="60"/>
+      <c r="V25" s="60"/>
+      <c r="W25" s="60"/>
+      <c r="X25" s="60"/>
+      <c r="Y25" s="60"/>
+      <c r="Z25" s="60"/>
+      <c r="AA25" s="60"/>
+      <c r="AB25" s="60"/>
+      <c r="AC25" s="60"/>
+      <c r="AD25" s="60"/>
+      <c r="AE25" s="60"/>
+      <c r="AF25" s="60"/>
+      <c r="AG25" s="60"/>
+      <c r="AH25" s="60"/>
+      <c r="AI25" s="60"/>
+      <c r="AJ25" s="60"/>
+      <c r="AK25" s="60"/>
+      <c r="AL25" s="60"/>
+      <c r="AM25" s="60"/>
+      <c r="AN25" s="60"/>
+      <c r="AO25" s="60"/>
+      <c r="AP25" s="60"/>
+      <c r="AQ25" s="60"/>
+      <c r="AR25" s="60"/>
+      <c r="AS25" s="60"/>
+      <c r="AT25" s="60"/>
+      <c r="AU25" s="60"/>
+      <c r="AV25" s="60"/>
+      <c r="AW25" s="60"/>
+      <c r="AX25" s="60"/>
+      <c r="AY25" s="60"/>
+      <c r="AZ25" s="60"/>
+      <c r="BA25" s="60"/>
       <c r="BD25" s="22"/>
       <c r="BE25" s="22"/>
       <c r="BF25" s="22"/>
       <c r="BG25" s="22"/>
       <c r="BH25" s="22"/>
       <c r="BI25" s="22"/>
       <c r="BJ25" s="22"/>
       <c r="BK25" s="22"/>
+      <c r="BM25" s="22"/>
     </row>
-    <row r="26" spans="1:63" ht="24" customHeight="1">
+    <row r="26" spans="1:65" ht="24" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="16">
         <v>96</v>
       </c>
       <c r="C26" s="16">
         <v>86</v>
       </c>
       <c r="D26" s="17">
         <v>99</v>
       </c>
       <c r="E26" s="17">
         <v>75</v>
       </c>
       <c r="F26" s="17">
         <v>67</v>
       </c>
       <c r="G26" s="17">
         <v>82</v>
       </c>
       <c r="H26" s="18">
         <v>91</v>
       </c>
       <c r="I26" s="17">
@@ -4694,52 +4805,58 @@
       </c>
       <c r="BD26" s="22">
         <v>108</v>
       </c>
       <c r="BE26" s="22">
         <v>105</v>
       </c>
       <c r="BF26" s="22">
         <v>86</v>
       </c>
       <c r="BG26" s="22">
         <v>121</v>
       </c>
       <c r="BH26" s="22">
         <v>75</v>
       </c>
       <c r="BI26" s="22">
         <v>78</v>
       </c>
       <c r="BJ26" s="22">
         <v>70</v>
       </c>
       <c r="BK26" s="22">
         <v>54</v>
       </c>
+      <c r="BL26" s="22">
+        <v>68</v>
+      </c>
+      <c r="BM26" s="22">
+        <v>61</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:65">
       <c r="A27" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="18"/>
       <c r="I27" s="17"/>
       <c r="J27" s="18"/>
       <c r="K27" s="25"/>
       <c r="L27" s="25"/>
       <c r="M27" s="25"/>
       <c r="N27" s="26">
         <v>8</v>
       </c>
       <c r="O27" s="26">
         <v>13</v>
       </c>
       <c r="P27" s="26">
         <v>10</v>
       </c>
       <c r="Q27" s="26">
@@ -4861,52 +4978,58 @@
       </c>
       <c r="BD27" s="22">
         <v>15</v>
       </c>
       <c r="BE27" s="22">
         <v>10</v>
       </c>
       <c r="BF27" s="22">
         <v>9</v>
       </c>
       <c r="BG27" s="22">
         <v>10</v>
       </c>
       <c r="BH27" s="22">
         <v>7</v>
       </c>
       <c r="BI27" s="22">
         <v>6</v>
       </c>
       <c r="BJ27" s="22">
         <v>9</v>
       </c>
       <c r="BK27" s="22">
         <v>3</v>
       </c>
+      <c r="BL27" s="22">
+        <v>12</v>
+      </c>
+      <c r="BM27" s="22">
+        <v>5</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="26">
         <v>2</v>
       </c>
       <c r="O28" s="26">
         <v>4</v>
       </c>
       <c r="P28" s="26">
         <v>2</v>
       </c>
       <c r="Q28" s="26">
@@ -5028,52 +5151,58 @@
       </c>
       <c r="BD28" s="22">
         <v>4</v>
       </c>
       <c r="BE28" s="22">
         <v>3</v>
       </c>
       <c r="BF28" s="22">
         <v>4</v>
       </c>
       <c r="BG28" s="22">
         <v>4</v>
       </c>
       <c r="BH28" s="22">
         <v>2</v>
       </c>
       <c r="BI28" s="22">
         <v>3</v>
       </c>
       <c r="BJ28" s="22">
         <v>5</v>
       </c>
       <c r="BK28" s="22">
         <v>4</v>
       </c>
+      <c r="BL28" s="22">
+        <v>1</v>
+      </c>
+      <c r="BM28" s="22">
+        <v>2</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="18"/>
       <c r="I29" s="17"/>
       <c r="J29" s="18"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
       <c r="N29" s="26">
         <v>0</v>
       </c>
       <c r="O29" s="26">
         <v>7</v>
       </c>
       <c r="P29" s="26">
         <v>2</v>
       </c>
       <c r="Q29" s="26">
@@ -5195,52 +5324,58 @@
       </c>
       <c r="BD29" s="22">
         <v>12</v>
       </c>
       <c r="BE29" s="22">
         <v>11</v>
       </c>
       <c r="BF29" s="22">
         <v>7</v>
       </c>
       <c r="BG29" s="22">
         <v>12</v>
       </c>
       <c r="BH29" s="22">
         <v>12</v>
       </c>
       <c r="BI29" s="22">
         <v>9</v>
       </c>
       <c r="BJ29" s="22">
         <v>8</v>
       </c>
       <c r="BK29" s="22">
         <v>7</v>
       </c>
+      <c r="BL29" s="22">
+        <v>8</v>
+      </c>
+      <c r="BM29" s="22">
+        <v>8</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="18"/>
       <c r="I30" s="17"/>
       <c r="J30" s="18"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25"/>
       <c r="N30" s="26">
         <v>5</v>
       </c>
       <c r="O30" s="26">
         <v>7</v>
       </c>
       <c r="P30" s="26">
         <v>8</v>
       </c>
       <c r="Q30" s="26">
@@ -5362,52 +5497,58 @@
       </c>
       <c r="BD30" s="22">
         <v>9</v>
       </c>
       <c r="BE30" s="22">
         <v>8</v>
       </c>
       <c r="BF30" s="22">
         <v>10</v>
       </c>
       <c r="BG30" s="22">
         <v>13</v>
       </c>
       <c r="BH30" s="22">
         <v>4</v>
       </c>
       <c r="BI30" s="22">
         <v>4</v>
       </c>
       <c r="BJ30" s="22">
         <v>3</v>
       </c>
       <c r="BK30" s="22">
         <v>3</v>
       </c>
+      <c r="BL30" s="22">
+        <v>5</v>
+      </c>
+      <c r="BM30" s="22">
+        <v>6</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="18"/>
       <c r="I31" s="17"/>
       <c r="J31" s="18"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25"/>
       <c r="N31" s="26">
         <v>4</v>
       </c>
       <c r="O31" s="26">
         <v>8</v>
       </c>
       <c r="P31" s="26">
         <v>5</v>
       </c>
       <c r="Q31" s="26">
@@ -5529,52 +5670,58 @@
       </c>
       <c r="BD31" s="22">
         <v>6</v>
       </c>
       <c r="BE31" s="22">
         <v>9</v>
       </c>
       <c r="BF31" s="22">
         <v>4</v>
       </c>
       <c r="BG31" s="22">
         <v>2</v>
       </c>
       <c r="BH31" s="22">
         <v>3</v>
       </c>
       <c r="BI31" s="22">
         <v>7</v>
       </c>
       <c r="BJ31" s="22">
         <v>3</v>
       </c>
       <c r="BK31" s="22">
         <v>4</v>
       </c>
+      <c r="BL31" s="22">
+        <v>3</v>
+      </c>
+      <c r="BM31" s="22">
+        <v>1</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="18"/>
       <c r="I32" s="17"/>
       <c r="J32" s="18"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="N32" s="26">
         <v>6</v>
       </c>
       <c r="O32" s="26">
         <v>22</v>
       </c>
       <c r="P32" s="26">
         <v>26</v>
       </c>
       <c r="Q32" s="26">
@@ -5696,52 +5843,58 @@
       </c>
       <c r="BD32" s="22">
         <v>13</v>
       </c>
       <c r="BE32" s="22">
         <v>21</v>
       </c>
       <c r="BF32" s="22">
         <v>15</v>
       </c>
       <c r="BG32" s="22">
         <v>24</v>
       </c>
       <c r="BH32" s="22">
         <v>6</v>
       </c>
       <c r="BI32" s="22">
         <v>16</v>
       </c>
       <c r="BJ32" s="22">
         <v>11</v>
       </c>
       <c r="BK32" s="22">
         <v>12</v>
       </c>
+      <c r="BL32" s="22">
+        <v>15</v>
+      </c>
+      <c r="BM32" s="22">
+        <v>12</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="18"/>
       <c r="I33" s="17"/>
       <c r="J33" s="18"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
       <c r="N33" s="26">
         <v>5</v>
       </c>
       <c r="O33" s="26">
         <v>6</v>
       </c>
       <c r="P33" s="26">
         <v>11</v>
       </c>
       <c r="Q33" s="26">
@@ -5863,52 +6016,58 @@
       </c>
       <c r="BD33" s="22">
         <v>11</v>
       </c>
       <c r="BE33" s="22">
         <v>7</v>
       </c>
       <c r="BF33" s="22">
         <v>8</v>
       </c>
       <c r="BG33" s="22">
         <v>10</v>
       </c>
       <c r="BH33" s="22">
         <v>5</v>
       </c>
       <c r="BI33" s="22">
         <v>5</v>
       </c>
       <c r="BJ33" s="22">
         <v>4</v>
       </c>
       <c r="BK33" s="22">
         <v>4</v>
       </c>
+      <c r="BL33" s="22">
+        <v>6</v>
+      </c>
+      <c r="BM33" s="22">
+        <v>8</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="18"/>
       <c r="I34" s="17"/>
       <c r="J34" s="18"/>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25"/>
       <c r="N34" s="26">
         <v>4</v>
       </c>
       <c r="O34" s="26">
         <v>5</v>
       </c>
       <c r="P34" s="26">
         <v>3</v>
       </c>
       <c r="Q34" s="26">
@@ -6030,52 +6189,58 @@
       </c>
       <c r="BD34" s="22">
         <v>6</v>
       </c>
       <c r="BE34" s="22">
         <v>6</v>
       </c>
       <c r="BF34" s="22">
         <v>4</v>
       </c>
       <c r="BG34" s="22">
         <v>10</v>
       </c>
       <c r="BH34" s="22">
         <v>5</v>
       </c>
       <c r="BI34" s="22">
         <v>2</v>
       </c>
       <c r="BJ34" s="22">
         <v>2</v>
       </c>
       <c r="BK34" s="22">
         <v>5</v>
       </c>
+      <c r="BL34" s="22">
+        <v>1</v>
+      </c>
+      <c r="BM34" s="22">
+        <v>2</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="18"/>
       <c r="I35" s="17"/>
       <c r="J35" s="18"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="26">
         <v>1</v>
       </c>
       <c r="O35" s="26">
         <v>1</v>
       </c>
       <c r="P35" s="26">
         <v>3</v>
       </c>
       <c r="Q35" s="26">
@@ -6195,52 +6360,58 @@
       </c>
       <c r="BD35" s="22">
         <v>5</v>
       </c>
       <c r="BE35" s="22">
         <v>8</v>
       </c>
       <c r="BF35" s="22">
         <v>4</v>
       </c>
       <c r="BG35" s="22">
         <v>6</v>
       </c>
       <c r="BH35" s="22">
         <v>5</v>
       </c>
       <c r="BI35" s="22">
         <v>3</v>
       </c>
       <c r="BJ35" s="22">
         <v>1</v>
       </c>
       <c r="BK35" s="22">
         <v>1</v>
       </c>
+      <c r="BL35" s="22">
+        <v>5</v>
+      </c>
+      <c r="BM35" s="22">
+        <v>3</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="26">
         <v>3</v>
       </c>
       <c r="O36" s="26">
         <v>5</v>
       </c>
       <c r="P36" s="26">
         <v>5</v>
       </c>
       <c r="Q36" s="26">
@@ -6360,52 +6531,56 @@
       </c>
       <c r="BD36" s="22">
         <v>8</v>
       </c>
       <c r="BE36" s="22">
         <v>6</v>
       </c>
       <c r="BF36" s="22">
         <v>3</v>
       </c>
       <c r="BG36" s="22">
         <v>6</v>
       </c>
       <c r="BH36" s="22">
         <v>4</v>
       </c>
       <c r="BI36" s="22">
         <v>3</v>
       </c>
       <c r="BJ36" s="22">
         <v>5</v>
       </c>
       <c r="BK36" s="22">
         <v>4</v>
       </c>
+      <c r="BL36" s="22"/>
+      <c r="BM36" s="22">
+        <v>3</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="27"/>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="27"/>
       <c r="H37" s="28"/>
       <c r="I37" s="27"/>
       <c r="J37" s="28"/>
       <c r="K37" s="28"/>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
       <c r="N37" s="26">
         <v>7</v>
       </c>
       <c r="O37" s="26">
         <v>8</v>
       </c>
       <c r="P37" s="26">
         <v>16</v>
       </c>
       <c r="Q37" s="26">
@@ -6527,52 +6702,58 @@
       </c>
       <c r="BD37" s="22">
         <v>6</v>
       </c>
       <c r="BE37" s="22">
         <v>10</v>
       </c>
       <c r="BF37" s="22">
         <v>5</v>
       </c>
       <c r="BG37" s="22">
         <v>8</v>
       </c>
       <c r="BH37" s="22">
         <v>9</v>
       </c>
       <c r="BI37" s="22">
         <v>13</v>
       </c>
       <c r="BJ37" s="22">
         <v>12</v>
       </c>
       <c r="BK37" s="22">
         <v>4</v>
       </c>
+      <c r="BL37" s="22">
+        <v>7</v>
+      </c>
+      <c r="BM37" s="22">
+        <v>8</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:65">
       <c r="A38" s="23" t="s">
         <v>64</v>
       </c>
       <c r="N38" s="26">
         <v>4</v>
       </c>
       <c r="O38" s="26">
         <v>5</v>
       </c>
       <c r="P38" s="26">
         <v>9</v>
       </c>
       <c r="Q38" s="26">
         <v>2</v>
       </c>
       <c r="R38" s="26">
         <v>2</v>
       </c>
       <c r="S38" s="26">
         <v>8</v>
       </c>
       <c r="T38" s="26">
         <v>3</v>
       </c>
       <c r="U38" s="26">
@@ -6682,52 +6863,58 @@
       </c>
       <c r="BD38" s="22">
         <v>9</v>
       </c>
       <c r="BE38" s="22">
         <v>3</v>
       </c>
       <c r="BF38" s="22">
         <v>7</v>
       </c>
       <c r="BG38" s="22">
         <v>7</v>
       </c>
       <c r="BH38" s="22">
         <v>10</v>
       </c>
       <c r="BI38" s="22">
         <v>4</v>
       </c>
       <c r="BJ38" s="22">
         <v>6</v>
       </c>
       <c r="BK38" s="22">
         <v>2</v>
       </c>
+      <c r="BL38" s="22">
+        <v>3</v>
+      </c>
+      <c r="BM38" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="29" t="s">
         <v>65</v>
       </c>
       <c r="N39" s="30">
         <v>0</v>
       </c>
       <c r="O39" s="30">
         <v>1</v>
       </c>
       <c r="P39" s="30">
         <v>0</v>
       </c>
       <c r="Q39" s="30">
         <v>0</v>
       </c>
       <c r="R39" s="30">
         <v>3</v>
       </c>
       <c r="S39" s="30">
         <v>5</v>
       </c>
       <c r="T39" s="30">
         <v>0</v>
       </c>
       <c r="U39" s="30">
@@ -6837,306 +7024,312 @@
       </c>
       <c r="BD39" s="5">
         <v>4</v>
       </c>
       <c r="BE39" s="5">
         <v>3</v>
       </c>
       <c r="BF39" s="5">
         <v>6</v>
       </c>
       <c r="BG39" s="5">
         <v>9</v>
       </c>
       <c r="BH39" s="5">
         <v>3</v>
       </c>
       <c r="BI39" s="5">
         <v>3</v>
       </c>
       <c r="BJ39" s="5">
         <v>1</v>
       </c>
       <c r="BK39" s="5">
         <v>1</v>
       </c>
+      <c r="BL39" s="22">
+        <v>2</v>
+      </c>
+      <c r="BM39" s="22">
+        <v>3</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="10" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A2:BA2"/>
     <mergeCell ref="A6:BC6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="A21:BA21"/>
     <mergeCell ref="A25:BA25"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="AL4:AW4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:BU41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG28" sqref="AG28"/>
-      <selection pane="bottomLeft" activeCell="BK8" sqref="BK8:BK40"/>
+      <selection pane="bottomLeft" activeCell="BM8" sqref="BM8:BM40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="11" customWidth="1"/>
     <col min="2" max="3" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="11" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="11" hidden="1" customWidth="1"/>
     <col min="7" max="15" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="8.5703125" style="11" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="8.42578125" style="11" hidden="1" customWidth="1"/>
     <col min="19" max="25" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="0" style="49" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="9" style="11" hidden="1" customWidth="1"/>
     <col min="29" max="36" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="11" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:73" s="32" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="61" t="s">
         <v>68</v>
       </c>
-      <c r="B3" s="60"/>
-[...50 lines deleted...]
-      <c r="BA3" s="60"/>
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="61"/>
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+      <c r="U3" s="61"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="Z3" s="61"/>
+      <c r="AA3" s="61"/>
+      <c r="AB3" s="61"/>
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61"/>
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="61"/>
+      <c r="AG3" s="61"/>
+      <c r="AH3" s="61"/>
+      <c r="AI3" s="61"/>
+      <c r="AJ3" s="61"/>
+      <c r="AK3" s="61"/>
+      <c r="AL3" s="61"/>
+      <c r="AM3" s="61"/>
+      <c r="AN3" s="61"/>
+      <c r="AO3" s="61"/>
+      <c r="AP3" s="61"/>
+      <c r="AQ3" s="61"/>
+      <c r="AR3" s="61"/>
+      <c r="AS3" s="61"/>
+      <c r="AT3" s="61"/>
+      <c r="AU3" s="61"/>
+      <c r="AV3" s="61"/>
+      <c r="AW3" s="61"/>
+      <c r="AX3" s="61"/>
+      <c r="AY3" s="61"/>
+      <c r="AZ3" s="61"/>
+      <c r="BA3" s="61"/>
     </row>
     <row r="4" spans="1:73">
       <c r="D4" s="33"/>
       <c r="H4" s="33"/>
       <c r="M4" s="33"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="34"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="34"/>
       <c r="Y4" s="6"/>
-      <c r="Z4" s="71" t="s">
+      <c r="Z4" s="72" t="s">
         <v>40</v>
       </c>
-      <c r="AA4" s="71"/>
-[...33 lines deleted...]
-      <c r="BI4" s="71"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
+      <c r="AL4" s="72"/>
+      <c r="AM4" s="72"/>
+      <c r="AN4" s="72"/>
+      <c r="AO4" s="72"/>
+      <c r="AP4" s="72"/>
+      <c r="AQ4" s="72"/>
+      <c r="AR4" s="72"/>
+      <c r="AS4" s="72"/>
+      <c r="AT4" s="72"/>
+      <c r="AU4" s="72"/>
+      <c r="AV4" s="72"/>
+      <c r="AW4" s="72"/>
+      <c r="AX4" s="72"/>
+      <c r="AY4" s="72"/>
+      <c r="AZ4" s="72"/>
+      <c r="BA4" s="72"/>
+      <c r="BB4" s="72"/>
+      <c r="BC4" s="72"/>
+      <c r="BD4" s="72"/>
+      <c r="BE4" s="72"/>
+      <c r="BF4" s="72"/>
+      <c r="BG4" s="72"/>
+      <c r="BH4" s="72"/>
+      <c r="BI4" s="72"/>
     </row>
     <row r="5" spans="1:73">
-      <c r="A5" s="62"/>
-      <c r="B5" s="64">
+      <c r="A5" s="63"/>
+      <c r="B5" s="65">
         <v>2021</v>
       </c>
-      <c r="C5" s="65"/>
-[...10 lines deleted...]
-      <c r="N5" s="66">
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="67">
         <v>2022</v>
       </c>
-      <c r="O5" s="67"/>
-[...10 lines deleted...]
-      <c r="Z5" s="69">
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="68"/>
+      <c r="S5" s="68"/>
+      <c r="T5" s="68"/>
+      <c r="U5" s="68"/>
+      <c r="V5" s="68"/>
+      <c r="W5" s="68"/>
+      <c r="X5" s="68"/>
+      <c r="Y5" s="68"/>
+      <c r="Z5" s="70">
         <v>2023</v>
       </c>
-      <c r="AA5" s="70"/>
-[...10 lines deleted...]
-      <c r="AL5" s="68">
+      <c r="AA5" s="71"/>
+      <c r="AB5" s="71"/>
+      <c r="AC5" s="71"/>
+      <c r="AD5" s="71"/>
+      <c r="AE5" s="71"/>
+      <c r="AF5" s="71"/>
+      <c r="AG5" s="71"/>
+      <c r="AH5" s="71"/>
+      <c r="AI5" s="71"/>
+      <c r="AJ5" s="71"/>
+      <c r="AK5" s="71"/>
+      <c r="AL5" s="69">
         <v>2024</v>
       </c>
-      <c r="AM5" s="68"/>
-[...10 lines deleted...]
-      <c r="AX5" s="68">
+      <c r="AM5" s="69"/>
+      <c r="AN5" s="69"/>
+      <c r="AO5" s="69"/>
+      <c r="AP5" s="69"/>
+      <c r="AQ5" s="69"/>
+      <c r="AR5" s="69"/>
+      <c r="AS5" s="69"/>
+      <c r="AT5" s="69"/>
+      <c r="AU5" s="69"/>
+      <c r="AV5" s="69"/>
+      <c r="AW5" s="69"/>
+      <c r="AX5" s="69">
         <v>2025</v>
       </c>
-      <c r="AY5" s="68"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="68">
+      <c r="AY5" s="69"/>
+      <c r="AZ5" s="69"/>
+      <c r="BA5" s="69"/>
+      <c r="BB5" s="69"/>
+      <c r="BC5" s="69"/>
+      <c r="BD5" s="69"/>
+      <c r="BE5" s="69"/>
+      <c r="BF5" s="69"/>
+      <c r="BG5" s="69"/>
+      <c r="BH5" s="69"/>
+      <c r="BI5" s="69"/>
+      <c r="BJ5" s="69">
         <v>2026</v>
       </c>
-      <c r="BK5" s="68"/>
-[...9 lines deleted...]
-      <c r="BU5" s="68"/>
+      <c r="BK5" s="69"/>
+      <c r="BL5" s="69"/>
+      <c r="BM5" s="69"/>
+      <c r="BN5" s="69"/>
+      <c r="BO5" s="69"/>
+      <c r="BP5" s="69"/>
+      <c r="BQ5" s="69"/>
+      <c r="BR5" s="69"/>
+      <c r="BS5" s="69"/>
+      <c r="BT5" s="69"/>
+      <c r="BU5" s="69"/>
     </row>
     <row r="6" spans="1:73" ht="27" customHeight="1">
-      <c r="A6" s="63"/>
+      <c r="A6" s="64"/>
       <c r="B6" s="35" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -7311,105 +7504,105 @@
         <v>44</v>
       </c>
       <c r="BO6" s="9" t="s">
         <v>45</v>
       </c>
       <c r="BP6" s="9" t="s">
         <v>46</v>
       </c>
       <c r="BQ6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="BR6" s="8" t="s">
         <v>48</v>
       </c>
       <c r="BS6" s="8" t="s">
         <v>49</v>
       </c>
       <c r="BT6" s="8" t="s">
         <v>50</v>
       </c>
       <c r="BU6" s="8" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:73" s="2" customFormat="1">
-      <c r="A7" s="61" t="s">
+      <c r="A7" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="61"/>
-[...50 lines deleted...]
-      <c r="BA7" s="61"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="62"/>
+      <c r="D7" s="62"/>
+      <c r="E7" s="62"/>
+      <c r="F7" s="62"/>
+      <c r="G7" s="62"/>
+      <c r="H7" s="62"/>
+      <c r="I7" s="62"/>
+      <c r="J7" s="62"/>
+      <c r="K7" s="62"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="62"/>
+      <c r="N7" s="62"/>
+      <c r="O7" s="62"/>
+      <c r="P7" s="62"/>
+      <c r="Q7" s="62"/>
+      <c r="R7" s="62"/>
+      <c r="S7" s="62"/>
+      <c r="T7" s="62"/>
+      <c r="U7" s="62"/>
+      <c r="V7" s="62"/>
+      <c r="W7" s="62"/>
+      <c r="X7" s="62"/>
+      <c r="Y7" s="62"/>
+      <c r="Z7" s="62"/>
+      <c r="AA7" s="62"/>
+      <c r="AB7" s="62"/>
+      <c r="AC7" s="62"/>
+      <c r="AD7" s="62"/>
+      <c r="AE7" s="62"/>
+      <c r="AF7" s="62"/>
+      <c r="AG7" s="62"/>
+      <c r="AH7" s="62"/>
+      <c r="AI7" s="62"/>
+      <c r="AJ7" s="62"/>
+      <c r="AK7" s="62"/>
+      <c r="AL7" s="62"/>
+      <c r="AM7" s="62"/>
+      <c r="AN7" s="62"/>
+      <c r="AO7" s="62"/>
+      <c r="AP7" s="62"/>
+      <c r="AQ7" s="62"/>
+      <c r="AR7" s="62"/>
+      <c r="AS7" s="62"/>
+      <c r="AT7" s="62"/>
+      <c r="AU7" s="62"/>
+      <c r="AV7" s="62"/>
+      <c r="AW7" s="62"/>
+      <c r="AX7" s="62"/>
+      <c r="AY7" s="62"/>
+      <c r="AZ7" s="62"/>
+      <c r="BA7" s="62"/>
     </row>
     <row r="8" spans="1:73" ht="25.5">
       <c r="A8" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="36">
         <v>5.18</v>
       </c>
       <c r="C8" s="36">
         <v>5.41</v>
       </c>
       <c r="D8" s="37">
         <v>5.79</v>
       </c>
       <c r="E8" s="37">
         <v>5.94</v>
       </c>
       <c r="F8" s="37">
         <v>5.72</v>
       </c>
       <c r="G8" s="37">
         <v>5.92</v>
       </c>
       <c r="H8" s="38">
         <v>6.26</v>
@@ -7556,50 +7749,56 @@
         <v>4.38</v>
       </c>
       <c r="BD8" s="3">
         <v>4.78</v>
       </c>
       <c r="BE8" s="3">
         <v>5.1100000000000003</v>
       </c>
       <c r="BF8" s="3">
         <v>5.16</v>
       </c>
       <c r="BG8" s="42">
         <v>5.27</v>
       </c>
       <c r="BH8" s="42">
         <v>5.12</v>
       </c>
       <c r="BI8" s="42">
         <v>5.03</v>
       </c>
       <c r="BJ8" s="42">
         <v>3.15</v>
       </c>
       <c r="BK8" s="42">
         <v>3.23</v>
+      </c>
+      <c r="BL8" s="42">
+        <v>3.28</v>
+      </c>
+      <c r="BM8" s="42">
+        <v>3.45</v>
       </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="37"/>
       <c r="E9" s="37"/>
       <c r="F9" s="37"/>
       <c r="G9" s="37"/>
       <c r="H9" s="38"/>
       <c r="I9" s="37"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="39"/>
       <c r="N9" s="40">
         <v>2.61</v>
       </c>
       <c r="O9" s="40">
         <v>3.61</v>
       </c>
       <c r="P9" s="40">
@@ -7724,50 +7923,56 @@
       </c>
       <c r="BD9" s="3">
         <v>3.76</v>
       </c>
       <c r="BE9" s="3">
         <v>3.72</v>
       </c>
       <c r="BF9" s="3">
         <v>3.66</v>
       </c>
       <c r="BG9" s="42">
         <v>3.64</v>
       </c>
       <c r="BH9" s="42">
         <v>3.53</v>
       </c>
       <c r="BI9" s="42">
         <v>3.4</v>
       </c>
       <c r="BJ9" s="42">
         <v>3.15</v>
       </c>
       <c r="BK9" s="42">
         <v>2.2200000000000002</v>
       </c>
+      <c r="BL9" s="42">
+        <v>2.91</v>
+      </c>
+      <c r="BM9" s="42">
+        <v>2.64</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
       <c r="G10" s="36"/>
       <c r="H10" s="36"/>
       <c r="I10" s="36"/>
       <c r="J10" s="36"/>
       <c r="K10" s="36"/>
       <c r="L10" s="36"/>
       <c r="M10" s="36"/>
       <c r="N10" s="40">
         <v>1.63</v>
       </c>
       <c r="O10" s="40">
         <v>2.57</v>
       </c>
       <c r="P10" s="40">
         <v>2.2400000000000002</v>
@@ -7891,50 +8096,56 @@
       </c>
       <c r="BD10" s="3">
         <v>2.99</v>
       </c>
       <c r="BE10" s="3">
         <v>2.93</v>
       </c>
       <c r="BF10" s="3">
         <v>2.99</v>
       </c>
       <c r="BG10" s="42">
         <v>3.03</v>
       </c>
       <c r="BH10" s="42">
         <v>2.91</v>
       </c>
       <c r="BI10" s="42">
         <v>2.89</v>
       </c>
       <c r="BJ10" s="42">
         <v>4.3600000000000003</v>
       </c>
       <c r="BK10" s="42">
         <v>4.1100000000000003</v>
       </c>
+      <c r="BL10" s="42">
+        <v>2.99</v>
+      </c>
+      <c r="BM10" s="42">
+        <v>2.69</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="38"/>
       <c r="I11" s="37"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="39"/>
       <c r="N11" s="40">
         <v>4.6399999999999997</v>
       </c>
       <c r="O11" s="40">
         <v>4.88</v>
       </c>
       <c r="P11" s="40">
         <v>4.79</v>
@@ -8058,50 +8269,56 @@
       </c>
       <c r="BD11" s="3">
         <v>5.13</v>
       </c>
       <c r="BE11" s="3">
         <v>5.5</v>
       </c>
       <c r="BF11" s="3">
         <v>5.53</v>
       </c>
       <c r="BG11" s="42">
         <v>5.47</v>
       </c>
       <c r="BH11" s="42">
         <v>5.33</v>
       </c>
       <c r="BI11" s="42">
         <v>5.19</v>
       </c>
       <c r="BJ11" s="42">
         <v>2.9</v>
       </c>
       <c r="BK11" s="42">
         <v>3.91</v>
       </c>
+      <c r="BL11" s="42">
+        <v>3.93</v>
+      </c>
+      <c r="BM11" s="42">
+        <v>3.86</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="38"/>
       <c r="I12" s="37"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="39"/>
       <c r="N12" s="40">
         <v>2.72</v>
       </c>
       <c r="O12" s="40">
         <v>3.42</v>
       </c>
       <c r="P12" s="40">
         <v>3.75</v>
@@ -8225,50 +8442,56 @@
       </c>
       <c r="BD12" s="3">
         <v>4.38</v>
       </c>
       <c r="BE12" s="3">
         <v>4.3899999999999997</v>
       </c>
       <c r="BF12" s="3">
         <v>4.54</v>
       </c>
       <c r="BG12" s="42">
         <v>4.82</v>
       </c>
       <c r="BH12" s="42">
         <v>4.59</v>
       </c>
       <c r="BI12" s="42">
         <v>4.3899999999999997</v>
       </c>
       <c r="BJ12" s="42">
         <v>1.72</v>
       </c>
       <c r="BK12" s="42">
         <v>1.8</v>
       </c>
+      <c r="BL12" s="42">
+        <v>2.15</v>
+      </c>
+      <c r="BM12" s="42">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="38"/>
       <c r="I13" s="37"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="39"/>
       <c r="N13" s="40">
         <v>3.24</v>
       </c>
       <c r="O13" s="40">
         <v>5.1100000000000003</v>
       </c>
       <c r="P13" s="40">
         <v>4.7300000000000004</v>
@@ -8392,50 +8615,56 @@
       </c>
       <c r="BD13" s="3">
         <v>3.73</v>
       </c>
       <c r="BE13" s="3">
         <v>4.24</v>
       </c>
       <c r="BF13" s="3">
         <v>4.16</v>
       </c>
       <c r="BG13" s="42">
         <v>3.91</v>
       </c>
       <c r="BH13" s="42">
         <v>3.8</v>
       </c>
       <c r="BI13" s="42">
         <v>3.98</v>
       </c>
       <c r="BJ13" s="42">
         <v>2.63</v>
       </c>
       <c r="BK13" s="42">
         <v>3.19</v>
       </c>
+      <c r="BL13" s="42">
+        <v>3</v>
+      </c>
+      <c r="BM13" s="42">
+        <v>2.48</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="36"/>
       <c r="C14" s="36"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="38"/>
       <c r="I14" s="37"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="39"/>
       <c r="N14" s="40">
         <v>1.19</v>
       </c>
       <c r="O14" s="40">
         <v>2.91</v>
       </c>
       <c r="P14" s="40">
         <v>3.68</v>
@@ -8559,50 +8788,56 @@
       </c>
       <c r="BD14" s="3">
         <v>2.54</v>
       </c>
       <c r="BE14" s="3">
         <v>2.72</v>
       </c>
       <c r="BF14" s="3">
         <v>2.75</v>
       </c>
       <c r="BG14" s="42">
         <v>2.93</v>
       </c>
       <c r="BH14" s="42">
         <v>2.77</v>
       </c>
       <c r="BI14" s="42">
         <v>2.79</v>
       </c>
       <c r="BJ14" s="42">
         <v>2.04</v>
       </c>
       <c r="BK14" s="42">
         <v>2.23</v>
       </c>
+      <c r="BL14" s="42">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="BM14" s="42">
+        <v>2.4</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="38"/>
       <c r="I15" s="37"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="39"/>
       <c r="N15" s="40">
         <v>2.15</v>
       </c>
       <c r="O15" s="40">
         <v>2.48</v>
       </c>
       <c r="P15" s="40">
         <v>3.26</v>
@@ -8726,50 +8961,56 @@
       </c>
       <c r="BD15" s="3">
         <v>2.7</v>
       </c>
       <c r="BE15" s="3">
         <v>2.76</v>
       </c>
       <c r="BF15" s="3">
         <v>2.86</v>
       </c>
       <c r="BG15" s="42">
         <v>3.03</v>
       </c>
       <c r="BH15" s="42">
         <v>2.97</v>
       </c>
       <c r="BI15" s="42">
         <v>2.91</v>
       </c>
       <c r="BJ15" s="42">
         <v>1.84</v>
       </c>
       <c r="BK15" s="42">
         <v>1.93</v>
       </c>
+      <c r="BL15" s="42">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="BM15" s="42">
+        <v>2.62</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="38"/>
       <c r="I16" s="37"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="39"/>
       <c r="N16" s="40">
         <v>3.46</v>
       </c>
       <c r="O16" s="40">
         <v>4.09</v>
       </c>
       <c r="P16" s="40">
         <v>3.58</v>
@@ -8893,52 +9134,58 @@
       </c>
       <c r="BD16" s="3">
         <v>3.19</v>
       </c>
       <c r="BE16" s="3">
         <v>3.47</v>
       </c>
       <c r="BF16" s="3">
         <v>3.5</v>
       </c>
       <c r="BG16" s="42">
         <v>4.07</v>
       </c>
       <c r="BH16" s="42">
         <v>4.13</v>
       </c>
       <c r="BI16" s="42">
         <v>3.93</v>
       </c>
       <c r="BJ16" s="42">
         <v>1.84</v>
       </c>
       <c r="BK16" s="42">
         <v>3.41</v>
       </c>
+      <c r="BL16" s="42">
+        <v>2.56</v>
+      </c>
+      <c r="BM16" s="42">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="38"/>
       <c r="I17" s="37"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="38"/>
       <c r="M17" s="39"/>
       <c r="N17" s="40">
         <v>0.68</v>
       </c>
       <c r="O17" s="40">
         <v>0.71</v>
       </c>
       <c r="P17" s="40">
         <v>1.17</v>
       </c>
       <c r="Q17" s="40">
@@ -9060,52 +9307,58 @@
       </c>
       <c r="BD17" s="3">
         <v>3</v>
       </c>
       <c r="BE17" s="3">
         <v>3.34</v>
       </c>
       <c r="BF17" s="3">
         <v>3.29</v>
       </c>
       <c r="BG17" s="42">
         <v>3.39</v>
       </c>
       <c r="BH17" s="42">
         <v>3.41</v>
       </c>
       <c r="BI17" s="42">
         <v>3.3</v>
       </c>
       <c r="BJ17" s="42">
         <v>0.73</v>
       </c>
       <c r="BK17" s="42">
         <v>0.76</v>
       </c>
+      <c r="BL17" s="42">
+        <v>1.75</v>
+      </c>
+      <c r="BM17" s="42">
+        <v>1.88</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="36"/>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
       <c r="J18" s="36"/>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>
       <c r="M18" s="36"/>
       <c r="N18" s="40">
         <v>2.15</v>
       </c>
       <c r="O18" s="40">
         <v>3.02</v>
       </c>
       <c r="P18" s="40">
         <v>3.22</v>
       </c>
       <c r="Q18" s="40">
@@ -9227,52 +9480,58 @@
       </c>
       <c r="BD18" s="3">
         <v>4.05</v>
       </c>
       <c r="BE18" s="3">
         <v>4.0999999999999996</v>
       </c>
       <c r="BF18" s="3">
         <v>3.92</v>
       </c>
       <c r="BG18" s="42">
         <v>3.98</v>
       </c>
       <c r="BH18" s="42">
         <v>3.9</v>
       </c>
       <c r="BI18" s="42">
         <v>3.76</v>
       </c>
       <c r="BJ18" s="42">
         <v>3.9</v>
       </c>
       <c r="BK18" s="42">
         <v>3.7</v>
       </c>
+      <c r="BL18" s="42">
+        <v>2.39</v>
+      </c>
+      <c r="BM18" s="42">
+        <v>2.36</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="38"/>
       <c r="I19" s="37"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="39"/>
       <c r="N19" s="40">
         <v>2.12</v>
       </c>
       <c r="O19" s="40">
         <v>2.39</v>
       </c>
       <c r="P19" s="40">
         <v>3.24</v>
       </c>
       <c r="Q19" s="40">
@@ -9394,52 +9653,58 @@
       </c>
       <c r="BD19" s="3">
         <v>2.65</v>
       </c>
       <c r="BE19" s="3">
         <v>2.7</v>
       </c>
       <c r="BF19" s="3">
         <v>2.58</v>
       </c>
       <c r="BG19" s="42">
         <v>2.57</v>
       </c>
       <c r="BH19" s="42">
         <v>2.59</v>
       </c>
       <c r="BI19" s="42">
         <v>2.71</v>
       </c>
       <c r="BJ19" s="42">
         <v>3.75</v>
       </c>
       <c r="BK19" s="42">
         <v>2.61</v>
       </c>
+      <c r="BL19" s="42">
+        <v>2.46</v>
+      </c>
+      <c r="BM19" s="42">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="36"/>
       <c r="C20" s="36"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="38"/>
       <c r="I20" s="37"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
       <c r="M20" s="39"/>
       <c r="N20" s="40">
         <v>3.62</v>
       </c>
       <c r="O20" s="40">
         <v>4.28</v>
       </c>
       <c r="P20" s="40">
         <v>5.6</v>
       </c>
       <c r="Q20" s="40">
@@ -9561,52 +9826,58 @@
       </c>
       <c r="BD20" s="3">
         <v>4.41</v>
       </c>
       <c r="BE20" s="3">
         <v>4.21</v>
       </c>
       <c r="BF20" s="3">
         <v>4.49</v>
       </c>
       <c r="BG20" s="42">
         <v>4.71</v>
       </c>
       <c r="BH20" s="42">
         <v>5.16</v>
       </c>
       <c r="BI20" s="42">
         <v>5.04</v>
       </c>
       <c r="BJ20" s="42">
         <v>5.78</v>
       </c>
       <c r="BK20" s="42">
         <v>4.0599999999999996</v>
       </c>
+      <c r="BL20" s="42">
+        <v>3.66</v>
+      </c>
+      <c r="BM20" s="42">
+        <v>2.73</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:65">
       <c r="A21" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="38"/>
       <c r="I21" s="37"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="39"/>
       <c r="N21" s="40">
         <v>5.5</v>
       </c>
       <c r="O21" s="40">
         <v>5.58</v>
       </c>
       <c r="P21" s="40">
         <v>5.81</v>
       </c>
       <c r="Q21" s="40">
@@ -9728,117 +9999,124 @@
       </c>
       <c r="BD21" s="3">
         <v>5.88</v>
       </c>
       <c r="BE21" s="3">
         <v>6.36</v>
       </c>
       <c r="BF21" s="3">
         <v>6.44</v>
       </c>
       <c r="BG21" s="42">
         <v>6.58</v>
       </c>
       <c r="BH21" s="42">
         <v>6.37</v>
       </c>
       <c r="BI21" s="42">
         <v>6.25</v>
       </c>
       <c r="BJ21" s="42">
         <v>3.49</v>
       </c>
       <c r="BK21" s="42">
         <v>3.64</v>
       </c>
+      <c r="BL21" s="42">
+        <v>3.72</v>
+      </c>
+      <c r="BM21" s="42">
+        <v>4.08</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="2" customFormat="1">
-      <c r="A22" s="58" t="s">
+    <row r="22" spans="1:65" s="2" customFormat="1">
+      <c r="A22" s="59" t="s">
         <v>66</v>
       </c>
-      <c r="B22" s="58"/>
-[...50 lines deleted...]
-      <c r="BA22" s="58"/>
+      <c r="B22" s="59"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="59"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="59"/>
+      <c r="N22" s="59"/>
+      <c r="O22" s="59"/>
+      <c r="P22" s="59"/>
+      <c r="Q22" s="59"/>
+      <c r="R22" s="59"/>
+      <c r="S22" s="59"/>
+      <c r="T22" s="59"/>
+      <c r="U22" s="59"/>
+      <c r="V22" s="59"/>
+      <c r="W22" s="59"/>
+      <c r="X22" s="59"/>
+      <c r="Y22" s="59"/>
+      <c r="Z22" s="59"/>
+      <c r="AA22" s="59"/>
+      <c r="AB22" s="59"/>
+      <c r="AC22" s="59"/>
+      <c r="AD22" s="59"/>
+      <c r="AE22" s="59"/>
+      <c r="AF22" s="59"/>
+      <c r="AG22" s="59"/>
+      <c r="AH22" s="59"/>
+      <c r="AI22" s="59"/>
+      <c r="AJ22" s="59"/>
+      <c r="AK22" s="59"/>
+      <c r="AL22" s="59"/>
+      <c r="AM22" s="59"/>
+      <c r="AN22" s="59"/>
+      <c r="AO22" s="59"/>
+      <c r="AP22" s="59"/>
+      <c r="AQ22" s="59"/>
+      <c r="AR22" s="59"/>
+      <c r="AS22" s="59"/>
+      <c r="AT22" s="59"/>
+      <c r="AU22" s="59"/>
+      <c r="AV22" s="59"/>
+      <c r="AW22" s="59"/>
+      <c r="AX22" s="59"/>
+      <c r="AY22" s="59"/>
+      <c r="AZ22" s="59"/>
+      <c r="BA22" s="59"/>
       <c r="BB22" s="55"/>
       <c r="BE22" s="3"/>
       <c r="BF22" s="3"/>
       <c r="BG22" s="42"/>
       <c r="BH22" s="42"/>
       <c r="BI22" s="42"/>
       <c r="BJ22" s="42"/>
       <c r="BK22" s="42"/>
+      <c r="BM22" s="42"/>
     </row>
-    <row r="23" spans="1:63" ht="25.5">
+    <row r="23" spans="1:65" ht="25.5">
       <c r="A23" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="36">
         <v>6.58</v>
       </c>
       <c r="C23" s="36">
         <v>7.03</v>
       </c>
       <c r="D23" s="37">
         <v>7.71</v>
       </c>
       <c r="E23" s="37">
         <v>8.16</v>
       </c>
       <c r="F23" s="37">
         <v>7.92</v>
       </c>
       <c r="G23" s="37">
         <v>8.31</v>
       </c>
       <c r="H23" s="38">
         <v>8.94</v>
       </c>
       <c r="I23" s="37">
@@ -9984,52 +10262,58 @@
       </c>
       <c r="BD23" s="3">
         <v>5.82</v>
       </c>
       <c r="BE23" s="3">
         <v>6.31</v>
       </c>
       <c r="BF23" s="3">
         <v>6.39</v>
       </c>
       <c r="BG23" s="42">
         <v>6.48</v>
       </c>
       <c r="BH23" s="42">
         <v>6.26</v>
       </c>
       <c r="BI23" s="42">
         <v>6.13</v>
       </c>
       <c r="BJ23" s="42">
         <v>3.38</v>
       </c>
       <c r="BK23" s="42">
         <v>3.67</v>
       </c>
+      <c r="BL23" s="42">
+        <v>3.73</v>
+      </c>
+      <c r="BM23" s="42">
+        <v>4.05</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="38"/>
       <c r="I24" s="37"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="39"/>
       <c r="N24" s="40">
         <v>7.43</v>
       </c>
       <c r="O24" s="40">
         <v>6.61</v>
       </c>
       <c r="P24" s="40">
         <v>6.66</v>
       </c>
       <c r="Q24" s="40">
@@ -10151,52 +10435,58 @@
       </c>
       <c r="BD24" s="3">
         <v>5.31</v>
       </c>
       <c r="BE24" s="3">
         <v>5.81</v>
       </c>
       <c r="BF24" s="3">
         <v>5.94</v>
       </c>
       <c r="BG24" s="42">
         <v>5.74</v>
       </c>
       <c r="BH24" s="42">
         <v>5.41</v>
       </c>
       <c r="BI24" s="42">
         <v>5.2</v>
       </c>
       <c r="BJ24" s="42">
         <v>2</v>
       </c>
       <c r="BK24" s="42">
         <v>3.68</v>
       </c>
+      <c r="BL24" s="42">
+        <v>3.69</v>
+      </c>
+      <c r="BM24" s="42">
+        <v>3.54</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:65">
       <c r="A25" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="36"/>
       <c r="L25" s="36"/>
       <c r="M25" s="36"/>
       <c r="N25" s="40">
         <v>5.59</v>
       </c>
       <c r="O25" s="40">
         <v>5.66</v>
       </c>
       <c r="P25" s="40">
         <v>5.9</v>
       </c>
       <c r="Q25" s="40">
@@ -10318,116 +10608,123 @@
       </c>
       <c r="BD25" s="3">
         <v>5.87</v>
       </c>
       <c r="BE25" s="3">
         <v>6.36</v>
       </c>
       <c r="BF25" s="3">
         <v>6.43</v>
       </c>
       <c r="BG25" s="42">
         <v>6.55</v>
       </c>
       <c r="BH25" s="42">
         <v>6.35</v>
       </c>
       <c r="BI25" s="42">
         <v>6.22</v>
       </c>
       <c r="BJ25" s="42">
         <v>3.52</v>
       </c>
       <c r="BK25" s="42">
         <v>3.67</v>
       </c>
+      <c r="BL25" s="42">
+        <v>3.73</v>
+      </c>
+      <c r="BM25" s="42">
+        <v>4.0999999999999996</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="2" customFormat="1">
-      <c r="A26" s="59" t="s">
+    <row r="26" spans="1:65" s="2" customFormat="1">
+      <c r="A26" s="60" t="s">
         <v>67</v>
       </c>
-      <c r="B26" s="59"/>
-[...50 lines deleted...]
-      <c r="BA26" s="59"/>
+      <c r="B26" s="60"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="60"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="60"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="60"/>
+      <c r="P26" s="60"/>
+      <c r="Q26" s="60"/>
+      <c r="R26" s="60"/>
+      <c r="S26" s="60"/>
+      <c r="T26" s="60"/>
+      <c r="U26" s="60"/>
+      <c r="V26" s="60"/>
+      <c r="W26" s="60"/>
+      <c r="X26" s="60"/>
+      <c r="Y26" s="60"/>
+      <c r="Z26" s="60"/>
+      <c r="AA26" s="60"/>
+      <c r="AB26" s="60"/>
+      <c r="AC26" s="60"/>
+      <c r="AD26" s="60"/>
+      <c r="AE26" s="60"/>
+      <c r="AF26" s="60"/>
+      <c r="AG26" s="60"/>
+      <c r="AH26" s="60"/>
+      <c r="AI26" s="60"/>
+      <c r="AJ26" s="60"/>
+      <c r="AK26" s="60"/>
+      <c r="AL26" s="60"/>
+      <c r="AM26" s="60"/>
+      <c r="AN26" s="60"/>
+      <c r="AO26" s="60"/>
+      <c r="AP26" s="60"/>
+      <c r="AQ26" s="60"/>
+      <c r="AR26" s="60"/>
+      <c r="AS26" s="60"/>
+      <c r="AT26" s="60"/>
+      <c r="AU26" s="60"/>
+      <c r="AV26" s="60"/>
+      <c r="AW26" s="60"/>
+      <c r="AX26" s="60"/>
+      <c r="AY26" s="60"/>
+      <c r="AZ26" s="60"/>
+      <c r="BA26" s="60"/>
       <c r="BB26" s="56"/>
       <c r="BF26" s="3"/>
       <c r="BG26" s="42"/>
       <c r="BH26" s="42"/>
       <c r="BI26" s="42"/>
       <c r="BJ26" s="42"/>
       <c r="BK26" s="42"/>
+      <c r="BM26" s="42"/>
     </row>
-    <row r="27" spans="1:63" ht="25.5">
+    <row r="27" spans="1:65" ht="25.5">
       <c r="A27" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="36">
         <v>3.61</v>
       </c>
       <c r="C27" s="36">
         <v>3.59</v>
       </c>
       <c r="D27" s="37">
         <v>3.64</v>
       </c>
       <c r="E27" s="37">
         <v>3.45</v>
       </c>
       <c r="F27" s="37">
         <v>3.26</v>
       </c>
       <c r="G27" s="37">
         <v>3.25</v>
       </c>
       <c r="H27" s="43">
         <v>3.27</v>
       </c>
       <c r="I27" s="37">
@@ -10573,52 +10870,58 @@
       </c>
       <c r="BD27" s="3">
         <v>3.39</v>
       </c>
       <c r="BE27" s="3">
         <v>3.49</v>
       </c>
       <c r="BF27" s="3">
         <v>3.5</v>
       </c>
       <c r="BG27" s="42">
         <v>3.63</v>
       </c>
       <c r="BH27" s="42">
         <v>3.58</v>
       </c>
       <c r="BI27" s="42">
         <v>3.54</v>
       </c>
       <c r="BJ27" s="42">
         <v>2.82</v>
       </c>
       <c r="BK27" s="42">
         <v>2.62</v>
       </c>
+      <c r="BL27" s="42">
+        <v>2.66</v>
+      </c>
+      <c r="BM27" s="42">
+        <v>2.63</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="36"/>
       <c r="C28" s="36"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="43"/>
       <c r="I28" s="37"/>
       <c r="J28" s="38"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="39"/>
       <c r="N28" s="44">
         <v>2.61</v>
       </c>
       <c r="O28" s="44">
         <v>3.61</v>
       </c>
       <c r="P28" s="44">
         <v>3.49</v>
       </c>
       <c r="Q28" s="44">
@@ -10740,52 +11043,58 @@
       </c>
       <c r="BD28" s="3">
         <v>3.76</v>
       </c>
       <c r="BE28" s="3">
         <v>3.72</v>
       </c>
       <c r="BF28" s="3">
         <v>3.66</v>
       </c>
       <c r="BG28" s="42">
         <v>3.64</v>
       </c>
       <c r="BH28" s="42">
         <v>3.53</v>
       </c>
       <c r="BI28" s="42">
         <v>3.4</v>
       </c>
       <c r="BJ28" s="42">
         <v>3.15</v>
       </c>
       <c r="BK28" s="42">
         <v>2.2200000000000002</v>
       </c>
+      <c r="BL28" s="42">
+        <v>2.91</v>
+      </c>
+      <c r="BM28" s="42">
+        <v>2.64</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="36"/>
       <c r="L29" s="36"/>
       <c r="M29" s="36"/>
       <c r="N29" s="44">
         <v>1.63</v>
       </c>
       <c r="O29" s="44">
         <v>2.57</v>
       </c>
       <c r="P29" s="44">
         <v>2.2400000000000002</v>
       </c>
       <c r="Q29" s="44">
@@ -10907,52 +11216,58 @@
       </c>
       <c r="BD29" s="3">
         <v>2.99</v>
       </c>
       <c r="BE29" s="3">
         <v>2.93</v>
       </c>
       <c r="BF29" s="3">
         <v>2.99</v>
       </c>
       <c r="BG29" s="42">
         <v>3.03</v>
       </c>
       <c r="BH29" s="42">
         <v>2.91</v>
       </c>
       <c r="BI29" s="42">
         <v>2.89</v>
       </c>
       <c r="BJ29" s="42">
         <v>4.3600000000000003</v>
       </c>
       <c r="BK29" s="42">
         <v>4.1100000000000003</v>
       </c>
+      <c r="BL29" s="42">
+        <v>2.99</v>
+      </c>
+      <c r="BM29" s="42">
+        <v>2.69</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="36"/>
       <c r="C30" s="36"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="43"/>
       <c r="I30" s="37"/>
       <c r="J30" s="38"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="M30" s="39"/>
       <c r="N30" s="44">
         <v>0</v>
       </c>
       <c r="O30" s="44">
         <v>1.98</v>
       </c>
       <c r="P30" s="44">
         <v>1.66</v>
       </c>
       <c r="Q30" s="44">
@@ -11074,52 +11389,58 @@
       </c>
       <c r="BD30" s="3">
         <v>4.84</v>
       </c>
       <c r="BE30" s="3">
         <v>4.99</v>
       </c>
       <c r="BF30" s="3">
         <v>4.88</v>
       </c>
       <c r="BG30" s="42">
         <v>5.04</v>
       </c>
       <c r="BH30" s="42">
         <v>5.19</v>
       </c>
       <c r="BI30" s="42">
         <v>5.17</v>
       </c>
       <c r="BJ30" s="42">
         <v>4.3600000000000003</v>
       </c>
       <c r="BK30" s="42">
         <v>4.29</v>
       </c>
+      <c r="BL30" s="42">
+        <v>4.32</v>
+      </c>
+      <c r="BM30" s="42">
+        <v>4.37</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="43"/>
       <c r="I31" s="37"/>
       <c r="J31" s="38"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
       <c r="M31" s="39"/>
       <c r="N31" s="44">
         <v>2.72</v>
       </c>
       <c r="O31" s="44">
         <v>3.42</v>
       </c>
       <c r="P31" s="44">
         <v>3.75</v>
       </c>
       <c r="Q31" s="44">
@@ -11241,52 +11562,58 @@
       </c>
       <c r="BD31" s="3">
         <v>4.38</v>
       </c>
       <c r="BE31" s="3">
         <v>4.3899999999999997</v>
       </c>
       <c r="BF31" s="3">
         <v>4.54</v>
       </c>
       <c r="BG31" s="42">
         <v>4.82</v>
       </c>
       <c r="BH31" s="42">
         <v>4.59</v>
       </c>
       <c r="BI31" s="42">
         <v>4.3899999999999997</v>
       </c>
       <c r="BJ31" s="42">
         <v>1.72</v>
       </c>
       <c r="BK31" s="42">
         <v>1.8</v>
       </c>
+      <c r="BL31" s="42">
+        <v>2.15</v>
+      </c>
+      <c r="BM31" s="42">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="36"/>
       <c r="C32" s="36"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="43"/>
       <c r="I32" s="37"/>
       <c r="J32" s="38"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="39"/>
       <c r="N32" s="44">
         <v>3.24</v>
       </c>
       <c r="O32" s="44">
         <v>5.1100000000000003</v>
       </c>
       <c r="P32" s="44">
         <v>4.7300000000000004</v>
       </c>
       <c r="Q32" s="44">
@@ -11408,52 +11735,58 @@
       </c>
       <c r="BD32" s="3">
         <v>3.73</v>
       </c>
       <c r="BE32" s="3">
         <v>4.24</v>
       </c>
       <c r="BF32" s="3">
         <v>4.16</v>
       </c>
       <c r="BG32" s="42">
         <v>3.91</v>
       </c>
       <c r="BH32" s="42">
         <v>3.8</v>
       </c>
       <c r="BI32" s="42">
         <v>3.98</v>
       </c>
       <c r="BJ32" s="42">
         <v>2.63</v>
       </c>
       <c r="BK32" s="42">
         <v>3.19</v>
       </c>
+      <c r="BL32" s="42">
+        <v>3</v>
+      </c>
+      <c r="BM32" s="42">
+        <v>2.48</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="43"/>
       <c r="I33" s="37"/>
       <c r="J33" s="38"/>
       <c r="K33" s="43"/>
       <c r="L33" s="43"/>
       <c r="M33" s="39"/>
       <c r="N33" s="44">
         <v>1.19</v>
       </c>
       <c r="O33" s="44">
         <v>2.91</v>
       </c>
       <c r="P33" s="44">
         <v>3.68</v>
       </c>
       <c r="Q33" s="44">
@@ -11575,52 +11908,58 @@
       </c>
       <c r="BD33" s="3">
         <v>2.54</v>
       </c>
       <c r="BE33" s="3">
         <v>2.72</v>
       </c>
       <c r="BF33" s="3">
         <v>2.75</v>
       </c>
       <c r="BG33" s="42">
         <v>2.93</v>
       </c>
       <c r="BH33" s="42">
         <v>2.77</v>
       </c>
       <c r="BI33" s="42">
         <v>2.79</v>
       </c>
       <c r="BJ33" s="42">
         <v>2.04</v>
       </c>
       <c r="BK33" s="42">
         <v>2.23</v>
       </c>
+      <c r="BL33" s="42">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="BM33" s="42">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="43"/>
       <c r="I34" s="37"/>
       <c r="J34" s="38"/>
       <c r="K34" s="43"/>
       <c r="L34" s="43"/>
       <c r="M34" s="39"/>
       <c r="N34" s="44">
         <v>2.15</v>
       </c>
       <c r="O34" s="44">
         <v>2.48</v>
       </c>
       <c r="P34" s="44">
         <v>3.26</v>
       </c>
       <c r="Q34" s="44">
@@ -11742,52 +12081,58 @@
       </c>
       <c r="BD34" s="3">
         <v>2.7</v>
       </c>
       <c r="BE34" s="3">
         <v>2.76</v>
       </c>
       <c r="BF34" s="3">
         <v>2.86</v>
       </c>
       <c r="BG34" s="42">
         <v>3.03</v>
       </c>
       <c r="BH34" s="42">
         <v>2.97</v>
       </c>
       <c r="BI34" s="42">
         <v>2.91</v>
       </c>
       <c r="BJ34" s="42">
         <v>1.84</v>
       </c>
       <c r="BK34" s="42">
         <v>1.93</v>
       </c>
+      <c r="BL34" s="42">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="BM34" s="42">
+        <v>2.62</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="43"/>
       <c r="I35" s="37"/>
       <c r="J35" s="38"/>
       <c r="K35" s="43"/>
       <c r="L35" s="43"/>
       <c r="M35" s="39"/>
       <c r="N35" s="44">
         <v>3.46</v>
       </c>
       <c r="O35" s="44">
         <v>4.09</v>
       </c>
       <c r="P35" s="44">
         <v>3.58</v>
       </c>
       <c r="Q35" s="44">
@@ -11909,52 +12254,58 @@
       </c>
       <c r="BD35" s="3">
         <v>3.19</v>
       </c>
       <c r="BE35" s="3">
         <v>3.47</v>
       </c>
       <c r="BF35" s="3">
         <v>3.5</v>
       </c>
       <c r="BG35" s="42">
         <v>4.07</v>
       </c>
       <c r="BH35" s="42">
         <v>4.13</v>
       </c>
       <c r="BI35" s="42">
         <v>3.93</v>
       </c>
       <c r="BJ35" s="42">
         <v>1.84</v>
       </c>
       <c r="BK35" s="42">
         <v>3.41</v>
       </c>
+      <c r="BL35" s="42">
+        <v>2.56</v>
+      </c>
+      <c r="BM35" s="42">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="36"/>
       <c r="C36" s="36"/>
       <c r="D36" s="37"/>
       <c r="E36" s="37"/>
       <c r="F36" s="37"/>
       <c r="G36" s="37"/>
       <c r="H36" s="43"/>
       <c r="I36" s="37"/>
       <c r="J36" s="38"/>
       <c r="K36" s="43"/>
       <c r="L36" s="43"/>
       <c r="M36" s="39"/>
       <c r="N36" s="44">
         <v>0.68</v>
       </c>
       <c r="O36" s="44">
         <v>0.71</v>
       </c>
       <c r="P36" s="44">
         <v>1.17</v>
       </c>
       <c r="Q36" s="44">
@@ -12076,52 +12427,58 @@
       </c>
       <c r="BD36" s="3">
         <v>3</v>
       </c>
       <c r="BE36" s="3">
         <v>3.34</v>
       </c>
       <c r="BF36" s="3">
         <v>3.29</v>
       </c>
       <c r="BG36" s="42">
         <v>3.39</v>
       </c>
       <c r="BH36" s="42">
         <v>3.41</v>
       </c>
       <c r="BI36" s="42">
         <v>3.3</v>
       </c>
       <c r="BJ36" s="42">
         <v>0.73</v>
       </c>
       <c r="BK36" s="42">
         <v>0.76</v>
       </c>
+      <c r="BL36" s="42">
+        <v>1.75</v>
+      </c>
+      <c r="BM36" s="42">
+        <v>1.88</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="36"/>
       <c r="C37" s="36"/>
       <c r="D37" s="36"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
       <c r="I37" s="36"/>
       <c r="J37" s="36"/>
       <c r="K37" s="36"/>
       <c r="L37" s="36"/>
       <c r="M37" s="36"/>
       <c r="N37" s="44">
         <v>2.15</v>
       </c>
       <c r="O37" s="44">
         <v>3.02</v>
       </c>
       <c r="P37" s="44">
         <v>3.22</v>
       </c>
       <c r="Q37" s="44">
@@ -12243,52 +12600,58 @@
       </c>
       <c r="BD37" s="3">
         <v>4.05</v>
       </c>
       <c r="BE37" s="3">
         <v>4.0999999999999996</v>
       </c>
       <c r="BF37" s="3">
         <v>3.92</v>
       </c>
       <c r="BG37" s="42">
         <v>3.98</v>
       </c>
       <c r="BH37" s="42">
         <v>3.9</v>
       </c>
       <c r="BI37" s="42">
         <v>3.76</v>
       </c>
       <c r="BJ37" s="42">
         <v>3.9</v>
       </c>
       <c r="BK37" s="42">
         <v>3.7</v>
       </c>
+      <c r="BL37" s="42">
+        <v>2.39</v>
+      </c>
+      <c r="BM37" s="42">
+        <v>2.36</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:65">
       <c r="A38" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="45"/>
       <c r="C38" s="45"/>
       <c r="D38" s="45"/>
       <c r="E38" s="45"/>
       <c r="F38" s="45"/>
       <c r="G38" s="45"/>
       <c r="H38" s="46"/>
       <c r="I38" s="45"/>
       <c r="J38" s="46"/>
       <c r="K38" s="46"/>
       <c r="L38" s="46"/>
       <c r="M38" s="47"/>
       <c r="N38" s="44">
         <v>2.12</v>
       </c>
       <c r="O38" s="44">
         <v>2.39</v>
       </c>
       <c r="P38" s="44">
         <v>3.24</v>
       </c>
       <c r="Q38" s="44">
@@ -12410,52 +12773,58 @@
       </c>
       <c r="BD38" s="3">
         <v>2.65</v>
       </c>
       <c r="BE38" s="3">
         <v>2.7</v>
       </c>
       <c r="BF38" s="3">
         <v>2.58</v>
       </c>
       <c r="BG38" s="42">
         <v>2.57</v>
       </c>
       <c r="BH38" s="42">
         <v>2.59</v>
       </c>
       <c r="BI38" s="42">
         <v>2.71</v>
       </c>
       <c r="BJ38" s="42">
         <v>3.75</v>
       </c>
       <c r="BK38" s="42">
         <v>2.61</v>
       </c>
+      <c r="BL38" s="42">
+        <v>2.46</v>
+      </c>
+      <c r="BM38" s="42">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="23" t="s">
         <v>64</v>
       </c>
       <c r="N39" s="44">
         <v>3.62</v>
       </c>
       <c r="O39" s="44">
         <v>4.28</v>
       </c>
       <c r="P39" s="44">
         <v>5.6</v>
       </c>
       <c r="Q39" s="44">
         <v>4.67</v>
       </c>
       <c r="R39" s="44">
         <v>4.08</v>
       </c>
       <c r="S39" s="44">
         <v>4.6399999999999997</v>
       </c>
       <c r="T39" s="44">
         <v>4.3499999999999996</v>
       </c>
       <c r="U39" s="44">
@@ -12565,52 +12934,58 @@
       </c>
       <c r="BD39" s="3">
         <v>4.41</v>
       </c>
       <c r="BE39" s="3">
         <v>4.21</v>
       </c>
       <c r="BF39" s="3">
         <v>4.49</v>
       </c>
       <c r="BG39" s="42">
         <v>4.71</v>
       </c>
       <c r="BH39" s="42">
         <v>5.16</v>
       </c>
       <c r="BI39" s="42">
         <v>5.04</v>
       </c>
       <c r="BJ39" s="42">
         <v>5.78</v>
       </c>
       <c r="BK39" s="42">
         <v>4.0599999999999996</v>
       </c>
+      <c r="BL39" s="42">
+        <v>3.66</v>
+      </c>
+      <c r="BM39" s="42">
+        <v>2.73</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="29" t="s">
         <v>65</v>
       </c>
       <c r="N40" s="48">
         <v>0</v>
       </c>
       <c r="O40" s="48">
         <v>1.02</v>
       </c>
       <c r="P40" s="48">
         <v>0.67</v>
       </c>
       <c r="Q40" s="48">
         <v>0.51</v>
       </c>
       <c r="R40" s="48">
         <v>1.6</v>
       </c>
       <c r="S40" s="48">
         <v>3</v>
       </c>
       <c r="T40" s="48">
         <v>2.57</v>
       </c>
       <c r="U40" s="48">
@@ -12720,272 +13095,278 @@
       </c>
       <c r="BD40" s="4">
         <v>6.63</v>
       </c>
       <c r="BE40" s="4">
         <v>6.52</v>
       </c>
       <c r="BF40" s="4">
         <v>7.08</v>
       </c>
       <c r="BG40" s="4">
         <v>8.09</v>
       </c>
       <c r="BH40" s="4">
         <v>7.89</v>
       </c>
       <c r="BI40" s="4">
         <v>7.71</v>
       </c>
       <c r="BJ40" s="4">
         <v>1.91</v>
       </c>
       <c r="BK40" s="4">
         <v>1.99</v>
       </c>
+      <c r="BL40" s="42">
+        <v>2.61</v>
+      </c>
+      <c r="BM40" s="42">
+        <v>3.43</v>
+      </c>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:65">
       <c r="A41" s="10" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="BJ5:BU5"/>
     <mergeCell ref="A3:BA3"/>
     <mergeCell ref="A7:BA7"/>
     <mergeCell ref="A26:BA26"/>
     <mergeCell ref="A22:BA22"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z4:BI4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BU40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG28" sqref="AG28"/>
-      <selection pane="bottomLeft" activeCell="BL3" sqref="BL3"/>
+      <selection pane="bottomLeft" activeCell="BM7" sqref="BM7:BM39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="11" customWidth="1"/>
     <col min="2" max="24" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="11.28515625" style="11" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="10.42578125" style="11" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:73" s="32" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="61" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="60"/>
-[...51 lines deleted...]
-      <c r="BB2" s="60"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
+      <c r="AN2" s="61"/>
+      <c r="AO2" s="61"/>
+      <c r="AP2" s="61"/>
+      <c r="AQ2" s="61"/>
+      <c r="AR2" s="61"/>
+      <c r="AS2" s="61"/>
+      <c r="AT2" s="61"/>
+      <c r="AU2" s="61"/>
+      <c r="AV2" s="61"/>
+      <c r="AW2" s="61"/>
+      <c r="AX2" s="61"/>
+      <c r="AY2" s="61"/>
+      <c r="AZ2" s="61"/>
+      <c r="BA2" s="61"/>
+      <c r="BB2" s="61"/>
     </row>
     <row r="3" spans="1:73">
       <c r="A3" s="24"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="12"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
       <c r="Y3" s="6"/>
       <c r="Z3" s="12"/>
       <c r="AA3" s="6"/>
       <c r="AB3" s="6"/>
       <c r="AC3" s="6"/>
       <c r="AD3" s="6"/>
       <c r="AE3" s="6"/>
       <c r="AF3" s="6"/>
       <c r="AG3" s="6"/>
       <c r="AH3" s="6"/>
       <c r="AI3" s="6"/>
       <c r="AJ3" s="6"/>
       <c r="BL3" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:73">
-      <c r="A4" s="62"/>
-      <c r="B4" s="72">
+      <c r="A4" s="63"/>
+      <c r="B4" s="73">
         <v>2021</v>
       </c>
-      <c r="C4" s="73"/>
-[...10 lines deleted...]
-      <c r="N4" s="66" t="s">
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="67" t="s">
         <v>69</v>
       </c>
-      <c r="O4" s="67"/>
-[...10 lines deleted...]
-      <c r="Z4" s="66" t="s">
+      <c r="O4" s="68"/>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
+      <c r="S4" s="68"/>
+      <c r="T4" s="68"/>
+      <c r="U4" s="68"/>
+      <c r="V4" s="68"/>
+      <c r="W4" s="68"/>
+      <c r="X4" s="68"/>
+      <c r="Y4" s="68"/>
+      <c r="Z4" s="67" t="s">
         <v>70</v>
       </c>
-      <c r="AA4" s="67"/>
-[...10 lines deleted...]
-      <c r="AL4" s="57">
+      <c r="AA4" s="68"/>
+      <c r="AB4" s="68"/>
+      <c r="AC4" s="68"/>
+      <c r="AD4" s="68"/>
+      <c r="AE4" s="68"/>
+      <c r="AF4" s="68"/>
+      <c r="AG4" s="68"/>
+      <c r="AH4" s="68"/>
+      <c r="AI4" s="68"/>
+      <c r="AJ4" s="68"/>
+      <c r="AK4" s="68"/>
+      <c r="AL4" s="58">
         <v>2024</v>
       </c>
-      <c r="AM4" s="57"/>
-[...10 lines deleted...]
-      <c r="AX4" s="57">
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="58"/>
+      <c r="AX4" s="58">
         <v>2025</v>
       </c>
-      <c r="AY4" s="57"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="57">
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
+      <c r="BB4" s="58"/>
+      <c r="BC4" s="58"/>
+      <c r="BD4" s="58"/>
+      <c r="BE4" s="58"/>
+      <c r="BF4" s="58"/>
+      <c r="BG4" s="58"/>
+      <c r="BH4" s="58"/>
+      <c r="BI4" s="58"/>
+      <c r="BJ4" s="58">
         <v>2026</v>
       </c>
-      <c r="BK4" s="57"/>
-[...9 lines deleted...]
-      <c r="BU4" s="57"/>
+      <c r="BK4" s="58"/>
+      <c r="BL4" s="58"/>
+      <c r="BM4" s="58"/>
+      <c r="BN4" s="58"/>
+      <c r="BO4" s="58"/>
+      <c r="BP4" s="58"/>
+      <c r="BQ4" s="58"/>
+      <c r="BR4" s="58"/>
+      <c r="BS4" s="58"/>
+      <c r="BT4" s="58"/>
+      <c r="BU4" s="58"/>
     </row>
     <row r="5" spans="1:73" ht="12.95" customHeight="1">
-      <c r="A5" s="63"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>22</v>
       </c>
       <c r="J5" s="14" t="s">
@@ -13160,104 +13541,104 @@
         <v>31</v>
       </c>
       <c r="BO5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="BP5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="BQ5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="BR5" s="8" t="s">
         <v>35</v>
       </c>
       <c r="BS5" s="8" t="s">
         <v>36</v>
       </c>
       <c r="BT5" s="8" t="s">
         <v>37</v>
       </c>
       <c r="BU5" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:73" s="2" customFormat="1">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="61"/>
-[...49 lines deleted...]
-      <c r="AZ6" s="61"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="62"/>
+      <c r="AB6" s="62"/>
+      <c r="AC6" s="62"/>
+      <c r="AD6" s="62"/>
+      <c r="AE6" s="62"/>
+      <c r="AF6" s="62"/>
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+      <c r="AI6" s="62"/>
+      <c r="AJ6" s="62"/>
+      <c r="AK6" s="62"/>
+      <c r="AL6" s="62"/>
+      <c r="AM6" s="62"/>
+      <c r="AN6" s="62"/>
+      <c r="AO6" s="62"/>
+      <c r="AP6" s="62"/>
+      <c r="AQ6" s="62"/>
+      <c r="AR6" s="62"/>
+      <c r="AS6" s="62"/>
+      <c r="AT6" s="62"/>
+      <c r="AU6" s="62"/>
+      <c r="AV6" s="62"/>
+      <c r="AW6" s="62"/>
+      <c r="AX6" s="62"/>
+      <c r="AY6" s="62"/>
+      <c r="AZ6" s="62"/>
     </row>
     <row r="7" spans="1:73" ht="24" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="16">
         <v>40</v>
       </c>
       <c r="C7" s="16">
         <v>55</v>
       </c>
       <c r="D7" s="17">
         <v>57</v>
       </c>
       <c r="E7" s="17">
         <v>49</v>
       </c>
       <c r="F7" s="17">
         <v>53</v>
       </c>
       <c r="G7" s="17">
         <v>51</v>
       </c>
       <c r="H7" s="18">
         <v>61</v>
@@ -13404,50 +13785,56 @@
         <v>141</v>
       </c>
       <c r="BD7" s="1">
         <v>172</v>
       </c>
       <c r="BE7" s="1">
         <v>140</v>
       </c>
       <c r="BF7" s="1">
         <v>151</v>
       </c>
       <c r="BG7" s="22">
         <v>155</v>
       </c>
       <c r="BH7" s="22">
         <v>119</v>
       </c>
       <c r="BI7" s="22">
         <v>170</v>
       </c>
       <c r="BJ7" s="22">
         <v>97</v>
       </c>
       <c r="BK7" s="22">
         <v>81</v>
+      </c>
+      <c r="BL7" s="22">
+        <v>170</v>
+      </c>
+      <c r="BM7" s="22">
+        <v>118</v>
       </c>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="18"/>
       <c r="I8" s="17"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="50" t="s">
         <v>23</v>
       </c>
       <c r="O8" s="19">
         <v>3</v>
       </c>
       <c r="P8" s="19">
@@ -13558,50 +13945,56 @@
       </c>
       <c r="BD8" s="1">
         <v>8</v>
       </c>
       <c r="BE8" s="1">
         <v>3</v>
       </c>
       <c r="BF8" s="1">
         <v>6</v>
       </c>
       <c r="BG8" s="22">
         <v>5</v>
       </c>
       <c r="BH8" s="22">
         <v>5</v>
       </c>
       <c r="BI8" s="22">
         <v>5</v>
       </c>
       <c r="BJ8" s="22">
         <v>6</v>
       </c>
       <c r="BK8" s="22">
         <v>2</v>
       </c>
+      <c r="BL8" s="22">
+        <v>4</v>
+      </c>
+      <c r="BM8" s="22">
+        <v>1</v>
+      </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="19"/>
       <c r="O9" s="19">
         <v>1</v>
       </c>
       <c r="P9" s="19">
         <v>2</v>
       </c>
       <c r="Q9" s="19">
@@ -13663,50 +14056,56 @@
       <c r="BC9" s="1">
         <v>1</v>
       </c>
       <c r="BD9" s="1">
         <v>2</v>
       </c>
       <c r="BE9" s="1">
         <v>4</v>
       </c>
       <c r="BF9" s="1">
         <v>3</v>
       </c>
       <c r="BG9" s="22">
         <v>3</v>
       </c>
       <c r="BH9" s="22">
         <v>2</v>
       </c>
       <c r="BI9" s="22">
         <v>1</v>
       </c>
       <c r="BJ9" s="22"/>
       <c r="BK9" s="22">
         <v>1</v>
       </c>
+      <c r="BL9" s="22">
+        <v>2</v>
+      </c>
+      <c r="BM9" s="22">
+        <v>3</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="18"/>
       <c r="I10" s="17"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="19">
         <v>2</v>
       </c>
       <c r="O10" s="19">
         <v>8</v>
       </c>
       <c r="P10" s="19">
         <v>6</v>
@@ -13829,50 +14228,56 @@
         <v>16</v>
       </c>
       <c r="BD10" s="1">
         <v>6</v>
       </c>
       <c r="BE10" s="1">
         <v>11</v>
       </c>
       <c r="BF10" s="1">
         <v>9</v>
       </c>
       <c r="BG10" s="22">
         <v>16</v>
       </c>
       <c r="BH10" s="22">
         <v>5</v>
       </c>
       <c r="BI10" s="22">
         <v>16</v>
       </c>
       <c r="BJ10" s="22">
         <v>8</v>
       </c>
       <c r="BK10" s="22">
         <v>5</v>
+      </c>
+      <c r="BL10" s="22">
+        <v>13</v>
+      </c>
+      <c r="BM10" s="22">
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="18"/>
       <c r="I11" s="17"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="19"/>
       <c r="O11" s="19"/>
       <c r="P11" s="19">
         <v>1</v>
       </c>
       <c r="Q11" s="19">
         <v>1</v>
@@ -13969,50 +14374,56 @@
       <c r="BC11" s="1">
         <v>2</v>
       </c>
       <c r="BD11" s="1">
         <v>1</v>
       </c>
       <c r="BE11" s="1"/>
       <c r="BF11" s="1">
         <v>1</v>
       </c>
       <c r="BG11" s="22">
         <v>2</v>
       </c>
       <c r="BH11" s="22">
         <v>2</v>
       </c>
       <c r="BI11" s="22">
         <v>2</v>
       </c>
       <c r="BJ11" s="22">
         <v>1</v>
       </c>
       <c r="BK11" s="22">
         <v>1</v>
       </c>
+      <c r="BL11" s="22">
+        <v>1</v>
+      </c>
+      <c r="BM11" s="22">
+        <v>3</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="18"/>
       <c r="I12" s="17"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19">
         <v>1</v>
       </c>
       <c r="P12" s="19">
         <v>1</v>
       </c>
       <c r="Q12" s="19"/>
@@ -14110,50 +14521,56 @@
       <c r="BC12" s="1">
         <v>1</v>
       </c>
       <c r="BD12" s="1">
         <v>1</v>
       </c>
       <c r="BE12" s="1">
         <v>2</v>
       </c>
       <c r="BF12" s="1">
         <v>1</v>
       </c>
       <c r="BG12" s="22">
         <v>4</v>
       </c>
       <c r="BH12" s="22">
         <v>4</v>
       </c>
       <c r="BI12" s="22">
         <v>4</v>
       </c>
       <c r="BJ12" s="22">
         <v>2</v>
       </c>
       <c r="BK12" s="22"/>
+      <c r="BL12" s="22">
+        <v>2</v>
+      </c>
+      <c r="BM12" s="22">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="18"/>
       <c r="I13" s="17"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="19">
         <v>4</v>
       </c>
       <c r="O13" s="19">
         <v>5</v>
       </c>
       <c r="P13" s="19">
         <v>3</v>
@@ -14273,50 +14690,56 @@
       </c>
       <c r="BD13" s="1">
         <v>14</v>
       </c>
       <c r="BE13" s="1">
         <v>13</v>
       </c>
       <c r="BF13" s="1">
         <v>12</v>
       </c>
       <c r="BG13" s="22">
         <v>17</v>
       </c>
       <c r="BH13" s="22">
         <v>5</v>
       </c>
       <c r="BI13" s="22">
         <v>20</v>
       </c>
       <c r="BJ13" s="22">
         <v>7</v>
       </c>
       <c r="BK13" s="22">
         <v>11</v>
       </c>
+      <c r="BL13" s="22">
+        <v>17</v>
+      </c>
+      <c r="BM13" s="22">
+        <v>12</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="18"/>
       <c r="I14" s="17"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="19"/>
       <c r="O14" s="19">
         <v>2</v>
       </c>
       <c r="P14" s="19"/>
       <c r="Q14" s="19">
         <v>2</v>
       </c>
@@ -14414,50 +14837,56 @@
         <v>6</v>
       </c>
       <c r="BC14" s="1"/>
       <c r="BD14" s="1">
         <v>2</v>
       </c>
       <c r="BE14" s="1">
         <v>4</v>
       </c>
       <c r="BF14" s="1">
         <v>3</v>
       </c>
       <c r="BG14" s="22">
         <v>6</v>
       </c>
       <c r="BH14" s="22">
         <v>2</v>
       </c>
       <c r="BI14" s="22">
         <v>3</v>
       </c>
       <c r="BJ14" s="22">
         <v>2</v>
       </c>
       <c r="BK14" s="22"/>
+      <c r="BL14" s="22">
+        <v>3</v>
+      </c>
+      <c r="BM14" s="22">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="18"/>
       <c r="I15" s="17"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="19"/>
       <c r="S15" s="19"/>
       <c r="T15" s="19"/>
       <c r="U15" s="19">
@@ -14518,50 +14947,56 @@
       <c r="BA15" s="1"/>
       <c r="BB15" s="1">
         <v>2</v>
       </c>
       <c r="BC15" s="1"/>
       <c r="BD15" s="1"/>
       <c r="BE15" s="1">
         <v>2</v>
       </c>
       <c r="BF15" s="1">
         <v>2</v>
       </c>
       <c r="BG15" s="22">
         <v>1</v>
       </c>
       <c r="BH15" s="22">
         <v>3</v>
       </c>
       <c r="BI15" s="22">
         <v>2</v>
       </c>
       <c r="BJ15" s="22"/>
       <c r="BK15" s="22">
         <v>1</v>
       </c>
+      <c r="BL15" s="22">
+        <v>2</v>
+      </c>
+      <c r="BM15" s="22">
+        <v>1</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="18"/>
       <c r="I16" s="17"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="19"/>
       <c r="O16" s="19">
         <v>1</v>
       </c>
       <c r="P16" s="19">
         <v>2</v>
       </c>
       <c r="Q16" s="19">
@@ -14653,52 +15088,58 @@
       </c>
       <c r="BB16" s="1">
         <v>2</v>
       </c>
       <c r="BC16" s="1">
         <v>5</v>
       </c>
       <c r="BD16" s="1">
         <v>3</v>
       </c>
       <c r="BE16" s="1">
         <v>2</v>
       </c>
       <c r="BF16" s="1"/>
       <c r="BG16" s="22">
         <v>1</v>
       </c>
       <c r="BH16" s="22">
         <v>3</v>
       </c>
       <c r="BI16" s="22">
         <v>1</v>
       </c>
       <c r="BJ16" s="22"/>
       <c r="BK16" s="22"/>
+      <c r="BL16" s="22">
+        <v>2</v>
+      </c>
+      <c r="BM16" s="22">
+        <v>4</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="19"/>
       <c r="O17" s="19"/>
       <c r="P17" s="19">
         <v>1</v>
       </c>
       <c r="Q17" s="19">
         <v>1</v>
       </c>
       <c r="R17" s="19">
         <v>2</v>
@@ -14798,52 +15239,58 @@
       </c>
       <c r="BB17" s="1">
         <v>3</v>
       </c>
       <c r="BC17" s="1"/>
       <c r="BD17" s="1">
         <v>4</v>
       </c>
       <c r="BE17" s="1"/>
       <c r="BF17" s="1">
         <v>1</v>
       </c>
       <c r="BG17" s="22">
         <v>3</v>
       </c>
       <c r="BH17" s="22">
         <v>2</v>
       </c>
       <c r="BI17" s="22">
         <v>3</v>
       </c>
       <c r="BJ17" s="22">
         <v>4</v>
       </c>
       <c r="BK17" s="22"/>
+      <c r="BL17" s="22">
+        <v>4</v>
+      </c>
+      <c r="BM17" s="22">
+        <v>3</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="18"/>
       <c r="I18" s="17"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="19">
         <v>1</v>
       </c>
       <c r="O18" s="19">
         <v>2</v>
       </c>
       <c r="P18" s="19">
         <v>2</v>
       </c>
       <c r="Q18" s="19">
@@ -14961,52 +15408,58 @@
       </c>
       <c r="BD18" s="1">
         <v>9</v>
       </c>
       <c r="BE18" s="1">
         <v>10</v>
       </c>
       <c r="BF18" s="1">
         <v>8</v>
       </c>
       <c r="BG18" s="22">
         <v>4</v>
       </c>
       <c r="BH18" s="22">
         <v>5</v>
       </c>
       <c r="BI18" s="22">
         <v>4</v>
       </c>
       <c r="BJ18" s="22">
         <v>3</v>
       </c>
       <c r="BK18" s="22">
         <v>5</v>
       </c>
+      <c r="BL18" s="22">
+        <v>9</v>
+      </c>
+      <c r="BM18" s="22">
+        <v>5</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="18"/>
       <c r="I19" s="17"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19">
         <v>1</v>
       </c>
       <c r="P19" s="19">
         <v>2</v>
       </c>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19">
@@ -15094,52 +15547,58 @@
       </c>
       <c r="BB19" s="1">
         <v>3</v>
       </c>
       <c r="BC19" s="1">
         <v>4</v>
       </c>
       <c r="BD19" s="1">
         <v>3</v>
       </c>
       <c r="BE19" s="1">
         <v>4</v>
       </c>
       <c r="BF19" s="1"/>
       <c r="BG19" s="22"/>
       <c r="BH19" s="22">
         <v>3</v>
       </c>
       <c r="BI19" s="22">
         <v>2</v>
       </c>
       <c r="BJ19" s="22">
         <v>3</v>
       </c>
       <c r="BK19" s="22"/>
+      <c r="BL19" s="22">
+        <v>1</v>
+      </c>
+      <c r="BM19" s="22">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="18"/>
       <c r="I20" s="17"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="19">
         <v>27</v>
       </c>
       <c r="O20" s="19">
         <v>10</v>
       </c>
       <c r="P20" s="19">
         <v>36</v>
       </c>
       <c r="Q20" s="19">
@@ -15261,117 +15720,124 @@
       </c>
       <c r="BD20" s="1">
         <v>119</v>
       </c>
       <c r="BE20" s="1">
         <v>85</v>
       </c>
       <c r="BF20" s="1">
         <v>105</v>
       </c>
       <c r="BG20" s="22">
         <v>93</v>
       </c>
       <c r="BH20" s="22">
         <v>78</v>
       </c>
       <c r="BI20" s="22">
         <v>107</v>
       </c>
       <c r="BJ20" s="22">
         <v>61</v>
       </c>
       <c r="BK20" s="22">
         <v>55</v>
       </c>
+      <c r="BL20" s="22">
+        <v>110</v>
+      </c>
+      <c r="BM20" s="22">
+        <v>73</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="2" customFormat="1">
-      <c r="A21" s="58" t="s">
+    <row r="21" spans="1:65" s="2" customFormat="1">
+      <c r="A21" s="59" t="s">
         <v>66</v>
       </c>
-      <c r="B21" s="58"/>
-[...49 lines deleted...]
-      <c r="AZ21" s="58"/>
+      <c r="B21" s="59"/>
+      <c r="C21" s="59"/>
+      <c r="D21" s="59"/>
+      <c r="E21" s="59"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="59"/>
+      <c r="H21" s="59"/>
+      <c r="I21" s="59"/>
+      <c r="J21" s="59"/>
+      <c r="K21" s="59"/>
+      <c r="L21" s="59"/>
+      <c r="M21" s="59"/>
+      <c r="N21" s="59"/>
+      <c r="O21" s="59"/>
+      <c r="P21" s="59"/>
+      <c r="Q21" s="59"/>
+      <c r="R21" s="59"/>
+      <c r="S21" s="59"/>
+      <c r="T21" s="59"/>
+      <c r="U21" s="59"/>
+      <c r="V21" s="59"/>
+      <c r="W21" s="59"/>
+      <c r="X21" s="59"/>
+      <c r="Y21" s="59"/>
+      <c r="Z21" s="59"/>
+      <c r="AA21" s="59"/>
+      <c r="AB21" s="59"/>
+      <c r="AC21" s="59"/>
+      <c r="AD21" s="59"/>
+      <c r="AE21" s="59"/>
+      <c r="AF21" s="59"/>
+      <c r="AG21" s="59"/>
+      <c r="AH21" s="59"/>
+      <c r="AI21" s="59"/>
+      <c r="AJ21" s="59"/>
+      <c r="AK21" s="59"/>
+      <c r="AL21" s="59"/>
+      <c r="AM21" s="59"/>
+      <c r="AN21" s="59"/>
+      <c r="AO21" s="59"/>
+      <c r="AP21" s="59"/>
+      <c r="AQ21" s="59"/>
+      <c r="AR21" s="59"/>
+      <c r="AS21" s="59"/>
+      <c r="AT21" s="59"/>
+      <c r="AU21" s="59"/>
+      <c r="AV21" s="59"/>
+      <c r="AW21" s="59"/>
+      <c r="AX21" s="59"/>
+      <c r="AY21" s="59"/>
+      <c r="AZ21" s="59"/>
       <c r="BB21" s="1"/>
       <c r="BC21" s="1"/>
       <c r="BE21" s="1"/>
       <c r="BF21" s="1"/>
       <c r="BG21" s="22"/>
       <c r="BH21" s="22"/>
       <c r="BI21" s="22"/>
       <c r="BJ21" s="22"/>
       <c r="BK21" s="22"/>
+      <c r="BM21" s="22"/>
     </row>
-    <row r="22" spans="1:63" ht="24" customHeight="1">
+    <row r="22" spans="1:65" ht="24" customHeight="1">
       <c r="A22" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="16">
         <v>28</v>
       </c>
       <c r="C22" s="16">
         <v>40</v>
       </c>
       <c r="D22" s="17">
         <v>45</v>
       </c>
       <c r="E22" s="17">
         <v>36</v>
       </c>
       <c r="F22" s="17">
         <v>38</v>
       </c>
       <c r="G22" s="17">
         <v>37</v>
       </c>
       <c r="H22" s="18">
         <v>44</v>
       </c>
       <c r="I22" s="17">
@@ -15517,52 +15983,58 @@
       </c>
       <c r="BD22" s="1">
         <v>121</v>
       </c>
       <c r="BE22" s="1">
         <v>94</v>
       </c>
       <c r="BF22" s="1">
         <v>110</v>
       </c>
       <c r="BG22" s="22">
         <v>101</v>
       </c>
       <c r="BH22" s="22">
         <v>81</v>
       </c>
       <c r="BI22" s="22">
         <v>117</v>
       </c>
       <c r="BJ22" s="22">
         <v>67</v>
       </c>
       <c r="BK22" s="22">
         <v>59</v>
       </c>
+      <c r="BL22" s="22">
+        <v>121</v>
+      </c>
+      <c r="BM22" s="22">
+        <v>76</v>
+      </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:65">
       <c r="A23" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="18"/>
       <c r="I23" s="17"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="19">
         <v>2</v>
       </c>
       <c r="O23" s="19">
         <v>7</v>
       </c>
       <c r="P23" s="19">
         <v>4</v>
       </c>
       <c r="Q23" s="19">
@@ -15684,52 +16156,58 @@
       </c>
       <c r="BD23" s="1">
         <v>5</v>
       </c>
       <c r="BE23" s="1">
         <v>9</v>
       </c>
       <c r="BF23" s="1">
         <v>6</v>
       </c>
       <c r="BG23" s="22">
         <v>11</v>
       </c>
       <c r="BH23" s="22">
         <v>5</v>
       </c>
       <c r="BI23" s="22">
         <v>10</v>
       </c>
       <c r="BJ23" s="22">
         <v>6</v>
       </c>
       <c r="BK23" s="22">
         <v>5</v>
       </c>
+      <c r="BL23" s="22">
+        <v>12</v>
+      </c>
+      <c r="BM23" s="22">
+        <v>6</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="16"/>
       <c r="C24" s="16"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="19">
         <v>27</v>
       </c>
       <c r="O24" s="19">
         <v>10</v>
       </c>
       <c r="P24" s="19">
         <v>36</v>
       </c>
       <c r="Q24" s="19">
@@ -15851,115 +16329,122 @@
       </c>
       <c r="BD24" s="1">
         <v>116</v>
       </c>
       <c r="BE24" s="1">
         <v>85</v>
       </c>
       <c r="BF24" s="1">
         <v>104</v>
       </c>
       <c r="BG24" s="22">
         <v>90</v>
       </c>
       <c r="BH24" s="22">
         <v>76</v>
       </c>
       <c r="BI24" s="22">
         <v>107</v>
       </c>
       <c r="BJ24" s="22">
         <v>61</v>
       </c>
       <c r="BK24" s="22">
         <v>54</v>
       </c>
+      <c r="BL24" s="22">
+        <v>109</v>
+      </c>
+      <c r="BM24" s="22">
+        <v>70</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="2" customFormat="1">
-      <c r="A25" s="59" t="s">
+    <row r="25" spans="1:65" s="2" customFormat="1">
+      <c r="A25" s="60" t="s">
         <v>67</v>
       </c>
-      <c r="B25" s="59"/>
-[...49 lines deleted...]
-      <c r="AZ25" s="59"/>
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="60"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="60"/>
+      <c r="U25" s="60"/>
+      <c r="V25" s="60"/>
+      <c r="W25" s="60"/>
+      <c r="X25" s="60"/>
+      <c r="Y25" s="60"/>
+      <c r="Z25" s="60"/>
+      <c r="AA25" s="60"/>
+      <c r="AB25" s="60"/>
+      <c r="AC25" s="60"/>
+      <c r="AD25" s="60"/>
+      <c r="AE25" s="60"/>
+      <c r="AF25" s="60"/>
+      <c r="AG25" s="60"/>
+      <c r="AH25" s="60"/>
+      <c r="AI25" s="60"/>
+      <c r="AJ25" s="60"/>
+      <c r="AK25" s="60"/>
+      <c r="AL25" s="60"/>
+      <c r="AM25" s="60"/>
+      <c r="AN25" s="60"/>
+      <c r="AO25" s="60"/>
+      <c r="AP25" s="60"/>
+      <c r="AQ25" s="60"/>
+      <c r="AR25" s="60"/>
+      <c r="AS25" s="60"/>
+      <c r="AT25" s="60"/>
+      <c r="AU25" s="60"/>
+      <c r="AV25" s="60"/>
+      <c r="AW25" s="60"/>
+      <c r="AX25" s="60"/>
+      <c r="AY25" s="60"/>
+      <c r="AZ25" s="60"/>
       <c r="BE25" s="1"/>
       <c r="BF25" s="1"/>
       <c r="BG25" s="22"/>
       <c r="BH25" s="22"/>
       <c r="BI25" s="22"/>
       <c r="BJ25" s="22"/>
       <c r="BK25" s="22"/>
+      <c r="BM25" s="22"/>
     </row>
-    <row r="26" spans="1:63" ht="24" customHeight="1">
+    <row r="26" spans="1:65" ht="24" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="16">
         <v>12</v>
       </c>
       <c r="C26" s="16">
         <v>15</v>
       </c>
       <c r="D26" s="17">
         <v>12</v>
       </c>
       <c r="E26" s="17">
         <v>13</v>
       </c>
       <c r="F26" s="17">
         <v>15</v>
       </c>
       <c r="G26" s="17">
         <v>14</v>
       </c>
       <c r="H26" s="18">
         <v>17</v>
       </c>
       <c r="I26" s="17">
@@ -16105,52 +16590,58 @@
       </c>
       <c r="BD26" s="1">
         <v>51</v>
       </c>
       <c r="BE26" s="1">
         <v>46</v>
       </c>
       <c r="BF26" s="1">
         <v>41</v>
       </c>
       <c r="BG26" s="22">
         <v>54</v>
       </c>
       <c r="BH26" s="22">
         <v>38</v>
       </c>
       <c r="BI26" s="22">
         <v>53</v>
       </c>
       <c r="BJ26" s="22">
         <v>30</v>
       </c>
       <c r="BK26" s="22">
         <v>22</v>
       </c>
+      <c r="BL26" s="22">
+        <v>49</v>
+      </c>
+      <c r="BM26" s="22">
+        <v>42</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:65">
       <c r="A27" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="18"/>
       <c r="I27" s="17"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="25"/>
       <c r="M27" s="25"/>
       <c r="N27" s="26"/>
       <c r="O27" s="26">
         <v>3</v>
       </c>
       <c r="P27" s="26">
         <v>1</v>
       </c>
       <c r="Q27" s="26">
         <v>1</v>
       </c>
@@ -16256,52 +16747,58 @@
       </c>
       <c r="BD27" s="1">
         <v>8</v>
       </c>
       <c r="BE27" s="1">
         <v>3</v>
       </c>
       <c r="BF27" s="1">
         <v>6</v>
       </c>
       <c r="BG27" s="22">
         <v>5</v>
       </c>
       <c r="BH27" s="22">
         <v>5</v>
       </c>
       <c r="BI27" s="22">
         <v>5</v>
       </c>
       <c r="BJ27" s="22">
         <v>6</v>
       </c>
       <c r="BK27" s="22">
         <v>2</v>
       </c>
+      <c r="BL27" s="22">
+        <v>4</v>
+      </c>
+      <c r="BM27" s="22">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="16"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="26"/>
       <c r="O28" s="26">
         <v>1</v>
       </c>
       <c r="P28" s="26">
         <v>2</v>
       </c>
       <c r="Q28" s="26">
         <v>1</v>
       </c>
@@ -16358,52 +16855,58 @@
       <c r="BC28" s="1">
         <v>1</v>
       </c>
       <c r="BD28" s="1">
         <v>2</v>
       </c>
       <c r="BE28" s="1">
         <v>4</v>
       </c>
       <c r="BF28" s="1">
         <v>3</v>
       </c>
       <c r="BG28" s="22">
         <v>3</v>
       </c>
       <c r="BH28" s="22">
         <v>2</v>
       </c>
       <c r="BI28" s="22">
         <v>1</v>
       </c>
       <c r="BJ28" s="22"/>
       <c r="BK28" s="22">
         <v>1</v>
       </c>
+      <c r="BL28" s="22">
+        <v>2</v>
+      </c>
+      <c r="BM28" s="22">
+        <v>3</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="16"/>
       <c r="C29" s="16"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="18"/>
       <c r="I29" s="17"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
       <c r="N29" s="26"/>
       <c r="O29" s="26">
         <v>1</v>
       </c>
       <c r="P29" s="26">
         <v>2</v>
       </c>
       <c r="Q29" s="26">
         <v>1</v>
       </c>
@@ -16517,52 +17020,58 @@
         <v>7</v>
       </c>
       <c r="BC29" s="1">
         <v>6</v>
       </c>
       <c r="BD29" s="1">
         <v>1</v>
       </c>
       <c r="BE29" s="1">
         <v>2</v>
       </c>
       <c r="BF29" s="1">
         <v>3</v>
       </c>
       <c r="BG29" s="22">
         <v>5</v>
       </c>
       <c r="BH29" s="22"/>
       <c r="BI29" s="22">
         <v>6</v>
       </c>
       <c r="BJ29" s="22">
         <v>2</v>
       </c>
       <c r="BK29" s="22"/>
+      <c r="BL29" s="57">
+        <v>1</v>
+      </c>
+      <c r="BM29" s="22">
+        <v>4</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="16"/>
       <c r="C30" s="16"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="18"/>
       <c r="I30" s="17"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25"/>
       <c r="N30" s="26"/>
       <c r="O30" s="26"/>
       <c r="P30" s="26">
         <v>1</v>
       </c>
       <c r="Q30" s="26">
         <v>1</v>
       </c>
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
@@ -16656,52 +17165,58 @@
       <c r="BC30" s="1">
         <v>2</v>
       </c>
       <c r="BD30" s="1">
         <v>1</v>
       </c>
       <c r="BE30" s="1"/>
       <c r="BF30" s="1">
         <v>1</v>
       </c>
       <c r="BG30" s="22">
         <v>2</v>
       </c>
       <c r="BH30" s="22">
         <v>2</v>
       </c>
       <c r="BI30" s="22">
         <v>2</v>
       </c>
       <c r="BJ30" s="22">
         <v>1</v>
       </c>
       <c r="BK30" s="22">
         <v>1</v>
       </c>
+      <c r="BL30" s="22">
+        <v>1</v>
+      </c>
+      <c r="BM30" s="22">
+        <v>3</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="18"/>
       <c r="I31" s="17"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25"/>
       <c r="N31" s="26"/>
       <c r="O31" s="26">
         <v>1</v>
       </c>
       <c r="P31" s="26">
         <v>1</v>
       </c>
       <c r="Q31" s="26"/>
       <c r="R31" s="26">
         <v>2</v>
@@ -16797,52 +17312,58 @@
       <c r="BC31" s="1">
         <v>1</v>
       </c>
       <c r="BD31" s="1">
         <v>1</v>
       </c>
       <c r="BE31" s="1">
         <v>2</v>
       </c>
       <c r="BF31" s="1">
         <v>1</v>
       </c>
       <c r="BG31" s="22">
         <v>4</v>
       </c>
       <c r="BH31" s="22">
         <v>4</v>
       </c>
       <c r="BI31" s="22">
         <v>4</v>
       </c>
       <c r="BJ31" s="22">
         <v>2</v>
       </c>
       <c r="BK31" s="22"/>
+      <c r="BL31" s="22">
+        <v>2</v>
+      </c>
+      <c r="BM31" s="22">
+        <v>1</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="18"/>
       <c r="I32" s="17"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="N32" s="26">
         <v>4</v>
       </c>
       <c r="O32" s="26">
         <v>5</v>
       </c>
       <c r="P32" s="26">
         <v>3</v>
       </c>
       <c r="Q32" s="26">
@@ -16962,52 +17483,58 @@
       </c>
       <c r="BD32" s="1">
         <v>14</v>
       </c>
       <c r="BE32" s="1">
         <v>13</v>
       </c>
       <c r="BF32" s="1">
         <v>12</v>
       </c>
       <c r="BG32" s="22">
         <v>17</v>
       </c>
       <c r="BH32" s="22">
         <v>5</v>
       </c>
       <c r="BI32" s="22">
         <v>20</v>
       </c>
       <c r="BJ32" s="22">
         <v>7</v>
       </c>
       <c r="BK32" s="22">
         <v>11</v>
       </c>
+      <c r="BL32" s="22">
+        <v>17</v>
+      </c>
+      <c r="BM32" s="22">
+        <v>12</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="18"/>
       <c r="I33" s="17"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
       <c r="N33" s="26"/>
       <c r="O33" s="26">
         <v>2</v>
       </c>
       <c r="P33" s="26"/>
       <c r="Q33" s="26">
         <v>2</v>
       </c>
       <c r="R33" s="26"/>
       <c r="S33" s="26">
@@ -17101,52 +17628,58 @@
         <v>6</v>
       </c>
       <c r="BC33" s="1"/>
       <c r="BD33" s="1">
         <v>2</v>
       </c>
       <c r="BE33" s="1">
         <v>4</v>
       </c>
       <c r="BF33" s="1">
         <v>3</v>
       </c>
       <c r="BG33" s="22">
         <v>6</v>
       </c>
       <c r="BH33" s="22">
         <v>2</v>
       </c>
       <c r="BI33" s="22">
         <v>3</v>
       </c>
       <c r="BJ33" s="22">
         <v>2</v>
       </c>
       <c r="BK33" s="22"/>
+      <c r="BL33" s="22">
+        <v>3</v>
+      </c>
+      <c r="BM33" s="22">
+        <v>1</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="16"/>
       <c r="C34" s="16"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="18"/>
       <c r="I34" s="17"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25"/>
       <c r="N34" s="26"/>
       <c r="O34" s="26"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
       <c r="T34" s="26"/>
       <c r="U34" s="26">
         <v>2</v>
       </c>
@@ -17208,52 +17741,58 @@
       <c r="BA34" s="1"/>
       <c r="BB34" s="1">
         <v>2</v>
       </c>
       <c r="BC34" s="1"/>
       <c r="BD34" s="1"/>
       <c r="BE34" s="1">
         <v>2</v>
       </c>
       <c r="BF34" s="1">
         <v>2</v>
       </c>
       <c r="BG34" s="22">
         <v>1</v>
       </c>
       <c r="BH34" s="22">
         <v>3</v>
       </c>
       <c r="BI34" s="22">
         <v>2</v>
       </c>
       <c r="BJ34" s="22"/>
       <c r="BK34" s="22">
         <v>1</v>
       </c>
+      <c r="BL34" s="22">
+        <v>2</v>
+      </c>
+      <c r="BM34" s="22">
+        <v>1</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B35" s="16"/>
       <c r="C35" s="16"/>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="18"/>
       <c r="I35" s="17"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26">
         <v>1</v>
       </c>
       <c r="P35" s="26">
         <v>2</v>
       </c>
       <c r="Q35" s="26">
         <v>2</v>
       </c>
@@ -17343,52 +17882,58 @@
       </c>
       <c r="BB35" s="1">
         <v>2</v>
       </c>
       <c r="BC35" s="1">
         <v>5</v>
       </c>
       <c r="BD35" s="1">
         <v>3</v>
       </c>
       <c r="BE35" s="1">
         <v>2</v>
       </c>
       <c r="BF35" s="1"/>
       <c r="BG35" s="22">
         <v>1</v>
       </c>
       <c r="BH35" s="22">
         <v>3</v>
       </c>
       <c r="BI35" s="22">
         <v>1</v>
       </c>
       <c r="BJ35" s="22"/>
       <c r="BK35" s="22"/>
+      <c r="BL35" s="22">
+        <v>2</v>
+      </c>
+      <c r="BM35" s="22">
+        <v>4</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="16"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="26"/>
       <c r="O36" s="26"/>
       <c r="P36" s="26">
         <v>1</v>
       </c>
       <c r="Q36" s="26">
         <v>1</v>
       </c>
       <c r="R36" s="26">
         <v>2</v>
@@ -17488,52 +18033,58 @@
       </c>
       <c r="BB36" s="1">
         <v>3</v>
       </c>
       <c r="BC36" s="1"/>
       <c r="BD36" s="1">
         <v>4</v>
       </c>
       <c r="BE36" s="1"/>
       <c r="BF36" s="1">
         <v>1</v>
       </c>
       <c r="BG36" s="22">
         <v>3</v>
       </c>
       <c r="BH36" s="22">
         <v>2</v>
       </c>
       <c r="BI36" s="22">
         <v>3</v>
       </c>
       <c r="BJ36" s="22">
         <v>4</v>
       </c>
       <c r="BK36" s="22"/>
+      <c r="BL36" s="22">
+        <v>4</v>
+      </c>
+      <c r="BM36" s="22">
+        <v>3</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="27"/>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="27"/>
       <c r="H37" s="28"/>
       <c r="I37" s="27"/>
       <c r="J37" s="28"/>
       <c r="K37" s="28"/>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
       <c r="N37" s="26">
         <v>1</v>
       </c>
       <c r="O37" s="26">
         <v>2</v>
       </c>
       <c r="P37" s="26">
         <v>2</v>
       </c>
       <c r="Q37" s="26">
@@ -17651,52 +18202,58 @@
       </c>
       <c r="BD37" s="1">
         <v>9</v>
       </c>
       <c r="BE37" s="1">
         <v>10</v>
       </c>
       <c r="BF37" s="1">
         <v>8</v>
       </c>
       <c r="BG37" s="22">
         <v>4</v>
       </c>
       <c r="BH37" s="22">
         <v>5</v>
       </c>
       <c r="BI37" s="22">
         <v>4</v>
       </c>
       <c r="BJ37" s="22">
         <v>3</v>
       </c>
       <c r="BK37" s="22">
         <v>5</v>
       </c>
+      <c r="BL37" s="22">
+        <v>9</v>
+      </c>
+      <c r="BM37" s="22">
+        <v>5</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:65">
       <c r="A38" s="23" t="s">
         <v>64</v>
       </c>
       <c r="N38" s="26"/>
       <c r="O38" s="26">
         <v>1</v>
       </c>
       <c r="P38" s="26">
         <v>2</v>
       </c>
       <c r="Q38" s="26"/>
       <c r="R38" s="26"/>
       <c r="S38" s="26">
         <v>1</v>
       </c>
       <c r="T38" s="26">
         <v>1</v>
       </c>
       <c r="U38" s="26">
         <v>1</v>
       </c>
       <c r="V38" s="26"/>
       <c r="W38" s="26">
         <v>1</v>
       </c>
@@ -17772,52 +18329,58 @@
       </c>
       <c r="BB38" s="1">
         <v>3</v>
       </c>
       <c r="BC38" s="1">
         <v>4</v>
       </c>
       <c r="BD38" s="1">
         <v>3</v>
       </c>
       <c r="BE38" s="1">
         <v>4</v>
       </c>
       <c r="BF38" s="1"/>
       <c r="BG38" s="22"/>
       <c r="BH38" s="22">
         <v>3</v>
       </c>
       <c r="BI38" s="22">
         <v>2</v>
       </c>
       <c r="BJ38" s="22">
         <v>3</v>
       </c>
       <c r="BK38" s="22"/>
+      <c r="BL38" s="22">
+        <v>1</v>
+      </c>
+      <c r="BM38" s="22">
+        <v>1</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="29" t="s">
         <v>65</v>
       </c>
       <c r="N39" s="30"/>
       <c r="O39" s="30">
         <v>0</v>
       </c>
       <c r="P39" s="30"/>
       <c r="Q39" s="30"/>
       <c r="R39" s="30">
         <v>0</v>
       </c>
       <c r="S39" s="30">
         <v>1</v>
       </c>
       <c r="T39" s="30"/>
       <c r="U39" s="30">
         <v>1</v>
       </c>
       <c r="V39" s="30"/>
       <c r="W39" s="30"/>
       <c r="X39" s="30">
         <v>1</v>
       </c>
       <c r="Y39" s="30"/>
@@ -17877,301 +18440,307 @@
       <c r="BA39" s="5">
         <v>2</v>
       </c>
       <c r="BB39" s="5"/>
       <c r="BC39" s="5">
         <v>3</v>
       </c>
       <c r="BD39" s="5">
         <v>3</v>
       </c>
       <c r="BE39" s="5"/>
       <c r="BF39" s="5">
         <v>1</v>
       </c>
       <c r="BG39" s="5">
         <v>3</v>
       </c>
       <c r="BH39" s="5">
         <v>2</v>
       </c>
       <c r="BI39" s="5"/>
       <c r="BJ39" s="5"/>
       <c r="BK39" s="5">
         <v>1</v>
       </c>
+      <c r="BL39" s="22">
+        <v>1</v>
+      </c>
+      <c r="BM39" s="22">
+        <v>3</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="A25:AZ25"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A2:BB2"/>
     <mergeCell ref="A6:AZ6"/>
     <mergeCell ref="A21:AZ21"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:BU41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG28" sqref="AG28"/>
-      <selection pane="bottomLeft" activeCell="AX42" sqref="AX42"/>
+      <selection pane="bottomLeft" activeCell="BO15" sqref="BO15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="11" customWidth="1"/>
     <col min="2" max="3" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="11" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="11" hidden="1" customWidth="1"/>
     <col min="7" max="15" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="11" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="8.28515625" style="11" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="11" hidden="1" customWidth="1"/>
     <col min="20" max="25" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="0" style="49" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="8.42578125" style="11" hidden="1" customWidth="1"/>
     <col min="29" max="36" width="0" style="11" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="11.28515625" style="11" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:73" s="32" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="61" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="60"/>
-[...49 lines deleted...]
-      <c r="AZ3" s="60"/>
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="61"/>
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+      <c r="U3" s="61"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="Z3" s="61"/>
+      <c r="AA3" s="61"/>
+      <c r="AB3" s="61"/>
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61"/>
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="61"/>
+      <c r="AG3" s="61"/>
+      <c r="AH3" s="61"/>
+      <c r="AI3" s="61"/>
+      <c r="AJ3" s="61"/>
+      <c r="AK3" s="61"/>
+      <c r="AL3" s="61"/>
+      <c r="AM3" s="61"/>
+      <c r="AN3" s="61"/>
+      <c r="AO3" s="61"/>
+      <c r="AP3" s="61"/>
+      <c r="AQ3" s="61"/>
+      <c r="AR3" s="61"/>
+      <c r="AS3" s="61"/>
+      <c r="AT3" s="61"/>
+      <c r="AU3" s="61"/>
+      <c r="AV3" s="61"/>
+      <c r="AW3" s="61"/>
+      <c r="AX3" s="61"/>
+      <c r="AY3" s="61"/>
+      <c r="AZ3" s="61"/>
     </row>
     <row r="4" spans="1:73">
       <c r="H4" s="33"/>
       <c r="M4" s="33"/>
       <c r="N4" s="33"/>
       <c r="O4" s="33"/>
       <c r="P4" s="24"/>
       <c r="Q4" s="33"/>
       <c r="R4" s="24"/>
       <c r="S4" s="24"/>
       <c r="T4" s="24"/>
       <c r="U4" s="24"/>
       <c r="V4" s="24"/>
       <c r="W4" s="24"/>
       <c r="X4" s="33"/>
-      <c r="Z4" s="77" t="s">
+      <c r="Z4" s="78" t="s">
         <v>40</v>
       </c>
-      <c r="AA4" s="77"/>
-[...33 lines deleted...]
-      <c r="BI4" s="77"/>
+      <c r="AA4" s="78"/>
+      <c r="AB4" s="78"/>
+      <c r="AC4" s="78"/>
+      <c r="AD4" s="78"/>
+      <c r="AE4" s="78"/>
+      <c r="AF4" s="78"/>
+      <c r="AG4" s="78"/>
+      <c r="AH4" s="78"/>
+      <c r="AI4" s="78"/>
+      <c r="AJ4" s="78"/>
+      <c r="AK4" s="78"/>
+      <c r="AL4" s="78"/>
+      <c r="AM4" s="78"/>
+      <c r="AN4" s="78"/>
+      <c r="AO4" s="78"/>
+      <c r="AP4" s="78"/>
+      <c r="AQ4" s="78"/>
+      <c r="AR4" s="78"/>
+      <c r="AS4" s="78"/>
+      <c r="AT4" s="78"/>
+      <c r="AU4" s="78"/>
+      <c r="AV4" s="78"/>
+      <c r="AW4" s="78"/>
+      <c r="AX4" s="78"/>
+      <c r="AY4" s="78"/>
+      <c r="AZ4" s="78"/>
+      <c r="BA4" s="78"/>
+      <c r="BB4" s="78"/>
+      <c r="BC4" s="78"/>
+      <c r="BD4" s="78"/>
+      <c r="BE4" s="78"/>
+      <c r="BF4" s="78"/>
+      <c r="BG4" s="78"/>
+      <c r="BH4" s="78"/>
+      <c r="BI4" s="78"/>
     </row>
     <row r="5" spans="1:73">
-      <c r="A5" s="62"/>
-      <c r="B5" s="64">
+      <c r="A5" s="63"/>
+      <c r="B5" s="65">
         <v>2021</v>
       </c>
-      <c r="C5" s="65"/>
-[...10 lines deleted...]
-      <c r="N5" s="64" t="s">
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+      <c r="N5" s="65" t="s">
         <v>69</v>
       </c>
-      <c r="O5" s="65"/>
-[...10 lines deleted...]
-      <c r="Z5" s="75" t="s">
+      <c r="O5" s="66"/>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="76" t="s">
         <v>70</v>
       </c>
-      <c r="AA5" s="76"/>
-[...10 lines deleted...]
-      <c r="AL5" s="74">
+      <c r="AA5" s="77"/>
+      <c r="AB5" s="77"/>
+      <c r="AC5" s="77"/>
+      <c r="AD5" s="77"/>
+      <c r="AE5" s="77"/>
+      <c r="AF5" s="77"/>
+      <c r="AG5" s="77"/>
+      <c r="AH5" s="77"/>
+      <c r="AI5" s="77"/>
+      <c r="AJ5" s="77"/>
+      <c r="AK5" s="77"/>
+      <c r="AL5" s="75">
         <v>2024</v>
       </c>
-      <c r="AM5" s="74"/>
-[...10 lines deleted...]
-      <c r="AX5" s="74">
+      <c r="AM5" s="75"/>
+      <c r="AN5" s="75"/>
+      <c r="AO5" s="75"/>
+      <c r="AP5" s="75"/>
+      <c r="AQ5" s="75"/>
+      <c r="AR5" s="75"/>
+      <c r="AS5" s="75"/>
+      <c r="AT5" s="75"/>
+      <c r="AU5" s="75"/>
+      <c r="AV5" s="75"/>
+      <c r="AW5" s="75"/>
+      <c r="AX5" s="75">
         <v>2025</v>
       </c>
-      <c r="AY5" s="74"/>
-[...10 lines deleted...]
-      <c r="BJ5" s="74">
+      <c r="AY5" s="75"/>
+      <c r="AZ5" s="75"/>
+      <c r="BA5" s="75"/>
+      <c r="BB5" s="75"/>
+      <c r="BC5" s="75"/>
+      <c r="BD5" s="75"/>
+      <c r="BE5" s="75"/>
+      <c r="BF5" s="75"/>
+      <c r="BG5" s="75"/>
+      <c r="BH5" s="75"/>
+      <c r="BI5" s="75"/>
+      <c r="BJ5" s="75">
         <v>2026</v>
       </c>
-      <c r="BK5" s="74"/>
-[...9 lines deleted...]
-      <c r="BU5" s="74"/>
+      <c r="BK5" s="75"/>
+      <c r="BL5" s="75"/>
+      <c r="BM5" s="75"/>
+      <c r="BN5" s="75"/>
+      <c r="BO5" s="75"/>
+      <c r="BP5" s="75"/>
+      <c r="BQ5" s="75"/>
+      <c r="BR5" s="75"/>
+      <c r="BS5" s="75"/>
+      <c r="BT5" s="75"/>
+      <c r="BU5" s="75"/>
     </row>
     <row r="6" spans="1:73" ht="27" customHeight="1">
-      <c r="A6" s="63"/>
+      <c r="A6" s="64"/>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -18346,104 +18915,104 @@
         <v>44</v>
       </c>
       <c r="BO6" s="9" t="s">
         <v>45</v>
       </c>
       <c r="BP6" s="9" t="s">
         <v>46</v>
       </c>
       <c r="BQ6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="BR6" s="8" t="s">
         <v>48</v>
       </c>
       <c r="BS6" s="8" t="s">
         <v>49</v>
       </c>
       <c r="BT6" s="8" t="s">
         <v>50</v>
       </c>
       <c r="BU6" s="8" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:73" s="2" customFormat="1">
-      <c r="A7" s="61" t="s">
+      <c r="A7" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="61"/>
-[...49 lines deleted...]
-      <c r="AZ7" s="61"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="62"/>
+      <c r="D7" s="62"/>
+      <c r="E7" s="62"/>
+      <c r="F7" s="62"/>
+      <c r="G7" s="62"/>
+      <c r="H7" s="62"/>
+      <c r="I7" s="62"/>
+      <c r="J7" s="62"/>
+      <c r="K7" s="62"/>
+      <c r="L7" s="62"/>
+      <c r="M7" s="62"/>
+      <c r="N7" s="62"/>
+      <c r="O7" s="62"/>
+      <c r="P7" s="62"/>
+      <c r="Q7" s="62"/>
+      <c r="R7" s="62"/>
+      <c r="S7" s="62"/>
+      <c r="T7" s="62"/>
+      <c r="U7" s="62"/>
+      <c r="V7" s="62"/>
+      <c r="W7" s="62"/>
+      <c r="X7" s="62"/>
+      <c r="Y7" s="62"/>
+      <c r="Z7" s="62"/>
+      <c r="AA7" s="62"/>
+      <c r="AB7" s="62"/>
+      <c r="AC7" s="62"/>
+      <c r="AD7" s="62"/>
+      <c r="AE7" s="62"/>
+      <c r="AF7" s="62"/>
+      <c r="AG7" s="62"/>
+      <c r="AH7" s="62"/>
+      <c r="AI7" s="62"/>
+      <c r="AJ7" s="62"/>
+      <c r="AK7" s="62"/>
+      <c r="AL7" s="62"/>
+      <c r="AM7" s="62"/>
+      <c r="AN7" s="62"/>
+      <c r="AO7" s="62"/>
+      <c r="AP7" s="62"/>
+      <c r="AQ7" s="62"/>
+      <c r="AR7" s="62"/>
+      <c r="AS7" s="62"/>
+      <c r="AT7" s="62"/>
+      <c r="AU7" s="62"/>
+      <c r="AV7" s="62"/>
+      <c r="AW7" s="62"/>
+      <c r="AX7" s="62"/>
+      <c r="AY7" s="62"/>
+      <c r="AZ7" s="62"/>
     </row>
     <row r="8" spans="1:73" ht="25.5">
       <c r="A8" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="36">
         <v>0.71</v>
       </c>
       <c r="C8" s="36">
         <v>0.89</v>
       </c>
       <c r="D8" s="37">
         <v>0.93</v>
       </c>
       <c r="E8" s="37">
         <v>0.92</v>
       </c>
       <c r="F8" s="37">
         <v>0.92</v>
       </c>
       <c r="G8" s="37">
         <v>0.93</v>
       </c>
       <c r="H8" s="38">
         <v>0.95</v>
@@ -18590,50 +19159,56 @@
         <v>2.36</v>
       </c>
       <c r="BD8" s="3">
         <v>2.44</v>
       </c>
       <c r="BE8" s="3">
         <v>2.4300000000000002</v>
       </c>
       <c r="BF8" s="3">
         <v>2.4500000000000002</v>
       </c>
       <c r="BG8" s="42">
         <v>2.4700000000000002</v>
       </c>
       <c r="BH8" s="42">
         <v>2.44</v>
       </c>
       <c r="BI8" s="42">
         <v>2.4700000000000002</v>
       </c>
       <c r="BJ8" s="42">
         <v>1.64</v>
       </c>
       <c r="BK8" s="42">
         <v>1.58</v>
+      </c>
+      <c r="BL8" s="42">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="BM8" s="42">
+        <v>2.04</v>
       </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="37"/>
       <c r="E9" s="37"/>
       <c r="F9" s="37"/>
       <c r="G9" s="37"/>
       <c r="H9" s="38"/>
       <c r="I9" s="37"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="39"/>
       <c r="N9" s="40"/>
       <c r="O9" s="40">
         <v>0.52</v>
       </c>
       <c r="P9" s="40">
         <v>0.45</v>
       </c>
@@ -18754,50 +19329,56 @@
       </c>
       <c r="BD9" s="3">
         <v>1.95</v>
       </c>
       <c r="BE9" s="3">
         <v>1.84</v>
       </c>
       <c r="BF9" s="3">
         <v>1.87</v>
       </c>
       <c r="BG9" s="42">
         <v>1.85</v>
       </c>
       <c r="BH9" s="42">
         <v>1.84</v>
       </c>
       <c r="BI9" s="42">
         <v>1.83</v>
       </c>
       <c r="BJ9" s="42">
         <v>2.1</v>
       </c>
       <c r="BK9" s="42">
         <v>1.48</v>
       </c>
+      <c r="BL9" s="42">
+        <v>1.45</v>
+      </c>
+      <c r="BM9" s="42">
+        <v>1.18</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
       <c r="G10" s="36"/>
       <c r="H10" s="36"/>
       <c r="I10" s="36"/>
       <c r="J10" s="36"/>
       <c r="K10" s="36"/>
       <c r="L10" s="36"/>
       <c r="M10" s="36"/>
       <c r="N10" s="40"/>
       <c r="O10" s="40">
         <v>0.43</v>
       </c>
       <c r="P10" s="40">
         <v>0.84</v>
       </c>
       <c r="Q10" s="40">
@@ -18914,50 +19495,56 @@
       <c r="BC10" s="3">
         <v>1.02</v>
       </c>
       <c r="BD10" s="3">
         <v>1.1200000000000001</v>
       </c>
       <c r="BE10" s="3">
         <v>1.41</v>
       </c>
       <c r="BF10" s="3">
         <v>1.54</v>
       </c>
       <c r="BG10" s="42">
         <v>1.64</v>
       </c>
       <c r="BH10" s="42">
         <v>1.65</v>
       </c>
       <c r="BI10" s="42">
         <v>1.59</v>
       </c>
       <c r="BJ10" s="42"/>
       <c r="BK10" s="42">
         <v>0.46</v>
       </c>
+      <c r="BL10" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="BM10" s="42">
+        <v>1.35</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="38"/>
       <c r="I11" s="37"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="39"/>
       <c r="N11" s="40">
         <v>0.4</v>
       </c>
       <c r="O11" s="40">
         <v>1.06</v>
       </c>
       <c r="P11" s="40">
         <v>1.1100000000000001</v>
@@ -19080,50 +19667,56 @@
         <v>2.63</v>
       </c>
       <c r="BD11" s="3">
         <v>2.4300000000000002</v>
       </c>
       <c r="BE11" s="3">
         <v>2.41</v>
       </c>
       <c r="BF11" s="3">
         <v>2.36</v>
       </c>
       <c r="BG11" s="42">
         <v>2.4500000000000002</v>
       </c>
       <c r="BH11" s="42">
         <v>2.33</v>
       </c>
       <c r="BI11" s="42">
         <v>2.41</v>
       </c>
       <c r="BJ11" s="42">
         <v>1.66</v>
       </c>
       <c r="BK11" s="42">
         <v>1.41</v>
+      </c>
+      <c r="BL11" s="42">
+        <v>1.86</v>
+      </c>
+      <c r="BM11" s="42">
+        <v>1.93</v>
       </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="38"/>
       <c r="I12" s="37"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="39"/>
       <c r="N12" s="40"/>
       <c r="O12" s="40"/>
       <c r="P12" s="40">
         <v>0.19</v>
       </c>
       <c r="Q12" s="40">
         <v>0.28000000000000003</v>
@@ -19242,50 +19835,56 @@
       </c>
       <c r="BD12" s="3">
         <v>2.11</v>
       </c>
       <c r="BE12" s="3">
         <v>1.84</v>
       </c>
       <c r="BF12" s="3">
         <v>1.7</v>
       </c>
       <c r="BG12" s="42">
         <v>1.64</v>
       </c>
       <c r="BH12" s="42">
         <v>1.6</v>
       </c>
       <c r="BI12" s="42">
         <v>1.56</v>
       </c>
       <c r="BJ12" s="42">
         <v>0.56999999999999995</v>
       </c>
       <c r="BK12" s="42">
         <v>0.6</v>
       </c>
+      <c r="BL12" s="42">
+        <v>0.59</v>
+      </c>
+      <c r="BM12" s="42">
+        <v>0.88</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="38"/>
       <c r="I13" s="37"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="39"/>
       <c r="N13" s="40"/>
       <c r="O13" s="40">
         <v>0.43</v>
       </c>
       <c r="P13" s="40">
         <v>0.56000000000000005</v>
       </c>
       <c r="Q13" s="40">
@@ -19401,50 +20000,56 @@
       </c>
       <c r="BD13" s="3">
         <v>1.1200000000000001</v>
       </c>
       <c r="BE13" s="3">
         <v>1.2</v>
       </c>
       <c r="BF13" s="3">
         <v>1.1599999999999999</v>
       </c>
       <c r="BG13" s="42">
         <v>1.39</v>
       </c>
       <c r="BH13" s="42">
         <v>1.58</v>
       </c>
       <c r="BI13" s="42">
         <v>1.74</v>
       </c>
       <c r="BJ13" s="42">
         <v>1.75</v>
       </c>
       <c r="BK13" s="42">
         <v>0.91</v>
       </c>
+      <c r="BL13" s="42">
+        <v>1.2</v>
+      </c>
+      <c r="BM13" s="42">
+        <v>1.1299999999999999</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="36"/>
       <c r="C14" s="36"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="38"/>
       <c r="I14" s="37"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="39"/>
       <c r="N14" s="40">
         <v>0.79</v>
       </c>
       <c r="O14" s="40">
         <v>0.94</v>
       </c>
       <c r="P14" s="40">
         <v>0.82</v>
@@ -19565,50 +20170,56 @@
         <v>1.65</v>
       </c>
       <c r="BD14" s="3">
         <v>1.8</v>
       </c>
       <c r="BE14" s="3">
         <v>1.88</v>
       </c>
       <c r="BF14" s="3">
         <v>1.93</v>
       </c>
       <c r="BG14" s="42">
         <v>2.06</v>
       </c>
       <c r="BH14" s="42">
         <v>1.96</v>
       </c>
       <c r="BI14" s="42">
         <v>2.12</v>
       </c>
       <c r="BJ14" s="42">
         <v>1.3</v>
       </c>
       <c r="BK14" s="42">
         <v>1.75</v>
+      </c>
+      <c r="BL14" s="42">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="BM14" s="42">
+        <v>2.2599999999999998</v>
       </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="38"/>
       <c r="I15" s="37"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="39"/>
       <c r="N15" s="40"/>
       <c r="O15" s="40">
         <v>0.45</v>
       </c>
       <c r="P15" s="40">
         <v>0.3</v>
       </c>
@@ -19730,50 +20341,56 @@
         <v>1.85</v>
       </c>
       <c r="BD15" s="3">
         <v>1.71</v>
       </c>
       <c r="BE15" s="3">
         <v>1.72</v>
       </c>
       <c r="BF15" s="3">
         <v>1.69</v>
       </c>
       <c r="BG15" s="42">
         <v>1.79</v>
       </c>
       <c r="BH15" s="42">
         <v>1.71</v>
       </c>
       <c r="BI15" s="42">
         <v>1.68</v>
       </c>
       <c r="BJ15" s="42">
         <v>0.92</v>
       </c>
       <c r="BK15" s="42">
         <v>0.48</v>
+      </c>
+      <c r="BL15" s="42">
+        <v>0.79</v>
+      </c>
+      <c r="BM15" s="42">
+        <v>0.71</v>
       </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="38"/>
       <c r="I16" s="37"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="39"/>
       <c r="N16" s="40"/>
       <c r="O16" s="40"/>
       <c r="P16" s="40"/>
       <c r="Q16" s="40"/>
       <c r="R16" s="40"/>
       <c r="S16" s="40"/>
       <c r="T16" s="40"/>
@@ -19870,52 +20487,58 @@
       <c r="BC16" s="3">
         <v>0.78</v>
       </c>
       <c r="BD16" s="3">
         <v>0.66</v>
       </c>
       <c r="BE16" s="3">
         <v>0.81</v>
       </c>
       <c r="BF16" s="3">
         <v>0.93</v>
       </c>
       <c r="BG16" s="42">
         <v>0.93</v>
       </c>
       <c r="BH16" s="42">
         <v>1.1000000000000001</v>
       </c>
       <c r="BI16" s="42">
         <v>1.1599999999999999</v>
       </c>
       <c r="BJ16" s="42"/>
       <c r="BK16" s="42">
         <v>0.49</v>
       </c>
+      <c r="BL16" s="42">
+        <v>0.96</v>
+      </c>
+      <c r="BM16" s="42">
+        <v>0.96</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="38"/>
       <c r="I17" s="37"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="38"/>
       <c r="M17" s="39"/>
       <c r="N17" s="40"/>
       <c r="O17" s="40">
         <v>0.36</v>
       </c>
       <c r="P17" s="40">
         <v>0.7</v>
       </c>
       <c r="Q17" s="40">
         <v>0.88</v>
       </c>
@@ -20029,52 +20652,58 @@
         <v>1.45</v>
       </c>
       <c r="BC17" s="3">
         <v>1.81</v>
       </c>
       <c r="BD17" s="3">
         <v>1.86</v>
       </c>
       <c r="BE17" s="3">
         <v>1.8</v>
       </c>
       <c r="BF17" s="3">
         <v>1.61</v>
       </c>
       <c r="BG17" s="42">
         <v>1.51</v>
       </c>
       <c r="BH17" s="42">
         <v>1.57</v>
       </c>
       <c r="BI17" s="42">
         <v>1.5</v>
       </c>
       <c r="BJ17" s="42"/>
       <c r="BK17" s="42"/>
+      <c r="BL17" s="42">
+        <v>0.5</v>
+      </c>
+      <c r="BM17" s="42">
+        <v>1.1299999999999999</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="36"/>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
       <c r="J18" s="36"/>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>
       <c r="M18" s="36"/>
       <c r="N18" s="40"/>
       <c r="O18" s="40"/>
       <c r="P18" s="40">
         <v>0.25</v>
       </c>
       <c r="Q18" s="40">
         <v>0.37</v>
       </c>
       <c r="R18" s="40">
         <v>0.59</v>
@@ -20192,52 +20821,58 @@
       </c>
       <c r="BD18" s="3">
         <v>2.2999999999999998</v>
       </c>
       <c r="BE18" s="3">
         <v>2</v>
       </c>
       <c r="BF18" s="3">
         <v>1.87</v>
       </c>
       <c r="BG18" s="42">
         <v>1.91</v>
       </c>
       <c r="BH18" s="42">
         <v>1.88</v>
       </c>
       <c r="BI18" s="42">
         <v>1.91</v>
       </c>
       <c r="BJ18" s="42">
         <v>3.12</v>
       </c>
       <c r="BK18" s="42">
         <v>1.64</v>
       </c>
+      <c r="BL18" s="42">
+        <v>2.13</v>
+      </c>
+      <c r="BM18" s="42">
+        <v>2.16</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="38"/>
       <c r="I19" s="37"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="39"/>
       <c r="N19" s="40">
         <v>0.3</v>
       </c>
       <c r="O19" s="40">
         <v>0.48</v>
       </c>
       <c r="P19" s="40">
         <v>0.52</v>
       </c>
       <c r="Q19" s="40">
@@ -20359,52 +20994,58 @@
       </c>
       <c r="BD19" s="3">
         <v>1.93</v>
       </c>
       <c r="BE19" s="3">
         <v>2.08</v>
       </c>
       <c r="BF19" s="3">
         <v>2.13</v>
       </c>
       <c r="BG19" s="42">
         <v>2.0299999999999998</v>
       </c>
       <c r="BH19" s="42">
         <v>1.99</v>
       </c>
       <c r="BI19" s="42">
         <v>1.93</v>
       </c>
       <c r="BJ19" s="42">
         <v>0.94</v>
       </c>
       <c r="BK19" s="42">
         <v>1.31</v>
       </c>
+      <c r="BL19" s="42">
+        <v>1.82</v>
+      </c>
+      <c r="BM19" s="42">
+        <v>1.76</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="36"/>
       <c r="C20" s="36"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="38"/>
       <c r="I20" s="37"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
       <c r="M20" s="39"/>
       <c r="N20" s="40"/>
       <c r="O20" s="40">
         <v>0.48</v>
       </c>
       <c r="P20" s="40">
         <v>0.93</v>
       </c>
       <c r="Q20" s="40">
         <v>0.7</v>
       </c>
@@ -20520,52 +21161,58 @@
       </c>
       <c r="BD20" s="3">
         <v>2.34</v>
       </c>
       <c r="BE20" s="3">
         <v>2.52</v>
       </c>
       <c r="BF20" s="3">
         <v>2.25</v>
       </c>
       <c r="BG20" s="42">
         <v>2.02</v>
       </c>
       <c r="BH20" s="42">
         <v>2.1</v>
       </c>
       <c r="BI20" s="42">
         <v>2.08</v>
       </c>
       <c r="BJ20" s="42">
         <v>2.89</v>
       </c>
       <c r="BK20" s="42">
         <v>1.52</v>
       </c>
+      <c r="BL20" s="42">
+        <v>1.33</v>
+      </c>
+      <c r="BM20" s="42">
+        <v>1.24</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:65">
       <c r="A21" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="38"/>
       <c r="I21" s="37"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="39"/>
       <c r="N21" s="40">
         <v>0.9</v>
       </c>
       <c r="O21" s="40">
         <v>0.65</v>
       </c>
       <c r="P21" s="40">
         <v>0.84</v>
       </c>
       <c r="Q21" s="40">
@@ -20687,117 +21334,125 @@
       </c>
       <c r="BD21" s="3">
         <v>2.91</v>
       </c>
       <c r="BE21" s="3">
         <v>2.89</v>
       </c>
       <c r="BF21" s="3">
         <v>2.95</v>
       </c>
       <c r="BG21" s="42">
         <v>2.95</v>
       </c>
       <c r="BH21" s="42">
         <v>2.91</v>
       </c>
       <c r="BI21" s="42">
         <v>2.95</v>
       </c>
       <c r="BJ21" s="42">
         <v>1.92</v>
       </c>
       <c r="BK21" s="42">
         <v>1.92</v>
       </c>
+      <c r="BL21" s="42">
+        <v>2.46</v>
+      </c>
+      <c r="BM21" s="42">
+        <v>2.44</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="2" customFormat="1">
-      <c r="A22" s="58" t="s">
+    <row r="22" spans="1:65" s="2" customFormat="1">
+      <c r="A22" s="59" t="s">
         <v>66</v>
       </c>
-      <c r="B22" s="58"/>
-[...49 lines deleted...]
-      <c r="AZ22" s="58"/>
+      <c r="B22" s="59"/>
+      <c r="C22" s="59"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="59"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="59"/>
+      <c r="N22" s="59"/>
+      <c r="O22" s="59"/>
+      <c r="P22" s="59"/>
+      <c r="Q22" s="59"/>
+      <c r="R22" s="59"/>
+      <c r="S22" s="59"/>
+      <c r="T22" s="59"/>
+      <c r="U22" s="59"/>
+      <c r="V22" s="59"/>
+      <c r="W22" s="59"/>
+      <c r="X22" s="59"/>
+      <c r="Y22" s="59"/>
+      <c r="Z22" s="59"/>
+      <c r="AA22" s="59"/>
+      <c r="AB22" s="59"/>
+      <c r="AC22" s="59"/>
+      <c r="AD22" s="59"/>
+      <c r="AE22" s="59"/>
+      <c r="AF22" s="59"/>
+      <c r="AG22" s="59"/>
+      <c r="AH22" s="59"/>
+      <c r="AI22" s="59"/>
+      <c r="AJ22" s="59"/>
+      <c r="AK22" s="59"/>
+      <c r="AL22" s="59"/>
+      <c r="AM22" s="59"/>
+      <c r="AN22" s="59"/>
+      <c r="AO22" s="59"/>
+      <c r="AP22" s="59"/>
+      <c r="AQ22" s="59"/>
+      <c r="AR22" s="59"/>
+      <c r="AS22" s="59"/>
+      <c r="AT22" s="59"/>
+      <c r="AU22" s="59"/>
+      <c r="AV22" s="59"/>
+      <c r="AW22" s="59"/>
+      <c r="AX22" s="59"/>
+      <c r="AY22" s="59"/>
+      <c r="AZ22" s="59"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BE22" s="3"/>
       <c r="BF22" s="3"/>
       <c r="BG22" s="42"/>
       <c r="BH22" s="42"/>
       <c r="BI22" s="42"/>
       <c r="BJ22" s="42"/>
       <c r="BK22" s="42"/>
+      <c r="BL22" s="42"/>
+      <c r="BM22" s="42"/>
     </row>
-    <row r="23" spans="1:63" ht="25.5">
+    <row r="23" spans="1:65" ht="25.5">
       <c r="A23" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="36">
         <v>0.94</v>
       </c>
       <c r="C23" s="36">
         <v>1.2</v>
       </c>
       <c r="D23" s="37">
         <v>1.31</v>
       </c>
       <c r="E23" s="37">
         <v>1.29</v>
       </c>
       <c r="F23" s="37">
         <v>1.29</v>
       </c>
       <c r="G23" s="37">
         <v>1.29</v>
       </c>
       <c r="H23" s="38">
         <v>1.32</v>
       </c>
       <c r="I23" s="37">
@@ -20943,52 +21598,58 @@
       </c>
       <c r="BD23" s="3">
         <v>2.87</v>
       </c>
       <c r="BE23" s="3">
         <v>2.86</v>
       </c>
       <c r="BF23" s="3">
         <v>2.91</v>
       </c>
       <c r="BG23" s="42">
         <v>2.92</v>
       </c>
       <c r="BH23" s="42">
         <v>2.88</v>
       </c>
       <c r="BI23" s="42">
         <v>2.93</v>
       </c>
       <c r="BJ23" s="42">
         <v>1.95</v>
       </c>
       <c r="BK23" s="42">
         <v>1.94</v>
       </c>
+      <c r="BL23" s="42">
+        <v>2.4900000000000002</v>
+      </c>
+      <c r="BM23" s="42">
+        <v>2.44</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="37"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="38"/>
       <c r="I24" s="37"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="39"/>
       <c r="N24" s="40">
         <v>0.65</v>
       </c>
       <c r="O24" s="40">
         <v>1.53</v>
       </c>
       <c r="P24" s="40">
         <v>1.44</v>
       </c>
       <c r="Q24" s="40">
@@ -21110,52 +21771,58 @@
       </c>
       <c r="BD24" s="3">
         <v>2.41</v>
       </c>
       <c r="BE24" s="3">
         <v>2.48</v>
       </c>
       <c r="BF24" s="3">
         <v>2.44</v>
       </c>
       <c r="BG24" s="42">
         <v>2.56</v>
       </c>
       <c r="BH24" s="42">
         <v>2.4900000000000002</v>
       </c>
       <c r="BI24" s="42">
         <v>2.56</v>
       </c>
       <c r="BJ24" s="42">
         <v>2</v>
       </c>
       <c r="BK24" s="42">
         <v>1.93</v>
       </c>
+      <c r="BL24" s="42">
+        <v>2.65</v>
+      </c>
+      <c r="BM24" s="42">
+        <v>2.5</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:65">
       <c r="A25" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="36"/>
       <c r="C25" s="36"/>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
       <c r="F25" s="36"/>
       <c r="G25" s="36"/>
       <c r="H25" s="36"/>
       <c r="I25" s="36"/>
       <c r="J25" s="36"/>
       <c r="K25" s="36"/>
       <c r="L25" s="36"/>
       <c r="M25" s="36"/>
       <c r="N25" s="40">
         <v>0.92</v>
       </c>
       <c r="O25" s="40">
         <v>0.66</v>
       </c>
       <c r="P25" s="40">
         <v>0.85</v>
       </c>
       <c r="Q25" s="40">
@@ -21277,116 +21944,124 @@
       </c>
       <c r="BD25" s="3">
         <v>2.92</v>
       </c>
       <c r="BE25" s="3">
         <v>2.9</v>
       </c>
       <c r="BF25" s="3">
         <v>2.96</v>
       </c>
       <c r="BG25" s="42">
         <v>2.95</v>
       </c>
       <c r="BH25" s="42">
         <v>2.92</v>
       </c>
       <c r="BI25" s="42">
         <v>2.96</v>
       </c>
       <c r="BJ25" s="42">
         <v>1.95</v>
       </c>
       <c r="BK25" s="42">
         <v>1.94</v>
       </c>
+      <c r="BL25" s="42">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="BM25" s="42">
+        <v>2.44</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="2" customFormat="1">
-      <c r="A26" s="59" t="s">
+    <row r="26" spans="1:65" s="2" customFormat="1">
+      <c r="A26" s="60" t="s">
         <v>67</v>
       </c>
-      <c r="B26" s="59"/>
-[...49 lines deleted...]
-      <c r="AZ26" s="59"/>
+      <c r="B26" s="60"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="60"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="60"/>
+      <c r="N26" s="60"/>
+      <c r="O26" s="60"/>
+      <c r="P26" s="60"/>
+      <c r="Q26" s="60"/>
+      <c r="R26" s="60"/>
+      <c r="S26" s="60"/>
+      <c r="T26" s="60"/>
+      <c r="U26" s="60"/>
+      <c r="V26" s="60"/>
+      <c r="W26" s="60"/>
+      <c r="X26" s="60"/>
+      <c r="Y26" s="60"/>
+      <c r="Z26" s="60"/>
+      <c r="AA26" s="60"/>
+      <c r="AB26" s="60"/>
+      <c r="AC26" s="60"/>
+      <c r="AD26" s="60"/>
+      <c r="AE26" s="60"/>
+      <c r="AF26" s="60"/>
+      <c r="AG26" s="60"/>
+      <c r="AH26" s="60"/>
+      <c r="AI26" s="60"/>
+      <c r="AJ26" s="60"/>
+      <c r="AK26" s="60"/>
+      <c r="AL26" s="60"/>
+      <c r="AM26" s="60"/>
+      <c r="AN26" s="60"/>
+      <c r="AO26" s="60"/>
+      <c r="AP26" s="60"/>
+      <c r="AQ26" s="60"/>
+      <c r="AR26" s="60"/>
+      <c r="AS26" s="60"/>
+      <c r="AT26" s="60"/>
+      <c r="AU26" s="60"/>
+      <c r="AV26" s="60"/>
+      <c r="AW26" s="60"/>
+      <c r="AX26" s="60"/>
+      <c r="AY26" s="60"/>
+      <c r="AZ26" s="60"/>
       <c r="BB26" s="3"/>
       <c r="BE26" s="3"/>
       <c r="BF26" s="3"/>
       <c r="BG26" s="42"/>
       <c r="BH26" s="42"/>
       <c r="BI26" s="42"/>
       <c r="BJ26" s="42"/>
       <c r="BK26" s="42"/>
+      <c r="BL26" s="42"/>
+      <c r="BM26" s="42"/>
     </row>
-    <row r="27" spans="1:63" ht="25.5">
+    <row r="27" spans="1:65" ht="25.5">
       <c r="A27" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="36">
         <v>0.45</v>
       </c>
       <c r="C27" s="36">
         <v>0.53</v>
       </c>
       <c r="D27" s="37">
         <v>0.5</v>
       </c>
       <c r="E27" s="37">
         <v>0.5</v>
       </c>
       <c r="F27" s="37">
         <v>0.52</v>
       </c>
       <c r="G27" s="37">
         <v>0.52</v>
       </c>
       <c r="H27" s="38">
         <v>0.54</v>
       </c>
       <c r="I27" s="37">
@@ -21532,52 +22207,58 @@
       </c>
       <c r="BD27" s="3">
         <v>1.85</v>
       </c>
       <c r="BE27" s="3">
         <v>1.85</v>
       </c>
       <c r="BF27" s="3">
         <v>1.83</v>
       </c>
       <c r="BG27" s="42">
         <v>1.86</v>
       </c>
       <c r="BH27" s="42">
         <v>1.84</v>
       </c>
       <c r="BI27" s="42">
         <v>1.86</v>
       </c>
       <c r="BJ27" s="42">
         <v>1.21</v>
       </c>
       <c r="BK27" s="42">
         <v>1.1000000000000001</v>
       </c>
+      <c r="BL27" s="42">
+        <v>1.4</v>
+      </c>
+      <c r="BM27" s="42">
+        <v>1.49</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="36"/>
       <c r="C28" s="36"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="38"/>
       <c r="I28" s="37"/>
       <c r="J28" s="38"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="3"/>
       <c r="N28" s="44"/>
       <c r="O28" s="44">
         <v>0.52</v>
       </c>
       <c r="P28" s="44">
         <v>0.45</v>
       </c>
       <c r="Q28" s="44">
         <v>0.42</v>
       </c>
@@ -21695,52 +22376,58 @@
       </c>
       <c r="BD28" s="3">
         <v>1.95</v>
       </c>
       <c r="BE28" s="3">
         <v>1.84</v>
       </c>
       <c r="BF28" s="3">
         <v>1.87</v>
       </c>
       <c r="BG28" s="42">
         <v>1.85</v>
       </c>
       <c r="BH28" s="42">
         <v>1.84</v>
       </c>
       <c r="BI28" s="42">
         <v>1.83</v>
       </c>
       <c r="BJ28" s="42">
         <v>2.1</v>
       </c>
       <c r="BK28" s="42">
         <v>1.48</v>
       </c>
+      <c r="BL28" s="42">
+        <v>1.45</v>
+      </c>
+      <c r="BM28" s="42">
+        <v>1.18</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="36"/>
       <c r="L29" s="36"/>
       <c r="M29" s="36"/>
       <c r="N29" s="44"/>
       <c r="O29" s="44">
         <v>0.43</v>
       </c>
       <c r="P29" s="44">
         <v>0.84</v>
       </c>
       <c r="Q29" s="44">
         <v>0.84</v>
       </c>
@@ -21855,52 +22542,58 @@
       <c r="BC29" s="3">
         <v>1.02</v>
       </c>
       <c r="BD29" s="3">
         <v>1.1200000000000001</v>
       </c>
       <c r="BE29" s="3">
         <v>1.41</v>
       </c>
       <c r="BF29" s="3">
         <v>1.54</v>
       </c>
       <c r="BG29" s="42">
         <v>1.64</v>
       </c>
       <c r="BH29" s="42">
         <v>1.65</v>
       </c>
       <c r="BI29" s="42">
         <v>1.59</v>
       </c>
       <c r="BJ29" s="42"/>
       <c r="BK29" s="42">
         <v>0.46</v>
       </c>
+      <c r="BL29" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="BM29" s="42">
+        <v>1.35</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="36"/>
       <c r="C30" s="36"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="38"/>
       <c r="I30" s="37"/>
       <c r="J30" s="38"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="M30" s="3"/>
       <c r="N30" s="44"/>
       <c r="O30" s="44">
         <v>0.28000000000000003</v>
       </c>
       <c r="P30" s="44">
         <v>0.55000000000000004</v>
       </c>
       <c r="Q30" s="44">
         <v>0.55000000000000004</v>
       </c>
@@ -22020,52 +22713,58 @@
       </c>
       <c r="BD30" s="3">
         <v>2.46</v>
       </c>
       <c r="BE30" s="3">
         <v>2.29</v>
       </c>
       <c r="BF30" s="3">
         <v>2.2200000000000002</v>
       </c>
       <c r="BG30" s="42">
         <v>2.27</v>
       </c>
       <c r="BH30" s="42">
         <v>2.0699999999999998</v>
       </c>
       <c r="BI30" s="42">
         <v>2.17</v>
       </c>
       <c r="BJ30" s="42">
         <v>1.0900000000000001</v>
       </c>
       <c r="BK30" s="42">
         <v>0.56999999999999995</v>
       </c>
+      <c r="BL30" s="42">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="BM30" s="42">
+        <v>0.99</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="36"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="38"/>
       <c r="I31" s="37"/>
       <c r="J31" s="38"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
       <c r="M31" s="3"/>
       <c r="N31" s="44"/>
       <c r="O31" s="44"/>
       <c r="P31" s="44">
         <v>0.19</v>
       </c>
       <c r="Q31" s="44">
         <v>0.28000000000000003</v>
       </c>
       <c r="R31" s="44">
         <v>0.22</v>
@@ -22181,52 +22880,58 @@
       </c>
       <c r="BD31" s="3">
         <v>2.11</v>
       </c>
       <c r="BE31" s="3">
         <v>1.84</v>
       </c>
       <c r="BF31" s="3">
         <v>1.7</v>
       </c>
       <c r="BG31" s="42">
         <v>1.64</v>
       </c>
       <c r="BH31" s="42">
         <v>1.6</v>
       </c>
       <c r="BI31" s="42">
         <v>1.56</v>
       </c>
       <c r="BJ31" s="42">
         <v>0.56999999999999995</v>
       </c>
       <c r="BK31" s="42">
         <v>0.6</v>
       </c>
+      <c r="BL31" s="42">
+        <v>0.59</v>
+      </c>
+      <c r="BM31" s="42">
+        <v>0.88</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="36"/>
       <c r="C32" s="36"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="38"/>
       <c r="I32" s="37"/>
       <c r="J32" s="38"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="3"/>
       <c r="N32" s="44"/>
       <c r="O32" s="44">
         <v>0.43</v>
       </c>
       <c r="P32" s="44">
         <v>0.56000000000000005</v>
       </c>
       <c r="Q32" s="44">
         <v>0.42</v>
       </c>
@@ -22340,52 +23045,58 @@
       </c>
       <c r="BD32" s="3">
         <v>1.1200000000000001</v>
       </c>
       <c r="BE32" s="3">
         <v>1.2</v>
       </c>
       <c r="BF32" s="3">
         <v>1.1599999999999999</v>
       </c>
       <c r="BG32" s="42">
         <v>1.39</v>
       </c>
       <c r="BH32" s="42">
         <v>1.58</v>
       </c>
       <c r="BI32" s="42">
         <v>1.74</v>
       </c>
       <c r="BJ32" s="42">
         <v>1.75</v>
       </c>
       <c r="BK32" s="42">
         <v>0.91</v>
       </c>
+      <c r="BL32" s="42">
+        <v>1.2</v>
+      </c>
+      <c r="BM32" s="42">
+        <v>1.1299999999999999</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="38"/>
       <c r="I33" s="37"/>
       <c r="J33" s="38"/>
       <c r="K33" s="43"/>
       <c r="L33" s="43"/>
       <c r="M33" s="3"/>
       <c r="N33" s="44">
         <v>0.79</v>
       </c>
       <c r="O33" s="44">
         <v>0.94</v>
       </c>
       <c r="P33" s="44">
         <v>0.82</v>
       </c>
       <c r="Q33" s="44">
@@ -22505,52 +23216,58 @@
       </c>
       <c r="BD33" s="3">
         <v>1.8</v>
       </c>
       <c r="BE33" s="3">
         <v>1.88</v>
       </c>
       <c r="BF33" s="3">
         <v>1.93</v>
       </c>
       <c r="BG33" s="42">
         <v>2.06</v>
       </c>
       <c r="BH33" s="42">
         <v>1.96</v>
       </c>
       <c r="BI33" s="42">
         <v>2.12</v>
       </c>
       <c r="BJ33" s="42">
         <v>1.3</v>
       </c>
       <c r="BK33" s="42">
         <v>1.75</v>
       </c>
+      <c r="BL33" s="42">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="BM33" s="42">
+        <v>2.2599999999999998</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="38"/>
       <c r="I34" s="37"/>
       <c r="J34" s="38"/>
       <c r="K34" s="43"/>
       <c r="L34" s="43"/>
       <c r="M34" s="3"/>
       <c r="N34" s="44"/>
       <c r="O34" s="44">
         <v>0.45</v>
       </c>
       <c r="P34" s="44">
         <v>0.3</v>
       </c>
       <c r="Q34" s="44">
         <v>0.44</v>
       </c>
@@ -22670,52 +23387,58 @@
       </c>
       <c r="BD34" s="3">
         <v>1.71</v>
       </c>
       <c r="BE34" s="3">
         <v>1.72</v>
       </c>
       <c r="BF34" s="3">
         <v>1.69</v>
       </c>
       <c r="BG34" s="42">
         <v>1.79</v>
       </c>
       <c r="BH34" s="42">
         <v>1.71</v>
       </c>
       <c r="BI34" s="42">
         <v>1.68</v>
       </c>
       <c r="BJ34" s="42">
         <v>0.92</v>
       </c>
       <c r="BK34" s="42">
         <v>0.48</v>
       </c>
+      <c r="BL34" s="42">
+        <v>0.79</v>
+      </c>
+      <c r="BM34" s="42">
+        <v>0.71</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="38"/>
       <c r="I35" s="37"/>
       <c r="J35" s="38"/>
       <c r="K35" s="43"/>
       <c r="L35" s="43"/>
       <c r="M35" s="3"/>
       <c r="N35" s="44"/>
       <c r="O35" s="44"/>
       <c r="P35" s="44"/>
       <c r="Q35" s="44"/>
       <c r="R35" s="44"/>
       <c r="S35" s="44"/>
       <c r="T35" s="44"/>
       <c r="U35" s="44">
         <v>0.22</v>
       </c>
@@ -22809,52 +23532,58 @@
       <c r="BC35" s="3">
         <v>0.78</v>
       </c>
       <c r="BD35" s="3">
         <v>0.66</v>
       </c>
       <c r="BE35" s="3">
         <v>0.81</v>
       </c>
       <c r="BF35" s="3">
         <v>0.93</v>
       </c>
       <c r="BG35" s="42">
         <v>0.93</v>
       </c>
       <c r="BH35" s="42">
         <v>1.1000000000000001</v>
       </c>
       <c r="BI35" s="42">
         <v>1.1599999999999999</v>
       </c>
       <c r="BJ35" s="42"/>
       <c r="BK35" s="42">
         <v>0.49</v>
       </c>
+      <c r="BL35" s="42">
+        <v>0.96</v>
+      </c>
+      <c r="BM35" s="42">
+        <v>0.96</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="36"/>
       <c r="C36" s="36"/>
       <c r="D36" s="37"/>
       <c r="E36" s="37"/>
       <c r="F36" s="37"/>
       <c r="G36" s="37"/>
       <c r="H36" s="38"/>
       <c r="I36" s="37"/>
       <c r="J36" s="38"/>
       <c r="K36" s="43"/>
       <c r="L36" s="43"/>
       <c r="M36" s="3"/>
       <c r="N36" s="44"/>
       <c r="O36" s="44">
         <v>0.36</v>
       </c>
       <c r="P36" s="44">
         <v>0.7</v>
       </c>
       <c r="Q36" s="44">
         <v>0.88</v>
       </c>
@@ -22968,52 +23697,58 @@
         <v>1.45</v>
       </c>
       <c r="BC36" s="3">
         <v>1.81</v>
       </c>
       <c r="BD36" s="3">
         <v>1.86</v>
       </c>
       <c r="BE36" s="3">
         <v>1.8</v>
       </c>
       <c r="BF36" s="3">
         <v>1.61</v>
       </c>
       <c r="BG36" s="42">
         <v>1.51</v>
       </c>
       <c r="BH36" s="42">
         <v>1.57</v>
       </c>
       <c r="BI36" s="42">
         <v>1.5</v>
       </c>
       <c r="BJ36" s="42"/>
       <c r="BK36" s="42"/>
+      <c r="BL36" s="42">
+        <v>0.5</v>
+      </c>
+      <c r="BM36" s="42">
+        <v>1.1299999999999999</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="36"/>
       <c r="C37" s="36"/>
       <c r="D37" s="36"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
       <c r="I37" s="36"/>
       <c r="J37" s="36"/>
       <c r="K37" s="36"/>
       <c r="L37" s="36"/>
       <c r="M37" s="36"/>
       <c r="N37" s="44"/>
       <c r="O37" s="44"/>
       <c r="P37" s="44">
         <v>0.25</v>
       </c>
       <c r="Q37" s="44">
         <v>0.37</v>
       </c>
       <c r="R37" s="44">
         <v>0.59</v>
@@ -23131,52 +23866,58 @@
       </c>
       <c r="BD37" s="3">
         <v>2.2999999999999998</v>
       </c>
       <c r="BE37" s="3">
         <v>2</v>
       </c>
       <c r="BF37" s="3">
         <v>1.87</v>
       </c>
       <c r="BG37" s="42">
         <v>1.91</v>
       </c>
       <c r="BH37" s="42">
         <v>1.88</v>
       </c>
       <c r="BI37" s="42">
         <v>1.91</v>
       </c>
       <c r="BJ37" s="42">
         <v>3.12</v>
       </c>
       <c r="BK37" s="42">
         <v>1.64</v>
       </c>
+      <c r="BL37" s="42">
+        <v>2.13</v>
+      </c>
+      <c r="BM37" s="42">
+        <v>2.16</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:65">
       <c r="A38" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="45"/>
       <c r="C38" s="45"/>
       <c r="D38" s="45"/>
       <c r="E38" s="45"/>
       <c r="F38" s="45"/>
       <c r="G38" s="45"/>
       <c r="H38" s="46"/>
       <c r="I38" s="45"/>
       <c r="J38" s="46"/>
       <c r="K38" s="46"/>
       <c r="L38" s="46"/>
       <c r="M38" s="4"/>
       <c r="N38" s="44">
         <v>0.3</v>
       </c>
       <c r="O38" s="44">
         <v>0.48</v>
       </c>
       <c r="P38" s="44">
         <v>0.52</v>
       </c>
       <c r="Q38" s="44">
@@ -23298,52 +24039,58 @@
       </c>
       <c r="BD38" s="3">
         <v>1.93</v>
       </c>
       <c r="BE38" s="3">
         <v>2.08</v>
       </c>
       <c r="BF38" s="3">
         <v>2.13</v>
       </c>
       <c r="BG38" s="42">
         <v>2.0299999999999998</v>
       </c>
       <c r="BH38" s="42">
         <v>1.99</v>
       </c>
       <c r="BI38" s="42">
         <v>1.93</v>
       </c>
       <c r="BJ38" s="42">
         <v>0.94</v>
       </c>
       <c r="BK38" s="42">
         <v>1.31</v>
       </c>
+      <c r="BL38" s="42">
+        <v>1.82</v>
+      </c>
+      <c r="BM38" s="42">
+        <v>1.76</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="23" t="s">
         <v>64</v>
       </c>
       <c r="N39" s="44"/>
       <c r="O39" s="44">
         <v>0.48</v>
       </c>
       <c r="P39" s="44">
         <v>0.93</v>
       </c>
       <c r="Q39" s="44">
         <v>0.7</v>
       </c>
       <c r="R39" s="44">
         <v>0.56000000000000005</v>
       </c>
       <c r="S39" s="44">
         <v>0.62</v>
       </c>
       <c r="T39" s="44">
         <v>0.66</v>
       </c>
       <c r="U39" s="44">
         <v>0.69</v>
       </c>
@@ -23447,52 +24194,58 @@
       </c>
       <c r="BD39" s="3">
         <v>2.34</v>
       </c>
       <c r="BE39" s="3">
         <v>2.52</v>
       </c>
       <c r="BF39" s="3">
         <v>2.25</v>
       </c>
       <c r="BG39" s="42">
         <v>2.02</v>
       </c>
       <c r="BH39" s="42">
         <v>2.1</v>
       </c>
       <c r="BI39" s="42">
         <v>2.08</v>
       </c>
       <c r="BJ39" s="42">
         <v>2.89</v>
       </c>
       <c r="BK39" s="42">
         <v>1.52</v>
       </c>
+      <c r="BL39" s="42">
+        <v>1.33</v>
+      </c>
+      <c r="BM39" s="42">
+        <v>1.24</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="29" t="s">
         <v>65</v>
       </c>
       <c r="N40" s="48"/>
       <c r="O40" s="48"/>
       <c r="P40" s="48"/>
       <c r="Q40" s="48">
         <v>0</v>
       </c>
       <c r="R40" s="48">
         <v>0</v>
       </c>
       <c r="S40" s="48">
         <v>0.33</v>
       </c>
       <c r="T40" s="48">
         <v>0.28999999999999998</v>
       </c>
       <c r="U40" s="48">
         <v>0.5</v>
       </c>
       <c r="V40" s="48">
         <v>0.44</v>
       </c>
       <c r="W40" s="48">
@@ -23586,52 +24339,58 @@
       <c r="BC40" s="4">
         <v>1.93</v>
       </c>
       <c r="BD40" s="4">
         <v>2.4900000000000002</v>
       </c>
       <c r="BE40" s="4">
         <v>2.17</v>
       </c>
       <c r="BF40" s="4">
         <v>2.15</v>
       </c>
       <c r="BG40" s="4">
         <v>2.5</v>
       </c>
       <c r="BH40" s="4">
         <v>2.63</v>
       </c>
       <c r="BI40" s="4">
         <v>2.41</v>
       </c>
       <c r="BJ40" s="4"/>
       <c r="BK40" s="4">
         <v>0.99</v>
       </c>
+      <c r="BL40" s="42">
+        <v>1.3</v>
+      </c>
+      <c r="BM40" s="42">
+        <v>2.4500000000000002</v>
+      </c>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:65">
       <c r="A41" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="BJ5:BU5"/>
     <mergeCell ref="A3:AZ3"/>
     <mergeCell ref="A7:AZ7"/>
     <mergeCell ref="A26:AZ26"/>
     <mergeCell ref="A22:AZ22"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="AX5:BI5"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="Z4:BI4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>