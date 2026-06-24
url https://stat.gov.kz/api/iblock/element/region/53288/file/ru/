--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14490" yWindow="-150" windowWidth="13230" windowHeight="12840" tabRatio="846"/>
+    <workbookView xWindow="330" yWindow="30" windowWidth="13230" windowHeight="12840" tabRatio="846"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId3"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="50">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
@@ -640,124 +640,124 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1043,239 +1043,239 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BU40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="37" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BK7" sqref="BK7:BK39"/>
+      <selection pane="topRight" activeCell="BM7" sqref="BM7:BM39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="1" customWidth="1"/>
     <col min="2" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="0" style="31" hidden="1" customWidth="1"/>
     <col min="17" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="32" hidden="1" customWidth="1"/>
     <col min="27" max="37" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:73" s="33" customFormat="1" ht="15.75">
-      <c r="A2" s="88" t="s">
+      <c r="A2" s="82" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="88"/>
-[...49 lines deleted...]
-      <c r="AZ2" s="88"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="82"/>
+      <c r="AL2" s="82"/>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
+      <c r="AP2" s="82"/>
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="82"/>
+      <c r="AS2" s="82"/>
+      <c r="AT2" s="82"/>
+      <c r="AU2" s="82"/>
+      <c r="AV2" s="82"/>
+      <c r="AW2" s="82"/>
+      <c r="AX2" s="82"/>
+      <c r="AY2" s="82"/>
+      <c r="AZ2" s="82"/>
     </row>
     <row r="3" spans="1:73" s="2" customFormat="1">
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="AC3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
       <c r="BF3" s="3"/>
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="81" t="s">
         <v>10</v>
       </c>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
       <c r="BQ3" s="3"/>
       <c r="BR3" s="3"/>
       <c r="BS3" s="3"/>
       <c r="BT3" s="3"/>
       <c r="BU3" s="3"/>
     </row>
     <row r="4" spans="1:73" ht="15" customHeight="1">
-      <c r="A4" s="89"/>
-      <c r="B4" s="91">
+      <c r="A4" s="83"/>
+      <c r="B4" s="85">
         <v>2021</v>
       </c>
-      <c r="C4" s="92"/>
-[...10 lines deleted...]
-      <c r="N4" s="93">
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
+      <c r="N4" s="87">
         <v>2022</v>
       </c>
-      <c r="O4" s="94"/>
-[...10 lines deleted...]
-      <c r="Z4" s="95">
+      <c r="O4" s="88"/>
+      <c r="P4" s="88"/>
+      <c r="Q4" s="88"/>
+      <c r="R4" s="88"/>
+      <c r="S4" s="88"/>
+      <c r="T4" s="88"/>
+      <c r="U4" s="88"/>
+      <c r="V4" s="88"/>
+      <c r="W4" s="88"/>
+      <c r="X4" s="88"/>
+      <c r="Y4" s="88"/>
+      <c r="Z4" s="89">
         <v>2023</v>
       </c>
-      <c r="AA4" s="96"/>
-[...10 lines deleted...]
-      <c r="AL4" s="86">
+      <c r="AA4" s="90"/>
+      <c r="AB4" s="90"/>
+      <c r="AC4" s="90"/>
+      <c r="AD4" s="90"/>
+      <c r="AE4" s="90"/>
+      <c r="AF4" s="90"/>
+      <c r="AG4" s="90"/>
+      <c r="AH4" s="90"/>
+      <c r="AI4" s="90"/>
+      <c r="AJ4" s="90"/>
+      <c r="AK4" s="91"/>
+      <c r="AL4" s="98">
         <v>2024</v>
       </c>
-      <c r="AM4" s="86"/>
-[...10 lines deleted...]
-      <c r="AX4" s="82">
+      <c r="AM4" s="98"/>
+      <c r="AN4" s="98"/>
+      <c r="AO4" s="98"/>
+      <c r="AP4" s="98"/>
+      <c r="AQ4" s="98"/>
+      <c r="AR4" s="98"/>
+      <c r="AS4" s="98"/>
+      <c r="AT4" s="98"/>
+      <c r="AU4" s="98"/>
+      <c r="AV4" s="98"/>
+      <c r="AW4" s="98"/>
+      <c r="AX4" s="96">
         <v>2025</v>
       </c>
-      <c r="AY4" s="83"/>
+      <c r="AY4" s="97"/>
       <c r="BC4" s="74"/>
-      <c r="BJ4" s="105">
+      <c r="BJ4" s="92">
         <v>2026</v>
       </c>
-      <c r="BK4" s="106"/>
+      <c r="BK4" s="93"/>
       <c r="BO4" s="26"/>
     </row>
     <row r="5" spans="1:73" ht="15" customHeight="1">
-      <c r="A5" s="90"/>
+      <c r="A5" s="84"/>
       <c r="B5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1450,104 +1450,104 @@
         <v>0</v>
       </c>
       <c r="BO5" s="77" t="s">
         <v>1</v>
       </c>
       <c r="BP5" s="77" t="s">
         <v>2</v>
       </c>
       <c r="BQ5" s="77" t="s">
         <v>3</v>
       </c>
       <c r="BR5" s="77" t="s">
         <v>4</v>
       </c>
       <c r="BS5" s="77" t="s">
         <v>24</v>
       </c>
       <c r="BT5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="BU5" s="77" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:73" s="34" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="87" t="s">
+      <c r="A6" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="87"/>
-[...49 lines deleted...]
-      <c r="AZ6" s="87"/>
+      <c r="B6" s="99"/>
+      <c r="C6" s="99"/>
+      <c r="D6" s="99"/>
+      <c r="E6" s="99"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="99"/>
+      <c r="H6" s="99"/>
+      <c r="I6" s="99"/>
+      <c r="J6" s="99"/>
+      <c r="K6" s="99"/>
+      <c r="L6" s="99"/>
+      <c r="M6" s="99"/>
+      <c r="N6" s="99"/>
+      <c r="O6" s="99"/>
+      <c r="P6" s="99"/>
+      <c r="Q6" s="99"/>
+      <c r="R6" s="99"/>
+      <c r="S6" s="99"/>
+      <c r="T6" s="99"/>
+      <c r="U6" s="99"/>
+      <c r="V6" s="99"/>
+      <c r="W6" s="99"/>
+      <c r="X6" s="99"/>
+      <c r="Y6" s="99"/>
+      <c r="Z6" s="99"/>
+      <c r="AA6" s="99"/>
+      <c r="AB6" s="99"/>
+      <c r="AC6" s="99"/>
+      <c r="AD6" s="99"/>
+      <c r="AE6" s="99"/>
+      <c r="AF6" s="99"/>
+      <c r="AG6" s="99"/>
+      <c r="AH6" s="99"/>
+      <c r="AI6" s="99"/>
+      <c r="AJ6" s="99"/>
+      <c r="AK6" s="99"/>
+      <c r="AL6" s="99"/>
+      <c r="AM6" s="99"/>
+      <c r="AN6" s="99"/>
+      <c r="AO6" s="99"/>
+      <c r="AP6" s="99"/>
+      <c r="AQ6" s="99"/>
+      <c r="AR6" s="99"/>
+      <c r="AS6" s="99"/>
+      <c r="AT6" s="99"/>
+      <c r="AU6" s="99"/>
+      <c r="AV6" s="99"/>
+      <c r="AW6" s="99"/>
+      <c r="AX6" s="99"/>
+      <c r="AY6" s="99"/>
+      <c r="AZ6" s="99"/>
     </row>
     <row r="7" spans="1:73" ht="15" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="11">
         <v>523</v>
       </c>
       <c r="C7" s="11">
         <v>460</v>
       </c>
       <c r="D7" s="11">
         <v>586</v>
       </c>
       <c r="E7" s="12">
         <v>557</v>
       </c>
       <c r="F7" s="12">
         <v>642</v>
       </c>
       <c r="G7" s="12">
         <v>654</v>
       </c>
       <c r="H7" s="13">
         <v>848</v>
@@ -1694,50 +1694,56 @@
         <v>467</v>
       </c>
       <c r="BD7" s="15">
         <v>496</v>
       </c>
       <c r="BE7" s="15">
         <v>415</v>
       </c>
       <c r="BF7" s="15">
         <v>444</v>
       </c>
       <c r="BG7" s="15">
         <v>480</v>
       </c>
       <c r="BH7" s="19">
         <v>444</v>
       </c>
       <c r="BI7" s="19">
         <v>513</v>
       </c>
       <c r="BJ7" s="19">
         <v>425</v>
       </c>
       <c r="BK7" s="19">
         <v>426</v>
+      </c>
+      <c r="BL7" s="19">
+        <v>496</v>
+      </c>
+      <c r="BM7" s="19">
+        <v>452</v>
       </c>
     </row>
     <row r="8" spans="1:73" ht="15" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="13"/>
       <c r="I8" s="12"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
       <c r="N8" s="14">
         <v>26</v>
       </c>
       <c r="O8" s="14">
         <v>30</v>
       </c>
       <c r="P8" s="14">
@@ -1862,50 +1868,56 @@
       </c>
       <c r="BD8" s="15">
         <v>15</v>
       </c>
       <c r="BE8" s="15">
         <v>29</v>
       </c>
       <c r="BF8" s="15">
         <v>27</v>
       </c>
       <c r="BG8" s="15">
         <v>29</v>
       </c>
       <c r="BH8" s="19">
         <v>20</v>
       </c>
       <c r="BI8" s="19">
         <v>27</v>
       </c>
       <c r="BJ8" s="19">
         <v>18</v>
       </c>
       <c r="BK8" s="19">
         <v>14</v>
       </c>
+      <c r="BL8" s="19">
+        <v>26</v>
+      </c>
+      <c r="BM8" s="19">
+        <v>15</v>
+      </c>
     </row>
     <row r="9" spans="1:73" ht="15" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="14">
         <v>5</v>
       </c>
       <c r="O9" s="14">
         <v>14</v>
       </c>
       <c r="P9" s="14">
         <v>9</v>
@@ -2029,50 +2041,56 @@
       </c>
       <c r="BD9" s="15">
         <v>11</v>
       </c>
       <c r="BE9" s="15">
         <v>4</v>
       </c>
       <c r="BF9" s="15">
         <v>10</v>
       </c>
       <c r="BG9" s="15">
         <v>5</v>
       </c>
       <c r="BH9" s="19">
         <v>12</v>
       </c>
       <c r="BI9" s="19">
         <v>16</v>
       </c>
       <c r="BJ9" s="19">
         <v>14</v>
       </c>
       <c r="BK9" s="19">
         <v>5</v>
       </c>
+      <c r="BL9" s="19">
+        <v>7</v>
+      </c>
+      <c r="BM9" s="19">
+        <v>14</v>
+      </c>
     </row>
     <row r="10" spans="1:73" ht="15" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="14">
         <v>44</v>
       </c>
       <c r="O10" s="14">
         <v>58</v>
       </c>
       <c r="P10" s="14">
         <v>48</v>
@@ -2196,50 +2214,56 @@
       </c>
       <c r="BD10" s="15">
         <v>38</v>
       </c>
       <c r="BE10" s="15">
         <v>31</v>
       </c>
       <c r="BF10" s="15">
         <v>38</v>
       </c>
       <c r="BG10" s="15">
         <v>41</v>
       </c>
       <c r="BH10" s="19">
         <v>45</v>
       </c>
       <c r="BI10" s="19">
         <v>44</v>
       </c>
       <c r="BJ10" s="19">
         <v>34</v>
       </c>
       <c r="BK10" s="19">
         <v>40</v>
       </c>
+      <c r="BL10" s="19">
+        <v>38</v>
+      </c>
+      <c r="BM10" s="19">
+        <v>40</v>
+      </c>
     </row>
     <row r="11" spans="1:73" ht="15" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="14">
         <v>13</v>
       </c>
       <c r="O11" s="14">
         <v>10</v>
       </c>
       <c r="P11" s="14">
         <v>10</v>
@@ -2363,50 +2387,56 @@
       </c>
       <c r="BD11" s="15">
         <v>17</v>
       </c>
       <c r="BE11" s="15">
         <v>15</v>
       </c>
       <c r="BF11" s="15">
         <v>3</v>
       </c>
       <c r="BG11" s="15">
         <v>12</v>
       </c>
       <c r="BH11" s="19">
         <v>24</v>
       </c>
       <c r="BI11" s="19">
         <v>12</v>
       </c>
       <c r="BJ11" s="19">
         <v>13</v>
       </c>
       <c r="BK11" s="19">
         <v>11</v>
       </c>
+      <c r="BL11" s="19">
+        <v>6</v>
+      </c>
+      <c r="BM11" s="19">
+        <v>5</v>
+      </c>
     </row>
     <row r="12" spans="1:73" ht="15" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="14">
         <v>18</v>
       </c>
       <c r="O12" s="14">
         <v>6</v>
       </c>
       <c r="P12" s="14">
         <v>11</v>
@@ -2530,50 +2560,56 @@
       </c>
       <c r="BD12" s="15">
         <v>6</v>
       </c>
       <c r="BE12" s="15">
         <v>4</v>
       </c>
       <c r="BF12" s="15">
         <v>9</v>
       </c>
       <c r="BG12" s="15">
         <v>5</v>
       </c>
       <c r="BH12" s="19">
         <v>5</v>
       </c>
       <c r="BI12" s="19">
         <v>8</v>
       </c>
       <c r="BJ12" s="19">
         <v>6</v>
       </c>
       <c r="BK12" s="19">
         <v>11</v>
       </c>
+      <c r="BL12" s="19">
+        <v>10</v>
+      </c>
+      <c r="BM12" s="19">
+        <v>6</v>
+      </c>
     </row>
     <row r="13" spans="1:73" ht="15" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="14">
         <v>43</v>
       </c>
       <c r="O13" s="14">
         <v>70</v>
       </c>
       <c r="P13" s="14">
         <v>54</v>
@@ -2697,50 +2733,56 @@
       </c>
       <c r="BD13" s="15">
         <v>48</v>
       </c>
       <c r="BE13" s="15">
         <v>46</v>
       </c>
       <c r="BF13" s="15">
         <v>39</v>
       </c>
       <c r="BG13" s="15">
         <v>42</v>
       </c>
       <c r="BH13" s="19">
         <v>56</v>
       </c>
       <c r="BI13" s="19">
         <v>63</v>
       </c>
       <c r="BJ13" s="19">
         <v>44</v>
       </c>
       <c r="BK13" s="19">
         <v>50</v>
       </c>
+      <c r="BL13" s="19">
+        <v>57</v>
+      </c>
+      <c r="BM13" s="19">
+        <v>54</v>
+      </c>
     </row>
     <row r="14" spans="1:73" ht="15" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="13"/>
       <c r="I14" s="12"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="14">
         <v>23</v>
       </c>
       <c r="O14" s="14">
         <v>14</v>
       </c>
       <c r="P14" s="14">
         <v>13</v>
@@ -2864,50 +2906,56 @@
       </c>
       <c r="BD14" s="15">
         <v>13</v>
       </c>
       <c r="BE14" s="15">
         <v>17</v>
       </c>
       <c r="BF14" s="15">
         <v>18</v>
       </c>
       <c r="BG14" s="15">
         <v>19</v>
       </c>
       <c r="BH14" s="19">
         <v>15</v>
       </c>
       <c r="BI14" s="19">
         <v>21</v>
       </c>
       <c r="BJ14" s="19">
         <v>18</v>
       </c>
       <c r="BK14" s="19">
         <v>13</v>
       </c>
+      <c r="BL14" s="19">
+        <v>21</v>
+      </c>
+      <c r="BM14" s="19">
+        <v>11</v>
+      </c>
     </row>
     <row r="15" spans="1:73" ht="15" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="14">
         <v>17</v>
       </c>
       <c r="O15" s="14">
         <v>10</v>
       </c>
       <c r="P15" s="14">
         <v>7</v>
@@ -3031,50 +3079,56 @@
       </c>
       <c r="BD15" s="15">
         <v>10</v>
       </c>
       <c r="BE15" s="15">
         <v>9</v>
       </c>
       <c r="BF15" s="15">
         <v>7</v>
       </c>
       <c r="BG15" s="15">
         <v>6</v>
       </c>
       <c r="BH15" s="19">
         <v>6</v>
       </c>
       <c r="BI15" s="19">
         <v>9</v>
       </c>
       <c r="BJ15" s="19">
         <v>5</v>
       </c>
       <c r="BK15" s="19">
         <v>1</v>
       </c>
+      <c r="BL15" s="19">
+        <v>15</v>
+      </c>
+      <c r="BM15" s="19">
+        <v>10</v>
+      </c>
     </row>
     <row r="16" spans="1:73" ht="15" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="14">
         <v>14</v>
       </c>
       <c r="O16" s="14">
         <v>4</v>
       </c>
       <c r="P16" s="14">
         <v>18</v>
@@ -3198,52 +3252,58 @@
       </c>
       <c r="BD16" s="15">
         <v>8</v>
       </c>
       <c r="BE16" s="15">
         <v>5</v>
       </c>
       <c r="BF16" s="15">
         <v>10</v>
       </c>
       <c r="BG16" s="15">
         <v>8</v>
       </c>
       <c r="BH16" s="19">
         <v>9</v>
       </c>
       <c r="BI16" s="19">
         <v>10</v>
       </c>
       <c r="BJ16" s="19">
         <v>7</v>
       </c>
       <c r="BK16" s="19">
         <v>8</v>
       </c>
+      <c r="BL16" s="19">
+        <v>8</v>
+      </c>
+      <c r="BM16" s="19">
+        <v>12</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" ht="15" customHeight="1">
+    <row r="17" spans="1:65" ht="15" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="14">
         <v>11</v>
       </c>
       <c r="O17" s="14">
         <v>13</v>
       </c>
       <c r="P17" s="14">
         <v>14</v>
       </c>
       <c r="Q17" s="14">
@@ -3365,52 +3425,58 @@
       </c>
       <c r="BD17" s="15">
         <v>14</v>
       </c>
       <c r="BE17" s="15">
         <v>17</v>
       </c>
       <c r="BF17" s="15">
         <v>10</v>
       </c>
       <c r="BG17" s="15">
         <v>13</v>
       </c>
       <c r="BH17" s="19">
         <v>7</v>
       </c>
       <c r="BI17" s="19">
         <v>11</v>
       </c>
       <c r="BJ17" s="19">
         <v>12</v>
       </c>
       <c r="BK17" s="19">
         <v>8</v>
       </c>
+      <c r="BL17" s="19">
+        <v>17</v>
+      </c>
+      <c r="BM17" s="19">
+        <v>9</v>
+      </c>
     </row>
-    <row r="18" spans="1:63" ht="15" customHeight="1">
+    <row r="18" spans="1:65" ht="15" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
       <c r="I18" s="12"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="14">
         <v>36</v>
       </c>
       <c r="O18" s="14">
         <v>38</v>
       </c>
       <c r="P18" s="14">
         <v>31</v>
       </c>
       <c r="Q18" s="14">
@@ -3532,52 +3598,58 @@
       </c>
       <c r="BD18" s="15">
         <v>40</v>
       </c>
       <c r="BE18" s="15">
         <v>30</v>
       </c>
       <c r="BF18" s="15">
         <v>24</v>
       </c>
       <c r="BG18" s="15">
         <v>28</v>
       </c>
       <c r="BH18" s="19">
         <v>24</v>
       </c>
       <c r="BI18" s="19">
         <v>34</v>
       </c>
       <c r="BJ18" s="19">
         <v>23</v>
       </c>
       <c r="BK18" s="19">
         <v>24</v>
       </c>
+      <c r="BL18" s="19">
+        <v>41</v>
+      </c>
+      <c r="BM18" s="19">
+        <v>24</v>
+      </c>
     </row>
-    <row r="19" spans="1:63" ht="15" customHeight="1">
+    <row r="19" spans="1:65" ht="15" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="13"/>
       <c r="I19" s="12"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="14">
         <v>14</v>
       </c>
       <c r="O19" s="14">
         <v>10</v>
       </c>
       <c r="P19" s="14">
         <v>11</v>
       </c>
       <c r="Q19" s="14">
@@ -3699,52 +3771,58 @@
       </c>
       <c r="BD19" s="15">
         <v>6</v>
       </c>
       <c r="BE19" s="15">
         <v>12</v>
       </c>
       <c r="BF19" s="15">
         <v>6</v>
       </c>
       <c r="BG19" s="15">
         <v>7</v>
       </c>
       <c r="BH19" s="19">
         <v>7</v>
       </c>
       <c r="BI19" s="19">
         <v>12</v>
       </c>
       <c r="BJ19" s="19">
         <v>7</v>
       </c>
       <c r="BK19" s="19">
         <v>6</v>
       </c>
+      <c r="BL19" s="19">
+        <v>7</v>
+      </c>
+      <c r="BM19" s="19">
+        <v>6</v>
+      </c>
     </row>
-    <row r="20" spans="1:63" ht="15" customHeight="1">
+    <row r="20" spans="1:65" ht="15" customHeight="1">
       <c r="A20" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="14">
         <v>247</v>
       </c>
       <c r="O20" s="14">
         <v>302</v>
       </c>
       <c r="P20" s="14">
         <v>253</v>
       </c>
       <c r="Q20" s="14">
@@ -3866,114 +3944,121 @@
       </c>
       <c r="BD20" s="15">
         <v>270</v>
       </c>
       <c r="BE20" s="15">
         <v>196</v>
       </c>
       <c r="BF20" s="15">
         <v>243</v>
       </c>
       <c r="BG20" s="15">
         <v>265</v>
       </c>
       <c r="BH20" s="19">
         <v>214</v>
       </c>
       <c r="BI20" s="19">
         <v>246</v>
       </c>
       <c r="BJ20" s="19">
         <v>224</v>
       </c>
       <c r="BK20" s="19">
         <v>235</v>
       </c>
+      <c r="BL20" s="19">
+        <v>243</v>
+      </c>
+      <c r="BM20" s="19">
+        <v>246</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="34" customFormat="1" ht="15" customHeight="1">
-      <c r="A21" s="84" t="s">
+    <row r="21" spans="1:65" s="34" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="84"/>
-[...49 lines deleted...]
-      <c r="AZ21" s="84"/>
+      <c r="B21" s="94"/>
+      <c r="C21" s="94"/>
+      <c r="D21" s="94"/>
+      <c r="E21" s="94"/>
+      <c r="F21" s="94"/>
+      <c r="G21" s="94"/>
+      <c r="H21" s="94"/>
+      <c r="I21" s="94"/>
+      <c r="J21" s="94"/>
+      <c r="K21" s="94"/>
+      <c r="L21" s="94"/>
+      <c r="M21" s="94"/>
+      <c r="N21" s="94"/>
+      <c r="O21" s="94"/>
+      <c r="P21" s="94"/>
+      <c r="Q21" s="94"/>
+      <c r="R21" s="94"/>
+      <c r="S21" s="94"/>
+      <c r="T21" s="94"/>
+      <c r="U21" s="94"/>
+      <c r="V21" s="94"/>
+      <c r="W21" s="94"/>
+      <c r="X21" s="94"/>
+      <c r="Y21" s="94"/>
+      <c r="Z21" s="94"/>
+      <c r="AA21" s="94"/>
+      <c r="AB21" s="94"/>
+      <c r="AC21" s="94"/>
+      <c r="AD21" s="94"/>
+      <c r="AE21" s="94"/>
+      <c r="AF21" s="94"/>
+      <c r="AG21" s="94"/>
+      <c r="AH21" s="94"/>
+      <c r="AI21" s="94"/>
+      <c r="AJ21" s="94"/>
+      <c r="AK21" s="94"/>
+      <c r="AL21" s="94"/>
+      <c r="AM21" s="94"/>
+      <c r="AN21" s="94"/>
+      <c r="AO21" s="94"/>
+      <c r="AP21" s="94"/>
+      <c r="AQ21" s="94"/>
+      <c r="AR21" s="94"/>
+      <c r="AS21" s="94"/>
+      <c r="AT21" s="94"/>
+      <c r="AU21" s="94"/>
+      <c r="AV21" s="94"/>
+      <c r="AW21" s="94"/>
+      <c r="AX21" s="94"/>
+      <c r="AY21" s="94"/>
+      <c r="AZ21" s="94"/>
       <c r="BF21" s="15"/>
       <c r="BG21" s="15"/>
       <c r="BH21" s="19"/>
       <c r="BI21" s="19"/>
       <c r="BJ21" s="19"/>
       <c r="BK21" s="19"/>
+      <c r="BM21" s="19"/>
     </row>
-    <row r="22" spans="1:63" ht="15" customHeight="1">
+    <row r="22" spans="1:65" ht="15" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="11">
         <v>285</v>
       </c>
       <c r="C22" s="11">
         <v>266</v>
       </c>
       <c r="D22" s="11">
         <v>308</v>
       </c>
       <c r="E22" s="12">
         <v>327</v>
       </c>
       <c r="F22" s="12">
         <v>371</v>
       </c>
       <c r="G22" s="12">
         <v>371</v>
       </c>
       <c r="H22" s="13">
         <v>484</v>
       </c>
       <c r="I22" s="12">
@@ -4119,52 +4204,58 @@
       </c>
       <c r="BD22" s="15">
         <v>280</v>
       </c>
       <c r="BE22" s="15">
         <v>212</v>
       </c>
       <c r="BF22" s="15">
         <v>262</v>
       </c>
       <c r="BG22" s="15">
         <v>281</v>
       </c>
       <c r="BH22" s="19">
         <v>235</v>
       </c>
       <c r="BI22" s="19">
         <v>267</v>
       </c>
       <c r="BJ22" s="19">
         <v>243</v>
       </c>
       <c r="BK22" s="19">
         <v>257</v>
       </c>
+      <c r="BL22" s="19">
+        <v>260</v>
+      </c>
+      <c r="BM22" s="19">
+        <v>260</v>
+      </c>
     </row>
-    <row r="23" spans="1:63" ht="15" customHeight="1">
+    <row r="23" spans="1:65" ht="15" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="13"/>
       <c r="I23" s="12"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="14">
         <v>25</v>
       </c>
       <c r="O23" s="14">
         <v>32</v>
       </c>
       <c r="P23" s="14">
         <v>36</v>
       </c>
       <c r="Q23" s="14">
@@ -4286,52 +4377,58 @@
       </c>
       <c r="BD23" s="15">
         <v>18</v>
       </c>
       <c r="BE23" s="15">
         <v>22</v>
       </c>
       <c r="BF23" s="15">
         <v>21</v>
       </c>
       <c r="BG23" s="15">
         <v>24</v>
       </c>
       <c r="BH23" s="19">
         <v>23</v>
       </c>
       <c r="BI23" s="19">
         <v>24</v>
       </c>
       <c r="BJ23" s="19">
         <v>21</v>
       </c>
       <c r="BK23" s="19">
         <v>25</v>
       </c>
+      <c r="BL23" s="19">
+        <v>19</v>
+      </c>
+      <c r="BM23" s="19">
+        <v>17</v>
+      </c>
     </row>
-    <row r="24" spans="1:63" ht="15" customHeight="1">
+    <row r="24" spans="1:65" ht="15" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
       <c r="N24" s="14">
         <v>244</v>
       </c>
       <c r="O24" s="14">
         <v>296</v>
       </c>
       <c r="P24" s="14">
         <v>252</v>
       </c>
       <c r="Q24" s="14">
@@ -4453,114 +4550,121 @@
       </c>
       <c r="BD24" s="15">
         <v>262</v>
       </c>
       <c r="BE24" s="15">
         <v>190</v>
       </c>
       <c r="BF24" s="15">
         <v>241</v>
       </c>
       <c r="BG24" s="15">
         <v>257</v>
       </c>
       <c r="BH24" s="19">
         <v>212</v>
       </c>
       <c r="BI24" s="19">
         <v>243</v>
       </c>
       <c r="BJ24" s="19">
         <v>222</v>
       </c>
       <c r="BK24" s="19">
         <v>232</v>
       </c>
+      <c r="BL24" s="19">
+        <v>241</v>
+      </c>
+      <c r="BM24" s="19">
+        <v>243</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="34" customFormat="1" ht="15" customHeight="1">
-      <c r="A25" s="85" t="s">
+    <row r="25" spans="1:65" s="34" customFormat="1" ht="15" customHeight="1">
+      <c r="A25" s="95" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="85"/>
-[...49 lines deleted...]
-      <c r="AZ25" s="85"/>
+      <c r="B25" s="95"/>
+      <c r="C25" s="95"/>
+      <c r="D25" s="95"/>
+      <c r="E25" s="95"/>
+      <c r="F25" s="95"/>
+      <c r="G25" s="95"/>
+      <c r="H25" s="95"/>
+      <c r="I25" s="95"/>
+      <c r="J25" s="95"/>
+      <c r="K25" s="95"/>
+      <c r="L25" s="95"/>
+      <c r="M25" s="95"/>
+      <c r="N25" s="95"/>
+      <c r="O25" s="95"/>
+      <c r="P25" s="95"/>
+      <c r="Q25" s="95"/>
+      <c r="R25" s="95"/>
+      <c r="S25" s="95"/>
+      <c r="T25" s="95"/>
+      <c r="U25" s="95"/>
+      <c r="V25" s="95"/>
+      <c r="W25" s="95"/>
+      <c r="X25" s="95"/>
+      <c r="Y25" s="95"/>
+      <c r="Z25" s="95"/>
+      <c r="AA25" s="95"/>
+      <c r="AB25" s="95"/>
+      <c r="AC25" s="95"/>
+      <c r="AD25" s="95"/>
+      <c r="AE25" s="95"/>
+      <c r="AF25" s="95"/>
+      <c r="AG25" s="95"/>
+      <c r="AH25" s="95"/>
+      <c r="AI25" s="95"/>
+      <c r="AJ25" s="95"/>
+      <c r="AK25" s="95"/>
+      <c r="AL25" s="95"/>
+      <c r="AM25" s="95"/>
+      <c r="AN25" s="95"/>
+      <c r="AO25" s="95"/>
+      <c r="AP25" s="95"/>
+      <c r="AQ25" s="95"/>
+      <c r="AR25" s="95"/>
+      <c r="AS25" s="95"/>
+      <c r="AT25" s="95"/>
+      <c r="AU25" s="95"/>
+      <c r="AV25" s="95"/>
+      <c r="AW25" s="95"/>
+      <c r="AX25" s="95"/>
+      <c r="AY25" s="95"/>
+      <c r="AZ25" s="95"/>
       <c r="BF25" s="15"/>
       <c r="BG25" s="15"/>
       <c r="BH25" s="19"/>
       <c r="BI25" s="19"/>
       <c r="BJ25" s="19"/>
       <c r="BK25" s="19"/>
+      <c r="BM25" s="19"/>
     </row>
-    <row r="26" spans="1:63" ht="15" customHeight="1">
+    <row r="26" spans="1:65" ht="15" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="11">
         <v>238</v>
       </c>
       <c r="C26" s="11">
         <v>194</v>
       </c>
       <c r="D26" s="11">
         <v>278</v>
       </c>
       <c r="E26" s="12">
         <v>230</v>
       </c>
       <c r="F26" s="12">
         <v>271</v>
       </c>
       <c r="G26" s="12">
         <v>283</v>
       </c>
       <c r="H26" s="13">
         <v>364</v>
       </c>
       <c r="I26" s="12">
@@ -4706,52 +4810,58 @@
       </c>
       <c r="BD26" s="19">
         <v>216</v>
       </c>
       <c r="BE26" s="19">
         <v>203</v>
       </c>
       <c r="BF26" s="15">
         <v>182</v>
       </c>
       <c r="BG26" s="15">
         <v>199</v>
       </c>
       <c r="BH26" s="19">
         <v>209</v>
       </c>
       <c r="BI26" s="19">
         <v>246</v>
       </c>
       <c r="BJ26" s="19">
         <v>182</v>
       </c>
       <c r="BK26" s="19">
         <v>169</v>
       </c>
+      <c r="BL26" s="19">
+        <v>236</v>
+      </c>
+      <c r="BM26" s="19">
+        <v>192</v>
+      </c>
     </row>
-    <row r="27" spans="1:63" ht="15" customHeight="1">
+    <row r="27" spans="1:65" ht="15" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="13"/>
       <c r="I27" s="12"/>
       <c r="J27" s="13"/>
       <c r="K27" s="21"/>
       <c r="L27" s="21"/>
       <c r="M27" s="21"/>
       <c r="N27" s="22">
         <v>26</v>
       </c>
       <c r="O27" s="22">
         <v>30</v>
       </c>
       <c r="P27" s="22">
         <v>26</v>
       </c>
       <c r="Q27" s="22">
@@ -4873,52 +4983,58 @@
       </c>
       <c r="BD27" s="19">
         <v>15</v>
       </c>
       <c r="BE27" s="19">
         <v>29</v>
       </c>
       <c r="BF27" s="15">
         <v>27</v>
       </c>
       <c r="BG27" s="15">
         <v>29</v>
       </c>
       <c r="BH27" s="19">
         <v>20</v>
       </c>
       <c r="BI27" s="19">
         <v>27</v>
       </c>
       <c r="BJ27" s="19">
         <v>18</v>
       </c>
       <c r="BK27" s="19">
         <v>14</v>
       </c>
+      <c r="BL27" s="19">
+        <v>26</v>
+      </c>
+      <c r="BM27" s="19">
+        <v>15</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" ht="15" customHeight="1">
+    <row r="28" spans="1:65" ht="15" customHeight="1">
       <c r="A28" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="22">
         <v>5</v>
       </c>
       <c r="O28" s="22">
         <v>14</v>
       </c>
       <c r="P28" s="22">
         <v>9</v>
       </c>
       <c r="Q28" s="22">
@@ -5040,52 +5156,58 @@
       </c>
       <c r="BD28" s="19">
         <v>11</v>
       </c>
       <c r="BE28" s="19">
         <v>4</v>
       </c>
       <c r="BF28" s="15">
         <v>10</v>
       </c>
       <c r="BG28" s="15">
         <v>5</v>
       </c>
       <c r="BH28" s="19">
         <v>12</v>
       </c>
       <c r="BI28" s="19">
         <v>16</v>
       </c>
       <c r="BJ28" s="19">
         <v>14</v>
       </c>
       <c r="BK28" s="19">
         <v>5</v>
       </c>
+      <c r="BL28" s="19">
+        <v>7</v>
+      </c>
+      <c r="BM28" s="19">
+        <v>14</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" ht="15" customHeight="1">
+    <row r="29" spans="1:65" ht="15" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="13"/>
       <c r="I29" s="12"/>
       <c r="J29" s="13"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="22">
         <v>19</v>
       </c>
       <c r="O29" s="22">
         <v>26</v>
       </c>
       <c r="P29" s="22">
         <v>12</v>
       </c>
       <c r="Q29" s="22">
@@ -5207,52 +5329,58 @@
       </c>
       <c r="BD29" s="19">
         <v>20</v>
       </c>
       <c r="BE29" s="19">
         <v>9</v>
       </c>
       <c r="BF29" s="15">
         <v>17</v>
       </c>
       <c r="BG29" s="15">
         <v>17</v>
       </c>
       <c r="BH29" s="19">
         <v>22</v>
       </c>
       <c r="BI29" s="19">
         <v>20</v>
       </c>
       <c r="BJ29" s="19">
         <v>13</v>
       </c>
       <c r="BK29" s="19">
         <v>15</v>
       </c>
+      <c r="BL29" s="19">
+        <v>19</v>
+      </c>
+      <c r="BM29" s="19">
+        <v>23</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" ht="15" customHeight="1">
+    <row r="30" spans="1:65" ht="15" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="13"/>
       <c r="I30" s="12"/>
       <c r="J30" s="13"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="M30" s="21"/>
       <c r="N30" s="22">
         <v>13</v>
       </c>
       <c r="O30" s="22">
         <v>10</v>
       </c>
       <c r="P30" s="22">
         <v>10</v>
       </c>
       <c r="Q30" s="22">
@@ -5374,52 +5502,58 @@
       </c>
       <c r="BD30" s="19">
         <v>17</v>
       </c>
       <c r="BE30" s="19">
         <v>15</v>
       </c>
       <c r="BF30" s="15">
         <v>3</v>
       </c>
       <c r="BG30" s="15">
         <v>12</v>
       </c>
       <c r="BH30" s="19">
         <v>24</v>
       </c>
       <c r="BI30" s="19">
         <v>12</v>
       </c>
       <c r="BJ30" s="19">
         <v>13</v>
       </c>
       <c r="BK30" s="19">
         <v>11</v>
       </c>
+      <c r="BL30" s="19">
+        <v>6</v>
+      </c>
+      <c r="BM30" s="19">
+        <v>5</v>
+      </c>
     </row>
-    <row r="31" spans="1:63" ht="15" customHeight="1">
+    <row r="31" spans="1:65" ht="15" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="13"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
       <c r="M31" s="21"/>
       <c r="N31" s="22">
         <v>18</v>
       </c>
       <c r="O31" s="22">
         <v>6</v>
       </c>
       <c r="P31" s="22">
         <v>11</v>
       </c>
       <c r="Q31" s="22">
@@ -5541,52 +5675,58 @@
       </c>
       <c r="BD31" s="19">
         <v>6</v>
       </c>
       <c r="BE31" s="19">
         <v>4</v>
       </c>
       <c r="BF31" s="15">
         <v>9</v>
       </c>
       <c r="BG31" s="15">
         <v>5</v>
       </c>
       <c r="BH31" s="19">
         <v>5</v>
       </c>
       <c r="BI31" s="19">
         <v>8</v>
       </c>
       <c r="BJ31" s="19">
         <v>6</v>
       </c>
       <c r="BK31" s="19">
         <v>11</v>
       </c>
+      <c r="BL31" s="19">
+        <v>10</v>
+      </c>
+      <c r="BM31" s="19">
+        <v>6</v>
+      </c>
     </row>
-    <row r="32" spans="1:63" ht="15" customHeight="1">
+    <row r="32" spans="1:65" ht="15" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="13"/>
       <c r="I32" s="12"/>
       <c r="J32" s="13"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
       <c r="N32" s="22">
         <v>43</v>
       </c>
       <c r="O32" s="22">
         <v>70</v>
       </c>
       <c r="P32" s="22">
         <v>54</v>
       </c>
       <c r="Q32" s="22">
@@ -5708,52 +5848,58 @@
       </c>
       <c r="BD32" s="19">
         <v>48</v>
       </c>
       <c r="BE32" s="19">
         <v>46</v>
       </c>
       <c r="BF32" s="15">
         <v>39</v>
       </c>
       <c r="BG32" s="15">
         <v>42</v>
       </c>
       <c r="BH32" s="19">
         <v>56</v>
       </c>
       <c r="BI32" s="19">
         <v>63</v>
       </c>
       <c r="BJ32" s="19">
         <v>44</v>
       </c>
       <c r="BK32" s="19">
         <v>50</v>
       </c>
+      <c r="BL32" s="19">
+        <v>57</v>
+      </c>
+      <c r="BM32" s="19">
+        <v>54</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" ht="15" customHeight="1">
+    <row r="33" spans="1:65" ht="15" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="13"/>
       <c r="I33" s="12"/>
       <c r="J33" s="13"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="22">
         <v>23</v>
       </c>
       <c r="O33" s="22">
         <v>14</v>
       </c>
       <c r="P33" s="22">
         <v>13</v>
       </c>
       <c r="Q33" s="22">
@@ -5875,52 +6021,58 @@
       </c>
       <c r="BD33" s="19">
         <v>13</v>
       </c>
       <c r="BE33" s="19">
         <v>17</v>
       </c>
       <c r="BF33" s="15">
         <v>18</v>
       </c>
       <c r="BG33" s="15">
         <v>19</v>
       </c>
       <c r="BH33" s="19">
         <v>15</v>
       </c>
       <c r="BI33" s="19">
         <v>21</v>
       </c>
       <c r="BJ33" s="19">
         <v>18</v>
       </c>
       <c r="BK33" s="19">
         <v>13</v>
       </c>
+      <c r="BL33" s="19">
+        <v>21</v>
+      </c>
+      <c r="BM33" s="19">
+        <v>11</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" ht="15" customHeight="1">
+    <row r="34" spans="1:65" ht="15" customHeight="1">
       <c r="A34" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="13"/>
       <c r="I34" s="12"/>
       <c r="J34" s="13"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
       <c r="N34" s="22">
         <v>17</v>
       </c>
       <c r="O34" s="22">
         <v>10</v>
       </c>
       <c r="P34" s="22">
         <v>7</v>
       </c>
       <c r="Q34" s="22">
@@ -6042,52 +6194,58 @@
       </c>
       <c r="BD34" s="19">
         <v>10</v>
       </c>
       <c r="BE34" s="19">
         <v>9</v>
       </c>
       <c r="BF34" s="15">
         <v>7</v>
       </c>
       <c r="BG34" s="15">
         <v>6</v>
       </c>
       <c r="BH34" s="19">
         <v>6</v>
       </c>
       <c r="BI34" s="19">
         <v>9</v>
       </c>
       <c r="BJ34" s="19">
         <v>5</v>
       </c>
       <c r="BK34" s="19">
         <v>1</v>
       </c>
+      <c r="BL34" s="19">
+        <v>15</v>
+      </c>
+      <c r="BM34" s="19">
+        <v>10</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" ht="15" customHeight="1">
+    <row r="35" spans="1:65" ht="15" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="13"/>
       <c r="I35" s="12"/>
       <c r="J35" s="13"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="22">
         <v>14</v>
       </c>
       <c r="O35" s="22">
         <v>4</v>
       </c>
       <c r="P35" s="22">
         <v>18</v>
       </c>
       <c r="Q35" s="22">
@@ -6209,52 +6367,58 @@
       </c>
       <c r="BD35" s="19">
         <v>8</v>
       </c>
       <c r="BE35" s="19">
         <v>5</v>
       </c>
       <c r="BF35" s="15">
         <v>10</v>
       </c>
       <c r="BG35" s="15">
         <v>8</v>
       </c>
       <c r="BH35" s="19">
         <v>9</v>
       </c>
       <c r="BI35" s="19">
         <v>10</v>
       </c>
       <c r="BJ35" s="19">
         <v>7</v>
       </c>
       <c r="BK35" s="19">
         <v>8</v>
       </c>
+      <c r="BL35" s="19">
+        <v>8</v>
+      </c>
+      <c r="BM35" s="19">
+        <v>12</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" ht="15" customHeight="1">
+    <row r="36" spans="1:65" ht="15" customHeight="1">
       <c r="A36" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
       <c r="I36" s="11"/>
       <c r="J36" s="11"/>
       <c r="K36" s="11"/>
       <c r="L36" s="11"/>
       <c r="M36" s="11"/>
       <c r="N36" s="22">
         <v>11</v>
       </c>
       <c r="O36" s="22">
         <v>13</v>
       </c>
       <c r="P36" s="22">
         <v>14</v>
       </c>
       <c r="Q36" s="22">
@@ -6376,52 +6540,58 @@
       </c>
       <c r="BD36" s="19">
         <v>14</v>
       </c>
       <c r="BE36" s="19">
         <v>17</v>
       </c>
       <c r="BF36" s="15">
         <v>10</v>
       </c>
       <c r="BG36" s="15">
         <v>13</v>
       </c>
       <c r="BH36" s="19">
         <v>7</v>
       </c>
       <c r="BI36" s="19">
         <v>11</v>
       </c>
       <c r="BJ36" s="19">
         <v>12</v>
       </c>
       <c r="BK36" s="19">
         <v>8</v>
       </c>
+      <c r="BL36" s="19">
+        <v>17</v>
+      </c>
+      <c r="BM36" s="19">
+        <v>9</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" ht="15" customHeight="1">
+    <row r="37" spans="1:65" ht="15" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="24"/>
       <c r="I37" s="23"/>
       <c r="J37" s="24"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="22">
         <v>36</v>
       </c>
       <c r="O37" s="22">
         <v>38</v>
       </c>
       <c r="P37" s="22">
         <v>31</v>
       </c>
       <c r="Q37" s="22">
@@ -6543,52 +6713,58 @@
       </c>
       <c r="BD37" s="19">
         <v>40</v>
       </c>
       <c r="BE37" s="19">
         <v>30</v>
       </c>
       <c r="BF37" s="15">
         <v>24</v>
       </c>
       <c r="BG37" s="15">
         <v>28</v>
       </c>
       <c r="BH37" s="19">
         <v>24</v>
       </c>
       <c r="BI37" s="19">
         <v>34</v>
       </c>
       <c r="BJ37" s="19">
         <v>23</v>
       </c>
       <c r="BK37" s="19">
         <v>24</v>
       </c>
+      <c r="BL37" s="19">
+        <v>41</v>
+      </c>
+      <c r="BM37" s="19">
+        <v>24</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" ht="15" customHeight="1">
+    <row r="38" spans="1:65" ht="15" customHeight="1">
       <c r="A38" s="20" t="s">
         <v>48</v>
       </c>
       <c r="I38" s="12"/>
       <c r="N38" s="22">
         <v>14</v>
       </c>
       <c r="O38" s="22">
         <v>10</v>
       </c>
       <c r="P38" s="22">
         <v>11</v>
       </c>
       <c r="Q38" s="22">
         <v>7</v>
       </c>
       <c r="R38" s="22">
         <v>9</v>
       </c>
       <c r="S38" s="22">
         <v>9</v>
       </c>
       <c r="T38" s="22">
         <v>6</v>
       </c>
@@ -6699,52 +6875,58 @@
       </c>
       <c r="BD38" s="19">
         <v>6</v>
       </c>
       <c r="BE38" s="19">
         <v>12</v>
       </c>
       <c r="BF38" s="15">
         <v>6</v>
       </c>
       <c r="BG38" s="15">
         <v>7</v>
       </c>
       <c r="BH38" s="19">
         <v>7</v>
       </c>
       <c r="BI38" s="19">
         <v>12</v>
       </c>
       <c r="BJ38" s="19">
         <v>7</v>
       </c>
       <c r="BK38" s="19">
         <v>6</v>
       </c>
+      <c r="BL38" s="19">
+        <v>7</v>
+      </c>
+      <c r="BM38" s="19">
+        <v>6</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" ht="15" customHeight="1">
+    <row r="39" spans="1:65" ht="15" customHeight="1">
       <c r="A39" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="26"/>
       <c r="C39" s="26"/>
       <c r="D39" s="26"/>
       <c r="E39" s="26"/>
       <c r="F39" s="26"/>
       <c r="G39" s="26"/>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
       <c r="N39" s="27">
         <v>3</v>
       </c>
       <c r="O39" s="27">
         <v>6</v>
       </c>
       <c r="P39" s="27">
         <v>1</v>
       </c>
       <c r="Q39" s="27">
@@ -6866,306 +7048,312 @@
       </c>
       <c r="BD39" s="28">
         <v>8</v>
       </c>
       <c r="BE39" s="28">
         <v>6</v>
       </c>
       <c r="BF39" s="28">
         <v>2</v>
       </c>
       <c r="BG39" s="28">
         <v>8</v>
       </c>
       <c r="BH39" s="28">
         <v>2</v>
       </c>
       <c r="BI39" s="28">
         <v>3</v>
       </c>
       <c r="BJ39" s="28">
         <v>2</v>
       </c>
       <c r="BK39" s="19">
         <v>3</v>
       </c>
+      <c r="BL39" s="19">
+        <v>2</v>
+      </c>
+      <c r="BM39" s="19">
+        <v>3</v>
+      </c>
     </row>
-    <row r="40" spans="1:63" ht="15" customHeight="1">
+    <row r="40" spans="1:65" ht="15" customHeight="1">
       <c r="A40" s="30" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A2:AZ2"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="BJ4:BK4"/>
     <mergeCell ref="A21:AZ21"/>
     <mergeCell ref="A25:AZ25"/>
     <mergeCell ref="AX4:AY4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A6:AZ6"/>
+    <mergeCell ref="A2:AZ2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BU40"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <pane xSplit="37" topLeftCell="AL1" activePane="topRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
-      <selection pane="topRight" activeCell="BK7" sqref="BK7:BK39"/>
+      <selection pane="topRight" activeCell="BM7" sqref="BM7:BM40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="15" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="8.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="0" style="32" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="8" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="31" max="36" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="37" max="37" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:73" s="33" customFormat="1" ht="15.75">
-      <c r="A2" s="88" t="s">
+      <c r="A2" s="82" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="88"/>
-[...50 lines deleted...]
-      <c r="BA2" s="88"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="82"/>
+      <c r="AL2" s="82"/>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
+      <c r="AP2" s="82"/>
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="82"/>
+      <c r="AS2" s="82"/>
+      <c r="AT2" s="82"/>
+      <c r="AU2" s="82"/>
+      <c r="AV2" s="82"/>
+      <c r="AW2" s="82"/>
+      <c r="AX2" s="82"/>
+      <c r="AY2" s="82"/>
+      <c r="AZ2" s="82"/>
+      <c r="BA2" s="82"/>
     </row>
     <row r="3" spans="1:73" s="2" customFormat="1">
       <c r="D3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="37"/>
       <c r="Q3" s="36"/>
       <c r="R3" s="37"/>
       <c r="S3" s="37"/>
       <c r="T3" s="37"/>
       <c r="U3" s="37"/>
       <c r="V3" s="37"/>
       <c r="W3" s="37"/>
       <c r="X3" s="36"/>
-      <c r="Z3" s="99" t="s">
+      <c r="Z3" s="101" t="s">
         <v>21</v>
       </c>
-      <c r="AA3" s="99"/>
-[...33 lines deleted...]
-      <c r="BI3" s="99"/>
+      <c r="AA3" s="101"/>
+      <c r="AB3" s="101"/>
+      <c r="AC3" s="101"/>
+      <c r="AD3" s="101"/>
+      <c r="AE3" s="101"/>
+      <c r="AF3" s="101"/>
+      <c r="AG3" s="101"/>
+      <c r="AH3" s="101"/>
+      <c r="AI3" s="101"/>
+      <c r="AJ3" s="101"/>
+      <c r="AK3" s="101"/>
+      <c r="AL3" s="101"/>
+      <c r="AM3" s="101"/>
+      <c r="AN3" s="101"/>
+      <c r="AO3" s="101"/>
+      <c r="AP3" s="101"/>
+      <c r="AQ3" s="101"/>
+      <c r="AR3" s="101"/>
+      <c r="AS3" s="101"/>
+      <c r="AT3" s="101"/>
+      <c r="AU3" s="101"/>
+      <c r="AV3" s="101"/>
+      <c r="AW3" s="101"/>
+      <c r="AX3" s="101"/>
+      <c r="AY3" s="101"/>
+      <c r="AZ3" s="101"/>
+      <c r="BA3" s="101"/>
+      <c r="BB3" s="101"/>
+      <c r="BC3" s="101"/>
+      <c r="BD3" s="101"/>
+      <c r="BE3" s="101"/>
+      <c r="BF3" s="101"/>
+      <c r="BG3" s="101"/>
+      <c r="BH3" s="101"/>
+      <c r="BI3" s="101"/>
     </row>
     <row r="4" spans="1:73" ht="15" customHeight="1">
-      <c r="A4" s="89"/>
-      <c r="B4" s="91">
+      <c r="A4" s="83"/>
+      <c r="B4" s="85">
         <v>2021</v>
       </c>
-      <c r="C4" s="92"/>
-[...10 lines deleted...]
-      <c r="N4" s="91">
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
+      <c r="N4" s="85">
         <v>2022</v>
       </c>
-      <c r="O4" s="92"/>
-[...10 lines deleted...]
-      <c r="Z4" s="98">
+      <c r="O4" s="86"/>
+      <c r="P4" s="86"/>
+      <c r="Q4" s="86"/>
+      <c r="R4" s="86"/>
+      <c r="S4" s="86"/>
+      <c r="T4" s="86"/>
+      <c r="U4" s="86"/>
+      <c r="V4" s="86"/>
+      <c r="W4" s="86"/>
+      <c r="X4" s="86"/>
+      <c r="Y4" s="86"/>
+      <c r="Z4" s="100">
         <v>2023</v>
       </c>
-      <c r="AA4" s="98"/>
-[...10 lines deleted...]
-      <c r="AL4" s="98">
+      <c r="AA4" s="100"/>
+      <c r="AB4" s="100"/>
+      <c r="AC4" s="100"/>
+      <c r="AD4" s="100"/>
+      <c r="AE4" s="100"/>
+      <c r="AF4" s="100"/>
+      <c r="AG4" s="100"/>
+      <c r="AH4" s="100"/>
+      <c r="AI4" s="100"/>
+      <c r="AJ4" s="100"/>
+      <c r="AK4" s="100"/>
+      <c r="AL4" s="100">
         <v>2024</v>
       </c>
-      <c r="AM4" s="98"/>
-[...10 lines deleted...]
-      <c r="AX4" s="82">
+      <c r="AM4" s="100"/>
+      <c r="AN4" s="100"/>
+      <c r="AO4" s="100"/>
+      <c r="AP4" s="100"/>
+      <c r="AQ4" s="100"/>
+      <c r="AR4" s="100"/>
+      <c r="AS4" s="100"/>
+      <c r="AT4" s="100"/>
+      <c r="AU4" s="100"/>
+      <c r="AV4" s="100"/>
+      <c r="AW4" s="100"/>
+      <c r="AX4" s="96">
         <v>2025</v>
       </c>
-      <c r="AY4" s="83"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="82">
+      <c r="AY4" s="97"/>
+      <c r="AZ4" s="97"/>
+      <c r="BA4" s="97"/>
+      <c r="BB4" s="97"/>
+      <c r="BC4" s="97"/>
+      <c r="BD4" s="97"/>
+      <c r="BE4" s="97"/>
+      <c r="BF4" s="97"/>
+      <c r="BG4" s="97"/>
+      <c r="BH4" s="97"/>
+      <c r="BI4" s="97"/>
+      <c r="BJ4" s="96">
         <v>2026</v>
       </c>
-      <c r="BK4" s="83"/>
-[...9 lines deleted...]
-      <c r="BU4" s="83"/>
+      <c r="BK4" s="97"/>
+      <c r="BL4" s="97"/>
+      <c r="BM4" s="97"/>
+      <c r="BN4" s="97"/>
+      <c r="BO4" s="97"/>
+      <c r="BP4" s="97"/>
+      <c r="BQ4" s="97"/>
+      <c r="BR4" s="97"/>
+      <c r="BS4" s="97"/>
+      <c r="BT4" s="97"/>
+      <c r="BU4" s="97"/>
     </row>
     <row r="5" spans="1:73" ht="27" customHeight="1">
-      <c r="A5" s="90"/>
+      <c r="A5" s="84"/>
       <c r="B5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="39" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="39" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="38" t="s">
@@ -7340,105 +7528,105 @@
         <v>13</v>
       </c>
       <c r="BO5" s="39" t="s">
         <v>14</v>
       </c>
       <c r="BP5" s="38" t="s">
         <v>15</v>
       </c>
       <c r="BQ5" s="38" t="s">
         <v>16</v>
       </c>
       <c r="BR5" s="38" t="s">
         <v>17</v>
       </c>
       <c r="BS5" s="38" t="s">
         <v>22</v>
       </c>
       <c r="BT5" s="38" t="s">
         <v>23</v>
       </c>
       <c r="BU5" s="40" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:73" s="34" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="87" t="s">
+      <c r="A6" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="87"/>
-[...50 lines deleted...]
-      <c r="BA6" s="87"/>
+      <c r="B6" s="99"/>
+      <c r="C6" s="99"/>
+      <c r="D6" s="99"/>
+      <c r="E6" s="99"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="99"/>
+      <c r="H6" s="99"/>
+      <c r="I6" s="99"/>
+      <c r="J6" s="99"/>
+      <c r="K6" s="99"/>
+      <c r="L6" s="99"/>
+      <c r="M6" s="99"/>
+      <c r="N6" s="99"/>
+      <c r="O6" s="99"/>
+      <c r="P6" s="99"/>
+      <c r="Q6" s="99"/>
+      <c r="R6" s="99"/>
+      <c r="S6" s="99"/>
+      <c r="T6" s="99"/>
+      <c r="U6" s="99"/>
+      <c r="V6" s="99"/>
+      <c r="W6" s="99"/>
+      <c r="X6" s="99"/>
+      <c r="Y6" s="99"/>
+      <c r="Z6" s="99"/>
+      <c r="AA6" s="99"/>
+      <c r="AB6" s="99"/>
+      <c r="AC6" s="99"/>
+      <c r="AD6" s="99"/>
+      <c r="AE6" s="99"/>
+      <c r="AF6" s="99"/>
+      <c r="AG6" s="99"/>
+      <c r="AH6" s="99"/>
+      <c r="AI6" s="99"/>
+      <c r="AJ6" s="99"/>
+      <c r="AK6" s="99"/>
+      <c r="AL6" s="99"/>
+      <c r="AM6" s="99"/>
+      <c r="AN6" s="99"/>
+      <c r="AO6" s="99"/>
+      <c r="AP6" s="99"/>
+      <c r="AQ6" s="99"/>
+      <c r="AR6" s="99"/>
+      <c r="AS6" s="99"/>
+      <c r="AT6" s="99"/>
+      <c r="AU6" s="99"/>
+      <c r="AV6" s="99"/>
+      <c r="AW6" s="99"/>
+      <c r="AX6" s="99"/>
+      <c r="AY6" s="99"/>
+      <c r="AZ6" s="99"/>
+      <c r="BA6" s="99"/>
     </row>
     <row r="7" spans="1:73" ht="15" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="46">
         <v>9.2799999999999994</v>
       </c>
       <c r="C7" s="46">
         <v>9.16</v>
       </c>
       <c r="D7" s="47">
         <v>9.58</v>
       </c>
       <c r="E7" s="47">
         <v>9.74</v>
       </c>
       <c r="F7" s="47">
         <v>10.08</v>
       </c>
       <c r="G7" s="47">
         <v>10.39</v>
       </c>
       <c r="H7" s="48">
         <v>11.08</v>
@@ -7585,50 +7773,56 @@
         <v>7.64</v>
       </c>
       <c r="BD7" s="49">
         <v>7.75</v>
       </c>
       <c r="BE7" s="49">
         <v>7.66</v>
       </c>
       <c r="BF7" s="49">
         <v>7.67</v>
       </c>
       <c r="BG7" s="53">
         <v>7.72</v>
       </c>
       <c r="BH7" s="53">
         <v>7.72</v>
       </c>
       <c r="BI7" s="53">
         <v>7.8</v>
       </c>
       <c r="BJ7" s="53">
         <v>7.19</v>
       </c>
       <c r="BK7" s="53">
         <v>7.57</v>
+      </c>
+      <c r="BL7" s="53">
+        <v>7.86</v>
+      </c>
+      <c r="BM7" s="53">
+        <v>7.88</v>
       </c>
     </row>
     <row r="8" spans="1:73" ht="15" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="46"/>
       <c r="C8" s="46"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="48"/>
       <c r="I8" s="47"/>
       <c r="J8" s="48"/>
       <c r="K8" s="48"/>
       <c r="L8" s="48"/>
       <c r="M8" s="49"/>
       <c r="N8" s="50">
         <v>8.48</v>
       </c>
       <c r="O8" s="50">
         <v>9.6300000000000008</v>
       </c>
       <c r="P8" s="50">
@@ -7753,50 +7947,56 @@
       </c>
       <c r="BD8" s="49">
         <v>7.07</v>
       </c>
       <c r="BE8" s="49">
         <v>7.44</v>
       </c>
       <c r="BF8" s="49">
         <v>7.67</v>
       </c>
       <c r="BG8" s="53">
         <v>7.9</v>
       </c>
       <c r="BH8" s="53">
         <v>7.82</v>
       </c>
       <c r="BI8" s="53">
         <v>7.94</v>
       </c>
       <c r="BJ8" s="53">
         <v>6.31</v>
       </c>
       <c r="BK8" s="53">
         <v>5.91</v>
       </c>
+      <c r="BL8" s="53">
+        <v>7.02</v>
+      </c>
+      <c r="BM8" s="53">
+        <v>6.64</v>
+      </c>
     </row>
     <row r="9" spans="1:73" ht="15" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="46"/>
       <c r="N9" s="50">
         <v>4.08</v>
       </c>
       <c r="O9" s="50">
         <v>8.1199999999999992</v>
       </c>
       <c r="P9" s="50">
         <v>7.84</v>
@@ -7920,50 +8120,56 @@
       </c>
       <c r="BD9" s="49">
         <v>8.9600000000000009</v>
       </c>
       <c r="BE9" s="49">
         <v>8.24</v>
       </c>
       <c r="BF9" s="49">
         <v>8.2899999999999991</v>
       </c>
       <c r="BG9" s="53">
         <v>7.88</v>
       </c>
       <c r="BH9" s="53">
         <v>8.11</v>
       </c>
       <c r="BI9" s="53">
         <v>8.59</v>
       </c>
       <c r="BJ9" s="53">
         <v>12.22</v>
       </c>
       <c r="BK9" s="53">
         <v>8.68</v>
       </c>
+      <c r="BL9" s="53">
+        <v>7.78</v>
+      </c>
+      <c r="BM9" s="53">
+        <v>8.98</v>
+      </c>
     </row>
     <row r="10" spans="1:73" ht="15" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="46"/>
       <c r="C10" s="46"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="48"/>
       <c r="I10" s="47"/>
       <c r="J10" s="48"/>
       <c r="K10" s="48"/>
       <c r="L10" s="48"/>
       <c r="M10" s="49"/>
       <c r="N10" s="50">
         <v>8.8800000000000008</v>
       </c>
       <c r="O10" s="50">
         <v>10.81</v>
       </c>
       <c r="P10" s="50">
         <v>10.41</v>
@@ -8087,50 +8293,56 @@
       </c>
       <c r="BD10" s="49">
         <v>7.05</v>
       </c>
       <c r="BE10" s="49">
         <v>6.97</v>
       </c>
       <c r="BF10" s="49">
         <v>7.1</v>
       </c>
       <c r="BG10" s="53">
         <v>7.23</v>
       </c>
       <c r="BH10" s="53">
         <v>7.45</v>
       </c>
       <c r="BI10" s="53">
         <v>7.58</v>
       </c>
       <c r="BJ10" s="53">
         <v>7.03</v>
       </c>
       <c r="BK10" s="53">
         <v>8.0500000000000007</v>
       </c>
+      <c r="BL10" s="53">
+        <v>8</v>
+      </c>
+      <c r="BM10" s="53">
+        <v>8.14</v>
+      </c>
     </row>
     <row r="11" spans="1:73" ht="15" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="46"/>
       <c r="C11" s="46"/>
       <c r="D11" s="47"/>
       <c r="E11" s="47"/>
       <c r="F11" s="47"/>
       <c r="G11" s="47"/>
       <c r="H11" s="48"/>
       <c r="I11" s="47"/>
       <c r="J11" s="48"/>
       <c r="K11" s="48"/>
       <c r="L11" s="48"/>
       <c r="M11" s="49"/>
       <c r="N11" s="50">
         <v>7.07</v>
       </c>
       <c r="O11" s="50">
         <v>6.56</v>
       </c>
       <c r="P11" s="50">
         <v>6.18</v>
@@ -8254,50 +8466,56 @@
       </c>
       <c r="BD11" s="49">
         <v>6.09</v>
       </c>
       <c r="BE11" s="49">
         <v>6.38</v>
       </c>
       <c r="BF11" s="49">
         <v>5.87</v>
       </c>
       <c r="BG11" s="53">
         <v>5.95</v>
       </c>
       <c r="BH11" s="53">
         <v>6.66</v>
       </c>
       <c r="BI11" s="53">
         <v>6.65</v>
       </c>
       <c r="BJ11" s="53">
         <v>7.45</v>
       </c>
       <c r="BK11" s="53">
         <v>7.19</v>
       </c>
+      <c r="BL11" s="53">
+        <v>5.87</v>
+      </c>
+      <c r="BM11" s="53">
+        <v>5.12</v>
+      </c>
     </row>
     <row r="12" spans="1:73" ht="15" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="46"/>
       <c r="C12" s="46"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="48"/>
       <c r="I12" s="47"/>
       <c r="J12" s="48"/>
       <c r="K12" s="48"/>
       <c r="L12" s="48"/>
       <c r="M12" s="49"/>
       <c r="N12" s="50">
         <v>14.6</v>
       </c>
       <c r="O12" s="50">
         <v>10.210000000000001</v>
       </c>
       <c r="P12" s="50">
         <v>9.74</v>
@@ -8421,50 +8639,56 @@
       </c>
       <c r="BD12" s="49">
         <v>8.09</v>
       </c>
       <c r="BE12" s="49">
         <v>7.5</v>
       </c>
       <c r="BF12" s="49">
         <v>7.55</v>
       </c>
       <c r="BG12" s="53">
         <v>7.22</v>
       </c>
       <c r="BH12" s="53">
         <v>6.97</v>
       </c>
       <c r="BI12" s="53">
         <v>6.95</v>
       </c>
       <c r="BJ12" s="53">
         <v>5.25</v>
       </c>
       <c r="BK12" s="53">
         <v>7.75</v>
       </c>
+      <c r="BL12" s="53">
+        <v>8.09</v>
+      </c>
+      <c r="BM12" s="53">
+        <v>7.44</v>
+      </c>
     </row>
     <row r="13" spans="1:73" ht="15" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="46"/>
       <c r="C13" s="46"/>
       <c r="D13" s="47"/>
       <c r="E13" s="47"/>
       <c r="F13" s="47"/>
       <c r="G13" s="47"/>
       <c r="H13" s="48"/>
       <c r="I13" s="47"/>
       <c r="J13" s="48"/>
       <c r="K13" s="48"/>
       <c r="L13" s="48"/>
       <c r="M13" s="49"/>
       <c r="N13" s="50">
         <v>8.49</v>
       </c>
       <c r="O13" s="50">
         <v>11.74</v>
       </c>
       <c r="P13" s="50">
         <v>11.39</v>
@@ -8588,50 +8812,56 @@
       </c>
       <c r="BD13" s="49">
         <v>9.09</v>
       </c>
       <c r="BE13" s="49">
         <v>9.0399999999999991</v>
       </c>
       <c r="BF13" s="49">
         <v>8.89</v>
       </c>
       <c r="BG13" s="53">
         <v>8.7899999999999991</v>
       </c>
       <c r="BH13" s="53">
         <v>8.9700000000000006</v>
       </c>
       <c r="BI13" s="53">
         <v>9.2100000000000009</v>
       </c>
       <c r="BJ13" s="53">
         <v>8.15</v>
       </c>
       <c r="BK13" s="53">
         <v>9.1300000000000008</v>
       </c>
+      <c r="BL13" s="53">
+        <v>9.65</v>
+      </c>
+      <c r="BM13" s="53">
+        <v>9.84</v>
+      </c>
     </row>
     <row r="14" spans="1:73" ht="15" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="46"/>
       <c r="C14" s="46"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="48"/>
       <c r="I14" s="47"/>
       <c r="J14" s="48"/>
       <c r="K14" s="48"/>
       <c r="L14" s="48"/>
       <c r="M14" s="49"/>
       <c r="N14" s="50">
         <v>9.89</v>
       </c>
       <c r="O14" s="50">
         <v>8.34</v>
       </c>
       <c r="P14" s="50">
         <v>7.4</v>
@@ -8755,50 +8985,56 @@
       </c>
       <c r="BD14" s="49">
         <v>7.83</v>
       </c>
       <c r="BE14" s="49">
         <v>7.81</v>
       </c>
       <c r="BF14" s="49">
         <v>7.88</v>
       </c>
       <c r="BG14" s="53">
         <v>7.95</v>
       </c>
       <c r="BH14" s="53">
         <v>7.86</v>
       </c>
       <c r="BI14" s="53">
         <v>8</v>
       </c>
       <c r="BJ14" s="53">
         <v>8.2899999999999991</v>
       </c>
       <c r="BK14" s="53">
         <v>7.47</v>
       </c>
+      <c r="BL14" s="53">
+        <v>8.25</v>
+      </c>
+      <c r="BM14" s="53">
+        <v>7.49</v>
+      </c>
     </row>
     <row r="15" spans="1:73" ht="15" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="46"/>
       <c r="C15" s="46"/>
       <c r="D15" s="47"/>
       <c r="E15" s="47"/>
       <c r="F15" s="47"/>
       <c r="G15" s="47"/>
       <c r="H15" s="48"/>
       <c r="I15" s="47"/>
       <c r="J15" s="48"/>
       <c r="K15" s="48"/>
       <c r="L15" s="48"/>
       <c r="M15" s="49"/>
       <c r="N15" s="50">
         <v>14.72</v>
       </c>
       <c r="O15" s="50">
         <v>12.27</v>
       </c>
       <c r="P15" s="50">
         <v>10.15</v>
@@ -8922,50 +9158,56 @@
       </c>
       <c r="BD15" s="49">
         <v>5.31</v>
       </c>
       <c r="BE15" s="49">
         <v>5.67</v>
       </c>
       <c r="BF15" s="49">
         <v>5.76</v>
       </c>
       <c r="BG15" s="53">
         <v>5.74</v>
       </c>
       <c r="BH15" s="53">
         <v>5.73</v>
       </c>
       <c r="BI15" s="53">
         <v>5.93</v>
       </c>
       <c r="BJ15" s="53">
         <v>4.6100000000000003</v>
       </c>
       <c r="BK15" s="53">
         <v>2.92</v>
       </c>
+      <c r="BL15" s="53">
+        <v>6.72</v>
+      </c>
+      <c r="BM15" s="53">
+        <v>7.43</v>
+      </c>
     </row>
     <row r="16" spans="1:73" ht="15" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="46"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="48"/>
       <c r="I16" s="47"/>
       <c r="J16" s="48"/>
       <c r="K16" s="48"/>
       <c r="L16" s="48"/>
       <c r="M16" s="49"/>
       <c r="N16" s="50">
         <v>9.49</v>
       </c>
       <c r="O16" s="50">
         <v>6.43</v>
       </c>
       <c r="P16" s="50">
         <v>8.43</v>
@@ -9089,52 +9331,58 @@
       </c>
       <c r="BD16" s="49">
         <v>8.07</v>
       </c>
       <c r="BE16" s="49">
         <v>7.48</v>
       </c>
       <c r="BF16" s="49">
         <v>7.47</v>
       </c>
       <c r="BG16" s="53">
         <v>7.28</v>
       </c>
       <c r="BH16" s="53">
         <v>7.21</v>
       </c>
       <c r="BI16" s="53">
         <v>7.2</v>
       </c>
       <c r="BJ16" s="53">
         <v>5.08</v>
       </c>
       <c r="BK16" s="53">
         <v>5.71</v>
       </c>
+      <c r="BL16" s="53">
+        <v>5.75</v>
+      </c>
+      <c r="BM16" s="53">
+        <v>6.57</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" ht="15" customHeight="1">
+    <row r="17" spans="1:65" ht="15" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="46"/>
       <c r="C17" s="46"/>
       <c r="D17" s="46"/>
       <c r="E17" s="46"/>
       <c r="F17" s="46"/>
       <c r="G17" s="46"/>
       <c r="H17" s="46"/>
       <c r="I17" s="46"/>
       <c r="J17" s="46"/>
       <c r="K17" s="46"/>
       <c r="L17" s="46"/>
       <c r="M17" s="46"/>
       <c r="N17" s="50">
         <v>7.89</v>
       </c>
       <c r="O17" s="50">
         <v>9.06</v>
       </c>
       <c r="P17" s="50">
         <v>9.41</v>
       </c>
       <c r="Q17" s="50">
@@ -9256,52 +9504,58 @@
       </c>
       <c r="BD17" s="49">
         <v>9.41</v>
       </c>
       <c r="BE17" s="49">
         <v>9.82</v>
       </c>
       <c r="BF17" s="49">
         <v>9.6199999999999992</v>
       </c>
       <c r="BG17" s="53">
         <v>9.65</v>
       </c>
       <c r="BH17" s="53">
         <v>9.27</v>
       </c>
       <c r="BI17" s="53">
         <v>9.18</v>
       </c>
       <c r="BJ17" s="53">
         <v>9.36</v>
       </c>
       <c r="BK17" s="53">
         <v>8.2100000000000009</v>
       </c>
+      <c r="BL17" s="53">
+        <v>9.83</v>
+      </c>
+      <c r="BM17" s="53">
+        <v>9.0399999999999991</v>
+      </c>
     </row>
-    <row r="18" spans="1:63" ht="15" customHeight="1">
+    <row r="18" spans="1:65" ht="15" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="46"/>
       <c r="C18" s="46"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="48"/>
       <c r="I18" s="47"/>
       <c r="J18" s="48"/>
       <c r="K18" s="48"/>
       <c r="L18" s="48"/>
       <c r="M18" s="49"/>
       <c r="N18" s="50">
         <v>10.89</v>
       </c>
       <c r="O18" s="50">
         <v>11.8</v>
       </c>
       <c r="P18" s="50">
         <v>10.97</v>
       </c>
       <c r="Q18" s="50">
@@ -9423,52 +9677,58 @@
       </c>
       <c r="BD18" s="49">
         <v>8.17</v>
       </c>
       <c r="BE18" s="49">
         <v>8.31</v>
       </c>
       <c r="BF18" s="49">
         <v>8.23</v>
       </c>
       <c r="BG18" s="53">
         <v>8.26</v>
       </c>
       <c r="BH18" s="53">
         <v>8.1999999999999993</v>
       </c>
       <c r="BI18" s="53">
         <v>8.4</v>
       </c>
       <c r="BJ18" s="53">
         <v>7.18</v>
       </c>
       <c r="BK18" s="53">
         <v>7.67</v>
       </c>
+      <c r="BL18" s="53">
+        <v>9.42</v>
+      </c>
+      <c r="BM18" s="53">
+        <v>8.98</v>
+      </c>
     </row>
-    <row r="19" spans="1:63" ht="15" customHeight="1">
+    <row r="19" spans="1:65" ht="15" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="46"/>
       <c r="C19" s="46"/>
       <c r="D19" s="47"/>
       <c r="E19" s="47"/>
       <c r="F19" s="47"/>
       <c r="G19" s="47"/>
       <c r="H19" s="48"/>
       <c r="I19" s="47"/>
       <c r="J19" s="48"/>
       <c r="K19" s="48"/>
       <c r="L19" s="48"/>
       <c r="M19" s="49"/>
       <c r="N19" s="50">
         <v>12.68</v>
       </c>
       <c r="O19" s="50">
         <v>11.41</v>
       </c>
       <c r="P19" s="50">
         <v>10.9</v>
       </c>
       <c r="Q19" s="50">
@@ -9590,52 +9850,58 @@
       </c>
       <c r="BD19" s="49">
         <v>8.27</v>
       </c>
       <c r="BE19" s="49">
         <v>8.65</v>
       </c>
       <c r="BF19" s="49">
         <v>8.35</v>
       </c>
       <c r="BG19" s="53">
         <v>8.17</v>
       </c>
       <c r="BH19" s="53">
         <v>8.0500000000000007</v>
       </c>
       <c r="BI19" s="53">
         <v>8.32</v>
       </c>
       <c r="BJ19" s="53">
         <v>6.74</v>
       </c>
       <c r="BK19" s="53">
         <v>6.6</v>
       </c>
+      <c r="BL19" s="53">
+        <v>6.65</v>
+      </c>
+      <c r="BM19" s="53">
+        <v>6.46</v>
+      </c>
     </row>
-    <row r="20" spans="1:63" ht="15" customHeight="1">
+    <row r="20" spans="1:65" ht="15" customHeight="1">
       <c r="A20" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="46"/>
       <c r="C20" s="46"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="48"/>
       <c r="I20" s="47"/>
       <c r="J20" s="48"/>
       <c r="K20" s="48"/>
       <c r="L20" s="48"/>
       <c r="M20" s="49"/>
       <c r="N20" s="50">
         <v>8.23</v>
       </c>
       <c r="O20" s="50">
         <v>9.61</v>
       </c>
       <c r="P20" s="50">
         <v>9.19</v>
       </c>
       <c r="Q20" s="50">
@@ -9757,116 +10023,123 @@
       </c>
       <c r="BD20" s="49">
         <v>7.67</v>
       </c>
       <c r="BE20" s="49">
         <v>7.49</v>
       </c>
       <c r="BF20" s="49">
         <v>7.54</v>
       </c>
       <c r="BG20" s="53">
         <v>7.63</v>
       </c>
       <c r="BH20" s="53">
         <v>7.57</v>
       </c>
       <c r="BI20" s="53">
         <v>7.6</v>
       </c>
       <c r="BJ20" s="53">
         <v>7.04</v>
       </c>
       <c r="BK20" s="53">
         <v>7.6</v>
       </c>
+      <c r="BL20" s="53">
+        <v>7.63</v>
+      </c>
+      <c r="BM20" s="53">
+        <v>7.73</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="34" customFormat="1" ht="15" customHeight="1">
-      <c r="A21" s="84" t="s">
+    <row r="21" spans="1:65" s="34" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="84"/>
-[...50 lines deleted...]
-      <c r="BA21" s="84"/>
+      <c r="B21" s="94"/>
+      <c r="C21" s="94"/>
+      <c r="D21" s="94"/>
+      <c r="E21" s="94"/>
+      <c r="F21" s="94"/>
+      <c r="G21" s="94"/>
+      <c r="H21" s="94"/>
+      <c r="I21" s="94"/>
+      <c r="J21" s="94"/>
+      <c r="K21" s="94"/>
+      <c r="L21" s="94"/>
+      <c r="M21" s="94"/>
+      <c r="N21" s="94"/>
+      <c r="O21" s="94"/>
+      <c r="P21" s="94"/>
+      <c r="Q21" s="94"/>
+      <c r="R21" s="94"/>
+      <c r="S21" s="94"/>
+      <c r="T21" s="94"/>
+      <c r="U21" s="94"/>
+      <c r="V21" s="94"/>
+      <c r="W21" s="94"/>
+      <c r="X21" s="94"/>
+      <c r="Y21" s="94"/>
+      <c r="Z21" s="94"/>
+      <c r="AA21" s="94"/>
+      <c r="AB21" s="94"/>
+      <c r="AC21" s="94"/>
+      <c r="AD21" s="94"/>
+      <c r="AE21" s="94"/>
+      <c r="AF21" s="94"/>
+      <c r="AG21" s="94"/>
+      <c r="AH21" s="94"/>
+      <c r="AI21" s="94"/>
+      <c r="AJ21" s="94"/>
+      <c r="AK21" s="94"/>
+      <c r="AL21" s="94"/>
+      <c r="AM21" s="94"/>
+      <c r="AN21" s="94"/>
+      <c r="AO21" s="94"/>
+      <c r="AP21" s="94"/>
+      <c r="AQ21" s="94"/>
+      <c r="AR21" s="94"/>
+      <c r="AS21" s="94"/>
+      <c r="AT21" s="94"/>
+      <c r="AU21" s="94"/>
+      <c r="AV21" s="94"/>
+      <c r="AW21" s="94"/>
+      <c r="AX21" s="94"/>
+      <c r="AY21" s="94"/>
+      <c r="AZ21" s="94"/>
+      <c r="BA21" s="94"/>
       <c r="BB21" s="49"/>
       <c r="BF21" s="49"/>
       <c r="BG21" s="53"/>
       <c r="BH21" s="53"/>
       <c r="BI21" s="53"/>
       <c r="BJ21" s="53"/>
       <c r="BK21" s="53"/>
+      <c r="BM21" s="53"/>
     </row>
-    <row r="22" spans="1:63" ht="15" customHeight="1">
+    <row r="22" spans="1:65" ht="15" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="46">
         <v>9.57</v>
       </c>
       <c r="C22" s="46">
         <v>9.73</v>
       </c>
       <c r="D22" s="47">
         <v>9.94</v>
       </c>
       <c r="E22" s="47">
         <v>10.3</v>
       </c>
       <c r="F22" s="47">
         <v>10.75</v>
       </c>
       <c r="G22" s="47">
         <v>11.1</v>
       </c>
       <c r="H22" s="48">
         <v>11.86</v>
       </c>
       <c r="I22" s="47">
@@ -10012,52 +10285,58 @@
       </c>
       <c r="BD22" s="49">
         <v>7.51</v>
       </c>
       <c r="BE22" s="49">
         <v>7.34</v>
       </c>
       <c r="BF22" s="49">
         <v>7.41</v>
       </c>
       <c r="BG22" s="53">
         <v>7.5</v>
       </c>
       <c r="BH22" s="53">
         <v>7.47</v>
       </c>
       <c r="BI22" s="53">
         <v>7.5</v>
       </c>
       <c r="BJ22" s="53">
         <v>7.09</v>
       </c>
       <c r="BK22" s="53">
         <v>7.68</v>
       </c>
+      <c r="BL22" s="53">
+        <v>7.66</v>
+      </c>
+      <c r="BM22" s="53">
+        <v>7.71</v>
+      </c>
     </row>
-    <row r="23" spans="1:63" ht="15" customHeight="1">
+    <row r="23" spans="1:65" ht="15" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="46"/>
       <c r="C23" s="46"/>
       <c r="D23" s="47"/>
       <c r="E23" s="47"/>
       <c r="F23" s="47"/>
       <c r="G23" s="47"/>
       <c r="H23" s="48"/>
       <c r="I23" s="47"/>
       <c r="J23" s="48"/>
       <c r="K23" s="48"/>
       <c r="L23" s="48"/>
       <c r="M23" s="49"/>
       <c r="N23" s="50">
         <v>8.08</v>
       </c>
       <c r="O23" s="50">
         <v>9.67</v>
       </c>
       <c r="P23" s="50">
         <v>10.33</v>
       </c>
       <c r="Q23" s="50">
@@ -10179,52 +10458,58 @@
       </c>
       <c r="BD23" s="49">
         <v>6.08</v>
       </c>
       <c r="BE23" s="49">
         <v>6.23</v>
       </c>
       <c r="BF23" s="49">
         <v>6.35</v>
       </c>
       <c r="BG23" s="53">
         <v>6.51</v>
       </c>
       <c r="BH23" s="53">
         <v>6.64</v>
       </c>
       <c r="BI23" s="53">
         <v>6.75</v>
       </c>
       <c r="BJ23" s="53">
         <v>7.01</v>
       </c>
       <c r="BK23" s="53">
         <v>8.06</v>
       </c>
+      <c r="BL23" s="53">
+        <v>7.49</v>
+      </c>
+      <c r="BM23" s="53">
+        <v>7.08</v>
+      </c>
     </row>
-    <row r="24" spans="1:63" ht="15" customHeight="1">
+    <row r="24" spans="1:65" ht="15" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="46"/>
       <c r="C24" s="46"/>
       <c r="D24" s="46"/>
       <c r="E24" s="46"/>
       <c r="F24" s="46"/>
       <c r="G24" s="46"/>
       <c r="H24" s="46"/>
       <c r="I24" s="46"/>
       <c r="J24" s="46"/>
       <c r="K24" s="46"/>
       <c r="L24" s="46"/>
       <c r="M24" s="46"/>
       <c r="N24" s="50">
         <v>8.27</v>
       </c>
       <c r="O24" s="50">
         <v>9.61</v>
       </c>
       <c r="P24" s="50">
         <v>9.24</v>
       </c>
       <c r="Q24" s="50">
@@ -10346,116 +10631,123 @@
       </c>
       <c r="BD24" s="49">
         <v>7.65</v>
       </c>
       <c r="BE24" s="49">
         <v>7.45</v>
       </c>
       <c r="BF24" s="49">
         <v>7.52</v>
       </c>
       <c r="BG24" s="53">
         <v>7.6</v>
       </c>
       <c r="BH24" s="53">
         <v>7.55</v>
       </c>
       <c r="BI24" s="53">
         <v>7.58</v>
       </c>
       <c r="BJ24" s="53">
         <v>7.1</v>
       </c>
       <c r="BK24" s="53">
         <v>7.65</v>
       </c>
+      <c r="BL24" s="53">
+        <v>7.68</v>
+      </c>
+      <c r="BM24" s="53">
+        <v>7.78</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="34" customFormat="1" ht="15" customHeight="1">
-      <c r="A25" s="85" t="s">
+    <row r="25" spans="1:65" s="34" customFormat="1" ht="15" customHeight="1">
+      <c r="A25" s="95" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="85"/>
-[...50 lines deleted...]
-      <c r="BA25" s="85"/>
+      <c r="B25" s="95"/>
+      <c r="C25" s="95"/>
+      <c r="D25" s="95"/>
+      <c r="E25" s="95"/>
+      <c r="F25" s="95"/>
+      <c r="G25" s="95"/>
+      <c r="H25" s="95"/>
+      <c r="I25" s="95"/>
+      <c r="J25" s="95"/>
+      <c r="K25" s="95"/>
+      <c r="L25" s="95"/>
+      <c r="M25" s="95"/>
+      <c r="N25" s="95"/>
+      <c r="O25" s="95"/>
+      <c r="P25" s="95"/>
+      <c r="Q25" s="95"/>
+      <c r="R25" s="95"/>
+      <c r="S25" s="95"/>
+      <c r="T25" s="95"/>
+      <c r="U25" s="95"/>
+      <c r="V25" s="95"/>
+      <c r="W25" s="95"/>
+      <c r="X25" s="95"/>
+      <c r="Y25" s="95"/>
+      <c r="Z25" s="95"/>
+      <c r="AA25" s="95"/>
+      <c r="AB25" s="95"/>
+      <c r="AC25" s="95"/>
+      <c r="AD25" s="95"/>
+      <c r="AE25" s="95"/>
+      <c r="AF25" s="95"/>
+      <c r="AG25" s="95"/>
+      <c r="AH25" s="95"/>
+      <c r="AI25" s="95"/>
+      <c r="AJ25" s="95"/>
+      <c r="AK25" s="95"/>
+      <c r="AL25" s="95"/>
+      <c r="AM25" s="95"/>
+      <c r="AN25" s="95"/>
+      <c r="AO25" s="95"/>
+      <c r="AP25" s="95"/>
+      <c r="AQ25" s="95"/>
+      <c r="AR25" s="95"/>
+      <c r="AS25" s="95"/>
+      <c r="AT25" s="95"/>
+      <c r="AU25" s="95"/>
+      <c r="AV25" s="95"/>
+      <c r="AW25" s="95"/>
+      <c r="AX25" s="95"/>
+      <c r="AY25" s="95"/>
+      <c r="AZ25" s="95"/>
+      <c r="BA25" s="95"/>
       <c r="BE25" s="49"/>
       <c r="BF25" s="49"/>
       <c r="BG25" s="53"/>
       <c r="BH25" s="53"/>
       <c r="BI25" s="53"/>
       <c r="BJ25" s="53"/>
       <c r="BK25" s="53"/>
+      <c r="BM25" s="53"/>
     </row>
-    <row r="26" spans="1:63" ht="15" customHeight="1">
+    <row r="26" spans="1:65" ht="15" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="54">
         <v>8.9499999999999993</v>
       </c>
       <c r="C26" s="54">
         <v>8.5299999999999994</v>
       </c>
       <c r="D26" s="47">
         <v>9.19</v>
       </c>
       <c r="E26" s="47">
         <v>9.1199999999999992</v>
       </c>
       <c r="F26" s="47">
         <v>9.33</v>
       </c>
       <c r="G26" s="47">
         <v>9.6</v>
       </c>
       <c r="H26" s="54">
         <v>10.199999999999999</v>
       </c>
       <c r="I26" s="47">
@@ -10601,52 +10893,58 @@
       </c>
       <c r="BD26" s="49">
         <v>8.08</v>
       </c>
       <c r="BE26" s="49">
         <v>8.08</v>
       </c>
       <c r="BF26" s="49">
         <v>8.02</v>
       </c>
       <c r="BG26" s="53">
         <v>8.01</v>
       </c>
       <c r="BH26" s="53">
         <v>8.06</v>
       </c>
       <c r="BI26" s="53">
         <v>8.2100000000000009</v>
       </c>
       <c r="BJ26" s="53">
         <v>7.34</v>
       </c>
       <c r="BK26" s="53">
         <v>7.42</v>
       </c>
+      <c r="BL26" s="53">
+        <v>8.14</v>
+      </c>
+      <c r="BM26" s="53">
+        <v>8.1</v>
+      </c>
     </row>
-    <row r="27" spans="1:63" ht="15" customHeight="1">
+    <row r="27" spans="1:65" ht="15" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="54"/>
       <c r="C27" s="54"/>
       <c r="D27" s="47"/>
       <c r="E27" s="47"/>
       <c r="F27" s="47"/>
       <c r="G27" s="47"/>
       <c r="H27" s="54"/>
       <c r="I27" s="47"/>
       <c r="J27" s="54"/>
       <c r="K27" s="54"/>
       <c r="L27" s="54"/>
       <c r="M27" s="49"/>
       <c r="N27" s="55">
         <v>8.48</v>
       </c>
       <c r="O27" s="55">
         <v>9.6300000000000008</v>
       </c>
       <c r="P27" s="55">
         <v>9.24</v>
       </c>
       <c r="Q27" s="55">
@@ -10768,52 +11066,58 @@
       </c>
       <c r="BD27" s="49">
         <v>7.07</v>
       </c>
       <c r="BE27" s="49">
         <v>7.44</v>
       </c>
       <c r="BF27" s="49">
         <v>7.67</v>
       </c>
       <c r="BG27" s="53">
         <v>7.9</v>
       </c>
       <c r="BH27" s="53">
         <v>7.82</v>
       </c>
       <c r="BI27" s="53">
         <v>7.94</v>
       </c>
       <c r="BJ27" s="53">
         <v>6.31</v>
       </c>
       <c r="BK27" s="53">
         <v>5.91</v>
       </c>
+      <c r="BL27" s="53">
+        <v>7.02</v>
+      </c>
+      <c r="BM27" s="53">
+        <v>6.64</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" ht="15" customHeight="1">
+    <row r="28" spans="1:65" ht="15" customHeight="1">
       <c r="A28" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="54"/>
       <c r="C28" s="54"/>
       <c r="D28" s="54"/>
       <c r="E28" s="54"/>
       <c r="F28" s="54"/>
       <c r="G28" s="54"/>
       <c r="H28" s="54"/>
       <c r="I28" s="54"/>
       <c r="J28" s="54"/>
       <c r="K28" s="54"/>
       <c r="L28" s="54"/>
       <c r="M28" s="54"/>
       <c r="N28" s="55">
         <v>4.08</v>
       </c>
       <c r="O28" s="55">
         <v>8.1199999999999992</v>
       </c>
       <c r="P28" s="55">
         <v>7.84</v>
       </c>
       <c r="Q28" s="55">
@@ -10935,52 +11239,58 @@
       </c>
       <c r="BD28" s="49">
         <v>8.9600000000000009</v>
       </c>
       <c r="BE28" s="49">
         <v>8.24</v>
       </c>
       <c r="BF28" s="49">
         <v>8.2899999999999991</v>
       </c>
       <c r="BG28" s="53">
         <v>7.88</v>
       </c>
       <c r="BH28" s="53">
         <v>8.11</v>
       </c>
       <c r="BI28" s="53">
         <v>8.59</v>
       </c>
       <c r="BJ28" s="53">
         <v>12.22</v>
       </c>
       <c r="BK28" s="53">
         <v>8.68</v>
       </c>
+      <c r="BL28" s="53">
+        <v>7.78</v>
+      </c>
+      <c r="BM28" s="53">
+        <v>8.98</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" ht="15" customHeight="1">
+    <row r="29" spans="1:65" ht="15" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="54"/>
       <c r="C29" s="54"/>
       <c r="D29" s="47"/>
       <c r="E29" s="47"/>
       <c r="F29" s="47"/>
       <c r="G29" s="47"/>
       <c r="H29" s="54"/>
       <c r="I29" s="47"/>
       <c r="J29" s="54"/>
       <c r="K29" s="54"/>
       <c r="L29" s="54"/>
       <c r="M29" s="49"/>
       <c r="N29" s="55">
         <v>10.210000000000001</v>
       </c>
       <c r="O29" s="55">
         <v>12.72</v>
       </c>
       <c r="P29" s="55">
         <v>10.54</v>
       </c>
       <c r="Q29" s="55">
@@ -11102,52 +11412,58 @@
       </c>
       <c r="BD29" s="49">
         <v>8.65</v>
       </c>
       <c r="BE29" s="49">
         <v>8.18</v>
       </c>
       <c r="BF29" s="49">
         <v>8.33</v>
       </c>
       <c r="BG29" s="53">
         <v>8.42</v>
       </c>
       <c r="BH29" s="53">
         <v>8.77</v>
       </c>
       <c r="BI29" s="53">
         <v>8.9600000000000009</v>
       </c>
       <c r="BJ29" s="53">
         <v>7.08</v>
       </c>
       <c r="BK29" s="53">
         <v>8.02</v>
       </c>
+      <c r="BL29" s="53">
+        <v>8.83</v>
+      </c>
+      <c r="BM29" s="53">
+        <v>9.8699999999999992</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" ht="15" customHeight="1">
+    <row r="30" spans="1:65" ht="15" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="54"/>
       <c r="C30" s="54"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="54"/>
       <c r="I30" s="47"/>
       <c r="J30" s="54"/>
       <c r="K30" s="54"/>
       <c r="L30" s="54"/>
       <c r="M30" s="49"/>
       <c r="N30" s="55">
         <v>7.07</v>
       </c>
       <c r="O30" s="55">
         <v>6.56</v>
       </c>
       <c r="P30" s="55">
         <v>6.18</v>
       </c>
       <c r="Q30" s="55">
@@ -11269,52 +11585,58 @@
       </c>
       <c r="BD30" s="49">
         <v>6.09</v>
       </c>
       <c r="BE30" s="49">
         <v>6.38</v>
       </c>
       <c r="BF30" s="49">
         <v>5.87</v>
       </c>
       <c r="BG30" s="53">
         <v>5.95</v>
       </c>
       <c r="BH30" s="53">
         <v>6.66</v>
       </c>
       <c r="BI30" s="53">
         <v>6.65</v>
       </c>
       <c r="BJ30" s="53">
         <v>7.45</v>
       </c>
       <c r="BK30" s="53">
         <v>7.19</v>
       </c>
+      <c r="BL30" s="53">
+        <v>5.87</v>
+      </c>
+      <c r="BM30" s="53">
+        <v>5.12</v>
+      </c>
     </row>
-    <row r="31" spans="1:63" ht="15" customHeight="1">
+    <row r="31" spans="1:65" ht="15" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="54"/>
       <c r="C31" s="54"/>
       <c r="D31" s="47"/>
       <c r="E31" s="47"/>
       <c r="F31" s="47"/>
       <c r="G31" s="47"/>
       <c r="H31" s="54"/>
       <c r="I31" s="47"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
       <c r="M31" s="49"/>
       <c r="N31" s="55">
         <v>14.6</v>
       </c>
       <c r="O31" s="55">
         <v>10.210000000000001</v>
       </c>
       <c r="P31" s="55">
         <v>9.74</v>
       </c>
       <c r="Q31" s="55">
@@ -11436,52 +11758,58 @@
       </c>
       <c r="BD31" s="49">
         <v>8.09</v>
       </c>
       <c r="BE31" s="49">
         <v>7.5</v>
       </c>
       <c r="BF31" s="49">
         <v>7.55</v>
       </c>
       <c r="BG31" s="53">
         <v>7.22</v>
       </c>
       <c r="BH31" s="53">
         <v>6.97</v>
       </c>
       <c r="BI31" s="53">
         <v>6.95</v>
       </c>
       <c r="BJ31" s="53">
         <v>5.25</v>
       </c>
       <c r="BK31" s="53">
         <v>7.75</v>
       </c>
+      <c r="BL31" s="53">
+        <v>8.09</v>
+      </c>
+      <c r="BM31" s="53">
+        <v>7.44</v>
+      </c>
     </row>
-    <row r="32" spans="1:63" ht="15" customHeight="1">
+    <row r="32" spans="1:65" ht="15" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="54"/>
       <c r="C32" s="54"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="54"/>
       <c r="I32" s="47"/>
       <c r="J32" s="54"/>
       <c r="K32" s="54"/>
       <c r="L32" s="54"/>
       <c r="M32" s="49"/>
       <c r="N32" s="55">
         <v>8.49</v>
       </c>
       <c r="O32" s="55">
         <v>11.74</v>
       </c>
       <c r="P32" s="55">
         <v>11.39</v>
       </c>
       <c r="Q32" s="55">
@@ -11603,52 +11931,58 @@
       </c>
       <c r="BD32" s="49">
         <v>9.09</v>
       </c>
       <c r="BE32" s="49">
         <v>9.0399999999999991</v>
       </c>
       <c r="BF32" s="49">
         <v>8.89</v>
       </c>
       <c r="BG32" s="53">
         <v>8.7899999999999991</v>
       </c>
       <c r="BH32" s="53">
         <v>8.9700000000000006</v>
       </c>
       <c r="BI32" s="53">
         <v>9.2100000000000009</v>
       </c>
       <c r="BJ32" s="53">
         <v>8.15</v>
       </c>
       <c r="BK32" s="53">
         <v>9.1300000000000008</v>
       </c>
+      <c r="BL32" s="53">
+        <v>9.65</v>
+      </c>
+      <c r="BM32" s="53">
+        <v>9.84</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" ht="15" customHeight="1">
+    <row r="33" spans="1:65" ht="15" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="54"/>
       <c r="C33" s="54"/>
       <c r="D33" s="47"/>
       <c r="E33" s="47"/>
       <c r="F33" s="47"/>
       <c r="G33" s="47"/>
       <c r="H33" s="54"/>
       <c r="I33" s="47"/>
       <c r="J33" s="54"/>
       <c r="K33" s="54"/>
       <c r="L33" s="54"/>
       <c r="M33" s="49"/>
       <c r="N33" s="55">
         <v>9.89</v>
       </c>
       <c r="O33" s="55">
         <v>8.34</v>
       </c>
       <c r="P33" s="55">
         <v>7.4</v>
       </c>
       <c r="Q33" s="55">
@@ -11770,52 +12104,58 @@
       </c>
       <c r="BD33" s="49">
         <v>7.83</v>
       </c>
       <c r="BE33" s="49">
         <v>7.81</v>
       </c>
       <c r="BF33" s="49">
         <v>7.88</v>
       </c>
       <c r="BG33" s="53">
         <v>7.95</v>
       </c>
       <c r="BH33" s="53">
         <v>7.86</v>
       </c>
       <c r="BI33" s="53">
         <v>8</v>
       </c>
       <c r="BJ33" s="53">
         <v>8.2899999999999991</v>
       </c>
       <c r="BK33" s="53">
         <v>7.47</v>
       </c>
+      <c r="BL33" s="53">
+        <v>8.25</v>
+      </c>
+      <c r="BM33" s="53">
+        <v>7.49</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" ht="15" customHeight="1">
+    <row r="34" spans="1:65" ht="15" customHeight="1">
       <c r="A34" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="54"/>
       <c r="C34" s="54"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="54"/>
       <c r="I34" s="47"/>
       <c r="J34" s="54"/>
       <c r="K34" s="54"/>
       <c r="L34" s="54"/>
       <c r="M34" s="49"/>
       <c r="N34" s="55">
         <v>14.72</v>
       </c>
       <c r="O34" s="55">
         <v>12.27</v>
       </c>
       <c r="P34" s="55">
         <v>10.15</v>
       </c>
       <c r="Q34" s="55">
@@ -11937,52 +12277,58 @@
       </c>
       <c r="BD34" s="49">
         <v>5.31</v>
       </c>
       <c r="BE34" s="49">
         <v>5.67</v>
       </c>
       <c r="BF34" s="49">
         <v>5.76</v>
       </c>
       <c r="BG34" s="53">
         <v>5.74</v>
       </c>
       <c r="BH34" s="53">
         <v>5.73</v>
       </c>
       <c r="BI34" s="53">
         <v>5.93</v>
       </c>
       <c r="BJ34" s="53">
         <v>4.6100000000000003</v>
       </c>
       <c r="BK34" s="53">
         <v>2.92</v>
       </c>
+      <c r="BL34" s="53">
+        <v>6.72</v>
+      </c>
+      <c r="BM34" s="53">
+        <v>7.43</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" ht="15" customHeight="1">
+    <row r="35" spans="1:65" ht="15" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="54"/>
       <c r="C35" s="54"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="47"/>
       <c r="H35" s="54"/>
       <c r="I35" s="47"/>
       <c r="J35" s="54"/>
       <c r="K35" s="54"/>
       <c r="L35" s="54"/>
       <c r="M35" s="49"/>
       <c r="N35" s="55">
         <v>9.49</v>
       </c>
       <c r="O35" s="55">
         <v>6.43</v>
       </c>
       <c r="P35" s="55">
         <v>8.43</v>
       </c>
       <c r="Q35" s="55">
@@ -12104,52 +12450,58 @@
       </c>
       <c r="BD35" s="49">
         <v>8.07</v>
       </c>
       <c r="BE35" s="49">
         <v>7.48</v>
       </c>
       <c r="BF35" s="49">
         <v>7.47</v>
       </c>
       <c r="BG35" s="53">
         <v>7.28</v>
       </c>
       <c r="BH35" s="53">
         <v>7.21</v>
       </c>
       <c r="BI35" s="53">
         <v>7.2</v>
       </c>
       <c r="BJ35" s="53">
         <v>5.08</v>
       </c>
       <c r="BK35" s="53">
         <v>5.71</v>
       </c>
+      <c r="BL35" s="53">
+        <v>5.75</v>
+      </c>
+      <c r="BM35" s="53">
+        <v>6.57</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" ht="15" customHeight="1">
+    <row r="36" spans="1:65" ht="15" customHeight="1">
       <c r="A36" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="54"/>
       <c r="C36" s="54"/>
       <c r="D36" s="54"/>
       <c r="E36" s="54"/>
       <c r="F36" s="54"/>
       <c r="G36" s="54"/>
       <c r="H36" s="54"/>
       <c r="I36" s="54"/>
       <c r="J36" s="54"/>
       <c r="K36" s="54"/>
       <c r="L36" s="54"/>
       <c r="M36" s="54"/>
       <c r="N36" s="55">
         <v>7.89</v>
       </c>
       <c r="O36" s="55">
         <v>9.06</v>
       </c>
       <c r="P36" s="55">
         <v>9.41</v>
       </c>
       <c r="Q36" s="55">
@@ -12271,52 +12623,58 @@
       </c>
       <c r="BD36" s="49">
         <v>9.41</v>
       </c>
       <c r="BE36" s="49">
         <v>9.82</v>
       </c>
       <c r="BF36" s="49">
         <v>9.6199999999999992</v>
       </c>
       <c r="BG36" s="53">
         <v>9.65</v>
       </c>
       <c r="BH36" s="53">
         <v>9.27</v>
       </c>
       <c r="BI36" s="53">
         <v>9.18</v>
       </c>
       <c r="BJ36" s="53">
         <v>9.36</v>
       </c>
       <c r="BK36" s="53">
         <v>8.2100000000000009</v>
       </c>
+      <c r="BL36" s="53">
+        <v>9.83</v>
+      </c>
+      <c r="BM36" s="53">
+        <v>9.0399999999999991</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" ht="15" customHeight="1">
+    <row r="37" spans="1:65" ht="15" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="56"/>
       <c r="C37" s="56"/>
       <c r="D37" s="57"/>
       <c r="E37" s="57"/>
       <c r="F37" s="57"/>
       <c r="G37" s="57"/>
       <c r="H37" s="56"/>
       <c r="I37" s="57"/>
       <c r="J37" s="56"/>
       <c r="K37" s="56"/>
       <c r="L37" s="56"/>
       <c r="M37" s="58"/>
       <c r="N37" s="55">
         <v>10.89</v>
       </c>
       <c r="O37" s="55">
         <v>11.8</v>
       </c>
       <c r="P37" s="55">
         <v>10.97</v>
       </c>
       <c r="Q37" s="55">
@@ -12438,52 +12796,58 @@
       </c>
       <c r="BD37" s="49">
         <v>8.17</v>
       </c>
       <c r="BE37" s="49">
         <v>8.31</v>
       </c>
       <c r="BF37" s="49">
         <v>8.23</v>
       </c>
       <c r="BG37" s="53">
         <v>8.26</v>
       </c>
       <c r="BH37" s="53">
         <v>8.1999999999999993</v>
       </c>
       <c r="BI37" s="53">
         <v>8.4</v>
       </c>
       <c r="BJ37" s="53">
         <v>7.18</v>
       </c>
       <c r="BK37" s="53">
         <v>7.67</v>
       </c>
+      <c r="BL37" s="53">
+        <v>9.42</v>
+      </c>
+      <c r="BM37" s="53">
+        <v>8.98</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" ht="15" customHeight="1">
+    <row r="38" spans="1:65" ht="15" customHeight="1">
       <c r="A38" s="20" t="s">
         <v>48</v>
       </c>
       <c r="N38" s="55">
         <v>12.68</v>
       </c>
       <c r="O38" s="55">
         <v>11.41</v>
       </c>
       <c r="P38" s="55">
         <v>10.9</v>
       </c>
       <c r="Q38" s="55">
         <v>9.82</v>
       </c>
       <c r="R38" s="55">
         <v>9.4700000000000006</v>
       </c>
       <c r="S38" s="55">
         <v>9.2799999999999994</v>
       </c>
       <c r="T38" s="55">
         <v>8.7100000000000009</v>
       </c>
       <c r="U38" s="55">
@@ -12593,52 +12957,58 @@
       </c>
       <c r="BD38" s="49">
         <v>8.27</v>
       </c>
       <c r="BE38" s="49">
         <v>8.65</v>
       </c>
       <c r="BF38" s="49">
         <v>8.35</v>
       </c>
       <c r="BG38" s="53">
         <v>8.17</v>
       </c>
       <c r="BH38" s="53">
         <v>8.0500000000000007</v>
       </c>
       <c r="BI38" s="53">
         <v>8.32</v>
       </c>
       <c r="BJ38" s="53">
         <v>6.74</v>
       </c>
       <c r="BK38" s="53">
         <v>6.6</v>
       </c>
+      <c r="BL38" s="53">
+        <v>6.65</v>
+      </c>
+      <c r="BM38" s="53">
+        <v>6.46</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" ht="15" customHeight="1">
+    <row r="39" spans="1:65" ht="15" customHeight="1">
       <c r="A39" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="26"/>
       <c r="C39" s="26"/>
       <c r="D39" s="26"/>
       <c r="E39" s="26"/>
       <c r="F39" s="26"/>
       <c r="G39" s="26"/>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
       <c r="N39" s="59">
         <v>5.81</v>
       </c>
       <c r="O39" s="59">
         <v>9.1999999999999993</v>
       </c>
       <c r="P39" s="59">
         <v>6.71</v>
       </c>
       <c r="Q39" s="59">
@@ -12760,150 +13130,156 @@
       </c>
       <c r="BD39" s="58">
         <v>9.1199999999999992</v>
       </c>
       <c r="BE39" s="58">
         <v>9.42</v>
       </c>
       <c r="BF39" s="58">
         <v>8.8000000000000007</v>
       </c>
       <c r="BG39" s="58">
         <v>9.44</v>
       </c>
       <c r="BH39" s="58">
         <v>8.94</v>
       </c>
       <c r="BI39" s="58">
         <v>8.67</v>
       </c>
       <c r="BJ39" s="58">
         <v>3.83</v>
       </c>
       <c r="BK39" s="53">
         <v>4.97</v>
       </c>
+      <c r="BL39" s="53">
+        <v>4.57</v>
+      </c>
+      <c r="BM39" s="53">
+        <v>4.9000000000000004</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="30" t="s">
         <v>28</v>
       </c>
       <c r="BC40" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="A2:BA2"/>
     <mergeCell ref="A6:BA6"/>
     <mergeCell ref="A21:BA21"/>
     <mergeCell ref="A25:BA25"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z3:BI3"/>
     <mergeCell ref="AX4:BI4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BU42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="37" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BK8" sqref="BK8:BK41"/>
+      <selection pane="topRight" activeCell="BC48" sqref="BC48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="32" hidden="1" customWidth="1"/>
     <col min="27" max="37" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:73" s="33" customFormat="1" ht="15.75">
-      <c r="A2" s="88" t="s">
+      <c r="A2" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="88"/>
-[...49 lines deleted...]
-      <c r="AZ2" s="88"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="82"/>
+      <c r="AL2" s="82"/>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
+      <c r="AP2" s="82"/>
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="82"/>
+      <c r="AS2" s="82"/>
+      <c r="AT2" s="82"/>
+      <c r="AU2" s="82"/>
+      <c r="AV2" s="82"/>
+      <c r="AW2" s="82"/>
+      <c r="AX2" s="82"/>
+      <c r="AY2" s="82"/>
+      <c r="AZ2" s="82"/>
     </row>
     <row r="3" spans="1:73" s="33" customFormat="1" ht="15.75">
       <c r="A3" s="65"/>
       <c r="B3" s="65"/>
       <c r="C3" s="65"/>
       <c r="D3" s="65"/>
       <c r="E3" s="65"/>
       <c r="F3" s="65"/>
       <c r="G3" s="65"/>
       <c r="H3" s="65"/>
       <c r="I3" s="65"/>
       <c r="J3" s="65"/>
       <c r="K3" s="65"/>
       <c r="L3" s="65"/>
       <c r="M3" s="65"/>
       <c r="N3" s="65"/>
       <c r="O3" s="65"/>
       <c r="P3" s="65"/>
       <c r="Q3" s="65"/>
       <c r="R3" s="65"/>
       <c r="S3" s="65"/>
       <c r="T3" s="65"/>
       <c r="U3" s="65"/>
       <c r="V3" s="65"/>
       <c r="W3" s="65"/>
@@ -12947,121 +13323,121 @@
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
       <c r="V4" s="4"/>
       <c r="W4" s="26"/>
       <c r="X4" s="26"/>
       <c r="Y4" s="26"/>
       <c r="AD4" s="26"/>
       <c r="AE4" s="26"/>
       <c r="AF4" s="26"/>
       <c r="AG4" s="26"/>
       <c r="AH4" s="26"/>
       <c r="AI4" s="26"/>
       <c r="AJ4" s="26"/>
       <c r="BB4" s="26"/>
       <c r="BC4" s="26"/>
       <c r="BD4" s="26"/>
       <c r="BE4" s="26"/>
       <c r="BF4" s="26"/>
       <c r="BG4" s="26"/>
       <c r="BH4" s="26"/>
       <c r="BI4" s="35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:73" ht="12.95" customHeight="1">
-      <c r="A5" s="89"/>
-      <c r="B5" s="91">
+      <c r="A5" s="83"/>
+      <c r="B5" s="85">
         <v>2021</v>
       </c>
-      <c r="C5" s="92"/>
-[...10 lines deleted...]
-      <c r="N5" s="101">
+      <c r="C5" s="86"/>
+      <c r="D5" s="86"/>
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86"/>
+      <c r="H5" s="86"/>
+      <c r="I5" s="86"/>
+      <c r="J5" s="86"/>
+      <c r="K5" s="86"/>
+      <c r="L5" s="86"/>
+      <c r="M5" s="86"/>
+      <c r="N5" s="103">
         <v>2022</v>
       </c>
-      <c r="O5" s="102"/>
-[...10 lines deleted...]
-      <c r="Z5" s="95">
+      <c r="O5" s="104"/>
+      <c r="P5" s="104"/>
+      <c r="Q5" s="104"/>
+      <c r="R5" s="104"/>
+      <c r="S5" s="104"/>
+      <c r="T5" s="104"/>
+      <c r="U5" s="104"/>
+      <c r="V5" s="104"/>
+      <c r="W5" s="104"/>
+      <c r="X5" s="104"/>
+      <c r="Y5" s="104"/>
+      <c r="Z5" s="89">
         <v>2023</v>
       </c>
-      <c r="AA5" s="96"/>
-[...10 lines deleted...]
-      <c r="AL5" s="95">
+      <c r="AA5" s="90"/>
+      <c r="AB5" s="90"/>
+      <c r="AC5" s="90"/>
+      <c r="AD5" s="90"/>
+      <c r="AE5" s="90"/>
+      <c r="AF5" s="90"/>
+      <c r="AG5" s="90"/>
+      <c r="AH5" s="90"/>
+      <c r="AI5" s="90"/>
+      <c r="AJ5" s="90"/>
+      <c r="AK5" s="90"/>
+      <c r="AL5" s="89">
         <v>2024</v>
       </c>
-      <c r="AM5" s="96"/>
-[...10 lines deleted...]
-      <c r="AX5" s="82">
+      <c r="AM5" s="90"/>
+      <c r="AN5" s="90"/>
+      <c r="AO5" s="90"/>
+      <c r="AP5" s="90"/>
+      <c r="AQ5" s="90"/>
+      <c r="AR5" s="90"/>
+      <c r="AS5" s="90"/>
+      <c r="AT5" s="90"/>
+      <c r="AU5" s="90"/>
+      <c r="AV5" s="90"/>
+      <c r="AW5" s="90"/>
+      <c r="AX5" s="96">
         <v>2025</v>
       </c>
-      <c r="AY5" s="83"/>
-[...2 lines deleted...]
-      <c r="BJ5" s="82">
+      <c r="AY5" s="97"/>
+      <c r="AZ5" s="97"/>
+      <c r="BA5" s="102"/>
+      <c r="BJ5" s="96">
         <v>2026</v>
       </c>
-      <c r="BK5" s="83"/>
+      <c r="BK5" s="97"/>
       <c r="BO5" s="74"/>
     </row>
     <row r="6" spans="1:73" ht="12.95" customHeight="1">
-      <c r="A6" s="90"/>
+      <c r="A6" s="84"/>
       <c r="B6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -13236,105 +13612,105 @@
         <v>0</v>
       </c>
       <c r="BO6" s="77" t="s">
         <v>1</v>
       </c>
       <c r="BP6" s="77" t="s">
         <v>2</v>
       </c>
       <c r="BQ6" s="77" t="s">
         <v>3</v>
       </c>
       <c r="BR6" s="77" t="s">
         <v>4</v>
       </c>
       <c r="BS6" s="77" t="s">
         <v>24</v>
       </c>
       <c r="BT6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="BU6" s="77" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:73" s="34" customFormat="1" ht="12.95" customHeight="1">
-      <c r="A7" s="87" t="s">
+      <c r="A7" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="87"/>
-[...50 lines deleted...]
-      <c r="BA7" s="87"/>
+      <c r="B7" s="99"/>
+      <c r="C7" s="99"/>
+      <c r="D7" s="99"/>
+      <c r="E7" s="99"/>
+      <c r="F7" s="99"/>
+      <c r="G7" s="99"/>
+      <c r="H7" s="99"/>
+      <c r="I7" s="99"/>
+      <c r="J7" s="99"/>
+      <c r="K7" s="99"/>
+      <c r="L7" s="99"/>
+      <c r="M7" s="99"/>
+      <c r="N7" s="99"/>
+      <c r="O7" s="99"/>
+      <c r="P7" s="99"/>
+      <c r="Q7" s="99"/>
+      <c r="R7" s="99"/>
+      <c r="S7" s="99"/>
+      <c r="T7" s="99"/>
+      <c r="U7" s="99"/>
+      <c r="V7" s="99"/>
+      <c r="W7" s="99"/>
+      <c r="X7" s="99"/>
+      <c r="Y7" s="99"/>
+      <c r="Z7" s="99"/>
+      <c r="AA7" s="99"/>
+      <c r="AB7" s="99"/>
+      <c r="AC7" s="99"/>
+      <c r="AD7" s="99"/>
+      <c r="AE7" s="99"/>
+      <c r="AF7" s="99"/>
+      <c r="AG7" s="99"/>
+      <c r="AH7" s="99"/>
+      <c r="AI7" s="99"/>
+      <c r="AJ7" s="99"/>
+      <c r="AK7" s="99"/>
+      <c r="AL7" s="99"/>
+      <c r="AM7" s="99"/>
+      <c r="AN7" s="99"/>
+      <c r="AO7" s="99"/>
+      <c r="AP7" s="99"/>
+      <c r="AQ7" s="99"/>
+      <c r="AR7" s="99"/>
+      <c r="AS7" s="99"/>
+      <c r="AT7" s="99"/>
+      <c r="AU7" s="99"/>
+      <c r="AV7" s="99"/>
+      <c r="AW7" s="99"/>
+      <c r="AX7" s="99"/>
+      <c r="AY7" s="99"/>
+      <c r="AZ7" s="99"/>
+      <c r="BA7" s="99"/>
     </row>
     <row r="8" spans="1:73" ht="12.95" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="11">
         <v>7</v>
       </c>
       <c r="C8" s="11">
         <v>4</v>
       </c>
       <c r="D8" s="12">
         <v>7</v>
       </c>
       <c r="E8" s="12">
         <v>12</v>
       </c>
       <c r="F8" s="12">
         <v>15</v>
       </c>
       <c r="G8" s="13">
         <v>11</v>
       </c>
       <c r="H8" s="13">
         <v>7</v>
@@ -13481,50 +13857,56 @@
         <v>7</v>
       </c>
       <c r="BD8" s="15">
         <v>4</v>
       </c>
       <c r="BE8" s="15">
         <v>2</v>
       </c>
       <c r="BF8" s="15">
         <v>4</v>
       </c>
       <c r="BG8" s="19">
         <v>3</v>
       </c>
       <c r="BH8" s="19">
         <v>7</v>
       </c>
       <c r="BI8" s="19">
         <v>6</v>
       </c>
       <c r="BJ8" s="19">
         <v>2</v>
       </c>
       <c r="BK8" s="19">
         <v>2</v>
+      </c>
+      <c r="BL8" s="19">
+        <v>3</v>
+      </c>
+      <c r="BM8" s="19">
+        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:73" ht="12.95" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="12"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
       <c r="N9" s="14"/>
       <c r="O9" s="14"/>
       <c r="P9" s="14"/>
       <c r="Q9" s="14">
         <v>2</v>
       </c>
       <c r="R9" s="14">
@@ -13581,50 +13963,54 @@
       <c r="AX9" s="15">
         <v>1</v>
       </c>
       <c r="AZ9" s="15"/>
       <c r="BA9" s="15">
         <v>1</v>
       </c>
       <c r="BB9" s="15"/>
       <c r="BC9" s="15"/>
       <c r="BD9" s="15"/>
       <c r="BE9" s="15"/>
       <c r="BF9" s="15">
         <v>1</v>
       </c>
       <c r="BG9" s="19"/>
       <c r="BH9" s="19">
         <v>1</v>
       </c>
       <c r="BI9" s="19">
         <v>1</v>
       </c>
       <c r="BJ9" s="19"/>
       <c r="BK9" s="19">
         <v>1</v>
       </c>
+      <c r="BL9" s="19">
+        <v>1</v>
+      </c>
+      <c r="BM9" s="19"/>
     </row>
     <row r="10" spans="1:73" ht="12.95" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="14"/>
       <c r="O10" s="14"/>
       <c r="P10" s="14"/>
       <c r="Q10" s="14"/>
       <c r="R10" s="14"/>
       <c r="S10" s="14">
         <v>1</v>
       </c>
@@ -13663,50 +14049,52 @@
       <c r="AO10" s="19"/>
       <c r="AP10" s="19">
         <v>1</v>
       </c>
       <c r="AQ10" s="19"/>
       <c r="AR10" s="19"/>
       <c r="AS10" s="19"/>
       <c r="AT10" s="19"/>
       <c r="AU10" s="19">
         <v>1</v>
       </c>
       <c r="AV10" s="19"/>
       <c r="AW10" s="19"/>
       <c r="AZ10" s="15"/>
       <c r="BA10" s="15"/>
       <c r="BB10" s="15"/>
       <c r="BC10" s="15"/>
       <c r="BD10" s="15"/>
       <c r="BE10" s="15"/>
       <c r="BF10" s="15"/>
       <c r="BG10" s="19"/>
       <c r="BH10" s="19"/>
       <c r="BI10" s="19"/>
       <c r="BJ10" s="19"/>
       <c r="BK10" s="19"/>
+      <c r="BL10" s="19"/>
+      <c r="BM10" s="19"/>
     </row>
     <row r="11" spans="1:73" ht="12.95" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="14"/>
       <c r="O11" s="14">
         <v>2</v>
       </c>
       <c r="P11" s="14"/>
       <c r="Q11" s="14">
         <v>1</v>
       </c>
@@ -13753,50 +14141,52 @@
       <c r="AV11" s="19"/>
       <c r="AW11" s="19"/>
       <c r="AY11" s="15">
         <v>2</v>
       </c>
       <c r="AZ11" s="15"/>
       <c r="BA11" s="15">
         <v>5</v>
       </c>
       <c r="BB11" s="15"/>
       <c r="BC11" s="15">
         <v>1</v>
       </c>
       <c r="BD11" s="15">
         <v>1</v>
       </c>
       <c r="BE11" s="15"/>
       <c r="BF11" s="15">
         <v>1</v>
       </c>
       <c r="BG11" s="19"/>
       <c r="BH11" s="19"/>
       <c r="BI11" s="19"/>
       <c r="BJ11" s="19"/>
       <c r="BK11" s="19"/>
+      <c r="BL11" s="19"/>
+      <c r="BM11" s="19"/>
     </row>
     <row r="12" spans="1:73" ht="12.95" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
       <c r="I12" s="12"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="14"/>
       <c r="O12" s="14"/>
       <c r="P12" s="14"/>
       <c r="Q12" s="14"/>
       <c r="R12" s="14"/>
       <c r="S12" s="14"/>
       <c r="T12" s="14">
         <v>3</v>
@@ -13843,50 +14233,52 @@
         <v>1</v>
       </c>
       <c r="AQ12" s="19">
         <v>1</v>
       </c>
       <c r="AR12" s="19"/>
       <c r="AS12" s="19"/>
       <c r="AT12" s="19"/>
       <c r="AU12" s="19">
         <v>1</v>
       </c>
       <c r="AV12" s="19"/>
       <c r="AW12" s="19"/>
       <c r="AZ12" s="15"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="15"/>
       <c r="BC12" s="15"/>
       <c r="BD12" s="15"/>
       <c r="BE12" s="15"/>
       <c r="BF12" s="15"/>
       <c r="BG12" s="19"/>
       <c r="BH12" s="19"/>
       <c r="BI12" s="19"/>
       <c r="BJ12" s="19"/>
       <c r="BK12" s="19"/>
+      <c r="BL12" s="19"/>
+      <c r="BM12" s="19"/>
     </row>
     <row r="13" spans="1:73" ht="12.95" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="14"/>
       <c r="O13" s="14"/>
       <c r="P13" s="14"/>
       <c r="Q13" s="14"/>
       <c r="R13" s="14"/>
       <c r="S13" s="14">
         <v>1</v>
       </c>
@@ -13904,50 +14296,52 @@
       <c r="AM13" s="19"/>
       <c r="AN13" s="19"/>
       <c r="AO13" s="19"/>
       <c r="AP13" s="19"/>
       <c r="AQ13" s="19"/>
       <c r="AR13" s="19"/>
       <c r="AS13" s="19"/>
       <c r="AT13" s="19"/>
       <c r="AU13" s="19"/>
       <c r="AV13" s="19"/>
       <c r="AW13" s="19"/>
       <c r="AZ13" s="15"/>
       <c r="BA13" s="15">
         <v>1</v>
       </c>
       <c r="BB13" s="15"/>
       <c r="BC13" s="15"/>
       <c r="BD13" s="15"/>
       <c r="BE13" s="15"/>
       <c r="BF13" s="15"/>
       <c r="BG13" s="19"/>
       <c r="BH13" s="19"/>
       <c r="BI13" s="19"/>
       <c r="BJ13" s="19"/>
       <c r="BK13" s="19"/>
+      <c r="BL13" s="19"/>
+      <c r="BM13" s="19"/>
     </row>
     <row r="14" spans="1:73" ht="12.95" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="13"/>
       <c r="H14" s="13"/>
       <c r="I14" s="12"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="14"/>
       <c r="O14" s="14"/>
       <c r="P14" s="14"/>
       <c r="Q14" s="14">
         <v>2</v>
       </c>
       <c r="R14" s="14"/>
       <c r="S14" s="14"/>
@@ -13988,50 +14382,52 @@
       <c r="AV14" s="19"/>
       <c r="AW14" s="15">
         <v>2</v>
       </c>
       <c r="AY14" s="15">
         <v>1</v>
       </c>
       <c r="AZ14" s="15"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="15"/>
       <c r="BC14" s="15">
         <v>2</v>
       </c>
       <c r="BD14" s="15"/>
       <c r="BE14" s="15"/>
       <c r="BF14" s="15"/>
       <c r="BG14" s="19">
         <v>1</v>
       </c>
       <c r="BH14" s="19"/>
       <c r="BI14" s="19"/>
       <c r="BJ14" s="19">
         <v>1</v>
       </c>
       <c r="BK14" s="19"/>
+      <c r="BL14" s="19"/>
+      <c r="BM14" s="19"/>
     </row>
     <row r="15" spans="1:73" ht="12.95" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="14"/>
       <c r="O15" s="14">
         <v>1</v>
       </c>
       <c r="P15" s="14"/>
       <c r="Q15" s="14"/>
       <c r="R15" s="14"/>
       <c r="S15" s="14"/>
@@ -14066,50 +14462,54 @@
       <c r="AT15" s="19"/>
       <c r="AU15" s="19">
         <v>1</v>
       </c>
       <c r="AV15" s="19"/>
       <c r="AW15" s="19"/>
       <c r="AY15" s="15">
         <v>2</v>
       </c>
       <c r="AZ15" s="15"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="15">
         <v>1</v>
       </c>
       <c r="BC15" s="15"/>
       <c r="BD15" s="15"/>
       <c r="BE15" s="15"/>
       <c r="BF15" s="15"/>
       <c r="BG15" s="19"/>
       <c r="BH15" s="19">
         <v>2</v>
       </c>
       <c r="BI15" s="19"/>
       <c r="BJ15" s="19"/>
       <c r="BK15" s="19"/>
+      <c r="BL15" s="19"/>
+      <c r="BM15" s="19">
+        <v>1</v>
+      </c>
     </row>
     <row r="16" spans="1:73" ht="12.95" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="14">
         <v>2</v>
       </c>
       <c r="O16" s="14"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="14">
         <v>1</v>
       </c>
@@ -14137,52 +14537,54 @@
       <c r="AQ16" s="19"/>
       <c r="AR16" s="19"/>
       <c r="AS16" s="19"/>
       <c r="AT16" s="19"/>
       <c r="AU16" s="19">
         <v>1</v>
       </c>
       <c r="AV16" s="19"/>
       <c r="AW16" s="19"/>
       <c r="AZ16" s="15"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="15"/>
       <c r="BC16" s="15"/>
       <c r="BD16" s="15"/>
       <c r="BE16" s="15">
         <v>1</v>
       </c>
       <c r="BF16" s="15"/>
       <c r="BG16" s="19"/>
       <c r="BH16" s="19"/>
       <c r="BI16" s="19">
         <v>1</v>
       </c>
       <c r="BJ16" s="19"/>
       <c r="BK16" s="19"/>
+      <c r="BL16" s="19"/>
+      <c r="BM16" s="19"/>
     </row>
-    <row r="17" spans="1:63" ht="12.95" customHeight="1">
+    <row r="17" spans="1:65" ht="12.95" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="13"/>
       <c r="H17" s="13"/>
       <c r="I17" s="12"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="14"/>
       <c r="O17" s="14"/>
       <c r="P17" s="14"/>
       <c r="Q17" s="14">
         <v>1</v>
       </c>
       <c r="R17" s="14"/>
       <c r="S17" s="14"/>
       <c r="T17" s="14"/>
       <c r="U17" s="14"/>
@@ -14213,52 +14615,56 @@
       <c r="AS17" s="19"/>
       <c r="AT17" s="19"/>
       <c r="AU17" s="19"/>
       <c r="AV17" s="19"/>
       <c r="AW17" s="19"/>
       <c r="AZ17" s="15"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="15"/>
       <c r="BC17" s="15">
         <v>1</v>
       </c>
       <c r="BD17" s="15"/>
       <c r="BE17" s="15">
         <v>1</v>
       </c>
       <c r="BF17" s="15"/>
       <c r="BG17" s="19"/>
       <c r="BH17" s="19">
         <v>1</v>
       </c>
       <c r="BI17" s="19"/>
       <c r="BJ17" s="19">
         <v>1</v>
       </c>
       <c r="BK17" s="19"/>
+      <c r="BL17" s="19"/>
+      <c r="BM17" s="19">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:63" ht="12.95" customHeight="1">
+    <row r="18" spans="1:65" ht="12.95" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="14"/>
       <c r="O18" s="14"/>
       <c r="P18" s="14"/>
       <c r="Q18" s="14"/>
       <c r="R18" s="14"/>
       <c r="S18" s="14"/>
       <c r="T18" s="14"/>
       <c r="U18" s="14"/>
       <c r="V18" s="14"/>
       <c r="W18" s="14"/>
@@ -14278,52 +14684,54 @@
       <c r="AO18" s="19"/>
       <c r="AP18" s="19">
         <v>1</v>
       </c>
       <c r="AQ18" s="19"/>
       <c r="AR18" s="19"/>
       <c r="AS18" s="19">
         <v>1</v>
       </c>
       <c r="AT18" s="19"/>
       <c r="AU18" s="19"/>
       <c r="AV18" s="19"/>
       <c r="AW18" s="19"/>
       <c r="AZ18" s="15"/>
       <c r="BA18" s="15"/>
       <c r="BB18" s="15"/>
       <c r="BC18" s="15"/>
       <c r="BD18" s="15"/>
       <c r="BE18" s="15"/>
       <c r="BF18" s="15"/>
       <c r="BG18" s="19"/>
       <c r="BH18" s="19"/>
       <c r="BI18" s="19"/>
       <c r="BJ18" s="19"/>
       <c r="BK18" s="19"/>
+      <c r="BL18" s="19"/>
+      <c r="BM18" s="19"/>
     </row>
-    <row r="19" spans="1:63" ht="12.95" customHeight="1">
+    <row r="19" spans="1:65" ht="12.95" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="13"/>
       <c r="H19" s="13"/>
       <c r="I19" s="12"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="14"/>
       <c r="O19" s="14"/>
       <c r="P19" s="14"/>
       <c r="Q19" s="14">
         <v>1</v>
       </c>
       <c r="R19" s="14"/>
       <c r="S19" s="14">
         <v>1</v>
       </c>
@@ -14368,52 +14776,54 @@
       <c r="AR19" s="19"/>
       <c r="AS19" s="19"/>
       <c r="AT19" s="19"/>
       <c r="AU19" s="19">
         <v>2</v>
       </c>
       <c r="AV19" s="19"/>
       <c r="AW19" s="19"/>
       <c r="AY19" s="15">
         <v>1</v>
       </c>
       <c r="AZ19" s="15"/>
       <c r="BA19" s="15"/>
       <c r="BB19" s="15"/>
       <c r="BC19" s="15"/>
       <c r="BD19" s="15"/>
       <c r="BE19" s="15"/>
       <c r="BF19" s="15"/>
       <c r="BG19" s="19"/>
       <c r="BH19" s="19"/>
       <c r="BI19" s="19">
         <v>1</v>
       </c>
       <c r="BJ19" s="19"/>
       <c r="BK19" s="19"/>
+      <c r="BL19" s="19"/>
+      <c r="BM19" s="19"/>
     </row>
-    <row r="20" spans="1:63" ht="12.95" customHeight="1">
+    <row r="20" spans="1:65" ht="12.95" customHeight="1">
       <c r="A20" s="20" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="13"/>
       <c r="H20" s="13"/>
       <c r="I20" s="12"/>
       <c r="J20" s="13"/>
       <c r="K20" s="13"/>
       <c r="L20" s="13"/>
       <c r="M20" s="13"/>
       <c r="N20" s="14"/>
       <c r="O20" s="14"/>
       <c r="P20" s="14"/>
       <c r="Q20" s="14">
         <v>1</v>
       </c>
       <c r="R20" s="14">
         <v>1</v>
       </c>
       <c r="S20" s="14"/>
@@ -14442,52 +14852,54 @@
       <c r="AT20" s="19"/>
       <c r="AU20" s="19">
         <v>1</v>
       </c>
       <c r="AV20" s="19"/>
       <c r="AW20" s="19"/>
       <c r="AX20" s="15">
         <v>1</v>
       </c>
       <c r="AZ20" s="15">
         <v>1</v>
       </c>
       <c r="BA20" s="15"/>
       <c r="BB20" s="15">
         <v>1</v>
       </c>
       <c r="BC20" s="15"/>
       <c r="BD20" s="15"/>
       <c r="BE20" s="15"/>
       <c r="BF20" s="15"/>
       <c r="BG20" s="19"/>
       <c r="BH20" s="19"/>
       <c r="BI20" s="19"/>
       <c r="BJ20" s="19"/>
       <c r="BK20" s="19"/>
+      <c r="BL20" s="19"/>
+      <c r="BM20" s="19"/>
     </row>
-    <row r="21" spans="1:63" ht="12.95" customHeight="1">
+    <row r="21" spans="1:65" ht="12.95" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="13"/>
       <c r="H21" s="13"/>
       <c r="I21" s="12"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="14">
         <v>6</v>
       </c>
       <c r="O21" s="14">
         <v>8</v>
       </c>
       <c r="P21" s="14">
         <v>9</v>
       </c>
       <c r="Q21" s="14">
@@ -14602,118 +15014,126 @@
         <v>4</v>
       </c>
       <c r="BC21" s="15">
         <v>3</v>
       </c>
       <c r="BD21" s="15">
         <v>3</v>
       </c>
       <c r="BE21" s="15"/>
       <c r="BF21" s="15">
         <v>2</v>
       </c>
       <c r="BG21" s="19">
         <v>2</v>
       </c>
       <c r="BH21" s="19">
         <v>3</v>
       </c>
       <c r="BI21" s="19">
         <v>3</v>
       </c>
       <c r="BJ21" s="19"/>
       <c r="BK21" s="19">
         <v>1</v>
       </c>
+      <c r="BL21" s="19">
+        <v>2</v>
+      </c>
+      <c r="BM21" s="19">
+        <v>5</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="34" customFormat="1" ht="12.95" customHeight="1">
-      <c r="A22" s="84" t="s">
+    <row r="22" spans="1:65" s="34" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A22" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="84"/>
-[...50 lines deleted...]
-      <c r="BA22" s="84"/>
+      <c r="B22" s="94"/>
+      <c r="C22" s="94"/>
+      <c r="D22" s="94"/>
+      <c r="E22" s="94"/>
+      <c r="F22" s="94"/>
+      <c r="G22" s="94"/>
+      <c r="H22" s="94"/>
+      <c r="I22" s="94"/>
+      <c r="J22" s="94"/>
+      <c r="K22" s="94"/>
+      <c r="L22" s="94"/>
+      <c r="M22" s="94"/>
+      <c r="N22" s="94"/>
+      <c r="O22" s="94"/>
+      <c r="P22" s="94"/>
+      <c r="Q22" s="94"/>
+      <c r="R22" s="94"/>
+      <c r="S22" s="94"/>
+      <c r="T22" s="94"/>
+      <c r="U22" s="94"/>
+      <c r="V22" s="94"/>
+      <c r="W22" s="94"/>
+      <c r="X22" s="94"/>
+      <c r="Y22" s="94"/>
+      <c r="Z22" s="94"/>
+      <c r="AA22" s="94"/>
+      <c r="AB22" s="94"/>
+      <c r="AC22" s="94"/>
+      <c r="AD22" s="94"/>
+      <c r="AE22" s="94"/>
+      <c r="AF22" s="94"/>
+      <c r="AG22" s="94"/>
+      <c r="AH22" s="94"/>
+      <c r="AI22" s="94"/>
+      <c r="AJ22" s="94"/>
+      <c r="AK22" s="94"/>
+      <c r="AL22" s="94"/>
+      <c r="AM22" s="94"/>
+      <c r="AN22" s="94"/>
+      <c r="AO22" s="94"/>
+      <c r="AP22" s="94"/>
+      <c r="AQ22" s="94"/>
+      <c r="AR22" s="94"/>
+      <c r="AS22" s="94"/>
+      <c r="AT22" s="94"/>
+      <c r="AU22" s="94"/>
+      <c r="AV22" s="94"/>
+      <c r="AW22" s="94"/>
+      <c r="AX22" s="94"/>
+      <c r="AY22" s="94"/>
+      <c r="AZ22" s="94"/>
+      <c r="BA22" s="94"/>
       <c r="BC22" s="15"/>
       <c r="BD22" s="15"/>
       <c r="BE22" s="15"/>
       <c r="BF22" s="15"/>
       <c r="BG22" s="19"/>
       <c r="BH22" s="19"/>
       <c r="BI22" s="19"/>
       <c r="BJ22" s="19"/>
       <c r="BK22" s="19"/>
+      <c r="BL22" s="19"/>
+      <c r="BM22" s="19"/>
     </row>
-    <row r="23" spans="1:63" ht="12.95" customHeight="1">
+    <row r="23" spans="1:65" ht="12.95" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="11">
         <v>6</v>
       </c>
       <c r="C23" s="11">
         <v>3</v>
       </c>
       <c r="D23" s="12">
         <v>6</v>
       </c>
       <c r="E23" s="12">
         <v>8</v>
       </c>
       <c r="F23" s="12">
         <v>14</v>
       </c>
       <c r="G23" s="13">
         <v>8</v>
       </c>
       <c r="H23" s="13">
         <v>6</v>
       </c>
       <c r="I23" s="12">
@@ -14859,52 +15279,58 @@
       </c>
       <c r="BD23" s="15">
         <v>3</v>
       </c>
       <c r="BE23" s="15">
         <v>0</v>
       </c>
       <c r="BF23" s="15">
         <v>3</v>
       </c>
       <c r="BG23" s="19">
         <v>2</v>
       </c>
       <c r="BH23" s="19">
         <v>3</v>
       </c>
       <c r="BI23" s="19">
         <v>3</v>
       </c>
       <c r="BJ23" s="19">
         <v>0</v>
       </c>
       <c r="BK23" s="19">
         <v>1</v>
       </c>
+      <c r="BL23" s="19">
+        <v>2</v>
+      </c>
+      <c r="BM23" s="19">
+        <v>5</v>
+      </c>
     </row>
-    <row r="24" spans="1:63" ht="12.95" customHeight="1">
+    <row r="24" spans="1:65" ht="12.95" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="13"/>
       <c r="H24" s="13"/>
       <c r="I24" s="12"/>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="14"/>
       <c r="O24" s="14">
         <v>1</v>
       </c>
       <c r="P24" s="14"/>
       <c r="Q24" s="14"/>
       <c r="R24" s="14"/>
       <c r="S24" s="14"/>
       <c r="T24" s="14"/>
       <c r="U24" s="14"/>
@@ -14928,52 +15354,54 @@
       <c r="AQ24" s="19"/>
       <c r="AR24" s="19"/>
       <c r="AS24" s="19"/>
       <c r="AT24" s="19"/>
       <c r="AU24" s="19"/>
       <c r="AV24" s="19"/>
       <c r="AW24" s="19"/>
       <c r="AY24" s="15">
         <v>1</v>
       </c>
       <c r="BA24" s="15">
         <v>2</v>
       </c>
       <c r="BB24" s="15"/>
       <c r="BC24" s="15"/>
       <c r="BD24" s="15"/>
       <c r="BE24" s="15"/>
       <c r="BF24" s="15">
         <v>1</v>
       </c>
       <c r="BG24" s="19"/>
       <c r="BH24" s="19"/>
       <c r="BI24" s="19"/>
       <c r="BJ24" s="19"/>
       <c r="BK24" s="19"/>
+      <c r="BL24" s="19"/>
+      <c r="BM24" s="19"/>
     </row>
-    <row r="25" spans="1:63" ht="12.95" customHeight="1">
+    <row r="25" spans="1:65" ht="12.95" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="11"/>
       <c r="N25" s="14">
         <v>6</v>
       </c>
       <c r="O25" s="14">
         <v>8</v>
       </c>
       <c r="P25" s="14">
         <v>9</v>
       </c>
       <c r="Q25" s="14">
@@ -15088,118 +15516,126 @@
         <v>4</v>
       </c>
       <c r="BC25" s="15">
         <v>2</v>
       </c>
       <c r="BD25" s="15">
         <v>3</v>
       </c>
       <c r="BE25" s="15"/>
       <c r="BF25" s="15">
         <v>2</v>
       </c>
       <c r="BG25" s="19">
         <v>2</v>
       </c>
       <c r="BH25" s="19">
         <v>3</v>
       </c>
       <c r="BI25" s="19">
         <v>3</v>
       </c>
       <c r="BJ25" s="19"/>
       <c r="BK25" s="19">
         <v>1</v>
       </c>
+      <c r="BL25" s="19">
+        <v>2</v>
+      </c>
+      <c r="BM25" s="19">
+        <v>5</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="34" customFormat="1" ht="12.95" customHeight="1">
-      <c r="A26" s="85" t="s">
+    <row r="26" spans="1:65" s="34" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A26" s="95" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="85"/>
-[...50 lines deleted...]
-      <c r="BA26" s="85"/>
+      <c r="B26" s="95"/>
+      <c r="C26" s="95"/>
+      <c r="D26" s="95"/>
+      <c r="E26" s="95"/>
+      <c r="F26" s="95"/>
+      <c r="G26" s="95"/>
+      <c r="H26" s="95"/>
+      <c r="I26" s="95"/>
+      <c r="J26" s="95"/>
+      <c r="K26" s="95"/>
+      <c r="L26" s="95"/>
+      <c r="M26" s="95"/>
+      <c r="N26" s="95"/>
+      <c r="O26" s="95"/>
+      <c r="P26" s="95"/>
+      <c r="Q26" s="95"/>
+      <c r="R26" s="95"/>
+      <c r="S26" s="95"/>
+      <c r="T26" s="95"/>
+      <c r="U26" s="95"/>
+      <c r="V26" s="95"/>
+      <c r="W26" s="95"/>
+      <c r="X26" s="95"/>
+      <c r="Y26" s="95"/>
+      <c r="Z26" s="95"/>
+      <c r="AA26" s="95"/>
+      <c r="AB26" s="95"/>
+      <c r="AC26" s="95"/>
+      <c r="AD26" s="95"/>
+      <c r="AE26" s="95"/>
+      <c r="AF26" s="95"/>
+      <c r="AG26" s="95"/>
+      <c r="AH26" s="95"/>
+      <c r="AI26" s="95"/>
+      <c r="AJ26" s="95"/>
+      <c r="AK26" s="95"/>
+      <c r="AL26" s="95"/>
+      <c r="AM26" s="95"/>
+      <c r="AN26" s="95"/>
+      <c r="AO26" s="95"/>
+      <c r="AP26" s="95"/>
+      <c r="AQ26" s="95"/>
+      <c r="AR26" s="95"/>
+      <c r="AS26" s="95"/>
+      <c r="AT26" s="95"/>
+      <c r="AU26" s="95"/>
+      <c r="AV26" s="95"/>
+      <c r="AW26" s="95"/>
+      <c r="AX26" s="95"/>
+      <c r="AY26" s="95"/>
+      <c r="AZ26" s="95"/>
+      <c r="BA26" s="95"/>
       <c r="BC26" s="15"/>
       <c r="BD26" s="15"/>
       <c r="BE26" s="15"/>
       <c r="BF26" s="15"/>
       <c r="BG26" s="19"/>
       <c r="BH26" s="19"/>
       <c r="BI26" s="19"/>
       <c r="BJ26" s="19"/>
       <c r="BK26" s="19"/>
+      <c r="BL26" s="19"/>
+      <c r="BM26" s="19"/>
     </row>
-    <row r="27" spans="1:63" ht="12.95" customHeight="1">
+    <row r="27" spans="1:65" ht="12.95" customHeight="1">
       <c r="A27" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="11">
         <v>1</v>
       </c>
       <c r="C27" s="11">
         <v>1</v>
       </c>
       <c r="D27" s="12">
         <v>1</v>
       </c>
       <c r="E27" s="12">
         <v>4</v>
       </c>
       <c r="F27" s="12">
         <v>1</v>
       </c>
       <c r="G27" s="12">
         <v>3</v>
       </c>
       <c r="H27" s="13">
         <v>1</v>
       </c>
       <c r="I27" s="12">
@@ -15345,52 +15781,58 @@
       </c>
       <c r="BD27" s="15">
         <v>1</v>
       </c>
       <c r="BE27" s="15">
         <v>2</v>
       </c>
       <c r="BF27" s="15">
         <v>1</v>
       </c>
       <c r="BG27" s="19">
         <v>1</v>
       </c>
       <c r="BH27" s="19">
         <v>4</v>
       </c>
       <c r="BI27" s="19">
         <v>3</v>
       </c>
       <c r="BJ27" s="19">
         <v>2</v>
       </c>
       <c r="BK27" s="19">
         <v>1</v>
       </c>
+      <c r="BL27" s="19">
+        <v>1</v>
+      </c>
+      <c r="BM27" s="19">
+        <v>2</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" ht="12.95" customHeight="1">
+    <row r="28" spans="1:65" ht="12.95" customHeight="1">
       <c r="A28" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13"/>
       <c r="I28" s="12"/>
       <c r="J28" s="21"/>
       <c r="K28" s="21"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="22"/>
       <c r="O28" s="22"/>
       <c r="P28" s="22"/>
       <c r="Q28" s="22">
         <v>2</v>
       </c>
       <c r="R28" s="22">
         <v>1</v>
       </c>
       <c r="S28" s="22"/>
@@ -15444,52 +15886,56 @@
       <c r="AX28" s="15">
         <v>1</v>
       </c>
       <c r="AZ28" s="15"/>
       <c r="BA28" s="15">
         <v>1</v>
       </c>
       <c r="BB28" s="15"/>
       <c r="BC28" s="15"/>
       <c r="BD28" s="15"/>
       <c r="BE28" s="15"/>
       <c r="BF28" s="15">
         <v>1</v>
       </c>
       <c r="BG28" s="19"/>
       <c r="BH28" s="19">
         <v>1</v>
       </c>
       <c r="BI28" s="19">
         <v>1</v>
       </c>
       <c r="BJ28" s="19"/>
       <c r="BK28" s="19">
         <v>1</v>
       </c>
+      <c r="BL28" s="19">
+        <v>1</v>
+      </c>
+      <c r="BM28" s="19"/>
     </row>
-    <row r="29" spans="1:63" ht="12.95" customHeight="1">
+    <row r="29" spans="1:65" ht="12.95" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="22"/>
       <c r="O29" s="22"/>
       <c r="P29" s="22"/>
       <c r="Q29" s="22"/>
       <c r="R29" s="22"/>
       <c r="S29" s="22">
         <v>1</v>
       </c>
       <c r="T29" s="22"/>
       <c r="U29" s="22"/>
@@ -15526,52 +15972,53 @@
       <c r="AO29" s="19"/>
       <c r="AP29" s="19">
         <v>1</v>
       </c>
       <c r="AQ29" s="19"/>
       <c r="AR29" s="19"/>
       <c r="AS29" s="19"/>
       <c r="AT29" s="19"/>
       <c r="AU29" s="19">
         <v>1</v>
       </c>
       <c r="AV29" s="19"/>
       <c r="AW29" s="19"/>
       <c r="AZ29" s="15"/>
       <c r="BA29" s="15"/>
       <c r="BB29" s="15"/>
       <c r="BC29" s="15"/>
       <c r="BD29" s="15"/>
       <c r="BE29" s="15"/>
       <c r="BF29" s="15"/>
       <c r="BG29" s="19"/>
       <c r="BH29" s="19"/>
       <c r="BI29" s="19"/>
       <c r="BJ29" s="19"/>
       <c r="BK29" s="19"/>
+      <c r="BM29" s="19"/>
     </row>
-    <row r="30" spans="1:63" ht="12.95" customHeight="1">
+    <row r="30" spans="1:65" ht="12.95" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="13"/>
       <c r="I30" s="12"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="22"/>
       <c r="O30" s="22">
         <v>1</v>
       </c>
       <c r="P30" s="22"/>
       <c r="Q30" s="22">
         <v>1</v>
       </c>
       <c r="R30" s="22"/>
       <c r="S30" s="22"/>
@@ -15612,52 +16059,53 @@
       </c>
       <c r="AU30" s="19"/>
       <c r="AV30" s="19"/>
       <c r="AW30" s="19"/>
       <c r="AY30" s="15">
         <v>1</v>
       </c>
       <c r="AZ30" s="15"/>
       <c r="BA30" s="15">
         <v>3</v>
       </c>
       <c r="BB30" s="15"/>
       <c r="BC30" s="15">
         <v>1</v>
       </c>
       <c r="BD30" s="15">
         <v>1</v>
       </c>
       <c r="BE30" s="15"/>
       <c r="BF30" s="15"/>
       <c r="BG30" s="19"/>
       <c r="BH30" s="19"/>
       <c r="BI30" s="19"/>
       <c r="BJ30" s="19"/>
       <c r="BK30" s="19"/>
+      <c r="BM30" s="19"/>
     </row>
-    <row r="31" spans="1:63" ht="12.95" customHeight="1">
+    <row r="31" spans="1:65" ht="12.95" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="13"/>
       <c r="I31" s="12"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="22"/>
       <c r="O31" s="22"/>
       <c r="P31" s="22"/>
       <c r="Q31" s="22"/>
       <c r="R31" s="22"/>
       <c r="S31" s="22"/>
       <c r="T31" s="22">
         <v>3</v>
       </c>
       <c r="U31" s="22"/>
@@ -15702,52 +16150,53 @@
         <v>1</v>
       </c>
       <c r="AQ31" s="19">
         <v>1</v>
       </c>
       <c r="AR31" s="19"/>
       <c r="AS31" s="19"/>
       <c r="AT31" s="19"/>
       <c r="AU31" s="19">
         <v>1</v>
       </c>
       <c r="AV31" s="19"/>
       <c r="AW31" s="19"/>
       <c r="AZ31" s="15"/>
       <c r="BA31" s="15"/>
       <c r="BB31" s="15"/>
       <c r="BC31" s="15"/>
       <c r="BD31" s="15"/>
       <c r="BE31" s="15"/>
       <c r="BF31" s="15"/>
       <c r="BG31" s="19"/>
       <c r="BH31" s="19"/>
       <c r="BI31" s="19"/>
       <c r="BJ31" s="19"/>
       <c r="BK31" s="19"/>
+      <c r="BM31" s="19"/>
     </row>
-    <row r="32" spans="1:63" ht="12.95" customHeight="1">
+    <row r="32" spans="1:65" ht="12.95" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="13"/>
       <c r="I32" s="12"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="22"/>
       <c r="O32" s="22"/>
       <c r="P32" s="22"/>
       <c r="Q32" s="22"/>
       <c r="R32" s="22"/>
       <c r="S32" s="22">
         <v>1</v>
       </c>
       <c r="T32" s="22"/>
       <c r="U32" s="22"/>
@@ -15763,52 +16212,53 @@
       <c r="AM32" s="19"/>
       <c r="AN32" s="19"/>
       <c r="AO32" s="19"/>
       <c r="AP32" s="19"/>
       <c r="AQ32" s="19"/>
       <c r="AR32" s="19"/>
       <c r="AS32" s="19"/>
       <c r="AT32" s="19"/>
       <c r="AU32" s="19"/>
       <c r="AV32" s="19"/>
       <c r="AW32" s="19"/>
       <c r="AZ32" s="15"/>
       <c r="BA32" s="15">
         <v>1</v>
       </c>
       <c r="BB32" s="15"/>
       <c r="BC32" s="15"/>
       <c r="BD32" s="15"/>
       <c r="BE32" s="15"/>
       <c r="BF32" s="15"/>
       <c r="BG32" s="19"/>
       <c r="BH32" s="19"/>
       <c r="BI32" s="19"/>
       <c r="BJ32" s="19"/>
       <c r="BK32" s="19"/>
+      <c r="BM32" s="19"/>
     </row>
-    <row r="33" spans="1:63" ht="12.95" customHeight="1">
+    <row r="33" spans="1:65" ht="12.95" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="13"/>
       <c r="I33" s="12"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="22"/>
       <c r="O33" s="22"/>
       <c r="P33" s="22"/>
       <c r="Q33" s="22">
         <v>2</v>
       </c>
       <c r="R33" s="22"/>
       <c r="S33" s="22"/>
       <c r="T33" s="22"/>
       <c r="U33" s="22"/>
@@ -15847,52 +16297,53 @@
       <c r="AV33" s="19"/>
       <c r="AW33" s="15">
         <v>2</v>
       </c>
       <c r="AY33" s="15">
         <v>1</v>
       </c>
       <c r="AZ33" s="15"/>
       <c r="BA33" s="15"/>
       <c r="BB33" s="15"/>
       <c r="BC33" s="15">
         <v>2</v>
       </c>
       <c r="BD33" s="15"/>
       <c r="BE33" s="15"/>
       <c r="BF33" s="15"/>
       <c r="BG33" s="19">
         <v>1</v>
       </c>
       <c r="BH33" s="19"/>
       <c r="BI33" s="19"/>
       <c r="BJ33" s="19">
         <v>1</v>
       </c>
       <c r="BK33" s="19"/>
+      <c r="BM33" s="19"/>
     </row>
-    <row r="34" spans="1:63" ht="12.95" customHeight="1">
+    <row r="34" spans="1:65" ht="12.95" customHeight="1">
       <c r="A34" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="13"/>
       <c r="I34" s="12"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="13"/>
       <c r="M34" s="13"/>
       <c r="N34" s="22"/>
       <c r="O34" s="22">
         <v>1</v>
       </c>
       <c r="P34" s="22"/>
       <c r="Q34" s="22"/>
       <c r="R34" s="22"/>
       <c r="S34" s="22"/>
       <c r="T34" s="22">
         <v>1</v>
@@ -15925,52 +16376,55 @@
       <c r="AT34" s="19"/>
       <c r="AU34" s="19">
         <v>1</v>
       </c>
       <c r="AV34" s="19"/>
       <c r="AW34" s="19"/>
       <c r="AY34" s="15">
         <v>2</v>
       </c>
       <c r="AZ34" s="15"/>
       <c r="BA34" s="15"/>
       <c r="BB34" s="15">
         <v>1</v>
       </c>
       <c r="BC34" s="15"/>
       <c r="BD34" s="15"/>
       <c r="BE34" s="15"/>
       <c r="BF34" s="15"/>
       <c r="BG34" s="19"/>
       <c r="BH34" s="19">
         <v>2</v>
       </c>
       <c r="BI34" s="19"/>
       <c r="BJ34" s="19"/>
       <c r="BK34" s="19"/>
+      <c r="BM34" s="19">
+        <v>1</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" ht="12.95" customHeight="1">
+    <row r="35" spans="1:65" ht="12.95" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="13"/>
       <c r="I35" s="12"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="22">
         <v>2</v>
       </c>
       <c r="O35" s="22"/>
       <c r="P35" s="22"/>
       <c r="Q35" s="22">
         <v>1</v>
       </c>
       <c r="R35" s="22"/>
       <c r="S35" s="22"/>
@@ -15996,52 +16450,53 @@
       <c r="AQ35" s="19"/>
       <c r="AR35" s="19"/>
       <c r="AS35" s="19"/>
       <c r="AT35" s="19"/>
       <c r="AU35" s="19">
         <v>1</v>
       </c>
       <c r="AV35" s="19"/>
       <c r="AW35" s="19"/>
       <c r="AZ35" s="15"/>
       <c r="BA35" s="15"/>
       <c r="BB35" s="15"/>
       <c r="BC35" s="15"/>
       <c r="BD35" s="15"/>
       <c r="BE35" s="15">
         <v>1</v>
       </c>
       <c r="BF35" s="15"/>
       <c r="BG35" s="19"/>
       <c r="BH35" s="19"/>
       <c r="BI35" s="19">
         <v>1</v>
       </c>
       <c r="BJ35" s="19"/>
       <c r="BK35" s="19"/>
+      <c r="BM35" s="19"/>
     </row>
-    <row r="36" spans="1:63" ht="12.95" customHeight="1">
+    <row r="36" spans="1:65" ht="12.95" customHeight="1">
       <c r="A36" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="13"/>
       <c r="I36" s="12"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="22"/>
       <c r="O36" s="22"/>
       <c r="P36" s="22"/>
       <c r="Q36" s="22">
         <v>1</v>
       </c>
       <c r="R36" s="22"/>
       <c r="S36" s="22"/>
       <c r="T36" s="22"/>
       <c r="U36" s="22"/>
@@ -16072,52 +16527,55 @@
       <c r="AS36" s="19"/>
       <c r="AT36" s="19"/>
       <c r="AU36" s="19"/>
       <c r="AV36" s="19"/>
       <c r="AW36" s="19"/>
       <c r="AZ36" s="15"/>
       <c r="BA36" s="15"/>
       <c r="BB36" s="15"/>
       <c r="BC36" s="15">
         <v>1</v>
       </c>
       <c r="BD36" s="15"/>
       <c r="BE36" s="15">
         <v>1</v>
       </c>
       <c r="BF36" s="15"/>
       <c r="BG36" s="19"/>
       <c r="BH36" s="19">
         <v>1</v>
       </c>
       <c r="BI36" s="19"/>
       <c r="BJ36" s="19">
         <v>1</v>
       </c>
       <c r="BK36" s="19"/>
+      <c r="BM36" s="19">
+        <v>1</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" ht="12.95" customHeight="1">
+    <row r="37" spans="1:65" ht="12.95" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
       <c r="M37" s="11"/>
       <c r="N37" s="22"/>
       <c r="O37" s="22"/>
       <c r="P37" s="22"/>
       <c r="Q37" s="22"/>
       <c r="R37" s="22"/>
       <c r="S37" s="22"/>
       <c r="T37" s="22"/>
       <c r="U37" s="22"/>
       <c r="V37" s="22"/>
       <c r="W37" s="22"/>
@@ -16137,52 +16595,53 @@
       <c r="AO37" s="19"/>
       <c r="AP37" s="19">
         <v>1</v>
       </c>
       <c r="AQ37" s="19"/>
       <c r="AR37" s="19"/>
       <c r="AS37" s="19">
         <v>1</v>
       </c>
       <c r="AT37" s="19"/>
       <c r="AU37" s="19"/>
       <c r="AV37" s="19"/>
       <c r="AW37" s="19"/>
       <c r="AZ37" s="15"/>
       <c r="BA37" s="15"/>
       <c r="BB37" s="15"/>
       <c r="BC37" s="15"/>
       <c r="BD37" s="15"/>
       <c r="BE37" s="15"/>
       <c r="BF37" s="15"/>
       <c r="BG37" s="19"/>
       <c r="BH37" s="19"/>
       <c r="BI37" s="19"/>
       <c r="BJ37" s="19"/>
       <c r="BK37" s="19"/>
+      <c r="BM37" s="19"/>
     </row>
-    <row r="38" spans="1:63" ht="12.95" customHeight="1">
+    <row r="38" spans="1:65" ht="12.95" customHeight="1">
       <c r="A38" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="24"/>
       <c r="I38" s="23"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="22"/>
       <c r="O38" s="22"/>
       <c r="P38" s="22"/>
       <c r="Q38" s="22">
         <v>1</v>
       </c>
       <c r="R38" s="22"/>
       <c r="S38" s="22">
         <v>1</v>
       </c>
@@ -16227,52 +16686,53 @@
       <c r="AR38" s="19"/>
       <c r="AS38" s="19"/>
       <c r="AT38" s="19"/>
       <c r="AU38" s="19">
         <v>2</v>
       </c>
       <c r="AV38" s="19"/>
       <c r="AW38" s="19"/>
       <c r="AY38" s="15">
         <v>1</v>
       </c>
       <c r="AZ38" s="15"/>
       <c r="BA38" s="15"/>
       <c r="BB38" s="15"/>
       <c r="BC38" s="15"/>
       <c r="BD38" s="15"/>
       <c r="BE38" s="15"/>
       <c r="BF38" s="15"/>
       <c r="BG38" s="19"/>
       <c r="BH38" s="19"/>
       <c r="BI38" s="19">
         <v>1</v>
       </c>
       <c r="BJ38" s="19"/>
       <c r="BK38" s="19"/>
+      <c r="BM38" s="19"/>
     </row>
-    <row r="39" spans="1:63" ht="12.95" customHeight="1">
+    <row r="39" spans="1:65" ht="12.95" customHeight="1">
       <c r="A39" s="20" t="s">
         <v>48</v>
       </c>
       <c r="N39" s="22"/>
       <c r="O39" s="22"/>
       <c r="P39" s="22"/>
       <c r="Q39" s="22">
         <v>1</v>
       </c>
       <c r="R39" s="22">
         <v>1</v>
       </c>
       <c r="S39" s="22"/>
       <c r="T39" s="22"/>
       <c r="U39" s="22"/>
       <c r="V39" s="22"/>
       <c r="W39" s="22"/>
       <c r="X39" s="22"/>
       <c r="Y39" s="22"/>
       <c r="Z39" s="22"/>
       <c r="AA39" s="22"/>
       <c r="AB39" s="15"/>
       <c r="AD39" s="15"/>
       <c r="AE39" s="18"/>
       <c r="AH39" s="15">
@@ -16288,52 +16748,53 @@
       <c r="AT39" s="19"/>
       <c r="AU39" s="19">
         <v>1</v>
       </c>
       <c r="AV39" s="19"/>
       <c r="AW39" s="19"/>
       <c r="AX39" s="15">
         <v>1</v>
       </c>
       <c r="AZ39" s="15">
         <v>1</v>
       </c>
       <c r="BA39" s="15"/>
       <c r="BB39" s="15">
         <v>1</v>
       </c>
       <c r="BC39" s="15"/>
       <c r="BD39" s="15"/>
       <c r="BE39" s="15"/>
       <c r="BF39" s="15"/>
       <c r="BG39" s="19"/>
       <c r="BH39" s="19"/>
       <c r="BI39" s="19"/>
       <c r="BJ39" s="19"/>
       <c r="BK39" s="19"/>
+      <c r="BM39" s="19"/>
     </row>
-    <row r="40" spans="1:63" ht="12.95" customHeight="1">
+    <row r="40" spans="1:65" ht="12.95" customHeight="1">
       <c r="A40" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="26"/>
       <c r="C40" s="26"/>
       <c r="D40" s="26"/>
       <c r="E40" s="26"/>
       <c r="F40" s="26"/>
       <c r="G40" s="26"/>
       <c r="H40" s="26"/>
       <c r="I40" s="26"/>
       <c r="J40" s="26"/>
       <c r="K40" s="26"/>
       <c r="L40" s="26"/>
       <c r="M40" s="26"/>
       <c r="N40" s="27"/>
       <c r="O40" s="27"/>
       <c r="P40" s="27"/>
       <c r="Q40" s="27"/>
       <c r="R40" s="27"/>
       <c r="S40" s="27"/>
       <c r="T40" s="27"/>
       <c r="U40" s="27"/>
       <c r="V40" s="27"/>
       <c r="W40" s="27"/>
@@ -16359,216 +16820,217 @@
       <c r="AO40" s="28"/>
       <c r="AP40" s="28"/>
       <c r="AQ40" s="28"/>
       <c r="AR40" s="28"/>
       <c r="AS40" s="28"/>
       <c r="AT40" s="28"/>
       <c r="AU40" s="28"/>
       <c r="AV40" s="28"/>
       <c r="AW40" s="28"/>
       <c r="AX40" s="26"/>
       <c r="AY40" s="26"/>
       <c r="AZ40" s="26"/>
       <c r="BA40" s="26"/>
       <c r="BB40" s="26"/>
       <c r="BC40" s="28">
         <v>1</v>
       </c>
       <c r="BD40" s="28"/>
       <c r="BE40" s="28"/>
       <c r="BF40" s="28"/>
       <c r="BG40" s="28"/>
       <c r="BH40" s="28"/>
       <c r="BI40" s="28"/>
       <c r="BJ40" s="28"/>
       <c r="BK40" s="28"/>
+      <c r="BM40" s="19"/>
     </row>
-    <row r="41" spans="1:63" ht="12.95" customHeight="1">
+    <row r="41" spans="1:65" ht="12.95" customHeight="1">
       <c r="A41" s="30" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="42" spans="1:63" ht="12.95" customHeight="1"/>
+    <row r="42" spans="1:65" ht="12.95" customHeight="1"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ5:BK5"/>
     <mergeCell ref="A22:BA22"/>
     <mergeCell ref="A26:BA26"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A2:AZ2"/>
     <mergeCell ref="AX5:BA5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:BA7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AM7" sqref="AM7:AM39"/>
+      <selection pane="topRight" activeCell="AO7" sqref="AO7:AO39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:49" s="33" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="88" t="s">
+      <c r="A2" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="88"/>
-[...26 lines deleted...]
-      <c r="AC2" s="88"/>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
     </row>
     <row r="3" spans="1:49" ht="17.25" customHeight="1">
       <c r="D3" s="36"/>
       <c r="M3" s="36"/>
-      <c r="N3" s="104" t="s">
+      <c r="N3" s="106" t="s">
         <v>34</v>
       </c>
-      <c r="O3" s="104"/>
-[...21 lines deleted...]
-      <c r="AK3" s="104"/>
+      <c r="O3" s="106"/>
+      <c r="P3" s="106"/>
+      <c r="Q3" s="106"/>
+      <c r="R3" s="106"/>
+      <c r="S3" s="106"/>
+      <c r="T3" s="106"/>
+      <c r="U3" s="106"/>
+      <c r="V3" s="106"/>
+      <c r="W3" s="106"/>
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106"/>
+      <c r="AA3" s="106"/>
+      <c r="AB3" s="106"/>
+      <c r="AC3" s="106"/>
+      <c r="AD3" s="106"/>
+      <c r="AE3" s="106"/>
+      <c r="AF3" s="106"/>
+      <c r="AG3" s="106"/>
+      <c r="AH3" s="106"/>
+      <c r="AI3" s="106"/>
+      <c r="AJ3" s="106"/>
+      <c r="AK3" s="106"/>
     </row>
     <row r="4" spans="1:49">
-      <c r="A4" s="89"/>
-      <c r="B4" s="91">
+      <c r="A4" s="83"/>
+      <c r="B4" s="85">
         <v>2021</v>
       </c>
-      <c r="C4" s="92"/>
-[...10 lines deleted...]
-      <c r="N4" s="98">
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
+      <c r="N4" s="100">
         <v>2024</v>
       </c>
-      <c r="O4" s="98"/>
-[...10 lines deleted...]
-      <c r="Z4" s="103">
+      <c r="O4" s="100"/>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="100"/>
+      <c r="R4" s="100"/>
+      <c r="S4" s="100"/>
+      <c r="T4" s="100"/>
+      <c r="U4" s="100"/>
+      <c r="V4" s="100"/>
+      <c r="W4" s="100"/>
+      <c r="X4" s="100"/>
+      <c r="Y4" s="100"/>
+      <c r="Z4" s="105">
         <v>2025</v>
       </c>
-      <c r="AA4" s="103"/>
-[...1 lines deleted...]
-      <c r="AC4" s="103"/>
+      <c r="AA4" s="105"/>
+      <c r="AB4" s="105"/>
+      <c r="AC4" s="105"/>
       <c r="AH4" s="74"/>
       <c r="AI4" s="74"/>
       <c r="AJ4" s="74"/>
       <c r="AK4" s="80"/>
-      <c r="AL4" s="82">
+      <c r="AL4" s="96">
         <v>2026</v>
       </c>
-      <c r="AM4" s="83"/>
-[...9 lines deleted...]
-      <c r="AW4" s="83"/>
+      <c r="AM4" s="97"/>
+      <c r="AN4" s="97"/>
+      <c r="AO4" s="97"/>
+      <c r="AP4" s="97"/>
+      <c r="AQ4" s="97"/>
+      <c r="AR4" s="97"/>
+      <c r="AS4" s="97"/>
+      <c r="AT4" s="97"/>
+      <c r="AU4" s="97"/>
+      <c r="AV4" s="97"/>
+      <c r="AW4" s="97"/>
     </row>
     <row r="5" spans="1:49" ht="30.75" customHeight="1">
-      <c r="A5" s="90"/>
+      <c r="A5" s="84"/>
       <c r="B5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="38" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="39" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="39" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="38" t="s">
@@ -16671,81 +17133,81 @@
         <v>13</v>
       </c>
       <c r="AQ5" s="39" t="s">
         <v>14</v>
       </c>
       <c r="AR5" s="38" t="s">
         <v>15</v>
       </c>
       <c r="AS5" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AT5" s="38" t="s">
         <v>17</v>
       </c>
       <c r="AU5" s="38" t="s">
         <v>22</v>
       </c>
       <c r="AV5" s="38" t="s">
         <v>23</v>
       </c>
       <c r="AW5" s="40" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:49" s="34" customFormat="1">
-      <c r="A6" s="87" t="s">
+      <c r="A6" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="87"/>
-[...26 lines deleted...]
-      <c r="AC6" s="87"/>
+      <c r="B6" s="99"/>
+      <c r="C6" s="99"/>
+      <c r="D6" s="99"/>
+      <c r="E6" s="99"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="99"/>
+      <c r="H6" s="99"/>
+      <c r="I6" s="99"/>
+      <c r="J6" s="99"/>
+      <c r="K6" s="99"/>
+      <c r="L6" s="99"/>
+      <c r="M6" s="99"/>
+      <c r="N6" s="99"/>
+      <c r="O6" s="99"/>
+      <c r="P6" s="99"/>
+      <c r="Q6" s="99"/>
+      <c r="R6" s="99"/>
+      <c r="S6" s="99"/>
+      <c r="T6" s="99"/>
+      <c r="U6" s="99"/>
+      <c r="V6" s="99"/>
+      <c r="W6" s="99"/>
+      <c r="X6" s="99"/>
+      <c r="Y6" s="99"/>
+      <c r="Z6" s="99"/>
+      <c r="AA6" s="99"/>
+      <c r="AB6" s="99"/>
+      <c r="AC6" s="99"/>
     </row>
     <row r="7" spans="1:49" ht="24" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="46">
         <v>6.49</v>
       </c>
       <c r="C7" s="46">
         <v>5.25</v>
       </c>
       <c r="D7" s="47">
         <v>5.43</v>
       </c>
       <c r="E7" s="47">
         <v>6.73</v>
       </c>
       <c r="F7" s="47">
         <v>7.94</v>
       </c>
       <c r="G7" s="47">
         <v>7.97</v>
       </c>
       <c r="H7" s="48">
         <v>7.59</v>
@@ -16820,50 +17282,56 @@
         <v>7.5</v>
       </c>
       <c r="AF7" s="53">
         <v>7.03</v>
       </c>
       <c r="AG7" s="53">
         <v>6.39</v>
       </c>
       <c r="AH7" s="53">
         <v>6.13</v>
       </c>
       <c r="AI7" s="53">
         <v>5.84</v>
       </c>
       <c r="AJ7" s="53">
         <v>6.12</v>
       </c>
       <c r="AK7" s="53">
         <v>6.16</v>
       </c>
       <c r="AL7" s="53">
         <v>2.62</v>
       </c>
       <c r="AM7" s="53">
         <v>2.7</v>
+      </c>
+      <c r="AN7" s="53">
+        <v>3.17</v>
+      </c>
+      <c r="AO7" s="53">
+        <v>4.8099999999999996</v>
       </c>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="46"/>
       <c r="C8" s="46"/>
       <c r="D8" s="47"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="48"/>
       <c r="I8" s="47"/>
       <c r="J8" s="48"/>
       <c r="K8" s="48"/>
       <c r="L8" s="48"/>
       <c r="M8" s="48"/>
       <c r="N8" s="53"/>
       <c r="O8" s="53"/>
       <c r="P8" s="53"/>
       <c r="Q8" s="53"/>
       <c r="R8" s="53">
         <v>3.61</v>
       </c>
@@ -16906,50 +17374,54 @@
       <c r="AE8" s="49">
         <v>7.6</v>
       </c>
       <c r="AF8" s="53">
         <v>6.56</v>
       </c>
       <c r="AG8" s="53">
         <v>5.7</v>
       </c>
       <c r="AH8" s="53">
         <v>7.59</v>
       </c>
       <c r="AI8" s="53">
         <v>6.77</v>
       </c>
       <c r="AJ8" s="53">
         <v>8.11</v>
       </c>
       <c r="AK8" s="53">
         <v>9.11</v>
       </c>
       <c r="AL8" s="53"/>
       <c r="AM8" s="53">
         <v>14.93</v>
       </c>
+      <c r="AN8" s="53"/>
+      <c r="AO8" s="53">
+        <v>14.93</v>
+      </c>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="46"/>
       <c r="N9" s="53">
         <v>83.33</v>
       </c>
       <c r="O9" s="53">
         <v>66.67</v>
       </c>
       <c r="P9" s="53">
         <v>50.85</v>
@@ -16971,50 +17443,52 @@
       </c>
       <c r="V9" s="53">
         <v>21.28</v>
       </c>
       <c r="W9" s="53">
         <v>23.81</v>
       </c>
       <c r="X9" s="49">
         <v>21.74</v>
       </c>
       <c r="Y9" s="49">
         <v>19.84</v>
       </c>
       <c r="AB9" s="49"/>
       <c r="AC9" s="49"/>
       <c r="AD9" s="49"/>
       <c r="AE9" s="49"/>
       <c r="AF9" s="53"/>
       <c r="AG9" s="53"/>
       <c r="AH9" s="53"/>
       <c r="AI9" s="53"/>
       <c r="AJ9" s="53"/>
       <c r="AK9" s="53"/>
       <c r="AL9" s="53"/>
       <c r="AM9" s="53"/>
+      <c r="AN9" s="53"/>
+      <c r="AO9" s="53"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="46"/>
       <c r="C10" s="46"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="48"/>
       <c r="I10" s="47"/>
       <c r="J10" s="48"/>
       <c r="K10" s="48"/>
       <c r="L10" s="48"/>
       <c r="M10" s="48"/>
       <c r="N10" s="53">
         <v>22.99</v>
       </c>
       <c r="O10" s="53">
         <v>13.07</v>
       </c>
       <c r="P10" s="53">
         <v>8.58</v>
@@ -17059,50 +17533,52 @@
         <v>23.89</v>
       </c>
       <c r="AE10" s="49">
         <v>23.05</v>
       </c>
       <c r="AF10" s="53">
         <v>21.9</v>
       </c>
       <c r="AG10" s="53">
         <v>18.989999999999998</v>
       </c>
       <c r="AH10" s="53">
         <v>18.28</v>
       </c>
       <c r="AI10" s="53">
         <v>16.45</v>
       </c>
       <c r="AJ10" s="53">
         <v>14.97</v>
       </c>
       <c r="AK10" s="53">
         <v>13.64</v>
       </c>
       <c r="AL10" s="53"/>
       <c r="AM10" s="53"/>
+      <c r="AN10" s="53"/>
+      <c r="AO10" s="53"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="46"/>
       <c r="C11" s="46"/>
       <c r="D11" s="47"/>
       <c r="E11" s="47"/>
       <c r="F11" s="47"/>
       <c r="G11" s="47"/>
       <c r="H11" s="48"/>
       <c r="I11" s="47"/>
       <c r="J11" s="48"/>
       <c r="K11" s="48"/>
       <c r="L11" s="48"/>
       <c r="M11" s="48"/>
       <c r="N11" s="53">
         <v>58.82</v>
       </c>
       <c r="O11" s="53">
         <v>29.85</v>
       </c>
       <c r="P11" s="53">
         <v>19.23</v>
@@ -17125,50 +17601,52 @@
       <c r="V11" s="53">
         <v>15.82</v>
       </c>
       <c r="W11" s="53">
         <v>17.239999999999998</v>
       </c>
       <c r="X11" s="49">
         <v>15.67</v>
       </c>
       <c r="Y11" s="49">
         <v>14.15</v>
       </c>
       <c r="AA11" s="49"/>
       <c r="AB11" s="49"/>
       <c r="AC11" s="49"/>
       <c r="AD11" s="49"/>
       <c r="AE11" s="49"/>
       <c r="AF11" s="53"/>
       <c r="AG11" s="53"/>
       <c r="AH11" s="53"/>
       <c r="AI11" s="53"/>
       <c r="AJ11" s="53"/>
       <c r="AK11" s="53"/>
       <c r="AL11" s="53"/>
       <c r="AM11" s="53"/>
+      <c r="AN11" s="53"/>
+      <c r="AO11" s="53"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="46"/>
       <c r="C12" s="46"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="48"/>
       <c r="I12" s="47"/>
       <c r="J12" s="48"/>
       <c r="K12" s="48"/>
       <c r="L12" s="48"/>
       <c r="M12" s="48"/>
       <c r="N12" s="53"/>
       <c r="O12" s="53"/>
       <c r="P12" s="53"/>
       <c r="Q12" s="53"/>
       <c r="R12" s="53"/>
       <c r="S12" s="53"/>
       <c r="T12" s="53"/>
       <c r="U12" s="53"/>
@@ -17185,50 +17663,52 @@
         <v>12.2</v>
       </c>
       <c r="AE12" s="49">
         <v>10.87</v>
       </c>
       <c r="AF12" s="53">
         <v>9.7100000000000009</v>
       </c>
       <c r="AG12" s="53">
         <v>8.1999999999999993</v>
       </c>
       <c r="AH12" s="53">
         <v>7.35</v>
       </c>
       <c r="AI12" s="53">
         <v>6.37</v>
       </c>
       <c r="AJ12" s="53">
         <v>5.95</v>
       </c>
       <c r="AK12" s="53">
         <v>5.43</v>
       </c>
       <c r="AL12" s="53"/>
       <c r="AM12" s="53"/>
+      <c r="AN12" s="53"/>
+      <c r="AO12" s="53"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="46"/>
       <c r="C13" s="46"/>
       <c r="D13" s="47"/>
       <c r="E13" s="47"/>
       <c r="F13" s="47"/>
       <c r="G13" s="47"/>
       <c r="H13" s="48"/>
       <c r="I13" s="47"/>
       <c r="J13" s="48"/>
       <c r="K13" s="48"/>
       <c r="L13" s="48"/>
       <c r="M13" s="48"/>
       <c r="N13" s="53"/>
       <c r="O13" s="53">
         <v>6.33</v>
       </c>
       <c r="P13" s="53">
         <v>4.59</v>
       </c>
       <c r="Q13" s="53">
@@ -17274,50 +17754,56 @@
         <v>9.3800000000000008</v>
       </c>
       <c r="AF13" s="53">
         <v>8</v>
       </c>
       <c r="AG13" s="53">
         <v>6.99</v>
       </c>
       <c r="AH13" s="53">
         <v>6.15</v>
       </c>
       <c r="AI13" s="53">
         <v>7.19</v>
       </c>
       <c r="AJ13" s="53">
         <v>6.49</v>
       </c>
       <c r="AK13" s="53">
         <v>5.84</v>
       </c>
       <c r="AL13" s="53">
         <v>17.239999999999998</v>
       </c>
       <c r="AM13" s="53">
         <v>9.6199999999999992</v>
+      </c>
+      <c r="AN13" s="53">
+        <v>6.67</v>
+      </c>
+      <c r="AO13" s="53">
+        <v>4.76</v>
       </c>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="46"/>
       <c r="C14" s="46"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="48"/>
       <c r="I14" s="47"/>
       <c r="J14" s="48"/>
       <c r="K14" s="48"/>
       <c r="L14" s="48"/>
       <c r="M14" s="48"/>
       <c r="N14" s="53"/>
       <c r="O14" s="53"/>
       <c r="P14" s="53"/>
       <c r="Q14" s="53"/>
       <c r="R14" s="53"/>
       <c r="S14" s="53">
         <v>3.82</v>
@@ -17353,50 +17839,54 @@
         <v>17.14</v>
       </c>
       <c r="AE14" s="49">
         <v>14.78</v>
       </c>
       <c r="AF14" s="53">
         <v>12.45</v>
       </c>
       <c r="AG14" s="53">
         <v>10.99</v>
       </c>
       <c r="AH14" s="53">
         <v>9.17</v>
       </c>
       <c r="AI14" s="53">
         <v>8.5500000000000007</v>
       </c>
       <c r="AJ14" s="53">
         <v>12.95</v>
       </c>
       <c r="AK14" s="53">
         <v>11.99</v>
       </c>
       <c r="AL14" s="53"/>
       <c r="AM14" s="53"/>
+      <c r="AN14" s="53"/>
+      <c r="AO14" s="53">
+        <v>8.6199999999999992</v>
+      </c>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="46"/>
       <c r="C15" s="46"/>
       <c r="D15" s="47"/>
       <c r="E15" s="47"/>
       <c r="F15" s="47"/>
       <c r="G15" s="47"/>
       <c r="H15" s="48"/>
       <c r="I15" s="47"/>
       <c r="J15" s="48"/>
       <c r="K15" s="48"/>
       <c r="L15" s="48"/>
       <c r="M15" s="48"/>
       <c r="N15" s="53"/>
       <c r="O15" s="53"/>
       <c r="P15" s="53"/>
       <c r="Q15" s="53"/>
       <c r="R15" s="53"/>
       <c r="S15" s="53"/>
       <c r="T15" s="53"/>
       <c r="U15" s="53"/>
@@ -17411,50 +17901,52 @@
         <v>4.3499999999999996</v>
       </c>
       <c r="AA15" s="49"/>
       <c r="AB15" s="49"/>
       <c r="AC15" s="49"/>
       <c r="AD15" s="49"/>
       <c r="AE15" s="49"/>
       <c r="AF15" s="53"/>
       <c r="AG15" s="53">
         <v>8</v>
       </c>
       <c r="AH15" s="53">
         <v>6.85</v>
       </c>
       <c r="AI15" s="53">
         <v>6.13</v>
       </c>
       <c r="AJ15" s="53">
         <v>5.56</v>
       </c>
       <c r="AK15" s="53">
         <v>10.42</v>
       </c>
       <c r="AL15" s="53"/>
       <c r="AM15" s="53"/>
+      <c r="AN15" s="53"/>
+      <c r="AO15" s="53"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="46"/>
       <c r="C16" s="46"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="48"/>
       <c r="I16" s="47"/>
       <c r="J16" s="48"/>
       <c r="K16" s="48"/>
       <c r="L16" s="48"/>
       <c r="M16" s="48"/>
       <c r="N16" s="53"/>
       <c r="O16" s="53"/>
       <c r="P16" s="53"/>
       <c r="Q16" s="53"/>
       <c r="R16" s="53"/>
       <c r="S16" s="53"/>
       <c r="T16" s="53">
         <v>5.13</v>
@@ -17483,52 +17975,58 @@
       </c>
       <c r="AF16" s="53">
         <v>6.13</v>
       </c>
       <c r="AG16" s="53">
         <v>10.7</v>
       </c>
       <c r="AH16" s="53">
         <v>9.52</v>
       </c>
       <c r="AI16" s="53">
         <v>8.23</v>
       </c>
       <c r="AJ16" s="53">
         <v>11.49</v>
       </c>
       <c r="AK16" s="53">
         <v>10.64</v>
       </c>
       <c r="AL16" s="53">
         <v>40</v>
       </c>
       <c r="AM16" s="53">
         <v>21.74</v>
       </c>
+      <c r="AN16" s="53">
+        <v>15.87</v>
+      </c>
+      <c r="AO16" s="53">
+        <v>25.32</v>
+      </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:41">
       <c r="A17" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="46"/>
       <c r="C17" s="46"/>
       <c r="D17" s="46"/>
       <c r="E17" s="46"/>
       <c r="F17" s="46"/>
       <c r="G17" s="46"/>
       <c r="H17" s="46"/>
       <c r="I17" s="46"/>
       <c r="J17" s="46"/>
       <c r="K17" s="46"/>
       <c r="L17" s="46"/>
       <c r="M17" s="46"/>
       <c r="N17" s="53">
         <v>37.04</v>
       </c>
       <c r="O17" s="53">
         <v>23.26</v>
       </c>
       <c r="P17" s="53">
         <v>16.670000000000002</v>
       </c>
       <c r="Q17" s="53">
@@ -17549,52 +18047,54 @@
       <c r="V17" s="53">
         <v>17.75</v>
       </c>
       <c r="W17" s="53">
         <v>16.48</v>
       </c>
       <c r="X17" s="49">
         <v>15.71</v>
       </c>
       <c r="Y17" s="49">
         <v>14.02</v>
       </c>
       <c r="AA17" s="49"/>
       <c r="AB17" s="49"/>
       <c r="AC17" s="49"/>
       <c r="AD17" s="49"/>
       <c r="AE17" s="49"/>
       <c r="AF17" s="53"/>
       <c r="AG17" s="53"/>
       <c r="AH17" s="53"/>
       <c r="AI17" s="53"/>
       <c r="AJ17" s="53"/>
       <c r="AK17" s="53"/>
       <c r="AL17" s="53"/>
       <c r="AM17" s="53"/>
+      <c r="AN17" s="53"/>
+      <c r="AO17" s="53"/>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:41">
       <c r="A18" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="46"/>
       <c r="C18" s="46"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="48"/>
       <c r="I18" s="47"/>
       <c r="J18" s="48"/>
       <c r="K18" s="48"/>
       <c r="L18" s="48"/>
       <c r="M18" s="48"/>
       <c r="N18" s="53"/>
       <c r="O18" s="53"/>
       <c r="P18" s="53"/>
       <c r="Q18" s="53"/>
       <c r="R18" s="53"/>
       <c r="S18" s="53">
         <v>3.21</v>
       </c>
       <c r="T18" s="53">
         <v>2.78</v>
@@ -17627,52 +18127,54 @@
         <v>5</v>
       </c>
       <c r="AE18" s="49">
         <v>4.18</v>
       </c>
       <c r="AF18" s="53">
         <v>3.51</v>
       </c>
       <c r="AG18" s="53">
         <v>2.94</v>
       </c>
       <c r="AH18" s="53">
         <v>2.7</v>
       </c>
       <c r="AI18" s="53">
         <v>2.4</v>
       </c>
       <c r="AJ18" s="53">
         <v>2.23</v>
       </c>
       <c r="AK18" s="53">
         <v>4.1500000000000004</v>
       </c>
       <c r="AL18" s="53"/>
       <c r="AM18" s="53"/>
+      <c r="AN18" s="53"/>
+      <c r="AO18" s="53"/>
     </row>
-    <row r="19" spans="1:39">
+    <row r="19" spans="1:41">
       <c r="A19" s="20" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="46"/>
       <c r="C19" s="46"/>
       <c r="D19" s="47"/>
       <c r="E19" s="47"/>
       <c r="F19" s="47"/>
       <c r="G19" s="47"/>
       <c r="H19" s="48"/>
       <c r="I19" s="47"/>
       <c r="J19" s="48"/>
       <c r="K19" s="48"/>
       <c r="L19" s="48"/>
       <c r="M19" s="48"/>
       <c r="N19" s="53"/>
       <c r="O19" s="53"/>
       <c r="P19" s="53"/>
       <c r="Q19" s="53"/>
       <c r="R19" s="53"/>
       <c r="S19" s="53"/>
       <c r="T19" s="53"/>
       <c r="U19" s="53"/>
       <c r="V19" s="53"/>
       <c r="W19" s="53">
@@ -17700,52 +18202,54 @@
         <v>40.54</v>
       </c>
       <c r="AE19" s="49">
         <v>32.26</v>
       </c>
       <c r="AF19" s="53">
         <v>27.03</v>
       </c>
       <c r="AG19" s="53">
         <v>24</v>
       </c>
       <c r="AH19" s="53">
         <v>21.58</v>
       </c>
       <c r="AI19" s="53">
         <v>19.87</v>
       </c>
       <c r="AJ19" s="53">
         <v>19.23</v>
       </c>
       <c r="AK19" s="53">
         <v>17.649999999999999</v>
       </c>
       <c r="AL19" s="53"/>
       <c r="AM19" s="53"/>
+      <c r="AN19" s="53"/>
+      <c r="AO19" s="53"/>
     </row>
-    <row r="20" spans="1:39">
+    <row r="20" spans="1:41">
       <c r="A20" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="46"/>
       <c r="C20" s="46"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="48"/>
       <c r="I20" s="47"/>
       <c r="J20" s="48"/>
       <c r="K20" s="48"/>
       <c r="L20" s="48"/>
       <c r="M20" s="48"/>
       <c r="N20" s="53">
         <v>7.55</v>
       </c>
       <c r="O20" s="53">
         <v>10.16</v>
       </c>
       <c r="P20" s="53">
         <v>8.39</v>
       </c>
       <c r="Q20" s="53">
@@ -17793,92 +18297,100 @@
       <c r="AE20" s="49">
         <v>5.33</v>
       </c>
       <c r="AF20" s="53">
         <v>5.44</v>
       </c>
       <c r="AG20" s="53">
         <v>4.71</v>
       </c>
       <c r="AH20" s="53">
         <v>4.59</v>
       </c>
       <c r="AI20" s="53">
         <v>4.55</v>
       </c>
       <c r="AJ20" s="53">
         <v>4.78</v>
       </c>
       <c r="AK20" s="53">
         <v>4.87</v>
       </c>
       <c r="AL20" s="53"/>
       <c r="AM20" s="53">
         <v>1.27</v>
       </c>
+      <c r="AN20" s="53">
+        <v>2.52</v>
+      </c>
+      <c r="AO20" s="53">
+        <v>5.07</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" s="34" customFormat="1">
-      <c r="A21" s="84" t="s">
+    <row r="21" spans="1:41" s="34" customFormat="1">
+      <c r="A21" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="84"/>
-[...26 lines deleted...]
-      <c r="AC21" s="84"/>
+      <c r="B21" s="94"/>
+      <c r="C21" s="94"/>
+      <c r="D21" s="94"/>
+      <c r="E21" s="94"/>
+      <c r="F21" s="94"/>
+      <c r="G21" s="94"/>
+      <c r="H21" s="94"/>
+      <c r="I21" s="94"/>
+      <c r="J21" s="94"/>
+      <c r="K21" s="94"/>
+      <c r="L21" s="94"/>
+      <c r="M21" s="94"/>
+      <c r="N21" s="94"/>
+      <c r="O21" s="94"/>
+      <c r="P21" s="94"/>
+      <c r="Q21" s="94"/>
+      <c r="R21" s="94"/>
+      <c r="S21" s="94"/>
+      <c r="T21" s="94"/>
+      <c r="U21" s="94"/>
+      <c r="V21" s="94"/>
+      <c r="W21" s="94"/>
+      <c r="X21" s="94"/>
+      <c r="Y21" s="94"/>
+      <c r="Z21" s="94"/>
+      <c r="AA21" s="94"/>
+      <c r="AB21" s="94"/>
+      <c r="AC21" s="94"/>
       <c r="AF21" s="53"/>
       <c r="AH21" s="53"/>
       <c r="AI21" s="53"/>
       <c r="AJ21" s="53"/>
       <c r="AK21" s="53"/>
       <c r="AL21" s="53"/>
       <c r="AM21" s="53"/>
+      <c r="AN21" s="53"/>
+      <c r="AO21" s="53"/>
     </row>
-    <row r="22" spans="1:39" ht="24" customHeight="1">
+    <row r="22" spans="1:41" ht="24" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="46">
         <v>10.07</v>
       </c>
       <c r="C22" s="46">
         <v>7.79</v>
       </c>
       <c r="D22" s="47">
         <v>8.1300000000000008</v>
       </c>
       <c r="E22" s="47">
         <v>9.33</v>
       </c>
       <c r="F22" s="47">
         <v>11.86</v>
       </c>
       <c r="G22" s="47">
         <v>11.57</v>
       </c>
       <c r="H22" s="48">
         <v>11.09</v>
       </c>
       <c r="I22" s="47">
@@ -17952,52 +18464,58 @@
       </c>
       <c r="AF22" s="53">
         <v>5.72</v>
       </c>
       <c r="AG22" s="53">
         <v>4.9400000000000004</v>
       </c>
       <c r="AH22" s="53">
         <v>4.99</v>
       </c>
       <c r="AI22" s="53">
         <v>4.8899999999999997</v>
       </c>
       <c r="AJ22" s="53">
         <v>5.05</v>
       </c>
       <c r="AK22" s="53">
         <v>5.08</v>
       </c>
       <c r="AL22" s="53">
         <v>0</v>
       </c>
       <c r="AM22" s="53">
         <v>1.1599999999999999</v>
       </c>
+      <c r="AN22" s="53">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="AO22" s="53">
+        <v>4.6900000000000004</v>
+      </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:41">
       <c r="A23" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="46">
         <v>9.77</v>
       </c>
       <c r="C23" s="46">
         <v>12.95</v>
       </c>
       <c r="D23" s="47">
         <v>13.45</v>
       </c>
       <c r="E23" s="47">
         <v>14</v>
       </c>
       <c r="F23" s="47">
         <v>14.05</v>
       </c>
       <c r="G23" s="47">
         <v>14.79</v>
       </c>
       <c r="H23" s="48">
         <v>15.08</v>
       </c>
       <c r="I23" s="47">
@@ -18064,52 +18582,54 @@
         <v>18.18</v>
       </c>
       <c r="AE23" s="72">
         <v>14.93</v>
       </c>
       <c r="AF23" s="53">
         <v>12.61</v>
       </c>
       <c r="AG23" s="53">
         <v>10.71</v>
       </c>
       <c r="AH23" s="53">
         <v>12.46</v>
       </c>
       <c r="AI23" s="53">
         <v>11.17</v>
       </c>
       <c r="AJ23" s="53">
         <v>10.28</v>
       </c>
       <c r="AK23" s="53">
         <v>9.39</v>
       </c>
       <c r="AL23" s="53"/>
       <c r="AM23" s="53"/>
+      <c r="AN23" s="53"/>
+      <c r="AO23" s="53"/>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:41">
       <c r="A24" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="46" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="46" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="46" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="46" t="s">
         <v>29</v>
       </c>
       <c r="F24" s="46" t="s">
         <v>29</v>
       </c>
       <c r="G24" s="46" t="s">
         <v>29</v>
       </c>
       <c r="H24" s="46" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="46" t="s">
@@ -18181,92 +18701,100 @@
       <c r="AE24" s="72">
         <v>5.01</v>
       </c>
       <c r="AF24" s="53">
         <v>5.19</v>
       </c>
       <c r="AG24" s="53">
         <v>4.4800000000000004</v>
       </c>
       <c r="AH24" s="53">
         <v>4.41</v>
       </c>
       <c r="AI24" s="53">
         <v>4.3899999999999997</v>
       </c>
       <c r="AJ24" s="53">
         <v>4.6399999999999997</v>
       </c>
       <c r="AK24" s="53">
         <v>4.75</v>
       </c>
       <c r="AL24" s="53"/>
       <c r="AM24" s="53">
         <v>1.29</v>
       </c>
+      <c r="AN24" s="53">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AO24" s="53">
+        <v>5.14</v>
+      </c>
     </row>
-    <row r="25" spans="1:39" s="34" customFormat="1">
-      <c r="A25" s="85" t="s">
+    <row r="25" spans="1:41" s="34" customFormat="1">
+      <c r="A25" s="95" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="85"/>
-[...26 lines deleted...]
-      <c r="AC25" s="85"/>
+      <c r="B25" s="95"/>
+      <c r="C25" s="95"/>
+      <c r="D25" s="95"/>
+      <c r="E25" s="95"/>
+      <c r="F25" s="95"/>
+      <c r="G25" s="95"/>
+      <c r="H25" s="95"/>
+      <c r="I25" s="95"/>
+      <c r="J25" s="95"/>
+      <c r="K25" s="95"/>
+      <c r="L25" s="95"/>
+      <c r="M25" s="95"/>
+      <c r="N25" s="95"/>
+      <c r="O25" s="95"/>
+      <c r="P25" s="95"/>
+      <c r="Q25" s="95"/>
+      <c r="R25" s="95"/>
+      <c r="S25" s="95"/>
+      <c r="T25" s="95"/>
+      <c r="U25" s="95"/>
+      <c r="V25" s="95"/>
+      <c r="W25" s="95"/>
+      <c r="X25" s="95"/>
+      <c r="Y25" s="95"/>
+      <c r="Z25" s="95"/>
+      <c r="AA25" s="95"/>
+      <c r="AB25" s="95"/>
+      <c r="AC25" s="95"/>
       <c r="AF25" s="53"/>
       <c r="AH25" s="53"/>
       <c r="AI25" s="53"/>
       <c r="AJ25" s="53"/>
       <c r="AK25" s="53"/>
       <c r="AL25" s="53"/>
       <c r="AM25" s="53"/>
+      <c r="AN25" s="53"/>
+      <c r="AO25" s="53"/>
     </row>
-    <row r="26" spans="1:39" ht="24" customHeight="1">
+    <row r="26" spans="1:41" ht="24" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="54">
         <v>2.0699999999999998</v>
       </c>
       <c r="C26" s="54">
         <v>2.13</v>
       </c>
       <c r="D26" s="47">
         <v>2.0499999999999998</v>
       </c>
       <c r="E26" s="47">
         <v>3.52</v>
       </c>
       <c r="F26" s="47">
         <v>3.14</v>
       </c>
       <c r="G26" s="46">
         <v>3.51</v>
       </c>
       <c r="H26" s="48">
         <v>3.24</v>
       </c>
       <c r="I26" s="47">
@@ -18340,52 +18868,58 @@
       </c>
       <c r="AF26" s="53">
         <v>8.86</v>
       </c>
       <c r="AG26" s="53">
         <v>8.43</v>
       </c>
       <c r="AH26" s="53">
         <v>7.75</v>
       </c>
       <c r="AI26" s="53">
         <v>7.19</v>
       </c>
       <c r="AJ26" s="53">
         <v>7.65</v>
       </c>
       <c r="AK26" s="53">
         <v>7.69</v>
       </c>
       <c r="AL26" s="53">
         <v>6.33</v>
       </c>
       <c r="AM26" s="53">
         <v>4.83</v>
       </c>
+      <c r="AN26" s="53">
+        <v>4.37</v>
+      </c>
+      <c r="AO26" s="53">
+        <v>4.96</v>
+      </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:41">
       <c r="A27" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="54"/>
       <c r="C27" s="54"/>
       <c r="D27" s="47"/>
       <c r="E27" s="47"/>
       <c r="F27" s="47"/>
       <c r="G27" s="46"/>
       <c r="H27" s="48"/>
       <c r="I27" s="47"/>
       <c r="J27" s="54"/>
       <c r="K27" s="54"/>
       <c r="L27" s="48"/>
       <c r="M27" s="49"/>
       <c r="N27" s="53"/>
       <c r="O27" s="53"/>
       <c r="P27" s="53"/>
       <c r="Q27" s="53"/>
       <c r="R27" s="53">
         <v>3.61</v>
       </c>
       <c r="S27" s="53">
         <v>6.23</v>
       </c>
@@ -18425,52 +18959,58 @@
       <c r="AE27" s="49">
         <v>7.6</v>
       </c>
       <c r="AF27" s="53">
         <v>6.56</v>
       </c>
       <c r="AG27" s="53">
         <v>5.7</v>
       </c>
       <c r="AH27" s="53">
         <v>7.59</v>
       </c>
       <c r="AI27" s="53">
         <v>6.77</v>
       </c>
       <c r="AJ27" s="53">
         <v>8.11</v>
       </c>
       <c r="AK27" s="53">
         <v>9.11</v>
       </c>
       <c r="AL27" s="53"/>
       <c r="AM27" s="53">
         <v>14.93</v>
       </c>
+      <c r="AN27" s="53">
+        <v>19.8</v>
+      </c>
+      <c r="AO27" s="53">
+        <v>14.93</v>
+      </c>
     </row>
-    <row r="28" spans="1:39">
+    <row r="28" spans="1:41">
       <c r="A28" s="20" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="46"/>
       <c r="C28" s="46"/>
       <c r="D28" s="46"/>
       <c r="E28" s="46"/>
       <c r="F28" s="46"/>
       <c r="G28" s="46"/>
       <c r="H28" s="46"/>
       <c r="I28" s="46"/>
       <c r="J28" s="46"/>
       <c r="K28" s="46"/>
       <c r="L28" s="46"/>
       <c r="M28" s="46"/>
       <c r="N28" s="53">
         <v>83.33</v>
       </c>
       <c r="O28" s="53">
         <v>66.67</v>
       </c>
       <c r="P28" s="53">
         <v>50.85</v>
       </c>
       <c r="Q28" s="53">
@@ -18490,52 +19030,54 @@
       </c>
       <c r="V28" s="53">
         <v>21.28</v>
       </c>
       <c r="W28" s="53">
         <v>23.81</v>
       </c>
       <c r="X28" s="49">
         <v>21.74</v>
       </c>
       <c r="Y28" s="49">
         <v>19.84</v>
       </c>
       <c r="AB28" s="49"/>
       <c r="AC28" s="49"/>
       <c r="AD28" s="49"/>
       <c r="AE28" s="49"/>
       <c r="AF28" s="53"/>
       <c r="AG28" s="53"/>
       <c r="AH28" s="53"/>
       <c r="AI28" s="53"/>
       <c r="AJ28" s="53"/>
       <c r="AK28" s="53"/>
       <c r="AL28" s="53"/>
       <c r="AM28" s="53"/>
+      <c r="AN28" s="53"/>
+      <c r="AO28" s="53"/>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:41">
       <c r="A29" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="54"/>
       <c r="C29" s="54"/>
       <c r="D29" s="47"/>
       <c r="E29" s="47"/>
       <c r="F29" s="47"/>
       <c r="G29" s="46"/>
       <c r="H29" s="48"/>
       <c r="I29" s="47"/>
       <c r="J29" s="54"/>
       <c r="K29" s="54"/>
       <c r="L29" s="48"/>
       <c r="M29" s="49"/>
       <c r="N29" s="53">
         <v>25</v>
       </c>
       <c r="O29" s="53">
         <v>13.16</v>
       </c>
       <c r="P29" s="53">
         <v>8.6999999999999993</v>
       </c>
       <c r="Q29" s="53">
@@ -18578,52 +19120,54 @@
         <v>31.25</v>
       </c>
       <c r="AE29" s="49">
         <v>34.25</v>
       </c>
       <c r="AF29" s="53">
         <v>34.68</v>
       </c>
       <c r="AG29" s="53">
         <v>30.93</v>
       </c>
       <c r="AH29" s="53">
         <v>26.55</v>
       </c>
       <c r="AI29" s="53">
         <v>24</v>
       </c>
       <c r="AJ29" s="53">
         <v>21.51</v>
       </c>
       <c r="AK29" s="53">
         <v>19.54</v>
       </c>
       <c r="AL29" s="53"/>
       <c r="AM29" s="53"/>
+      <c r="AN29" s="53"/>
+      <c r="AO29" s="53"/>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:41">
       <c r="A30" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="54"/>
       <c r="C30" s="54"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="46"/>
       <c r="H30" s="48"/>
       <c r="I30" s="47"/>
       <c r="J30" s="54"/>
       <c r="K30" s="54"/>
       <c r="L30" s="48"/>
       <c r="M30" s="49"/>
       <c r="N30" s="53">
         <v>58.82</v>
       </c>
       <c r="O30" s="53">
         <v>29.85</v>
       </c>
       <c r="P30" s="53">
         <v>19.23</v>
       </c>
       <c r="Q30" s="53">
@@ -18644,52 +19188,54 @@
       <c r="V30" s="53">
         <v>15.82</v>
       </c>
       <c r="W30" s="53">
         <v>17.239999999999998</v>
       </c>
       <c r="X30" s="49">
         <v>15.67</v>
       </c>
       <c r="Y30" s="49">
         <v>14.15</v>
       </c>
       <c r="AA30" s="49"/>
       <c r="AB30" s="49"/>
       <c r="AC30" s="49"/>
       <c r="AD30" s="49"/>
       <c r="AE30" s="49"/>
       <c r="AF30" s="53"/>
       <c r="AG30" s="53"/>
       <c r="AH30" s="53"/>
       <c r="AI30" s="53"/>
       <c r="AJ30" s="53"/>
       <c r="AK30" s="53"/>
       <c r="AL30" s="53"/>
       <c r="AM30" s="53"/>
+      <c r="AN30" s="53"/>
+      <c r="AO30" s="53"/>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:41">
       <c r="A31" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="54"/>
       <c r="C31" s="54"/>
       <c r="D31" s="47"/>
       <c r="E31" s="47"/>
       <c r="F31" s="47"/>
       <c r="G31" s="46"/>
       <c r="H31" s="48"/>
       <c r="I31" s="47"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="48"/>
       <c r="M31" s="49"/>
       <c r="N31" s="53"/>
       <c r="O31" s="53"/>
       <c r="P31" s="53"/>
       <c r="Q31" s="53"/>
       <c r="R31" s="53"/>
       <c r="S31" s="53"/>
       <c r="T31" s="53"/>
       <c r="U31" s="53"/>
       <c r="V31" s="53"/>
       <c r="W31" s="53"/>
@@ -18704,52 +19250,54 @@
         <v>12.2</v>
       </c>
       <c r="AE31" s="49">
         <v>10.87</v>
       </c>
       <c r="AF31" s="53">
         <v>9.7100000000000009</v>
       </c>
       <c r="AG31" s="53">
         <v>8.1999999999999993</v>
       </c>
       <c r="AH31" s="53">
         <v>7.35</v>
       </c>
       <c r="AI31" s="53">
         <v>6.37</v>
       </c>
       <c r="AJ31" s="53">
         <v>5.95</v>
       </c>
       <c r="AK31" s="53">
         <v>5.43</v>
       </c>
       <c r="AL31" s="53"/>
       <c r="AM31" s="53"/>
+      <c r="AN31" s="53"/>
+      <c r="AO31" s="53"/>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:41">
       <c r="A32" s="20" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="54"/>
       <c r="C32" s="54"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="46"/>
       <c r="H32" s="48"/>
       <c r="I32" s="47"/>
       <c r="J32" s="54"/>
       <c r="K32" s="54"/>
       <c r="L32" s="48"/>
       <c r="M32" s="49"/>
       <c r="N32" s="53"/>
       <c r="O32" s="53">
         <v>6.33</v>
       </c>
       <c r="P32" s="53">
         <v>4.59</v>
       </c>
       <c r="Q32" s="53">
         <v>3.44</v>
       </c>
@@ -18794,52 +19342,58 @@
       </c>
       <c r="AF32" s="53">
         <v>8</v>
       </c>
       <c r="AG32" s="53">
         <v>6.99</v>
       </c>
       <c r="AH32" s="53">
         <v>6.15</v>
       </c>
       <c r="AI32" s="53">
         <v>7.19</v>
       </c>
       <c r="AJ32" s="53">
         <v>6.49</v>
       </c>
       <c r="AK32" s="53">
         <v>5.84</v>
       </c>
       <c r="AL32" s="53">
         <v>17.239999999999998</v>
       </c>
       <c r="AM32" s="53">
         <v>9.6199999999999992</v>
       </c>
+      <c r="AN32" s="53">
+        <v>6.67</v>
+      </c>
+      <c r="AO32" s="53">
+        <v>4.76</v>
+      </c>
     </row>
-    <row r="33" spans="1:39">
+    <row r="33" spans="1:41">
       <c r="A33" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="54"/>
       <c r="C33" s="54"/>
       <c r="D33" s="47"/>
       <c r="E33" s="47"/>
       <c r="F33" s="47"/>
       <c r="G33" s="46"/>
       <c r="H33" s="48"/>
       <c r="I33" s="47"/>
       <c r="J33" s="54"/>
       <c r="K33" s="54"/>
       <c r="L33" s="48"/>
       <c r="M33" s="49"/>
       <c r="N33" s="53"/>
       <c r="O33" s="53"/>
       <c r="P33" s="53"/>
       <c r="Q33" s="53"/>
       <c r="R33" s="53"/>
       <c r="S33" s="53">
         <v>3.82</v>
       </c>
       <c r="T33" s="53">
         <v>3.34</v>
@@ -18872,52 +19426,56 @@
         <v>17.14</v>
       </c>
       <c r="AE33" s="49">
         <v>14.78</v>
       </c>
       <c r="AF33" s="53">
         <v>12.45</v>
       </c>
       <c r="AG33" s="53">
         <v>10.99</v>
       </c>
       <c r="AH33" s="53">
         <v>9.17</v>
       </c>
       <c r="AI33" s="53">
         <v>8.5500000000000007</v>
       </c>
       <c r="AJ33" s="53">
         <v>12.95</v>
       </c>
       <c r="AK33" s="53">
         <v>11.99</v>
       </c>
       <c r="AL33" s="53"/>
       <c r="AM33" s="53"/>
+      <c r="AN33" s="53"/>
+      <c r="AO33" s="53">
+        <v>8.6199999999999992</v>
+      </c>
     </row>
-    <row r="34" spans="1:39">
+    <row r="34" spans="1:41">
       <c r="A34" s="20" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="54"/>
       <c r="C34" s="54"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="46"/>
       <c r="H34" s="48"/>
       <c r="I34" s="47"/>
       <c r="J34" s="54"/>
       <c r="K34" s="54"/>
       <c r="L34" s="48"/>
       <c r="M34" s="49"/>
       <c r="N34" s="53"/>
       <c r="O34" s="53"/>
       <c r="P34" s="53"/>
       <c r="Q34" s="53"/>
       <c r="R34" s="53"/>
       <c r="S34" s="53"/>
       <c r="T34" s="53"/>
       <c r="U34" s="53"/>
       <c r="V34" s="53"/>
       <c r="W34" s="53">
@@ -18930,52 +19488,54 @@
         <v>4.3499999999999996</v>
       </c>
       <c r="AA34" s="49"/>
       <c r="AB34" s="49"/>
       <c r="AC34" s="49"/>
       <c r="AD34" s="49"/>
       <c r="AE34" s="49"/>
       <c r="AF34" s="53"/>
       <c r="AG34" s="53">
         <v>8</v>
       </c>
       <c r="AH34" s="53">
         <v>6.85</v>
       </c>
       <c r="AI34" s="53">
         <v>6.13</v>
       </c>
       <c r="AJ34" s="53">
         <v>5.56</v>
       </c>
       <c r="AK34" s="53">
         <v>10.42</v>
       </c>
       <c r="AL34" s="53"/>
       <c r="AM34" s="53"/>
+      <c r="AN34" s="53"/>
+      <c r="AO34" s="53"/>
     </row>
-    <row r="35" spans="1:39">
+    <row r="35" spans="1:41">
       <c r="A35" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="54"/>
       <c r="C35" s="54"/>
       <c r="D35" s="47"/>
       <c r="E35" s="47"/>
       <c r="F35" s="47"/>
       <c r="G35" s="46"/>
       <c r="H35" s="48"/>
       <c r="I35" s="47"/>
       <c r="J35" s="54"/>
       <c r="K35" s="54"/>
       <c r="L35" s="48"/>
       <c r="M35" s="49"/>
       <c r="N35" s="53"/>
       <c r="O35" s="53"/>
       <c r="P35" s="53"/>
       <c r="Q35" s="53"/>
       <c r="R35" s="53"/>
       <c r="S35" s="53"/>
       <c r="T35" s="53">
         <v>5.13</v>
       </c>
       <c r="U35" s="53">
@@ -19002,52 +19562,58 @@
       </c>
       <c r="AF35" s="53">
         <v>6.13</v>
       </c>
       <c r="AG35" s="53">
         <v>10.7</v>
       </c>
       <c r="AH35" s="53">
         <v>9.52</v>
       </c>
       <c r="AI35" s="53">
         <v>8.23</v>
       </c>
       <c r="AJ35" s="53">
         <v>11.49</v>
       </c>
       <c r="AK35" s="53">
         <v>10.64</v>
       </c>
       <c r="AL35" s="53">
         <v>40</v>
       </c>
       <c r="AM35" s="53">
         <v>21.74</v>
       </c>
+      <c r="AN35" s="53">
+        <v>15.87</v>
+      </c>
+      <c r="AO35" s="53">
+        <v>25.32</v>
+      </c>
     </row>
-    <row r="36" spans="1:39">
+    <row r="36" spans="1:41">
       <c r="A36" s="20" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="46"/>
       <c r="C36" s="46"/>
       <c r="D36" s="46"/>
       <c r="E36" s="46"/>
       <c r="F36" s="46"/>
       <c r="G36" s="46"/>
       <c r="H36" s="46"/>
       <c r="I36" s="46"/>
       <c r="J36" s="46"/>
       <c r="K36" s="46"/>
       <c r="L36" s="46"/>
       <c r="M36" s="46"/>
       <c r="N36" s="53">
         <v>37.04</v>
       </c>
       <c r="O36" s="53">
         <v>23.26</v>
       </c>
       <c r="P36" s="53">
         <v>16.670000000000002</v>
       </c>
       <c r="Q36" s="53">
@@ -19068,52 +19634,54 @@
       <c r="V36" s="53">
         <v>17.75</v>
       </c>
       <c r="W36" s="53">
         <v>16.48</v>
       </c>
       <c r="X36" s="49">
         <v>15.71</v>
       </c>
       <c r="Y36" s="49">
         <v>14.02</v>
       </c>
       <c r="AA36" s="49"/>
       <c r="AB36" s="49"/>
       <c r="AC36" s="49"/>
       <c r="AD36" s="49"/>
       <c r="AE36" s="49"/>
       <c r="AF36" s="53"/>
       <c r="AG36" s="53"/>
       <c r="AH36" s="53"/>
       <c r="AI36" s="53"/>
       <c r="AJ36" s="53"/>
       <c r="AK36" s="53"/>
       <c r="AL36" s="53"/>
       <c r="AM36" s="53"/>
+      <c r="AN36" s="53"/>
+      <c r="AO36" s="53"/>
     </row>
-    <row r="37" spans="1:39">
+    <row r="37" spans="1:41">
       <c r="A37" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="56"/>
       <c r="C37" s="56"/>
       <c r="D37" s="57"/>
       <c r="E37" s="57"/>
       <c r="F37" s="57"/>
       <c r="G37" s="57"/>
       <c r="H37" s="56"/>
       <c r="I37" s="57"/>
       <c r="J37" s="56"/>
       <c r="K37" s="56"/>
       <c r="L37" s="56"/>
       <c r="M37" s="58"/>
       <c r="N37" s="53"/>
       <c r="O37" s="53"/>
       <c r="P37" s="53"/>
       <c r="Q37" s="53"/>
       <c r="R37" s="53"/>
       <c r="S37" s="53">
         <v>3.21</v>
       </c>
       <c r="T37" s="53">
         <v>2.78</v>
@@ -19146,52 +19714,54 @@
         <v>5</v>
       </c>
       <c r="AE37" s="49">
         <v>4.18</v>
       </c>
       <c r="AF37" s="53">
         <v>3.51</v>
       </c>
       <c r="AG37" s="53">
         <v>2.94</v>
       </c>
       <c r="AH37" s="53">
         <v>2.7</v>
       </c>
       <c r="AI37" s="53">
         <v>2.4</v>
       </c>
       <c r="AJ37" s="53">
         <v>2.23</v>
       </c>
       <c r="AK37" s="53">
         <v>4.1500000000000004</v>
       </c>
       <c r="AL37" s="53"/>
       <c r="AM37" s="53"/>
+      <c r="AN37" s="53"/>
+      <c r="AO37" s="53"/>
     </row>
-    <row r="38" spans="1:39">
+    <row r="38" spans="1:41">
       <c r="A38" s="20" t="s">
         <v>48</v>
       </c>
       <c r="N38" s="53"/>
       <c r="O38" s="53"/>
       <c r="P38" s="53"/>
       <c r="Q38" s="53"/>
       <c r="R38" s="53"/>
       <c r="S38" s="53"/>
       <c r="T38" s="53"/>
       <c r="U38" s="53"/>
       <c r="V38" s="53"/>
       <c r="W38" s="53">
         <v>6.13</v>
       </c>
       <c r="X38" s="49">
         <v>5.38</v>
       </c>
       <c r="Y38" s="49">
         <v>4.93</v>
       </c>
       <c r="Z38" s="49">
         <v>58.82</v>
       </c>
       <c r="AA38" s="49">
@@ -19207,52 +19777,54 @@
         <v>40.54</v>
       </c>
       <c r="AE38" s="49">
         <v>32.26</v>
       </c>
       <c r="AF38" s="53">
         <v>27.03</v>
       </c>
       <c r="AG38" s="53">
         <v>24</v>
       </c>
       <c r="AH38" s="53">
         <v>21.58</v>
       </c>
       <c r="AI38" s="53">
         <v>19.87</v>
       </c>
       <c r="AJ38" s="53">
         <v>19.23</v>
       </c>
       <c r="AK38" s="53">
         <v>17.649999999999999</v>
       </c>
       <c r="AL38" s="53"/>
       <c r="AM38" s="53"/>
+      <c r="AN38" s="53"/>
+      <c r="AO38" s="53"/>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:41">
       <c r="A39" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="26"/>
       <c r="C39" s="26"/>
       <c r="D39" s="26"/>
       <c r="E39" s="26"/>
       <c r="F39" s="26"/>
       <c r="G39" s="26"/>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
       <c r="N39" s="58"/>
       <c r="O39" s="58"/>
       <c r="P39" s="58"/>
       <c r="Q39" s="58"/>
       <c r="R39" s="58"/>
       <c r="S39" s="58"/>
       <c r="T39" s="58"/>
       <c r="U39" s="58"/>
       <c r="V39" s="58"/>
       <c r="W39" s="58"/>
@@ -19266,52 +19838,54 @@
       <c r="AC39" s="58"/>
       <c r="AD39" s="26"/>
       <c r="AE39" s="58">
         <v>32.26</v>
       </c>
       <c r="AF39" s="58">
         <v>24.39</v>
       </c>
       <c r="AG39" s="58">
         <v>23.26</v>
       </c>
       <c r="AH39" s="58">
         <v>20</v>
       </c>
       <c r="AI39" s="58">
         <v>17.54</v>
       </c>
       <c r="AJ39" s="58">
         <v>16.39</v>
       </c>
       <c r="AK39" s="58">
         <v>14.49</v>
       </c>
       <c r="AL39" s="58"/>
       <c r="AM39" s="58"/>
+      <c r="AN39" s="53"/>
+      <c r="AO39" s="53"/>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:41">
       <c r="A40" s="30" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A25:AC25"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A2:AC2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="A6:AC6"/>
     <mergeCell ref="A21:AC21"/>
     <mergeCell ref="N3:AK3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>