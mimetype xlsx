--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13965" yWindow="-195" windowWidth="13395" windowHeight="15840" tabRatio="710"/>
+    <workbookView xWindow="1065" yWindow="45" windowWidth="10125" windowHeight="15840" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Число родившихся" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент рождаемости" sheetId="4" r:id="rId2"/>
     <sheet name="Число родившихся по полу" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B23" i="5"/>
 </calcChain>
 </file>
@@ -767,67 +767,67 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1108,51 +1108,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AW41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="13" topLeftCell="N1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AM8" sqref="AM8:AM40"/>
+      <selection pane="topRight" activeCell="AO8" sqref="AO8:AO40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:49" s="31" customFormat="1" ht="15.75">
       <c r="A3" s="111" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="111"/>
       <c r="C3" s="111"/>
       <c r="D3" s="111"/>
       <c r="E3" s="111"/>
       <c r="F3" s="111"/>
       <c r="G3" s="111"/>
       <c r="H3" s="111"/>
       <c r="I3" s="111"/>
       <c r="J3" s="111"/>
       <c r="K3" s="111"/>
       <c r="L3" s="111"/>
       <c r="M3" s="111"/>
@@ -1161,51 +1161,52 @@
       <c r="P3" s="111"/>
       <c r="Q3" s="111"/>
       <c r="R3" s="111"/>
       <c r="S3" s="111"/>
       <c r="T3" s="111"/>
       <c r="U3" s="111"/>
       <c r="V3" s="111"/>
       <c r="W3" s="111"/>
       <c r="X3" s="111"/>
       <c r="Y3" s="111"/>
       <c r="Z3" s="111"/>
       <c r="AA3" s="111"/>
       <c r="AB3" s="111"/>
       <c r="AC3" s="111"/>
     </row>
     <row r="4" spans="1:49" s="2" customFormat="1">
       <c r="AB4" s="3"/>
       <c r="AC4" s="3"/>
       <c r="AD4" s="3"/>
       <c r="AE4" s="3"/>
       <c r="AF4" s="3"/>
       <c r="AG4" s="3"/>
       <c r="AH4" s="3"/>
       <c r="AI4" s="3"/>
       <c r="AJ4" s="3"/>
-      <c r="AK4" s="32" t="s">
+      <c r="AK4" s="3"/>
+      <c r="AO4" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:49">
       <c r="A5" s="112"/>
       <c r="B5" s="114">
         <v>2021</v>
       </c>
       <c r="C5" s="115"/>
       <c r="D5" s="115"/>
       <c r="E5" s="115"/>
       <c r="F5" s="115"/>
       <c r="G5" s="115"/>
       <c r="H5" s="115"/>
       <c r="I5" s="115"/>
       <c r="J5" s="115"/>
       <c r="K5" s="115"/>
       <c r="L5" s="115"/>
       <c r="M5" s="115"/>
       <c r="N5" s="110">
         <v>2024</v>
       </c>
       <c r="O5" s="110"/>
       <c r="P5" s="110"/>
       <c r="Q5" s="110"/>
@@ -1512,50 +1513,56 @@
       </c>
       <c r="AF8" s="12">
         <v>892</v>
       </c>
       <c r="AG8" s="12">
         <v>885</v>
       </c>
       <c r="AH8" s="12">
         <v>928</v>
       </c>
       <c r="AI8" s="12">
         <v>883</v>
       </c>
       <c r="AJ8" s="22">
         <v>756</v>
       </c>
       <c r="AK8" s="22">
         <v>921</v>
       </c>
       <c r="AL8" s="22">
         <v>763</v>
       </c>
       <c r="AM8" s="22">
         <v>719</v>
       </c>
+      <c r="AN8" s="22">
+        <v>725</v>
+      </c>
+      <c r="AO8" s="22">
+        <v>706</v>
+      </c>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="9"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
       <c r="N9" s="12">
         <v>65</v>
       </c>
       <c r="O9" s="15">
         <v>60</v>
       </c>
       <c r="P9" s="12">
         <v>47</v>
@@ -1607,50 +1614,56 @@
       </c>
       <c r="AF9" s="12">
         <v>42</v>
       </c>
       <c r="AG9" s="12">
         <v>46</v>
       </c>
       <c r="AH9" s="12">
         <v>44</v>
       </c>
       <c r="AI9" s="12">
         <v>48</v>
       </c>
       <c r="AJ9" s="22">
         <v>50</v>
       </c>
       <c r="AK9" s="22">
         <v>56</v>
       </c>
       <c r="AL9" s="22">
         <v>28</v>
       </c>
       <c r="AM9" s="22">
         <v>39</v>
       </c>
+      <c r="AN9" s="22">
+        <v>34</v>
+      </c>
+      <c r="AO9" s="22">
+        <v>33</v>
+      </c>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="12">
         <v>24</v>
       </c>
       <c r="O10" s="15">
         <v>21</v>
       </c>
       <c r="P10" s="12">
         <v>14</v>
@@ -1702,50 +1715,56 @@
       </c>
       <c r="AF10" s="12">
         <v>26</v>
       </c>
       <c r="AG10" s="12">
         <v>21</v>
       </c>
       <c r="AH10" s="12">
         <v>14</v>
       </c>
       <c r="AI10" s="12">
         <v>29</v>
       </c>
       <c r="AJ10" s="22">
         <v>15</v>
       </c>
       <c r="AK10" s="22">
         <v>24</v>
       </c>
       <c r="AL10" s="22">
         <v>19</v>
       </c>
       <c r="AM10" s="22">
         <v>12</v>
       </c>
+      <c r="AN10" s="22">
+        <v>16</v>
+      </c>
+      <c r="AO10" s="22">
+        <v>17</v>
+      </c>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="9"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="12">
         <v>87</v>
       </c>
       <c r="O11" s="15">
         <v>66</v>
       </c>
       <c r="P11" s="12">
         <v>80</v>
@@ -1797,50 +1816,56 @@
       </c>
       <c r="AF11" s="12">
         <v>64</v>
       </c>
       <c r="AG11" s="12">
         <v>63</v>
       </c>
       <c r="AH11" s="12">
         <v>73</v>
       </c>
       <c r="AI11" s="12">
         <v>61</v>
       </c>
       <c r="AJ11" s="22">
         <v>60</v>
       </c>
       <c r="AK11" s="22">
         <v>65</v>
       </c>
       <c r="AL11" s="22">
         <v>69</v>
       </c>
       <c r="AM11" s="22">
         <v>63</v>
       </c>
+      <c r="AN11" s="22">
+        <v>54</v>
+      </c>
+      <c r="AO11" s="22">
+        <v>52</v>
+      </c>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="9"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="12">
         <v>34</v>
       </c>
       <c r="O12" s="15">
         <v>33</v>
       </c>
       <c r="P12" s="12">
         <v>37</v>
@@ -1892,50 +1917,56 @@
       </c>
       <c r="AF12" s="12">
         <v>43</v>
       </c>
       <c r="AG12" s="12">
         <v>37</v>
       </c>
       <c r="AH12" s="12">
         <v>32</v>
       </c>
       <c r="AI12" s="12">
         <v>34</v>
       </c>
       <c r="AJ12" s="22">
         <v>24</v>
       </c>
       <c r="AK12" s="22">
         <v>40</v>
       </c>
       <c r="AL12" s="22">
         <v>28</v>
       </c>
       <c r="AM12" s="22">
         <v>30</v>
       </c>
+      <c r="AN12" s="22">
+        <v>18</v>
+      </c>
+      <c r="AO12" s="22">
+        <v>31</v>
+      </c>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="9"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="12">
         <v>21</v>
       </c>
       <c r="O13" s="15">
         <v>13</v>
       </c>
       <c r="P13" s="12">
         <v>16</v>
@@ -1987,50 +2018,56 @@
       </c>
       <c r="AF13" s="12">
         <v>11</v>
       </c>
       <c r="AG13" s="12">
         <v>19</v>
       </c>
       <c r="AH13" s="12">
         <v>14</v>
       </c>
       <c r="AI13" s="12">
         <v>21</v>
       </c>
       <c r="AJ13" s="22">
         <v>11</v>
       </c>
       <c r="AK13" s="22">
         <v>16</v>
       </c>
       <c r="AL13" s="22">
         <v>21</v>
       </c>
       <c r="AM13" s="22">
         <v>16</v>
       </c>
+      <c r="AN13" s="22">
+        <v>14</v>
+      </c>
+      <c r="AO13" s="22">
+        <v>10</v>
+      </c>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="9"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="12">
         <v>75</v>
       </c>
       <c r="O14" s="15">
         <v>83</v>
       </c>
       <c r="P14" s="12">
         <v>60</v>
@@ -2082,50 +2119,56 @@
       </c>
       <c r="AF14" s="12">
         <v>55</v>
       </c>
       <c r="AG14" s="12">
         <v>54</v>
       </c>
       <c r="AH14" s="12">
         <v>59</v>
       </c>
       <c r="AI14" s="12">
         <v>68</v>
       </c>
       <c r="AJ14" s="22">
         <v>60</v>
       </c>
       <c r="AK14" s="22">
         <v>69</v>
       </c>
       <c r="AL14" s="22">
         <v>58</v>
       </c>
       <c r="AM14" s="22">
         <v>46</v>
       </c>
+      <c r="AN14" s="22">
+        <v>46</v>
+      </c>
+      <c r="AO14" s="22">
+        <v>60</v>
+      </c>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="9"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="12">
         <v>49</v>
       </c>
       <c r="O15" s="15">
         <v>49</v>
       </c>
       <c r="P15" s="12">
         <v>43</v>
@@ -2177,50 +2220,56 @@
       </c>
       <c r="AF15" s="12">
         <v>38</v>
       </c>
       <c r="AG15" s="12">
         <v>32</v>
       </c>
       <c r="AH15" s="12">
         <v>54</v>
       </c>
       <c r="AI15" s="12">
         <v>24</v>
       </c>
       <c r="AJ15" s="22">
         <v>35</v>
       </c>
       <c r="AK15" s="22">
         <v>31</v>
       </c>
       <c r="AL15" s="22">
         <v>22</v>
       </c>
       <c r="AM15" s="22">
         <v>38</v>
       </c>
+      <c r="AN15" s="22">
+        <v>28</v>
+      </c>
+      <c r="AO15" s="22">
+        <v>28</v>
+      </c>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="9"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="12">
         <v>18</v>
       </c>
       <c r="O16" s="15">
         <v>19</v>
       </c>
       <c r="P16" s="12">
         <v>27</v>
@@ -2272,52 +2321,58 @@
       </c>
       <c r="AF16" s="12">
         <v>16</v>
       </c>
       <c r="AG16" s="12">
         <v>16</v>
       </c>
       <c r="AH16" s="12">
         <v>21</v>
       </c>
       <c r="AI16" s="12">
         <v>17</v>
       </c>
       <c r="AJ16" s="22">
         <v>17</v>
       </c>
       <c r="AK16" s="22">
         <v>12</v>
       </c>
       <c r="AL16" s="22">
         <v>19</v>
       </c>
       <c r="AM16" s="22">
         <v>12</v>
       </c>
+      <c r="AN16" s="22">
+        <v>21</v>
+      </c>
+      <c r="AO16" s="22">
+        <v>13</v>
+      </c>
     </row>
-    <row r="17" spans="1:39">
+    <row r="17" spans="1:41">
       <c r="A17" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="9"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="12">
         <v>29</v>
       </c>
       <c r="O17" s="15">
         <v>28</v>
       </c>
       <c r="P17" s="12">
         <v>26</v>
       </c>
       <c r="Q17" s="12">
@@ -2367,52 +2422,58 @@
       </c>
       <c r="AF17" s="12">
         <v>17</v>
       </c>
       <c r="AG17" s="12">
         <v>24</v>
       </c>
       <c r="AH17" s="12">
         <v>23</v>
       </c>
       <c r="AI17" s="12">
         <v>33</v>
       </c>
       <c r="AJ17" s="22">
         <v>18</v>
       </c>
       <c r="AK17" s="22">
         <v>21</v>
       </c>
       <c r="AL17" s="22">
         <v>25</v>
       </c>
       <c r="AM17" s="22">
         <v>21</v>
       </c>
+      <c r="AN17" s="22">
+        <v>17</v>
+      </c>
+      <c r="AO17" s="22">
+        <v>16</v>
+      </c>
     </row>
-    <row r="18" spans="1:39">
+    <row r="18" spans="1:41">
       <c r="A18" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="12">
         <v>27</v>
       </c>
       <c r="O18" s="15">
         <v>16</v>
       </c>
       <c r="P18" s="12">
         <v>17</v>
       </c>
       <c r="Q18" s="12">
@@ -2462,52 +2523,58 @@
       </c>
       <c r="AF18" s="12">
         <v>20</v>
       </c>
       <c r="AG18" s="12">
         <v>17</v>
       </c>
       <c r="AH18" s="12">
         <v>24</v>
       </c>
       <c r="AI18" s="12">
         <v>16</v>
       </c>
       <c r="AJ18" s="22">
         <v>16</v>
       </c>
       <c r="AK18" s="22">
         <v>16</v>
       </c>
       <c r="AL18" s="22">
         <v>12</v>
       </c>
       <c r="AM18" s="22">
         <v>9</v>
       </c>
+      <c r="AN18" s="22">
+        <v>27</v>
+      </c>
+      <c r="AO18" s="22">
+        <v>18</v>
+      </c>
     </row>
-    <row r="19" spans="1:39">
+    <row r="19" spans="1:41">
       <c r="A19" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="9"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="12">
         <v>62</v>
       </c>
       <c r="O19" s="15">
         <v>36</v>
       </c>
       <c r="P19" s="12">
         <v>40</v>
       </c>
       <c r="Q19" s="12">
@@ -2557,52 +2624,58 @@
       </c>
       <c r="AF19" s="12">
         <v>46</v>
       </c>
       <c r="AG19" s="12">
         <v>55</v>
       </c>
       <c r="AH19" s="12">
         <v>31</v>
       </c>
       <c r="AI19" s="12">
         <v>45</v>
       </c>
       <c r="AJ19" s="22">
         <v>33</v>
       </c>
       <c r="AK19" s="22">
         <v>33</v>
       </c>
       <c r="AL19" s="22">
         <v>42</v>
       </c>
       <c r="AM19" s="22">
         <v>43</v>
       </c>
+      <c r="AN19" s="22">
+        <v>36</v>
+      </c>
+      <c r="AO19" s="22">
+        <v>25</v>
+      </c>
     </row>
-    <row r="20" spans="1:39">
+    <row r="20" spans="1:41">
       <c r="A20" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="9"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="12">
         <v>27</v>
       </c>
       <c r="O20" s="15">
         <v>22</v>
       </c>
       <c r="P20" s="12">
         <v>19</v>
       </c>
       <c r="Q20" s="12">
@@ -2652,52 +2725,58 @@
       </c>
       <c r="AF20" s="12">
         <v>18</v>
       </c>
       <c r="AG20" s="12">
         <v>14</v>
       </c>
       <c r="AH20" s="12">
         <v>14</v>
       </c>
       <c r="AI20" s="12">
         <v>12</v>
       </c>
       <c r="AJ20" s="22">
         <v>5</v>
       </c>
       <c r="AK20" s="22">
         <v>14</v>
       </c>
       <c r="AL20" s="22">
         <v>11</v>
       </c>
       <c r="AM20" s="22">
         <v>13</v>
       </c>
+      <c r="AN20" s="22">
+        <v>9</v>
+      </c>
+      <c r="AO20" s="22">
+        <v>17</v>
+      </c>
     </row>
-    <row r="21" spans="1:39">
+    <row r="21" spans="1:41">
       <c r="A21" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="9"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="12">
         <v>530</v>
       </c>
       <c r="O21" s="15">
         <v>454</v>
       </c>
       <c r="P21" s="12">
         <v>447</v>
       </c>
       <c r="Q21" s="12">
@@ -2747,90 +2826,97 @@
       </c>
       <c r="AF21" s="12">
         <v>496</v>
       </c>
       <c r="AG21" s="12">
         <v>487</v>
       </c>
       <c r="AH21" s="12">
         <v>525</v>
       </c>
       <c r="AI21" s="12">
         <v>475</v>
       </c>
       <c r="AJ21" s="22">
         <v>412</v>
       </c>
       <c r="AK21" s="22">
         <v>524</v>
       </c>
       <c r="AL21" s="22">
         <v>409</v>
       </c>
       <c r="AM21" s="22">
         <v>377</v>
       </c>
+      <c r="AN21" s="22">
+        <v>405</v>
+      </c>
+      <c r="AO21" s="22">
+        <v>386</v>
+      </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:41">
       <c r="A22" s="117" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="117"/>
       <c r="C22" s="117"/>
       <c r="D22" s="117"/>
       <c r="E22" s="117"/>
       <c r="F22" s="117"/>
       <c r="G22" s="117"/>
       <c r="H22" s="117"/>
       <c r="I22" s="117"/>
       <c r="J22" s="117"/>
       <c r="K22" s="117"/>
       <c r="L22" s="117"/>
       <c r="M22" s="117"/>
       <c r="N22" s="117"/>
       <c r="O22" s="117"/>
       <c r="P22" s="117"/>
       <c r="Q22" s="117"/>
       <c r="R22" s="117"/>
       <c r="S22" s="117"/>
       <c r="T22" s="117"/>
       <c r="U22" s="117"/>
       <c r="V22" s="117"/>
       <c r="W22" s="117"/>
       <c r="X22" s="117"/>
       <c r="Y22" s="117"/>
       <c r="Z22" s="117"/>
       <c r="AA22" s="117"/>
       <c r="AB22" s="117"/>
       <c r="AC22" s="117"/>
       <c r="AH22" s="12"/>
       <c r="AJ22" s="22"/>
       <c r="AK22" s="22"/>
       <c r="AL22" s="106"/>
       <c r="AM22" s="22"/>
+      <c r="AO22" s="22"/>
     </row>
-    <row r="23" spans="1:39" ht="25.5">
+    <row r="23" spans="1:41" ht="25.5">
       <c r="A23" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="8">
         <v>596</v>
       </c>
       <c r="C23" s="8">
         <v>559</v>
       </c>
       <c r="D23" s="9">
         <v>690</v>
       </c>
       <c r="E23" s="9">
         <v>626</v>
       </c>
       <c r="F23" s="9">
         <v>648</v>
       </c>
       <c r="G23" s="10">
         <v>771</v>
       </c>
       <c r="H23" s="10">
         <v>708</v>
       </c>
       <c r="I23" s="9">
@@ -2904,52 +2990,58 @@
       </c>
       <c r="AF23" s="12">
         <v>523</v>
       </c>
       <c r="AG23" s="12">
         <v>527</v>
       </c>
       <c r="AH23" s="12">
         <v>559</v>
       </c>
       <c r="AI23" s="12">
         <v>505</v>
       </c>
       <c r="AJ23" s="22">
         <v>439</v>
       </c>
       <c r="AK23" s="22">
         <v>553</v>
       </c>
       <c r="AL23" s="22">
         <v>447</v>
       </c>
       <c r="AM23" s="22">
         <v>414</v>
       </c>
+      <c r="AN23" s="22">
+        <v>431</v>
+      </c>
+      <c r="AO23" s="22">
+        <v>412</v>
+      </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:41">
       <c r="A24" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="9"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="12">
         <v>47</v>
       </c>
       <c r="O24" s="15">
         <v>30</v>
       </c>
       <c r="P24" s="12">
         <v>41</v>
       </c>
       <c r="Q24" s="12">
@@ -2999,52 +3091,58 @@
       </c>
       <c r="AF24" s="12">
         <v>37</v>
       </c>
       <c r="AG24" s="12">
         <v>42</v>
       </c>
       <c r="AH24" s="12">
         <v>41</v>
       </c>
       <c r="AI24" s="12">
         <v>37</v>
       </c>
       <c r="AJ24" s="22">
         <v>31</v>
       </c>
       <c r="AK24" s="22">
         <v>37</v>
       </c>
       <c r="AL24" s="22">
         <v>41</v>
       </c>
       <c r="AM24" s="22">
         <v>43</v>
       </c>
+      <c r="AN24" s="22">
+        <v>33</v>
+      </c>
+      <c r="AO24" s="22">
+        <v>30</v>
+      </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:41">
       <c r="A25" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="12">
         <v>518</v>
       </c>
       <c r="O25" s="15">
         <v>447</v>
       </c>
       <c r="P25" s="12">
         <v>439</v>
       </c>
       <c r="Q25" s="12">
@@ -3094,93 +3192,100 @@
       </c>
       <c r="AF25" s="12">
         <v>486</v>
       </c>
       <c r="AG25" s="12">
         <v>485</v>
       </c>
       <c r="AH25" s="12">
         <v>518</v>
       </c>
       <c r="AI25" s="12">
         <v>468</v>
       </c>
       <c r="AJ25" s="22">
         <v>408</v>
       </c>
       <c r="AK25" s="22">
         <v>516</v>
       </c>
       <c r="AL25" s="22">
         <v>406</v>
       </c>
       <c r="AM25" s="22">
         <v>371</v>
       </c>
+      <c r="AN25" s="22">
+        <v>398</v>
+      </c>
+      <c r="AO25" s="22">
+        <v>382</v>
+      </c>
     </row>
-    <row r="26" spans="1:39">
+    <row r="26" spans="1:41">
       <c r="A26" s="109" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="109"/>
       <c r="C26" s="109"/>
       <c r="D26" s="109"/>
       <c r="E26" s="109"/>
       <c r="F26" s="109"/>
       <c r="G26" s="109"/>
       <c r="H26" s="109"/>
       <c r="I26" s="109"/>
       <c r="J26" s="109"/>
       <c r="K26" s="109"/>
       <c r="L26" s="109"/>
       <c r="M26" s="109"/>
       <c r="N26" s="109"/>
       <c r="O26" s="109"/>
       <c r="P26" s="109"/>
       <c r="Q26" s="109"/>
       <c r="R26" s="109"/>
       <c r="S26" s="109"/>
       <c r="T26" s="109"/>
       <c r="U26" s="109"/>
       <c r="V26" s="109"/>
       <c r="W26" s="109"/>
       <c r="X26" s="109"/>
       <c r="Y26" s="109"/>
       <c r="Z26" s="109"/>
       <c r="AA26" s="109"/>
       <c r="AB26" s="109"/>
       <c r="AC26" s="109"/>
       <c r="AF26" s="12"/>
       <c r="AG26" s="12"/>
       <c r="AH26" s="12"/>
       <c r="AI26" s="12"/>
       <c r="AJ26" s="22"/>
       <c r="AK26" s="22"/>
       <c r="AL26" s="106"/>
       <c r="AM26" s="22"/>
+      <c r="AO26" s="22"/>
     </row>
-    <row r="27" spans="1:39" ht="25.5">
+    <row r="27" spans="1:41" ht="25.5">
       <c r="A27" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="8">
         <v>483</v>
       </c>
       <c r="C27" s="8">
         <v>456</v>
       </c>
       <c r="D27" s="19">
         <v>528</v>
       </c>
       <c r="E27" s="19">
         <v>521</v>
       </c>
       <c r="F27" s="19">
         <v>559</v>
       </c>
       <c r="G27" s="20">
         <v>588</v>
       </c>
       <c r="H27" s="20">
         <v>569</v>
       </c>
       <c r="I27" s="19">
@@ -3254,52 +3359,58 @@
       </c>
       <c r="AF27" s="12">
         <v>369</v>
       </c>
       <c r="AG27" s="12">
         <v>358</v>
       </c>
       <c r="AH27" s="12">
         <v>369</v>
       </c>
       <c r="AI27" s="12">
         <v>378</v>
       </c>
       <c r="AJ27" s="22">
         <v>317</v>
       </c>
       <c r="AK27" s="22">
         <v>368</v>
       </c>
       <c r="AL27" s="22">
         <v>316</v>
       </c>
       <c r="AM27" s="22">
         <v>305</v>
       </c>
+      <c r="AN27" s="22">
+        <v>294</v>
+      </c>
+      <c r="AO27" s="22">
+        <v>294</v>
+      </c>
     </row>
-    <row r="28" spans="1:39">
+    <row r="28" spans="1:41">
       <c r="A28" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="9"/>
       <c r="J28" s="23"/>
       <c r="K28" s="23"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="12">
         <v>65</v>
       </c>
       <c r="O28" s="15">
         <v>60</v>
       </c>
       <c r="P28" s="12">
         <v>47</v>
       </c>
       <c r="Q28" s="22">
@@ -3349,52 +3460,58 @@
       </c>
       <c r="AF28" s="12">
         <v>42</v>
       </c>
       <c r="AG28" s="12">
         <v>46</v>
       </c>
       <c r="AH28" s="12">
         <v>44</v>
       </c>
       <c r="AI28" s="12">
         <v>48</v>
       </c>
       <c r="AJ28" s="22">
         <v>50</v>
       </c>
       <c r="AK28" s="22">
         <v>56</v>
       </c>
       <c r="AL28" s="22">
         <v>28</v>
       </c>
       <c r="AM28" s="22">
         <v>39</v>
       </c>
+      <c r="AN28" s="22">
+        <v>34</v>
+      </c>
+      <c r="AO28" s="22">
+        <v>33</v>
+      </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:41">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="12">
         <v>24</v>
       </c>
       <c r="O29" s="15">
         <v>21</v>
       </c>
       <c r="P29" s="12">
         <v>14</v>
       </c>
       <c r="Q29" s="22">
@@ -3444,52 +3561,58 @@
       </c>
       <c r="AF29" s="12">
         <v>26</v>
       </c>
       <c r="AG29" s="12">
         <v>21</v>
       </c>
       <c r="AH29" s="12">
         <v>14</v>
       </c>
       <c r="AI29" s="12">
         <v>29</v>
       </c>
       <c r="AJ29" s="22">
         <v>15</v>
       </c>
       <c r="AK29" s="22">
         <v>24</v>
       </c>
       <c r="AL29" s="22">
         <v>19</v>
       </c>
       <c r="AM29" s="22">
         <v>12</v>
       </c>
+      <c r="AN29" s="22">
+        <v>16</v>
+      </c>
+      <c r="AO29" s="22">
+        <v>17</v>
+      </c>
     </row>
-    <row r="30" spans="1:39">
+    <row r="30" spans="1:41">
       <c r="A30" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="12">
         <v>40</v>
       </c>
       <c r="O30" s="15">
         <v>36</v>
       </c>
       <c r="P30" s="12">
         <v>39</v>
       </c>
       <c r="Q30" s="22">
@@ -3539,52 +3662,58 @@
       </c>
       <c r="AF30" s="12">
         <v>27</v>
       </c>
       <c r="AG30" s="12">
         <v>21</v>
       </c>
       <c r="AH30" s="12">
         <v>32</v>
       </c>
       <c r="AI30" s="12">
         <v>24</v>
       </c>
       <c r="AJ30" s="22">
         <v>29</v>
       </c>
       <c r="AK30" s="22">
         <v>28</v>
       </c>
       <c r="AL30" s="22">
         <v>28</v>
       </c>
       <c r="AM30" s="22">
         <v>20</v>
       </c>
+      <c r="AN30" s="22">
+        <v>21</v>
+      </c>
+      <c r="AO30" s="22">
+        <v>22</v>
+      </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:41">
       <c r="A31" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="9"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="10"/>
       <c r="M31" s="10"/>
       <c r="N31" s="12">
         <v>34</v>
       </c>
       <c r="O31" s="15">
         <v>33</v>
       </c>
       <c r="P31" s="12">
         <v>37</v>
       </c>
       <c r="Q31" s="22">
@@ -3634,52 +3763,58 @@
       </c>
       <c r="AF31" s="12">
         <v>43</v>
       </c>
       <c r="AG31" s="12">
         <v>37</v>
       </c>
       <c r="AH31" s="12">
         <v>32</v>
       </c>
       <c r="AI31" s="12">
         <v>34</v>
       </c>
       <c r="AJ31" s="22">
         <v>24</v>
       </c>
       <c r="AK31" s="22">
         <v>40</v>
       </c>
       <c r="AL31" s="22">
         <v>28</v>
       </c>
       <c r="AM31" s="22">
         <v>30</v>
       </c>
+      <c r="AN31" s="22">
+        <v>18</v>
+      </c>
+      <c r="AO31" s="22">
+        <v>31</v>
+      </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:41">
       <c r="A32" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="9"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="12">
         <v>21</v>
       </c>
       <c r="O32" s="15">
         <v>13</v>
       </c>
       <c r="P32" s="12">
         <v>16</v>
       </c>
       <c r="Q32" s="22">
@@ -3729,52 +3864,58 @@
       </c>
       <c r="AF32" s="12">
         <v>11</v>
       </c>
       <c r="AG32" s="12">
         <v>19</v>
       </c>
       <c r="AH32" s="12">
         <v>14</v>
       </c>
       <c r="AI32" s="12">
         <v>21</v>
       </c>
       <c r="AJ32" s="22">
         <v>11</v>
       </c>
       <c r="AK32" s="22">
         <v>16</v>
       </c>
       <c r="AL32" s="22">
         <v>21</v>
       </c>
       <c r="AM32" s="22">
         <v>16</v>
       </c>
+      <c r="AN32" s="22">
+        <v>14</v>
+      </c>
+      <c r="AO32" s="22">
+        <v>10</v>
+      </c>
     </row>
-    <row r="33" spans="1:39">
+    <row r="33" spans="1:41">
       <c r="A33" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="9"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
       <c r="N33" s="12">
         <v>75</v>
       </c>
       <c r="O33" s="15">
         <v>83</v>
       </c>
       <c r="P33" s="12">
         <v>60</v>
       </c>
       <c r="Q33" s="22">
@@ -3824,52 +3965,58 @@
       </c>
       <c r="AF33" s="12">
         <v>55</v>
       </c>
       <c r="AG33" s="12">
         <v>54</v>
       </c>
       <c r="AH33" s="12">
         <v>59</v>
       </c>
       <c r="AI33" s="12">
         <v>68</v>
       </c>
       <c r="AJ33" s="22">
         <v>60</v>
       </c>
       <c r="AK33" s="22">
         <v>69</v>
       </c>
       <c r="AL33" s="22">
         <v>58</v>
       </c>
       <c r="AM33" s="22">
         <v>46</v>
       </c>
+      <c r="AN33" s="22">
+        <v>46</v>
+      </c>
+      <c r="AO33" s="22">
+        <v>60</v>
+      </c>
     </row>
-    <row r="34" spans="1:39">
+    <row r="34" spans="1:41">
       <c r="A34" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="9"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="12">
         <v>49</v>
       </c>
       <c r="O34" s="15">
         <v>49</v>
       </c>
       <c r="P34" s="12">
         <v>43</v>
       </c>
       <c r="Q34" s="22">
@@ -3919,52 +4066,58 @@
       </c>
       <c r="AF34" s="12">
         <v>38</v>
       </c>
       <c r="AG34" s="12">
         <v>32</v>
       </c>
       <c r="AH34" s="12">
         <v>54</v>
       </c>
       <c r="AI34" s="12">
         <v>24</v>
       </c>
       <c r="AJ34" s="22">
         <v>35</v>
       </c>
       <c r="AK34" s="22">
         <v>31</v>
       </c>
       <c r="AL34" s="22">
         <v>22</v>
       </c>
       <c r="AM34" s="22">
         <v>38</v>
       </c>
+      <c r="AN34" s="22">
+        <v>28</v>
+      </c>
+      <c r="AO34" s="22">
+        <v>28</v>
+      </c>
     </row>
-    <row r="35" spans="1:39">
+    <row r="35" spans="1:41">
       <c r="A35" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
       <c r="I35" s="9"/>
       <c r="J35" s="23"/>
       <c r="K35" s="23"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="12">
         <v>18</v>
       </c>
       <c r="O35" s="15">
         <v>19</v>
       </c>
       <c r="P35" s="12">
         <v>27</v>
       </c>
       <c r="Q35" s="22">
@@ -4014,52 +4167,58 @@
       </c>
       <c r="AF35" s="12">
         <v>16</v>
       </c>
       <c r="AG35" s="12">
         <v>16</v>
       </c>
       <c r="AH35" s="12">
         <v>21</v>
       </c>
       <c r="AI35" s="12">
         <v>17</v>
       </c>
       <c r="AJ35" s="22">
         <v>17</v>
       </c>
       <c r="AK35" s="22">
         <v>12</v>
       </c>
       <c r="AL35" s="22">
         <v>19</v>
       </c>
       <c r="AM35" s="22">
         <v>12</v>
       </c>
+      <c r="AN35" s="22">
+        <v>21</v>
+      </c>
+      <c r="AO35" s="22">
+        <v>13</v>
+      </c>
     </row>
-    <row r="36" spans="1:39">
+    <row r="36" spans="1:41">
       <c r="A36" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
       <c r="F36" s="9"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
       <c r="I36" s="9"/>
       <c r="J36" s="23"/>
       <c r="K36" s="23"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="12">
         <v>29</v>
       </c>
       <c r="O36" s="15">
         <v>28</v>
       </c>
       <c r="P36" s="12">
         <v>26</v>
       </c>
       <c r="Q36" s="22">
@@ -4109,52 +4268,58 @@
       </c>
       <c r="AF36" s="12">
         <v>17</v>
       </c>
       <c r="AG36" s="12">
         <v>24</v>
       </c>
       <c r="AH36" s="12">
         <v>23</v>
       </c>
       <c r="AI36" s="12">
         <v>33</v>
       </c>
       <c r="AJ36" s="22">
         <v>18</v>
       </c>
       <c r="AK36" s="22">
         <v>21</v>
       </c>
       <c r="AL36" s="22">
         <v>25</v>
       </c>
       <c r="AM36" s="22">
         <v>21</v>
       </c>
+      <c r="AN36" s="22">
+        <v>17</v>
+      </c>
+      <c r="AO36" s="22">
+        <v>16</v>
+      </c>
     </row>
-    <row r="37" spans="1:39">
+    <row r="37" spans="1:41">
       <c r="A37" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="9"/>
       <c r="J37" s="23"/>
       <c r="K37" s="23"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="12">
         <v>27</v>
       </c>
       <c r="O37" s="15">
         <v>16</v>
       </c>
       <c r="P37" s="12">
         <v>17</v>
       </c>
       <c r="Q37" s="22">
@@ -4204,52 +4369,58 @@
       </c>
       <c r="AF37" s="12">
         <v>20</v>
       </c>
       <c r="AG37" s="12">
         <v>17</v>
       </c>
       <c r="AH37" s="12">
         <v>24</v>
       </c>
       <c r="AI37" s="12">
         <v>16</v>
       </c>
       <c r="AJ37" s="22">
         <v>16</v>
       </c>
       <c r="AK37" s="22">
         <v>16</v>
       </c>
       <c r="AL37" s="22">
         <v>12</v>
       </c>
       <c r="AM37" s="22">
         <v>9</v>
       </c>
+      <c r="AN37" s="22">
+        <v>27</v>
+      </c>
+      <c r="AO37" s="22">
+        <v>18</v>
+      </c>
     </row>
-    <row r="38" spans="1:39">
+    <row r="38" spans="1:41">
       <c r="A38" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
       <c r="I38" s="9"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="10"/>
       <c r="M38" s="10"/>
       <c r="N38" s="12">
         <v>62</v>
       </c>
       <c r="O38" s="15">
         <v>36</v>
       </c>
       <c r="P38" s="12">
         <v>40</v>
       </c>
       <c r="Q38" s="22">
@@ -4299,52 +4470,58 @@
       </c>
       <c r="AF38" s="12">
         <v>46</v>
       </c>
       <c r="AG38" s="12">
         <v>55</v>
       </c>
       <c r="AH38" s="12">
         <v>31</v>
       </c>
       <c r="AI38" s="12">
         <v>45</v>
       </c>
       <c r="AJ38" s="22">
         <v>33</v>
       </c>
       <c r="AK38" s="22">
         <v>33</v>
       </c>
       <c r="AL38" s="22">
         <v>42</v>
       </c>
       <c r="AM38" s="22">
         <v>43</v>
       </c>
+      <c r="AN38" s="22">
+        <v>36</v>
+      </c>
+      <c r="AO38" s="22">
+        <v>25</v>
+      </c>
     </row>
-    <row r="39" spans="1:39">
+    <row r="39" spans="1:41">
       <c r="A39" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="12">
         <v>27</v>
       </c>
       <c r="O39" s="15">
         <v>22</v>
       </c>
       <c r="P39" s="12">
         <v>19</v>
       </c>
       <c r="Q39" s="22">
@@ -4394,52 +4571,58 @@
       </c>
       <c r="AF39" s="12">
         <v>18</v>
       </c>
       <c r="AG39" s="12">
         <v>14</v>
       </c>
       <c r="AH39" s="12">
         <v>14</v>
       </c>
       <c r="AI39" s="12">
         <v>12</v>
       </c>
       <c r="AJ39" s="22">
         <v>5</v>
       </c>
       <c r="AK39" s="22">
         <v>14</v>
       </c>
       <c r="AL39" s="22">
         <v>11</v>
       </c>
       <c r="AM39" s="22">
         <v>13</v>
       </c>
+      <c r="AN39" s="22">
+        <v>9</v>
+      </c>
+      <c r="AO39" s="22">
+        <v>17</v>
+      </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:41">
       <c r="A40" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="25"/>
       <c r="C40" s="25"/>
       <c r="D40" s="26"/>
       <c r="E40" s="26"/>
       <c r="F40" s="26"/>
       <c r="G40" s="27"/>
       <c r="H40" s="27"/>
       <c r="I40" s="26"/>
       <c r="J40" s="27"/>
       <c r="K40" s="27"/>
       <c r="L40" s="27"/>
       <c r="M40" s="27"/>
       <c r="N40" s="29">
         <v>12</v>
       </c>
       <c r="O40" s="28">
         <v>7</v>
       </c>
       <c r="P40" s="29">
         <v>8</v>
       </c>
       <c r="Q40" s="29">
@@ -4489,81 +4672,87 @@
       </c>
       <c r="AF40" s="29">
         <v>10</v>
       </c>
       <c r="AG40" s="29">
         <v>2</v>
       </c>
       <c r="AH40" s="29">
         <v>7</v>
       </c>
       <c r="AI40" s="29">
         <v>7</v>
       </c>
       <c r="AJ40" s="29">
         <v>4</v>
       </c>
       <c r="AK40" s="29">
         <v>8</v>
       </c>
       <c r="AL40" s="29">
         <v>3</v>
       </c>
       <c r="AM40" s="22">
         <v>6</v>
       </c>
+      <c r="AN40" s="22">
+        <v>7</v>
+      </c>
+      <c r="AO40" s="22">
+        <v>4</v>
+      </c>
     </row>
-    <row r="41" spans="1:39">
+    <row r="41" spans="1:41">
       <c r="A41" s="30" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A26:AC26"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A3:AC3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A7:AC7"/>
     <mergeCell ref="A22:AC22"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:BU43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="13" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BK8" sqref="BK8:BK40"/>
+      <selection pane="topRight" activeCell="BM8" sqref="BM8:BM40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="37" customWidth="1"/>
     <col min="2" max="3" width="0" style="37" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="37" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="37" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="37" hidden="1" customWidth="1"/>
     <col min="7" max="15" width="0" style="37" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="37" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="0" style="37" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="37" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="8.7109375" style="37" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="9" style="37" hidden="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="37" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="0" style="44" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="8.28515625" style="37" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="0" style="37" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="7.7109375" style="37" hidden="1" customWidth="1"/>
     <col min="31" max="37" width="0" style="37" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:73" s="31" customFormat="1" ht="15.75">
@@ -5201,50 +5390,56 @@
       </c>
       <c r="BD8" s="58">
         <v>14.08</v>
       </c>
       <c r="BE8" s="63">
         <v>14.2</v>
       </c>
       <c r="BF8" s="63">
         <v>14.42</v>
       </c>
       <c r="BG8" s="63">
         <v>14.47</v>
       </c>
       <c r="BH8" s="63">
         <v>14.36</v>
       </c>
       <c r="BI8" s="63">
         <v>14.47</v>
       </c>
       <c r="BJ8" s="63">
         <v>12.91</v>
       </c>
       <c r="BK8" s="63">
         <v>13.19</v>
       </c>
+      <c r="BL8" s="63">
+        <v>12.88</v>
+      </c>
+      <c r="BM8" s="63">
+        <v>12.75</v>
+      </c>
     </row>
     <row r="9" spans="1:73" s="1" customFormat="1" ht="12.75">
       <c r="A9" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="54"/>
       <c r="C9" s="54"/>
       <c r="D9" s="55"/>
       <c r="E9" s="56"/>
       <c r="F9" s="56"/>
       <c r="G9" s="56"/>
       <c r="H9" s="57"/>
       <c r="I9" s="56"/>
       <c r="J9" s="57"/>
       <c r="K9" s="57"/>
       <c r="L9" s="57"/>
       <c r="M9" s="58"/>
       <c r="N9" s="59">
         <v>16.96</v>
       </c>
       <c r="O9" s="59">
         <v>14.96</v>
       </c>
       <c r="P9" s="59">
         <v>14.98</v>
@@ -5368,50 +5563,56 @@
       </c>
       <c r="BD9" s="58">
         <v>15.28</v>
       </c>
       <c r="BE9" s="63">
         <v>15.35</v>
       </c>
       <c r="BF9" s="63">
         <v>15.38</v>
       </c>
       <c r="BG9" s="63">
         <v>15.49</v>
       </c>
       <c r="BH9" s="63">
         <v>15.68</v>
       </c>
       <c r="BI9" s="63">
         <v>15.97</v>
       </c>
       <c r="BJ9" s="63">
         <v>9.81</v>
       </c>
       <c r="BK9" s="63">
         <v>12.37</v>
       </c>
+      <c r="BL9" s="63">
+        <v>12.23</v>
+      </c>
+      <c r="BM9" s="63">
+        <v>12.19</v>
+      </c>
     </row>
     <row r="10" spans="1:73" s="1" customFormat="1" ht="12.75">
       <c r="A10" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="54"/>
       <c r="C10" s="54"/>
       <c r="D10" s="54"/>
       <c r="E10" s="54"/>
       <c r="F10" s="54"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="54"/>
       <c r="J10" s="54"/>
       <c r="K10" s="54"/>
       <c r="L10" s="54"/>
       <c r="M10" s="54"/>
       <c r="N10" s="59">
         <v>16.3</v>
       </c>
       <c r="O10" s="59">
         <v>15.82</v>
       </c>
       <c r="P10" s="59">
         <v>18.2</v>
@@ -5535,50 +5736,56 @@
       </c>
       <c r="BD10" s="58">
         <v>14.55</v>
       </c>
       <c r="BE10" s="63">
         <v>14.95</v>
       </c>
       <c r="BF10" s="63">
         <v>14.65</v>
       </c>
       <c r="BG10" s="63">
         <v>15.67</v>
       </c>
       <c r="BH10" s="63">
         <v>15.44</v>
       </c>
       <c r="BI10" s="63">
         <v>15.88</v>
       </c>
       <c r="BJ10" s="63">
         <v>16.579999999999998</v>
       </c>
       <c r="BK10" s="63">
         <v>14.16</v>
       </c>
+      <c r="BL10" s="63">
+        <v>14.07</v>
+      </c>
+      <c r="BM10" s="63">
+        <v>14.37</v>
+      </c>
     </row>
     <row r="11" spans="1:73" s="1" customFormat="1" ht="12.75">
       <c r="A11" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="54"/>
       <c r="C11" s="54"/>
       <c r="D11" s="55"/>
       <c r="E11" s="56"/>
       <c r="F11" s="56"/>
       <c r="G11" s="56"/>
       <c r="H11" s="57"/>
       <c r="I11" s="56"/>
       <c r="J11" s="57"/>
       <c r="K11" s="57"/>
       <c r="L11" s="57"/>
       <c r="M11" s="58"/>
       <c r="N11" s="59">
         <v>11.9</v>
       </c>
       <c r="O11" s="59">
         <v>13.36</v>
       </c>
       <c r="P11" s="59">
         <v>14.36</v>
@@ -5702,50 +5909,56 @@
       </c>
       <c r="BD11" s="58">
         <v>12.33</v>
       </c>
       <c r="BE11" s="63">
         <v>12.42</v>
       </c>
       <c r="BF11" s="63">
         <v>12.77</v>
       </c>
       <c r="BG11" s="63">
         <v>12.75</v>
       </c>
       <c r="BH11" s="63">
         <v>12.75</v>
       </c>
       <c r="BI11" s="63">
         <v>12.81</v>
       </c>
       <c r="BJ11" s="63">
         <v>14.28</v>
       </c>
       <c r="BK11" s="63">
         <v>14.35</v>
       </c>
+      <c r="BL11" s="63">
+        <v>13.28</v>
+      </c>
+      <c r="BM11" s="63">
+        <v>12.74</v>
+      </c>
     </row>
     <row r="12" spans="1:73" s="1" customFormat="1" ht="12.75">
       <c r="A12" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="54"/>
       <c r="C12" s="54"/>
       <c r="D12" s="55"/>
       <c r="E12" s="56"/>
       <c r="F12" s="56"/>
       <c r="G12" s="56"/>
       <c r="H12" s="57"/>
       <c r="I12" s="56"/>
       <c r="J12" s="57"/>
       <c r="K12" s="57"/>
       <c r="L12" s="57"/>
       <c r="M12" s="58"/>
       <c r="N12" s="59">
         <v>22.29</v>
       </c>
       <c r="O12" s="59">
         <v>26.53</v>
       </c>
       <c r="P12" s="59">
         <v>22.84</v>
@@ -5869,50 +6082,56 @@
       </c>
       <c r="BD12" s="58">
         <v>18.34</v>
       </c>
       <c r="BE12" s="63">
         <v>18.63</v>
       </c>
       <c r="BF12" s="63">
         <v>18.62</v>
       </c>
       <c r="BG12" s="63">
         <v>18.649999999999999</v>
       </c>
       <c r="BH12" s="63">
         <v>18.22</v>
       </c>
       <c r="BI12" s="63">
         <v>18.54</v>
       </c>
       <c r="BJ12" s="63">
         <v>16.05</v>
       </c>
       <c r="BK12" s="63">
         <v>17.38</v>
       </c>
+      <c r="BL12" s="63">
+        <v>14.86</v>
+      </c>
+      <c r="BM12" s="63">
+        <v>15.64</v>
+      </c>
     </row>
     <row r="13" spans="1:73" s="1" customFormat="1" ht="12.75">
       <c r="A13" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="54"/>
       <c r="C13" s="54"/>
       <c r="D13" s="55"/>
       <c r="E13" s="56"/>
       <c r="F13" s="56"/>
       <c r="G13" s="56"/>
       <c r="H13" s="57"/>
       <c r="I13" s="56"/>
       <c r="J13" s="57"/>
       <c r="K13" s="57"/>
       <c r="L13" s="57"/>
       <c r="M13" s="58"/>
       <c r="N13" s="59">
         <v>13.79</v>
       </c>
       <c r="O13" s="59">
         <v>15.74</v>
       </c>
       <c r="P13" s="59">
         <v>14.76</v>
@@ -6036,50 +6255,56 @@
       </c>
       <c r="BD13" s="58">
         <v>12.81</v>
       </c>
       <c r="BE13" s="63">
         <v>13.25</v>
       </c>
       <c r="BF13" s="63">
         <v>13.16</v>
       </c>
       <c r="BG13" s="63">
         <v>13.65</v>
       </c>
       <c r="BH13" s="63">
         <v>13.3</v>
       </c>
       <c r="BI13" s="63">
         <v>13.31</v>
       </c>
       <c r="BJ13" s="63">
         <v>18.39</v>
       </c>
       <c r="BK13" s="63">
         <v>16.86</v>
       </c>
+      <c r="BL13" s="63">
+        <v>15.28</v>
+      </c>
+      <c r="BM13" s="63">
+        <v>13.75</v>
+      </c>
     </row>
     <row r="14" spans="1:73" s="1" customFormat="1" ht="12.75">
       <c r="A14" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="54"/>
       <c r="C14" s="54"/>
       <c r="D14" s="55"/>
       <c r="E14" s="56"/>
       <c r="F14" s="56"/>
       <c r="G14" s="56"/>
       <c r="H14" s="57"/>
       <c r="I14" s="56"/>
       <c r="J14" s="57"/>
       <c r="K14" s="57"/>
       <c r="L14" s="57"/>
       <c r="M14" s="58"/>
       <c r="N14" s="59">
         <v>11.66</v>
       </c>
       <c r="O14" s="59">
         <v>12.16</v>
       </c>
       <c r="P14" s="59">
         <v>12.14</v>
@@ -6203,50 +6428,56 @@
       </c>
       <c r="BD14" s="58">
         <v>10.36</v>
       </c>
       <c r="BE14" s="63">
         <v>10.34</v>
       </c>
       <c r="BF14" s="63">
         <v>10.48</v>
       </c>
       <c r="BG14" s="63">
         <v>10.72</v>
       </c>
       <c r="BH14" s="63">
         <v>10.8</v>
       </c>
       <c r="BI14" s="63">
         <v>10.98</v>
       </c>
       <c r="BJ14" s="63">
         <v>10.74</v>
       </c>
       <c r="BK14" s="63">
         <v>10.1</v>
       </c>
+      <c r="BL14" s="63">
+        <v>9.58</v>
+      </c>
+      <c r="BM14" s="63">
+        <v>10.08</v>
+      </c>
     </row>
     <row r="15" spans="1:73" s="1" customFormat="1" ht="12.75">
       <c r="A15" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="54"/>
       <c r="C15" s="54"/>
       <c r="D15" s="55"/>
       <c r="E15" s="56"/>
       <c r="F15" s="56"/>
       <c r="G15" s="56"/>
       <c r="H15" s="57"/>
       <c r="I15" s="56"/>
       <c r="J15" s="57"/>
       <c r="K15" s="57"/>
       <c r="L15" s="57"/>
       <c r="M15" s="58"/>
       <c r="N15" s="59">
         <v>21.92</v>
       </c>
       <c r="O15" s="59">
         <v>23.91</v>
       </c>
       <c r="P15" s="59">
         <v>21.62</v>
@@ -6370,50 +6601,56 @@
       </c>
       <c r="BD15" s="58">
         <v>15.85</v>
       </c>
       <c r="BE15" s="63">
         <v>15.67</v>
       </c>
       <c r="BF15" s="63">
         <v>16.72</v>
       </c>
       <c r="BG15" s="63">
         <v>16.13</v>
       </c>
       <c r="BH15" s="63">
         <v>16.14</v>
       </c>
       <c r="BI15" s="63">
         <v>15.96</v>
       </c>
       <c r="BJ15" s="63">
         <v>10.130000000000001</v>
       </c>
       <c r="BK15" s="63">
         <v>14.46</v>
       </c>
+      <c r="BL15" s="63">
+        <v>13.96</v>
+      </c>
+      <c r="BM15" s="63">
+        <v>13.79</v>
+      </c>
     </row>
     <row r="16" spans="1:73" s="1" customFormat="1" ht="12.75">
       <c r="A16" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="54"/>
       <c r="C16" s="54"/>
       <c r="D16" s="55"/>
       <c r="E16" s="56"/>
       <c r="F16" s="56"/>
       <c r="G16" s="56"/>
       <c r="H16" s="57"/>
       <c r="I16" s="56"/>
       <c r="J16" s="57"/>
       <c r="K16" s="57"/>
       <c r="L16" s="57"/>
       <c r="M16" s="58"/>
       <c r="N16" s="59">
         <v>22.52</v>
       </c>
       <c r="O16" s="59">
         <v>23.63</v>
       </c>
       <c r="P16" s="59">
         <v>23.58</v>
@@ -6537,52 +6774,58 @@
       </c>
       <c r="BD16" s="58">
         <v>14.47</v>
       </c>
       <c r="BE16" s="63">
         <v>14.47</v>
       </c>
       <c r="BF16" s="63">
         <v>15.02</v>
       </c>
       <c r="BG16" s="63">
         <v>15.09</v>
       </c>
       <c r="BH16" s="63">
         <v>15.17</v>
       </c>
       <c r="BI16" s="63">
         <v>14.79</v>
       </c>
       <c r="BJ16" s="63">
         <v>17.52</v>
       </c>
       <c r="BK16" s="63">
         <v>15.08</v>
       </c>
+      <c r="BL16" s="63">
+        <v>16.63</v>
+      </c>
+      <c r="BM16" s="63">
+        <v>15.58</v>
+      </c>
     </row>
-    <row r="17" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="17" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A17" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="54"/>
       <c r="C17" s="54"/>
       <c r="D17" s="55"/>
       <c r="E17" s="56"/>
       <c r="F17" s="56"/>
       <c r="G17" s="56"/>
       <c r="H17" s="57"/>
       <c r="I17" s="56"/>
       <c r="J17" s="57"/>
       <c r="K17" s="57"/>
       <c r="L17" s="57"/>
       <c r="M17" s="58"/>
       <c r="N17" s="59">
         <v>23.72</v>
       </c>
       <c r="O17" s="59">
         <v>22.5</v>
       </c>
       <c r="P17" s="59">
         <v>20.149999999999999</v>
       </c>
       <c r="Q17" s="59">
@@ -6704,52 +6947,58 @@
       </c>
       <c r="BD17" s="58">
         <v>16.86</v>
       </c>
       <c r="BE17" s="63">
         <v>16.86</v>
       </c>
       <c r="BF17" s="63">
         <v>16.86</v>
       </c>
       <c r="BG17" s="63">
         <v>17.52</v>
       </c>
       <c r="BH17" s="63">
         <v>17.11</v>
       </c>
       <c r="BI17" s="63">
         <v>16.91</v>
       </c>
       <c r="BJ17" s="63">
         <v>18.149999999999999</v>
       </c>
       <c r="BK17" s="63">
         <v>17.510000000000002</v>
       </c>
+      <c r="BL17" s="63">
+        <v>15.76</v>
+      </c>
+      <c r="BM17" s="63">
+        <v>14.82</v>
+      </c>
     </row>
-    <row r="18" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="18" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A18" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="54"/>
       <c r="C18" s="54"/>
       <c r="D18" s="54"/>
       <c r="E18" s="54"/>
       <c r="F18" s="54"/>
       <c r="G18" s="54"/>
       <c r="H18" s="54"/>
       <c r="I18" s="54"/>
       <c r="J18" s="54"/>
       <c r="K18" s="54"/>
       <c r="L18" s="54"/>
       <c r="M18" s="54"/>
       <c r="N18" s="59">
         <v>10.75</v>
       </c>
       <c r="O18" s="59">
         <v>12.08</v>
       </c>
       <c r="P18" s="59">
         <v>11.89</v>
       </c>
       <c r="Q18" s="59">
@@ -6871,52 +7120,58 @@
       </c>
       <c r="BD18" s="58">
         <v>13.34</v>
       </c>
       <c r="BE18" s="63">
         <v>13.26</v>
       </c>
       <c r="BF18" s="63">
         <v>13.88</v>
       </c>
       <c r="BG18" s="63">
         <v>13.71</v>
       </c>
       <c r="BH18" s="63">
         <v>13.58</v>
       </c>
       <c r="BI18" s="63">
         <v>13.45</v>
       </c>
       <c r="BJ18" s="63">
         <v>9.36</v>
       </c>
       <c r="BK18" s="63">
         <v>8.6199999999999992</v>
       </c>
+      <c r="BL18" s="63">
+        <v>12.76</v>
+      </c>
+      <c r="BM18" s="63">
+        <v>12.98</v>
+      </c>
     </row>
-    <row r="19" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="19" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A19" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="54"/>
       <c r="C19" s="54"/>
       <c r="D19" s="55"/>
       <c r="E19" s="56"/>
       <c r="F19" s="56"/>
       <c r="G19" s="56"/>
       <c r="H19" s="57"/>
       <c r="I19" s="56"/>
       <c r="J19" s="57"/>
       <c r="K19" s="57"/>
       <c r="L19" s="57"/>
       <c r="M19" s="58"/>
       <c r="N19" s="59">
         <v>15.12</v>
       </c>
       <c r="O19" s="59">
         <v>15.3</v>
       </c>
       <c r="P19" s="59">
         <v>15.77</v>
       </c>
       <c r="Q19" s="59">
@@ -7038,52 +7293,58 @@
       </c>
       <c r="BD19" s="58">
         <v>12.8</v>
       </c>
       <c r="BE19" s="63">
         <v>13.32</v>
       </c>
       <c r="BF19" s="63">
         <v>12.93</v>
       </c>
       <c r="BG19" s="63">
         <v>13.02</v>
       </c>
       <c r="BH19" s="63">
         <v>12.79</v>
       </c>
       <c r="BI19" s="63">
         <v>12.57</v>
       </c>
       <c r="BJ19" s="63">
         <v>13.11</v>
       </c>
       <c r="BK19" s="63">
         <v>13.87</v>
       </c>
+      <c r="BL19" s="63">
+        <v>12.95</v>
+      </c>
+      <c r="BM19" s="63">
+        <v>11.71</v>
+      </c>
     </row>
-    <row r="20" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="20" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A20" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="54"/>
       <c r="C20" s="54"/>
       <c r="D20" s="55"/>
       <c r="E20" s="56"/>
       <c r="F20" s="56"/>
       <c r="G20" s="56"/>
       <c r="H20" s="57"/>
       <c r="I20" s="56"/>
       <c r="J20" s="57"/>
       <c r="K20" s="57"/>
       <c r="L20" s="57"/>
       <c r="M20" s="58"/>
       <c r="N20" s="59">
         <v>17.21</v>
       </c>
       <c r="O20" s="59">
         <v>15.22</v>
       </c>
       <c r="P20" s="59">
         <v>14.94</v>
       </c>
       <c r="Q20" s="59">
@@ -7205,52 +7466,58 @@
       </c>
       <c r="BD20" s="58">
         <v>15.29</v>
       </c>
       <c r="BE20" s="63">
         <v>15.02</v>
       </c>
       <c r="BF20" s="63">
         <v>14.87</v>
       </c>
       <c r="BG20" s="63">
         <v>14.52</v>
       </c>
       <c r="BH20" s="63">
         <v>13.65</v>
       </c>
       <c r="BI20" s="63">
         <v>13.6</v>
       </c>
       <c r="BJ20" s="63">
         <v>10.59</v>
       </c>
       <c r="BK20" s="63">
         <v>12.19</v>
       </c>
+      <c r="BL20" s="63">
+        <v>10.97</v>
+      </c>
+      <c r="BM20" s="63">
+        <v>12.41</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="21" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A21" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="54"/>
       <c r="C21" s="54"/>
       <c r="D21" s="55"/>
       <c r="E21" s="56"/>
       <c r="F21" s="56"/>
       <c r="G21" s="56"/>
       <c r="H21" s="57"/>
       <c r="I21" s="56"/>
       <c r="J21" s="57"/>
       <c r="K21" s="57"/>
       <c r="L21" s="57"/>
       <c r="M21" s="58"/>
       <c r="N21" s="59">
         <v>16.190000000000001</v>
       </c>
       <c r="O21" s="59">
         <v>17.55</v>
       </c>
       <c r="P21" s="59">
         <v>18.010000000000002</v>
       </c>
       <c r="Q21" s="59">
@@ -7372,52 +7639,58 @@
       </c>
       <c r="BD21" s="58">
         <v>14.51</v>
       </c>
       <c r="BE21" s="63">
         <v>14.64</v>
       </c>
       <c r="BF21" s="63">
         <v>14.91</v>
       </c>
       <c r="BG21" s="63">
         <v>14.93</v>
       </c>
       <c r="BH21" s="63">
         <v>14.81</v>
       </c>
       <c r="BI21" s="63">
         <v>14.97</v>
       </c>
       <c r="BJ21" s="63">
         <v>12.86</v>
       </c>
       <c r="BK21" s="63">
         <v>13.02</v>
       </c>
+      <c r="BL21" s="63">
+        <v>12.94</v>
+      </c>
+      <c r="BM21" s="63">
+        <v>12.85</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="53" customFormat="1" ht="12.75">
+    <row r="22" spans="1:65" s="53" customFormat="1" ht="12.75">
       <c r="A22" s="117" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="117"/>
       <c r="C22" s="117"/>
       <c r="D22" s="117"/>
       <c r="E22" s="117"/>
       <c r="F22" s="117"/>
       <c r="G22" s="117"/>
       <c r="H22" s="117"/>
       <c r="I22" s="117"/>
       <c r="J22" s="117"/>
       <c r="K22" s="117"/>
       <c r="L22" s="117"/>
       <c r="M22" s="117"/>
       <c r="N22" s="117"/>
       <c r="O22" s="117"/>
       <c r="P22" s="117"/>
       <c r="Q22" s="117"/>
       <c r="R22" s="117"/>
       <c r="S22" s="117"/>
       <c r="T22" s="117"/>
       <c r="U22" s="117"/>
       <c r="V22" s="117"/>
       <c r="W22" s="117"/>
@@ -7436,52 +7709,53 @@
       <c r="AJ22" s="117"/>
       <c r="AK22" s="117"/>
       <c r="AL22" s="117"/>
       <c r="AM22" s="117"/>
       <c r="AN22" s="117"/>
       <c r="AO22" s="117"/>
       <c r="AP22" s="117"/>
       <c r="AQ22" s="117"/>
       <c r="AR22" s="117"/>
       <c r="AS22" s="117"/>
       <c r="AT22" s="117"/>
       <c r="AU22" s="117"/>
       <c r="AV22" s="117"/>
       <c r="AW22" s="117"/>
       <c r="AX22" s="117"/>
       <c r="AY22" s="117"/>
       <c r="AZ22" s="117"/>
       <c r="BA22" s="117"/>
       <c r="BE22" s="63"/>
       <c r="BF22" s="63"/>
       <c r="BG22" s="63"/>
       <c r="BH22" s="63"/>
       <c r="BI22" s="63"/>
       <c r="BJ22" s="63"/>
       <c r="BK22" s="63"/>
+      <c r="BM22" s="63"/>
     </row>
-    <row r="23" spans="1:63" s="1" customFormat="1" ht="25.5">
+    <row r="23" spans="1:65" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="54">
         <v>20.02</v>
       </c>
       <c r="C23" s="54">
         <v>20.39</v>
       </c>
       <c r="D23" s="55">
         <v>21.36</v>
       </c>
       <c r="E23" s="56">
         <v>21.42</v>
       </c>
       <c r="F23" s="56">
         <v>21.53</v>
       </c>
       <c r="G23" s="56">
         <v>22.4</v>
       </c>
       <c r="H23" s="57">
         <v>22.61</v>
       </c>
       <c r="I23" s="56">
@@ -7627,52 +7901,58 @@
       </c>
       <c r="BD23" s="58">
         <v>14.29</v>
       </c>
       <c r="BE23" s="63">
         <v>14.45</v>
       </c>
       <c r="BF23" s="63">
         <v>14.73</v>
       </c>
       <c r="BG23" s="63">
         <v>14.74</v>
       </c>
       <c r="BH23" s="63">
         <v>14.62</v>
       </c>
       <c r="BI23" s="63">
         <v>14.76</v>
       </c>
       <c r="BJ23" s="63">
         <v>13.04</v>
       </c>
       <c r="BK23" s="63">
         <v>13.23</v>
       </c>
+      <c r="BL23" s="63">
+        <v>13.03</v>
+      </c>
+      <c r="BM23" s="63">
+        <v>12.89</v>
+      </c>
     </row>
-    <row r="24" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="24" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A24" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="54"/>
       <c r="C24" s="54"/>
       <c r="D24" s="55"/>
       <c r="E24" s="56"/>
       <c r="F24" s="56"/>
       <c r="G24" s="56"/>
       <c r="H24" s="57"/>
       <c r="I24" s="56"/>
       <c r="J24" s="57"/>
       <c r="K24" s="57"/>
       <c r="L24" s="57"/>
       <c r="M24" s="58"/>
       <c r="N24" s="59">
         <v>10.98</v>
       </c>
       <c r="O24" s="59">
         <v>12.21</v>
       </c>
       <c r="P24" s="59">
         <v>14.1</v>
       </c>
       <c r="Q24" s="59">
@@ -7794,52 +8074,58 @@
       </c>
       <c r="BD24" s="58">
         <v>11.48</v>
       </c>
       <c r="BE24" s="63">
         <v>11.79</v>
       </c>
       <c r="BF24" s="63">
         <v>12.06</v>
       </c>
       <c r="BG24" s="63">
         <v>12.08</v>
       </c>
       <c r="BH24" s="63">
         <v>11.95</v>
       </c>
       <c r="BI24" s="63">
         <v>11.98</v>
       </c>
       <c r="BJ24" s="63">
         <v>13.68</v>
       </c>
       <c r="BK24" s="63">
         <v>14.73</v>
       </c>
+      <c r="BL24" s="63">
+        <v>13.48</v>
+      </c>
+      <c r="BM24" s="63">
+        <v>12.69</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="25" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A25" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="54"/>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="54"/>
       <c r="F25" s="54"/>
       <c r="G25" s="54"/>
       <c r="H25" s="54"/>
       <c r="I25" s="54"/>
       <c r="J25" s="54"/>
       <c r="K25" s="54"/>
       <c r="L25" s="54"/>
       <c r="M25" s="54"/>
       <c r="N25" s="59">
         <v>16.27</v>
       </c>
       <c r="O25" s="59">
         <v>17.53</v>
       </c>
       <c r="P25" s="59">
         <v>18.04</v>
       </c>
       <c r="Q25" s="59">
@@ -7961,52 +8247,58 @@
       </c>
       <c r="BD25" s="58">
         <v>14.57</v>
       </c>
       <c r="BE25" s="63">
         <v>14.71</v>
       </c>
       <c r="BF25" s="63">
         <v>14.99</v>
       </c>
       <c r="BG25" s="63">
         <v>15</v>
       </c>
       <c r="BH25" s="63">
         <v>14.88</v>
       </c>
       <c r="BI25" s="63">
         <v>15.03</v>
       </c>
       <c r="BJ25" s="63">
         <v>12.98</v>
       </c>
       <c r="BK25" s="63">
         <v>13.09</v>
       </c>
+      <c r="BL25" s="63">
+        <v>12.98</v>
+      </c>
+      <c r="BM25" s="63">
+        <v>12.91</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="53" customFormat="1" ht="12.75">
+    <row r="26" spans="1:65" s="53" customFormat="1" ht="12.75">
       <c r="A26" s="109" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="109"/>
       <c r="C26" s="109"/>
       <c r="D26" s="109"/>
       <c r="E26" s="109"/>
       <c r="F26" s="109"/>
       <c r="G26" s="109"/>
       <c r="H26" s="109"/>
       <c r="I26" s="109"/>
       <c r="J26" s="109"/>
       <c r="K26" s="109"/>
       <c r="L26" s="109"/>
       <c r="M26" s="109"/>
       <c r="N26" s="109"/>
       <c r="O26" s="109"/>
       <c r="P26" s="109"/>
       <c r="Q26" s="109"/>
       <c r="R26" s="109"/>
       <c r="S26" s="109"/>
       <c r="T26" s="109"/>
       <c r="U26" s="109"/>
       <c r="V26" s="109"/>
       <c r="W26" s="109"/>
@@ -8025,52 +8317,53 @@
       <c r="AJ26" s="109"/>
       <c r="AK26" s="109"/>
       <c r="AL26" s="109"/>
       <c r="AM26" s="109"/>
       <c r="AN26" s="109"/>
       <c r="AO26" s="109"/>
       <c r="AP26" s="109"/>
       <c r="AQ26" s="109"/>
       <c r="AR26" s="109"/>
       <c r="AS26" s="109"/>
       <c r="AT26" s="109"/>
       <c r="AU26" s="109"/>
       <c r="AV26" s="109"/>
       <c r="AW26" s="109"/>
       <c r="AX26" s="109"/>
       <c r="AY26" s="109"/>
       <c r="AZ26" s="109"/>
       <c r="BA26" s="109"/>
       <c r="BE26" s="63"/>
       <c r="BF26" s="63"/>
       <c r="BG26" s="63"/>
       <c r="BH26" s="63"/>
       <c r="BI26" s="63"/>
       <c r="BJ26" s="63"/>
       <c r="BK26" s="63"/>
+      <c r="BM26" s="63"/>
     </row>
-    <row r="27" spans="1:63" s="1" customFormat="1" ht="25.5">
+    <row r="27" spans="1:65" s="1" customFormat="1" ht="25.5">
       <c r="A27" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="54">
         <v>18.170000000000002</v>
       </c>
       <c r="C27" s="54">
         <v>18.55</v>
       </c>
       <c r="D27" s="55">
         <v>18.97</v>
       </c>
       <c r="E27" s="56">
         <v>19.3</v>
       </c>
       <c r="F27" s="56">
         <v>19.63</v>
       </c>
       <c r="G27" s="56">
         <v>20.149999999999999</v>
       </c>
       <c r="H27" s="57">
         <v>20.34</v>
       </c>
       <c r="I27" s="56">
@@ -8216,52 +8509,58 @@
       </c>
       <c r="BD27" s="63">
         <v>13.8</v>
       </c>
       <c r="BE27" s="63">
         <v>13.86</v>
       </c>
       <c r="BF27" s="63">
         <v>14.01</v>
       </c>
       <c r="BG27" s="63">
         <v>14.11</v>
       </c>
       <c r="BH27" s="63">
         <v>14.01</v>
       </c>
       <c r="BI27" s="63">
         <v>14.06</v>
       </c>
       <c r="BJ27" s="63">
         <v>12.74</v>
       </c>
       <c r="BK27" s="63">
         <v>13.13</v>
       </c>
+      <c r="BL27" s="63">
+        <v>12.69</v>
+      </c>
+      <c r="BM27" s="63">
+        <v>12.57</v>
+      </c>
     </row>
-    <row r="28" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="28" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A28" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="54"/>
       <c r="C28" s="54"/>
       <c r="D28" s="55"/>
       <c r="E28" s="56"/>
       <c r="F28" s="56"/>
       <c r="G28" s="56"/>
       <c r="H28" s="57"/>
       <c r="I28" s="56"/>
       <c r="J28" s="61"/>
       <c r="K28" s="62"/>
       <c r="L28" s="57"/>
       <c r="M28" s="58"/>
       <c r="N28" s="64">
         <v>16.96</v>
       </c>
       <c r="O28" s="64">
         <v>14.96</v>
       </c>
       <c r="P28" s="64">
         <v>14.98</v>
       </c>
       <c r="Q28" s="64">
@@ -8383,52 +8682,58 @@
       </c>
       <c r="BD28" s="63">
         <v>15.28</v>
       </c>
       <c r="BE28" s="63">
         <v>15.35</v>
       </c>
       <c r="BF28" s="63">
         <v>15.38</v>
       </c>
       <c r="BG28" s="63">
         <v>15.49</v>
       </c>
       <c r="BH28" s="63">
         <v>15.68</v>
       </c>
       <c r="BI28" s="63">
         <v>15.97</v>
       </c>
       <c r="BJ28" s="63">
         <v>9.81</v>
       </c>
       <c r="BK28" s="63">
         <v>12.37</v>
       </c>
+      <c r="BL28" s="63">
+        <v>12.23</v>
+      </c>
+      <c r="BM28" s="63">
+        <v>12.19</v>
+      </c>
     </row>
-    <row r="29" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="29" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A29" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="54"/>
       <c r="C29" s="54"/>
       <c r="D29" s="54"/>
       <c r="E29" s="54"/>
       <c r="F29" s="54"/>
       <c r="G29" s="54"/>
       <c r="H29" s="54"/>
       <c r="I29" s="54"/>
       <c r="J29" s="54"/>
       <c r="K29" s="54"/>
       <c r="L29" s="54"/>
       <c r="M29" s="54"/>
       <c r="N29" s="64">
         <v>16.3</v>
       </c>
       <c r="O29" s="64">
         <v>15.82</v>
       </c>
       <c r="P29" s="64">
         <v>18.2</v>
       </c>
       <c r="Q29" s="64">
@@ -8550,52 +8855,58 @@
       </c>
       <c r="BD29" s="63">
         <v>14.55</v>
       </c>
       <c r="BE29" s="63">
         <v>14.95</v>
       </c>
       <c r="BF29" s="63">
         <v>14.65</v>
       </c>
       <c r="BG29" s="63">
         <v>15.67</v>
       </c>
       <c r="BH29" s="63">
         <v>15.44</v>
       </c>
       <c r="BI29" s="63">
         <v>15.88</v>
       </c>
       <c r="BJ29" s="63">
         <v>16.579999999999998</v>
       </c>
       <c r="BK29" s="63">
         <v>14.16</v>
       </c>
+      <c r="BL29" s="63">
+        <v>14.07</v>
+      </c>
+      <c r="BM29" s="63">
+        <v>14.37</v>
+      </c>
     </row>
-    <row r="30" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="30" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A30" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="54"/>
       <c r="C30" s="54"/>
       <c r="D30" s="55"/>
       <c r="E30" s="56"/>
       <c r="F30" s="56"/>
       <c r="G30" s="56"/>
       <c r="H30" s="57"/>
       <c r="I30" s="56"/>
       <c r="J30" s="61"/>
       <c r="K30" s="62"/>
       <c r="L30" s="57"/>
       <c r="M30" s="58"/>
       <c r="N30" s="64">
         <v>13.43</v>
       </c>
       <c r="O30" s="64">
         <v>15.27</v>
       </c>
       <c r="P30" s="64">
         <v>14.79</v>
       </c>
       <c r="Q30" s="64">
@@ -8717,52 +9028,58 @@
       </c>
       <c r="BD30" s="63">
         <v>13.72</v>
       </c>
       <c r="BE30" s="63">
         <v>13.46</v>
       </c>
       <c r="BF30" s="63">
         <v>13.95</v>
       </c>
       <c r="BG30" s="63">
         <v>13.85</v>
       </c>
       <c r="BH30" s="63">
         <v>14.06</v>
       </c>
       <c r="BI30" s="63">
         <v>14.18</v>
       </c>
       <c r="BJ30" s="63">
         <v>15.25</v>
       </c>
       <c r="BK30" s="63">
         <v>13.74</v>
       </c>
+      <c r="BL30" s="63">
+        <v>12.96</v>
+      </c>
+      <c r="BM30" s="63">
+        <v>12.83</v>
+      </c>
     </row>
-    <row r="31" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="31" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A31" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="54"/>
       <c r="C31" s="54"/>
       <c r="D31" s="55"/>
       <c r="E31" s="56"/>
       <c r="F31" s="56"/>
       <c r="G31" s="56"/>
       <c r="H31" s="57"/>
       <c r="I31" s="56"/>
       <c r="J31" s="61"/>
       <c r="K31" s="62"/>
       <c r="L31" s="57"/>
       <c r="M31" s="58"/>
       <c r="N31" s="64">
         <v>22.29</v>
       </c>
       <c r="O31" s="64">
         <v>26.53</v>
       </c>
       <c r="P31" s="64">
         <v>22.84</v>
       </c>
       <c r="Q31" s="64">
@@ -8884,52 +9201,58 @@
       </c>
       <c r="BD31" s="63">
         <v>18.34</v>
       </c>
       <c r="BE31" s="63">
         <v>18.63</v>
       </c>
       <c r="BF31" s="63">
         <v>18.62</v>
       </c>
       <c r="BG31" s="63">
         <v>18.649999999999999</v>
       </c>
       <c r="BH31" s="63">
         <v>18.22</v>
       </c>
       <c r="BI31" s="63">
         <v>18.54</v>
       </c>
       <c r="BJ31" s="63">
         <v>16.05</v>
       </c>
       <c r="BK31" s="63">
         <v>17.38</v>
       </c>
+      <c r="BL31" s="63">
+        <v>14.86</v>
+      </c>
+      <c r="BM31" s="63">
+        <v>15.64</v>
+      </c>
     </row>
-    <row r="32" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="32" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A32" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="54"/>
       <c r="C32" s="54"/>
       <c r="D32" s="55"/>
       <c r="E32" s="56"/>
       <c r="F32" s="56"/>
       <c r="G32" s="56"/>
       <c r="H32" s="57"/>
       <c r="I32" s="56"/>
       <c r="J32" s="61"/>
       <c r="K32" s="62"/>
       <c r="L32" s="57"/>
       <c r="M32" s="58"/>
       <c r="N32" s="64">
         <v>13.79</v>
       </c>
       <c r="O32" s="64">
         <v>15.74</v>
       </c>
       <c r="P32" s="64">
         <v>14.76</v>
       </c>
       <c r="Q32" s="64">
@@ -9051,52 +9374,58 @@
       </c>
       <c r="BD32" s="63">
         <v>12.81</v>
       </c>
       <c r="BE32" s="63">
         <v>13.25</v>
       </c>
       <c r="BF32" s="63">
         <v>13.16</v>
       </c>
       <c r="BG32" s="63">
         <v>13.65</v>
       </c>
       <c r="BH32" s="63">
         <v>13.3</v>
       </c>
       <c r="BI32" s="63">
         <v>13.31</v>
       </c>
       <c r="BJ32" s="63">
         <v>18.39</v>
       </c>
       <c r="BK32" s="63">
         <v>16.86</v>
       </c>
+      <c r="BL32" s="63">
+        <v>15.28</v>
+      </c>
+      <c r="BM32" s="63">
+        <v>13.75</v>
+      </c>
     </row>
-    <row r="33" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="33" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A33" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="54"/>
       <c r="C33" s="54"/>
       <c r="D33" s="55"/>
       <c r="E33" s="56"/>
       <c r="F33" s="56"/>
       <c r="G33" s="56"/>
       <c r="H33" s="57"/>
       <c r="I33" s="56"/>
       <c r="J33" s="61"/>
       <c r="K33" s="62"/>
       <c r="L33" s="57"/>
       <c r="M33" s="58"/>
       <c r="N33" s="64">
         <v>11.66</v>
       </c>
       <c r="O33" s="64">
         <v>12.16</v>
       </c>
       <c r="P33" s="64">
         <v>12.14</v>
       </c>
       <c r="Q33" s="64">
@@ -9218,52 +9547,58 @@
       </c>
       <c r="BD33" s="63">
         <v>10.36</v>
       </c>
       <c r="BE33" s="63">
         <v>10.34</v>
       </c>
       <c r="BF33" s="63">
         <v>10.48</v>
       </c>
       <c r="BG33" s="63">
         <v>10.72</v>
       </c>
       <c r="BH33" s="63">
         <v>10.8</v>
       </c>
       <c r="BI33" s="63">
         <v>10.98</v>
       </c>
       <c r="BJ33" s="63">
         <v>10.74</v>
       </c>
       <c r="BK33" s="63">
         <v>10.1</v>
       </c>
+      <c r="BL33" s="63">
+        <v>9.58</v>
+      </c>
+      <c r="BM33" s="63">
+        <v>10.08</v>
+      </c>
     </row>
-    <row r="34" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="34" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A34" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="54"/>
       <c r="C34" s="54"/>
       <c r="D34" s="55"/>
       <c r="E34" s="56"/>
       <c r="F34" s="56"/>
       <c r="G34" s="56"/>
       <c r="H34" s="57"/>
       <c r="I34" s="56"/>
       <c r="J34" s="61"/>
       <c r="K34" s="62"/>
       <c r="L34" s="57"/>
       <c r="M34" s="58"/>
       <c r="N34" s="64">
         <v>21.92</v>
       </c>
       <c r="O34" s="64">
         <v>23.91</v>
       </c>
       <c r="P34" s="64">
         <v>21.62</v>
       </c>
       <c r="Q34" s="64">
@@ -9385,52 +9720,58 @@
       </c>
       <c r="BD34" s="63">
         <v>15.85</v>
       </c>
       <c r="BE34" s="63">
         <v>15.67</v>
       </c>
       <c r="BF34" s="63">
         <v>16.72</v>
       </c>
       <c r="BG34" s="63">
         <v>16.13</v>
       </c>
       <c r="BH34" s="63">
         <v>16.14</v>
       </c>
       <c r="BI34" s="63">
         <v>15.96</v>
       </c>
       <c r="BJ34" s="63">
         <v>10.130000000000001</v>
       </c>
       <c r="BK34" s="63">
         <v>14.46</v>
       </c>
+      <c r="BL34" s="63">
+        <v>13.96</v>
+      </c>
+      <c r="BM34" s="63">
+        <v>13.79</v>
+      </c>
     </row>
-    <row r="35" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="35" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A35" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="54"/>
       <c r="C35" s="54"/>
       <c r="D35" s="55"/>
       <c r="E35" s="56"/>
       <c r="F35" s="56"/>
       <c r="G35" s="56"/>
       <c r="H35" s="57"/>
       <c r="I35" s="56"/>
       <c r="J35" s="61"/>
       <c r="K35" s="62"/>
       <c r="L35" s="57"/>
       <c r="M35" s="58"/>
       <c r="N35" s="64">
         <v>22.52</v>
       </c>
       <c r="O35" s="64">
         <v>23.63</v>
       </c>
       <c r="P35" s="64">
         <v>23.58</v>
       </c>
       <c r="Q35" s="64">
@@ -9552,52 +9893,58 @@
       </c>
       <c r="BD35" s="63">
         <v>14.47</v>
       </c>
       <c r="BE35" s="63">
         <v>14.47</v>
       </c>
       <c r="BF35" s="63">
         <v>15.02</v>
       </c>
       <c r="BG35" s="63">
         <v>15.09</v>
       </c>
       <c r="BH35" s="63">
         <v>15.17</v>
       </c>
       <c r="BI35" s="63">
         <v>14.79</v>
       </c>
       <c r="BJ35" s="63">
         <v>17.52</v>
       </c>
       <c r="BK35" s="63">
         <v>15.08</v>
       </c>
+      <c r="BL35" s="63">
+        <v>16.63</v>
+      </c>
+      <c r="BM35" s="63">
+        <v>15.58</v>
+      </c>
     </row>
-    <row r="36" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="36" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A36" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="54"/>
       <c r="C36" s="54"/>
       <c r="D36" s="55"/>
       <c r="E36" s="56"/>
       <c r="F36" s="56"/>
       <c r="G36" s="56"/>
       <c r="H36" s="57"/>
       <c r="I36" s="56"/>
       <c r="J36" s="61"/>
       <c r="K36" s="62"/>
       <c r="L36" s="57"/>
       <c r="M36" s="58"/>
       <c r="N36" s="64">
         <v>23.72</v>
       </c>
       <c r="O36" s="64">
         <v>22.5</v>
       </c>
       <c r="P36" s="64">
         <v>20.149999999999999</v>
       </c>
       <c r="Q36" s="64">
@@ -9719,52 +10066,58 @@
       </c>
       <c r="BD36" s="63">
         <v>16.86</v>
       </c>
       <c r="BE36" s="63">
         <v>16.86</v>
       </c>
       <c r="BF36" s="63">
         <v>16.86</v>
       </c>
       <c r="BG36" s="63">
         <v>17.52</v>
       </c>
       <c r="BH36" s="63">
         <v>17.11</v>
       </c>
       <c r="BI36" s="63">
         <v>16.91</v>
       </c>
       <c r="BJ36" s="63">
         <v>18.149999999999999</v>
       </c>
       <c r="BK36" s="63">
         <v>17.510000000000002</v>
       </c>
+      <c r="BL36" s="63">
+        <v>15.76</v>
+      </c>
+      <c r="BM36" s="63">
+        <v>14.82</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="37" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A37" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="54"/>
       <c r="C37" s="54"/>
       <c r="D37" s="54"/>
       <c r="E37" s="54"/>
       <c r="F37" s="54"/>
       <c r="G37" s="54"/>
       <c r="H37" s="54"/>
       <c r="I37" s="54"/>
       <c r="J37" s="54"/>
       <c r="K37" s="54"/>
       <c r="L37" s="54"/>
       <c r="M37" s="54"/>
       <c r="N37" s="64">
         <v>10.75</v>
       </c>
       <c r="O37" s="64">
         <v>12.08</v>
       </c>
       <c r="P37" s="64">
         <v>11.89</v>
       </c>
       <c r="Q37" s="64">
@@ -9886,52 +10239,58 @@
       </c>
       <c r="BD37" s="63">
         <v>13.34</v>
       </c>
       <c r="BE37" s="63">
         <v>13.26</v>
       </c>
       <c r="BF37" s="63">
         <v>13.88</v>
       </c>
       <c r="BG37" s="63">
         <v>13.71</v>
       </c>
       <c r="BH37" s="63">
         <v>13.58</v>
       </c>
       <c r="BI37" s="63">
         <v>13.45</v>
       </c>
       <c r="BJ37" s="63">
         <v>9.36</v>
       </c>
       <c r="BK37" s="63">
         <v>8.6199999999999992</v>
       </c>
+      <c r="BL37" s="63">
+        <v>12.76</v>
+      </c>
+      <c r="BM37" s="63">
+        <v>12.98</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="38" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A38" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="65"/>
       <c r="C38" s="65"/>
       <c r="D38" s="65"/>
       <c r="E38" s="66"/>
       <c r="F38" s="66"/>
       <c r="G38" s="66"/>
       <c r="H38" s="67"/>
       <c r="I38" s="66"/>
       <c r="J38" s="66"/>
       <c r="K38" s="67"/>
       <c r="L38" s="67"/>
       <c r="M38" s="68"/>
       <c r="N38" s="64">
         <v>15.12</v>
       </c>
       <c r="O38" s="64">
         <v>15.3</v>
       </c>
       <c r="P38" s="64">
         <v>15.77</v>
       </c>
       <c r="Q38" s="64">
@@ -10053,52 +10412,58 @@
       </c>
       <c r="BD38" s="63">
         <v>12.8</v>
       </c>
       <c r="BE38" s="63">
         <v>13.32</v>
       </c>
       <c r="BF38" s="63">
         <v>12.93</v>
       </c>
       <c r="BG38" s="63">
         <v>13.02</v>
       </c>
       <c r="BH38" s="63">
         <v>12.79</v>
       </c>
       <c r="BI38" s="63">
         <v>12.57</v>
       </c>
       <c r="BJ38" s="63">
         <v>13.11</v>
       </c>
       <c r="BK38" s="63">
         <v>13.87</v>
       </c>
+      <c r="BL38" s="63">
+        <v>12.95</v>
+      </c>
+      <c r="BM38" s="63">
+        <v>11.71</v>
+      </c>
     </row>
-    <row r="39" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="39" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A39" s="17" t="s">
         <v>46</v>
       </c>
       <c r="N39" s="64">
         <v>17.21</v>
       </c>
       <c r="O39" s="64">
         <v>15.22</v>
       </c>
       <c r="P39" s="64">
         <v>14.94</v>
       </c>
       <c r="Q39" s="64">
         <v>13.09</v>
       </c>
       <c r="R39" s="64">
         <v>13.74</v>
       </c>
       <c r="S39" s="64">
         <v>13.61</v>
       </c>
       <c r="T39" s="64">
         <v>15.04</v>
       </c>
       <c r="U39" s="64">
@@ -10208,52 +10573,58 @@
       </c>
       <c r="BD39" s="63">
         <v>15.29</v>
       </c>
       <c r="BE39" s="63">
         <v>15.02</v>
       </c>
       <c r="BF39" s="63">
         <v>14.87</v>
       </c>
       <c r="BG39" s="63">
         <v>14.52</v>
       </c>
       <c r="BH39" s="63">
         <v>13.65</v>
       </c>
       <c r="BI39" s="63">
         <v>13.6</v>
       </c>
       <c r="BJ39" s="63">
         <v>10.59</v>
       </c>
       <c r="BK39" s="63">
         <v>12.19</v>
       </c>
+      <c r="BL39" s="63">
+        <v>10.97</v>
+      </c>
+      <c r="BM39" s="63">
+        <v>12.41</v>
+      </c>
     </row>
-    <row r="40" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="40" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="A40" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="69"/>
       <c r="C40" s="69"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="69"/>
       <c r="H40" s="69"/>
       <c r="I40" s="69"/>
       <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
       <c r="M40" s="69"/>
       <c r="N40" s="70">
         <v>11.63</v>
       </c>
       <c r="O40" s="70">
         <v>18.41</v>
       </c>
       <c r="P40" s="70">
         <v>16.11</v>
       </c>
       <c r="Q40" s="70">
@@ -10375,90 +10746,96 @@
       </c>
       <c r="BD40" s="68">
         <v>11.33</v>
       </c>
       <c r="BE40" s="68">
         <v>10.38</v>
       </c>
       <c r="BF40" s="68">
         <v>10.73</v>
       </c>
       <c r="BG40" s="68">
         <v>10.98</v>
       </c>
       <c r="BH40" s="68">
         <v>10.7</v>
       </c>
       <c r="BI40" s="68">
         <v>11.08</v>
       </c>
       <c r="BJ40" s="68">
         <v>5.74</v>
       </c>
       <c r="BK40" s="63">
         <v>8.9499999999999993</v>
       </c>
+      <c r="BL40" s="63">
+        <v>10.44</v>
+      </c>
+      <c r="BM40" s="63">
+        <v>9.7899999999999991</v>
+      </c>
     </row>
-    <row r="41" spans="1:63" s="1" customFormat="1" ht="12.75">
+    <row r="41" spans="1:65" s="1" customFormat="1" ht="12.75">
       <c r="AA41" s="18"/>
       <c r="BE41" s="63"/>
       <c r="BG41" s="63"/>
       <c r="BH41" s="63"/>
       <c r="BI41" s="63"/>
     </row>
-    <row r="43" spans="1:63">
+    <row r="43" spans="1:65">
       <c r="A43" s="43" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="BJ5:BP5"/>
     <mergeCell ref="A3:AZ3"/>
     <mergeCell ref="A7:BA7"/>
     <mergeCell ref="A22:BA22"/>
     <mergeCell ref="A26:BA26"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:X5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="AX5:BD5"/>
     <mergeCell ref="Z4:BI4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:BU52"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
+    <sheetView topLeftCell="A2" workbookViewId="0">
       <pane xSplit="37" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BK8" sqref="BK8:BK51"/>
+      <selection pane="topRight" activeCell="BM8" sqref="BM8:BM51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="37" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:73" s="31" customFormat="1" ht="15.75">
       <c r="A3" s="111" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="111"/>
       <c r="C3" s="111"/>
       <c r="D3" s="111"/>
       <c r="E3" s="111"/>
       <c r="F3" s="111"/>
       <c r="G3" s="111"/>
       <c r="H3" s="111"/>
       <c r="I3" s="111"/>
       <c r="J3" s="111"/>
       <c r="K3" s="111"/>
       <c r="L3" s="111"/>
       <c r="M3" s="111"/>
@@ -10512,98 +10889,98 @@
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="3"/>
       <c r="AA4" s="3"/>
       <c r="AB4" s="3"/>
       <c r="AC4" s="3"/>
       <c r="AD4" s="3"/>
       <c r="AE4" s="3"/>
       <c r="AF4" s="3"/>
       <c r="AG4" s="3"/>
       <c r="AH4" s="3"/>
       <c r="AI4" s="3"/>
       <c r="AJ4" s="3"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
       <c r="BD4" s="3"/>
       <c r="BE4" s="3"/>
       <c r="BF4" s="3"/>
       <c r="BG4" s="3"/>
       <c r="BH4" s="3"/>
-      <c r="BI4" s="32" t="s">
+      <c r="BL4" s="32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:73">
       <c r="A5" s="112"/>
       <c r="B5" s="114">
         <v>2021</v>
       </c>
       <c r="C5" s="115"/>
       <c r="D5" s="115"/>
       <c r="E5" s="115"/>
       <c r="F5" s="115"/>
       <c r="G5" s="115"/>
       <c r="H5" s="115"/>
       <c r="I5" s="115"/>
       <c r="J5" s="115"/>
       <c r="K5" s="115"/>
       <c r="L5" s="115"/>
       <c r="M5" s="115"/>
-      <c r="N5" s="123">
+      <c r="N5" s="125">
         <v>2022</v>
       </c>
-      <c r="O5" s="124"/>
-[...10 lines deleted...]
-      <c r="Z5" s="125">
+      <c r="O5" s="126"/>
+      <c r="P5" s="126"/>
+      <c r="Q5" s="126"/>
+      <c r="R5" s="126"/>
+      <c r="S5" s="126"/>
+      <c r="T5" s="126"/>
+      <c r="U5" s="126"/>
+      <c r="V5" s="126"/>
+      <c r="W5" s="126"/>
+      <c r="X5" s="126"/>
+      <c r="Y5" s="126"/>
+      <c r="Z5" s="127">
         <v>2023</v>
       </c>
-      <c r="AA5" s="126"/>
-[...9 lines deleted...]
-      <c r="AK5" s="126"/>
+      <c r="AA5" s="128"/>
+      <c r="AB5" s="128"/>
+      <c r="AC5" s="128"/>
+      <c r="AD5" s="128"/>
+      <c r="AE5" s="128"/>
+      <c r="AF5" s="128"/>
+      <c r="AG5" s="128"/>
+      <c r="AH5" s="128"/>
+      <c r="AI5" s="128"/>
+      <c r="AJ5" s="128"/>
+      <c r="AK5" s="128"/>
       <c r="AL5" s="110">
         <v>2024</v>
       </c>
       <c r="AM5" s="110"/>
       <c r="AN5" s="110"/>
       <c r="AO5" s="110"/>
       <c r="AP5" s="110"/>
       <c r="AQ5" s="110"/>
       <c r="AR5" s="110"/>
       <c r="AS5" s="110"/>
       <c r="AT5" s="110"/>
       <c r="AU5" s="110"/>
       <c r="AV5" s="110"/>
       <c r="AW5" s="110"/>
       <c r="AX5" s="107">
         <v>2025</v>
       </c>
       <c r="AY5" s="108"/>
       <c r="AZ5" s="108"/>
       <c r="BA5" s="108"/>
       <c r="BB5" s="97"/>
       <c r="BC5" s="69"/>
       <c r="BD5" s="97"/>
       <c r="BE5" s="97"/>
       <c r="BF5" s="97"/>
@@ -10823,105 +11200,105 @@
         <v>0</v>
       </c>
       <c r="BO6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="BP6" s="103" t="s">
         <v>2</v>
       </c>
       <c r="BQ6" s="103" t="s">
         <v>3</v>
       </c>
       <c r="BR6" s="103" t="s">
         <v>4</v>
       </c>
       <c r="BS6" s="103" t="s">
         <v>23</v>
       </c>
       <c r="BT6" s="103" t="s">
         <v>24</v>
       </c>
       <c r="BU6" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:73" s="53" customFormat="1">
-      <c r="A7" s="128" t="s">
+      <c r="A7" s="124" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="128"/>
-[...50 lines deleted...]
-      <c r="BA7" s="128"/>
+      <c r="B7" s="124"/>
+      <c r="C7" s="124"/>
+      <c r="D7" s="124"/>
+      <c r="E7" s="124"/>
+      <c r="F7" s="124"/>
+      <c r="G7" s="124"/>
+      <c r="H7" s="124"/>
+      <c r="I7" s="124"/>
+      <c r="J7" s="124"/>
+      <c r="K7" s="124"/>
+      <c r="L7" s="124"/>
+      <c r="M7" s="124"/>
+      <c r="N7" s="124"/>
+      <c r="O7" s="124"/>
+      <c r="P7" s="124"/>
+      <c r="Q7" s="124"/>
+      <c r="R7" s="124"/>
+      <c r="S7" s="124"/>
+      <c r="T7" s="124"/>
+      <c r="U7" s="124"/>
+      <c r="V7" s="124"/>
+      <c r="W7" s="124"/>
+      <c r="X7" s="124"/>
+      <c r="Y7" s="124"/>
+      <c r="Z7" s="124"/>
+      <c r="AA7" s="124"/>
+      <c r="AB7" s="124"/>
+      <c r="AC7" s="124"/>
+      <c r="AD7" s="124"/>
+      <c r="AE7" s="124"/>
+      <c r="AF7" s="124"/>
+      <c r="AG7" s="124"/>
+      <c r="AH7" s="124"/>
+      <c r="AI7" s="124"/>
+      <c r="AJ7" s="124"/>
+      <c r="AK7" s="124"/>
+      <c r="AL7" s="124"/>
+      <c r="AM7" s="124"/>
+      <c r="AN7" s="124"/>
+      <c r="AO7" s="124"/>
+      <c r="AP7" s="124"/>
+      <c r="AQ7" s="124"/>
+      <c r="AR7" s="124"/>
+      <c r="AS7" s="124"/>
+      <c r="AT7" s="124"/>
+      <c r="AU7" s="124"/>
+      <c r="AV7" s="124"/>
+      <c r="AW7" s="124"/>
+      <c r="AX7" s="124"/>
+      <c r="AY7" s="124"/>
+      <c r="AZ7" s="124"/>
+      <c r="BA7" s="124"/>
     </row>
     <row r="8" spans="1:73" ht="12.95" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="8">
         <v>1079</v>
       </c>
       <c r="C8" s="8">
         <v>1015</v>
       </c>
       <c r="D8" s="9">
         <v>1218</v>
       </c>
       <c r="E8" s="9">
         <v>1147</v>
       </c>
       <c r="F8" s="9">
         <v>1207</v>
       </c>
       <c r="G8" s="10">
         <v>1359</v>
       </c>
       <c r="H8" s="10">
         <v>1277</v>
@@ -11068,50 +11445,56 @@
         <v>819</v>
       </c>
       <c r="BD8" s="12">
         <v>892</v>
       </c>
       <c r="BE8" s="12">
         <v>885</v>
       </c>
       <c r="BF8" s="22">
         <v>928</v>
       </c>
       <c r="BG8" s="12">
         <v>883</v>
       </c>
       <c r="BH8" s="22">
         <v>756</v>
       </c>
       <c r="BI8" s="22">
         <v>921</v>
       </c>
       <c r="BJ8" s="22">
         <v>763</v>
       </c>
       <c r="BK8" s="22">
         <v>719</v>
+      </c>
+      <c r="BL8" s="22">
+        <v>725</v>
+      </c>
+      <c r="BM8" s="22">
+        <v>706</v>
       </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="9"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
       <c r="N9" s="11">
         <v>52</v>
       </c>
       <c r="O9" s="11">
         <v>35</v>
       </c>
       <c r="P9" s="11">
@@ -11236,50 +11619,56 @@
       </c>
       <c r="BD9" s="12">
         <v>42</v>
       </c>
       <c r="BE9" s="12">
         <v>46</v>
       </c>
       <c r="BF9" s="22">
         <v>44</v>
       </c>
       <c r="BG9" s="12">
         <v>48</v>
       </c>
       <c r="BH9" s="22">
         <v>50</v>
       </c>
       <c r="BI9" s="22">
         <v>56</v>
       </c>
       <c r="BJ9" s="22">
         <v>28</v>
       </c>
       <c r="BK9" s="22">
         <v>39</v>
       </c>
+      <c r="BL9" s="22">
+        <v>34</v>
+      </c>
+      <c r="BM9" s="22">
+        <v>33</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="11">
         <v>20</v>
       </c>
       <c r="O10" s="11">
         <v>17</v>
       </c>
       <c r="P10" s="11">
         <v>28</v>
@@ -11403,50 +11792,56 @@
       </c>
       <c r="BD10" s="12">
         <v>26</v>
       </c>
       <c r="BE10" s="12">
         <v>21</v>
       </c>
       <c r="BF10" s="22">
         <v>14</v>
       </c>
       <c r="BG10" s="12">
         <v>29</v>
       </c>
       <c r="BH10" s="22">
         <v>15</v>
       </c>
       <c r="BI10" s="22">
         <v>24</v>
       </c>
       <c r="BJ10" s="22">
         <v>19</v>
       </c>
       <c r="BK10" s="22">
         <v>12</v>
       </c>
+      <c r="BL10" s="22">
+        <v>16</v>
+      </c>
+      <c r="BM10" s="22">
+        <v>17</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="9"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="11">
         <v>59</v>
       </c>
       <c r="O11" s="11">
         <v>67</v>
       </c>
       <c r="P11" s="11">
         <v>81</v>
@@ -11570,50 +11965,56 @@
       </c>
       <c r="BD11" s="12">
         <v>64</v>
       </c>
       <c r="BE11" s="12">
         <v>63</v>
       </c>
       <c r="BF11" s="22">
         <v>73</v>
       </c>
       <c r="BG11" s="12">
         <v>61</v>
       </c>
       <c r="BH11" s="22">
         <v>60</v>
       </c>
       <c r="BI11" s="22">
         <v>65</v>
       </c>
       <c r="BJ11" s="22">
         <v>69</v>
       </c>
       <c r="BK11" s="22">
         <v>63</v>
       </c>
+      <c r="BL11" s="22">
+        <v>54</v>
+      </c>
+      <c r="BM11" s="22">
+        <v>52</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="9"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="11">
         <v>41</v>
       </c>
       <c r="O12" s="11">
         <v>52</v>
       </c>
       <c r="P12" s="11">
         <v>29</v>
@@ -11737,50 +12138,56 @@
       </c>
       <c r="BD12" s="12">
         <v>43</v>
       </c>
       <c r="BE12" s="12">
         <v>37</v>
       </c>
       <c r="BF12" s="22">
         <v>32</v>
       </c>
       <c r="BG12" s="12">
         <v>34</v>
       </c>
       <c r="BH12" s="22">
         <v>24</v>
       </c>
       <c r="BI12" s="22">
         <v>40</v>
       </c>
       <c r="BJ12" s="22">
         <v>28</v>
       </c>
       <c r="BK12" s="22">
         <v>30</v>
       </c>
+      <c r="BL12" s="22">
+        <v>18</v>
+      </c>
+      <c r="BM12" s="22">
+        <v>31</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="9"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="11">
         <v>17</v>
       </c>
       <c r="O13" s="11">
         <v>20</v>
       </c>
       <c r="P13" s="11">
         <v>16</v>
@@ -11904,50 +12311,56 @@
       </c>
       <c r="BD13" s="12">
         <v>11</v>
       </c>
       <c r="BE13" s="12">
         <v>19</v>
       </c>
       <c r="BF13" s="22">
         <v>14</v>
       </c>
       <c r="BG13" s="12">
         <v>21</v>
       </c>
       <c r="BH13" s="22">
         <v>11</v>
       </c>
       <c r="BI13" s="22">
         <v>16</v>
       </c>
       <c r="BJ13" s="22">
         <v>21</v>
       </c>
       <c r="BK13" s="22">
         <v>16</v>
       </c>
+      <c r="BL13" s="22">
+        <v>14</v>
+      </c>
+      <c r="BM13" s="22">
+        <v>10</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="9"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="11">
         <v>59</v>
       </c>
       <c r="O14" s="11">
         <v>58</v>
       </c>
       <c r="P14" s="11">
         <v>61</v>
@@ -12071,50 +12484,56 @@
       </c>
       <c r="BD14" s="12">
         <v>55</v>
       </c>
       <c r="BE14" s="12">
         <v>54</v>
       </c>
       <c r="BF14" s="22">
         <v>59</v>
       </c>
       <c r="BG14" s="12">
         <v>68</v>
       </c>
       <c r="BH14" s="22">
         <v>60</v>
       </c>
       <c r="BI14" s="22">
         <v>69</v>
       </c>
       <c r="BJ14" s="22">
         <v>58</v>
       </c>
       <c r="BK14" s="22">
         <v>46</v>
       </c>
+      <c r="BL14" s="22">
+        <v>46</v>
+      </c>
+      <c r="BM14" s="22">
+        <v>60</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="9"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="11">
         <v>51</v>
       </c>
       <c r="O15" s="11">
         <v>55</v>
       </c>
       <c r="P15" s="11">
         <v>40</v>
@@ -12238,50 +12657,56 @@
       </c>
       <c r="BD15" s="12">
         <v>38</v>
       </c>
       <c r="BE15" s="12">
         <v>32</v>
       </c>
       <c r="BF15" s="22">
         <v>54</v>
       </c>
       <c r="BG15" s="12">
         <v>24</v>
       </c>
       <c r="BH15" s="22">
         <v>35</v>
       </c>
       <c r="BI15" s="22">
         <v>31</v>
       </c>
       <c r="BJ15" s="22">
         <v>22</v>
       </c>
       <c r="BK15" s="22">
         <v>38</v>
       </c>
+      <c r="BL15" s="22">
+        <v>28</v>
+      </c>
+      <c r="BM15" s="22">
+        <v>28</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="9"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="11">
         <v>26</v>
       </c>
       <c r="O16" s="11">
         <v>26</v>
       </c>
       <c r="P16" s="11">
         <v>27</v>
@@ -12405,52 +12830,58 @@
       </c>
       <c r="BD16" s="12">
         <v>16</v>
       </c>
       <c r="BE16" s="12">
         <v>16</v>
       </c>
       <c r="BF16" s="22">
         <v>21</v>
       </c>
       <c r="BG16" s="12">
         <v>17</v>
       </c>
       <c r="BH16" s="22">
         <v>17</v>
       </c>
       <c r="BI16" s="22">
         <v>12</v>
       </c>
       <c r="BJ16" s="22">
         <v>19</v>
       </c>
       <c r="BK16" s="22">
         <v>12</v>
       </c>
+      <c r="BL16" s="22">
+        <v>21</v>
+      </c>
+      <c r="BM16" s="22">
+        <v>13</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="9"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="11">
         <v>35</v>
       </c>
       <c r="O17" s="11">
         <v>28</v>
       </c>
       <c r="P17" s="11">
         <v>23</v>
       </c>
       <c r="Q17" s="11">
@@ -12572,52 +13003,58 @@
       </c>
       <c r="BD17" s="12">
         <v>17</v>
       </c>
       <c r="BE17" s="12">
         <v>24</v>
       </c>
       <c r="BF17" s="22">
         <v>23</v>
       </c>
       <c r="BG17" s="12">
         <v>33</v>
       </c>
       <c r="BH17" s="22">
         <v>18</v>
       </c>
       <c r="BI17" s="22">
         <v>21</v>
       </c>
       <c r="BJ17" s="22">
         <v>25</v>
       </c>
       <c r="BK17" s="22">
         <v>21</v>
       </c>
+      <c r="BL17" s="22">
+        <v>17</v>
+      </c>
+      <c r="BM17" s="22">
+        <v>16</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="11">
         <v>15</v>
       </c>
       <c r="O18" s="11">
         <v>17</v>
       </c>
       <c r="P18" s="11">
         <v>16</v>
       </c>
       <c r="Q18" s="11">
@@ -12739,52 +13176,58 @@
       </c>
       <c r="BD18" s="12">
         <v>20</v>
       </c>
       <c r="BE18" s="12">
         <v>17</v>
       </c>
       <c r="BF18" s="22">
         <v>24</v>
       </c>
       <c r="BG18" s="12">
         <v>16</v>
       </c>
       <c r="BH18" s="22">
         <v>16</v>
       </c>
       <c r="BI18" s="22">
         <v>16</v>
       </c>
       <c r="BJ18" s="22">
         <v>12</v>
       </c>
       <c r="BK18" s="22">
         <v>9</v>
       </c>
+      <c r="BL18" s="22">
+        <v>27</v>
+      </c>
+      <c r="BM18" s="22">
+        <v>18</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="9"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="11">
         <v>50</v>
       </c>
       <c r="O19" s="11">
         <v>46</v>
       </c>
       <c r="P19" s="11">
         <v>55</v>
       </c>
       <c r="Q19" s="11">
@@ -12906,52 +13349,58 @@
       </c>
       <c r="BD19" s="12">
         <v>46</v>
       </c>
       <c r="BE19" s="12">
         <v>55</v>
       </c>
       <c r="BF19" s="22">
         <v>31</v>
       </c>
       <c r="BG19" s="12">
         <v>45</v>
       </c>
       <c r="BH19" s="22">
         <v>33</v>
       </c>
       <c r="BI19" s="22">
         <v>33</v>
       </c>
       <c r="BJ19" s="22">
         <v>42</v>
       </c>
       <c r="BK19" s="22">
         <v>43</v>
       </c>
+      <c r="BL19" s="22">
+        <v>36</v>
+      </c>
+      <c r="BM19" s="22">
+        <v>25</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="9"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="11">
         <v>19</v>
       </c>
       <c r="O20" s="11">
         <v>13</v>
       </c>
       <c r="P20" s="11">
         <v>16</v>
       </c>
       <c r="Q20" s="11">
@@ -13073,52 +13522,58 @@
       </c>
       <c r="BD20" s="12">
         <v>18</v>
       </c>
       <c r="BE20" s="12">
         <v>14</v>
       </c>
       <c r="BF20" s="22">
         <v>14</v>
       </c>
       <c r="BG20" s="12">
         <v>12</v>
       </c>
       <c r="BH20" s="22">
         <v>5</v>
       </c>
       <c r="BI20" s="22">
         <v>14</v>
       </c>
       <c r="BJ20" s="22">
         <v>11</v>
       </c>
       <c r="BK20" s="22">
         <v>13</v>
       </c>
+      <c r="BL20" s="22">
+        <v>9</v>
+      </c>
+      <c r="BM20" s="22">
+        <v>17</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:65">
       <c r="A21" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="9"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="11">
         <v>486</v>
       </c>
       <c r="O21" s="11">
         <v>517</v>
       </c>
       <c r="P21" s="11">
         <v>568</v>
       </c>
       <c r="Q21" s="11">
@@ -13240,111 +13695,117 @@
       </c>
       <c r="BD21" s="12">
         <v>496</v>
       </c>
       <c r="BE21" s="12">
         <v>487</v>
       </c>
       <c r="BF21" s="22">
         <v>525</v>
       </c>
       <c r="BG21" s="12">
         <v>475</v>
       </c>
       <c r="BH21" s="22">
         <v>412</v>
       </c>
       <c r="BI21" s="22">
         <v>524</v>
       </c>
       <c r="BJ21" s="22">
         <v>409</v>
       </c>
       <c r="BK21" s="22">
         <v>377</v>
       </c>
+      <c r="BL21" s="22">
+        <v>405</v>
+      </c>
+      <c r="BM21" s="22">
+        <v>386</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="53" customFormat="1">
-      <c r="A22" s="127" t="s">
+    <row r="22" spans="1:65" s="53" customFormat="1">
+      <c r="A22" s="123" t="s">
         <v>32</v>
       </c>
-      <c r="B22" s="127"/>
-[...50 lines deleted...]
-      <c r="BA22" s="127"/>
+      <c r="B22" s="123"/>
+      <c r="C22" s="123"/>
+      <c r="D22" s="123"/>
+      <c r="E22" s="123"/>
+      <c r="F22" s="123"/>
+      <c r="G22" s="123"/>
+      <c r="H22" s="123"/>
+      <c r="I22" s="123"/>
+      <c r="J22" s="123"/>
+      <c r="K22" s="123"/>
+      <c r="L22" s="123"/>
+      <c r="M22" s="123"/>
+      <c r="N22" s="123"/>
+      <c r="O22" s="123"/>
+      <c r="P22" s="123"/>
+      <c r="Q22" s="123"/>
+      <c r="R22" s="123"/>
+      <c r="S22" s="123"/>
+      <c r="T22" s="123"/>
+      <c r="U22" s="123"/>
+      <c r="V22" s="123"/>
+      <c r="W22" s="123"/>
+      <c r="X22" s="123"/>
+      <c r="Y22" s="123"/>
+      <c r="Z22" s="123"/>
+      <c r="AA22" s="123"/>
+      <c r="AB22" s="123"/>
+      <c r="AC22" s="123"/>
+      <c r="AD22" s="123"/>
+      <c r="AE22" s="123"/>
+      <c r="AF22" s="123"/>
+      <c r="AG22" s="123"/>
+      <c r="AH22" s="123"/>
+      <c r="AI22" s="123"/>
+      <c r="AJ22" s="123"/>
+      <c r="AK22" s="123"/>
+      <c r="AL22" s="123"/>
+      <c r="AM22" s="123"/>
+      <c r="AN22" s="123"/>
+      <c r="AO22" s="123"/>
+      <c r="AP22" s="123"/>
+      <c r="AQ22" s="123"/>
+      <c r="AR22" s="123"/>
+      <c r="AS22" s="123"/>
+      <c r="AT22" s="123"/>
+      <c r="AU22" s="123"/>
+      <c r="AV22" s="123"/>
+      <c r="AW22" s="123"/>
+      <c r="AX22" s="123"/>
+      <c r="AY22" s="123"/>
+      <c r="AZ22" s="123"/>
+      <c r="BA22" s="123"/>
       <c r="BF22" s="22"/>
       <c r="BK22" s="22"/>
     </row>
-    <row r="23" spans="1:63" ht="12.95" customHeight="1">
+    <row r="23" spans="1:65" ht="12.95" customHeight="1">
       <c r="A23" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="73">
         <f>VLOOKUP(A23,$A$5:$D$217,3,0)</f>
         <v>1015</v>
       </c>
       <c r="C23" s="74">
         <v>518</v>
       </c>
       <c r="D23" s="75">
         <v>623</v>
       </c>
       <c r="E23" s="75">
         <v>589</v>
       </c>
       <c r="F23" s="75">
         <v>633</v>
       </c>
       <c r="G23" s="75">
         <v>688</v>
       </c>
       <c r="H23" s="76">
         <v>637</v>
       </c>
@@ -13491,52 +13952,58 @@
       </c>
       <c r="BD23" s="15">
         <v>458</v>
       </c>
       <c r="BE23" s="15">
         <v>437</v>
       </c>
       <c r="BF23" s="22">
         <v>479</v>
       </c>
       <c r="BG23" s="22">
         <v>445</v>
       </c>
       <c r="BH23" s="22">
         <v>388</v>
       </c>
       <c r="BI23" s="22">
         <v>455</v>
       </c>
       <c r="BJ23" s="22">
         <v>386</v>
       </c>
       <c r="BK23" s="22">
         <v>349</v>
       </c>
+      <c r="BL23" s="22">
+        <v>399</v>
+      </c>
+      <c r="BM23" s="22">
+        <v>368</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="73"/>
       <c r="C24" s="74"/>
       <c r="D24" s="75"/>
       <c r="E24" s="75"/>
       <c r="F24" s="75"/>
       <c r="G24" s="75"/>
       <c r="H24" s="76"/>
       <c r="I24" s="75"/>
       <c r="J24" s="76"/>
       <c r="K24" s="76"/>
       <c r="L24" s="76"/>
       <c r="M24" s="76"/>
       <c r="N24" s="79">
         <v>17</v>
       </c>
       <c r="O24" s="79">
         <v>19</v>
       </c>
       <c r="P24" s="79">
         <v>22</v>
       </c>
       <c r="Q24" s="79">
@@ -13658,52 +14125,58 @@
       </c>
       <c r="BD24" s="15">
         <v>19</v>
       </c>
       <c r="BE24" s="15">
         <v>26</v>
       </c>
       <c r="BF24" s="22">
         <v>22</v>
       </c>
       <c r="BG24" s="22">
         <v>26</v>
       </c>
       <c r="BH24" s="22">
         <v>27</v>
       </c>
       <c r="BI24" s="22">
         <v>26</v>
       </c>
       <c r="BJ24" s="22">
         <v>16</v>
       </c>
       <c r="BK24" s="22">
         <v>17</v>
       </c>
+      <c r="BL24" s="22">
+        <v>18</v>
+      </c>
+      <c r="BM24" s="22">
+        <v>18</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:65">
       <c r="A25" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="81"/>
       <c r="H25" s="81"/>
       <c r="I25" s="81"/>
       <c r="J25" s="81"/>
       <c r="K25" s="81"/>
       <c r="L25" s="81"/>
       <c r="M25" s="81"/>
       <c r="N25" s="79">
         <v>13</v>
       </c>
       <c r="O25" s="79">
         <v>4</v>
       </c>
       <c r="P25" s="79">
         <v>13</v>
       </c>
       <c r="Q25" s="79">
@@ -13825,52 +14298,58 @@
       </c>
       <c r="BD25" s="15">
         <v>11</v>
       </c>
       <c r="BE25" s="15">
         <v>10</v>
       </c>
       <c r="BF25" s="22">
         <v>10</v>
       </c>
       <c r="BG25" s="22">
         <v>15</v>
       </c>
       <c r="BH25" s="22">
         <v>8</v>
       </c>
       <c r="BI25" s="22">
         <v>13</v>
       </c>
       <c r="BJ25" s="22">
         <v>10</v>
       </c>
       <c r="BK25" s="22">
         <v>7</v>
       </c>
+      <c r="BL25" s="22">
+        <v>8</v>
+      </c>
+      <c r="BM25" s="22">
+        <v>8</v>
+      </c>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:65">
       <c r="A26" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="73"/>
       <c r="C26" s="74"/>
       <c r="D26" s="75"/>
       <c r="E26" s="75"/>
       <c r="F26" s="75"/>
       <c r="G26" s="75"/>
       <c r="H26" s="76"/>
       <c r="I26" s="75"/>
       <c r="J26" s="76"/>
       <c r="K26" s="76"/>
       <c r="L26" s="76"/>
       <c r="M26" s="76"/>
       <c r="N26" s="79">
         <v>26</v>
       </c>
       <c r="O26" s="79">
         <v>29</v>
       </c>
       <c r="P26" s="79">
         <v>30</v>
       </c>
       <c r="Q26" s="79">
@@ -13992,52 +14471,58 @@
       </c>
       <c r="BD26" s="15">
         <v>36</v>
       </c>
       <c r="BE26" s="15">
         <v>36</v>
       </c>
       <c r="BF26" s="22">
         <v>43</v>
       </c>
       <c r="BG26" s="22">
         <v>32</v>
       </c>
       <c r="BH26" s="22">
         <v>36</v>
       </c>
       <c r="BI26" s="22">
         <v>25</v>
       </c>
       <c r="BJ26" s="22">
         <v>33</v>
       </c>
       <c r="BK26" s="22">
         <v>32</v>
       </c>
+      <c r="BL26" s="22">
+        <v>33</v>
+      </c>
+      <c r="BM26" s="22">
+        <v>31</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:65">
       <c r="A27" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="73"/>
       <c r="C27" s="74"/>
       <c r="D27" s="75"/>
       <c r="E27" s="75"/>
       <c r="F27" s="75"/>
       <c r="G27" s="75"/>
       <c r="H27" s="76"/>
       <c r="I27" s="75"/>
       <c r="J27" s="76"/>
       <c r="K27" s="76"/>
       <c r="L27" s="76"/>
       <c r="M27" s="76"/>
       <c r="N27" s="79">
         <v>24</v>
       </c>
       <c r="O27" s="79">
         <v>28</v>
       </c>
       <c r="P27" s="79">
         <v>16</v>
       </c>
       <c r="Q27" s="79">
@@ -14159,52 +14644,58 @@
       </c>
       <c r="BD27" s="15">
         <v>21</v>
       </c>
       <c r="BE27" s="15">
         <v>17</v>
       </c>
       <c r="BF27" s="22">
         <v>18</v>
       </c>
       <c r="BG27" s="22">
         <v>18</v>
       </c>
       <c r="BH27" s="22">
         <v>11</v>
       </c>
       <c r="BI27" s="22">
         <v>19</v>
       </c>
       <c r="BJ27" s="22">
         <v>12</v>
       </c>
       <c r="BK27" s="22">
         <v>16</v>
       </c>
+      <c r="BL27" s="22">
+        <v>9</v>
+      </c>
+      <c r="BM27" s="22">
+        <v>14</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="73"/>
       <c r="C28" s="74"/>
       <c r="D28" s="75"/>
       <c r="E28" s="75"/>
       <c r="F28" s="75"/>
       <c r="G28" s="75"/>
       <c r="H28" s="76"/>
       <c r="I28" s="75"/>
       <c r="J28" s="76"/>
       <c r="K28" s="76"/>
       <c r="L28" s="76"/>
       <c r="M28" s="76"/>
       <c r="N28" s="79">
         <v>7</v>
       </c>
       <c r="O28" s="79">
         <v>10</v>
       </c>
       <c r="P28" s="79">
         <v>10</v>
       </c>
       <c r="Q28" s="79">
@@ -14326,52 +14817,58 @@
       </c>
       <c r="BD28" s="15">
         <v>7</v>
       </c>
       <c r="BE28" s="15">
         <v>8</v>
       </c>
       <c r="BF28" s="22">
         <v>8</v>
       </c>
       <c r="BG28" s="22">
         <v>10</v>
       </c>
       <c r="BH28" s="22">
         <v>4</v>
       </c>
       <c r="BI28" s="22">
         <v>7</v>
       </c>
       <c r="BJ28" s="22">
         <v>10</v>
       </c>
       <c r="BK28" s="22">
         <v>10</v>
       </c>
+      <c r="BL28" s="22">
+        <v>9</v>
+      </c>
+      <c r="BM28" s="22">
+        <v>7</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="73"/>
       <c r="C29" s="74"/>
       <c r="D29" s="75"/>
       <c r="E29" s="75"/>
       <c r="F29" s="75"/>
       <c r="G29" s="75"/>
       <c r="H29" s="76"/>
       <c r="I29" s="75"/>
       <c r="J29" s="76"/>
       <c r="K29" s="76"/>
       <c r="L29" s="76"/>
       <c r="M29" s="76"/>
       <c r="N29" s="79">
         <v>35</v>
       </c>
       <c r="O29" s="79">
         <v>31</v>
       </c>
       <c r="P29" s="79">
         <v>32</v>
       </c>
       <c r="Q29" s="79">
@@ -14493,52 +14990,58 @@
       </c>
       <c r="BD29" s="15">
         <v>23</v>
       </c>
       <c r="BE29" s="15">
         <v>24</v>
       </c>
       <c r="BF29" s="22">
         <v>22</v>
       </c>
       <c r="BG29" s="22">
         <v>34</v>
       </c>
       <c r="BH29" s="22">
         <v>30</v>
       </c>
       <c r="BI29" s="22">
         <v>30</v>
       </c>
       <c r="BJ29" s="22">
         <v>36</v>
       </c>
       <c r="BK29" s="22">
         <v>22</v>
       </c>
+      <c r="BL29" s="22">
+        <v>22</v>
+      </c>
+      <c r="BM29" s="22">
+        <v>32</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="73"/>
       <c r="C30" s="74"/>
       <c r="D30" s="75"/>
       <c r="E30" s="75"/>
       <c r="F30" s="75"/>
       <c r="G30" s="75"/>
       <c r="H30" s="76"/>
       <c r="I30" s="75"/>
       <c r="J30" s="76"/>
       <c r="K30" s="76"/>
       <c r="L30" s="76"/>
       <c r="M30" s="76"/>
       <c r="N30" s="79">
         <v>21</v>
       </c>
       <c r="O30" s="79">
         <v>34</v>
       </c>
       <c r="P30" s="79">
         <v>18</v>
       </c>
       <c r="Q30" s="79">
@@ -14660,52 +15163,58 @@
       </c>
       <c r="BD30" s="15">
         <v>15</v>
       </c>
       <c r="BE30" s="15">
         <v>20</v>
       </c>
       <c r="BF30" s="22">
         <v>32</v>
       </c>
       <c r="BG30" s="22">
         <v>11</v>
       </c>
       <c r="BH30" s="22">
         <v>19</v>
       </c>
       <c r="BI30" s="22">
         <v>15</v>
       </c>
       <c r="BJ30" s="22">
         <v>10</v>
       </c>
       <c r="BK30" s="22">
         <v>18</v>
       </c>
+      <c r="BL30" s="22">
+        <v>17</v>
+      </c>
+      <c r="BM30" s="22">
+        <v>13</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="73"/>
       <c r="C31" s="74"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="76"/>
       <c r="I31" s="75"/>
       <c r="J31" s="76"/>
       <c r="K31" s="76"/>
       <c r="L31" s="76"/>
       <c r="M31" s="76"/>
       <c r="N31" s="79">
         <v>11</v>
       </c>
       <c r="O31" s="79">
         <v>13</v>
       </c>
       <c r="P31" s="79">
         <v>13</v>
       </c>
       <c r="Q31" s="79">
@@ -14827,52 +15336,58 @@
       </c>
       <c r="BD31" s="15">
         <v>7</v>
       </c>
       <c r="BE31" s="15">
         <v>5</v>
       </c>
       <c r="BF31" s="22">
         <v>8</v>
       </c>
       <c r="BG31" s="22">
         <v>8</v>
       </c>
       <c r="BH31" s="22">
         <v>6</v>
       </c>
       <c r="BI31" s="22">
         <v>5</v>
       </c>
       <c r="BJ31" s="22">
         <v>12</v>
       </c>
       <c r="BK31" s="22">
         <v>3</v>
       </c>
+      <c r="BL31" s="22">
+        <v>11</v>
+      </c>
+      <c r="BM31" s="22">
+        <v>5</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="73"/>
       <c r="C32" s="74"/>
       <c r="D32" s="75"/>
       <c r="E32" s="75"/>
       <c r="F32" s="75"/>
       <c r="G32" s="75"/>
       <c r="H32" s="76"/>
       <c r="I32" s="75"/>
       <c r="J32" s="76"/>
       <c r="K32" s="76"/>
       <c r="L32" s="76"/>
       <c r="M32" s="76"/>
       <c r="N32" s="79">
         <v>18</v>
       </c>
       <c r="O32" s="79">
         <v>11</v>
       </c>
       <c r="P32" s="79">
         <v>12</v>
       </c>
       <c r="Q32" s="79">
@@ -14994,52 +15509,58 @@
       </c>
       <c r="BD32" s="15">
         <v>4</v>
       </c>
       <c r="BE32" s="15">
         <v>11</v>
       </c>
       <c r="BF32" s="22">
         <v>10</v>
       </c>
       <c r="BG32" s="22">
         <v>17</v>
       </c>
       <c r="BH32" s="22">
         <v>10</v>
       </c>
       <c r="BI32" s="22">
         <v>9</v>
       </c>
       <c r="BJ32" s="22">
         <v>12</v>
       </c>
       <c r="BK32" s="22">
         <v>8</v>
       </c>
+      <c r="BL32" s="22">
+        <v>11</v>
+      </c>
+      <c r="BM32" s="22">
+        <v>8</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="81"/>
       <c r="H33" s="81"/>
       <c r="I33" s="81"/>
       <c r="J33" s="81"/>
       <c r="K33" s="81"/>
       <c r="L33" s="81"/>
       <c r="M33" s="81"/>
       <c r="N33" s="79">
         <v>5</v>
       </c>
       <c r="O33" s="79">
         <v>13</v>
       </c>
       <c r="P33" s="79">
         <v>10</v>
       </c>
       <c r="Q33" s="79">
@@ -15161,52 +15682,58 @@
       </c>
       <c r="BD33" s="15">
         <v>13</v>
       </c>
       <c r="BE33" s="15">
         <v>10</v>
       </c>
       <c r="BF33" s="22">
         <v>14</v>
       </c>
       <c r="BG33" s="22">
         <v>11</v>
       </c>
       <c r="BH33" s="22">
         <v>7</v>
       </c>
       <c r="BI33" s="22">
         <v>9</v>
       </c>
       <c r="BJ33" s="22">
         <v>7</v>
       </c>
       <c r="BK33" s="22">
         <v>6</v>
       </c>
+      <c r="BL33" s="22">
+        <v>12</v>
+      </c>
+      <c r="BM33" s="22">
+        <v>10</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="83"/>
       <c r="C34" s="74"/>
       <c r="D34" s="75"/>
       <c r="E34" s="75"/>
       <c r="F34" s="75"/>
       <c r="G34" s="75"/>
       <c r="H34" s="76"/>
       <c r="I34" s="75"/>
       <c r="J34" s="76"/>
       <c r="K34" s="76"/>
       <c r="L34" s="76"/>
       <c r="M34" s="76"/>
       <c r="N34" s="79">
         <v>30</v>
       </c>
       <c r="O34" s="79">
         <v>31</v>
       </c>
       <c r="P34" s="79">
         <v>25</v>
       </c>
       <c r="Q34" s="79">
@@ -15328,52 +15855,58 @@
       </c>
       <c r="BD34" s="15">
         <v>30</v>
       </c>
       <c r="BE34" s="15">
         <v>24</v>
       </c>
       <c r="BF34" s="22">
         <v>18</v>
       </c>
       <c r="BG34" s="22">
         <v>24</v>
       </c>
       <c r="BH34" s="22">
         <v>18</v>
       </c>
       <c r="BI34" s="22">
         <v>17</v>
       </c>
       <c r="BJ34" s="22">
         <v>20</v>
       </c>
       <c r="BK34" s="22">
         <v>22</v>
       </c>
+      <c r="BL34" s="22">
+        <v>21</v>
+      </c>
+      <c r="BM34" s="22">
+        <v>19</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="72"/>
       <c r="D35" s="75"/>
       <c r="E35" s="75"/>
       <c r="F35" s="75"/>
       <c r="G35" s="75"/>
       <c r="H35" s="76"/>
       <c r="I35" s="75"/>
       <c r="J35" s="76"/>
       <c r="K35" s="76"/>
       <c r="L35" s="76"/>
       <c r="M35" s="76"/>
       <c r="N35" s="79">
         <v>13</v>
       </c>
       <c r="O35" s="79">
         <v>6</v>
       </c>
       <c r="P35" s="79">
         <v>9</v>
       </c>
       <c r="Q35" s="79">
@@ -15495,52 +16028,58 @@
       </c>
       <c r="BD35" s="15">
         <v>9</v>
       </c>
       <c r="BE35" s="15">
         <v>9</v>
       </c>
       <c r="BF35" s="22">
         <v>3</v>
       </c>
       <c r="BG35" s="22">
         <v>6</v>
       </c>
       <c r="BH35" s="22">
         <v>3</v>
       </c>
       <c r="BI35" s="22">
         <v>10</v>
       </c>
       <c r="BJ35" s="22">
         <v>5</v>
       </c>
       <c r="BK35" s="22">
         <v>8</v>
       </c>
+      <c r="BL35" s="22">
+        <v>4</v>
+      </c>
+      <c r="BM35" s="22">
+        <v>9</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="72"/>
       <c r="D36" s="75"/>
       <c r="E36" s="75"/>
       <c r="F36" s="75"/>
       <c r="G36" s="75"/>
       <c r="H36" s="76"/>
       <c r="I36" s="75"/>
       <c r="J36" s="76"/>
       <c r="K36" s="76"/>
       <c r="L36" s="76"/>
       <c r="M36" s="76"/>
       <c r="N36" s="79">
         <v>258</v>
       </c>
       <c r="O36" s="79">
         <v>275</v>
       </c>
       <c r="P36" s="79">
         <v>282</v>
       </c>
       <c r="Q36" s="79">
@@ -15662,52 +16201,58 @@
       </c>
       <c r="BD36" s="15">
         <v>263</v>
       </c>
       <c r="BE36" s="15">
         <v>237</v>
       </c>
       <c r="BF36" s="22">
         <v>271</v>
       </c>
       <c r="BG36" s="22">
         <v>233</v>
       </c>
       <c r="BH36" s="22">
         <v>209</v>
       </c>
       <c r="BI36" s="22">
         <v>270</v>
       </c>
       <c r="BJ36" s="22">
         <v>203</v>
       </c>
       <c r="BK36" s="22">
         <v>180</v>
       </c>
+      <c r="BL36" s="22">
+        <v>224</v>
+      </c>
+      <c r="BM36" s="22">
+        <v>194</v>
+      </c>
     </row>
-    <row r="37" spans="1:63" s="53" customFormat="1">
+    <row r="37" spans="1:65" s="53" customFormat="1">
       <c r="A37" s="118" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="118"/>
       <c r="C37" s="118"/>
       <c r="D37" s="118"/>
       <c r="E37" s="118"/>
       <c r="F37" s="118"/>
       <c r="G37" s="118"/>
       <c r="H37" s="118"/>
       <c r="I37" s="118"/>
       <c r="J37" s="118"/>
       <c r="K37" s="118"/>
       <c r="L37" s="118"/>
       <c r="M37" s="118"/>
       <c r="N37" s="118"/>
       <c r="O37" s="118"/>
       <c r="P37" s="118"/>
       <c r="Q37" s="118"/>
       <c r="R37" s="118"/>
       <c r="S37" s="118"/>
       <c r="T37" s="118"/>
       <c r="U37" s="118"/>
       <c r="V37" s="118"/>
       <c r="W37" s="118"/>
@@ -15724,52 +16269,53 @@
       <c r="AH37" s="118"/>
       <c r="AI37" s="118"/>
       <c r="AJ37" s="118"/>
       <c r="AK37" s="118"/>
       <c r="AL37" s="118"/>
       <c r="AM37" s="118"/>
       <c r="AN37" s="118"/>
       <c r="AO37" s="118"/>
       <c r="AP37" s="118"/>
       <c r="AQ37" s="118"/>
       <c r="AR37" s="118"/>
       <c r="AS37" s="118"/>
       <c r="AT37" s="118"/>
       <c r="AU37" s="118"/>
       <c r="AV37" s="118"/>
       <c r="AW37" s="118"/>
       <c r="AX37" s="118"/>
       <c r="AY37" s="118"/>
       <c r="AZ37" s="118"/>
       <c r="BA37" s="118"/>
       <c r="BF37" s="22"/>
       <c r="BG37" s="22"/>
       <c r="BH37" s="22"/>
       <c r="BI37" s="22"/>
       <c r="BK37" s="22"/>
+      <c r="BM37" s="22"/>
     </row>
-    <row r="38" spans="1:63" ht="12.95" customHeight="1">
+    <row r="38" spans="1:65" ht="12.95" customHeight="1">
       <c r="A38" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="18">
         <v>532</v>
       </c>
       <c r="C38" s="81">
         <v>497</v>
       </c>
       <c r="D38" s="75">
         <v>595</v>
       </c>
       <c r="E38" s="75">
         <v>558</v>
       </c>
       <c r="F38" s="75">
         <v>574</v>
       </c>
       <c r="G38" s="75">
         <v>671</v>
       </c>
       <c r="H38" s="76">
         <v>640</v>
       </c>
       <c r="I38" s="75">
@@ -15915,52 +16461,58 @@
       </c>
       <c r="BD38" s="15">
         <v>434</v>
       </c>
       <c r="BE38" s="15">
         <v>448</v>
       </c>
       <c r="BF38" s="22">
         <v>449</v>
       </c>
       <c r="BG38" s="22">
         <v>438</v>
       </c>
       <c r="BH38" s="22">
         <v>368</v>
       </c>
       <c r="BI38" s="22">
         <v>466</v>
       </c>
       <c r="BJ38" s="22">
         <v>377</v>
       </c>
       <c r="BK38" s="22">
         <v>370</v>
       </c>
+      <c r="BL38" s="22">
+        <v>326</v>
+      </c>
+      <c r="BM38" s="22">
+        <v>338</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="18"/>
       <c r="C39" s="81"/>
       <c r="D39" s="75"/>
       <c r="E39" s="75"/>
       <c r="F39" s="75"/>
       <c r="G39" s="75"/>
       <c r="H39" s="76"/>
       <c r="I39" s="75"/>
       <c r="J39" s="84"/>
       <c r="K39" s="84"/>
       <c r="L39" s="84"/>
       <c r="M39" s="84"/>
       <c r="N39" s="85">
         <v>35</v>
       </c>
       <c r="O39" s="79">
         <v>16</v>
       </c>
       <c r="P39" s="79">
         <v>24</v>
       </c>
       <c r="Q39" s="79">
@@ -16082,52 +16634,58 @@
       </c>
       <c r="BD39" s="15">
         <v>23</v>
       </c>
       <c r="BE39" s="15">
         <v>20</v>
       </c>
       <c r="BF39" s="22">
         <v>22</v>
       </c>
       <c r="BG39" s="22">
         <v>22</v>
       </c>
       <c r="BH39" s="22">
         <v>23</v>
       </c>
       <c r="BI39" s="22">
         <v>30</v>
       </c>
       <c r="BJ39" s="22">
         <v>12</v>
       </c>
       <c r="BK39" s="22">
         <v>22</v>
       </c>
+      <c r="BL39" s="22">
+        <v>16</v>
+      </c>
+      <c r="BM39" s="22">
+        <v>15</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="81"/>
       <c r="G40" s="81"/>
       <c r="H40" s="81"/>
       <c r="I40" s="81"/>
       <c r="J40" s="81"/>
       <c r="K40" s="81"/>
       <c r="L40" s="81"/>
       <c r="M40" s="81"/>
       <c r="N40" s="85">
         <v>7</v>
       </c>
       <c r="O40" s="79">
         <v>13</v>
       </c>
       <c r="P40" s="79">
         <v>15</v>
       </c>
       <c r="Q40" s="79">
@@ -16249,52 +16807,58 @@
       </c>
       <c r="BD40" s="15">
         <v>15</v>
       </c>
       <c r="BE40" s="15">
         <v>11</v>
       </c>
       <c r="BF40" s="22">
         <v>4</v>
       </c>
       <c r="BG40" s="22">
         <v>14</v>
       </c>
       <c r="BH40" s="22">
         <v>7</v>
       </c>
       <c r="BI40" s="22">
         <v>11</v>
       </c>
       <c r="BJ40" s="22">
         <v>9</v>
       </c>
       <c r="BK40" s="22">
         <v>5</v>
       </c>
+      <c r="BL40" s="22">
+        <v>8</v>
+      </c>
+      <c r="BM40" s="22">
+        <v>9</v>
+      </c>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:65">
       <c r="A41" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="81"/>
       <c r="D41" s="75"/>
       <c r="E41" s="75"/>
       <c r="F41" s="75"/>
       <c r="G41" s="75"/>
       <c r="H41" s="76"/>
       <c r="I41" s="75"/>
       <c r="J41" s="84"/>
       <c r="K41" s="84"/>
       <c r="L41" s="84"/>
       <c r="M41" s="84"/>
       <c r="N41" s="85">
         <v>33</v>
       </c>
       <c r="O41" s="79">
         <v>38</v>
       </c>
       <c r="P41" s="79">
         <v>51</v>
       </c>
       <c r="Q41" s="79">
@@ -16416,52 +16980,58 @@
       </c>
       <c r="BD41" s="15">
         <v>28</v>
       </c>
       <c r="BE41" s="15">
         <v>27</v>
       </c>
       <c r="BF41" s="22">
         <v>30</v>
       </c>
       <c r="BG41" s="22">
         <v>29</v>
       </c>
       <c r="BH41" s="22">
         <v>24</v>
       </c>
       <c r="BI41" s="22">
         <v>40</v>
       </c>
       <c r="BJ41" s="22">
         <v>36</v>
       </c>
       <c r="BK41" s="22">
         <v>31</v>
       </c>
+      <c r="BL41" s="22">
+        <v>21</v>
+      </c>
+      <c r="BM41" s="22">
+        <v>21</v>
+      </c>
     </row>
-    <row r="42" spans="1:63">
+    <row r="42" spans="1:65">
       <c r="A42" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="81"/>
       <c r="D42" s="75"/>
       <c r="E42" s="75"/>
       <c r="F42" s="75"/>
       <c r="G42" s="75"/>
       <c r="H42" s="76"/>
       <c r="I42" s="75"/>
       <c r="J42" s="84"/>
       <c r="K42" s="84"/>
       <c r="L42" s="84"/>
       <c r="M42" s="84"/>
       <c r="N42" s="85">
         <v>17</v>
       </c>
       <c r="O42" s="79">
         <v>24</v>
       </c>
       <c r="P42" s="79">
         <v>13</v>
       </c>
       <c r="Q42" s="79">
@@ -16583,52 +17153,58 @@
       </c>
       <c r="BD42" s="15">
         <v>22</v>
       </c>
       <c r="BE42" s="15">
         <v>20</v>
       </c>
       <c r="BF42" s="22">
         <v>14</v>
       </c>
       <c r="BG42" s="22">
         <v>16</v>
       </c>
       <c r="BH42" s="22">
         <v>13</v>
       </c>
       <c r="BI42" s="22">
         <v>21</v>
       </c>
       <c r="BJ42" s="22">
         <v>16</v>
       </c>
       <c r="BK42" s="22">
         <v>14</v>
       </c>
+      <c r="BL42" s="22">
+        <v>9</v>
+      </c>
+      <c r="BM42" s="22">
+        <v>17</v>
+      </c>
     </row>
-    <row r="43" spans="1:63">
+    <row r="43" spans="1:65">
       <c r="A43" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="81"/>
       <c r="D43" s="75"/>
       <c r="E43" s="75"/>
       <c r="F43" s="75"/>
       <c r="G43" s="75"/>
       <c r="H43" s="76"/>
       <c r="I43" s="75"/>
       <c r="J43" s="84"/>
       <c r="K43" s="84"/>
       <c r="L43" s="84"/>
       <c r="M43" s="84"/>
       <c r="N43" s="85">
         <v>10</v>
       </c>
       <c r="O43" s="79">
         <v>10</v>
       </c>
       <c r="P43" s="79">
         <v>6</v>
       </c>
       <c r="Q43" s="79">
@@ -16750,52 +17326,58 @@
       </c>
       <c r="BD43" s="15">
         <v>4</v>
       </c>
       <c r="BE43" s="15">
         <v>11</v>
       </c>
       <c r="BF43" s="22">
         <v>6</v>
       </c>
       <c r="BG43" s="22">
         <v>11</v>
       </c>
       <c r="BH43" s="22">
         <v>7</v>
       </c>
       <c r="BI43" s="22">
         <v>9</v>
       </c>
       <c r="BJ43" s="22">
         <v>11</v>
       </c>
       <c r="BK43" s="22">
         <v>6</v>
       </c>
+      <c r="BL43" s="22">
+        <v>5</v>
+      </c>
+      <c r="BM43" s="22">
+        <v>3</v>
+      </c>
     </row>
-    <row r="44" spans="1:63">
+    <row r="44" spans="1:65">
       <c r="A44" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="81"/>
       <c r="D44" s="75"/>
       <c r="E44" s="75"/>
       <c r="F44" s="75"/>
       <c r="G44" s="75"/>
       <c r="H44" s="76"/>
       <c r="I44" s="75"/>
       <c r="J44" s="84"/>
       <c r="K44" s="84"/>
       <c r="L44" s="84"/>
       <c r="M44" s="84"/>
       <c r="N44" s="85">
         <v>24</v>
       </c>
       <c r="O44" s="79">
         <v>27</v>
       </c>
       <c r="P44" s="79">
         <v>29</v>
       </c>
       <c r="Q44" s="79">
@@ -16917,52 +17499,58 @@
       </c>
       <c r="BD44" s="15">
         <v>32</v>
       </c>
       <c r="BE44" s="15">
         <v>30</v>
       </c>
       <c r="BF44" s="22">
         <v>37</v>
       </c>
       <c r="BG44" s="22">
         <v>34</v>
       </c>
       <c r="BH44" s="22">
         <v>30</v>
       </c>
       <c r="BI44" s="22">
         <v>39</v>
       </c>
       <c r="BJ44" s="22">
         <v>22</v>
       </c>
       <c r="BK44" s="22">
         <v>24</v>
       </c>
+      <c r="BL44" s="22">
+        <v>24</v>
+      </c>
+      <c r="BM44" s="22">
+        <v>28</v>
+      </c>
     </row>
-    <row r="45" spans="1:63">
+    <row r="45" spans="1:65">
       <c r="A45" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="81"/>
       <c r="D45" s="75"/>
       <c r="E45" s="75"/>
       <c r="F45" s="75"/>
       <c r="G45" s="75"/>
       <c r="H45" s="76"/>
       <c r="I45" s="75"/>
       <c r="J45" s="84"/>
       <c r="K45" s="84"/>
       <c r="L45" s="84"/>
       <c r="M45" s="84"/>
       <c r="N45" s="85">
         <v>30</v>
       </c>
       <c r="O45" s="79">
         <v>21</v>
       </c>
       <c r="P45" s="79">
         <v>22</v>
       </c>
       <c r="Q45" s="79">
@@ -17084,52 +17672,58 @@
       </c>
       <c r="BD45" s="15">
         <v>23</v>
       </c>
       <c r="BE45" s="15">
         <v>12</v>
       </c>
       <c r="BF45" s="22">
         <v>22</v>
       </c>
       <c r="BG45" s="22">
         <v>13</v>
       </c>
       <c r="BH45" s="22">
         <v>16</v>
       </c>
       <c r="BI45" s="22">
         <v>16</v>
       </c>
       <c r="BJ45" s="22">
         <v>12</v>
       </c>
       <c r="BK45" s="22">
         <v>20</v>
       </c>
+      <c r="BL45" s="22">
+        <v>11</v>
+      </c>
+      <c r="BM45" s="22">
+        <v>15</v>
+      </c>
     </row>
-    <row r="46" spans="1:63">
+    <row r="46" spans="1:65">
       <c r="A46" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="81"/>
       <c r="D46" s="75"/>
       <c r="E46" s="75"/>
       <c r="F46" s="75"/>
       <c r="G46" s="75"/>
       <c r="H46" s="76"/>
       <c r="I46" s="75"/>
       <c r="J46" s="84"/>
       <c r="K46" s="84"/>
       <c r="L46" s="84"/>
       <c r="M46" s="84"/>
       <c r="N46" s="85">
         <v>15</v>
       </c>
       <c r="O46" s="79">
         <v>13</v>
       </c>
       <c r="P46" s="79">
         <v>14</v>
       </c>
       <c r="Q46" s="79">
@@ -17251,52 +17845,58 @@
       </c>
       <c r="BD46" s="15">
         <v>9</v>
       </c>
       <c r="BE46" s="15">
         <v>11</v>
       </c>
       <c r="BF46" s="22">
         <v>13</v>
       </c>
       <c r="BG46" s="22">
         <v>9</v>
       </c>
       <c r="BH46" s="22">
         <v>11</v>
       </c>
       <c r="BI46" s="22">
         <v>7</v>
       </c>
       <c r="BJ46" s="22">
         <v>7</v>
       </c>
       <c r="BK46" s="22">
         <v>9</v>
       </c>
+      <c r="BL46" s="22">
+        <v>10</v>
+      </c>
+      <c r="BM46" s="22">
+        <v>8</v>
+      </c>
     </row>
-    <row r="47" spans="1:63">
+    <row r="47" spans="1:65">
       <c r="A47" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="81"/>
       <c r="D47" s="75"/>
       <c r="E47" s="75"/>
       <c r="F47" s="75"/>
       <c r="G47" s="75"/>
       <c r="H47" s="76"/>
       <c r="I47" s="75"/>
       <c r="J47" s="84"/>
       <c r="K47" s="84"/>
       <c r="L47" s="84"/>
       <c r="M47" s="84"/>
       <c r="N47" s="85">
         <v>17</v>
       </c>
       <c r="O47" s="79">
         <v>17</v>
       </c>
       <c r="P47" s="79">
         <v>11</v>
       </c>
       <c r="Q47" s="79">
@@ -17418,52 +18018,58 @@
       </c>
       <c r="BD47" s="15">
         <v>13</v>
       </c>
       <c r="BE47" s="15">
         <v>13</v>
       </c>
       <c r="BF47" s="22">
         <v>13</v>
       </c>
       <c r="BG47" s="22">
         <v>16</v>
       </c>
       <c r="BH47" s="22">
         <v>8</v>
       </c>
       <c r="BI47" s="22">
         <v>12</v>
       </c>
       <c r="BJ47" s="22">
         <v>13</v>
       </c>
       <c r="BK47" s="22">
         <v>13</v>
       </c>
+      <c r="BL47" s="22">
+        <v>6</v>
+      </c>
+      <c r="BM47" s="22">
+        <v>8</v>
+      </c>
     </row>
-    <row r="48" spans="1:63">
+    <row r="48" spans="1:65">
       <c r="A48" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="81"/>
       <c r="G48" s="81"/>
       <c r="H48" s="81"/>
       <c r="I48" s="81"/>
       <c r="J48" s="81"/>
       <c r="K48" s="81"/>
       <c r="L48" s="81"/>
       <c r="M48" s="81"/>
       <c r="N48" s="85">
         <v>10</v>
       </c>
       <c r="O48" s="79">
         <v>4</v>
       </c>
       <c r="P48" s="79">
         <v>6</v>
       </c>
       <c r="Q48" s="79">
@@ -17585,52 +18191,58 @@
       </c>
       <c r="BD48" s="15">
         <v>7</v>
       </c>
       <c r="BE48" s="15">
         <v>7</v>
       </c>
       <c r="BF48" s="22">
         <v>10</v>
       </c>
       <c r="BG48" s="22">
         <v>5</v>
       </c>
       <c r="BH48" s="22">
         <v>9</v>
       </c>
       <c r="BI48" s="22">
         <v>7</v>
       </c>
       <c r="BJ48" s="22">
         <v>5</v>
       </c>
       <c r="BK48" s="22">
         <v>3</v>
       </c>
+      <c r="BL48" s="22">
+        <v>15</v>
+      </c>
+      <c r="BM48" s="22">
+        <v>8</v>
+      </c>
     </row>
-    <row r="49" spans="1:63">
+    <row r="49" spans="1:65">
       <c r="A49" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="81"/>
       <c r="D49" s="75"/>
       <c r="E49" s="75"/>
       <c r="F49" s="75"/>
       <c r="G49" s="75"/>
       <c r="H49" s="76"/>
       <c r="I49" s="75"/>
       <c r="J49" s="84"/>
       <c r="K49" s="84"/>
       <c r="L49" s="84"/>
       <c r="M49" s="84"/>
       <c r="N49" s="85">
         <v>20</v>
       </c>
       <c r="O49" s="79">
         <v>15</v>
       </c>
       <c r="P49" s="79">
         <v>30</v>
       </c>
       <c r="Q49" s="79">
@@ -17752,52 +18364,58 @@
       </c>
       <c r="BD49" s="15">
         <v>16</v>
       </c>
       <c r="BE49" s="15">
         <v>31</v>
       </c>
       <c r="BF49" s="22">
         <v>13</v>
       </c>
       <c r="BG49" s="22">
         <v>21</v>
       </c>
       <c r="BH49" s="22">
         <v>15</v>
       </c>
       <c r="BI49" s="22">
         <v>16</v>
       </c>
       <c r="BJ49" s="22">
         <v>22</v>
       </c>
       <c r="BK49" s="22">
         <v>21</v>
       </c>
+      <c r="BL49" s="22">
+        <v>15</v>
+      </c>
+      <c r="BM49" s="22">
+        <v>6</v>
+      </c>
     </row>
-    <row r="50" spans="1:63">
+    <row r="50" spans="1:65">
       <c r="A50" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="81"/>
       <c r="D50" s="75"/>
       <c r="E50" s="75"/>
       <c r="F50" s="75"/>
       <c r="G50" s="75"/>
       <c r="H50" s="76"/>
       <c r="I50" s="75"/>
       <c r="J50" s="84"/>
       <c r="K50" s="84"/>
       <c r="L50" s="84"/>
       <c r="M50" s="84"/>
       <c r="N50" s="85">
         <v>6</v>
       </c>
       <c r="O50" s="79">
         <v>7</v>
       </c>
       <c r="P50" s="79">
         <v>7</v>
       </c>
       <c r="Q50" s="79">
@@ -17919,52 +18537,58 @@
       </c>
       <c r="BD50" s="15">
         <v>9</v>
       </c>
       <c r="BE50" s="15">
         <v>5</v>
       </c>
       <c r="BF50" s="22">
         <v>11</v>
       </c>
       <c r="BG50" s="22">
         <v>6</v>
       </c>
       <c r="BH50" s="22">
         <v>2</v>
       </c>
       <c r="BI50" s="22">
         <v>4</v>
       </c>
       <c r="BJ50" s="22">
         <v>6</v>
       </c>
       <c r="BK50" s="22">
         <v>5</v>
       </c>
+      <c r="BL50" s="22">
+        <v>5</v>
+      </c>
+      <c r="BM50" s="22">
+        <v>8</v>
+      </c>
     </row>
-    <row r="51" spans="1:63">
+    <row r="51" spans="1:65">
       <c r="A51" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="25"/>
       <c r="C51" s="86"/>
       <c r="D51" s="86"/>
       <c r="E51" s="86"/>
       <c r="F51" s="86"/>
       <c r="G51" s="86"/>
       <c r="H51" s="87"/>
       <c r="I51" s="86"/>
       <c r="J51" s="87"/>
       <c r="K51" s="87"/>
       <c r="L51" s="87"/>
       <c r="M51" s="87"/>
       <c r="N51" s="88">
         <v>228</v>
       </c>
       <c r="O51" s="88">
         <v>242</v>
       </c>
       <c r="P51" s="88">
         <v>286</v>
       </c>
       <c r="Q51" s="88">
@@ -18086,69 +18710,75 @@
       </c>
       <c r="BD51" s="28">
         <v>233</v>
       </c>
       <c r="BE51" s="28">
         <v>250</v>
       </c>
       <c r="BF51" s="29">
         <v>254</v>
       </c>
       <c r="BG51" s="29">
         <v>242</v>
       </c>
       <c r="BH51" s="29">
         <v>203</v>
       </c>
       <c r="BI51" s="29">
         <v>254</v>
       </c>
       <c r="BJ51" s="29">
         <v>206</v>
       </c>
       <c r="BK51" s="22">
         <v>197</v>
       </c>
+      <c r="BL51" s="22">
+        <v>181</v>
+      </c>
+      <c r="BM51" s="22">
+        <v>192</v>
+      </c>
     </row>
-    <row r="52" spans="1:63" ht="18.75" customHeight="1">
+    <row r="52" spans="1:65" ht="18.75" customHeight="1">
       <c r="A52" s="30" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A3:BA3"/>
+    <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="BJ5:BU5"/>
     <mergeCell ref="A22:BA22"/>
     <mergeCell ref="A37:BA37"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="AX5:BA5"/>
     <mergeCell ref="A7:BA7"/>
-    <mergeCell ref="A3:BA3"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z5:AK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Число родившихся</vt:lpstr>
       <vt:lpstr>Общий коэффициент рождаемости</vt:lpstr>