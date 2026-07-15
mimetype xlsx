--- v0 (2026-04-23)
+++ v1 (2026-07-15)
@@ -79,51 +79,51 @@
   </si>
   <si>
     <t xml:space="preserve">Темір </t>
   </si>
   <si>
     <t xml:space="preserve">Хромтау </t>
   </si>
   <si>
     <t xml:space="preserve">Шалқар </t>
   </si>
   <si>
     <t xml:space="preserve">Ырғыз </t>
   </si>
   <si>
     <t xml:space="preserve"> * - ЭҚЖЖ 2007 жылмен сәйкес.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -215,57 +215,52 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -275,50 +270,64 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -559,1123 +568,1168 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q19"/>
+  <dimension ref="A1:R19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K25" sqref="K25"/>
+    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
+      <selection activeCell="P25" sqref="P25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="26.5703125" style="4" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16139" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="26.5703125" style="1" customWidth="1"/>
+    <col min="2" max="10" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11" max="256" width="9.140625" style="1"/>
+    <col min="257" max="257" width="26.5703125" style="1" customWidth="1"/>
+    <col min="258" max="266" width="8.85546875" style="1" customWidth="1"/>
+    <col min="267" max="512" width="9.140625" style="1"/>
+    <col min="513" max="513" width="26.5703125" style="1" customWidth="1"/>
+    <col min="514" max="522" width="8.85546875" style="1" customWidth="1"/>
+    <col min="523" max="768" width="9.140625" style="1"/>
+    <col min="769" max="769" width="26.5703125" style="1" customWidth="1"/>
+    <col min="770" max="778" width="8.85546875" style="1" customWidth="1"/>
+    <col min="779" max="1024" width="9.140625" style="1"/>
+    <col min="1025" max="1025" width="26.5703125" style="1" customWidth="1"/>
+    <col min="1026" max="1034" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1035" max="1280" width="9.140625" style="1"/>
+    <col min="1281" max="1281" width="26.5703125" style="1" customWidth="1"/>
+    <col min="1282" max="1290" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1291" max="1536" width="9.140625" style="1"/>
+    <col min="1537" max="1537" width="26.5703125" style="1" customWidth="1"/>
+    <col min="1538" max="1546" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1547" max="1792" width="9.140625" style="1"/>
+    <col min="1793" max="1793" width="26.5703125" style="1" customWidth="1"/>
+    <col min="1794" max="1802" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1803" max="2048" width="9.140625" style="1"/>
+    <col min="2049" max="2049" width="26.5703125" style="1" customWidth="1"/>
+    <col min="2050" max="2058" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2059" max="2304" width="9.140625" style="1"/>
+    <col min="2305" max="2305" width="26.5703125" style="1" customWidth="1"/>
+    <col min="2306" max="2314" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2315" max="2560" width="9.140625" style="1"/>
+    <col min="2561" max="2561" width="26.5703125" style="1" customWidth="1"/>
+    <col min="2562" max="2570" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2571" max="2816" width="9.140625" style="1"/>
+    <col min="2817" max="2817" width="26.5703125" style="1" customWidth="1"/>
+    <col min="2818" max="2826" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2827" max="3072" width="9.140625" style="1"/>
+    <col min="3073" max="3073" width="26.5703125" style="1" customWidth="1"/>
+    <col min="3074" max="3082" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3083" max="3328" width="9.140625" style="1"/>
+    <col min="3329" max="3329" width="26.5703125" style="1" customWidth="1"/>
+    <col min="3330" max="3338" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3339" max="3584" width="9.140625" style="1"/>
+    <col min="3585" max="3585" width="26.5703125" style="1" customWidth="1"/>
+    <col min="3586" max="3594" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3595" max="3840" width="9.140625" style="1"/>
+    <col min="3841" max="3841" width="26.5703125" style="1" customWidth="1"/>
+    <col min="3842" max="3850" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3851" max="4096" width="9.140625" style="1"/>
+    <col min="4097" max="4097" width="26.5703125" style="1" customWidth="1"/>
+    <col min="4098" max="4106" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4107" max="4352" width="9.140625" style="1"/>
+    <col min="4353" max="4353" width="26.5703125" style="1" customWidth="1"/>
+    <col min="4354" max="4362" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4363" max="4608" width="9.140625" style="1"/>
+    <col min="4609" max="4609" width="26.5703125" style="1" customWidth="1"/>
+    <col min="4610" max="4618" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4619" max="4864" width="9.140625" style="1"/>
+    <col min="4865" max="4865" width="26.5703125" style="1" customWidth="1"/>
+    <col min="4866" max="4874" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4875" max="5120" width="9.140625" style="1"/>
+    <col min="5121" max="5121" width="26.5703125" style="1" customWidth="1"/>
+    <col min="5122" max="5130" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5131" max="5376" width="9.140625" style="1"/>
+    <col min="5377" max="5377" width="26.5703125" style="1" customWidth="1"/>
+    <col min="5378" max="5386" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5387" max="5632" width="9.140625" style="1"/>
+    <col min="5633" max="5633" width="26.5703125" style="1" customWidth="1"/>
+    <col min="5634" max="5642" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5643" max="5888" width="9.140625" style="1"/>
+    <col min="5889" max="5889" width="26.5703125" style="1" customWidth="1"/>
+    <col min="5890" max="5898" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5899" max="6144" width="9.140625" style="1"/>
+    <col min="6145" max="6145" width="26.5703125" style="1" customWidth="1"/>
+    <col min="6146" max="6154" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6155" max="6400" width="9.140625" style="1"/>
+    <col min="6401" max="6401" width="26.5703125" style="1" customWidth="1"/>
+    <col min="6402" max="6410" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6411" max="6656" width="9.140625" style="1"/>
+    <col min="6657" max="6657" width="26.5703125" style="1" customWidth="1"/>
+    <col min="6658" max="6666" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6667" max="6912" width="9.140625" style="1"/>
+    <col min="6913" max="6913" width="26.5703125" style="1" customWidth="1"/>
+    <col min="6914" max="6922" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6923" max="7168" width="9.140625" style="1"/>
+    <col min="7169" max="7169" width="26.5703125" style="1" customWidth="1"/>
+    <col min="7170" max="7178" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7179" max="7424" width="9.140625" style="1"/>
+    <col min="7425" max="7425" width="26.5703125" style="1" customWidth="1"/>
+    <col min="7426" max="7434" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7435" max="7680" width="9.140625" style="1"/>
+    <col min="7681" max="7681" width="26.5703125" style="1" customWidth="1"/>
+    <col min="7682" max="7690" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7691" max="7936" width="9.140625" style="1"/>
+    <col min="7937" max="7937" width="26.5703125" style="1" customWidth="1"/>
+    <col min="7938" max="7946" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7947" max="8192" width="9.140625" style="1"/>
+    <col min="8193" max="8193" width="26.5703125" style="1" customWidth="1"/>
+    <col min="8194" max="8202" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8203" max="8448" width="9.140625" style="1"/>
+    <col min="8449" max="8449" width="26.5703125" style="1" customWidth="1"/>
+    <col min="8450" max="8458" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8459" max="8704" width="9.140625" style="1"/>
+    <col min="8705" max="8705" width="26.5703125" style="1" customWidth="1"/>
+    <col min="8706" max="8714" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8715" max="8960" width="9.140625" style="1"/>
+    <col min="8961" max="8961" width="26.5703125" style="1" customWidth="1"/>
+    <col min="8962" max="8970" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8971" max="9216" width="9.140625" style="1"/>
+    <col min="9217" max="9217" width="26.5703125" style="1" customWidth="1"/>
+    <col min="9218" max="9226" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9227" max="9472" width="9.140625" style="1"/>
+    <col min="9473" max="9473" width="26.5703125" style="1" customWidth="1"/>
+    <col min="9474" max="9482" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9483" max="9728" width="9.140625" style="1"/>
+    <col min="9729" max="9729" width="26.5703125" style="1" customWidth="1"/>
+    <col min="9730" max="9738" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9739" max="9984" width="9.140625" style="1"/>
+    <col min="9985" max="9985" width="26.5703125" style="1" customWidth="1"/>
+    <col min="9986" max="9994" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9995" max="10240" width="9.140625" style="1"/>
+    <col min="10241" max="10241" width="26.5703125" style="1" customWidth="1"/>
+    <col min="10242" max="10250" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10251" max="10496" width="9.140625" style="1"/>
+    <col min="10497" max="10497" width="26.5703125" style="1" customWidth="1"/>
+    <col min="10498" max="10506" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10507" max="10752" width="9.140625" style="1"/>
+    <col min="10753" max="10753" width="26.5703125" style="1" customWidth="1"/>
+    <col min="10754" max="10762" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10763" max="11008" width="9.140625" style="1"/>
+    <col min="11009" max="11009" width="26.5703125" style="1" customWidth="1"/>
+    <col min="11010" max="11018" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11019" max="11264" width="9.140625" style="1"/>
+    <col min="11265" max="11265" width="26.5703125" style="1" customWidth="1"/>
+    <col min="11266" max="11274" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11275" max="11520" width="9.140625" style="1"/>
+    <col min="11521" max="11521" width="26.5703125" style="1" customWidth="1"/>
+    <col min="11522" max="11530" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11531" max="11776" width="9.140625" style="1"/>
+    <col min="11777" max="11777" width="26.5703125" style="1" customWidth="1"/>
+    <col min="11778" max="11786" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11787" max="12032" width="9.140625" style="1"/>
+    <col min="12033" max="12033" width="26.5703125" style="1" customWidth="1"/>
+    <col min="12034" max="12042" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12043" max="12288" width="9.140625" style="1"/>
+    <col min="12289" max="12289" width="26.5703125" style="1" customWidth="1"/>
+    <col min="12290" max="12298" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12299" max="12544" width="9.140625" style="1"/>
+    <col min="12545" max="12545" width="26.5703125" style="1" customWidth="1"/>
+    <col min="12546" max="12554" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12555" max="12800" width="9.140625" style="1"/>
+    <col min="12801" max="12801" width="26.5703125" style="1" customWidth="1"/>
+    <col min="12802" max="12810" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12811" max="13056" width="9.140625" style="1"/>
+    <col min="13057" max="13057" width="26.5703125" style="1" customWidth="1"/>
+    <col min="13058" max="13066" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13067" max="13312" width="9.140625" style="1"/>
+    <col min="13313" max="13313" width="26.5703125" style="1" customWidth="1"/>
+    <col min="13314" max="13322" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13323" max="13568" width="9.140625" style="1"/>
+    <col min="13569" max="13569" width="26.5703125" style="1" customWidth="1"/>
+    <col min="13570" max="13578" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13579" max="13824" width="9.140625" style="1"/>
+    <col min="13825" max="13825" width="26.5703125" style="1" customWidth="1"/>
+    <col min="13826" max="13834" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13835" max="14080" width="9.140625" style="1"/>
+    <col min="14081" max="14081" width="26.5703125" style="1" customWidth="1"/>
+    <col min="14082" max="14090" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14091" max="14336" width="9.140625" style="1"/>
+    <col min="14337" max="14337" width="26.5703125" style="1" customWidth="1"/>
+    <col min="14338" max="14346" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14347" max="14592" width="9.140625" style="1"/>
+    <col min="14593" max="14593" width="26.5703125" style="1" customWidth="1"/>
+    <col min="14594" max="14602" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14603" max="14848" width="9.140625" style="1"/>
+    <col min="14849" max="14849" width="26.5703125" style="1" customWidth="1"/>
+    <col min="14850" max="14858" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14859" max="15104" width="9.140625" style="1"/>
+    <col min="15105" max="15105" width="26.5703125" style="1" customWidth="1"/>
+    <col min="15106" max="15114" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15115" max="15360" width="9.140625" style="1"/>
+    <col min="15361" max="15361" width="26.5703125" style="1" customWidth="1"/>
+    <col min="15362" max="15370" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15371" max="15616" width="9.140625" style="1"/>
+    <col min="15617" max="15617" width="26.5703125" style="1" customWidth="1"/>
+    <col min="15618" max="15626" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15627" max="15872" width="9.140625" style="1"/>
+    <col min="15873" max="15873" width="26.5703125" style="1" customWidth="1"/>
+    <col min="15874" max="15882" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15883" max="16128" width="9.140625" style="1"/>
+    <col min="16129" max="16129" width="26.5703125" style="1" customWidth="1"/>
+    <col min="16130" max="16138" width="8.85546875" style="1" customWidth="1"/>
+    <col min="16139" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:18">
+      <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...49 lines deleted...]
-      <c r="Q3" s="9" t="s">
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
+    </row>
+    <row r="2" spans="1:18" ht="15">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="6"/>
+      <c r="R3" s="6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="11">
+    <row r="4" spans="1:18">
+      <c r="A4" s="7"/>
+      <c r="B4" s="8">
         <v>2009</v>
       </c>
-      <c r="C4" s="11">
+      <c r="C4" s="8">
         <v>2010</v>
       </c>
-      <c r="D4" s="11">
+      <c r="D4" s="8">
         <v>2011</v>
       </c>
-      <c r="E4" s="11">
+      <c r="E4" s="8">
         <v>2012</v>
       </c>
-      <c r="F4" s="12">
+      <c r="F4" s="9">
         <v>2013</v>
       </c>
-      <c r="G4" s="12">
+      <c r="G4" s="9">
         <v>2014</v>
       </c>
-      <c r="H4" s="12">
+      <c r="H4" s="9">
         <v>2015</v>
       </c>
-      <c r="I4" s="12">
+      <c r="I4" s="9">
         <v>2016</v>
       </c>
-      <c r="J4" s="13">
+      <c r="J4" s="10">
         <v>2017</v>
       </c>
-      <c r="K4" s="11">
+      <c r="K4" s="8">
         <v>2018</v>
       </c>
-      <c r="L4" s="11">
+      <c r="L4" s="8">
         <v>2019</v>
       </c>
-      <c r="M4" s="11">
+      <c r="M4" s="8">
         <v>2020</v>
       </c>
-      <c r="N4" s="14">
+      <c r="N4" s="11">
         <v>2021</v>
       </c>
-      <c r="O4" s="15">
+      <c r="O4" s="12">
         <v>2022</v>
       </c>
-      <c r="P4" s="15">
+      <c r="P4" s="12">
         <v>2023</v>
       </c>
-      <c r="Q4" s="11">
+      <c r="Q4" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="16" t="s">
+      <c r="R4" s="29">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="17">
+      <c r="B5" s="14">
         <v>659.7</v>
       </c>
-      <c r="C5" s="17">
+      <c r="C5" s="14">
         <v>687.4</v>
       </c>
-      <c r="D5" s="17">
+      <c r="D5" s="14">
         <v>673.5</v>
       </c>
-      <c r="E5" s="17">
+      <c r="E5" s="14">
         <v>1238.5</v>
       </c>
-      <c r="F5" s="17">
+      <c r="F5" s="14">
         <v>1449.3</v>
       </c>
-      <c r="G5" s="17">
+      <c r="G5" s="14">
         <v>1192.9000000000001</v>
       </c>
-      <c r="H5" s="18">
+      <c r="H5" s="15">
         <v>1178</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I5" s="15">
         <v>1176.7449999999999</v>
       </c>
-      <c r="J5" s="18">
+      <c r="J5" s="15">
         <v>2436.3809999999999</v>
       </c>
-      <c r="K5" s="17">
+      <c r="K5" s="14">
         <v>1695.4059999999999</v>
       </c>
-      <c r="L5" s="17">
+      <c r="L5" s="14">
         <v>2420.8000000000002</v>
       </c>
-      <c r="M5" s="17">
+      <c r="M5" s="14">
         <v>10940.362999999999</v>
       </c>
-      <c r="N5" s="17">
+      <c r="N5" s="14">
         <v>4188.6791000000003</v>
       </c>
-      <c r="O5" s="19">
+      <c r="O5" s="16">
         <v>5754.3</v>
       </c>
-      <c r="P5" s="19">
+      <c r="P5" s="16">
         <v>12678.7</v>
       </c>
-      <c r="Q5" s="20">
+      <c r="Q5" s="17">
         <v>26088.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="16" t="s">
+      <c r="R5" s="30">
+        <v>16409.900000000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="21">
+      <c r="B6" s="18">
         <v>599.4</v>
       </c>
-      <c r="C6" s="21">
+      <c r="C6" s="18">
         <v>578</v>
       </c>
-      <c r="D6" s="21">
+      <c r="D6" s="18">
         <v>585.5</v>
       </c>
-      <c r="E6" s="22">
+      <c r="E6" s="19">
         <v>1055.3</v>
       </c>
-      <c r="F6" s="22">
+      <c r="F6" s="19">
         <v>1206.4000000000001</v>
       </c>
-      <c r="G6" s="22">
+      <c r="G6" s="19">
         <v>855.4</v>
       </c>
-      <c r="H6" s="22">
+      <c r="H6" s="19">
         <v>734.2</v>
       </c>
-      <c r="I6" s="22">
+      <c r="I6" s="19">
         <v>831.8</v>
       </c>
-      <c r="J6" s="22">
+      <c r="J6" s="19">
         <v>1948.7</v>
       </c>
-      <c r="K6" s="22">
+      <c r="K6" s="19">
         <v>1276</v>
       </c>
-      <c r="L6" s="22">
+      <c r="L6" s="19">
         <v>2087.1</v>
       </c>
-      <c r="M6" s="22">
+      <c r="M6" s="19">
         <v>10329.6</v>
       </c>
-      <c r="N6" s="18">
+      <c r="N6" s="15">
         <v>3769.1</v>
       </c>
-      <c r="O6" s="17">
+      <c r="O6" s="14">
         <v>4713.3999999999996</v>
       </c>
-      <c r="P6" s="17">
+      <c r="P6" s="14">
         <v>11259.4</v>
       </c>
-      <c r="Q6" s="20">
+      <c r="Q6" s="17">
         <v>24361</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="16" t="s">
+      <c r="R6" s="30">
+        <v>11905.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="22">
+      <c r="B7" s="19">
         <v>6.8</v>
       </c>
-      <c r="C7" s="22">
+      <c r="C7" s="19">
         <v>0.4</v>
       </c>
-      <c r="D7" s="22" t="s">
+      <c r="D7" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E7" s="19">
         <v>11.3</v>
       </c>
-      <c r="F7" s="22">
+      <c r="F7" s="19">
         <v>0.2</v>
       </c>
-      <c r="G7" s="22">
+      <c r="G7" s="19">
         <v>29.3</v>
       </c>
-      <c r="H7" s="22">
+      <c r="H7" s="19">
         <v>0.5</v>
       </c>
-      <c r="I7" s="22">
+      <c r="I7" s="19">
         <v>18.5</v>
       </c>
-      <c r="J7" s="22">
+      <c r="J7" s="19">
         <v>2.6</v>
       </c>
-      <c r="K7" s="22">
+      <c r="K7" s="19">
         <v>3.4</v>
       </c>
-      <c r="L7" s="22">
+      <c r="L7" s="19">
         <v>5.7</v>
       </c>
-      <c r="M7" s="22">
+      <c r="M7" s="19">
         <v>2.8</v>
       </c>
-      <c r="N7" s="18">
+      <c r="N7" s="15">
         <v>32.4</v>
       </c>
-      <c r="O7" s="17">
+      <c r="O7" s="14">
         <v>23.4</v>
       </c>
-      <c r="P7" s="17">
+      <c r="P7" s="14">
         <v>55</v>
       </c>
-      <c r="Q7" s="20">
+      <c r="Q7" s="17">
         <v>143.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="16" t="s">
+      <c r="R7" s="30">
+        <v>1960.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="22">
+      <c r="B8" s="19">
         <v>0.7</v>
       </c>
-      <c r="C8" s="22" t="s">
+      <c r="C8" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="22" t="s">
+      <c r="D8" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E8" s="22">
+      <c r="E8" s="19">
         <v>6.9</v>
       </c>
-      <c r="F8" s="22">
+      <c r="F8" s="19">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G8" s="22">
+      <c r="G8" s="19">
         <v>5.8</v>
       </c>
-      <c r="H8" s="22">
+      <c r="H8" s="19">
         <v>7.3</v>
       </c>
-      <c r="I8" s="22">
+      <c r="I8" s="19">
         <v>5.2</v>
       </c>
-      <c r="J8" s="22">
+      <c r="J8" s="19">
         <v>21.8</v>
       </c>
-      <c r="K8" s="22">
+      <c r="K8" s="19">
         <v>13.9</v>
       </c>
-      <c r="L8" s="22">
+      <c r="L8" s="19">
         <v>17.899999999999999</v>
       </c>
-      <c r="M8" s="22">
+      <c r="M8" s="19">
         <v>16.2</v>
       </c>
-      <c r="N8" s="18">
+      <c r="N8" s="15">
         <v>41.2</v>
       </c>
-      <c r="O8" s="17">
+      <c r="O8" s="14">
         <v>39.299999999999997</v>
       </c>
-      <c r="P8" s="17">
+      <c r="P8" s="14">
         <v>21.4</v>
       </c>
-      <c r="Q8" s="20">
+      <c r="Q8" s="17">
         <v>56.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="R8" s="30">
+        <v>137.30000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="22">
+      <c r="B9" s="19">
         <v>2.2999999999999998</v>
       </c>
-      <c r="C9" s="22" t="s">
+      <c r="C9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="22">
+      <c r="D9" s="19">
         <v>9.4</v>
       </c>
-      <c r="E9" s="22">
+      <c r="E9" s="19">
         <v>2.8</v>
       </c>
-      <c r="F9" s="22">
+      <c r="F9" s="19">
         <v>9.1</v>
       </c>
-      <c r="G9" s="22">
+      <c r="G9" s="19">
         <v>15.2</v>
       </c>
-      <c r="H9" s="22">
+      <c r="H9" s="19">
         <v>8.3000000000000007</v>
       </c>
-      <c r="I9" s="22">
+      <c r="I9" s="19">
         <v>9.8000000000000007</v>
       </c>
-      <c r="J9" s="22">
+      <c r="J9" s="19">
         <v>10.1</v>
       </c>
-      <c r="K9" s="22">
+      <c r="K9" s="19">
         <v>12.7</v>
       </c>
-      <c r="L9" s="22">
+      <c r="L9" s="19">
         <v>14.8</v>
       </c>
-      <c r="M9" s="22">
+      <c r="M9" s="19">
         <v>15</v>
       </c>
-      <c r="N9" s="18">
+      <c r="N9" s="15">
         <v>11.1</v>
       </c>
-      <c r="O9" s="17">
+      <c r="O9" s="14">
         <v>12.4</v>
       </c>
-      <c r="P9" s="17">
+      <c r="P9" s="14">
         <v>0.7</v>
       </c>
-      <c r="Q9" s="20">
+      <c r="Q9" s="17">
         <v>34.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="R9" s="30">
+        <v>15.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="22">
+      <c r="B10" s="19">
         <v>4.9000000000000004</v>
       </c>
-      <c r="C10" s="22">
+      <c r="C10" s="19">
         <v>2.4</v>
       </c>
-      <c r="D10" s="22" t="s">
+      <c r="D10" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E10" s="22">
+      <c r="E10" s="19">
         <v>10.1</v>
       </c>
-      <c r="F10" s="22">
+      <c r="F10" s="19">
         <v>8.8000000000000007</v>
       </c>
-      <c r="G10" s="22">
+      <c r="G10" s="19">
         <v>7.4</v>
       </c>
-      <c r="H10" s="22">
+      <c r="H10" s="19">
         <v>6.9</v>
       </c>
-      <c r="I10" s="22">
+      <c r="I10" s="19">
         <v>7.7</v>
       </c>
-      <c r="J10" s="22">
+      <c r="J10" s="19">
         <v>9.6999999999999993</v>
       </c>
-      <c r="K10" s="22">
+      <c r="K10" s="19">
         <v>10</v>
       </c>
-      <c r="L10" s="22">
+      <c r="L10" s="19">
         <v>7</v>
       </c>
-      <c r="M10" s="22">
+      <c r="M10" s="19">
         <v>16.399999999999999</v>
       </c>
-      <c r="N10" s="18">
+      <c r="N10" s="15">
         <v>12.4</v>
       </c>
-      <c r="O10" s="17">
+      <c r="O10" s="14">
         <v>33.299999999999997</v>
       </c>
-      <c r="P10" s="17">
+      <c r="P10" s="14">
         <v>24.9</v>
       </c>
-      <c r="Q10" s="20">
+      <c r="Q10" s="17">
         <v>167.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="16" t="s">
+      <c r="R10" s="30">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="22">
+      <c r="B11" s="19">
         <v>2.4</v>
       </c>
-      <c r="C11" s="22">
+      <c r="C11" s="19">
         <v>2.9</v>
       </c>
-      <c r="D11" s="22" t="s">
+      <c r="D11" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="E11" s="22">
+      <c r="E11" s="19">
         <v>1</v>
       </c>
-      <c r="F11" s="22">
+      <c r="F11" s="19">
         <v>2.4</v>
       </c>
-      <c r="G11" s="22">
+      <c r="G11" s="19">
         <v>3.5</v>
       </c>
-      <c r="H11" s="22">
+      <c r="H11" s="19">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I11" s="22">
+      <c r="I11" s="19">
         <v>5.8</v>
       </c>
-      <c r="J11" s="22">
+      <c r="J11" s="19">
         <v>6.4</v>
       </c>
-      <c r="K11" s="22">
+      <c r="K11" s="19">
         <v>7</v>
       </c>
-      <c r="L11" s="22">
+      <c r="L11" s="19">
         <v>10.4</v>
       </c>
-      <c r="M11" s="22">
+      <c r="M11" s="19">
         <v>7.9</v>
       </c>
-      <c r="N11" s="18">
+      <c r="N11" s="15">
         <v>12.1</v>
       </c>
-      <c r="O11" s="17">
+      <c r="O11" s="14">
         <v>37.700000000000003</v>
       </c>
-      <c r="P11" s="17">
+      <c r="P11" s="14">
         <v>35.5</v>
       </c>
-      <c r="Q11" s="20">
+      <c r="Q11" s="17">
         <v>52.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="R11" s="30">
+        <v>48.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="22">
+      <c r="B12" s="19">
         <v>1.3</v>
       </c>
-      <c r="C12" s="22">
+      <c r="C12" s="19">
         <v>8.5</v>
       </c>
-      <c r="D12" s="22">
+      <c r="D12" s="19">
         <v>1.7</v>
       </c>
-      <c r="E12" s="22">
+      <c r="E12" s="19">
         <v>4.7</v>
       </c>
-      <c r="F12" s="22">
+      <c r="F12" s="19">
         <v>6.3</v>
       </c>
-      <c r="G12" s="22">
+      <c r="G12" s="19">
         <v>9.5</v>
       </c>
-      <c r="H12" s="22">
+      <c r="H12" s="19">
         <v>13.2</v>
       </c>
-      <c r="I12" s="22">
+      <c r="I12" s="19">
         <v>11.6</v>
       </c>
-      <c r="J12" s="22">
+      <c r="J12" s="19">
         <v>14.3</v>
       </c>
-      <c r="K12" s="22">
+      <c r="K12" s="19">
         <v>13.8</v>
       </c>
-      <c r="L12" s="22">
+      <c r="L12" s="19">
         <v>16.7</v>
       </c>
-      <c r="M12" s="22">
+      <c r="M12" s="19">
         <v>25.7</v>
       </c>
-      <c r="N12" s="18">
+      <c r="N12" s="15">
         <v>19.3</v>
       </c>
-      <c r="O12" s="17">
+      <c r="O12" s="14">
         <v>90</v>
       </c>
-      <c r="P12" s="17">
+      <c r="P12" s="14">
         <v>65.2</v>
       </c>
-      <c r="Q12" s="20">
+      <c r="Q12" s="17">
         <v>564.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="16" t="s">
+      <c r="R12" s="30">
+        <v>165.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="22">
+      <c r="B13" s="19">
         <v>17</v>
       </c>
-      <c r="C13" s="22">
+      <c r="C13" s="19">
         <v>13.6</v>
       </c>
-      <c r="D13" s="22">
+      <c r="D13" s="19">
         <v>27.9</v>
       </c>
-      <c r="E13" s="22">
+      <c r="E13" s="19">
         <v>26.7</v>
       </c>
-      <c r="F13" s="22">
+      <c r="F13" s="19">
         <v>54.3</v>
       </c>
-      <c r="G13" s="22">
+      <c r="G13" s="19">
         <v>139.80000000000001</v>
       </c>
-      <c r="H13" s="22">
+      <c r="H13" s="19">
         <v>210.9</v>
       </c>
-      <c r="I13" s="22">
+      <c r="I13" s="19">
         <v>76.8</v>
       </c>
-      <c r="J13" s="22">
+      <c r="J13" s="19">
         <v>94.2</v>
       </c>
-      <c r="K13" s="22">
+      <c r="K13" s="19">
         <v>59.4</v>
       </c>
-      <c r="L13" s="22">
+      <c r="L13" s="19">
         <v>90.5</v>
       </c>
-      <c r="M13" s="22">
+      <c r="M13" s="19">
         <v>59.8</v>
       </c>
-      <c r="N13" s="18">
+      <c r="N13" s="15">
         <v>55.4</v>
       </c>
-      <c r="O13" s="17">
+      <c r="O13" s="14">
         <v>266.89999999999998</v>
       </c>
-      <c r="P13" s="17">
+      <c r="P13" s="14">
         <v>909.1</v>
       </c>
-      <c r="Q13" s="20">
+      <c r="Q13" s="17">
         <v>48.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="16" t="s">
+      <c r="R13" s="30">
+        <v>1415.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="22">
+      <c r="B14" s="19">
         <v>0.7</v>
       </c>
-      <c r="C14" s="22" t="s">
+      <c r="C14" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="D14" s="22">
+      <c r="D14" s="19">
         <v>9.9</v>
       </c>
-      <c r="E14" s="22">
+      <c r="E14" s="19">
         <v>5.6</v>
       </c>
-      <c r="F14" s="22">
+      <c r="F14" s="19">
         <v>9.3000000000000007</v>
       </c>
-      <c r="G14" s="22">
+      <c r="G14" s="19">
         <v>12.6</v>
       </c>
-      <c r="H14" s="22">
+      <c r="H14" s="19">
         <v>7.3</v>
       </c>
-      <c r="I14" s="22">
+      <c r="I14" s="19">
         <v>12.3</v>
       </c>
-      <c r="J14" s="22">
+      <c r="J14" s="19">
         <v>7.7</v>
       </c>
-      <c r="K14" s="22">
+      <c r="K14" s="19">
         <v>29.7</v>
       </c>
-      <c r="L14" s="22">
+      <c r="L14" s="19">
         <v>12.7</v>
       </c>
-      <c r="M14" s="22">
+      <c r="M14" s="19">
         <v>17.5</v>
       </c>
-      <c r="N14" s="18">
+      <c r="N14" s="15">
         <v>15</v>
       </c>
-      <c r="O14" s="17">
+      <c r="O14" s="14">
         <v>26.9</v>
       </c>
-      <c r="P14" s="17">
+      <c r="P14" s="14">
         <v>32.799999999999997</v>
       </c>
-      <c r="Q14" s="20">
+      <c r="Q14" s="17">
         <v>40.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="16" t="s">
+      <c r="R14" s="30">
+        <v>27.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="22">
+      <c r="B15" s="19">
         <v>8</v>
       </c>
-      <c r="C15" s="22">
+      <c r="C15" s="19">
         <v>9.4</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D15" s="19">
         <v>15.5</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E15" s="19">
         <v>15</v>
       </c>
-      <c r="F15" s="22">
+      <c r="F15" s="19">
         <v>14</v>
       </c>
-      <c r="G15" s="22">
+      <c r="G15" s="19">
         <v>19.8</v>
       </c>
-      <c r="H15" s="22">
+      <c r="H15" s="19">
         <v>12.1</v>
       </c>
-      <c r="I15" s="22">
+      <c r="I15" s="19">
         <v>44.8</v>
       </c>
-      <c r="J15" s="22">
+      <c r="J15" s="19">
         <v>30.3</v>
       </c>
-      <c r="K15" s="22">
+      <c r="K15" s="19">
         <v>27.8</v>
       </c>
-      <c r="L15" s="22">
+      <c r="L15" s="19">
         <v>38</v>
       </c>
-      <c r="M15" s="22">
+      <c r="M15" s="19">
         <v>30.5</v>
       </c>
-      <c r="N15" s="18">
+      <c r="N15" s="15">
         <v>44.5</v>
       </c>
-      <c r="O15" s="17">
+      <c r="O15" s="14">
         <v>101.5</v>
       </c>
-      <c r="P15" s="17">
+      <c r="P15" s="14">
         <v>111.1</v>
       </c>
-      <c r="Q15" s="20">
+      <c r="Q15" s="17">
         <v>160.19999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="16" t="s">
+      <c r="R15" s="30">
+        <v>112.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="22">
+      <c r="B16" s="19">
         <v>1.9</v>
       </c>
-      <c r="C16" s="22">
+      <c r="C16" s="19">
         <v>47.2</v>
       </c>
-      <c r="D16" s="22">
+      <c r="D16" s="19">
         <v>16.100000000000001</v>
       </c>
-      <c r="E16" s="22">
+      <c r="E16" s="19">
         <v>79.900000000000006</v>
       </c>
-      <c r="F16" s="22">
+      <c r="F16" s="19">
         <v>125.4</v>
       </c>
-      <c r="G16" s="22">
+      <c r="G16" s="19">
         <v>87.8</v>
       </c>
-      <c r="H16" s="22">
+      <c r="H16" s="19">
         <v>146.19999999999999</v>
       </c>
-      <c r="I16" s="22">
+      <c r="I16" s="19">
         <v>61.8</v>
       </c>
-      <c r="J16" s="22">
+      <c r="J16" s="19">
         <v>3.8</v>
       </c>
-      <c r="K16" s="22">
+      <c r="K16" s="19">
         <v>171.8</v>
       </c>
-      <c r="L16" s="22">
+      <c r="L16" s="19">
         <v>19.7</v>
       </c>
-      <c r="M16" s="22">
+      <c r="M16" s="19">
         <v>331.3</v>
       </c>
-      <c r="N16" s="18">
+      <c r="N16" s="15">
         <v>109.1</v>
       </c>
-      <c r="O16" s="17">
+      <c r="O16" s="14">
         <v>189</v>
       </c>
-      <c r="P16" s="17">
+      <c r="P16" s="14">
         <v>17.100000000000001</v>
       </c>
-      <c r="Q16" s="20">
+      <c r="Q16" s="17">
         <v>334.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="16" t="s">
+      <c r="R16" s="30">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="22">
+      <c r="B17" s="19">
         <v>13.4</v>
       </c>
-      <c r="C17" s="22">
+      <c r="C17" s="19">
         <v>24.9</v>
       </c>
-      <c r="D17" s="22">
+      <c r="D17" s="19">
         <v>3.4</v>
       </c>
-      <c r="E17" s="22">
+      <c r="E17" s="19">
         <v>18.399999999999999</v>
       </c>
-      <c r="F17" s="22">
+      <c r="F17" s="19">
         <v>0.8</v>
       </c>
-      <c r="G17" s="22">
+      <c r="G17" s="19">
         <v>1.4</v>
       </c>
-      <c r="H17" s="22">
+      <c r="H17" s="19">
         <v>19</v>
       </c>
-      <c r="I17" s="22">
+      <c r="I17" s="19">
         <v>81</v>
       </c>
-      <c r="J17" s="22">
+      <c r="J17" s="19">
         <v>270.7</v>
       </c>
-      <c r="K17" s="22">
+      <c r="K17" s="19">
         <v>47</v>
       </c>
-      <c r="L17" s="22">
+      <c r="L17" s="19">
         <v>78.3</v>
       </c>
-      <c r="M17" s="22">
+      <c r="M17" s="19">
         <v>53.3</v>
       </c>
-      <c r="N17" s="18">
+      <c r="N17" s="15">
         <v>53.6</v>
       </c>
-      <c r="O17" s="17">
+      <c r="O17" s="14">
         <v>84.2</v>
       </c>
-      <c r="P17" s="17">
+      <c r="P17" s="14">
         <v>72.5</v>
       </c>
-      <c r="Q17" s="20">
+      <c r="Q17" s="17">
         <v>77.900000000000006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="23" t="s">
+      <c r="R17" s="30">
+        <v>40.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="21">
         <v>0.9</v>
       </c>
-      <c r="C18" s="24" t="s">
+      <c r="C18" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="21">
         <v>4</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="21">
         <v>0.8</v>
       </c>
-      <c r="F18" s="24">
+      <c r="F18" s="21">
         <v>2.5</v>
       </c>
-      <c r="G18" s="24">
+      <c r="G18" s="21">
         <v>5.4</v>
       </c>
-      <c r="H18" s="24">
+      <c r="H18" s="21">
         <v>7.3</v>
       </c>
-      <c r="I18" s="24">
+      <c r="I18" s="21">
         <v>9.6</v>
       </c>
-      <c r="J18" s="24">
+      <c r="J18" s="21">
         <v>16</v>
       </c>
-      <c r="K18" s="24">
+      <c r="K18" s="21">
         <v>22.9</v>
       </c>
-      <c r="L18" s="24">
+      <c r="L18" s="21">
         <v>21.8</v>
       </c>
-      <c r="M18" s="24">
+      <c r="M18" s="21">
         <v>34.299999999999997</v>
       </c>
-      <c r="N18" s="25">
+      <c r="N18" s="22">
         <v>13.4</v>
       </c>
-      <c r="O18" s="26">
+      <c r="O18" s="23">
         <v>136.19999999999999</v>
       </c>
-      <c r="P18" s="26">
+      <c r="P18" s="23">
         <v>74</v>
       </c>
-      <c r="Q18" s="27">
+      <c r="Q18" s="24">
         <v>46.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="28" t="s">
+      <c r="R18" s="31">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="8"/>
-[...14 lines deleted...]
-      <c r="Q19" s="8"/>
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>