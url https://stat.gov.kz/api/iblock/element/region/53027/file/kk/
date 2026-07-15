--- v0 (2026-04-23)
+++ v1 (2026-07-15)
@@ -79,51 +79,51 @@
   </si>
   <si>
     <t xml:space="preserve">Темір </t>
   </si>
   <si>
     <t xml:space="preserve">Хромтау </t>
   </si>
   <si>
     <t xml:space="preserve">Шалқар </t>
   </si>
   <si>
     <t xml:space="preserve">Ырғыз </t>
   </si>
   <si>
     <t xml:space="preserve"> * - ЭҚЖЖ 2007 жылмен сәйкес.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -562,57 +562,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q22"/>
+  <dimension ref="A1:R22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:Q1"/>
+    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
+      <selection activeCell="T15" sqref="T15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="30" customWidth="1"/>
     <col min="2" max="256" width="9.140625" style="30"/>
     <col min="257" max="257" width="22.28515625" style="30" customWidth="1"/>
     <col min="258" max="512" width="9.140625" style="30"/>
     <col min="513" max="513" width="22.28515625" style="30" customWidth="1"/>
     <col min="514" max="768" width="9.140625" style="30"/>
     <col min="769" max="769" width="22.28515625" style="30" customWidth="1"/>
     <col min="770" max="1024" width="9.140625" style="30"/>
     <col min="1025" max="1025" width="22.28515625" style="30" customWidth="1"/>
     <col min="1026" max="1280" width="9.140625" style="30"/>
     <col min="1281" max="1281" width="22.28515625" style="30" customWidth="1"/>
     <col min="1282" max="1536" width="9.140625" style="30"/>
     <col min="1537" max="1537" width="22.28515625" style="30" customWidth="1"/>
     <col min="1538" max="1792" width="9.140625" style="30"/>
     <col min="1793" max="1793" width="22.28515625" style="30" customWidth="1"/>
     <col min="1794" max="2048" width="9.140625" style="30"/>
     <col min="2049" max="2049" width="22.28515625" style="30" customWidth="1"/>
     <col min="2050" max="2304" width="9.140625" style="30"/>
     <col min="2305" max="2305" width="22.28515625" style="30" customWidth="1"/>
     <col min="2306" max="2560" width="9.140625" style="30"/>
     <col min="2561" max="2561" width="22.28515625" style="30" customWidth="1"/>
     <col min="2562" max="2816" width="9.140625" style="30"/>
     <col min="2817" max="2817" width="22.28515625" style="30" customWidth="1"/>
     <col min="2818" max="3072" width="9.140625" style="30"/>
@@ -700,160 +700,163 @@
     <col min="13314" max="13568" width="9.140625" style="30"/>
     <col min="13569" max="13569" width="22.28515625" style="30" customWidth="1"/>
     <col min="13570" max="13824" width="9.140625" style="30"/>
     <col min="13825" max="13825" width="22.28515625" style="30" customWidth="1"/>
     <col min="13826" max="14080" width="9.140625" style="30"/>
     <col min="14081" max="14081" width="22.28515625" style="30" customWidth="1"/>
     <col min="14082" max="14336" width="9.140625" style="30"/>
     <col min="14337" max="14337" width="22.28515625" style="30" customWidth="1"/>
     <col min="14338" max="14592" width="9.140625" style="30"/>
     <col min="14593" max="14593" width="22.28515625" style="30" customWidth="1"/>
     <col min="14594" max="14848" width="9.140625" style="30"/>
     <col min="14849" max="14849" width="22.28515625" style="30" customWidth="1"/>
     <col min="14850" max="15104" width="9.140625" style="30"/>
     <col min="15105" max="15105" width="22.28515625" style="30" customWidth="1"/>
     <col min="15106" max="15360" width="9.140625" style="30"/>
     <col min="15361" max="15361" width="22.28515625" style="30" customWidth="1"/>
     <col min="15362" max="15616" width="9.140625" style="30"/>
     <col min="15617" max="15617" width="22.28515625" style="30" customWidth="1"/>
     <col min="15618" max="15872" width="9.140625" style="30"/>
     <col min="15873" max="15873" width="22.28515625" style="30" customWidth="1"/>
     <col min="15874" max="16128" width="9.140625" style="30"/>
     <col min="16129" max="16129" width="22.28515625" style="30" customWidth="1"/>
     <col min="16130" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
       <c r="N1" s="32"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="33"/>
     </row>
-    <row r="2" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" s="1" customFormat="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
-    <row r="3" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
-      <c r="Q3" s="6" t="s">
+      <c r="R3" s="6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A4" s="7"/>
       <c r="B4" s="8">
         <v>2009</v>
       </c>
       <c r="C4" s="8">
         <v>2010</v>
       </c>
       <c r="D4" s="8">
         <v>2011</v>
       </c>
       <c r="E4" s="8">
         <v>2012</v>
       </c>
       <c r="F4" s="9">
         <v>2013</v>
       </c>
       <c r="G4" s="9">
         <v>2014</v>
       </c>
       <c r="H4" s="9">
         <v>2015</v>
       </c>
       <c r="I4" s="9">
         <v>2016</v>
       </c>
       <c r="J4" s="10">
         <v>2017</v>
       </c>
       <c r="K4" s="8">
         <v>2018</v>
       </c>
       <c r="L4" s="8">
         <v>2019</v>
       </c>
       <c r="M4" s="8">
         <v>2020</v>
       </c>
       <c r="N4" s="11">
         <v>2021</v>
       </c>
       <c r="O4" s="8">
         <v>2022</v>
       </c>
       <c r="P4" s="8">
         <v>2023</v>
       </c>
       <c r="Q4" s="8">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R4" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="13">
         <v>578.20000000000005</v>
       </c>
       <c r="C5" s="13">
         <v>659.4</v>
       </c>
       <c r="D5" s="13">
         <v>797.1</v>
       </c>
       <c r="E5" s="13">
         <v>859.5</v>
       </c>
       <c r="F5" s="13">
         <v>953.6</v>
       </c>
       <c r="G5" s="14">
         <v>1042.5999999999999</v>
       </c>
       <c r="H5" s="15">
         <v>1087.2</v>
       </c>
       <c r="I5" s="15">
@@ -861,52 +864,55 @@
       </c>
       <c r="J5" s="15">
         <v>1379.7535</v>
       </c>
       <c r="K5" s="13">
         <v>1575.6023</v>
       </c>
       <c r="L5" s="13">
         <v>1808.8</v>
       </c>
       <c r="M5" s="13">
         <v>2209.4180000000001</v>
       </c>
       <c r="N5" s="13">
         <v>2132.3773999999999</v>
       </c>
       <c r="O5" s="16">
         <v>2281.1999999999998</v>
       </c>
       <c r="P5" s="16">
         <v>5413.5</v>
       </c>
       <c r="Q5" s="17">
         <v>5000</v>
       </c>
-    </row>
-    <row r="6" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R5" s="17">
+        <v>6454.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="18">
         <v>207</v>
       </c>
       <c r="C6" s="18">
         <v>222.9</v>
       </c>
       <c r="D6" s="18">
         <v>271.7</v>
       </c>
       <c r="E6" s="19">
         <v>284.89999999999998</v>
       </c>
       <c r="F6" s="19">
         <v>376</v>
       </c>
       <c r="G6" s="19">
         <v>388</v>
       </c>
       <c r="H6" s="19">
         <v>395.5</v>
       </c>
       <c r="I6" s="19">
@@ -914,52 +920,55 @@
       </c>
       <c r="J6" s="19">
         <v>490.8</v>
       </c>
       <c r="K6" s="19">
         <v>678</v>
       </c>
       <c r="L6" s="20">
         <v>777.5</v>
       </c>
       <c r="M6" s="20">
         <v>970.4</v>
       </c>
       <c r="N6" s="21">
         <v>928</v>
       </c>
       <c r="O6" s="16">
         <v>1330.1</v>
       </c>
       <c r="P6" s="16">
         <v>3755.4</v>
       </c>
       <c r="Q6" s="17">
         <v>3036</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R6" s="17">
+        <v>3921.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A7" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="19">
         <v>16.3</v>
       </c>
       <c r="C7" s="18">
         <v>28.6</v>
       </c>
       <c r="D7" s="18">
         <v>30.4</v>
       </c>
       <c r="E7" s="19">
         <v>35</v>
       </c>
       <c r="F7" s="19">
         <v>34.6</v>
       </c>
       <c r="G7" s="19">
         <v>41.5</v>
       </c>
       <c r="H7" s="19">
         <v>41.8</v>
       </c>
       <c r="I7" s="19">
@@ -967,52 +976,55 @@
       </c>
       <c r="J7" s="19">
         <v>58.8</v>
       </c>
       <c r="K7" s="19">
         <v>59.9</v>
       </c>
       <c r="L7" s="19">
         <v>60.4</v>
       </c>
       <c r="M7" s="19">
         <v>54</v>
       </c>
       <c r="N7" s="21">
         <v>40.299999999999997</v>
       </c>
       <c r="O7" s="16">
         <v>7.8</v>
       </c>
       <c r="P7" s="16">
         <v>56.2</v>
       </c>
       <c r="Q7" s="22">
         <v>45.3</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R7" s="22">
+        <v>259.39999999999998</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A8" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="19">
         <v>30.3</v>
       </c>
       <c r="C8" s="19">
         <v>41.7</v>
       </c>
       <c r="D8" s="19">
         <v>50.4</v>
       </c>
       <c r="E8" s="19">
         <v>57.6</v>
       </c>
       <c r="F8" s="19">
         <v>52.9</v>
       </c>
       <c r="G8" s="19">
         <v>57.9</v>
       </c>
       <c r="H8" s="19">
         <v>75.5</v>
       </c>
       <c r="I8" s="19">
@@ -1020,52 +1032,55 @@
       </c>
       <c r="J8" s="19">
         <v>83.5</v>
       </c>
       <c r="K8" s="19">
         <v>84.6</v>
       </c>
       <c r="L8" s="19">
         <v>96.9</v>
       </c>
       <c r="M8" s="19">
         <v>123.2</v>
       </c>
       <c r="N8" s="21">
         <v>93.3</v>
       </c>
       <c r="O8" s="16">
         <v>114.4</v>
       </c>
       <c r="P8" s="16">
         <v>145.80000000000001</v>
       </c>
       <c r="Q8" s="17">
         <v>175.9</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R8" s="17">
+        <v>209.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A9" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="19">
         <v>40.9</v>
       </c>
       <c r="C9" s="19">
         <v>49.4</v>
       </c>
       <c r="D9" s="19">
         <v>61.1</v>
       </c>
       <c r="E9" s="19">
         <v>70.900000000000006</v>
       </c>
       <c r="F9" s="19">
         <v>70.5</v>
       </c>
       <c r="G9" s="19">
         <v>67.7</v>
       </c>
       <c r="H9" s="19">
         <v>74.8</v>
       </c>
       <c r="I9" s="19">
@@ -1073,52 +1088,55 @@
       </c>
       <c r="J9" s="19">
         <v>116</v>
       </c>
       <c r="K9" s="19">
         <v>99.6</v>
       </c>
       <c r="L9" s="19">
         <v>124.3</v>
       </c>
       <c r="M9" s="19">
         <v>164.9</v>
       </c>
       <c r="N9" s="21">
         <v>159.69999999999999</v>
       </c>
       <c r="O9" s="16">
         <v>163.6</v>
       </c>
       <c r="P9" s="16">
         <v>201.9</v>
       </c>
       <c r="Q9" s="17">
         <v>245.1</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R9" s="17">
+        <v>287.39999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="19">
         <v>29.4</v>
       </c>
       <c r="C10" s="19">
         <v>34</v>
       </c>
       <c r="D10" s="19">
         <v>37.700000000000003</v>
       </c>
       <c r="E10" s="19">
         <v>33.9</v>
       </c>
       <c r="F10" s="19">
         <v>38.200000000000003</v>
       </c>
       <c r="G10" s="19">
         <v>36.799999999999997</v>
       </c>
       <c r="H10" s="19">
         <v>38.1</v>
       </c>
       <c r="I10" s="19">
@@ -1126,52 +1144,55 @@
       </c>
       <c r="J10" s="19">
         <v>54.2</v>
       </c>
       <c r="K10" s="19">
         <v>52.4</v>
       </c>
       <c r="L10" s="19">
         <v>61.6</v>
       </c>
       <c r="M10" s="19">
         <v>76.900000000000006</v>
       </c>
       <c r="N10" s="21">
         <v>76.900000000000006</v>
       </c>
       <c r="O10" s="16">
         <v>111.5</v>
       </c>
       <c r="P10" s="16">
         <v>134.5</v>
       </c>
       <c r="Q10" s="22">
         <v>109.4</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R10" s="22">
+        <v>86.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A11" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="19">
         <v>39.1</v>
       </c>
       <c r="C11" s="19">
         <v>51</v>
       </c>
       <c r="D11" s="19">
         <v>46.8</v>
       </c>
       <c r="E11" s="19">
         <v>53.8</v>
       </c>
       <c r="F11" s="19">
         <v>50</v>
       </c>
       <c r="G11" s="19">
         <v>56.6</v>
       </c>
       <c r="H11" s="19">
         <v>60.6</v>
       </c>
       <c r="I11" s="19">
@@ -1179,52 +1200,55 @@
       </c>
       <c r="J11" s="19">
         <v>80.599999999999994</v>
       </c>
       <c r="K11" s="19">
         <v>81.2</v>
       </c>
       <c r="L11" s="19">
         <v>97</v>
       </c>
       <c r="M11" s="19">
         <v>112.2</v>
       </c>
       <c r="N11" s="21">
         <v>132.5</v>
       </c>
       <c r="O11" s="16">
         <v>144.80000000000001</v>
       </c>
       <c r="P11" s="16">
         <v>183</v>
       </c>
       <c r="Q11" s="17">
         <v>247.3</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R11" s="17">
+        <v>260.10000000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A12" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="19">
         <v>18.3</v>
       </c>
       <c r="C12" s="19">
         <v>7.4</v>
       </c>
       <c r="D12" s="19">
         <v>27.4</v>
       </c>
       <c r="E12" s="19">
         <v>29.7</v>
       </c>
       <c r="F12" s="19">
         <v>29.2</v>
       </c>
       <c r="G12" s="19">
         <v>31.4</v>
       </c>
       <c r="H12" s="19">
         <v>33.1</v>
       </c>
       <c r="I12" s="19">
@@ -1232,52 +1256,55 @@
       </c>
       <c r="J12" s="19">
         <v>44.5</v>
       </c>
       <c r="K12" s="19">
         <v>45.1</v>
       </c>
       <c r="L12" s="19">
         <v>52.9</v>
       </c>
       <c r="M12" s="19">
         <v>70.099999999999994</v>
       </c>
       <c r="N12" s="21">
         <v>61.1</v>
       </c>
       <c r="O12" s="16">
         <v>67.599999999999994</v>
       </c>
       <c r="P12" s="16">
         <v>81</v>
       </c>
       <c r="Q12" s="17">
         <v>94.3</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R12" s="17">
+        <v>121.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="19">
         <v>46</v>
       </c>
       <c r="C13" s="19">
         <v>51.9</v>
       </c>
       <c r="D13" s="19">
         <v>57.9</v>
       </c>
       <c r="E13" s="19">
         <v>61.2</v>
       </c>
       <c r="F13" s="19">
         <v>63.4</v>
       </c>
       <c r="G13" s="19">
         <v>69.2</v>
       </c>
       <c r="H13" s="19">
         <v>78.8</v>
       </c>
       <c r="I13" s="19">
@@ -1285,52 +1312,55 @@
       </c>
       <c r="J13" s="19">
         <v>96.3</v>
       </c>
       <c r="K13" s="19">
         <v>95.2</v>
       </c>
       <c r="L13" s="19">
         <v>103.9</v>
       </c>
       <c r="M13" s="19">
         <v>108</v>
       </c>
       <c r="N13" s="21">
         <v>140.9</v>
       </c>
       <c r="O13" s="23" t="s">
         <v>11</v>
       </c>
       <c r="P13" s="16">
         <v>304.3</v>
       </c>
       <c r="Q13" s="17">
         <v>28.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R13" s="17">
+        <v>133.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="19">
         <v>28.5</v>
       </c>
       <c r="C14" s="19">
         <v>36.299999999999997</v>
       </c>
       <c r="D14" s="19">
         <v>43.2</v>
       </c>
       <c r="E14" s="19">
         <v>48.7</v>
       </c>
       <c r="F14" s="19">
         <v>54.3</v>
       </c>
       <c r="G14" s="19">
         <v>80.099999999999994</v>
       </c>
       <c r="H14" s="19">
         <v>74.900000000000006</v>
       </c>
       <c r="I14" s="19">
@@ -1338,52 +1368,55 @@
       </c>
       <c r="J14" s="19">
         <v>72.3</v>
       </c>
       <c r="K14" s="19">
         <v>72.099999999999994</v>
       </c>
       <c r="L14" s="19">
         <v>90.1</v>
       </c>
       <c r="M14" s="19">
         <v>101.5</v>
       </c>
       <c r="N14" s="21">
         <v>121.2</v>
       </c>
       <c r="O14" s="16">
         <v>109.3</v>
       </c>
       <c r="P14" s="16">
         <v>137.69999999999999</v>
       </c>
       <c r="Q14" s="17">
         <v>155.4</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R14" s="17">
+        <v>179.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="19">
         <v>29.1</v>
       </c>
       <c r="C15" s="19">
         <v>35.4</v>
       </c>
       <c r="D15" s="19">
         <v>42.5</v>
       </c>
       <c r="E15" s="19">
         <v>42.3</v>
       </c>
       <c r="F15" s="19">
         <v>45</v>
       </c>
       <c r="G15" s="19">
         <v>50.1</v>
       </c>
       <c r="H15" s="19">
         <v>53.8</v>
       </c>
       <c r="I15" s="19">
@@ -1391,52 +1424,55 @@
       </c>
       <c r="J15" s="19">
         <v>70.599999999999994</v>
       </c>
       <c r="K15" s="19">
         <v>70.900000000000006</v>
       </c>
       <c r="L15" s="19">
         <v>84.1</v>
       </c>
       <c r="M15" s="19">
         <v>102.6</v>
       </c>
       <c r="N15" s="21">
         <v>91.7</v>
       </c>
       <c r="O15" s="16">
         <v>118.7</v>
       </c>
       <c r="P15" s="16">
         <v>128.30000000000001</v>
       </c>
       <c r="Q15" s="17">
         <v>158.5</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R15" s="17">
+        <v>188.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A16" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="19">
         <v>15.6</v>
       </c>
       <c r="C16" s="19">
         <v>20.2</v>
       </c>
       <c r="D16" s="19">
         <v>22.3</v>
       </c>
       <c r="E16" s="19">
         <v>25.4</v>
       </c>
       <c r="F16" s="19">
         <v>26.3</v>
       </c>
       <c r="G16" s="19">
         <v>30.4</v>
       </c>
       <c r="H16" s="19">
         <v>26.3</v>
       </c>
       <c r="I16" s="19">
@@ -1444,52 +1480,55 @@
       </c>
       <c r="J16" s="19">
         <v>42</v>
       </c>
       <c r="K16" s="19">
         <v>39.5</v>
       </c>
       <c r="L16" s="19">
         <v>46</v>
       </c>
       <c r="M16" s="19">
         <v>58.4</v>
       </c>
       <c r="N16" s="21">
         <v>50.8</v>
       </c>
       <c r="O16" s="23" t="s">
         <v>11</v>
       </c>
       <c r="P16" s="16">
         <v>153.4</v>
       </c>
       <c r="Q16" s="17">
         <v>121.7</v>
       </c>
-    </row>
-    <row r="17" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R16" s="17">
+        <v>148.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A17" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="19">
         <v>48.1</v>
       </c>
       <c r="C17" s="19">
         <v>43.2</v>
       </c>
       <c r="D17" s="19">
         <v>61.9</v>
       </c>
       <c r="E17" s="19">
         <v>66.099999999999994</v>
       </c>
       <c r="F17" s="19">
         <v>65.8</v>
       </c>
       <c r="G17" s="19">
         <v>84.4</v>
       </c>
       <c r="H17" s="19">
         <v>85</v>
       </c>
       <c r="I17" s="19">
@@ -1497,52 +1536,55 @@
       </c>
       <c r="J17" s="19">
         <v>105.2</v>
       </c>
       <c r="K17" s="19">
         <v>128.69999999999999</v>
       </c>
       <c r="L17" s="19">
         <v>127.4</v>
       </c>
       <c r="M17" s="19">
         <v>159.80000000000001</v>
       </c>
       <c r="N17" s="21">
         <v>143.1</v>
       </c>
       <c r="O17" s="23" t="s">
         <v>11</v>
       </c>
       <c r="P17" s="23" t="s">
         <v>11</v>
       </c>
       <c r="Q17" s="17">
         <v>417.1</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R17" s="17">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A18" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="25">
         <v>29.6</v>
       </c>
       <c r="C18" s="25">
         <v>37.4</v>
       </c>
       <c r="D18" s="25">
         <v>43.8</v>
       </c>
       <c r="E18" s="25">
         <v>50</v>
       </c>
       <c r="F18" s="25">
         <v>47.4</v>
       </c>
       <c r="G18" s="25">
         <v>48.5</v>
       </c>
       <c r="H18" s="25">
         <v>49</v>
       </c>
       <c r="I18" s="25">
@@ -1550,75 +1592,78 @@
       </c>
       <c r="J18" s="25">
         <v>64.900000000000006</v>
       </c>
       <c r="K18" s="25">
         <v>68.3</v>
       </c>
       <c r="L18" s="25">
         <v>86.7</v>
       </c>
       <c r="M18" s="25">
         <v>107.4</v>
       </c>
       <c r="N18" s="26">
         <v>92.8</v>
       </c>
       <c r="O18" s="27">
         <v>113.3</v>
       </c>
       <c r="P18" s="27">
         <v>132</v>
       </c>
       <c r="Q18" s="28">
         <v>165</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="R18" s="28">
+        <v>199.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="1" customFormat="1" ht="14.25">
       <c r="A19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
     </row>
-    <row r="20" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="1:18" s="1" customFormat="1" ht="14.25"/>
+    <row r="21" spans="1:18" s="1" customFormat="1" ht="14.25"/>
+    <row r="22" spans="1:18" s="1" customFormat="1" ht="14.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">