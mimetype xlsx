--- v0 (2026-05-01)
+++ v1 (2026-07-15)
@@ -15,51 +15,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="18">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>Актюбинская область</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>г. Актобе</t>
   </si>
   <si>
     <t>Алгинский</t>
   </si>
   <si>
     <t>Айтекебийский</t>
   </si>
   <si>
     <t>Байганинский</t>
   </si>
   <si>
     <t>Каргалинский</t>
   </si>
   <si>
@@ -79,51 +79,51 @@
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизский</t>
   </si>
   <si>
     <t xml:space="preserve"> * - в соответствии с версией ОКЭД 2007г.</t>
   </si>
   <si>
     <t>Объем услуг по производству кино, видеофильмов и телевизионных программ, фонограмм и музыкальных записей*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -575,57 +575,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q19"/>
+  <dimension ref="A1:R19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:Q1"/>
+    <sheetView tabSelected="1" topLeftCell="H1" workbookViewId="0">
+      <selection activeCell="R5" sqref="R5:R18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="10" width="9.7109375" style="1" customWidth="1"/>
     <col min="11" max="256" width="9.140625" style="1"/>
     <col min="257" max="257" width="22.28515625" style="1" customWidth="1"/>
     <col min="258" max="266" width="9.7109375" style="1" customWidth="1"/>
     <col min="267" max="512" width="9.140625" style="1"/>
     <col min="513" max="513" width="22.28515625" style="1" customWidth="1"/>
     <col min="514" max="522" width="9.7109375" style="1" customWidth="1"/>
     <col min="523" max="768" width="9.140625" style="1"/>
     <col min="769" max="769" width="22.28515625" style="1" customWidth="1"/>
     <col min="770" max="778" width="9.7109375" style="1" customWidth="1"/>
     <col min="779" max="1024" width="9.140625" style="1"/>
     <col min="1025" max="1025" width="22.28515625" style="1" customWidth="1"/>
     <col min="1026" max="1034" width="9.7109375" style="1" customWidth="1"/>
     <col min="1035" max="1280" width="9.140625" style="1"/>
     <col min="1281" max="1281" width="22.28515625" style="1" customWidth="1"/>
     <col min="1282" max="1290" width="9.7109375" style="1" customWidth="1"/>
     <col min="1291" max="1536" width="9.140625" style="1"/>
     <col min="1537" max="1537" width="22.28515625" style="1" customWidth="1"/>
     <col min="1538" max="1546" width="9.7109375" style="1" customWidth="1"/>
     <col min="1547" max="1792" width="9.140625" style="1"/>
     <col min="1793" max="1793" width="22.28515625" style="1" customWidth="1"/>
     <col min="1794" max="1802" width="9.7109375" style="1" customWidth="1"/>
     <col min="1803" max="2048" width="9.140625" style="1"/>
@@ -777,163 +777,166 @@
     <col min="14338" max="14346" width="9.7109375" style="1" customWidth="1"/>
     <col min="14347" max="14592" width="9.140625" style="1"/>
     <col min="14593" max="14593" width="22.28515625" style="1" customWidth="1"/>
     <col min="14594" max="14602" width="9.7109375" style="1" customWidth="1"/>
     <col min="14603" max="14848" width="9.140625" style="1"/>
     <col min="14849" max="14849" width="22.28515625" style="1" customWidth="1"/>
     <col min="14850" max="14858" width="9.7109375" style="1" customWidth="1"/>
     <col min="14859" max="15104" width="9.140625" style="1"/>
     <col min="15105" max="15105" width="22.28515625" style="1" customWidth="1"/>
     <col min="15106" max="15114" width="9.7109375" style="1" customWidth="1"/>
     <col min="15115" max="15360" width="9.140625" style="1"/>
     <col min="15361" max="15361" width="22.28515625" style="1" customWidth="1"/>
     <col min="15362" max="15370" width="9.7109375" style="1" customWidth="1"/>
     <col min="15371" max="15616" width="9.140625" style="1"/>
     <col min="15617" max="15617" width="22.28515625" style="1" customWidth="1"/>
     <col min="15618" max="15626" width="9.7109375" style="1" customWidth="1"/>
     <col min="15627" max="15872" width="9.140625" style="1"/>
     <col min="15873" max="15873" width="22.28515625" style="1" customWidth="1"/>
     <col min="15874" max="15882" width="9.7109375" style="1" customWidth="1"/>
     <col min="15883" max="16128" width="9.140625" style="1"/>
     <col min="16129" max="16129" width="22.28515625" style="1" customWidth="1"/>
     <col min="16130" max="16138" width="9.7109375" style="1" customWidth="1"/>
     <col min="16139" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18">
       <c r="A1" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
       <c r="M1" s="29"/>
       <c r="N1" s="29"/>
       <c r="O1" s="29"/>
       <c r="P1" s="29"/>
       <c r="Q1" s="29"/>
     </row>
-    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" ht="15">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
     </row>
-    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:18">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="6"/>
-      <c r="Q3" s="6" t="s">
+      <c r="R3" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:18">
       <c r="A4" s="7"/>
       <c r="B4" s="8">
         <v>2009</v>
       </c>
       <c r="C4" s="8">
         <v>2010</v>
       </c>
       <c r="D4" s="8">
         <v>2011</v>
       </c>
       <c r="E4" s="8">
         <v>2012</v>
       </c>
       <c r="F4" s="8">
         <v>2013</v>
       </c>
       <c r="G4" s="9">
         <v>2014</v>
       </c>
       <c r="H4" s="9">
         <v>2015</v>
       </c>
       <c r="I4" s="9">
         <v>2016</v>
       </c>
       <c r="J4" s="10">
         <v>2017</v>
       </c>
       <c r="K4" s="11">
         <v>2018</v>
       </c>
       <c r="L4" s="11">
         <v>2019</v>
       </c>
       <c r="M4" s="11">
         <v>2020</v>
       </c>
       <c r="N4" s="12">
         <v>2021</v>
       </c>
       <c r="O4" s="12">
         <v>2022</v>
       </c>
       <c r="P4" s="12">
         <v>2023</v>
       </c>
       <c r="Q4" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R4" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="15">
         <v>340.2</v>
       </c>
       <c r="D5" s="15">
         <v>463.6</v>
       </c>
       <c r="E5" s="15">
         <v>492.9</v>
       </c>
       <c r="F5" s="15">
         <v>523.4</v>
       </c>
       <c r="G5" s="16">
         <v>556.4</v>
       </c>
       <c r="H5" s="16">
         <v>498.5</v>
       </c>
       <c r="I5" s="16">
@@ -941,715 +944,757 @@
       </c>
       <c r="J5" s="16">
         <v>734.61400000000003</v>
       </c>
       <c r="K5" s="15">
         <v>781.69100000000003</v>
       </c>
       <c r="L5" s="15">
         <v>713.2</v>
       </c>
       <c r="M5" s="15">
         <v>235.167</v>
       </c>
       <c r="N5" s="15">
         <v>632.83140000000003</v>
       </c>
       <c r="O5" s="15">
         <v>86.8</v>
       </c>
       <c r="P5" s="5">
         <v>44.4</v>
       </c>
       <c r="Q5" s="17">
         <v>5696.2</v>
       </c>
-    </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R5" s="17">
+        <v>2602.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="14"/>
       <c r="C6" s="16">
         <v>340.2</v>
       </c>
       <c r="D6" s="16">
         <v>463.6</v>
       </c>
       <c r="E6" s="16">
         <v>492.8</v>
       </c>
       <c r="F6" s="16">
         <v>523.4</v>
       </c>
       <c r="G6" s="16">
         <v>556.4</v>
       </c>
       <c r="H6" s="16">
         <v>498.5</v>
       </c>
       <c r="I6" s="19">
         <v>634.9</v>
       </c>
       <c r="J6" s="20">
         <v>734.6</v>
       </c>
       <c r="K6" s="20">
         <v>781.7</v>
       </c>
       <c r="L6" s="20">
         <v>713.1</v>
       </c>
       <c r="M6" s="20">
         <v>235.2</v>
       </c>
       <c r="N6" s="16">
         <v>632.79999999999995</v>
       </c>
       <c r="O6" s="15">
         <v>72.900000000000006</v>
       </c>
       <c r="P6" s="5">
         <v>43.1</v>
       </c>
       <c r="Q6" s="17">
         <v>5696.2</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R6" s="17">
+        <v>2602.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="20" t="s">
         <v>2</v>
       </c>
       <c r="K7" s="20" t="s">
         <v>2</v>
       </c>
       <c r="L7" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M7" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N7" s="21" t="s">
         <v>2</v>
       </c>
       <c r="O7" s="21" t="s">
         <v>2</v>
       </c>
       <c r="P7" s="21" t="s">
         <v>2</v>
       </c>
       <c r="Q7" s="21" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R7" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G8" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H8" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J8" s="20" t="s">
         <v>2</v>
       </c>
       <c r="K8" s="20" t="s">
         <v>2</v>
       </c>
       <c r="L8" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N8" s="21" t="s">
         <v>2</v>
       </c>
       <c r="O8" s="21" t="s">
         <v>2</v>
       </c>
       <c r="P8" s="21" t="s">
         <v>2</v>
       </c>
       <c r="Q8" s="21" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R8" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J9" s="20" t="s">
         <v>2</v>
       </c>
       <c r="K9" s="20" t="s">
         <v>2</v>
       </c>
       <c r="L9" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M9" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="O9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="P9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="Q9" s="21" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R9" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I10" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="K10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="L10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N10" s="21" t="s">
         <v>2</v>
       </c>
       <c r="O10" s="21" t="s">
         <v>2</v>
       </c>
       <c r="P10" s="21" t="s">
         <v>2</v>
       </c>
       <c r="Q10" s="21" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R10" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G11" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H11" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I11" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J11" s="20" t="s">
         <v>2</v>
       </c>
       <c r="K11" s="20" t="s">
         <v>2</v>
       </c>
       <c r="L11" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M11" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N11" s="21" t="s">
         <v>2</v>
       </c>
       <c r="O11" s="21" t="s">
         <v>2</v>
       </c>
       <c r="P11" s="21" t="s">
         <v>2</v>
       </c>
       <c r="Q11" s="21" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R11" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G12" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H12" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I12" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J12" s="20" t="s">
         <v>2</v>
       </c>
       <c r="K12" s="20" t="s">
         <v>2</v>
       </c>
       <c r="L12" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M12" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N12" s="21" t="s">
         <v>2</v>
       </c>
       <c r="O12" s="21" t="s">
         <v>2</v>
       </c>
       <c r="P12" s="21" t="s">
         <v>2</v>
       </c>
       <c r="Q12" s="21" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R12" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I13" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J13" s="20" t="s">
         <v>2</v>
       </c>
       <c r="K13" s="20" t="s">
         <v>2</v>
       </c>
       <c r="L13" s="20">
         <v>0.1</v>
       </c>
       <c r="M13" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N13" s="21" t="s">
         <v>2</v>
       </c>
       <c r="O13" s="21" t="s">
         <v>2</v>
       </c>
       <c r="P13" s="21" t="s">
         <v>2</v>
       </c>
       <c r="Q13" s="21" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R13" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F14" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G14" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H14" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I14" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J14" s="20" t="s">
         <v>2</v>
       </c>
       <c r="K14" s="20" t="s">
         <v>2</v>
       </c>
       <c r="L14" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M14" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N14" s="21" t="s">
         <v>2</v>
       </c>
       <c r="O14" s="15">
         <v>12</v>
       </c>
       <c r="P14" s="5">
         <v>1.3</v>
       </c>
       <c r="Q14" s="21" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R14" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G15" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I15" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J15" s="20" t="s">
         <v>2</v>
       </c>
       <c r="K15" s="20" t="s">
         <v>2</v>
       </c>
       <c r="L15" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M15" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N15" s="21" t="s">
         <v>2</v>
       </c>
       <c r="O15" s="21" t="s">
         <v>2</v>
       </c>
       <c r="P15" s="21" t="s">
         <v>2</v>
       </c>
       <c r="Q15" s="21" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R15" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G16" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I16" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J16" s="20" t="s">
         <v>2</v>
       </c>
       <c r="K16" s="20" t="s">
         <v>2</v>
       </c>
       <c r="L16" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M16" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N16" s="21" t="s">
         <v>2</v>
       </c>
       <c r="O16" s="21" t="s">
         <v>2</v>
       </c>
       <c r="P16" s="21" t="s">
         <v>2</v>
       </c>
       <c r="Q16" s="21" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R16" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>2</v>
       </c>
       <c r="I17" s="19" t="s">
         <v>2</v>
       </c>
       <c r="J17" s="20" t="s">
         <v>2</v>
       </c>
       <c r="K17" s="20" t="s">
         <v>2</v>
       </c>
       <c r="L17" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M17" s="20" t="s">
         <v>2</v>
       </c>
       <c r="N17" s="21" t="s">
         <v>2</v>
       </c>
       <c r="O17" s="21" t="s">
         <v>2</v>
       </c>
       <c r="P17" s="21" t="s">
         <v>2</v>
       </c>
       <c r="Q17" s="21" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R17" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>2</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>2</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>2</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>2</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I18" s="24" t="s">
         <v>2</v>
       </c>
       <c r="J18" s="25" t="s">
         <v>2</v>
       </c>
       <c r="K18" s="25" t="s">
         <v>2</v>
       </c>
       <c r="L18" s="25" t="s">
         <v>2</v>
       </c>
       <c r="M18" s="25" t="s">
         <v>2</v>
       </c>
       <c r="N18" s="26" t="s">
         <v>2</v>
       </c>
       <c r="O18" s="23">
         <v>1.8</v>
       </c>
       <c r="P18" s="26" t="s">
         <v>2</v>
       </c>
       <c r="Q18" s="26" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R18" s="26" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>