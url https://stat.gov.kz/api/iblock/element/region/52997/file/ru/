--- v0 (2026-05-01)
+++ v1 (2026-07-15)
@@ -85,51 +85,51 @@
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизский</t>
   </si>
   <si>
     <t xml:space="preserve"> * - в соответствии с версией ОКЭД 2007г.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -597,57 +597,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q36"/>
+  <dimension ref="A1:R36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:Q1"/>
+      <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="1" customWidth="1"/>
     <col min="8" max="10" width="9.7109375" style="1" customWidth="1"/>
     <col min="11" max="256" width="9.140625" style="1"/>
     <col min="257" max="257" width="20.7109375" style="1" customWidth="1"/>
     <col min="258" max="266" width="9.7109375" style="1" customWidth="1"/>
     <col min="267" max="512" width="9.140625" style="1"/>
     <col min="513" max="513" width="20.7109375" style="1" customWidth="1"/>
     <col min="514" max="522" width="9.7109375" style="1" customWidth="1"/>
     <col min="523" max="768" width="9.140625" style="1"/>
     <col min="769" max="769" width="20.7109375" style="1" customWidth="1"/>
     <col min="770" max="778" width="9.7109375" style="1" customWidth="1"/>
     <col min="779" max="1024" width="9.140625" style="1"/>
     <col min="1025" max="1025" width="20.7109375" style="1" customWidth="1"/>
     <col min="1026" max="1034" width="9.7109375" style="1" customWidth="1"/>
     <col min="1035" max="1280" width="9.140625" style="1"/>
     <col min="1281" max="1281" width="20.7109375" style="1" customWidth="1"/>
     <col min="1282" max="1290" width="9.7109375" style="1" customWidth="1"/>
     <col min="1291" max="1536" width="9.140625" style="1"/>
     <col min="1537" max="1537" width="20.7109375" style="1" customWidth="1"/>
     <col min="1538" max="1546" width="9.7109375" style="1" customWidth="1"/>
     <col min="1547" max="1792" width="9.140625" style="1"/>
     <col min="1793" max="1793" width="20.7109375" style="1" customWidth="1"/>
@@ -801,163 +801,166 @@
     <col min="14338" max="14346" width="9.7109375" style="1" customWidth="1"/>
     <col min="14347" max="14592" width="9.140625" style="1"/>
     <col min="14593" max="14593" width="20.7109375" style="1" customWidth="1"/>
     <col min="14594" max="14602" width="9.7109375" style="1" customWidth="1"/>
     <col min="14603" max="14848" width="9.140625" style="1"/>
     <col min="14849" max="14849" width="20.7109375" style="1" customWidth="1"/>
     <col min="14850" max="14858" width="9.7109375" style="1" customWidth="1"/>
     <col min="14859" max="15104" width="9.140625" style="1"/>
     <col min="15105" max="15105" width="20.7109375" style="1" customWidth="1"/>
     <col min="15106" max="15114" width="9.7109375" style="1" customWidth="1"/>
     <col min="15115" max="15360" width="9.140625" style="1"/>
     <col min="15361" max="15361" width="20.7109375" style="1" customWidth="1"/>
     <col min="15362" max="15370" width="9.7109375" style="1" customWidth="1"/>
     <col min="15371" max="15616" width="9.140625" style="1"/>
     <col min="15617" max="15617" width="20.7109375" style="1" customWidth="1"/>
     <col min="15618" max="15626" width="9.7109375" style="1" customWidth="1"/>
     <col min="15627" max="15872" width="9.140625" style="1"/>
     <col min="15873" max="15873" width="20.7109375" style="1" customWidth="1"/>
     <col min="15874" max="15882" width="9.7109375" style="1" customWidth="1"/>
     <col min="15883" max="16128" width="9.140625" style="1"/>
     <col min="16129" max="16129" width="20.7109375" style="1" customWidth="1"/>
     <col min="16130" max="16138" width="9.7109375" style="1" customWidth="1"/>
     <col min="16139" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18">
       <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="O1" s="30"/>
       <c r="P1" s="30"/>
       <c r="Q1" s="31"/>
     </row>
-    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" ht="15">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="4"/>
     </row>
-    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:18">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
-      <c r="Q3" s="8" t="s">
+      <c r="R3" s="8" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:18">
       <c r="A4" s="9"/>
       <c r="B4" s="10">
         <v>2009</v>
       </c>
       <c r="C4" s="10">
         <v>2010</v>
       </c>
       <c r="D4" s="10">
         <v>2011</v>
       </c>
       <c r="E4" s="10">
         <v>2012</v>
       </c>
       <c r="F4" s="10">
         <v>2013</v>
       </c>
       <c r="G4" s="10">
         <v>2014</v>
       </c>
       <c r="H4" s="10">
         <v>2015</v>
       </c>
       <c r="I4" s="10">
         <v>2016</v>
       </c>
       <c r="J4" s="11">
         <v>2017</v>
       </c>
       <c r="K4" s="10">
         <v>2018</v>
       </c>
       <c r="L4" s="10">
         <v>2019</v>
       </c>
       <c r="M4" s="10">
         <v>2020</v>
       </c>
       <c r="N4" s="11">
         <v>2021</v>
       </c>
       <c r="O4" s="12">
         <v>2022</v>
       </c>
       <c r="P4" s="13">
         <v>2023</v>
       </c>
       <c r="Q4" s="14">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R4" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="15">
         <v>659.7</v>
       </c>
       <c r="C5" s="15">
         <v>687.4</v>
       </c>
       <c r="D5" s="15">
         <v>673.5</v>
       </c>
       <c r="E5" s="15">
         <v>1238.5</v>
       </c>
       <c r="F5" s="15">
         <v>1449.3</v>
       </c>
       <c r="G5" s="15">
         <v>1192.9000000000001</v>
       </c>
       <c r="H5" s="16">
         <v>1178</v>
       </c>
       <c r="I5" s="16">
@@ -965,52 +968,55 @@
       </c>
       <c r="J5" s="16">
         <v>2436.3809999999999</v>
       </c>
       <c r="K5" s="15">
         <v>1695.4059999999999</v>
       </c>
       <c r="L5" s="15">
         <v>2420.8000000000002</v>
       </c>
       <c r="M5" s="15">
         <v>10940.362999999999</v>
       </c>
       <c r="N5" s="15">
         <v>4188.6791000000003</v>
       </c>
       <c r="O5" s="17">
         <v>5754.3</v>
       </c>
       <c r="P5" s="17">
         <v>12678.7</v>
       </c>
       <c r="Q5" s="18">
         <v>26088.5</v>
       </c>
-    </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R5" s="18">
+        <v>16409.900000000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="19">
         <v>599.4</v>
       </c>
       <c r="C6" s="19">
         <v>578</v>
       </c>
       <c r="D6" s="19">
         <v>585.5</v>
       </c>
       <c r="E6" s="20">
         <v>1055.3</v>
       </c>
       <c r="F6" s="20">
         <v>1206.4000000000001</v>
       </c>
       <c r="G6" s="20">
         <v>855.4</v>
       </c>
       <c r="H6" s="20">
         <v>734.2</v>
       </c>
       <c r="I6" s="20">
@@ -1018,52 +1024,55 @@
       </c>
       <c r="J6" s="20">
         <v>1948.7</v>
       </c>
       <c r="K6" s="20">
         <v>1276</v>
       </c>
       <c r="L6" s="20">
         <v>2087.1</v>
       </c>
       <c r="M6" s="20">
         <v>10329.6</v>
       </c>
       <c r="N6" s="16">
         <v>3769.1</v>
       </c>
       <c r="O6" s="15">
         <v>4713.3999999999996</v>
       </c>
       <c r="P6" s="15">
         <v>11259.4</v>
       </c>
       <c r="Q6" s="18">
         <v>24361</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R6" s="18">
+        <v>11905.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="20">
         <v>6.8</v>
       </c>
       <c r="C7" s="20">
         <v>0.4</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="20">
         <v>11.3</v>
       </c>
       <c r="F7" s="20">
         <v>0.2</v>
       </c>
       <c r="G7" s="20">
         <v>29.3</v>
       </c>
       <c r="H7" s="20">
         <v>0.5</v>
       </c>
       <c r="I7" s="20">
@@ -1071,52 +1080,55 @@
       </c>
       <c r="J7" s="20">
         <v>2.6</v>
       </c>
       <c r="K7" s="20">
         <v>3.4</v>
       </c>
       <c r="L7" s="20">
         <v>5.7</v>
       </c>
       <c r="M7" s="20">
         <v>2.8</v>
       </c>
       <c r="N7" s="16">
         <v>32.4</v>
       </c>
       <c r="O7" s="15">
         <v>23.4</v>
       </c>
       <c r="P7" s="15">
         <v>55</v>
       </c>
       <c r="Q7" s="18">
         <v>143.6</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R7" s="18">
+        <v>1960.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="20">
         <v>0.7</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="20">
         <v>6.9</v>
       </c>
       <c r="F8" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="G8" s="20">
         <v>5.8</v>
       </c>
       <c r="H8" s="20">
         <v>7.3</v>
       </c>
       <c r="I8" s="20">
@@ -1124,52 +1136,55 @@
       </c>
       <c r="J8" s="20">
         <v>21.8</v>
       </c>
       <c r="K8" s="20">
         <v>13.9</v>
       </c>
       <c r="L8" s="20">
         <v>17.899999999999999</v>
       </c>
       <c r="M8" s="20">
         <v>16.2</v>
       </c>
       <c r="N8" s="16">
         <v>41.2</v>
       </c>
       <c r="O8" s="15">
         <v>39.299999999999997</v>
       </c>
       <c r="P8" s="15">
         <v>21.4</v>
       </c>
       <c r="Q8" s="18">
         <v>56.6</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R8" s="18">
+        <v>137.30000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="20">
         <v>9.4</v>
       </c>
       <c r="E9" s="20">
         <v>2.8</v>
       </c>
       <c r="F9" s="20">
         <v>9.1</v>
       </c>
       <c r="G9" s="20">
         <v>15.2</v>
       </c>
       <c r="H9" s="20">
         <v>8.3000000000000007</v>
       </c>
       <c r="I9" s="20">
@@ -1177,52 +1192,55 @@
       </c>
       <c r="J9" s="20">
         <v>10.1</v>
       </c>
       <c r="K9" s="20">
         <v>12.7</v>
       </c>
       <c r="L9" s="20">
         <v>14.8</v>
       </c>
       <c r="M9" s="20">
         <v>15</v>
       </c>
       <c r="N9" s="16">
         <v>11.1</v>
       </c>
       <c r="O9" s="15">
         <v>12.4</v>
       </c>
       <c r="P9" s="15">
         <v>0.7</v>
       </c>
       <c r="Q9" s="18">
         <v>34.1</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R9" s="18">
+        <v>15.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="C10" s="20">
         <v>2.4</v>
       </c>
       <c r="D10" s="20" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="20">
         <v>10.1</v>
       </c>
       <c r="F10" s="20">
         <v>8.8000000000000007</v>
       </c>
       <c r="G10" s="20">
         <v>7.4</v>
       </c>
       <c r="H10" s="20">
         <v>6.9</v>
       </c>
       <c r="I10" s="20">
@@ -1230,52 +1248,55 @@
       </c>
       <c r="J10" s="20">
         <v>9.6999999999999993</v>
       </c>
       <c r="K10" s="20">
         <v>10</v>
       </c>
       <c r="L10" s="20">
         <v>7</v>
       </c>
       <c r="M10" s="20">
         <v>16.399999999999999</v>
       </c>
       <c r="N10" s="16">
         <v>12.4</v>
       </c>
       <c r="O10" s="15">
         <v>33.299999999999997</v>
       </c>
       <c r="P10" s="15">
         <v>24.9</v>
       </c>
       <c r="Q10" s="18">
         <v>167.6</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R10" s="18">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="20">
         <v>2.4</v>
       </c>
       <c r="C11" s="20">
         <v>2.9</v>
       </c>
       <c r="D11" s="20" t="s">
         <v>5</v>
       </c>
       <c r="E11" s="20">
         <v>1</v>
       </c>
       <c r="F11" s="20">
         <v>2.4</v>
       </c>
       <c r="G11" s="20">
         <v>3.5</v>
       </c>
       <c r="H11" s="20">
         <v>4.5999999999999996</v>
       </c>
       <c r="I11" s="20">
@@ -1283,52 +1304,55 @@
       </c>
       <c r="J11" s="20">
         <v>6.4</v>
       </c>
       <c r="K11" s="20">
         <v>7</v>
       </c>
       <c r="L11" s="20">
         <v>10.4</v>
       </c>
       <c r="M11" s="20">
         <v>7.9</v>
       </c>
       <c r="N11" s="16">
         <v>12.1</v>
       </c>
       <c r="O11" s="15">
         <v>37.700000000000003</v>
       </c>
       <c r="P11" s="15">
         <v>35.5</v>
       </c>
       <c r="Q11" s="18">
         <v>52.4</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R11" s="18">
+        <v>48.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="20">
         <v>1.3</v>
       </c>
       <c r="C12" s="20">
         <v>8.5</v>
       </c>
       <c r="D12" s="20">
         <v>1.7</v>
       </c>
       <c r="E12" s="20">
         <v>4.7</v>
       </c>
       <c r="F12" s="20">
         <v>6.3</v>
       </c>
       <c r="G12" s="20">
         <v>9.5</v>
       </c>
       <c r="H12" s="20">
         <v>13.2</v>
       </c>
       <c r="I12" s="20">
@@ -1336,52 +1360,55 @@
       </c>
       <c r="J12" s="20">
         <v>14.3</v>
       </c>
       <c r="K12" s="20">
         <v>13.8</v>
       </c>
       <c r="L12" s="20">
         <v>16.7</v>
       </c>
       <c r="M12" s="20">
         <v>25.7</v>
       </c>
       <c r="N12" s="16">
         <v>19.3</v>
       </c>
       <c r="O12" s="15">
         <v>90</v>
       </c>
       <c r="P12" s="15">
         <v>65.2</v>
       </c>
       <c r="Q12" s="18">
         <v>564.1</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R12" s="18">
+        <v>165.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="20">
         <v>17</v>
       </c>
       <c r="C13" s="20">
         <v>13.6</v>
       </c>
       <c r="D13" s="20">
         <v>27.9</v>
       </c>
       <c r="E13" s="20">
         <v>26.7</v>
       </c>
       <c r="F13" s="20">
         <v>54.3</v>
       </c>
       <c r="G13" s="20">
         <v>139.80000000000001</v>
       </c>
       <c r="H13" s="20">
         <v>210.9</v>
       </c>
       <c r="I13" s="20">
@@ -1389,52 +1416,55 @@
       </c>
       <c r="J13" s="20">
         <v>94.2</v>
       </c>
       <c r="K13" s="20">
         <v>59.4</v>
       </c>
       <c r="L13" s="20">
         <v>90.5</v>
       </c>
       <c r="M13" s="20">
         <v>59.8</v>
       </c>
       <c r="N13" s="16">
         <v>55.4</v>
       </c>
       <c r="O13" s="15">
         <v>266.89999999999998</v>
       </c>
       <c r="P13" s="15">
         <v>909.1</v>
       </c>
       <c r="Q13" s="18">
         <v>48.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R13" s="18">
+        <v>1415.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="20">
         <v>0.7</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="20">
         <v>9.9</v>
       </c>
       <c r="E14" s="20">
         <v>5.6</v>
       </c>
       <c r="F14" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="G14" s="20">
         <v>12.6</v>
       </c>
       <c r="H14" s="20">
         <v>7.3</v>
       </c>
       <c r="I14" s="20">
@@ -1442,52 +1472,55 @@
       </c>
       <c r="J14" s="20">
         <v>7.7</v>
       </c>
       <c r="K14" s="20">
         <v>29.7</v>
       </c>
       <c r="L14" s="20">
         <v>12.7</v>
       </c>
       <c r="M14" s="20">
         <v>17.5</v>
       </c>
       <c r="N14" s="16">
         <v>15</v>
       </c>
       <c r="O14" s="15">
         <v>26.9</v>
       </c>
       <c r="P14" s="15">
         <v>32.799999999999997</v>
       </c>
       <c r="Q14" s="18">
         <v>40.9</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R14" s="18">
+        <v>27.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="20">
         <v>8</v>
       </c>
       <c r="C15" s="20">
         <v>9.4</v>
       </c>
       <c r="D15" s="20">
         <v>15.5</v>
       </c>
       <c r="E15" s="20">
         <v>15</v>
       </c>
       <c r="F15" s="20">
         <v>14</v>
       </c>
       <c r="G15" s="20">
         <v>19.8</v>
       </c>
       <c r="H15" s="20">
         <v>12.1</v>
       </c>
       <c r="I15" s="20">
@@ -1495,52 +1528,55 @@
       </c>
       <c r="J15" s="20">
         <v>30.3</v>
       </c>
       <c r="K15" s="20">
         <v>27.8</v>
       </c>
       <c r="L15" s="20">
         <v>38</v>
       </c>
       <c r="M15" s="20">
         <v>30.5</v>
       </c>
       <c r="N15" s="16">
         <v>44.5</v>
       </c>
       <c r="O15" s="15">
         <v>101.5</v>
       </c>
       <c r="P15" s="15">
         <v>111.1</v>
       </c>
       <c r="Q15" s="18">
         <v>160.19999999999999</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R15" s="18">
+        <v>112.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="20">
         <v>1.9</v>
       </c>
       <c r="C16" s="20">
         <v>47.2</v>
       </c>
       <c r="D16" s="20">
         <v>16.100000000000001</v>
       </c>
       <c r="E16" s="20">
         <v>79.900000000000006</v>
       </c>
       <c r="F16" s="20">
         <v>125.4</v>
       </c>
       <c r="G16" s="20">
         <v>87.8</v>
       </c>
       <c r="H16" s="20">
         <v>146.19999999999999</v>
       </c>
       <c r="I16" s="20">
@@ -1548,52 +1584,55 @@
       </c>
       <c r="J16" s="20">
         <v>3.8</v>
       </c>
       <c r="K16" s="20">
         <v>171.8</v>
       </c>
       <c r="L16" s="20">
         <v>19.7</v>
       </c>
       <c r="M16" s="20">
         <v>331.3</v>
       </c>
       <c r="N16" s="16">
         <v>109.1</v>
       </c>
       <c r="O16" s="15">
         <v>189</v>
       </c>
       <c r="P16" s="15">
         <v>17.100000000000001</v>
       </c>
       <c r="Q16" s="18">
         <v>334.8</v>
       </c>
-    </row>
-    <row r="17" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R16" s="18">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="20">
         <v>13.4</v>
       </c>
       <c r="C17" s="20">
         <v>24.9</v>
       </c>
       <c r="D17" s="20">
         <v>3.4</v>
       </c>
       <c r="E17" s="20">
         <v>18.399999999999999</v>
       </c>
       <c r="F17" s="20">
         <v>0.8</v>
       </c>
       <c r="G17" s="20">
         <v>1.4</v>
       </c>
       <c r="H17" s="20">
         <v>19</v>
       </c>
       <c r="I17" s="20">
@@ -1601,52 +1640,55 @@
       </c>
       <c r="J17" s="20">
         <v>270.7</v>
       </c>
       <c r="K17" s="20">
         <v>47</v>
       </c>
       <c r="L17" s="20">
         <v>78.3</v>
       </c>
       <c r="M17" s="20">
         <v>53.3</v>
       </c>
       <c r="N17" s="16">
         <v>53.6</v>
       </c>
       <c r="O17" s="15">
         <v>84.2</v>
       </c>
       <c r="P17" s="15">
         <v>72.5</v>
       </c>
       <c r="Q17" s="18">
         <v>77.900000000000006</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R17" s="18">
+        <v>40.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="22">
         <v>0.9</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="22">
         <v>4</v>
       </c>
       <c r="E18" s="22">
         <v>0.8</v>
       </c>
       <c r="F18" s="22">
         <v>2.5</v>
       </c>
       <c r="G18" s="22">
         <v>5.4</v>
       </c>
       <c r="H18" s="22">
         <v>7.3</v>
       </c>
       <c r="I18" s="22">
@@ -1654,153 +1696,156 @@
       </c>
       <c r="J18" s="22">
         <v>16</v>
       </c>
       <c r="K18" s="22">
         <v>22.9</v>
       </c>
       <c r="L18" s="22">
         <v>21.8</v>
       </c>
       <c r="M18" s="22">
         <v>34.299999999999997</v>
       </c>
       <c r="N18" s="23">
         <v>13.4</v>
       </c>
       <c r="O18" s="24">
         <v>136.19999999999999</v>
       </c>
       <c r="P18" s="24">
         <v>74</v>
       </c>
       <c r="Q18" s="25">
         <v>46.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="R18" s="25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="N19" s="6"/>
       <c r="O19" s="27"/>
       <c r="P19" s="27"/>
       <c r="Q19" s="6"/>
     </row>
-    <row r="20" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:18">
       <c r="B20" s="28"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
     </row>
-    <row r="21" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:18">
       <c r="B21" s="28"/>
       <c r="C21" s="28"/>
       <c r="D21" s="28"/>
     </row>
-    <row r="22" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:18">
       <c r="A22" s="1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="23" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:18">
       <c r="B23" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="24" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:18">
       <c r="B24" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="25" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:18">
       <c r="B25" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:18">
       <c r="B26" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="27" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:18">
       <c r="B27" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="28" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:18">
       <c r="B28" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:18">
       <c r="B29" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="30" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:18">
       <c r="B30" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="31" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:18">
       <c r="B31" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="32" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:18">
       <c r="B32" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="33" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:2">
       <c r="B33" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="34" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:2">
       <c r="B34" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="35" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:2">
       <c r="B35" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="36" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:2">
       <c r="B36" s="1" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>