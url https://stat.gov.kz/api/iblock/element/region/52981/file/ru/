--- v0 (2026-05-01)
+++ v1 (2026-07-15)
@@ -15,51 +15,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="20">
   <si>
     <t>Объем профессиональные, научные и технические прочие*</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>Актюбинская область</t>
   </si>
   <si>
     <t>г. Актобе</t>
   </si>
   <si>
     <t>Алгинский</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Айтекебийский</t>
   </si>
   <si>
     <t>Байганинский</t>
   </si>
   <si>
@@ -85,51 +85,51 @@
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизский</t>
   </si>
   <si>
     <t xml:space="preserve"> * - в соответствии с версией ОКЭД 2007г.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -251,55 +251,50 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -334,50 +329,55 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -618,1204 +618,1249 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q34"/>
+  <dimension ref="A1:R34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+      <selection activeCell="R25" sqref="R25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="20.42578125" style="41" customWidth="1"/>
-[...192 lines deleted...]
-    <col min="16135" max="16384" width="9.140625" style="41"/>
+    <col min="1" max="1" width="20.42578125" style="38" customWidth="1"/>
+    <col min="2" max="6" width="9.7109375" style="38" customWidth="1"/>
+    <col min="7" max="9" width="9.140625" style="38"/>
+    <col min="10" max="10" width="10.42578125" style="38" customWidth="1"/>
+    <col min="11" max="256" width="9.140625" style="38"/>
+    <col min="257" max="257" width="20.42578125" style="38" customWidth="1"/>
+    <col min="258" max="262" width="9.7109375" style="38" customWidth="1"/>
+    <col min="263" max="512" width="9.140625" style="38"/>
+    <col min="513" max="513" width="20.42578125" style="38" customWidth="1"/>
+    <col min="514" max="518" width="9.7109375" style="38" customWidth="1"/>
+    <col min="519" max="768" width="9.140625" style="38"/>
+    <col min="769" max="769" width="20.42578125" style="38" customWidth="1"/>
+    <col min="770" max="774" width="9.7109375" style="38" customWidth="1"/>
+    <col min="775" max="1024" width="9.140625" style="38"/>
+    <col min="1025" max="1025" width="20.42578125" style="38" customWidth="1"/>
+    <col min="1026" max="1030" width="9.7109375" style="38" customWidth="1"/>
+    <col min="1031" max="1280" width="9.140625" style="38"/>
+    <col min="1281" max="1281" width="20.42578125" style="38" customWidth="1"/>
+    <col min="1282" max="1286" width="9.7109375" style="38" customWidth="1"/>
+    <col min="1287" max="1536" width="9.140625" style="38"/>
+    <col min="1537" max="1537" width="20.42578125" style="38" customWidth="1"/>
+    <col min="1538" max="1542" width="9.7109375" style="38" customWidth="1"/>
+    <col min="1543" max="1792" width="9.140625" style="38"/>
+    <col min="1793" max="1793" width="20.42578125" style="38" customWidth="1"/>
+    <col min="1794" max="1798" width="9.7109375" style="38" customWidth="1"/>
+    <col min="1799" max="2048" width="9.140625" style="38"/>
+    <col min="2049" max="2049" width="20.42578125" style="38" customWidth="1"/>
+    <col min="2050" max="2054" width="9.7109375" style="38" customWidth="1"/>
+    <col min="2055" max="2304" width="9.140625" style="38"/>
+    <col min="2305" max="2305" width="20.42578125" style="38" customWidth="1"/>
+    <col min="2306" max="2310" width="9.7109375" style="38" customWidth="1"/>
+    <col min="2311" max="2560" width="9.140625" style="38"/>
+    <col min="2561" max="2561" width="20.42578125" style="38" customWidth="1"/>
+    <col min="2562" max="2566" width="9.7109375" style="38" customWidth="1"/>
+    <col min="2567" max="2816" width="9.140625" style="38"/>
+    <col min="2817" max="2817" width="20.42578125" style="38" customWidth="1"/>
+    <col min="2818" max="2822" width="9.7109375" style="38" customWidth="1"/>
+    <col min="2823" max="3072" width="9.140625" style="38"/>
+    <col min="3073" max="3073" width="20.42578125" style="38" customWidth="1"/>
+    <col min="3074" max="3078" width="9.7109375" style="38" customWidth="1"/>
+    <col min="3079" max="3328" width="9.140625" style="38"/>
+    <col min="3329" max="3329" width="20.42578125" style="38" customWidth="1"/>
+    <col min="3330" max="3334" width="9.7109375" style="38" customWidth="1"/>
+    <col min="3335" max="3584" width="9.140625" style="38"/>
+    <col min="3585" max="3585" width="20.42578125" style="38" customWidth="1"/>
+    <col min="3586" max="3590" width="9.7109375" style="38" customWidth="1"/>
+    <col min="3591" max="3840" width="9.140625" style="38"/>
+    <col min="3841" max="3841" width="20.42578125" style="38" customWidth="1"/>
+    <col min="3842" max="3846" width="9.7109375" style="38" customWidth="1"/>
+    <col min="3847" max="4096" width="9.140625" style="38"/>
+    <col min="4097" max="4097" width="20.42578125" style="38" customWidth="1"/>
+    <col min="4098" max="4102" width="9.7109375" style="38" customWidth="1"/>
+    <col min="4103" max="4352" width="9.140625" style="38"/>
+    <col min="4353" max="4353" width="20.42578125" style="38" customWidth="1"/>
+    <col min="4354" max="4358" width="9.7109375" style="38" customWidth="1"/>
+    <col min="4359" max="4608" width="9.140625" style="38"/>
+    <col min="4609" max="4609" width="20.42578125" style="38" customWidth="1"/>
+    <col min="4610" max="4614" width="9.7109375" style="38" customWidth="1"/>
+    <col min="4615" max="4864" width="9.140625" style="38"/>
+    <col min="4865" max="4865" width="20.42578125" style="38" customWidth="1"/>
+    <col min="4866" max="4870" width="9.7109375" style="38" customWidth="1"/>
+    <col min="4871" max="5120" width="9.140625" style="38"/>
+    <col min="5121" max="5121" width="20.42578125" style="38" customWidth="1"/>
+    <col min="5122" max="5126" width="9.7109375" style="38" customWidth="1"/>
+    <col min="5127" max="5376" width="9.140625" style="38"/>
+    <col min="5377" max="5377" width="20.42578125" style="38" customWidth="1"/>
+    <col min="5378" max="5382" width="9.7109375" style="38" customWidth="1"/>
+    <col min="5383" max="5632" width="9.140625" style="38"/>
+    <col min="5633" max="5633" width="20.42578125" style="38" customWidth="1"/>
+    <col min="5634" max="5638" width="9.7109375" style="38" customWidth="1"/>
+    <col min="5639" max="5888" width="9.140625" style="38"/>
+    <col min="5889" max="5889" width="20.42578125" style="38" customWidth="1"/>
+    <col min="5890" max="5894" width="9.7109375" style="38" customWidth="1"/>
+    <col min="5895" max="6144" width="9.140625" style="38"/>
+    <col min="6145" max="6145" width="20.42578125" style="38" customWidth="1"/>
+    <col min="6146" max="6150" width="9.7109375" style="38" customWidth="1"/>
+    <col min="6151" max="6400" width="9.140625" style="38"/>
+    <col min="6401" max="6401" width="20.42578125" style="38" customWidth="1"/>
+    <col min="6402" max="6406" width="9.7109375" style="38" customWidth="1"/>
+    <col min="6407" max="6656" width="9.140625" style="38"/>
+    <col min="6657" max="6657" width="20.42578125" style="38" customWidth="1"/>
+    <col min="6658" max="6662" width="9.7109375" style="38" customWidth="1"/>
+    <col min="6663" max="6912" width="9.140625" style="38"/>
+    <col min="6913" max="6913" width="20.42578125" style="38" customWidth="1"/>
+    <col min="6914" max="6918" width="9.7109375" style="38" customWidth="1"/>
+    <col min="6919" max="7168" width="9.140625" style="38"/>
+    <col min="7169" max="7169" width="20.42578125" style="38" customWidth="1"/>
+    <col min="7170" max="7174" width="9.7109375" style="38" customWidth="1"/>
+    <col min="7175" max="7424" width="9.140625" style="38"/>
+    <col min="7425" max="7425" width="20.42578125" style="38" customWidth="1"/>
+    <col min="7426" max="7430" width="9.7109375" style="38" customWidth="1"/>
+    <col min="7431" max="7680" width="9.140625" style="38"/>
+    <col min="7681" max="7681" width="20.42578125" style="38" customWidth="1"/>
+    <col min="7682" max="7686" width="9.7109375" style="38" customWidth="1"/>
+    <col min="7687" max="7936" width="9.140625" style="38"/>
+    <col min="7937" max="7937" width="20.42578125" style="38" customWidth="1"/>
+    <col min="7938" max="7942" width="9.7109375" style="38" customWidth="1"/>
+    <col min="7943" max="8192" width="9.140625" style="38"/>
+    <col min="8193" max="8193" width="20.42578125" style="38" customWidth="1"/>
+    <col min="8194" max="8198" width="9.7109375" style="38" customWidth="1"/>
+    <col min="8199" max="8448" width="9.140625" style="38"/>
+    <col min="8449" max="8449" width="20.42578125" style="38" customWidth="1"/>
+    <col min="8450" max="8454" width="9.7109375" style="38" customWidth="1"/>
+    <col min="8455" max="8704" width="9.140625" style="38"/>
+    <col min="8705" max="8705" width="20.42578125" style="38" customWidth="1"/>
+    <col min="8706" max="8710" width="9.7109375" style="38" customWidth="1"/>
+    <col min="8711" max="8960" width="9.140625" style="38"/>
+    <col min="8961" max="8961" width="20.42578125" style="38" customWidth="1"/>
+    <col min="8962" max="8966" width="9.7109375" style="38" customWidth="1"/>
+    <col min="8967" max="9216" width="9.140625" style="38"/>
+    <col min="9217" max="9217" width="20.42578125" style="38" customWidth="1"/>
+    <col min="9218" max="9222" width="9.7109375" style="38" customWidth="1"/>
+    <col min="9223" max="9472" width="9.140625" style="38"/>
+    <col min="9473" max="9473" width="20.42578125" style="38" customWidth="1"/>
+    <col min="9474" max="9478" width="9.7109375" style="38" customWidth="1"/>
+    <col min="9479" max="9728" width="9.140625" style="38"/>
+    <col min="9729" max="9729" width="20.42578125" style="38" customWidth="1"/>
+    <col min="9730" max="9734" width="9.7109375" style="38" customWidth="1"/>
+    <col min="9735" max="9984" width="9.140625" style="38"/>
+    <col min="9985" max="9985" width="20.42578125" style="38" customWidth="1"/>
+    <col min="9986" max="9990" width="9.7109375" style="38" customWidth="1"/>
+    <col min="9991" max="10240" width="9.140625" style="38"/>
+    <col min="10241" max="10241" width="20.42578125" style="38" customWidth="1"/>
+    <col min="10242" max="10246" width="9.7109375" style="38" customWidth="1"/>
+    <col min="10247" max="10496" width="9.140625" style="38"/>
+    <col min="10497" max="10497" width="20.42578125" style="38" customWidth="1"/>
+    <col min="10498" max="10502" width="9.7109375" style="38" customWidth="1"/>
+    <col min="10503" max="10752" width="9.140625" style="38"/>
+    <col min="10753" max="10753" width="20.42578125" style="38" customWidth="1"/>
+    <col min="10754" max="10758" width="9.7109375" style="38" customWidth="1"/>
+    <col min="10759" max="11008" width="9.140625" style="38"/>
+    <col min="11009" max="11009" width="20.42578125" style="38" customWidth="1"/>
+    <col min="11010" max="11014" width="9.7109375" style="38" customWidth="1"/>
+    <col min="11015" max="11264" width="9.140625" style="38"/>
+    <col min="11265" max="11265" width="20.42578125" style="38" customWidth="1"/>
+    <col min="11266" max="11270" width="9.7109375" style="38" customWidth="1"/>
+    <col min="11271" max="11520" width="9.140625" style="38"/>
+    <col min="11521" max="11521" width="20.42578125" style="38" customWidth="1"/>
+    <col min="11522" max="11526" width="9.7109375" style="38" customWidth="1"/>
+    <col min="11527" max="11776" width="9.140625" style="38"/>
+    <col min="11777" max="11777" width="20.42578125" style="38" customWidth="1"/>
+    <col min="11778" max="11782" width="9.7109375" style="38" customWidth="1"/>
+    <col min="11783" max="12032" width="9.140625" style="38"/>
+    <col min="12033" max="12033" width="20.42578125" style="38" customWidth="1"/>
+    <col min="12034" max="12038" width="9.7109375" style="38" customWidth="1"/>
+    <col min="12039" max="12288" width="9.140625" style="38"/>
+    <col min="12289" max="12289" width="20.42578125" style="38" customWidth="1"/>
+    <col min="12290" max="12294" width="9.7109375" style="38" customWidth="1"/>
+    <col min="12295" max="12544" width="9.140625" style="38"/>
+    <col min="12545" max="12545" width="20.42578125" style="38" customWidth="1"/>
+    <col min="12546" max="12550" width="9.7109375" style="38" customWidth="1"/>
+    <col min="12551" max="12800" width="9.140625" style="38"/>
+    <col min="12801" max="12801" width="20.42578125" style="38" customWidth="1"/>
+    <col min="12802" max="12806" width="9.7109375" style="38" customWidth="1"/>
+    <col min="12807" max="13056" width="9.140625" style="38"/>
+    <col min="13057" max="13057" width="20.42578125" style="38" customWidth="1"/>
+    <col min="13058" max="13062" width="9.7109375" style="38" customWidth="1"/>
+    <col min="13063" max="13312" width="9.140625" style="38"/>
+    <col min="13313" max="13313" width="20.42578125" style="38" customWidth="1"/>
+    <col min="13314" max="13318" width="9.7109375" style="38" customWidth="1"/>
+    <col min="13319" max="13568" width="9.140625" style="38"/>
+    <col min="13569" max="13569" width="20.42578125" style="38" customWidth="1"/>
+    <col min="13570" max="13574" width="9.7109375" style="38" customWidth="1"/>
+    <col min="13575" max="13824" width="9.140625" style="38"/>
+    <col min="13825" max="13825" width="20.42578125" style="38" customWidth="1"/>
+    <col min="13826" max="13830" width="9.7109375" style="38" customWidth="1"/>
+    <col min="13831" max="14080" width="9.140625" style="38"/>
+    <col min="14081" max="14081" width="20.42578125" style="38" customWidth="1"/>
+    <col min="14082" max="14086" width="9.7109375" style="38" customWidth="1"/>
+    <col min="14087" max="14336" width="9.140625" style="38"/>
+    <col min="14337" max="14337" width="20.42578125" style="38" customWidth="1"/>
+    <col min="14338" max="14342" width="9.7109375" style="38" customWidth="1"/>
+    <col min="14343" max="14592" width="9.140625" style="38"/>
+    <col min="14593" max="14593" width="20.42578125" style="38" customWidth="1"/>
+    <col min="14594" max="14598" width="9.7109375" style="38" customWidth="1"/>
+    <col min="14599" max="14848" width="9.140625" style="38"/>
+    <col min="14849" max="14849" width="20.42578125" style="38" customWidth="1"/>
+    <col min="14850" max="14854" width="9.7109375" style="38" customWidth="1"/>
+    <col min="14855" max="15104" width="9.140625" style="38"/>
+    <col min="15105" max="15105" width="20.42578125" style="38" customWidth="1"/>
+    <col min="15106" max="15110" width="9.7109375" style="38" customWidth="1"/>
+    <col min="15111" max="15360" width="9.140625" style="38"/>
+    <col min="15361" max="15361" width="20.42578125" style="38" customWidth="1"/>
+    <col min="15362" max="15366" width="9.7109375" style="38" customWidth="1"/>
+    <col min="15367" max="15616" width="9.140625" style="38"/>
+    <col min="15617" max="15617" width="20.42578125" style="38" customWidth="1"/>
+    <col min="15618" max="15622" width="9.7109375" style="38" customWidth="1"/>
+    <col min="15623" max="15872" width="9.140625" style="38"/>
+    <col min="15873" max="15873" width="20.42578125" style="38" customWidth="1"/>
+    <col min="15874" max="15878" width="9.7109375" style="38" customWidth="1"/>
+    <col min="15879" max="16128" width="9.140625" style="38"/>
+    <col min="16129" max="16129" width="20.42578125" style="38" customWidth="1"/>
+    <col min="16130" max="16134" width="9.7109375" style="38" customWidth="1"/>
+    <col min="16135" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:18" s="1" customFormat="1">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...52 lines deleted...]
-      <c r="Q3" s="11" t="s">
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+    </row>
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="15">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+    </row>
+    <row r="3" spans="1:18" s="1" customFormat="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="8"/>
+      <c r="P3" s="8"/>
+      <c r="R3" s="8" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17" s="4" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="13">
+    <row r="4" spans="1:18" s="1" customFormat="1">
+      <c r="A4" s="9"/>
+      <c r="B4" s="10">
         <v>2009</v>
       </c>
-      <c r="C4" s="13">
+      <c r="C4" s="10">
         <v>2010</v>
       </c>
-      <c r="D4" s="13">
+      <c r="D4" s="10">
         <v>2011</v>
       </c>
-      <c r="E4" s="13">
+      <c r="E4" s="10">
         <v>2012</v>
       </c>
-      <c r="F4" s="14">
+      <c r="F4" s="11">
         <v>2013</v>
       </c>
-      <c r="G4" s="15">
+      <c r="G4" s="12">
         <v>2014</v>
       </c>
-      <c r="H4" s="16">
+      <c r="H4" s="13">
         <v>2015</v>
       </c>
-      <c r="I4" s="16">
+      <c r="I4" s="13">
         <v>2016</v>
       </c>
-      <c r="J4" s="17">
+      <c r="J4" s="14">
         <v>2017</v>
       </c>
-      <c r="K4" s="13">
+      <c r="K4" s="10">
         <v>2018</v>
       </c>
-      <c r="L4" s="13">
+      <c r="L4" s="10">
         <v>2019</v>
       </c>
-      <c r="M4" s="14">
+      <c r="M4" s="11">
         <v>2020</v>
       </c>
-      <c r="N4" s="14">
+      <c r="N4" s="11">
         <v>2021</v>
       </c>
-      <c r="O4" s="18">
+      <c r="O4" s="15">
         <v>2022</v>
       </c>
-      <c r="P4" s="18">
+      <c r="P4" s="15">
         <v>2023</v>
       </c>
-      <c r="Q4" s="13">
+      <c r="Q4" s="10">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="R4" s="10">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="1" customFormat="1">
+      <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="19">
+      <c r="B5" s="16">
         <v>178.3</v>
       </c>
-      <c r="C5" s="19">
+      <c r="C5" s="16">
         <v>272</v>
       </c>
-      <c r="D5" s="19">
+      <c r="D5" s="16">
         <v>286.8</v>
       </c>
-      <c r="E5" s="19">
+      <c r="E5" s="16">
         <v>16709.5</v>
       </c>
-      <c r="F5" s="19">
+      <c r="F5" s="16">
         <v>384.2</v>
       </c>
-      <c r="G5" s="20">
+      <c r="G5" s="17">
         <v>930.4</v>
       </c>
-      <c r="H5" s="20">
+      <c r="H5" s="17">
         <v>508.9</v>
       </c>
-      <c r="I5" s="20">
+      <c r="I5" s="17">
         <v>1040.954</v>
       </c>
-      <c r="J5" s="20">
+      <c r="J5" s="17">
         <v>3192.5082000000002</v>
       </c>
-      <c r="K5" s="20">
+      <c r="K5" s="17">
         <v>5513.8877000000002</v>
       </c>
-      <c r="L5" s="20">
+      <c r="L5" s="17">
         <v>7756.5</v>
       </c>
-      <c r="M5" s="20">
+      <c r="M5" s="17">
         <v>3888.1469999999999</v>
       </c>
-      <c r="N5" s="20">
+      <c r="N5" s="17">
         <v>2989.1131</v>
       </c>
-      <c r="O5" s="21">
+      <c r="O5" s="18">
         <v>2962</v>
       </c>
-      <c r="P5" s="22">
+      <c r="P5" s="19">
         <v>5425.3</v>
       </c>
-      <c r="Q5" s="23">
+      <c r="Q5" s="20">
         <v>5845.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="9" t="s">
+      <c r="R5" s="20">
+        <v>5623.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="1" customFormat="1">
+      <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="21">
         <v>167.5</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="21">
         <v>261.10000000000002</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="21">
         <v>276.89999999999998</v>
       </c>
-      <c r="E6" s="25">
+      <c r="E6" s="22">
         <v>16695.099999999999</v>
       </c>
-      <c r="F6" s="25">
+      <c r="F6" s="22">
         <v>353.2</v>
       </c>
-      <c r="G6" s="25">
+      <c r="G6" s="22">
         <v>876.2</v>
       </c>
-      <c r="H6" s="25">
+      <c r="H6" s="22">
         <v>408.8</v>
       </c>
-      <c r="I6" s="25">
+      <c r="I6" s="22">
         <v>976.2</v>
       </c>
-      <c r="J6" s="25">
+      <c r="J6" s="22">
         <v>717.3</v>
       </c>
-      <c r="K6" s="25">
+      <c r="K6" s="22">
         <v>1405.5</v>
       </c>
-      <c r="L6" s="25">
+      <c r="L6" s="22">
         <v>1613.7</v>
       </c>
-      <c r="M6" s="25">
+      <c r="M6" s="22">
         <v>1450.3</v>
       </c>
-      <c r="N6" s="26">
+      <c r="N6" s="23">
         <v>2008</v>
       </c>
-      <c r="O6" s="27">
+      <c r="O6" s="24">
         <v>1693.6</v>
       </c>
-      <c r="P6" s="20">
+      <c r="P6" s="17">
         <v>4022.9</v>
       </c>
-      <c r="Q6" s="23">
+      <c r="Q6" s="20">
         <v>4441.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="9" t="s">
+      <c r="R6" s="20">
+        <v>5410.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="1" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="21">
         <v>1.5</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="21">
         <v>6.5</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="21">
         <v>1.3</v>
       </c>
-      <c r="E7" s="25" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="25">
+      <c r="E7" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="22">
         <v>1.4</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="22">
         <v>15.7</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H7" s="22">
         <v>10.199999999999999</v>
       </c>
-      <c r="I7" s="25">
+      <c r="I7" s="22">
         <v>2.6</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J7" s="22">
         <v>6.8</v>
       </c>
-      <c r="K7" s="25">
+      <c r="K7" s="22">
         <v>11</v>
       </c>
-      <c r="L7" s="25">
+      <c r="L7" s="22">
         <v>20.399999999999999</v>
       </c>
-      <c r="M7" s="25">
+      <c r="M7" s="22">
         <v>10.4</v>
       </c>
-      <c r="N7" s="26">
+      <c r="N7" s="23">
         <v>24.7</v>
       </c>
-      <c r="O7" s="27">
+      <c r="O7" s="24">
         <v>68.8</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="17">
         <v>118.3</v>
       </c>
-      <c r="Q7" s="28">
+      <c r="Q7" s="25">
         <v>40.299999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="R7" s="25">
+        <v>53.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="1" customFormat="1">
+      <c r="A8" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="21">
         <v>0.1</v>
       </c>
-      <c r="C8" s="24" t="s">
-[...8 lines deleted...]
-      <c r="F8" s="25">
+      <c r="C8" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="22">
         <v>1</v>
       </c>
-      <c r="G8" s="25">
+      <c r="G8" s="22">
         <v>1.2</v>
       </c>
-      <c r="H8" s="25">
+      <c r="H8" s="22">
         <v>1.2</v>
       </c>
-      <c r="I8" s="25">
+      <c r="I8" s="22">
         <v>2.2000000000000002</v>
       </c>
-      <c r="J8" s="25">
+      <c r="J8" s="22">
         <v>2.2999999999999998</v>
       </c>
-      <c r="K8" s="25">
+      <c r="K8" s="22">
         <v>3.1</v>
       </c>
-      <c r="L8" s="25">
+      <c r="L8" s="22">
         <v>4.3</v>
       </c>
-      <c r="M8" s="25">
+      <c r="M8" s="22">
         <v>3.2</v>
       </c>
-      <c r="N8" s="26">
+      <c r="N8" s="23">
         <v>0.8</v>
       </c>
-      <c r="O8" s="27">
+      <c r="O8" s="24">
         <v>1.5</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P8" s="17">
         <v>5.6</v>
       </c>
-      <c r="Q8" s="28">
+      <c r="Q8" s="25">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="R8" s="25">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="1" customFormat="1">
+      <c r="A9" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="21">
         <v>0.1</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="21">
         <v>1.6</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="21">
         <v>1.9</v>
       </c>
-      <c r="E9" s="25">
+      <c r="E9" s="22">
         <v>1.7</v>
       </c>
-      <c r="F9" s="25">
+      <c r="F9" s="22">
         <v>3.8</v>
       </c>
-      <c r="G9" s="25">
+      <c r="G9" s="22">
         <v>5.4</v>
       </c>
-      <c r="H9" s="25">
+      <c r="H9" s="22">
         <v>3.3</v>
       </c>
-      <c r="I9" s="25">
+      <c r="I9" s="22">
         <v>4.0999999999999996</v>
       </c>
-      <c r="J9" s="25">
+      <c r="J9" s="22">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K9" s="25">
+      <c r="K9" s="22">
         <v>3</v>
       </c>
-      <c r="L9" s="25">
-[...2 lines deleted...]
-      <c r="M9" s="25">
+      <c r="L9" s="22">
+        <v>5</v>
+      </c>
+      <c r="M9" s="22">
         <v>4.7</v>
       </c>
-      <c r="N9" s="26">
+      <c r="N9" s="23">
         <v>4.5</v>
       </c>
-      <c r="O9" s="27">
+      <c r="O9" s="24">
         <v>2.7</v>
       </c>
-      <c r="P9" s="20">
+      <c r="P9" s="17">
         <v>1.2</v>
       </c>
-      <c r="Q9" s="28">
+      <c r="Q9" s="25">
         <v>1.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="R9" s="25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="1" customFormat="1">
+      <c r="A10" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="21">
         <v>1.2</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="21">
         <v>1.6</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="21">
         <v>1.7</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E10" s="22">
         <v>1.2</v>
       </c>
-      <c r="F10" s="25">
+      <c r="F10" s="22">
         <v>0.7</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="22">
         <v>4.8</v>
       </c>
-      <c r="H10" s="25">
+      <c r="H10" s="22">
         <v>5.3</v>
       </c>
-      <c r="I10" s="25">
+      <c r="I10" s="22">
         <v>5.5</v>
       </c>
-      <c r="J10" s="25">
+      <c r="J10" s="22">
         <v>402.5</v>
       </c>
-      <c r="K10" s="25">
+      <c r="K10" s="22">
         <v>434.4</v>
       </c>
-      <c r="L10" s="25">
+      <c r="L10" s="22">
         <v>494</v>
       </c>
-      <c r="M10" s="25">
+      <c r="M10" s="22">
         <v>63.1</v>
       </c>
-      <c r="N10" s="26">
+      <c r="N10" s="23">
         <v>28.9</v>
       </c>
-      <c r="O10" s="27">
+      <c r="O10" s="24">
         <v>14.7</v>
       </c>
-      <c r="P10" s="20">
+      <c r="P10" s="17">
         <v>34.6</v>
       </c>
-      <c r="Q10" s="28">
+      <c r="Q10" s="25">
         <v>8.6999999999999993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="R10" s="25">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="1" customFormat="1">
+      <c r="A11" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="21">
         <v>0.3</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="21">
         <v>1.2</v>
       </c>
-      <c r="D11" s="25" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="25">
+      <c r="D11" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="F11" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="22">
         <v>1.2</v>
       </c>
-      <c r="H11" s="25">
+      <c r="H11" s="22">
         <v>1.2</v>
       </c>
-      <c r="I11" s="25">
+      <c r="I11" s="22">
         <v>1.2</v>
       </c>
-      <c r="J11" s="25">
+      <c r="J11" s="22">
         <v>1.2</v>
       </c>
-      <c r="K11" s="25">
+      <c r="K11" s="22">
         <v>1.5</v>
       </c>
-      <c r="L11" s="25">
+      <c r="L11" s="22">
         <v>1.8</v>
       </c>
-      <c r="M11" s="25">
+      <c r="M11" s="22">
         <v>2.2999999999999998</v>
       </c>
-      <c r="N11" s="26">
+      <c r="N11" s="23">
         <v>0.05</v>
       </c>
-      <c r="O11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="20">
+      <c r="O11" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="P11" s="17">
         <v>6.2</v>
       </c>
-      <c r="Q11" s="29" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="Q11" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="R11" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="1" customFormat="1">
+      <c r="A12" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="21">
         <v>0.1</v>
       </c>
-      <c r="C12" s="24" t="s">
-[...17 lines deleted...]
-      <c r="I12" s="25">
+      <c r="C12" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="F12" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="G12" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="H12" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="I12" s="22">
         <v>1.4</v>
       </c>
-      <c r="J12" s="25">
+      <c r="J12" s="22">
         <v>1.9</v>
       </c>
-      <c r="K12" s="25">
+      <c r="K12" s="22">
         <v>4.4000000000000004</v>
       </c>
-      <c r="L12" s="25">
+      <c r="L12" s="22">
         <v>5.5</v>
       </c>
-      <c r="M12" s="25">
+      <c r="M12" s="22">
         <v>1.9</v>
       </c>
-      <c r="N12" s="26">
+      <c r="N12" s="23">
         <v>9.1</v>
       </c>
-      <c r="O12" s="27">
+      <c r="O12" s="24">
         <v>7.8</v>
       </c>
-      <c r="P12" s="20">
+      <c r="P12" s="17">
         <v>12.1</v>
       </c>
-      <c r="Q12" s="29" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="9" t="s">
+      <c r="Q12" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="R12" s="26">
+        <v>96.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="1" customFormat="1">
+      <c r="A13" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="21">
         <v>4.7</v>
       </c>
-      <c r="C13" s="24" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="25">
+      <c r="C13" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="22">
         <v>1.7</v>
       </c>
-      <c r="F13" s="25">
+      <c r="F13" s="22">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G13" s="25">
+      <c r="G13" s="22">
         <v>0.1</v>
       </c>
-      <c r="H13" s="25">
+      <c r="H13" s="22">
         <v>45.9</v>
       </c>
-      <c r="I13" s="25">
+      <c r="I13" s="22">
         <v>23.4</v>
       </c>
-      <c r="J13" s="25">
+      <c r="J13" s="22">
         <v>2035.3</v>
       </c>
-      <c r="K13" s="25">
+      <c r="K13" s="22">
         <v>3626.2</v>
       </c>
-      <c r="L13" s="25">
+      <c r="L13" s="22">
         <v>5413.6</v>
       </c>
-      <c r="M13" s="25">
+      <c r="M13" s="22">
         <v>1393.8</v>
       </c>
-      <c r="N13" s="26">
+      <c r="N13" s="23">
         <v>38.9</v>
       </c>
-      <c r="O13" s="27">
+      <c r="O13" s="24">
         <v>9.4</v>
       </c>
-      <c r="P13" s="20">
+      <c r="P13" s="17">
         <v>106.3</v>
       </c>
-      <c r="Q13" s="28">
+      <c r="Q13" s="25">
         <v>174.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="R13" s="25">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="1" customFormat="1">
+      <c r="A14" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="21">
         <v>0.3</v>
       </c>
-      <c r="C14" s="24" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="24">
+      <c r="C14" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="21">
         <v>0.5</v>
       </c>
-      <c r="E14" s="25">
+      <c r="E14" s="22">
         <v>2.4</v>
       </c>
-      <c r="F14" s="25">
+      <c r="F14" s="22">
         <v>4.5</v>
       </c>
-      <c r="G14" s="25">
+      <c r="G14" s="22">
         <v>8.6</v>
       </c>
-      <c r="H14" s="25">
+      <c r="H14" s="22">
         <v>5.9</v>
       </c>
-      <c r="I14" s="25">
+      <c r="I14" s="22">
         <v>4.8</v>
       </c>
-      <c r="J14" s="25">
+      <c r="J14" s="22">
         <v>5.4</v>
       </c>
-      <c r="K14" s="25">
+      <c r="K14" s="22">
         <v>5.4</v>
       </c>
-      <c r="L14" s="25">
-[...2 lines deleted...]
-      <c r="M14" s="25">
+      <c r="L14" s="22">
+        <v>5</v>
+      </c>
+      <c r="M14" s="22">
         <v>5.4</v>
       </c>
-      <c r="N14" s="26">
+      <c r="N14" s="23">
         <v>17</v>
       </c>
-      <c r="O14" s="27">
+      <c r="O14" s="24">
         <v>3.4</v>
       </c>
-      <c r="P14" s="20">
+      <c r="P14" s="17">
         <v>5.5</v>
       </c>
-      <c r="Q14" s="28">
+      <c r="Q14" s="25">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="9" t="s">
+      <c r="R14" s="25">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="1" customFormat="1">
+      <c r="A15" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="21">
         <v>0.7</v>
       </c>
-      <c r="C15" s="24" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="25">
+      <c r="C15" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="22">
         <v>1.9</v>
       </c>
-      <c r="F15" s="25">
+      <c r="F15" s="22">
         <v>2</v>
       </c>
-      <c r="G15" s="25">
+      <c r="G15" s="22">
         <v>6.4</v>
       </c>
-      <c r="H15" s="25">
+      <c r="H15" s="22">
         <v>4.8</v>
       </c>
-      <c r="I15" s="25">
+      <c r="I15" s="22">
         <v>12.3</v>
       </c>
-      <c r="J15" s="25">
+      <c r="J15" s="22">
         <v>11.2</v>
       </c>
-      <c r="K15" s="25">
+      <c r="K15" s="22">
         <v>15.8</v>
       </c>
-      <c r="L15" s="25">
+      <c r="L15" s="22">
         <v>190.2</v>
       </c>
-      <c r="M15" s="25">
+      <c r="M15" s="22">
         <v>939.5</v>
       </c>
-      <c r="N15" s="26">
+      <c r="N15" s="23">
         <v>811.8</v>
       </c>
-      <c r="O15" s="27">
+      <c r="O15" s="24">
         <v>1156.7</v>
       </c>
-      <c r="P15" s="20">
+      <c r="P15" s="17">
         <v>1109.8</v>
       </c>
-      <c r="Q15" s="28">
+      <c r="Q15" s="25">
         <v>1112.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="9" t="s">
+      <c r="R15" s="25">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="1" customFormat="1">
+      <c r="A16" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="21">
         <v>0.4</v>
       </c>
-      <c r="C16" s="24" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="24">
+      <c r="C16" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="21">
         <v>1.3</v>
       </c>
-      <c r="E16" s="25" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="25">
+      <c r="E16" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="G16" s="22">
         <v>1.2</v>
       </c>
-      <c r="H16" s="25">
+      <c r="H16" s="22">
         <v>14.6</v>
       </c>
-      <c r="I16" s="25">
+      <c r="I16" s="22">
         <v>4.2</v>
       </c>
-      <c r="J16" s="25" t="s">
-[...11 lines deleted...]
-      <c r="N16" s="26">
+      <c r="J16" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="K16" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="L16" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="M16" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="N16" s="23">
         <v>35.299999999999997</v>
       </c>
-      <c r="O16" s="25" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="20">
+      <c r="O16" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="P16" s="17">
         <v>1.5</v>
       </c>
-      <c r="Q16" s="28">
+      <c r="Q16" s="25">
         <v>44.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="9" t="s">
+      <c r="R16" s="25" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="1" customFormat="1">
+      <c r="A17" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="21">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C17" s="24" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="24">
+      <c r="C17" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" s="21">
         <v>3.1</v>
       </c>
-      <c r="E17" s="29" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="29">
+      <c r="E17" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="26">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G17" s="29">
+      <c r="G17" s="26">
         <v>5.0999999999999996</v>
       </c>
-      <c r="H17" s="29">
+      <c r="H17" s="26">
         <v>4.7</v>
       </c>
-      <c r="I17" s="29" t="s">
-[...8 lines deleted...]
-      <c r="L17" s="29">
+      <c r="I17" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="J17" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="K17" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="L17" s="26">
         <v>2</v>
       </c>
-      <c r="M17" s="29">
+      <c r="M17" s="26">
         <v>9.1</v>
       </c>
-      <c r="N17" s="30">
+      <c r="N17" s="27">
         <v>9.1</v>
       </c>
-      <c r="O17" s="27">
+      <c r="O17" s="24">
         <v>2.1</v>
       </c>
-      <c r="P17" s="20" t="s">
-[...2 lines deleted...]
-      <c r="Q17" s="28">
+      <c r="P17" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q17" s="25">
         <v>10.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="R17" s="25">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="1" customFormat="1">
+      <c r="A18" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="32">
+      <c r="B18" s="29">
         <v>0.3</v>
       </c>
-      <c r="C18" s="32" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="33">
+      <c r="C18" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="30">
         <v>5.4</v>
       </c>
-      <c r="F18" s="33">
+      <c r="F18" s="30">
         <v>3.2</v>
       </c>
-      <c r="G18" s="33">
+      <c r="G18" s="30">
         <v>4.5</v>
       </c>
-      <c r="H18" s="33">
+      <c r="H18" s="30">
         <v>3</v>
       </c>
-      <c r="I18" s="33">
+      <c r="I18" s="30">
         <v>3.1</v>
       </c>
-      <c r="J18" s="33">
+      <c r="J18" s="30">
         <v>3.7</v>
       </c>
-      <c r="K18" s="33">
+      <c r="K18" s="30">
         <v>3.5</v>
       </c>
-      <c r="L18" s="33">
+      <c r="L18" s="30">
         <v>1</v>
       </c>
-      <c r="M18" s="33">
+      <c r="M18" s="30">
         <v>4.4000000000000004</v>
       </c>
-      <c r="N18" s="34">
+      <c r="N18" s="31">
         <v>0.8</v>
       </c>
-      <c r="O18" s="35">
+      <c r="O18" s="32">
         <v>1.2</v>
       </c>
-      <c r="P18" s="36">
+      <c r="P18" s="33">
         <v>1.3</v>
       </c>
-      <c r="Q18" s="37">
+      <c r="Q18" s="34">
         <v>1.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="38" t="s">
+      <c r="R18" s="34">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="1" customFormat="1">
+      <c r="A19" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="8"/>
-[...22 lines deleted...]
-      <c r="A21" s="4" t="s">
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="6"/>
+      <c r="N19" s="24"/>
+      <c r="O19" s="24"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="6"/>
+    </row>
+    <row r="20" spans="1:18" s="1" customFormat="1">
+      <c r="B20" s="36"/>
+      <c r="C20" s="36"/>
+      <c r="P20" s="37"/>
+    </row>
+    <row r="21" spans="1:18" s="1" customFormat="1">
+      <c r="A21" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="39"/>
-[...3 lines deleted...]
-      <c r="B22" s="39" t="s">
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+    </row>
+    <row r="22" spans="1:18" s="1" customFormat="1">
+      <c r="B22" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C22" s="39"/>
-[...2 lines deleted...]
-      <c r="B23" s="41" t="s">
+      <c r="C22" s="36"/>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="B23" s="38" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="24" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="B24" s="41" t="s">
+    <row r="24" spans="1:18">
+      <c r="B24" s="38" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="25" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="B25" s="41" t="s">
+    <row r="25" spans="1:18">
+      <c r="B25" s="38" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="B26" s="41" t="s">
+    <row r="26" spans="1:18">
+      <c r="B26" s="38" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="27" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="B27" s="41" t="s">
+    <row r="27" spans="1:18">
+      <c r="B27" s="38" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="28" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="B28" s="41" t="s">
+    <row r="28" spans="1:18">
+      <c r="B28" s="38" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="B29" s="41" t="s">
+    <row r="29" spans="1:18">
+      <c r="B29" s="38" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="30" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="B30" s="41" t="s">
+    <row r="30" spans="1:18">
+      <c r="B30" s="38" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="31" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="B31" s="41" t="s">
+    <row r="31" spans="1:18">
+      <c r="B31" s="38" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="32" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="B32" s="41" t="s">
+    <row r="32" spans="1:18">
+      <c r="B32" s="38" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="33" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B33" s="41" t="s">
+    <row r="33" spans="2:2">
+      <c r="B33" s="38" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="34" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B34" s="41" t="s">
+    <row r="34" spans="2:2">
+      <c r="B34" s="38" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>