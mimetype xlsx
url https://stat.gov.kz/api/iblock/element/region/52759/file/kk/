--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.jumasheva\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\V.Ismailova\Desktop\1-ИНВЕСТ\ИНВЕСТ темповка\2025 год\Дин ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="10485" yWindow="240" windowWidth="14715" windowHeight="8925"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="24">
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялардың нақты көлемінің индекстері</t>
   </si>
   <si>
     <t>Батыс Қазақстан облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Ақжайық </t>
@@ -263,51 +263,51 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -340,50 +340,53 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 29" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -658,114 +661,115 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W27"/>
+  <dimension ref="A1:X27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="F31" sqref="F31"/>
+    <sheetView tabSelected="1" topLeftCell="J1" workbookViewId="0">
+      <selection activeCell="V30" sqref="V30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.85546875" customWidth="1"/>
     <col min="2" max="21" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
       <c r="N1" s="27"/>
       <c r="O1" s="27"/>
       <c r="P1" s="27"/>
       <c r="Q1" s="27"/>
       <c r="R1" s="27"/>
       <c r="S1" s="27"/>
       <c r="T1" s="27"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
       <c r="M2" s="28"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
       <c r="T2" s="28"/>
       <c r="U2" s="28"/>
       <c r="V2" s="28"/>
       <c r="W2" s="28"/>
-    </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="X2" s="28"/>
+    </row>
+    <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5">
         <v>2003</v>
       </c>
       <c r="C3" s="5">
         <v>2004</v>
       </c>
       <c r="D3" s="5">
         <v>2005</v>
       </c>
       <c r="E3" s="5">
         <v>2006</v>
       </c>
       <c r="F3" s="6">
         <v>2007</v>
       </c>
       <c r="G3" s="7">
         <v>2008</v>
       </c>
       <c r="H3" s="8">
         <v>2009</v>
       </c>
       <c r="I3" s="9">
         <v>2010</v>
       </c>
@@ -789,52 +793,55 @@
       </c>
       <c r="P3" s="10">
         <v>2017</v>
       </c>
       <c r="Q3" s="10">
         <v>2018</v>
       </c>
       <c r="R3" s="11">
         <v>2019</v>
       </c>
       <c r="S3" s="11">
         <v>2020</v>
       </c>
       <c r="T3" s="11">
         <v>2021</v>
       </c>
       <c r="U3" s="11">
         <v>2022</v>
       </c>
       <c r="V3" s="11">
         <v>2023</v>
       </c>
       <c r="W3" s="11">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X3" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="12">
         <v>141</v>
       </c>
       <c r="C4" s="12">
         <v>181.8</v>
       </c>
       <c r="D4" s="12">
         <v>227.4</v>
       </c>
       <c r="E4" s="12">
         <v>67.099999999999994</v>
       </c>
       <c r="F4" s="13">
         <v>132.69999999999999</v>
       </c>
       <c r="G4" s="14">
         <v>121.9</v>
       </c>
       <c r="H4" s="15">
         <v>76.7</v>
       </c>
       <c r="I4" s="16">
@@ -860,52 +867,55 @@
       </c>
       <c r="P4" s="15">
         <v>157.19999999999999</v>
       </c>
       <c r="Q4" s="20">
         <v>102.6</v>
       </c>
       <c r="R4" s="21">
         <v>114.5</v>
       </c>
       <c r="S4" s="21">
         <v>123.1</v>
       </c>
       <c r="T4" s="21">
         <v>100.8</v>
       </c>
       <c r="U4" s="25">
         <v>69</v>
       </c>
       <c r="V4" s="25">
         <v>157.80000000000001</v>
       </c>
       <c r="W4" s="25">
         <v>117.4</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X4" s="29">
+        <v>99.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="25" t="s">
@@ -931,52 +941,55 @@
       </c>
       <c r="P5" s="25">
         <v>136.4</v>
       </c>
       <c r="Q5" s="25">
         <v>115.2</v>
       </c>
       <c r="R5" s="25">
         <v>115.6</v>
       </c>
       <c r="S5" s="25">
         <v>92.3</v>
       </c>
       <c r="T5" s="25">
         <v>188.4</v>
       </c>
       <c r="U5" s="25">
         <v>90.5</v>
       </c>
       <c r="V5" s="25">
         <v>76.099999999999994</v>
       </c>
       <c r="W5" s="25">
         <v>143.1</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X5" s="25">
+        <v>198.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="25" t="s">
@@ -1002,52 +1015,55 @@
       </c>
       <c r="P6" s="25">
         <v>72.400000000000006</v>
       </c>
       <c r="Q6" s="25">
         <v>150.80000000000001</v>
       </c>
       <c r="R6" s="25">
         <v>147.5</v>
       </c>
       <c r="S6" s="25">
         <v>56</v>
       </c>
       <c r="T6" s="25">
         <v>217.4</v>
       </c>
       <c r="U6" s="25">
         <v>28.9</v>
       </c>
       <c r="V6" s="25">
         <v>110.7</v>
       </c>
       <c r="W6" s="25">
         <v>188.4</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X6" s="25">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="25" t="s">
@@ -1073,52 +1089,55 @@
       </c>
       <c r="P7" s="25" t="s">
         <v>17</v>
       </c>
       <c r="Q7" s="25">
         <v>23.4</v>
       </c>
       <c r="R7" s="25">
         <v>82</v>
       </c>
       <c r="S7" s="25">
         <v>194.1</v>
       </c>
       <c r="T7" s="25">
         <v>122.8</v>
       </c>
       <c r="U7" s="25">
         <v>58.2</v>
       </c>
       <c r="V7" s="25">
         <v>118.5</v>
       </c>
       <c r="W7" s="25">
         <v>194.3</v>
       </c>
-    </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X7" s="25">
+        <v>52.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H8" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="25" t="s">
@@ -1144,52 +1163,55 @@
       </c>
       <c r="P8" s="25">
         <v>90</v>
       </c>
       <c r="Q8" s="25">
         <v>276.39999999999998</v>
       </c>
       <c r="R8" s="25">
         <v>65.400000000000006</v>
       </c>
       <c r="S8" s="25">
         <v>96.2</v>
       </c>
       <c r="T8" s="25">
         <v>167.2</v>
       </c>
       <c r="U8" s="25">
         <v>82.9</v>
       </c>
       <c r="V8" s="25">
         <v>66.2</v>
       </c>
       <c r="W8" s="25">
         <v>154.6</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X8" s="25">
+        <v>149.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H9" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="25" t="s">
@@ -1215,52 +1237,55 @@
       </c>
       <c r="P9" s="25" t="s">
         <v>18</v>
       </c>
       <c r="Q9" s="25">
         <v>94.1</v>
       </c>
       <c r="R9" s="25">
         <v>26.3</v>
       </c>
       <c r="S9" s="25">
         <v>216.2</v>
       </c>
       <c r="T9" s="25">
         <v>99</v>
       </c>
       <c r="U9" s="25">
         <v>51</v>
       </c>
       <c r="V9" s="25">
         <v>258.7</v>
       </c>
       <c r="W9" s="25">
         <v>127.6</v>
       </c>
-    </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X9" s="25">
+        <v>149.69999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="25" t="s">
@@ -1286,52 +1311,55 @@
       </c>
       <c r="P10" s="25">
         <v>93.1</v>
       </c>
       <c r="Q10" s="25">
         <v>99.4</v>
       </c>
       <c r="R10" s="25">
         <v>134.4</v>
       </c>
       <c r="S10" s="25">
         <v>92.6</v>
       </c>
       <c r="T10" s="25">
         <v>286.3</v>
       </c>
       <c r="U10" s="25">
         <v>72</v>
       </c>
       <c r="V10" s="25">
         <v>84.5</v>
       </c>
       <c r="W10" s="25">
         <v>147.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X10" s="25">
+        <v>176.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H11" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="25" t="s">
@@ -1357,52 +1385,55 @@
       </c>
       <c r="P11" s="25" t="s">
         <v>19</v>
       </c>
       <c r="Q11" s="25">
         <v>83.1</v>
       </c>
       <c r="R11" s="25">
         <v>122.6</v>
       </c>
       <c r="S11" s="25">
         <v>107.6</v>
       </c>
       <c r="T11" s="25">
         <v>120.1</v>
       </c>
       <c r="U11" s="25">
         <v>45.5</v>
       </c>
       <c r="V11" s="25">
         <v>96.7</v>
       </c>
       <c r="W11" s="25">
         <v>354.8</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X11" s="25">
+        <v>131.30000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="25" t="s">
@@ -1428,52 +1459,55 @@
       </c>
       <c r="P12" s="25" t="s">
         <v>20</v>
       </c>
       <c r="Q12" s="25">
         <v>29.1</v>
       </c>
       <c r="R12" s="25">
         <v>247.1</v>
       </c>
       <c r="S12" s="25">
         <v>298.5</v>
       </c>
       <c r="T12" s="25">
         <v>35.5</v>
       </c>
       <c r="U12" s="25">
         <v>50.1</v>
       </c>
       <c r="V12" s="25">
         <v>100.1</v>
       </c>
       <c r="W12" s="25">
         <v>1906.1</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X12" s="25">
+        <v>15.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="23" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H13" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="25" t="s">
@@ -1499,52 +1533,55 @@
       </c>
       <c r="P13" s="25" t="s">
         <v>21</v>
       </c>
       <c r="Q13" s="25">
         <v>78.2</v>
       </c>
       <c r="R13" s="25">
         <v>225.5</v>
       </c>
       <c r="S13" s="25">
         <v>40.700000000000003</v>
       </c>
       <c r="T13" s="25">
         <v>111.2</v>
       </c>
       <c r="U13" s="25">
         <v>129.30000000000001</v>
       </c>
       <c r="V13" s="25">
         <v>81</v>
       </c>
       <c r="W13" s="25">
         <v>539.1</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X13" s="25">
+        <v>221.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="23" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H14" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="25" t="s">
@@ -1570,52 +1607,55 @@
       </c>
       <c r="P14" s="25">
         <v>77.599999999999994</v>
       </c>
       <c r="Q14" s="25">
         <v>120.8</v>
       </c>
       <c r="R14" s="25">
         <v>475.6</v>
       </c>
       <c r="S14" s="25">
         <v>20.100000000000001</v>
       </c>
       <c r="T14" s="25">
         <v>183.9</v>
       </c>
       <c r="U14" s="25">
         <v>73.900000000000006</v>
       </c>
       <c r="V14" s="25">
         <v>133.30000000000001</v>
       </c>
       <c r="W14" s="25">
         <v>218.1</v>
       </c>
-    </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X14" s="25">
+        <v>190.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H15" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="25" t="s">
@@ -1641,52 +1681,55 @@
       </c>
       <c r="P15" s="25">
         <v>112.3</v>
       </c>
       <c r="Q15" s="25">
         <v>97.7</v>
       </c>
       <c r="R15" s="25">
         <v>90.4</v>
       </c>
       <c r="S15" s="25">
         <v>283.3</v>
       </c>
       <c r="T15" s="25">
         <v>59.3</v>
       </c>
       <c r="U15" s="25">
         <v>80</v>
       </c>
       <c r="V15" s="25">
         <v>100.1</v>
       </c>
       <c r="W15" s="25">
         <v>336.8</v>
       </c>
-    </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X15" s="25">
+        <v>94.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E16" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="25" t="s">
@@ -1712,52 +1755,55 @@
       </c>
       <c r="P16" s="25" t="s">
         <v>22</v>
       </c>
       <c r="Q16" s="25">
         <v>2.2000000000000002</v>
       </c>
       <c r="R16" s="25">
         <v>1733.4</v>
       </c>
       <c r="S16" s="25">
         <v>153.1</v>
       </c>
       <c r="T16" s="25">
         <v>198</v>
       </c>
       <c r="U16" s="25">
         <v>70.7</v>
       </c>
       <c r="V16" s="25">
         <v>102.3</v>
       </c>
       <c r="W16" s="25">
         <v>72.7</v>
       </c>
-    </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X16" s="25">
+        <v>477.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="25" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="25" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="25" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="25" t="s">
@@ -1783,191 +1829,194 @@
       </c>
       <c r="P17" s="25">
         <v>119</v>
       </c>
       <c r="Q17" s="25">
         <v>143.1</v>
       </c>
       <c r="R17" s="25">
         <v>115.9</v>
       </c>
       <c r="S17" s="25">
         <v>119.4</v>
       </c>
       <c r="T17" s="25">
         <v>91.5</v>
       </c>
       <c r="U17" s="25">
         <v>69.7</v>
       </c>
       <c r="V17" s="25">
         <v>181.1</v>
       </c>
       <c r="W17" s="25">
         <v>92.8</v>
       </c>
-    </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X17" s="25">
+        <v>93.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A19" s="26"/>
       <c r="B19" s="26"/>
       <c r="C19" s="26"/>
       <c r="D19" s="26"/>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A22" s="1"/>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A23" s="1"/>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A24" s="2"/>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A25" s="1"/>
     </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A26" s="1"/>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A27" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADE1FE4F-2CC9-49E3-9CFD-044400C53B10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D7DC59-A5D7-48F2-8558-8F8E84BB064A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8B84CBB-FBEE-4060-B693-A7A7CE3F21E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>