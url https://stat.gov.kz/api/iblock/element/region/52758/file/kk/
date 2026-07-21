--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.jumasheva\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\V.Ismailova\Desktop\1-ИНВЕСТ\ИНВЕСТ темповка\2025 год\Дин ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23625" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="17">
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>Батыс Қазақстан облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Ақжайық </t>
@@ -581,129 +581,130 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:X18"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="M1" workbookViewId="0">
-      <selection activeCell="U33" sqref="U33"/>
+    <sheetView tabSelected="1" topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="X30" sqref="X30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" customWidth="1"/>
     <col min="6" max="7" width="8.140625" customWidth="1"/>
     <col min="8" max="8" width="8" customWidth="1"/>
     <col min="9" max="9" width="8.42578125" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" customWidth="1"/>
     <col min="12" max="12" width="8.140625" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" customWidth="1"/>
     <col min="17" max="17" width="10.5703125" customWidth="1"/>
     <col min="18" max="18" width="11" customWidth="1"/>
     <col min="19" max="20" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
       <c r="O1" s="15"/>
       <c r="P1" s="15"/>
       <c r="Q1" s="15"/>
       <c r="R1" s="15"/>
       <c r="S1" s="15"/>
       <c r="T1" s="15"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="2" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
       <c r="V2" s="16"/>
       <c r="W2" s="16"/>
+      <c r="X2" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5">
         <v>2003</v>
       </c>
       <c r="C3" s="5">
         <v>2004</v>
       </c>
       <c r="D3" s="5">
         <v>2005</v>
       </c>
       <c r="E3" s="5">
         <v>2006</v>
       </c>
       <c r="F3" s="5">
         <v>2007</v>
       </c>
       <c r="G3" s="6">
         <v>2008</v>
       </c>
       <c r="H3" s="7">
         <v>2009</v>
       </c>
       <c r="I3" s="7">
         <v>2010</v>
       </c>
@@ -727,52 +728,55 @@
       </c>
       <c r="P3" s="9">
         <v>2017</v>
       </c>
       <c r="Q3" s="9">
         <v>2018</v>
       </c>
       <c r="R3" s="9">
         <v>2019</v>
       </c>
       <c r="S3" s="10">
         <v>2020</v>
       </c>
       <c r="T3" s="10">
         <v>2021</v>
       </c>
       <c r="U3" s="10">
         <v>2022</v>
       </c>
       <c r="V3" s="10">
         <v>2023</v>
       </c>
       <c r="W3" s="10">
         <v>2024</v>
       </c>
+      <c r="X3" s="10">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="11">
         <v>1182.3</v>
       </c>
       <c r="C4" s="11">
         <v>2876</v>
       </c>
       <c r="D4" s="11">
         <v>6854</v>
       </c>
       <c r="E4" s="11">
         <v>4816</v>
       </c>
       <c r="F4" s="11">
         <v>6741</v>
       </c>
       <c r="G4" s="11">
         <v>8729</v>
       </c>
       <c r="H4" s="11">
         <v>6914</v>
       </c>
       <c r="I4" s="11">
@@ -798,52 +802,55 @@
       </c>
       <c r="P4" s="11">
         <v>38039.9</v>
       </c>
       <c r="Q4" s="11">
         <v>42239</v>
       </c>
       <c r="R4" s="11">
         <v>50391</v>
       </c>
       <c r="S4" s="11">
         <v>63077</v>
       </c>
       <c r="T4" s="11">
         <v>66060</v>
       </c>
       <c r="U4" s="12">
         <v>48564.353000000003</v>
       </c>
       <c r="V4" s="12">
         <v>78913.115999999995</v>
       </c>
       <c r="W4" s="12">
         <v>93468.572</v>
       </c>
+      <c r="X4" s="12">
+        <v>95341.626999999993</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="11">
         <v>2.9</v>
       </c>
       <c r="C5" s="11">
         <v>13.8</v>
       </c>
       <c r="D5" s="11">
         <v>10.5</v>
       </c>
       <c r="E5" s="11">
         <v>51.8</v>
       </c>
       <c r="F5" s="11">
         <v>13.6</v>
       </c>
       <c r="G5" s="11">
         <v>124.8</v>
       </c>
       <c r="H5" s="11">
         <v>58.9</v>
       </c>
       <c r="I5" s="11">
@@ -869,52 +876,55 @@
       </c>
       <c r="P5" s="11">
         <v>320.2</v>
       </c>
       <c r="Q5" s="11">
         <v>223.4</v>
       </c>
       <c r="R5" s="11">
         <v>474.4</v>
       </c>
       <c r="S5" s="11">
         <v>443.3</v>
       </c>
       <c r="T5" s="11">
         <v>1058.0999999999999</v>
       </c>
       <c r="U5" s="13">
         <v>1028.1420000000001</v>
       </c>
       <c r="V5" s="13">
         <v>818.69899999999996</v>
       </c>
       <c r="W5" s="13">
         <v>1200.087</v>
       </c>
+      <c r="X5" s="12">
+        <v>2591.77</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="11">
         <v>1.8</v>
       </c>
       <c r="D6" s="11">
         <v>1.4</v>
       </c>
       <c r="E6" s="11">
         <v>19.100000000000001</v>
       </c>
       <c r="F6" s="11">
         <v>8.9</v>
       </c>
       <c r="G6" s="11">
         <v>34.1</v>
       </c>
       <c r="H6" s="11">
         <v>33.200000000000003</v>
       </c>
       <c r="I6" s="11">
@@ -940,52 +950,55 @@
       </c>
       <c r="P6" s="11">
         <v>226.7</v>
       </c>
       <c r="Q6" s="11">
         <v>297.8</v>
       </c>
       <c r="R6" s="11">
         <v>558.29999999999995</v>
       </c>
       <c r="S6" s="11">
         <v>316</v>
       </c>
       <c r="T6" s="11">
         <v>752.9</v>
       </c>
       <c r="U6" s="13">
         <v>230.303</v>
       </c>
       <c r="V6" s="13">
         <v>262.96100000000001</v>
       </c>
       <c r="W6" s="13">
         <v>506.69</v>
       </c>
+      <c r="X6" s="12">
+        <v>686.64200000000005</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="11">
         <v>354.8</v>
       </c>
       <c r="C7" s="11">
         <v>250.4</v>
       </c>
       <c r="D7" s="11">
         <v>408.8</v>
       </c>
       <c r="E7" s="11">
         <v>188.1</v>
       </c>
       <c r="F7" s="11">
         <v>399.9</v>
       </c>
       <c r="G7" s="11">
         <v>808.6</v>
       </c>
       <c r="H7" s="11">
         <v>517.4</v>
       </c>
       <c r="I7" s="11">
@@ -1011,52 +1024,55 @@
       </c>
       <c r="P7" s="11">
         <v>10783.9</v>
       </c>
       <c r="Q7" s="11">
         <v>1588.4</v>
       </c>
       <c r="R7" s="11">
         <v>2346.5</v>
       </c>
       <c r="S7" s="11">
         <v>4631.5</v>
       </c>
       <c r="T7" s="11">
         <v>6056.4</v>
       </c>
       <c r="U7" s="13">
         <v>3757.8870000000002</v>
       </c>
       <c r="V7" s="13">
         <v>4585.8130000000001</v>
       </c>
       <c r="W7" s="13">
         <v>8962.2240000000002</v>
       </c>
+      <c r="X7" s="12">
+        <v>4778.0370000000003</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>7.5</v>
       </c>
       <c r="C8" s="11">
         <v>8.5</v>
       </c>
       <c r="D8" s="11">
         <v>90.3</v>
       </c>
       <c r="E8" s="11">
         <v>31</v>
       </c>
       <c r="F8" s="11">
         <v>55.6</v>
       </c>
       <c r="G8" s="11">
         <v>84.7</v>
       </c>
       <c r="H8" s="11">
         <v>65.099999999999994</v>
       </c>
       <c r="I8" s="11">
@@ -1082,52 +1098,55 @@
       </c>
       <c r="P8" s="11">
         <v>300.39999999999998</v>
       </c>
       <c r="Q8" s="11">
         <v>317.39999999999998</v>
       </c>
       <c r="R8" s="11">
         <v>610.1</v>
       </c>
       <c r="S8" s="11">
         <v>597.70000000000005</v>
       </c>
       <c r="T8" s="11">
         <v>1108.0999999999999</v>
       </c>
       <c r="U8" s="13">
         <v>981.67</v>
       </c>
       <c r="V8" s="13">
         <v>674.14</v>
       </c>
       <c r="W8" s="13">
         <v>1060.8399999999999</v>
       </c>
+      <c r="X8" s="12">
+        <v>1621.49</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="11">
         <v>4.5</v>
       </c>
       <c r="C9" s="11">
         <v>5.0999999999999996</v>
       </c>
       <c r="D9" s="11">
         <v>9</v>
       </c>
       <c r="E9" s="11">
         <v>28.3</v>
       </c>
       <c r="F9" s="11">
         <v>26.5</v>
       </c>
       <c r="G9" s="11">
         <v>56.7</v>
       </c>
       <c r="H9" s="11">
         <v>53.3</v>
       </c>
       <c r="I9" s="11">
@@ -1153,52 +1172,55 @@
       </c>
       <c r="P9" s="11">
         <v>459.9</v>
       </c>
       <c r="Q9" s="11">
         <v>164.2</v>
       </c>
       <c r="R9" s="11">
         <v>128.6</v>
       </c>
       <c r="S9" s="11">
         <v>282.39999999999998</v>
       </c>
       <c r="T9" s="11">
         <v>294.2</v>
       </c>
       <c r="U9" s="13">
         <v>157.08500000000001</v>
       </c>
       <c r="V9" s="13">
         <v>418.529</v>
       </c>
       <c r="W9" s="13">
         <v>540.10799999999995</v>
       </c>
+      <c r="X9" s="12">
+        <v>845.49400000000003</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="11">
         <v>95.7</v>
       </c>
       <c r="C10" s="11">
         <v>79.2</v>
       </c>
       <c r="D10" s="11">
         <v>189.6</v>
       </c>
       <c r="E10" s="11">
         <v>189.1</v>
       </c>
       <c r="F10" s="11">
         <v>362.8</v>
       </c>
       <c r="G10" s="11">
         <v>679.8</v>
       </c>
       <c r="H10" s="11">
         <v>594.9</v>
       </c>
       <c r="I10" s="11">
@@ -1224,52 +1246,55 @@
       </c>
       <c r="P10" s="11">
         <v>1102.0999999999999</v>
       </c>
       <c r="Q10" s="11">
         <v>1126.7</v>
       </c>
       <c r="R10" s="11">
         <v>1658.8</v>
       </c>
       <c r="S10" s="11">
         <v>1582.3</v>
       </c>
       <c r="T10" s="11">
         <v>4738.1000000000004</v>
       </c>
       <c r="U10" s="13">
         <v>3674.4079999999999</v>
       </c>
       <c r="V10" s="13">
         <v>3202.5639999999999</v>
       </c>
       <c r="W10" s="13">
         <v>4774.2160000000003</v>
       </c>
+      <c r="X10" s="12">
+        <v>8559.4150000000009</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="11">
         <v>0.8</v>
       </c>
       <c r="C11" s="11">
         <v>10</v>
       </c>
       <c r="D11" s="11">
         <v>10.8</v>
       </c>
       <c r="E11" s="11">
         <v>43.9</v>
       </c>
       <c r="F11" s="11">
         <v>12.5</v>
       </c>
       <c r="G11" s="11">
         <v>18.100000000000001</v>
       </c>
       <c r="H11" s="11">
         <v>33.700000000000003</v>
       </c>
       <c r="I11" s="11">
@@ -1295,52 +1320,55 @@
       </c>
       <c r="P11" s="11">
         <v>459.2</v>
       </c>
       <c r="Q11" s="11">
         <v>152.9</v>
       </c>
       <c r="R11" s="11">
         <v>511.8</v>
       </c>
       <c r="S11" s="11">
         <v>556.6</v>
       </c>
       <c r="T11" s="11">
         <v>735.5</v>
       </c>
       <c r="U11" s="13">
         <v>353.233</v>
       </c>
       <c r="V11" s="13">
         <v>351.8</v>
       </c>
       <c r="W11" s="13">
         <v>1265.7629999999999</v>
       </c>
+      <c r="X11" s="12">
+        <v>1686.8219999999999</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="11">
         <v>5.4</v>
       </c>
       <c r="D12" s="11">
         <v>23.7</v>
       </c>
       <c r="E12" s="11">
         <v>30.4</v>
       </c>
       <c r="F12" s="11">
         <v>15.2</v>
       </c>
       <c r="G12" s="11">
         <v>42.3</v>
       </c>
       <c r="H12" s="11">
         <v>70</v>
       </c>
       <c r="I12" s="11">
@@ -1366,52 +1394,55 @@
       </c>
       <c r="P12" s="11">
         <v>271.60000000000002</v>
       </c>
       <c r="Q12" s="11">
         <v>100.7</v>
       </c>
       <c r="R12" s="11">
         <v>221</v>
       </c>
       <c r="S12" s="11">
         <v>671.1</v>
       </c>
       <c r="T12" s="11">
         <v>275.7</v>
       </c>
       <c r="U12" s="13">
         <v>153.672</v>
       </c>
       <c r="V12" s="13">
         <v>160.35</v>
       </c>
       <c r="W12" s="13">
         <v>3114.527</v>
       </c>
+      <c r="X12" s="12">
+        <v>511.33300000000003</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C13" s="11">
         <v>1.7</v>
       </c>
       <c r="D13" s="11">
         <v>5.4</v>
       </c>
       <c r="E13" s="11">
         <v>42.1</v>
       </c>
       <c r="F13" s="11">
         <v>20.5</v>
       </c>
       <c r="G13" s="11">
         <v>33.1</v>
       </c>
       <c r="H13" s="11">
         <v>51</v>
       </c>
       <c r="I13" s="11">
@@ -1437,52 +1468,55 @@
       </c>
       <c r="P13" s="11">
         <v>356.3</v>
       </c>
       <c r="Q13" s="11">
         <v>145</v>
       </c>
       <c r="R13" s="11">
         <v>698.8</v>
       </c>
       <c r="S13" s="11">
         <v>287.10000000000002</v>
       </c>
       <c r="T13" s="11">
         <v>371.1</v>
       </c>
       <c r="U13" s="13">
         <v>511.233</v>
       </c>
       <c r="V13" s="13">
         <v>430.34100000000001</v>
       </c>
       <c r="W13" s="13">
         <v>2412.7649999999999</v>
       </c>
+      <c r="X13" s="12">
+        <v>5438.6270000000004</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="11">
         <v>3.6</v>
       </c>
       <c r="C14" s="11">
         <v>9.9</v>
       </c>
       <c r="D14" s="11">
         <v>119.3</v>
       </c>
       <c r="E14" s="11">
         <v>20.8</v>
       </c>
       <c r="F14" s="11">
         <v>72.900000000000006</v>
       </c>
       <c r="G14" s="11">
         <v>165.5</v>
       </c>
       <c r="H14" s="11">
         <v>55.1</v>
       </c>
       <c r="I14" s="11">
@@ -1508,52 +1542,55 @@
       </c>
       <c r="P14" s="11">
         <v>153.9</v>
       </c>
       <c r="Q14" s="11">
         <v>188.6</v>
       </c>
       <c r="R14" s="11">
         <v>979.9</v>
       </c>
       <c r="S14" s="11">
         <v>199.9</v>
       </c>
       <c r="T14" s="11">
         <v>396.2</v>
       </c>
       <c r="U14" s="13">
         <v>317.27800000000002</v>
       </c>
       <c r="V14" s="13">
         <v>437.149</v>
       </c>
       <c r="W14" s="13">
         <v>966.59400000000005</v>
       </c>
+      <c r="X14" s="12">
+        <v>1889.325</v>
+      </c>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="11">
         <v>5.7</v>
       </c>
       <c r="C15" s="11">
         <v>12.3</v>
       </c>
       <c r="D15" s="11">
         <v>24.1</v>
       </c>
       <c r="E15" s="11">
         <v>25.2</v>
       </c>
       <c r="F15" s="11">
         <v>22.5</v>
       </c>
       <c r="G15" s="11">
         <v>243.4</v>
       </c>
       <c r="H15" s="11">
         <v>228.8</v>
       </c>
       <c r="I15" s="11">
@@ -1579,52 +1616,55 @@
       </c>
       <c r="P15" s="11">
         <v>1439.6</v>
       </c>
       <c r="Q15" s="11">
         <v>1219.9000000000001</v>
       </c>
       <c r="R15" s="11">
         <v>1424.7</v>
       </c>
       <c r="S15" s="11">
         <v>4089.5</v>
       </c>
       <c r="T15" s="11">
         <v>2585.4</v>
       </c>
       <c r="U15" s="13">
         <v>2191.3879999999999</v>
       </c>
       <c r="V15" s="13">
         <v>2257.2739999999999</v>
       </c>
       <c r="W15" s="13">
         <v>7692.8950000000004</v>
       </c>
+      <c r="X15" s="12">
+        <v>7389.25</v>
+      </c>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="11">
         <v>4.2</v>
       </c>
       <c r="C16" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D16" s="11">
         <v>4.2</v>
       </c>
       <c r="E16" s="11">
         <v>36.700000000000003</v>
       </c>
       <c r="F16" s="11">
         <v>21.3</v>
       </c>
       <c r="G16" s="11">
         <v>70</v>
       </c>
       <c r="H16" s="11">
         <v>63.3</v>
       </c>
       <c r="I16" s="11">
@@ -1650,52 +1690,55 @@
       </c>
       <c r="P16" s="11">
         <v>399.7</v>
       </c>
       <c r="Q16" s="11">
         <v>95.3</v>
       </c>
       <c r="R16" s="11">
         <v>164.5</v>
       </c>
       <c r="S16" s="11">
         <v>255.8</v>
       </c>
       <c r="T16" s="11">
         <v>590.6</v>
       </c>
       <c r="U16" s="13">
         <v>451.48099999999999</v>
       </c>
       <c r="V16" s="13">
         <v>478.85</v>
       </c>
       <c r="W16" s="13">
         <v>354.86399999999998</v>
       </c>
+      <c r="X16" s="12">
+        <v>1745.789</v>
+      </c>
     </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="11">
         <v>701.5</v>
       </c>
       <c r="C17" s="11">
         <v>2473.1</v>
       </c>
       <c r="D17" s="11">
         <v>5956.7</v>
       </c>
       <c r="E17" s="11">
         <v>4109.8</v>
       </c>
       <c r="F17" s="11">
         <v>5708.7</v>
       </c>
       <c r="G17" s="11">
         <v>6368</v>
       </c>
       <c r="H17" s="11">
         <v>5089.3</v>
       </c>
       <c r="I17" s="11">
@@ -1721,169 +1764,172 @@
       </c>
       <c r="P17" s="11">
         <v>21766.400000000001</v>
       </c>
       <c r="Q17" s="11">
         <v>17406.599999999999</v>
       </c>
       <c r="R17" s="11">
         <v>40613.4</v>
       </c>
       <c r="S17" s="11">
         <v>49163.3</v>
       </c>
       <c r="T17" s="11">
         <v>47097.7</v>
       </c>
       <c r="U17" s="13">
         <v>34756.572999999997</v>
       </c>
       <c r="V17" s="13">
         <v>64834.646000000001</v>
       </c>
       <c r="W17" s="13">
         <v>60616.999000000003</v>
       </c>
+      <c r="X17" s="12">
+        <v>57597.633000000002</v>
+      </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A18" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A2:W2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="87" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B7B09CA3C5BB6B40BA6BB9E6407687E0" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="93341f822fa912eb0e66bc691f39e4ae">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADFADF57-8D8A-4C2A-9EC7-8845C199EC8D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CCA1C36-3BB8-4449-B1D7-7CFB618F328B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7973F275-1AE1-4B69-893F-B3C6E2CC607C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CCA1C36-3BB8-4449-B1D7-7CFB618F328B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADFADF57-8D8A-4C2A-9EC7-8845C199EC8D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>