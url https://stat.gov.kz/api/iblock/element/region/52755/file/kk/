--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.jumasheva\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\V.Ismailova\Desktop\1-ИНВЕСТ\ИНВЕСТ темповка\2025 год\Дин ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-4485" yWindow="5175" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>Батыс Қазақстан облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Ақжайық </t>
   </si>
   <si>
     <t xml:space="preserve">Бөкей ордасы </t>
@@ -67,51 +67,51 @@
   <si>
     <t>Бәйтерек</t>
   </si>
   <si>
     <t>Казталов</t>
   </si>
   <si>
     <t xml:space="preserve">Қаратөбе </t>
   </si>
   <si>
     <t xml:space="preserve">Сырым </t>
   </si>
   <si>
     <t xml:space="preserve">Тасқала </t>
   </si>
   <si>
     <t xml:space="preserve">Теректі </t>
   </si>
   <si>
     <t xml:space="preserve">Шыңғырлау </t>
   </si>
   <si>
     <t>Орал қ.ә.</t>
   </si>
   <si>
-    <t xml:space="preserve"> млн.тенге</t>
+    <t xml:space="preserve"> млн.теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -262,51 +262,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -336,65 +336,66 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -988,128 +989,129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:X19"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
-      <selection activeCell="U27" sqref="U27"/>
+    <sheetView tabSelected="1" topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="T29" sqref="T29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.28515625" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" customWidth="1"/>
     <col min="3" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" customWidth="1"/>
     <col min="7" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" customWidth="1"/>
     <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="11" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" customWidth="1"/>
     <col min="18" max="18" width="11.28515625" customWidth="1"/>
     <col min="19" max="19" width="12.140625" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="29"/>
-[...17 lines deleted...]
-      <c r="T1" s="30"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="33" t="s">
+    <row r="2" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="33"/>
-[...20 lines deleted...]
-      <c r="W2" s="33"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="6">
         <v>2003</v>
       </c>
       <c r="C3" s="6">
         <v>2004</v>
       </c>
       <c r="D3" s="6">
         <v>2005</v>
       </c>
       <c r="E3" s="6">
         <v>2006</v>
       </c>
       <c r="F3" s="6">
         <v>2007</v>
       </c>
       <c r="G3" s="7">
         <v>2008</v>
       </c>
       <c r="H3" s="8">
         <v>2009</v>
       </c>
       <c r="I3" s="9">
         <v>2010</v>
       </c>
@@ -1130,55 +1132,58 @@
       </c>
       <c r="O3" s="10">
         <v>2016</v>
       </c>
       <c r="P3" s="10">
         <v>2017</v>
       </c>
       <c r="Q3" s="10">
         <v>2018</v>
       </c>
       <c r="R3" s="10">
         <v>2019</v>
       </c>
       <c r="S3" s="10">
         <v>2020</v>
       </c>
       <c r="T3" s="10">
         <v>2021</v>
       </c>
       <c r="U3" s="10">
         <v>2022</v>
       </c>
       <c r="V3" s="9">
         <v>2023</v>
       </c>
-      <c r="W3" s="34">
+      <c r="W3" s="31">
         <v>2024</v>
       </c>
+      <c r="X3" s="10">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="14">
         <v>125093</v>
       </c>
       <c r="C4" s="14">
         <v>89018</v>
       </c>
       <c r="D4" s="14">
         <v>91860</v>
       </c>
       <c r="E4" s="14">
         <v>106626</v>
       </c>
       <c r="F4" s="14">
         <v>186264</v>
       </c>
       <c r="G4" s="14">
         <v>225963</v>
       </c>
       <c r="H4" s="14">
         <v>244842</v>
       </c>
       <c r="I4" s="14">
@@ -1201,55 +1206,58 @@
       </c>
       <c r="O4" s="14">
         <v>401646</v>
       </c>
       <c r="P4" s="14">
         <v>407589</v>
       </c>
       <c r="Q4" s="14">
         <v>450382.2</v>
       </c>
       <c r="R4" s="14">
         <v>586265.5</v>
       </c>
       <c r="S4" s="14">
         <v>481485</v>
       </c>
       <c r="T4" s="14">
         <v>428742</v>
       </c>
       <c r="U4" s="27">
         <v>537886.22699999996</v>
       </c>
       <c r="V4" s="27">
         <v>675202.83499999996</v>
       </c>
-      <c r="W4" s="31">
+      <c r="W4" s="29">
         <v>749911</v>
       </c>
+      <c r="X4" s="29">
+        <v>893421.29599999997</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="16">
         <v>239.7</v>
       </c>
       <c r="C5" s="16">
         <v>2283.3000000000002</v>
       </c>
       <c r="D5" s="16">
         <v>12867.5</v>
       </c>
       <c r="E5" s="17">
         <v>4599.8</v>
       </c>
       <c r="F5" s="17">
         <v>943.5</v>
       </c>
       <c r="G5" s="17">
         <v>1776.8</v>
       </c>
       <c r="H5" s="18">
         <v>1781.5</v>
       </c>
       <c r="I5" s="19">
@@ -1275,52 +1283,55 @@
       </c>
       <c r="P5" s="21">
         <v>3220.2</v>
       </c>
       <c r="Q5" s="21">
         <v>3503.2</v>
       </c>
       <c r="R5" s="22">
         <v>4817.1000000000004</v>
       </c>
       <c r="S5" s="22">
         <v>8810.6</v>
       </c>
       <c r="T5" s="22">
         <v>6227.7</v>
       </c>
       <c r="U5" s="28">
         <v>11679.493</v>
       </c>
       <c r="V5" s="28">
         <v>10949.838</v>
       </c>
       <c r="W5" s="28">
         <v>15981</v>
       </c>
+      <c r="X5" s="28">
+        <v>47104.347000000002</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="17">
         <v>84.3</v>
       </c>
       <c r="C6" s="17">
         <v>76.400000000000006</v>
       </c>
       <c r="D6" s="17">
         <v>217.4</v>
       </c>
       <c r="E6" s="17">
         <v>79.5</v>
       </c>
       <c r="F6" s="17">
         <v>311.7</v>
       </c>
       <c r="G6" s="17">
         <v>3010.2</v>
       </c>
       <c r="H6" s="18">
         <v>1281.5</v>
       </c>
       <c r="I6" s="19">
@@ -1346,52 +1357,55 @@
       </c>
       <c r="P6" s="21">
         <v>2198.4</v>
       </c>
       <c r="Q6" s="21">
         <v>3072.9</v>
       </c>
       <c r="R6" s="22">
         <v>2823.8</v>
       </c>
       <c r="S6" s="22">
         <v>4088.6</v>
       </c>
       <c r="T6" s="22">
         <v>7082.6</v>
       </c>
       <c r="U6" s="28">
         <v>7019.0929999999998</v>
       </c>
       <c r="V6" s="28">
         <v>11822.752</v>
       </c>
       <c r="W6" s="28">
         <v>10593</v>
       </c>
+      <c r="X6" s="28">
+        <v>16340.137000000001</v>
+      </c>
     </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="23">
         <v>103283.4</v>
       </c>
       <c r="C7" s="23">
         <v>50059.1</v>
       </c>
       <c r="D7" s="23">
         <v>35942.6</v>
       </c>
       <c r="E7" s="23">
         <v>53037.5</v>
       </c>
       <c r="F7" s="23">
         <v>97270</v>
       </c>
       <c r="G7" s="23">
         <v>142741.29999999999</v>
       </c>
       <c r="H7" s="23">
         <v>144948</v>
       </c>
       <c r="I7" s="23">
@@ -1417,52 +1431,55 @@
       </c>
       <c r="P7" s="23">
         <v>210418.62</v>
       </c>
       <c r="Q7" s="23">
         <v>207156.837</v>
       </c>
       <c r="R7" s="23">
         <v>305492.3</v>
       </c>
       <c r="S7" s="23">
         <v>267147.5</v>
       </c>
       <c r="T7" s="24">
         <v>210615</v>
       </c>
       <c r="U7" s="28">
         <v>322531.32900000003</v>
       </c>
       <c r="V7" s="28">
         <v>384444.69799999997</v>
       </c>
       <c r="W7" s="28">
         <v>349759</v>
       </c>
+      <c r="X7" s="28">
+        <v>334823.092</v>
+      </c>
     </row>
-    <row r="8" spans="1:23" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="23">
         <v>212.9</v>
       </c>
       <c r="C8" s="23">
         <v>251.9</v>
       </c>
       <c r="D8" s="23">
         <v>580.6</v>
       </c>
       <c r="E8" s="23">
         <v>437.6</v>
       </c>
       <c r="F8" s="23">
         <v>631.6</v>
       </c>
       <c r="G8" s="23">
         <v>1533.1</v>
       </c>
       <c r="H8" s="23">
         <v>3351.3</v>
       </c>
       <c r="I8" s="23">
@@ -1488,52 +1505,55 @@
       </c>
       <c r="P8" s="23">
         <v>2322.1</v>
       </c>
       <c r="Q8" s="23">
         <v>6193.6180000000004</v>
       </c>
       <c r="R8" s="23">
         <v>2556.8000000000002</v>
       </c>
       <c r="S8" s="23">
         <v>3859.2</v>
       </c>
       <c r="T8" s="24">
         <v>5672.4</v>
       </c>
       <c r="U8" s="28">
         <v>5047.1639999999998</v>
       </c>
       <c r="V8" s="28">
         <v>7303.817</v>
       </c>
       <c r="W8" s="28">
         <v>12499</v>
       </c>
+      <c r="X8" s="28">
+        <v>27267.232</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="14">
         <v>132.9</v>
       </c>
       <c r="C9" s="14">
         <v>273.10000000000002</v>
       </c>
       <c r="D9" s="14">
         <v>215.4</v>
       </c>
       <c r="E9" s="14">
         <v>395.2</v>
       </c>
       <c r="F9" s="14">
         <v>609.6</v>
       </c>
       <c r="G9" s="14">
         <v>373.4</v>
       </c>
       <c r="H9" s="14">
         <v>876.7</v>
       </c>
       <c r="I9" s="14">
@@ -1559,52 +1579,55 @@
       </c>
       <c r="P9" s="14">
         <v>2888.1509999999998</v>
       </c>
       <c r="Q9" s="14">
         <v>2741.471</v>
       </c>
       <c r="R9" s="14">
         <v>1762.7</v>
       </c>
       <c r="S9" s="14">
         <v>3750.9</v>
       </c>
       <c r="T9" s="24">
         <v>4668.8</v>
       </c>
       <c r="U9" s="28">
         <v>8670.2250000000004</v>
       </c>
       <c r="V9" s="28">
         <v>10059.24</v>
       </c>
       <c r="W9" s="28">
         <v>10880</v>
       </c>
+      <c r="X9" s="28">
+        <v>16236.812</v>
+      </c>
     </row>
-    <row r="10" spans="1:23" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="15">
         <v>4554</v>
       </c>
       <c r="C10" s="15">
         <v>5080.6000000000004</v>
       </c>
       <c r="D10" s="15">
         <v>10448.4</v>
       </c>
       <c r="E10" s="15">
         <v>15672.2</v>
       </c>
       <c r="F10" s="15">
         <v>54843.9</v>
       </c>
       <c r="G10" s="15">
         <v>38806.6</v>
       </c>
       <c r="H10" s="15">
         <v>48418.5</v>
       </c>
       <c r="I10" s="15">
@@ -1630,52 +1653,55 @@
       </c>
       <c r="P10" s="15">
         <v>91550.6</v>
       </c>
       <c r="Q10" s="14">
         <v>104765.88099999999</v>
       </c>
       <c r="R10" s="15">
         <v>143927.4</v>
       </c>
       <c r="S10" s="15">
         <v>34653.300000000003</v>
       </c>
       <c r="T10" s="24">
         <v>50582.6</v>
       </c>
       <c r="U10" s="28">
         <v>42439.714</v>
       </c>
       <c r="V10" s="28">
         <v>40248.654999999999</v>
       </c>
       <c r="W10" s="28">
         <v>68344</v>
       </c>
+      <c r="X10" s="28">
+        <v>92628.933000000005</v>
+      </c>
     </row>
-    <row r="11" spans="1:23" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="15">
         <v>380.8</v>
       </c>
       <c r="C11" s="15">
         <v>303.60000000000002</v>
       </c>
       <c r="D11" s="15">
         <v>515.79999999999995</v>
       </c>
       <c r="E11" s="15">
         <v>1941.3</v>
       </c>
       <c r="F11" s="15">
         <v>380.6</v>
       </c>
       <c r="G11" s="15">
         <v>306.7</v>
       </c>
       <c r="H11" s="15">
         <v>1127</v>
       </c>
       <c r="I11" s="15">
@@ -1701,52 +1727,55 @@
       </c>
       <c r="P11" s="15">
         <v>8084.4</v>
       </c>
       <c r="Q11" s="15">
         <v>5830.2749999999996</v>
       </c>
       <c r="R11" s="15">
         <v>9337.5</v>
       </c>
       <c r="S11" s="15">
         <v>11097.8</v>
       </c>
       <c r="T11" s="24">
         <v>10003.799999999999</v>
       </c>
       <c r="U11" s="28">
         <v>11360.93</v>
       </c>
       <c r="V11" s="28">
         <v>20629.710999999999</v>
       </c>
       <c r="W11" s="28">
         <v>19755</v>
       </c>
+      <c r="X11" s="28">
+        <v>35939.919999999998</v>
+      </c>
     </row>
-    <row r="12" spans="1:23" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="15">
         <v>133.5</v>
       </c>
       <c r="C12" s="15">
         <v>92</v>
       </c>
       <c r="D12" s="15">
         <v>353.3</v>
       </c>
       <c r="E12" s="15">
         <v>1250.2</v>
       </c>
       <c r="F12" s="15">
         <v>1029.3</v>
       </c>
       <c r="G12" s="15">
         <v>1710</v>
       </c>
       <c r="H12" s="15">
         <v>3361</v>
       </c>
       <c r="I12" s="15">
@@ -1772,52 +1801,55 @@
       </c>
       <c r="P12" s="15">
         <v>1218.0999999999999</v>
       </c>
       <c r="Q12" s="15">
         <v>988.69</v>
       </c>
       <c r="R12" s="25">
         <v>1642.9</v>
       </c>
       <c r="S12" s="26">
         <v>2123.8000000000002</v>
       </c>
       <c r="T12" s="24">
         <v>2484.1999999999998</v>
       </c>
       <c r="U12" s="28">
         <v>1507.8710000000001</v>
       </c>
       <c r="V12" s="28">
         <v>4417.125</v>
       </c>
       <c r="W12" s="28">
         <v>6990</v>
       </c>
+      <c r="X12" s="28">
+        <v>8440.1779999999999</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="15">
         <v>450.4</v>
       </c>
       <c r="C13" s="15">
         <v>1545.4</v>
       </c>
       <c r="D13" s="15">
         <v>2678.5</v>
       </c>
       <c r="E13" s="15">
         <v>1422.5</v>
       </c>
       <c r="F13" s="15">
         <v>2066.9</v>
       </c>
       <c r="G13" s="15">
         <v>335.4</v>
       </c>
       <c r="H13" s="15">
         <v>331.7</v>
       </c>
       <c r="I13" s="15">
@@ -1843,52 +1875,55 @@
       </c>
       <c r="P13" s="15">
         <v>1896.9</v>
       </c>
       <c r="Q13" s="15">
         <v>2252.9940000000001</v>
       </c>
       <c r="R13" s="15">
         <v>4164.8</v>
       </c>
       <c r="S13" s="15">
         <v>7875.4</v>
       </c>
       <c r="T13" s="24">
         <v>4527.6000000000004</v>
       </c>
       <c r="U13" s="28">
         <v>5778.9769999999999</v>
       </c>
       <c r="V13" s="28">
         <v>5132.0540000000001</v>
       </c>
       <c r="W13" s="28">
         <v>11044</v>
       </c>
+      <c r="X13" s="28">
+        <v>18264.922999999999</v>
+      </c>
     </row>
-    <row r="14" spans="1:23" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="15">
         <v>92.5</v>
       </c>
       <c r="C14" s="15">
         <v>139.9</v>
       </c>
       <c r="D14" s="15">
         <v>240.9</v>
       </c>
       <c r="E14" s="15">
         <v>1897.9</v>
       </c>
       <c r="F14" s="15">
         <v>1170.5999999999999</v>
       </c>
       <c r="G14" s="15">
         <v>1049.9000000000001</v>
       </c>
       <c r="H14" s="15">
         <v>1438.4</v>
       </c>
       <c r="I14" s="15">
@@ -1914,52 +1949,55 @@
       </c>
       <c r="P14" s="15">
         <v>8463.8819999999996</v>
       </c>
       <c r="Q14" s="15">
         <v>12444.383</v>
       </c>
       <c r="R14" s="15">
         <v>4104.3999999999996</v>
       </c>
       <c r="S14" s="15">
         <v>7723.8</v>
       </c>
       <c r="T14" s="24">
         <v>3399</v>
       </c>
       <c r="U14" s="28">
         <v>3540.4859999999999</v>
       </c>
       <c r="V14" s="28">
         <v>6655.0429999999997</v>
       </c>
       <c r="W14" s="28">
         <v>5296</v>
       </c>
+      <c r="X14" s="28">
+        <v>12890.102000000001</v>
+      </c>
     </row>
-    <row r="15" spans="1:23" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="15">
         <v>698.9</v>
       </c>
       <c r="C15" s="15">
         <v>1180.7</v>
       </c>
       <c r="D15" s="15">
         <v>438.9</v>
       </c>
       <c r="E15" s="15">
         <v>210.6</v>
       </c>
       <c r="F15" s="15">
         <v>436.5</v>
       </c>
       <c r="G15" s="15">
         <v>1359.2</v>
       </c>
       <c r="H15" s="15">
         <v>13005.1</v>
       </c>
       <c r="I15" s="15">
@@ -1979,58 +2017,61 @@
       </c>
       <c r="N15" s="15">
         <v>4811.9179999999997</v>
       </c>
       <c r="O15" s="15">
         <v>3882.6</v>
       </c>
       <c r="P15" s="15">
         <v>4828.2</v>
       </c>
       <c r="Q15" s="15">
         <v>6955.6679999999997</v>
       </c>
       <c r="R15" s="15">
         <v>9720</v>
       </c>
       <c r="S15" s="15">
         <v>10721.2</v>
       </c>
       <c r="T15" s="24">
         <v>8608.7999999999993</v>
       </c>
       <c r="U15" s="28">
         <v>11353.656000000001</v>
       </c>
-      <c r="V15" s="32">
+      <c r="V15" s="30">
         <v>20218.649000000001</v>
       </c>
       <c r="W15" s="28">
         <v>47438</v>
       </c>
+      <c r="X15" s="28">
+        <v>45219.455999999998</v>
+      </c>
     </row>
-    <row r="16" spans="1:23" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="15">
         <v>485.9</v>
       </c>
       <c r="C16" s="15">
         <v>349.7</v>
       </c>
       <c r="D16" s="15">
         <v>288.60000000000002</v>
       </c>
       <c r="E16" s="15">
         <v>842.3</v>
       </c>
       <c r="F16" s="15">
         <v>327.9</v>
       </c>
       <c r="G16" s="15">
         <v>2142.1</v>
       </c>
       <c r="H16" s="15">
         <v>697.3</v>
       </c>
       <c r="I16" s="15">
@@ -2056,52 +2097,55 @@
       </c>
       <c r="P16" s="15">
         <v>1573.6</v>
       </c>
       <c r="Q16" s="15">
         <v>2605.36</v>
       </c>
       <c r="R16" s="15">
         <v>2757.5</v>
       </c>
       <c r="S16" s="15">
         <v>3756.6</v>
       </c>
       <c r="T16" s="24">
         <v>3000.3</v>
       </c>
       <c r="U16" s="28">
         <v>2591.4279999999999</v>
       </c>
       <c r="V16" s="28">
         <v>6357.4859999999999</v>
       </c>
       <c r="W16" s="28">
         <v>5442</v>
       </c>
+      <c r="X16" s="28">
+        <v>15415.696</v>
+      </c>
     </row>
-    <row r="17" spans="1:23" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="15">
         <v>14343.8</v>
       </c>
       <c r="C17" s="15">
         <v>21284.5</v>
       </c>
       <c r="D17" s="15">
         <v>27072</v>
       </c>
       <c r="E17" s="15">
         <v>24839.3</v>
       </c>
       <c r="F17" s="15">
         <v>26241.9</v>
       </c>
       <c r="G17" s="15">
         <v>30818.5</v>
       </c>
       <c r="H17" s="15">
         <v>24224</v>
       </c>
       <c r="I17" s="15">
@@ -2127,189 +2171,192 @@
       </c>
       <c r="P17" s="15">
         <v>68925.899999999994</v>
       </c>
       <c r="Q17" s="15">
         <v>91870.857000000004</v>
       </c>
       <c r="R17" s="15">
         <v>93158.1</v>
       </c>
       <c r="S17" s="15">
         <v>115876.4</v>
       </c>
       <c r="T17" s="24">
         <v>111869.1</v>
       </c>
       <c r="U17" s="28">
         <v>104365.861</v>
       </c>
       <c r="V17" s="28">
         <v>146963.76699999999</v>
       </c>
       <c r="W17" s="28">
         <v>185889</v>
       </c>
+      <c r="X17" s="28">
+        <v>222850.46799999999</v>
+      </c>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A2:W2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.43307086614173229" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1B697C9-A9C3-43C2-88EA-303EF4A33D10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6D717D5-3AD6-4571-8A05-84AB3465DA3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FACE7A55-6A41-4111-A580-E73092CA2C0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>