--- v0 (2026-04-17)
+++ v1 (2026-07-21)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.jumasheva\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\V.Ismailova\Desktop\1-ИНВЕСТ\ИНВЕСТ темповка\2025 год\Дин ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="22185" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="24">
   <si>
     <t>Индексы физического объема инвестиций в жилищное строительство</t>
   </si>
   <si>
     <t>Западно-Казахстанская область</t>
   </si>
   <si>
     <t>Акжаикский</t>
   </si>
   <si>
     <t>Бурлинский</t>
@@ -88,54 +88,54 @@
   <si>
     <t>г.Уральск</t>
   </si>
   <si>
     <t>2,2 есе</t>
   </si>
   <si>
     <t>6,5 есе</t>
   </si>
   <si>
     <t>2,7 есе</t>
   </si>
   <si>
     <t>2,9 есе</t>
   </si>
   <si>
     <t>2,6 есе</t>
   </si>
   <si>
     <t>2,3 есе</t>
   </si>
   <si>
     <t>4 есе</t>
   </si>
   <si>
-    <t>в процентах к предидущему году</t>
+    <t>−</t>
   </si>
   <si>
-    <t>−</t>
+    <t>в процентах к предыдущему году</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -181,51 +181,51 @@
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -246,77 +246,68 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -347,70 +338,73 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1004,114 +998,118 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W49"/>
+  <dimension ref="A1:X49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="P4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="W8" sqref="W8"/>
+      <selection pane="bottomRight" activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.42578125" customWidth="1"/>
     <col min="2" max="21" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
       <c r="N1" s="36"/>
       <c r="O1" s="36"/>
       <c r="P1" s="36"/>
       <c r="Q1" s="36"/>
       <c r="R1" s="36"/>
       <c r="S1" s="36"/>
       <c r="T1" s="36"/>
     </row>
-    <row r="2" spans="1:23" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-    <row r="3" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:24" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+    </row>
+    <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="4">
         <v>2003</v>
       </c>
       <c r="C3" s="4">
         <v>2004</v>
       </c>
       <c r="D3" s="4">
         <v>2005</v>
       </c>
       <c r="E3" s="4">
         <v>2006</v>
       </c>
       <c r="F3" s="22">
         <v>2007</v>
       </c>
       <c r="G3" s="23">
         <v>2008</v>
       </c>
       <c r="H3" s="5">
         <v>2009</v>
       </c>
       <c r="I3" s="24">
         <v>2010</v>
       </c>
@@ -1135,52 +1133,55 @@
       </c>
       <c r="P3" s="6">
         <v>2017</v>
       </c>
       <c r="Q3" s="6">
         <v>2018</v>
       </c>
       <c r="R3" s="7">
         <v>2019</v>
       </c>
       <c r="S3" s="7">
         <v>2020</v>
       </c>
       <c r="T3" s="7">
         <v>2021</v>
       </c>
       <c r="U3" s="7">
         <v>2022</v>
       </c>
       <c r="V3" s="7">
         <v>2023</v>
       </c>
       <c r="W3" s="7">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:23" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X3" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="8">
         <v>141</v>
       </c>
       <c r="C4" s="8">
         <v>181.8</v>
       </c>
       <c r="D4" s="8">
         <v>227.4</v>
       </c>
       <c r="E4" s="8">
         <v>67.099999999999994</v>
       </c>
       <c r="F4" s="25">
         <v>132.69999999999999</v>
       </c>
       <c r="G4" s="26">
         <v>121.9</v>
       </c>
       <c r="H4" s="27">
         <v>76.7</v>
       </c>
       <c r="I4" s="28">
@@ -1206,1089 +1207,1131 @@
       </c>
       <c r="P4" s="27">
         <v>157.19999999999999</v>
       </c>
       <c r="Q4" s="9">
         <v>102.6</v>
       </c>
       <c r="R4" s="32">
         <v>114.5</v>
       </c>
       <c r="S4" s="32">
         <v>123.1</v>
       </c>
       <c r="T4" s="32">
         <v>100.8</v>
       </c>
       <c r="U4" s="33">
         <v>69</v>
       </c>
       <c r="V4" s="33">
         <v>157.80000000000001</v>
       </c>
       <c r="W4" s="33">
         <v>117.4</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X4" s="34">
+        <v>99.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C5" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D5" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E5" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F5" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G5" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H5" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I5" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J5" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K5" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L5" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M5" s="33">
         <v>104.1</v>
       </c>
       <c r="N5" s="33">
         <v>163.9</v>
       </c>
       <c r="O5" s="33">
         <v>77.5</v>
       </c>
       <c r="P5" s="33">
         <v>136.4</v>
       </c>
       <c r="Q5" s="33">
         <v>115.2</v>
       </c>
       <c r="R5" s="33">
         <v>115.6</v>
       </c>
       <c r="S5" s="33">
         <v>92.3</v>
       </c>
       <c r="T5" s="33">
         <v>188.4</v>
       </c>
       <c r="U5" s="33">
         <v>90.5</v>
       </c>
       <c r="V5" s="33">
         <v>76.099999999999994</v>
       </c>
       <c r="W5" s="33">
         <v>143.1</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X5" s="33">
+        <v>198.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C6" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D6" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E6" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F6" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G6" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H6" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I6" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J6" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K6" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L6" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M6" s="33">
         <v>182</v>
       </c>
       <c r="N6" s="33">
         <v>82.1</v>
       </c>
       <c r="O6" s="33" t="s">
         <v>15</v>
       </c>
       <c r="P6" s="33">
         <v>72.400000000000006</v>
       </c>
       <c r="Q6" s="33">
         <v>150.80000000000001</v>
       </c>
       <c r="R6" s="33">
         <v>147.5</v>
       </c>
       <c r="S6" s="33">
         <v>56</v>
       </c>
       <c r="T6" s="33">
         <v>217.4</v>
       </c>
       <c r="U6" s="33">
         <v>28.9</v>
       </c>
       <c r="V6" s="33">
         <v>110.7</v>
       </c>
       <c r="W6" s="33">
         <v>188.4</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X6" s="33">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C7" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D7" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E7" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F7" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G7" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H7" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I7" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J7" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K7" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L7" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M7" s="33">
         <v>100.3</v>
       </c>
       <c r="N7" s="33">
         <v>118.5</v>
       </c>
       <c r="O7" s="33">
         <v>67.599999999999994</v>
       </c>
       <c r="P7" s="33" t="s">
         <v>16</v>
       </c>
       <c r="Q7" s="33">
         <v>23.4</v>
       </c>
       <c r="R7" s="33">
         <v>82</v>
       </c>
       <c r="S7" s="33">
         <v>194.1</v>
       </c>
       <c r="T7" s="33">
         <v>122.8</v>
       </c>
       <c r="U7" s="33">
         <v>58.2</v>
       </c>
       <c r="V7" s="33">
         <v>118.5</v>
       </c>
       <c r="W7" s="33">
         <v>194.3</v>
       </c>
-    </row>
-    <row r="8" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X7" s="33">
+        <v>52.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C8" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D8" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E8" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F8" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G8" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H8" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I8" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J8" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K8" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L8" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M8" s="33">
         <v>76.2</v>
       </c>
       <c r="N8" s="33">
         <v>98.7</v>
       </c>
       <c r="O8" s="33">
         <v>121.6</v>
       </c>
       <c r="P8" s="33">
         <v>90</v>
       </c>
       <c r="Q8" s="33">
         <v>276.39999999999998</v>
       </c>
       <c r="R8" s="33">
         <v>65.400000000000006</v>
       </c>
       <c r="S8" s="33">
         <v>96.2</v>
       </c>
       <c r="T8" s="33">
         <v>167.2</v>
       </c>
       <c r="U8" s="33">
         <v>82.9</v>
       </c>
       <c r="V8" s="33">
         <v>66.2</v>
       </c>
       <c r="W8" s="33">
         <v>154.6</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X8" s="33">
+        <v>149.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C9" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D9" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E9" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F9" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G9" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H9" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I9" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J9" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K9" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L9" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M9" s="33">
         <v>278.39999999999998</v>
       </c>
       <c r="N9" s="33">
         <v>102.3</v>
       </c>
       <c r="O9" s="33">
         <v>98.4</v>
       </c>
       <c r="P9" s="33" t="s">
         <v>17</v>
       </c>
       <c r="Q9" s="33">
         <v>94.1</v>
       </c>
       <c r="R9" s="33">
         <v>26.3</v>
       </c>
       <c r="S9" s="33">
         <v>216.2</v>
       </c>
       <c r="T9" s="33">
         <v>99</v>
       </c>
       <c r="U9" s="33">
         <v>51</v>
       </c>
       <c r="V9" s="33">
         <v>258.7</v>
       </c>
       <c r="W9" s="33">
         <v>127.6</v>
       </c>
-    </row>
-    <row r="10" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X9" s="33">
+        <v>149.69999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C10" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D10" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E10" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F10" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G10" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I10" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J10" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K10" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L10" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M10" s="33">
         <v>85.4</v>
       </c>
       <c r="N10" s="33">
         <v>144.5</v>
       </c>
       <c r="O10" s="33">
         <v>96.4</v>
       </c>
       <c r="P10" s="33">
         <v>93.1</v>
       </c>
       <c r="Q10" s="33">
         <v>99.4</v>
       </c>
       <c r="R10" s="33">
         <v>134.4</v>
       </c>
       <c r="S10" s="33">
         <v>92.6</v>
       </c>
       <c r="T10" s="33">
         <v>286.3</v>
       </c>
       <c r="U10" s="33">
         <v>72</v>
       </c>
       <c r="V10" s="33">
         <v>84.5</v>
       </c>
       <c r="W10" s="33">
         <v>147.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X10" s="33">
+        <v>176.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C11" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D11" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E11" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F11" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G11" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H11" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I11" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J11" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K11" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L11" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M11" s="33">
         <v>156.5</v>
       </c>
       <c r="N11" s="33">
         <v>165.6</v>
       </c>
       <c r="O11" s="33">
         <v>121.7</v>
       </c>
       <c r="P11" s="33" t="s">
         <v>18</v>
       </c>
       <c r="Q11" s="33">
         <v>83.1</v>
       </c>
       <c r="R11" s="33">
         <v>122.6</v>
       </c>
       <c r="S11" s="33">
         <v>107.6</v>
       </c>
       <c r="T11" s="33">
         <v>120.1</v>
       </c>
       <c r="U11" s="33">
         <v>45.5</v>
       </c>
       <c r="V11" s="33">
         <v>96.7</v>
       </c>
       <c r="W11" s="33">
         <v>354.8</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X11" s="33">
+        <v>131.30000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C12" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D12" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E12" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F12" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G12" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H12" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I12" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J12" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K12" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L12" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M12" s="33">
         <v>189.7</v>
       </c>
       <c r="N12" s="33">
         <v>70.3</v>
       </c>
       <c r="O12" s="33">
         <v>102.1</v>
       </c>
       <c r="P12" s="33" t="s">
         <v>19</v>
       </c>
       <c r="Q12" s="33">
         <v>29.1</v>
       </c>
       <c r="R12" s="33">
         <v>247.1</v>
       </c>
       <c r="S12" s="33">
         <v>298.5</v>
       </c>
       <c r="T12" s="33">
         <v>35.5</v>
       </c>
       <c r="U12" s="33">
         <v>50.1</v>
       </c>
       <c r="V12" s="33">
         <v>100.1</v>
       </c>
       <c r="W12" s="33">
         <v>1906.1</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X12" s="33">
+        <v>15.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C13" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D13" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E13" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F13" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G13" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H13" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I13" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J13" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K13" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L13" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M13" s="33">
         <v>104</v>
       </c>
       <c r="N13" s="33">
         <v>118.5</v>
       </c>
       <c r="O13" s="33">
         <v>61.5</v>
       </c>
       <c r="P13" s="33" t="s">
         <v>20</v>
       </c>
       <c r="Q13" s="33">
         <v>78.2</v>
       </c>
       <c r="R13" s="33">
         <v>225.5</v>
       </c>
       <c r="S13" s="33">
         <v>40.700000000000003</v>
       </c>
       <c r="T13" s="33">
         <v>111.2</v>
       </c>
       <c r="U13" s="33">
         <v>129.30000000000001</v>
       </c>
       <c r="V13" s="33">
         <v>81</v>
       </c>
       <c r="W13" s="33">
         <v>539.1</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X13" s="33">
+        <v>221.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C14" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D14" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E14" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F14" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G14" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H14" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I14" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J14" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K14" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L14" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M14" s="33">
         <v>51.2</v>
       </c>
       <c r="N14" s="33">
         <v>156.6</v>
       </c>
       <c r="O14" s="33">
         <v>142.30000000000001</v>
       </c>
       <c r="P14" s="33">
         <v>77.599999999999994</v>
       </c>
       <c r="Q14" s="33">
         <v>120.8</v>
       </c>
       <c r="R14" s="33">
         <v>475.6</v>
       </c>
       <c r="S14" s="33">
         <v>20.100000000000001</v>
       </c>
       <c r="T14" s="33">
         <v>183.9</v>
       </c>
       <c r="U14" s="33">
         <v>73.900000000000006</v>
       </c>
       <c r="V14" s="33">
         <v>133.30000000000001</v>
       </c>
       <c r="W14" s="33">
         <v>218.1</v>
       </c>
-    </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X14" s="33">
+        <v>190.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C15" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D15" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E15" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F15" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G15" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H15" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I15" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J15" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K15" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L15" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M15" s="33">
         <v>125</v>
       </c>
       <c r="N15" s="33">
         <v>130.69999999999999</v>
       </c>
       <c r="O15" s="33">
         <v>115</v>
       </c>
       <c r="P15" s="33">
         <v>112.3</v>
       </c>
       <c r="Q15" s="33">
         <v>97.7</v>
       </c>
       <c r="R15" s="33">
         <v>90.4</v>
       </c>
       <c r="S15" s="33">
         <v>283.3</v>
       </c>
       <c r="T15" s="33">
         <v>59.3</v>
       </c>
       <c r="U15" s="33">
         <v>80</v>
       </c>
       <c r="V15" s="33">
         <v>100.1</v>
       </c>
       <c r="W15" s="33">
         <v>336.8</v>
       </c>
-    </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X15" s="33">
+        <v>94.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C16" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D16" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E16" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F16" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G16" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H16" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I16" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J16" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K16" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L16" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M16" s="33">
         <v>24.3</v>
       </c>
       <c r="N16" s="33">
         <v>115.1</v>
       </c>
       <c r="O16" s="33">
         <v>96.6</v>
       </c>
       <c r="P16" s="33" t="s">
         <v>21</v>
       </c>
       <c r="Q16" s="33">
         <v>2.2000000000000002</v>
       </c>
       <c r="R16" s="33">
         <v>1733.4</v>
       </c>
       <c r="S16" s="33">
         <v>153.1</v>
       </c>
       <c r="T16" s="33">
         <v>198</v>
       </c>
       <c r="U16" s="33">
         <v>70.7</v>
       </c>
       <c r="V16" s="33">
         <v>102.3</v>
       </c>
       <c r="W16" s="33">
         <v>72.7</v>
       </c>
-    </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X16" s="33">
+        <v>477.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C17" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D17" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E17" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F17" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G17" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H17" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I17" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J17" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K17" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L17" s="33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="M17" s="33">
         <v>119</v>
       </c>
       <c r="N17" s="33">
         <v>120.7</v>
       </c>
       <c r="O17" s="33">
         <v>124</v>
       </c>
       <c r="P17" s="33">
         <v>119</v>
       </c>
       <c r="Q17" s="33">
         <v>143.1</v>
       </c>
       <c r="R17" s="33">
         <v>115.9</v>
       </c>
       <c r="S17" s="33">
         <v>119.4</v>
       </c>
       <c r="T17" s="33">
         <v>91.5</v>
       </c>
       <c r="U17" s="33">
         <v>69.7</v>
       </c>
       <c r="V17" s="33">
         <v>181.1</v>
       </c>
       <c r="W17" s="33">
         <v>92.8</v>
       </c>
-    </row>
-    <row r="18" spans="1:23" s="17" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="X17" s="33">
+        <v>93.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13"/>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
       <c r="N18" s="14"/>
       <c r="O18" s="14"/>
       <c r="P18" s="14"/>
       <c r="Q18" s="15"/>
       <c r="R18" s="16"/>
       <c r="S18" s="16"/>
       <c r="T18" s="16"/>
     </row>
-    <row r="19" spans="1:23" s="17" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="13"/>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="13"/>
       <c r="H19" s="19"/>
       <c r="I19" s="20"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
       <c r="N19" s="19"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19" s="16"/>
       <c r="S19" s="16"/>
       <c r="T19" s="16"/>
     </row>
-    <row r="20" spans="1:23" s="17" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:24" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="13"/>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="13"/>
       <c r="H20" s="19"/>
       <c r="I20" s="20"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="19"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20" s="16"/>
       <c r="S20" s="16"/>
       <c r="T20" s="16"/>
     </row>
-    <row r="21" spans="1:23" s="17" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:24" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="13"/>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="13"/>
       <c r="H21" s="19"/>
       <c r="I21" s="20"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="19"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
       <c r="R21" s="16"/>
       <c r="S21" s="16"/>
       <c r="T21" s="16"/>
     </row>
-    <row r="22" spans="1:23" s="17" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:24" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="13"/>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="18"/>
       <c r="G22" s="13"/>
       <c r="H22" s="19"/>
       <c r="I22" s="20"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="21"/>
       <c r="N22" s="19"/>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22" s="16"/>
       <c r="S22" s="16"/>
       <c r="T22" s="16"/>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D24" s="34"/>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A24" s="35"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
     </row>
     <row r="33" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H40" s="1"/>
     </row>
@@ -2300,164 +2343,164 @@
     </row>
     <row r="43" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H48" s="2"/>
     </row>
     <row r="49" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H49" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A24:D24"/>
-    <mergeCell ref="A2:T2"/>
     <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F318396A-5609-48D9-A298-1AD0BD86B1C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D7DC59-A5D7-48F2-8558-8F8E84BB064A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8B84CBB-FBEE-4060-B693-A7A7CE3F21E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>