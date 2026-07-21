--- v0 (2026-04-17)
+++ v1 (2026-07-21)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.jumasheva\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\V.Ismailova\Desktop\1-ИНВЕСТ\ИНВЕСТ темповка\2025 год\Дин ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-15" yWindow="15" windowWidth="28950" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="50">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
     <t>Информация и связь</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>2006 год</t>
   </si>
   <si>
     <t>2007 год</t>
   </si>
   <si>
     <t>2008 год</t>
   </si>
   <si>
@@ -99,53 +99,50 @@
   <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
   <si>
     <t>Профессиональная, научная и техническая деятельность</t>
   </si>
   <si>
     <t>Деятельность в области административного и вспомогательного обслуживания</t>
   </si>
   <si>
     <t>Государственное управление и оборона; обязательное социальное обеспечение</t>
   </si>
   <si>
     <t>Здравоохранение и социальные услуги</t>
   </si>
   <si>
     <t>Искусство, развлечения и отдых</t>
   </si>
   <si>
     <t>Предоставление прочих видов услуг</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
-    <t>млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Инвестиции в основной капитал по направлениям использования*</t>
   </si>
   <si>
     <t>2003 год</t>
   </si>
   <si>
     <t>2004 год</t>
   </si>
   <si>
     <t>2005 год</t>
   </si>
   <si>
     <t>*за 2003-2008 годы инвестиции в основной капитал по видам экономической деятельности, в которые они были направлены пересчитаны в соответствии с классификатором ОКЭД 2008 года ВСТ 01 ред.2</t>
   </si>
   <si>
     <t>2010 год</t>
   </si>
   <si>
     <t>2011 год</t>
   </si>
   <si>
     <t>2012 год</t>
   </si>
   <si>
     <t>2013 год</t>
@@ -166,50 +163,56 @@
     <t>2018 год</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>−</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>2025 год</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -357,51 +360,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -483,50 +486,53 @@
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -797,169 +803,172 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W49"/>
+  <dimension ref="A1:X49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="R4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="V26" sqref="V26"/>
+      <selection pane="bottomRight" activeCell="X4" sqref="X4:X25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39.140625" customWidth="1"/>
     <col min="2" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="7" width="9.7109375" style="1" customWidth="1"/>
     <col min="8" max="21" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="21" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="20"/>
       <c r="H1" s="20"/>
       <c r="I1" s="20"/>
       <c r="J1" s="20"/>
       <c r="K1" s="20"/>
       <c r="L1" s="20"/>
       <c r="M1" s="20"/>
       <c r="N1" s="20"/>
     </row>
-    <row r="2" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:24" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="L2" s="12"/>
-      <c r="U2" s="22" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:23" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X2" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="13"/>
       <c r="B3" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="D3" s="17" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="J3" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="J3" s="17" t="s">
+      <c r="K3" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="K3" s="17" t="s">
+      <c r="L3" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="L3" s="17" t="s">
+      <c r="M3" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="M3" s="17" t="s">
+      <c r="N3" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="N3" s="17" t="s">
+      <c r="O3" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="O3" s="17" t="s">
+      <c r="P3" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="P3" s="17" t="s">
+      <c r="Q3" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="Q3" s="17" t="s">
+      <c r="R3" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="R3" s="17" t="s">
+      <c r="S3" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="S3" s="17" t="s">
+      <c r="T3" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="T3" s="17" t="s">
+      <c r="U3" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="U3" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V3" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="W3" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="W3" s="6" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X3" s="54" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A4" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="25">
         <v>125093</v>
       </c>
       <c r="C4" s="25">
         <v>89018</v>
       </c>
       <c r="D4" s="25">
         <v>91860</v>
       </c>
       <c r="E4" s="26">
         <v>106625.9</v>
       </c>
       <c r="F4" s="26">
         <v>186264</v>
       </c>
       <c r="G4" s="26">
         <v>225963.4</v>
       </c>
       <c r="H4" s="26">
         <v>244842</v>
       </c>
       <c r="I4" s="27">
@@ -985,81 +994,85 @@
       </c>
       <c r="P4" s="29">
         <v>407589</v>
       </c>
       <c r="Q4" s="29">
         <v>450382.2</v>
       </c>
       <c r="R4" s="29">
         <v>586265.5</v>
       </c>
       <c r="S4" s="29">
         <v>481485.2</v>
       </c>
       <c r="T4" s="29">
         <v>428741.9</v>
       </c>
       <c r="U4" s="29">
         <v>537886.22699999996</v>
       </c>
       <c r="V4" s="29">
         <v>675202.83499999996</v>
       </c>
       <c r="W4" s="29">
         <v>749911.16700000002</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X4" s="29">
+        <v>893421.29599999997</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="31"/>
       <c r="C5" s="31"/>
       <c r="D5" s="31"/>
       <c r="E5" s="32"/>
       <c r="F5" s="32"/>
       <c r="G5" s="32"/>
       <c r="H5" s="33"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="35"/>
       <c r="L5" s="36"/>
       <c r="M5" s="37"/>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="39"/>
       <c r="R5" s="39"/>
       <c r="S5" s="38"/>
       <c r="T5" s="38"/>
       <c r="U5" s="51"/>
       <c r="V5" s="51"/>
       <c r="W5" s="51" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
+        <v>47</v>
+      </c>
+      <c r="X5" s="38"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="31">
         <v>1012</v>
       </c>
       <c r="C6" s="31">
         <v>1785</v>
       </c>
       <c r="D6" s="31">
         <v>700</v>
       </c>
       <c r="E6" s="32">
         <v>199.6</v>
       </c>
       <c r="F6" s="32">
         <v>241.7</v>
       </c>
       <c r="G6" s="32">
         <v>700.8</v>
       </c>
       <c r="H6" s="32">
         <v>1355.2</v>
       </c>
       <c r="I6" s="34">
@@ -1085,52 +1098,55 @@
       </c>
       <c r="P6" s="38">
         <v>5240.6000000000004</v>
       </c>
       <c r="Q6" s="41">
         <v>7490.3</v>
       </c>
       <c r="R6" s="42">
         <v>15734.1</v>
       </c>
       <c r="S6" s="38">
         <v>24168.5</v>
       </c>
       <c r="T6" s="38">
         <v>35512.699999999997</v>
       </c>
       <c r="U6" s="38">
         <v>20368.811000000002</v>
       </c>
       <c r="V6" s="38">
         <v>24735.819</v>
       </c>
       <c r="W6" s="38">
         <v>25468.492999999999</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X6" s="38">
+        <v>53254.421999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="31">
         <v>104712</v>
       </c>
       <c r="C7" s="31">
         <v>53866</v>
       </c>
       <c r="D7" s="31">
         <v>42876</v>
       </c>
       <c r="E7" s="32">
         <v>67786.8</v>
       </c>
       <c r="F7" s="32">
         <v>147908</v>
       </c>
       <c r="G7" s="32">
         <v>180187.2</v>
       </c>
       <c r="H7" s="32">
         <v>193085</v>
       </c>
       <c r="I7" s="34">
@@ -1156,52 +1172,55 @@
       </c>
       <c r="P7" s="38">
         <v>296559.59999999998</v>
       </c>
       <c r="Q7" s="38">
         <v>310018.5</v>
       </c>
       <c r="R7" s="42">
         <v>445902.3</v>
       </c>
       <c r="S7" s="38">
         <v>278279.59999999998</v>
       </c>
       <c r="T7" s="38">
         <v>229235.6</v>
       </c>
       <c r="U7" s="38">
         <v>332598.30699999997</v>
       </c>
       <c r="V7" s="38">
         <v>395246.86800000002</v>
       </c>
       <c r="W7" s="38">
         <v>411332.98100000003</v>
       </c>
-    </row>
-    <row r="8" spans="1:23" ht="24" x14ac:dyDescent="0.2">
+      <c r="X7" s="38">
+        <v>433765.12400000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" ht="24" x14ac:dyDescent="0.2">
       <c r="A8" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="31">
         <v>102017</v>
       </c>
       <c r="C8" s="31">
         <v>50135</v>
       </c>
       <c r="D8" s="31">
         <v>37161</v>
       </c>
       <c r="E8" s="32">
         <v>59908.6</v>
       </c>
       <c r="F8" s="32">
         <v>139682.70000000001</v>
       </c>
       <c r="G8" s="32">
         <v>160630.79999999999</v>
       </c>
       <c r="H8" s="32">
         <v>176637</v>
       </c>
       <c r="I8" s="34">
@@ -1227,52 +1246,55 @@
       </c>
       <c r="P8" s="38">
         <v>260375.8</v>
       </c>
       <c r="Q8" s="38">
         <v>273223.40000000002</v>
       </c>
       <c r="R8" s="42">
         <v>419800.3</v>
       </c>
       <c r="S8" s="38">
         <v>256578.5</v>
       </c>
       <c r="T8" s="38">
         <v>197763.6</v>
       </c>
       <c r="U8" s="38">
         <v>300948.54700000002</v>
       </c>
       <c r="V8" s="38">
         <v>363257.10600000003</v>
       </c>
       <c r="W8" s="38">
         <v>356994.46100000001</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X8" s="38">
+        <v>311116.05</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="31">
         <v>807</v>
       </c>
       <c r="C9" s="31">
         <v>1039</v>
       </c>
       <c r="D9" s="31">
         <v>1989</v>
       </c>
       <c r="E9" s="32">
         <v>4199.1000000000004</v>
       </c>
       <c r="F9" s="32">
         <v>5494.8</v>
       </c>
       <c r="G9" s="32">
         <v>4022.9</v>
       </c>
       <c r="H9" s="32">
         <v>5604</v>
       </c>
       <c r="I9" s="34">
@@ -1298,52 +1320,55 @@
       </c>
       <c r="P9" s="38">
         <v>15312</v>
       </c>
       <c r="Q9" s="38">
         <v>17420.099999999999</v>
       </c>
       <c r="R9" s="42">
         <v>10258.1</v>
       </c>
       <c r="S9" s="38">
         <v>6149.5</v>
       </c>
       <c r="T9" s="38">
         <v>8992.2000000000007</v>
       </c>
       <c r="U9" s="38">
         <v>6632.9390000000003</v>
       </c>
       <c r="V9" s="38">
         <v>10337.675999999999</v>
       </c>
       <c r="W9" s="38">
         <v>14221.769</v>
       </c>
-    </row>
-    <row r="10" spans="1:23" ht="24" x14ac:dyDescent="0.2">
+      <c r="X9" s="38">
+        <v>58015.338000000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" ht="24" x14ac:dyDescent="0.2">
       <c r="A10" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="53">
         <v>1888</v>
       </c>
       <c r="C10" s="53">
         <v>2712</v>
       </c>
       <c r="D10" s="53">
         <v>3726</v>
       </c>
       <c r="E10" s="52">
         <v>3679.1</v>
       </c>
       <c r="F10" s="52">
         <v>2730.5</v>
       </c>
       <c r="G10" s="52">
         <v>15533.5</v>
       </c>
       <c r="H10" s="32">
         <v>5960</v>
       </c>
       <c r="I10" s="34">
@@ -1369,52 +1394,55 @@
       </c>
       <c r="P10" s="38">
         <v>7103.1</v>
       </c>
       <c r="Q10" s="38">
         <v>7374.5</v>
       </c>
       <c r="R10" s="42">
         <v>6822.9</v>
       </c>
       <c r="S10" s="38">
         <v>5493.3</v>
       </c>
       <c r="T10" s="38">
         <v>9798.9</v>
       </c>
       <c r="U10" s="38">
         <v>14191.934999999999</v>
       </c>
       <c r="V10" s="38">
         <v>13478.129000000001</v>
       </c>
       <c r="W10" s="38">
         <v>25442.987000000001</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" ht="36" x14ac:dyDescent="0.2">
+      <c r="X10" s="38">
+        <v>26704.883999999998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="36" x14ac:dyDescent="0.2">
       <c r="A11" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="53"/>
       <c r="C11" s="53"/>
       <c r="D11" s="53"/>
       <c r="E11" s="52"/>
       <c r="F11" s="52"/>
       <c r="G11" s="52"/>
       <c r="H11" s="32">
         <v>4884</v>
       </c>
       <c r="I11" s="34">
         <v>3837</v>
       </c>
       <c r="J11" s="34">
         <v>5088.5</v>
       </c>
       <c r="K11" s="32">
         <v>4652.6000000000004</v>
       </c>
       <c r="L11" s="37">
         <v>4740.1000000000004</v>
       </c>
       <c r="M11" s="37">
@@ -1428,52 +1456,55 @@
       </c>
       <c r="P11" s="38">
         <v>13768.7</v>
       </c>
       <c r="Q11" s="38">
         <v>12000</v>
       </c>
       <c r="R11" s="42">
         <v>9021.1</v>
       </c>
       <c r="S11" s="38">
         <v>10058.299999999999</v>
       </c>
       <c r="T11" s="38">
         <v>12680.9</v>
       </c>
       <c r="U11" s="38">
         <v>10824.886</v>
       </c>
       <c r="V11" s="38">
         <v>8173.9570000000003</v>
       </c>
       <c r="W11" s="38">
         <v>14673.763999999999</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X11" s="38">
+        <v>37928.851999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="31">
         <v>1756</v>
       </c>
       <c r="C12" s="31">
         <v>1753</v>
       </c>
       <c r="D12" s="31">
         <v>2754</v>
       </c>
       <c r="E12" s="32">
         <v>2095.9</v>
       </c>
       <c r="F12" s="32">
         <v>1943.1</v>
       </c>
       <c r="G12" s="32">
         <v>4359</v>
       </c>
       <c r="H12" s="32">
         <v>2154</v>
       </c>
       <c r="I12" s="34">
@@ -1499,52 +1530,55 @@
       </c>
       <c r="P12" s="38">
         <v>4429.3999999999996</v>
       </c>
       <c r="Q12" s="38">
         <v>3840.3</v>
       </c>
       <c r="R12" s="42">
         <v>6345.5</v>
       </c>
       <c r="S12" s="38">
         <v>4216.3999999999996</v>
       </c>
       <c r="T12" s="38">
         <v>5993.8</v>
       </c>
       <c r="U12" s="38">
         <v>10554.924000000001</v>
       </c>
       <c r="V12" s="38">
         <v>4233.0190000000002</v>
       </c>
       <c r="W12" s="38">
         <v>3766.422</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" ht="24" x14ac:dyDescent="0.2">
+      <c r="X12" s="38">
+        <v>6253.5609999999997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="24" x14ac:dyDescent="0.2">
       <c r="A13" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="31">
         <v>1581</v>
       </c>
       <c r="C13" s="31">
         <v>2116</v>
       </c>
       <c r="D13" s="31">
         <v>2315</v>
       </c>
       <c r="E13" s="32">
         <v>3207.7</v>
       </c>
       <c r="F13" s="32">
         <v>2994</v>
       </c>
       <c r="G13" s="32">
         <v>1685</v>
       </c>
       <c r="H13" s="32">
         <v>1591.9</v>
       </c>
       <c r="I13" s="34">
@@ -1570,52 +1604,55 @@
       </c>
       <c r="P13" s="38">
         <v>6045.2</v>
       </c>
       <c r="Q13" s="38">
         <v>7763.1</v>
       </c>
       <c r="R13" s="42">
         <v>7937.4</v>
       </c>
       <c r="S13" s="38">
         <v>6918.9</v>
       </c>
       <c r="T13" s="38">
         <v>10699.3</v>
       </c>
       <c r="U13" s="38">
         <v>7237.7349999999997</v>
       </c>
       <c r="V13" s="38">
         <v>9279.6849999999995</v>
       </c>
       <c r="W13" s="38">
         <v>9643.3259999999991</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X13" s="38">
+        <v>11593.959000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="31">
         <v>9127</v>
       </c>
       <c r="C14" s="31">
         <v>18577</v>
       </c>
       <c r="D14" s="31">
         <v>27798</v>
       </c>
       <c r="E14" s="32">
         <v>14803.8</v>
       </c>
       <c r="F14" s="32">
         <v>9469.4</v>
       </c>
       <c r="G14" s="32">
         <v>11406.1</v>
       </c>
       <c r="H14" s="32">
         <v>21781</v>
       </c>
       <c r="I14" s="34">
@@ -1641,52 +1678,55 @@
       </c>
       <c r="P14" s="38">
         <v>27320.9</v>
       </c>
       <c r="Q14" s="38">
         <v>52065.5</v>
       </c>
       <c r="R14" s="42">
         <v>29588.6</v>
       </c>
       <c r="S14" s="38">
         <v>46955.8</v>
       </c>
       <c r="T14" s="38">
         <v>48118.8</v>
       </c>
       <c r="U14" s="38">
         <v>86842.131999999998</v>
       </c>
       <c r="V14" s="38">
         <v>80668.335000000006</v>
       </c>
       <c r="W14" s="38">
         <v>95741.83</v>
       </c>
-    </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X14" s="38">
+        <v>158108.61799999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="31">
         <v>424</v>
       </c>
       <c r="C15" s="31">
         <v>165</v>
       </c>
       <c r="D15" s="31">
         <v>313</v>
       </c>
       <c r="E15" s="32">
         <v>92.4</v>
       </c>
       <c r="F15" s="32">
         <v>365.1</v>
       </c>
       <c r="G15" s="32">
         <v>277.8</v>
       </c>
       <c r="H15" s="32">
         <v>782</v>
       </c>
       <c r="I15" s="34">
@@ -1712,123 +1752,129 @@
       </c>
       <c r="P15" s="38">
         <v>1687.8</v>
       </c>
       <c r="Q15" s="38">
         <v>3542.6</v>
       </c>
       <c r="R15" s="42">
         <v>2498.1</v>
       </c>
       <c r="S15" s="38">
         <v>2928.8</v>
       </c>
       <c r="T15" s="38">
         <v>2316.8000000000002</v>
       </c>
       <c r="U15" s="38">
         <v>3012.5770000000002</v>
       </c>
       <c r="V15" s="38">
         <v>4232.2719999999999</v>
       </c>
       <c r="W15" s="38">
         <v>4019.8850000000002</v>
       </c>
-    </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X15" s="38">
+        <v>14150.144</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C16" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D16" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E16" s="32">
         <v>2124.4</v>
       </c>
       <c r="F16" s="32">
         <v>6029.7</v>
       </c>
       <c r="G16" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H16" s="32">
         <v>1134.9000000000001</v>
       </c>
       <c r="I16" s="34">
         <v>1219.4000000000001</v>
       </c>
       <c r="J16" s="34">
         <v>2333.5</v>
       </c>
       <c r="K16" s="32">
         <v>3136.5</v>
       </c>
       <c r="L16" s="37">
         <v>1631.9</v>
       </c>
       <c r="M16" s="37">
         <v>2259.4</v>
       </c>
       <c r="N16" s="38">
         <v>2692.7</v>
       </c>
       <c r="O16" s="38">
         <v>933.7</v>
       </c>
       <c r="P16" s="38">
         <v>1059.5</v>
       </c>
       <c r="Q16" s="38">
         <v>1053.8</v>
       </c>
       <c r="R16" s="42">
         <v>6420.1</v>
       </c>
       <c r="S16" s="38">
         <v>8772.5</v>
       </c>
       <c r="T16" s="38">
         <v>1110.4000000000001</v>
       </c>
       <c r="U16" s="38">
         <v>1536.797</v>
       </c>
       <c r="V16" s="38">
         <v>2469.1840000000002</v>
       </c>
       <c r="W16" s="38">
         <v>7763.518</v>
       </c>
-    </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X16" s="38">
+        <v>8739.848</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="31">
         <v>206</v>
       </c>
       <c r="C17" s="31">
         <v>207</v>
       </c>
       <c r="D17" s="31">
         <v>315</v>
       </c>
       <c r="E17" s="32">
         <v>294.10000000000002</v>
       </c>
       <c r="F17" s="32">
         <v>338.4</v>
       </c>
       <c r="G17" s="32">
         <v>574.79999999999995</v>
       </c>
       <c r="H17" s="32">
         <v>182</v>
       </c>
       <c r="I17" s="34">
@@ -1854,52 +1900,55 @@
       </c>
       <c r="P17" s="38">
         <v>656.4</v>
       </c>
       <c r="Q17" s="38">
         <v>477.8</v>
       </c>
       <c r="R17" s="42">
         <v>1056.5</v>
       </c>
       <c r="S17" s="38">
         <v>945.5</v>
       </c>
       <c r="T17" s="38">
         <v>622.79999999999995</v>
       </c>
       <c r="U17" s="38">
         <v>624.33100000000002</v>
       </c>
       <c r="V17" s="38">
         <v>643.87800000000004</v>
       </c>
       <c r="W17" s="38">
         <v>1153.0160000000001</v>
       </c>
-    </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X17" s="38">
+        <v>1385.1869999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A18" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="31">
         <v>2576</v>
       </c>
       <c r="C18" s="31">
         <v>8319</v>
       </c>
       <c r="D18" s="31">
         <v>11540</v>
       </c>
       <c r="E18" s="32">
         <v>10682.9</v>
       </c>
       <c r="F18" s="32">
         <v>9539.6</v>
       </c>
       <c r="G18" s="32">
         <v>14310.1</v>
       </c>
       <c r="H18" s="32">
         <v>8270.7999999999993</v>
       </c>
       <c r="I18" s="34">
@@ -1925,194 +1974,203 @@
       </c>
       <c r="P18" s="38">
         <v>39447.5</v>
       </c>
       <c r="Q18" s="38">
         <v>43729.2</v>
       </c>
       <c r="R18" s="42">
         <v>52071.1</v>
       </c>
       <c r="S18" s="38">
         <v>65991.100000000006</v>
       </c>
       <c r="T18" s="38">
         <v>66870.100000000006</v>
       </c>
       <c r="U18" s="38">
         <v>50247.646999999997</v>
       </c>
       <c r="V18" s="38">
         <v>80959.672999999995</v>
       </c>
       <c r="W18" s="38">
         <v>95179.464000000007</v>
       </c>
-    </row>
-    <row r="19" spans="1:23" ht="24" x14ac:dyDescent="0.2">
+      <c r="X18" s="38">
+        <v>106574.656</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" ht="24" x14ac:dyDescent="0.2">
       <c r="A19" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C19" s="44" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D19" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E19" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F19" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G19" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H19" s="45">
         <v>4557.2</v>
       </c>
       <c r="I19" s="46">
         <v>5262.3</v>
       </c>
       <c r="J19" s="46">
         <v>1806</v>
       </c>
       <c r="K19" s="45">
         <v>1792.3</v>
       </c>
       <c r="L19" s="47">
         <v>619</v>
       </c>
       <c r="M19" s="47">
         <v>669.6</v>
       </c>
       <c r="N19" s="48">
         <v>2626.8</v>
       </c>
       <c r="O19" s="48">
         <v>5014</v>
       </c>
       <c r="P19" s="48">
         <v>540.4</v>
       </c>
       <c r="Q19" s="48">
         <v>4123.6000000000004</v>
       </c>
       <c r="R19" s="48">
         <v>938.3</v>
       </c>
       <c r="S19" s="48">
         <v>761.9</v>
       </c>
       <c r="T19" s="48">
         <v>1589.9</v>
       </c>
       <c r="U19" s="38">
         <v>1827.8610000000001</v>
       </c>
       <c r="V19" s="38">
         <v>2577.6489999999999</v>
       </c>
       <c r="W19" s="38">
         <v>5658.9350000000004</v>
       </c>
-    </row>
-    <row r="20" spans="1:23" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X19" s="38">
+        <v>2549.9340000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C20" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D20" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E20" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F20" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G20" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H20" s="45">
         <v>47</v>
       </c>
       <c r="I20" s="46">
         <v>53.3</v>
       </c>
       <c r="J20" s="46">
         <v>270.60000000000002</v>
       </c>
       <c r="K20" s="45">
         <v>155.80000000000001</v>
       </c>
       <c r="L20" s="47">
         <v>117.7</v>
       </c>
       <c r="M20" s="47">
         <v>492.6</v>
       </c>
       <c r="N20" s="48">
         <v>249.5</v>
       </c>
       <c r="O20" s="48">
         <v>1308.8</v>
       </c>
       <c r="P20" s="48">
         <v>2749.3</v>
       </c>
       <c r="Q20" s="48">
         <v>1086.3</v>
       </c>
       <c r="R20" s="48">
         <v>1958.1</v>
       </c>
       <c r="S20" s="48">
         <v>6063.6</v>
       </c>
       <c r="T20" s="48">
         <v>3464.2</v>
       </c>
       <c r="U20" s="38">
         <v>3550.6640000000002</v>
       </c>
       <c r="V20" s="38">
         <v>1187.194</v>
       </c>
       <c r="W20" s="38">
         <v>1197.193</v>
       </c>
-    </row>
-    <row r="21" spans="1:23" ht="24" x14ac:dyDescent="0.2">
+      <c r="X20" s="38">
+        <v>2433.6280000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" ht="24" x14ac:dyDescent="0.2">
       <c r="A21" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="31">
         <v>972</v>
       </c>
       <c r="C21" s="31">
         <v>140</v>
       </c>
       <c r="D21" s="31">
         <v>178</v>
       </c>
       <c r="E21" s="32">
         <v>1103.3</v>
       </c>
       <c r="F21" s="32">
         <v>1244.2</v>
       </c>
       <c r="G21" s="32">
         <v>1459.9</v>
       </c>
       <c r="H21" s="32">
         <v>1348</v>
       </c>
       <c r="I21" s="34">
@@ -2138,52 +2196,55 @@
       </c>
       <c r="P21" s="38">
         <v>4234.1000000000004</v>
       </c>
       <c r="Q21" s="38">
         <v>5375.3</v>
       </c>
       <c r="R21" s="42">
         <v>3604.1</v>
       </c>
       <c r="S21" s="38">
         <v>4987.6000000000004</v>
       </c>
       <c r="T21" s="38">
         <v>3405.5</v>
       </c>
       <c r="U21" s="38">
         <v>3453.0520000000001</v>
       </c>
       <c r="V21" s="38">
         <v>9113.5079999999998</v>
       </c>
       <c r="W21" s="38">
         <v>11329.846</v>
       </c>
-    </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X21" s="38">
+        <v>10079.116</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A22" s="30" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="31">
         <v>405</v>
       </c>
       <c r="C22" s="31">
         <v>1155</v>
       </c>
       <c r="D22" s="31">
         <v>901</v>
       </c>
       <c r="E22" s="32">
         <v>2530</v>
       </c>
       <c r="F22" s="32">
         <v>3801.3</v>
       </c>
       <c r="G22" s="32">
         <v>4244.1000000000004</v>
       </c>
       <c r="H22" s="32">
         <v>3765.5</v>
       </c>
       <c r="I22" s="34">
@@ -2209,52 +2270,55 @@
       </c>
       <c r="P22" s="38">
         <v>11232.6</v>
       </c>
       <c r="Q22" s="38">
         <v>4130.8999999999996</v>
       </c>
       <c r="R22" s="42">
         <v>5823.3</v>
       </c>
       <c r="S22" s="38">
         <v>14645.6</v>
       </c>
       <c r="T22" s="38">
         <v>7596.6</v>
       </c>
       <c r="U22" s="38">
         <v>8458.0730000000003</v>
       </c>
       <c r="V22" s="38">
         <v>32810.406000000003</v>
       </c>
       <c r="W22" s="38">
         <v>31680.188999999998</v>
       </c>
-    </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X22" s="38">
+        <v>44344.108</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A23" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="31">
         <v>1097</v>
       </c>
       <c r="C23" s="31">
         <v>526</v>
       </c>
       <c r="D23" s="31">
         <v>1729</v>
       </c>
       <c r="E23" s="32">
         <v>1318.5</v>
       </c>
       <c r="F23" s="32">
         <v>956.1</v>
       </c>
       <c r="G23" s="32">
         <v>2835.8</v>
       </c>
       <c r="H23" s="32">
         <v>4434.8999999999996</v>
       </c>
       <c r="I23" s="34">
@@ -2280,123 +2344,129 @@
       </c>
       <c r="P23" s="38">
         <v>3191.3</v>
       </c>
       <c r="Q23" s="38">
         <v>4233.8</v>
       </c>
       <c r="R23" s="42">
         <v>4825.2</v>
       </c>
       <c r="S23" s="38">
         <v>5343.4</v>
       </c>
       <c r="T23" s="38">
         <v>5952.9</v>
       </c>
       <c r="U23" s="38">
         <v>5268.7020000000002</v>
       </c>
       <c r="V23" s="38">
         <v>19953.602999999999</v>
       </c>
       <c r="W23" s="38">
         <v>21071.605</v>
       </c>
-    </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X23" s="38">
+        <v>16739.179</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A24" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C24" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D24" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E24" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F24" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G24" s="50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H24" s="32">
         <v>231.9</v>
       </c>
       <c r="I24" s="34">
         <v>208.6</v>
       </c>
       <c r="J24" s="34">
         <v>282.39999999999998</v>
       </c>
       <c r="K24" s="32">
         <v>831.4</v>
       </c>
       <c r="L24" s="37">
         <v>1289.3</v>
       </c>
       <c r="M24" s="37">
         <v>3437.8</v>
       </c>
       <c r="N24" s="38">
         <v>3474.3</v>
       </c>
       <c r="O24" s="38">
         <v>3456.2</v>
       </c>
       <c r="P24" s="38">
         <v>3146.7</v>
       </c>
       <c r="Q24" s="38">
         <v>1340.2</v>
       </c>
       <c r="R24" s="42">
         <v>1379.2</v>
       </c>
       <c r="S24" s="38">
         <v>10446</v>
       </c>
       <c r="T24" s="38">
         <v>6070.5</v>
       </c>
       <c r="U24" s="38">
         <v>2238.2170000000001</v>
       </c>
       <c r="V24" s="38">
         <v>6609.777</v>
       </c>
       <c r="W24" s="38">
         <v>24256.391</v>
       </c>
-    </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X24" s="38">
+        <v>20562.52</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A25" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="31">
         <v>1225</v>
       </c>
       <c r="C25" s="31">
         <v>389</v>
       </c>
       <c r="D25" s="31">
         <v>441</v>
       </c>
       <c r="E25" s="32">
         <v>386.5</v>
       </c>
       <c r="F25" s="32">
         <v>1433.4</v>
       </c>
       <c r="G25" s="32">
         <v>3922.8</v>
       </c>
       <c r="H25" s="32">
         <v>120.7</v>
       </c>
       <c r="I25" s="34">
@@ -2422,110 +2492,113 @@
       </c>
       <c r="P25" s="38">
         <v>47.7</v>
       </c>
       <c r="Q25" s="38">
         <v>110.9</v>
       </c>
       <c r="R25" s="42">
         <v>182.9</v>
       </c>
       <c r="S25" s="38">
         <v>59.7</v>
       </c>
       <c r="T25" s="38">
         <v>182.2</v>
       </c>
       <c r="U25" s="38">
         <v>66.397000000000006</v>
       </c>
       <c r="V25" s="38">
         <v>481.96499999999997</v>
       </c>
       <c r="W25" s="38">
         <v>648.07299999999998</v>
       </c>
-    </row>
-    <row r="26" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X25" s="38">
+        <v>2887.2919999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="15" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="14"/>
       <c r="R26" s="23"/>
     </row>
-    <row r="27" spans="1:23" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:24" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="16"/>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="9"/>
     </row>
-    <row r="28" spans="1:23" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:24" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="18"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="H28" s="9"/>
     </row>
-    <row r="29" spans="1:23" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:24" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="19"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="9"/>
     </row>
-    <row r="30" spans="1:23" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:24" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="19"/>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:23" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:24" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="19"/>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:23" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:24" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="19"/>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A33" s="19"/>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A34" s="19"/>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A35" s="19"/>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A36" s="19"/>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A37" s="19"/>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A38" s="19"/>
@@ -2569,132 +2642,132 @@
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="F10:F11"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1D3DBF2-B333-4978-9B73-2A25C7D7963A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{473985DA-C91C-46B2-8718-0247A1328AA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>