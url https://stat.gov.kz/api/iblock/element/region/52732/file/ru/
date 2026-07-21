--- v0 (2026-04-17)
+++ v1 (2026-07-21)
@@ -5,60 +5,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.jumasheva\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\V.Ismailova\Desktop\1-ИНВЕСТ\ИНВЕСТ темповка\2025 год\Дин ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="915" yWindow="975" windowWidth="27225" windowHeight="6840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>Западно-Казахстанская область</t>
   </si>
   <si>
     <t>Акжаикский</t>
   </si>
   <si>
     <t>Бокейординский</t>
   </si>
   <si>
     <t>Бурлинский</t>
   </si>
   <si>
     <t>Жангалинский</t>
   </si>
   <si>
     <t>Жанибекский</t>
@@ -69,51 +69,51 @@
   <si>
     <t>Казталовский</t>
   </si>
   <si>
     <t>Каратобинский</t>
   </si>
   <si>
     <t>Сырымский</t>
   </si>
   <si>
     <t>Таскалинский</t>
   </si>
   <si>
     <t>Теректинский</t>
   </si>
   <si>
     <t>Чингирлауский</t>
   </si>
   <si>
     <t>г.Уральск</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
-    <t>млн.тенге</t>
+    <t>млн.теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -181,51 +181,51 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -282,76 +282,67 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...7 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -398,71 +389,70 @@
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -741,123 +731,123 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="Q4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="V5" sqref="V5:V17"/>
+      <selection pane="bottomRight" activeCell="W21" sqref="W21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" customWidth="1"/>
     <col min="11" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" customWidth="1"/>
     <col min="17" max="17" width="10.85546875" customWidth="1"/>
     <col min="18" max="18" width="12.5703125" customWidth="1"/>
     <col min="19" max="19" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...17 lines deleted...]
-      <c r="T1" s="41"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
     </row>
     <row r="2" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="38"/>
-[...18 lines deleted...]
-      <c r="U2" s="37" t="s">
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="X2" s="37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2">
         <v>2003</v>
       </c>
       <c r="C3" s="2">
         <v>2004</v>
       </c>
       <c r="D3" s="2">
         <v>2005</v>
       </c>
       <c r="E3" s="2">
         <v>2006</v>
       </c>
       <c r="F3" s="2">
         <v>2007</v>
       </c>
       <c r="G3" s="5">
         <v>2008</v>
       </c>
       <c r="H3" s="9">
         <v>2009</v>
@@ -885,51 +875,53 @@
       </c>
       <c r="P3" s="24">
         <v>2017</v>
       </c>
       <c r="Q3" s="25">
         <v>2018</v>
       </c>
       <c r="R3" s="25">
         <v>2019</v>
       </c>
       <c r="S3" s="25">
         <v>2020</v>
       </c>
       <c r="T3" s="24">
         <v>2021</v>
       </c>
       <c r="U3" s="24">
         <v>2022</v>
       </c>
       <c r="V3" s="24">
         <v>2023</v>
       </c>
       <c r="W3" s="24">
         <v>2024</v>
       </c>
-      <c r="X3" s="44"/>
+      <c r="X3" s="25">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:24" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6">
         <v>125093</v>
       </c>
       <c r="C4" s="6">
         <v>89018</v>
       </c>
       <c r="D4" s="6">
         <v>91860</v>
       </c>
       <c r="E4" s="6">
         <v>106626</v>
       </c>
       <c r="F4" s="6">
         <v>186264</v>
       </c>
       <c r="G4" s="6">
         <v>225963</v>
       </c>
       <c r="H4" s="10">
         <v>244842</v>
@@ -948,58 +940,61 @@
       </c>
       <c r="M4" s="19">
         <v>270092</v>
       </c>
       <c r="N4" s="22">
         <v>365963</v>
       </c>
       <c r="O4" s="22">
         <v>401646</v>
       </c>
       <c r="P4" s="31">
         <v>407589</v>
       </c>
       <c r="Q4" s="33">
         <v>450382</v>
       </c>
       <c r="R4" s="14">
         <v>586266</v>
       </c>
       <c r="S4" s="14">
         <v>481485</v>
       </c>
       <c r="T4" s="14">
         <v>428742</v>
       </c>
-      <c r="U4" s="42">
+      <c r="U4" s="38">
         <v>537886.22699999996</v>
       </c>
       <c r="V4" s="14">
         <v>675202.83499999996</v>
       </c>
-      <c r="W4" s="45">
+      <c r="W4" s="40">
         <v>749911</v>
+      </c>
+      <c r="X4" s="40">
+        <v>893421.29599999997</v>
       </c>
     </row>
     <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7">
         <v>239.7</v>
       </c>
       <c r="C5" s="7">
         <v>2283.3000000000002</v>
       </c>
       <c r="D5" s="7">
         <v>12867.5</v>
       </c>
       <c r="E5" s="7">
         <v>4599.8</v>
       </c>
       <c r="F5" s="7">
         <v>943.5</v>
       </c>
       <c r="G5" s="7">
         <v>1776.8</v>
       </c>
       <c r="H5" s="11">
@@ -1019,58 +1014,61 @@
       </c>
       <c r="M5" s="15">
         <v>2656.3</v>
       </c>
       <c r="N5" s="21">
         <v>2771</v>
       </c>
       <c r="O5" s="21">
         <v>1469.9</v>
       </c>
       <c r="P5" s="32">
         <v>3220.2</v>
       </c>
       <c r="Q5" s="21">
         <v>3503.2</v>
       </c>
       <c r="R5" s="34">
         <v>4817.1000000000004</v>
       </c>
       <c r="S5" s="34">
         <v>8810.6</v>
       </c>
       <c r="T5" s="34">
         <v>6227.7</v>
       </c>
-      <c r="U5" s="43">
+      <c r="U5" s="39">
         <v>11679.493</v>
       </c>
       <c r="V5" s="34">
         <v>10949.838</v>
       </c>
       <c r="W5" s="34">
         <v>15981</v>
+      </c>
+      <c r="X5" s="34">
+        <v>47104.347000000002</v>
       </c>
     </row>
     <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7">
         <v>84.3</v>
       </c>
       <c r="C6" s="7">
         <v>76.400000000000006</v>
       </c>
       <c r="D6" s="7">
         <v>217.4</v>
       </c>
       <c r="E6" s="7">
         <v>79.5</v>
       </c>
       <c r="F6" s="7">
         <v>311.7</v>
       </c>
       <c r="G6" s="7">
         <v>3010.2</v>
       </c>
       <c r="H6" s="11">
@@ -1090,58 +1088,61 @@
       </c>
       <c r="M6" s="15">
         <v>371.7</v>
       </c>
       <c r="N6" s="21">
         <v>338.1</v>
       </c>
       <c r="O6" s="21">
         <v>603.70000000000005</v>
       </c>
       <c r="P6" s="32">
         <v>2198.4</v>
       </c>
       <c r="Q6" s="21">
         <v>3072.9</v>
       </c>
       <c r="R6" s="34">
         <v>2823.8</v>
       </c>
       <c r="S6" s="34">
         <v>4088.6</v>
       </c>
       <c r="T6" s="34">
         <v>7082.6</v>
       </c>
-      <c r="U6" s="43">
+      <c r="U6" s="39">
         <v>7019.0929999999998</v>
       </c>
       <c r="V6" s="34">
         <v>11822.752</v>
       </c>
       <c r="W6" s="34">
         <v>10593</v>
+      </c>
+      <c r="X6" s="34">
+        <v>16340.137000000001</v>
       </c>
     </row>
     <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="7">
         <v>103283.4</v>
       </c>
       <c r="C7" s="7">
         <v>50059.1</v>
       </c>
       <c r="D7" s="7">
         <v>35942.6</v>
       </c>
       <c r="E7" s="7">
         <v>53037.5</v>
       </c>
       <c r="F7" s="8">
         <v>97270</v>
       </c>
       <c r="G7" s="7">
         <v>142741.29999999999</v>
       </c>
       <c r="H7" s="11">
@@ -1161,58 +1162,61 @@
       </c>
       <c r="M7" s="15">
         <v>129486.9</v>
       </c>
       <c r="N7" s="21">
         <v>197879.4</v>
       </c>
       <c r="O7" s="21">
         <v>217360</v>
       </c>
       <c r="P7" s="32">
         <v>210418.6</v>
       </c>
       <c r="Q7" s="21">
         <v>207156.8</v>
       </c>
       <c r="R7" s="34">
         <v>305492.3</v>
       </c>
       <c r="S7" s="34">
         <v>267147.5</v>
       </c>
       <c r="T7" s="34">
         <v>210615</v>
       </c>
-      <c r="U7" s="43">
+      <c r="U7" s="39">
         <v>322531.32900000003</v>
       </c>
       <c r="V7" s="34">
         <v>384444.69799999997</v>
       </c>
       <c r="W7" s="34">
         <v>349759</v>
+      </c>
+      <c r="X7" s="34">
+        <v>334823.092</v>
       </c>
     </row>
     <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="7">
         <v>212.9</v>
       </c>
       <c r="C8" s="7">
         <v>251.9</v>
       </c>
       <c r="D8" s="7">
         <v>580.6</v>
       </c>
       <c r="E8" s="7">
         <v>437.6</v>
       </c>
       <c r="F8" s="8">
         <v>631.6</v>
       </c>
       <c r="G8" s="7">
         <v>1533.1</v>
       </c>
       <c r="H8" s="11">
@@ -1232,58 +1236,61 @@
       </c>
       <c r="M8" s="15">
         <v>3167.3</v>
       </c>
       <c r="N8" s="21">
         <v>3537.2</v>
       </c>
       <c r="O8" s="21">
         <v>1720.2</v>
       </c>
       <c r="P8" s="32">
         <v>2322.1</v>
       </c>
       <c r="Q8" s="21">
         <v>6193.6</v>
       </c>
       <c r="R8" s="34">
         <v>2556.8000000000002</v>
       </c>
       <c r="S8" s="34">
         <v>3859.2</v>
       </c>
       <c r="T8" s="34">
         <v>5672.4</v>
       </c>
-      <c r="U8" s="43">
+      <c r="U8" s="39">
         <v>5047.1639999999998</v>
       </c>
       <c r="V8" s="34">
         <v>7303.817</v>
       </c>
       <c r="W8" s="34">
         <v>12499</v>
+      </c>
+      <c r="X8" s="34">
+        <v>27267.232</v>
       </c>
     </row>
     <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="7">
         <v>132.9</v>
       </c>
       <c r="C9" s="7">
         <v>273.10000000000002</v>
       </c>
       <c r="D9" s="7">
         <v>215.4</v>
       </c>
       <c r="E9" s="7">
         <v>395.2</v>
       </c>
       <c r="F9" s="8">
         <v>609.6</v>
       </c>
       <c r="G9" s="7">
         <v>373.4</v>
       </c>
       <c r="H9" s="11">
@@ -1303,58 +1310,61 @@
       </c>
       <c r="M9" s="15">
         <v>508.6</v>
       </c>
       <c r="N9" s="21">
         <v>1302.0999999999999</v>
       </c>
       <c r="O9" s="21">
         <v>1319.2</v>
       </c>
       <c r="P9" s="32">
         <v>2888.2</v>
       </c>
       <c r="Q9" s="21">
         <v>2741.5</v>
       </c>
       <c r="R9" s="34">
         <v>1762.7</v>
       </c>
       <c r="S9" s="34">
         <v>3750.9</v>
       </c>
       <c r="T9" s="34">
         <v>4668.8</v>
       </c>
-      <c r="U9" s="43">
+      <c r="U9" s="39">
         <v>8670.2250000000004</v>
       </c>
       <c r="V9" s="34">
         <v>10059.24</v>
       </c>
       <c r="W9" s="34">
         <v>10880</v>
+      </c>
+      <c r="X9" s="34">
+        <v>16236.812</v>
       </c>
     </row>
     <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="7">
         <v>4554</v>
       </c>
       <c r="C10" s="7">
         <v>5080.6000000000004</v>
       </c>
       <c r="D10" s="7">
         <v>10448.4</v>
       </c>
       <c r="E10" s="7">
         <v>15672.2</v>
       </c>
       <c r="F10" s="8">
         <v>54843.9</v>
       </c>
       <c r="G10" s="7">
         <v>38806.6</v>
       </c>
       <c r="H10" s="11">
@@ -1374,58 +1384,61 @@
       </c>
       <c r="M10" s="15">
         <v>52293.599999999999</v>
       </c>
       <c r="N10" s="21">
         <v>92208.1</v>
       </c>
       <c r="O10" s="21">
         <v>112396.7</v>
       </c>
       <c r="P10" s="32">
         <v>91550.6</v>
       </c>
       <c r="Q10" s="21">
         <v>104765.9</v>
       </c>
       <c r="R10" s="34">
         <v>143927.4</v>
       </c>
       <c r="S10" s="34">
         <v>34653.300000000003</v>
       </c>
       <c r="T10" s="34">
         <v>50582.6</v>
       </c>
-      <c r="U10" s="43">
+      <c r="U10" s="39">
         <v>42439.714</v>
       </c>
       <c r="V10" s="34">
         <v>40248.654999999999</v>
       </c>
       <c r="W10" s="34">
         <v>68344</v>
+      </c>
+      <c r="X10" s="34">
+        <v>92628.933000000005</v>
       </c>
     </row>
     <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="7">
         <v>380.8</v>
       </c>
       <c r="C11" s="7">
         <v>303.60000000000002</v>
       </c>
       <c r="D11" s="7">
         <v>515.79999999999995</v>
       </c>
       <c r="E11" s="7">
         <v>1941.3</v>
       </c>
       <c r="F11" s="8">
         <v>380.6</v>
       </c>
       <c r="G11" s="7">
         <v>306.7</v>
       </c>
       <c r="H11" s="11">
@@ -1445,58 +1458,61 @@
       </c>
       <c r="M11" s="15">
         <v>8017.8</v>
       </c>
       <c r="N11" s="21">
         <v>2902.7</v>
       </c>
       <c r="O11" s="21">
         <v>4988.2</v>
       </c>
       <c r="P11" s="32">
         <v>8084.4</v>
       </c>
       <c r="Q11" s="21">
         <v>5830.3</v>
       </c>
       <c r="R11" s="34">
         <v>9337.5</v>
       </c>
       <c r="S11" s="34">
         <v>11097.8</v>
       </c>
       <c r="T11" s="34">
         <v>10003.799999999999</v>
       </c>
-      <c r="U11" s="43">
+      <c r="U11" s="39">
         <v>11360.93</v>
       </c>
       <c r="V11" s="34">
         <v>20629.710999999999</v>
       </c>
       <c r="W11" s="34">
         <v>19755</v>
+      </c>
+      <c r="X11" s="34">
+        <v>35939.919999999998</v>
       </c>
     </row>
     <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="7">
         <v>133.5</v>
       </c>
       <c r="C12" s="7">
         <v>92</v>
       </c>
       <c r="D12" s="7">
         <v>353.3</v>
       </c>
       <c r="E12" s="7">
         <v>1250.2</v>
       </c>
       <c r="F12" s="8">
         <v>1029.3</v>
       </c>
       <c r="G12" s="7">
         <v>1710</v>
       </c>
       <c r="H12" s="11">
@@ -1516,58 +1532,61 @@
       </c>
       <c r="M12" s="15">
         <v>2842.5</v>
       </c>
       <c r="N12" s="21">
         <v>588.9</v>
       </c>
       <c r="O12" s="21">
         <v>315.89999999999998</v>
       </c>
       <c r="P12" s="32">
         <v>1218.0999999999999</v>
       </c>
       <c r="Q12" s="21">
         <v>988.7</v>
       </c>
       <c r="R12" s="34">
         <v>1642.9</v>
       </c>
       <c r="S12" s="34">
         <v>2123.8000000000002</v>
       </c>
       <c r="T12" s="34">
         <v>2484.1999999999998</v>
       </c>
-      <c r="U12" s="43">
+      <c r="U12" s="39">
         <v>1507.8710000000001</v>
       </c>
       <c r="V12" s="34">
         <v>4417.125</v>
       </c>
       <c r="W12" s="34">
         <v>6990</v>
+      </c>
+      <c r="X12" s="34">
+        <v>8440.1779999999999</v>
       </c>
     </row>
     <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="7">
         <v>450.4</v>
       </c>
       <c r="C13" s="7">
         <v>1545.4</v>
       </c>
       <c r="D13" s="7">
         <v>2678.5</v>
       </c>
       <c r="E13" s="7">
         <v>1422.5</v>
       </c>
       <c r="F13" s="8">
         <v>2066.9</v>
       </c>
       <c r="G13" s="7">
         <v>335.4</v>
       </c>
       <c r="H13" s="11">
@@ -1587,58 +1606,61 @@
       </c>
       <c r="M13" s="15">
         <v>1128.8</v>
       </c>
       <c r="N13" s="21">
         <v>1096.8</v>
       </c>
       <c r="O13" s="21">
         <v>1530.7</v>
       </c>
       <c r="P13" s="32">
         <v>1896.9</v>
       </c>
       <c r="Q13" s="21">
         <v>2253</v>
       </c>
       <c r="R13" s="34">
         <v>4164.8</v>
       </c>
       <c r="S13" s="34">
         <v>7875.4</v>
       </c>
       <c r="T13" s="34">
         <v>4527.6000000000004</v>
       </c>
-      <c r="U13" s="43">
+      <c r="U13" s="39">
         <v>5778.9769999999999</v>
       </c>
       <c r="V13" s="34">
         <v>5132.0540000000001</v>
       </c>
       <c r="W13" s="34">
         <v>11044</v>
+      </c>
+      <c r="X13" s="34">
+        <v>18264.922999999999</v>
       </c>
     </row>
     <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="7">
         <v>92.5</v>
       </c>
       <c r="C14" s="7">
         <v>139.9</v>
       </c>
       <c r="D14" s="7">
         <v>240.9</v>
       </c>
       <c r="E14" s="7">
         <v>1897.9</v>
       </c>
       <c r="F14" s="8">
         <v>1170.5999999999999</v>
       </c>
       <c r="G14" s="7">
         <v>1049.9000000000001</v>
       </c>
       <c r="H14" s="11">
@@ -1658,58 +1680,61 @@
       </c>
       <c r="M14" s="15">
         <v>1662</v>
       </c>
       <c r="N14" s="21">
         <v>1323.3</v>
       </c>
       <c r="O14" s="21">
         <v>2795.8</v>
       </c>
       <c r="P14" s="32">
         <v>8463.9</v>
       </c>
       <c r="Q14" s="21">
         <v>12444.4</v>
       </c>
       <c r="R14" s="34">
         <v>4104.3999999999996</v>
       </c>
       <c r="S14" s="34">
         <v>7723.8</v>
       </c>
       <c r="T14" s="34">
         <v>3399</v>
       </c>
-      <c r="U14" s="43">
+      <c r="U14" s="39">
         <v>3540.4859999999999</v>
       </c>
       <c r="V14" s="34">
         <v>6655.0429999999997</v>
       </c>
       <c r="W14" s="34">
         <v>5296</v>
+      </c>
+      <c r="X14" s="34">
+        <v>12890.102000000001</v>
       </c>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="7">
         <v>698.9</v>
       </c>
       <c r="C15" s="7">
         <v>1180.7</v>
       </c>
       <c r="D15" s="7">
         <v>438.9</v>
       </c>
       <c r="E15" s="7">
         <v>210.6</v>
       </c>
       <c r="F15" s="8">
         <v>436.5</v>
       </c>
       <c r="G15" s="7">
         <v>1359.2</v>
       </c>
       <c r="H15" s="11">
@@ -1729,58 +1754,61 @@
       </c>
       <c r="M15" s="15">
         <v>8519.7000000000007</v>
       </c>
       <c r="N15" s="21">
         <v>4811.8999999999996</v>
       </c>
       <c r="O15" s="21">
         <v>3882.6</v>
       </c>
       <c r="P15" s="32">
         <v>4828.2</v>
       </c>
       <c r="Q15" s="36">
         <v>6955.7</v>
       </c>
       <c r="R15" s="36">
         <v>9720</v>
       </c>
       <c r="S15" s="36">
         <v>10721.2</v>
       </c>
       <c r="T15" s="36">
         <v>8608.7999999999993</v>
       </c>
-      <c r="U15" s="43">
+      <c r="U15" s="39">
         <v>11353.656000000001</v>
       </c>
-      <c r="V15" s="46">
+      <c r="V15" s="41">
         <v>20218.649000000001</v>
       </c>
       <c r="W15" s="34">
         <v>47438</v>
+      </c>
+      <c r="X15" s="34">
+        <v>45219.455999999998</v>
       </c>
     </row>
     <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="7">
         <v>485.9</v>
       </c>
       <c r="C16" s="7">
         <v>349.7</v>
       </c>
       <c r="D16" s="7">
         <v>288.60000000000002</v>
       </c>
       <c r="E16" s="7">
         <v>842.3</v>
       </c>
       <c r="F16" s="8">
         <v>327.9</v>
       </c>
       <c r="G16" s="7">
         <v>2142.1</v>
       </c>
       <c r="H16" s="11">
@@ -1800,61 +1828,64 @@
       </c>
       <c r="M16" s="15">
         <v>1835.7</v>
       </c>
       <c r="N16" s="21">
         <v>910.8</v>
       </c>
       <c r="O16" s="21">
         <v>1433.4</v>
       </c>
       <c r="P16" s="32">
         <v>1573.6</v>
       </c>
       <c r="Q16" s="21">
         <v>2605.4</v>
       </c>
       <c r="R16" s="34">
         <v>2757.5</v>
       </c>
       <c r="S16" s="34">
         <v>3756.6</v>
       </c>
       <c r="T16" s="34">
         <v>3000.3</v>
       </c>
-      <c r="U16" s="43">
+      <c r="U16" s="39">
         <v>2591.4279999999999</v>
       </c>
       <c r="V16" s="34">
         <v>6357.4859999999999</v>
       </c>
       <c r="W16" s="34">
         <v>5442</v>
       </c>
-    </row>
-    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X16" s="34">
+        <v>15415.696</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="7">
         <v>14343.8</v>
       </c>
       <c r="C17" s="7">
         <v>21284.5</v>
       </c>
       <c r="D17" s="7">
         <v>27072</v>
       </c>
       <c r="E17" s="7">
         <v>24839.3</v>
       </c>
       <c r="F17" s="8">
         <v>26241.9</v>
       </c>
       <c r="G17" s="7">
         <v>30818.5</v>
       </c>
       <c r="H17" s="11">
         <v>24224</v>
       </c>
       <c r="I17" s="17">
@@ -1871,163 +1902,166 @@
       </c>
       <c r="M17" s="15">
         <v>57601.7</v>
       </c>
       <c r="N17" s="21">
         <v>56292.4</v>
       </c>
       <c r="O17" s="21">
         <v>51829.599999999999</v>
       </c>
       <c r="P17" s="32">
         <v>68925.899999999994</v>
       </c>
       <c r="Q17" s="21">
         <v>91870.9</v>
       </c>
       <c r="R17" s="34">
         <v>93158.1</v>
       </c>
       <c r="S17" s="34">
         <v>115876.4</v>
       </c>
       <c r="T17" s="34">
         <v>111869.1</v>
       </c>
-      <c r="U17" s="43">
+      <c r="U17" s="39">
         <v>104365.861</v>
       </c>
       <c r="V17" s="34">
         <v>146963.76699999999</v>
       </c>
       <c r="W17" s="34">
         <v>185889</v>
       </c>
-    </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X17" s="34">
+        <v>222850.46799999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20"/>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A19" s="26"/>
       <c r="B19" s="27"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="18"/>
     </row>
-    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A20" s="28"/>
       <c r="B20" s="27"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
       <c r="I20" s="35"/>
       <c r="J20" s="35"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
       <c r="N20" s="35"/>
       <c r="O20" s="35"/>
       <c r="P20" s="35"/>
       <c r="Q20" s="35"/>
       <c r="R20" s="35"/>
     </row>
-    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A21" s="28"/>
       <c r="B21" s="27"/>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A22" s="28"/>
       <c r="B22" s="27"/>
     </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A23" s="28"/>
       <c r="B23" s="27"/>
       <c r="M23" s="23"/>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A24" s="28"/>
       <c r="B24" s="27"/>
       <c r="M24" s="23"/>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A25" s="28"/>
       <c r="B25" s="27"/>
       <c r="M25" s="23"/>
     </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A26" s="28"/>
       <c r="B26" s="27"/>
       <c r="M26" s="23"/>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A27" s="28"/>
       <c r="B27" s="27"/>
       <c r="M27" s="23"/>
     </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A28" s="28"/>
       <c r="B28" s="27"/>
       <c r="M28" s="23"/>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A29" s="28"/>
       <c r="B29" s="27"/>
       <c r="M29" s="23"/>
     </row>
-    <row r="30" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A30" s="28"/>
       <c r="B30" s="27"/>
       <c r="M30" s="23"/>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A31" s="28"/>
       <c r="B31" s="27"/>
       <c r="M31" s="23"/>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A32" s="28"/>
       <c r="B32" s="27"/>
       <c r="M32" s="23"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="28"/>
       <c r="B33" s="27"/>
       <c r="M33" s="23"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A34" s="29"/>
       <c r="B34" s="27"/>
       <c r="M34" s="23"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A35" s="28"/>
       <c r="B35" s="27"/>
       <c r="M35" s="23"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A36" s="28"/>
       <c r="B36" s="27"/>
       <c r="M36" s="23"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.2">
@@ -2044,140 +2078,140 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.43307086614173229" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FACE7A55-6A41-4111-A580-E73092CA2C0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1B697C9-A9C3-43C2-88EA-303EF4A33D10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C06687DD-5740-4600-8F6F-DFEC17167AE0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>