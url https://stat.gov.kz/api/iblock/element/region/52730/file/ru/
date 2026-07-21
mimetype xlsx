--- v0 (2026-04-17)
+++ v1 (2026-07-21)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.jumasheva\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\V.Ismailova\Desktop\1-ИНВЕСТ\ИНВЕСТ темповка\2025 год\Дин ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="11490" yWindow="600" windowWidth="9675" windowHeight="11580"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="5">
   <si>
     <t>Динамика основных показателей инвестиционной деятельности</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>Инвестиции в жилищное строительство</t>
   </si>
   <si>
     <t>млн. тенге</t>
@@ -193,51 +193,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -274,103 +274,94 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="170" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -644,85 +635,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E30" sqref="E30"/>
+      <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" customWidth="1"/>
     <col min="5" max="5" width="18.85546875" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...2 lines deleted...]
-      <c r="E1" s="48"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
     </row>
     <row r="2" spans="1:8" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="49"/>
-      <c r="B2" s="51" t="s">
+      <c r="A2" s="45"/>
+      <c r="B2" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="51"/>
-      <c r="D2" s="51" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="51"/>
+      <c r="E2" s="47"/>
     </row>
     <row r="3" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="50"/>
+      <c r="A3" s="46"/>
       <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A4" s="2">
         <v>2003</v>
       </c>
       <c r="B4" s="10">
         <v>125093</v>
       </c>
       <c r="C4" s="11">
         <v>61.8</v>
       </c>
       <c r="D4" s="12">
         <v>1182</v>
@@ -1017,284 +1008,300 @@
       <c r="D21" s="30">
         <v>63077</v>
       </c>
       <c r="E21" s="31">
         <v>123.1</v>
       </c>
       <c r="G21" s="1"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="5">
         <v>2021</v>
       </c>
       <c r="B22" s="10">
         <v>428742</v>
       </c>
       <c r="C22" s="27">
         <v>85.7</v>
       </c>
       <c r="D22" s="30">
         <v>66060</v>
       </c>
       <c r="E22" s="31">
         <v>100.8</v>
       </c>
     </row>
-    <row r="23" spans="1:7" s="36" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="46">
+    <row r="23" spans="1:7" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="42">
         <v>2022</v>
       </c>
       <c r="B23" s="10">
         <v>537886</v>
       </c>
-      <c r="C23" s="47">
+      <c r="C23" s="43">
         <v>117.7</v>
       </c>
       <c r="D23" s="10">
         <v>48564</v>
       </c>
       <c r="E23" s="31">
         <v>69</v>
       </c>
     </row>
-    <row r="24" spans="1:7" s="36" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" s="32" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="5">
         <v>2023</v>
       </c>
       <c r="B24" s="10">
         <v>675202.83499999996</v>
       </c>
       <c r="C24" s="27">
         <v>121.9</v>
       </c>
       <c r="D24" s="27">
         <v>78913</v>
       </c>
       <c r="E24" s="27">
         <v>157.80000000000001</v>
       </c>
     </row>
-    <row r="25" spans="1:7" s="36" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="46">
+    <row r="25" spans="1:7" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="42">
         <v>2024</v>
       </c>
       <c r="B25" s="10">
         <v>749911</v>
       </c>
-      <c r="C25" s="47">
+      <c r="C25" s="43">
         <v>110.1</v>
       </c>
       <c r="D25" s="10">
         <v>93469</v>
       </c>
       <c r="E25" s="31">
         <v>117.4</v>
       </c>
     </row>
-    <row r="26" spans="1:7" s="36" customFormat="1" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="E34" s="40"/>
+    <row r="26" spans="1:7" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="10">
+        <v>893421</v>
+      </c>
+      <c r="C26" s="43">
+        <v>116.2</v>
+      </c>
+      <c r="D26" s="10">
+        <v>95341</v>
+      </c>
+      <c r="E26" s="48">
+        <v>99.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="33"/>
+      <c r="B27" s="34"/>
+      <c r="C27" s="35"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="36"/>
+    </row>
+    <row r="28" spans="1:7" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="33"/>
+      <c r="B28" s="37"/>
+      <c r="D28" s="38"/>
+    </row>
+    <row r="29" spans="1:7" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="33"/>
+      <c r="B29" s="37"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="36"/>
+    </row>
+    <row r="30" spans="1:7" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="33"/>
+      <c r="B30" s="37"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="36"/>
+    </row>
+    <row r="31" spans="1:7" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="33"/>
+      <c r="B31" s="37"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="38"/>
+      <c r="E31" s="36"/>
+    </row>
+    <row r="32" spans="1:7" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="40"/>
+      <c r="B32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="41"/>
+    </row>
+    <row r="33" spans="1:5" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="40"/>
+      <c r="B33" s="38"/>
+      <c r="D33" s="38"/>
+      <c r="E33" s="41"/>
+    </row>
+    <row r="34" spans="1:5" s="32" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="40"/>
+      <c r="B34" s="38"/>
+      <c r="D34" s="38"/>
+      <c r="E34" s="36"/>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B35" s="7"/>
       <c r="C35" s="8"/>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="D36" s="6"/>
       <c r="E36" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DEC087A-6D7B-4503-9989-47F6C10A8E6C}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24DF65A2-2DB6-41DB-8187-615FD210FC57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DEC087A-6D7B-4503-9989-47F6C10A8E6C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{818C0AE5-0D05-4D94-B6DD-6AB2F1F34C0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>