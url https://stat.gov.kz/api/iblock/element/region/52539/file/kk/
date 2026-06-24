--- v0 (2026-04-24)
+++ v1 (2026-06-24)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2460" yWindow="135" windowWidth="23460" windowHeight="15840"/>
+    <workbookView xWindow="14265" yWindow="210" windowWidth="14385" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="бүкіл халық" sheetId="1" r:id="rId1"/>
     <sheet name="ерлер" sheetId="2" r:id="rId2"/>
     <sheet name="әйелдер" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="54">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
@@ -863,51 +863,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AN7" sqref="AN7:AN39"/>
+      <selection activeCell="AR11" sqref="AR11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="7" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="7" hidden="1" customWidth="1"/>
     <col min="4" max="5" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="6" max="7" width="9.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="7" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="7" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="7" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:49">
       <c r="A2" s="42"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
@@ -929,51 +929,51 @@
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
       <c r="Y2" s="42"/>
       <c r="Z2" s="42"/>
       <c r="AA2" s="42"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
     </row>
     <row r="3" spans="1:49">
       <c r="A3" s="8"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="9"/>
       <c r="T3" s="9"/>
       <c r="U3" s="9"/>
       <c r="V3" s="9"/>
       <c r="W3" s="9"/>
       <c r="X3" s="9"/>
       <c r="Y3" s="10"/>
-      <c r="AL3" s="10" t="s">
+      <c r="AP3" s="10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:49">
       <c r="A4" s="38"/>
       <c r="B4" s="35">
         <v>2021</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="36"/>
       <c r="E4" s="36"/>
       <c r="F4" s="36"/>
       <c r="G4" s="36"/>
       <c r="H4" s="36"/>
       <c r="I4" s="36"/>
       <c r="J4" s="36"/>
       <c r="K4" s="36"/>
       <c r="L4" s="36"/>
       <c r="M4" s="37"/>
       <c r="N4" s="40">
         <v>2024</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
@@ -1275,50 +1275,56 @@
       </c>
       <c r="AG7" s="5">
         <v>695900</v>
       </c>
       <c r="AH7" s="5">
         <v>695774</v>
       </c>
       <c r="AI7" s="5">
         <v>695751</v>
       </c>
       <c r="AJ7" s="5">
         <v>695617</v>
       </c>
       <c r="AK7" s="5">
         <v>695562</v>
       </c>
       <c r="AL7" s="5">
         <v>695594</v>
       </c>
       <c r="AM7" s="5">
         <v>695661</v>
       </c>
       <c r="AN7" s="5">
         <v>695485</v>
       </c>
+      <c r="AO7" s="5">
+        <v>695162</v>
+      </c>
+      <c r="AP7" s="5">
+        <v>695037</v>
+      </c>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="20"/>
       <c r="M8" s="19"/>
       <c r="N8" s="21">
         <v>35691</v>
       </c>
       <c r="O8" s="21">
         <v>35587</v>
       </c>
       <c r="P8" s="21">
         <v>35556</v>
@@ -1373,50 +1379,56 @@
       </c>
       <c r="AG8" s="5">
         <v>34283</v>
       </c>
       <c r="AH8" s="5">
         <v>34178</v>
       </c>
       <c r="AI8" s="5">
         <v>34095</v>
       </c>
       <c r="AJ8" s="5">
         <v>34015</v>
       </c>
       <c r="AK8" s="5">
         <v>33979</v>
       </c>
       <c r="AL8" s="5">
         <v>33937</v>
       </c>
       <c r="AM8" s="5">
         <v>33877</v>
       </c>
       <c r="AN8" s="5">
         <v>33794</v>
       </c>
+      <c r="AO8" s="5">
+        <v>33718</v>
+      </c>
+      <c r="AP8" s="5">
+        <v>33605</v>
+      </c>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="21">
         <v>14344</v>
       </c>
       <c r="O9" s="21">
         <v>14311</v>
       </c>
       <c r="P9" s="21">
         <v>14298</v>
@@ -1471,50 +1483,56 @@
       </c>
       <c r="AG9" s="5">
         <v>13808</v>
       </c>
       <c r="AH9" s="5">
         <v>13801</v>
       </c>
       <c r="AI9" s="5">
         <v>13781</v>
       </c>
       <c r="AJ9" s="5">
         <v>13758</v>
       </c>
       <c r="AK9" s="5">
         <v>13732</v>
       </c>
       <c r="AL9" s="5">
         <v>13672</v>
       </c>
       <c r="AM9" s="5">
         <v>13642</v>
       </c>
       <c r="AN9" s="5">
         <v>13631</v>
       </c>
+      <c r="AO9" s="5">
+        <v>13611</v>
+      </c>
+      <c r="AP9" s="5">
+        <v>13593</v>
+      </c>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="19"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="20"/>
       <c r="M10" s="19"/>
       <c r="N10" s="21">
         <v>57997</v>
       </c>
       <c r="O10" s="21">
         <v>58000</v>
       </c>
       <c r="P10" s="21">
         <v>57980</v>
@@ -1569,50 +1587,56 @@
       </c>
       <c r="AG10" s="5">
         <v>57392</v>
       </c>
       <c r="AH10" s="5">
         <v>57298</v>
       </c>
       <c r="AI10" s="5">
         <v>57155</v>
       </c>
       <c r="AJ10" s="5">
         <v>57133</v>
       </c>
       <c r="AK10" s="5">
         <v>57083</v>
       </c>
       <c r="AL10" s="5">
         <v>57014</v>
       </c>
       <c r="AM10" s="5">
         <v>57001</v>
       </c>
       <c r="AN10" s="5">
         <v>56981</v>
       </c>
+      <c r="AO10" s="5">
+        <v>56904</v>
+      </c>
+      <c r="AP10" s="5">
+        <v>56876</v>
+      </c>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="20"/>
       <c r="M11" s="19"/>
       <c r="N11" s="21">
         <v>21720</v>
       </c>
       <c r="O11" s="21">
         <v>21682</v>
       </c>
       <c r="P11" s="21">
         <v>21637</v>
@@ -1667,50 +1691,56 @@
       </c>
       <c r="AG11" s="5">
         <v>21185</v>
       </c>
       <c r="AH11" s="5">
         <v>21143</v>
       </c>
       <c r="AI11" s="5">
         <v>21091</v>
       </c>
       <c r="AJ11" s="5">
         <v>21048</v>
       </c>
       <c r="AK11" s="5">
         <v>21008</v>
       </c>
       <c r="AL11" s="5">
         <v>21012</v>
       </c>
       <c r="AM11" s="5">
         <v>20935</v>
       </c>
       <c r="AN11" s="5">
         <v>20894</v>
       </c>
+      <c r="AO11" s="5">
+        <v>20880</v>
+      </c>
+      <c r="AP11" s="5">
+        <v>20876</v>
+      </c>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="20"/>
       <c r="M12" s="19"/>
       <c r="N12" s="21">
         <v>14326</v>
       </c>
       <c r="O12" s="21">
         <v>14315</v>
       </c>
       <c r="P12" s="21">
         <v>14300</v>
@@ -1765,50 +1795,56 @@
       </c>
       <c r="AG12" s="5">
         <v>13812</v>
       </c>
       <c r="AH12" s="5">
         <v>13766</v>
       </c>
       <c r="AI12" s="5">
         <v>13728</v>
       </c>
       <c r="AJ12" s="5">
         <v>13674</v>
       </c>
       <c r="AK12" s="5">
         <v>13638</v>
       </c>
       <c r="AL12" s="5">
         <v>13635</v>
       </c>
       <c r="AM12" s="5">
         <v>13604</v>
       </c>
       <c r="AN12" s="5">
         <v>13617</v>
       </c>
+      <c r="AO12" s="5">
+        <v>13586</v>
+      </c>
+      <c r="AP12" s="5">
+        <v>13542</v>
+      </c>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="20"/>
       <c r="M13" s="19"/>
       <c r="N13" s="21">
         <v>61081</v>
       </c>
       <c r="O13" s="21">
         <v>61122</v>
       </c>
       <c r="P13" s="21">
         <v>61196</v>
@@ -1863,50 +1899,56 @@
       </c>
       <c r="AG13" s="5">
         <v>62383</v>
       </c>
       <c r="AH13" s="5">
         <v>62477</v>
       </c>
       <c r="AI13" s="5">
         <v>62536</v>
       </c>
       <c r="AJ13" s="5">
         <v>62674</v>
       </c>
       <c r="AK13" s="5">
         <v>62881</v>
       </c>
       <c r="AL13" s="5">
         <v>63070</v>
       </c>
       <c r="AM13" s="5">
         <v>63156</v>
       </c>
       <c r="AN13" s="5">
         <v>63274</v>
       </c>
+      <c r="AO13" s="5">
+        <v>63268</v>
+      </c>
+      <c r="AP13" s="5">
+        <v>63263</v>
+      </c>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="19"/>
       <c r="C14" s="19"/>
       <c r="D14" s="19"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="20"/>
       <c r="M14" s="19"/>
       <c r="N14" s="21">
         <v>27228</v>
       </c>
       <c r="O14" s="21">
         <v>27132</v>
       </c>
       <c r="P14" s="21">
         <v>27115</v>
@@ -1961,50 +2003,56 @@
       </c>
       <c r="AG14" s="5">
         <v>26126</v>
       </c>
       <c r="AH14" s="5">
         <v>26050</v>
       </c>
       <c r="AI14" s="5">
         <v>25958</v>
       </c>
       <c r="AJ14" s="5">
         <v>25864</v>
       </c>
       <c r="AK14" s="5">
         <v>25809</v>
       </c>
       <c r="AL14" s="5">
         <v>25741</v>
       </c>
       <c r="AM14" s="5">
         <v>25715</v>
       </c>
       <c r="AN14" s="5">
         <v>25722</v>
       </c>
+      <c r="AO14" s="5">
+        <v>25653</v>
+      </c>
+      <c r="AP14" s="5">
+        <v>25636</v>
+      </c>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="20"/>
       <c r="M15" s="19"/>
       <c r="N15" s="21">
         <v>13497</v>
       </c>
       <c r="O15" s="21">
         <v>13466</v>
       </c>
       <c r="P15" s="21">
         <v>13438</v>
@@ -2059,50 +2107,56 @@
       </c>
       <c r="AG15" s="5">
         <v>12939</v>
       </c>
       <c r="AH15" s="5">
         <v>12917</v>
       </c>
       <c r="AI15" s="5">
         <v>12905</v>
       </c>
       <c r="AJ15" s="5">
         <v>12835</v>
       </c>
       <c r="AK15" s="5">
         <v>12793</v>
       </c>
       <c r="AL15" s="5">
         <v>12795</v>
       </c>
       <c r="AM15" s="5">
         <v>12792</v>
       </c>
       <c r="AN15" s="5">
         <v>12770</v>
       </c>
+      <c r="AO15" s="5">
+        <v>12740</v>
+      </c>
+      <c r="AP15" s="5">
+        <v>12729</v>
+      </c>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="20"/>
       <c r="M16" s="19"/>
       <c r="N16" s="21">
         <v>17202</v>
       </c>
       <c r="O16" s="21">
         <v>17161</v>
       </c>
       <c r="P16" s="21">
         <v>17165</v>
@@ -2157,52 +2211,58 @@
       </c>
       <c r="AG16" s="5">
         <v>16599</v>
       </c>
       <c r="AH16" s="5">
         <v>16566</v>
       </c>
       <c r="AI16" s="5">
         <v>16509</v>
       </c>
       <c r="AJ16" s="5">
         <v>16455</v>
       </c>
       <c r="AK16" s="5">
         <v>16441</v>
       </c>
       <c r="AL16" s="5">
         <v>16409</v>
       </c>
       <c r="AM16" s="5">
         <v>16376</v>
       </c>
       <c r="AN16" s="5">
         <v>16357</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="5">
+        <v>16312</v>
+      </c>
+      <c r="AP16" s="5">
+        <v>16278</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="21">
         <v>16234</v>
       </c>
       <c r="O17" s="21">
         <v>16205</v>
       </c>
       <c r="P17" s="21">
         <v>16178</v>
       </c>
       <c r="Q17" s="21">
@@ -2255,52 +2315,58 @@
       </c>
       <c r="AG17" s="5">
         <v>15728</v>
       </c>
       <c r="AH17" s="5">
         <v>15727</v>
       </c>
       <c r="AI17" s="5">
         <v>15635</v>
       </c>
       <c r="AJ17" s="5">
         <v>15583</v>
       </c>
       <c r="AK17" s="5">
         <v>15574</v>
       </c>
       <c r="AL17" s="5">
         <v>15544</v>
       </c>
       <c r="AM17" s="5">
         <v>15469</v>
       </c>
       <c r="AN17" s="5">
         <v>15390</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="5">
+        <v>15405</v>
+      </c>
+      <c r="AP17" s="5">
+        <v>15495</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="20"/>
       <c r="M18" s="19"/>
       <c r="N18" s="21">
         <v>39052</v>
       </c>
       <c r="O18" s="21">
         <v>39008</v>
       </c>
       <c r="P18" s="21">
         <v>38980</v>
       </c>
       <c r="Q18" s="21">
@@ -2353,52 +2419,58 @@
       </c>
       <c r="AG18" s="5">
         <v>38311</v>
       </c>
       <c r="AH18" s="5">
         <v>38256</v>
       </c>
       <c r="AI18" s="5">
         <v>38246</v>
       </c>
       <c r="AJ18" s="5">
         <v>38227</v>
       </c>
       <c r="AK18" s="5">
         <v>38205</v>
       </c>
       <c r="AL18" s="5">
         <v>38114</v>
       </c>
       <c r="AM18" s="5">
         <v>38046</v>
       </c>
       <c r="AN18" s="5">
         <v>38046</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="5">
+        <v>38007</v>
+      </c>
+      <c r="AP18" s="5">
+        <v>37991</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="20"/>
       <c r="M19" s="19"/>
       <c r="N19" s="21">
         <v>12951</v>
       </c>
       <c r="O19" s="21">
         <v>12931</v>
       </c>
       <c r="P19" s="21">
         <v>12916</v>
       </c>
       <c r="Q19" s="21">
@@ -2451,52 +2523,58 @@
       </c>
       <c r="AG19" s="5">
         <v>12468</v>
       </c>
       <c r="AH19" s="5">
         <v>12442</v>
       </c>
       <c r="AI19" s="5">
         <v>12410</v>
       </c>
       <c r="AJ19" s="5">
         <v>12367</v>
       </c>
       <c r="AK19" s="5">
         <v>12336</v>
       </c>
       <c r="AL19" s="5">
         <v>12322</v>
       </c>
       <c r="AM19" s="5">
         <v>12306</v>
       </c>
       <c r="AN19" s="5">
         <v>12277</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="5">
+        <v>12263</v>
+      </c>
+      <c r="AP19" s="5">
+        <v>12275</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="20"/>
       <c r="M20" s="19"/>
       <c r="N20" s="21">
         <v>361939</v>
       </c>
       <c r="O20" s="21">
         <v>362508</v>
       </c>
       <c r="P20" s="21">
         <v>362989</v>
       </c>
       <c r="Q20" s="21">
@@ -2549,75 +2627,81 @@
       </c>
       <c r="AG20" s="5">
         <v>370866</v>
       </c>
       <c r="AH20" s="5">
         <v>371153</v>
       </c>
       <c r="AI20" s="5">
         <v>371702</v>
       </c>
       <c r="AJ20" s="5">
         <v>371984</v>
       </c>
       <c r="AK20" s="5">
         <v>372083</v>
       </c>
       <c r="AL20" s="5">
         <v>372329</v>
       </c>
       <c r="AM20" s="5">
         <v>372742</v>
       </c>
       <c r="AN20" s="5">
         <v>372732</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="5">
+        <v>372815</v>
+      </c>
+      <c r="AP20" s="5">
+        <v>372878</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="39"/>
       <c r="C21" s="39"/>
       <c r="D21" s="39"/>
       <c r="E21" s="39"/>
       <c r="F21" s="39"/>
       <c r="G21" s="39"/>
       <c r="H21" s="39"/>
       <c r="I21" s="39"/>
       <c r="J21" s="39"/>
       <c r="K21" s="39"/>
       <c r="L21" s="39"/>
       <c r="M21" s="39"/>
       <c r="N21" s="39"/>
       <c r="O21" s="39"/>
       <c r="P21" s="39"/>
       <c r="Q21" s="39"/>
       <c r="R21" s="39"/>
       <c r="S21" s="39"/>
     </row>
-    <row r="22" spans="1:40">
+    <row r="22" spans="1:42">
       <c r="A22" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="23">
         <v>348278</v>
       </c>
       <c r="C22" s="19">
         <v>348576</v>
       </c>
       <c r="D22" s="19">
         <v>348891</v>
       </c>
       <c r="E22" s="20">
         <v>349340</v>
       </c>
       <c r="F22" s="20">
         <v>349564</v>
       </c>
       <c r="G22" s="20">
         <v>349848</v>
       </c>
       <c r="H22" s="20">
         <v>350171</v>
       </c>
       <c r="I22" s="19">
@@ -2694,52 +2778,58 @@
       </c>
       <c r="AG22" s="5">
         <v>400323</v>
       </c>
       <c r="AH22" s="5">
         <v>400591</v>
       </c>
       <c r="AI22" s="5">
         <v>400986</v>
       </c>
       <c r="AJ22" s="5">
         <v>401218</v>
       </c>
       <c r="AK22" s="5">
         <v>401273</v>
       </c>
       <c r="AL22" s="5">
         <v>401505</v>
       </c>
       <c r="AM22" s="5">
         <v>401915</v>
       </c>
       <c r="AN22" s="5">
         <v>401877</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="5">
+        <v>401894</v>
+      </c>
+      <c r="AP22" s="5">
+        <v>401947</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="20"/>
       <c r="F23" s="20"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="20"/>
       <c r="M23" s="19"/>
       <c r="N23" s="21">
         <v>36028</v>
       </c>
       <c r="O23" s="21">
         <v>36022</v>
       </c>
       <c r="P23" s="21">
         <v>35973</v>
       </c>
       <c r="Q23" s="21">
@@ -2792,52 +2882,58 @@
       </c>
       <c r="AG23" s="5">
         <v>35683</v>
       </c>
       <c r="AH23" s="5">
         <v>35651</v>
       </c>
       <c r="AI23" s="5">
         <v>35503</v>
       </c>
       <c r="AJ23" s="5">
         <v>35456</v>
       </c>
       <c r="AK23" s="5">
         <v>35407</v>
       </c>
       <c r="AL23" s="5">
         <v>35380</v>
       </c>
       <c r="AM23" s="5">
         <v>35367</v>
       </c>
       <c r="AN23" s="5">
         <v>35353</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="5">
+        <v>35288</v>
+      </c>
+      <c r="AP23" s="5">
+        <v>35278</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
       <c r="K24" s="19"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="21">
         <v>355733</v>
       </c>
       <c r="O24" s="21">
         <v>356281</v>
       </c>
       <c r="P24" s="21">
         <v>356743</v>
       </c>
       <c r="Q24" s="21">
@@ -2890,75 +2986,81 @@
       </c>
       <c r="AG24" s="5">
         <v>364640</v>
       </c>
       <c r="AH24" s="5">
         <v>364940</v>
       </c>
       <c r="AI24" s="5">
         <v>365483</v>
       </c>
       <c r="AJ24" s="5">
         <v>365762</v>
       </c>
       <c r="AK24" s="5">
         <v>365866</v>
       </c>
       <c r="AL24" s="5">
         <v>366125</v>
       </c>
       <c r="AM24" s="5">
         <v>366548</v>
       </c>
       <c r="AN24" s="5">
         <v>366524</v>
       </c>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24" s="5">
+        <v>366606</v>
+      </c>
+      <c r="AP24" s="5">
+        <v>366669</v>
+      </c>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="39"/>
       <c r="C25" s="39"/>
       <c r="D25" s="39"/>
       <c r="E25" s="39"/>
       <c r="F25" s="39"/>
       <c r="G25" s="39"/>
       <c r="H25" s="39"/>
       <c r="I25" s="39"/>
       <c r="J25" s="39"/>
       <c r="K25" s="39"/>
       <c r="L25" s="39"/>
       <c r="M25" s="39"/>
       <c r="N25" s="39"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
       <c r="Q25" s="39"/>
       <c r="R25" s="39"/>
       <c r="S25" s="39"/>
     </row>
-    <row r="26" spans="1:40">
+    <row r="26" spans="1:42">
       <c r="A26" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="24">
         <v>313038</v>
       </c>
       <c r="C26" s="24">
         <v>312986</v>
       </c>
       <c r="D26" s="24">
         <v>313069</v>
       </c>
       <c r="E26" s="20">
         <v>313244</v>
       </c>
       <c r="F26" s="20">
         <v>313452</v>
       </c>
       <c r="G26" s="20">
         <v>313591</v>
       </c>
       <c r="H26" s="20">
         <v>313680</v>
       </c>
       <c r="I26" s="19">
@@ -3035,52 +3137,58 @@
       </c>
       <c r="AG26" s="5">
         <v>295577</v>
       </c>
       <c r="AH26" s="5">
         <v>295183</v>
       </c>
       <c r="AI26" s="5">
         <v>294765</v>
       </c>
       <c r="AJ26" s="5">
         <v>294399</v>
       </c>
       <c r="AK26" s="5">
         <v>294289</v>
       </c>
       <c r="AL26" s="5">
         <v>294089</v>
       </c>
       <c r="AM26" s="5">
         <v>293746</v>
       </c>
       <c r="AN26" s="5">
         <v>293608</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="5">
+        <v>293268</v>
+      </c>
+      <c r="AP26" s="5">
+        <v>293090</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="25"/>
       <c r="L27" s="20"/>
       <c r="M27" s="19"/>
       <c r="N27" s="21">
         <v>35691</v>
       </c>
       <c r="O27" s="21">
         <v>35587</v>
       </c>
       <c r="P27" s="21">
         <v>35556</v>
       </c>
       <c r="Q27" s="21">
@@ -3133,52 +3241,58 @@
       </c>
       <c r="AG27" s="5">
         <v>34283</v>
       </c>
       <c r="AH27" s="5">
         <v>34178</v>
       </c>
       <c r="AI27" s="5">
         <v>34095</v>
       </c>
       <c r="AJ27" s="5">
         <v>34015</v>
       </c>
       <c r="AK27" s="5">
         <v>33979</v>
       </c>
       <c r="AL27" s="5">
         <v>33937</v>
       </c>
       <c r="AM27" s="5">
         <v>33877</v>
       </c>
       <c r="AN27" s="5">
         <v>33794</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="5">
+        <v>33718</v>
+      </c>
+      <c r="AP27" s="5">
+        <v>33605</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
       <c r="N28" s="21">
         <v>14344</v>
       </c>
       <c r="O28" s="21">
         <v>14311</v>
       </c>
       <c r="P28" s="21">
         <v>14298</v>
       </c>
       <c r="Q28" s="21">
@@ -3231,52 +3345,58 @@
       </c>
       <c r="AG28" s="5">
         <v>13808</v>
       </c>
       <c r="AH28" s="5">
         <v>13801</v>
       </c>
       <c r="AI28" s="5">
         <v>13781</v>
       </c>
       <c r="AJ28" s="5">
         <v>13758</v>
       </c>
       <c r="AK28" s="5">
         <v>13732</v>
       </c>
       <c r="AL28" s="5">
         <v>13672</v>
       </c>
       <c r="AM28" s="5">
         <v>13642</v>
       </c>
       <c r="AN28" s="5">
         <v>13631</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="5">
+        <v>13611</v>
+      </c>
+      <c r="AP28" s="5">
+        <v>13593</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="24"/>
       <c r="E29" s="20"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="25"/>
       <c r="L29" s="20"/>
       <c r="M29" s="19"/>
       <c r="N29" s="21">
         <v>21969</v>
       </c>
       <c r="O29" s="21">
         <v>21978</v>
       </c>
       <c r="P29" s="21">
         <v>22007</v>
       </c>
       <c r="Q29" s="21">
@@ -3329,52 +3449,58 @@
       </c>
       <c r="AG29" s="5">
         <v>21709</v>
       </c>
       <c r="AH29" s="5">
         <v>21647</v>
       </c>
       <c r="AI29" s="5">
         <v>21652</v>
       </c>
       <c r="AJ29" s="5">
         <v>21677</v>
       </c>
       <c r="AK29" s="5">
         <v>21676</v>
       </c>
       <c r="AL29" s="5">
         <v>21634</v>
       </c>
       <c r="AM29" s="5">
         <v>21634</v>
       </c>
       <c r="AN29" s="5">
         <v>21628</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="5">
+        <v>21616</v>
+      </c>
+      <c r="AP29" s="5">
+        <v>21598</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
       <c r="K30" s="25"/>
       <c r="L30" s="20"/>
       <c r="M30" s="19"/>
       <c r="N30" s="21">
         <v>21720</v>
       </c>
       <c r="O30" s="21">
         <v>21682</v>
       </c>
       <c r="P30" s="21">
         <v>21637</v>
       </c>
       <c r="Q30" s="21">
@@ -3427,52 +3553,58 @@
       </c>
       <c r="AG30" s="5">
         <v>21185</v>
       </c>
       <c r="AH30" s="5">
         <v>21143</v>
       </c>
       <c r="AI30" s="5">
         <v>21091</v>
       </c>
       <c r="AJ30" s="5">
         <v>21048</v>
       </c>
       <c r="AK30" s="5">
         <v>21008</v>
       </c>
       <c r="AL30" s="5">
         <v>21012</v>
       </c>
       <c r="AM30" s="5">
         <v>20935</v>
       </c>
       <c r="AN30" s="5">
         <v>20894</v>
       </c>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30" s="5">
+        <v>20880</v>
+      </c>
+      <c r="AP30" s="5">
+        <v>20876</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="20"/>
       <c r="F31" s="20"/>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="25"/>
       <c r="L31" s="20"/>
       <c r="M31" s="19"/>
       <c r="N31" s="21">
         <v>14326</v>
       </c>
       <c r="O31" s="21">
         <v>14315</v>
       </c>
       <c r="P31" s="21">
         <v>14300</v>
       </c>
       <c r="Q31" s="21">
@@ -3525,52 +3657,58 @@
       </c>
       <c r="AG31" s="5">
         <v>13812</v>
       </c>
       <c r="AH31" s="5">
         <v>13766</v>
       </c>
       <c r="AI31" s="5">
         <v>13728</v>
       </c>
       <c r="AJ31" s="5">
         <v>13674</v>
       </c>
       <c r="AK31" s="5">
         <v>13638</v>
       </c>
       <c r="AL31" s="5">
         <v>13635</v>
       </c>
       <c r="AM31" s="5">
         <v>13604</v>
       </c>
       <c r="AN31" s="5">
         <v>13617</v>
       </c>
-    </row>
-    <row r="32" spans="1:40">
+      <c r="AO31" s="5">
+        <v>13586</v>
+      </c>
+      <c r="AP31" s="5">
+        <v>13542</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="25"/>
       <c r="L32" s="20"/>
       <c r="M32" s="19"/>
       <c r="N32" s="21">
         <v>61081</v>
       </c>
       <c r="O32" s="21">
         <v>61122</v>
       </c>
       <c r="P32" s="21">
         <v>61196</v>
       </c>
       <c r="Q32" s="21">
@@ -3623,52 +3761,58 @@
       </c>
       <c r="AG32" s="5">
         <v>62383</v>
       </c>
       <c r="AH32" s="5">
         <v>62477</v>
       </c>
       <c r="AI32" s="5">
         <v>62536</v>
       </c>
       <c r="AJ32" s="5">
         <v>62674</v>
       </c>
       <c r="AK32" s="5">
         <v>62881</v>
       </c>
       <c r="AL32" s="5">
         <v>63070</v>
       </c>
       <c r="AM32" s="5">
         <v>63156</v>
       </c>
       <c r="AN32" s="5">
         <v>63274</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="5">
+        <v>63268</v>
+      </c>
+      <c r="AP32" s="5">
+        <v>63263</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="20"/>
       <c r="F33" s="20"/>
       <c r="G33" s="20"/>
       <c r="H33" s="20"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="25"/>
       <c r="L33" s="20"/>
       <c r="M33" s="19"/>
       <c r="N33" s="21">
         <v>27228</v>
       </c>
       <c r="O33" s="21">
         <v>27132</v>
       </c>
       <c r="P33" s="21">
         <v>27115</v>
       </c>
       <c r="Q33" s="21">
@@ -3721,52 +3865,58 @@
       </c>
       <c r="AG33" s="5">
         <v>26126</v>
       </c>
       <c r="AH33" s="5">
         <v>26050</v>
       </c>
       <c r="AI33" s="5">
         <v>25958</v>
       </c>
       <c r="AJ33" s="5">
         <v>25864</v>
       </c>
       <c r="AK33" s="5">
         <v>25809</v>
       </c>
       <c r="AL33" s="5">
         <v>25741</v>
       </c>
       <c r="AM33" s="5">
         <v>25715</v>
       </c>
       <c r="AN33" s="5">
         <v>25722</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="5">
+        <v>25653</v>
+      </c>
+      <c r="AP33" s="5">
+        <v>25636</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="25"/>
       <c r="L34" s="20"/>
       <c r="M34" s="19"/>
       <c r="N34" s="21">
         <v>13497</v>
       </c>
       <c r="O34" s="21">
         <v>13466</v>
       </c>
       <c r="P34" s="21">
         <v>13438</v>
       </c>
       <c r="Q34" s="21">
@@ -3819,52 +3969,58 @@
       </c>
       <c r="AG34" s="5">
         <v>12939</v>
       </c>
       <c r="AH34" s="5">
         <v>12917</v>
       </c>
       <c r="AI34" s="5">
         <v>12905</v>
       </c>
       <c r="AJ34" s="5">
         <v>12835</v>
       </c>
       <c r="AK34" s="5">
         <v>12793</v>
       </c>
       <c r="AL34" s="5">
         <v>12795</v>
       </c>
       <c r="AM34" s="5">
         <v>12792</v>
       </c>
       <c r="AN34" s="5">
         <v>12770</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="5">
+        <v>12740</v>
+      </c>
+      <c r="AP34" s="5">
+        <v>12729</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="24"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="25"/>
       <c r="L35" s="20"/>
       <c r="M35" s="19"/>
       <c r="N35" s="21">
         <v>17202</v>
       </c>
       <c r="O35" s="21">
         <v>17161</v>
       </c>
       <c r="P35" s="21">
         <v>17165</v>
       </c>
       <c r="Q35" s="21">
@@ -3917,52 +4073,58 @@
       </c>
       <c r="AG35" s="5">
         <v>16599</v>
       </c>
       <c r="AH35" s="5">
         <v>16566</v>
       </c>
       <c r="AI35" s="5">
         <v>16509</v>
       </c>
       <c r="AJ35" s="5">
         <v>16455</v>
       </c>
       <c r="AK35" s="5">
         <v>16441</v>
       </c>
       <c r="AL35" s="5">
         <v>16409</v>
       </c>
       <c r="AM35" s="5">
         <v>16376</v>
       </c>
       <c r="AN35" s="5">
         <v>16357</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="5">
+        <v>16312</v>
+      </c>
+      <c r="AP35" s="5">
+        <v>16278</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="19"/>
       <c r="C36" s="19"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="19"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
       <c r="L36" s="19"/>
       <c r="M36" s="19"/>
       <c r="N36" s="21">
         <v>16234</v>
       </c>
       <c r="O36" s="21">
         <v>16205</v>
       </c>
       <c r="P36" s="21">
         <v>16178</v>
       </c>
       <c r="Q36" s="21">
@@ -4015,52 +4177,58 @@
       </c>
       <c r="AG36" s="5">
         <v>15728</v>
       </c>
       <c r="AH36" s="5">
         <v>15727</v>
       </c>
       <c r="AI36" s="5">
         <v>15635</v>
       </c>
       <c r="AJ36" s="5">
         <v>15583</v>
       </c>
       <c r="AK36" s="5">
         <v>15574</v>
       </c>
       <c r="AL36" s="5">
         <v>15544</v>
       </c>
       <c r="AM36" s="5">
         <v>15469</v>
       </c>
       <c r="AN36" s="5">
         <v>15390</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="5">
+        <v>15405</v>
+      </c>
+      <c r="AP36" s="5">
+        <v>15495</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="26"/>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="27"/>
       <c r="H37" s="27"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="27"/>
       <c r="M37" s="26"/>
       <c r="N37" s="21">
         <v>39052</v>
       </c>
       <c r="O37" s="21">
         <v>39008</v>
       </c>
       <c r="P37" s="21">
         <v>38980</v>
       </c>
       <c r="Q37" s="21">
@@ -4113,52 +4281,58 @@
       </c>
       <c r="AG37" s="5">
         <v>38311</v>
       </c>
       <c r="AH37" s="5">
         <v>38256</v>
       </c>
       <c r="AI37" s="5">
         <v>38246</v>
       </c>
       <c r="AJ37" s="5">
         <v>38227</v>
       </c>
       <c r="AK37" s="5">
         <v>38205</v>
       </c>
       <c r="AL37" s="5">
         <v>38114</v>
       </c>
       <c r="AM37" s="5">
         <v>38046</v>
       </c>
       <c r="AN37" s="5">
         <v>38046</v>
       </c>
-    </row>
-    <row r="38" spans="1:40" ht="14.25" customHeight="1">
+      <c r="AO37" s="5">
+        <v>38007</v>
+      </c>
+      <c r="AP37" s="5">
+        <v>37991</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42" ht="14.25" customHeight="1">
       <c r="A38" s="22" t="s">
         <v>26</v>
       </c>
       <c r="N38" s="21">
         <v>12951</v>
       </c>
       <c r="O38" s="21">
         <v>12931</v>
       </c>
       <c r="P38" s="21">
         <v>12916</v>
       </c>
       <c r="Q38" s="21">
         <v>12901</v>
       </c>
       <c r="R38" s="21">
         <v>12880</v>
       </c>
       <c r="S38" s="21">
         <v>12885</v>
       </c>
       <c r="T38" s="21">
         <v>12855</v>
       </c>
       <c r="U38" s="21">
@@ -4199,52 +4373,58 @@
       </c>
       <c r="AG38" s="5">
         <v>12468</v>
       </c>
       <c r="AH38" s="5">
         <v>12442</v>
       </c>
       <c r="AI38" s="5">
         <v>12410</v>
       </c>
       <c r="AJ38" s="5">
         <v>12367</v>
       </c>
       <c r="AK38" s="5">
         <v>12336</v>
       </c>
       <c r="AL38" s="5">
         <v>12322</v>
       </c>
       <c r="AM38" s="5">
         <v>12306</v>
       </c>
       <c r="AN38" s="5">
         <v>12277</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="5">
+        <v>12263</v>
+      </c>
+      <c r="AP38" s="5">
+        <v>12275</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
       <c r="L39" s="9"/>
       <c r="M39" s="9"/>
       <c r="N39" s="29">
         <v>6206</v>
       </c>
       <c r="O39" s="29">
         <v>6227</v>
       </c>
       <c r="P39" s="29">
         <v>6246</v>
       </c>
       <c r="Q39" s="29">
@@ -4297,92 +4477,98 @@
       </c>
       <c r="AG39" s="6">
         <v>6226</v>
       </c>
       <c r="AH39" s="6">
         <v>6213</v>
       </c>
       <c r="AI39" s="6">
         <v>6219</v>
       </c>
       <c r="AJ39" s="6">
         <v>6222</v>
       </c>
       <c r="AK39" s="6">
         <v>6217</v>
       </c>
       <c r="AL39" s="6">
         <v>6204</v>
       </c>
       <c r="AM39" s="6">
         <v>6194</v>
       </c>
       <c r="AN39" s="6">
         <v>6208</v>
       </c>
-    </row>
-    <row r="40" spans="1:40" ht="18" customHeight="1">
+      <c r="AO39" s="5">
+        <v>6209</v>
+      </c>
+      <c r="AP39" s="5">
+        <v>6209</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42" ht="18" customHeight="1">
       <c r="A40" s="30" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="41" spans="1:40">
+    <row r="41" spans="1:42">
       <c r="A41" s="32" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="42" spans="1:40">
+    <row r="42" spans="1:42">
       <c r="A42" s="32" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="N2:Z2"/>
     <mergeCell ref="AA2:AD2"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A6:S6"/>
     <mergeCell ref="A21:S21"/>
     <mergeCell ref="A25:S25"/>
     <mergeCell ref="N4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AN7" sqref="AN7:AN39"/>
+      <selection activeCell="AR13" sqref="AR13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="7" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="7" hidden="1" customWidth="1"/>
     <col min="4" max="5" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="6" max="7" width="9.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="7" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="7" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="7" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:49">
       <c r="A2" s="42" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
@@ -4753,50 +4939,56 @@
       </c>
       <c r="AG7" s="33">
         <v>340706</v>
       </c>
       <c r="AH7" s="33">
         <v>340675</v>
       </c>
       <c r="AI7" s="33">
         <v>340736</v>
       </c>
       <c r="AJ7" s="33">
         <v>340666</v>
       </c>
       <c r="AK7" s="33">
         <v>340673</v>
       </c>
       <c r="AL7" s="33">
         <v>340668</v>
       </c>
       <c r="AM7" s="33">
         <v>340749</v>
       </c>
       <c r="AN7" s="33">
         <v>340656</v>
       </c>
+      <c r="AO7" s="33">
+        <v>340481</v>
+      </c>
+      <c r="AP7" s="33">
+        <v>340372</v>
+      </c>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="20"/>
       <c r="M8" s="19"/>
       <c r="N8" s="1">
         <v>18244</v>
       </c>
       <c r="O8" s="1">
         <v>18191</v>
       </c>
       <c r="P8" s="1">
         <v>18167</v>
@@ -4851,50 +5043,56 @@
       </c>
       <c r="AG8" s="33">
         <v>17605</v>
       </c>
       <c r="AH8" s="33">
         <v>17568</v>
       </c>
       <c r="AI8" s="33">
         <v>17518</v>
       </c>
       <c r="AJ8" s="33">
         <v>17486</v>
       </c>
       <c r="AK8" s="33">
         <v>17471</v>
       </c>
       <c r="AL8" s="33">
         <v>17446</v>
       </c>
       <c r="AM8" s="33">
         <v>17420</v>
       </c>
       <c r="AN8" s="33">
         <v>17380</v>
       </c>
+      <c r="AO8" s="33">
+        <v>17336</v>
+      </c>
+      <c r="AP8" s="33">
+        <v>17285</v>
+      </c>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="1">
         <v>7417</v>
       </c>
       <c r="O9" s="1">
         <v>7393</v>
       </c>
       <c r="P9" s="1">
         <v>7394</v>
@@ -4949,50 +5147,56 @@
       </c>
       <c r="AG9" s="33">
         <v>7120</v>
       </c>
       <c r="AH9" s="33">
         <v>7117</v>
       </c>
       <c r="AI9" s="33">
         <v>7108</v>
       </c>
       <c r="AJ9" s="33">
         <v>7098</v>
       </c>
       <c r="AK9" s="33">
         <v>7078</v>
       </c>
       <c r="AL9" s="33">
         <v>7049</v>
       </c>
       <c r="AM9" s="33">
         <v>7038</v>
       </c>
       <c r="AN9" s="33">
         <v>7034</v>
       </c>
+      <c r="AO9" s="33">
+        <v>7020</v>
+      </c>
+      <c r="AP9" s="33">
+        <v>7012</v>
+      </c>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="19"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="20"/>
       <c r="M10" s="19"/>
       <c r="N10" s="1">
         <v>28334</v>
       </c>
       <c r="O10" s="1">
         <v>28337</v>
       </c>
       <c r="P10" s="1">
         <v>28324</v>
@@ -5047,50 +5251,56 @@
       </c>
       <c r="AG10" s="33">
         <v>28008</v>
       </c>
       <c r="AH10" s="33">
         <v>27976</v>
       </c>
       <c r="AI10" s="33">
         <v>27904</v>
       </c>
       <c r="AJ10" s="33">
         <v>27904</v>
       </c>
       <c r="AK10" s="33">
         <v>27896</v>
       </c>
       <c r="AL10" s="33">
         <v>27851</v>
       </c>
       <c r="AM10" s="33">
         <v>27873</v>
       </c>
       <c r="AN10" s="33">
         <v>27854</v>
       </c>
+      <c r="AO10" s="33">
+        <v>27828</v>
+      </c>
+      <c r="AP10" s="33">
+        <v>27820</v>
+      </c>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="20"/>
       <c r="M11" s="19"/>
       <c r="N11" s="1">
         <v>11136</v>
       </c>
       <c r="O11" s="1">
         <v>11127</v>
       </c>
       <c r="P11" s="1">
         <v>11109</v>
@@ -5145,50 +5355,56 @@
       </c>
       <c r="AG11" s="33">
         <v>10917</v>
       </c>
       <c r="AH11" s="33">
         <v>10901</v>
       </c>
       <c r="AI11" s="33">
         <v>10876</v>
       </c>
       <c r="AJ11" s="33">
         <v>10855</v>
       </c>
       <c r="AK11" s="33">
         <v>10838</v>
       </c>
       <c r="AL11" s="33">
         <v>10842</v>
       </c>
       <c r="AM11" s="33">
         <v>10789</v>
       </c>
       <c r="AN11" s="33">
         <v>10771</v>
       </c>
+      <c r="AO11" s="33">
+        <v>10759</v>
+      </c>
+      <c r="AP11" s="33">
+        <v>10764</v>
+      </c>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="20"/>
       <c r="M12" s="19"/>
       <c r="N12" s="1">
         <v>7217</v>
       </c>
       <c r="O12" s="1">
         <v>7222</v>
       </c>
       <c r="P12" s="1">
         <v>7206</v>
@@ -5243,50 +5459,56 @@
       </c>
       <c r="AG12" s="33">
         <v>6998</v>
       </c>
       <c r="AH12" s="33">
         <v>6985</v>
       </c>
       <c r="AI12" s="33">
         <v>6976</v>
       </c>
       <c r="AJ12" s="33">
         <v>6942</v>
       </c>
       <c r="AK12" s="33">
         <v>6931</v>
       </c>
       <c r="AL12" s="33">
         <v>6922</v>
       </c>
       <c r="AM12" s="33">
         <v>6917</v>
       </c>
       <c r="AN12" s="33">
         <v>6922</v>
       </c>
+      <c r="AO12" s="33">
+        <v>6912</v>
+      </c>
+      <c r="AP12" s="33">
+        <v>6896</v>
+      </c>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="20"/>
       <c r="M13" s="19"/>
       <c r="N13" s="1">
         <v>30493</v>
       </c>
       <c r="O13" s="1">
         <v>30514</v>
       </c>
       <c r="P13" s="1">
         <v>30552</v>
@@ -5341,50 +5563,56 @@
       </c>
       <c r="AG13" s="33">
         <v>31203</v>
       </c>
       <c r="AH13" s="33">
         <v>31239</v>
       </c>
       <c r="AI13" s="33">
         <v>31283</v>
       </c>
       <c r="AJ13" s="33">
         <v>31369</v>
       </c>
       <c r="AK13" s="33">
         <v>31508</v>
       </c>
       <c r="AL13" s="33">
         <v>31602</v>
       </c>
       <c r="AM13" s="33">
         <v>31666</v>
       </c>
       <c r="AN13" s="33">
         <v>31728</v>
       </c>
+      <c r="AO13" s="33">
+        <v>31741</v>
+      </c>
+      <c r="AP13" s="33">
+        <v>31717</v>
+      </c>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="19"/>
       <c r="C14" s="19"/>
       <c r="D14" s="19"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="20"/>
       <c r="M14" s="19"/>
       <c r="N14" s="1">
         <v>14009</v>
       </c>
       <c r="O14" s="1">
         <v>13962</v>
       </c>
       <c r="P14" s="1">
         <v>13950</v>
@@ -5439,50 +5667,56 @@
       </c>
       <c r="AG14" s="33">
         <v>13462</v>
       </c>
       <c r="AH14" s="33">
         <v>13442</v>
       </c>
       <c r="AI14" s="33">
         <v>13397</v>
       </c>
       <c r="AJ14" s="33">
         <v>13348</v>
       </c>
       <c r="AK14" s="33">
         <v>13334</v>
       </c>
       <c r="AL14" s="33">
         <v>13296</v>
       </c>
       <c r="AM14" s="33">
         <v>13275</v>
       </c>
       <c r="AN14" s="33">
         <v>13271</v>
       </c>
+      <c r="AO14" s="33">
+        <v>13224</v>
+      </c>
+      <c r="AP14" s="33">
+        <v>13199</v>
+      </c>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="20"/>
       <c r="M15" s="19"/>
       <c r="N15" s="1">
         <v>7035</v>
       </c>
       <c r="O15" s="1">
         <v>7015</v>
       </c>
       <c r="P15" s="1">
         <v>7003</v>
@@ -5537,50 +5771,56 @@
       </c>
       <c r="AG15" s="33">
         <v>6791</v>
       </c>
       <c r="AH15" s="33">
         <v>6794</v>
       </c>
       <c r="AI15" s="33">
         <v>6784</v>
       </c>
       <c r="AJ15" s="33">
         <v>6739</v>
       </c>
       <c r="AK15" s="33">
         <v>6711</v>
       </c>
       <c r="AL15" s="33">
         <v>6715</v>
       </c>
       <c r="AM15" s="33">
         <v>6721</v>
       </c>
       <c r="AN15" s="33">
         <v>6710</v>
       </c>
+      <c r="AO15" s="33">
+        <v>6682</v>
+      </c>
+      <c r="AP15" s="33">
+        <v>6675</v>
+      </c>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="20"/>
       <c r="M16" s="19"/>
       <c r="N16" s="1">
         <v>8918</v>
       </c>
       <c r="O16" s="1">
         <v>8895</v>
       </c>
       <c r="P16" s="1">
         <v>8902</v>
@@ -5635,52 +5875,58 @@
       </c>
       <c r="AG16" s="33">
         <v>8625</v>
       </c>
       <c r="AH16" s="33">
         <v>8604</v>
       </c>
       <c r="AI16" s="33">
         <v>8569</v>
       </c>
       <c r="AJ16" s="33">
         <v>8530</v>
       </c>
       <c r="AK16" s="33">
         <v>8527</v>
       </c>
       <c r="AL16" s="33">
         <v>8509</v>
       </c>
       <c r="AM16" s="33">
         <v>8489</v>
       </c>
       <c r="AN16" s="33">
         <v>8483</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="33">
+        <v>8454</v>
+      </c>
+      <c r="AP16" s="33">
+        <v>8438</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="1">
         <v>8145</v>
       </c>
       <c r="O17" s="1">
         <v>8138</v>
       </c>
       <c r="P17" s="1">
         <v>8115</v>
       </c>
       <c r="Q17" s="1">
@@ -5733,52 +5979,58 @@
       </c>
       <c r="AG17" s="33">
         <v>7919</v>
       </c>
       <c r="AH17" s="33">
         <v>7933</v>
       </c>
       <c r="AI17" s="33">
         <v>7882</v>
       </c>
       <c r="AJ17" s="33">
         <v>7852</v>
       </c>
       <c r="AK17" s="33">
         <v>7851</v>
       </c>
       <c r="AL17" s="33">
         <v>7840</v>
       </c>
       <c r="AM17" s="33">
         <v>7811</v>
       </c>
       <c r="AN17" s="33">
         <v>7775</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="33">
+        <v>7792</v>
+      </c>
+      <c r="AP17" s="33">
+        <v>7846</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="20"/>
       <c r="M18" s="19"/>
       <c r="N18" s="1">
         <v>19681</v>
       </c>
       <c r="O18" s="1">
         <v>19661</v>
       </c>
       <c r="P18" s="1">
         <v>19640</v>
       </c>
       <c r="Q18" s="1">
@@ -5831,52 +6083,58 @@
       </c>
       <c r="AG18" s="33">
         <v>19393</v>
       </c>
       <c r="AH18" s="33">
         <v>19343</v>
       </c>
       <c r="AI18" s="33">
         <v>19338</v>
       </c>
       <c r="AJ18" s="33">
         <v>19336</v>
       </c>
       <c r="AK18" s="33">
         <v>19327</v>
       </c>
       <c r="AL18" s="33">
         <v>19300</v>
       </c>
       <c r="AM18" s="33">
         <v>19272</v>
       </c>
       <c r="AN18" s="33">
         <v>19274</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="33">
+        <v>19259</v>
+      </c>
+      <c r="AP18" s="33">
+        <v>19249</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="20"/>
       <c r="M19" s="19"/>
       <c r="N19" s="1">
         <v>6548</v>
       </c>
       <c r="O19" s="1">
         <v>6535</v>
       </c>
       <c r="P19" s="1">
         <v>6531</v>
       </c>
       <c r="Q19" s="1">
@@ -5929,52 +6187,58 @@
       </c>
       <c r="AG19" s="33">
         <v>6311</v>
       </c>
       <c r="AH19" s="33">
         <v>6308</v>
       </c>
       <c r="AI19" s="33">
         <v>6277</v>
       </c>
       <c r="AJ19" s="33">
         <v>6258</v>
       </c>
       <c r="AK19" s="33">
         <v>6250</v>
       </c>
       <c r="AL19" s="33">
         <v>6243</v>
       </c>
       <c r="AM19" s="33">
         <v>6230</v>
       </c>
       <c r="AN19" s="33">
         <v>6219</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="33">
+        <v>6212</v>
+      </c>
+      <c r="AP19" s="33">
+        <v>6227</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="20"/>
       <c r="M20" s="19"/>
       <c r="N20" s="1">
         <v>171948</v>
       </c>
       <c r="O20" s="1">
         <v>172235</v>
       </c>
       <c r="P20" s="1">
         <v>172474</v>
       </c>
       <c r="Q20" s="1">
@@ -6027,88 +6291,95 @@
       </c>
       <c r="AG20" s="33">
         <v>176354</v>
       </c>
       <c r="AH20" s="33">
         <v>176465</v>
       </c>
       <c r="AI20" s="33">
         <v>176824</v>
       </c>
       <c r="AJ20" s="33">
         <v>176949</v>
       </c>
       <c r="AK20" s="33">
         <v>176951</v>
       </c>
       <c r="AL20" s="33">
         <v>177053</v>
       </c>
       <c r="AM20" s="33">
         <v>177248</v>
       </c>
       <c r="AN20" s="33">
         <v>177235</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="33">
+        <v>177262</v>
+      </c>
+      <c r="AP20" s="33">
+        <v>177244</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="45"/>
       <c r="C21" s="45"/>
       <c r="D21" s="45"/>
       <c r="E21" s="45"/>
       <c r="F21" s="45"/>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
       <c r="I21" s="45"/>
       <c r="J21" s="45"/>
       <c r="K21" s="45"/>
       <c r="L21" s="45"/>
       <c r="M21" s="45"/>
       <c r="N21" s="45"/>
       <c r="O21" s="45"/>
       <c r="P21" s="45"/>
       <c r="Q21" s="45"/>
       <c r="R21" s="45"/>
       <c r="S21" s="45"/>
       <c r="T21" s="45"/>
       <c r="U21" s="45"/>
       <c r="V21" s="45"/>
       <c r="W21" s="45"/>
       <c r="X21" s="45"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="1"/>
       <c r="AB21" s="1"/>
       <c r="AI21" s="33"/>
       <c r="AK21" s="33"/>
       <c r="AL21" s="33"/>
       <c r="AN21" s="33"/>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="33"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="23">
         <v>348278</v>
       </c>
       <c r="C22" s="19">
         <v>348576</v>
       </c>
       <c r="D22" s="19">
         <v>348891</v>
       </c>
       <c r="E22" s="20">
         <v>349340</v>
       </c>
       <c r="F22" s="20">
         <v>349564</v>
       </c>
       <c r="G22" s="20">
         <v>349848</v>
       </c>
       <c r="H22" s="20">
         <v>350171</v>
       </c>
       <c r="I22" s="19">
@@ -6185,52 +6456,58 @@
       </c>
       <c r="AG22" s="33">
         <v>190330</v>
       </c>
       <c r="AH22" s="33">
         <v>190430</v>
       </c>
       <c r="AI22" s="33">
         <v>190716</v>
       </c>
       <c r="AJ22" s="33">
         <v>190826</v>
       </c>
       <c r="AK22" s="33">
         <v>190811</v>
       </c>
       <c r="AL22" s="33">
         <v>190905</v>
       </c>
       <c r="AM22" s="33">
         <v>191121</v>
       </c>
       <c r="AN22" s="33">
         <v>191085</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="33">
+        <v>191097</v>
+      </c>
+      <c r="AP22" s="33">
+        <v>191081</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="20"/>
       <c r="F23" s="20"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="20"/>
       <c r="M23" s="19"/>
       <c r="N23" s="1">
         <v>17284</v>
       </c>
       <c r="O23" s="1">
         <v>17285</v>
       </c>
       <c r="P23" s="1">
         <v>17257</v>
       </c>
       <c r="Q23" s="1">
@@ -6283,52 +6560,58 @@
       </c>
       <c r="AG23" s="33">
         <v>17071</v>
       </c>
       <c r="AH23" s="33">
         <v>17050</v>
       </c>
       <c r="AI23" s="33">
         <v>16987</v>
       </c>
       <c r="AJ23" s="33">
         <v>16973</v>
       </c>
       <c r="AK23" s="33">
         <v>16956</v>
       </c>
       <c r="AL23" s="33">
         <v>16940</v>
       </c>
       <c r="AM23" s="33">
         <v>16956</v>
       </c>
       <c r="AN23" s="33">
         <v>16937</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="33">
+        <v>16916</v>
+      </c>
+      <c r="AP23" s="33">
+        <v>16924</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
       <c r="K24" s="19"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="1">
         <v>168869</v>
       </c>
       <c r="O24" s="1">
         <v>169156</v>
       </c>
       <c r="P24" s="1">
         <v>169384</v>
       </c>
       <c r="Q24" s="1">
@@ -6381,88 +6664,95 @@
       </c>
       <c r="AG24" s="33">
         <v>173259</v>
       </c>
       <c r="AH24" s="33">
         <v>173380</v>
       </c>
       <c r="AI24" s="33">
         <v>173729</v>
       </c>
       <c r="AJ24" s="33">
         <v>173853</v>
       </c>
       <c r="AK24" s="33">
         <v>173855</v>
       </c>
       <c r="AL24" s="33">
         <v>173965</v>
       </c>
       <c r="AM24" s="33">
         <v>174165</v>
       </c>
       <c r="AN24" s="33">
         <v>174148</v>
       </c>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24" s="33">
+        <v>174181</v>
+      </c>
+      <c r="AP24" s="33">
+        <v>174157</v>
+      </c>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="45"/>
       <c r="C25" s="45"/>
       <c r="D25" s="45"/>
       <c r="E25" s="45"/>
       <c r="F25" s="45"/>
       <c r="G25" s="45"/>
       <c r="H25" s="45"/>
       <c r="I25" s="45"/>
       <c r="J25" s="45"/>
       <c r="K25" s="45"/>
       <c r="L25" s="45"/>
       <c r="M25" s="45"/>
       <c r="N25" s="45"/>
       <c r="O25" s="45"/>
       <c r="P25" s="45"/>
       <c r="Q25" s="45"/>
       <c r="R25" s="45"/>
       <c r="S25" s="45"/>
       <c r="T25" s="45"/>
       <c r="U25" s="45"/>
       <c r="V25" s="45"/>
       <c r="W25" s="45"/>
       <c r="X25" s="45"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
       <c r="AA25" s="1"/>
       <c r="AB25" s="1"/>
       <c r="AI25" s="33"/>
       <c r="AK25" s="33"/>
       <c r="AL25" s="33"/>
       <c r="AN25" s="33"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="33"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="24">
         <v>313038</v>
       </c>
       <c r="C26" s="24">
         <v>312986</v>
       </c>
       <c r="D26" s="24">
         <v>313069</v>
       </c>
       <c r="E26" s="20">
         <v>313244</v>
       </c>
       <c r="F26" s="20">
         <v>313452</v>
       </c>
       <c r="G26" s="20">
         <v>313591</v>
       </c>
       <c r="H26" s="20">
         <v>313680</v>
       </c>
       <c r="I26" s="19">
@@ -6539,52 +6829,58 @@
       </c>
       <c r="AG26" s="33">
         <v>150376</v>
       </c>
       <c r="AH26" s="33">
         <v>150245</v>
       </c>
       <c r="AI26" s="33">
         <v>150020</v>
       </c>
       <c r="AJ26" s="33">
         <v>149840</v>
       </c>
       <c r="AK26" s="33">
         <v>149862</v>
       </c>
       <c r="AL26" s="33">
         <v>149763</v>
       </c>
       <c r="AM26" s="33">
         <v>149628</v>
       </c>
       <c r="AN26" s="33">
         <v>149571</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="33">
+        <v>149384</v>
+      </c>
+      <c r="AP26" s="33">
+        <v>149291</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="25"/>
       <c r="L27" s="20"/>
       <c r="M27" s="19"/>
       <c r="N27" s="2">
         <v>18244</v>
       </c>
       <c r="O27" s="2">
         <v>18191</v>
       </c>
       <c r="P27" s="2">
         <v>18167</v>
       </c>
       <c r="Q27" s="2">
@@ -6637,52 +6933,58 @@
       </c>
       <c r="AG27" s="33">
         <v>17605</v>
       </c>
       <c r="AH27" s="33">
         <v>17568</v>
       </c>
       <c r="AI27" s="33">
         <v>17518</v>
       </c>
       <c r="AJ27" s="33">
         <v>17486</v>
       </c>
       <c r="AK27" s="33">
         <v>17471</v>
       </c>
       <c r="AL27" s="33">
         <v>17446</v>
       </c>
       <c r="AM27" s="33">
         <v>17420</v>
       </c>
       <c r="AN27" s="33">
         <v>17380</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="33">
+        <v>17336</v>
+      </c>
+      <c r="AP27" s="33">
+        <v>17285</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
       <c r="N28" s="2">
         <v>7417</v>
       </c>
       <c r="O28" s="2">
         <v>7393</v>
       </c>
       <c r="P28" s="2">
         <v>7394</v>
       </c>
       <c r="Q28" s="2">
@@ -6735,52 +7037,58 @@
       </c>
       <c r="AG28" s="33">
         <v>7120</v>
       </c>
       <c r="AH28" s="33">
         <v>7117</v>
       </c>
       <c r="AI28" s="33">
         <v>7108</v>
       </c>
       <c r="AJ28" s="33">
         <v>7098</v>
       </c>
       <c r="AK28" s="33">
         <v>7078</v>
       </c>
       <c r="AL28" s="33">
         <v>7049</v>
       </c>
       <c r="AM28" s="33">
         <v>7038</v>
       </c>
       <c r="AN28" s="33">
         <v>7034</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="33">
+        <v>7020</v>
+      </c>
+      <c r="AP28" s="33">
+        <v>7012</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="24"/>
       <c r="E29" s="20"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="25"/>
       <c r="L29" s="20"/>
       <c r="M29" s="19"/>
       <c r="N29" s="2">
         <v>11050</v>
       </c>
       <c r="O29" s="2">
         <v>11052</v>
       </c>
       <c r="P29" s="2">
         <v>11067</v>
       </c>
       <c r="Q29" s="2">
@@ -6833,52 +7141,58 @@
       </c>
       <c r="AG29" s="33">
         <v>10937</v>
       </c>
       <c r="AH29" s="33">
         <v>10926</v>
       </c>
       <c r="AI29" s="33">
         <v>10917</v>
       </c>
       <c r="AJ29" s="33">
         <v>10931</v>
       </c>
       <c r="AK29" s="33">
         <v>10940</v>
       </c>
       <c r="AL29" s="33">
         <v>10911</v>
       </c>
       <c r="AM29" s="33">
         <v>10917</v>
       </c>
       <c r="AN29" s="33">
         <v>10917</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="33">
+        <v>10912</v>
+      </c>
+      <c r="AP29" s="33">
+        <v>10896</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
       <c r="K30" s="25"/>
       <c r="L30" s="20"/>
       <c r="M30" s="19"/>
       <c r="N30" s="2">
         <v>11136</v>
       </c>
       <c r="O30" s="2">
         <v>11127</v>
       </c>
       <c r="P30" s="2">
         <v>11109</v>
       </c>
       <c r="Q30" s="2">
@@ -6931,52 +7245,58 @@
       </c>
       <c r="AG30" s="33">
         <v>10917</v>
       </c>
       <c r="AH30" s="33">
         <v>10901</v>
       </c>
       <c r="AI30" s="33">
         <v>10876</v>
       </c>
       <c r="AJ30" s="33">
         <v>10855</v>
       </c>
       <c r="AK30" s="33">
         <v>10838</v>
       </c>
       <c r="AL30" s="33">
         <v>10842</v>
       </c>
       <c r="AM30" s="33">
         <v>10789</v>
       </c>
       <c r="AN30" s="33">
         <v>10771</v>
       </c>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30" s="33">
+        <v>10759</v>
+      </c>
+      <c r="AP30" s="33">
+        <v>10764</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="20"/>
       <c r="F31" s="20"/>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="25"/>
       <c r="L31" s="20"/>
       <c r="M31" s="19"/>
       <c r="N31" s="2">
         <v>7217</v>
       </c>
       <c r="O31" s="2">
         <v>7222</v>
       </c>
       <c r="P31" s="2">
         <v>7206</v>
       </c>
       <c r="Q31" s="2">
@@ -7029,52 +7349,58 @@
       </c>
       <c r="AG31" s="33">
         <v>6998</v>
       </c>
       <c r="AH31" s="33">
         <v>6985</v>
       </c>
       <c r="AI31" s="33">
         <v>6976</v>
       </c>
       <c r="AJ31" s="33">
         <v>6942</v>
       </c>
       <c r="AK31" s="33">
         <v>6931</v>
       </c>
       <c r="AL31" s="33">
         <v>6922</v>
       </c>
       <c r="AM31" s="33">
         <v>6917</v>
       </c>
       <c r="AN31" s="33">
         <v>6922</v>
       </c>
-    </row>
-    <row r="32" spans="1:40">
+      <c r="AO31" s="33">
+        <v>6912</v>
+      </c>
+      <c r="AP31" s="33">
+        <v>6896</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="25"/>
       <c r="L32" s="20"/>
       <c r="M32" s="19"/>
       <c r="N32" s="2">
         <v>30493</v>
       </c>
       <c r="O32" s="2">
         <v>30514</v>
       </c>
       <c r="P32" s="2">
         <v>30552</v>
       </c>
       <c r="Q32" s="2">
@@ -7127,52 +7453,58 @@
       </c>
       <c r="AG32" s="33">
         <v>31203</v>
       </c>
       <c r="AH32" s="33">
         <v>31239</v>
       </c>
       <c r="AI32" s="33">
         <v>31283</v>
       </c>
       <c r="AJ32" s="33">
         <v>31369</v>
       </c>
       <c r="AK32" s="33">
         <v>31508</v>
       </c>
       <c r="AL32" s="33">
         <v>31602</v>
       </c>
       <c r="AM32" s="33">
         <v>31666</v>
       </c>
       <c r="AN32" s="33">
         <v>31728</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="33">
+        <v>31741</v>
+      </c>
+      <c r="AP32" s="33">
+        <v>31717</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="20"/>
       <c r="F33" s="20"/>
       <c r="G33" s="20"/>
       <c r="H33" s="20"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="25"/>
       <c r="L33" s="20"/>
       <c r="M33" s="19"/>
       <c r="N33" s="2">
         <v>14009</v>
       </c>
       <c r="O33" s="2">
         <v>13962</v>
       </c>
       <c r="P33" s="2">
         <v>13950</v>
       </c>
       <c r="Q33" s="2">
@@ -7225,52 +7557,58 @@
       </c>
       <c r="AG33" s="33">
         <v>13462</v>
       </c>
       <c r="AH33" s="33">
         <v>13442</v>
       </c>
       <c r="AI33" s="33">
         <v>13397</v>
       </c>
       <c r="AJ33" s="33">
         <v>13348</v>
       </c>
       <c r="AK33" s="33">
         <v>13334</v>
       </c>
       <c r="AL33" s="33">
         <v>13296</v>
       </c>
       <c r="AM33" s="33">
         <v>13275</v>
       </c>
       <c r="AN33" s="33">
         <v>13271</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="33">
+        <v>13224</v>
+      </c>
+      <c r="AP33" s="33">
+        <v>13199</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="25"/>
       <c r="L34" s="20"/>
       <c r="M34" s="19"/>
       <c r="N34" s="2">
         <v>7035</v>
       </c>
       <c r="O34" s="2">
         <v>7015</v>
       </c>
       <c r="P34" s="2">
         <v>7003</v>
       </c>
       <c r="Q34" s="2">
@@ -7323,52 +7661,58 @@
       </c>
       <c r="AG34" s="33">
         <v>6791</v>
       </c>
       <c r="AH34" s="33">
         <v>6794</v>
       </c>
       <c r="AI34" s="33">
         <v>6784</v>
       </c>
       <c r="AJ34" s="33">
         <v>6739</v>
       </c>
       <c r="AK34" s="33">
         <v>6711</v>
       </c>
       <c r="AL34" s="33">
         <v>6715</v>
       </c>
       <c r="AM34" s="33">
         <v>6721</v>
       </c>
       <c r="AN34" s="33">
         <v>6710</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="33">
+        <v>6682</v>
+      </c>
+      <c r="AP34" s="33">
+        <v>6675</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="24"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="25"/>
       <c r="L35" s="20"/>
       <c r="M35" s="19"/>
       <c r="N35" s="2">
         <v>8918</v>
       </c>
       <c r="O35" s="2">
         <v>8895</v>
       </c>
       <c r="P35" s="2">
         <v>8902</v>
       </c>
       <c r="Q35" s="2">
@@ -7421,52 +7765,58 @@
       </c>
       <c r="AG35" s="33">
         <v>8625</v>
       </c>
       <c r="AH35" s="33">
         <v>8604</v>
       </c>
       <c r="AI35" s="33">
         <v>8569</v>
       </c>
       <c r="AJ35" s="33">
         <v>8530</v>
       </c>
       <c r="AK35" s="33">
         <v>8527</v>
       </c>
       <c r="AL35" s="33">
         <v>8509</v>
       </c>
       <c r="AM35" s="33">
         <v>8489</v>
       </c>
       <c r="AN35" s="33">
         <v>8483</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="33">
+        <v>8454</v>
+      </c>
+      <c r="AP35" s="33">
+        <v>8438</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="19"/>
       <c r="C36" s="19"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="19"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
       <c r="L36" s="19"/>
       <c r="M36" s="19"/>
       <c r="N36" s="2">
         <v>8145</v>
       </c>
       <c r="O36" s="2">
         <v>8138</v>
       </c>
       <c r="P36" s="2">
         <v>8115</v>
       </c>
       <c r="Q36" s="2">
@@ -7519,52 +7869,58 @@
       </c>
       <c r="AG36" s="33">
         <v>7919</v>
       </c>
       <c r="AH36" s="33">
         <v>7933</v>
       </c>
       <c r="AI36" s="33">
         <v>7882</v>
       </c>
       <c r="AJ36" s="33">
         <v>7852</v>
       </c>
       <c r="AK36" s="33">
         <v>7851</v>
       </c>
       <c r="AL36" s="33">
         <v>7840</v>
       </c>
       <c r="AM36" s="33">
         <v>7811</v>
       </c>
       <c r="AN36" s="33">
         <v>7775</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="33">
+        <v>7792</v>
+      </c>
+      <c r="AP36" s="33">
+        <v>7846</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="26"/>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="27"/>
       <c r="H37" s="27"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="27"/>
       <c r="M37" s="26"/>
       <c r="N37" s="2">
         <v>19681</v>
       </c>
       <c r="O37" s="2">
         <v>19661</v>
       </c>
       <c r="P37" s="2">
         <v>19640</v>
       </c>
       <c r="Q37" s="2">
@@ -7617,52 +7973,58 @@
       </c>
       <c r="AG37" s="33">
         <v>19393</v>
       </c>
       <c r="AH37" s="33">
         <v>19343</v>
       </c>
       <c r="AI37" s="33">
         <v>19338</v>
       </c>
       <c r="AJ37" s="33">
         <v>19336</v>
       </c>
       <c r="AK37" s="33">
         <v>19327</v>
       </c>
       <c r="AL37" s="33">
         <v>19300</v>
       </c>
       <c r="AM37" s="33">
         <v>19272</v>
       </c>
       <c r="AN37" s="33">
         <v>19274</v>
       </c>
-    </row>
-    <row r="38" spans="1:40" ht="14.25" customHeight="1">
+      <c r="AO37" s="33">
+        <v>19259</v>
+      </c>
+      <c r="AP37" s="33">
+        <v>19249</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42" ht="14.25" customHeight="1">
       <c r="A38" s="22" t="s">
         <v>26</v>
       </c>
       <c r="N38" s="2">
         <v>6548</v>
       </c>
       <c r="O38" s="2">
         <v>6535</v>
       </c>
       <c r="P38" s="2">
         <v>6531</v>
       </c>
       <c r="Q38" s="2">
         <v>6519</v>
       </c>
       <c r="R38" s="2">
         <v>6513</v>
       </c>
       <c r="S38" s="2">
         <v>6513</v>
       </c>
       <c r="T38" s="2">
         <v>6501</v>
       </c>
       <c r="U38" s="2">
@@ -7703,52 +8065,58 @@
       </c>
       <c r="AG38" s="33">
         <v>6311</v>
       </c>
       <c r="AH38" s="33">
         <v>6308</v>
       </c>
       <c r="AI38" s="33">
         <v>6277</v>
       </c>
       <c r="AJ38" s="33">
         <v>6258</v>
       </c>
       <c r="AK38" s="33">
         <v>6250</v>
       </c>
       <c r="AL38" s="33">
         <v>6243</v>
       </c>
       <c r="AM38" s="33">
         <v>6230</v>
       </c>
       <c r="AN38" s="33">
         <v>6219</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="33">
+        <v>6212</v>
+      </c>
+      <c r="AP38" s="33">
+        <v>6227</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
       <c r="L39" s="9"/>
       <c r="M39" s="9"/>
       <c r="N39" s="3">
         <v>3079</v>
       </c>
       <c r="O39" s="3">
         <v>3079</v>
       </c>
       <c r="P39" s="3">
         <v>3090</v>
       </c>
       <c r="Q39" s="3">
@@ -7801,139 +8169,145 @@
       </c>
       <c r="AG39" s="33">
         <v>3095</v>
       </c>
       <c r="AH39" s="33">
         <v>3085</v>
       </c>
       <c r="AI39" s="33">
         <v>3095</v>
       </c>
       <c r="AJ39" s="33">
         <v>3096</v>
       </c>
       <c r="AK39" s="33">
         <v>3096</v>
       </c>
       <c r="AL39" s="33">
         <v>3088</v>
       </c>
       <c r="AM39" s="33">
         <v>3083</v>
       </c>
       <c r="AN39" s="33">
         <v>3087</v>
       </c>
-    </row>
-    <row r="40" spans="1:40" ht="14.25" customHeight="1">
+      <c r="AO39" s="33">
+        <v>3081</v>
+      </c>
+      <c r="AP39" s="33">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42" ht="14.25" customHeight="1">
       <c r="A40" s="30" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="41" spans="1:40">
+    <row r="41" spans="1:42">
       <c r="A41" s="32" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="42" spans="1:40">
+    <row r="42" spans="1:42">
       <c r="A42" s="32" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A2:AD2"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A21:X21"/>
     <mergeCell ref="A25:X25"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AW42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AN7" sqref="AN7:AN39"/>
+      <selection activeCell="AR18" sqref="AR18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="7" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="7" hidden="1" customWidth="1"/>
     <col min="4" max="5" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="6" max="7" width="9.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="7" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="7" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="7" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="7" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:49">
       <c r="A2" s="42" t="s">
         <v>51</v>
       </c>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
       <c r="Y2" s="42"/>
       <c r="Z2" s="42"/>
     </row>
     <row r="3" spans="1:49">
       <c r="A3" s="8"/>
       <c r="Y3" s="10"/>
-      <c r="AM3" s="10" t="s">
+      <c r="AP3" s="10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:49">
       <c r="A4" s="38"/>
       <c r="B4" s="35">
         <v>2021</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="36"/>
       <c r="E4" s="36"/>
       <c r="F4" s="36"/>
       <c r="G4" s="36"/>
       <c r="H4" s="36"/>
       <c r="I4" s="36"/>
       <c r="J4" s="36"/>
       <c r="K4" s="36"/>
       <c r="L4" s="36"/>
       <c r="M4" s="37"/>
       <c r="N4" s="44">
         <v>2024</v>
       </c>
       <c r="O4" s="44"/>
       <c r="P4" s="44"/>
       <c r="Q4" s="44"/>
@@ -8249,50 +8623,56 @@
       </c>
       <c r="AG7" s="5">
         <v>355194</v>
       </c>
       <c r="AH7" s="5">
         <v>355099</v>
       </c>
       <c r="AI7" s="5">
         <v>355015</v>
       </c>
       <c r="AJ7" s="5">
         <v>354951</v>
       </c>
       <c r="AK7" s="5">
         <v>354889</v>
       </c>
       <c r="AL7" s="5">
         <v>354926</v>
       </c>
       <c r="AM7" s="5">
         <v>354912</v>
       </c>
       <c r="AN7" s="5">
         <v>354829</v>
       </c>
+      <c r="AO7" s="5">
+        <v>354681</v>
+      </c>
+      <c r="AP7" s="33">
+        <v>354665</v>
+      </c>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="20"/>
       <c r="M8" s="19"/>
       <c r="N8" s="2">
         <v>17447</v>
       </c>
       <c r="O8" s="2">
         <v>17396</v>
       </c>
       <c r="P8" s="2">
         <v>17389</v>
@@ -8347,50 +8727,56 @@
       </c>
       <c r="AG8" s="5">
         <v>16678</v>
       </c>
       <c r="AH8" s="5">
         <v>16610</v>
       </c>
       <c r="AI8" s="5">
         <v>16577</v>
       </c>
       <c r="AJ8" s="5">
         <v>16529</v>
       </c>
       <c r="AK8" s="5">
         <v>16508</v>
       </c>
       <c r="AL8" s="5">
         <v>16491</v>
       </c>
       <c r="AM8" s="5">
         <v>16457</v>
       </c>
       <c r="AN8" s="5">
         <v>16414</v>
       </c>
+      <c r="AO8" s="5">
+        <v>16382</v>
+      </c>
+      <c r="AP8" s="33">
+        <v>16320</v>
+      </c>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="2">
         <v>6927</v>
       </c>
       <c r="O9" s="2">
         <v>6918</v>
       </c>
       <c r="P9" s="2">
         <v>6904</v>
@@ -8445,50 +8831,56 @@
       </c>
       <c r="AG9" s="5">
         <v>6688</v>
       </c>
       <c r="AH9" s="5">
         <v>6684</v>
       </c>
       <c r="AI9" s="5">
         <v>6673</v>
       </c>
       <c r="AJ9" s="5">
         <v>6660</v>
       </c>
       <c r="AK9" s="5">
         <v>6654</v>
       </c>
       <c r="AL9" s="5">
         <v>6623</v>
       </c>
       <c r="AM9" s="5">
         <v>6604</v>
       </c>
       <c r="AN9" s="5">
         <v>6597</v>
       </c>
+      <c r="AO9" s="5">
+        <v>6591</v>
+      </c>
+      <c r="AP9" s="33">
+        <v>6581</v>
+      </c>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="19"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="20"/>
       <c r="M10" s="19"/>
       <c r="N10" s="2">
         <v>29663</v>
       </c>
       <c r="O10" s="2">
         <v>29663</v>
       </c>
       <c r="P10" s="2">
         <v>29656</v>
@@ -8543,50 +8935,56 @@
       </c>
       <c r="AG10" s="5">
         <v>29384</v>
       </c>
       <c r="AH10" s="5">
         <v>29322</v>
       </c>
       <c r="AI10" s="5">
         <v>29251</v>
       </c>
       <c r="AJ10" s="5">
         <v>29229</v>
       </c>
       <c r="AK10" s="5">
         <v>29187</v>
       </c>
       <c r="AL10" s="5">
         <v>29163</v>
       </c>
       <c r="AM10" s="5">
         <v>29128</v>
       </c>
       <c r="AN10" s="5">
         <v>29127</v>
       </c>
+      <c r="AO10" s="5">
+        <v>29076</v>
+      </c>
+      <c r="AP10" s="33">
+        <v>29056</v>
+      </c>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="20"/>
       <c r="M11" s="19"/>
       <c r="N11" s="2">
         <v>10584</v>
       </c>
       <c r="O11" s="2">
         <v>10555</v>
       </c>
       <c r="P11" s="2">
         <v>10528</v>
@@ -8641,50 +9039,56 @@
       </c>
       <c r="AG11" s="5">
         <v>10268</v>
       </c>
       <c r="AH11" s="5">
         <v>10242</v>
       </c>
       <c r="AI11" s="5">
         <v>10215</v>
       </c>
       <c r="AJ11" s="5">
         <v>10193</v>
       </c>
       <c r="AK11" s="5">
         <v>10170</v>
       </c>
       <c r="AL11" s="5">
         <v>10170</v>
       </c>
       <c r="AM11" s="5">
         <v>10146</v>
       </c>
       <c r="AN11" s="5">
         <v>10123</v>
       </c>
+      <c r="AO11" s="5">
+        <v>10121</v>
+      </c>
+      <c r="AP11" s="33">
+        <v>10112</v>
+      </c>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="20"/>
       <c r="M12" s="19"/>
       <c r="N12" s="2">
         <v>7109</v>
       </c>
       <c r="O12" s="2">
         <v>7093</v>
       </c>
       <c r="P12" s="2">
         <v>7094</v>
@@ -8739,50 +9143,56 @@
       </c>
       <c r="AG12" s="5">
         <v>6814</v>
       </c>
       <c r="AH12" s="5">
         <v>6781</v>
       </c>
       <c r="AI12" s="5">
         <v>6752</v>
       </c>
       <c r="AJ12" s="5">
         <v>6732</v>
       </c>
       <c r="AK12" s="5">
         <v>6707</v>
       </c>
       <c r="AL12" s="5">
         <v>6713</v>
       </c>
       <c r="AM12" s="5">
         <v>6687</v>
       </c>
       <c r="AN12" s="5">
         <v>6695</v>
       </c>
+      <c r="AO12" s="5">
+        <v>6674</v>
+      </c>
+      <c r="AP12" s="33">
+        <v>6646</v>
+      </c>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="20"/>
       <c r="M13" s="19"/>
       <c r="N13" s="2">
         <v>30588</v>
       </c>
       <c r="O13" s="2">
         <v>30608</v>
       </c>
       <c r="P13" s="2">
         <v>30644</v>
@@ -8837,50 +9247,56 @@
       </c>
       <c r="AG13" s="5">
         <v>31180</v>
       </c>
       <c r="AH13" s="5">
         <v>31238</v>
       </c>
       <c r="AI13" s="5">
         <v>31253</v>
       </c>
       <c r="AJ13" s="5">
         <v>31305</v>
       </c>
       <c r="AK13" s="5">
         <v>31373</v>
       </c>
       <c r="AL13" s="5">
         <v>31468</v>
       </c>
       <c r="AM13" s="5">
         <v>31490</v>
       </c>
       <c r="AN13" s="5">
         <v>31546</v>
       </c>
+      <c r="AO13" s="5">
+        <v>31527</v>
+      </c>
+      <c r="AP13" s="33">
+        <v>31546</v>
+      </c>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="19"/>
       <c r="C14" s="19"/>
       <c r="D14" s="19"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
       <c r="L14" s="20"/>
       <c r="M14" s="19"/>
       <c r="N14" s="2">
         <v>13217</v>
       </c>
       <c r="O14" s="2">
         <v>13170</v>
       </c>
       <c r="P14" s="2">
         <v>13165</v>
@@ -8935,50 +9351,56 @@
       </c>
       <c r="AG14" s="5">
         <v>12664</v>
       </c>
       <c r="AH14" s="5">
         <v>12608</v>
       </c>
       <c r="AI14" s="5">
         <v>12561</v>
       </c>
       <c r="AJ14" s="5">
         <v>12516</v>
       </c>
       <c r="AK14" s="5">
         <v>12475</v>
       </c>
       <c r="AL14" s="5">
         <v>12445</v>
       </c>
       <c r="AM14" s="5">
         <v>12440</v>
       </c>
       <c r="AN14" s="5">
         <v>12451</v>
       </c>
+      <c r="AO14" s="5">
+        <v>12429</v>
+      </c>
+      <c r="AP14" s="33">
+        <v>12437</v>
+      </c>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="20"/>
       <c r="M15" s="19"/>
       <c r="N15" s="2">
         <v>6462</v>
       </c>
       <c r="O15" s="2">
         <v>6451</v>
       </c>
       <c r="P15" s="2">
         <v>6435</v>
@@ -9033,50 +9455,56 @@
       </c>
       <c r="AG15" s="5">
         <v>6148</v>
       </c>
       <c r="AH15" s="5">
         <v>6123</v>
       </c>
       <c r="AI15" s="5">
         <v>6121</v>
       </c>
       <c r="AJ15" s="5">
         <v>6096</v>
       </c>
       <c r="AK15" s="5">
         <v>6082</v>
       </c>
       <c r="AL15" s="5">
         <v>6080</v>
       </c>
       <c r="AM15" s="5">
         <v>6071</v>
       </c>
       <c r="AN15" s="5">
         <v>6060</v>
       </c>
+      <c r="AO15" s="5">
+        <v>6058</v>
+      </c>
+      <c r="AP15" s="33">
+        <v>6054</v>
+      </c>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="20"/>
       <c r="M16" s="19"/>
       <c r="N16" s="2">
         <v>8284</v>
       </c>
       <c r="O16" s="2">
         <v>8266</v>
       </c>
       <c r="P16" s="2">
         <v>8263</v>
@@ -9131,52 +9559,58 @@
       </c>
       <c r="AG16" s="5">
         <v>7974</v>
       </c>
       <c r="AH16" s="5">
         <v>7962</v>
       </c>
       <c r="AI16" s="5">
         <v>7940</v>
       </c>
       <c r="AJ16" s="5">
         <v>7925</v>
       </c>
       <c r="AK16" s="5">
         <v>7914</v>
       </c>
       <c r="AL16" s="5">
         <v>7900</v>
       </c>
       <c r="AM16" s="5">
         <v>7887</v>
       </c>
       <c r="AN16" s="5">
         <v>7874</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="5">
+        <v>7858</v>
+      </c>
+      <c r="AP16" s="33">
+        <v>7840</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="19"/>
       <c r="E17" s="19"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="2">
         <v>8089</v>
       </c>
       <c r="O17" s="2">
         <v>8067</v>
       </c>
       <c r="P17" s="2">
         <v>8063</v>
       </c>
       <c r="Q17" s="2">
@@ -9229,52 +9663,58 @@
       </c>
       <c r="AG17" s="5">
         <v>7809</v>
       </c>
       <c r="AH17" s="5">
         <v>7794</v>
       </c>
       <c r="AI17" s="5">
         <v>7753</v>
       </c>
       <c r="AJ17" s="5">
         <v>7731</v>
       </c>
       <c r="AK17" s="5">
         <v>7723</v>
       </c>
       <c r="AL17" s="5">
         <v>7704</v>
       </c>
       <c r="AM17" s="5">
         <v>7658</v>
       </c>
       <c r="AN17" s="5">
         <v>7615</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="5">
+        <v>7613</v>
+      </c>
+      <c r="AP17" s="33">
+        <v>7649</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="20"/>
       <c r="M18" s="19"/>
       <c r="N18" s="2">
         <v>19371</v>
       </c>
       <c r="O18" s="2">
         <v>19347</v>
       </c>
       <c r="P18" s="2">
         <v>19340</v>
       </c>
       <c r="Q18" s="2">
@@ -9327,52 +9767,58 @@
       </c>
       <c r="AG18" s="5">
         <v>18918</v>
       </c>
       <c r="AH18" s="5">
         <v>18913</v>
       </c>
       <c r="AI18" s="5">
         <v>18908</v>
       </c>
       <c r="AJ18" s="5">
         <v>18891</v>
       </c>
       <c r="AK18" s="5">
         <v>18878</v>
       </c>
       <c r="AL18" s="5">
         <v>18814</v>
       </c>
       <c r="AM18" s="5">
         <v>18774</v>
       </c>
       <c r="AN18" s="5">
         <v>18772</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="5">
+        <v>18748</v>
+      </c>
+      <c r="AP18" s="33">
+        <v>18742</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="20"/>
       <c r="M19" s="19"/>
       <c r="N19" s="2">
         <v>6403</v>
       </c>
       <c r="O19" s="2">
         <v>6396</v>
       </c>
       <c r="P19" s="2">
         <v>6385</v>
       </c>
       <c r="Q19" s="2">
@@ -9425,52 +9871,58 @@
       </c>
       <c r="AG19" s="5">
         <v>6157</v>
       </c>
       <c r="AH19" s="5">
         <v>6134</v>
       </c>
       <c r="AI19" s="5">
         <v>6133</v>
       </c>
       <c r="AJ19" s="5">
         <v>6109</v>
       </c>
       <c r="AK19" s="5">
         <v>6086</v>
       </c>
       <c r="AL19" s="5">
         <v>6079</v>
       </c>
       <c r="AM19" s="5">
         <v>6076</v>
       </c>
       <c r="AN19" s="5">
         <v>6058</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="5">
+        <v>6051</v>
+      </c>
+      <c r="AP19" s="33">
+        <v>6048</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="19"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="20"/>
       <c r="M20" s="19"/>
       <c r="N20" s="2">
         <v>189992</v>
       </c>
       <c r="O20" s="2">
         <v>190273</v>
       </c>
       <c r="P20" s="2">
         <v>190515</v>
       </c>
       <c r="Q20" s="2">
@@ -9523,91 +9975,98 @@
       </c>
       <c r="AG20" s="5">
         <v>194512</v>
       </c>
       <c r="AH20" s="5">
         <v>194688</v>
       </c>
       <c r="AI20" s="5">
         <v>194878</v>
       </c>
       <c r="AJ20" s="5">
         <v>195035</v>
       </c>
       <c r="AK20" s="5">
         <v>195132</v>
       </c>
       <c r="AL20" s="5">
         <v>195276</v>
       </c>
       <c r="AM20" s="5">
         <v>195494</v>
       </c>
       <c r="AN20" s="5">
         <v>195497</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="5">
+        <v>195553</v>
+      </c>
+      <c r="AP20" s="33">
+        <v>195634</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="45"/>
       <c r="C21" s="45"/>
       <c r="D21" s="45"/>
       <c r="E21" s="45"/>
       <c r="F21" s="45"/>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
       <c r="I21" s="45"/>
       <c r="J21" s="45"/>
       <c r="K21" s="45"/>
       <c r="L21" s="45"/>
       <c r="M21" s="45"/>
       <c r="N21" s="45"/>
       <c r="O21" s="45"/>
       <c r="P21" s="45"/>
       <c r="Q21" s="45"/>
       <c r="R21" s="45"/>
       <c r="S21" s="45"/>
       <c r="T21" s="45"/>
       <c r="U21" s="45"/>
       <c r="V21" s="45"/>
       <c r="W21" s="45"/>
       <c r="X21" s="45"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
       <c r="AB21" s="2"/>
       <c r="AC21" s="2"/>
       <c r="AG21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AN21" s="5"/>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="5"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="23">
         <v>348278</v>
       </c>
       <c r="C22" s="19">
         <v>348576</v>
       </c>
       <c r="D22" s="19">
         <v>348891</v>
       </c>
       <c r="E22" s="20">
         <v>349340</v>
       </c>
       <c r="F22" s="20">
         <v>349564</v>
       </c>
       <c r="G22" s="20">
         <v>349848</v>
       </c>
       <c r="H22" s="20">
         <v>350171</v>
       </c>
       <c r="I22" s="19">
@@ -9684,52 +10143,58 @@
       </c>
       <c r="AG22" s="5">
         <v>209993</v>
       </c>
       <c r="AH22" s="5">
         <v>210161</v>
       </c>
       <c r="AI22" s="5">
         <v>210270</v>
       </c>
       <c r="AJ22" s="5">
         <v>210392</v>
       </c>
       <c r="AK22" s="5">
         <v>210462</v>
       </c>
       <c r="AL22" s="5">
         <v>210600</v>
       </c>
       <c r="AM22" s="5">
         <v>210794</v>
       </c>
       <c r="AN22" s="5">
         <v>210792</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="5">
+        <v>210797</v>
+      </c>
+      <c r="AP22" s="33">
+        <v>210866</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="20"/>
       <c r="F23" s="20"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
       <c r="K23" s="19"/>
       <c r="L23" s="20"/>
       <c r="M23" s="19"/>
       <c r="N23" s="2">
         <v>18744</v>
       </c>
       <c r="O23" s="2">
         <v>18737</v>
       </c>
       <c r="P23" s="2">
         <v>18716</v>
       </c>
       <c r="Q23" s="2">
@@ -9782,52 +10247,58 @@
       </c>
       <c r="AG23" s="5">
         <v>18612</v>
       </c>
       <c r="AH23" s="5">
         <v>18601</v>
       </c>
       <c r="AI23" s="5">
         <v>18516</v>
       </c>
       <c r="AJ23" s="5">
         <v>18483</v>
       </c>
       <c r="AK23" s="5">
         <v>18451</v>
       </c>
       <c r="AL23" s="5">
         <v>18440</v>
       </c>
       <c r="AM23" s="5">
         <v>18411</v>
       </c>
       <c r="AN23" s="5">
         <v>18416</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="5">
+        <v>18372</v>
+      </c>
+      <c r="AP23" s="33">
+        <v>18354</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
       <c r="K24" s="19"/>
       <c r="L24" s="19"/>
       <c r="M24" s="19"/>
       <c r="N24" s="2">
         <v>186837</v>
       </c>
       <c r="O24" s="2">
         <v>187125</v>
       </c>
       <c r="P24" s="2">
         <v>187359</v>
       </c>
       <c r="Q24" s="2">
@@ -9880,91 +10351,98 @@
       </c>
       <c r="AG24" s="5">
         <v>191381</v>
       </c>
       <c r="AH24" s="5">
         <v>191560</v>
       </c>
       <c r="AI24" s="5">
         <v>191754</v>
       </c>
       <c r="AJ24" s="5">
         <v>191909</v>
       </c>
       <c r="AK24" s="5">
         <v>192011</v>
       </c>
       <c r="AL24" s="5">
         <v>192160</v>
       </c>
       <c r="AM24" s="5">
         <v>192383</v>
       </c>
       <c r="AN24" s="5">
         <v>192376</v>
       </c>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24" s="5">
+        <v>192425</v>
+      </c>
+      <c r="AP24" s="33">
+        <v>192512</v>
+      </c>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="45"/>
       <c r="C25" s="45"/>
       <c r="D25" s="45"/>
       <c r="E25" s="45"/>
       <c r="F25" s="45"/>
       <c r="G25" s="45"/>
       <c r="H25" s="45"/>
       <c r="I25" s="45"/>
       <c r="J25" s="45"/>
       <c r="K25" s="45"/>
       <c r="L25" s="45"/>
       <c r="M25" s="45"/>
       <c r="N25" s="45"/>
       <c r="O25" s="45"/>
       <c r="P25" s="45"/>
       <c r="Q25" s="45"/>
       <c r="R25" s="45"/>
       <c r="S25" s="45"/>
       <c r="T25" s="45"/>
       <c r="U25" s="45"/>
       <c r="V25" s="45"/>
       <c r="W25" s="45"/>
       <c r="X25" s="45"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
       <c r="AB25" s="2"/>
       <c r="AC25" s="2"/>
       <c r="AG25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AN25" s="5"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="5"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="24">
         <v>313038</v>
       </c>
       <c r="C26" s="24">
         <v>312986</v>
       </c>
       <c r="D26" s="24">
         <v>313069</v>
       </c>
       <c r="E26" s="20">
         <v>313244</v>
       </c>
       <c r="F26" s="20">
         <v>313452</v>
       </c>
       <c r="G26" s="20">
         <v>313591</v>
       </c>
       <c r="H26" s="20">
         <v>313680</v>
       </c>
       <c r="I26" s="19">
@@ -10041,52 +10519,58 @@
       </c>
       <c r="AG26" s="5">
         <v>145201</v>
       </c>
       <c r="AH26" s="5">
         <v>144938</v>
       </c>
       <c r="AI26" s="5">
         <v>144745</v>
       </c>
       <c r="AJ26" s="5">
         <v>144559</v>
       </c>
       <c r="AK26" s="5">
         <v>144427</v>
       </c>
       <c r="AL26" s="5">
         <v>144326</v>
       </c>
       <c r="AM26" s="5">
         <v>144118</v>
       </c>
       <c r="AN26" s="5">
         <v>144037</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="5">
+        <v>143884</v>
+      </c>
+      <c r="AP26" s="33">
+        <v>143799</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="24"/>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="25"/>
       <c r="L27" s="20"/>
       <c r="M27" s="19"/>
       <c r="N27" s="2">
         <v>17447</v>
       </c>
       <c r="O27" s="2">
         <v>17396</v>
       </c>
       <c r="P27" s="2">
         <v>17389</v>
       </c>
       <c r="Q27" s="2">
@@ -10139,52 +10623,58 @@
       </c>
       <c r="AG27" s="5">
         <v>16678</v>
       </c>
       <c r="AH27" s="5">
         <v>16610</v>
       </c>
       <c r="AI27" s="5">
         <v>16577</v>
       </c>
       <c r="AJ27" s="5">
         <v>16529</v>
       </c>
       <c r="AK27" s="5">
         <v>16508</v>
       </c>
       <c r="AL27" s="5">
         <v>16491</v>
       </c>
       <c r="AM27" s="5">
         <v>16457</v>
       </c>
       <c r="AN27" s="5">
         <v>16414</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="5">
+        <v>16382</v>
+      </c>
+      <c r="AP27" s="33">
+        <v>16320</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="19"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="19"/>
       <c r="N28" s="2">
         <v>6927</v>
       </c>
       <c r="O28" s="2">
         <v>6918</v>
       </c>
       <c r="P28" s="2">
         <v>6904</v>
       </c>
       <c r="Q28" s="2">
@@ -10237,52 +10727,58 @@
       </c>
       <c r="AG28" s="5">
         <v>6688</v>
       </c>
       <c r="AH28" s="5">
         <v>6684</v>
       </c>
       <c r="AI28" s="5">
         <v>6673</v>
       </c>
       <c r="AJ28" s="5">
         <v>6660</v>
       </c>
       <c r="AK28" s="5">
         <v>6654</v>
       </c>
       <c r="AL28" s="5">
         <v>6623</v>
       </c>
       <c r="AM28" s="5">
         <v>6604</v>
       </c>
       <c r="AN28" s="5">
         <v>6597</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="5">
+        <v>6591</v>
+      </c>
+      <c r="AP28" s="33">
+        <v>6581</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="24"/>
       <c r="C29" s="24"/>
       <c r="D29" s="24"/>
       <c r="E29" s="20"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="20"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="25"/>
       <c r="L29" s="20"/>
       <c r="M29" s="19"/>
       <c r="N29" s="2">
         <v>10919</v>
       </c>
       <c r="O29" s="2">
         <v>10926</v>
       </c>
       <c r="P29" s="2">
         <v>10940</v>
       </c>
       <c r="Q29" s="2">
@@ -10335,52 +10831,58 @@
       </c>
       <c r="AG29" s="5">
         <v>10772</v>
       </c>
       <c r="AH29" s="5">
         <v>10721</v>
       </c>
       <c r="AI29" s="5">
         <v>10735</v>
       </c>
       <c r="AJ29" s="5">
         <v>10746</v>
       </c>
       <c r="AK29" s="5">
         <v>10736</v>
       </c>
       <c r="AL29" s="5">
         <v>10723</v>
       </c>
       <c r="AM29" s="5">
         <v>10717</v>
       </c>
       <c r="AN29" s="5">
         <v>10711</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="5">
+        <v>10704</v>
+      </c>
+      <c r="AP29" s="33">
+        <v>10702</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
       <c r="K30" s="25"/>
       <c r="L30" s="20"/>
       <c r="M30" s="19"/>
       <c r="N30" s="2">
         <v>10584</v>
       </c>
       <c r="O30" s="2">
         <v>10555</v>
       </c>
       <c r="P30" s="2">
         <v>10528</v>
       </c>
       <c r="Q30" s="2">
@@ -10433,52 +10935,58 @@
       </c>
       <c r="AG30" s="5">
         <v>10268</v>
       </c>
       <c r="AH30" s="5">
         <v>10242</v>
       </c>
       <c r="AI30" s="5">
         <v>10215</v>
       </c>
       <c r="AJ30" s="5">
         <v>10193</v>
       </c>
       <c r="AK30" s="5">
         <v>10170</v>
       </c>
       <c r="AL30" s="5">
         <v>10170</v>
       </c>
       <c r="AM30" s="5">
         <v>10146</v>
       </c>
       <c r="AN30" s="5">
         <v>10123</v>
       </c>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30" s="5">
+        <v>10121</v>
+      </c>
+      <c r="AP30" s="33">
+        <v>10112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="20"/>
       <c r="F31" s="20"/>
       <c r="G31" s="20"/>
       <c r="H31" s="20"/>
       <c r="I31" s="19"/>
       <c r="J31" s="19"/>
       <c r="K31" s="25"/>
       <c r="L31" s="20"/>
       <c r="M31" s="19"/>
       <c r="N31" s="2">
         <v>7109</v>
       </c>
       <c r="O31" s="2">
         <v>7093</v>
       </c>
       <c r="P31" s="2">
         <v>7094</v>
       </c>
       <c r="Q31" s="2">
@@ -10531,52 +11039,58 @@
       </c>
       <c r="AG31" s="5">
         <v>6814</v>
       </c>
       <c r="AH31" s="5">
         <v>6781</v>
       </c>
       <c r="AI31" s="5">
         <v>6752</v>
       </c>
       <c r="AJ31" s="5">
         <v>6732</v>
       </c>
       <c r="AK31" s="5">
         <v>6707</v>
       </c>
       <c r="AL31" s="5">
         <v>6713</v>
       </c>
       <c r="AM31" s="5">
         <v>6687</v>
       </c>
       <c r="AN31" s="5">
         <v>6695</v>
       </c>
-    </row>
-    <row r="32" spans="1:40">
+      <c r="AO31" s="5">
+        <v>6674</v>
+      </c>
+      <c r="AP31" s="33">
+        <v>6646</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="25"/>
       <c r="L32" s="20"/>
       <c r="M32" s="19"/>
       <c r="N32" s="2">
         <v>30588</v>
       </c>
       <c r="O32" s="2">
         <v>30608</v>
       </c>
       <c r="P32" s="2">
         <v>30644</v>
       </c>
       <c r="Q32" s="2">
@@ -10629,52 +11143,58 @@
       </c>
       <c r="AG32" s="5">
         <v>31180</v>
       </c>
       <c r="AH32" s="5">
         <v>31238</v>
       </c>
       <c r="AI32" s="5">
         <v>31253</v>
       </c>
       <c r="AJ32" s="5">
         <v>31305</v>
       </c>
       <c r="AK32" s="5">
         <v>31373</v>
       </c>
       <c r="AL32" s="5">
         <v>31468</v>
       </c>
       <c r="AM32" s="5">
         <v>31490</v>
       </c>
       <c r="AN32" s="5">
         <v>31546</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="5">
+        <v>31527</v>
+      </c>
+      <c r="AP32" s="33">
+        <v>31546</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="20"/>
       <c r="F33" s="20"/>
       <c r="G33" s="20"/>
       <c r="H33" s="20"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="25"/>
       <c r="L33" s="20"/>
       <c r="M33" s="19"/>
       <c r="N33" s="2">
         <v>13217</v>
       </c>
       <c r="O33" s="2">
         <v>13170</v>
       </c>
       <c r="P33" s="2">
         <v>13165</v>
       </c>
       <c r="Q33" s="2">
@@ -10727,52 +11247,58 @@
       </c>
       <c r="AG33" s="5">
         <v>12664</v>
       </c>
       <c r="AH33" s="5">
         <v>12608</v>
       </c>
       <c r="AI33" s="5">
         <v>12561</v>
       </c>
       <c r="AJ33" s="5">
         <v>12516</v>
       </c>
       <c r="AK33" s="5">
         <v>12475</v>
       </c>
       <c r="AL33" s="5">
         <v>12445</v>
       </c>
       <c r="AM33" s="5">
         <v>12440</v>
       </c>
       <c r="AN33" s="5">
         <v>12451</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="5">
+        <v>12429</v>
+      </c>
+      <c r="AP33" s="33">
+        <v>12437</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="19"/>
       <c r="J34" s="19"/>
       <c r="K34" s="25"/>
       <c r="L34" s="20"/>
       <c r="M34" s="19"/>
       <c r="N34" s="2">
         <v>6462</v>
       </c>
       <c r="O34" s="2">
         <v>6451</v>
       </c>
       <c r="P34" s="2">
         <v>6435</v>
       </c>
       <c r="Q34" s="2">
@@ -10825,52 +11351,58 @@
       </c>
       <c r="AG34" s="5">
         <v>6148</v>
       </c>
       <c r="AH34" s="5">
         <v>6123</v>
       </c>
       <c r="AI34" s="5">
         <v>6121</v>
       </c>
       <c r="AJ34" s="5">
         <v>6096</v>
       </c>
       <c r="AK34" s="5">
         <v>6082</v>
       </c>
       <c r="AL34" s="5">
         <v>6080</v>
       </c>
       <c r="AM34" s="5">
         <v>6071</v>
       </c>
       <c r="AN34" s="5">
         <v>6060</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="5">
+        <v>6058</v>
+      </c>
+      <c r="AP34" s="33">
+        <v>6054</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="24"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="20"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="25"/>
       <c r="L35" s="20"/>
       <c r="M35" s="19"/>
       <c r="N35" s="2">
         <v>8284</v>
       </c>
       <c r="O35" s="2">
         <v>8266</v>
       </c>
       <c r="P35" s="2">
         <v>8263</v>
       </c>
       <c r="Q35" s="2">
@@ -10923,52 +11455,58 @@
       </c>
       <c r="AG35" s="5">
         <v>7974</v>
       </c>
       <c r="AH35" s="5">
         <v>7962</v>
       </c>
       <c r="AI35" s="5">
         <v>7940</v>
       </c>
       <c r="AJ35" s="5">
         <v>7925</v>
       </c>
       <c r="AK35" s="5">
         <v>7914</v>
       </c>
       <c r="AL35" s="5">
         <v>7900</v>
       </c>
       <c r="AM35" s="5">
         <v>7887</v>
       </c>
       <c r="AN35" s="5">
         <v>7874</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="5">
+        <v>7858</v>
+      </c>
+      <c r="AP35" s="33">
+        <v>7840</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="19"/>
       <c r="C36" s="19"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="19"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
       <c r="L36" s="19"/>
       <c r="M36" s="19"/>
       <c r="N36" s="2">
         <v>8089</v>
       </c>
       <c r="O36" s="2">
         <v>8067</v>
       </c>
       <c r="P36" s="2">
         <v>8063</v>
       </c>
       <c r="Q36" s="2">
@@ -11021,52 +11559,58 @@
       </c>
       <c r="AG36" s="5">
         <v>7809</v>
       </c>
       <c r="AH36" s="5">
         <v>7794</v>
       </c>
       <c r="AI36" s="5">
         <v>7753</v>
       </c>
       <c r="AJ36" s="5">
         <v>7731</v>
       </c>
       <c r="AK36" s="5">
         <v>7723</v>
       </c>
       <c r="AL36" s="5">
         <v>7704</v>
       </c>
       <c r="AM36" s="5">
         <v>7658</v>
       </c>
       <c r="AN36" s="5">
         <v>7615</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="5">
+        <v>7613</v>
+      </c>
+      <c r="AP36" s="33">
+        <v>7649</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="26"/>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="27"/>
       <c r="F37" s="27"/>
       <c r="G37" s="27"/>
       <c r="H37" s="27"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="27"/>
       <c r="M37" s="26"/>
       <c r="N37" s="2">
         <v>19371</v>
       </c>
       <c r="O37" s="2">
         <v>19347</v>
       </c>
       <c r="P37" s="2">
         <v>19340</v>
       </c>
       <c r="Q37" s="2">
@@ -11119,52 +11663,58 @@
       </c>
       <c r="AG37" s="5">
         <v>18918</v>
       </c>
       <c r="AH37" s="5">
         <v>18913</v>
       </c>
       <c r="AI37" s="5">
         <v>18908</v>
       </c>
       <c r="AJ37" s="5">
         <v>18891</v>
       </c>
       <c r="AK37" s="5">
         <v>18878</v>
       </c>
       <c r="AL37" s="5">
         <v>18814</v>
       </c>
       <c r="AM37" s="5">
         <v>18774</v>
       </c>
       <c r="AN37" s="5">
         <v>18772</v>
       </c>
-    </row>
-    <row r="38" spans="1:40" ht="14.25" customHeight="1">
+      <c r="AO37" s="5">
+        <v>18748</v>
+      </c>
+      <c r="AP37" s="33">
+        <v>18742</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42" ht="14.25" customHeight="1">
       <c r="A38" s="22" t="s">
         <v>26</v>
       </c>
       <c r="N38" s="2">
         <v>6403</v>
       </c>
       <c r="O38" s="2">
         <v>6396</v>
       </c>
       <c r="P38" s="2">
         <v>6385</v>
       </c>
       <c r="Q38" s="2">
         <v>6382</v>
       </c>
       <c r="R38" s="2">
         <v>6367</v>
       </c>
       <c r="S38" s="2">
         <v>6372</v>
       </c>
       <c r="T38" s="2">
         <v>6354</v>
       </c>
       <c r="U38" s="2">
@@ -11205,52 +11755,58 @@
       </c>
       <c r="AG38" s="5">
         <v>6157</v>
       </c>
       <c r="AH38" s="5">
         <v>6134</v>
       </c>
       <c r="AI38" s="5">
         <v>6133</v>
       </c>
       <c r="AJ38" s="5">
         <v>6109</v>
       </c>
       <c r="AK38" s="5">
         <v>6086</v>
       </c>
       <c r="AL38" s="5">
         <v>6079</v>
       </c>
       <c r="AM38" s="5">
         <v>6076</v>
       </c>
       <c r="AN38" s="5">
         <v>6058</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="5">
+        <v>6051</v>
+      </c>
+      <c r="AP38" s="33">
+        <v>6048</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9"/>
       <c r="L39" s="9"/>
       <c r="M39" s="9"/>
       <c r="N39" s="3">
         <v>3155</v>
       </c>
       <c r="O39" s="3">
         <v>3148</v>
       </c>
       <c r="P39" s="3">
         <v>3156</v>
       </c>
       <c r="Q39" s="3">
@@ -11303,62 +11859,68 @@
       </c>
       <c r="AG39" s="6">
         <v>3131</v>
       </c>
       <c r="AH39" s="5">
         <v>3128</v>
       </c>
       <c r="AI39" s="5">
         <v>3124</v>
       </c>
       <c r="AJ39" s="5">
         <v>3126</v>
       </c>
       <c r="AK39" s="6">
         <v>3121</v>
       </c>
       <c r="AL39" s="6">
         <v>3116</v>
       </c>
       <c r="AM39" s="5">
         <v>3111</v>
       </c>
       <c r="AN39" s="5">
         <v>3121</v>
       </c>
-    </row>
-    <row r="40" spans="1:40" ht="18" customHeight="1">
+      <c r="AO39" s="5">
+        <v>3128</v>
+      </c>
+      <c r="AP39" s="33">
+        <v>3122</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42" ht="18" customHeight="1">
       <c r="A40" s="30" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="41" spans="1:40">
+    <row r="41" spans="1:42">
       <c r="A41" s="32" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="42" spans="1:40">
+    <row r="42" spans="1:42">
       <c r="A42" s="32" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A21:X21"/>
     <mergeCell ref="A25:X25"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>