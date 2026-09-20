--- v1 (2026-06-24)
+++ v2 (2026-09-20)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1245" yWindow="135" windowWidth="10590" windowHeight="15840"/>
+    <workbookView xWindow="1650" yWindow="600" windowWidth="12045" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Все население" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Женщины" sheetId="3" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Показатели" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="99">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
     <t>1 марта</t>
   </si>
   <si>
@@ -141,73 +141,50 @@
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>С учетом уточненной численности населения на начало года.</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...21 lines deleted...]
-    <r>
       <t>1 апреля</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>1 июля</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
@@ -223,61 +200,241 @@
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Пересчитанные данные.</t>
     </r>
   </si>
   <si>
     <t>Численность населения Западно-Казахстанской области¹⁾</t>
   </si>
   <si>
     <t xml:space="preserve">¹⁾По текущему учету.
 </t>
   </si>
   <si>
-    <t>Численность мужчин  Западно-Казахстанской области¹⁾</t>
+    <t>Код статистического показателя</t>
   </si>
   <si>
-    <t>Численность женщин  Западно-Казахстанской области¹⁾</t>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Численность населения на начало периода</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>с 2024</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Число людей, проживающих на данной территории в данный момент времени</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>числовой</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Текущие оценки на начало года рассчитываются на основании итогов последней переписи населения, к которым ежегодно прибавляются числа родившихся и прибывших на данную территорию и из которых вычитаются числа умерших и выбывших с данной территории</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о численности населения страны и ее регионов являются данные, полученные по итогам проведения национальных переписей, в межпереписной период изменяются за счет естественного (данные о родившихся и умерших) и миграционного (данные о прибывших и выбывших по месту постоянной регистрации) приростов (убыли)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>нет</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление социальной статистики </t>
+  </si>
+  <si>
+    <t>Филатова Ольга</t>
+  </si>
+  <si>
+    <t>+7 7112514017</t>
+  </si>
+  <si>
+    <t>o.filatova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Мужчины</t>
+  </si>
+  <si>
+    <t>Женщины</t>
+  </si>
+  <si>
+    <t>код КСП - 611101</t>
+  </si>
+  <si>
+    <t>КАТО</t>
+  </si>
+  <si>
+    <t>271000000</t>
+  </si>
+  <si>
+    <t>270000000</t>
+  </si>
+  <si>
+    <t>273200000</t>
+  </si>
+  <si>
+    <t>273600000</t>
+  </si>
+  <si>
+    <t>274000000</t>
+  </si>
+  <si>
+    <t>274200000</t>
+  </si>
+  <si>
+    <t>274400000</t>
+  </si>
+  <si>
+    <t>274800000</t>
+  </si>
+  <si>
+    <t>275000000</t>
+  </si>
+  <si>
+    <t>275400000</t>
+  </si>
+  <si>
+    <t>275800000</t>
+  </si>
+  <si>
+    <t>276000000</t>
+  </si>
+  <si>
+    <t>276200000</t>
+  </si>
+  <si>
+    <t>276600000</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/5f9/o0b6u1hl7j815muqyt2hb7ax2g8taf7n/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D1%83%D1%81.rar</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="15">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="30">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -334,60 +491,150 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -432,87 +679,113 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -527,120 +800,211 @@
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 4" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -899,11215 +1263,12597 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/5f9/o0b6u1hl7j815muqyt2hb7ax2g8taf7n/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D1%83%D1%81.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.filatova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW42"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AP7" sqref="AP7:AP39"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="12" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="12"/>
+    <col min="1" max="1" width="48.5703125" style="57" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="57" customWidth="1"/>
+    <col min="3" max="4" width="9.140625" style="39"/>
+    <col min="5" max="5" width="9.85546875" style="39" bestFit="1" customWidth="1"/>
+    <col min="6" max="256" width="9.140625" style="39"/>
+    <col min="257" max="257" width="42.28515625" style="39" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="39" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="39"/>
+    <col min="513" max="513" width="42.28515625" style="39" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="39" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="39"/>
+    <col min="769" max="769" width="42.28515625" style="39" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="39" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="39"/>
+    <col min="1025" max="1025" width="42.28515625" style="39" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="39" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="39"/>
+    <col min="1281" max="1281" width="42.28515625" style="39" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="39" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="39"/>
+    <col min="1537" max="1537" width="42.28515625" style="39" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="39" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="39"/>
+    <col min="1793" max="1793" width="42.28515625" style="39" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="39" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="39"/>
+    <col min="2049" max="2049" width="42.28515625" style="39" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="39" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="39"/>
+    <col min="2305" max="2305" width="42.28515625" style="39" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="39" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="39"/>
+    <col min="2561" max="2561" width="42.28515625" style="39" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="39" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="39"/>
+    <col min="2817" max="2817" width="42.28515625" style="39" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="39" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="39"/>
+    <col min="3073" max="3073" width="42.28515625" style="39" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="39" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="39"/>
+    <col min="3329" max="3329" width="42.28515625" style="39" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="39" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="39"/>
+    <col min="3585" max="3585" width="42.28515625" style="39" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="39" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="39"/>
+    <col min="3841" max="3841" width="42.28515625" style="39" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="39" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="39"/>
+    <col min="4097" max="4097" width="42.28515625" style="39" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="39" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="39"/>
+    <col min="4353" max="4353" width="42.28515625" style="39" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="39" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="39"/>
+    <col min="4609" max="4609" width="42.28515625" style="39" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="39" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="39"/>
+    <col min="4865" max="4865" width="42.28515625" style="39" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="39" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="39"/>
+    <col min="5121" max="5121" width="42.28515625" style="39" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="39" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="39"/>
+    <col min="5377" max="5377" width="42.28515625" style="39" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="39" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="39"/>
+    <col min="5633" max="5633" width="42.28515625" style="39" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="39" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="39"/>
+    <col min="5889" max="5889" width="42.28515625" style="39" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="39" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="39"/>
+    <col min="6145" max="6145" width="42.28515625" style="39" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="39" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="39"/>
+    <col min="6401" max="6401" width="42.28515625" style="39" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="39" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="39"/>
+    <col min="6657" max="6657" width="42.28515625" style="39" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="39" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="39"/>
+    <col min="6913" max="6913" width="42.28515625" style="39" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="39" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="39"/>
+    <col min="7169" max="7169" width="42.28515625" style="39" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="39" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="39"/>
+    <col min="7425" max="7425" width="42.28515625" style="39" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="39" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="39"/>
+    <col min="7681" max="7681" width="42.28515625" style="39" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="39" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="39"/>
+    <col min="7937" max="7937" width="42.28515625" style="39" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="39" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="39"/>
+    <col min="8193" max="8193" width="42.28515625" style="39" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="39" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="39"/>
+    <col min="8449" max="8449" width="42.28515625" style="39" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="39" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="39"/>
+    <col min="8705" max="8705" width="42.28515625" style="39" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="39" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="39"/>
+    <col min="8961" max="8961" width="42.28515625" style="39" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="39" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="39"/>
+    <col min="9217" max="9217" width="42.28515625" style="39" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="39" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="39"/>
+    <col min="9473" max="9473" width="42.28515625" style="39" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="39" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="39"/>
+    <col min="9729" max="9729" width="42.28515625" style="39" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="39" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="39"/>
+    <col min="9985" max="9985" width="42.28515625" style="39" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="39" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="39"/>
+    <col min="10241" max="10241" width="42.28515625" style="39" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="39" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="39"/>
+    <col min="10497" max="10497" width="42.28515625" style="39" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="39" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="39"/>
+    <col min="10753" max="10753" width="42.28515625" style="39" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="39" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="39"/>
+    <col min="11009" max="11009" width="42.28515625" style="39" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="39" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="39"/>
+    <col min="11265" max="11265" width="42.28515625" style="39" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="39" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="39"/>
+    <col min="11521" max="11521" width="42.28515625" style="39" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="39" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="39"/>
+    <col min="11777" max="11777" width="42.28515625" style="39" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="39" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="39"/>
+    <col min="12033" max="12033" width="42.28515625" style="39" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="39" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="39"/>
+    <col min="12289" max="12289" width="42.28515625" style="39" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="39" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="39"/>
+    <col min="12545" max="12545" width="42.28515625" style="39" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="39" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="39"/>
+    <col min="12801" max="12801" width="42.28515625" style="39" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="39" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="39"/>
+    <col min="13057" max="13057" width="42.28515625" style="39" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="39" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="39"/>
+    <col min="13313" max="13313" width="42.28515625" style="39" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="39" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="39"/>
+    <col min="13569" max="13569" width="42.28515625" style="39" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="39" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="39"/>
+    <col min="13825" max="13825" width="42.28515625" style="39" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="39" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="39"/>
+    <col min="14081" max="14081" width="42.28515625" style="39" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="39" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="39"/>
+    <col min="14337" max="14337" width="42.28515625" style="39" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="39" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="39"/>
+    <col min="14593" max="14593" width="42.28515625" style="39" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="39" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="39"/>
+    <col min="14849" max="14849" width="42.28515625" style="39" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="39" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="39"/>
+    <col min="15105" max="15105" width="42.28515625" style="39" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="39" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="39"/>
+    <col min="15361" max="15361" width="42.28515625" style="39" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="39" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="39"/>
+    <col min="15617" max="15617" width="42.28515625" style="39" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="39" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="39"/>
+    <col min="15873" max="15873" width="42.28515625" style="39" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="39" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="39"/>
+    <col min="16129" max="16129" width="42.28515625" style="39" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="39" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="39"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49">
-[...3645 lines deleted...]
-      <c r="A40" s="36" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+    </row>
+    <row r="2" spans="1:13" s="42" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="40" t="s">
         <v>38</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      </c>
+      <c r="B2" s="41">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="42" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="42" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="42" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="41" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="42" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A6" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="42" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="42" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A8" s="40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="42" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A9" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="42" customFormat="1" ht="75">
+      <c r="A10" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="42" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A11" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="M11" s="48"/>
+    </row>
+    <row r="12" spans="1:13" s="42" customFormat="1" ht="18" customHeight="1">
+      <c r="A12" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="73" t="s">
+        <v>96</v>
+      </c>
+      <c r="M12" s="48"/>
+    </row>
+    <row r="13" spans="1:13" s="42" customFormat="1" ht="25.5">
+      <c r="A13" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="74" t="s">
+        <v>97</v>
+      </c>
+      <c r="M13" s="48"/>
+    </row>
+    <row r="14" spans="1:13" s="42" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="75" t="s">
+        <v>98</v>
+      </c>
+      <c r="M14" s="48"/>
+    </row>
+    <row r="15" spans="1:13" s="42" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="M15" s="48"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="50">
+        <v>46275</v>
+      </c>
+      <c r="M16" s="51"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="50">
+        <v>46307</v>
+      </c>
+      <c r="M17" s="52"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="M18" s="51"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="M19" s="52"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="M20" s="51"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="46" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="M21" s="52"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="55"/>
+      <c r="B22" s="56"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="52"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="51"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="52"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="51"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...12 lines deleted...]
-  <phoneticPr fontId="2" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW42"/>
+  <dimension ref="A1:D19"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AP7" sqref="AP7:AP39"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="12" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="12"/>
+    <col min="1" max="1" width="4.5703125" style="59" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="59" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="59"/>
+    <col min="4" max="4" width="51.7109375" style="59" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="60"/>
+    <col min="257" max="257" width="4.5703125" style="60" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="60" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="60"/>
+    <col min="260" max="260" width="51.7109375" style="60" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="60"/>
+    <col min="513" max="513" width="4.5703125" style="60" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="60" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="60"/>
+    <col min="516" max="516" width="51.7109375" style="60" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="60"/>
+    <col min="769" max="769" width="4.5703125" style="60" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="60" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="60"/>
+    <col min="772" max="772" width="51.7109375" style="60" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="60"/>
+    <col min="1025" max="1025" width="4.5703125" style="60" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="60" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="60"/>
+    <col min="1028" max="1028" width="51.7109375" style="60" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="60"/>
+    <col min="1281" max="1281" width="4.5703125" style="60" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="60" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="60"/>
+    <col min="1284" max="1284" width="51.7109375" style="60" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="60"/>
+    <col min="1537" max="1537" width="4.5703125" style="60" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="60" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="60"/>
+    <col min="1540" max="1540" width="51.7109375" style="60" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="60"/>
+    <col min="1793" max="1793" width="4.5703125" style="60" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="60" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="60"/>
+    <col min="1796" max="1796" width="51.7109375" style="60" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="60"/>
+    <col min="2049" max="2049" width="4.5703125" style="60" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="60" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="60"/>
+    <col min="2052" max="2052" width="51.7109375" style="60" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="60"/>
+    <col min="2305" max="2305" width="4.5703125" style="60" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="60" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="60"/>
+    <col min="2308" max="2308" width="51.7109375" style="60" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="60"/>
+    <col min="2561" max="2561" width="4.5703125" style="60" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="60" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="60"/>
+    <col min="2564" max="2564" width="51.7109375" style="60" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="60"/>
+    <col min="2817" max="2817" width="4.5703125" style="60" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="60" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="60"/>
+    <col min="2820" max="2820" width="51.7109375" style="60" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="60"/>
+    <col min="3073" max="3073" width="4.5703125" style="60" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="60" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="60"/>
+    <col min="3076" max="3076" width="51.7109375" style="60" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="60"/>
+    <col min="3329" max="3329" width="4.5703125" style="60" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="60" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="60"/>
+    <col min="3332" max="3332" width="51.7109375" style="60" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="60"/>
+    <col min="3585" max="3585" width="4.5703125" style="60" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="60" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="60"/>
+    <col min="3588" max="3588" width="51.7109375" style="60" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="60"/>
+    <col min="3841" max="3841" width="4.5703125" style="60" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="60" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="60"/>
+    <col min="3844" max="3844" width="51.7109375" style="60" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="60"/>
+    <col min="4097" max="4097" width="4.5703125" style="60" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="60" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="60"/>
+    <col min="4100" max="4100" width="51.7109375" style="60" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="60"/>
+    <col min="4353" max="4353" width="4.5703125" style="60" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="60" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="60"/>
+    <col min="4356" max="4356" width="51.7109375" style="60" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="60"/>
+    <col min="4609" max="4609" width="4.5703125" style="60" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="60" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="60"/>
+    <col min="4612" max="4612" width="51.7109375" style="60" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="60"/>
+    <col min="4865" max="4865" width="4.5703125" style="60" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="60" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="60"/>
+    <col min="4868" max="4868" width="51.7109375" style="60" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="60"/>
+    <col min="5121" max="5121" width="4.5703125" style="60" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="60" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="60"/>
+    <col min="5124" max="5124" width="51.7109375" style="60" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="60"/>
+    <col min="5377" max="5377" width="4.5703125" style="60" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="60" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="60"/>
+    <col min="5380" max="5380" width="51.7109375" style="60" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="60"/>
+    <col min="5633" max="5633" width="4.5703125" style="60" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="60" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="60"/>
+    <col min="5636" max="5636" width="51.7109375" style="60" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="60"/>
+    <col min="5889" max="5889" width="4.5703125" style="60" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="60" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="60"/>
+    <col min="5892" max="5892" width="51.7109375" style="60" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="60"/>
+    <col min="6145" max="6145" width="4.5703125" style="60" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="60" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="60"/>
+    <col min="6148" max="6148" width="51.7109375" style="60" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="60"/>
+    <col min="6401" max="6401" width="4.5703125" style="60" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="60" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="60"/>
+    <col min="6404" max="6404" width="51.7109375" style="60" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="60"/>
+    <col min="6657" max="6657" width="4.5703125" style="60" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="60" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="60"/>
+    <col min="6660" max="6660" width="51.7109375" style="60" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="60"/>
+    <col min="6913" max="6913" width="4.5703125" style="60" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="60" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="60"/>
+    <col min="6916" max="6916" width="51.7109375" style="60" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="60"/>
+    <col min="7169" max="7169" width="4.5703125" style="60" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="60" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="60"/>
+    <col min="7172" max="7172" width="51.7109375" style="60" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="60"/>
+    <col min="7425" max="7425" width="4.5703125" style="60" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="60" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="60"/>
+    <col min="7428" max="7428" width="51.7109375" style="60" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="60"/>
+    <col min="7681" max="7681" width="4.5703125" style="60" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="60" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="60"/>
+    <col min="7684" max="7684" width="51.7109375" style="60" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="60"/>
+    <col min="7937" max="7937" width="4.5703125" style="60" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="60" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="60"/>
+    <col min="7940" max="7940" width="51.7109375" style="60" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="60"/>
+    <col min="8193" max="8193" width="4.5703125" style="60" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="60" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="60"/>
+    <col min="8196" max="8196" width="51.7109375" style="60" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="60"/>
+    <col min="8449" max="8449" width="4.5703125" style="60" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="60" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="60"/>
+    <col min="8452" max="8452" width="51.7109375" style="60" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="60"/>
+    <col min="8705" max="8705" width="4.5703125" style="60" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="60" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="60"/>
+    <col min="8708" max="8708" width="51.7109375" style="60" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="60"/>
+    <col min="8961" max="8961" width="4.5703125" style="60" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="60" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="60"/>
+    <col min="8964" max="8964" width="51.7109375" style="60" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="60"/>
+    <col min="9217" max="9217" width="4.5703125" style="60" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="60" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="60"/>
+    <col min="9220" max="9220" width="51.7109375" style="60" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="60"/>
+    <col min="9473" max="9473" width="4.5703125" style="60" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="60" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="60"/>
+    <col min="9476" max="9476" width="51.7109375" style="60" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="60"/>
+    <col min="9729" max="9729" width="4.5703125" style="60" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="60" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="60"/>
+    <col min="9732" max="9732" width="51.7109375" style="60" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="60"/>
+    <col min="9985" max="9985" width="4.5703125" style="60" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="60" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="60"/>
+    <col min="9988" max="9988" width="51.7109375" style="60" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="60"/>
+    <col min="10241" max="10241" width="4.5703125" style="60" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="60" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="60"/>
+    <col min="10244" max="10244" width="51.7109375" style="60" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="60"/>
+    <col min="10497" max="10497" width="4.5703125" style="60" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="60" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="60"/>
+    <col min="10500" max="10500" width="51.7109375" style="60" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="60"/>
+    <col min="10753" max="10753" width="4.5703125" style="60" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="60" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="60"/>
+    <col min="10756" max="10756" width="51.7109375" style="60" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="60"/>
+    <col min="11009" max="11009" width="4.5703125" style="60" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="60" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="60"/>
+    <col min="11012" max="11012" width="51.7109375" style="60" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="60"/>
+    <col min="11265" max="11265" width="4.5703125" style="60" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="60" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="60"/>
+    <col min="11268" max="11268" width="51.7109375" style="60" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="60"/>
+    <col min="11521" max="11521" width="4.5703125" style="60" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="60" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="60"/>
+    <col min="11524" max="11524" width="51.7109375" style="60" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="60"/>
+    <col min="11777" max="11777" width="4.5703125" style="60" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="60" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="60"/>
+    <col min="11780" max="11780" width="51.7109375" style="60" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="60"/>
+    <col min="12033" max="12033" width="4.5703125" style="60" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="60" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="60"/>
+    <col min="12036" max="12036" width="51.7109375" style="60" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="60"/>
+    <col min="12289" max="12289" width="4.5703125" style="60" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="60" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="60"/>
+    <col min="12292" max="12292" width="51.7109375" style="60" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="60"/>
+    <col min="12545" max="12545" width="4.5703125" style="60" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="60" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="60"/>
+    <col min="12548" max="12548" width="51.7109375" style="60" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="60"/>
+    <col min="12801" max="12801" width="4.5703125" style="60" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="60" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="60"/>
+    <col min="12804" max="12804" width="51.7109375" style="60" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="60"/>
+    <col min="13057" max="13057" width="4.5703125" style="60" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="60" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="60"/>
+    <col min="13060" max="13060" width="51.7109375" style="60" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="60"/>
+    <col min="13313" max="13313" width="4.5703125" style="60" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="60" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="60"/>
+    <col min="13316" max="13316" width="51.7109375" style="60" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="60"/>
+    <col min="13569" max="13569" width="4.5703125" style="60" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="60" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="60"/>
+    <col min="13572" max="13572" width="51.7109375" style="60" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="60"/>
+    <col min="13825" max="13825" width="4.5703125" style="60" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="60" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="60"/>
+    <col min="13828" max="13828" width="51.7109375" style="60" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="60"/>
+    <col min="14081" max="14081" width="4.5703125" style="60" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="60" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="60"/>
+    <col min="14084" max="14084" width="51.7109375" style="60" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="60"/>
+    <col min="14337" max="14337" width="4.5703125" style="60" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="60" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="60"/>
+    <col min="14340" max="14340" width="51.7109375" style="60" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="60"/>
+    <col min="14593" max="14593" width="4.5703125" style="60" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="60" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="60"/>
+    <col min="14596" max="14596" width="51.7109375" style="60" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="60"/>
+    <col min="14849" max="14849" width="4.5703125" style="60" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="60" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="60"/>
+    <col min="14852" max="14852" width="51.7109375" style="60" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="60"/>
+    <col min="15105" max="15105" width="4.5703125" style="60" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="60" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="60"/>
+    <col min="15108" max="15108" width="51.7109375" style="60" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="60"/>
+    <col min="15361" max="15361" width="4.5703125" style="60" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="60" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="60"/>
+    <col min="15364" max="15364" width="51.7109375" style="60" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="60"/>
+    <col min="15617" max="15617" width="4.5703125" style="60" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="60" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="60"/>
+    <col min="15620" max="15620" width="51.7109375" style="60" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="60"/>
+    <col min="15873" max="15873" width="4.5703125" style="60" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="60" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="60"/>
+    <col min="15876" max="15876" width="51.7109375" style="60" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="60"/>
+    <col min="16129" max="16129" width="4.5703125" style="60" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="60" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="60"/>
+    <col min="16132" max="16132" width="51.7109375" style="60" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="60"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49">
-[...3682 lines deleted...]
-      </c>
+    <row r="1" spans="1:4">
+      <c r="A1" s="58"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="58"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="58"/>
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="58"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="62"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="58"/>
+      <c r="B5" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="C5" s="61"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="58"/>
+      <c r="B6" s="61" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" s="61"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="58"/>
+      <c r="B7" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" s="61"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="58"/>
+      <c r="B8" s="61" t="s">
+        <v>70</v>
+      </c>
+      <c r="C8" s="61"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="58"/>
+      <c r="B9" s="61" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" s="61"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="58"/>
+      <c r="B10" s="58"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="63"/>
+    </row>
+    <row r="11" spans="1:4" ht="38.25">
+      <c r="A11" s="58"/>
+      <c r="B11" s="64" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" s="61"/>
+      <c r="D11" s="63"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="58"/>
+      <c r="B12" s="58"/>
+      <c r="C12" s="61"/>
+      <c r="D12" s="63"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="58"/>
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="63"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="B14" s="65" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" s="66"/>
+      <c r="D14" s="66"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="B15" s="62"/>
+      <c r="D15" s="62"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="78"/>
+      <c r="B19" s="78"/>
+      <c r="C19" s="78"/>
+      <c r="D19" s="78"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...8 lines deleted...]
-    <mergeCell ref="Z4:AK4"/>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW42"/>
+  <dimension ref="A2:AX111"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AP7" sqref="AP7:AP39"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AT7" sqref="AT7:AT107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="12" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="12"/>
+    <col min="1" max="1" width="18.7109375" style="10" customWidth="1"/>
+    <col min="2" max="2" width="22.28515625" style="10" customWidth="1"/>
+    <col min="3" max="3" width="9.5703125" style="10" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="10" hidden="1" customWidth="1"/>
+    <col min="5" max="6" width="0" style="10" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="9.85546875" style="10" hidden="1" customWidth="1"/>
+    <col min="9" max="10" width="0" style="10" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="10" style="10" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="9.5703125" style="10" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="9.7109375" style="10" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="10" hidden="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49">
-[...49 lines deleted...]
-      <c r="AL3" s="7" t="s">
+    <row r="2" spans="1:50">
+      <c r="A2" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="P2" s="85"/>
+      <c r="Q2" s="85"/>
+      <c r="R2" s="85"/>
+      <c r="S2" s="85"/>
+      <c r="T2" s="85"/>
+      <c r="U2" s="85"/>
+      <c r="V2" s="85"/>
+      <c r="W2" s="85"/>
+      <c r="X2" s="85"/>
+      <c r="Y2" s="85"/>
+      <c r="Z2" s="85"/>
+      <c r="AA2" s="85"/>
+      <c r="AB2" s="85"/>
+      <c r="AC2" s="85"/>
+      <c r="AD2" s="85"/>
+      <c r="AE2" s="85"/>
+    </row>
+    <row r="3" spans="1:50">
+      <c r="A3" s="69"/>
+      <c r="B3" s="11"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="12"/>
+      <c r="Q3" s="12"/>
+      <c r="R3" s="12"/>
+      <c r="S3" s="12"/>
+      <c r="U3" s="12"/>
+      <c r="V3" s="12"/>
+      <c r="W3" s="12"/>
+      <c r="X3" s="12"/>
+      <c r="Y3" s="12"/>
+      <c r="Z3" s="13"/>
+      <c r="AD3" s="36"/>
+      <c r="AF3" s="36"/>
+      <c r="AR3" s="37" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:49">
-[...1 lines deleted...]
-      <c r="B4" s="48">
+    <row r="4" spans="1:50">
+      <c r="A4" s="80" t="s">
+        <v>81</v>
+      </c>
+      <c r="B4" s="89"/>
+      <c r="C4" s="86">
         <v>2021</v>
       </c>
-      <c r="C4" s="49"/>
-[...10 lines deleted...]
-      <c r="N4" s="48">
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
+      <c r="I4" s="87"/>
+      <c r="J4" s="87"/>
+      <c r="K4" s="87"/>
+      <c r="L4" s="87"/>
+      <c r="M4" s="87"/>
+      <c r="N4" s="88"/>
+      <c r="O4" s="86">
         <v>2024</v>
       </c>
-      <c r="O4" s="49"/>
-[...10 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="P4" s="87"/>
+      <c r="Q4" s="87"/>
+      <c r="R4" s="87"/>
+      <c r="S4" s="87"/>
+      <c r="T4" s="87"/>
+      <c r="U4" s="87"/>
+      <c r="V4" s="87"/>
+      <c r="W4" s="87"/>
+      <c r="X4" s="87"/>
+      <c r="Y4" s="87"/>
+      <c r="Z4" s="88"/>
+      <c r="AA4" s="82">
         <v>2025</v>
       </c>
-      <c r="AA4" s="44"/>
-[...10 lines deleted...]
-      <c r="AL4" s="43">
+      <c r="AB4" s="83"/>
+      <c r="AC4" s="83"/>
+      <c r="AD4" s="83"/>
+      <c r="AE4" s="83"/>
+      <c r="AF4" s="83"/>
+      <c r="AG4" s="83"/>
+      <c r="AH4" s="83"/>
+      <c r="AI4" s="83"/>
+      <c r="AJ4" s="83"/>
+      <c r="AK4" s="83"/>
+      <c r="AL4" s="83"/>
+      <c r="AM4" s="82">
         <v>2026</v>
       </c>
-      <c r="AM4" s="44"/>
-[...13 lines deleted...]
-      <c r="B5" s="16" t="s">
+      <c r="AN4" s="83"/>
+      <c r="AO4" s="83"/>
+      <c r="AP4" s="83"/>
+      <c r="AQ4" s="83"/>
+      <c r="AR4" s="83"/>
+      <c r="AS4" s="83"/>
+      <c r="AT4" s="83"/>
+      <c r="AU4" s="83"/>
+      <c r="AV4" s="83"/>
+      <c r="AW4" s="83"/>
+      <c r="AX4" s="83"/>
+    </row>
+    <row r="5" spans="1:50" ht="22.5">
+      <c r="A5" s="81"/>
+      <c r="B5" s="90"/>
+      <c r="C5" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C5" s="16" t="s">
+      <c r="D5" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="16" t="s">
+      <c r="E5" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="F5" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="17" t="s">
+      <c r="G5" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="18" t="s">
+      <c r="H5" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="17" t="s">
+      <c r="I5" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="I5" s="17" t="s">
+      <c r="J5" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="19" t="s">
+      <c r="K5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="20" t="s">
+      <c r="L5" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="L5" s="20" t="s">
+      <c r="M5" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="20" t="s">
+      <c r="N5" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="16" t="s">
+      <c r="O5" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="O5" s="8" t="s">
+      <c r="P5" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="21" t="s">
+      <c r="Q5" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="8" t="s">
+      <c r="R5" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="S5" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="U5" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="R5" s="20" t="s">
+      <c r="V5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="W5" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="X5" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y5" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z5" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="AA5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC5" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="AD5" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE5" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="8" t="s">
+      <c r="AF5" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="T5" s="8" t="s">
+      <c r="AG5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI5" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ5" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK5" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="AL5" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="AM5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AP5" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="AQ5" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT5" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU5" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AV5" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="AW5" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="AX5" s="18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:50">
+      <c r="B6" s="34"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="34"/>
+      <c r="N6" s="34"/>
+      <c r="O6" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="P6" s="79"/>
+      <c r="Q6" s="79"/>
+      <c r="R6" s="79"/>
+      <c r="S6" s="79"/>
+      <c r="T6" s="79"/>
+      <c r="U6" s="79"/>
+      <c r="V6" s="79"/>
+      <c r="W6" s="79"/>
+      <c r="X6" s="79"/>
+      <c r="Y6" s="79"/>
+      <c r="Z6" s="79"/>
+      <c r="AA6" s="79"/>
+      <c r="AB6" s="79"/>
+      <c r="AC6" s="79"/>
+      <c r="AD6" s="79"/>
+      <c r="AE6" s="79"/>
+    </row>
+    <row r="7" spans="1:50" ht="23.1" customHeight="1">
+      <c r="A7" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="21">
+        <v>661316</v>
+      </c>
+      <c r="D7" s="21">
+        <v>661562</v>
+      </c>
+      <c r="E7" s="21">
+        <v>661960</v>
+      </c>
+      <c r="F7" s="22">
+        <v>662584</v>
+      </c>
+      <c r="G7" s="22">
+        <v>663016</v>
+      </c>
+      <c r="H7" s="22">
+        <v>663439</v>
+      </c>
+      <c r="I7" s="22">
+        <v>663851</v>
+      </c>
+      <c r="J7" s="21">
+        <v>664083</v>
+      </c>
+      <c r="K7" s="21">
+        <v>664109</v>
+      </c>
+      <c r="L7" s="21">
+        <v>664659</v>
+      </c>
+      <c r="M7" s="22">
+        <v>665055</v>
+      </c>
+      <c r="N7" s="21">
+        <v>665458</v>
+      </c>
+      <c r="O7" s="8">
+        <v>693262</v>
+      </c>
+      <c r="P7" s="8">
+        <v>693428</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>693748</v>
+      </c>
+      <c r="R7" s="8">
+        <v>694081</v>
+      </c>
+      <c r="S7" s="8">
+        <v>694459</v>
+      </c>
+      <c r="T7" s="8">
+        <v>694728</v>
+      </c>
+      <c r="U7" s="8">
+        <v>695020</v>
+      </c>
+      <c r="V7" s="8">
+        <v>695316</v>
+      </c>
+      <c r="W7" s="8">
+        <v>695298</v>
+      </c>
+      <c r="X7" s="8">
+        <v>695301</v>
+      </c>
+      <c r="Y7" s="8">
+        <v>695593</v>
+      </c>
+      <c r="Z7" s="8">
+        <v>695724</v>
+      </c>
+      <c r="AA7" s="8">
+        <v>696058</v>
+      </c>
+      <c r="AB7" s="8">
+        <v>696070</v>
+      </c>
+      <c r="AC7" s="8">
+        <v>696009</v>
+      </c>
+      <c r="AD7" s="8">
+        <v>696099</v>
+      </c>
+      <c r="AE7" s="8">
+        <v>695935</v>
+      </c>
+      <c r="AF7" s="8">
+        <v>696099</v>
+      </c>
+      <c r="AG7" s="8">
+        <v>696260</v>
+      </c>
+      <c r="AH7" s="8">
+        <v>695900</v>
+      </c>
+      <c r="AI7" s="8">
+        <v>695774</v>
+      </c>
+      <c r="AJ7" s="8">
+        <v>695751</v>
+      </c>
+      <c r="AK7" s="8">
+        <v>695617</v>
+      </c>
+      <c r="AL7" s="8">
+        <v>695562</v>
+      </c>
+      <c r="AM7" s="8">
+        <v>695594</v>
+      </c>
+      <c r="AN7" s="8">
+        <v>695661</v>
+      </c>
+      <c r="AO7" s="8">
+        <v>695485</v>
+      </c>
+      <c r="AP7" s="8">
+        <v>695162</v>
+      </c>
+      <c r="AQ7" s="8">
+        <v>695037</v>
+      </c>
+      <c r="AR7" s="8">
+        <v>694869</v>
+      </c>
+      <c r="AS7" s="8">
+        <v>694644</v>
+      </c>
+      <c r="AT7" s="76">
+        <v>694590</v>
+      </c>
+    </row>
+    <row r="8" spans="1:50">
+      <c r="A8" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="22"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="23">
+        <v>35691</v>
+      </c>
+      <c r="P8" s="23">
+        <v>35587</v>
+      </c>
+      <c r="Q8" s="23">
+        <v>35556</v>
+      </c>
+      <c r="R8" s="23">
+        <v>35521</v>
+      </c>
+      <c r="S8" s="23">
+        <v>35454</v>
+      </c>
+      <c r="T8" s="23">
+        <v>35402</v>
+      </c>
+      <c r="U8" s="23">
+        <v>35351</v>
+      </c>
+      <c r="V8" s="23">
+        <v>35271</v>
+      </c>
+      <c r="W8" s="23">
+        <v>35165</v>
+      </c>
+      <c r="X8" s="23">
+        <v>35052</v>
+      </c>
+      <c r="Y8" s="23">
+        <v>34951</v>
+      </c>
+      <c r="Z8" s="8">
+        <v>34854</v>
+      </c>
+      <c r="AA8" s="8">
+        <v>34823</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>34732</v>
+      </c>
+      <c r="AC8" s="8">
+        <v>34681</v>
+      </c>
+      <c r="AD8" s="8">
+        <v>34635</v>
+      </c>
+      <c r="AE8" s="8">
+        <v>34586</v>
+      </c>
+      <c r="AF8" s="8">
+        <v>34508</v>
+      </c>
+      <c r="AG8" s="8">
+        <v>34382</v>
+      </c>
+      <c r="AH8" s="8">
+        <v>34283</v>
+      </c>
+      <c r="AI8" s="8">
+        <v>34178</v>
+      </c>
+      <c r="AJ8" s="8">
+        <v>34095</v>
+      </c>
+      <c r="AK8" s="8">
+        <v>34015</v>
+      </c>
+      <c r="AL8" s="8">
+        <v>33979</v>
+      </c>
+      <c r="AM8" s="8">
+        <v>33937</v>
+      </c>
+      <c r="AN8" s="8">
+        <v>33877</v>
+      </c>
+      <c r="AO8" s="8">
+        <v>33794</v>
+      </c>
+      <c r="AP8" s="8">
+        <v>33718</v>
+      </c>
+      <c r="AQ8" s="8">
+        <v>33605</v>
+      </c>
+      <c r="AR8" s="8">
+        <v>33502</v>
+      </c>
+      <c r="AS8" s="8">
+        <v>33372</v>
+      </c>
+      <c r="AT8" s="76">
+        <v>33321</v>
+      </c>
+    </row>
+    <row r="9" spans="1:50">
+      <c r="A9" s="70" t="s">
+        <v>91</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="21"/>
+      <c r="D9" s="21"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="21"/>
+      <c r="G9" s="21"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21"/>
+      <c r="L9" s="21"/>
+      <c r="M9" s="21"/>
+      <c r="N9" s="21"/>
+      <c r="O9" s="23">
+        <v>14344</v>
+      </c>
+      <c r="P9" s="23">
+        <v>14311</v>
+      </c>
+      <c r="Q9" s="23">
+        <v>14298</v>
+      </c>
+      <c r="R9" s="23">
+        <v>14276</v>
+      </c>
+      <c r="S9" s="23">
+        <v>14229</v>
+      </c>
+      <c r="T9" s="23">
+        <v>14216</v>
+      </c>
+      <c r="U9" s="23">
+        <v>14225</v>
+      </c>
+      <c r="V9" s="23">
+        <v>14167</v>
+      </c>
+      <c r="W9" s="23">
+        <v>14137</v>
+      </c>
+      <c r="X9" s="23">
+        <v>14134</v>
+      </c>
+      <c r="Y9" s="23">
+        <v>14116</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>14077</v>
+      </c>
+      <c r="AA9" s="8">
+        <v>14039</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>13981</v>
+      </c>
+      <c r="AC9" s="8">
+        <v>13948</v>
+      </c>
+      <c r="AD9" s="8">
+        <v>13906</v>
+      </c>
+      <c r="AE9" s="8">
+        <v>13877</v>
+      </c>
+      <c r="AF9" s="8">
+        <v>13864</v>
+      </c>
+      <c r="AG9" s="8">
+        <v>13837</v>
+      </c>
+      <c r="AH9" s="8">
+        <v>13808</v>
+      </c>
+      <c r="AI9" s="8">
+        <v>13801</v>
+      </c>
+      <c r="AJ9" s="8">
+        <v>13781</v>
+      </c>
+      <c r="AK9" s="8">
+        <v>13758</v>
+      </c>
+      <c r="AL9" s="8">
+        <v>13732</v>
+      </c>
+      <c r="AM9" s="8">
+        <v>13672</v>
+      </c>
+      <c r="AN9" s="8">
+        <v>13642</v>
+      </c>
+      <c r="AO9" s="8">
+        <v>13631</v>
+      </c>
+      <c r="AP9" s="8">
+        <v>13611</v>
+      </c>
+      <c r="AQ9" s="8">
+        <v>13593</v>
+      </c>
+      <c r="AR9" s="8">
+        <v>13564</v>
+      </c>
+      <c r="AS9" s="8">
+        <v>13517</v>
+      </c>
+      <c r="AT9" s="76">
+        <v>13493</v>
+      </c>
+    </row>
+    <row r="10" spans="1:50">
+      <c r="A10" s="70" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="22"/>
+      <c r="N10" s="21"/>
+      <c r="O10" s="23">
+        <v>57997</v>
+      </c>
+      <c r="P10" s="23">
+        <v>58000</v>
+      </c>
+      <c r="Q10" s="23">
+        <v>57980</v>
+      </c>
+      <c r="R10" s="23">
+        <v>57966</v>
+      </c>
+      <c r="S10" s="23">
+        <v>57900</v>
+      </c>
+      <c r="T10" s="23">
+        <v>57868</v>
+      </c>
+      <c r="U10" s="23">
+        <v>57823</v>
+      </c>
+      <c r="V10" s="23">
+        <v>57766</v>
+      </c>
+      <c r="W10" s="23">
+        <v>57720</v>
+      </c>
+      <c r="X10" s="23">
+        <v>57597</v>
+      </c>
+      <c r="Y10" s="23">
+        <v>57541</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>57483</v>
+      </c>
+      <c r="AA10" s="8">
+        <v>57453</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>57488</v>
+      </c>
+      <c r="AC10" s="8">
+        <v>57450</v>
+      </c>
+      <c r="AD10" s="8">
+        <v>57435</v>
+      </c>
+      <c r="AE10" s="8">
+        <v>57451</v>
+      </c>
+      <c r="AF10" s="8">
+        <v>57527</v>
+      </c>
+      <c r="AG10" s="8">
+        <v>57444</v>
+      </c>
+      <c r="AH10" s="8">
+        <v>57392</v>
+      </c>
+      <c r="AI10" s="8">
+        <v>57298</v>
+      </c>
+      <c r="AJ10" s="8">
+        <v>57155</v>
+      </c>
+      <c r="AK10" s="8">
+        <v>57133</v>
+      </c>
+      <c r="AL10" s="8">
+        <v>57083</v>
+      </c>
+      <c r="AM10" s="8">
+        <v>57014</v>
+      </c>
+      <c r="AN10" s="8">
+        <v>57001</v>
+      </c>
+      <c r="AO10" s="8">
+        <v>56981</v>
+      </c>
+      <c r="AP10" s="8">
+        <v>56904</v>
+      </c>
+      <c r="AQ10" s="8">
+        <v>56876</v>
+      </c>
+      <c r="AR10" s="8">
+        <v>56852</v>
+      </c>
+      <c r="AS10" s="8">
+        <v>56841</v>
+      </c>
+      <c r="AT10" s="76">
+        <v>56778</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50">
+      <c r="A11" s="70" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="21"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="22"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="22"/>
+      <c r="N11" s="21"/>
+      <c r="O11" s="23">
+        <v>21720</v>
+      </c>
+      <c r="P11" s="23">
+        <v>21682</v>
+      </c>
+      <c r="Q11" s="23">
+        <v>21637</v>
+      </c>
+      <c r="R11" s="23">
+        <v>21639</v>
+      </c>
+      <c r="S11" s="23">
+        <v>21629</v>
+      </c>
+      <c r="T11" s="23">
+        <v>21574</v>
+      </c>
+      <c r="U11" s="23">
+        <v>21553</v>
+      </c>
+      <c r="V11" s="23">
+        <v>21521</v>
+      </c>
+      <c r="W11" s="23">
+        <v>21486</v>
+      </c>
+      <c r="X11" s="23">
+        <v>21460</v>
+      </c>
+      <c r="Y11" s="23">
+        <v>21426</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>21395</v>
+      </c>
+      <c r="AA11" s="8">
+        <v>21376</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>21343</v>
+      </c>
+      <c r="AC11" s="8">
+        <v>21335</v>
+      </c>
+      <c r="AD11" s="8">
+        <v>21298</v>
+      </c>
+      <c r="AE11" s="8">
+        <v>21269</v>
+      </c>
+      <c r="AF11" s="8">
+        <v>21248</v>
+      </c>
+      <c r="AG11" s="8">
+        <v>21247</v>
+      </c>
+      <c r="AH11" s="8">
+        <v>21185</v>
+      </c>
+      <c r="AI11" s="8">
+        <v>21143</v>
+      </c>
+      <c r="AJ11" s="8">
+        <v>21091</v>
+      </c>
+      <c r="AK11" s="8">
+        <v>21048</v>
+      </c>
+      <c r="AL11" s="8">
+        <v>21008</v>
+      </c>
+      <c r="AM11" s="8">
+        <v>21012</v>
+      </c>
+      <c r="AN11" s="8">
+        <v>20935</v>
+      </c>
+      <c r="AO11" s="8">
+        <v>20894</v>
+      </c>
+      <c r="AP11" s="8">
+        <v>20880</v>
+      </c>
+      <c r="AQ11" s="8">
+        <v>20876</v>
+      </c>
+      <c r="AR11" s="8">
+        <v>20872</v>
+      </c>
+      <c r="AS11" s="8">
+        <v>20810</v>
+      </c>
+      <c r="AT11" s="76">
+        <v>20737</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50">
+      <c r="A12" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="21"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="22"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="22"/>
+      <c r="N12" s="21"/>
+      <c r="O12" s="23">
+        <v>14326</v>
+      </c>
+      <c r="P12" s="23">
+        <v>14315</v>
+      </c>
+      <c r="Q12" s="23">
+        <v>14300</v>
+      </c>
+      <c r="R12" s="23">
+        <v>14303</v>
+      </c>
+      <c r="S12" s="23">
+        <v>14279</v>
+      </c>
+      <c r="T12" s="23">
+        <v>14242</v>
+      </c>
+      <c r="U12" s="23">
+        <v>14228</v>
+      </c>
+      <c r="V12" s="23">
+        <v>14216</v>
+      </c>
+      <c r="W12" s="23">
+        <v>14154</v>
+      </c>
+      <c r="X12" s="23">
+        <v>14129</v>
+      </c>
+      <c r="Y12" s="23">
+        <v>14096</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>14051</v>
+      </c>
+      <c r="AA12" s="8">
+        <v>14006</v>
+      </c>
+      <c r="AB12" s="8">
+        <v>13995</v>
+      </c>
+      <c r="AC12" s="8">
+        <v>13964</v>
+      </c>
+      <c r="AD12" s="8">
+        <v>13959</v>
+      </c>
+      <c r="AE12" s="8">
+        <v>13926</v>
+      </c>
+      <c r="AF12" s="8">
+        <v>13865</v>
+      </c>
+      <c r="AG12" s="8">
+        <v>13850</v>
+      </c>
+      <c r="AH12" s="8">
+        <v>13812</v>
+      </c>
+      <c r="AI12" s="8">
+        <v>13766</v>
+      </c>
+      <c r="AJ12" s="8">
+        <v>13728</v>
+      </c>
+      <c r="AK12" s="8">
+        <v>13674</v>
+      </c>
+      <c r="AL12" s="8">
+        <v>13638</v>
+      </c>
+      <c r="AM12" s="8">
+        <v>13635</v>
+      </c>
+      <c r="AN12" s="8">
+        <v>13604</v>
+      </c>
+      <c r="AO12" s="8">
+        <v>13617</v>
+      </c>
+      <c r="AP12" s="8">
+        <v>13586</v>
+      </c>
+      <c r="AQ12" s="8">
+        <v>13542</v>
+      </c>
+      <c r="AR12" s="8">
+        <v>13510</v>
+      </c>
+      <c r="AS12" s="8">
+        <v>13468</v>
+      </c>
+      <c r="AT12" s="76">
+        <v>13437</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50">
+      <c r="A13" s="70" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="22"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="22"/>
+      <c r="N13" s="21"/>
+      <c r="O13" s="23">
+        <v>61081</v>
+      </c>
+      <c r="P13" s="23">
+        <v>61122</v>
+      </c>
+      <c r="Q13" s="23">
+        <v>61196</v>
+      </c>
+      <c r="R13" s="23">
+        <v>61237</v>
+      </c>
+      <c r="S13" s="23">
+        <v>61202</v>
+      </c>
+      <c r="T13" s="23">
+        <v>61160</v>
+      </c>
+      <c r="U13" s="23">
+        <v>61251</v>
+      </c>
+      <c r="V13" s="23">
+        <v>61262</v>
+      </c>
+      <c r="W13" s="23">
+        <v>61283</v>
+      </c>
+      <c r="X13" s="23">
+        <v>61377</v>
+      </c>
+      <c r="Y13" s="23">
+        <v>61598</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>61669</v>
+      </c>
+      <c r="AA13" s="8">
+        <v>61735</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>61795</v>
+      </c>
+      <c r="AC13" s="8">
+        <v>61843</v>
+      </c>
+      <c r="AD13" s="8">
+        <v>61942</v>
+      </c>
+      <c r="AE13" s="8">
+        <v>61954</v>
+      </c>
+      <c r="AF13" s="8">
+        <v>62134</v>
+      </c>
+      <c r="AG13" s="8">
+        <v>62326</v>
+      </c>
+      <c r="AH13" s="8">
+        <v>62383</v>
+      </c>
+      <c r="AI13" s="8">
+        <v>62477</v>
+      </c>
+      <c r="AJ13" s="8">
+        <v>62536</v>
+      </c>
+      <c r="AK13" s="8">
+        <v>62674</v>
+      </c>
+      <c r="AL13" s="8">
+        <v>62881</v>
+      </c>
+      <c r="AM13" s="8">
+        <v>63070</v>
+      </c>
+      <c r="AN13" s="8">
+        <v>63156</v>
+      </c>
+      <c r="AO13" s="8">
+        <v>63274</v>
+      </c>
+      <c r="AP13" s="8">
+        <v>63268</v>
+      </c>
+      <c r="AQ13" s="8">
+        <v>63263</v>
+      </c>
+      <c r="AR13" s="8">
+        <v>63224</v>
+      </c>
+      <c r="AS13" s="8">
+        <v>63302</v>
+      </c>
+      <c r="AT13" s="76">
+        <v>63322</v>
+      </c>
+    </row>
+    <row r="14" spans="1:50">
+      <c r="A14" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="21"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="21"/>
+      <c r="O14" s="23">
+        <v>27228</v>
+      </c>
+      <c r="P14" s="23">
+        <v>27132</v>
+      </c>
+      <c r="Q14" s="23">
+        <v>27115</v>
+      </c>
+      <c r="R14" s="23">
+        <v>27077</v>
+      </c>
+      <c r="S14" s="23">
+        <v>27015</v>
+      </c>
+      <c r="T14" s="23">
+        <v>27008</v>
+      </c>
+      <c r="U14" s="23">
+        <v>27000</v>
+      </c>
+      <c r="V14" s="23">
+        <v>26932</v>
+      </c>
+      <c r="W14" s="23">
+        <v>26819</v>
+      </c>
+      <c r="X14" s="23">
+        <v>26716</v>
+      </c>
+      <c r="Y14" s="23">
+        <v>26666</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>26573</v>
+      </c>
+      <c r="AA14" s="8">
+        <v>26523</v>
+      </c>
+      <c r="AB14" s="8">
+        <v>26422</v>
+      </c>
+      <c r="AC14" s="8">
+        <v>26348</v>
+      </c>
+      <c r="AD14" s="8">
+        <v>26303</v>
+      </c>
+      <c r="AE14" s="8">
+        <v>26270</v>
+      </c>
+      <c r="AF14" s="8">
+        <v>26234</v>
+      </c>
+      <c r="AG14" s="8">
+        <v>26186</v>
+      </c>
+      <c r="AH14" s="8">
+        <v>26126</v>
+      </c>
+      <c r="AI14" s="8">
+        <v>26050</v>
+      </c>
+      <c r="AJ14" s="8">
+        <v>25958</v>
+      </c>
+      <c r="AK14" s="8">
+        <v>25864</v>
+      </c>
+      <c r="AL14" s="8">
+        <v>25809</v>
+      </c>
+      <c r="AM14" s="8">
+        <v>25741</v>
+      </c>
+      <c r="AN14" s="8">
+        <v>25715</v>
+      </c>
+      <c r="AO14" s="8">
+        <v>25722</v>
+      </c>
+      <c r="AP14" s="8">
+        <v>25653</v>
+      </c>
+      <c r="AQ14" s="8">
+        <v>25636</v>
+      </c>
+      <c r="AR14" s="8">
+        <v>25582</v>
+      </c>
+      <c r="AS14" s="8">
+        <v>25530</v>
+      </c>
+      <c r="AT14" s="76">
+        <v>25437</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50">
+      <c r="A15" s="70" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="22"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="22"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="22"/>
+      <c r="N15" s="21"/>
+      <c r="O15" s="23">
+        <v>13497</v>
+      </c>
+      <c r="P15" s="23">
+        <v>13466</v>
+      </c>
+      <c r="Q15" s="23">
+        <v>13438</v>
+      </c>
+      <c r="R15" s="23">
+        <v>13434</v>
+      </c>
+      <c r="S15" s="23">
+        <v>13386</v>
+      </c>
+      <c r="T15" s="23">
+        <v>13381</v>
+      </c>
+      <c r="U15" s="23">
+        <v>13384</v>
+      </c>
+      <c r="V15" s="23">
+        <v>13318</v>
+      </c>
+      <c r="W15" s="23">
+        <v>13269</v>
+      </c>
+      <c r="X15" s="23">
+        <v>13229</v>
+      </c>
+      <c r="Y15" s="23">
+        <v>13220</v>
+      </c>
+      <c r="Z15" s="8">
+        <v>13186</v>
+      </c>
+      <c r="AA15" s="8">
+        <v>13169</v>
+      </c>
+      <c r="AB15" s="8">
+        <v>13131</v>
+      </c>
+      <c r="AC15" s="8">
+        <v>13087</v>
+      </c>
+      <c r="AD15" s="8">
+        <v>13065</v>
+      </c>
+      <c r="AE15" s="8">
+        <v>13049</v>
+      </c>
+      <c r="AF15" s="8">
+        <v>13025</v>
+      </c>
+      <c r="AG15" s="8">
+        <v>13003</v>
+      </c>
+      <c r="AH15" s="8">
+        <v>12939</v>
+      </c>
+      <c r="AI15" s="8">
+        <v>12917</v>
+      </c>
+      <c r="AJ15" s="8">
+        <v>12905</v>
+      </c>
+      <c r="AK15" s="8">
+        <v>12835</v>
+      </c>
+      <c r="AL15" s="8">
+        <v>12793</v>
+      </c>
+      <c r="AM15" s="8">
+        <v>12795</v>
+      </c>
+      <c r="AN15" s="8">
+        <v>12792</v>
+      </c>
+      <c r="AO15" s="8">
+        <v>12770</v>
+      </c>
+      <c r="AP15" s="8">
+        <v>12740</v>
+      </c>
+      <c r="AQ15" s="8">
+        <v>12729</v>
+      </c>
+      <c r="AR15" s="8">
+        <v>12712</v>
+      </c>
+      <c r="AS15" s="8">
+        <v>12662</v>
+      </c>
+      <c r="AT15" s="76">
+        <v>12609</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50">
+      <c r="A16" s="70" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="22"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="21"/>
+      <c r="O16" s="23">
+        <v>17202</v>
+      </c>
+      <c r="P16" s="23">
+        <v>17161</v>
+      </c>
+      <c r="Q16" s="23">
+        <v>17165</v>
+      </c>
+      <c r="R16" s="23">
+        <v>17156</v>
+      </c>
+      <c r="S16" s="23">
+        <v>17120</v>
+      </c>
+      <c r="T16" s="23">
+        <v>17086</v>
+      </c>
+      <c r="U16" s="23">
+        <v>17071</v>
+      </c>
+      <c r="V16" s="23">
+        <v>17043</v>
+      </c>
+      <c r="W16" s="23">
+        <v>17047</v>
+      </c>
+      <c r="X16" s="23">
+        <v>17026</v>
+      </c>
+      <c r="Y16" s="23">
+        <v>16989</v>
+      </c>
+      <c r="Z16" s="8">
+        <v>16978</v>
+      </c>
+      <c r="AA16" s="8">
+        <v>16940</v>
+      </c>
+      <c r="AB16" s="8">
+        <v>16862</v>
+      </c>
+      <c r="AC16" s="8">
+        <v>16818</v>
+      </c>
+      <c r="AD16" s="8">
+        <v>16802</v>
+      </c>
+      <c r="AE16" s="8">
+        <v>16772</v>
+      </c>
+      <c r="AF16" s="8">
+        <v>16722</v>
+      </c>
+      <c r="AG16" s="8">
+        <v>16679</v>
+      </c>
+      <c r="AH16" s="8">
+        <v>16599</v>
+      </c>
+      <c r="AI16" s="8">
+        <v>16566</v>
+      </c>
+      <c r="AJ16" s="8">
+        <v>16509</v>
+      </c>
+      <c r="AK16" s="8">
+        <v>16455</v>
+      </c>
+      <c r="AL16" s="8">
+        <v>16441</v>
+      </c>
+      <c r="AM16" s="8">
+        <v>16409</v>
+      </c>
+      <c r="AN16" s="8">
+        <v>16376</v>
+      </c>
+      <c r="AO16" s="8">
+        <v>16357</v>
+      </c>
+      <c r="AP16" s="8">
+        <v>16312</v>
+      </c>
+      <c r="AQ16" s="8">
+        <v>16278</v>
+      </c>
+      <c r="AR16" s="8">
+        <v>16247</v>
+      </c>
+      <c r="AS16" s="8">
+        <v>16204</v>
+      </c>
+      <c r="AT16" s="76">
+        <v>16164</v>
+      </c>
+    </row>
+    <row r="17" spans="1:46">
+      <c r="A17" s="70" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="21"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="21"/>
+      <c r="O17" s="23">
+        <v>16234</v>
+      </c>
+      <c r="P17" s="23">
+        <v>16205</v>
+      </c>
+      <c r="Q17" s="23">
+        <v>16178</v>
+      </c>
+      <c r="R17" s="23">
+        <v>16183</v>
+      </c>
+      <c r="S17" s="23">
+        <v>16153</v>
+      </c>
+      <c r="T17" s="23">
+        <v>16099</v>
+      </c>
+      <c r="U17" s="23">
+        <v>16057</v>
+      </c>
+      <c r="V17" s="23">
+        <v>16020</v>
+      </c>
+      <c r="W17" s="23">
+        <v>15959</v>
+      </c>
+      <c r="X17" s="23">
+        <v>15903</v>
+      </c>
+      <c r="Y17" s="23">
+        <v>15876</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>15881</v>
+      </c>
+      <c r="AA17" s="8">
+        <v>15822</v>
+      </c>
+      <c r="AB17" s="8">
+        <v>15766</v>
+      </c>
+      <c r="AC17" s="8">
+        <v>15750</v>
+      </c>
+      <c r="AD17" s="8">
+        <v>15707</v>
+      </c>
+      <c r="AE17" s="8">
+        <v>15682</v>
+      </c>
+      <c r="AF17" s="8">
+        <v>15697</v>
+      </c>
+      <c r="AG17" s="8">
+        <v>15651</v>
+      </c>
+      <c r="AH17" s="8">
+        <v>15728</v>
+      </c>
+      <c r="AI17" s="8">
+        <v>15727</v>
+      </c>
+      <c r="AJ17" s="8">
+        <v>15635</v>
+      </c>
+      <c r="AK17" s="8">
+        <v>15583</v>
+      </c>
+      <c r="AL17" s="8">
+        <v>15574</v>
+      </c>
+      <c r="AM17" s="8">
+        <v>15544</v>
+      </c>
+      <c r="AN17" s="8">
+        <v>15469</v>
+      </c>
+      <c r="AO17" s="8">
+        <v>15390</v>
+      </c>
+      <c r="AP17" s="8">
+        <v>15405</v>
+      </c>
+      <c r="AQ17" s="8">
+        <v>15495</v>
+      </c>
+      <c r="AR17" s="8">
+        <v>15506</v>
+      </c>
+      <c r="AS17" s="8">
+        <v>15488</v>
+      </c>
+      <c r="AT17" s="76">
+        <v>15492</v>
+      </c>
+    </row>
+    <row r="18" spans="1:46">
+      <c r="A18" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="22"/>
+      <c r="N18" s="21"/>
+      <c r="O18" s="23">
+        <v>39052</v>
+      </c>
+      <c r="P18" s="23">
+        <v>39008</v>
+      </c>
+      <c r="Q18" s="23">
+        <v>38980</v>
+      </c>
+      <c r="R18" s="23">
+        <v>38935</v>
+      </c>
+      <c r="S18" s="23">
+        <v>38978</v>
+      </c>
+      <c r="T18" s="23">
+        <v>38981</v>
+      </c>
+      <c r="U18" s="23">
+        <v>38939</v>
+      </c>
+      <c r="V18" s="23">
+        <v>38910</v>
+      </c>
+      <c r="W18" s="23">
+        <v>38822</v>
+      </c>
+      <c r="X18" s="23">
+        <v>38750</v>
+      </c>
+      <c r="Y18" s="23">
+        <v>38693</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>38643</v>
+      </c>
+      <c r="AA18" s="8">
+        <v>38584</v>
+      </c>
+      <c r="AB18" s="8">
+        <v>38603</v>
+      </c>
+      <c r="AC18" s="8">
+        <v>38562</v>
+      </c>
+      <c r="AD18" s="8">
+        <v>38512</v>
+      </c>
+      <c r="AE18" s="8">
+        <v>38445</v>
+      </c>
+      <c r="AF18" s="8">
+        <v>38404</v>
+      </c>
+      <c r="AG18" s="8">
+        <v>38326</v>
+      </c>
+      <c r="AH18" s="8">
+        <v>38311</v>
+      </c>
+      <c r="AI18" s="8">
+        <v>38256</v>
+      </c>
+      <c r="AJ18" s="8">
+        <v>38246</v>
+      </c>
+      <c r="AK18" s="8">
+        <v>38227</v>
+      </c>
+      <c r="AL18" s="8">
+        <v>38205</v>
+      </c>
+      <c r="AM18" s="8">
+        <v>38114</v>
+      </c>
+      <c r="AN18" s="8">
+        <v>38046</v>
+      </c>
+      <c r="AO18" s="8">
+        <v>38046</v>
+      </c>
+      <c r="AP18" s="8">
+        <v>38007</v>
+      </c>
+      <c r="AQ18" s="8">
+        <v>37991</v>
+      </c>
+      <c r="AR18" s="8">
+        <v>37964</v>
+      </c>
+      <c r="AS18" s="8">
+        <v>37894</v>
+      </c>
+      <c r="AT18" s="76">
+        <v>37878</v>
+      </c>
+    </row>
+    <row r="19" spans="1:46">
+      <c r="A19" s="70" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="22"/>
+      <c r="G19" s="22"/>
+      <c r="H19" s="22"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="22"/>
+      <c r="N19" s="21"/>
+      <c r="O19" s="23">
+        <v>12951</v>
+      </c>
+      <c r="P19" s="23">
+        <v>12931</v>
+      </c>
+      <c r="Q19" s="23">
+        <v>12916</v>
+      </c>
+      <c r="R19" s="23">
+        <v>12901</v>
+      </c>
+      <c r="S19" s="23">
+        <v>12880</v>
+      </c>
+      <c r="T19" s="23">
+        <v>12885</v>
+      </c>
+      <c r="U19" s="23">
+        <v>12855</v>
+      </c>
+      <c r="V19" s="23">
+        <v>12836</v>
+      </c>
+      <c r="W19" s="23">
+        <v>12787</v>
+      </c>
+      <c r="X19" s="23">
+        <v>12729</v>
+      </c>
+      <c r="Y19" s="23">
+        <v>12746</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>12716</v>
+      </c>
+      <c r="AA19" s="8">
+        <v>12673</v>
+      </c>
+      <c r="AB19" s="8">
+        <v>12639</v>
+      </c>
+      <c r="AC19" s="8">
+        <v>12615</v>
+      </c>
+      <c r="AD19" s="8">
+        <v>12572</v>
+      </c>
+      <c r="AE19" s="8">
+        <v>12543</v>
+      </c>
+      <c r="AF19" s="8">
+        <v>12502</v>
+      </c>
+      <c r="AG19" s="8">
+        <v>12504</v>
+      </c>
+      <c r="AH19" s="8">
+        <v>12468</v>
+      </c>
+      <c r="AI19" s="8">
+        <v>12442</v>
+      </c>
+      <c r="AJ19" s="8">
+        <v>12410</v>
+      </c>
+      <c r="AK19" s="8">
+        <v>12367</v>
+      </c>
+      <c r="AL19" s="8">
+        <v>12336</v>
+      </c>
+      <c r="AM19" s="8">
+        <v>12322</v>
+      </c>
+      <c r="AN19" s="8">
+        <v>12306</v>
+      </c>
+      <c r="AO19" s="8">
+        <v>12277</v>
+      </c>
+      <c r="AP19" s="8">
+        <v>12263</v>
+      </c>
+      <c r="AQ19" s="8">
+        <v>12275</v>
+      </c>
+      <c r="AR19" s="8">
+        <v>12238</v>
+      </c>
+      <c r="AS19" s="8">
+        <v>12211</v>
+      </c>
+      <c r="AT19" s="76">
+        <v>12197</v>
+      </c>
+    </row>
+    <row r="20" spans="1:46">
+      <c r="A20" s="70" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="21"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="22"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="22"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="22"/>
+      <c r="N20" s="21"/>
+      <c r="O20" s="23">
+        <v>361939</v>
+      </c>
+      <c r="P20" s="23">
+        <v>362508</v>
+      </c>
+      <c r="Q20" s="23">
+        <v>362989</v>
+      </c>
+      <c r="R20" s="23">
+        <v>363453</v>
+      </c>
+      <c r="S20" s="23">
+        <v>364234</v>
+      </c>
+      <c r="T20" s="23">
+        <v>364826</v>
+      </c>
+      <c r="U20" s="23">
+        <v>365283</v>
+      </c>
+      <c r="V20" s="23">
+        <v>366054</v>
+      </c>
+      <c r="W20" s="23">
+        <v>366650</v>
+      </c>
+      <c r="X20" s="23">
+        <v>367199</v>
+      </c>
+      <c r="Y20" s="23">
+        <v>367675</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>368218</v>
+      </c>
+      <c r="AA20" s="8">
+        <v>368915</v>
+      </c>
+      <c r="AB20" s="8">
+        <v>369313</v>
+      </c>
+      <c r="AC20" s="8">
+        <v>369608</v>
+      </c>
+      <c r="AD20" s="8">
+        <v>369963</v>
+      </c>
+      <c r="AE20" s="8">
+        <v>370111</v>
+      </c>
+      <c r="AF20" s="8">
+        <v>370369</v>
+      </c>
+      <c r="AG20" s="8">
+        <v>370825</v>
+      </c>
+      <c r="AH20" s="8">
+        <v>370866</v>
+      </c>
+      <c r="AI20" s="8">
+        <v>371153</v>
+      </c>
+      <c r="AJ20" s="8">
+        <v>371702</v>
+      </c>
+      <c r="AK20" s="8">
+        <v>371984</v>
+      </c>
+      <c r="AL20" s="8">
+        <v>372083</v>
+      </c>
+      <c r="AM20" s="8">
+        <v>372329</v>
+      </c>
+      <c r="AN20" s="8">
+        <v>372742</v>
+      </c>
+      <c r="AO20" s="8">
+        <v>372732</v>
+      </c>
+      <c r="AP20" s="8">
+        <v>372815</v>
+      </c>
+      <c r="AQ20" s="8">
+        <v>372878</v>
+      </c>
+      <c r="AR20" s="8">
+        <v>373096</v>
+      </c>
+      <c r="AS20" s="8">
+        <v>373345</v>
+      </c>
+      <c r="AT20" s="76">
+        <v>373725</v>
+      </c>
+    </row>
+    <row r="21" spans="1:46" s="24" customFormat="1" ht="15" customHeight="1">
+      <c r="O21" s="79" t="s">
+        <v>78</v>
+      </c>
+      <c r="P21" s="79"/>
+      <c r="Q21" s="79"/>
+      <c r="R21" s="79"/>
+      <c r="S21" s="79"/>
+      <c r="T21" s="79"/>
+      <c r="U21" s="79"/>
+      <c r="V21" s="79"/>
+      <c r="W21" s="79"/>
+      <c r="X21" s="79"/>
+      <c r="Y21" s="79"/>
+      <c r="Z21" s="79"/>
+      <c r="AA21" s="79"/>
+      <c r="AB21" s="79"/>
+      <c r="AC21" s="79"/>
+      <c r="AD21" s="79"/>
+      <c r="AE21" s="79"/>
+      <c r="AF21" s="79"/>
+      <c r="AG21" s="79"/>
+      <c r="AH21" s="79"/>
+      <c r="AI21" s="79"/>
+      <c r="AJ21" s="79"/>
+      <c r="AK21" s="79"/>
+      <c r="AL21" s="79"/>
+      <c r="AM21" s="79"/>
+      <c r="AN21" s="79"/>
+      <c r="AO21" s="79"/>
+      <c r="AP21" s="79"/>
+      <c r="AQ21" s="79"/>
+      <c r="AR21" s="79"/>
+    </row>
+    <row r="22" spans="1:46" ht="23.1" customHeight="1">
+      <c r="A22" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="21">
+        <v>661316</v>
+      </c>
+      <c r="D22" s="21">
+        <v>661562</v>
+      </c>
+      <c r="E22" s="21">
+        <v>661960</v>
+      </c>
+      <c r="F22" s="22">
+        <v>662584</v>
+      </c>
+      <c r="G22" s="22">
+        <v>663016</v>
+      </c>
+      <c r="H22" s="22">
+        <v>663439</v>
+      </c>
+      <c r="I22" s="22">
+        <v>663851</v>
+      </c>
+      <c r="J22" s="21">
+        <v>664083</v>
+      </c>
+      <c r="K22" s="21">
+        <v>664109</v>
+      </c>
+      <c r="L22" s="21">
+        <v>664659</v>
+      </c>
+      <c r="M22" s="22">
+        <v>665055</v>
+      </c>
+      <c r="N22" s="21">
+        <v>665458</v>
+      </c>
+      <c r="O22" s="35">
+        <v>339125</v>
+      </c>
+      <c r="P22" s="35">
+        <v>339225</v>
+      </c>
+      <c r="Q22" s="35">
+        <v>339367</v>
+      </c>
+      <c r="R22" s="35">
+        <v>339500</v>
+      </c>
+      <c r="S22" s="35">
+        <v>339711</v>
+      </c>
+      <c r="T22" s="35">
+        <v>339799</v>
+      </c>
+      <c r="U22" s="35">
+        <v>339945</v>
+      </c>
+      <c r="V22" s="35">
+        <v>340103</v>
+      </c>
+      <c r="W22" s="35">
+        <v>340100</v>
+      </c>
+      <c r="X22" s="35">
+        <v>340261</v>
+      </c>
+      <c r="Y22" s="35">
+        <v>340414</v>
+      </c>
+      <c r="Z22" s="35">
+        <v>340482</v>
+      </c>
+      <c r="AA22" s="35">
+        <v>340706</v>
+      </c>
+      <c r="AB22" s="35">
+        <v>340735</v>
+      </c>
+      <c r="AC22" s="35">
+        <v>340722</v>
+      </c>
+      <c r="AD22" s="35">
+        <v>340723</v>
+      </c>
+      <c r="AE22" s="35">
+        <v>340619</v>
+      </c>
+      <c r="AF22" s="35">
+        <v>340731</v>
+      </c>
+      <c r="AG22" s="35">
+        <v>340868</v>
+      </c>
+      <c r="AH22" s="35">
+        <v>340706</v>
+      </c>
+      <c r="AI22" s="35">
+        <v>340675</v>
+      </c>
+      <c r="AJ22" s="35">
+        <v>340736</v>
+      </c>
+      <c r="AK22" s="35">
+        <v>340666</v>
+      </c>
+      <c r="AL22" s="35">
+        <v>340673</v>
+      </c>
+      <c r="AM22" s="35">
+        <v>340668</v>
+      </c>
+      <c r="AN22" s="35">
+        <v>340749</v>
+      </c>
+      <c r="AO22" s="35">
+        <v>340656</v>
+      </c>
+      <c r="AP22" s="35">
+        <v>340481</v>
+      </c>
+      <c r="AQ22" s="35">
+        <v>340372</v>
+      </c>
+      <c r="AR22" s="35">
+        <v>340286</v>
+      </c>
+      <c r="AS22" s="35">
+        <v>340171</v>
+      </c>
+      <c r="AT22" s="76">
+        <v>340246</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46">
+      <c r="A23" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="21"/>
+      <c r="D23" s="21"/>
+      <c r="E23" s="21"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="22"/>
+      <c r="N23" s="21"/>
+      <c r="O23" s="1">
+        <v>18244</v>
+      </c>
+      <c r="P23" s="1">
+        <v>18191</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>18167</v>
+      </c>
+      <c r="R23" s="1">
+        <v>18141</v>
+      </c>
+      <c r="S23" s="1">
+        <v>18100</v>
+      </c>
+      <c r="T23" s="1">
+        <v>18062</v>
+      </c>
+      <c r="U23" s="1">
+        <v>18025</v>
+      </c>
+      <c r="V23" s="1">
+        <v>18027</v>
+      </c>
+      <c r="W23" s="1">
+        <v>17977</v>
+      </c>
+      <c r="X23" s="1">
+        <v>17931</v>
+      </c>
+      <c r="Y23" s="1">
+        <v>17896</v>
+      </c>
+      <c r="Z23" s="1">
+        <v>17862</v>
+      </c>
+      <c r="AA23" s="1">
+        <v>17847</v>
+      </c>
+      <c r="AB23" s="1">
+        <v>17812</v>
+      </c>
+      <c r="AC23" s="1">
+        <v>17787</v>
+      </c>
+      <c r="AD23" s="1">
+        <v>17769</v>
+      </c>
+      <c r="AE23" s="1">
+        <v>17731</v>
+      </c>
+      <c r="AF23" s="1">
+        <v>17696</v>
+      </c>
+      <c r="AG23" s="35">
+        <v>17644</v>
+      </c>
+      <c r="AH23" s="35">
+        <v>17605</v>
+      </c>
+      <c r="AI23" s="35">
+        <v>17568</v>
+      </c>
+      <c r="AJ23" s="35">
+        <v>17518</v>
+      </c>
+      <c r="AK23" s="35">
+        <v>17486</v>
+      </c>
+      <c r="AL23" s="35">
+        <v>17471</v>
+      </c>
+      <c r="AM23" s="35">
+        <v>17446</v>
+      </c>
+      <c r="AN23" s="35">
+        <v>17420</v>
+      </c>
+      <c r="AO23" s="35">
+        <v>17380</v>
+      </c>
+      <c r="AP23" s="35">
+        <v>17336</v>
+      </c>
+      <c r="AQ23" s="35">
+        <v>17285</v>
+      </c>
+      <c r="AR23" s="35">
+        <v>17236</v>
+      </c>
+      <c r="AS23" s="35">
+        <v>17163</v>
+      </c>
+      <c r="AT23" s="77">
+        <v>17166</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46">
+      <c r="A24" s="70" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="21"/>
+      <c r="J24" s="21"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+      <c r="N24" s="21"/>
+      <c r="O24" s="1">
+        <v>7417</v>
+      </c>
+      <c r="P24" s="1">
+        <v>7393</v>
+      </c>
+      <c r="Q24" s="1">
+        <v>7394</v>
+      </c>
+      <c r="R24" s="1">
+        <v>7383</v>
+      </c>
+      <c r="S24" s="1">
+        <v>7355</v>
+      </c>
+      <c r="T24" s="1">
+        <v>7351</v>
+      </c>
+      <c r="U24" s="1">
+        <v>7354</v>
+      </c>
+      <c r="V24" s="1">
+        <v>7325</v>
+      </c>
+      <c r="W24" s="1">
+        <v>7307</v>
+      </c>
+      <c r="X24" s="1">
+        <v>7308</v>
+      </c>
+      <c r="Y24" s="1">
+        <v>7303</v>
+      </c>
+      <c r="Z24" s="1">
+        <v>7269</v>
+      </c>
+      <c r="AA24" s="1">
+        <v>7246</v>
+      </c>
+      <c r="AB24" s="1">
+        <v>7208</v>
+      </c>
+      <c r="AC24" s="1">
+        <v>7197</v>
+      </c>
+      <c r="AD24" s="1">
+        <v>7172</v>
+      </c>
+      <c r="AE24" s="1">
+        <v>7150</v>
+      </c>
+      <c r="AF24" s="1">
+        <v>7143</v>
+      </c>
+      <c r="AG24" s="35">
+        <v>7124</v>
+      </c>
+      <c r="AH24" s="35">
+        <v>7120</v>
+      </c>
+      <c r="AI24" s="35">
+        <v>7117</v>
+      </c>
+      <c r="AJ24" s="35">
+        <v>7108</v>
+      </c>
+      <c r="AK24" s="35">
+        <v>7098</v>
+      </c>
+      <c r="AL24" s="35">
+        <v>7078</v>
+      </c>
+      <c r="AM24" s="35">
+        <v>7049</v>
+      </c>
+      <c r="AN24" s="35">
+        <v>7038</v>
+      </c>
+      <c r="AO24" s="35">
+        <v>7034</v>
+      </c>
+      <c r="AP24" s="35">
+        <v>7020</v>
+      </c>
+      <c r="AQ24" s="35">
+        <v>7012</v>
+      </c>
+      <c r="AR24" s="35">
+        <v>7004</v>
+      </c>
+      <c r="AS24" s="35">
+        <v>6980</v>
+      </c>
+      <c r="AT24" s="77">
+        <v>6972</v>
+      </c>
+    </row>
+    <row r="25" spans="1:46">
+      <c r="A25" s="70" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="22"/>
+      <c r="G25" s="22"/>
+      <c r="H25" s="22"/>
+      <c r="I25" s="22"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="22"/>
+      <c r="N25" s="21"/>
+      <c r="O25" s="1">
+        <v>28334</v>
+      </c>
+      <c r="P25" s="1">
+        <v>28337</v>
+      </c>
+      <c r="Q25" s="1">
+        <v>28324</v>
+      </c>
+      <c r="R25" s="1">
+        <v>28320</v>
+      </c>
+      <c r="S25" s="1">
+        <v>28298</v>
+      </c>
+      <c r="T25" s="1">
+        <v>28252</v>
+      </c>
+      <c r="U25" s="1">
+        <v>28229</v>
+      </c>
+      <c r="V25" s="1">
+        <v>28219</v>
+      </c>
+      <c r="W25" s="1">
+        <v>28191</v>
+      </c>
+      <c r="X25" s="1">
+        <v>28136</v>
+      </c>
+      <c r="Y25" s="1">
+        <v>28103</v>
+      </c>
+      <c r="Z25" s="1">
+        <v>28081</v>
+      </c>
+      <c r="AA25" s="1">
+        <v>28050</v>
+      </c>
+      <c r="AB25" s="1">
+        <v>28058</v>
+      </c>
+      <c r="AC25" s="1">
+        <v>28044</v>
+      </c>
+      <c r="AD25" s="1">
+        <v>28031</v>
+      </c>
+      <c r="AE25" s="1">
+        <v>28032</v>
+      </c>
+      <c r="AF25" s="1">
+        <v>28078</v>
+      </c>
+      <c r="AG25" s="35">
+        <v>28028</v>
+      </c>
+      <c r="AH25" s="35">
+        <v>28008</v>
+      </c>
+      <c r="AI25" s="35">
+        <v>27976</v>
+      </c>
+      <c r="AJ25" s="35">
+        <v>27904</v>
+      </c>
+      <c r="AK25" s="35">
+        <v>27904</v>
+      </c>
+      <c r="AL25" s="35">
+        <v>27896</v>
+      </c>
+      <c r="AM25" s="35">
+        <v>27851</v>
+      </c>
+      <c r="AN25" s="35">
+        <v>27873</v>
+      </c>
+      <c r="AO25" s="35">
+        <v>27854</v>
+      </c>
+      <c r="AP25" s="35">
+        <v>27828</v>
+      </c>
+      <c r="AQ25" s="35">
+        <v>27820</v>
+      </c>
+      <c r="AR25" s="35">
+        <v>27813</v>
+      </c>
+      <c r="AS25" s="35">
+        <v>27847</v>
+      </c>
+      <c r="AT25" s="77">
+        <v>27830</v>
+      </c>
+    </row>
+    <row r="26" spans="1:46">
+      <c r="A26" s="70" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="21"/>
+      <c r="D26" s="21"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="22"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="22"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="21"/>
+      <c r="K26" s="21"/>
+      <c r="L26" s="21"/>
+      <c r="M26" s="22"/>
+      <c r="N26" s="21"/>
+      <c r="O26" s="1">
+        <v>11136</v>
+      </c>
+      <c r="P26" s="1">
+        <v>11127</v>
+      </c>
+      <c r="Q26" s="1">
+        <v>11109</v>
+      </c>
+      <c r="R26" s="1">
+        <v>11112</v>
+      </c>
+      <c r="S26" s="1">
+        <v>11104</v>
+      </c>
+      <c r="T26" s="1">
+        <v>11085</v>
+      </c>
+      <c r="U26" s="1">
+        <v>11086</v>
+      </c>
+      <c r="V26" s="1">
+        <v>11079</v>
+      </c>
+      <c r="W26" s="1">
+        <v>11076</v>
+      </c>
+      <c r="X26" s="1">
+        <v>11067</v>
+      </c>
+      <c r="Y26" s="1">
+        <v>11049</v>
+      </c>
+      <c r="Z26" s="1">
+        <v>11032</v>
+      </c>
+      <c r="AA26" s="1">
+        <v>11021</v>
+      </c>
+      <c r="AB26" s="1">
+        <v>11000</v>
+      </c>
+      <c r="AC26" s="1">
+        <v>10990</v>
+      </c>
+      <c r="AD26" s="1">
+        <v>10959</v>
+      </c>
+      <c r="AE26" s="1">
+        <v>10953</v>
+      </c>
+      <c r="AF26" s="1">
+        <v>10942</v>
+      </c>
+      <c r="AG26" s="35">
+        <v>10955</v>
+      </c>
+      <c r="AH26" s="35">
+        <v>10917</v>
+      </c>
+      <c r="AI26" s="35">
+        <v>10901</v>
+      </c>
+      <c r="AJ26" s="35">
+        <v>10876</v>
+      </c>
+      <c r="AK26" s="35">
+        <v>10855</v>
+      </c>
+      <c r="AL26" s="35">
+        <v>10838</v>
+      </c>
+      <c r="AM26" s="35">
+        <v>10842</v>
+      </c>
+      <c r="AN26" s="35">
+        <v>10789</v>
+      </c>
+      <c r="AO26" s="35">
+        <v>10771</v>
+      </c>
+      <c r="AP26" s="35">
+        <v>10759</v>
+      </c>
+      <c r="AQ26" s="35">
+        <v>10764</v>
+      </c>
+      <c r="AR26" s="35">
+        <v>10752</v>
+      </c>
+      <c r="AS26" s="35">
+        <v>10724</v>
+      </c>
+      <c r="AT26" s="77">
+        <v>10697</v>
+      </c>
+    </row>
+    <row r="27" spans="1:46">
+      <c r="A27" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="22"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="22"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="22"/>
+      <c r="N27" s="21"/>
+      <c r="O27" s="1">
+        <v>7217</v>
+      </c>
+      <c r="P27" s="1">
+        <v>7222</v>
+      </c>
+      <c r="Q27" s="1">
+        <v>7206</v>
+      </c>
+      <c r="R27" s="1">
+        <v>7199</v>
+      </c>
+      <c r="S27" s="1">
+        <v>7176</v>
+      </c>
+      <c r="T27" s="1">
+        <v>7159</v>
+      </c>
+      <c r="U27" s="1">
+        <v>7154</v>
+      </c>
+      <c r="V27" s="1">
+        <v>7155</v>
+      </c>
+      <c r="W27" s="1">
+        <v>7144</v>
+      </c>
+      <c r="X27" s="1">
+        <v>7137</v>
+      </c>
+      <c r="Y27" s="1">
+        <v>7124</v>
+      </c>
+      <c r="Z27" s="1">
+        <v>7112</v>
+      </c>
+      <c r="AA27" s="1">
+        <v>7085</v>
+      </c>
+      <c r="AB27" s="1">
+        <v>7083</v>
+      </c>
+      <c r="AC27" s="1">
+        <v>7069</v>
+      </c>
+      <c r="AD27" s="1">
+        <v>7066</v>
+      </c>
+      <c r="AE27" s="1">
+        <v>7045</v>
+      </c>
+      <c r="AF27" s="1">
+        <v>7012</v>
+      </c>
+      <c r="AG27" s="35">
+        <v>7010</v>
+      </c>
+      <c r="AH27" s="35">
+        <v>6998</v>
+      </c>
+      <c r="AI27" s="35">
+        <v>6985</v>
+      </c>
+      <c r="AJ27" s="35">
+        <v>6976</v>
+      </c>
+      <c r="AK27" s="35">
+        <v>6942</v>
+      </c>
+      <c r="AL27" s="35">
+        <v>6931</v>
+      </c>
+      <c r="AM27" s="35">
+        <v>6922</v>
+      </c>
+      <c r="AN27" s="35">
+        <v>6917</v>
+      </c>
+      <c r="AO27" s="35">
+        <v>6922</v>
+      </c>
+      <c r="AP27" s="35">
+        <v>6912</v>
+      </c>
+      <c r="AQ27" s="35">
+        <v>6896</v>
+      </c>
+      <c r="AR27" s="35">
+        <v>6879</v>
+      </c>
+      <c r="AS27" s="35">
+        <v>6853</v>
+      </c>
+      <c r="AT27" s="77">
+        <v>6842</v>
+      </c>
+    </row>
+    <row r="28" spans="1:46">
+      <c r="A28" s="70" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C28" s="21"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="22"/>
+      <c r="G28" s="22"/>
+      <c r="H28" s="22"/>
+      <c r="I28" s="22"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="22"/>
+      <c r="N28" s="21"/>
+      <c r="O28" s="1">
+        <v>30493</v>
+      </c>
+      <c r="P28" s="1">
+        <v>30514</v>
+      </c>
+      <c r="Q28" s="1">
+        <v>30552</v>
+      </c>
+      <c r="R28" s="1">
+        <v>30565</v>
+      </c>
+      <c r="S28" s="1">
+        <v>30548</v>
+      </c>
+      <c r="T28" s="1">
+        <v>30521</v>
+      </c>
+      <c r="U28" s="1">
+        <v>30571</v>
+      </c>
+      <c r="V28" s="1">
+        <v>30599</v>
+      </c>
+      <c r="W28" s="1">
+        <v>30615</v>
+      </c>
+      <c r="X28" s="1">
+        <v>30660</v>
+      </c>
+      <c r="Y28" s="1">
+        <v>30757</v>
+      </c>
+      <c r="Z28" s="1">
+        <v>30796</v>
+      </c>
+      <c r="AA28" s="1">
+        <v>30839</v>
+      </c>
+      <c r="AB28" s="1">
+        <v>30872</v>
+      </c>
+      <c r="AC28" s="1">
+        <v>30883</v>
+      </c>
+      <c r="AD28" s="1">
+        <v>30932</v>
+      </c>
+      <c r="AE28" s="1">
+        <v>30927</v>
+      </c>
+      <c r="AF28" s="1">
+        <v>31048</v>
+      </c>
+      <c r="AG28" s="35">
+        <v>31166</v>
+      </c>
+      <c r="AH28" s="35">
+        <v>31203</v>
+      </c>
+      <c r="AI28" s="35">
+        <v>31239</v>
+      </c>
+      <c r="AJ28" s="35">
+        <v>31283</v>
+      </c>
+      <c r="AK28" s="35">
+        <v>31369</v>
+      </c>
+      <c r="AL28" s="35">
+        <v>31508</v>
+      </c>
+      <c r="AM28" s="35">
+        <v>31602</v>
+      </c>
+      <c r="AN28" s="35">
+        <v>31666</v>
+      </c>
+      <c r="AO28" s="35">
+        <v>31728</v>
+      </c>
+      <c r="AP28" s="35">
+        <v>31741</v>
+      </c>
+      <c r="AQ28" s="35">
+        <v>31717</v>
+      </c>
+      <c r="AR28" s="35">
+        <v>31734</v>
+      </c>
+      <c r="AS28" s="35">
+        <v>31779</v>
+      </c>
+      <c r="AT28" s="77">
+        <v>31831</v>
+      </c>
+    </row>
+    <row r="29" spans="1:46">
+      <c r="A29" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="21"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="22"/>
+      <c r="H29" s="22"/>
+      <c r="I29" s="22"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="22"/>
+      <c r="N29" s="21"/>
+      <c r="O29" s="1">
+        <v>14009</v>
+      </c>
+      <c r="P29" s="1">
+        <v>13962</v>
+      </c>
+      <c r="Q29" s="1">
+        <v>13950</v>
+      </c>
+      <c r="R29" s="1">
+        <v>13929</v>
+      </c>
+      <c r="S29" s="1">
+        <v>13897</v>
+      </c>
+      <c r="T29" s="1">
+        <v>13881</v>
+      </c>
+      <c r="U29" s="1">
+        <v>13891</v>
+      </c>
+      <c r="V29" s="1">
+        <v>13866</v>
+      </c>
+      <c r="W29" s="1">
+        <v>13807</v>
+      </c>
+      <c r="X29" s="1">
+        <v>13769</v>
+      </c>
+      <c r="Y29" s="1">
+        <v>13753</v>
+      </c>
+      <c r="Z29" s="1">
+        <v>13701</v>
+      </c>
+      <c r="AA29" s="1">
+        <v>13677</v>
+      </c>
+      <c r="AB29" s="1">
+        <v>13618</v>
+      </c>
+      <c r="AC29" s="1">
+        <v>13579</v>
+      </c>
+      <c r="AD29" s="1">
+        <v>13548</v>
+      </c>
+      <c r="AE29" s="1">
+        <v>13518</v>
+      </c>
+      <c r="AF29" s="1">
+        <v>13499</v>
+      </c>
+      <c r="AG29" s="35">
+        <v>13473</v>
+      </c>
+      <c r="AH29" s="35">
+        <v>13462</v>
+      </c>
+      <c r="AI29" s="35">
+        <v>13442</v>
+      </c>
+      <c r="AJ29" s="35">
+        <v>13397</v>
+      </c>
+      <c r="AK29" s="35">
+        <v>13348</v>
+      </c>
+      <c r="AL29" s="35">
+        <v>13334</v>
+      </c>
+      <c r="AM29" s="35">
+        <v>13296</v>
+      </c>
+      <c r="AN29" s="35">
+        <v>13275</v>
+      </c>
+      <c r="AO29" s="35">
+        <v>13271</v>
+      </c>
+      <c r="AP29" s="35">
+        <v>13224</v>
+      </c>
+      <c r="AQ29" s="35">
+        <v>13199</v>
+      </c>
+      <c r="AR29" s="35">
+        <v>13164</v>
+      </c>
+      <c r="AS29" s="35">
+        <v>13140</v>
+      </c>
+      <c r="AT29" s="77">
+        <v>13104</v>
+      </c>
+    </row>
+    <row r="30" spans="1:46">
+      <c r="A30" s="70" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="21"/>
+      <c r="D30" s="21"/>
+      <c r="E30" s="21"/>
+      <c r="F30" s="22"/>
+      <c r="G30" s="22"/>
+      <c r="H30" s="22"/>
+      <c r="I30" s="22"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="22"/>
+      <c r="N30" s="21"/>
+      <c r="O30" s="1">
+        <v>7035</v>
+      </c>
+      <c r="P30" s="1">
+        <v>7015</v>
+      </c>
+      <c r="Q30" s="1">
+        <v>7003</v>
+      </c>
+      <c r="R30" s="1">
+        <v>7007</v>
+      </c>
+      <c r="S30" s="1">
+        <v>6967</v>
+      </c>
+      <c r="T30" s="1">
+        <v>6962</v>
+      </c>
+      <c r="U30" s="1">
+        <v>6970</v>
+      </c>
+      <c r="V30" s="1">
+        <v>6944</v>
+      </c>
+      <c r="W30" s="1">
+        <v>6930</v>
+      </c>
+      <c r="X30" s="1">
+        <v>6905</v>
+      </c>
+      <c r="Y30" s="1">
+        <v>6906</v>
+      </c>
+      <c r="Z30" s="1">
+        <v>6881</v>
+      </c>
+      <c r="AA30" s="1">
+        <v>6876</v>
+      </c>
+      <c r="AB30" s="1">
+        <v>6859</v>
+      </c>
+      <c r="AC30" s="1">
+        <v>6836</v>
+      </c>
+      <c r="AD30" s="1">
+        <v>6824</v>
+      </c>
+      <c r="AE30" s="1">
+        <v>6823</v>
+      </c>
+      <c r="AF30" s="1">
+        <v>6820</v>
+      </c>
+      <c r="AG30" s="35">
+        <v>6820</v>
+      </c>
+      <c r="AH30" s="35">
+        <v>6791</v>
+      </c>
+      <c r="AI30" s="35">
+        <v>6794</v>
+      </c>
+      <c r="AJ30" s="35">
+        <v>6784</v>
+      </c>
+      <c r="AK30" s="35">
+        <v>6739</v>
+      </c>
+      <c r="AL30" s="35">
+        <v>6711</v>
+      </c>
+      <c r="AM30" s="35">
+        <v>6715</v>
+      </c>
+      <c r="AN30" s="35">
+        <v>6721</v>
+      </c>
+      <c r="AO30" s="35">
+        <v>6710</v>
+      </c>
+      <c r="AP30" s="35">
+        <v>6682</v>
+      </c>
+      <c r="AQ30" s="35">
+        <v>6675</v>
+      </c>
+      <c r="AR30" s="35">
+        <v>6665</v>
+      </c>
+      <c r="AS30" s="35">
+        <v>6641</v>
+      </c>
+      <c r="AT30" s="77">
+        <v>6627</v>
+      </c>
+    </row>
+    <row r="31" spans="1:46">
+      <c r="A31" s="70" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="22"/>
+      <c r="H31" s="22"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21"/>
+      <c r="L31" s="21"/>
+      <c r="M31" s="22"/>
+      <c r="N31" s="21"/>
+      <c r="O31" s="1">
+        <v>8918</v>
+      </c>
+      <c r="P31" s="1">
+        <v>8895</v>
+      </c>
+      <c r="Q31" s="1">
+        <v>8902</v>
+      </c>
+      <c r="R31" s="1">
+        <v>8893</v>
+      </c>
+      <c r="S31" s="1">
+        <v>8870</v>
+      </c>
+      <c r="T31" s="1">
+        <v>8850</v>
+      </c>
+      <c r="U31" s="1">
+        <v>8840</v>
+      </c>
+      <c r="V31" s="1">
+        <v>8828</v>
+      </c>
+      <c r="W31" s="1">
+        <v>8832</v>
+      </c>
+      <c r="X31" s="1">
+        <v>8821</v>
+      </c>
+      <c r="Y31" s="1">
+        <v>8814</v>
+      </c>
+      <c r="Z31" s="1">
+        <v>8821</v>
+      </c>
+      <c r="AA31" s="1">
+        <v>8796</v>
+      </c>
+      <c r="AB31" s="1">
+        <v>8746</v>
+      </c>
+      <c r="AC31" s="1">
+        <v>8724</v>
+      </c>
+      <c r="AD31" s="1">
+        <v>8719</v>
+      </c>
+      <c r="AE31" s="1">
+        <v>8705</v>
+      </c>
+      <c r="AF31" s="1">
+        <v>8684</v>
+      </c>
+      <c r="AG31" s="35">
+        <v>8664</v>
+      </c>
+      <c r="AH31" s="35">
+        <v>8625</v>
+      </c>
+      <c r="AI31" s="35">
+        <v>8604</v>
+      </c>
+      <c r="AJ31" s="35">
+        <v>8569</v>
+      </c>
+      <c r="AK31" s="35">
+        <v>8530</v>
+      </c>
+      <c r="AL31" s="35">
+        <v>8527</v>
+      </c>
+      <c r="AM31" s="35">
+        <v>8509</v>
+      </c>
+      <c r="AN31" s="35">
+        <v>8489</v>
+      </c>
+      <c r="AO31" s="35">
+        <v>8483</v>
+      </c>
+      <c r="AP31" s="35">
+        <v>8454</v>
+      </c>
+      <c r="AQ31" s="35">
+        <v>8438</v>
+      </c>
+      <c r="AR31" s="35">
+        <v>8423</v>
+      </c>
+      <c r="AS31" s="35">
+        <v>8398</v>
+      </c>
+      <c r="AT31" s="77">
+        <v>8385</v>
+      </c>
+    </row>
+    <row r="32" spans="1:46">
+      <c r="A32" s="70" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="21"/>
+      <c r="D32" s="21"/>
+      <c r="E32" s="21"/>
+      <c r="F32" s="21"/>
+      <c r="G32" s="21"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="21"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="21"/>
+      <c r="N32" s="21"/>
+      <c r="O32" s="1">
+        <v>8145</v>
+      </c>
+      <c r="P32" s="1">
+        <v>8138</v>
+      </c>
+      <c r="Q32" s="1">
+        <v>8115</v>
+      </c>
+      <c r="R32" s="1">
+        <v>8108</v>
+      </c>
+      <c r="S32" s="1">
+        <v>8095</v>
+      </c>
+      <c r="T32" s="1">
+        <v>8063</v>
+      </c>
+      <c r="U32" s="1">
+        <v>8054</v>
+      </c>
+      <c r="V32" s="1">
+        <v>8034</v>
+      </c>
+      <c r="W32" s="1">
+        <v>8017</v>
+      </c>
+      <c r="X32" s="1">
+        <v>7980</v>
+      </c>
+      <c r="Y32" s="1">
+        <v>7962</v>
+      </c>
+      <c r="Z32" s="1">
+        <v>7973</v>
+      </c>
+      <c r="AA32" s="1">
+        <v>7940</v>
+      </c>
+      <c r="AB32" s="1">
+        <v>7912</v>
+      </c>
+      <c r="AC32" s="1">
+        <v>7902</v>
+      </c>
+      <c r="AD32" s="1">
+        <v>7881</v>
+      </c>
+      <c r="AE32" s="1">
+        <v>7870</v>
+      </c>
+      <c r="AF32" s="1">
+        <v>7879</v>
+      </c>
+      <c r="AG32" s="35">
+        <v>7863</v>
+      </c>
+      <c r="AH32" s="35">
+        <v>7919</v>
+      </c>
+      <c r="AI32" s="35">
+        <v>7933</v>
+      </c>
+      <c r="AJ32" s="35">
+        <v>7882</v>
+      </c>
+      <c r="AK32" s="35">
+        <v>7852</v>
+      </c>
+      <c r="AL32" s="35">
+        <v>7851</v>
+      </c>
+      <c r="AM32" s="35">
+        <v>7840</v>
+      </c>
+      <c r="AN32" s="35">
+        <v>7811</v>
+      </c>
+      <c r="AO32" s="35">
+        <v>7775</v>
+      </c>
+      <c r="AP32" s="35">
+        <v>7792</v>
+      </c>
+      <c r="AQ32" s="35">
+        <v>7846</v>
+      </c>
+      <c r="AR32" s="35">
+        <v>7846</v>
+      </c>
+      <c r="AS32" s="35">
+        <v>7833</v>
+      </c>
+      <c r="AT32" s="77">
+        <v>7827</v>
+      </c>
+    </row>
+    <row r="33" spans="1:46">
+      <c r="A33" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="22"/>
+      <c r="G33" s="22"/>
+      <c r="H33" s="22"/>
+      <c r="I33" s="22"/>
+      <c r="J33" s="21"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="21"/>
+      <c r="M33" s="22"/>
+      <c r="N33" s="21"/>
+      <c r="O33" s="1">
+        <v>19681</v>
+      </c>
+      <c r="P33" s="1">
+        <v>19661</v>
+      </c>
+      <c r="Q33" s="1">
+        <v>19640</v>
+      </c>
+      <c r="R33" s="1">
+        <v>19617</v>
+      </c>
+      <c r="S33" s="1">
+        <v>19658</v>
+      </c>
+      <c r="T33" s="1">
+        <v>19681</v>
+      </c>
+      <c r="U33" s="1">
+        <v>19653</v>
+      </c>
+      <c r="V33" s="1">
+        <v>19643</v>
+      </c>
+      <c r="W33" s="1">
+        <v>19607</v>
+      </c>
+      <c r="X33" s="1">
+        <v>19564</v>
+      </c>
+      <c r="Y33" s="1">
+        <v>19521</v>
+      </c>
+      <c r="Z33" s="1">
+        <v>19511</v>
+      </c>
+      <c r="AA33" s="1">
+        <v>19480</v>
+      </c>
+      <c r="AB33" s="1">
+        <v>19499</v>
+      </c>
+      <c r="AC33" s="1">
+        <v>19490</v>
+      </c>
+      <c r="AD33" s="1">
+        <v>19475</v>
+      </c>
+      <c r="AE33" s="1">
+        <v>19448</v>
+      </c>
+      <c r="AF33" s="1">
+        <v>19417</v>
+      </c>
+      <c r="AG33" s="35">
+        <v>19394</v>
+      </c>
+      <c r="AH33" s="35">
+        <v>19393</v>
+      </c>
+      <c r="AI33" s="35">
+        <v>19343</v>
+      </c>
+      <c r="AJ33" s="35">
+        <v>19338</v>
+      </c>
+      <c r="AK33" s="35">
+        <v>19336</v>
+      </c>
+      <c r="AL33" s="35">
+        <v>19327</v>
+      </c>
+      <c r="AM33" s="35">
+        <v>19300</v>
+      </c>
+      <c r="AN33" s="35">
+        <v>19272</v>
+      </c>
+      <c r="AO33" s="35">
+        <v>19274</v>
+      </c>
+      <c r="AP33" s="35">
+        <v>19259</v>
+      </c>
+      <c r="AQ33" s="35">
+        <v>19249</v>
+      </c>
+      <c r="AR33" s="35">
+        <v>19248</v>
+      </c>
+      <c r="AS33" s="35">
+        <v>19214</v>
+      </c>
+      <c r="AT33" s="77">
+        <v>19240</v>
+      </c>
+    </row>
+    <row r="34" spans="1:46">
+      <c r="A34" s="70" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="21"/>
+      <c r="D34" s="21"/>
+      <c r="E34" s="21"/>
+      <c r="F34" s="22"/>
+      <c r="G34" s="22"/>
+      <c r="H34" s="22"/>
+      <c r="I34" s="22"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="22"/>
+      <c r="N34" s="21"/>
+      <c r="O34" s="1">
+        <v>6548</v>
+      </c>
+      <c r="P34" s="1">
+        <v>6535</v>
+      </c>
+      <c r="Q34" s="1">
+        <v>6531</v>
+      </c>
+      <c r="R34" s="1">
+        <v>6519</v>
+      </c>
+      <c r="S34" s="1">
+        <v>6513</v>
+      </c>
+      <c r="T34" s="1">
+        <v>6513</v>
+      </c>
+      <c r="U34" s="1">
+        <v>6501</v>
+      </c>
+      <c r="V34" s="1">
+        <v>6491</v>
+      </c>
+      <c r="W34" s="1">
+        <v>6470</v>
+      </c>
+      <c r="X34" s="1">
+        <v>6431</v>
+      </c>
+      <c r="Y34" s="1">
+        <v>6440</v>
+      </c>
+      <c r="Z34" s="1">
+        <v>6424</v>
+      </c>
+      <c r="AA34" s="1">
+        <v>6395</v>
+      </c>
+      <c r="AB34" s="1">
+        <v>6381</v>
+      </c>
+      <c r="AC34" s="1">
+        <v>6373</v>
+      </c>
+      <c r="AD34" s="1">
+        <v>6356</v>
+      </c>
+      <c r="AE34" s="1">
+        <v>6341</v>
+      </c>
+      <c r="AF34" s="1">
+        <v>6324</v>
+      </c>
+      <c r="AG34" s="35">
+        <v>6329</v>
+      </c>
+      <c r="AH34" s="35">
+        <v>6311</v>
+      </c>
+      <c r="AI34" s="35">
+        <v>6308</v>
+      </c>
+      <c r="AJ34" s="35">
+        <v>6277</v>
+      </c>
+      <c r="AK34" s="35">
+        <v>6258</v>
+      </c>
+      <c r="AL34" s="35">
+        <v>6250</v>
+      </c>
+      <c r="AM34" s="35">
+        <v>6243</v>
+      </c>
+      <c r="AN34" s="35">
+        <v>6230</v>
+      </c>
+      <c r="AO34" s="35">
+        <v>6219</v>
+      </c>
+      <c r="AP34" s="35">
+        <v>6212</v>
+      </c>
+      <c r="AQ34" s="35">
+        <v>6227</v>
+      </c>
+      <c r="AR34" s="35">
+        <v>6200</v>
+      </c>
+      <c r="AS34" s="35">
+        <v>6195</v>
+      </c>
+      <c r="AT34" s="77">
+        <v>6192</v>
+      </c>
+    </row>
+    <row r="35" spans="1:46">
+      <c r="A35" s="70" t="s">
+        <v>82</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="21"/>
+      <c r="D35" s="21"/>
+      <c r="E35" s="21"/>
+      <c r="F35" s="22"/>
+      <c r="G35" s="22"/>
+      <c r="H35" s="22"/>
+      <c r="I35" s="22"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="22"/>
+      <c r="N35" s="21"/>
+      <c r="O35" s="1">
+        <v>171948</v>
+      </c>
+      <c r="P35" s="1">
+        <v>172235</v>
+      </c>
+      <c r="Q35" s="1">
+        <v>172474</v>
+      </c>
+      <c r="R35" s="1">
+        <v>172707</v>
+      </c>
+      <c r="S35" s="1">
+        <v>173130</v>
+      </c>
+      <c r="T35" s="1">
+        <v>173419</v>
+      </c>
+      <c r="U35" s="1">
+        <v>173617</v>
+      </c>
+      <c r="V35" s="1">
+        <v>173893</v>
+      </c>
+      <c r="W35" s="1">
+        <v>174127</v>
+      </c>
+      <c r="X35" s="1">
+        <v>174552</v>
+      </c>
+      <c r="Y35" s="1">
+        <v>174786</v>
+      </c>
+      <c r="Z35" s="1">
+        <v>175019</v>
+      </c>
+      <c r="AA35" s="1">
+        <v>175454</v>
+      </c>
+      <c r="AB35" s="1">
+        <v>175687</v>
+      </c>
+      <c r="AC35" s="1">
+        <v>175848</v>
+      </c>
+      <c r="AD35" s="1">
+        <v>175991</v>
+      </c>
+      <c r="AE35" s="1">
+        <v>176076</v>
+      </c>
+      <c r="AF35" s="1">
+        <v>176189</v>
+      </c>
+      <c r="AG35" s="35">
+        <v>176398</v>
+      </c>
+      <c r="AH35" s="35">
+        <v>176354</v>
+      </c>
+      <c r="AI35" s="35">
+        <v>176465</v>
+      </c>
+      <c r="AJ35" s="35">
+        <v>176824</v>
+      </c>
+      <c r="AK35" s="35">
+        <v>176949</v>
+      </c>
+      <c r="AL35" s="35">
+        <v>176951</v>
+      </c>
+      <c r="AM35" s="35">
+        <v>177053</v>
+      </c>
+      <c r="AN35" s="35">
+        <v>177248</v>
+      </c>
+      <c r="AO35" s="35">
+        <v>177235</v>
+      </c>
+      <c r="AP35" s="35">
+        <v>177262</v>
+      </c>
+      <c r="AQ35" s="35">
+        <v>177244</v>
+      </c>
+      <c r="AR35" s="35">
+        <v>177322</v>
+      </c>
+      <c r="AS35" s="35">
+        <v>177404</v>
+      </c>
+      <c r="AT35" s="77">
+        <v>177533</v>
+      </c>
+    </row>
+    <row r="36" spans="1:46">
+      <c r="B36" s="24"/>
+      <c r="C36" s="21"/>
+      <c r="D36" s="21"/>
+      <c r="E36" s="21"/>
+      <c r="F36" s="22"/>
+      <c r="G36" s="22"/>
+      <c r="H36" s="22"/>
+      <c r="I36" s="22"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="21"/>
+      <c r="O36" s="79" t="s">
+        <v>79</v>
+      </c>
+      <c r="P36" s="79"/>
+      <c r="Q36" s="79"/>
+      <c r="R36" s="79"/>
+      <c r="S36" s="79"/>
+      <c r="T36" s="79"/>
+      <c r="U36" s="79"/>
+      <c r="V36" s="79"/>
+      <c r="W36" s="79"/>
+      <c r="X36" s="79"/>
+      <c r="Y36" s="79"/>
+      <c r="Z36" s="79"/>
+      <c r="AA36" s="79"/>
+      <c r="AB36" s="79"/>
+      <c r="AC36" s="79"/>
+      <c r="AD36" s="79"/>
+      <c r="AE36" s="79"/>
+      <c r="AF36" s="79"/>
+      <c r="AG36" s="79"/>
+      <c r="AH36" s="79"/>
+      <c r="AI36" s="79"/>
+      <c r="AJ36" s="79"/>
+      <c r="AK36" s="79"/>
+      <c r="AL36" s="79"/>
+      <c r="AM36" s="79"/>
+      <c r="AN36" s="79"/>
+      <c r="AO36" s="79"/>
+      <c r="AP36" s="79"/>
+      <c r="AQ36" s="79"/>
+      <c r="AR36" s="79"/>
+    </row>
+    <row r="37" spans="1:46" ht="23.1" customHeight="1">
+      <c r="A37" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="21">
+        <v>661316</v>
+      </c>
+      <c r="D37" s="21">
+        <v>661562</v>
+      </c>
+      <c r="E37" s="21">
+        <v>661960</v>
+      </c>
+      <c r="F37" s="22">
+        <v>662584</v>
+      </c>
+      <c r="G37" s="22">
+        <v>663016</v>
+      </c>
+      <c r="H37" s="22">
+        <v>663439</v>
+      </c>
+      <c r="I37" s="22">
+        <v>663851</v>
+      </c>
+      <c r="J37" s="21">
+        <v>664083</v>
+      </c>
+      <c r="K37" s="21">
+        <v>664109</v>
+      </c>
+      <c r="L37" s="21">
+        <v>664659</v>
+      </c>
+      <c r="M37" s="22">
+        <v>665055</v>
+      </c>
+      <c r="N37" s="21">
+        <v>665458</v>
+      </c>
+      <c r="O37" s="8">
+        <v>354136</v>
+      </c>
+      <c r="P37" s="8">
+        <v>354203</v>
+      </c>
+      <c r="Q37" s="8">
+        <v>354381</v>
+      </c>
+      <c r="R37" s="8">
+        <v>354581</v>
+      </c>
+      <c r="S37" s="8">
+        <v>354748</v>
+      </c>
+      <c r="T37" s="8">
+        <v>354929</v>
+      </c>
+      <c r="U37" s="8">
+        <v>355075</v>
+      </c>
+      <c r="V37" s="8">
+        <v>355213</v>
+      </c>
+      <c r="W37" s="8">
+        <v>355198</v>
+      </c>
+      <c r="X37" s="8">
+        <v>355040</v>
+      </c>
+      <c r="Y37" s="8">
+        <v>355179</v>
+      </c>
+      <c r="Z37" s="8">
+        <v>355242</v>
+      </c>
+      <c r="AA37" s="8">
+        <v>355352</v>
+      </c>
+      <c r="AB37" s="8">
+        <v>355335</v>
+      </c>
+      <c r="AC37" s="8">
+        <v>355287</v>
+      </c>
+      <c r="AD37" s="8">
+        <v>355376</v>
+      </c>
+      <c r="AE37" s="8">
+        <v>355316</v>
+      </c>
+      <c r="AF37" s="8">
+        <v>355368</v>
+      </c>
+      <c r="AG37" s="8">
+        <v>355392</v>
+      </c>
+      <c r="AH37" s="8">
+        <v>355194</v>
+      </c>
+      <c r="AI37" s="8">
+        <v>355099</v>
+      </c>
+      <c r="AJ37" s="8">
+        <v>355015</v>
+      </c>
+      <c r="AK37" s="8">
+        <v>354951</v>
+      </c>
+      <c r="AL37" s="8">
+        <v>354889</v>
+      </c>
+      <c r="AM37" s="8">
+        <v>354926</v>
+      </c>
+      <c r="AN37" s="8">
+        <v>354912</v>
+      </c>
+      <c r="AO37" s="8">
+        <v>354829</v>
+      </c>
+      <c r="AP37" s="8">
+        <v>354681</v>
+      </c>
+      <c r="AQ37" s="35">
+        <v>354665</v>
+      </c>
+      <c r="AR37" s="35">
+        <v>354583</v>
+      </c>
+      <c r="AS37" s="35">
+        <v>354473</v>
+      </c>
+      <c r="AT37" s="77">
+        <v>354344</v>
+      </c>
+    </row>
+    <row r="38" spans="1:46">
+      <c r="A38" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" s="21"/>
+      <c r="D38" s="21"/>
+      <c r="E38" s="21"/>
+      <c r="F38" s="22"/>
+      <c r="G38" s="22"/>
+      <c r="H38" s="22"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="21"/>
+      <c r="M38" s="22"/>
+      <c r="N38" s="21"/>
+      <c r="O38" s="2">
+        <v>17447</v>
+      </c>
+      <c r="P38" s="2">
+        <v>17396</v>
+      </c>
+      <c r="Q38" s="2">
+        <v>17389</v>
+      </c>
+      <c r="R38" s="2">
+        <v>17380</v>
+      </c>
+      <c r="S38" s="2">
+        <v>17354</v>
+      </c>
+      <c r="T38" s="2">
+        <v>17340</v>
+      </c>
+      <c r="U38" s="2">
+        <v>17326</v>
+      </c>
+      <c r="V38" s="2">
+        <v>17244</v>
+      </c>
+      <c r="W38" s="2">
+        <v>17188</v>
+      </c>
+      <c r="X38" s="2">
+        <v>17121</v>
+      </c>
+      <c r="Y38" s="2">
+        <v>17055</v>
+      </c>
+      <c r="Z38" s="2">
+        <v>16992</v>
+      </c>
+      <c r="AA38" s="2">
+        <v>16976</v>
+      </c>
+      <c r="AB38" s="2">
+        <v>16920</v>
+      </c>
+      <c r="AC38" s="2">
+        <v>16894</v>
+      </c>
+      <c r="AD38" s="2">
+        <v>16866</v>
+      </c>
+      <c r="AE38" s="2">
+        <v>16855</v>
+      </c>
+      <c r="AF38" s="8">
+        <v>16812</v>
+      </c>
+      <c r="AG38" s="8">
+        <v>16738</v>
+      </c>
+      <c r="AH38" s="8">
+        <v>16678</v>
+      </c>
+      <c r="AI38" s="8">
+        <v>16610</v>
+      </c>
+      <c r="AJ38" s="8">
+        <v>16577</v>
+      </c>
+      <c r="AK38" s="8">
+        <v>16529</v>
+      </c>
+      <c r="AL38" s="8">
+        <v>16508</v>
+      </c>
+      <c r="AM38" s="8">
+        <v>16491</v>
+      </c>
+      <c r="AN38" s="8">
+        <v>16457</v>
+      </c>
+      <c r="AO38" s="8">
+        <v>16414</v>
+      </c>
+      <c r="AP38" s="8">
+        <v>16382</v>
+      </c>
+      <c r="AQ38" s="35">
+        <v>16320</v>
+      </c>
+      <c r="AR38" s="35">
+        <v>16266</v>
+      </c>
+      <c r="AS38" s="35">
+        <v>16209</v>
+      </c>
+      <c r="AT38" s="77">
+        <v>16155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:46">
+      <c r="A39" s="70" t="s">
+        <v>91</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C39" s="21"/>
+      <c r="D39" s="21"/>
+      <c r="E39" s="21"/>
+      <c r="F39" s="21"/>
+      <c r="G39" s="21"/>
+      <c r="H39" s="21"/>
+      <c r="I39" s="21"/>
+      <c r="J39" s="21"/>
+      <c r="K39" s="21"/>
+      <c r="L39" s="21"/>
+      <c r="M39" s="21"/>
+      <c r="N39" s="21"/>
+      <c r="O39" s="2">
+        <v>6927</v>
+      </c>
+      <c r="P39" s="2">
+        <v>6918</v>
+      </c>
+      <c r="Q39" s="2">
+        <v>6904</v>
+      </c>
+      <c r="R39" s="2">
+        <v>6893</v>
+      </c>
+      <c r="S39" s="2">
+        <v>6874</v>
+      </c>
+      <c r="T39" s="2">
+        <v>6865</v>
+      </c>
+      <c r="U39" s="2">
+        <v>6871</v>
+      </c>
+      <c r="V39" s="2">
+        <v>6842</v>
+      </c>
+      <c r="W39" s="2">
+        <v>6830</v>
+      </c>
+      <c r="X39" s="2">
+        <v>6826</v>
+      </c>
+      <c r="Y39" s="2">
+        <v>6813</v>
+      </c>
+      <c r="Z39" s="2">
+        <v>6808</v>
+      </c>
+      <c r="AA39" s="2">
+        <v>6793</v>
+      </c>
+      <c r="AB39" s="2">
+        <v>6773</v>
+      </c>
+      <c r="AC39" s="2">
+        <v>6751</v>
+      </c>
+      <c r="AD39" s="2">
+        <v>6734</v>
+      </c>
+      <c r="AE39" s="2">
+        <v>6727</v>
+      </c>
+      <c r="AF39" s="8">
+        <v>6721</v>
+      </c>
+      <c r="AG39" s="8">
+        <v>6713</v>
+      </c>
+      <c r="AH39" s="8">
+        <v>6688</v>
+      </c>
+      <c r="AI39" s="8">
+        <v>6684</v>
+      </c>
+      <c r="AJ39" s="8">
+        <v>6673</v>
+      </c>
+      <c r="AK39" s="8">
+        <v>6660</v>
+      </c>
+      <c r="AL39" s="8">
+        <v>6654</v>
+      </c>
+      <c r="AM39" s="8">
+        <v>6623</v>
+      </c>
+      <c r="AN39" s="8">
+        <v>6604</v>
+      </c>
+      <c r="AO39" s="8">
+        <v>6597</v>
+      </c>
+      <c r="AP39" s="8">
+        <v>6591</v>
+      </c>
+      <c r="AQ39" s="35">
+        <v>6581</v>
+      </c>
+      <c r="AR39" s="35">
+        <v>6560</v>
+      </c>
+      <c r="AS39" s="35">
+        <v>6537</v>
+      </c>
+      <c r="AT39" s="77">
+        <v>6521</v>
+      </c>
+    </row>
+    <row r="40" spans="1:46">
+      <c r="A40" s="70" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C40" s="21"/>
+      <c r="D40" s="21"/>
+      <c r="E40" s="21"/>
+      <c r="F40" s="22"/>
+      <c r="G40" s="22"/>
+      <c r="H40" s="22"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="21"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="21"/>
+      <c r="M40" s="22"/>
+      <c r="N40" s="21"/>
+      <c r="O40" s="2">
+        <v>29663</v>
+      </c>
+      <c r="P40" s="2">
+        <v>29663</v>
+      </c>
+      <c r="Q40" s="2">
+        <v>29656</v>
+      </c>
+      <c r="R40" s="2">
+        <v>29646</v>
+      </c>
+      <c r="S40" s="2">
+        <v>29602</v>
+      </c>
+      <c r="T40" s="2">
+        <v>29616</v>
+      </c>
+      <c r="U40" s="2">
+        <v>29594</v>
+      </c>
+      <c r="V40" s="2">
+        <v>29547</v>
+      </c>
+      <c r="W40" s="2">
+        <v>29529</v>
+      </c>
+      <c r="X40" s="2">
+        <v>29461</v>
+      </c>
+      <c r="Y40" s="2">
+        <v>29438</v>
+      </c>
+      <c r="Z40" s="2">
+        <v>29402</v>
+      </c>
+      <c r="AA40" s="2">
+        <v>29403</v>
+      </c>
+      <c r="AB40" s="2">
+        <v>29430</v>
+      </c>
+      <c r="AC40" s="2">
+        <v>29406</v>
+      </c>
+      <c r="AD40" s="2">
+        <v>29404</v>
+      </c>
+      <c r="AE40" s="2">
+        <v>29419</v>
+      </c>
+      <c r="AF40" s="8">
+        <v>29449</v>
+      </c>
+      <c r="AG40" s="8">
+        <v>29416</v>
+      </c>
+      <c r="AH40" s="8">
+        <v>29384</v>
+      </c>
+      <c r="AI40" s="8">
+        <v>29322</v>
+      </c>
+      <c r="AJ40" s="8">
+        <v>29251</v>
+      </c>
+      <c r="AK40" s="8">
+        <v>29229</v>
+      </c>
+      <c r="AL40" s="8">
+        <v>29187</v>
+      </c>
+      <c r="AM40" s="8">
+        <v>29163</v>
+      </c>
+      <c r="AN40" s="8">
+        <v>29128</v>
+      </c>
+      <c r="AO40" s="8">
+        <v>29127</v>
+      </c>
+      <c r="AP40" s="8">
+        <v>29076</v>
+      </c>
+      <c r="AQ40" s="35">
+        <v>29056</v>
+      </c>
+      <c r="AR40" s="35">
+        <v>29039</v>
+      </c>
+      <c r="AS40" s="35">
+        <v>28994</v>
+      </c>
+      <c r="AT40" s="77">
+        <v>28948</v>
+      </c>
+    </row>
+    <row r="41" spans="1:46">
+      <c r="A41" s="70" t="s">
+        <v>86</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="21"/>
+      <c r="D41" s="21"/>
+      <c r="E41" s="21"/>
+      <c r="F41" s="22"/>
+      <c r="G41" s="22"/>
+      <c r="H41" s="22"/>
+      <c r="I41" s="22"/>
+      <c r="J41" s="21"/>
+      <c r="K41" s="21"/>
+      <c r="L41" s="21"/>
+      <c r="M41" s="22"/>
+      <c r="N41" s="21"/>
+      <c r="O41" s="2">
+        <v>10584</v>
+      </c>
+      <c r="P41" s="2">
+        <v>10555</v>
+      </c>
+      <c r="Q41" s="2">
+        <v>10528</v>
+      </c>
+      <c r="R41" s="2">
+        <v>10527</v>
+      </c>
+      <c r="S41" s="2">
+        <v>10525</v>
+      </c>
+      <c r="T41" s="2">
+        <v>10489</v>
+      </c>
+      <c r="U41" s="2">
+        <v>10467</v>
+      </c>
+      <c r="V41" s="2">
+        <v>10442</v>
+      </c>
+      <c r="W41" s="2">
+        <v>10410</v>
+      </c>
+      <c r="X41" s="2">
+        <v>10393</v>
+      </c>
+      <c r="Y41" s="2">
+        <v>10377</v>
+      </c>
+      <c r="Z41" s="2">
+        <v>10363</v>
+      </c>
+      <c r="AA41" s="2">
+        <v>10355</v>
+      </c>
+      <c r="AB41" s="2">
+        <v>10343</v>
+      </c>
+      <c r="AC41" s="2">
+        <v>10345</v>
+      </c>
+      <c r="AD41" s="2">
+        <v>10339</v>
+      </c>
+      <c r="AE41" s="2">
+        <v>10316</v>
+      </c>
+      <c r="AF41" s="8">
+        <v>10306</v>
+      </c>
+      <c r="AG41" s="8">
+        <v>10292</v>
+      </c>
+      <c r="AH41" s="8">
+        <v>10268</v>
+      </c>
+      <c r="AI41" s="8">
+        <v>10242</v>
+      </c>
+      <c r="AJ41" s="8">
+        <v>10215</v>
+      </c>
+      <c r="AK41" s="8">
+        <v>10193</v>
+      </c>
+      <c r="AL41" s="8">
+        <v>10170</v>
+      </c>
+      <c r="AM41" s="8">
+        <v>10170</v>
+      </c>
+      <c r="AN41" s="8">
+        <v>10146</v>
+      </c>
+      <c r="AO41" s="8">
+        <v>10123</v>
+      </c>
+      <c r="AP41" s="8">
+        <v>10121</v>
+      </c>
+      <c r="AQ41" s="35">
+        <v>10112</v>
+      </c>
+      <c r="AR41" s="35">
+        <v>10120</v>
+      </c>
+      <c r="AS41" s="35">
+        <v>10086</v>
+      </c>
+      <c r="AT41" s="77">
+        <v>10040</v>
+      </c>
+    </row>
+    <row r="42" spans="1:46">
+      <c r="A42" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C42" s="21"/>
+      <c r="D42" s="21"/>
+      <c r="E42" s="21"/>
+      <c r="F42" s="22"/>
+      <c r="G42" s="22"/>
+      <c r="H42" s="22"/>
+      <c r="I42" s="22"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="22"/>
+      <c r="N42" s="21"/>
+      <c r="O42" s="2">
+        <v>7109</v>
+      </c>
+      <c r="P42" s="2">
+        <v>7093</v>
+      </c>
+      <c r="Q42" s="2">
+        <v>7094</v>
+      </c>
+      <c r="R42" s="2">
+        <v>7104</v>
+      </c>
+      <c r="S42" s="2">
+        <v>7103</v>
+      </c>
+      <c r="T42" s="2">
+        <v>7083</v>
+      </c>
+      <c r="U42" s="2">
+        <v>7074</v>
+      </c>
+      <c r="V42" s="2">
+        <v>7061</v>
+      </c>
+      <c r="W42" s="2">
+        <v>7010</v>
+      </c>
+      <c r="X42" s="2">
+        <v>6992</v>
+      </c>
+      <c r="Y42" s="2">
+        <v>6972</v>
+      </c>
+      <c r="Z42" s="2">
+        <v>6939</v>
+      </c>
+      <c r="AA42" s="2">
+        <v>6921</v>
+      </c>
+      <c r="AB42" s="2">
+        <v>6912</v>
+      </c>
+      <c r="AC42" s="2">
+        <v>6895</v>
+      </c>
+      <c r="AD42" s="2">
+        <v>6893</v>
+      </c>
+      <c r="AE42" s="2">
+        <v>6881</v>
+      </c>
+      <c r="AF42" s="8">
+        <v>6853</v>
+      </c>
+      <c r="AG42" s="8">
+        <v>6840</v>
+      </c>
+      <c r="AH42" s="8">
+        <v>6814</v>
+      </c>
+      <c r="AI42" s="8">
+        <v>6781</v>
+      </c>
+      <c r="AJ42" s="8">
+        <v>6752</v>
+      </c>
+      <c r="AK42" s="8">
+        <v>6732</v>
+      </c>
+      <c r="AL42" s="8">
+        <v>6707</v>
+      </c>
+      <c r="AM42" s="8">
+        <v>6713</v>
+      </c>
+      <c r="AN42" s="8">
+        <v>6687</v>
+      </c>
+      <c r="AO42" s="8">
+        <v>6695</v>
+      </c>
+      <c r="AP42" s="8">
+        <v>6674</v>
+      </c>
+      <c r="AQ42" s="35">
+        <v>6646</v>
+      </c>
+      <c r="AR42" s="35">
+        <v>6631</v>
+      </c>
+      <c r="AS42" s="35">
+        <v>6615</v>
+      </c>
+      <c r="AT42" s="77">
+        <v>6595</v>
+      </c>
+    </row>
+    <row r="43" spans="1:46">
+      <c r="A43" s="70" t="s">
+        <v>88</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C43" s="21"/>
+      <c r="D43" s="21"/>
+      <c r="E43" s="21"/>
+      <c r="F43" s="22"/>
+      <c r="G43" s="22"/>
+      <c r="H43" s="22"/>
+      <c r="I43" s="22"/>
+      <c r="J43" s="21"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="21"/>
+      <c r="M43" s="22"/>
+      <c r="N43" s="21"/>
+      <c r="O43" s="2">
+        <v>30588</v>
+      </c>
+      <c r="P43" s="2">
+        <v>30608</v>
+      </c>
+      <c r="Q43" s="2">
+        <v>30644</v>
+      </c>
+      <c r="R43" s="2">
+        <v>30672</v>
+      </c>
+      <c r="S43" s="2">
+        <v>30654</v>
+      </c>
+      <c r="T43" s="2">
+        <v>30639</v>
+      </c>
+      <c r="U43" s="2">
+        <v>30680</v>
+      </c>
+      <c r="V43" s="2">
+        <v>30663</v>
+      </c>
+      <c r="W43" s="2">
+        <v>30668</v>
+      </c>
+      <c r="X43" s="2">
+        <v>30717</v>
+      </c>
+      <c r="Y43" s="2">
+        <v>30841</v>
+      </c>
+      <c r="Z43" s="2">
+        <v>30873</v>
+      </c>
+      <c r="AA43" s="2">
+        <v>30896</v>
+      </c>
+      <c r="AB43" s="2">
+        <v>30923</v>
+      </c>
+      <c r="AC43" s="2">
+        <v>30960</v>
+      </c>
+      <c r="AD43" s="2">
+        <v>31010</v>
+      </c>
+      <c r="AE43" s="2">
+        <v>31027</v>
+      </c>
+      <c r="AF43" s="8">
+        <v>31086</v>
+      </c>
+      <c r="AG43" s="8">
+        <v>31160</v>
+      </c>
+      <c r="AH43" s="8">
+        <v>31180</v>
+      </c>
+      <c r="AI43" s="8">
+        <v>31238</v>
+      </c>
+      <c r="AJ43" s="8">
+        <v>31253</v>
+      </c>
+      <c r="AK43" s="8">
+        <v>31305</v>
+      </c>
+      <c r="AL43" s="8">
+        <v>31373</v>
+      </c>
+      <c r="AM43" s="8">
+        <v>31468</v>
+      </c>
+      <c r="AN43" s="8">
+        <v>31490</v>
+      </c>
+      <c r="AO43" s="8">
+        <v>31546</v>
+      </c>
+      <c r="AP43" s="8">
+        <v>31527</v>
+      </c>
+      <c r="AQ43" s="35">
+        <v>31546</v>
+      </c>
+      <c r="AR43" s="35">
+        <v>31490</v>
+      </c>
+      <c r="AS43" s="35">
+        <v>31523</v>
+      </c>
+      <c r="AT43" s="77">
+        <v>31491</v>
+      </c>
+    </row>
+    <row r="44" spans="1:46">
+      <c r="A44" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44" s="21"/>
+      <c r="D44" s="21"/>
+      <c r="E44" s="21"/>
+      <c r="F44" s="22"/>
+      <c r="G44" s="22"/>
+      <c r="H44" s="22"/>
+      <c r="I44" s="22"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="21"/>
+      <c r="O44" s="2">
+        <v>13217</v>
+      </c>
+      <c r="P44" s="2">
+        <v>13170</v>
+      </c>
+      <c r="Q44" s="2">
+        <v>13165</v>
+      </c>
+      <c r="R44" s="2">
+        <v>13148</v>
+      </c>
+      <c r="S44" s="2">
+        <v>13118</v>
+      </c>
+      <c r="T44" s="2">
+        <v>13127</v>
+      </c>
+      <c r="U44" s="2">
+        <v>13109</v>
+      </c>
+      <c r="V44" s="2">
+        <v>13066</v>
+      </c>
+      <c r="W44" s="2">
+        <v>13012</v>
+      </c>
+      <c r="X44" s="2">
+        <v>12947</v>
+      </c>
+      <c r="Y44" s="2">
+        <v>12913</v>
+      </c>
+      <c r="Z44" s="2">
+        <v>12872</v>
+      </c>
+      <c r="AA44" s="2">
+        <v>12846</v>
+      </c>
+      <c r="AB44" s="2">
+        <v>12804</v>
+      </c>
+      <c r="AC44" s="2">
+        <v>12769</v>
+      </c>
+      <c r="AD44" s="2">
+        <v>12755</v>
+      </c>
+      <c r="AE44" s="2">
+        <v>12752</v>
+      </c>
+      <c r="AF44" s="8">
+        <v>12735</v>
+      </c>
+      <c r="AG44" s="8">
+        <v>12713</v>
+      </c>
+      <c r="AH44" s="8">
+        <v>12664</v>
+      </c>
+      <c r="AI44" s="8">
+        <v>12608</v>
+      </c>
+      <c r="AJ44" s="8">
+        <v>12561</v>
+      </c>
+      <c r="AK44" s="8">
+        <v>12516</v>
+      </c>
+      <c r="AL44" s="8">
+        <v>12475</v>
+      </c>
+      <c r="AM44" s="8">
+        <v>12445</v>
+      </c>
+      <c r="AN44" s="8">
+        <v>12440</v>
+      </c>
+      <c r="AO44" s="8">
+        <v>12451</v>
+      </c>
+      <c r="AP44" s="8">
+        <v>12429</v>
+      </c>
+      <c r="AQ44" s="35">
+        <v>12437</v>
+      </c>
+      <c r="AR44" s="35">
+        <v>12418</v>
+      </c>
+      <c r="AS44" s="35">
+        <v>12390</v>
+      </c>
+      <c r="AT44" s="77">
+        <v>12333</v>
+      </c>
+    </row>
+    <row r="45" spans="1:46">
+      <c r="A45" s="70" t="s">
+        <v>90</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C45" s="21"/>
+      <c r="D45" s="21"/>
+      <c r="E45" s="21"/>
+      <c r="F45" s="22"/>
+      <c r="G45" s="22"/>
+      <c r="H45" s="22"/>
+      <c r="I45" s="22"/>
+      <c r="J45" s="21"/>
+      <c r="K45" s="21"/>
+      <c r="L45" s="21"/>
+      <c r="M45" s="22"/>
+      <c r="N45" s="21"/>
+      <c r="O45" s="2">
+        <v>6462</v>
+      </c>
+      <c r="P45" s="2">
+        <v>6451</v>
+      </c>
+      <c r="Q45" s="2">
+        <v>6435</v>
+      </c>
+      <c r="R45" s="2">
+        <v>6427</v>
+      </c>
+      <c r="S45" s="2">
+        <v>6419</v>
+      </c>
+      <c r="T45" s="2">
+        <v>6419</v>
+      </c>
+      <c r="U45" s="2">
+        <v>6414</v>
+      </c>
+      <c r="V45" s="2">
+        <v>6374</v>
+      </c>
+      <c r="W45" s="2">
+        <v>6339</v>
+      </c>
+      <c r="X45" s="2">
+        <v>6324</v>
+      </c>
+      <c r="Y45" s="2">
+        <v>6314</v>
+      </c>
+      <c r="Z45" s="2">
+        <v>6305</v>
+      </c>
+      <c r="AA45" s="2">
+        <v>6293</v>
+      </c>
+      <c r="AB45" s="2">
+        <v>6272</v>
+      </c>
+      <c r="AC45" s="2">
+        <v>6251</v>
+      </c>
+      <c r="AD45" s="2">
+        <v>6241</v>
+      </c>
+      <c r="AE45" s="2">
+        <v>6226</v>
+      </c>
+      <c r="AF45" s="8">
+        <v>6205</v>
+      </c>
+      <c r="AG45" s="8">
+        <v>6183</v>
+      </c>
+      <c r="AH45" s="8">
+        <v>6148</v>
+      </c>
+      <c r="AI45" s="8">
+        <v>6123</v>
+      </c>
+      <c r="AJ45" s="8">
+        <v>6121</v>
+      </c>
+      <c r="AK45" s="8">
+        <v>6096</v>
+      </c>
+      <c r="AL45" s="8">
+        <v>6082</v>
+      </c>
+      <c r="AM45" s="8">
+        <v>6080</v>
+      </c>
+      <c r="AN45" s="8">
+        <v>6071</v>
+      </c>
+      <c r="AO45" s="8">
+        <v>6060</v>
+      </c>
+      <c r="AP45" s="8">
+        <v>6058</v>
+      </c>
+      <c r="AQ45" s="35">
+        <v>6054</v>
+      </c>
+      <c r="AR45" s="35">
+        <v>6047</v>
+      </c>
+      <c r="AS45" s="35">
+        <v>6021</v>
+      </c>
+      <c r="AT45" s="77">
+        <v>5982</v>
+      </c>
+    </row>
+    <row r="46" spans="1:46">
+      <c r="A46" s="70" t="s">
+        <v>92</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C46" s="21"/>
+      <c r="D46" s="21"/>
+      <c r="E46" s="21"/>
+      <c r="F46" s="22"/>
+      <c r="G46" s="22"/>
+      <c r="H46" s="22"/>
+      <c r="I46" s="22"/>
+      <c r="J46" s="21"/>
+      <c r="K46" s="21"/>
+      <c r="L46" s="21"/>
+      <c r="M46" s="22"/>
+      <c r="N46" s="21"/>
+      <c r="O46" s="2">
+        <v>8284</v>
+      </c>
+      <c r="P46" s="2">
+        <v>8266</v>
+      </c>
+      <c r="Q46" s="2">
+        <v>8263</v>
+      </c>
+      <c r="R46" s="2">
+        <v>8263</v>
+      </c>
+      <c r="S46" s="2">
+        <v>8250</v>
+      </c>
+      <c r="T46" s="2">
+        <v>8236</v>
+      </c>
+      <c r="U46" s="2">
+        <v>8231</v>
+      </c>
+      <c r="V46" s="2">
+        <v>8215</v>
+      </c>
+      <c r="W46" s="2">
+        <v>8215</v>
+      </c>
+      <c r="X46" s="2">
+        <v>8205</v>
+      </c>
+      <c r="Y46" s="2">
+        <v>8175</v>
+      </c>
+      <c r="Z46" s="2">
+        <v>8157</v>
+      </c>
+      <c r="AA46" s="2">
+        <v>8144</v>
+      </c>
+      <c r="AB46" s="2">
+        <v>8116</v>
+      </c>
+      <c r="AC46" s="2">
+        <v>8094</v>
+      </c>
+      <c r="AD46" s="2">
+        <v>8083</v>
+      </c>
+      <c r="AE46" s="2">
+        <v>8067</v>
+      </c>
+      <c r="AF46" s="8">
+        <v>8038</v>
+      </c>
+      <c r="AG46" s="8">
+        <v>8015</v>
+      </c>
+      <c r="AH46" s="8">
+        <v>7974</v>
+      </c>
+      <c r="AI46" s="8">
+        <v>7962</v>
+      </c>
+      <c r="AJ46" s="8">
+        <v>7940</v>
+      </c>
+      <c r="AK46" s="8">
+        <v>7925</v>
+      </c>
+      <c r="AL46" s="8">
+        <v>7914</v>
+      </c>
+      <c r="AM46" s="8">
+        <v>7900</v>
+      </c>
+      <c r="AN46" s="8">
+        <v>7887</v>
+      </c>
+      <c r="AO46" s="8">
+        <v>7874</v>
+      </c>
+      <c r="AP46" s="8">
+        <v>7858</v>
+      </c>
+      <c r="AQ46" s="35">
+        <v>7840</v>
+      </c>
+      <c r="AR46" s="35">
+        <v>7824</v>
+      </c>
+      <c r="AS46" s="35">
+        <v>7806</v>
+      </c>
+      <c r="AT46" s="77">
+        <v>7779</v>
+      </c>
+    </row>
+    <row r="47" spans="1:46">
+      <c r="A47" s="70" t="s">
+        <v>93</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" s="21"/>
+      <c r="D47" s="21"/>
+      <c r="E47" s="21"/>
+      <c r="F47" s="21"/>
+      <c r="G47" s="21"/>
+      <c r="H47" s="21"/>
+      <c r="I47" s="21"/>
+      <c r="J47" s="21"/>
+      <c r="K47" s="21"/>
+      <c r="L47" s="21"/>
+      <c r="M47" s="21"/>
+      <c r="N47" s="21"/>
+      <c r="O47" s="2">
+        <v>8089</v>
+      </c>
+      <c r="P47" s="2">
+        <v>8067</v>
+      </c>
+      <c r="Q47" s="2">
+        <v>8063</v>
+      </c>
+      <c r="R47" s="2">
+        <v>8075</v>
+      </c>
+      <c r="S47" s="2">
+        <v>8058</v>
+      </c>
+      <c r="T47" s="2">
+        <v>8036</v>
+      </c>
+      <c r="U47" s="2">
+        <v>8003</v>
+      </c>
+      <c r="V47" s="2">
+        <v>7986</v>
+      </c>
+      <c r="W47" s="2">
+        <v>7942</v>
+      </c>
+      <c r="X47" s="2">
+        <v>7923</v>
+      </c>
+      <c r="Y47" s="2">
+        <v>7914</v>
+      </c>
+      <c r="Z47" s="2">
+        <v>7908</v>
+      </c>
+      <c r="AA47" s="2">
+        <v>7882</v>
+      </c>
+      <c r="AB47" s="2">
+        <v>7854</v>
+      </c>
+      <c r="AC47" s="2">
+        <v>7848</v>
+      </c>
+      <c r="AD47" s="2">
+        <v>7826</v>
+      </c>
+      <c r="AE47" s="2">
+        <v>7812</v>
+      </c>
+      <c r="AF47" s="8">
+        <v>7818</v>
+      </c>
+      <c r="AG47" s="8">
+        <v>7788</v>
+      </c>
+      <c r="AH47" s="8">
+        <v>7809</v>
+      </c>
+      <c r="AI47" s="8">
+        <v>7794</v>
+      </c>
+      <c r="AJ47" s="8">
+        <v>7753</v>
+      </c>
+      <c r="AK47" s="8">
+        <v>7731</v>
+      </c>
+      <c r="AL47" s="8">
+        <v>7723</v>
+      </c>
+      <c r="AM47" s="8">
+        <v>7704</v>
+      </c>
+      <c r="AN47" s="8">
+        <v>7658</v>
+      </c>
+      <c r="AO47" s="8">
+        <v>7615</v>
+      </c>
+      <c r="AP47" s="8">
+        <v>7613</v>
+      </c>
+      <c r="AQ47" s="35">
+        <v>7649</v>
+      </c>
+      <c r="AR47" s="35">
+        <v>7660</v>
+      </c>
+      <c r="AS47" s="35">
+        <v>7655</v>
+      </c>
+      <c r="AT47" s="77">
+        <v>7665</v>
+      </c>
+    </row>
+    <row r="48" spans="1:46">
+      <c r="A48" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="21"/>
+      <c r="D48" s="21"/>
+      <c r="E48" s="21"/>
+      <c r="F48" s="22"/>
+      <c r="G48" s="22"/>
+      <c r="H48" s="22"/>
+      <c r="I48" s="22"/>
+      <c r="J48" s="21"/>
+      <c r="K48" s="21"/>
+      <c r="L48" s="21"/>
+      <c r="M48" s="22"/>
+      <c r="N48" s="21"/>
+      <c r="O48" s="2">
+        <v>19371</v>
+      </c>
+      <c r="P48" s="2">
+        <v>19347</v>
+      </c>
+      <c r="Q48" s="2">
+        <v>19340</v>
+      </c>
+      <c r="R48" s="2">
+        <v>19318</v>
+      </c>
+      <c r="S48" s="2">
+        <v>19320</v>
+      </c>
+      <c r="T48" s="2">
+        <v>19300</v>
+      </c>
+      <c r="U48" s="2">
+        <v>19286</v>
+      </c>
+      <c r="V48" s="2">
+        <v>19267</v>
+      </c>
+      <c r="W48" s="2">
+        <v>19215</v>
+      </c>
+      <c r="X48" s="2">
+        <v>19186</v>
+      </c>
+      <c r="Y48" s="2">
+        <v>19172</v>
+      </c>
+      <c r="Z48" s="2">
+        <v>19132</v>
+      </c>
+      <c r="AA48" s="2">
+        <v>19104</v>
+      </c>
+      <c r="AB48" s="2">
+        <v>19104</v>
+      </c>
+      <c r="AC48" s="2">
+        <v>19072</v>
+      </c>
+      <c r="AD48" s="2">
+        <v>19037</v>
+      </c>
+      <c r="AE48" s="2">
+        <v>18997</v>
+      </c>
+      <c r="AF48" s="8">
+        <v>18987</v>
+      </c>
+      <c r="AG48" s="8">
+        <v>18932</v>
+      </c>
+      <c r="AH48" s="8">
+        <v>18918</v>
+      </c>
+      <c r="AI48" s="8">
+        <v>18913</v>
+      </c>
+      <c r="AJ48" s="8">
+        <v>18908</v>
+      </c>
+      <c r="AK48" s="8">
+        <v>18891</v>
+      </c>
+      <c r="AL48" s="8">
+        <v>18878</v>
+      </c>
+      <c r="AM48" s="8">
+        <v>18814</v>
+      </c>
+      <c r="AN48" s="8">
+        <v>18774</v>
+      </c>
+      <c r="AO48" s="8">
+        <v>18772</v>
+      </c>
+      <c r="AP48" s="8">
+        <v>18748</v>
+      </c>
+      <c r="AQ48" s="35">
+        <v>18742</v>
+      </c>
+      <c r="AR48" s="35">
+        <v>18716</v>
+      </c>
+      <c r="AS48" s="35">
+        <v>18680</v>
+      </c>
+      <c r="AT48" s="77">
+        <v>18638</v>
+      </c>
+    </row>
+    <row r="49" spans="1:46">
+      <c r="A49" s="70" t="s">
+        <v>95</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="C49" s="21"/>
+      <c r="D49" s="21"/>
+      <c r="E49" s="21"/>
+      <c r="F49" s="22"/>
+      <c r="G49" s="22"/>
+      <c r="H49" s="22"/>
+      <c r="I49" s="22"/>
+      <c r="J49" s="21"/>
+      <c r="K49" s="21"/>
+      <c r="L49" s="21"/>
+      <c r="M49" s="22"/>
+      <c r="N49" s="21"/>
+      <c r="O49" s="2">
+        <v>6403</v>
+      </c>
+      <c r="P49" s="2">
+        <v>6396</v>
+      </c>
+      <c r="Q49" s="2">
+        <v>6385</v>
+      </c>
+      <c r="R49" s="2">
+        <v>6382</v>
+      </c>
+      <c r="S49" s="2">
+        <v>6367</v>
+      </c>
+      <c r="T49" s="2">
+        <v>6372</v>
+      </c>
+      <c r="U49" s="2">
+        <v>6354</v>
+      </c>
+      <c r="V49" s="2">
+        <v>6345</v>
+      </c>
+      <c r="W49" s="2">
+        <v>6317</v>
+      </c>
+      <c r="X49" s="2">
+        <v>6298</v>
+      </c>
+      <c r="Y49" s="2">
+        <v>6306</v>
+      </c>
+      <c r="Z49" s="2">
+        <v>6292</v>
+      </c>
+      <c r="AA49" s="2">
+        <v>6278</v>
+      </c>
+      <c r="AB49" s="2">
+        <v>6258</v>
+      </c>
+      <c r="AC49" s="2">
+        <v>6242</v>
+      </c>
+      <c r="AD49" s="2">
+        <v>6216</v>
+      </c>
+      <c r="AE49" s="2">
+        <v>6202</v>
+      </c>
+      <c r="AF49" s="8">
+        <v>6178</v>
+      </c>
+      <c r="AG49" s="8">
+        <v>6175</v>
+      </c>
+      <c r="AH49" s="8">
+        <v>6157</v>
+      </c>
+      <c r="AI49" s="8">
+        <v>6134</v>
+      </c>
+      <c r="AJ49" s="8">
+        <v>6133</v>
+      </c>
+      <c r="AK49" s="8">
+        <v>6109</v>
+      </c>
+      <c r="AL49" s="8">
+        <v>6086</v>
+      </c>
+      <c r="AM49" s="8">
+        <v>6079</v>
+      </c>
+      <c r="AN49" s="8">
+        <v>6076</v>
+      </c>
+      <c r="AO49" s="8">
+        <v>6058</v>
+      </c>
+      <c r="AP49" s="8">
+        <v>6051</v>
+      </c>
+      <c r="AQ49" s="35">
+        <v>6048</v>
+      </c>
+      <c r="AR49" s="35">
+        <v>6038</v>
+      </c>
+      <c r="AS49" s="35">
+        <v>6016</v>
+      </c>
+      <c r="AT49" s="77">
+        <v>6005</v>
+      </c>
+    </row>
+    <row r="50" spans="1:46">
+      <c r="A50" s="70" t="s">
+        <v>82</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="C50" s="21"/>
+      <c r="D50" s="21"/>
+      <c r="E50" s="21"/>
+      <c r="F50" s="22"/>
+      <c r="G50" s="22"/>
+      <c r="H50" s="22"/>
+      <c r="I50" s="22"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="21"/>
+      <c r="M50" s="22"/>
+      <c r="N50" s="21"/>
+      <c r="O50" s="2">
+        <v>189992</v>
+      </c>
+      <c r="P50" s="2">
+        <v>190273</v>
+      </c>
+      <c r="Q50" s="2">
+        <v>190515</v>
+      </c>
+      <c r="R50" s="2">
+        <v>190746</v>
+      </c>
+      <c r="S50" s="2">
+        <v>191104</v>
+      </c>
+      <c r="T50" s="2">
+        <v>191407</v>
+      </c>
+      <c r="U50" s="2">
+        <v>191666</v>
+      </c>
+      <c r="V50" s="2">
+        <v>192161</v>
+      </c>
+      <c r="W50" s="2">
+        <v>192523</v>
+      </c>
+      <c r="X50" s="2">
+        <v>192647</v>
+      </c>
+      <c r="Y50" s="2">
+        <v>192889</v>
+      </c>
+      <c r="Z50" s="2">
+        <v>193199</v>
+      </c>
+      <c r="AA50" s="2">
+        <v>193461</v>
+      </c>
+      <c r="AB50" s="2">
+        <v>193626</v>
+      </c>
+      <c r="AC50" s="2">
+        <v>193760</v>
+      </c>
+      <c r="AD50" s="2">
+        <v>193972</v>
+      </c>
+      <c r="AE50" s="2">
+        <v>194035</v>
+      </c>
+      <c r="AF50" s="8">
+        <v>194180</v>
+      </c>
+      <c r="AG50" s="8">
+        <v>194427</v>
+      </c>
+      <c r="AH50" s="8">
+        <v>194512</v>
+      </c>
+      <c r="AI50" s="8">
+        <v>194688</v>
+      </c>
+      <c r="AJ50" s="8">
+        <v>194878</v>
+      </c>
+      <c r="AK50" s="8">
+        <v>195035</v>
+      </c>
+      <c r="AL50" s="8">
+        <v>195132</v>
+      </c>
+      <c r="AM50" s="8">
+        <v>195276</v>
+      </c>
+      <c r="AN50" s="8">
+        <v>195494</v>
+      </c>
+      <c r="AO50" s="8">
+        <v>195497</v>
+      </c>
+      <c r="AP50" s="8">
+        <v>195553</v>
+      </c>
+      <c r="AQ50" s="35">
+        <v>195634</v>
+      </c>
+      <c r="AR50" s="35">
+        <v>195774</v>
+      </c>
+      <c r="AS50" s="35">
+        <v>195941</v>
+      </c>
+      <c r="AT50" s="77">
+        <v>196192</v>
+      </c>
+    </row>
+    <row r="51" spans="1:46">
+      <c r="B51" s="84"/>
+      <c r="C51" s="84"/>
+      <c r="D51" s="84"/>
+      <c r="E51" s="84"/>
+      <c r="F51" s="84"/>
+      <c r="G51" s="84"/>
+      <c r="H51" s="84"/>
+      <c r="I51" s="84"/>
+      <c r="J51" s="84"/>
+      <c r="K51" s="84"/>
+      <c r="L51" s="84"/>
+      <c r="M51" s="84"/>
+      <c r="N51" s="84"/>
+      <c r="O51" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="P51" s="79"/>
+      <c r="Q51" s="79"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="79"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="79"/>
+      <c r="V51" s="79"/>
+      <c r="W51" s="79"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="79"/>
+      <c r="AA51" s="79"/>
+      <c r="AB51" s="79"/>
+      <c r="AC51" s="79"/>
+      <c r="AD51" s="79"/>
+      <c r="AE51" s="79"/>
+    </row>
+    <row r="52" spans="1:46" ht="23.1" customHeight="1">
+      <c r="A52" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="B52" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="25">
+        <v>348278</v>
+      </c>
+      <c r="D52" s="21">
+        <v>348576</v>
+      </c>
+      <c r="E52" s="21">
+        <v>348891</v>
+      </c>
+      <c r="F52" s="22">
+        <v>349340</v>
+      </c>
+      <c r="G52" s="22">
+        <v>349564</v>
+      </c>
+      <c r="H52" s="22">
+        <v>349848</v>
+      </c>
+      <c r="I52" s="22">
+        <v>350171</v>
+      </c>
+      <c r="J52" s="21">
+        <v>350395</v>
+      </c>
+      <c r="K52" s="21">
+        <v>350525</v>
+      </c>
+      <c r="L52" s="21">
+        <v>350970</v>
+      </c>
+      <c r="M52" s="22">
+        <v>351357</v>
+      </c>
+      <c r="N52" s="21">
+        <v>351733</v>
+      </c>
+      <c r="O52" s="8">
+        <v>391761</v>
+      </c>
+      <c r="P52" s="8">
+        <v>392303</v>
+      </c>
+      <c r="Q52" s="8">
+        <v>392716</v>
+      </c>
+      <c r="R52" s="8">
+        <v>393155</v>
+      </c>
+      <c r="S52" s="8">
+        <v>393867</v>
+      </c>
+      <c r="T52" s="8">
+        <v>394442</v>
+      </c>
+      <c r="U52" s="8">
+        <v>394933</v>
+      </c>
+      <c r="V52" s="8">
+        <v>395677</v>
+      </c>
+      <c r="W52" s="8">
+        <v>396244</v>
+      </c>
+      <c r="X52" s="8">
+        <v>396669</v>
+      </c>
+      <c r="Y52" s="8">
+        <v>397218</v>
+      </c>
+      <c r="Z52" s="8">
+        <v>397730</v>
+      </c>
+      <c r="AA52" s="8">
+        <v>398425</v>
+      </c>
+      <c r="AB52" s="8">
+        <v>398810</v>
+      </c>
+      <c r="AC52" s="8">
+        <v>399063</v>
+      </c>
+      <c r="AD52" s="8">
+        <v>399426</v>
+      </c>
+      <c r="AE52" s="8">
+        <v>399652</v>
+      </c>
+      <c r="AF52" s="8">
+        <v>399923</v>
+      </c>
+      <c r="AG52" s="8">
+        <v>400303</v>
+      </c>
+      <c r="AH52" s="8">
+        <v>400323</v>
+      </c>
+      <c r="AI52" s="8">
+        <v>400591</v>
+      </c>
+      <c r="AJ52" s="8">
+        <v>400986</v>
+      </c>
+      <c r="AK52" s="8">
+        <v>401218</v>
+      </c>
+      <c r="AL52" s="8">
+        <v>401273</v>
+      </c>
+      <c r="AM52" s="8">
+        <v>401505</v>
+      </c>
+      <c r="AN52" s="8">
+        <v>401915</v>
+      </c>
+      <c r="AO52" s="8">
+        <v>401877</v>
+      </c>
+      <c r="AP52" s="8">
+        <v>401894</v>
+      </c>
+      <c r="AQ52" s="8">
+        <v>401947</v>
+      </c>
+      <c r="AR52" s="8">
+        <v>402177</v>
+      </c>
+      <c r="AS52" s="8">
+        <v>402450</v>
+      </c>
+      <c r="AT52" s="76">
+        <v>402798</v>
+      </c>
+    </row>
+    <row r="53" spans="1:46">
+      <c r="A53" s="70" t="s">
+        <v>85</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C53" s="25"/>
+      <c r="D53" s="21"/>
+      <c r="E53" s="21"/>
+      <c r="F53" s="22"/>
+      <c r="G53" s="22"/>
+      <c r="H53" s="22"/>
+      <c r="I53" s="22"/>
+      <c r="J53" s="21"/>
+      <c r="K53" s="21"/>
+      <c r="L53" s="21"/>
+      <c r="M53" s="22"/>
+      <c r="N53" s="21"/>
+      <c r="O53" s="23">
+        <v>36028</v>
+      </c>
+      <c r="P53" s="23">
+        <v>36022</v>
+      </c>
+      <c r="Q53" s="23">
+        <v>35973</v>
+      </c>
+      <c r="R53" s="23">
+        <v>35949</v>
+      </c>
+      <c r="S53" s="23">
+        <v>35869</v>
+      </c>
+      <c r="T53" s="23">
+        <v>35846</v>
+      </c>
+      <c r="U53" s="23">
+        <v>35861</v>
+      </c>
+      <c r="V53" s="23">
+        <v>35850</v>
+      </c>
+      <c r="W53" s="23">
+        <v>35847</v>
+      </c>
+      <c r="X53" s="23">
+        <v>35749</v>
+      </c>
+      <c r="Y53" s="23">
+        <v>35791</v>
+      </c>
+      <c r="Z53" s="8">
+        <v>35757</v>
+      </c>
+      <c r="AA53" s="8">
+        <v>35761</v>
+      </c>
+      <c r="AB53" s="8">
+        <v>35745</v>
+      </c>
+      <c r="AC53" s="8">
+        <v>35698</v>
+      </c>
+      <c r="AD53" s="8">
+        <v>35682</v>
+      </c>
+      <c r="AE53" s="8">
+        <v>35754</v>
+      </c>
+      <c r="AF53" s="8">
+        <v>35792</v>
+      </c>
+      <c r="AG53" s="8">
+        <v>35733</v>
+      </c>
+      <c r="AH53" s="8">
+        <v>35683</v>
+      </c>
+      <c r="AI53" s="8">
+        <v>35651</v>
+      </c>
+      <c r="AJ53" s="8">
+        <v>35503</v>
+      </c>
+      <c r="AK53" s="8">
+        <v>35456</v>
+      </c>
+      <c r="AL53" s="8">
+        <v>35407</v>
+      </c>
+      <c r="AM53" s="8">
+        <v>35380</v>
+      </c>
+      <c r="AN53" s="8">
+        <v>35367</v>
+      </c>
+      <c r="AO53" s="8">
+        <v>35353</v>
+      </c>
+      <c r="AP53" s="8">
+        <v>35288</v>
+      </c>
+      <c r="AQ53" s="8">
+        <v>35278</v>
+      </c>
+      <c r="AR53" s="8">
+        <v>35282</v>
+      </c>
+      <c r="AS53" s="8">
+        <v>35307</v>
+      </c>
+      <c r="AT53" s="76">
+        <v>35298</v>
+      </c>
+    </row>
+    <row r="54" spans="1:46">
+      <c r="A54" s="70" t="s">
+        <v>82</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="C54" s="21"/>
+      <c r="D54" s="21"/>
+      <c r="E54" s="21"/>
+      <c r="F54" s="21"/>
+      <c r="G54" s="21"/>
+      <c r="H54" s="21"/>
+      <c r="I54" s="21"/>
+      <c r="J54" s="21"/>
+      <c r="K54" s="21"/>
+      <c r="L54" s="21"/>
+      <c r="M54" s="21"/>
+      <c r="N54" s="21"/>
+      <c r="O54" s="23">
+        <v>355733</v>
+      </c>
+      <c r="P54" s="23">
+        <v>356281</v>
+      </c>
+      <c r="Q54" s="23">
+        <v>356743</v>
+      </c>
+      <c r="R54" s="23">
+        <v>357206</v>
+      </c>
+      <c r="S54" s="23">
+        <v>357998</v>
+      </c>
+      <c r="T54" s="23">
+        <v>358596</v>
+      </c>
+      <c r="U54" s="23">
+        <v>359072</v>
+      </c>
+      <c r="V54" s="23">
+        <v>359827</v>
+      </c>
+      <c r="W54" s="23">
+        <v>360397</v>
+      </c>
+      <c r="X54" s="23">
+        <v>360920</v>
+      </c>
+      <c r="Y54" s="23">
+        <v>361427</v>
+      </c>
+      <c r="Z54" s="8">
+        <v>361973</v>
+      </c>
+      <c r="AA54" s="8">
+        <v>362664</v>
+      </c>
+      <c r="AB54" s="8">
+        <v>363065</v>
+      </c>
+      <c r="AC54" s="8">
+        <v>363365</v>
+      </c>
+      <c r="AD54" s="8">
+        <v>363744</v>
+      </c>
+      <c r="AE54" s="8">
+        <v>363898</v>
+      </c>
+      <c r="AF54" s="8">
+        <v>364131</v>
+      </c>
+      <c r="AG54" s="8">
+        <v>364570</v>
+      </c>
+      <c r="AH54" s="8">
+        <v>364640</v>
+      </c>
+      <c r="AI54" s="8">
+        <v>364940</v>
+      </c>
+      <c r="AJ54" s="8">
+        <v>365483</v>
+      </c>
+      <c r="AK54" s="8">
+        <v>365762</v>
+      </c>
+      <c r="AL54" s="8">
+        <v>365866</v>
+      </c>
+      <c r="AM54" s="8">
+        <v>366125</v>
+      </c>
+      <c r="AN54" s="8">
+        <v>366548</v>
+      </c>
+      <c r="AO54" s="8">
+        <v>366524</v>
+      </c>
+      <c r="AP54" s="8">
+        <v>366606</v>
+      </c>
+      <c r="AQ54" s="8">
+        <v>366669</v>
+      </c>
+      <c r="AR54" s="8">
+        <v>366895</v>
+      </c>
+      <c r="AS54" s="8">
+        <v>367143</v>
+      </c>
+      <c r="AT54" s="76">
+        <v>367500</v>
+      </c>
+    </row>
+    <row r="55" spans="1:46">
+      <c r="B55" s="24"/>
+      <c r="C55" s="21"/>
+      <c r="D55" s="21"/>
+      <c r="E55" s="21"/>
+      <c r="F55" s="21"/>
+      <c r="G55" s="21"/>
+      <c r="H55" s="21"/>
+      <c r="I55" s="21"/>
+      <c r="J55" s="21"/>
+      <c r="K55" s="21"/>
+      <c r="L55" s="21"/>
+      <c r="M55" s="21"/>
+      <c r="N55" s="21"/>
+      <c r="O55" s="79" t="s">
+        <v>78</v>
+      </c>
+      <c r="P55" s="79"/>
+      <c r="Q55" s="79"/>
+      <c r="R55" s="79"/>
+      <c r="S55" s="79"/>
+      <c r="T55" s="79"/>
+      <c r="U55" s="79"/>
+      <c r="V55" s="79"/>
+      <c r="W55" s="79"/>
+      <c r="X55" s="79"/>
+      <c r="Y55" s="79"/>
+      <c r="Z55" s="79"/>
+      <c r="AA55" s="79"/>
+      <c r="AB55" s="79"/>
+      <c r="AC55" s="79"/>
+      <c r="AD55" s="79"/>
+      <c r="AE55" s="79"/>
+      <c r="AF55" s="79"/>
+      <c r="AG55" s="79"/>
+      <c r="AH55" s="79"/>
+      <c r="AI55" s="79"/>
+      <c r="AJ55" s="79"/>
+      <c r="AK55" s="79"/>
+      <c r="AL55" s="79"/>
+      <c r="AM55" s="79"/>
+      <c r="AN55" s="79"/>
+      <c r="AO55" s="79"/>
+      <c r="AP55" s="79"/>
+      <c r="AQ55" s="79"/>
+      <c r="AR55" s="79"/>
+    </row>
+    <row r="56" spans="1:46" ht="23.1" customHeight="1">
+      <c r="A56" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="B56" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C56" s="25">
+        <v>348278</v>
+      </c>
+      <c r="D56" s="21">
+        <v>348576</v>
+      </c>
+      <c r="E56" s="21">
+        <v>348891</v>
+      </c>
+      <c r="F56" s="22">
+        <v>349340</v>
+      </c>
+      <c r="G56" s="22">
+        <v>349564</v>
+      </c>
+      <c r="H56" s="22">
+        <v>349848</v>
+      </c>
+      <c r="I56" s="22">
+        <v>350171</v>
+      </c>
+      <c r="J56" s="21">
+        <v>350395</v>
+      </c>
+      <c r="K56" s="21">
+        <v>350525</v>
+      </c>
+      <c r="L56" s="21">
+        <v>350970</v>
+      </c>
+      <c r="M56" s="22">
+        <v>351357</v>
+      </c>
+      <c r="N56" s="21">
+        <v>351733</v>
+      </c>
+      <c r="O56" s="35">
+        <v>186153</v>
+      </c>
+      <c r="P56" s="35">
+        <v>186441</v>
+      </c>
+      <c r="Q56" s="35">
+        <v>186641</v>
+      </c>
+      <c r="R56" s="35">
+        <v>186860</v>
+      </c>
+      <c r="S56" s="35">
+        <v>187255</v>
+      </c>
+      <c r="T56" s="35">
+        <v>187516</v>
+      </c>
+      <c r="U56" s="35">
+        <v>187719</v>
+      </c>
+      <c r="V56" s="35">
+        <v>187995</v>
+      </c>
+      <c r="W56" s="35">
+        <v>188208</v>
+      </c>
+      <c r="X56" s="35">
+        <v>188559</v>
+      </c>
+      <c r="Y56" s="35">
+        <v>188814</v>
+      </c>
+      <c r="Z56" s="35">
+        <v>189032</v>
+      </c>
+      <c r="AA56" s="35">
+        <v>189445</v>
+      </c>
+      <c r="AB56" s="35">
+        <v>189658</v>
+      </c>
+      <c r="AC56" s="35">
+        <v>189803</v>
+      </c>
+      <c r="AD56" s="35">
+        <v>189946</v>
+      </c>
+      <c r="AE56" s="35">
+        <v>190088</v>
+      </c>
+      <c r="AF56" s="35">
+        <v>190209</v>
+      </c>
+      <c r="AG56" s="35">
+        <v>190371</v>
+      </c>
+      <c r="AH56" s="35">
+        <v>190330</v>
+      </c>
+      <c r="AI56" s="35">
+        <v>190430</v>
+      </c>
+      <c r="AJ56" s="35">
+        <v>190716</v>
+      </c>
+      <c r="AK56" s="35">
+        <v>190826</v>
+      </c>
+      <c r="AL56" s="35">
+        <v>190811</v>
+      </c>
+      <c r="AM56" s="35">
+        <v>190905</v>
+      </c>
+      <c r="AN56" s="35">
+        <v>191121</v>
+      </c>
+      <c r="AO56" s="35">
+        <v>191085</v>
+      </c>
+      <c r="AP56" s="35">
+        <v>191097</v>
+      </c>
+      <c r="AQ56" s="35">
+        <v>191081</v>
+      </c>
+      <c r="AR56" s="35">
+        <v>191141</v>
+      </c>
+      <c r="AS56" s="35">
+        <v>191244</v>
+      </c>
+      <c r="AT56" s="76">
+        <v>191347</v>
+      </c>
+    </row>
+    <row r="57" spans="1:46">
+      <c r="A57" s="70" t="s">
+        <v>85</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C57" s="25"/>
+      <c r="D57" s="21"/>
+      <c r="E57" s="21"/>
+      <c r="F57" s="22"/>
+      <c r="G57" s="22"/>
+      <c r="H57" s="22"/>
+      <c r="I57" s="22"/>
+      <c r="J57" s="21"/>
+      <c r="K57" s="21"/>
+      <c r="L57" s="21"/>
+      <c r="M57" s="22"/>
+      <c r="N57" s="21"/>
+      <c r="O57" s="1">
+        <v>17284</v>
+      </c>
+      <c r="P57" s="1">
+        <v>17285</v>
+      </c>
+      <c r="Q57" s="1">
+        <v>17257</v>
+      </c>
+      <c r="R57" s="1">
+        <v>17247</v>
+      </c>
+      <c r="S57" s="1">
+        <v>17214</v>
+      </c>
+      <c r="T57" s="1">
+        <v>17187</v>
+      </c>
+      <c r="U57" s="1">
+        <v>17190</v>
+      </c>
+      <c r="V57" s="1">
+        <v>17203</v>
+      </c>
+      <c r="W57" s="1">
+        <v>17193</v>
+      </c>
+      <c r="X57" s="1">
+        <v>17137</v>
+      </c>
+      <c r="Y57" s="1">
+        <v>17144</v>
+      </c>
+      <c r="Z57" s="1">
+        <v>17131</v>
+      </c>
+      <c r="AA57" s="1">
+        <v>17115</v>
+      </c>
+      <c r="AB57" s="1">
+        <v>17090</v>
+      </c>
+      <c r="AC57" s="1">
+        <v>17067</v>
+      </c>
+      <c r="AD57" s="1">
+        <v>17054</v>
+      </c>
+      <c r="AE57" s="1">
+        <v>17103</v>
+      </c>
+      <c r="AF57" s="35">
+        <v>17125</v>
+      </c>
+      <c r="AG57" s="35">
+        <v>17085</v>
+      </c>
+      <c r="AH57" s="35">
+        <v>17071</v>
+      </c>
+      <c r="AI57" s="35">
+        <v>17050</v>
+      </c>
+      <c r="AJ57" s="35">
+        <v>16987</v>
+      </c>
+      <c r="AK57" s="35">
+        <v>16973</v>
+      </c>
+      <c r="AL57" s="35">
+        <v>16956</v>
+      </c>
+      <c r="AM57" s="35">
+        <v>16940</v>
+      </c>
+      <c r="AN57" s="35">
+        <v>16956</v>
+      </c>
+      <c r="AO57" s="35">
+        <v>16937</v>
+      </c>
+      <c r="AP57" s="35">
+        <v>16916</v>
+      </c>
+      <c r="AQ57" s="35">
+        <v>16924</v>
+      </c>
+      <c r="AR57" s="35">
+        <v>16906</v>
+      </c>
+      <c r="AS57" s="35">
+        <v>16926</v>
+      </c>
+      <c r="AT57" s="76">
+        <v>16914</v>
+      </c>
+    </row>
+    <row r="58" spans="1:46">
+      <c r="A58" s="70" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="C58" s="21"/>
+      <c r="D58" s="21"/>
+      <c r="E58" s="21"/>
+      <c r="F58" s="21"/>
+      <c r="G58" s="21"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="21"/>
+      <c r="J58" s="21"/>
+      <c r="K58" s="21"/>
+      <c r="L58" s="21"/>
+      <c r="M58" s="21"/>
+      <c r="N58" s="21"/>
+      <c r="O58" s="1">
+        <v>168869</v>
+      </c>
+      <c r="P58" s="1">
+        <v>169156</v>
+      </c>
+      <c r="Q58" s="1">
+        <v>169384</v>
+      </c>
+      <c r="R58" s="1">
+        <v>169613</v>
+      </c>
+      <c r="S58" s="1">
+        <v>170041</v>
+      </c>
+      <c r="T58" s="1">
+        <v>170329</v>
+      </c>
+      <c r="U58" s="1">
+        <v>170529</v>
+      </c>
+      <c r="V58" s="1">
+        <v>170792</v>
+      </c>
+      <c r="W58" s="1">
+        <v>171015</v>
+      </c>
+      <c r="X58" s="1">
+        <v>171422</v>
+      </c>
+      <c r="Y58" s="1">
+        <v>171670</v>
+      </c>
+      <c r="Z58" s="1">
+        <v>171901</v>
+      </c>
+      <c r="AA58" s="1">
+        <v>172330</v>
+      </c>
+      <c r="AB58" s="1">
+        <v>172568</v>
+      </c>
+      <c r="AC58" s="1">
+        <v>172736</v>
+      </c>
+      <c r="AD58" s="1">
+        <v>172892</v>
+      </c>
+      <c r="AE58" s="1">
+        <v>172985</v>
+      </c>
+      <c r="AF58" s="35">
+        <v>173084</v>
+      </c>
+      <c r="AG58" s="35">
+        <v>173286</v>
+      </c>
+      <c r="AH58" s="35">
+        <v>173259</v>
+      </c>
+      <c r="AI58" s="35">
+        <v>173380</v>
+      </c>
+      <c r="AJ58" s="35">
+        <v>173729</v>
+      </c>
+      <c r="AK58" s="35">
+        <v>173853</v>
+      </c>
+      <c r="AL58" s="35">
+        <v>173855</v>
+      </c>
+      <c r="AM58" s="35">
+        <v>173965</v>
+      </c>
+      <c r="AN58" s="35">
+        <v>174165</v>
+      </c>
+      <c r="AO58" s="35">
+        <v>174148</v>
+      </c>
+      <c r="AP58" s="35">
+        <v>174181</v>
+      </c>
+      <c r="AQ58" s="35">
+        <v>174157</v>
+      </c>
+      <c r="AR58" s="35">
+        <v>174235</v>
+      </c>
+      <c r="AS58" s="35">
+        <v>174318</v>
+      </c>
+      <c r="AT58" s="76">
+        <v>174433</v>
+      </c>
+    </row>
+    <row r="59" spans="1:46">
+      <c r="B59" s="24"/>
+      <c r="C59" s="21"/>
+      <c r="D59" s="21"/>
+      <c r="E59" s="21"/>
+      <c r="F59" s="21"/>
+      <c r="G59" s="21"/>
+      <c r="H59" s="21"/>
+      <c r="I59" s="21"/>
+      <c r="J59" s="21"/>
+      <c r="K59" s="21"/>
+      <c r="L59" s="21"/>
+      <c r="M59" s="21"/>
+      <c r="N59" s="21"/>
+      <c r="O59" s="79" t="s">
+        <v>79</v>
+      </c>
+      <c r="P59" s="79"/>
+      <c r="Q59" s="79"/>
+      <c r="R59" s="79"/>
+      <c r="S59" s="79"/>
+      <c r="T59" s="79"/>
+      <c r="U59" s="79"/>
+      <c r="V59" s="79"/>
+      <c r="W59" s="79"/>
+      <c r="X59" s="79"/>
+      <c r="Y59" s="79"/>
+      <c r="Z59" s="79"/>
+      <c r="AA59" s="79"/>
+      <c r="AB59" s="79"/>
+      <c r="AC59" s="79"/>
+      <c r="AD59" s="79"/>
+      <c r="AE59" s="79"/>
+      <c r="AF59" s="79"/>
+      <c r="AG59" s="79"/>
+      <c r="AH59" s="79"/>
+      <c r="AI59" s="79"/>
+      <c r="AJ59" s="79"/>
+      <c r="AK59" s="79"/>
+      <c r="AL59" s="79"/>
+      <c r="AM59" s="79"/>
+      <c r="AN59" s="79"/>
+      <c r="AO59" s="79"/>
+      <c r="AP59" s="79"/>
+      <c r="AQ59" s="79"/>
+      <c r="AR59" s="79"/>
+    </row>
+    <row r="60" spans="1:46" ht="23.1" customHeight="1">
+      <c r="A60" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="B60" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C60" s="25">
+        <v>348278</v>
+      </c>
+      <c r="D60" s="21">
+        <v>348576</v>
+      </c>
+      <c r="E60" s="21">
+        <v>348891</v>
+      </c>
+      <c r="F60" s="22">
+        <v>349340</v>
+      </c>
+      <c r="G60" s="22">
+        <v>349564</v>
+      </c>
+      <c r="H60" s="22">
+        <v>349848</v>
+      </c>
+      <c r="I60" s="22">
+        <v>350171</v>
+      </c>
+      <c r="J60" s="21">
+        <v>350395</v>
+      </c>
+      <c r="K60" s="21">
+        <v>350525</v>
+      </c>
+      <c r="L60" s="21">
+        <v>350970</v>
+      </c>
+      <c r="M60" s="22">
+        <v>351357</v>
+      </c>
+      <c r="N60" s="21">
+        <v>351733</v>
+      </c>
+      <c r="O60" s="2">
+        <v>205581</v>
+      </c>
+      <c r="P60" s="2">
+        <v>205862</v>
+      </c>
+      <c r="Q60" s="2">
+        <v>206075</v>
+      </c>
+      <c r="R60" s="2">
+        <v>206295</v>
+      </c>
+      <c r="S60" s="2">
+        <v>206612</v>
+      </c>
+      <c r="T60" s="2">
+        <v>206926</v>
+      </c>
+      <c r="U60" s="2">
+        <v>207214</v>
+      </c>
+      <c r="V60" s="2">
+        <v>207682</v>
+      </c>
+      <c r="W60" s="2">
+        <v>208036</v>
+      </c>
+      <c r="X60" s="2">
+        <v>208110</v>
+      </c>
+      <c r="Y60" s="2">
+        <v>208404</v>
+      </c>
+      <c r="Z60" s="2">
+        <v>208698</v>
+      </c>
+      <c r="AA60" s="2">
+        <v>208980</v>
+      </c>
+      <c r="AB60" s="2">
+        <v>209152</v>
+      </c>
+      <c r="AC60" s="2">
+        <v>209260</v>
+      </c>
+      <c r="AD60" s="2">
+        <v>209480</v>
+      </c>
+      <c r="AE60" s="2">
+        <v>209564</v>
+      </c>
+      <c r="AF60" s="8">
+        <v>209714</v>
+      </c>
+      <c r="AG60" s="8">
+        <v>209932</v>
+      </c>
+      <c r="AH60" s="8">
+        <v>209993</v>
+      </c>
+      <c r="AI60" s="8">
+        <v>210161</v>
+      </c>
+      <c r="AJ60" s="8">
+        <v>210270</v>
+      </c>
+      <c r="AK60" s="8">
+        <v>210392</v>
+      </c>
+      <c r="AL60" s="8">
+        <v>210462</v>
+      </c>
+      <c r="AM60" s="8">
+        <v>210600</v>
+      </c>
+      <c r="AN60" s="8">
+        <v>210794</v>
+      </c>
+      <c r="AO60" s="8">
+        <v>210792</v>
+      </c>
+      <c r="AP60" s="8">
+        <v>210797</v>
+      </c>
+      <c r="AQ60" s="35">
+        <v>210866</v>
+      </c>
+      <c r="AR60" s="35">
+        <v>211036</v>
+      </c>
+      <c r="AS60" s="35">
+        <v>211206</v>
+      </c>
+      <c r="AT60" s="76">
+        <v>211451</v>
+      </c>
+    </row>
+    <row r="61" spans="1:46">
+      <c r="A61" s="70" t="s">
+        <v>85</v>
+      </c>
+      <c r="B61" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C61" s="25"/>
+      <c r="D61" s="21"/>
+      <c r="E61" s="21"/>
+      <c r="F61" s="22"/>
+      <c r="G61" s="22"/>
+      <c r="H61" s="22"/>
+      <c r="I61" s="22"/>
+      <c r="J61" s="21"/>
+      <c r="K61" s="21"/>
+      <c r="L61" s="21"/>
+      <c r="M61" s="22"/>
+      <c r="N61" s="21"/>
+      <c r="O61" s="2">
+        <v>18744</v>
+      </c>
+      <c r="P61" s="2">
+        <v>18737</v>
+      </c>
+      <c r="Q61" s="2">
+        <v>18716</v>
+      </c>
+      <c r="R61" s="2">
+        <v>18702</v>
+      </c>
+      <c r="S61" s="2">
+        <v>18655</v>
+      </c>
+      <c r="T61" s="2">
+        <v>18659</v>
+      </c>
+      <c r="U61" s="2">
+        <v>18671</v>
+      </c>
+      <c r="V61" s="2">
+        <v>18647</v>
+      </c>
+      <c r="W61" s="2">
+        <v>18654</v>
+      </c>
+      <c r="X61" s="2">
+        <v>18612</v>
+      </c>
+      <c r="Y61" s="2">
+        <v>18647</v>
+      </c>
+      <c r="Z61" s="2">
+        <v>18626</v>
+      </c>
+      <c r="AA61" s="2">
+        <v>18646</v>
+      </c>
+      <c r="AB61" s="2">
+        <v>18655</v>
+      </c>
+      <c r="AC61" s="2">
+        <v>18631</v>
+      </c>
+      <c r="AD61" s="2">
+        <v>18628</v>
+      </c>
+      <c r="AE61" s="2">
+        <v>18651</v>
+      </c>
+      <c r="AF61" s="8">
+        <v>18667</v>
+      </c>
+      <c r="AG61" s="8">
+        <v>18648</v>
+      </c>
+      <c r="AH61" s="8">
+        <v>18612</v>
+      </c>
+      <c r="AI61" s="8">
+        <v>18601</v>
+      </c>
+      <c r="AJ61" s="8">
+        <v>18516</v>
+      </c>
+      <c r="AK61" s="8">
+        <v>18483</v>
+      </c>
+      <c r="AL61" s="8">
+        <v>18451</v>
+      </c>
+      <c r="AM61" s="8">
+        <v>18440</v>
+      </c>
+      <c r="AN61" s="8">
+        <v>18411</v>
+      </c>
+      <c r="AO61" s="8">
+        <v>18416</v>
+      </c>
+      <c r="AP61" s="8">
+        <v>18372</v>
+      </c>
+      <c r="AQ61" s="35">
+        <v>18354</v>
+      </c>
+      <c r="AR61" s="35">
+        <v>18376</v>
+      </c>
+      <c r="AS61" s="35">
+        <v>18381</v>
+      </c>
+      <c r="AT61" s="76">
+        <v>18384</v>
+      </c>
+    </row>
+    <row r="62" spans="1:46">
+      <c r="A62" s="70" t="s">
+        <v>82</v>
+      </c>
+      <c r="B62" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="C62" s="21"/>
+      <c r="D62" s="21"/>
+      <c r="E62" s="21"/>
+      <c r="F62" s="21"/>
+      <c r="G62" s="21"/>
+      <c r="H62" s="21"/>
+      <c r="I62" s="21"/>
+      <c r="J62" s="21"/>
+      <c r="K62" s="21"/>
+      <c r="L62" s="21"/>
+      <c r="M62" s="21"/>
+      <c r="N62" s="21"/>
+      <c r="O62" s="2">
+        <v>186837</v>
+      </c>
+      <c r="P62" s="2">
+        <v>187125</v>
+      </c>
+      <c r="Q62" s="2">
+        <v>187359</v>
+      </c>
+      <c r="R62" s="2">
+        <v>187593</v>
+      </c>
+      <c r="S62" s="2">
+        <v>187957</v>
+      </c>
+      <c r="T62" s="2">
+        <v>188267</v>
+      </c>
+      <c r="U62" s="2">
+        <v>188543</v>
+      </c>
+      <c r="V62" s="2">
+        <v>189035</v>
+      </c>
+      <c r="W62" s="2">
+        <v>189382</v>
+      </c>
+      <c r="X62" s="2">
+        <v>189498</v>
+      </c>
+      <c r="Y62" s="2">
+        <v>189757</v>
+      </c>
+      <c r="Z62" s="2">
+        <v>190072</v>
+      </c>
+      <c r="AA62" s="2">
+        <v>190334</v>
+      </c>
+      <c r="AB62" s="2">
+        <v>190497</v>
+      </c>
+      <c r="AC62" s="2">
+        <v>190629</v>
+      </c>
+      <c r="AD62" s="2">
+        <v>190852</v>
+      </c>
+      <c r="AE62" s="2">
+        <v>190913</v>
+      </c>
+      <c r="AF62" s="8">
+        <v>191047</v>
+      </c>
+      <c r="AG62" s="8">
+        <v>191284</v>
+      </c>
+      <c r="AH62" s="8">
+        <v>191381</v>
+      </c>
+      <c r="AI62" s="8">
+        <v>191560</v>
+      </c>
+      <c r="AJ62" s="8">
+        <v>191754</v>
+      </c>
+      <c r="AK62" s="8">
+        <v>191909</v>
+      </c>
+      <c r="AL62" s="8">
+        <v>192011</v>
+      </c>
+      <c r="AM62" s="8">
+        <v>192160</v>
+      </c>
+      <c r="AN62" s="8">
+        <v>192383</v>
+      </c>
+      <c r="AO62" s="8">
+        <v>192376</v>
+      </c>
+      <c r="AP62" s="8">
+        <v>192425</v>
+      </c>
+      <c r="AQ62" s="35">
+        <v>192512</v>
+      </c>
+      <c r="AR62" s="35">
+        <v>192660</v>
+      </c>
+      <c r="AS62" s="35">
+        <v>192825</v>
+      </c>
+      <c r="AT62" s="76">
+        <v>193067</v>
+      </c>
+    </row>
+    <row r="63" spans="1:46" ht="15" customHeight="1">
+      <c r="B63" s="84"/>
+      <c r="C63" s="84"/>
+      <c r="D63" s="84"/>
+      <c r="E63" s="84"/>
+      <c r="F63" s="84"/>
+      <c r="G63" s="84"/>
+      <c r="H63" s="84"/>
+      <c r="I63" s="84"/>
+      <c r="J63" s="84"/>
+      <c r="K63" s="84"/>
+      <c r="L63" s="84"/>
+      <c r="M63" s="84"/>
+      <c r="N63" s="84"/>
+      <c r="O63" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="P63" s="79"/>
+      <c r="Q63" s="79"/>
+      <c r="R63" s="79"/>
+      <c r="S63" s="79"/>
+      <c r="T63" s="79"/>
+      <c r="U63" s="79"/>
+      <c r="V63" s="79"/>
+      <c r="W63" s="79"/>
+      <c r="X63" s="79"/>
+      <c r="Y63" s="79"/>
+      <c r="Z63" s="79"/>
+      <c r="AA63" s="79"/>
+      <c r="AB63" s="79"/>
+      <c r="AC63" s="79"/>
+      <c r="AD63" s="79"/>
+      <c r="AE63" s="79"/>
+      <c r="AR63" s="8"/>
+    </row>
+    <row r="64" spans="1:46" ht="23.1" customHeight="1">
+      <c r="A64" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="B64" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C64" s="26">
+        <v>313038</v>
+      </c>
+      <c r="D64" s="26">
+        <v>312986</v>
+      </c>
+      <c r="E64" s="26">
+        <v>313069</v>
+      </c>
+      <c r="F64" s="22">
+        <v>313244</v>
+      </c>
+      <c r="G64" s="22">
+        <v>313452</v>
+      </c>
+      <c r="H64" s="22">
+        <v>313591</v>
+      </c>
+      <c r="I64" s="22">
+        <v>313680</v>
+      </c>
+      <c r="J64" s="21">
+        <v>313688</v>
+      </c>
+      <c r="K64" s="21">
+        <v>313584</v>
+      </c>
+      <c r="L64" s="27">
+        <v>313689</v>
+      </c>
+      <c r="M64" s="22">
+        <v>313698</v>
+      </c>
+      <c r="N64" s="21">
+        <v>313725</v>
+      </c>
+      <c r="O64" s="8">
+        <v>301501</v>
+      </c>
+      <c r="P64" s="8">
+        <v>301125</v>
+      </c>
+      <c r="Q64" s="8">
+        <v>301032</v>
+      </c>
+      <c r="R64" s="8">
+        <v>300926</v>
+      </c>
+      <c r="S64" s="8">
+        <v>300592</v>
+      </c>
+      <c r="T64" s="8">
+        <v>300286</v>
+      </c>
+      <c r="U64" s="8">
+        <v>300087</v>
+      </c>
+      <c r="V64" s="8">
+        <v>299639</v>
+      </c>
+      <c r="W64" s="8">
+        <v>299054</v>
+      </c>
+      <c r="X64" s="8">
+        <v>298632</v>
+      </c>
+      <c r="Y64" s="8">
+        <v>298375</v>
+      </c>
+      <c r="Z64" s="8">
+        <v>297994</v>
+      </c>
+      <c r="AA64" s="8">
+        <v>297633</v>
+      </c>
+      <c r="AB64" s="8">
+        <v>297260</v>
+      </c>
+      <c r="AC64" s="8">
+        <v>296946</v>
+      </c>
+      <c r="AD64" s="8">
+        <v>296673</v>
+      </c>
+      <c r="AE64" s="8">
+        <v>296283</v>
+      </c>
+      <c r="AF64" s="8">
+        <v>296176</v>
+      </c>
+      <c r="AG64" s="8">
+        <v>295957</v>
+      </c>
+      <c r="AH64" s="8">
+        <v>295577</v>
+      </c>
+      <c r="AI64" s="8">
+        <v>295183</v>
+      </c>
+      <c r="AJ64" s="8">
+        <v>294765</v>
+      </c>
+      <c r="AK64" s="8">
+        <v>294399</v>
+      </c>
+      <c r="AL64" s="8">
+        <v>294289</v>
+      </c>
+      <c r="AM64" s="8">
+        <v>294089</v>
+      </c>
+      <c r="AN64" s="8">
+        <v>293746</v>
+      </c>
+      <c r="AO64" s="8">
+        <v>293608</v>
+      </c>
+      <c r="AP64" s="8">
+        <v>293268</v>
+      </c>
+      <c r="AQ64" s="8">
+        <v>293090</v>
+      </c>
+      <c r="AR64" s="8">
+        <v>292692</v>
+      </c>
+      <c r="AS64" s="8">
+        <v>292194</v>
+      </c>
+      <c r="AT64" s="76">
+        <v>291792</v>
+      </c>
+    </row>
+    <row r="65" spans="1:49">
+      <c r="A65" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="B65" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C65" s="26"/>
+      <c r="D65" s="26"/>
+      <c r="E65" s="26"/>
+      <c r="F65" s="22"/>
+      <c r="G65" s="22"/>
+      <c r="H65" s="22"/>
+      <c r="I65" s="22"/>
+      <c r="J65" s="21"/>
+      <c r="K65" s="21"/>
+      <c r="L65" s="27"/>
+      <c r="M65" s="22"/>
+      <c r="N65" s="21"/>
+      <c r="O65" s="23">
+        <v>35691</v>
+      </c>
+      <c r="P65" s="23">
+        <v>35587</v>
+      </c>
+      <c r="Q65" s="23">
+        <v>35556</v>
+      </c>
+      <c r="R65" s="23">
+        <v>35521</v>
+      </c>
+      <c r="S65" s="23">
+        <v>35454</v>
+      </c>
+      <c r="T65" s="23">
+        <v>35402</v>
+      </c>
+      <c r="U65" s="23">
+        <v>35351</v>
+      </c>
+      <c r="V65" s="23">
+        <v>35271</v>
+      </c>
+      <c r="W65" s="23">
+        <v>35165</v>
+      </c>
+      <c r="X65" s="23">
+        <v>35052</v>
+      </c>
+      <c r="Y65" s="23">
+        <v>34951</v>
+      </c>
+      <c r="Z65" s="8">
+        <v>34854</v>
+      </c>
+      <c r="AA65" s="8">
+        <v>34823</v>
+      </c>
+      <c r="AB65" s="8">
+        <v>34732</v>
+      </c>
+      <c r="AC65" s="8">
+        <v>34681</v>
+      </c>
+      <c r="AD65" s="8">
+        <v>34635</v>
+      </c>
+      <c r="AE65" s="8">
+        <v>34586</v>
+      </c>
+      <c r="AF65" s="8">
+        <v>34508</v>
+      </c>
+      <c r="AG65" s="8">
+        <v>34382</v>
+      </c>
+      <c r="AH65" s="8">
+        <v>34283</v>
+      </c>
+      <c r="AI65" s="8">
+        <v>34178</v>
+      </c>
+      <c r="AJ65" s="8">
+        <v>34095</v>
+      </c>
+      <c r="AK65" s="8">
+        <v>34015</v>
+      </c>
+      <c r="AL65" s="8">
+        <v>33979</v>
+      </c>
+      <c r="AM65" s="8">
+        <v>33937</v>
+      </c>
+      <c r="AN65" s="8">
+        <v>33877</v>
+      </c>
+      <c r="AO65" s="8">
+        <v>33794</v>
+      </c>
+      <c r="AP65" s="8">
+        <v>33718</v>
+      </c>
+      <c r="AQ65" s="8">
+        <v>33605</v>
+      </c>
+      <c r="AR65" s="8">
+        <v>33502</v>
+      </c>
+      <c r="AS65" s="8">
+        <v>33372</v>
+      </c>
+      <c r="AT65" s="76">
+        <v>33321</v>
+      </c>
+    </row>
+    <row r="66" spans="1:49">
+      <c r="A66" s="70" t="s">
+        <v>91</v>
+      </c>
+      <c r="B66" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C66" s="21"/>
+      <c r="D66" s="21"/>
+      <c r="E66" s="21"/>
+      <c r="F66" s="21"/>
+      <c r="G66" s="21"/>
+      <c r="H66" s="21"/>
+      <c r="I66" s="21"/>
+      <c r="J66" s="21"/>
+      <c r="K66" s="21"/>
+      <c r="L66" s="21"/>
+      <c r="M66" s="21"/>
+      <c r="N66" s="21"/>
+      <c r="O66" s="23">
+        <v>14344</v>
+      </c>
+      <c r="P66" s="23">
+        <v>14311</v>
+      </c>
+      <c r="Q66" s="23">
+        <v>14298</v>
+      </c>
+      <c r="R66" s="23">
+        <v>14276</v>
+      </c>
+      <c r="S66" s="23">
+        <v>14229</v>
+      </c>
+      <c r="T66" s="23">
+        <v>14216</v>
+      </c>
+      <c r="U66" s="23">
+        <v>14225</v>
+      </c>
+      <c r="V66" s="23">
+        <v>14167</v>
+      </c>
+      <c r="W66" s="23">
+        <v>14137</v>
+      </c>
+      <c r="X66" s="23">
+        <v>14134</v>
+      </c>
+      <c r="Y66" s="23">
+        <v>14116</v>
+      </c>
+      <c r="Z66" s="8">
+        <v>14077</v>
+      </c>
+      <c r="AA66" s="8">
+        <v>14039</v>
+      </c>
+      <c r="AB66" s="8">
+        <v>13981</v>
+      </c>
+      <c r="AC66" s="8">
+        <v>13948</v>
+      </c>
+      <c r="AD66" s="8">
+        <v>13906</v>
+      </c>
+      <c r="AE66" s="8">
+        <v>13877</v>
+      </c>
+      <c r="AF66" s="8">
+        <v>13864</v>
+      </c>
+      <c r="AG66" s="8">
+        <v>13837</v>
+      </c>
+      <c r="AH66" s="8">
+        <v>13808</v>
+      </c>
+      <c r="AI66" s="8">
+        <v>13801</v>
+      </c>
+      <c r="AJ66" s="8">
+        <v>13781</v>
+      </c>
+      <c r="AK66" s="8">
+        <v>13758</v>
+      </c>
+      <c r="AL66" s="8">
+        <v>13732</v>
+      </c>
+      <c r="AM66" s="8">
+        <v>13672</v>
+      </c>
+      <c r="AN66" s="8">
+        <v>13642</v>
+      </c>
+      <c r="AO66" s="8">
+        <v>13631</v>
+      </c>
+      <c r="AP66" s="8">
+        <v>13611</v>
+      </c>
+      <c r="AQ66" s="8">
+        <v>13593</v>
+      </c>
+      <c r="AR66" s="8">
+        <v>13564</v>
+      </c>
+      <c r="AS66" s="8">
+        <v>13517</v>
+      </c>
+      <c r="AT66" s="76">
+        <v>13493</v>
+      </c>
+    </row>
+    <row r="67" spans="1:49">
+      <c r="A67" s="70" t="s">
+        <v>85</v>
+      </c>
+      <c r="B67" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C67" s="26"/>
+      <c r="D67" s="26"/>
+      <c r="E67" s="26"/>
+      <c r="F67" s="22"/>
+      <c r="G67" s="22"/>
+      <c r="H67" s="22"/>
+      <c r="I67" s="22"/>
+      <c r="J67" s="21"/>
+      <c r="K67" s="21"/>
+      <c r="L67" s="27"/>
+      <c r="M67" s="22"/>
+      <c r="N67" s="21"/>
+      <c r="O67" s="23">
+        <v>21969</v>
+      </c>
+      <c r="P67" s="23">
+        <v>21978</v>
+      </c>
+      <c r="Q67" s="23">
+        <v>22007</v>
+      </c>
+      <c r="R67" s="23">
+        <v>22017</v>
+      </c>
+      <c r="S67" s="23">
+        <v>22031</v>
+      </c>
+      <c r="T67" s="23">
+        <v>22022</v>
+      </c>
+      <c r="U67" s="23">
+        <v>21962</v>
+      </c>
+      <c r="V67" s="23">
+        <v>21916</v>
+      </c>
+      <c r="W67" s="23">
+        <v>21873</v>
+      </c>
+      <c r="X67" s="23">
+        <v>21848</v>
+      </c>
+      <c r="Y67" s="23">
+        <v>21750</v>
+      </c>
+      <c r="Z67" s="8">
+        <v>21726</v>
+      </c>
+      <c r="AA67" s="8">
+        <v>21692</v>
+      </c>
+      <c r="AB67" s="8">
+        <v>21743</v>
+      </c>
+      <c r="AC67" s="8">
+        <v>21752</v>
+      </c>
+      <c r="AD67" s="8">
+        <v>21753</v>
+      </c>
+      <c r="AE67" s="8">
+        <v>21697</v>
+      </c>
+      <c r="AF67" s="8">
+        <v>21735</v>
+      </c>
+      <c r="AG67" s="8">
+        <v>21711</v>
+      </c>
+      <c r="AH67" s="8">
+        <v>21709</v>
+      </c>
+      <c r="AI67" s="8">
+        <v>21647</v>
+      </c>
+      <c r="AJ67" s="8">
+        <v>21652</v>
+      </c>
+      <c r="AK67" s="8">
+        <v>21677</v>
+      </c>
+      <c r="AL67" s="8">
+        <v>21676</v>
+      </c>
+      <c r="AM67" s="8">
+        <v>21634</v>
+      </c>
+      <c r="AN67" s="8">
+        <v>21634</v>
+      </c>
+      <c r="AO67" s="8">
+        <v>21628</v>
+      </c>
+      <c r="AP67" s="8">
+        <v>21616</v>
+      </c>
+      <c r="AQ67" s="8">
+        <v>21598</v>
+      </c>
+      <c r="AR67" s="8">
+        <v>21570</v>
+      </c>
+      <c r="AS67" s="8">
+        <v>21534</v>
+      </c>
+      <c r="AT67" s="76">
+        <v>21480</v>
+      </c>
+    </row>
+    <row r="68" spans="1:49">
+      <c r="A68" s="70" t="s">
+        <v>86</v>
+      </c>
+      <c r="B68" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C68" s="26"/>
+      <c r="D68" s="26"/>
+      <c r="E68" s="26"/>
+      <c r="F68" s="22"/>
+      <c r="G68" s="22"/>
+      <c r="H68" s="22"/>
+      <c r="I68" s="22"/>
+      <c r="J68" s="21"/>
+      <c r="K68" s="21"/>
+      <c r="L68" s="27"/>
+      <c r="M68" s="22"/>
+      <c r="N68" s="21"/>
+      <c r="O68" s="23">
+        <v>21720</v>
+      </c>
+      <c r="P68" s="23">
+        <v>21682</v>
+      </c>
+      <c r="Q68" s="23">
+        <v>21637</v>
+      </c>
+      <c r="R68" s="23">
+        <v>21639</v>
+      </c>
+      <c r="S68" s="23">
+        <v>21629</v>
+      </c>
+      <c r="T68" s="23">
+        <v>21574</v>
+      </c>
+      <c r="U68" s="23">
+        <v>21553</v>
+      </c>
+      <c r="V68" s="23">
+        <v>21521</v>
+      </c>
+      <c r="W68" s="23">
+        <v>21486</v>
+      </c>
+      <c r="X68" s="23">
+        <v>21460</v>
+      </c>
+      <c r="Y68" s="23">
+        <v>21426</v>
+      </c>
+      <c r="Z68" s="8">
+        <v>21395</v>
+      </c>
+      <c r="AA68" s="8">
+        <v>21376</v>
+      </c>
+      <c r="AB68" s="8">
+        <v>21343</v>
+      </c>
+      <c r="AC68" s="8">
+        <v>21335</v>
+      </c>
+      <c r="AD68" s="8">
+        <v>21298</v>
+      </c>
+      <c r="AE68" s="8">
+        <v>21269</v>
+      </c>
+      <c r="AF68" s="8">
+        <v>21248</v>
+      </c>
+      <c r="AG68" s="8">
+        <v>21247</v>
+      </c>
+      <c r="AH68" s="8">
+        <v>21185</v>
+      </c>
+      <c r="AI68" s="8">
+        <v>21143</v>
+      </c>
+      <c r="AJ68" s="8">
+        <v>21091</v>
+      </c>
+      <c r="AK68" s="8">
+        <v>21048</v>
+      </c>
+      <c r="AL68" s="8">
+        <v>21008</v>
+      </c>
+      <c r="AM68" s="8">
+        <v>21012</v>
+      </c>
+      <c r="AN68" s="8">
+        <v>20935</v>
+      </c>
+      <c r="AO68" s="8">
+        <v>20894</v>
+      </c>
+      <c r="AP68" s="8">
+        <v>20880</v>
+      </c>
+      <c r="AQ68" s="8">
+        <v>20876</v>
+      </c>
+      <c r="AR68" s="8">
+        <v>20872</v>
+      </c>
+      <c r="AS68" s="8">
+        <v>20810</v>
+      </c>
+      <c r="AT68" s="76">
+        <v>20737</v>
+      </c>
+    </row>
+    <row r="69" spans="1:49">
+      <c r="A69" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="B69" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C69" s="26"/>
+      <c r="D69" s="26"/>
+      <c r="E69" s="26"/>
+      <c r="F69" s="22"/>
+      <c r="G69" s="22"/>
+      <c r="H69" s="22"/>
+      <c r="I69" s="22"/>
+      <c r="J69" s="21"/>
+      <c r="K69" s="21"/>
+      <c r="L69" s="27"/>
+      <c r="M69" s="22"/>
+      <c r="N69" s="21"/>
+      <c r="O69" s="23">
+        <v>14326</v>
+      </c>
+      <c r="P69" s="23">
+        <v>14315</v>
+      </c>
+      <c r="Q69" s="23">
+        <v>14300</v>
+      </c>
+      <c r="R69" s="23">
+        <v>14303</v>
+      </c>
+      <c r="S69" s="23">
+        <v>14279</v>
+      </c>
+      <c r="T69" s="23">
+        <v>14242</v>
+      </c>
+      <c r="U69" s="23">
+        <v>14228</v>
+      </c>
+      <c r="V69" s="23">
+        <v>14216</v>
+      </c>
+      <c r="W69" s="23">
+        <v>14154</v>
+      </c>
+      <c r="X69" s="23">
+        <v>14129</v>
+      </c>
+      <c r="Y69" s="23">
+        <v>14096</v>
+      </c>
+      <c r="Z69" s="8">
+        <v>14051</v>
+      </c>
+      <c r="AA69" s="8">
+        <v>14006</v>
+      </c>
+      <c r="AB69" s="8">
+        <v>13995</v>
+      </c>
+      <c r="AC69" s="8">
+        <v>13964</v>
+      </c>
+      <c r="AD69" s="8">
+        <v>13959</v>
+      </c>
+      <c r="AE69" s="8">
+        <v>13926</v>
+      </c>
+      <c r="AF69" s="8">
+        <v>13865</v>
+      </c>
+      <c r="AG69" s="8">
+        <v>13850</v>
+      </c>
+      <c r="AH69" s="8">
+        <v>13812</v>
+      </c>
+      <c r="AI69" s="8">
+        <v>13766</v>
+      </c>
+      <c r="AJ69" s="8">
+        <v>13728</v>
+      </c>
+      <c r="AK69" s="8">
+        <v>13674</v>
+      </c>
+      <c r="AL69" s="8">
+        <v>13638</v>
+      </c>
+      <c r="AM69" s="8">
+        <v>13635</v>
+      </c>
+      <c r="AN69" s="8">
+        <v>13604</v>
+      </c>
+      <c r="AO69" s="8">
+        <v>13617</v>
+      </c>
+      <c r="AP69" s="8">
+        <v>13586</v>
+      </c>
+      <c r="AQ69" s="8">
+        <v>13542</v>
+      </c>
+      <c r="AR69" s="8">
+        <v>13510</v>
+      </c>
+      <c r="AS69" s="8">
+        <v>13468</v>
+      </c>
+      <c r="AT69" s="76">
+        <v>13437</v>
+      </c>
+    </row>
+    <row r="70" spans="1:49">
+      <c r="A70" s="70" t="s">
+        <v>88</v>
+      </c>
+      <c r="B70" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C70" s="26"/>
+      <c r="D70" s="26"/>
+      <c r="E70" s="26"/>
+      <c r="F70" s="22"/>
+      <c r="G70" s="22"/>
+      <c r="H70" s="22"/>
+      <c r="I70" s="22"/>
+      <c r="J70" s="21"/>
+      <c r="K70" s="21"/>
+      <c r="L70" s="27"/>
+      <c r="M70" s="22"/>
+      <c r="N70" s="21"/>
+      <c r="O70" s="23">
+        <v>61081</v>
+      </c>
+      <c r="P70" s="23">
+        <v>61122</v>
+      </c>
+      <c r="Q70" s="23">
+        <v>61196</v>
+      </c>
+      <c r="R70" s="23">
+        <v>61237</v>
+      </c>
+      <c r="S70" s="23">
+        <v>61202</v>
+      </c>
+      <c r="T70" s="23">
+        <v>61160</v>
+      </c>
+      <c r="U70" s="23">
+        <v>61251</v>
+      </c>
+      <c r="V70" s="23">
+        <v>61262</v>
+      </c>
+      <c r="W70" s="23">
+        <v>61283</v>
+      </c>
+      <c r="X70" s="23">
+        <v>61377</v>
+      </c>
+      <c r="Y70" s="23">
+        <v>61598</v>
+      </c>
+      <c r="Z70" s="8">
+        <v>61669</v>
+      </c>
+      <c r="AA70" s="8">
+        <v>61735</v>
+      </c>
+      <c r="AB70" s="8">
+        <v>61795</v>
+      </c>
+      <c r="AC70" s="8">
+        <v>61843</v>
+      </c>
+      <c r="AD70" s="8">
+        <v>61942</v>
+      </c>
+      <c r="AE70" s="8">
+        <v>61954</v>
+      </c>
+      <c r="AF70" s="8">
+        <v>62134</v>
+      </c>
+      <c r="AG70" s="8">
+        <v>62326</v>
+      </c>
+      <c r="AH70" s="8">
+        <v>62383</v>
+      </c>
+      <c r="AI70" s="8">
+        <v>62477</v>
+      </c>
+      <c r="AJ70" s="8">
+        <v>62536</v>
+      </c>
+      <c r="AK70" s="8">
+        <v>62674</v>
+      </c>
+      <c r="AL70" s="8">
+        <v>62881</v>
+      </c>
+      <c r="AM70" s="8">
+        <v>63070</v>
+      </c>
+      <c r="AN70" s="8">
+        <v>63156</v>
+      </c>
+      <c r="AO70" s="8">
+        <v>63274</v>
+      </c>
+      <c r="AP70" s="8">
+        <v>63268</v>
+      </c>
+      <c r="AQ70" s="8">
+        <v>63263</v>
+      </c>
+      <c r="AR70" s="8">
+        <v>63224</v>
+      </c>
+      <c r="AS70" s="8">
+        <v>63302</v>
+      </c>
+      <c r="AT70" s="76">
+        <v>63322</v>
+      </c>
+    </row>
+    <row r="71" spans="1:49">
+      <c r="A71" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="B71" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C71" s="26"/>
+      <c r="D71" s="26"/>
+      <c r="E71" s="26"/>
+      <c r="F71" s="22"/>
+      <c r="G71" s="22"/>
+      <c r="H71" s="22"/>
+      <c r="I71" s="22"/>
+      <c r="J71" s="21"/>
+      <c r="K71" s="21"/>
+      <c r="L71" s="27"/>
+      <c r="M71" s="22"/>
+      <c r="N71" s="21"/>
+      <c r="O71" s="23">
+        <v>27228</v>
+      </c>
+      <c r="P71" s="23">
+        <v>27132</v>
+      </c>
+      <c r="Q71" s="23">
+        <v>27115</v>
+      </c>
+      <c r="R71" s="23">
+        <v>27077</v>
+      </c>
+      <c r="S71" s="23">
+        <v>27015</v>
+      </c>
+      <c r="T71" s="23">
+        <v>27008</v>
+      </c>
+      <c r="U71" s="23">
+        <v>27000</v>
+      </c>
+      <c r="V71" s="23">
+        <v>26932</v>
+      </c>
+      <c r="W71" s="23">
+        <v>26819</v>
+      </c>
+      <c r="X71" s="23">
+        <v>26716</v>
+      </c>
+      <c r="Y71" s="23">
+        <v>26666</v>
+      </c>
+      <c r="Z71" s="8">
+        <v>26573</v>
+      </c>
+      <c r="AA71" s="8">
+        <v>26523</v>
+      </c>
+      <c r="AB71" s="8">
+        <v>26422</v>
+      </c>
+      <c r="AC71" s="8">
+        <v>26348</v>
+      </c>
+      <c r="AD71" s="8">
+        <v>26303</v>
+      </c>
+      <c r="AE71" s="8">
+        <v>26270</v>
+      </c>
+      <c r="AF71" s="8">
+        <v>26234</v>
+      </c>
+      <c r="AG71" s="8">
+        <v>26186</v>
+      </c>
+      <c r="AH71" s="8">
+        <v>26126</v>
+      </c>
+      <c r="AI71" s="8">
+        <v>26050</v>
+      </c>
+      <c r="AJ71" s="8">
+        <v>25958</v>
+      </c>
+      <c r="AK71" s="8">
+        <v>25864</v>
+      </c>
+      <c r="AL71" s="8">
+        <v>25809</v>
+      </c>
+      <c r="AM71" s="8">
+        <v>25741</v>
+      </c>
+      <c r="AN71" s="8">
+        <v>25715</v>
+      </c>
+      <c r="AO71" s="8">
+        <v>25722</v>
+      </c>
+      <c r="AP71" s="8">
+        <v>25653</v>
+      </c>
+      <c r="AQ71" s="8">
+        <v>25636</v>
+      </c>
+      <c r="AR71" s="8">
+        <v>25582</v>
+      </c>
+      <c r="AS71" s="8">
+        <v>25530</v>
+      </c>
+      <c r="AT71" s="76">
+        <v>25437</v>
+      </c>
+    </row>
+    <row r="72" spans="1:49">
+      <c r="A72" s="70" t="s">
+        <v>90</v>
+      </c>
+      <c r="B72" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C72" s="26"/>
+      <c r="D72" s="26"/>
+      <c r="E72" s="26"/>
+      <c r="F72" s="22"/>
+      <c r="G72" s="22"/>
+      <c r="H72" s="22"/>
+      <c r="I72" s="22"/>
+      <c r="J72" s="21"/>
+      <c r="K72" s="21"/>
+      <c r="L72" s="27"/>
+      <c r="M72" s="22"/>
+      <c r="N72" s="21"/>
+      <c r="O72" s="23">
+        <v>13497</v>
+      </c>
+      <c r="P72" s="23">
+        <v>13466</v>
+      </c>
+      <c r="Q72" s="23">
+        <v>13438</v>
+      </c>
+      <c r="R72" s="23">
+        <v>13434</v>
+      </c>
+      <c r="S72" s="23">
+        <v>13386</v>
+      </c>
+      <c r="T72" s="23">
+        <v>13381</v>
+      </c>
+      <c r="U72" s="23">
+        <v>13384</v>
+      </c>
+      <c r="V72" s="23">
+        <v>13318</v>
+      </c>
+      <c r="W72" s="23">
+        <v>13269</v>
+      </c>
+      <c r="X72" s="23">
+        <v>13229</v>
+      </c>
+      <c r="Y72" s="23">
+        <v>13220</v>
+      </c>
+      <c r="Z72" s="8">
+        <v>13186</v>
+      </c>
+      <c r="AA72" s="8">
+        <v>13169</v>
+      </c>
+      <c r="AB72" s="8">
+        <v>13131</v>
+      </c>
+      <c r="AC72" s="8">
+        <v>13087</v>
+      </c>
+      <c r="AD72" s="8">
+        <v>13065</v>
+      </c>
+      <c r="AE72" s="8">
+        <v>13049</v>
+      </c>
+      <c r="AF72" s="8">
+        <v>13025</v>
+      </c>
+      <c r="AG72" s="8">
+        <v>13003</v>
+      </c>
+      <c r="AH72" s="8">
+        <v>12939</v>
+      </c>
+      <c r="AI72" s="8">
+        <v>12917</v>
+      </c>
+      <c r="AJ72" s="8">
+        <v>12905</v>
+      </c>
+      <c r="AK72" s="8">
+        <v>12835</v>
+      </c>
+      <c r="AL72" s="8">
+        <v>12793</v>
+      </c>
+      <c r="AM72" s="8">
+        <v>12795</v>
+      </c>
+      <c r="AN72" s="8">
+        <v>12792</v>
+      </c>
+      <c r="AO72" s="8">
+        <v>12770</v>
+      </c>
+      <c r="AP72" s="8">
+        <v>12740</v>
+      </c>
+      <c r="AQ72" s="8">
+        <v>12729</v>
+      </c>
+      <c r="AR72" s="8">
+        <v>12712</v>
+      </c>
+      <c r="AS72" s="8">
+        <v>12662</v>
+      </c>
+      <c r="AT72" s="76">
+        <v>12609</v>
+      </c>
+    </row>
+    <row r="73" spans="1:49">
+      <c r="A73" s="70" t="s">
+        <v>92</v>
+      </c>
+      <c r="B73" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C73" s="26"/>
+      <c r="D73" s="26"/>
+      <c r="E73" s="26"/>
+      <c r="F73" s="22"/>
+      <c r="G73" s="22"/>
+      <c r="H73" s="22"/>
+      <c r="I73" s="22"/>
+      <c r="J73" s="21"/>
+      <c r="K73" s="21"/>
+      <c r="L73" s="27"/>
+      <c r="M73" s="22"/>
+      <c r="N73" s="21"/>
+      <c r="O73" s="23">
+        <v>17202</v>
+      </c>
+      <c r="P73" s="23">
+        <v>17161</v>
+      </c>
+      <c r="Q73" s="23">
+        <v>17165</v>
+      </c>
+      <c r="R73" s="23">
+        <v>17156</v>
+      </c>
+      <c r="S73" s="23">
+        <v>17120</v>
+      </c>
+      <c r="T73" s="23">
+        <v>17086</v>
+      </c>
+      <c r="U73" s="23">
+        <v>17071</v>
+      </c>
+      <c r="V73" s="23">
+        <v>17043</v>
+      </c>
+      <c r="W73" s="23">
+        <v>17047</v>
+      </c>
+      <c r="X73" s="23">
+        <v>17026</v>
+      </c>
+      <c r="Y73" s="23">
+        <v>16989</v>
+      </c>
+      <c r="Z73" s="8">
+        <v>16978</v>
+      </c>
+      <c r="AA73" s="8">
+        <v>16940</v>
+      </c>
+      <c r="AB73" s="8">
+        <v>16862</v>
+      </c>
+      <c r="AC73" s="8">
+        <v>16818</v>
+      </c>
+      <c r="AD73" s="8">
+        <v>16802</v>
+      </c>
+      <c r="AE73" s="8">
+        <v>16772</v>
+      </c>
+      <c r="AF73" s="8">
+        <v>16722</v>
+      </c>
+      <c r="AG73" s="8">
+        <v>16679</v>
+      </c>
+      <c r="AH73" s="8">
+        <v>16599</v>
+      </c>
+      <c r="AI73" s="8">
+        <v>16566</v>
+      </c>
+      <c r="AJ73" s="8">
+        <v>16509</v>
+      </c>
+      <c r="AK73" s="8">
+        <v>16455</v>
+      </c>
+      <c r="AL73" s="8">
+        <v>16441</v>
+      </c>
+      <c r="AM73" s="8">
+        <v>16409</v>
+      </c>
+      <c r="AN73" s="8">
+        <v>16376</v>
+      </c>
+      <c r="AO73" s="8">
+        <v>16357</v>
+      </c>
+      <c r="AP73" s="8">
+        <v>16312</v>
+      </c>
+      <c r="AQ73" s="8">
+        <v>16278</v>
+      </c>
+      <c r="AR73" s="8">
+        <v>16247</v>
+      </c>
+      <c r="AS73" s="8">
+        <v>16204</v>
+      </c>
+      <c r="AT73" s="76">
+        <v>16164</v>
+      </c>
+    </row>
+    <row r="74" spans="1:49">
+      <c r="A74" s="70" t="s">
+        <v>93</v>
+      </c>
+      <c r="B74" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C74" s="21"/>
+      <c r="D74" s="21"/>
+      <c r="E74" s="21"/>
+      <c r="F74" s="21"/>
+      <c r="G74" s="21"/>
+      <c r="H74" s="21"/>
+      <c r="I74" s="21"/>
+      <c r="J74" s="21"/>
+      <c r="K74" s="21"/>
+      <c r="L74" s="21"/>
+      <c r="M74" s="21"/>
+      <c r="N74" s="21"/>
+      <c r="O74" s="23">
+        <v>16234</v>
+      </c>
+      <c r="P74" s="23">
+        <v>16205</v>
+      </c>
+      <c r="Q74" s="23">
+        <v>16178</v>
+      </c>
+      <c r="R74" s="23">
+        <v>16183</v>
+      </c>
+      <c r="S74" s="23">
+        <v>16153</v>
+      </c>
+      <c r="T74" s="23">
+        <v>16099</v>
+      </c>
+      <c r="U74" s="23">
+        <v>16057</v>
+      </c>
+      <c r="V74" s="23">
+        <v>16020</v>
+      </c>
+      <c r="W74" s="23">
+        <v>15959</v>
+      </c>
+      <c r="X74" s="23">
+        <v>15903</v>
+      </c>
+      <c r="Y74" s="23">
+        <v>15876</v>
+      </c>
+      <c r="Z74" s="8">
+        <v>15881</v>
+      </c>
+      <c r="AA74" s="8">
+        <v>15822</v>
+      </c>
+      <c r="AB74" s="8">
+        <v>15766</v>
+      </c>
+      <c r="AC74" s="8">
+        <v>15750</v>
+      </c>
+      <c r="AD74" s="8">
+        <v>15707</v>
+      </c>
+      <c r="AE74" s="8">
+        <v>15682</v>
+      </c>
+      <c r="AF74" s="8">
+        <v>15697</v>
+      </c>
+      <c r="AG74" s="8">
+        <v>15651</v>
+      </c>
+      <c r="AH74" s="8">
+        <v>15728</v>
+      </c>
+      <c r="AI74" s="8">
+        <v>15727</v>
+      </c>
+      <c r="AJ74" s="8">
+        <v>15635</v>
+      </c>
+      <c r="AK74" s="8">
+        <v>15583</v>
+      </c>
+      <c r="AL74" s="8">
+        <v>15574</v>
+      </c>
+      <c r="AM74" s="8">
+        <v>15544</v>
+      </c>
+      <c r="AN74" s="8">
+        <v>15469</v>
+      </c>
+      <c r="AO74" s="8">
+        <v>15390</v>
+      </c>
+      <c r="AP74" s="8">
+        <v>15405</v>
+      </c>
+      <c r="AQ74" s="8">
+        <v>15495</v>
+      </c>
+      <c r="AR74" s="8">
+        <v>15506</v>
+      </c>
+      <c r="AS74" s="8">
+        <v>15488</v>
+      </c>
+      <c r="AT74" s="76">
+        <v>15492</v>
+      </c>
+    </row>
+    <row r="75" spans="1:49">
+      <c r="A75" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="B75" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C75" s="28"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="29"/>
+      <c r="G75" s="29"/>
+      <c r="H75" s="29"/>
+      <c r="I75" s="29"/>
+      <c r="J75" s="28"/>
+      <c r="K75" s="28"/>
+      <c r="L75" s="28"/>
+      <c r="M75" s="29"/>
+      <c r="N75" s="28"/>
+      <c r="O75" s="23">
+        <v>39052</v>
+      </c>
+      <c r="P75" s="23">
+        <v>39008</v>
+      </c>
+      <c r="Q75" s="23">
+        <v>38980</v>
+      </c>
+      <c r="R75" s="23">
+        <v>38935</v>
+      </c>
+      <c r="S75" s="23">
+        <v>38978</v>
+      </c>
+      <c r="T75" s="23">
+        <v>38981</v>
+      </c>
+      <c r="U75" s="23">
+        <v>38939</v>
+      </c>
+      <c r="V75" s="23">
+        <v>38910</v>
+      </c>
+      <c r="W75" s="23">
+        <v>38822</v>
+      </c>
+      <c r="X75" s="23">
+        <v>38750</v>
+      </c>
+      <c r="Y75" s="23">
+        <v>38693</v>
+      </c>
+      <c r="Z75" s="8">
+        <v>38643</v>
+      </c>
+      <c r="AA75" s="8">
+        <v>38584</v>
+      </c>
+      <c r="AB75" s="8">
+        <v>38603</v>
+      </c>
+      <c r="AC75" s="8">
+        <v>38562</v>
+      </c>
+      <c r="AD75" s="8">
+        <v>38512</v>
+      </c>
+      <c r="AE75" s="8">
+        <v>38445</v>
+      </c>
+      <c r="AF75" s="8">
+        <v>38404</v>
+      </c>
+      <c r="AG75" s="8">
+        <v>38326</v>
+      </c>
+      <c r="AH75" s="8">
+        <v>38311</v>
+      </c>
+      <c r="AI75" s="8">
+        <v>38256</v>
+      </c>
+      <c r="AJ75" s="8">
+        <v>38246</v>
+      </c>
+      <c r="AK75" s="8">
+        <v>38227</v>
+      </c>
+      <c r="AL75" s="8">
+        <v>38205</v>
+      </c>
+      <c r="AM75" s="8">
+        <v>38114</v>
+      </c>
+      <c r="AN75" s="8">
+        <v>38046</v>
+      </c>
+      <c r="AO75" s="8">
+        <v>38046</v>
+      </c>
+      <c r="AP75" s="8">
+        <v>38007</v>
+      </c>
+      <c r="AQ75" s="8">
+        <v>37991</v>
+      </c>
+      <c r="AR75" s="8">
+        <v>37964</v>
+      </c>
+      <c r="AS75" s="8">
+        <v>37894</v>
+      </c>
+      <c r="AT75" s="76">
+        <v>37878</v>
+      </c>
+    </row>
+    <row r="76" spans="1:49" ht="14.25" customHeight="1">
+      <c r="A76" s="70" t="s">
+        <v>95</v>
+      </c>
+      <c r="B76" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="O76" s="23">
+        <v>12951</v>
+      </c>
+      <c r="P76" s="23">
+        <v>12931</v>
+      </c>
+      <c r="Q76" s="23">
+        <v>12916</v>
+      </c>
+      <c r="R76" s="23">
+        <v>12901</v>
+      </c>
+      <c r="S76" s="23">
+        <v>12880</v>
+      </c>
+      <c r="T76" s="23">
+        <v>12885</v>
+      </c>
+      <c r="U76" s="23">
+        <v>12855</v>
+      </c>
+      <c r="V76" s="23">
+        <v>12836</v>
+      </c>
+      <c r="W76" s="23">
+        <v>12787</v>
+      </c>
+      <c r="X76" s="23">
+        <v>12729</v>
+      </c>
+      <c r="Y76" s="23">
+        <v>12746</v>
+      </c>
+      <c r="Z76" s="8">
+        <v>12716</v>
+      </c>
+      <c r="AA76" s="8">
+        <v>12673</v>
+      </c>
+      <c r="AB76" s="8">
+        <v>12639</v>
+      </c>
+      <c r="AC76" s="8">
+        <v>12615</v>
+      </c>
+      <c r="AD76" s="8">
+        <v>12572</v>
+      </c>
+      <c r="AE76" s="8">
+        <v>12543</v>
+      </c>
+      <c r="AF76" s="8">
+        <v>12502</v>
+      </c>
+      <c r="AG76" s="8">
+        <v>12504</v>
+      </c>
+      <c r="AH76" s="8">
+        <v>12468</v>
+      </c>
+      <c r="AI76" s="8">
+        <v>12442</v>
+      </c>
+      <c r="AJ76" s="8">
+        <v>12410</v>
+      </c>
+      <c r="AK76" s="8">
+        <v>12367</v>
+      </c>
+      <c r="AL76" s="8">
+        <v>12336</v>
+      </c>
+      <c r="AM76" s="8">
+        <v>12322</v>
+      </c>
+      <c r="AN76" s="8">
+        <v>12306</v>
+      </c>
+      <c r="AO76" s="8">
+        <v>12277</v>
+      </c>
+      <c r="AP76" s="8">
+        <v>12263</v>
+      </c>
+      <c r="AQ76" s="8">
+        <v>12275</v>
+      </c>
+      <c r="AR76" s="8">
+        <v>12238</v>
+      </c>
+      <c r="AS76" s="8">
+        <v>12211</v>
+      </c>
+      <c r="AT76" s="76">
+        <v>12197</v>
+      </c>
+    </row>
+    <row r="77" spans="1:49">
+      <c r="A77" s="70" t="s">
+        <v>82</v>
+      </c>
+      <c r="B77" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="C77" s="12"/>
+      <c r="D77" s="12"/>
+      <c r="E77" s="12"/>
+      <c r="F77" s="12"/>
+      <c r="G77" s="12"/>
+      <c r="H77" s="12"/>
+      <c r="I77" s="12"/>
+      <c r="J77" s="12"/>
+      <c r="K77" s="12"/>
+      <c r="L77" s="12"/>
+      <c r="M77" s="12"/>
+      <c r="N77" s="12"/>
+      <c r="O77" s="23">
+        <v>6206</v>
+      </c>
+      <c r="P77" s="23">
+        <v>6227</v>
+      </c>
+      <c r="Q77" s="23">
+        <v>6246</v>
+      </c>
+      <c r="R77" s="23">
+        <v>6247</v>
+      </c>
+      <c r="S77" s="23">
+        <v>6236</v>
+      </c>
+      <c r="T77" s="23">
+        <v>6230</v>
+      </c>
+      <c r="U77" s="23">
+        <v>6211</v>
+      </c>
+      <c r="V77" s="23">
+        <v>6227</v>
+      </c>
+      <c r="W77" s="23">
+        <v>6253</v>
+      </c>
+      <c r="X77" s="23">
+        <v>6279</v>
+      </c>
+      <c r="Y77" s="23">
+        <v>6248</v>
+      </c>
+      <c r="Z77" s="8">
+        <v>6245</v>
+      </c>
+      <c r="AA77" s="8">
+        <v>6251</v>
+      </c>
+      <c r="AB77" s="8">
+        <v>6248</v>
+      </c>
+      <c r="AC77" s="8">
+        <v>6243</v>
+      </c>
+      <c r="AD77" s="8">
+        <v>6219</v>
+      </c>
+      <c r="AE77" s="8">
+        <v>6213</v>
+      </c>
+      <c r="AF77" s="8">
+        <v>6238</v>
+      </c>
+      <c r="AG77" s="8">
+        <v>6255</v>
+      </c>
+      <c r="AH77" s="8">
+        <v>6226</v>
+      </c>
+      <c r="AI77" s="8">
+        <v>6213</v>
+      </c>
+      <c r="AJ77" s="8">
+        <v>6219</v>
+      </c>
+      <c r="AK77" s="8">
+        <v>6222</v>
+      </c>
+      <c r="AL77" s="8">
+        <v>6217</v>
+      </c>
+      <c r="AM77" s="8">
+        <v>6204</v>
+      </c>
+      <c r="AN77" s="8">
+        <v>6194</v>
+      </c>
+      <c r="AO77" s="8">
+        <v>6208</v>
+      </c>
+      <c r="AP77" s="8">
+        <v>6209</v>
+      </c>
+      <c r="AQ77" s="8">
+        <v>6209</v>
+      </c>
+      <c r="AR77" s="8">
+        <v>6201</v>
+      </c>
+      <c r="AS77" s="8">
+        <v>6202</v>
+      </c>
+      <c r="AT77" s="76">
+        <v>6225</v>
+      </c>
+      <c r="AU77" s="36"/>
+      <c r="AV77" s="36"/>
+      <c r="AW77" s="36"/>
+    </row>
+    <row r="78" spans="1:49" ht="14.25" customHeight="1">
+      <c r="B78" s="24"/>
+      <c r="O78" s="79" t="s">
+        <v>78</v>
+      </c>
+      <c r="P78" s="79"/>
+      <c r="Q78" s="79"/>
+      <c r="R78" s="79"/>
+      <c r="S78" s="79"/>
+      <c r="T78" s="79"/>
+      <c r="U78" s="79"/>
+      <c r="V78" s="79"/>
+      <c r="W78" s="79"/>
+      <c r="X78" s="79"/>
+      <c r="Y78" s="79"/>
+      <c r="Z78" s="79"/>
+      <c r="AA78" s="79"/>
+      <c r="AB78" s="79"/>
+      <c r="AC78" s="79"/>
+      <c r="AD78" s="79"/>
+      <c r="AE78" s="79"/>
+      <c r="AF78" s="79"/>
+      <c r="AG78" s="79"/>
+      <c r="AH78" s="79"/>
+      <c r="AI78" s="79"/>
+      <c r="AJ78" s="79"/>
+      <c r="AK78" s="79"/>
+      <c r="AL78" s="79"/>
+      <c r="AM78" s="79"/>
+      <c r="AN78" s="79"/>
+      <c r="AO78" s="79"/>
+      <c r="AP78" s="79"/>
+      <c r="AQ78" s="79"/>
+      <c r="AR78" s="79"/>
+    </row>
+    <row r="79" spans="1:49" ht="23.1" customHeight="1">
+      <c r="A79" s="70" t="s">
+        <v>83</v>
+      </c>
+      <c r="B79" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" s="26">
+        <v>313038</v>
+      </c>
+      <c r="D79" s="26">
+        <v>312986</v>
+      </c>
+      <c r="E79" s="26">
+        <v>313069</v>
+      </c>
+      <c r="F79" s="22">
+        <v>313244</v>
+      </c>
+      <c r="G79" s="22">
+        <v>313452</v>
+      </c>
+      <c r="H79" s="22">
+        <v>313591</v>
+      </c>
+      <c r="I79" s="22">
+        <v>313680</v>
+      </c>
+      <c r="J79" s="21">
+        <v>313688</v>
+      </c>
+      <c r="K79" s="21">
+        <v>313584</v>
+      </c>
+      <c r="L79" s="27">
+        <v>313689</v>
+      </c>
+      <c r="M79" s="22">
+        <v>313698</v>
+      </c>
+      <c r="N79" s="21">
+        <v>313725</v>
+      </c>
+      <c r="O79" s="35">
+        <v>152972</v>
+      </c>
+      <c r="P79" s="35">
+        <v>152784</v>
+      </c>
+      <c r="Q79" s="35">
+        <v>152726</v>
+      </c>
+      <c r="R79" s="35">
+        <v>152640</v>
+      </c>
+      <c r="S79" s="35">
+        <v>152456</v>
+      </c>
+      <c r="T79" s="35">
+        <v>152283</v>
+      </c>
+      <c r="U79" s="35">
+        <v>152226</v>
+      </c>
+      <c r="V79" s="35">
+        <v>152108</v>
+      </c>
+      <c r="W79" s="35">
+        <v>151892</v>
+      </c>
+      <c r="X79" s="35">
+        <v>151702</v>
+      </c>
+      <c r="Y79" s="35">
+        <v>151600</v>
+      </c>
+      <c r="Z79" s="35">
+        <v>151450</v>
+      </c>
+      <c r="AA79" s="35">
+        <v>151261</v>
+      </c>
+      <c r="AB79" s="35">
+        <v>151077</v>
+      </c>
+      <c r="AC79" s="35">
+        <v>150919</v>
+      </c>
+      <c r="AD79" s="35">
+        <v>150777</v>
+      </c>
+      <c r="AE79" s="35">
+        <v>150531</v>
+      </c>
+      <c r="AF79" s="35">
+        <v>150522</v>
+      </c>
+      <c r="AG79" s="35">
+        <v>150497</v>
+      </c>
+      <c r="AH79" s="35">
+        <v>150376</v>
+      </c>
+      <c r="AI79" s="35">
+        <v>150245</v>
+      </c>
+      <c r="AJ79" s="35">
+        <v>150020</v>
+      </c>
+      <c r="AK79" s="35">
+        <v>149840</v>
+      </c>
+      <c r="AL79" s="35">
+        <v>149862</v>
+      </c>
+      <c r="AM79" s="35">
+        <v>149763</v>
+      </c>
+      <c r="AN79" s="35">
+        <v>149628</v>
+      </c>
+      <c r="AO79" s="35">
+        <v>149571</v>
+      </c>
+      <c r="AP79" s="35">
+        <v>149384</v>
+      </c>
+      <c r="AQ79" s="35">
+        <v>149291</v>
+      </c>
+      <c r="AR79" s="35">
+        <v>149145</v>
+      </c>
+      <c r="AS79" s="35">
+        <v>148927</v>
+      </c>
+      <c r="AT79" s="76">
+        <v>148899</v>
+      </c>
+    </row>
+    <row r="80" spans="1:49">
+      <c r="A80" s="70" t="s">
+        <v>84</v>
+      </c>
+      <c r="B80" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C80" s="26"/>
+      <c r="D80" s="26"/>
+      <c r="E80" s="26"/>
+      <c r="F80" s="22"/>
+      <c r="G80" s="22"/>
+      <c r="H80" s="22"/>
+      <c r="I80" s="22"/>
+      <c r="J80" s="21"/>
+      <c r="K80" s="21"/>
+      <c r="L80" s="27"/>
+      <c r="M80" s="22"/>
+      <c r="N80" s="21"/>
+      <c r="O80" s="2">
+        <v>18244</v>
+      </c>
+      <c r="P80" s="2">
+        <v>18191</v>
+      </c>
+      <c r="Q80" s="2">
+        <v>18167</v>
+      </c>
+      <c r="R80" s="2">
+        <v>18141</v>
+      </c>
+      <c r="S80" s="2">
+        <v>18100</v>
+      </c>
+      <c r="T80" s="2">
+        <v>18062</v>
+      </c>
+      <c r="U80" s="2">
+        <v>18025</v>
+      </c>
+      <c r="V80" s="2">
+        <v>18027</v>
+      </c>
+      <c r="W80" s="2">
+        <v>17977</v>
+      </c>
+      <c r="X80" s="2">
+        <v>17931</v>
+      </c>
+      <c r="Y80" s="2">
+        <v>17896</v>
+      </c>
+      <c r="Z80" s="1">
+        <v>17862</v>
+      </c>
+      <c r="AA80" s="1">
+        <v>17847</v>
+      </c>
+      <c r="AB80" s="1">
+        <v>17812</v>
+      </c>
+      <c r="AC80" s="1">
+        <v>17787</v>
+      </c>
+      <c r="AD80" s="2">
+        <v>17769</v>
+      </c>
+      <c r="AE80" s="2">
+        <v>17731</v>
+      </c>
+      <c r="AF80" s="2">
+        <v>17696</v>
+      </c>
+      <c r="AG80" s="35">
+        <v>17644</v>
+      </c>
+      <c r="AH80" s="35">
+        <v>17605</v>
+      </c>
+      <c r="AI80" s="35">
+        <v>17568</v>
+      </c>
+      <c r="AJ80" s="35">
+        <v>17518</v>
+      </c>
+      <c r="AK80" s="35">
+        <v>17486</v>
+      </c>
+      <c r="AL80" s="35">
+        <v>17471</v>
+      </c>
+      <c r="AM80" s="35">
+        <v>17446</v>
+      </c>
+      <c r="AN80" s="35">
+        <v>17420</v>
+      </c>
+      <c r="AO80" s="35">
+        <v>17380</v>
+      </c>
+      <c r="AP80" s="35">
+        <v>17336</v>
+      </c>
+      <c r="AQ80" s="35">
+        <v>17285</v>
+      </c>
+      <c r="AR80" s="35">
+        <v>17236</v>
+      </c>
+      <c r="AS80" s="35">
+        <v>17163</v>
+      </c>
+      <c r="AT80" s="76">
+        <v>17166</v>
+      </c>
+    </row>
+    <row r="81" spans="1:46">
+      <c r="A81" s="70" t="s">
+        <v>91</v>
+      </c>
+      <c r="B81" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C81" s="21"/>
+      <c r="D81" s="21"/>
+      <c r="E81" s="21"/>
+      <c r="F81" s="21"/>
+      <c r="G81" s="21"/>
+      <c r="H81" s="21"/>
+      <c r="I81" s="21"/>
+      <c r="J81" s="21"/>
+      <c r="K81" s="21"/>
+      <c r="L81" s="21"/>
+      <c r="M81" s="21"/>
+      <c r="N81" s="21"/>
+      <c r="O81" s="2">
+        <v>7417</v>
+      </c>
+      <c r="P81" s="2">
+        <v>7393</v>
+      </c>
+      <c r="Q81" s="2">
+        <v>7394</v>
+      </c>
+      <c r="R81" s="2">
+        <v>7383</v>
+      </c>
+      <c r="S81" s="2">
+        <v>7355</v>
+      </c>
+      <c r="T81" s="2">
+        <v>7351</v>
+      </c>
+      <c r="U81" s="2">
+        <v>7354</v>
+      </c>
+      <c r="V81" s="2">
+        <v>7325</v>
+      </c>
+      <c r="W81" s="2">
+        <v>7307</v>
+      </c>
+      <c r="X81" s="2">
+        <v>7308</v>
+      </c>
+      <c r="Y81" s="2">
+        <v>7303</v>
+      </c>
+      <c r="Z81" s="1">
+        <v>7269</v>
+      </c>
+      <c r="AA81" s="1">
+        <v>7246</v>
+      </c>
+      <c r="AB81" s="1">
+        <v>7208</v>
+      </c>
+      <c r="AC81" s="1">
+        <v>7197</v>
+      </c>
+      <c r="AD81" s="2">
+        <v>7172</v>
+      </c>
+      <c r="AE81" s="2">
+        <v>7150</v>
+      </c>
+      <c r="AF81" s="2">
+        <v>7143</v>
+      </c>
+      <c r="AG81" s="35">
+        <v>7124</v>
+      </c>
+      <c r="AH81" s="35">
+        <v>7120</v>
+      </c>
+      <c r="AI81" s="35">
+        <v>7117</v>
+      </c>
+      <c r="AJ81" s="35">
+        <v>7108</v>
+      </c>
+      <c r="AK81" s="35">
+        <v>7098</v>
+      </c>
+      <c r="AL81" s="35">
+        <v>7078</v>
+      </c>
+      <c r="AM81" s="35">
+        <v>7049</v>
+      </c>
+      <c r="AN81" s="35">
+        <v>7038</v>
+      </c>
+      <c r="AO81" s="35">
+        <v>7034</v>
+      </c>
+      <c r="AP81" s="35">
+        <v>7020</v>
+      </c>
+      <c r="AQ81" s="35">
+        <v>7012</v>
+      </c>
+      <c r="AR81" s="35">
+        <v>7004</v>
+      </c>
+      <c r="AS81" s="35">
+        <v>6980</v>
+      </c>
+      <c r="AT81" s="76">
+        <v>6972</v>
+      </c>
+    </row>
+    <row r="82" spans="1:46">
+      <c r="A82" s="70" t="s">
+        <v>85</v>
+      </c>
+      <c r="B82" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C82" s="26"/>
+      <c r="D82" s="26"/>
+      <c r="E82" s="26"/>
+      <c r="F82" s="22"/>
+      <c r="G82" s="22"/>
+      <c r="H82" s="22"/>
+      <c r="I82" s="22"/>
+      <c r="J82" s="21"/>
+      <c r="K82" s="21"/>
+      <c r="L82" s="27"/>
+      <c r="M82" s="22"/>
+      <c r="N82" s="21"/>
+      <c r="O82" s="2">
+        <v>11050</v>
+      </c>
+      <c r="P82" s="2">
+        <v>11052</v>
+      </c>
+      <c r="Q82" s="2">
+        <v>11067</v>
+      </c>
+      <c r="R82" s="2">
+        <v>11073</v>
+      </c>
+      <c r="S82" s="2">
+        <v>11084</v>
+      </c>
+      <c r="T82" s="2">
+        <v>11065</v>
+      </c>
+      <c r="U82" s="2">
+        <v>11039</v>
+      </c>
+      <c r="V82" s="2">
+        <v>11016</v>
+      </c>
+      <c r="W82" s="2">
+        <v>10998</v>
+      </c>
+      <c r="X82" s="2">
+        <v>10999</v>
+      </c>
+      <c r="Y82" s="2">
+        <v>10959</v>
+      </c>
+      <c r="Z82" s="1">
+        <v>10950</v>
+      </c>
+      <c r="AA82" s="1">
+        <v>10935</v>
+      </c>
+      <c r="AB82" s="1">
+        <v>10968</v>
+      </c>
+      <c r="AC82" s="1">
+        <v>10977</v>
+      </c>
+      <c r="AD82" s="2">
+        <v>10977</v>
+      </c>
+      <c r="AE82" s="2">
+        <v>10929</v>
+      </c>
+      <c r="AF82" s="2">
+        <v>10953</v>
+      </c>
+      <c r="AG82" s="35">
+        <v>10943</v>
+      </c>
+      <c r="AH82" s="35">
+        <v>10937</v>
+      </c>
+      <c r="AI82" s="35">
+        <v>10926</v>
+      </c>
+      <c r="AJ82" s="35">
+        <v>10917</v>
+      </c>
+      <c r="AK82" s="35">
+        <v>10931</v>
+      </c>
+      <c r="AL82" s="35">
+        <v>10940</v>
+      </c>
+      <c r="AM82" s="35">
+        <v>10911</v>
+      </c>
+      <c r="AN82" s="35">
+        <v>10917</v>
+      </c>
+      <c r="AO82" s="35">
+        <v>10917</v>
+      </c>
+      <c r="AP82" s="35">
+        <v>10912</v>
+      </c>
+      <c r="AQ82" s="35">
+        <v>10896</v>
+      </c>
+      <c r="AR82" s="35">
+        <v>10907</v>
+      </c>
+      <c r="AS82" s="35">
+        <v>10921</v>
+      </c>
+      <c r="AT82" s="76">
+        <v>10916</v>
+      </c>
+    </row>
+    <row r="83" spans="1:46">
+      <c r="A83" s="70" t="s">
+        <v>86</v>
+      </c>
+      <c r="B83" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C83" s="26"/>
+      <c r="D83" s="26"/>
+      <c r="E83" s="26"/>
+      <c r="F83" s="22"/>
+      <c r="G83" s="22"/>
+      <c r="H83" s="22"/>
+      <c r="I83" s="22"/>
+      <c r="J83" s="21"/>
+      <c r="K83" s="21"/>
+      <c r="L83" s="27"/>
+      <c r="M83" s="22"/>
+      <c r="N83" s="21"/>
+      <c r="O83" s="2">
+        <v>11136</v>
+      </c>
+      <c r="P83" s="2">
+        <v>11127</v>
+      </c>
+      <c r="Q83" s="2">
+        <v>11109</v>
+      </c>
+      <c r="R83" s="2">
+        <v>11112</v>
+      </c>
+      <c r="S83" s="2">
+        <v>11104</v>
+      </c>
+      <c r="T83" s="2">
+        <v>11085</v>
+      </c>
+      <c r="U83" s="2">
+        <v>11086</v>
+      </c>
+      <c r="V83" s="2">
+        <v>11079</v>
+      </c>
+      <c r="W83" s="2">
+        <v>11076</v>
+      </c>
+      <c r="X83" s="2">
+        <v>11067</v>
+      </c>
+      <c r="Y83" s="2">
+        <v>11049</v>
+      </c>
+      <c r="Z83" s="1">
+        <v>11032</v>
+      </c>
+      <c r="AA83" s="1">
+        <v>11021</v>
+      </c>
+      <c r="AB83" s="1">
+        <v>11000</v>
+      </c>
+      <c r="AC83" s="1">
+        <v>10990</v>
+      </c>
+      <c r="AD83" s="2">
+        <v>10959</v>
+      </c>
+      <c r="AE83" s="2">
+        <v>10953</v>
+      </c>
+      <c r="AF83" s="2">
+        <v>10942</v>
+      </c>
+      <c r="AG83" s="35">
+        <v>10955</v>
+      </c>
+      <c r="AH83" s="35">
+        <v>10917</v>
+      </c>
+      <c r="AI83" s="35">
+        <v>10901</v>
+      </c>
+      <c r="AJ83" s="35">
+        <v>10876</v>
+      </c>
+      <c r="AK83" s="35">
+        <v>10855</v>
+      </c>
+      <c r="AL83" s="35">
+        <v>10838</v>
+      </c>
+      <c r="AM83" s="35">
+        <v>10842</v>
+      </c>
+      <c r="AN83" s="35">
+        <v>10789</v>
+      </c>
+      <c r="AO83" s="35">
+        <v>10771</v>
+      </c>
+      <c r="AP83" s="35">
+        <v>10759</v>
+      </c>
+      <c r="AQ83" s="35">
+        <v>10764</v>
+      </c>
+      <c r="AR83" s="35">
+        <v>10752</v>
+      </c>
+      <c r="AS83" s="35">
+        <v>10724</v>
+      </c>
+      <c r="AT83" s="76">
+        <v>10697</v>
+      </c>
+    </row>
+    <row r="84" spans="1:46">
+      <c r="A84" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="B84" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C84" s="26"/>
+      <c r="D84" s="26"/>
+      <c r="E84" s="26"/>
+      <c r="F84" s="22"/>
+      <c r="G84" s="22"/>
+      <c r="H84" s="22"/>
+      <c r="I84" s="22"/>
+      <c r="J84" s="21"/>
+      <c r="K84" s="21"/>
+      <c r="L84" s="27"/>
+      <c r="M84" s="22"/>
+      <c r="N84" s="21"/>
+      <c r="O84" s="2">
+        <v>7217</v>
+      </c>
+      <c r="P84" s="2">
+        <v>7222</v>
+      </c>
+      <c r="Q84" s="2">
+        <v>7206</v>
+      </c>
+      <c r="R84" s="2">
+        <v>7199</v>
+      </c>
+      <c r="S84" s="2">
+        <v>7176</v>
+      </c>
+      <c r="T84" s="2">
+        <v>7159</v>
+      </c>
+      <c r="U84" s="2">
+        <v>7154</v>
+      </c>
+      <c r="V84" s="2">
+        <v>7155</v>
+      </c>
+      <c r="W84" s="2">
+        <v>7144</v>
+      </c>
+      <c r="X84" s="2">
+        <v>7137</v>
+      </c>
+      <c r="Y84" s="2">
+        <v>7124</v>
+      </c>
+      <c r="Z84" s="1">
+        <v>7112</v>
+      </c>
+      <c r="AA84" s="1">
+        <v>7085</v>
+      </c>
+      <c r="AB84" s="1">
+        <v>7083</v>
+      </c>
+      <c r="AC84" s="1">
+        <v>7069</v>
+      </c>
+      <c r="AD84" s="2">
+        <v>7066</v>
+      </c>
+      <c r="AE84" s="2">
+        <v>7045</v>
+      </c>
+      <c r="AF84" s="2">
+        <v>7012</v>
+      </c>
+      <c r="AG84" s="35">
+        <v>7010</v>
+      </c>
+      <c r="AH84" s="35">
+        <v>6998</v>
+      </c>
+      <c r="AI84" s="35">
+        <v>6985</v>
+      </c>
+      <c r="AJ84" s="35">
+        <v>6976</v>
+      </c>
+      <c r="AK84" s="35">
+        <v>6942</v>
+      </c>
+      <c r="AL84" s="35">
+        <v>6931</v>
+      </c>
+      <c r="AM84" s="35">
+        <v>6922</v>
+      </c>
+      <c r="AN84" s="35">
+        <v>6917</v>
+      </c>
+      <c r="AO84" s="35">
+        <v>6922</v>
+      </c>
+      <c r="AP84" s="35">
+        <v>6912</v>
+      </c>
+      <c r="AQ84" s="35">
+        <v>6896</v>
+      </c>
+      <c r="AR84" s="35">
+        <v>6879</v>
+      </c>
+      <c r="AS84" s="35">
+        <v>6853</v>
+      </c>
+      <c r="AT84" s="76">
+        <v>6842</v>
+      </c>
+    </row>
+    <row r="85" spans="1:46">
+      <c r="A85" s="70" t="s">
+        <v>88</v>
+      </c>
+      <c r="B85" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C85" s="26"/>
+      <c r="D85" s="26"/>
+      <c r="E85" s="26"/>
+      <c r="F85" s="22"/>
+      <c r="G85" s="22"/>
+      <c r="H85" s="22"/>
+      <c r="I85" s="22"/>
+      <c r="J85" s="21"/>
+      <c r="K85" s="21"/>
+      <c r="L85" s="27"/>
+      <c r="M85" s="22"/>
+      <c r="N85" s="21"/>
+      <c r="O85" s="2">
+        <v>30493</v>
+      </c>
+      <c r="P85" s="2">
+        <v>30514</v>
+      </c>
+      <c r="Q85" s="2">
+        <v>30552</v>
+      </c>
+      <c r="R85" s="2">
+        <v>30565</v>
+      </c>
+      <c r="S85" s="2">
+        <v>30548</v>
+      </c>
+      <c r="T85" s="2">
+        <v>30521</v>
+      </c>
+      <c r="U85" s="2">
+        <v>30571</v>
+      </c>
+      <c r="V85" s="2">
+        <v>30599</v>
+      </c>
+      <c r="W85" s="2">
+        <v>30615</v>
+      </c>
+      <c r="X85" s="2">
+        <v>30660</v>
+      </c>
+      <c r="Y85" s="2">
+        <v>30757</v>
+      </c>
+      <c r="Z85" s="1">
+        <v>30796</v>
+      </c>
+      <c r="AA85" s="1">
+        <v>30839</v>
+      </c>
+      <c r="AB85" s="1">
+        <v>30872</v>
+      </c>
+      <c r="AC85" s="1">
+        <v>30883</v>
+      </c>
+      <c r="AD85" s="2">
+        <v>30932</v>
+      </c>
+      <c r="AE85" s="2">
+        <v>30927</v>
+      </c>
+      <c r="AF85" s="2">
+        <v>31048</v>
+      </c>
+      <c r="AG85" s="35">
+        <v>31166</v>
+      </c>
+      <c r="AH85" s="35">
+        <v>31203</v>
+      </c>
+      <c r="AI85" s="35">
+        <v>31239</v>
+      </c>
+      <c r="AJ85" s="35">
+        <v>31283</v>
+      </c>
+      <c r="AK85" s="35">
+        <v>31369</v>
+      </c>
+      <c r="AL85" s="35">
+        <v>31508</v>
+      </c>
+      <c r="AM85" s="35">
+        <v>31602</v>
+      </c>
+      <c r="AN85" s="35">
+        <v>31666</v>
+      </c>
+      <c r="AO85" s="35">
+        <v>31728</v>
+      </c>
+      <c r="AP85" s="35">
+        <v>31741</v>
+      </c>
+      <c r="AQ85" s="35">
+        <v>31717</v>
+      </c>
+      <c r="AR85" s="35">
+        <v>31734</v>
+      </c>
+      <c r="AS85" s="35">
+        <v>31779</v>
+      </c>
+      <c r="AT85" s="76">
+        <v>31831</v>
+      </c>
+    </row>
+    <row r="86" spans="1:46">
+      <c r="A86" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="B86" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C86" s="26"/>
+      <c r="D86" s="26"/>
+      <c r="E86" s="26"/>
+      <c r="F86" s="22"/>
+      <c r="G86" s="22"/>
+      <c r="H86" s="22"/>
+      <c r="I86" s="22"/>
+      <c r="J86" s="21"/>
+      <c r="K86" s="21"/>
+      <c r="L86" s="27"/>
+      <c r="M86" s="22"/>
+      <c r="N86" s="21"/>
+      <c r="O86" s="2">
+        <v>14009</v>
+      </c>
+      <c r="P86" s="2">
+        <v>13962</v>
+      </c>
+      <c r="Q86" s="2">
+        <v>13950</v>
+      </c>
+      <c r="R86" s="2">
+        <v>13929</v>
+      </c>
+      <c r="S86" s="2">
+        <v>13897</v>
+      </c>
+      <c r="T86" s="2">
+        <v>13881</v>
+      </c>
+      <c r="U86" s="2">
+        <v>13891</v>
+      </c>
+      <c r="V86" s="2">
+        <v>13866</v>
+      </c>
+      <c r="W86" s="2">
+        <v>13807</v>
+      </c>
+      <c r="X86" s="2">
+        <v>13769</v>
+      </c>
+      <c r="Y86" s="2">
+        <v>13753</v>
+      </c>
+      <c r="Z86" s="1">
+        <v>13701</v>
+      </c>
+      <c r="AA86" s="1">
+        <v>13677</v>
+      </c>
+      <c r="AB86" s="1">
+        <v>13618</v>
+      </c>
+      <c r="AC86" s="1">
+        <v>13579</v>
+      </c>
+      <c r="AD86" s="2">
+        <v>13548</v>
+      </c>
+      <c r="AE86" s="2">
+        <v>13518</v>
+      </c>
+      <c r="AF86" s="2">
+        <v>13499</v>
+      </c>
+      <c r="AG86" s="35">
+        <v>13473</v>
+      </c>
+      <c r="AH86" s="35">
+        <v>13462</v>
+      </c>
+      <c r="AI86" s="35">
+        <v>13442</v>
+      </c>
+      <c r="AJ86" s="35">
+        <v>13397</v>
+      </c>
+      <c r="AK86" s="35">
+        <v>13348</v>
+      </c>
+      <c r="AL86" s="35">
+        <v>13334</v>
+      </c>
+      <c r="AM86" s="35">
+        <v>13296</v>
+      </c>
+      <c r="AN86" s="35">
+        <v>13275</v>
+      </c>
+      <c r="AO86" s="35">
+        <v>13271</v>
+      </c>
+      <c r="AP86" s="35">
+        <v>13224</v>
+      </c>
+      <c r="AQ86" s="35">
+        <v>13199</v>
+      </c>
+      <c r="AR86" s="35">
+        <v>13164</v>
+      </c>
+      <c r="AS86" s="35">
+        <v>13140</v>
+      </c>
+      <c r="AT86" s="76">
+        <v>13104</v>
+      </c>
+    </row>
+    <row r="87" spans="1:46">
+      <c r="A87" s="70" t="s">
+        <v>90</v>
+      </c>
+      <c r="B87" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C87" s="26"/>
+      <c r="D87" s="26"/>
+      <c r="E87" s="26"/>
+      <c r="F87" s="22"/>
+      <c r="G87" s="22"/>
+      <c r="H87" s="22"/>
+      <c r="I87" s="22"/>
+      <c r="J87" s="21"/>
+      <c r="K87" s="21"/>
+      <c r="L87" s="27"/>
+      <c r="M87" s="22"/>
+      <c r="N87" s="21"/>
+      <c r="O87" s="2">
+        <v>7035</v>
+      </c>
+      <c r="P87" s="2">
+        <v>7015</v>
+      </c>
+      <c r="Q87" s="2">
+        <v>7003</v>
+      </c>
+      <c r="R87" s="2">
+        <v>7007</v>
+      </c>
+      <c r="S87" s="2">
+        <v>6967</v>
+      </c>
+      <c r="T87" s="2">
+        <v>6962</v>
+      </c>
+      <c r="U87" s="2">
+        <v>6970</v>
+      </c>
+      <c r="V87" s="2">
+        <v>6944</v>
+      </c>
+      <c r="W87" s="2">
+        <v>6930</v>
+      </c>
+      <c r="X87" s="2">
+        <v>6905</v>
+      </c>
+      <c r="Y87" s="2">
+        <v>6906</v>
+      </c>
+      <c r="Z87" s="1">
+        <v>6881</v>
+      </c>
+      <c r="AA87" s="1">
+        <v>6876</v>
+      </c>
+      <c r="AB87" s="1">
+        <v>6859</v>
+      </c>
+      <c r="AC87" s="1">
+        <v>6836</v>
+      </c>
+      <c r="AD87" s="2">
+        <v>6824</v>
+      </c>
+      <c r="AE87" s="2">
+        <v>6823</v>
+      </c>
+      <c r="AF87" s="2">
+        <v>6820</v>
+      </c>
+      <c r="AG87" s="35">
+        <v>6820</v>
+      </c>
+      <c r="AH87" s="35">
+        <v>6791</v>
+      </c>
+      <c r="AI87" s="35">
+        <v>6794</v>
+      </c>
+      <c r="AJ87" s="35">
+        <v>6784</v>
+      </c>
+      <c r="AK87" s="35">
+        <v>6739</v>
+      </c>
+      <c r="AL87" s="35">
+        <v>6711</v>
+      </c>
+      <c r="AM87" s="35">
+        <v>6715</v>
+      </c>
+      <c r="AN87" s="35">
+        <v>6721</v>
+      </c>
+      <c r="AO87" s="35">
+        <v>6710</v>
+      </c>
+      <c r="AP87" s="35">
+        <v>6682</v>
+      </c>
+      <c r="AQ87" s="35">
+        <v>6675</v>
+      </c>
+      <c r="AR87" s="35">
+        <v>6665</v>
+      </c>
+      <c r="AS87" s="35">
+        <v>6641</v>
+      </c>
+      <c r="AT87" s="76">
+        <v>6627</v>
+      </c>
+    </row>
+    <row r="88" spans="1:46">
+      <c r="A88" s="70" t="s">
+        <v>92</v>
+      </c>
+      <c r="B88" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C88" s="26"/>
+      <c r="D88" s="26"/>
+      <c r="E88" s="26"/>
+      <c r="F88" s="22"/>
+      <c r="G88" s="22"/>
+      <c r="H88" s="22"/>
+      <c r="I88" s="22"/>
+      <c r="J88" s="21"/>
+      <c r="K88" s="21"/>
+      <c r="L88" s="27"/>
+      <c r="M88" s="22"/>
+      <c r="N88" s="21"/>
+      <c r="O88" s="2">
+        <v>8918</v>
+      </c>
+      <c r="P88" s="2">
+        <v>8895</v>
+      </c>
+      <c r="Q88" s="2">
+        <v>8902</v>
+      </c>
+      <c r="R88" s="2">
+        <v>8893</v>
+      </c>
+      <c r="S88" s="2">
+        <v>8870</v>
+      </c>
+      <c r="T88" s="2">
+        <v>8850</v>
+      </c>
+      <c r="U88" s="2">
+        <v>8840</v>
+      </c>
+      <c r="V88" s="2">
+        <v>8828</v>
+      </c>
+      <c r="W88" s="2">
+        <v>8832</v>
+      </c>
+      <c r="X88" s="2">
+        <v>8821</v>
+      </c>
+      <c r="Y88" s="2">
+        <v>8814</v>
+      </c>
+      <c r="Z88" s="1">
+        <v>8821</v>
+      </c>
+      <c r="AA88" s="1">
+        <v>8796</v>
+      </c>
+      <c r="AB88" s="1">
+        <v>8746</v>
+      </c>
+      <c r="AC88" s="1">
+        <v>8724</v>
+      </c>
+      <c r="AD88" s="2">
+        <v>8719</v>
+      </c>
+      <c r="AE88" s="2">
+        <v>8705</v>
+      </c>
+      <c r="AF88" s="2">
+        <v>8684</v>
+      </c>
+      <c r="AG88" s="35">
+        <v>8664</v>
+      </c>
+      <c r="AH88" s="35">
+        <v>8625</v>
+      </c>
+      <c r="AI88" s="35">
+        <v>8604</v>
+      </c>
+      <c r="AJ88" s="35">
+        <v>8569</v>
+      </c>
+      <c r="AK88" s="35">
+        <v>8530</v>
+      </c>
+      <c r="AL88" s="35">
+        <v>8527</v>
+      </c>
+      <c r="AM88" s="35">
+        <v>8509</v>
+      </c>
+      <c r="AN88" s="35">
+        <v>8489</v>
+      </c>
+      <c r="AO88" s="35">
+        <v>8483</v>
+      </c>
+      <c r="AP88" s="35">
+        <v>8454</v>
+      </c>
+      <c r="AQ88" s="35">
+        <v>8438</v>
+      </c>
+      <c r="AR88" s="35">
+        <v>8423</v>
+      </c>
+      <c r="AS88" s="35">
+        <v>8398</v>
+      </c>
+      <c r="AT88" s="76">
+        <v>8385</v>
+      </c>
+    </row>
+    <row r="89" spans="1:46">
+      <c r="A89" s="70" t="s">
+        <v>93</v>
+      </c>
+      <c r="B89" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C89" s="21"/>
+      <c r="D89" s="21"/>
+      <c r="E89" s="21"/>
+      <c r="F89" s="21"/>
+      <c r="G89" s="21"/>
+      <c r="H89" s="21"/>
+      <c r="I89" s="21"/>
+      <c r="J89" s="21"/>
+      <c r="K89" s="21"/>
+      <c r="L89" s="21"/>
+      <c r="M89" s="21"/>
+      <c r="N89" s="21"/>
+      <c r="O89" s="2">
+        <v>8145</v>
+      </c>
+      <c r="P89" s="2">
+        <v>8138</v>
+      </c>
+      <c r="Q89" s="2">
+        <v>8115</v>
+      </c>
+      <c r="R89" s="2">
+        <v>8108</v>
+      </c>
+      <c r="S89" s="2">
+        <v>8095</v>
+      </c>
+      <c r="T89" s="2">
+        <v>8063</v>
+      </c>
+      <c r="U89" s="2">
+        <v>8054</v>
+      </c>
+      <c r="V89" s="2">
+        <v>8034</v>
+      </c>
+      <c r="W89" s="2">
+        <v>8017</v>
+      </c>
+      <c r="X89" s="2">
+        <v>7980</v>
+      </c>
+      <c r="Y89" s="2">
+        <v>7962</v>
+      </c>
+      <c r="Z89" s="1">
+        <v>7973</v>
+      </c>
+      <c r="AA89" s="1">
+        <v>7940</v>
+      </c>
+      <c r="AB89" s="1">
+        <v>7912</v>
+      </c>
+      <c r="AC89" s="1">
+        <v>7902</v>
+      </c>
+      <c r="AD89" s="2">
+        <v>7881</v>
+      </c>
+      <c r="AE89" s="2">
+        <v>7870</v>
+      </c>
+      <c r="AF89" s="2">
+        <v>7879</v>
+      </c>
+      <c r="AG89" s="35">
+        <v>7863</v>
+      </c>
+      <c r="AH89" s="35">
+        <v>7919</v>
+      </c>
+      <c r="AI89" s="35">
+        <v>7933</v>
+      </c>
+      <c r="AJ89" s="35">
+        <v>7882</v>
+      </c>
+      <c r="AK89" s="35">
+        <v>7852</v>
+      </c>
+      <c r="AL89" s="35">
+        <v>7851</v>
+      </c>
+      <c r="AM89" s="35">
+        <v>7840</v>
+      </c>
+      <c r="AN89" s="35">
+        <v>7811</v>
+      </c>
+      <c r="AO89" s="35">
+        <v>7775</v>
+      </c>
+      <c r="AP89" s="35">
+        <v>7792</v>
+      </c>
+      <c r="AQ89" s="35">
+        <v>7846</v>
+      </c>
+      <c r="AR89" s="35">
+        <v>7846</v>
+      </c>
+      <c r="AS89" s="35">
+        <v>7833</v>
+      </c>
+      <c r="AT89" s="76">
+        <v>7827</v>
+      </c>
+    </row>
+    <row r="90" spans="1:46">
+      <c r="A90" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="B90" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C90" s="28"/>
+      <c r="D90" s="28"/>
+      <c r="E90" s="28"/>
+      <c r="F90" s="29"/>
+      <c r="G90" s="29"/>
+      <c r="H90" s="29"/>
+      <c r="I90" s="29"/>
+      <c r="J90" s="28"/>
+      <c r="K90" s="28"/>
+      <c r="L90" s="28"/>
+      <c r="M90" s="29"/>
+      <c r="N90" s="28"/>
+      <c r="O90" s="2">
+        <v>19681</v>
+      </c>
+      <c r="P90" s="2">
+        <v>19661</v>
+      </c>
+      <c r="Q90" s="2">
+        <v>19640</v>
+      </c>
+      <c r="R90" s="2">
+        <v>19617</v>
+      </c>
+      <c r="S90" s="2">
+        <v>19658</v>
+      </c>
+      <c r="T90" s="2">
+        <v>19681</v>
+      </c>
+      <c r="U90" s="2">
+        <v>19653</v>
+      </c>
+      <c r="V90" s="2">
+        <v>19643</v>
+      </c>
+      <c r="W90" s="2">
+        <v>19607</v>
+      </c>
+      <c r="X90" s="2">
+        <v>19564</v>
+      </c>
+      <c r="Y90" s="2">
+        <v>19521</v>
+      </c>
+      <c r="Z90" s="1">
+        <v>19511</v>
+      </c>
+      <c r="AA90" s="1">
+        <v>19480</v>
+      </c>
+      <c r="AB90" s="1">
+        <v>19499</v>
+      </c>
+      <c r="AC90" s="1">
+        <v>19490</v>
+      </c>
+      <c r="AD90" s="2">
+        <v>19475</v>
+      </c>
+      <c r="AE90" s="2">
+        <v>19448</v>
+      </c>
+      <c r="AF90" s="2">
+        <v>19417</v>
+      </c>
+      <c r="AG90" s="35">
+        <v>19394</v>
+      </c>
+      <c r="AH90" s="35">
+        <v>19393</v>
+      </c>
+      <c r="AI90" s="35">
+        <v>19343</v>
+      </c>
+      <c r="AJ90" s="35">
+        <v>19338</v>
+      </c>
+      <c r="AK90" s="35">
+        <v>19336</v>
+      </c>
+      <c r="AL90" s="35">
+        <v>19327</v>
+      </c>
+      <c r="AM90" s="35">
+        <v>19300</v>
+      </c>
+      <c r="AN90" s="35">
+        <v>19272</v>
+      </c>
+      <c r="AO90" s="35">
+        <v>19274</v>
+      </c>
+      <c r="AP90" s="35">
+        <v>19259</v>
+      </c>
+      <c r="AQ90" s="35">
+        <v>19249</v>
+      </c>
+      <c r="AR90" s="35">
+        <v>19248</v>
+      </c>
+      <c r="AS90" s="35">
+        <v>19214</v>
+      </c>
+      <c r="AT90" s="76">
+        <v>19240</v>
+      </c>
+    </row>
+    <row r="91" spans="1:46" ht="14.25" customHeight="1">
+      <c r="A91" s="70" t="s">
+        <v>95</v>
+      </c>
+      <c r="B91" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="O91" s="2">
+        <v>6548</v>
+      </c>
+      <c r="P91" s="2">
+        <v>6535</v>
+      </c>
+      <c r="Q91" s="2">
+        <v>6531</v>
+      </c>
+      <c r="R91" s="2">
+        <v>6519</v>
+      </c>
+      <c r="S91" s="2">
+        <v>6513</v>
+      </c>
+      <c r="T91" s="2">
+        <v>6513</v>
+      </c>
+      <c r="U91" s="2">
+        <v>6501</v>
+      </c>
+      <c r="V91" s="2">
+        <v>6491</v>
+      </c>
+      <c r="W91" s="2">
+        <v>6470</v>
+      </c>
+      <c r="X91" s="2">
+        <v>6431</v>
+      </c>
+      <c r="Y91" s="2">
+        <v>6440</v>
+      </c>
+      <c r="Z91" s="1">
+        <v>6424</v>
+      </c>
+      <c r="AA91" s="1">
+        <v>6395</v>
+      </c>
+      <c r="AB91" s="1">
+        <v>6381</v>
+      </c>
+      <c r="AC91" s="1">
+        <v>6373</v>
+      </c>
+      <c r="AD91" s="2">
+        <v>6356</v>
+      </c>
+      <c r="AE91" s="2">
+        <v>6341</v>
+      </c>
+      <c r="AF91" s="2">
+        <v>6324</v>
+      </c>
+      <c r="AG91" s="35">
+        <v>6329</v>
+      </c>
+      <c r="AH91" s="35">
+        <v>6311</v>
+      </c>
+      <c r="AI91" s="35">
+        <v>6308</v>
+      </c>
+      <c r="AJ91" s="35">
+        <v>6277</v>
+      </c>
+      <c r="AK91" s="35">
+        <v>6258</v>
+      </c>
+      <c r="AL91" s="35">
+        <v>6250</v>
+      </c>
+      <c r="AM91" s="35">
+        <v>6243</v>
+      </c>
+      <c r="AN91" s="35">
+        <v>6230</v>
+      </c>
+      <c r="AO91" s="35">
+        <v>6219</v>
+      </c>
+      <c r="AP91" s="35">
+        <v>6212</v>
+      </c>
+      <c r="AQ91" s="35">
+        <v>6227</v>
+      </c>
+      <c r="AR91" s="35">
+        <v>6200</v>
+      </c>
+      <c r="AS91" s="35">
+        <v>6195</v>
+      </c>
+      <c r="AT91" s="76">
+        <v>6192</v>
+      </c>
+    </row>
+    <row r="92" spans="1:46" s="36" customFormat="1">
+      <c r="A92" s="70" t="s">
+        <v>82</v>
+      </c>
+      <c r="B92" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="O92" s="2">
+        <v>3079</v>
+      </c>
+      <c r="P92" s="2">
+        <v>3079</v>
+      </c>
+      <c r="Q92" s="2">
+        <v>3090</v>
+      </c>
+      <c r="R92" s="2">
+        <v>3094</v>
+      </c>
+      <c r="S92" s="2">
+        <v>3089</v>
+      </c>
+      <c r="T92" s="2">
+        <v>3090</v>
+      </c>
+      <c r="U92" s="2">
+        <v>3088</v>
+      </c>
+      <c r="V92" s="2">
+        <v>3101</v>
+      </c>
+      <c r="W92" s="2">
+        <v>3112</v>
+      </c>
+      <c r="X92" s="2">
+        <v>3130</v>
+      </c>
+      <c r="Y92" s="2">
+        <v>3116</v>
+      </c>
+      <c r="Z92" s="2">
+        <v>3118</v>
+      </c>
+      <c r="AA92" s="2">
+        <v>3124</v>
+      </c>
+      <c r="AB92" s="2">
+        <v>3119</v>
+      </c>
+      <c r="AC92" s="2">
+        <v>3112</v>
+      </c>
+      <c r="AD92" s="2">
+        <v>3099</v>
+      </c>
+      <c r="AE92" s="2">
+        <v>3091</v>
+      </c>
+      <c r="AF92" s="2">
+        <v>3105</v>
+      </c>
+      <c r="AG92" s="8">
+        <v>3112</v>
+      </c>
+      <c r="AH92" s="8">
+        <v>3095</v>
+      </c>
+      <c r="AI92" s="8">
+        <v>3085</v>
+      </c>
+      <c r="AJ92" s="8">
+        <v>3095</v>
+      </c>
+      <c r="AK92" s="8">
+        <v>3096</v>
+      </c>
+      <c r="AL92" s="8">
+        <v>3096</v>
+      </c>
+      <c r="AM92" s="8">
+        <v>3088</v>
+      </c>
+      <c r="AN92" s="8">
+        <v>3083</v>
+      </c>
+      <c r="AO92" s="8">
+        <v>3087</v>
+      </c>
+      <c r="AP92" s="8">
+        <v>3081</v>
+      </c>
+      <c r="AQ92" s="8">
+        <v>3087</v>
+      </c>
+      <c r="AR92" s="8">
+        <v>3087</v>
+      </c>
+      <c r="AS92" s="35">
+        <v>3086</v>
+      </c>
+      <c r="AT92" s="76">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="93" spans="1:46" s="36" customFormat="1">
+      <c r="B93" s="24"/>
+      <c r="O93" s="79" t="s">
+        <v>79</v>
+      </c>
+      <c r="P93" s="79"/>
+      <c r="Q93" s="79"/>
+      <c r="R93" s="79"/>
+      <c r="S93" s="79"/>
+      <c r="T93" s="79"/>
+      <c r="U93" s="79"/>
+      <c r="V93" s="79"/>
+      <c r="W93" s="79"/>
+      <c r="X93" s="79"/>
+      <c r="Y93" s="79"/>
+      <c r="Z93" s="79"/>
+      <c r="AA93" s="79"/>
+      <c r="AB93" s="79"/>
+      <c r="AC93" s="79"/>
+      <c r="AD93" s="79"/>
+      <c r="AE93" s="79"/>
+      <c r="AF93" s="79"/>
+      <c r="AG93" s="79"/>
+      <c r="AH93" s="79"/>
+      <c r="AI93" s="79"/>
+      <c r="AJ93" s="79"/>
+      <c r="AK93" s="79"/>
+      <c r="AL93" s="79"/>
+      <c r="AM93" s="79"/>
+      <c r="AN93" s="79"/>
+      <c r="AO93" s="79"/>
+      <c r="AP93" s="79"/>
+      <c r="AQ93" s="79"/>
+      <c r="AR93" s="79"/>
+    </row>
+    <row r="94" spans="1:46" ht="23.1" customHeight="1">
+      <c r="A94" s="71" t="s">
+        <v>83</v>
+      </c>
+      <c r="B94" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C94" s="26">
+        <v>313038</v>
+      </c>
+      <c r="D94" s="26">
+        <v>312986</v>
+      </c>
+      <c r="E94" s="26">
+        <v>313069</v>
+      </c>
+      <c r="F94" s="22">
+        <v>313244</v>
+      </c>
+      <c r="G94" s="22">
+        <v>313452</v>
+      </c>
+      <c r="H94" s="22">
+        <v>313591</v>
+      </c>
+      <c r="I94" s="22">
+        <v>313680</v>
+      </c>
+      <c r="J94" s="21">
+        <v>313688</v>
+      </c>
+      <c r="K94" s="21">
+        <v>313584</v>
+      </c>
+      <c r="L94" s="27">
+        <v>313689</v>
+      </c>
+      <c r="M94" s="22">
+        <v>313698</v>
+      </c>
+      <c r="N94" s="21">
+        <v>313725</v>
+      </c>
+      <c r="O94" s="2">
+        <v>148555</v>
+      </c>
+      <c r="P94" s="2">
+        <v>148341</v>
+      </c>
+      <c r="Q94" s="2">
+        <v>148306</v>
+      </c>
+      <c r="R94" s="2">
+        <v>148286</v>
+      </c>
+      <c r="S94" s="2">
+        <v>148136</v>
+      </c>
+      <c r="T94" s="2">
+        <v>148003</v>
+      </c>
+      <c r="U94" s="2">
+        <v>147861</v>
+      </c>
+      <c r="V94" s="2">
+        <v>147531</v>
+      </c>
+      <c r="W94" s="2">
+        <v>147162</v>
+      </c>
+      <c r="X94" s="2">
+        <v>146930</v>
+      </c>
+      <c r="Y94" s="2">
+        <v>146775</v>
+      </c>
+      <c r="Z94" s="2">
+        <v>146544</v>
+      </c>
+      <c r="AA94" s="2">
+        <v>146372</v>
+      </c>
+      <c r="AB94" s="2">
+        <v>146183</v>
+      </c>
+      <c r="AC94" s="2">
+        <v>146027</v>
+      </c>
+      <c r="AD94" s="2">
+        <v>145896</v>
+      </c>
+      <c r="AE94" s="2">
+        <v>145752</v>
+      </c>
+      <c r="AF94" s="2">
+        <v>145654</v>
+      </c>
+      <c r="AG94" s="8">
+        <v>145460</v>
+      </c>
+      <c r="AH94" s="8">
+        <v>145201</v>
+      </c>
+      <c r="AI94" s="8">
+        <v>144938</v>
+      </c>
+      <c r="AJ94" s="8">
+        <v>144745</v>
+      </c>
+      <c r="AK94" s="8">
+        <v>144559</v>
+      </c>
+      <c r="AL94" s="8">
+        <v>144427</v>
+      </c>
+      <c r="AM94" s="8">
+        <v>144326</v>
+      </c>
+      <c r="AN94" s="8">
+        <v>144118</v>
+      </c>
+      <c r="AO94" s="8">
+        <v>144037</v>
+      </c>
+      <c r="AP94" s="8">
+        <v>143884</v>
+      </c>
+      <c r="AQ94" s="35">
+        <v>143799</v>
+      </c>
+      <c r="AR94" s="35">
+        <v>143547</v>
+      </c>
+      <c r="AS94" s="35">
+        <v>143267</v>
+      </c>
+      <c r="AT94" s="76">
+        <v>142893</v>
+      </c>
+    </row>
+    <row r="95" spans="1:46">
+      <c r="A95" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="B95" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C95" s="26"/>
+      <c r="D95" s="26"/>
+      <c r="E95" s="26"/>
+      <c r="F95" s="22"/>
+      <c r="G95" s="22"/>
+      <c r="H95" s="22"/>
+      <c r="I95" s="22"/>
+      <c r="J95" s="21"/>
+      <c r="K95" s="21"/>
+      <c r="L95" s="27"/>
+      <c r="M95" s="22"/>
+      <c r="N95" s="21"/>
+      <c r="O95" s="2">
+        <v>17447</v>
+      </c>
+      <c r="P95" s="2">
+        <v>17396</v>
+      </c>
+      <c r="Q95" s="2">
+        <v>17389</v>
+      </c>
+      <c r="R95" s="2">
+        <v>17380</v>
+      </c>
+      <c r="S95" s="2">
+        <v>17354</v>
+      </c>
+      <c r="T95" s="2">
+        <v>17340</v>
+      </c>
+      <c r="U95" s="2">
+        <v>17326</v>
+      </c>
+      <c r="V95" s="2">
+        <v>17244</v>
+      </c>
+      <c r="W95" s="2">
+        <v>17188</v>
+      </c>
+      <c r="X95" s="2">
+        <v>17121</v>
+      </c>
+      <c r="Y95" s="2">
+        <v>17055</v>
+      </c>
+      <c r="Z95" s="2">
+        <v>16992</v>
+      </c>
+      <c r="AA95" s="2">
+        <v>16976</v>
+      </c>
+      <c r="AB95" s="2">
+        <v>16920</v>
+      </c>
+      <c r="AC95" s="2">
+        <v>16894</v>
+      </c>
+      <c r="AD95" s="2">
+        <v>16866</v>
+      </c>
+      <c r="AE95" s="2">
+        <v>16855</v>
+      </c>
+      <c r="AF95" s="2">
+        <v>16812</v>
+      </c>
+      <c r="AG95" s="8">
+        <v>16738</v>
+      </c>
+      <c r="AH95" s="8">
+        <v>16678</v>
+      </c>
+      <c r="AI95" s="8">
+        <v>16610</v>
+      </c>
+      <c r="AJ95" s="8">
+        <v>16577</v>
+      </c>
+      <c r="AK95" s="8">
+        <v>16529</v>
+      </c>
+      <c r="AL95" s="8">
+        <v>16508</v>
+      </c>
+      <c r="AM95" s="8">
+        <v>16491</v>
+      </c>
+      <c r="AN95" s="8">
+        <v>16457</v>
+      </c>
+      <c r="AO95" s="8">
+        <v>16414</v>
+      </c>
+      <c r="AP95" s="8">
+        <v>16382</v>
+      </c>
+      <c r="AQ95" s="35">
+        <v>16320</v>
+      </c>
+      <c r="AR95" s="35">
+        <v>16266</v>
+      </c>
+      <c r="AS95" s="35">
+        <v>16209</v>
+      </c>
+      <c r="AT95" s="76">
+        <v>16155</v>
+      </c>
+    </row>
+    <row r="96" spans="1:46">
+      <c r="A96" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="B96" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C96" s="21"/>
+      <c r="D96" s="21"/>
+      <c r="E96" s="21"/>
+      <c r="F96" s="21"/>
+      <c r="G96" s="21"/>
+      <c r="H96" s="21"/>
+      <c r="I96" s="21"/>
+      <c r="J96" s="21"/>
+      <c r="K96" s="21"/>
+      <c r="L96" s="21"/>
+      <c r="M96" s="21"/>
+      <c r="N96" s="21"/>
+      <c r="O96" s="2">
+        <v>6927</v>
+      </c>
+      <c r="P96" s="2">
+        <v>6918</v>
+      </c>
+      <c r="Q96" s="2">
+        <v>6904</v>
+      </c>
+      <c r="R96" s="2">
+        <v>6893</v>
+      </c>
+      <c r="S96" s="2">
+        <v>6874</v>
+      </c>
+      <c r="T96" s="2">
+        <v>6865</v>
+      </c>
+      <c r="U96" s="2">
+        <v>6871</v>
+      </c>
+      <c r="V96" s="2">
+        <v>6842</v>
+      </c>
+      <c r="W96" s="2">
+        <v>6830</v>
+      </c>
+      <c r="X96" s="2">
+        <v>6826</v>
+      </c>
+      <c r="Y96" s="2">
+        <v>6813</v>
+      </c>
+      <c r="Z96" s="2">
+        <v>6808</v>
+      </c>
+      <c r="AA96" s="2">
+        <v>6793</v>
+      </c>
+      <c r="AB96" s="2">
+        <v>6773</v>
+      </c>
+      <c r="AC96" s="2">
+        <v>6751</v>
+      </c>
+      <c r="AD96" s="2">
+        <v>6734</v>
+      </c>
+      <c r="AE96" s="2">
+        <v>6727</v>
+      </c>
+      <c r="AF96" s="2">
+        <v>6721</v>
+      </c>
+      <c r="AG96" s="8">
+        <v>6713</v>
+      </c>
+      <c r="AH96" s="8">
+        <v>6688</v>
+      </c>
+      <c r="AI96" s="8">
+        <v>6684</v>
+      </c>
+      <c r="AJ96" s="8">
+        <v>6673</v>
+      </c>
+      <c r="AK96" s="8">
+        <v>6660</v>
+      </c>
+      <c r="AL96" s="8">
+        <v>6654</v>
+      </c>
+      <c r="AM96" s="8">
+        <v>6623</v>
+      </c>
+      <c r="AN96" s="8">
+        <v>6604</v>
+      </c>
+      <c r="AO96" s="8">
+        <v>6597</v>
+      </c>
+      <c r="AP96" s="8">
+        <v>6591</v>
+      </c>
+      <c r="AQ96" s="35">
+        <v>6581</v>
+      </c>
+      <c r="AR96" s="35">
+        <v>6560</v>
+      </c>
+      <c r="AS96" s="35">
+        <v>6537</v>
+      </c>
+      <c r="AT96" s="76">
+        <v>6521</v>
+      </c>
+    </row>
+    <row r="97" spans="1:46">
+      <c r="A97" s="71" t="s">
+        <v>85</v>
+      </c>
+      <c r="B97" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C97" s="26"/>
+      <c r="D97" s="26"/>
+      <c r="E97" s="26"/>
+      <c r="F97" s="22"/>
+      <c r="G97" s="22"/>
+      <c r="H97" s="22"/>
+      <c r="I97" s="22"/>
+      <c r="J97" s="21"/>
+      <c r="K97" s="21"/>
+      <c r="L97" s="27"/>
+      <c r="M97" s="22"/>
+      <c r="N97" s="21"/>
+      <c r="O97" s="2">
+        <v>10919</v>
+      </c>
+      <c r="P97" s="2">
+        <v>10926</v>
+      </c>
+      <c r="Q97" s="2">
+        <v>10940</v>
+      </c>
+      <c r="R97" s="2">
+        <v>10944</v>
+      </c>
+      <c r="S97" s="2">
+        <v>10947</v>
+      </c>
+      <c r="T97" s="2">
+        <v>10957</v>
+      </c>
+      <c r="U97" s="2">
+        <v>10923</v>
+      </c>
+      <c r="V97" s="2">
+        <v>10900</v>
+      </c>
+      <c r="W97" s="2">
+        <v>10875</v>
+      </c>
+      <c r="X97" s="2">
+        <v>10849</v>
+      </c>
+      <c r="Y97" s="2">
+        <v>10791</v>
+      </c>
+      <c r="Z97" s="2">
+        <v>10776</v>
+      </c>
+      <c r="AA97" s="2">
+        <v>10757</v>
+      </c>
+      <c r="AB97" s="2">
+        <v>10775</v>
+      </c>
+      <c r="AC97" s="2">
+        <v>10775</v>
+      </c>
+      <c r="AD97" s="2">
+        <v>10776</v>
+      </c>
+      <c r="AE97" s="2">
+        <v>10768</v>
+      </c>
+      <c r="AF97" s="2">
+        <v>10782</v>
+      </c>
+      <c r="AG97" s="8">
+        <v>10768</v>
+      </c>
+      <c r="AH97" s="8">
+        <v>10772</v>
+      </c>
+      <c r="AI97" s="8">
+        <v>10721</v>
+      </c>
+      <c r="AJ97" s="8">
+        <v>10735</v>
+      </c>
+      <c r="AK97" s="8">
+        <v>10746</v>
+      </c>
+      <c r="AL97" s="8">
+        <v>10736</v>
+      </c>
+      <c r="AM97" s="8">
+        <v>10723</v>
+      </c>
+      <c r="AN97" s="8">
+        <v>10717</v>
+      </c>
+      <c r="AO97" s="8">
+        <v>10711</v>
+      </c>
+      <c r="AP97" s="8">
+        <v>10704</v>
+      </c>
+      <c r="AQ97" s="35">
+        <v>10702</v>
+      </c>
+      <c r="AR97" s="35">
+        <v>10663</v>
+      </c>
+      <c r="AS97" s="35">
+        <v>10613</v>
+      </c>
+      <c r="AT97" s="76">
+        <v>10564</v>
+      </c>
+    </row>
+    <row r="98" spans="1:46">
+      <c r="A98" s="71" t="s">
+        <v>86</v>
+      </c>
+      <c r="B98" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C98" s="26"/>
+      <c r="D98" s="26"/>
+      <c r="E98" s="26"/>
+      <c r="F98" s="22"/>
+      <c r="G98" s="22"/>
+      <c r="H98" s="22"/>
+      <c r="I98" s="22"/>
+      <c r="J98" s="21"/>
+      <c r="K98" s="21"/>
+      <c r="L98" s="27"/>
+      <c r="M98" s="22"/>
+      <c r="N98" s="21"/>
+      <c r="O98" s="2">
+        <v>10584</v>
+      </c>
+      <c r="P98" s="2">
+        <v>10555</v>
+      </c>
+      <c r="Q98" s="2">
+        <v>10528</v>
+      </c>
+      <c r="R98" s="2">
+        <v>10527</v>
+      </c>
+      <c r="S98" s="2">
+        <v>10525</v>
+      </c>
+      <c r="T98" s="2">
+        <v>10489</v>
+      </c>
+      <c r="U98" s="2">
+        <v>10467</v>
+      </c>
+      <c r="V98" s="2">
+        <v>10442</v>
+      </c>
+      <c r="W98" s="2">
+        <v>10410</v>
+      </c>
+      <c r="X98" s="2">
+        <v>10393</v>
+      </c>
+      <c r="Y98" s="2">
+        <v>10377</v>
+      </c>
+      <c r="Z98" s="2">
+        <v>10363</v>
+      </c>
+      <c r="AA98" s="2">
+        <v>10355</v>
+      </c>
+      <c r="AB98" s="2">
+        <v>10343</v>
+      </c>
+      <c r="AC98" s="2">
+        <v>10345</v>
+      </c>
+      <c r="AD98" s="2">
+        <v>10339</v>
+      </c>
+      <c r="AE98" s="2">
+        <v>10316</v>
+      </c>
+      <c r="AF98" s="2">
+        <v>10306</v>
+      </c>
+      <c r="AG98" s="8">
+        <v>10292</v>
+      </c>
+      <c r="AH98" s="8">
+        <v>10268</v>
+      </c>
+      <c r="AI98" s="8">
+        <v>10242</v>
+      </c>
+      <c r="AJ98" s="8">
+        <v>10215</v>
+      </c>
+      <c r="AK98" s="8">
+        <v>10193</v>
+      </c>
+      <c r="AL98" s="8">
+        <v>10170</v>
+      </c>
+      <c r="AM98" s="8">
+        <v>10170</v>
+      </c>
+      <c r="AN98" s="8">
+        <v>10146</v>
+      </c>
+      <c r="AO98" s="8">
+        <v>10123</v>
+      </c>
+      <c r="AP98" s="8">
+        <v>10121</v>
+      </c>
+      <c r="AQ98" s="35">
+        <v>10112</v>
+      </c>
+      <c r="AR98" s="35">
+        <v>10120</v>
+      </c>
+      <c r="AS98" s="35">
+        <v>10086</v>
+      </c>
+      <c r="AT98" s="76">
+        <v>10040</v>
+      </c>
+    </row>
+    <row r="99" spans="1:46">
+      <c r="A99" s="71" t="s">
+        <v>87</v>
+      </c>
+      <c r="B99" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C99" s="26"/>
+      <c r="D99" s="26"/>
+      <c r="E99" s="26"/>
+      <c r="F99" s="22"/>
+      <c r="G99" s="22"/>
+      <c r="H99" s="22"/>
+      <c r="I99" s="22"/>
+      <c r="J99" s="21"/>
+      <c r="K99" s="21"/>
+      <c r="L99" s="27"/>
+      <c r="M99" s="22"/>
+      <c r="N99" s="21"/>
+      <c r="O99" s="2">
+        <v>7109</v>
+      </c>
+      <c r="P99" s="2">
+        <v>7093</v>
+      </c>
+      <c r="Q99" s="2">
+        <v>7094</v>
+      </c>
+      <c r="R99" s="2">
+        <v>7104</v>
+      </c>
+      <c r="S99" s="2">
+        <v>7103</v>
+      </c>
+      <c r="T99" s="2">
+        <v>7083</v>
+      </c>
+      <c r="U99" s="2">
+        <v>7074</v>
+      </c>
+      <c r="V99" s="2">
+        <v>7061</v>
+      </c>
+      <c r="W99" s="2">
+        <v>7010</v>
+      </c>
+      <c r="X99" s="2">
+        <v>6992</v>
+      </c>
+      <c r="Y99" s="2">
+        <v>6972</v>
+      </c>
+      <c r="Z99" s="2">
+        <v>6939</v>
+      </c>
+      <c r="AA99" s="2">
+        <v>6921</v>
+      </c>
+      <c r="AB99" s="2">
+        <v>6912</v>
+      </c>
+      <c r="AC99" s="2">
+        <v>6895</v>
+      </c>
+      <c r="AD99" s="2">
+        <v>6893</v>
+      </c>
+      <c r="AE99" s="2">
+        <v>6881</v>
+      </c>
+      <c r="AF99" s="2">
+        <v>6853</v>
+      </c>
+      <c r="AG99" s="8">
+        <v>6840</v>
+      </c>
+      <c r="AH99" s="8">
+        <v>6814</v>
+      </c>
+      <c r="AI99" s="8">
+        <v>6781</v>
+      </c>
+      <c r="AJ99" s="8">
+        <v>6752</v>
+      </c>
+      <c r="AK99" s="8">
+        <v>6732</v>
+      </c>
+      <c r="AL99" s="8">
+        <v>6707</v>
+      </c>
+      <c r="AM99" s="8">
+        <v>6713</v>
+      </c>
+      <c r="AN99" s="8">
+        <v>6687</v>
+      </c>
+      <c r="AO99" s="8">
+        <v>6695</v>
+      </c>
+      <c r="AP99" s="8">
+        <v>6674</v>
+      </c>
+      <c r="AQ99" s="35">
+        <v>6646</v>
+      </c>
+      <c r="AR99" s="35">
+        <v>6631</v>
+      </c>
+      <c r="AS99" s="35">
+        <v>6615</v>
+      </c>
+      <c r="AT99" s="76">
+        <v>6595</v>
+      </c>
+    </row>
+    <row r="100" spans="1:46">
+      <c r="A100" s="71" t="s">
+        <v>88</v>
+      </c>
+      <c r="B100" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C100" s="26"/>
+      <c r="D100" s="26"/>
+      <c r="E100" s="26"/>
+      <c r="F100" s="22"/>
+      <c r="G100" s="22"/>
+      <c r="H100" s="22"/>
+      <c r="I100" s="22"/>
+      <c r="J100" s="21"/>
+      <c r="K100" s="21"/>
+      <c r="L100" s="27"/>
+      <c r="M100" s="22"/>
+      <c r="N100" s="21"/>
+      <c r="O100" s="2">
+        <v>30588</v>
+      </c>
+      <c r="P100" s="2">
+        <v>30608</v>
+      </c>
+      <c r="Q100" s="2">
+        <v>30644</v>
+      </c>
+      <c r="R100" s="2">
+        <v>30672</v>
+      </c>
+      <c r="S100" s="2">
+        <v>30654</v>
+      </c>
+      <c r="T100" s="2">
+        <v>30639</v>
+      </c>
+      <c r="U100" s="2">
+        <v>30680</v>
+      </c>
+      <c r="V100" s="2">
+        <v>30663</v>
+      </c>
+      <c r="W100" s="2">
+        <v>30668</v>
+      </c>
+      <c r="X100" s="2">
+        <v>30717</v>
+      </c>
+      <c r="Y100" s="2">
+        <v>30841</v>
+      </c>
+      <c r="Z100" s="2">
+        <v>30873</v>
+      </c>
+      <c r="AA100" s="2">
+        <v>30896</v>
+      </c>
+      <c r="AB100" s="2">
+        <v>30923</v>
+      </c>
+      <c r="AC100" s="2">
+        <v>30960</v>
+      </c>
+      <c r="AD100" s="2">
+        <v>31010</v>
+      </c>
+      <c r="AE100" s="2">
+        <v>31027</v>
+      </c>
+      <c r="AF100" s="2">
+        <v>31086</v>
+      </c>
+      <c r="AG100" s="8">
+        <v>31160</v>
+      </c>
+      <c r="AH100" s="8">
+        <v>31180</v>
+      </c>
+      <c r="AI100" s="8">
+        <v>31238</v>
+      </c>
+      <c r="AJ100" s="8">
+        <v>31253</v>
+      </c>
+      <c r="AK100" s="8">
+        <v>31305</v>
+      </c>
+      <c r="AL100" s="8">
+        <v>31373</v>
+      </c>
+      <c r="AM100" s="8">
+        <v>31468</v>
+      </c>
+      <c r="AN100" s="8">
+        <v>31490</v>
+      </c>
+      <c r="AO100" s="8">
+        <v>31546</v>
+      </c>
+      <c r="AP100" s="8">
+        <v>31527</v>
+      </c>
+      <c r="AQ100" s="35">
+        <v>31546</v>
+      </c>
+      <c r="AR100" s="35">
+        <v>31490</v>
+      </c>
+      <c r="AS100" s="35">
+        <v>31523</v>
+      </c>
+      <c r="AT100" s="76">
+        <v>31491</v>
+      </c>
+    </row>
+    <row r="101" spans="1:46">
+      <c r="A101" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="B101" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C101" s="26"/>
+      <c r="D101" s="26"/>
+      <c r="E101" s="26"/>
+      <c r="F101" s="22"/>
+      <c r="G101" s="22"/>
+      <c r="H101" s="22"/>
+      <c r="I101" s="22"/>
+      <c r="J101" s="21"/>
+      <c r="K101" s="21"/>
+      <c r="L101" s="27"/>
+      <c r="M101" s="22"/>
+      <c r="N101" s="21"/>
+      <c r="O101" s="2">
+        <v>13217</v>
+      </c>
+      <c r="P101" s="2">
+        <v>13170</v>
+      </c>
+      <c r="Q101" s="2">
+        <v>13165</v>
+      </c>
+      <c r="R101" s="2">
+        <v>13148</v>
+      </c>
+      <c r="S101" s="2">
+        <v>13118</v>
+      </c>
+      <c r="T101" s="2">
+        <v>13127</v>
+      </c>
+      <c r="U101" s="2">
+        <v>13109</v>
+      </c>
+      <c r="V101" s="2">
+        <v>13066</v>
+      </c>
+      <c r="W101" s="2">
+        <v>13012</v>
+      </c>
+      <c r="X101" s="2">
+        <v>12947</v>
+      </c>
+      <c r="Y101" s="2">
+        <v>12913</v>
+      </c>
+      <c r="Z101" s="2">
+        <v>12872</v>
+      </c>
+      <c r="AA101" s="2">
+        <v>12846</v>
+      </c>
+      <c r="AB101" s="2">
+        <v>12804</v>
+      </c>
+      <c r="AC101" s="2">
+        <v>12769</v>
+      </c>
+      <c r="AD101" s="2">
+        <v>12755</v>
+      </c>
+      <c r="AE101" s="2">
+        <v>12752</v>
+      </c>
+      <c r="AF101" s="2">
+        <v>12735</v>
+      </c>
+      <c r="AG101" s="8">
+        <v>12713</v>
+      </c>
+      <c r="AH101" s="8">
+        <v>12664</v>
+      </c>
+      <c r="AI101" s="8">
+        <v>12608</v>
+      </c>
+      <c r="AJ101" s="8">
+        <v>12561</v>
+      </c>
+      <c r="AK101" s="8">
+        <v>12516</v>
+      </c>
+      <c r="AL101" s="8">
+        <v>12475</v>
+      </c>
+      <c r="AM101" s="8">
+        <v>12445</v>
+      </c>
+      <c r="AN101" s="8">
+        <v>12440</v>
+      </c>
+      <c r="AO101" s="8">
+        <v>12451</v>
+      </c>
+      <c r="AP101" s="8">
+        <v>12429</v>
+      </c>
+      <c r="AQ101" s="35">
+        <v>12437</v>
+      </c>
+      <c r="AR101" s="35">
+        <v>12418</v>
+      </c>
+      <c r="AS101" s="35">
+        <v>12390</v>
+      </c>
+      <c r="AT101" s="76">
+        <v>12333</v>
+      </c>
+    </row>
+    <row r="102" spans="1:46">
+      <c r="A102" s="71" t="s">
+        <v>90</v>
+      </c>
+      <c r="B102" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C102" s="26"/>
+      <c r="D102" s="26"/>
+      <c r="E102" s="26"/>
+      <c r="F102" s="22"/>
+      <c r="G102" s="22"/>
+      <c r="H102" s="22"/>
+      <c r="I102" s="22"/>
+      <c r="J102" s="21"/>
+      <c r="K102" s="21"/>
+      <c r="L102" s="27"/>
+      <c r="M102" s="22"/>
+      <c r="N102" s="21"/>
+      <c r="O102" s="2">
+        <v>6462</v>
+      </c>
+      <c r="P102" s="2">
+        <v>6451</v>
+      </c>
+      <c r="Q102" s="2">
+        <v>6435</v>
+      </c>
+      <c r="R102" s="2">
+        <v>6427</v>
+      </c>
+      <c r="S102" s="2">
+        <v>6419</v>
+      </c>
+      <c r="T102" s="2">
+        <v>6419</v>
+      </c>
+      <c r="U102" s="2">
+        <v>6414</v>
+      </c>
+      <c r="V102" s="2">
+        <v>6374</v>
+      </c>
+      <c r="W102" s="2">
+        <v>6339</v>
+      </c>
+      <c r="X102" s="2">
+        <v>6324</v>
+      </c>
+      <c r="Y102" s="2">
+        <v>6314</v>
+      </c>
+      <c r="Z102" s="2">
+        <v>6305</v>
+      </c>
+      <c r="AA102" s="2">
+        <v>6293</v>
+      </c>
+      <c r="AB102" s="2">
+        <v>6272</v>
+      </c>
+      <c r="AC102" s="2">
+        <v>6251</v>
+      </c>
+      <c r="AD102" s="2">
+        <v>6241</v>
+      </c>
+      <c r="AE102" s="2">
+        <v>6226</v>
+      </c>
+      <c r="AF102" s="2">
+        <v>6205</v>
+      </c>
+      <c r="AG102" s="8">
+        <v>6183</v>
+      </c>
+      <c r="AH102" s="8">
+        <v>6148</v>
+      </c>
+      <c r="AI102" s="8">
+        <v>6123</v>
+      </c>
+      <c r="AJ102" s="8">
+        <v>6121</v>
+      </c>
+      <c r="AK102" s="8">
+        <v>6096</v>
+      </c>
+      <c r="AL102" s="8">
+        <v>6082</v>
+      </c>
+      <c r="AM102" s="8">
+        <v>6080</v>
+      </c>
+      <c r="AN102" s="8">
+        <v>6071</v>
+      </c>
+      <c r="AO102" s="8">
+        <v>6060</v>
+      </c>
+      <c r="AP102" s="8">
+        <v>6058</v>
+      </c>
+      <c r="AQ102" s="35">
+        <v>6054</v>
+      </c>
+      <c r="AR102" s="35">
+        <v>6047</v>
+      </c>
+      <c r="AS102" s="35">
+        <v>6021</v>
+      </c>
+      <c r="AT102" s="76">
+        <v>5982</v>
+      </c>
+    </row>
+    <row r="103" spans="1:46">
+      <c r="A103" s="71" t="s">
+        <v>92</v>
+      </c>
+      <c r="B103" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C103" s="26"/>
+      <c r="D103" s="26"/>
+      <c r="E103" s="26"/>
+      <c r="F103" s="22"/>
+      <c r="G103" s="22"/>
+      <c r="H103" s="22"/>
+      <c r="I103" s="22"/>
+      <c r="J103" s="21"/>
+      <c r="K103" s="21"/>
+      <c r="L103" s="27"/>
+      <c r="M103" s="22"/>
+      <c r="N103" s="21"/>
+      <c r="O103" s="2">
+        <v>8284</v>
+      </c>
+      <c r="P103" s="2">
+        <v>8266</v>
+      </c>
+      <c r="Q103" s="2">
+        <v>8263</v>
+      </c>
+      <c r="R103" s="2">
+        <v>8263</v>
+      </c>
+      <c r="S103" s="2">
+        <v>8250</v>
+      </c>
+      <c r="T103" s="2">
+        <v>8236</v>
+      </c>
+      <c r="U103" s="2">
+        <v>8231</v>
+      </c>
+      <c r="V103" s="2">
+        <v>8215</v>
+      </c>
+      <c r="W103" s="2">
+        <v>8215</v>
+      </c>
+      <c r="X103" s="2">
+        <v>8205</v>
+      </c>
+      <c r="Y103" s="2">
+        <v>8175</v>
+      </c>
+      <c r="Z103" s="2">
+        <v>8157</v>
+      </c>
+      <c r="AA103" s="2">
+        <v>8144</v>
+      </c>
+      <c r="AB103" s="2">
+        <v>8116</v>
+      </c>
+      <c r="AC103" s="2">
+        <v>8094</v>
+      </c>
+      <c r="AD103" s="2">
+        <v>8083</v>
+      </c>
+      <c r="AE103" s="2">
+        <v>8067</v>
+      </c>
+      <c r="AF103" s="2">
+        <v>8038</v>
+      </c>
+      <c r="AG103" s="8">
+        <v>8015</v>
+      </c>
+      <c r="AH103" s="8">
+        <v>7974</v>
+      </c>
+      <c r="AI103" s="8">
+        <v>7962</v>
+      </c>
+      <c r="AJ103" s="8">
+        <v>7940</v>
+      </c>
+      <c r="AK103" s="8">
+        <v>7925</v>
+      </c>
+      <c r="AL103" s="8">
+        <v>7914</v>
+      </c>
+      <c r="AM103" s="8">
+        <v>7900</v>
+      </c>
+      <c r="AN103" s="8">
+        <v>7887</v>
+      </c>
+      <c r="AO103" s="8">
+        <v>7874</v>
+      </c>
+      <c r="AP103" s="8">
+        <v>7858</v>
+      </c>
+      <c r="AQ103" s="35">
+        <v>7840</v>
+      </c>
+      <c r="AR103" s="35">
+        <v>7824</v>
+      </c>
+      <c r="AS103" s="35">
+        <v>7806</v>
+      </c>
+      <c r="AT103" s="76">
+        <v>7779</v>
+      </c>
+    </row>
+    <row r="104" spans="1:46">
+      <c r="A104" s="71" t="s">
+        <v>93</v>
+      </c>
+      <c r="B104" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C104" s="21"/>
+      <c r="D104" s="21"/>
+      <c r="E104" s="21"/>
+      <c r="F104" s="21"/>
+      <c r="G104" s="21"/>
+      <c r="H104" s="21"/>
+      <c r="I104" s="21"/>
+      <c r="J104" s="21"/>
+      <c r="K104" s="21"/>
+      <c r="L104" s="21"/>
+      <c r="M104" s="21"/>
+      <c r="N104" s="21"/>
+      <c r="O104" s="2">
+        <v>8089</v>
+      </c>
+      <c r="P104" s="2">
+        <v>8067</v>
+      </c>
+      <c r="Q104" s="2">
+        <v>8063</v>
+      </c>
+      <c r="R104" s="2">
+        <v>8075</v>
+      </c>
+      <c r="S104" s="2">
+        <v>8058</v>
+      </c>
+      <c r="T104" s="2">
+        <v>8036</v>
+      </c>
+      <c r="U104" s="2">
+        <v>8003</v>
+      </c>
+      <c r="V104" s="2">
+        <v>7986</v>
+      </c>
+      <c r="W104" s="2">
+        <v>7942</v>
+      </c>
+      <c r="X104" s="2">
+        <v>7923</v>
+      </c>
+      <c r="Y104" s="2">
+        <v>7914</v>
+      </c>
+      <c r="Z104" s="2">
+        <v>7908</v>
+      </c>
+      <c r="AA104" s="2">
+        <v>7882</v>
+      </c>
+      <c r="AB104" s="2">
+        <v>7854</v>
+      </c>
+      <c r="AC104" s="2">
+        <v>7848</v>
+      </c>
+      <c r="AD104" s="2">
+        <v>7826</v>
+      </c>
+      <c r="AE104" s="2">
+        <v>7812</v>
+      </c>
+      <c r="AF104" s="2">
+        <v>7818</v>
+      </c>
+      <c r="AG104" s="8">
+        <v>7788</v>
+      </c>
+      <c r="AH104" s="8">
+        <v>7809</v>
+      </c>
+      <c r="AI104" s="8">
+        <v>7794</v>
+      </c>
+      <c r="AJ104" s="8">
+        <v>7753</v>
+      </c>
+      <c r="AK104" s="8">
+        <v>7731</v>
+      </c>
+      <c r="AL104" s="8">
+        <v>7723</v>
+      </c>
+      <c r="AM104" s="8">
+        <v>7704</v>
+      </c>
+      <c r="AN104" s="8">
+        <v>7658</v>
+      </c>
+      <c r="AO104" s="8">
+        <v>7615</v>
+      </c>
+      <c r="AP104" s="8">
+        <v>7613</v>
+      </c>
+      <c r="AQ104" s="35">
+        <v>7649</v>
+      </c>
+      <c r="AR104" s="35">
+        <v>7660</v>
+      </c>
+      <c r="AS104" s="35">
+        <v>7655</v>
+      </c>
+      <c r="AT104" s="76">
+        <v>7665</v>
+      </c>
+    </row>
+    <row r="105" spans="1:46">
+      <c r="A105" s="71" t="s">
+        <v>94</v>
+      </c>
+      <c r="B105" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C105" s="28"/>
+      <c r="D105" s="28"/>
+      <c r="E105" s="28"/>
+      <c r="F105" s="29"/>
+      <c r="G105" s="29"/>
+      <c r="H105" s="29"/>
+      <c r="I105" s="29"/>
+      <c r="J105" s="28"/>
+      <c r="K105" s="28"/>
+      <c r="L105" s="28"/>
+      <c r="M105" s="29"/>
+      <c r="N105" s="28"/>
+      <c r="O105" s="2">
+        <v>19371</v>
+      </c>
+      <c r="P105" s="2">
+        <v>19347</v>
+      </c>
+      <c r="Q105" s="2">
+        <v>19340</v>
+      </c>
+      <c r="R105" s="2">
+        <v>19318</v>
+      </c>
+      <c r="S105" s="2">
+        <v>19320</v>
+      </c>
+      <c r="T105" s="2">
+        <v>19300</v>
+      </c>
+      <c r="U105" s="2">
+        <v>19286</v>
+      </c>
+      <c r="V105" s="2">
+        <v>19267</v>
+      </c>
+      <c r="W105" s="2">
+        <v>19215</v>
+      </c>
+      <c r="X105" s="2">
+        <v>19186</v>
+      </c>
+      <c r="Y105" s="2">
+        <v>19172</v>
+      </c>
+      <c r="Z105" s="2">
+        <v>19132</v>
+      </c>
+      <c r="AA105" s="2">
+        <v>19104</v>
+      </c>
+      <c r="AB105" s="2">
+        <v>19104</v>
+      </c>
+      <c r="AC105" s="2">
+        <v>19072</v>
+      </c>
+      <c r="AD105" s="2">
+        <v>19037</v>
+      </c>
+      <c r="AE105" s="2">
+        <v>18997</v>
+      </c>
+      <c r="AF105" s="2">
+        <v>18987</v>
+      </c>
+      <c r="AG105" s="8">
+        <v>18932</v>
+      </c>
+      <c r="AH105" s="8">
+        <v>18918</v>
+      </c>
+      <c r="AI105" s="8">
+        <v>18913</v>
+      </c>
+      <c r="AJ105" s="8">
+        <v>18908</v>
+      </c>
+      <c r="AK105" s="8">
+        <v>18891</v>
+      </c>
+      <c r="AL105" s="8">
+        <v>18878</v>
+      </c>
+      <c r="AM105" s="8">
+        <v>18814</v>
+      </c>
+      <c r="AN105" s="8">
+        <v>18774</v>
+      </c>
+      <c r="AO105" s="8">
+        <v>18772</v>
+      </c>
+      <c r="AP105" s="8">
+        <v>18748</v>
+      </c>
+      <c r="AQ105" s="35">
+        <v>18742</v>
+      </c>
+      <c r="AR105" s="35">
+        <v>18716</v>
+      </c>
+      <c r="AS105" s="35">
+        <v>18680</v>
+      </c>
+      <c r="AT105" s="76">
+        <v>18638</v>
+      </c>
+    </row>
+    <row r="106" spans="1:46" ht="14.25" customHeight="1">
+      <c r="A106" s="71" t="s">
+        <v>95</v>
+      </c>
+      <c r="B106" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="O106" s="2">
+        <v>6403</v>
+      </c>
+      <c r="P106" s="2">
+        <v>6396</v>
+      </c>
+      <c r="Q106" s="2">
+        <v>6385</v>
+      </c>
+      <c r="R106" s="2">
+        <v>6382</v>
+      </c>
+      <c r="S106" s="2">
+        <v>6367</v>
+      </c>
+      <c r="T106" s="2">
+        <v>6372</v>
+      </c>
+      <c r="U106" s="2">
+        <v>6354</v>
+      </c>
+      <c r="V106" s="2">
+        <v>6345</v>
+      </c>
+      <c r="W106" s="2">
+        <v>6317</v>
+      </c>
+      <c r="X106" s="2">
+        <v>6298</v>
+      </c>
+      <c r="Y106" s="2">
+        <v>6306</v>
+      </c>
+      <c r="Z106" s="2">
+        <v>6292</v>
+      </c>
+      <c r="AA106" s="2">
+        <v>6278</v>
+      </c>
+      <c r="AB106" s="2">
+        <v>6258</v>
+      </c>
+      <c r="AC106" s="2">
+        <v>6242</v>
+      </c>
+      <c r="AD106" s="2">
+        <v>6216</v>
+      </c>
+      <c r="AE106" s="2">
+        <v>6202</v>
+      </c>
+      <c r="AF106" s="2">
+        <v>6178</v>
+      </c>
+      <c r="AG106" s="8">
+        <v>6175</v>
+      </c>
+      <c r="AH106" s="8">
+        <v>6157</v>
+      </c>
+      <c r="AI106" s="8">
+        <v>6134</v>
+      </c>
+      <c r="AJ106" s="8">
+        <v>6133</v>
+      </c>
+      <c r="AK106" s="8">
+        <v>6109</v>
+      </c>
+      <c r="AL106" s="8">
+        <v>6086</v>
+      </c>
+      <c r="AM106" s="8">
+        <v>6079</v>
+      </c>
+      <c r="AN106" s="8">
+        <v>6076</v>
+      </c>
+      <c r="AO106" s="8">
+        <v>6058</v>
+      </c>
+      <c r="AP106" s="8">
+        <v>6051</v>
+      </c>
+      <c r="AQ106" s="35">
+        <v>6048</v>
+      </c>
+      <c r="AR106" s="35">
+        <v>6038</v>
+      </c>
+      <c r="AS106" s="35">
+        <v>6016</v>
+      </c>
+      <c r="AT106" s="76">
+        <v>6005</v>
+      </c>
+    </row>
+    <row r="107" spans="1:46">
+      <c r="A107" s="72" t="s">
+        <v>82</v>
+      </c>
+      <c r="B107" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C107" s="12"/>
+      <c r="D107" s="12"/>
+      <c r="E107" s="12"/>
+      <c r="F107" s="12"/>
+      <c r="G107" s="12"/>
+      <c r="H107" s="12"/>
+      <c r="I107" s="12"/>
+      <c r="J107" s="12"/>
+      <c r="K107" s="12"/>
+      <c r="L107" s="12"/>
+      <c r="M107" s="12"/>
+      <c r="N107" s="12"/>
+      <c r="O107" s="3">
+        <v>3155</v>
+      </c>
+      <c r="P107" s="3">
+        <v>3148</v>
+      </c>
+      <c r="Q107" s="3">
+        <v>3156</v>
+      </c>
+      <c r="R107" s="3">
+        <v>3153</v>
+      </c>
+      <c r="S107" s="3">
+        <v>3147</v>
+      </c>
+      <c r="T107" s="3">
+        <v>3140</v>
+      </c>
+      <c r="U107" s="3">
+        <v>3123</v>
+      </c>
+      <c r="V107" s="3">
+        <v>3126</v>
+      </c>
+      <c r="W107" s="3">
+        <v>3141</v>
+      </c>
+      <c r="X107" s="3">
+        <v>3149</v>
+      </c>
+      <c r="Y107" s="3">
+        <v>3132</v>
+      </c>
+      <c r="Z107" s="3">
+        <v>3127</v>
+      </c>
+      <c r="AA107" s="3">
+        <v>3127</v>
+      </c>
+      <c r="AB107" s="3">
+        <v>3129</v>
+      </c>
+      <c r="AC107" s="3">
+        <v>3131</v>
+      </c>
+      <c r="AD107" s="3">
+        <v>3120</v>
+      </c>
+      <c r="AE107" s="3">
+        <v>3122</v>
+      </c>
+      <c r="AF107" s="3">
+        <v>3133</v>
+      </c>
+      <c r="AG107" s="9">
+        <v>3143</v>
+      </c>
+      <c r="AH107" s="9">
+        <v>3131</v>
+      </c>
+      <c r="AI107" s="9">
+        <v>3128</v>
+      </c>
+      <c r="AJ107" s="9">
+        <v>3124</v>
+      </c>
+      <c r="AK107" s="9">
+        <v>3126</v>
+      </c>
+      <c r="AL107" s="9">
+        <v>3121</v>
+      </c>
+      <c r="AM107" s="9">
+        <v>3116</v>
+      </c>
+      <c r="AN107" s="9">
+        <v>3111</v>
+      </c>
+      <c r="AO107" s="9">
+        <v>3121</v>
+      </c>
+      <c r="AP107" s="9">
+        <v>3128</v>
+      </c>
+      <c r="AQ107" s="9">
+        <v>3122</v>
+      </c>
+      <c r="AR107" s="35">
+        <v>3114</v>
+      </c>
+      <c r="AS107" s="35">
+        <v>3116</v>
+      </c>
+      <c r="AT107" s="76">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="108" spans="1:46" ht="14.25" customHeight="1">
+      <c r="B108" s="24"/>
+      <c r="O108" s="23"/>
+      <c r="P108" s="23"/>
+      <c r="Q108" s="23"/>
+      <c r="R108" s="23"/>
+      <c r="S108" s="23"/>
+      <c r="T108" s="23"/>
+      <c r="U108" s="23"/>
+      <c r="V108" s="23"/>
+      <c r="W108" s="23"/>
+      <c r="X108" s="23"/>
+      <c r="Y108" s="23"/>
+      <c r="Z108" s="8"/>
+      <c r="AA108" s="8"/>
+      <c r="AB108" s="8"/>
+      <c r="AC108" s="8"/>
+      <c r="AD108" s="8"/>
+      <c r="AE108" s="8"/>
+      <c r="AF108" s="8"/>
+      <c r="AG108" s="8"/>
+      <c r="AH108" s="8"/>
+      <c r="AI108" s="8"/>
+      <c r="AJ108" s="8"/>
+      <c r="AK108" s="8"/>
+      <c r="AL108" s="8"/>
+      <c r="AM108" s="8"/>
+      <c r="AN108" s="8"/>
+      <c r="AO108" s="8"/>
+      <c r="AP108" s="8"/>
+      <c r="AQ108" s="8"/>
+      <c r="AR108" s="8"/>
+    </row>
+    <row r="109" spans="1:46" ht="18" customHeight="1">
+      <c r="B109" s="32" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="110" spans="1:46">
+      <c r="B110" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="111" spans="1:46">
+      <c r="B111" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="U5" s="20" t="s">
-[...3503 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...2 lines deleted...]
-    <mergeCell ref="A41:D41"/>
+  <mergeCells count="24">
+    <mergeCell ref="O2:AE2"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="O51:AE51"/>
+    <mergeCell ref="O6:AE6"/>
+    <mergeCell ref="B63:N63"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="AA4:AL4"/>
+    <mergeCell ref="O21:AE21"/>
+    <mergeCell ref="AF21:AR21"/>
+    <mergeCell ref="O93:AE93"/>
+    <mergeCell ref="AF93:AR93"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="B4:M4"/>
-[...4 lines deleted...]
-    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="O59:AE59"/>
+    <mergeCell ref="AF59:AR59"/>
+    <mergeCell ref="O78:AE78"/>
+    <mergeCell ref="AF78:AR78"/>
+    <mergeCell ref="O36:AE36"/>
+    <mergeCell ref="AF36:AR36"/>
+    <mergeCell ref="O55:AE55"/>
+    <mergeCell ref="AF55:AR55"/>
+    <mergeCell ref="AM4:AX4"/>
+    <mergeCell ref="O63:AE63"/>
+    <mergeCell ref="B51:N51"/>
   </mergeCells>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Все население</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Женщины</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатели</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>