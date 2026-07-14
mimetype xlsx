--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -11,305 +11,241 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="9930"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="20">
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Халықтың цифрлық сауаттылық денгейі (дербес компьютер, смартфон, планшет, ноутбук; стандартты бағдарламалар; Интернет желісі арқылы көрсетілетін қызметтер және сервистерді пайдалану дағдысын меңгерген пайдаланушылар үлесі)</t>
   </si>
   <si>
     <t xml:space="preserve">жалпы халық санынан </t>
   </si>
   <si>
     <t xml:space="preserve"> 6 жас және одан жоғары</t>
   </si>
   <si>
     <t xml:space="preserve"> 6-74 жас аралығында</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t xml:space="preserve">Халықтың цифрлық сауаттылық деңгейі </t>
   </si>
   <si>
-    <t>2022</t>
-[...7 lines deleted...]
-  <si>
     <t>Жамбыл облысы</t>
+  </si>
+  <si>
+    <t>Тараз қаласы</t>
+  </si>
+  <si>
+    <t>Байзақ ауданы</t>
+  </si>
+  <si>
+    <t>Жамбыл ауданы</t>
+  </si>
+  <si>
+    <t>Жуалы ауданы</t>
+  </si>
+  <si>
+    <t>Қордай ауданы</t>
+  </si>
+  <si>
+    <t>Тұрар Рысқұлов ауданы</t>
+  </si>
+  <si>
+    <t>Мерке ауданы</t>
+  </si>
+  <si>
+    <t>Мойынқұм ауданы</t>
+  </si>
+  <si>
+    <t>Сарысу ауданы</t>
+  </si>
+  <si>
+    <t>Талас ауданы</t>
+  </si>
+  <si>
+    <t>Шу ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...53 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...22 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -576,307 +512,521 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P9"/>
+  <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3:O3"/>
+      <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.42578125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="2" max="9" width="16.7109375" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="20.25" customHeight="1">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:10" ht="20.25" customHeight="1">
+      <c r="A1" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="23"/>
-[...15 lines deleted...]
-      <c r="A2" s="8"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="6"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
-      <c r="E2" s="8"/>
-[...7 lines deleted...]
-      <c r="O2" s="4" t="s">
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:16" ht="49.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="19" t="s">
+    <row r="3" spans="1:10" ht="49.5" customHeight="1">
+      <c r="A3" s="12"/>
+      <c r="B3" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="19"/>
-[...16 lines deleted...]
-      <c r="B4" s="21" t="s">
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="5"/>
+    </row>
+    <row r="4" spans="1:10" ht="17.25" customHeight="1">
+      <c r="A4" s="12"/>
+      <c r="B4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="21"/>
-[...16 lines deleted...]
-      <c r="B5" s="6" t="s">
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" ht="32.25" customHeight="1">
+      <c r="A5" s="12"/>
+      <c r="B5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="J5" s="6" t="s">
-[...20 lines deleted...]
-      <c r="B6" s="14">
+    </row>
+    <row r="6" spans="1:10" ht="21" customHeight="1">
+      <c r="A6" s="13"/>
+      <c r="B6" s="8">
         <v>2018</v>
       </c>
-      <c r="C6" s="14"/>
-      <c r="D6" s="14">
+      <c r="C6" s="8"/>
+      <c r="D6" s="8">
         <v>2019</v>
       </c>
-      <c r="E6" s="14"/>
-      <c r="F6" s="14" t="s">
+      <c r="E6" s="8"/>
+      <c r="F6" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="14"/>
-      <c r="H6" s="14" t="s">
+      <c r="G6" s="8"/>
+      <c r="H6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="I6" s="14"/>
-      <c r="J6" s="14" t="s">
+      <c r="I6" s="8"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="14"/>
-      <c r="L6" s="14" t="s">
+      <c r="B7" s="15">
+        <v>76.5</v>
+      </c>
+      <c r="C7" s="15">
+        <v>78.2</v>
+      </c>
+      <c r="D7" s="15">
+        <v>78</v>
+      </c>
+      <c r="E7" s="15">
+        <v>79.8</v>
+      </c>
+      <c r="F7" s="15">
+        <v>79.5</v>
+      </c>
+      <c r="G7" s="15">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="H7" s="15">
+        <v>84.32</v>
+      </c>
+      <c r="I7" s="15">
+        <v>85.83</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="18"/>
-      <c r="N6" s="14" t="s">
+      <c r="B8" s="17">
+        <v>87</v>
+      </c>
+      <c r="C8" s="17">
+        <v>89.4</v>
+      </c>
+      <c r="D8" s="18">
+        <v>85.3</v>
+      </c>
+      <c r="E8" s="18">
+        <v>87.5</v>
+      </c>
+      <c r="F8" s="18">
+        <v>78.5</v>
+      </c>
+      <c r="G8" s="18">
+        <v>80</v>
+      </c>
+      <c r="H8" s="19">
+        <v>94.1</v>
+      </c>
+      <c r="I8" s="19">
+        <v>96.08</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="O6" s="18"/>
-[...2 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="B9" s="17">
+        <v>66.7</v>
+      </c>
+      <c r="C9" s="17">
+        <v>68.2</v>
+      </c>
+      <c r="D9" s="18">
+        <v>83.4</v>
+      </c>
+      <c r="E9" s="18">
+        <v>85.1</v>
+      </c>
+      <c r="F9" s="18">
+        <v>86.4</v>
+      </c>
+      <c r="G9" s="18">
+        <v>88.2</v>
+      </c>
+      <c r="H9" s="19">
+        <v>95.71</v>
+      </c>
+      <c r="I9" s="19">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="11">
-[...35 lines deleted...]
-      <c r="N7" s="12">
+      <c r="B10" s="17">
+        <v>58.5</v>
+      </c>
+      <c r="C10" s="17">
+        <v>60</v>
+      </c>
+      <c r="D10" s="18">
+        <v>67.8</v>
+      </c>
+      <c r="E10" s="18">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="F10" s="18">
+        <v>75.2</v>
+      </c>
+      <c r="G10" s="18">
+        <v>76.8</v>
+      </c>
+      <c r="H10" s="19">
+        <v>93.39</v>
+      </c>
+      <c r="I10" s="19">
+        <v>93.99</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="17">
+        <v>94.8</v>
+      </c>
+      <c r="C11" s="17">
+        <v>96.1</v>
+      </c>
+      <c r="D11" s="18">
+        <v>88.5</v>
+      </c>
+      <c r="E11" s="18">
+        <v>90</v>
+      </c>
+      <c r="F11" s="18">
+        <v>94.4</v>
+      </c>
+      <c r="G11" s="18">
+        <v>95.1</v>
+      </c>
+      <c r="H11" s="19">
+        <v>89.31</v>
+      </c>
+      <c r="I11" s="19">
+        <v>91.45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="17">
+        <v>58</v>
+      </c>
+      <c r="C12" s="17">
+        <v>58.9</v>
+      </c>
+      <c r="D12" s="18">
+        <v>66.8</v>
+      </c>
+      <c r="E12" s="18">
+        <v>68.3</v>
+      </c>
+      <c r="F12" s="18">
+        <v>90.5</v>
+      </c>
+      <c r="G12" s="18">
+        <v>92.2</v>
+      </c>
+      <c r="H12" s="19">
+        <v>47.53</v>
+      </c>
+      <c r="I12" s="19">
+        <v>48.25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="20">
+        <v>60.7</v>
+      </c>
+      <c r="C13" s="20">
+        <v>61.4</v>
+      </c>
+      <c r="D13" s="18">
+        <v>57.4</v>
+      </c>
+      <c r="E13" s="18">
+        <v>58.2</v>
+      </c>
+      <c r="F13" s="18">
+        <v>67.8</v>
+      </c>
+      <c r="G13" s="18">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="H13" s="19">
+        <v>57.85</v>
+      </c>
+      <c r="I13" s="19">
+        <v>58.09</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="15">
         <v>86.3</v>
       </c>
-      <c r="O7" s="12">
-[...31 lines deleted...]
-      <c r="M9" s="8"/>
+      <c r="C14" s="15">
+        <v>87.7</v>
+      </c>
+      <c r="D14" s="18">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="E14" s="18">
+        <v>78.8</v>
+      </c>
+      <c r="F14" s="18">
+        <v>63</v>
+      </c>
+      <c r="G14" s="18">
+        <v>64.5</v>
+      </c>
+      <c r="H14" s="19">
+        <v>93.98</v>
+      </c>
+      <c r="I14" s="19">
+        <v>96.09</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="15">
+        <v>62</v>
+      </c>
+      <c r="C15" s="15">
+        <v>63.7</v>
+      </c>
+      <c r="D15" s="18">
+        <v>69</v>
+      </c>
+      <c r="E15" s="18">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="F15" s="18">
+        <v>64.8</v>
+      </c>
+      <c r="G15" s="18">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="H15" s="19">
+        <v>94.79</v>
+      </c>
+      <c r="I15" s="19">
+        <v>95.95</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="15">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="C16" s="15">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="D16" s="18">
+        <v>56.6</v>
+      </c>
+      <c r="E16" s="18">
+        <v>57.9</v>
+      </c>
+      <c r="F16" s="18">
+        <v>71</v>
+      </c>
+      <c r="G16" s="18">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="H16" s="19">
+        <v>65.61</v>
+      </c>
+      <c r="I16" s="19">
+        <v>66.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="15">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="C17" s="15">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="D17" s="18">
+        <v>84.2</v>
+      </c>
+      <c r="E17" s="18">
+        <v>86.4</v>
+      </c>
+      <c r="F17" s="18">
+        <v>61.5</v>
+      </c>
+      <c r="G17" s="18">
+        <v>62.9</v>
+      </c>
+      <c r="H17" s="19">
+        <v>73.67</v>
+      </c>
+      <c r="I17" s="19">
+        <v>74.77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="17">
+        <v>88.2</v>
+      </c>
+      <c r="C18" s="17">
+        <v>90.3</v>
+      </c>
+      <c r="D18" s="18">
+        <v>88.1</v>
+      </c>
+      <c r="E18" s="18">
+        <v>89.8</v>
+      </c>
+      <c r="F18" s="18">
+        <v>95.5</v>
+      </c>
+      <c r="G18" s="18">
+        <v>96.2</v>
+      </c>
+      <c r="H18" s="19">
+        <v>97.68</v>
+      </c>
+      <c r="I18" s="19">
+        <v>99.97</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...6 lines deleted...]
-    <mergeCell ref="J6:K6"/>
+  <mergeCells count="8">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="H6:I6"/>
+    <mergeCell ref="B3:I3"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>