--- v0 (2026-04-24)
+++ v1 (2026-07-22)
@@ -14,243 +14,226 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="360" yWindow="15" windowWidth="19320" windowHeight="10170"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="16">
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t xml:space="preserve">Доля пользователей сети Интернет в возрасте 16-74 лет </t>
   </si>
   <si>
     <t xml:space="preserve">Доля пользователей сети Интернет в возрасте 6-15 лет </t>
   </si>
   <si>
     <t>Жамбылская область</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">город Тараз </t>
+  </si>
+  <si>
+    <t>Байзакский район</t>
+  </si>
+  <si>
+    <t>Жамбылский район</t>
+  </si>
+  <si>
+    <t>Жуалынский район</t>
+  </si>
+  <si>
+    <t>Кордайский район</t>
+  </si>
+  <si>
+    <t>Район Турара Рыскулова</t>
+  </si>
+  <si>
+    <t>Меркенский район</t>
+  </si>
+  <si>
+    <t>Мойынкумский район</t>
+  </si>
+  <si>
+    <t>Сарысуский район</t>
+  </si>
+  <si>
+    <t>Таласский район</t>
+  </si>
+  <si>
+    <t>Шуский район</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <b/>
-      <sz val="10"/>
-[...4 lines deleted...]
-      <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -519,262 +502,626 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:K13"/>
+  <dimension ref="A1:G31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.5703125" style="1" customWidth="1"/>
-    <col min="2" max="6" width="8.140625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="6" width="19.85546875" style="1" customWidth="1"/>
+    <col min="7" max="9" width="8.140625" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" ht="25.5" customHeight="1">
-      <c r="A2" s="18" t="s">
+    <row r="1" spans="1:7" ht="25.5" customHeight="1">
+      <c r="A1" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="18"/>
-[...13 lines deleted...]
-      <c r="E3" s="6"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="5"/>
+      <c r="B3" s="9">
+        <v>2017</v>
+      </c>
+      <c r="C3" s="9">
+        <v>2018</v>
+      </c>
+      <c r="D3" s="9">
+        <v>2019</v>
+      </c>
+      <c r="E3" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F3" s="9">
+        <v>2021</v>
+      </c>
       <c r="G3" s="7"/>
-      <c r="H3" s="7"/>
-      <c r="I3" s="15" t="s">
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="8">
+        <v>60.1</v>
+      </c>
+      <c r="C4" s="8">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="D4" s="8">
+        <v>71.8</v>
+      </c>
+      <c r="E4" s="8">
+        <v>85.6</v>
+      </c>
+      <c r="F4" s="8">
+        <v>90.57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="12">
+        <v>57.4</v>
+      </c>
+      <c r="C5" s="12">
+        <v>92.4</v>
+      </c>
+      <c r="D5" s="12">
+        <v>76.2</v>
+      </c>
+      <c r="E5" s="12">
+        <v>98.4</v>
+      </c>
+      <c r="F5" s="13">
+        <v>89.26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="12">
+        <v>42</v>
+      </c>
+      <c r="C6" s="12">
+        <v>44.2</v>
+      </c>
+      <c r="D6" s="12">
+        <v>47.2</v>
+      </c>
+      <c r="E6" s="12">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="F6" s="13">
+        <v>91.82</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="12">
+        <v>97.1</v>
+      </c>
+      <c r="C7" s="12">
+        <v>100</v>
+      </c>
+      <c r="D7" s="12">
+        <v>94.5</v>
+      </c>
+      <c r="E7" s="12">
+        <v>90.4</v>
+      </c>
+      <c r="F7" s="13">
+        <v>92.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="12">
+        <v>95.4</v>
+      </c>
+      <c r="C8" s="12">
+        <v>93.1</v>
+      </c>
+      <c r="D8" s="12">
+        <v>89.3</v>
+      </c>
+      <c r="E8" s="12">
+        <v>85.2</v>
+      </c>
+      <c r="F8" s="13">
+        <v>92.55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="12">
+        <v>83</v>
+      </c>
+      <c r="C9" s="12">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="D9" s="12">
+        <v>68.3</v>
+      </c>
+      <c r="E9" s="12">
+        <v>83.8</v>
+      </c>
+      <c r="F9" s="13">
+        <v>92.57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="12">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="C10" s="12">
+        <v>48.2</v>
+      </c>
+      <c r="D10" s="12">
+        <v>42.2</v>
+      </c>
+      <c r="E10" s="12">
+        <v>97.2</v>
+      </c>
+      <c r="F10" s="13">
+        <v>99.06</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="12">
+        <v>72.8</v>
+      </c>
+      <c r="D11" s="12">
+        <v>89</v>
+      </c>
+      <c r="E11" s="12">
+        <v>14</v>
+      </c>
+      <c r="F11" s="13">
+        <v>91.08</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="12">
+        <v>4</v>
+      </c>
+      <c r="C12" s="12">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="D12" s="12">
+        <v>83.6</v>
+      </c>
+      <c r="E12" s="12">
+        <v>82.3</v>
+      </c>
+      <c r="F12" s="13">
+        <v>95.28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="12">
+        <v>2.5</v>
+      </c>
+      <c r="C13" s="12">
+        <v>83.7</v>
+      </c>
+      <c r="D13" s="12">
+        <v>31.3</v>
+      </c>
+      <c r="E13" s="12">
+        <v>86.5</v>
+      </c>
+      <c r="F13" s="13">
+        <v>49.79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="12">
+        <v>27.4</v>
+      </c>
+      <c r="C14" s="12">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="D14" s="12">
+        <v>71.7</v>
+      </c>
+      <c r="E14" s="12">
+        <v>95.9</v>
+      </c>
+      <c r="F14" s="13">
+        <v>92.91</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="12">
+        <v>100</v>
+      </c>
+      <c r="C15" s="12">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="D15" s="12">
+        <v>82.2</v>
+      </c>
+      <c r="E15" s="12">
+        <v>91.3</v>
+      </c>
+      <c r="F15" s="13">
+        <v>97.39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="24.75" customHeight="1">
+      <c r="A17" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="14"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="2"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="3"/>
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
-[...1 lines deleted...]
-      <c r="B4" s="10">
+    <row r="19" spans="1:7">
+      <c r="A19" s="5"/>
+      <c r="B19" s="9">
         <v>2017</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C19" s="9">
         <v>2018</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D19" s="9">
         <v>2019</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E19" s="9">
         <v>2020</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F19" s="9">
         <v>2021</v>
       </c>
-      <c r="G4" s="10">
-[...10 lines deleted...]
-      <c r="A5" s="12" t="s">
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="13">
-[...8 lines deleted...]
-      <c r="E5" s="11">
+      <c r="B20" s="8">
+        <v>73.2</v>
+      </c>
+      <c r="C20" s="8">
+        <v>82</v>
+      </c>
+      <c r="D20" s="8">
+        <v>84.9</v>
+      </c>
+      <c r="E20" s="8">
+        <v>86.2</v>
+      </c>
+      <c r="F20" s="8">
+        <v>90.59</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="12">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="C21" s="12">
         <v>85.6</v>
       </c>
-      <c r="F5" s="11">
-[...77 lines deleted...]
-      <c r="C11" s="13">
+      <c r="D21" s="12">
+        <v>89.3</v>
+      </c>
+      <c r="E21" s="12">
+        <v>93.6</v>
+      </c>
+      <c r="F21" s="13">
+        <v>90.02</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="12">
+        <v>79.8</v>
+      </c>
+      <c r="C22" s="12">
+        <v>80.3</v>
+      </c>
+      <c r="D22" s="12">
+        <v>92.4</v>
+      </c>
+      <c r="E22" s="12">
         <v>82</v>
       </c>
-      <c r="D11" s="13">
-[...38 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="F22" s="13">
+        <v>91.71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="12">
+        <v>70</v>
+      </c>
+      <c r="C23" s="12">
+        <v>68.5</v>
+      </c>
+      <c r="D23" s="12">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="E23" s="12">
+        <v>83.8</v>
+      </c>
+      <c r="F23" s="13">
+        <v>89.44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="12">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="C24" s="12">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="D24" s="12">
+        <v>86.7</v>
+      </c>
+      <c r="E24" s="12">
+        <v>78</v>
+      </c>
+      <c r="F24" s="13">
+        <v>85.11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="12">
+        <v>80.2</v>
+      </c>
+      <c r="C25" s="12">
+        <v>78</v>
+      </c>
+      <c r="D25" s="12">
+        <v>87.3</v>
+      </c>
+      <c r="E25" s="12">
+        <v>82.1</v>
+      </c>
+      <c r="F25" s="13">
+        <v>92.89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="12">
+        <v>79</v>
+      </c>
+      <c r="C26" s="12">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="D26" s="12">
+        <v>71.5</v>
+      </c>
+      <c r="E26" s="12">
+        <v>77.2</v>
+      </c>
+      <c r="F26" s="13">
+        <v>88.77</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="12">
+        <v>38.4</v>
+      </c>
+      <c r="C27" s="12">
+        <v>91.5</v>
+      </c>
+      <c r="D27" s="12">
+        <v>82</v>
+      </c>
+      <c r="E27" s="12">
+        <v>84.7</v>
+      </c>
+      <c r="F27" s="13">
+        <v>97.29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="12">
+        <v>35.1</v>
+      </c>
+      <c r="C28" s="12">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D28" s="12">
+        <v>65.5</v>
+      </c>
+      <c r="E28" s="12">
+        <v>74</v>
+      </c>
+      <c r="F28" s="13">
+        <v>93.26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="12">
+        <v>40.5</v>
+      </c>
+      <c r="C29" s="12">
+        <v>76</v>
+      </c>
+      <c r="D29" s="12">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="E29" s="12">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="F29" s="13">
+        <v>89.51</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="12">
+        <v>72.7</v>
+      </c>
+      <c r="C30" s="12">
+        <v>97.2</v>
+      </c>
+      <c r="D30" s="12">
+        <v>91.1</v>
+      </c>
+      <c r="E30" s="12">
+        <v>89.8</v>
+      </c>
+      <c r="F30" s="13">
+        <v>87.02</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="12">
+        <v>84.6</v>
+      </c>
+      <c r="C31" s="12">
+        <v>87.9</v>
+      </c>
+      <c r="D31" s="12">
+        <v>86.6</v>
+      </c>
+      <c r="E31" s="12">
+        <v>89.6</v>
+      </c>
+      <c r="F31" s="13">
+        <v>89.33</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A8:I8"/>
+  <mergeCells count="2">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A17:F17"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>