--- v0 (2026-10-01)
+++ v1 (2026-10-21)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21425"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\Отгрузка 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Tyulegenova\Desktop\Динамика отгрузка 2026г\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5AE0125-7184-46FF-B838-4EC0D3273FDD}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="915" yWindow="-15" windowWidth="13935" windowHeight="16230" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="915" yWindow="-15" windowWidth="13935" windowHeight="16230" firstSheet="2" activeTab="10"/>
   </bookViews>
   <sheets>
     <sheet name="Методанные" sheetId="31" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="33" r:id="rId2"/>
     <sheet name="01" sheetId="23" r:id="rId3"/>
     <sheet name="02" sheetId="25" r:id="rId4"/>
     <sheet name="03" sheetId="24" r:id="rId5"/>
     <sheet name="04" sheetId="26" r:id="rId6"/>
     <sheet name="05" sheetId="27" r:id="rId7"/>
     <sheet name="06" sheetId="28" r:id="rId8"/>
     <sheet name="07" sheetId="29" r:id="rId9"/>
     <sheet name="08" sheetId="30" r:id="rId10"/>
+    <sheet name="09" sheetId="34" r:id="rId11"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5875" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6565" uniqueCount="151">
   <si>
     <t>Отгрузка и изменение остатков промышленной продукции в натуральном выражении</t>
   </si>
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t>Отгружено продукции на внутренний рынок</t>
   </si>
   <si>
     <t>Остатки готовой продукции на конец отчетного периода</t>
   </si>
   <si>
@@ -488,60 +489,63 @@
   </si>
   <si>
     <t>за январь 2026 года*</t>
   </si>
   <si>
     <t>за январь-февраль 2026  года*</t>
   </si>
   <si>
     <t>за январь-март 2026  года*</t>
   </si>
   <si>
     <t>за январь-апрель 2026 года*</t>
   </si>
   <si>
     <t>за январь-май 2026  года*</t>
   </si>
   <si>
     <t>за январь-июнь 2026  года*</t>
   </si>
   <si>
     <t>за январь-июль 2026  года*</t>
   </si>
   <si>
     <t>за январь-август 2026  года*</t>
   </si>
+  <si>
+    <t>за январь-сентябрь 2026  года*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -553,71 +557,73 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -628,50 +634,52 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -737,51 +745,51 @@
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="136">
+  <cellXfs count="140">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1060,118 +1068,130 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 4" xfId="7" xr:uid="{31F886D6-C0E5-4C37-A633-C9441A43D789}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 3 2" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1206,119 +1226,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1474,34399 +1460,38605 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=2026&amp;name=94388&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{163ED53E-552A-428D-8752-AAC5E485CFA7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B44" sqref="B44"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="44" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="25"/>
+    <col min="1" max="1" width="42.25" style="44" customWidth="1"/>
+    <col min="2" max="2" width="97.75" style="44" customWidth="1"/>
+    <col min="3" max="256" width="9.125" style="25"/>
+    <col min="257" max="257" width="42.25" style="25" customWidth="1"/>
+    <col min="258" max="258" width="97.75" style="25" customWidth="1"/>
+    <col min="259" max="512" width="9.125" style="25"/>
+    <col min="513" max="513" width="42.25" style="25" customWidth="1"/>
+    <col min="514" max="514" width="97.75" style="25" customWidth="1"/>
+    <col min="515" max="768" width="9.125" style="25"/>
+    <col min="769" max="769" width="42.25" style="25" customWidth="1"/>
+    <col min="770" max="770" width="97.75" style="25" customWidth="1"/>
+    <col min="771" max="1024" width="9.125" style="25"/>
+    <col min="1025" max="1025" width="42.25" style="25" customWidth="1"/>
+    <col min="1026" max="1026" width="97.75" style="25" customWidth="1"/>
+    <col min="1027" max="1280" width="9.125" style="25"/>
+    <col min="1281" max="1281" width="42.25" style="25" customWidth="1"/>
+    <col min="1282" max="1282" width="97.75" style="25" customWidth="1"/>
+    <col min="1283" max="1536" width="9.125" style="25"/>
+    <col min="1537" max="1537" width="42.25" style="25" customWidth="1"/>
+    <col min="1538" max="1538" width="97.75" style="25" customWidth="1"/>
+    <col min="1539" max="1792" width="9.125" style="25"/>
+    <col min="1793" max="1793" width="42.25" style="25" customWidth="1"/>
+    <col min="1794" max="1794" width="97.75" style="25" customWidth="1"/>
+    <col min="1795" max="2048" width="9.125" style="25"/>
+    <col min="2049" max="2049" width="42.25" style="25" customWidth="1"/>
+    <col min="2050" max="2050" width="97.75" style="25" customWidth="1"/>
+    <col min="2051" max="2304" width="9.125" style="25"/>
+    <col min="2305" max="2305" width="42.25" style="25" customWidth="1"/>
+    <col min="2306" max="2306" width="97.75" style="25" customWidth="1"/>
+    <col min="2307" max="2560" width="9.125" style="25"/>
+    <col min="2561" max="2561" width="42.25" style="25" customWidth="1"/>
+    <col min="2562" max="2562" width="97.75" style="25" customWidth="1"/>
+    <col min="2563" max="2816" width="9.125" style="25"/>
+    <col min="2817" max="2817" width="42.25" style="25" customWidth="1"/>
+    <col min="2818" max="2818" width="97.75" style="25" customWidth="1"/>
+    <col min="2819" max="3072" width="9.125" style="25"/>
+    <col min="3073" max="3073" width="42.25" style="25" customWidth="1"/>
+    <col min="3074" max="3074" width="97.75" style="25" customWidth="1"/>
+    <col min="3075" max="3328" width="9.125" style="25"/>
+    <col min="3329" max="3329" width="42.25" style="25" customWidth="1"/>
+    <col min="3330" max="3330" width="97.75" style="25" customWidth="1"/>
+    <col min="3331" max="3584" width="9.125" style="25"/>
+    <col min="3585" max="3585" width="42.25" style="25" customWidth="1"/>
+    <col min="3586" max="3586" width="97.75" style="25" customWidth="1"/>
+    <col min="3587" max="3840" width="9.125" style="25"/>
+    <col min="3841" max="3841" width="42.25" style="25" customWidth="1"/>
+    <col min="3842" max="3842" width="97.75" style="25" customWidth="1"/>
+    <col min="3843" max="4096" width="9.125" style="25"/>
+    <col min="4097" max="4097" width="42.25" style="25" customWidth="1"/>
+    <col min="4098" max="4098" width="97.75" style="25" customWidth="1"/>
+    <col min="4099" max="4352" width="9.125" style="25"/>
+    <col min="4353" max="4353" width="42.25" style="25" customWidth="1"/>
+    <col min="4354" max="4354" width="97.75" style="25" customWidth="1"/>
+    <col min="4355" max="4608" width="9.125" style="25"/>
+    <col min="4609" max="4609" width="42.25" style="25" customWidth="1"/>
+    <col min="4610" max="4610" width="97.75" style="25" customWidth="1"/>
+    <col min="4611" max="4864" width="9.125" style="25"/>
+    <col min="4865" max="4865" width="42.25" style="25" customWidth="1"/>
+    <col min="4866" max="4866" width="97.75" style="25" customWidth="1"/>
+    <col min="4867" max="5120" width="9.125" style="25"/>
+    <col min="5121" max="5121" width="42.25" style="25" customWidth="1"/>
+    <col min="5122" max="5122" width="97.75" style="25" customWidth="1"/>
+    <col min="5123" max="5376" width="9.125" style="25"/>
+    <col min="5377" max="5377" width="42.25" style="25" customWidth="1"/>
+    <col min="5378" max="5378" width="97.75" style="25" customWidth="1"/>
+    <col min="5379" max="5632" width="9.125" style="25"/>
+    <col min="5633" max="5633" width="42.25" style="25" customWidth="1"/>
+    <col min="5634" max="5634" width="97.75" style="25" customWidth="1"/>
+    <col min="5635" max="5888" width="9.125" style="25"/>
+    <col min="5889" max="5889" width="42.25" style="25" customWidth="1"/>
+    <col min="5890" max="5890" width="97.75" style="25" customWidth="1"/>
+    <col min="5891" max="6144" width="9.125" style="25"/>
+    <col min="6145" max="6145" width="42.25" style="25" customWidth="1"/>
+    <col min="6146" max="6146" width="97.75" style="25" customWidth="1"/>
+    <col min="6147" max="6400" width="9.125" style="25"/>
+    <col min="6401" max="6401" width="42.25" style="25" customWidth="1"/>
+    <col min="6402" max="6402" width="97.75" style="25" customWidth="1"/>
+    <col min="6403" max="6656" width="9.125" style="25"/>
+    <col min="6657" max="6657" width="42.25" style="25" customWidth="1"/>
+    <col min="6658" max="6658" width="97.75" style="25" customWidth="1"/>
+    <col min="6659" max="6912" width="9.125" style="25"/>
+    <col min="6913" max="6913" width="42.25" style="25" customWidth="1"/>
+    <col min="6914" max="6914" width="97.75" style="25" customWidth="1"/>
+    <col min="6915" max="7168" width="9.125" style="25"/>
+    <col min="7169" max="7169" width="42.25" style="25" customWidth="1"/>
+    <col min="7170" max="7170" width="97.75" style="25" customWidth="1"/>
+    <col min="7171" max="7424" width="9.125" style="25"/>
+    <col min="7425" max="7425" width="42.25" style="25" customWidth="1"/>
+    <col min="7426" max="7426" width="97.75" style="25" customWidth="1"/>
+    <col min="7427" max="7680" width="9.125" style="25"/>
+    <col min="7681" max="7681" width="42.25" style="25" customWidth="1"/>
+    <col min="7682" max="7682" width="97.75" style="25" customWidth="1"/>
+    <col min="7683" max="7936" width="9.125" style="25"/>
+    <col min="7937" max="7937" width="42.25" style="25" customWidth="1"/>
+    <col min="7938" max="7938" width="97.75" style="25" customWidth="1"/>
+    <col min="7939" max="8192" width="9.125" style="25"/>
+    <col min="8193" max="8193" width="42.25" style="25" customWidth="1"/>
+    <col min="8194" max="8194" width="97.75" style="25" customWidth="1"/>
+    <col min="8195" max="8448" width="9.125" style="25"/>
+    <col min="8449" max="8449" width="42.25" style="25" customWidth="1"/>
+    <col min="8450" max="8450" width="97.75" style="25" customWidth="1"/>
+    <col min="8451" max="8704" width="9.125" style="25"/>
+    <col min="8705" max="8705" width="42.25" style="25" customWidth="1"/>
+    <col min="8706" max="8706" width="97.75" style="25" customWidth="1"/>
+    <col min="8707" max="8960" width="9.125" style="25"/>
+    <col min="8961" max="8961" width="42.25" style="25" customWidth="1"/>
+    <col min="8962" max="8962" width="97.75" style="25" customWidth="1"/>
+    <col min="8963" max="9216" width="9.125" style="25"/>
+    <col min="9217" max="9217" width="42.25" style="25" customWidth="1"/>
+    <col min="9218" max="9218" width="97.75" style="25" customWidth="1"/>
+    <col min="9219" max="9472" width="9.125" style="25"/>
+    <col min="9473" max="9473" width="42.25" style="25" customWidth="1"/>
+    <col min="9474" max="9474" width="97.75" style="25" customWidth="1"/>
+    <col min="9475" max="9728" width="9.125" style="25"/>
+    <col min="9729" max="9729" width="42.25" style="25" customWidth="1"/>
+    <col min="9730" max="9730" width="97.75" style="25" customWidth="1"/>
+    <col min="9731" max="9984" width="9.125" style="25"/>
+    <col min="9985" max="9985" width="42.25" style="25" customWidth="1"/>
+    <col min="9986" max="9986" width="97.75" style="25" customWidth="1"/>
+    <col min="9987" max="10240" width="9.125" style="25"/>
+    <col min="10241" max="10241" width="42.25" style="25" customWidth="1"/>
+    <col min="10242" max="10242" width="97.75" style="25" customWidth="1"/>
+    <col min="10243" max="10496" width="9.125" style="25"/>
+    <col min="10497" max="10497" width="42.25" style="25" customWidth="1"/>
+    <col min="10498" max="10498" width="97.75" style="25" customWidth="1"/>
+    <col min="10499" max="10752" width="9.125" style="25"/>
+    <col min="10753" max="10753" width="42.25" style="25" customWidth="1"/>
+    <col min="10754" max="10754" width="97.75" style="25" customWidth="1"/>
+    <col min="10755" max="11008" width="9.125" style="25"/>
+    <col min="11009" max="11009" width="42.25" style="25" customWidth="1"/>
+    <col min="11010" max="11010" width="97.75" style="25" customWidth="1"/>
+    <col min="11011" max="11264" width="9.125" style="25"/>
+    <col min="11265" max="11265" width="42.25" style="25" customWidth="1"/>
+    <col min="11266" max="11266" width="97.75" style="25" customWidth="1"/>
+    <col min="11267" max="11520" width="9.125" style="25"/>
+    <col min="11521" max="11521" width="42.25" style="25" customWidth="1"/>
+    <col min="11522" max="11522" width="97.75" style="25" customWidth="1"/>
+    <col min="11523" max="11776" width="9.125" style="25"/>
+    <col min="11777" max="11777" width="42.25" style="25" customWidth="1"/>
+    <col min="11778" max="11778" width="97.75" style="25" customWidth="1"/>
+    <col min="11779" max="12032" width="9.125" style="25"/>
+    <col min="12033" max="12033" width="42.25" style="25" customWidth="1"/>
+    <col min="12034" max="12034" width="97.75" style="25" customWidth="1"/>
+    <col min="12035" max="12288" width="9.125" style="25"/>
+    <col min="12289" max="12289" width="42.25" style="25" customWidth="1"/>
+    <col min="12290" max="12290" width="97.75" style="25" customWidth="1"/>
+    <col min="12291" max="12544" width="9.125" style="25"/>
+    <col min="12545" max="12545" width="42.25" style="25" customWidth="1"/>
+    <col min="12546" max="12546" width="97.75" style="25" customWidth="1"/>
+    <col min="12547" max="12800" width="9.125" style="25"/>
+    <col min="12801" max="12801" width="42.25" style="25" customWidth="1"/>
+    <col min="12802" max="12802" width="97.75" style="25" customWidth="1"/>
+    <col min="12803" max="13056" width="9.125" style="25"/>
+    <col min="13057" max="13057" width="42.25" style="25" customWidth="1"/>
+    <col min="13058" max="13058" width="97.75" style="25" customWidth="1"/>
+    <col min="13059" max="13312" width="9.125" style="25"/>
+    <col min="13313" max="13313" width="42.25" style="25" customWidth="1"/>
+    <col min="13314" max="13314" width="97.75" style="25" customWidth="1"/>
+    <col min="13315" max="13568" width="9.125" style="25"/>
+    <col min="13569" max="13569" width="42.25" style="25" customWidth="1"/>
+    <col min="13570" max="13570" width="97.75" style="25" customWidth="1"/>
+    <col min="13571" max="13824" width="9.125" style="25"/>
+    <col min="13825" max="13825" width="42.25" style="25" customWidth="1"/>
+    <col min="13826" max="13826" width="97.75" style="25" customWidth="1"/>
+    <col min="13827" max="14080" width="9.125" style="25"/>
+    <col min="14081" max="14081" width="42.25" style="25" customWidth="1"/>
+    <col min="14082" max="14082" width="97.75" style="25" customWidth="1"/>
+    <col min="14083" max="14336" width="9.125" style="25"/>
+    <col min="14337" max="14337" width="42.25" style="25" customWidth="1"/>
+    <col min="14338" max="14338" width="97.75" style="25" customWidth="1"/>
+    <col min="14339" max="14592" width="9.125" style="25"/>
+    <col min="14593" max="14593" width="42.25" style="25" customWidth="1"/>
+    <col min="14594" max="14594" width="97.75" style="25" customWidth="1"/>
+    <col min="14595" max="14848" width="9.125" style="25"/>
+    <col min="14849" max="14849" width="42.25" style="25" customWidth="1"/>
+    <col min="14850" max="14850" width="97.75" style="25" customWidth="1"/>
+    <col min="14851" max="15104" width="9.125" style="25"/>
+    <col min="15105" max="15105" width="42.25" style="25" customWidth="1"/>
+    <col min="15106" max="15106" width="97.75" style="25" customWidth="1"/>
+    <col min="15107" max="15360" width="9.125" style="25"/>
+    <col min="15361" max="15361" width="42.25" style="25" customWidth="1"/>
+    <col min="15362" max="15362" width="97.75" style="25" customWidth="1"/>
+    <col min="15363" max="15616" width="9.125" style="25"/>
+    <col min="15617" max="15617" width="42.25" style="25" customWidth="1"/>
+    <col min="15618" max="15618" width="97.75" style="25" customWidth="1"/>
+    <col min="15619" max="15872" width="9.125" style="25"/>
+    <col min="15873" max="15873" width="42.25" style="25" customWidth="1"/>
+    <col min="15874" max="15874" width="97.75" style="25" customWidth="1"/>
+    <col min="15875" max="16128" width="9.125" style="25"/>
+    <col min="16129" max="16129" width="42.25" style="25" customWidth="1"/>
+    <col min="16130" max="16130" width="97.75" style="25" customWidth="1"/>
+    <col min="16131" max="16384" width="9.125" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="24"/>
       <c r="B1" s="24"/>
     </row>
-    <row r="2" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="28" customFormat="1">
       <c r="A2" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="52" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="28" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="28" customFormat="1" ht="38.25">
       <c r="A3" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="32" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="28" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="28" customFormat="1" ht="25.5">
       <c r="A4" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="53" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="28" customFormat="1">
       <c r="A5" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="28" customFormat="1" ht="102" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="28" customFormat="1" ht="89.25">
       <c r="A6" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="28" customFormat="1">
       <c r="A7" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="28" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="28" customFormat="1" ht="38.25">
       <c r="A8" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="28" customFormat="1">
       <c r="A9" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="55" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="28" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="28" customFormat="1" ht="25.5">
       <c r="A10" s="26" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="33"/>
     </row>
-    <row r="11" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="28" customFormat="1">
       <c r="A11" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="56" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="33"/>
     </row>
-    <row r="12" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="28" customFormat="1">
       <c r="A12" s="34" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="54" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="33"/>
     </row>
-    <row r="13" spans="1:13" s="28" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="28" customFormat="1" ht="25.5">
       <c r="A13" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="33"/>
     </row>
-    <row r="14" spans="1:13" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="28" customFormat="1">
       <c r="A14" s="34" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>77</v>
       </c>
       <c r="M14" s="33"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13">
       <c r="A15" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="37">
         <v>46287</v>
       </c>
       <c r="M15" s="38"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="37">
         <v>46317</v>
       </c>
       <c r="M16" s="39"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>137</v>
       </c>
       <c r="M17" s="38"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="26" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>138</v>
       </c>
       <c r="M18" s="39"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>139</v>
       </c>
       <c r="M19" s="38"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="26" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="41" t="s">
         <v>140</v>
       </c>
       <c r="M20" s="39"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="42"/>
       <c r="B21" s="43"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="B22" s="45"/>
       <c r="M22" s="39"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="38"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="39"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="38"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1" xr:uid="{AAD6A7C8-4D66-44D5-B9A4-B36FA64E79C2}"/>
-    <hyperlink ref="B13" r:id="rId2" xr:uid="{36394732-69C3-479D-9FF5-247D8E87C2BD}"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I185"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+    <sheetView topLeftCell="A155" workbookViewId="0">
+      <selection activeCell="D60" sqref="D60"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="32.42578125" style="5" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="32.375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="12.125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="12.25" style="5" customWidth="1"/>
+    <col min="4" max="4" width="12.375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="14.375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="14.125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="11.875" style="5" customWidth="1"/>
+    <col min="8" max="16384" width="9.125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="132" t="s">
+    <row r="1" spans="1:8">
+      <c r="A1" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="132"/>
-[...8 lines deleted...]
-      <c r="A2" s="132" t="s">
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="133" t="s">
         <v>127</v>
       </c>
-      <c r="B2" s="132"/>
-[...8 lines deleted...]
-      <c r="A3" s="133" t="s">
+      <c r="B2" s="133"/>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="134" t="s">
         <v>149</v>
       </c>
-      <c r="B3" s="133"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:8" s="110" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="134"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="134"/>
+      <c r="E3" s="134"/>
+      <c r="F3" s="134"/>
+      <c r="G3" s="134"/>
+      <c r="H3" s="134"/>
+    </row>
+    <row r="4" spans="1:8" s="110" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="109"/>
       <c r="B4" s="109"/>
       <c r="C4" s="109"/>
       <c r="D4" s="109"/>
       <c r="E4" s="109"/>
       <c r="F4" s="109"/>
       <c r="G4" s="109"/>
       <c r="H4" s="109"/>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="131" t="s">
+    <row r="5" spans="1:8">
+      <c r="A5" s="135"/>
+      <c r="B5" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="131"/>
-[...2 lines deleted...]
-      <c r="F5" s="131" t="s">
+      <c r="C5" s="132"/>
+      <c r="D5" s="132"/>
+      <c r="E5" s="132"/>
+      <c r="F5" s="132" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="131"/>
-      <c r="H5" s="135" t="s">
+      <c r="G5" s="132"/>
+      <c r="H5" s="136" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="131" t="s">
+    <row r="6" spans="1:8">
+      <c r="A6" s="135"/>
+      <c r="B6" s="132" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="131"/>
-      <c r="D6" s="131" t="s">
+      <c r="C6" s="132"/>
+      <c r="D6" s="132" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="131"/>
-[...5 lines deleted...]
-      <c r="A7" s="134"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="136"/>
+    </row>
+    <row r="7" spans="1:8" ht="33.75">
+      <c r="A7" s="135"/>
       <c r="B7" s="111" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="111" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="111" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="111" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="111" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="111" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="135"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="H7" s="136"/>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
       <c r="A8" s="112" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="113"/>
       <c r="C8" s="113"/>
       <c r="D8" s="113"/>
       <c r="E8" s="113"/>
       <c r="F8" s="113"/>
       <c r="G8" s="113"/>
       <c r="H8" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8">
       <c r="A9" s="112" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="113"/>
       <c r="C9" s="113"/>
       <c r="D9" s="113"/>
       <c r="E9" s="113"/>
       <c r="F9" s="113"/>
       <c r="G9" s="113"/>
       <c r="H9" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8">
       <c r="A10" s="112" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="113"/>
       <c r="C10" s="113"/>
       <c r="D10" s="113"/>
       <c r="E10" s="113"/>
       <c r="F10" s="113"/>
       <c r="G10" s="113"/>
       <c r="H10" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="33.75">
       <c r="A11" s="114" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="115">
         <v>382.8</v>
       </c>
       <c r="C11" s="115">
         <v>2979.7</v>
       </c>
       <c r="D11" s="115">
         <v>376.3</v>
       </c>
       <c r="E11" s="115">
         <v>2907.9</v>
       </c>
       <c r="F11" s="115">
         <v>242.7</v>
       </c>
       <c r="G11" s="115">
         <v>2008</v>
       </c>
       <c r="H11" s="115">
         <v>232.9</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8">
       <c r="A12" s="114" t="s">
         <v>128</v>
       </c>
       <c r="B12" s="115">
         <v>119.1</v>
       </c>
       <c r="C12" s="115">
         <v>948.2</v>
       </c>
       <c r="D12" s="115">
         <v>113</v>
       </c>
       <c r="E12" s="115">
         <v>899.1</v>
       </c>
       <c r="F12" s="115">
         <v>86.9</v>
       </c>
       <c r="G12" s="115">
         <v>771.2</v>
       </c>
       <c r="H12" s="115">
         <v>55.2</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8">
       <c r="A13" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="115">
         <v>135.69999999999999</v>
       </c>
       <c r="C13" s="115">
         <v>1043</v>
       </c>
       <c r="D13" s="115">
         <v>141.6</v>
       </c>
       <c r="E13" s="115">
         <v>1032.9000000000001</v>
       </c>
       <c r="F13" s="115">
         <v>96.4</v>
       </c>
       <c r="G13" s="115">
         <v>738.2</v>
       </c>
       <c r="H13" s="115">
         <v>138.80000000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8">
       <c r="A14" s="114" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="115">
         <v>128</v>
       </c>
       <c r="C14" s="115">
         <v>988.5</v>
       </c>
       <c r="D14" s="115">
         <v>121.7</v>
       </c>
       <c r="E14" s="115">
         <v>975.9</v>
       </c>
       <c r="F14" s="115">
         <v>59.4</v>
       </c>
       <c r="G14" s="115">
         <v>498.6</v>
       </c>
       <c r="H14" s="115">
         <v>38.9</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" ht="22.5">
       <c r="A15" s="114" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="115">
         <v>7.9</v>
       </c>
       <c r="C15" s="115">
         <v>57.3</v>
       </c>
       <c r="D15" s="115">
         <v>7.8</v>
       </c>
       <c r="E15" s="115">
         <v>55.9</v>
       </c>
       <c r="F15" s="115">
         <v>7.8</v>
       </c>
       <c r="G15" s="115">
         <v>55.9</v>
       </c>
       <c r="H15" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8">
       <c r="A16" s="114" t="s">
         <v>128</v>
       </c>
       <c r="B16" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="115">
         <v>42.4</v>
       </c>
       <c r="D16" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="115">
         <v>41.7</v>
       </c>
       <c r="F16" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="115">
         <v>41.7</v>
       </c>
       <c r="H16" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8">
       <c r="A17" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B17" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="115">
         <v>0.5</v>
       </c>
       <c r="D17" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8">
       <c r="A18" s="114" t="s">
         <v>131</v>
       </c>
       <c r="B18" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8">
       <c r="A19" s="112" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="113"/>
       <c r="C19" s="113"/>
       <c r="D19" s="113"/>
       <c r="E19" s="113"/>
       <c r="F19" s="113"/>
       <c r="G19" s="113"/>
       <c r="H19" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" ht="22.5">
       <c r="A20" s="114" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8">
       <c r="A21" s="114" t="s">
         <v>132</v>
       </c>
       <c r="B21" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8">
       <c r="A22" s="114" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="115">
         <v>196.1</v>
       </c>
       <c r="C22" s="115">
         <v>1428.1</v>
       </c>
       <c r="D22" s="115">
         <v>185.7</v>
       </c>
       <c r="E22" s="115">
         <v>1194.0999999999999</v>
       </c>
       <c r="F22" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="115">
         <v>863.1</v>
       </c>
       <c r="H22" s="115">
         <v>49.1</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8">
       <c r="A23" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B23" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8">
       <c r="A24" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="115">
         <v>144.1</v>
       </c>
       <c r="C24" s="115">
         <v>1104.5</v>
       </c>
       <c r="D24" s="115">
         <v>141.69999999999999</v>
       </c>
       <c r="E24" s="115">
         <v>881.5</v>
       </c>
       <c r="F24" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="115">
         <v>642.5</v>
       </c>
       <c r="H24" s="115">
         <v>37.1</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8">
       <c r="A25" s="114" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8">
       <c r="A26" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B26" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8">
       <c r="A27" s="114" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="115">
         <v>201.2</v>
       </c>
       <c r="C27" s="115">
         <v>1825.2</v>
       </c>
       <c r="D27" s="115">
         <v>195.1</v>
       </c>
       <c r="E27" s="115">
         <v>1288.5999999999999</v>
       </c>
       <c r="F27" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="115">
         <v>1105.5999999999999</v>
       </c>
       <c r="H27" s="115">
         <v>477.5</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8">
       <c r="A28" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B28" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8">
       <c r="A29" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B29" s="115">
         <v>105.2</v>
       </c>
       <c r="C29" s="115">
         <v>1060.0999999999999</v>
       </c>
       <c r="D29" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="115">
         <v>485.4</v>
       </c>
       <c r="F29" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="115">
         <v>485.4</v>
       </c>
       <c r="H29" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8">
       <c r="A30" s="114" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8">
       <c r="A31" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B31" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8">
       <c r="A32" s="114" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8">
       <c r="A33" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F33" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H33" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8">
       <c r="A34" s="114" t="s">
         <v>86</v>
       </c>
       <c r="B34" s="115">
         <v>642</v>
       </c>
       <c r="C34" s="115">
         <v>4711</v>
       </c>
       <c r="D34" s="115">
         <v>75</v>
       </c>
       <c r="E34" s="115">
         <v>556</v>
       </c>
       <c r="F34" s="115">
         <v>75</v>
       </c>
       <c r="G34" s="115">
         <v>556</v>
       </c>
       <c r="H34" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8">
       <c r="A35" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="115">
         <v>642</v>
       </c>
       <c r="C35" s="115">
         <v>4711</v>
       </c>
       <c r="D35" s="115">
         <v>75</v>
       </c>
       <c r="E35" s="115">
         <v>556</v>
       </c>
       <c r="F35" s="115">
         <v>75</v>
       </c>
       <c r="G35" s="115">
         <v>556</v>
       </c>
       <c r="H35" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8">
       <c r="A36" s="114" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="115">
         <v>374.1</v>
       </c>
       <c r="C36" s="115">
         <v>2599.8000000000002</v>
       </c>
       <c r="D36" s="115">
         <v>343.4</v>
       </c>
       <c r="E36" s="115">
         <v>2481</v>
       </c>
       <c r="F36" s="115">
         <v>26</v>
       </c>
       <c r="G36" s="115">
         <v>151.4</v>
       </c>
       <c r="H36" s="115">
         <v>440</v>
       </c>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8">
       <c r="A37" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B37" s="115">
         <v>374.1</v>
       </c>
       <c r="C37" s="115">
         <v>2599.8000000000002</v>
       </c>
       <c r="D37" s="115">
         <v>343.4</v>
       </c>
       <c r="E37" s="115">
         <v>2481</v>
       </c>
       <c r="F37" s="115">
         <v>26</v>
       </c>
       <c r="G37" s="115">
         <v>151.4</v>
       </c>
       <c r="H37" s="115">
         <v>440</v>
       </c>
     </row>
-    <row r="38" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" ht="22.5">
       <c r="A38" s="112" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="113"/>
       <c r="C38" s="113"/>
       <c r="D38" s="113"/>
       <c r="E38" s="113"/>
       <c r="F38" s="113"/>
       <c r="G38" s="113"/>
       <c r="H38" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="39" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" ht="22.5">
       <c r="A39" s="114" t="s">
         <v>88</v>
       </c>
       <c r="B39" s="115">
         <v>135.30000000000001</v>
       </c>
       <c r="C39" s="115">
         <v>775.7</v>
       </c>
       <c r="D39" s="115">
         <v>50.1</v>
       </c>
       <c r="E39" s="115">
         <v>290.10000000000002</v>
       </c>
       <c r="F39" s="115">
         <v>50.1</v>
       </c>
       <c r="G39" s="115">
         <v>290.10000000000002</v>
       </c>
       <c r="H39" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8">
       <c r="A40" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B40" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="115">
         <v>272.5</v>
       </c>
       <c r="D40" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E40" s="115">
         <v>272.5</v>
       </c>
       <c r="F40" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="115">
         <v>272.5</v>
       </c>
       <c r="H40" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8">
       <c r="A41" s="114" t="s">
         <v>131</v>
       </c>
       <c r="B41" s="115">
         <v>88.3</v>
       </c>
       <c r="C41" s="115">
         <v>503.2</v>
       </c>
       <c r="D41" s="115">
         <v>3.1</v>
       </c>
       <c r="E41" s="115">
         <v>17.600000000000001</v>
       </c>
       <c r="F41" s="115">
         <v>3.1</v>
       </c>
       <c r="G41" s="115">
         <v>17.600000000000001</v>
       </c>
       <c r="H41" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8">
       <c r="A42" s="114" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="115" t="s">
         <v>141</v>
       </c>
       <c r="D42" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="115" t="s">
         <v>141</v>
       </c>
       <c r="F42" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="115" t="s">
         <v>141</v>
       </c>
       <c r="H42" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8">
       <c r="A43" s="114" t="s">
         <v>134</v>
       </c>
       <c r="B43" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="115" t="s">
         <v>141</v>
       </c>
       <c r="D43" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="115" t="s">
         <v>141</v>
       </c>
       <c r="F43" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="115" t="s">
         <v>141</v>
       </c>
       <c r="H43" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8">
       <c r="A44" s="114" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="115">
         <v>11.4</v>
       </c>
       <c r="C44" s="115">
         <v>113.7</v>
       </c>
       <c r="D44" s="115">
         <v>0.8</v>
       </c>
       <c r="E44" s="115">
         <v>15.8</v>
       </c>
       <c r="F44" s="115">
         <v>0.8</v>
       </c>
       <c r="G44" s="115">
         <v>15.8</v>
       </c>
       <c r="H44" s="115">
         <v>181.6</v>
       </c>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8">
       <c r="A45" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B45" s="115">
         <v>1.1000000000000001</v>
       </c>
       <c r="C45" s="115">
         <v>49</v>
       </c>
       <c r="D45" s="115">
         <v>0.8</v>
       </c>
       <c r="E45" s="115">
         <v>15.8</v>
       </c>
       <c r="F45" s="115">
         <v>0.8</v>
       </c>
       <c r="G45" s="115">
         <v>15.8</v>
       </c>
       <c r="H45" s="115">
         <v>161.4</v>
       </c>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8">
       <c r="A46" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B46" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="115">
         <v>64.7</v>
       </c>
       <c r="D46" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H46" s="115">
         <v>20.2</v>
       </c>
     </row>
-    <row r="47" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" ht="33.75">
       <c r="A47" s="114" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="115">
         <v>355.1</v>
       </c>
       <c r="C47" s="115">
         <v>2622.4</v>
       </c>
       <c r="D47" s="115">
         <v>327.10000000000002</v>
       </c>
       <c r="E47" s="115">
         <v>2461.4</v>
       </c>
       <c r="F47" s="115">
         <v>327.10000000000002</v>
       </c>
       <c r="G47" s="115">
         <v>2461.4</v>
       </c>
       <c r="H47" s="115">
         <v>1309.5</v>
       </c>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8">
       <c r="A48" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B48" s="115">
         <v>15.9</v>
       </c>
       <c r="C48" s="115">
         <v>153.69999999999999</v>
       </c>
       <c r="D48" s="115">
         <v>16.8</v>
       </c>
       <c r="E48" s="115">
         <v>150.1</v>
       </c>
       <c r="F48" s="115">
         <v>16.8</v>
       </c>
       <c r="G48" s="115">
         <v>150.1</v>
       </c>
       <c r="H48" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="114" t="s">
         <v>134</v>
       </c>
       <c r="B49" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="115">
         <v>33</v>
       </c>
       <c r="D49" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E49" s="115">
         <v>33</v>
       </c>
       <c r="F49" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="115">
         <v>33</v>
       </c>
       <c r="H49" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
       <c r="A50" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B50" s="115">
         <v>63</v>
       </c>
       <c r="C50" s="115">
         <v>448.1</v>
       </c>
       <c r="D50" s="115">
         <v>55</v>
       </c>
       <c r="E50" s="115">
         <v>406.2</v>
       </c>
       <c r="F50" s="115">
         <v>55</v>
       </c>
       <c r="G50" s="115">
         <v>406.2</v>
       </c>
       <c r="H50" s="115">
         <v>98.6</v>
       </c>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9">
       <c r="A51" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B51" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="115">
         <v>542.70000000000005</v>
       </c>
       <c r="D51" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E51" s="115">
         <v>341.3</v>
       </c>
       <c r="F51" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="115">
         <v>341.3</v>
       </c>
       <c r="H51" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="114" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="115">
         <v>201.7</v>
       </c>
       <c r="C52" s="115">
         <v>1444.9</v>
       </c>
       <c r="D52" s="115">
         <v>217.4</v>
       </c>
       <c r="E52" s="115">
         <v>1530.8</v>
       </c>
       <c r="F52" s="115">
         <v>217.4</v>
       </c>
       <c r="G52" s="115">
         <v>1530.8</v>
       </c>
       <c r="H52" s="115">
         <v>872.5</v>
       </c>
       <c r="I52" s="6"/>
     </row>
-    <row r="53" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9" ht="22.5">
       <c r="A53" s="112" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="113"/>
       <c r="C53" s="113"/>
       <c r="D53" s="113"/>
       <c r="E53" s="113"/>
       <c r="F53" s="113"/>
       <c r="G53" s="113"/>
       <c r="H53" s="113" t="s">
         <v>8</v>
       </c>
       <c r="I53" s="6"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="112" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="113"/>
       <c r="C54" s="113"/>
       <c r="D54" s="113"/>
       <c r="E54" s="113"/>
       <c r="F54" s="113"/>
       <c r="G54" s="113"/>
       <c r="H54" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="55" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9" ht="33.75">
       <c r="A55" s="114" t="s">
         <v>91</v>
       </c>
       <c r="B55" s="116">
         <v>312</v>
       </c>
       <c r="C55" s="116">
         <v>2030</v>
       </c>
       <c r="D55" s="116">
         <v>311</v>
       </c>
       <c r="E55" s="116">
         <v>2030</v>
       </c>
       <c r="F55" s="116">
         <v>311</v>
       </c>
       <c r="G55" s="116">
         <v>2030</v>
       </c>
       <c r="H55" s="116">
         <v>5</v>
       </c>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B56" s="116">
         <v>312</v>
       </c>
       <c r="C56" s="116">
         <v>2030</v>
       </c>
       <c r="D56" s="116">
         <v>311</v>
       </c>
       <c r="E56" s="116">
         <v>2030</v>
       </c>
       <c r="F56" s="116">
         <v>311</v>
       </c>
       <c r="G56" s="116">
         <v>2030</v>
       </c>
       <c r="H56" s="116">
         <v>5</v>
       </c>
     </row>
-    <row r="57" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="114" t="s">
         <v>92</v>
       </c>
       <c r="B57" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F57" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H57" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B58" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F58" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H58" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="59" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="114" t="s">
         <v>93</v>
       </c>
       <c r="B59" s="116">
         <v>1719</v>
       </c>
       <c r="C59" s="116">
         <v>13469</v>
       </c>
       <c r="D59" s="116">
         <v>1713</v>
       </c>
       <c r="E59" s="116">
         <v>13465</v>
       </c>
       <c r="F59" s="116">
         <v>1713</v>
       </c>
       <c r="G59" s="116">
         <v>497455</v>
       </c>
       <c r="H59" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9">
       <c r="A60" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B60" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C60" s="116">
         <v>11433</v>
       </c>
       <c r="D60" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E60" s="116">
         <v>11433</v>
       </c>
       <c r="F60" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="116">
         <v>495688</v>
       </c>
       <c r="H60" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9">
       <c r="A61" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B61" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F61" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="62" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9" ht="22.5">
       <c r="A62" s="114" t="s">
         <v>94</v>
       </c>
       <c r="B62" s="116">
         <v>33</v>
       </c>
       <c r="C62" s="116">
         <v>316</v>
       </c>
       <c r="D62" s="116">
         <v>30</v>
       </c>
       <c r="E62" s="116">
         <v>279</v>
       </c>
       <c r="F62" s="116">
         <v>29</v>
       </c>
       <c r="G62" s="116">
         <v>276</v>
       </c>
       <c r="H62" s="116">
         <v>32</v>
       </c>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9">
       <c r="A63" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B63" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="116">
         <v>292</v>
       </c>
       <c r="D63" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E63" s="116">
         <v>259</v>
       </c>
       <c r="F63" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="116">
         <v>259</v>
       </c>
       <c r="H63" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B64" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C64" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F64" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H64" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="65" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" ht="22.5">
       <c r="A65" s="114" t="s">
         <v>95</v>
       </c>
       <c r="B65" s="116">
         <v>8233</v>
       </c>
       <c r="C65" s="116">
         <v>60656</v>
       </c>
       <c r="D65" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E65" s="116">
         <v>57984</v>
       </c>
       <c r="F65" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="116">
         <v>50809</v>
       </c>
       <c r="H65" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8">
       <c r="A66" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B66" s="116">
         <v>8233</v>
       </c>
       <c r="C66" s="116">
         <v>60656</v>
       </c>
       <c r="D66" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="116">
         <v>57984</v>
       </c>
       <c r="F66" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="116">
         <v>50809</v>
       </c>
       <c r="H66" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8">
       <c r="A67" s="114" t="s">
         <v>96</v>
       </c>
       <c r="B67" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="116">
         <v>3691</v>
       </c>
       <c r="D67" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="116">
         <v>3691</v>
       </c>
       <c r="F67" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="116">
         <v>3691</v>
       </c>
       <c r="H67" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8">
       <c r="A68" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B68" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="116">
         <v>3691</v>
       </c>
       <c r="D68" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="116">
         <v>3691</v>
       </c>
       <c r="F68" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="116">
         <v>3691</v>
       </c>
       <c r="H68" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="69" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" ht="22.5">
       <c r="A69" s="114" t="s">
         <v>97</v>
       </c>
       <c r="B69" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C69" s="116">
         <v>2544</v>
       </c>
       <c r="D69" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E69" s="116">
         <v>2544</v>
       </c>
       <c r="F69" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="116">
         <v>2247</v>
       </c>
       <c r="H69" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8">
       <c r="A70" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B70" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C70" s="116">
         <v>2544</v>
       </c>
       <c r="D70" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E70" s="116">
         <v>2544</v>
       </c>
       <c r="F70" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="116">
         <v>2247</v>
       </c>
       <c r="H70" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8">
       <c r="A71" s="112" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="113"/>
       <c r="C71" s="113"/>
       <c r="D71" s="113"/>
       <c r="E71" s="113"/>
       <c r="F71" s="113"/>
       <c r="G71" s="113"/>
       <c r="H71" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8">
       <c r="A72" s="114" t="s">
         <v>98</v>
       </c>
       <c r="B72" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="115">
         <v>27.4</v>
       </c>
       <c r="D72" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E72" s="115">
         <v>7.1</v>
       </c>
       <c r="F72" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="115">
         <v>2</v>
       </c>
       <c r="H72" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8">
       <c r="A73" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B73" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C73" s="115">
         <v>27.4</v>
       </c>
       <c r="D73" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E73" s="115">
         <v>7.1</v>
       </c>
       <c r="F73" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G73" s="115">
         <v>2</v>
       </c>
       <c r="H73" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="74" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" ht="22.5">
       <c r="A74" s="114" t="s">
         <v>99</v>
       </c>
       <c r="B74" s="115">
         <v>1952.6</v>
       </c>
       <c r="C74" s="115">
         <v>13248.1</v>
       </c>
       <c r="D74" s="115">
         <v>2006.1</v>
       </c>
       <c r="E74" s="115">
         <v>12327.9</v>
       </c>
       <c r="F74" s="115">
         <v>1884</v>
       </c>
       <c r="G74" s="115">
         <v>9652.9</v>
       </c>
       <c r="H74" s="115">
         <v>4407</v>
       </c>
     </row>
-    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8">
       <c r="A75" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B75" s="115">
         <v>1706</v>
       </c>
       <c r="C75" s="115">
         <v>12182.3</v>
       </c>
       <c r="D75" s="115">
         <v>1745.5</v>
       </c>
       <c r="E75" s="115">
         <v>11262</v>
       </c>
       <c r="F75" s="115">
         <v>1623.4</v>
       </c>
       <c r="G75" s="115">
         <v>8587</v>
       </c>
       <c r="H75" s="115">
         <v>4407</v>
       </c>
     </row>
-    <row r="76" spans="1:8" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" s="15" customFormat="1">
       <c r="A76" s="114" t="s">
         <v>135</v>
       </c>
       <c r="B76" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C76" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E76" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F76" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H76" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="77" spans="1:8" s="15" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" s="15" customFormat="1" ht="33.75">
       <c r="A77" s="114" t="s">
         <v>100</v>
       </c>
       <c r="B77" s="115">
         <v>656</v>
       </c>
       <c r="C77" s="115">
         <v>4559</v>
       </c>
       <c r="D77" s="115">
         <v>650</v>
       </c>
       <c r="E77" s="115">
         <v>4498</v>
       </c>
       <c r="F77" s="115">
         <v>650</v>
       </c>
       <c r="G77" s="115">
         <v>4498</v>
       </c>
       <c r="H77" s="115">
         <v>140</v>
       </c>
     </row>
-    <row r="78" spans="1:8" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" s="15" customFormat="1">
       <c r="A78" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B78" s="115">
         <v>656</v>
       </c>
       <c r="C78" s="115">
         <v>4559</v>
       </c>
       <c r="D78" s="115">
         <v>650</v>
       </c>
       <c r="E78" s="115">
         <v>4498</v>
       </c>
       <c r="F78" s="115">
         <v>650</v>
       </c>
       <c r="G78" s="115">
         <v>4498</v>
       </c>
       <c r="H78" s="115">
         <v>140</v>
       </c>
     </row>
-    <row r="79" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:8">
       <c r="A79" s="114" t="s">
         <v>101</v>
       </c>
       <c r="B79" s="115">
         <v>4449</v>
       </c>
       <c r="C79" s="115">
         <v>27712</v>
       </c>
       <c r="D79" s="115">
         <v>4515</v>
       </c>
       <c r="E79" s="115">
         <v>27682</v>
       </c>
       <c r="F79" s="115">
         <v>4515</v>
       </c>
       <c r="G79" s="115">
         <v>27682</v>
       </c>
       <c r="H79" s="115">
         <v>967</v>
       </c>
     </row>
-    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:8">
       <c r="A80" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B80" s="115">
         <v>4449</v>
       </c>
       <c r="C80" s="115">
         <v>27712</v>
       </c>
       <c r="D80" s="115">
         <v>4515</v>
       </c>
       <c r="E80" s="115">
         <v>27682</v>
       </c>
       <c r="F80" s="115">
         <v>4515</v>
       </c>
       <c r="G80" s="115">
         <v>27682</v>
       </c>
       <c r="H80" s="115">
         <v>967</v>
       </c>
     </row>
-    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:8">
       <c r="A81" s="112" t="s">
         <v>18</v>
       </c>
       <c r="B81" s="113"/>
       <c r="C81" s="113"/>
       <c r="D81" s="113"/>
       <c r="E81" s="113"/>
       <c r="F81" s="113"/>
       <c r="G81" s="113"/>
       <c r="H81" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:8">
       <c r="A82" s="112" t="s">
         <v>20</v>
       </c>
       <c r="B82" s="113"/>
       <c r="C82" s="113"/>
       <c r="D82" s="113"/>
       <c r="E82" s="113"/>
       <c r="F82" s="113"/>
       <c r="G82" s="113"/>
       <c r="H82" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:8">
       <c r="A83" s="112" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="113"/>
       <c r="C83" s="113"/>
       <c r="D83" s="113"/>
       <c r="E83" s="113"/>
       <c r="F83" s="113"/>
       <c r="G83" s="113"/>
       <c r="H83" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:8">
       <c r="A84" s="112" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="113"/>
       <c r="C84" s="113"/>
       <c r="D84" s="113"/>
       <c r="E84" s="113"/>
       <c r="F84" s="113"/>
       <c r="G84" s="113"/>
       <c r="H84" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="85" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:8" ht="33.75">
       <c r="A85" s="112" t="s">
         <v>22</v>
       </c>
       <c r="B85" s="113"/>
       <c r="C85" s="113"/>
       <c r="D85" s="113"/>
       <c r="E85" s="113"/>
       <c r="F85" s="113"/>
       <c r="G85" s="113"/>
       <c r="H85" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:8">
       <c r="A86" s="112" t="s">
         <v>23</v>
       </c>
       <c r="B86" s="113"/>
       <c r="C86" s="113"/>
       <c r="D86" s="113"/>
       <c r="E86" s="113"/>
       <c r="F86" s="113"/>
       <c r="G86" s="113"/>
       <c r="H86" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:8">
       <c r="A87" s="112" t="s">
         <v>24</v>
       </c>
       <c r="B87" s="113"/>
       <c r="C87" s="113"/>
       <c r="D87" s="113"/>
       <c r="E87" s="113"/>
       <c r="F87" s="113"/>
       <c r="G87" s="113"/>
       <c r="H87" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:8">
       <c r="A88" s="114" t="s">
         <v>102</v>
       </c>
       <c r="B88" s="115">
         <v>3.9</v>
       </c>
       <c r="C88" s="115">
         <v>41.7</v>
       </c>
       <c r="D88" s="115">
         <v>6.4</v>
       </c>
       <c r="E88" s="115">
         <v>42</v>
       </c>
       <c r="F88" s="115">
         <v>3.7</v>
       </c>
       <c r="G88" s="115">
         <v>28.7</v>
       </c>
       <c r="H88" s="115">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:8">
       <c r="A89" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B89" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C89" s="115">
         <v>13.7</v>
       </c>
       <c r="D89" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E89" s="115">
         <v>13.7</v>
       </c>
       <c r="F89" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="115">
         <v>13.7</v>
       </c>
       <c r="H89" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:8">
       <c r="A90" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B90" s="115">
         <v>2.2999999999999998</v>
       </c>
       <c r="C90" s="115">
         <v>28</v>
       </c>
       <c r="D90" s="115">
         <v>4.8</v>
       </c>
       <c r="E90" s="115">
         <v>28.3</v>
       </c>
       <c r="F90" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G90" s="115">
         <v>15</v>
       </c>
       <c r="H90" s="115">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8">
       <c r="A91" s="114" t="s">
         <v>103</v>
       </c>
       <c r="B91" s="115">
         <v>8.5</v>
       </c>
       <c r="C91" s="115">
         <v>82.7</v>
       </c>
       <c r="D91" s="115">
         <v>10.3</v>
       </c>
       <c r="E91" s="115">
         <v>81.7</v>
       </c>
       <c r="F91" s="115">
         <v>6.3</v>
       </c>
       <c r="G91" s="115">
         <v>47.8</v>
       </c>
       <c r="H91" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:8">
       <c r="A92" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B92" s="115">
         <v>6.3</v>
       </c>
       <c r="C92" s="115">
         <v>47.8</v>
       </c>
       <c r="D92" s="115">
         <v>6.3</v>
       </c>
       <c r="E92" s="115">
         <v>47.8</v>
       </c>
       <c r="F92" s="115">
         <v>6.3</v>
       </c>
       <c r="G92" s="115">
         <v>47.8</v>
       </c>
       <c r="H92" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8">
       <c r="A93" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B93" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="115">
         <v>34.9</v>
       </c>
       <c r="D93" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="115">
         <v>33.9</v>
       </c>
       <c r="F93" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G93" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H93" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:8">
       <c r="A94" s="114" t="s">
         <v>104</v>
       </c>
       <c r="B94" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C94" s="115">
         <v>10.1</v>
       </c>
       <c r="D94" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="115">
         <v>10.1</v>
       </c>
       <c r="F94" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="115">
         <v>10.1</v>
       </c>
       <c r="H94" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:8">
       <c r="A95" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B95" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="115">
         <v>10.1</v>
       </c>
       <c r="D95" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="115">
         <v>10.1</v>
       </c>
       <c r="F95" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G95" s="115">
         <v>10.1</v>
       </c>
       <c r="H95" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="96" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:8">
       <c r="A96" s="112" t="s">
         <v>25</v>
       </c>
       <c r="B96" s="113"/>
       <c r="C96" s="113"/>
       <c r="D96" s="113"/>
       <c r="E96" s="113"/>
       <c r="F96" s="113"/>
       <c r="G96" s="113"/>
       <c r="H96" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="97" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9">
       <c r="A97" s="114" t="s">
         <v>105</v>
       </c>
       <c r="B97" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F97" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G97" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H97" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9">
       <c r="A98" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B98" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C98" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F98" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G98" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H98" s="113" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="117"/>
     </row>
-    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:9">
       <c r="A99" s="114" t="s">
         <v>106</v>
       </c>
       <c r="B99" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C99" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F99" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G99" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H99" s="113" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="117"/>
     </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:9">
       <c r="A100" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B100" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C100" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F100" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H100" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:9">
       <c r="A101" s="114" t="s">
         <v>107</v>
       </c>
       <c r="B101" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C101" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F101" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G101" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H101" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:9">
       <c r="A102" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B102" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C102" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F102" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G102" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H102" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="103" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:9">
       <c r="A103" s="114" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C103" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E103" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F103" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H103" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:9">
       <c r="A104" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B104" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C104" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E104" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F104" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G104" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H104" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="105" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9" ht="33.75">
       <c r="A105" s="114" t="s">
         <v>109</v>
       </c>
       <c r="B105" s="115">
         <v>861.6</v>
       </c>
       <c r="C105" s="115">
         <v>11461.5</v>
       </c>
       <c r="D105" s="115">
         <v>1244.3</v>
       </c>
       <c r="E105" s="115">
         <v>9351.4</v>
       </c>
       <c r="F105" s="115">
         <v>1174.3</v>
       </c>
       <c r="G105" s="115">
         <v>8931.4</v>
       </c>
       <c r="H105" s="115">
         <v>631.5</v>
       </c>
     </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:9">
       <c r="A106" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B106" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C106" s="115">
         <v>1225.5999999999999</v>
       </c>
       <c r="D106" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E106" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G106" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H106" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9">
       <c r="A107" s="114" t="s">
         <v>135</v>
       </c>
       <c r="B107" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="115">
         <v>1405.9</v>
       </c>
       <c r="D107" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E107" s="115">
         <v>669.4</v>
       </c>
       <c r="F107" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="115">
         <v>249.4</v>
       </c>
       <c r="H107" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9">
       <c r="A108" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B108" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C108" s="115">
         <v>8830</v>
       </c>
       <c r="D108" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E108" s="115">
         <v>8682</v>
       </c>
       <c r="F108" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G108" s="115">
         <v>8682</v>
       </c>
       <c r="H108" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:9">
       <c r="A109" s="114" t="s">
         <v>110</v>
       </c>
       <c r="B109" s="115">
         <v>861.6</v>
       </c>
       <c r="C109" s="115">
         <v>11461.5</v>
       </c>
       <c r="D109" s="115">
         <v>1244.3</v>
       </c>
       <c r="E109" s="115">
         <v>9351.4</v>
       </c>
       <c r="F109" s="115">
         <v>1174.3</v>
       </c>
       <c r="G109" s="115">
         <v>8931.4</v>
       </c>
       <c r="H109" s="115">
         <v>631.5</v>
       </c>
     </row>
-    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9">
       <c r="A110" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B110" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E110" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G110" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H110" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9">
       <c r="A111" s="114" t="s">
         <v>135</v>
       </c>
       <c r="B111" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C111" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E111" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F111" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G111" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H111" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:9">
       <c r="A112" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B112" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C112" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E112" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F112" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G112" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H112" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="113" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:8" ht="22.5">
       <c r="A113" s="112" t="s">
         <v>26</v>
       </c>
       <c r="B113" s="113"/>
       <c r="C113" s="113"/>
       <c r="D113" s="113"/>
       <c r="E113" s="113"/>
       <c r="F113" s="113"/>
       <c r="G113" s="113"/>
       <c r="H113" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:8">
       <c r="A114" s="112" t="s">
         <v>27</v>
       </c>
       <c r="B114" s="113"/>
       <c r="C114" s="113"/>
       <c r="D114" s="113"/>
       <c r="E114" s="113"/>
       <c r="F114" s="113"/>
       <c r="G114" s="113"/>
       <c r="H114" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="115" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:8" ht="22.5">
       <c r="A115" s="114" t="s">
         <v>111</v>
       </c>
       <c r="B115" s="116">
         <v>2971183</v>
       </c>
       <c r="C115" s="116">
         <v>7095955</v>
       </c>
       <c r="D115" s="116">
         <v>2971183</v>
       </c>
       <c r="E115" s="116">
         <v>7095955</v>
       </c>
       <c r="F115" s="116">
         <v>2971183</v>
       </c>
       <c r="G115" s="116">
         <v>7095955</v>
       </c>
       <c r="H115" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8">
       <c r="A116" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B116" s="116">
         <v>2971183</v>
       </c>
       <c r="C116" s="116">
         <v>7095955</v>
       </c>
       <c r="D116" s="116">
         <v>2971183</v>
       </c>
       <c r="E116" s="116">
         <v>7095955</v>
       </c>
       <c r="F116" s="116">
         <v>2971183</v>
       </c>
       <c r="G116" s="116">
         <v>7095955</v>
       </c>
       <c r="H116" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="117" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:8" ht="22.5">
       <c r="A117" s="112" t="s">
         <v>28</v>
       </c>
       <c r="B117" s="113"/>
       <c r="C117" s="113"/>
       <c r="D117" s="113"/>
       <c r="E117" s="113"/>
       <c r="F117" s="113"/>
       <c r="G117" s="113"/>
       <c r="H117" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="118" spans="1:8" ht="79.5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:8" ht="67.5">
       <c r="A118" s="114" t="s">
         <v>112</v>
       </c>
       <c r="B118" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C118" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H118" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:8">
       <c r="A119" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B119" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C119" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H119" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="120" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:8" ht="33.75">
       <c r="A120" s="114" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C120" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E120" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G120" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H120" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:8">
       <c r="A121" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B121" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C121" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D121" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E121" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G121" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H121" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:8">
       <c r="A122" s="114" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="116">
         <v>335883</v>
       </c>
       <c r="C122" s="116">
         <v>2299488</v>
       </c>
       <c r="D122" s="116">
         <v>382249</v>
       </c>
       <c r="E122" s="116">
         <v>2569611</v>
       </c>
       <c r="F122" s="116">
         <v>102140</v>
       </c>
       <c r="G122" s="116">
         <v>639923</v>
       </c>
       <c r="H122" s="116">
         <v>1080930</v>
       </c>
     </row>
-    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:8">
       <c r="A123" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B123" s="116">
         <v>335883</v>
       </c>
       <c r="C123" s="116">
         <v>2299488</v>
       </c>
       <c r="D123" s="116">
         <v>382249</v>
       </c>
       <c r="E123" s="116">
         <v>2569611</v>
       </c>
       <c r="F123" s="116">
         <v>102140</v>
       </c>
       <c r="G123" s="116">
         <v>639923</v>
       </c>
       <c r="H123" s="116">
         <v>1080930</v>
       </c>
     </row>
-    <row r="124" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:8" ht="45">
       <c r="A124" s="114" t="s">
         <v>115</v>
       </c>
       <c r="B124" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C124" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D124" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E124" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F124" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G124" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H124" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:8">
       <c r="A125" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B125" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C125" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D125" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E125" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F125" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G125" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H125" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="126" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:8" ht="22.5">
       <c r="A126" s="114" t="s">
         <v>116</v>
       </c>
       <c r="B126" s="116">
         <v>12413</v>
       </c>
       <c r="C126" s="116">
         <v>102076</v>
       </c>
       <c r="D126" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E126" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F126" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G126" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H126" s="116" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:8">
       <c r="A127" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B127" s="116">
         <v>11883</v>
       </c>
       <c r="C127" s="116">
         <v>83711</v>
       </c>
       <c r="D127" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E127" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F127" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G127" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H127" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:8">
       <c r="A128" s="114" t="s">
         <v>135</v>
       </c>
       <c r="B128" s="116" t="s">
         <v>141</v>
       </c>
       <c r="C128" s="116" t="s">
         <v>141</v>
       </c>
       <c r="D128" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G128" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H128" s="116" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="129" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:8" ht="45">
       <c r="A129" s="114" t="s">
         <v>117</v>
       </c>
       <c r="B129" s="116">
         <v>30744</v>
       </c>
       <c r="C129" s="116">
         <v>186829</v>
       </c>
       <c r="D129" s="116">
         <v>31262</v>
       </c>
       <c r="E129" s="116">
         <v>184432</v>
       </c>
       <c r="F129" s="116">
         <v>31262</v>
       </c>
       <c r="G129" s="116">
         <v>181782</v>
       </c>
       <c r="H129" s="116">
         <v>18696</v>
       </c>
     </row>
-    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:8">
       <c r="A130" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B130" s="116">
         <v>30744</v>
       </c>
       <c r="C130" s="116">
         <v>186829</v>
       </c>
       <c r="D130" s="116">
         <v>31262</v>
       </c>
       <c r="E130" s="116">
         <v>184432</v>
       </c>
       <c r="F130" s="116">
         <v>31262</v>
       </c>
       <c r="G130" s="116">
         <v>181782</v>
       </c>
       <c r="H130" s="116">
         <v>18696</v>
       </c>
     </row>
-    <row r="131" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:8" ht="22.5">
       <c r="A131" s="114" t="s">
         <v>118</v>
       </c>
       <c r="B131" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C131" s="116">
         <v>2700</v>
       </c>
       <c r="D131" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E131" s="116">
         <v>2700</v>
       </c>
       <c r="F131" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G131" s="116">
         <v>2700</v>
       </c>
       <c r="H131" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="132" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:8">
       <c r="A132" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B132" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C132" s="116">
         <v>2700</v>
       </c>
       <c r="D132" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E132" s="116">
         <v>2700</v>
       </c>
       <c r="F132" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G132" s="116">
         <v>2700</v>
       </c>
       <c r="H132" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:8">
       <c r="A133" s="114" t="s">
         <v>119</v>
       </c>
       <c r="B133" s="116">
         <v>39753</v>
       </c>
       <c r="C133" s="116">
         <v>233881</v>
       </c>
       <c r="D133" s="116">
         <v>18711</v>
       </c>
       <c r="E133" s="116">
         <v>99884</v>
       </c>
       <c r="F133" s="116">
         <v>18711</v>
       </c>
       <c r="G133" s="116">
         <v>99883</v>
       </c>
       <c r="H133" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:8">
       <c r="A134" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B134" s="116">
         <v>39753</v>
       </c>
       <c r="C134" s="116">
         <v>233881</v>
       </c>
       <c r="D134" s="116">
         <v>18711</v>
       </c>
       <c r="E134" s="116">
         <v>99884</v>
       </c>
       <c r="F134" s="116">
         <v>18711</v>
       </c>
       <c r="G134" s="116">
         <v>99883</v>
       </c>
       <c r="H134" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:8">
       <c r="A135" s="114" t="s">
         <v>120</v>
       </c>
       <c r="B135" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C135" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D135" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E135" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F135" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G135" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H135" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="136" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:8">
       <c r="A136" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B136" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C136" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F136" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H136" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:8">
       <c r="A137" s="112" t="s">
         <v>29</v>
       </c>
       <c r="B137" s="113"/>
       <c r="C137" s="113"/>
       <c r="D137" s="113"/>
       <c r="E137" s="113"/>
       <c r="F137" s="113"/>
       <c r="G137" s="113"/>
       <c r="H137" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:8">
       <c r="A138" s="114" t="s">
         <v>121</v>
       </c>
       <c r="B138" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C138" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E138" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F138" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G138" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H138" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="139" spans="1:8" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:8" s="15" customFormat="1">
       <c r="A139" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B139" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C139" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F139" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G139" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H139" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="140" spans="1:8" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:8" s="15" customFormat="1">
       <c r="A140" s="114" t="s">
         <v>122</v>
       </c>
       <c r="B140" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C140" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D140" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E140" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F140" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G140" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H140" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="141" spans="1:8" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:8" s="15" customFormat="1">
       <c r="A141" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B141" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C141" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F141" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G141" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H141" s="113" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="142" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:8" ht="22.5">
       <c r="A142" s="112" t="s">
         <v>30</v>
       </c>
       <c r="B142" s="113"/>
       <c r="C142" s="113"/>
       <c r="D142" s="113"/>
       <c r="E142" s="113"/>
       <c r="F142" s="113"/>
       <c r="G142" s="113"/>
       <c r="H142" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="143" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:8" ht="22.5">
       <c r="A143" s="114" t="s">
         <v>123</v>
       </c>
       <c r="B143" s="116">
         <v>919</v>
       </c>
       <c r="C143" s="116">
         <v>6898</v>
       </c>
       <c r="D143" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="116">
         <v>19</v>
       </c>
       <c r="F143" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G143" s="116">
         <v>19</v>
       </c>
       <c r="H143" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:8">
       <c r="A144" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B144" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C144" s="116">
         <v>570</v>
       </c>
       <c r="D144" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E144" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F144" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G144" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H144" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:8">
       <c r="A145" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B145" s="116">
         <v>849</v>
       </c>
       <c r="C145" s="116">
         <v>6328</v>
       </c>
       <c r="D145" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E145" s="116">
         <v>9</v>
       </c>
       <c r="F145" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G145" s="116">
         <v>9</v>
       </c>
       <c r="H145" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="146" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:8" ht="22.5">
       <c r="A146" s="112" t="s">
         <v>31</v>
       </c>
       <c r="B146" s="113"/>
       <c r="C146" s="113"/>
       <c r="D146" s="113"/>
       <c r="E146" s="113"/>
       <c r="F146" s="113"/>
       <c r="G146" s="113"/>
       <c r="H146" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="147" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:8">
       <c r="A147" s="112" t="s">
         <v>32</v>
       </c>
       <c r="B147" s="113"/>
       <c r="C147" s="113"/>
       <c r="D147" s="113"/>
       <c r="E147" s="113"/>
       <c r="F147" s="113"/>
       <c r="G147" s="113"/>
       <c r="H147" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="148" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:8" ht="22.5">
       <c r="A148" s="112" t="s">
         <v>33</v>
       </c>
       <c r="B148" s="113"/>
       <c r="C148" s="113"/>
       <c r="D148" s="113"/>
       <c r="E148" s="113"/>
       <c r="F148" s="113"/>
       <c r="G148" s="113"/>
       <c r="H148" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:8">
       <c r="A149" s="112" t="s">
         <v>38</v>
       </c>
       <c r="B149" s="113"/>
       <c r="C149" s="113"/>
       <c r="D149" s="113"/>
       <c r="E149" s="113"/>
       <c r="F149" s="113"/>
       <c r="G149" s="113"/>
       <c r="H149" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="150" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:8" ht="22.5">
       <c r="A150" s="114" t="s">
         <v>124</v>
       </c>
       <c r="B150" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C150" s="116">
         <v>4</v>
       </c>
       <c r="D150" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E150" s="116">
         <v>4</v>
       </c>
       <c r="F150" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G150" s="116">
         <v>4</v>
       </c>
       <c r="H150" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:8">
       <c r="A151" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B151" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C151" s="116">
         <v>4</v>
       </c>
       <c r="D151" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E151" s="116">
         <v>4</v>
       </c>
       <c r="F151" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G151" s="116">
         <v>4</v>
       </c>
       <c r="H151" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:8">
       <c r="A152" s="112" t="s">
         <v>34</v>
       </c>
       <c r="B152" s="113"/>
       <c r="C152" s="113"/>
       <c r="D152" s="113"/>
       <c r="E152" s="113"/>
       <c r="F152" s="113"/>
       <c r="G152" s="113"/>
       <c r="H152" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="153" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:8">
       <c r="A153" s="112" t="s">
         <v>35</v>
       </c>
       <c r="B153" s="113"/>
       <c r="C153" s="113"/>
       <c r="D153" s="113"/>
       <c r="E153" s="113"/>
       <c r="F153" s="113"/>
       <c r="G153" s="113"/>
       <c r="H153" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="154" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:8" ht="22.5">
       <c r="A154" s="112" t="s">
         <v>36</v>
       </c>
       <c r="B154" s="113"/>
       <c r="C154" s="113"/>
       <c r="D154" s="113"/>
       <c r="E154" s="113"/>
       <c r="F154" s="113"/>
       <c r="G154" s="113"/>
       <c r="H154" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="155" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:8">
       <c r="A155" s="112" t="s">
         <v>37</v>
       </c>
       <c r="B155" s="113"/>
       <c r="C155" s="113"/>
       <c r="D155" s="113"/>
       <c r="E155" s="113"/>
       <c r="F155" s="113"/>
       <c r="G155" s="113"/>
       <c r="H155" s="113" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="156" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:8">
       <c r="A156" s="114" t="s">
         <v>125</v>
       </c>
       <c r="B156" s="115">
         <v>282358.3</v>
       </c>
       <c r="C156" s="115">
         <v>2692891.9</v>
       </c>
       <c r="D156" s="115">
         <v>111408</v>
       </c>
       <c r="E156" s="115">
         <v>1298266.8</v>
       </c>
       <c r="F156" s="115">
         <v>111408</v>
       </c>
       <c r="G156" s="115">
         <v>1298265.8</v>
       </c>
       <c r="H156" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="157" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:8">
       <c r="A157" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B157" s="115">
         <v>163691.4</v>
       </c>
       <c r="C157" s="115">
         <v>1482114.4</v>
       </c>
       <c r="D157" s="115">
         <v>69604</v>
       </c>
       <c r="E157" s="115">
         <v>678512</v>
       </c>
       <c r="F157" s="115">
         <v>69604</v>
       </c>
       <c r="G157" s="115">
         <v>678512</v>
       </c>
       <c r="H157" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="158" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:8">
       <c r="A158" s="114" t="s">
         <v>135</v>
       </c>
       <c r="B158" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C158" s="115" t="s">
         <v>141</v>
       </c>
       <c r="D158" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G158" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H158" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:8">
       <c r="A159" s="114" t="s">
         <v>128</v>
       </c>
       <c r="B159" s="115">
         <v>2687.5</v>
       </c>
       <c r="C159" s="115">
         <v>24362.3</v>
       </c>
       <c r="D159" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E159" s="115">
         <v>3632.8</v>
       </c>
       <c r="F159" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="115">
         <v>3632.8</v>
       </c>
       <c r="H159" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:8">
       <c r="A160" s="114" t="s">
         <v>134</v>
       </c>
       <c r="B160" s="113" t="s">
         <v>10</v>
       </c>
       <c r="C160" s="113" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E160" s="113" t="s">
         <v>10</v>
       </c>
       <c r="F160" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G160" s="113" t="s">
         <v>10</v>
       </c>
       <c r="H160" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="161" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:8">
       <c r="A161" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B161" s="115">
         <v>74701.3</v>
       </c>
       <c r="C161" s="115">
         <v>812930.1</v>
       </c>
       <c r="D161" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E161" s="115">
         <v>403708</v>
       </c>
       <c r="F161" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G161" s="115">
         <v>403707</v>
       </c>
       <c r="H161" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="162" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:8">
       <c r="A162" s="114" t="s">
         <v>130</v>
       </c>
       <c r="B162" s="115">
         <v>1397.3</v>
       </c>
       <c r="C162" s="115">
         <v>3478.2</v>
       </c>
       <c r="D162" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G162" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H162" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="163" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:8">
       <c r="A163" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B163" s="115">
         <v>32367.8</v>
       </c>
       <c r="C163" s="115">
         <v>267892.3</v>
       </c>
       <c r="D163" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E163" s="115">
         <v>110307</v>
       </c>
       <c r="F163" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G163" s="115">
         <v>110307</v>
       </c>
       <c r="H163" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="164" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:8" ht="22.5">
       <c r="A164" s="114" t="s">
         <v>126</v>
       </c>
       <c r="B164" s="115">
         <v>221.6</v>
       </c>
       <c r="C164" s="115">
         <v>3292.2</v>
       </c>
       <c r="D164" s="115">
         <v>48.4</v>
       </c>
       <c r="E164" s="115">
         <v>1098.4000000000001</v>
       </c>
       <c r="F164" s="115">
         <v>48.4</v>
       </c>
       <c r="G164" s="115">
         <v>1098.4000000000001</v>
       </c>
       <c r="H164" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="165" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:8">
       <c r="A165" s="114" t="s">
         <v>136</v>
       </c>
       <c r="B165" s="115">
         <v>54.5</v>
       </c>
       <c r="C165" s="115">
         <v>1265.0999999999999</v>
       </c>
       <c r="D165" s="115">
         <v>48.2</v>
       </c>
       <c r="E165" s="115">
         <v>1087.9000000000001</v>
       </c>
       <c r="F165" s="115">
         <v>48.2</v>
       </c>
       <c r="G165" s="115">
         <v>1087.9000000000001</v>
       </c>
       <c r="H165" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="166" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:8">
       <c r="A166" s="114" t="s">
         <v>135</v>
       </c>
       <c r="B166" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C166" s="115" t="s">
         <v>141</v>
       </c>
       <c r="D166" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G166" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H166" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="167" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:8">
       <c r="A167" s="114" t="s">
         <v>128</v>
       </c>
       <c r="B167" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C167" s="115">
         <v>3.9</v>
       </c>
       <c r="D167" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G167" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H167" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="168" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:8">
       <c r="A168" s="114" t="s">
         <v>129</v>
       </c>
       <c r="B168" s="115">
         <v>73.2</v>
       </c>
       <c r="C168" s="115">
         <v>815.8</v>
       </c>
       <c r="D168" s="113" t="s">
         <v>10</v>
       </c>
       <c r="E168" s="115">
         <v>10.5</v>
       </c>
       <c r="F168" s="113" t="s">
         <v>10</v>
       </c>
       <c r="G168" s="115">
         <v>10.5</v>
       </c>
       <c r="H168" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="169" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:8">
       <c r="A169" s="114" t="s">
         <v>130</v>
       </c>
       <c r="B169" s="115">
         <v>85.7</v>
       </c>
       <c r="C169" s="115">
         <v>829.3</v>
       </c>
       <c r="D169" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G169" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H169" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="170" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:8">
       <c r="A170" s="114" t="s">
         <v>133</v>
       </c>
       <c r="B170" s="115">
         <v>8.1999999999999993</v>
       </c>
       <c r="C170" s="115">
         <v>312.89999999999998</v>
       </c>
       <c r="D170" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G170" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H170" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="171" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:8">
       <c r="A171" s="114" t="s">
         <v>131</v>
       </c>
       <c r="B171" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C171" s="115" t="s">
         <v>141</v>
       </c>
       <c r="D171" s="113" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="113" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="113" t="s">
         <v>9</v>
       </c>
       <c r="G171" s="113" t="s">
         <v>9</v>
       </c>
       <c r="H171" s="113" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="172" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:8">
       <c r="A172" s="118"/>
       <c r="B172" s="118"/>
       <c r="C172" s="118"/>
       <c r="D172" s="118"/>
       <c r="E172" s="118"/>
       <c r="F172" s="118"/>
       <c r="G172" s="118"/>
       <c r="H172" s="118"/>
     </row>
-    <row r="173" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:8">
       <c r="A173" s="119"/>
       <c r="B173" s="120"/>
       <c r="C173" s="120"/>
       <c r="D173" s="120"/>
       <c r="E173" s="120"/>
       <c r="F173" s="120"/>
       <c r="G173" s="120"/>
       <c r="H173" s="121"/>
     </row>
-    <row r="174" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:8">
       <c r="A174" s="119"/>
       <c r="B174" s="120"/>
       <c r="C174" s="120"/>
       <c r="D174" s="120"/>
       <c r="E174" s="120"/>
       <c r="F174" s="120"/>
       <c r="G174" s="120"/>
       <c r="H174" s="121"/>
     </row>
-    <row r="175" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:8">
       <c r="A175" s="119"/>
       <c r="B175" s="120"/>
       <c r="C175" s="120"/>
       <c r="D175" s="121"/>
       <c r="E175" s="120"/>
       <c r="F175" s="121"/>
       <c r="G175" s="120"/>
       <c r="H175" s="121"/>
     </row>
-    <row r="176" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:8">
       <c r="A176" s="119"/>
       <c r="B176" s="4"/>
       <c r="C176" s="3"/>
       <c r="D176" s="4"/>
       <c r="E176" s="4"/>
       <c r="F176" s="4"/>
       <c r="G176" s="4"/>
       <c r="H176" s="3"/>
     </row>
-    <row r="177" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:8">
       <c r="A177" s="119"/>
       <c r="B177" s="120"/>
       <c r="C177" s="120"/>
       <c r="D177" s="120"/>
       <c r="E177" s="120"/>
       <c r="F177" s="120"/>
       <c r="G177" s="120"/>
       <c r="H177" s="121"/>
     </row>
-    <row r="178" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:8">
       <c r="A178" s="119"/>
       <c r="B178" s="120"/>
       <c r="C178" s="120"/>
       <c r="D178" s="120"/>
       <c r="E178" s="120"/>
       <c r="F178" s="120"/>
       <c r="G178" s="120"/>
       <c r="H178" s="121"/>
     </row>
-    <row r="179" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:8">
       <c r="A179" s="119"/>
       <c r="B179" s="121"/>
       <c r="C179" s="120"/>
       <c r="D179" s="121"/>
       <c r="E179" s="120"/>
       <c r="F179" s="121"/>
       <c r="G179" s="120"/>
       <c r="H179" s="121"/>
     </row>
-    <row r="180" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:8">
       <c r="A180" s="119"/>
       <c r="B180" s="121"/>
       <c r="C180" s="120"/>
       <c r="D180" s="121"/>
       <c r="E180" s="121"/>
       <c r="F180" s="121"/>
       <c r="G180" s="121"/>
       <c r="H180" s="121"/>
     </row>
-    <row r="181" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:8">
       <c r="A181" s="119"/>
       <c r="B181" s="121"/>
       <c r="C181" s="120"/>
       <c r="D181" s="121"/>
       <c r="E181" s="121"/>
       <c r="F181" s="121"/>
       <c r="G181" s="121"/>
       <c r="H181" s="121"/>
     </row>
-    <row r="182" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:8">
       <c r="A182" s="119"/>
       <c r="B182" s="121"/>
       <c r="C182" s="120"/>
       <c r="D182" s="121"/>
       <c r="E182" s="120"/>
       <c r="F182" s="121"/>
       <c r="G182" s="120"/>
       <c r="H182" s="121"/>
     </row>
-    <row r="183" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:8">
       <c r="A183" s="119"/>
       <c r="B183" s="120"/>
       <c r="C183" s="120"/>
       <c r="D183" s="121"/>
       <c r="E183" s="121"/>
       <c r="F183" s="121"/>
       <c r="G183" s="121"/>
       <c r="H183" s="121"/>
     </row>
-    <row r="184" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:8">
       <c r="A184" s="119"/>
       <c r="B184" s="121"/>
       <c r="C184" s="120"/>
       <c r="D184" s="121"/>
       <c r="E184" s="120"/>
       <c r="F184" s="121"/>
       <c r="G184" s="120"/>
       <c r="H184" s="121"/>
     </row>
-    <row r="185" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H185" s="127"/>
+    <row r="185" spans="1:8" ht="27.75" customHeight="1">
+      <c r="A185" s="128"/>
+      <c r="B185" s="128"/>
+      <c r="C185" s="128"/>
+      <c r="D185" s="128"/>
+      <c r="E185" s="128"/>
+      <c r="F185" s="128"/>
+      <c r="G185" s="128"/>
+      <c r="H185" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A185:H185"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I185"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N23" sqref="N23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="32.375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="12.125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="12.25" style="5" customWidth="1"/>
+    <col min="4" max="4" width="12.375" style="5" customWidth="1"/>
+    <col min="5" max="5" width="14.375" style="5" customWidth="1"/>
+    <col min="6" max="6" width="14.125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="11.875" style="5" customWidth="1"/>
+    <col min="8" max="16384" width="9.125" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8">
+      <c r="A1" s="133" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="133" t="s">
+        <v>127</v>
+      </c>
+      <c r="B2" s="133"/>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="134" t="s">
+        <v>150</v>
+      </c>
+      <c r="B3" s="134"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="134"/>
+      <c r="E3" s="134"/>
+      <c r="F3" s="134"/>
+      <c r="G3" s="134"/>
+      <c r="H3" s="134"/>
+    </row>
+    <row r="4" spans="1:8" s="110" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="109"/>
+      <c r="B4" s="109"/>
+      <c r="C4" s="109"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="109"/>
+      <c r="G4" s="109"/>
+      <c r="H4" s="109"/>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="135"/>
+      <c r="B5" s="132" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="132"/>
+      <c r="D5" s="132"/>
+      <c r="E5" s="132"/>
+      <c r="F5" s="132" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="132"/>
+      <c r="H5" s="136" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="135"/>
+      <c r="B6" s="132" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="136"/>
+    </row>
+    <row r="7" spans="1:8" ht="33.75">
+      <c r="A7" s="135"/>
+      <c r="B7" s="122" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="122" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="122" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="122" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="122" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="122" t="s">
+        <v>5</v>
+      </c>
+      <c r="H7" s="136"/>
+    </row>
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="113"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="113"/>
+      <c r="E8" s="113"/>
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="112" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="113"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="113"/>
+      <c r="E9" s="113"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="113"/>
+      <c r="H9" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="112" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="113"/>
+      <c r="C10" s="113"/>
+      <c r="D10" s="113"/>
+      <c r="E10" s="113"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="113"/>
+      <c r="H10" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="33.75">
+      <c r="A11" s="114" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="137">
+        <v>333.7</v>
+      </c>
+      <c r="C11" s="137">
+        <v>3313.4</v>
+      </c>
+      <c r="D11" s="137">
+        <v>326</v>
+      </c>
+      <c r="E11" s="137">
+        <v>3233.9</v>
+      </c>
+      <c r="F11" s="137">
+        <v>203.8</v>
+      </c>
+      <c r="G11" s="137">
+        <v>2211.8000000000002</v>
+      </c>
+      <c r="H11" s="137">
+        <v>225.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="114" t="s">
+        <v>128</v>
+      </c>
+      <c r="B12" s="137">
+        <v>109.7</v>
+      </c>
+      <c r="C12" s="137">
+        <v>1057.9000000000001</v>
+      </c>
+      <c r="D12" s="137">
+        <v>95.7</v>
+      </c>
+      <c r="E12" s="137">
+        <v>994.8</v>
+      </c>
+      <c r="F12" s="137">
+        <v>66.3</v>
+      </c>
+      <c r="G12" s="137">
+        <v>837.5</v>
+      </c>
+      <c r="H12" s="137">
+        <v>56.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B13" s="137">
+        <v>106.9</v>
+      </c>
+      <c r="C13" s="137">
+        <v>1149.9000000000001</v>
+      </c>
+      <c r="D13" s="137">
+        <v>111.3</v>
+      </c>
+      <c r="E13" s="137">
+        <v>1144.2</v>
+      </c>
+      <c r="F13" s="137">
+        <v>86.5</v>
+      </c>
+      <c r="G13" s="137">
+        <v>824.7</v>
+      </c>
+      <c r="H13" s="137">
+        <v>133.69999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="114" t="s">
+        <v>130</v>
+      </c>
+      <c r="B14" s="137">
+        <v>117.1</v>
+      </c>
+      <c r="C14" s="137">
+        <v>1105.5999999999999</v>
+      </c>
+      <c r="D14" s="137">
+        <v>119</v>
+      </c>
+      <c r="E14" s="137">
+        <v>1094.9000000000001</v>
+      </c>
+      <c r="F14" s="137">
+        <v>51</v>
+      </c>
+      <c r="G14" s="137">
+        <v>549.6</v>
+      </c>
+      <c r="H14" s="137">
+        <v>35.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="22.5">
+      <c r="A15" s="114" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="137">
+        <v>6.1</v>
+      </c>
+      <c r="C15" s="137">
+        <v>63.4</v>
+      </c>
+      <c r="D15" s="137">
+        <v>5.2</v>
+      </c>
+      <c r="E15" s="137">
+        <v>61.1</v>
+      </c>
+      <c r="F15" s="137">
+        <v>5.2</v>
+      </c>
+      <c r="G15" s="137">
+        <v>61.1</v>
+      </c>
+      <c r="H15" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="114" t="s">
+        <v>128</v>
+      </c>
+      <c r="B16" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="137">
+        <v>46.5</v>
+      </c>
+      <c r="D16" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="137">
+        <v>45.7</v>
+      </c>
+      <c r="F16" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="137">
+        <v>45.7</v>
+      </c>
+      <c r="H16" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B17" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="137">
+        <v>1.2</v>
+      </c>
+      <c r="D17" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="H17" s="113" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="114" t="s">
+        <v>131</v>
+      </c>
+      <c r="B18" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="113" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="113"/>
+      <c r="C19" s="113"/>
+      <c r="D19" s="113"/>
+      <c r="E19" s="113"/>
+      <c r="F19" s="113"/>
+      <c r="G19" s="113"/>
+      <c r="H19" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="22.5">
+      <c r="A20" s="114" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G20" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="H20" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="114" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="H21" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="114" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="137">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="C22" s="137">
+        <v>1582.9</v>
+      </c>
+      <c r="D22" s="137">
+        <v>146.5</v>
+      </c>
+      <c r="E22" s="137">
+        <v>1340.6</v>
+      </c>
+      <c r="F22" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="137">
+        <v>968.6</v>
+      </c>
+      <c r="H22" s="137">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B23" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B24" s="137">
+        <v>109.8</v>
+      </c>
+      <c r="C24" s="137">
+        <v>1214.3</v>
+      </c>
+      <c r="D24" s="137">
+        <v>105.5</v>
+      </c>
+      <c r="E24" s="137">
+        <v>987</v>
+      </c>
+      <c r="F24" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="137">
+        <v>748</v>
+      </c>
+      <c r="H24" s="137">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="114" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H25" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B26" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="114" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="137">
+        <v>219.3</v>
+      </c>
+      <c r="C27" s="137">
+        <v>2044.5</v>
+      </c>
+      <c r="D27" s="137">
+        <v>182.1</v>
+      </c>
+      <c r="E27" s="137">
+        <v>1470.7</v>
+      </c>
+      <c r="F27" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="137">
+        <v>1180.7</v>
+      </c>
+      <c r="H27" s="137">
+        <v>467.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B29" s="137">
+        <v>122.3</v>
+      </c>
+      <c r="C29" s="137">
+        <v>1182.4000000000001</v>
+      </c>
+      <c r="D29" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="137">
+        <v>560.5</v>
+      </c>
+      <c r="F29" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="137">
+        <v>560.5</v>
+      </c>
+      <c r="H29" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="114" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G30" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="H31" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="114" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="114" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="137">
+        <v>597</v>
+      </c>
+      <c r="C34" s="137">
+        <v>5308</v>
+      </c>
+      <c r="D34" s="137">
+        <v>75</v>
+      </c>
+      <c r="E34" s="137">
+        <v>631</v>
+      </c>
+      <c r="F34" s="137">
+        <v>75</v>
+      </c>
+      <c r="G34" s="137">
+        <v>631</v>
+      </c>
+      <c r="H34" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B35" s="137">
+        <v>597</v>
+      </c>
+      <c r="C35" s="137">
+        <v>5308</v>
+      </c>
+      <c r="D35" s="137">
+        <v>75</v>
+      </c>
+      <c r="E35" s="137">
+        <v>631</v>
+      </c>
+      <c r="F35" s="137">
+        <v>75</v>
+      </c>
+      <c r="G35" s="137">
+        <v>631</v>
+      </c>
+      <c r="H35" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="114" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" s="137">
+        <v>324.7</v>
+      </c>
+      <c r="C36" s="137">
+        <v>2924.5</v>
+      </c>
+      <c r="D36" s="137">
+        <v>323.5</v>
+      </c>
+      <c r="E36" s="137">
+        <v>2804.5</v>
+      </c>
+      <c r="F36" s="137">
+        <v>24</v>
+      </c>
+      <c r="G36" s="137">
+        <v>175.4</v>
+      </c>
+      <c r="H36" s="137">
+        <v>441.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B37" s="137">
+        <v>324.7</v>
+      </c>
+      <c r="C37" s="137">
+        <v>2924.5</v>
+      </c>
+      <c r="D37" s="137">
+        <v>323.5</v>
+      </c>
+      <c r="E37" s="137">
+        <v>2804.5</v>
+      </c>
+      <c r="F37" s="137">
+        <v>24</v>
+      </c>
+      <c r="G37" s="137">
+        <v>175.4</v>
+      </c>
+      <c r="H37" s="137">
+        <v>441.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="22.5">
+      <c r="A38" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="B38" s="113"/>
+      <c r="C38" s="113"/>
+      <c r="D38" s="113"/>
+      <c r="E38" s="113"/>
+      <c r="F38" s="113"/>
+      <c r="G38" s="113"/>
+      <c r="H38" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="22.5">
+      <c r="A39" s="114" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="137">
+        <v>123.3</v>
+      </c>
+      <c r="C39" s="137">
+        <v>899</v>
+      </c>
+      <c r="D39" s="137">
+        <v>31.4</v>
+      </c>
+      <c r="E39" s="137">
+        <v>321.5</v>
+      </c>
+      <c r="F39" s="137">
+        <v>31.4</v>
+      </c>
+      <c r="G39" s="137">
+        <v>321.5</v>
+      </c>
+      <c r="H39" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B40" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="137">
+        <v>300.7</v>
+      </c>
+      <c r="D40" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="137">
+        <v>300.7</v>
+      </c>
+      <c r="F40" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="137">
+        <v>300.7</v>
+      </c>
+      <c r="H40" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="114" t="s">
+        <v>131</v>
+      </c>
+      <c r="B41" s="137">
+        <v>95.1</v>
+      </c>
+      <c r="C41" s="137">
+        <v>598.29999999999995</v>
+      </c>
+      <c r="D41" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="E41" s="137">
+        <v>20.8</v>
+      </c>
+      <c r="F41" s="137">
+        <v>3.2</v>
+      </c>
+      <c r="G41" s="137">
+        <v>20.8</v>
+      </c>
+      <c r="H41" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="114" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" s="115" t="s">
+        <v>141</v>
+      </c>
+      <c r="D42" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="115" t="s">
+        <v>141</v>
+      </c>
+      <c r="F42" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G42" s="115" t="s">
+        <v>141</v>
+      </c>
+      <c r="H42" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="114" t="s">
+        <v>134</v>
+      </c>
+      <c r="B43" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" s="115" t="s">
+        <v>141</v>
+      </c>
+      <c r="D43" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="115" t="s">
+        <v>141</v>
+      </c>
+      <c r="F43" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G43" s="115" t="s">
+        <v>141</v>
+      </c>
+      <c r="H43" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="114" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" s="137">
+        <v>5.7</v>
+      </c>
+      <c r="C44" s="137">
+        <v>119.4</v>
+      </c>
+      <c r="D44" s="137">
+        <v>1.9</v>
+      </c>
+      <c r="E44" s="137">
+        <v>17.7</v>
+      </c>
+      <c r="F44" s="137">
+        <v>1.9</v>
+      </c>
+      <c r="G44" s="137">
+        <v>17.7</v>
+      </c>
+      <c r="H44" s="137">
+        <v>179.4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B45" s="137">
+        <v>2.6</v>
+      </c>
+      <c r="C45" s="137">
+        <v>51.6</v>
+      </c>
+      <c r="D45" s="137">
+        <v>1.9</v>
+      </c>
+      <c r="E45" s="137">
+        <v>17.7</v>
+      </c>
+      <c r="F45" s="137">
+        <v>1.9</v>
+      </c>
+      <c r="G45" s="137">
+        <v>17.7</v>
+      </c>
+      <c r="H45" s="137">
+        <v>159.19999999999999</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="137">
+        <v>67.8</v>
+      </c>
+      <c r="D46" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G46" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="H46" s="137">
+        <v>20.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="33.75">
+      <c r="A47" s="114" t="s">
+        <v>90</v>
+      </c>
+      <c r="B47" s="137">
+        <v>395.1</v>
+      </c>
+      <c r="C47" s="137">
+        <v>3017.5</v>
+      </c>
+      <c r="D47" s="137">
+        <v>371.2</v>
+      </c>
+      <c r="E47" s="137">
+        <v>2832.6</v>
+      </c>
+      <c r="F47" s="137">
+        <v>371.2</v>
+      </c>
+      <c r="G47" s="137">
+        <v>2832.6</v>
+      </c>
+      <c r="H47" s="137">
+        <v>1302.5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B48" s="137">
+        <v>19.8</v>
+      </c>
+      <c r="C48" s="137">
+        <v>173.5</v>
+      </c>
+      <c r="D48" s="137">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="E48" s="137">
+        <v>168</v>
+      </c>
+      <c r="F48" s="137">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="G48" s="137">
+        <v>168</v>
+      </c>
+      <c r="H48" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="114" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" s="137">
+        <v>49</v>
+      </c>
+      <c r="D49" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" s="137">
+        <v>49</v>
+      </c>
+      <c r="F49" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G49" s="137">
+        <v>49</v>
+      </c>
+      <c r="H49" s="113" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" s="137">
+        <v>77</v>
+      </c>
+      <c r="C50" s="137">
+        <v>525.1</v>
+      </c>
+      <c r="D50" s="137">
+        <v>72</v>
+      </c>
+      <c r="E50" s="137">
+        <v>478.2</v>
+      </c>
+      <c r="F50" s="137">
+        <v>72</v>
+      </c>
+      <c r="G50" s="137">
+        <v>478.2</v>
+      </c>
+      <c r="H50" s="137">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B51" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="137">
+        <v>610.70000000000005</v>
+      </c>
+      <c r="D51" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" s="137">
+        <v>378.1</v>
+      </c>
+      <c r="F51" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="137">
+        <v>378.1</v>
+      </c>
+      <c r="H51" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="114" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="137">
+        <v>214.3</v>
+      </c>
+      <c r="C52" s="137">
+        <v>1659.2</v>
+      </c>
+      <c r="D52" s="137">
+        <v>228.5</v>
+      </c>
+      <c r="E52" s="137">
+        <v>1759.3</v>
+      </c>
+      <c r="F52" s="137">
+        <v>228.5</v>
+      </c>
+      <c r="G52" s="137">
+        <v>1759.3</v>
+      </c>
+      <c r="H52" s="137">
+        <v>855.5</v>
+      </c>
+      <c r="I52" s="6"/>
+    </row>
+    <row r="53" spans="1:9" ht="22.5">
+      <c r="A53" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="B53" s="113"/>
+      <c r="C53" s="113"/>
+      <c r="D53" s="113"/>
+      <c r="E53" s="113"/>
+      <c r="F53" s="113"/>
+      <c r="G53" s="113"/>
+      <c r="H53" s="113" t="s">
+        <v>8</v>
+      </c>
+      <c r="I53" s="6"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="112" t="s">
+        <v>16</v>
+      </c>
+      <c r="B54" s="113"/>
+      <c r="C54" s="113"/>
+      <c r="D54" s="113"/>
+      <c r="E54" s="113"/>
+      <c r="F54" s="113"/>
+      <c r="G54" s="113"/>
+      <c r="H54" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="33.75">
+      <c r="A55" s="114" t="s">
+        <v>91</v>
+      </c>
+      <c r="B55" s="139">
+        <v>266</v>
+      </c>
+      <c r="C55" s="139">
+        <v>2296</v>
+      </c>
+      <c r="D55" s="139">
+        <v>267</v>
+      </c>
+      <c r="E55" s="139">
+        <v>2297</v>
+      </c>
+      <c r="F55" s="139">
+        <v>267</v>
+      </c>
+      <c r="G55" s="139">
+        <v>2297</v>
+      </c>
+      <c r="H55" s="139">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B56" s="139">
+        <v>266</v>
+      </c>
+      <c r="C56" s="139">
+        <v>2296</v>
+      </c>
+      <c r="D56" s="139">
+        <v>267</v>
+      </c>
+      <c r="E56" s="139">
+        <v>2297</v>
+      </c>
+      <c r="F56" s="139">
+        <v>267</v>
+      </c>
+      <c r="G56" s="139">
+        <v>2297</v>
+      </c>
+      <c r="H56" s="139">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="114" t="s">
+        <v>92</v>
+      </c>
+      <c r="B57" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G57" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H57" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B58" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E58" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G58" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H58" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="114" t="s">
+        <v>93</v>
+      </c>
+      <c r="B59" s="139">
+        <v>1753</v>
+      </c>
+      <c r="C59" s="139">
+        <v>15222</v>
+      </c>
+      <c r="D59" s="139">
+        <v>1743</v>
+      </c>
+      <c r="E59" s="139">
+        <v>15208</v>
+      </c>
+      <c r="F59" s="139">
+        <v>1743</v>
+      </c>
+      <c r="G59" s="139">
+        <v>499198</v>
+      </c>
+      <c r="H59" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B60" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" s="139">
+        <v>12945</v>
+      </c>
+      <c r="D60" s="139">
+        <v>1512</v>
+      </c>
+      <c r="E60" s="139">
+        <v>12945</v>
+      </c>
+      <c r="F60" s="139">
+        <v>1512</v>
+      </c>
+      <c r="G60" s="139">
+        <v>497200</v>
+      </c>
+      <c r="H60" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H61" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="22.5">
+      <c r="A62" s="114" t="s">
+        <v>94</v>
+      </c>
+      <c r="B62" s="139">
+        <v>34</v>
+      </c>
+      <c r="C62" s="139">
+        <v>350</v>
+      </c>
+      <c r="D62" s="139">
+        <v>30</v>
+      </c>
+      <c r="E62" s="139">
+        <v>309</v>
+      </c>
+      <c r="F62" s="139">
+        <v>30</v>
+      </c>
+      <c r="G62" s="139">
+        <v>306</v>
+      </c>
+      <c r="H62" s="139">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B63" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C63" s="139">
+        <v>325</v>
+      </c>
+      <c r="D63" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" s="139">
+        <v>287</v>
+      </c>
+      <c r="F63" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="139">
+        <v>287</v>
+      </c>
+      <c r="H63" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C64" s="139">
+        <v>25</v>
+      </c>
+      <c r="D64" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" s="139">
+        <v>22</v>
+      </c>
+      <c r="F64" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="139">
+        <v>19</v>
+      </c>
+      <c r="H64" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="22.5">
+      <c r="A65" s="114" t="s">
+        <v>95</v>
+      </c>
+      <c r="B65" s="139">
+        <v>8706</v>
+      </c>
+      <c r="C65" s="139">
+        <v>69362</v>
+      </c>
+      <c r="D65" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" s="139">
+        <v>66382</v>
+      </c>
+      <c r="F65" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G65" s="139">
+        <v>59207</v>
+      </c>
+      <c r="H65" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66" s="139">
+        <v>8706</v>
+      </c>
+      <c r="C66" s="139">
+        <v>69362</v>
+      </c>
+      <c r="D66" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" s="139">
+        <v>66382</v>
+      </c>
+      <c r="F66" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G66" s="139">
+        <v>59207</v>
+      </c>
+      <c r="H66" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="114" t="s">
+        <v>96</v>
+      </c>
+      <c r="B67" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="139">
+        <v>4122</v>
+      </c>
+      <c r="D67" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" s="139">
+        <v>4122</v>
+      </c>
+      <c r="F67" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G67" s="139">
+        <v>4122</v>
+      </c>
+      <c r="H67" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B68" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="139">
+        <v>4122</v>
+      </c>
+      <c r="D68" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" s="139">
+        <v>4122</v>
+      </c>
+      <c r="F68" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G68" s="139">
+        <v>4122</v>
+      </c>
+      <c r="H68" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="22.5">
+      <c r="A69" s="114" t="s">
+        <v>97</v>
+      </c>
+      <c r="B69" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C69" s="139">
+        <v>2979</v>
+      </c>
+      <c r="D69" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" s="139">
+        <v>2979</v>
+      </c>
+      <c r="F69" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G69" s="139">
+        <v>2682</v>
+      </c>
+      <c r="H69" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B70" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C70" s="139">
+        <v>2979</v>
+      </c>
+      <c r="D70" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" s="139">
+        <v>2979</v>
+      </c>
+      <c r="F70" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" s="139">
+        <v>2682</v>
+      </c>
+      <c r="H70" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="112" t="s">
+        <v>17</v>
+      </c>
+      <c r="B71" s="113"/>
+      <c r="C71" s="113"/>
+      <c r="D71" s="113"/>
+      <c r="E71" s="113"/>
+      <c r="F71" s="113"/>
+      <c r="G71" s="113"/>
+      <c r="H71" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="114" t="s">
+        <v>98</v>
+      </c>
+      <c r="B72" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" s="137">
+        <v>27.4</v>
+      </c>
+      <c r="D72" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" s="137">
+        <v>8</v>
+      </c>
+      <c r="F72" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G72" s="137">
+        <v>2.9</v>
+      </c>
+      <c r="H72" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="I72" s="23"/>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B73" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" s="137">
+        <v>27.4</v>
+      </c>
+      <c r="D73" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" s="137">
+        <v>8</v>
+      </c>
+      <c r="F73" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G73" s="137">
+        <v>2.9</v>
+      </c>
+      <c r="H73" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="I73" s="23"/>
+    </row>
+    <row r="74" spans="1:9" ht="22.5">
+      <c r="A74" s="114" t="s">
+        <v>99</v>
+      </c>
+      <c r="B74" s="137">
+        <v>1589</v>
+      </c>
+      <c r="C74" s="137">
+        <v>14837.1</v>
+      </c>
+      <c r="D74" s="137">
+        <v>1812.3</v>
+      </c>
+      <c r="E74" s="137">
+        <v>14140.2</v>
+      </c>
+      <c r="F74" s="137">
+        <v>1657.2</v>
+      </c>
+      <c r="G74" s="137">
+        <v>11310.1</v>
+      </c>
+      <c r="H74" s="137">
+        <v>4183.7</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B75" s="137">
+        <v>1346.2</v>
+      </c>
+      <c r="C75" s="137">
+        <v>13528.5</v>
+      </c>
+      <c r="D75" s="137">
+        <v>1569.5</v>
+      </c>
+      <c r="E75" s="137">
+        <v>12831.5</v>
+      </c>
+      <c r="F75" s="137">
+        <v>1414.4</v>
+      </c>
+      <c r="G75" s="137">
+        <v>10001.4</v>
+      </c>
+      <c r="H75" s="137">
+        <v>4183.7</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" s="15" customFormat="1">
+      <c r="A76" s="114" t="s">
+        <v>135</v>
+      </c>
+      <c r="B76" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C76" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F76" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G76" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H76" s="113" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" s="15" customFormat="1" ht="33.75">
+      <c r="A77" s="114" t="s">
+        <v>100</v>
+      </c>
+      <c r="B77" s="137">
+        <v>608</v>
+      </c>
+      <c r="C77" s="137">
+        <v>5167</v>
+      </c>
+      <c r="D77" s="137">
+        <v>496</v>
+      </c>
+      <c r="E77" s="137">
+        <v>4994</v>
+      </c>
+      <c r="F77" s="137">
+        <v>496</v>
+      </c>
+      <c r="G77" s="137">
+        <v>4994</v>
+      </c>
+      <c r="H77" s="137">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" s="15" customFormat="1">
+      <c r="A78" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B78" s="137">
+        <v>608</v>
+      </c>
+      <c r="C78" s="137">
+        <v>5167</v>
+      </c>
+      <c r="D78" s="137">
+        <v>496</v>
+      </c>
+      <c r="E78" s="137">
+        <v>4994</v>
+      </c>
+      <c r="F78" s="137">
+        <v>496</v>
+      </c>
+      <c r="G78" s="137">
+        <v>4994</v>
+      </c>
+      <c r="H78" s="137">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="114" t="s">
+        <v>101</v>
+      </c>
+      <c r="B79" s="137">
+        <v>3682</v>
+      </c>
+      <c r="C79" s="137">
+        <v>31394</v>
+      </c>
+      <c r="D79" s="137">
+        <v>3664</v>
+      </c>
+      <c r="E79" s="137">
+        <v>31346</v>
+      </c>
+      <c r="F79" s="137">
+        <v>3664</v>
+      </c>
+      <c r="G79" s="137">
+        <v>31346</v>
+      </c>
+      <c r="H79" s="137">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B80" s="137">
+        <v>3682</v>
+      </c>
+      <c r="C80" s="137">
+        <v>31394</v>
+      </c>
+      <c r="D80" s="137">
+        <v>3664</v>
+      </c>
+      <c r="E80" s="137">
+        <v>31346</v>
+      </c>
+      <c r="F80" s="137">
+        <v>3664</v>
+      </c>
+      <c r="G80" s="137">
+        <v>31346</v>
+      </c>
+      <c r="H80" s="137">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81" s="112" t="s">
+        <v>18</v>
+      </c>
+      <c r="B81" s="113"/>
+      <c r="C81" s="113"/>
+      <c r="D81" s="113"/>
+      <c r="E81" s="113"/>
+      <c r="F81" s="113"/>
+      <c r="G81" s="113"/>
+      <c r="H81" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="B82" s="113"/>
+      <c r="C82" s="113"/>
+      <c r="D82" s="113"/>
+      <c r="E82" s="113"/>
+      <c r="F82" s="113"/>
+      <c r="G82" s="113"/>
+      <c r="H82" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" s="112" t="s">
+        <v>19</v>
+      </c>
+      <c r="B83" s="113"/>
+      <c r="C83" s="113"/>
+      <c r="D83" s="113"/>
+      <c r="E83" s="113"/>
+      <c r="F83" s="113"/>
+      <c r="G83" s="113"/>
+      <c r="H83" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="B84" s="113"/>
+      <c r="C84" s="113"/>
+      <c r="D84" s="113"/>
+      <c r="E84" s="113"/>
+      <c r="F84" s="113"/>
+      <c r="G84" s="113"/>
+      <c r="H84" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="33.75">
+      <c r="A85" s="112" t="s">
+        <v>22</v>
+      </c>
+      <c r="B85" s="113"/>
+      <c r="C85" s="113"/>
+      <c r="D85" s="113"/>
+      <c r="E85" s="113"/>
+      <c r="F85" s="113"/>
+      <c r="G85" s="113"/>
+      <c r="H85" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="B86" s="113"/>
+      <c r="C86" s="113"/>
+      <c r="D86" s="113"/>
+      <c r="E86" s="113"/>
+      <c r="F86" s="113"/>
+      <c r="G86" s="113"/>
+      <c r="H86" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" s="112" t="s">
+        <v>24</v>
+      </c>
+      <c r="B87" s="113"/>
+      <c r="C87" s="113"/>
+      <c r="D87" s="113"/>
+      <c r="E87" s="113"/>
+      <c r="F87" s="113"/>
+      <c r="G87" s="113"/>
+      <c r="H87" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" s="114" t="s">
+        <v>102</v>
+      </c>
+      <c r="B88" s="137">
+        <v>7.3</v>
+      </c>
+      <c r="C88" s="137">
+        <v>49</v>
+      </c>
+      <c r="D88" s="137">
+        <v>7.9</v>
+      </c>
+      <c r="E88" s="137">
+        <v>49.9</v>
+      </c>
+      <c r="F88" s="137">
+        <v>5.8</v>
+      </c>
+      <c r="G88" s="137">
+        <v>34.5</v>
+      </c>
+      <c r="H88" s="137">
+        <v>0.5</v>
+      </c>
+      <c r="I88" s="23"/>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B89" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C89" s="137">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="D89" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E89" s="137">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F89" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G89" s="137">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H89" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="I89" s="23"/>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B90" s="137">
+        <v>3.4</v>
+      </c>
+      <c r="C90" s="137">
+        <v>31.4</v>
+      </c>
+      <c r="D90" s="137">
+        <v>4</v>
+      </c>
+      <c r="E90" s="137">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="F90" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G90" s="137">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="H90" s="137">
+        <v>0.5</v>
+      </c>
+      <c r="I90" s="23"/>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" s="114" t="s">
+        <v>103</v>
+      </c>
+      <c r="B91" s="137">
+        <v>13</v>
+      </c>
+      <c r="C91" s="137">
+        <v>95.7</v>
+      </c>
+      <c r="D91" s="137">
+        <v>14.4</v>
+      </c>
+      <c r="E91" s="137">
+        <v>96.1</v>
+      </c>
+      <c r="F91" s="137">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G91" s="137">
+        <v>56</v>
+      </c>
+      <c r="H91" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="I91" s="23"/>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B92" s="137">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="C92" s="137">
+        <v>56</v>
+      </c>
+      <c r="D92" s="137">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E92" s="137">
+        <v>56</v>
+      </c>
+      <c r="F92" s="137">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="G92" s="137">
+        <v>56</v>
+      </c>
+      <c r="H92" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="I92" s="23"/>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B93" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93" s="137">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="D93" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E93" s="137">
+        <v>40.1</v>
+      </c>
+      <c r="F93" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G93" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="H93" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="I93" s="23"/>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="114" t="s">
+        <v>104</v>
+      </c>
+      <c r="B94" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C94" s="137">
+        <v>11.2</v>
+      </c>
+      <c r="D94" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E94" s="137">
+        <v>11.2</v>
+      </c>
+      <c r="F94" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G94" s="137">
+        <v>11.2</v>
+      </c>
+      <c r="H94" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="I94" s="23"/>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B95" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C95" s="137">
+        <v>11.2</v>
+      </c>
+      <c r="D95" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" s="137">
+        <v>11.2</v>
+      </c>
+      <c r="F95" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G95" s="137">
+        <v>11.2</v>
+      </c>
+      <c r="H95" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="I95" s="23"/>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="112" t="s">
+        <v>25</v>
+      </c>
+      <c r="B96" s="113"/>
+      <c r="C96" s="113"/>
+      <c r="D96" s="113"/>
+      <c r="E96" s="113"/>
+      <c r="F96" s="113"/>
+      <c r="G96" s="113"/>
+      <c r="H96" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="114" t="s">
+        <v>105</v>
+      </c>
+      <c r="B97" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C97" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E97" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F97" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G97" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H97" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B98" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C98" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E98" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F98" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H98" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="I98" s="117"/>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="114" t="s">
+        <v>106</v>
+      </c>
+      <c r="B99" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C99" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F99" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G99" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H99" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="I99" s="117"/>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B100" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C100" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E100" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F100" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G100" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H100" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="114" t="s">
+        <v>107</v>
+      </c>
+      <c r="B101" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E101" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F101" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G101" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H101" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B102" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E102" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F102" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G102" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H102" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="114" t="s">
+        <v>108</v>
+      </c>
+      <c r="B103" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C103" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E103" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G103" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H103" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B104" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C104" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E104" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F104" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G104" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H104" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="33.75">
+      <c r="A105" s="114" t="s">
+        <v>109</v>
+      </c>
+      <c r="B105" s="137">
+        <v>1594.5</v>
+      </c>
+      <c r="C105" s="137">
+        <v>13056</v>
+      </c>
+      <c r="D105" s="137">
+        <v>1481.4</v>
+      </c>
+      <c r="E105" s="137">
+        <v>10832.8</v>
+      </c>
+      <c r="F105" s="137">
+        <v>1481.4</v>
+      </c>
+      <c r="G105" s="137">
+        <v>10412.799999999999</v>
+      </c>
+      <c r="H105" s="137">
+        <v>545.20000000000005</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B106" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C106" s="137">
+        <v>1280.0999999999999</v>
+      </c>
+      <c r="D106" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G106" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="H106" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="114" t="s">
+        <v>135</v>
+      </c>
+      <c r="B107" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C107" s="137">
+        <v>1752.9</v>
+      </c>
+      <c r="D107" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E107" s="137">
+        <v>1011.8</v>
+      </c>
+      <c r="F107" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G107" s="137">
+        <v>591.79999999999995</v>
+      </c>
+      <c r="H107" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B108" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C108" s="137">
+        <v>10023</v>
+      </c>
+      <c r="D108" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E108" s="137">
+        <v>9821</v>
+      </c>
+      <c r="F108" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G108" s="137">
+        <v>9821</v>
+      </c>
+      <c r="H108" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="114" t="s">
+        <v>110</v>
+      </c>
+      <c r="B109" s="137">
+        <v>1594.5</v>
+      </c>
+      <c r="C109" s="137">
+        <v>13056</v>
+      </c>
+      <c r="D109" s="137">
+        <v>1481.4</v>
+      </c>
+      <c r="E109" s="137">
+        <v>10832.8</v>
+      </c>
+      <c r="F109" s="137">
+        <v>1481.4</v>
+      </c>
+      <c r="G109" s="137">
+        <v>10412.799999999999</v>
+      </c>
+      <c r="H109" s="137">
+        <v>545.20000000000005</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B110" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C110" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E110" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G110" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="H110" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="114" t="s">
+        <v>135</v>
+      </c>
+      <c r="B111" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C111" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E111" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F111" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G111" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H111" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B112" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C112" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E112" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F112" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G112" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H112" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="22.5">
+      <c r="A113" s="112" t="s">
+        <v>26</v>
+      </c>
+      <c r="B113" s="113"/>
+      <c r="C113" s="113"/>
+      <c r="D113" s="113"/>
+      <c r="E113" s="113"/>
+      <c r="F113" s="113"/>
+      <c r="G113" s="113"/>
+      <c r="H113" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="112" t="s">
+        <v>27</v>
+      </c>
+      <c r="B114" s="113"/>
+      <c r="C114" s="113"/>
+      <c r="D114" s="113"/>
+      <c r="E114" s="113"/>
+      <c r="F114" s="113"/>
+      <c r="G114" s="113"/>
+      <c r="H114" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="22.5">
+      <c r="A115" s="114" t="s">
+        <v>111</v>
+      </c>
+      <c r="B115" s="139">
+        <v>668436</v>
+      </c>
+      <c r="C115" s="139">
+        <v>7764391</v>
+      </c>
+      <c r="D115" s="139">
+        <v>668436</v>
+      </c>
+      <c r="E115" s="139">
+        <v>7764391</v>
+      </c>
+      <c r="F115" s="139">
+        <v>668436</v>
+      </c>
+      <c r="G115" s="139">
+        <v>7764391</v>
+      </c>
+      <c r="H115" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B116" s="139">
+        <v>668436</v>
+      </c>
+      <c r="C116" s="139">
+        <v>7764391</v>
+      </c>
+      <c r="D116" s="139">
+        <v>668436</v>
+      </c>
+      <c r="E116" s="139">
+        <v>7764391</v>
+      </c>
+      <c r="F116" s="139">
+        <v>668436</v>
+      </c>
+      <c r="G116" s="139">
+        <v>7764391</v>
+      </c>
+      <c r="H116" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="22.5">
+      <c r="A117" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="B117" s="113"/>
+      <c r="C117" s="113"/>
+      <c r="D117" s="113"/>
+      <c r="E117" s="113"/>
+      <c r="F117" s="113"/>
+      <c r="G117" s="113"/>
+      <c r="H117" s="113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="67.5">
+      <c r="A118" s="114" t="s">
+        <v>112</v>
+      </c>
+      <c r="B118" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C118" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E118" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G118" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="H118" s="113" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B119" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C119" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E119" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G119" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="H119" s="113" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="33.75">
+      <c r="A120" s="114" t="s">
+        <v>113</v>
+      </c>
+      <c r="B120" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C120" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G120" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="H120" s="113" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B121" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C121" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E121" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G121" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="H121" s="113" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="114" t="s">
+        <v>114</v>
+      </c>
+      <c r="B122" s="139">
+        <v>372075</v>
+      </c>
+      <c r="C122" s="139">
+        <v>2671563</v>
+      </c>
+      <c r="D122" s="139">
+        <v>411492</v>
+      </c>
+      <c r="E122" s="139">
+        <v>2981103</v>
+      </c>
+      <c r="F122" s="139">
+        <v>129267</v>
+      </c>
+      <c r="G122" s="139">
+        <v>769190</v>
+      </c>
+      <c r="H122" s="139">
+        <v>1041513</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B123" s="139">
+        <v>372075</v>
+      </c>
+      <c r="C123" s="139">
+        <v>2671563</v>
+      </c>
+      <c r="D123" s="139">
+        <v>411492</v>
+      </c>
+      <c r="E123" s="139">
+        <v>2981103</v>
+      </c>
+      <c r="F123" s="139">
+        <v>129267</v>
+      </c>
+      <c r="G123" s="139">
+        <v>769190</v>
+      </c>
+      <c r="H123" s="139">
+        <v>1041513</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="45">
+      <c r="A124" s="114" t="s">
+        <v>115</v>
+      </c>
+      <c r="B124" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C124" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E124" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F124" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G124" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H124" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B125" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="C125" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="E125" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F125" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="G125" s="113" t="s">
+        <v>10</v>
+      </c>
+      <c r="H125" s="113" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="22.5">
+      <c r="A126" s="114" t="s">
+        <v>116</v>
+      </c>
+      <c r="B126" s="139">
+        <v>9245</v>
+      </c>
+      <c r="C126" s="139">
+        <v>111321</v>
+      </c>
+      <c r="D126" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E126" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="F126" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G126" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="H126" s="139">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B127" s="139">
+        <v>6135</v>
+      </c>
+      <c r="C127" s="139">
+        <v>89846</v>
+      </c>
+      <c r="D127" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="F127" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G127" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="H127" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="114" t="s">
+        <v>135</v>
+      </c>
+      <c r="B128" s="116" t="s">
+        <v>141</v>
+      </c>
+      <c r="C128" s="116" t="s">
+        <v>141</v>
+      </c>
+      <c r="D128" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E128" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="G128" s="113" t="s">
+        <v>9</v>
+      </c>
+      <c r="H128" s="116" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="45">
+      <c r="A129" s="114" t="s">
+        <v>117</v>
+      </c>
+      <c r="B129" s="139">
+        <v>31371</v>
+      </c>
+      <c r="C129" s="139">
+        <v>218200</v>
+      </c>
+      <c r="D129" s="139">
+        <v>30906</v>
+      </c>
+      <c r="E129" s="139">
+        <v>215338</v>
+      </c>
+      <c r="F129" s="139">
+        <v>30906</v>
+      </c>
+      <c r="G129" s="139">
+        <v>212688</v>
+      </c>
+      <c r="H129" s="139">
+        <v>19161</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B130" s="139">
+        <v>31371</v>
+      </c>
+      <c r="C130" s="139">
+        <v>218200</v>
+      </c>
+      <c r="D130" s="139">
+        <v>30906</v>
+      </c>
+      <c r="E130" s="139">
+        <v>215338</v>
+      </c>
+      <c r="F130" s="139">
+        <v>30906</v>
+      </c>
+      <c r="G130" s="139">
+        <v>212688</v>
+      </c>
+      <c r="H130" s="139">
+        <v>19161</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="22.5">
+      <c r="A131" s="114" t="s">
+        <v>118</v>
+      </c>
+      <c r="B131" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C131" s="139">
+        <v>3100</v>
+      </c>
+      <c r="D131" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E131" s="139">
+        <v>3100</v>
+      </c>
+      <c r="F131" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G131" s="139">
+        <v>3100</v>
+      </c>
+      <c r="H131" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B132" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C132" s="139">
+        <v>3100</v>
+      </c>
+      <c r="D132" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E132" s="139">
+        <v>3100</v>
+      </c>
+      <c r="F132" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G132" s="139">
+        <v>3100</v>
+      </c>
+      <c r="H132" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="114" t="s">
+        <v>119</v>
+      </c>
+      <c r="B133" s="139">
+        <v>82582</v>
+      </c>
+      <c r="C133" s="139">
+        <v>316463</v>
+      </c>
+      <c r="D133" s="139">
+        <v>60055</v>
+      </c>
+      <c r="E133" s="139">
+        <v>159939</v>
+      </c>
+      <c r="F133" s="139">
+        <v>60055</v>
+      </c>
+      <c r="G133" s="139">
+        <v>159938</v>
+      </c>
+      <c r="H133" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B134" s="139">
+        <v>82582</v>
+      </c>
+      <c r="C134" s="139">
+        <v>316463</v>
+      </c>
+      <c r="D134" s="139">
+        <v>60055</v>
+      </c>
+      <c r="E134" s="139">
+        <v>159939</v>
+      </c>
+      <c r="F134" s="139">
+        <v>60055</v>
+      </c>
+      <c r="G134" s="139">
+        <v>159938</v>
+      </c>
+      <c r="H134" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="114" t="s">
+        <v>120</v>
+      </c>
+      <c r="B135" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C135" s="139">
+        <v>67794</v>
+      </c>
+      <c r="D135" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E135" s="139">
+        <v>55741</v>
+      </c>
+      <c r="F135" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G135" s="139">
+        <v>55741</v>
+      </c>
+      <c r="H135" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B136" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C136" s="139">
+        <v>67794</v>
+      </c>
+      <c r="D136" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E136" s="139">
+        <v>55741</v>
+      </c>
+      <c r="F136" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G136" s="139">
+        <v>55741</v>
+      </c>
+      <c r="H136" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="B137" s="138"/>
+      <c r="C137" s="138"/>
+      <c r="D137" s="138"/>
+      <c r="E137" s="138"/>
+      <c r="F137" s="138"/>
+      <c r="G137" s="138"/>
+      <c r="H137" s="138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="114" t="s">
+        <v>121</v>
+      </c>
+      <c r="B138" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C138" s="139">
+        <v>574502</v>
+      </c>
+      <c r="D138" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E138" s="139">
+        <v>568716</v>
+      </c>
+      <c r="F138" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G138" s="139">
+        <v>376</v>
+      </c>
+      <c r="H138" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="15" customFormat="1">
+      <c r="A139" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B139" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C139" s="139">
+        <v>574502</v>
+      </c>
+      <c r="D139" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E139" s="139">
+        <v>568716</v>
+      </c>
+      <c r="F139" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G139" s="139">
+        <v>376</v>
+      </c>
+      <c r="H139" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="15" customFormat="1">
+      <c r="A140" s="114" t="s">
+        <v>122</v>
+      </c>
+      <c r="B140" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C140" s="139">
+        <v>369</v>
+      </c>
+      <c r="D140" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E140" s="139">
+        <v>14</v>
+      </c>
+      <c r="F140" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G140" s="139">
+        <v>14</v>
+      </c>
+      <c r="H140" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="15" customFormat="1">
+      <c r="A141" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B141" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C141" s="139">
+        <v>369</v>
+      </c>
+      <c r="D141" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E141" s="139">
+        <v>14</v>
+      </c>
+      <c r="F141" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G141" s="139">
+        <v>14</v>
+      </c>
+      <c r="H141" s="138" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="22.5">
+      <c r="A142" s="112" t="s">
+        <v>30</v>
+      </c>
+      <c r="B142" s="138"/>
+      <c r="C142" s="138"/>
+      <c r="D142" s="138"/>
+      <c r="E142" s="138"/>
+      <c r="F142" s="138"/>
+      <c r="G142" s="138"/>
+      <c r="H142" s="138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="22.5">
+      <c r="A143" s="114" t="s">
+        <v>123</v>
+      </c>
+      <c r="B143" s="139">
+        <v>845</v>
+      </c>
+      <c r="C143" s="139">
+        <v>7743</v>
+      </c>
+      <c r="D143" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E143" s="139">
+        <v>19</v>
+      </c>
+      <c r="F143" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G143" s="139">
+        <v>19</v>
+      </c>
+      <c r="H143" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B144" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C144" s="139">
+        <v>640</v>
+      </c>
+      <c r="D144" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E144" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="F144" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G144" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="H144" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B145" s="139">
+        <v>775</v>
+      </c>
+      <c r="C145" s="139">
+        <v>7103</v>
+      </c>
+      <c r="D145" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E145" s="139">
+        <v>9</v>
+      </c>
+      <c r="F145" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G145" s="139">
+        <v>9</v>
+      </c>
+      <c r="H145" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="22.5">
+      <c r="A146" s="112" t="s">
+        <v>31</v>
+      </c>
+      <c r="B146" s="138"/>
+      <c r="C146" s="138"/>
+      <c r="D146" s="138"/>
+      <c r="E146" s="138"/>
+      <c r="F146" s="138"/>
+      <c r="G146" s="138"/>
+      <c r="H146" s="138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="112" t="s">
+        <v>32</v>
+      </c>
+      <c r="B147" s="138"/>
+      <c r="C147" s="138"/>
+      <c r="D147" s="138"/>
+      <c r="E147" s="138"/>
+      <c r="F147" s="138"/>
+      <c r="G147" s="138"/>
+      <c r="H147" s="138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="22.5">
+      <c r="A148" s="112" t="s">
+        <v>33</v>
+      </c>
+      <c r="B148" s="138"/>
+      <c r="C148" s="138"/>
+      <c r="D148" s="138"/>
+      <c r="E148" s="138"/>
+      <c r="F148" s="138"/>
+      <c r="G148" s="138"/>
+      <c r="H148" s="138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="112" t="s">
+        <v>38</v>
+      </c>
+      <c r="B149" s="138"/>
+      <c r="C149" s="138"/>
+      <c r="D149" s="138"/>
+      <c r="E149" s="138"/>
+      <c r="F149" s="138"/>
+      <c r="G149" s="138"/>
+      <c r="H149" s="138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="22.5">
+      <c r="A150" s="114" t="s">
+        <v>124</v>
+      </c>
+      <c r="B150" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C150" s="139">
+        <v>5</v>
+      </c>
+      <c r="D150" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E150" s="139">
+        <v>5</v>
+      </c>
+      <c r="F150" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G150" s="139">
+        <v>5</v>
+      </c>
+      <c r="H150" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B151" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C151" s="139">
+        <v>5</v>
+      </c>
+      <c r="D151" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E151" s="139">
+        <v>5</v>
+      </c>
+      <c r="F151" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G151" s="139">
+        <v>5</v>
+      </c>
+      <c r="H151" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="112" t="s">
+        <v>34</v>
+      </c>
+      <c r="B152" s="138"/>
+      <c r="C152" s="138"/>
+      <c r="D152" s="138"/>
+      <c r="E152" s="138"/>
+      <c r="F152" s="138"/>
+      <c r="G152" s="138"/>
+      <c r="H152" s="138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="112" t="s">
+        <v>35</v>
+      </c>
+      <c r="B153" s="138"/>
+      <c r="C153" s="138"/>
+      <c r="D153" s="138"/>
+      <c r="E153" s="138"/>
+      <c r="F153" s="138"/>
+      <c r="G153" s="138"/>
+      <c r="H153" s="138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="22.5">
+      <c r="A154" s="112" t="s">
+        <v>36</v>
+      </c>
+      <c r="B154" s="138"/>
+      <c r="C154" s="138"/>
+      <c r="D154" s="138"/>
+      <c r="E154" s="138"/>
+      <c r="F154" s="138"/>
+      <c r="G154" s="138"/>
+      <c r="H154" s="138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="112" t="s">
+        <v>37</v>
+      </c>
+      <c r="B155" s="138"/>
+      <c r="C155" s="138"/>
+      <c r="D155" s="138"/>
+      <c r="E155" s="138"/>
+      <c r="F155" s="138"/>
+      <c r="G155" s="138"/>
+      <c r="H155" s="138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="114" t="s">
+        <v>125</v>
+      </c>
+      <c r="B156" s="137">
+        <v>219741.9</v>
+      </c>
+      <c r="C156" s="137">
+        <v>2912633.8</v>
+      </c>
+      <c r="D156" s="137">
+        <v>105147</v>
+      </c>
+      <c r="E156" s="137">
+        <v>1403413.8</v>
+      </c>
+      <c r="F156" s="137">
+        <v>105147</v>
+      </c>
+      <c r="G156" s="137">
+        <v>1403412.8</v>
+      </c>
+      <c r="H156" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B157" s="137">
+        <v>93947.7</v>
+      </c>
+      <c r="C157" s="137">
+        <v>1576062.1</v>
+      </c>
+      <c r="D157" s="137">
+        <v>37847</v>
+      </c>
+      <c r="E157" s="137">
+        <v>716359</v>
+      </c>
+      <c r="F157" s="137">
+        <v>37847</v>
+      </c>
+      <c r="G157" s="137">
+        <v>716359</v>
+      </c>
+      <c r="H157" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="114" t="s">
+        <v>135</v>
+      </c>
+      <c r="B158" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C158" s="137">
+        <v>8.5</v>
+      </c>
+      <c r="D158" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E158" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G158" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="H158" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="114" t="s">
+        <v>128</v>
+      </c>
+      <c r="B159" s="137">
+        <v>2676.1</v>
+      </c>
+      <c r="C159" s="137">
+        <v>27038.400000000001</v>
+      </c>
+      <c r="D159" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E159" s="137">
+        <v>4132.8</v>
+      </c>
+      <c r="F159" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G159" s="137">
+        <v>4132.8</v>
+      </c>
+      <c r="H159" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="114" t="s">
+        <v>134</v>
+      </c>
+      <c r="B160" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="C160" s="137">
+        <v>116559</v>
+      </c>
+      <c r="D160" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E160" s="137">
+        <v>116559</v>
+      </c>
+      <c r="F160" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G160" s="137">
+        <v>116559</v>
+      </c>
+      <c r="H160" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B161" s="137">
+        <v>76246.5</v>
+      </c>
+      <c r="C161" s="137">
+        <v>889176.6</v>
+      </c>
+      <c r="D161" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E161" s="137">
+        <v>442920</v>
+      </c>
+      <c r="F161" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G161" s="137">
+        <v>442919</v>
+      </c>
+      <c r="H161" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="114" t="s">
+        <v>130</v>
+      </c>
+      <c r="B162" s="137">
+        <v>333</v>
+      </c>
+      <c r="C162" s="137">
+        <v>3811.2</v>
+      </c>
+      <c r="D162" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E162" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G162" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="H162" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B163" s="137">
+        <v>32085.7</v>
+      </c>
+      <c r="C163" s="137">
+        <v>299978</v>
+      </c>
+      <c r="D163" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E163" s="137">
+        <v>123443</v>
+      </c>
+      <c r="F163" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G163" s="137">
+        <v>123443</v>
+      </c>
+      <c r="H163" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="22.5">
+      <c r="A164" s="114" t="s">
+        <v>126</v>
+      </c>
+      <c r="B164" s="137">
+        <v>211.1</v>
+      </c>
+      <c r="C164" s="137">
+        <v>3503.3</v>
+      </c>
+      <c r="D164" s="137">
+        <v>50.6</v>
+      </c>
+      <c r="E164" s="137">
+        <v>1149</v>
+      </c>
+      <c r="F164" s="137">
+        <v>50.6</v>
+      </c>
+      <c r="G164" s="137">
+        <v>1149</v>
+      </c>
+      <c r="H164" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="114" t="s">
+        <v>136</v>
+      </c>
+      <c r="B165" s="137">
+        <v>56.6</v>
+      </c>
+      <c r="C165" s="137">
+        <v>1321.7</v>
+      </c>
+      <c r="D165" s="137">
+        <v>50.4</v>
+      </c>
+      <c r="E165" s="137">
+        <v>1138.3</v>
+      </c>
+      <c r="F165" s="137">
+        <v>50.4</v>
+      </c>
+      <c r="G165" s="137">
+        <v>1138.3</v>
+      </c>
+      <c r="H165" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="114" t="s">
+        <v>135</v>
+      </c>
+      <c r="B166" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" s="137">
+        <v>26.7</v>
+      </c>
+      <c r="D166" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E166" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G166" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="H166" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="114" t="s">
+        <v>128</v>
+      </c>
+      <c r="B167" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" s="137">
+        <v>3.9</v>
+      </c>
+      <c r="D167" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E167" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G167" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="H167" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="114" t="s">
+        <v>129</v>
+      </c>
+      <c r="B168" s="137">
+        <v>59.3</v>
+      </c>
+      <c r="C168" s="137">
+        <v>875.1</v>
+      </c>
+      <c r="D168" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="E168" s="137">
+        <v>10.7</v>
+      </c>
+      <c r="F168" s="138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G168" s="137">
+        <v>10.7</v>
+      </c>
+      <c r="H168" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="114" t="s">
+        <v>130</v>
+      </c>
+      <c r="B169" s="137">
+        <v>84</v>
+      </c>
+      <c r="C169" s="137">
+        <v>913.3</v>
+      </c>
+      <c r="D169" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E169" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G169" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="H169" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B170" s="137">
+        <v>11.2</v>
+      </c>
+      <c r="C170" s="137">
+        <v>324.10000000000002</v>
+      </c>
+      <c r="D170" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E170" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G170" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="H170" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="114" t="s">
+        <v>131</v>
+      </c>
+      <c r="B171" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" s="137">
+        <v>38.5</v>
+      </c>
+      <c r="D171" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E171" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="G171" s="138" t="s">
+        <v>9</v>
+      </c>
+      <c r="H171" s="138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="118"/>
+      <c r="B172" s="118"/>
+      <c r="C172" s="118"/>
+      <c r="D172" s="118"/>
+      <c r="E172" s="118"/>
+      <c r="F172" s="118"/>
+      <c r="G172" s="118"/>
+      <c r="H172" s="118"/>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="119"/>
+      <c r="B173" s="120"/>
+      <c r="C173" s="120"/>
+      <c r="D173" s="120"/>
+      <c r="E173" s="120"/>
+      <c r="F173" s="120"/>
+      <c r="G173" s="120"/>
+      <c r="H173" s="121"/>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" s="119"/>
+      <c r="B174" s="120"/>
+      <c r="C174" s="120"/>
+      <c r="D174" s="120"/>
+      <c r="E174" s="120"/>
+      <c r="F174" s="120"/>
+      <c r="G174" s="120"/>
+      <c r="H174" s="121"/>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="119"/>
+      <c r="B175" s="120"/>
+      <c r="C175" s="120"/>
+      <c r="D175" s="121"/>
+      <c r="E175" s="120"/>
+      <c r="F175" s="121"/>
+      <c r="G175" s="120"/>
+      <c r="H175" s="121"/>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="119"/>
+      <c r="B176" s="4"/>
+      <c r="C176" s="3"/>
+      <c r="D176" s="4"/>
+      <c r="E176" s="4"/>
+      <c r="F176" s="4"/>
+      <c r="G176" s="4"/>
+      <c r="H176" s="3"/>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" s="119"/>
+      <c r="B177" s="120"/>
+      <c r="C177" s="120"/>
+      <c r="D177" s="120"/>
+      <c r="E177" s="120"/>
+      <c r="F177" s="120"/>
+      <c r="G177" s="120"/>
+      <c r="H177" s="121"/>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" s="119"/>
+      <c r="B178" s="120"/>
+      <c r="C178" s="120"/>
+      <c r="D178" s="120"/>
+      <c r="E178" s="120"/>
+      <c r="F178" s="120"/>
+      <c r="G178" s="120"/>
+      <c r="H178" s="121"/>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" s="119"/>
+      <c r="B179" s="121"/>
+      <c r="C179" s="120"/>
+      <c r="D179" s="121"/>
+      <c r="E179" s="120"/>
+      <c r="F179" s="121"/>
+      <c r="G179" s="120"/>
+      <c r="H179" s="121"/>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" s="119"/>
+      <c r="B180" s="121"/>
+      <c r="C180" s="120"/>
+      <c r="D180" s="121"/>
+      <c r="E180" s="121"/>
+      <c r="F180" s="121"/>
+      <c r="G180" s="121"/>
+      <c r="H180" s="121"/>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" s="119"/>
+      <c r="B181" s="121"/>
+      <c r="C181" s="120"/>
+      <c r="D181" s="121"/>
+      <c r="E181" s="121"/>
+      <c r="F181" s="121"/>
+      <c r="G181" s="121"/>
+      <c r="H181" s="121"/>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" s="119"/>
+      <c r="B182" s="121"/>
+      <c r="C182" s="120"/>
+      <c r="D182" s="121"/>
+      <c r="E182" s="120"/>
+      <c r="F182" s="121"/>
+      <c r="G182" s="120"/>
+      <c r="H182" s="121"/>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" s="119"/>
+      <c r="B183" s="120"/>
+      <c r="C183" s="120"/>
+      <c r="D183" s="121"/>
+      <c r="E183" s="121"/>
+      <c r="F183" s="121"/>
+      <c r="G183" s="121"/>
+      <c r="H183" s="121"/>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" s="119"/>
+      <c r="B184" s="121"/>
+      <c r="C184" s="120"/>
+      <c r="D184" s="121"/>
+      <c r="E184" s="120"/>
+      <c r="F184" s="121"/>
+      <c r="G184" s="120"/>
+      <c r="H184" s="121"/>
+    </row>
+    <row r="185" spans="1:8" ht="27.75" customHeight="1">
+      <c r="A185" s="128"/>
+      <c r="B185" s="128"/>
+      <c r="C185" s="128"/>
+      <c r="D185" s="128"/>
+      <c r="E185" s="128"/>
+      <c r="F185" s="128"/>
+      <c r="G185" s="128"/>
+      <c r="H185" s="128"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A185:H185"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19EC4441-3838-4C9B-8644-B1494F9D0342}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="47" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="47"/>
+    <col min="1" max="1" width="4.375" style="47" customWidth="1"/>
+    <col min="2" max="2" width="113.625" style="47" customWidth="1"/>
+    <col min="3" max="256" width="9.125" style="47"/>
+    <col min="257" max="257" width="4.375" style="47" customWidth="1"/>
+    <col min="258" max="258" width="113.625" style="47" customWidth="1"/>
+    <col min="259" max="512" width="9.125" style="47"/>
+    <col min="513" max="513" width="4.375" style="47" customWidth="1"/>
+    <col min="514" max="514" width="113.625" style="47" customWidth="1"/>
+    <col min="515" max="768" width="9.125" style="47"/>
+    <col min="769" max="769" width="4.375" style="47" customWidth="1"/>
+    <col min="770" max="770" width="113.625" style="47" customWidth="1"/>
+    <col min="771" max="1024" width="9.125" style="47"/>
+    <col min="1025" max="1025" width="4.375" style="47" customWidth="1"/>
+    <col min="1026" max="1026" width="113.625" style="47" customWidth="1"/>
+    <col min="1027" max="1280" width="9.125" style="47"/>
+    <col min="1281" max="1281" width="4.375" style="47" customWidth="1"/>
+    <col min="1282" max="1282" width="113.625" style="47" customWidth="1"/>
+    <col min="1283" max="1536" width="9.125" style="47"/>
+    <col min="1537" max="1537" width="4.375" style="47" customWidth="1"/>
+    <col min="1538" max="1538" width="113.625" style="47" customWidth="1"/>
+    <col min="1539" max="1792" width="9.125" style="47"/>
+    <col min="1793" max="1793" width="4.375" style="47" customWidth="1"/>
+    <col min="1794" max="1794" width="113.625" style="47" customWidth="1"/>
+    <col min="1795" max="2048" width="9.125" style="47"/>
+    <col min="2049" max="2049" width="4.375" style="47" customWidth="1"/>
+    <col min="2050" max="2050" width="113.625" style="47" customWidth="1"/>
+    <col min="2051" max="2304" width="9.125" style="47"/>
+    <col min="2305" max="2305" width="4.375" style="47" customWidth="1"/>
+    <col min="2306" max="2306" width="113.625" style="47" customWidth="1"/>
+    <col min="2307" max="2560" width="9.125" style="47"/>
+    <col min="2561" max="2561" width="4.375" style="47" customWidth="1"/>
+    <col min="2562" max="2562" width="113.625" style="47" customWidth="1"/>
+    <col min="2563" max="2816" width="9.125" style="47"/>
+    <col min="2817" max="2817" width="4.375" style="47" customWidth="1"/>
+    <col min="2818" max="2818" width="113.625" style="47" customWidth="1"/>
+    <col min="2819" max="3072" width="9.125" style="47"/>
+    <col min="3073" max="3073" width="4.375" style="47" customWidth="1"/>
+    <col min="3074" max="3074" width="113.625" style="47" customWidth="1"/>
+    <col min="3075" max="3328" width="9.125" style="47"/>
+    <col min="3329" max="3329" width="4.375" style="47" customWidth="1"/>
+    <col min="3330" max="3330" width="113.625" style="47" customWidth="1"/>
+    <col min="3331" max="3584" width="9.125" style="47"/>
+    <col min="3585" max="3585" width="4.375" style="47" customWidth="1"/>
+    <col min="3586" max="3586" width="113.625" style="47" customWidth="1"/>
+    <col min="3587" max="3840" width="9.125" style="47"/>
+    <col min="3841" max="3841" width="4.375" style="47" customWidth="1"/>
+    <col min="3842" max="3842" width="113.625" style="47" customWidth="1"/>
+    <col min="3843" max="4096" width="9.125" style="47"/>
+    <col min="4097" max="4097" width="4.375" style="47" customWidth="1"/>
+    <col min="4098" max="4098" width="113.625" style="47" customWidth="1"/>
+    <col min="4099" max="4352" width="9.125" style="47"/>
+    <col min="4353" max="4353" width="4.375" style="47" customWidth="1"/>
+    <col min="4354" max="4354" width="113.625" style="47" customWidth="1"/>
+    <col min="4355" max="4608" width="9.125" style="47"/>
+    <col min="4609" max="4609" width="4.375" style="47" customWidth="1"/>
+    <col min="4610" max="4610" width="113.625" style="47" customWidth="1"/>
+    <col min="4611" max="4864" width="9.125" style="47"/>
+    <col min="4865" max="4865" width="4.375" style="47" customWidth="1"/>
+    <col min="4866" max="4866" width="113.625" style="47" customWidth="1"/>
+    <col min="4867" max="5120" width="9.125" style="47"/>
+    <col min="5121" max="5121" width="4.375" style="47" customWidth="1"/>
+    <col min="5122" max="5122" width="113.625" style="47" customWidth="1"/>
+    <col min="5123" max="5376" width="9.125" style="47"/>
+    <col min="5377" max="5377" width="4.375" style="47" customWidth="1"/>
+    <col min="5378" max="5378" width="113.625" style="47" customWidth="1"/>
+    <col min="5379" max="5632" width="9.125" style="47"/>
+    <col min="5633" max="5633" width="4.375" style="47" customWidth="1"/>
+    <col min="5634" max="5634" width="113.625" style="47" customWidth="1"/>
+    <col min="5635" max="5888" width="9.125" style="47"/>
+    <col min="5889" max="5889" width="4.375" style="47" customWidth="1"/>
+    <col min="5890" max="5890" width="113.625" style="47" customWidth="1"/>
+    <col min="5891" max="6144" width="9.125" style="47"/>
+    <col min="6145" max="6145" width="4.375" style="47" customWidth="1"/>
+    <col min="6146" max="6146" width="113.625" style="47" customWidth="1"/>
+    <col min="6147" max="6400" width="9.125" style="47"/>
+    <col min="6401" max="6401" width="4.375" style="47" customWidth="1"/>
+    <col min="6402" max="6402" width="113.625" style="47" customWidth="1"/>
+    <col min="6403" max="6656" width="9.125" style="47"/>
+    <col min="6657" max="6657" width="4.375" style="47" customWidth="1"/>
+    <col min="6658" max="6658" width="113.625" style="47" customWidth="1"/>
+    <col min="6659" max="6912" width="9.125" style="47"/>
+    <col min="6913" max="6913" width="4.375" style="47" customWidth="1"/>
+    <col min="6914" max="6914" width="113.625" style="47" customWidth="1"/>
+    <col min="6915" max="7168" width="9.125" style="47"/>
+    <col min="7169" max="7169" width="4.375" style="47" customWidth="1"/>
+    <col min="7170" max="7170" width="113.625" style="47" customWidth="1"/>
+    <col min="7171" max="7424" width="9.125" style="47"/>
+    <col min="7425" max="7425" width="4.375" style="47" customWidth="1"/>
+    <col min="7426" max="7426" width="113.625" style="47" customWidth="1"/>
+    <col min="7427" max="7680" width="9.125" style="47"/>
+    <col min="7681" max="7681" width="4.375" style="47" customWidth="1"/>
+    <col min="7682" max="7682" width="113.625" style="47" customWidth="1"/>
+    <col min="7683" max="7936" width="9.125" style="47"/>
+    <col min="7937" max="7937" width="4.375" style="47" customWidth="1"/>
+    <col min="7938" max="7938" width="113.625" style="47" customWidth="1"/>
+    <col min="7939" max="8192" width="9.125" style="47"/>
+    <col min="8193" max="8193" width="4.375" style="47" customWidth="1"/>
+    <col min="8194" max="8194" width="113.625" style="47" customWidth="1"/>
+    <col min="8195" max="8448" width="9.125" style="47"/>
+    <col min="8449" max="8449" width="4.375" style="47" customWidth="1"/>
+    <col min="8450" max="8450" width="113.625" style="47" customWidth="1"/>
+    <col min="8451" max="8704" width="9.125" style="47"/>
+    <col min="8705" max="8705" width="4.375" style="47" customWidth="1"/>
+    <col min="8706" max="8706" width="113.625" style="47" customWidth="1"/>
+    <col min="8707" max="8960" width="9.125" style="47"/>
+    <col min="8961" max="8961" width="4.375" style="47" customWidth="1"/>
+    <col min="8962" max="8962" width="113.625" style="47" customWidth="1"/>
+    <col min="8963" max="9216" width="9.125" style="47"/>
+    <col min="9217" max="9217" width="4.375" style="47" customWidth="1"/>
+    <col min="9218" max="9218" width="113.625" style="47" customWidth="1"/>
+    <col min="9219" max="9472" width="9.125" style="47"/>
+    <col min="9473" max="9473" width="4.375" style="47" customWidth="1"/>
+    <col min="9474" max="9474" width="113.625" style="47" customWidth="1"/>
+    <col min="9475" max="9728" width="9.125" style="47"/>
+    <col min="9729" max="9729" width="4.375" style="47" customWidth="1"/>
+    <col min="9730" max="9730" width="113.625" style="47" customWidth="1"/>
+    <col min="9731" max="9984" width="9.125" style="47"/>
+    <col min="9985" max="9985" width="4.375" style="47" customWidth="1"/>
+    <col min="9986" max="9986" width="113.625" style="47" customWidth="1"/>
+    <col min="9987" max="10240" width="9.125" style="47"/>
+    <col min="10241" max="10241" width="4.375" style="47" customWidth="1"/>
+    <col min="10242" max="10242" width="113.625" style="47" customWidth="1"/>
+    <col min="10243" max="10496" width="9.125" style="47"/>
+    <col min="10497" max="10497" width="4.375" style="47" customWidth="1"/>
+    <col min="10498" max="10498" width="113.625" style="47" customWidth="1"/>
+    <col min="10499" max="10752" width="9.125" style="47"/>
+    <col min="10753" max="10753" width="4.375" style="47" customWidth="1"/>
+    <col min="10754" max="10754" width="113.625" style="47" customWidth="1"/>
+    <col min="10755" max="11008" width="9.125" style="47"/>
+    <col min="11009" max="11009" width="4.375" style="47" customWidth="1"/>
+    <col min="11010" max="11010" width="113.625" style="47" customWidth="1"/>
+    <col min="11011" max="11264" width="9.125" style="47"/>
+    <col min="11265" max="11265" width="4.375" style="47" customWidth="1"/>
+    <col min="11266" max="11266" width="113.625" style="47" customWidth="1"/>
+    <col min="11267" max="11520" width="9.125" style="47"/>
+    <col min="11521" max="11521" width="4.375" style="47" customWidth="1"/>
+    <col min="11522" max="11522" width="113.625" style="47" customWidth="1"/>
+    <col min="11523" max="11776" width="9.125" style="47"/>
+    <col min="11777" max="11777" width="4.375" style="47" customWidth="1"/>
+    <col min="11778" max="11778" width="113.625" style="47" customWidth="1"/>
+    <col min="11779" max="12032" width="9.125" style="47"/>
+    <col min="12033" max="12033" width="4.375" style="47" customWidth="1"/>
+    <col min="12034" max="12034" width="113.625" style="47" customWidth="1"/>
+    <col min="12035" max="12288" width="9.125" style="47"/>
+    <col min="12289" max="12289" width="4.375" style="47" customWidth="1"/>
+    <col min="12290" max="12290" width="113.625" style="47" customWidth="1"/>
+    <col min="12291" max="12544" width="9.125" style="47"/>
+    <col min="12545" max="12545" width="4.375" style="47" customWidth="1"/>
+    <col min="12546" max="12546" width="113.625" style="47" customWidth="1"/>
+    <col min="12547" max="12800" width="9.125" style="47"/>
+    <col min="12801" max="12801" width="4.375" style="47" customWidth="1"/>
+    <col min="12802" max="12802" width="113.625" style="47" customWidth="1"/>
+    <col min="12803" max="13056" width="9.125" style="47"/>
+    <col min="13057" max="13057" width="4.375" style="47" customWidth="1"/>
+    <col min="13058" max="13058" width="113.625" style="47" customWidth="1"/>
+    <col min="13059" max="13312" width="9.125" style="47"/>
+    <col min="13313" max="13313" width="4.375" style="47" customWidth="1"/>
+    <col min="13314" max="13314" width="113.625" style="47" customWidth="1"/>
+    <col min="13315" max="13568" width="9.125" style="47"/>
+    <col min="13569" max="13569" width="4.375" style="47" customWidth="1"/>
+    <col min="13570" max="13570" width="113.625" style="47" customWidth="1"/>
+    <col min="13571" max="13824" width="9.125" style="47"/>
+    <col min="13825" max="13825" width="4.375" style="47" customWidth="1"/>
+    <col min="13826" max="13826" width="113.625" style="47" customWidth="1"/>
+    <col min="13827" max="14080" width="9.125" style="47"/>
+    <col min="14081" max="14081" width="4.375" style="47" customWidth="1"/>
+    <col min="14082" max="14082" width="113.625" style="47" customWidth="1"/>
+    <col min="14083" max="14336" width="9.125" style="47"/>
+    <col min="14337" max="14337" width="4.375" style="47" customWidth="1"/>
+    <col min="14338" max="14338" width="113.625" style="47" customWidth="1"/>
+    <col min="14339" max="14592" width="9.125" style="47"/>
+    <col min="14593" max="14593" width="4.375" style="47" customWidth="1"/>
+    <col min="14594" max="14594" width="113.625" style="47" customWidth="1"/>
+    <col min="14595" max="14848" width="9.125" style="47"/>
+    <col min="14849" max="14849" width="4.375" style="47" customWidth="1"/>
+    <col min="14850" max="14850" width="113.625" style="47" customWidth="1"/>
+    <col min="14851" max="15104" width="9.125" style="47"/>
+    <col min="15105" max="15105" width="4.375" style="47" customWidth="1"/>
+    <col min="15106" max="15106" width="113.625" style="47" customWidth="1"/>
+    <col min="15107" max="15360" width="9.125" style="47"/>
+    <col min="15361" max="15361" width="4.375" style="47" customWidth="1"/>
+    <col min="15362" max="15362" width="113.625" style="47" customWidth="1"/>
+    <col min="15363" max="15616" width="9.125" style="47"/>
+    <col min="15617" max="15617" width="4.375" style="47" customWidth="1"/>
+    <col min="15618" max="15618" width="113.625" style="47" customWidth="1"/>
+    <col min="15619" max="15872" width="9.125" style="47"/>
+    <col min="15873" max="15873" width="4.375" style="47" customWidth="1"/>
+    <col min="15874" max="15874" width="113.625" style="47" customWidth="1"/>
+    <col min="15875" max="16128" width="9.125" style="47"/>
+    <col min="16129" max="16129" width="4.375" style="47" customWidth="1"/>
+    <col min="16130" max="16130" width="113.625" style="47" customWidth="1"/>
+    <col min="16131" max="16384" width="9.125" style="47"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="46"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="48" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="49" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="49" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="49" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="49"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="50" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="51" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N168"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:H3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="32.42578125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="11.85546875" customWidth="1"/>
+    <col min="1" max="1" width="32.375" customWidth="1"/>
+    <col min="2" max="2" width="12.125" customWidth="1"/>
+    <col min="3" max="3" width="12.25" customWidth="1"/>
+    <col min="4" max="4" width="12.375" customWidth="1"/>
+    <col min="5" max="5" width="14.375" customWidth="1"/>
+    <col min="6" max="6" width="14.125" customWidth="1"/>
+    <col min="7" max="7" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A1" s="122" t="s">
+    <row r="1" spans="1:14">
+      <c r="A1" s="123" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="122"/>
-[...8 lines deleted...]
-      <c r="A2" s="122" t="s">
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="123" t="s">
         <v>127</v>
       </c>
-      <c r="B2" s="122"/>
-[...8 lines deleted...]
-      <c r="A3" s="123" t="s">
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="124" t="s">
         <v>142</v>
       </c>
-      <c r="B3" s="123"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:14" s="104" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="124"/>
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124"/>
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+    </row>
+    <row r="4" spans="1:14" s="104" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="105"/>
       <c r="B4" s="105"/>
       <c r="C4" s="105"/>
       <c r="D4" s="105"/>
       <c r="E4" s="105"/>
       <c r="F4" s="105"/>
       <c r="G4" s="105"/>
       <c r="H4" s="105"/>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="125" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="125"/>
+      <c r="B5" s="126" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="125"/>
-[...2 lines deleted...]
-      <c r="F5" s="125" t="s">
+      <c r="C5" s="126"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="126"/>
+      <c r="F5" s="126" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="125"/>
-      <c r="H5" s="126" t="s">
+      <c r="G5" s="126"/>
+      <c r="H5" s="127" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="125" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="125"/>
+      <c r="B6" s="126" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="125"/>
-      <c r="D6" s="125" t="s">
+      <c r="C6" s="126"/>
+      <c r="D6" s="126" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="125"/>
-[...5 lines deleted...]
-      <c r="A7" s="124"/>
+      <c r="E6" s="126"/>
+      <c r="F6" s="126"/>
+      <c r="G6" s="126"/>
+      <c r="H6" s="127"/>
+    </row>
+    <row r="7" spans="1:14" ht="33.75">
+      <c r="A7" s="125"/>
       <c r="B7" s="100" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="100" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="100" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="100" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="100" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="100" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="126"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="H7" s="127"/>
+    </row>
+    <row r="8" spans="1:14" ht="22.5">
       <c r="A8" s="58" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="59"/>
       <c r="C8" s="59"/>
       <c r="D8" s="59"/>
       <c r="E8" s="59"/>
       <c r="F8" s="59"/>
       <c r="G8" s="59"/>
       <c r="H8" s="59" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14">
       <c r="A9" s="58" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="59"/>
       <c r="C9" s="59"/>
       <c r="D9" s="59"/>
       <c r="E9" s="59"/>
       <c r="F9" s="59"/>
       <c r="G9" s="59"/>
       <c r="H9" s="59" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14">
       <c r="A10" s="58" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="59"/>
       <c r="C10" s="59"/>
       <c r="D10" s="59"/>
       <c r="E10" s="59"/>
       <c r="F10" s="59"/>
       <c r="G10" s="59"/>
       <c r="H10" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I10" s="5"/>
     </row>
-    <row r="11" spans="1:14" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" ht="33.75">
       <c r="A11" s="57" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="60">
         <v>380.9</v>
       </c>
       <c r="C11" s="60">
         <v>380.9</v>
       </c>
       <c r="D11" s="60">
         <v>366.8</v>
       </c>
       <c r="E11" s="60">
         <v>366.8</v>
       </c>
       <c r="F11" s="60">
         <v>271.89999999999998</v>
       </c>
       <c r="G11" s="60">
         <v>271.89999999999998</v>
       </c>
       <c r="H11" s="60">
         <v>238.7</v>
       </c>
       <c r="I11" s="5"/>
       <c r="N11" s="5"/>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14">
       <c r="A12" s="57" t="s">
         <v>128</v>
       </c>
       <c r="B12" s="60">
         <v>122.2</v>
       </c>
       <c r="C12" s="60">
         <v>122.2</v>
       </c>
       <c r="D12" s="60">
         <v>119.1</v>
       </c>
       <c r="E12" s="60">
         <v>119.1</v>
       </c>
       <c r="F12" s="60">
         <v>110.6</v>
       </c>
       <c r="G12" s="60">
         <v>110.6</v>
       </c>
       <c r="H12" s="60">
         <v>51.2</v>
       </c>
       <c r="I12" s="5"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14">
       <c r="A13" s="57" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="60">
         <v>133.4</v>
       </c>
       <c r="C13" s="60">
         <v>133.4</v>
       </c>
       <c r="D13" s="60">
         <v>127.3</v>
       </c>
       <c r="E13" s="60">
         <v>127.3</v>
       </c>
       <c r="F13" s="60">
         <v>100.6</v>
       </c>
       <c r="G13" s="60">
         <v>100.6</v>
       </c>
       <c r="H13" s="60">
         <v>145.69999999999999</v>
       </c>
       <c r="I13" s="5"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14">
       <c r="A14" s="57" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="60">
         <v>125.3</v>
       </c>
       <c r="C14" s="60">
         <v>125.3</v>
       </c>
       <c r="D14" s="60">
         <v>120.4</v>
       </c>
       <c r="E14" s="60">
         <v>120.4</v>
       </c>
       <c r="F14" s="60">
         <v>60.7</v>
       </c>
       <c r="G14" s="60">
         <v>60.7</v>
       </c>
       <c r="H14" s="60">
         <v>41.8</v>
       </c>
       <c r="I14" s="5"/>
     </row>
-    <row r="15" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" ht="22.5">
       <c r="A15" s="57" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="60">
         <v>7.1</v>
       </c>
       <c r="C15" s="60">
         <v>7.1</v>
       </c>
       <c r="D15" s="60">
         <v>7.1</v>
       </c>
       <c r="E15" s="60">
         <v>7.1</v>
       </c>
       <c r="F15" s="60">
         <v>7.1</v>
       </c>
       <c r="G15" s="60">
         <v>7.1</v>
       </c>
       <c r="H15" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="5"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14">
       <c r="A16" s="57" t="s">
         <v>128</v>
       </c>
       <c r="B16" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I16" s="5"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="57" t="s">
         <v>131</v>
       </c>
       <c r="B17" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I17" s="5"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="59"/>
       <c r="C18" s="59"/>
       <c r="D18" s="59"/>
       <c r="E18" s="59"/>
       <c r="F18" s="59"/>
       <c r="G18" s="59"/>
       <c r="H18" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I18" s="5"/>
     </row>
-    <row r="19" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" ht="22.5">
       <c r="A19" s="57" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="5"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="57" t="s">
         <v>132</v>
       </c>
       <c r="B20" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="5"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="57" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="60">
         <v>182.7</v>
       </c>
       <c r="C21" s="60">
         <v>182.7</v>
       </c>
       <c r="D21" s="60">
         <v>136</v>
       </c>
       <c r="E21" s="60">
         <v>136</v>
       </c>
       <c r="F21" s="60">
         <v>136</v>
       </c>
       <c r="G21" s="60">
         <v>136</v>
       </c>
       <c r="H21" s="60">
         <v>60.1</v>
       </c>
       <c r="I21" s="5"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="57" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="5"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="60">
         <v>153.30000000000001</v>
       </c>
       <c r="C23" s="60">
         <v>153.30000000000001</v>
       </c>
       <c r="D23" s="60">
         <v>110</v>
       </c>
       <c r="E23" s="60">
         <v>110</v>
       </c>
       <c r="F23" s="60">
         <v>110</v>
       </c>
       <c r="G23" s="60">
         <v>110</v>
       </c>
       <c r="H23" s="60">
         <v>55.7</v>
       </c>
       <c r="I23" s="5"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="57" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="5"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B25" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="5"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="57" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="60">
         <v>201.6</v>
       </c>
       <c r="C26" s="60">
         <v>201.6</v>
       </c>
       <c r="D26" s="60">
         <v>174</v>
       </c>
       <c r="E26" s="60">
         <v>174</v>
       </c>
       <c r="F26" s="60">
         <v>174</v>
       </c>
       <c r="G26" s="60">
         <v>174</v>
       </c>
       <c r="H26" s="60">
         <v>486.5</v>
       </c>
       <c r="I26" s="5"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="57" t="s">
         <v>129</v>
       </c>
       <c r="B27" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F27" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="5"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B28" s="60">
         <v>94.5</v>
       </c>
       <c r="C28" s="60">
         <v>94.5</v>
       </c>
       <c r="D28" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="5"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="57" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G29" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="5"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="57" t="s">
         <v>129</v>
       </c>
       <c r="B30" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="5"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="57" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="5"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B32" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="5"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="57" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="60">
         <v>581</v>
       </c>
       <c r="C33" s="60">
         <v>581</v>
       </c>
       <c r="D33" s="60">
         <v>70</v>
       </c>
       <c r="E33" s="60">
         <v>70</v>
       </c>
       <c r="F33" s="60">
         <v>70</v>
       </c>
       <c r="G33" s="60">
         <v>70</v>
       </c>
       <c r="H33" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I33" s="5"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9">
       <c r="A34" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="60">
         <v>581</v>
       </c>
       <c r="C34" s="60">
         <v>581</v>
       </c>
       <c r="D34" s="60">
         <v>70</v>
       </c>
       <c r="E34" s="60">
         <v>70</v>
       </c>
       <c r="F34" s="60">
         <v>70</v>
       </c>
       <c r="G34" s="60">
         <v>70</v>
       </c>
       <c r="H34" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I34" s="5"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="57" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="60">
         <v>289.2</v>
       </c>
       <c r="C35" s="60">
         <v>289.2</v>
       </c>
       <c r="D35" s="60">
         <v>303.2</v>
       </c>
       <c r="E35" s="60">
         <v>303.2</v>
       </c>
       <c r="F35" s="60">
         <v>18</v>
       </c>
       <c r="G35" s="60">
         <v>18</v>
       </c>
       <c r="H35" s="60">
         <v>307.2</v>
       </c>
       <c r="I35" s="5"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B36" s="60">
         <v>289.2</v>
       </c>
       <c r="C36" s="60">
         <v>289.2</v>
       </c>
       <c r="D36" s="60">
         <v>303.2</v>
       </c>
       <c r="E36" s="60">
         <v>303.2</v>
       </c>
       <c r="F36" s="60">
         <v>18</v>
       </c>
       <c r="G36" s="60">
         <v>18</v>
       </c>
       <c r="H36" s="60">
         <v>307.2</v>
       </c>
       <c r="I36" s="5"/>
     </row>
-    <row r="37" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9" ht="22.5">
       <c r="A37" s="58" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="59"/>
       <c r="C37" s="59"/>
       <c r="D37" s="59"/>
       <c r="E37" s="59"/>
       <c r="F37" s="59"/>
       <c r="G37" s="59"/>
       <c r="H37" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I37" s="5"/>
     </row>
-    <row r="38" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9" ht="22.5">
       <c r="A38" s="57" t="s">
         <v>88</v>
       </c>
       <c r="B38" s="60">
         <v>50.5</v>
       </c>
       <c r="C38" s="60">
         <v>50.5</v>
       </c>
       <c r="D38" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E38" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F38" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H38" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I38" s="5"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9">
       <c r="A39" s="57" t="s">
         <v>129</v>
       </c>
       <c r="B39" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F39" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H39" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="57" t="s">
         <v>131</v>
       </c>
       <c r="B40" s="60">
         <v>40.5</v>
       </c>
       <c r="C40" s="60">
         <v>40.5</v>
       </c>
       <c r="D40" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I40" s="5"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="59" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E41" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F41" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H41" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="5"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9">
       <c r="A42" s="57" t="s">
         <v>134</v>
       </c>
       <c r="B42" s="59" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F42" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H42" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="5"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9">
       <c r="A43" s="57" t="s">
         <v>89</v>
       </c>
       <c r="B43" s="60">
         <v>11.3</v>
       </c>
       <c r="C43" s="60">
         <v>11.3</v>
       </c>
       <c r="D43" s="60">
         <v>0.7</v>
       </c>
       <c r="E43" s="60">
         <v>0.7</v>
       </c>
       <c r="F43" s="60">
         <v>0.7</v>
       </c>
       <c r="G43" s="60">
         <v>0.7</v>
       </c>
       <c r="H43" s="60">
         <v>203.2</v>
       </c>
       <c r="I43" s="5"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B44" s="60">
         <v>2</v>
       </c>
       <c r="C44" s="60">
         <v>2</v>
       </c>
       <c r="D44" s="60">
         <v>0.7</v>
       </c>
       <c r="E44" s="60">
         <v>0.7</v>
       </c>
       <c r="F44" s="60">
         <v>0.7</v>
       </c>
       <c r="G44" s="60">
         <v>0.7</v>
       </c>
       <c r="H44" s="60">
         <v>183</v>
       </c>
       <c r="I44" s="5"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="57" t="s">
         <v>129</v>
       </c>
       <c r="B45" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="60">
         <v>20.2</v>
       </c>
       <c r="I45" s="5"/>
     </row>
-    <row r="46" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9" ht="33.75">
       <c r="A46" s="57" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="60">
         <v>191.1</v>
       </c>
       <c r="C46" s="60">
         <v>191.1</v>
       </c>
       <c r="D46" s="60">
         <v>176.7</v>
       </c>
       <c r="E46" s="60">
         <v>176.7</v>
       </c>
       <c r="F46" s="60">
         <v>176.7</v>
       </c>
       <c r="G46" s="60">
         <v>176.7</v>
       </c>
       <c r="H46" s="60">
         <v>1007.7</v>
       </c>
       <c r="I46" s="5"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9">
       <c r="A47" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B47" s="60">
         <v>5.5</v>
       </c>
       <c r="C47" s="60">
         <v>5.5</v>
       </c>
       <c r="D47" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E47" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F47" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H47" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="6"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="57" t="s">
         <v>129</v>
       </c>
       <c r="B48" s="60">
         <v>27.6</v>
       </c>
       <c r="C48" s="60">
         <v>27.6</v>
       </c>
       <c r="D48" s="60">
         <v>27.8</v>
       </c>
       <c r="E48" s="60">
         <v>27.8</v>
       </c>
       <c r="F48" s="60">
         <v>27.8</v>
       </c>
       <c r="G48" s="60">
         <v>27.8</v>
       </c>
       <c r="H48" s="60">
         <v>56.5</v>
       </c>
       <c r="I48" s="6"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B49" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E49" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F49" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H49" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="5"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
       <c r="A50" s="57" t="s">
         <v>131</v>
       </c>
       <c r="B50" s="60">
         <v>101.6</v>
       </c>
       <c r="C50" s="60">
         <v>101.6</v>
       </c>
       <c r="D50" s="60">
         <v>108.6</v>
       </c>
       <c r="E50" s="60">
         <v>108.6</v>
       </c>
       <c r="F50" s="60">
         <v>108.6</v>
       </c>
       <c r="G50" s="60">
         <v>108.6</v>
       </c>
       <c r="H50" s="60">
         <v>734.6</v>
       </c>
       <c r="I50" s="5"/>
     </row>
-    <row r="51" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9" ht="22.5">
       <c r="A51" s="58" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="59"/>
       <c r="C51" s="59"/>
       <c r="D51" s="59"/>
       <c r="E51" s="59"/>
       <c r="F51" s="59"/>
       <c r="G51" s="59"/>
       <c r="H51" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I51" s="5"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="58" t="s">
         <v>16</v>
       </c>
       <c r="B52" s="59"/>
       <c r="C52" s="59"/>
       <c r="D52" s="59"/>
       <c r="E52" s="59"/>
       <c r="F52" s="59"/>
       <c r="G52" s="59"/>
       <c r="H52" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I52" s="5"/>
     </row>
-    <row r="53" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9" ht="33.75">
       <c r="A53" s="57" t="s">
         <v>91</v>
       </c>
       <c r="B53" s="61">
         <v>271</v>
       </c>
       <c r="C53" s="61">
         <v>271</v>
       </c>
       <c r="D53" s="61">
         <v>269</v>
       </c>
       <c r="E53" s="61">
         <v>269</v>
       </c>
       <c r="F53" s="61">
         <v>269</v>
       </c>
       <c r="G53" s="61">
         <v>269</v>
       </c>
       <c r="H53" s="61">
         <v>7</v>
       </c>
       <c r="I53" s="5"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B54" s="61">
         <v>271</v>
       </c>
       <c r="C54" s="61">
         <v>271</v>
       </c>
       <c r="D54" s="61">
         <v>269</v>
       </c>
       <c r="E54" s="61">
         <v>269</v>
       </c>
       <c r="F54" s="61">
         <v>269</v>
       </c>
       <c r="G54" s="61">
         <v>269</v>
       </c>
       <c r="H54" s="61">
         <v>7</v>
       </c>
       <c r="I54" s="5"/>
     </row>
-    <row r="55" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9">
       <c r="A55" s="57" t="s">
         <v>92</v>
       </c>
       <c r="B55" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F55" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="5"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B56" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F56" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H56" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="5"/>
     </row>
-    <row r="57" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="57" t="s">
         <v>93</v>
       </c>
       <c r="B57" s="61">
         <v>1700</v>
       </c>
       <c r="C57" s="61">
         <v>1700</v>
       </c>
       <c r="D57" s="61">
         <v>1690</v>
       </c>
       <c r="E57" s="61">
         <v>1690</v>
       </c>
       <c r="F57" s="61">
         <v>485945</v>
       </c>
       <c r="G57" s="61">
         <v>485945</v>
       </c>
       <c r="H57" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="5"/>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B58" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E58" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F58" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G58" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H58" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I58" s="5"/>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B59" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F59" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H59" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="5"/>
     </row>
-    <row r="60" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9" ht="22.5">
       <c r="A60" s="57" t="s">
         <v>94</v>
       </c>
       <c r="B60" s="61">
         <v>40</v>
       </c>
       <c r="C60" s="61">
         <v>40</v>
       </c>
       <c r="D60" s="61">
         <v>40</v>
       </c>
       <c r="E60" s="61">
         <v>40</v>
       </c>
       <c r="F60" s="61">
         <v>40</v>
       </c>
       <c r="G60" s="61">
         <v>40</v>
       </c>
       <c r="H60" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="5"/>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9">
       <c r="A61" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B61" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F61" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="5"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9">
       <c r="A62" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B62" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F62" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H62" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I62" s="5"/>
     </row>
-    <row r="63" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9" ht="22.5">
       <c r="A63" s="57" t="s">
         <v>95</v>
       </c>
       <c r="B63" s="61">
         <v>8210</v>
       </c>
       <c r="C63" s="61">
         <v>8210</v>
       </c>
       <c r="D63" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E63" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F63" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H63" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="5"/>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B64" s="61">
         <v>8210</v>
       </c>
       <c r="C64" s="61">
         <v>8210</v>
       </c>
       <c r="D64" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F64" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H64" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="5"/>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9">
       <c r="A65" s="57" t="s">
         <v>96</v>
       </c>
       <c r="B65" s="61">
         <v>553</v>
       </c>
       <c r="C65" s="61">
         <v>553</v>
       </c>
       <c r="D65" s="61">
         <v>553</v>
       </c>
       <c r="E65" s="61">
         <v>553</v>
       </c>
       <c r="F65" s="61">
         <v>553</v>
       </c>
       <c r="G65" s="61">
         <v>553</v>
       </c>
       <c r="H65" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I65" s="5"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B66" s="61">
         <v>553</v>
       </c>
       <c r="C66" s="61">
         <v>553</v>
       </c>
       <c r="D66" s="61">
         <v>553</v>
       </c>
       <c r="E66" s="61">
         <v>553</v>
       </c>
       <c r="F66" s="61">
         <v>553</v>
       </c>
       <c r="G66" s="61">
         <v>553</v>
       </c>
       <c r="H66" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I66" s="5"/>
     </row>
-    <row r="67" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9" ht="22.5">
       <c r="A67" s="57" t="s">
         <v>97</v>
       </c>
       <c r="B67" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F67" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H67" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="5"/>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B68" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F68" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H68" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="5"/>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9">
       <c r="A69" s="58" t="s">
         <v>17</v>
       </c>
       <c r="B69" s="59"/>
       <c r="C69" s="59"/>
       <c r="D69" s="59"/>
       <c r="E69" s="59"/>
       <c r="F69" s="59"/>
       <c r="G69" s="59"/>
       <c r="H69" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I69" s="5"/>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9">
       <c r="A70" s="57" t="s">
         <v>98</v>
       </c>
       <c r="B70" s="59" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E70" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F70" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H70" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="5"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B71" s="59" t="s">
         <v>9</v>
       </c>
       <c r="C71" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E71" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F71" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H71" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="5"/>
     </row>
-    <row r="72" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9" ht="22.5">
       <c r="A72" s="57" t="s">
         <v>99</v>
       </c>
       <c r="B72" s="60">
         <v>1199.5</v>
       </c>
       <c r="C72" s="60">
         <v>1199.5</v>
       </c>
       <c r="D72" s="60">
         <v>1027.2</v>
       </c>
       <c r="E72" s="60">
         <v>1027.2</v>
       </c>
       <c r="F72" s="60">
         <v>454.1</v>
       </c>
       <c r="G72" s="60">
         <v>454.1</v>
       </c>
       <c r="H72" s="60">
         <v>3659.1</v>
       </c>
       <c r="I72" s="5"/>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9">
       <c r="A73" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B73" s="60">
         <v>1199.5</v>
       </c>
       <c r="C73" s="60">
         <v>1199.5</v>
       </c>
       <c r="D73" s="60">
         <v>1027.2</v>
       </c>
       <c r="E73" s="60">
         <v>1027.2</v>
       </c>
       <c r="F73" s="60">
         <v>454.1</v>
       </c>
       <c r="G73" s="60">
         <v>454.1</v>
       </c>
       <c r="H73" s="60">
         <v>3659</v>
       </c>
       <c r="I73" s="5"/>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9">
       <c r="A74" s="57" t="s">
         <v>135</v>
       </c>
       <c r="B74" s="59" t="s">
         <v>9</v>
       </c>
       <c r="C74" s="59" t="s">
         <v>9</v>
       </c>
       <c r="D74" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G74" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H74" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="5"/>
     </row>
-    <row r="75" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9" ht="33.75">
       <c r="A75" s="57" t="s">
         <v>100</v>
       </c>
       <c r="B75" s="60">
         <v>494</v>
       </c>
       <c r="C75" s="60">
         <v>494</v>
       </c>
       <c r="D75" s="60">
         <v>464</v>
       </c>
       <c r="E75" s="60">
         <v>464</v>
       </c>
       <c r="F75" s="60">
         <v>464</v>
       </c>
       <c r="G75" s="60">
         <v>464</v>
       </c>
       <c r="H75" s="60">
         <v>109</v>
       </c>
       <c r="I75" s="5"/>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9">
       <c r="A76" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B76" s="60">
         <v>494</v>
       </c>
       <c r="C76" s="60">
         <v>494</v>
       </c>
       <c r="D76" s="60">
         <v>464</v>
       </c>
       <c r="E76" s="60">
         <v>464</v>
       </c>
       <c r="F76" s="60">
         <v>464</v>
       </c>
       <c r="G76" s="60">
         <v>464</v>
       </c>
       <c r="H76" s="60">
         <v>109</v>
       </c>
       <c r="I76" s="5"/>
     </row>
-    <row r="77" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9">
       <c r="A77" s="57" t="s">
         <v>101</v>
       </c>
       <c r="B77" s="60">
         <v>2463</v>
       </c>
       <c r="C77" s="60">
         <v>2463</v>
       </c>
       <c r="D77" s="60">
         <v>2393</v>
       </c>
       <c r="E77" s="60">
         <v>2393</v>
       </c>
       <c r="F77" s="60">
         <v>2393</v>
       </c>
       <c r="G77" s="60">
         <v>2393</v>
       </c>
       <c r="H77" s="60">
         <v>1007</v>
       </c>
       <c r="I77" s="5"/>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B78" s="60">
         <v>2463</v>
       </c>
       <c r="C78" s="60">
         <v>2463</v>
       </c>
       <c r="D78" s="60">
         <v>2393</v>
       </c>
       <c r="E78" s="60">
         <v>2393</v>
       </c>
       <c r="F78" s="60">
         <v>2393</v>
       </c>
       <c r="G78" s="60">
         <v>2393</v>
       </c>
       <c r="H78" s="60">
         <v>1007</v>
       </c>
       <c r="I78" s="5"/>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B79" s="59"/>
       <c r="C79" s="59"/>
       <c r="D79" s="59"/>
       <c r="E79" s="59"/>
       <c r="F79" s="59"/>
       <c r="G79" s="59"/>
       <c r="H79" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I79" s="5"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="58" t="s">
         <v>20</v>
       </c>
       <c r="B80" s="59"/>
       <c r="C80" s="59"/>
       <c r="D80" s="59"/>
       <c r="E80" s="59"/>
       <c r="F80" s="59"/>
       <c r="G80" s="59"/>
       <c r="H80" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I80" s="5"/>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9">
       <c r="A81" s="58" t="s">
         <v>19</v>
       </c>
       <c r="B81" s="59"/>
       <c r="C81" s="59"/>
       <c r="D81" s="59"/>
       <c r="E81" s="59"/>
       <c r="F81" s="59"/>
       <c r="G81" s="59"/>
       <c r="H81" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I81" s="5"/>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9">
       <c r="A82" s="58" t="s">
         <v>21</v>
       </c>
       <c r="B82" s="59"/>
       <c r="C82" s="59"/>
       <c r="D82" s="59"/>
       <c r="E82" s="59"/>
       <c r="F82" s="59"/>
       <c r="G82" s="59"/>
       <c r="H82" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I82" s="5"/>
     </row>
-    <row r="83" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9" ht="33.75">
       <c r="A83" s="58" t="s">
         <v>22</v>
       </c>
       <c r="B83" s="59"/>
       <c r="C83" s="59"/>
       <c r="D83" s="59"/>
       <c r="E83" s="59"/>
       <c r="F83" s="59"/>
       <c r="G83" s="59"/>
       <c r="H83" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I83" s="5"/>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="58" t="s">
         <v>23</v>
       </c>
       <c r="B84" s="59"/>
       <c r="C84" s="59"/>
       <c r="D84" s="59"/>
       <c r="E84" s="59"/>
       <c r="F84" s="59"/>
       <c r="G84" s="59"/>
       <c r="H84" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I84" s="5"/>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9">
       <c r="A85" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B85" s="59"/>
       <c r="C85" s="59"/>
       <c r="D85" s="59"/>
       <c r="E85" s="59"/>
       <c r="F85" s="59"/>
       <c r="G85" s="59"/>
       <c r="H85" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I85" s="5"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="57" t="s">
         <v>102</v>
       </c>
       <c r="B86" s="60">
         <v>4.2</v>
       </c>
       <c r="C86" s="60">
         <v>4.2</v>
       </c>
       <c r="D86" s="60">
         <v>3.9</v>
       </c>
       <c r="E86" s="60">
         <v>3.9</v>
       </c>
       <c r="F86" s="60">
         <v>1.2</v>
       </c>
       <c r="G86" s="60">
         <v>1.2</v>
       </c>
       <c r="H86" s="60">
         <v>1.7</v>
       </c>
       <c r="I86" s="5"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B87" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C87" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E87" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F87" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H87" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I87" s="5"/>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9">
       <c r="A88" s="57" t="s">
         <v>129</v>
       </c>
       <c r="B88" s="60">
         <v>3.7</v>
       </c>
       <c r="C88" s="60">
         <v>3.7</v>
       </c>
       <c r="D88" s="60">
         <v>3.4</v>
       </c>
       <c r="E88" s="60">
         <v>3.4</v>
       </c>
       <c r="F88" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H88" s="60">
         <v>1.7</v>
       </c>
       <c r="I88" s="5"/>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9">
       <c r="A89" s="57" t="s">
         <v>103</v>
       </c>
       <c r="B89" s="60">
         <v>6.8</v>
       </c>
       <c r="C89" s="60">
         <v>6.8</v>
       </c>
       <c r="D89" s="60">
         <v>6.9</v>
       </c>
       <c r="E89" s="60">
         <v>6.9</v>
       </c>
       <c r="F89" s="60">
         <v>1.7</v>
       </c>
       <c r="G89" s="60">
         <v>1.7</v>
       </c>
       <c r="H89" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="5"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9">
       <c r="A90" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B90" s="60">
         <v>1.7</v>
       </c>
       <c r="C90" s="60">
         <v>1.7</v>
       </c>
       <c r="D90" s="60">
         <v>1.7</v>
       </c>
       <c r="E90" s="60">
         <v>1.7</v>
       </c>
       <c r="F90" s="60">
         <v>1.7</v>
       </c>
       <c r="G90" s="60">
         <v>1.7</v>
       </c>
       <c r="H90" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I90" s="5"/>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9">
       <c r="A91" s="57" t="s">
         <v>129</v>
       </c>
       <c r="B91" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C91" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E91" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F91" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G91" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H91" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="5"/>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9">
       <c r="A92" s="57" t="s">
         <v>104</v>
       </c>
       <c r="B92" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C92" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E92" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F92" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G92" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H92" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I92" s="5"/>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9">
       <c r="A93" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B93" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F93" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H93" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I93" s="5"/>
     </row>
-    <row r="94" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9">
       <c r="A94" s="58" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="59"/>
       <c r="C94" s="59"/>
       <c r="D94" s="59"/>
       <c r="E94" s="59"/>
       <c r="F94" s="59"/>
       <c r="G94" s="59"/>
       <c r="H94" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I94" s="5"/>
     </row>
-    <row r="95" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="57" t="s">
         <v>105</v>
       </c>
       <c r="B95" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F95" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G95" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H95" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="5"/>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9">
       <c r="A96" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B96" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C96" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F96" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G96" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H96" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="5"/>
     </row>
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9">
       <c r="A97" s="57" t="s">
         <v>106</v>
       </c>
       <c r="B97" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F97" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G97" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H97" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="5"/>
     </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9">
       <c r="A98" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B98" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C98" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F98" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="5"/>
     </row>
-    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:9">
       <c r="A99" s="57" t="s">
         <v>107</v>
       </c>
       <c r="B99" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C99" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F99" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G99" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H99" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="5"/>
     </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:9">
       <c r="A100" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B100" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C100" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F100" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H100" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="5"/>
     </row>
-    <row r="101" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:9">
       <c r="A101" s="57" t="s">
         <v>108</v>
       </c>
       <c r="B101" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C101" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F101" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G101" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H101" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="5"/>
     </row>
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:9">
       <c r="A102" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B102" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F102" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G102" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H102" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="5"/>
     </row>
-    <row r="103" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:9" ht="33.75">
       <c r="A103" s="57" t="s">
         <v>109</v>
       </c>
       <c r="B103" s="60">
         <v>1368</v>
       </c>
       <c r="C103" s="60">
         <v>1368</v>
       </c>
       <c r="D103" s="60">
         <v>899</v>
       </c>
       <c r="E103" s="60">
         <v>899</v>
       </c>
       <c r="F103" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H103" s="60">
         <v>770.2</v>
       </c>
       <c r="I103" s="5"/>
     </row>
-    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:9">
       <c r="A104" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B104" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C104" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G104" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H104" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="5"/>
     </row>
-    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9">
       <c r="A105" s="57" t="s">
         <v>135</v>
       </c>
       <c r="B105" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C105" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E105" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F105" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H105" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="5"/>
     </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:9">
       <c r="A106" s="57" t="s">
         <v>129</v>
       </c>
       <c r="B106" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C106" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E106" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F106" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G106" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H106" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="5"/>
     </row>
-    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9">
       <c r="A107" s="57" t="s">
         <v>110</v>
       </c>
       <c r="B107" s="60">
         <v>1368</v>
       </c>
       <c r="C107" s="60">
         <v>1368</v>
       </c>
       <c r="D107" s="60">
         <v>899</v>
       </c>
       <c r="E107" s="60">
         <v>899</v>
       </c>
       <c r="F107" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H107" s="60">
         <v>770.2</v>
       </c>
       <c r="I107" s="5"/>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9">
       <c r="A108" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B108" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C108" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G108" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H108" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="5"/>
     </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:9">
       <c r="A109" s="57" t="s">
         <v>135</v>
       </c>
       <c r="B109" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C109" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E109" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F109" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G109" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H109" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="5"/>
     </row>
-    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9">
       <c r="A110" s="57" t="s">
         <v>129</v>
       </c>
       <c r="B110" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E110" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F110" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G110" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H110" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="5"/>
     </row>
-    <row r="111" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9" ht="22.5">
       <c r="A111" s="58" t="s">
         <v>26</v>
       </c>
       <c r="B111" s="59"/>
       <c r="C111" s="59"/>
       <c r="D111" s="59"/>
       <c r="E111" s="59"/>
       <c r="F111" s="59"/>
       <c r="G111" s="59"/>
       <c r="H111" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I111" s="5"/>
     </row>
-    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:9">
       <c r="A112" s="58" t="s">
         <v>27</v>
       </c>
       <c r="B112" s="59"/>
       <c r="C112" s="59"/>
       <c r="D112" s="59"/>
       <c r="E112" s="59"/>
       <c r="F112" s="59"/>
       <c r="G112" s="59"/>
       <c r="H112" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I112" s="5"/>
     </row>
-    <row r="113" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:9" ht="22.5">
       <c r="A113" s="57" t="s">
         <v>111</v>
       </c>
       <c r="B113" s="61">
         <v>6046</v>
       </c>
       <c r="C113" s="61">
         <v>6046</v>
       </c>
       <c r="D113" s="61">
         <v>6046</v>
       </c>
       <c r="E113" s="61">
         <v>6046</v>
       </c>
       <c r="F113" s="61">
         <v>6046</v>
       </c>
       <c r="G113" s="61">
         <v>6046</v>
       </c>
       <c r="H113" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I113" s="5"/>
     </row>
-    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:9">
       <c r="A114" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B114" s="61">
         <v>6046</v>
       </c>
       <c r="C114" s="61">
         <v>6046</v>
       </c>
       <c r="D114" s="61">
         <v>6046</v>
       </c>
       <c r="E114" s="61">
         <v>6046</v>
       </c>
       <c r="F114" s="61">
         <v>6046</v>
       </c>
       <c r="G114" s="61">
         <v>6046</v>
       </c>
       <c r="H114" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I114" s="5"/>
     </row>
-    <row r="115" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9" ht="22.5">
       <c r="A115" s="58" t="s">
         <v>28</v>
       </c>
       <c r="B115" s="59"/>
       <c r="C115" s="59"/>
       <c r="D115" s="59"/>
       <c r="E115" s="59"/>
       <c r="F115" s="59"/>
       <c r="G115" s="59"/>
       <c r="H115" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I115" s="5"/>
     </row>
-    <row r="116" spans="1:9" ht="79.5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:9" ht="67.5">
       <c r="A116" s="57" t="s">
         <v>112</v>
       </c>
       <c r="B116" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C116" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E116" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G116" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H116" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I116" s="5"/>
     </row>
-    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:9">
       <c r="A117" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B117" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C117" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G117" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H117" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I117" s="5"/>
     </row>
-    <row r="118" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:9" ht="33.75">
       <c r="A118" s="57" t="s">
         <v>113</v>
       </c>
       <c r="B118" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C118" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H118" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I118" s="5"/>
     </row>
-    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:9">
       <c r="A119" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B119" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C119" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H119" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I119" s="5"/>
     </row>
-    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:9">
       <c r="A120" s="57" t="s">
         <v>114</v>
       </c>
       <c r="B120" s="61">
         <v>220067</v>
       </c>
       <c r="C120" s="61">
         <v>220067</v>
       </c>
       <c r="D120" s="61">
         <v>173115</v>
       </c>
       <c r="E120" s="61">
         <v>173115</v>
       </c>
       <c r="F120" s="61">
         <v>31904</v>
       </c>
       <c r="G120" s="61">
         <v>31904</v>
       </c>
       <c r="H120" s="61">
         <v>1398005</v>
       </c>
       <c r="I120" s="5"/>
     </row>
-    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:9">
       <c r="A121" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B121" s="61">
         <v>220067</v>
       </c>
       <c r="C121" s="61">
         <v>220067</v>
       </c>
       <c r="D121" s="61">
         <v>173115</v>
       </c>
       <c r="E121" s="61">
         <v>173115</v>
       </c>
       <c r="F121" s="61">
         <v>31904</v>
       </c>
       <c r="G121" s="61">
         <v>31904</v>
       </c>
       <c r="H121" s="61">
         <v>1398005</v>
       </c>
       <c r="I121" s="5"/>
     </row>
-    <row r="122" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:9" ht="45">
       <c r="A122" s="57" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C122" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E122" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F122" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G122" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H122" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="5"/>
     </row>
-    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:9">
       <c r="A123" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B123" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C123" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E123" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F123" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G123" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H123" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="5"/>
     </row>
-    <row r="124" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:9" ht="22.5">
       <c r="A124" s="57" t="s">
         <v>116</v>
       </c>
       <c r="B124" s="61">
         <v>12445</v>
       </c>
       <c r="C124" s="61">
         <v>12445</v>
       </c>
       <c r="D124" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E124" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G124" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H124" s="61">
         <v>230</v>
       </c>
       <c r="I124" s="5"/>
     </row>
-    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:9">
       <c r="A125" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B125" s="61">
         <v>10515</v>
       </c>
       <c r="C125" s="61">
         <v>10515</v>
       </c>
       <c r="D125" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E125" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G125" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H125" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I125" s="5"/>
     </row>
-    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:9">
       <c r="A126" s="57" t="s">
         <v>135</v>
       </c>
       <c r="B126" s="61">
         <v>1930</v>
       </c>
       <c r="C126" s="61">
         <v>1930</v>
       </c>
       <c r="D126" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H126" s="61">
         <v>230</v>
       </c>
       <c r="I126" s="5"/>
     </row>
-    <row r="127" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:9" ht="45">
       <c r="A127" s="57" t="s">
         <v>117</v>
       </c>
       <c r="B127" s="61">
         <v>16742</v>
       </c>
       <c r="C127" s="61">
         <v>16742</v>
       </c>
       <c r="D127" s="61">
         <v>15158</v>
       </c>
       <c r="E127" s="61">
         <v>15158</v>
       </c>
       <c r="F127" s="61">
         <v>15158</v>
       </c>
       <c r="G127" s="61">
         <v>15158</v>
       </c>
       <c r="H127" s="61">
         <v>17883</v>
       </c>
       <c r="I127" s="5"/>
     </row>
-    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:9">
       <c r="A128" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B128" s="61">
         <v>16742</v>
       </c>
       <c r="C128" s="61">
         <v>16742</v>
       </c>
       <c r="D128" s="61">
         <v>15158</v>
       </c>
       <c r="E128" s="61">
         <v>15158</v>
       </c>
       <c r="F128" s="61">
         <v>15158</v>
       </c>
       <c r="G128" s="61">
         <v>15158</v>
       </c>
       <c r="H128" s="61">
         <v>17883</v>
       </c>
       <c r="I128" s="5"/>
     </row>
-    <row r="129" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:9" ht="22.5">
       <c r="A129" s="57" t="s">
         <v>118</v>
       </c>
       <c r="B129" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C129" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D129" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E129" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F129" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G129" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H129" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I129" s="5"/>
     </row>
-    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:9">
       <c r="A130" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B130" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C130" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D130" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E130" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F130" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H130" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I130" s="5"/>
     </row>
-    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:9">
       <c r="A131" s="57" t="s">
         <v>119</v>
       </c>
       <c r="B131" s="61">
         <v>12456</v>
       </c>
       <c r="C131" s="61">
         <v>12456</v>
       </c>
       <c r="D131" s="61">
         <v>12456</v>
       </c>
       <c r="E131" s="61">
         <v>12456</v>
       </c>
       <c r="F131" s="61">
         <v>12456</v>
       </c>
       <c r="G131" s="61">
         <v>12456</v>
       </c>
       <c r="H131" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I131" s="5"/>
     </row>
-    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:9">
       <c r="A132" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B132" s="61">
         <v>12456</v>
       </c>
       <c r="C132" s="61">
         <v>12456</v>
       </c>
       <c r="D132" s="61">
         <v>12456</v>
       </c>
       <c r="E132" s="61">
         <v>12456</v>
       </c>
       <c r="F132" s="61">
         <v>12456</v>
       </c>
       <c r="G132" s="61">
         <v>12456</v>
       </c>
       <c r="H132" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I132" s="5"/>
     </row>
-    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:9">
       <c r="A133" s="57" t="s">
         <v>120</v>
       </c>
       <c r="B133" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C133" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D133" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E133" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F133" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H133" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="5"/>
     </row>
-    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:9">
       <c r="A134" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B134" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C134" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D134" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E134" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F134" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G134" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H134" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="5"/>
     </row>
-    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:9">
       <c r="A135" s="58" t="s">
         <v>29</v>
       </c>
       <c r="B135" s="59"/>
       <c r="C135" s="59"/>
       <c r="D135" s="59"/>
       <c r="E135" s="59"/>
       <c r="F135" s="59"/>
       <c r="G135" s="59"/>
       <c r="H135" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I135" s="5"/>
     </row>
-    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:9">
       <c r="A136" s="57" t="s">
         <v>121</v>
       </c>
       <c r="B136" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C136" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F136" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G136" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H136" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="5"/>
     </row>
-    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:9">
       <c r="A137" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B137" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C137" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E137" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F137" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G137" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H137" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="5"/>
     </row>
-    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:9">
       <c r="A138" s="57" t="s">
         <v>122</v>
       </c>
       <c r="B138" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C138" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E138" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G138" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H138" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="5"/>
     </row>
-    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:9">
       <c r="A139" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B139" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C139" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E139" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G139" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H139" s="59" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="5"/>
     </row>
-    <row r="140" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:9" ht="22.5">
       <c r="A140" s="58" t="s">
         <v>30</v>
       </c>
       <c r="B140" s="59"/>
       <c r="C140" s="59"/>
       <c r="D140" s="59"/>
       <c r="E140" s="59"/>
       <c r="F140" s="59"/>
       <c r="G140" s="59"/>
       <c r="H140" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I140" s="5"/>
     </row>
-    <row r="141" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:9" ht="22.5">
       <c r="A141" s="57" t="s">
         <v>123</v>
       </c>
       <c r="B141" s="61">
         <v>541</v>
       </c>
       <c r="C141" s="61">
         <v>541</v>
       </c>
       <c r="D141" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E141" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F141" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G141" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H141" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I141" s="5"/>
     </row>
-    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:9">
       <c r="A142" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B142" s="61">
         <v>80</v>
       </c>
       <c r="C142" s="61">
         <v>80</v>
       </c>
       <c r="D142" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E142" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F142" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G142" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H142" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I142" s="5"/>
     </row>
-    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:9">
       <c r="A143" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B143" s="61">
         <v>461</v>
       </c>
       <c r="C143" s="61">
         <v>461</v>
       </c>
       <c r="D143" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G143" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H143" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I143" s="5"/>
     </row>
-    <row r="144" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:9" ht="22.5">
       <c r="A144" s="58" t="s">
         <v>31</v>
       </c>
       <c r="B144" s="59"/>
       <c r="C144" s="59"/>
       <c r="D144" s="59"/>
       <c r="E144" s="59"/>
       <c r="F144" s="59"/>
       <c r="G144" s="59"/>
       <c r="H144" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I144" s="5"/>
     </row>
-    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:9">
       <c r="A145" s="58" t="s">
         <v>32</v>
       </c>
       <c r="B145" s="59"/>
       <c r="C145" s="59"/>
       <c r="D145" s="59"/>
       <c r="E145" s="59"/>
       <c r="F145" s="59"/>
       <c r="G145" s="59"/>
       <c r="H145" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I145" s="5"/>
     </row>
-    <row r="146" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:9" ht="22.5">
       <c r="A146" s="58" t="s">
         <v>33</v>
       </c>
       <c r="B146" s="59"/>
       <c r="C146" s="59"/>
       <c r="D146" s="59"/>
       <c r="E146" s="59"/>
       <c r="F146" s="59"/>
       <c r="G146" s="59"/>
       <c r="H146" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I146" s="5"/>
     </row>
-    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:9">
       <c r="A147" s="58" t="s">
         <v>38</v>
       </c>
       <c r="B147" s="59"/>
       <c r="C147" s="59"/>
       <c r="D147" s="59"/>
       <c r="E147" s="59"/>
       <c r="F147" s="59"/>
       <c r="G147" s="59"/>
       <c r="H147" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I147" s="5"/>
     </row>
-    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:9">
       <c r="A148" s="58" t="s">
         <v>34</v>
       </c>
       <c r="B148" s="59"/>
       <c r="C148" s="59"/>
       <c r="D148" s="59"/>
       <c r="E148" s="59"/>
       <c r="F148" s="59"/>
       <c r="G148" s="59"/>
       <c r="H148" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I148" s="5"/>
     </row>
-    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:9">
       <c r="A149" s="58" t="s">
         <v>35</v>
       </c>
       <c r="B149" s="59"/>
       <c r="C149" s="59"/>
       <c r="D149" s="59"/>
       <c r="E149" s="59"/>
       <c r="F149" s="59"/>
       <c r="G149" s="59"/>
       <c r="H149" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I149" s="5"/>
     </row>
-    <row r="150" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:9" ht="22.5">
       <c r="A150" s="58" t="s">
         <v>36</v>
       </c>
       <c r="B150" s="59"/>
       <c r="C150" s="59"/>
       <c r="D150" s="59"/>
       <c r="E150" s="59"/>
       <c r="F150" s="59"/>
       <c r="G150" s="59"/>
       <c r="H150" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I150" s="5"/>
     </row>
-    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:9">
       <c r="A151" s="58" t="s">
         <v>37</v>
       </c>
       <c r="B151" s="59"/>
       <c r="C151" s="59"/>
       <c r="D151" s="59"/>
       <c r="E151" s="59"/>
       <c r="F151" s="59"/>
       <c r="G151" s="59"/>
       <c r="H151" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I151" s="5"/>
     </row>
-    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:9">
       <c r="A152" s="57" t="s">
         <v>125</v>
       </c>
       <c r="B152" s="60">
         <v>426233.3</v>
       </c>
       <c r="C152" s="60">
         <v>426233.3</v>
       </c>
       <c r="D152" s="60">
         <v>223742</v>
       </c>
       <c r="E152" s="60">
         <v>223742</v>
       </c>
       <c r="F152" s="60">
         <v>223742</v>
       </c>
       <c r="G152" s="60">
         <v>223742</v>
       </c>
       <c r="H152" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I152" s="5"/>
     </row>
-    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:9">
       <c r="A153" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B153" s="60">
         <v>235516.7</v>
       </c>
       <c r="C153" s="60">
         <v>235516.7</v>
       </c>
       <c r="D153" s="60">
         <v>114564</v>
       </c>
       <c r="E153" s="60">
         <v>114564</v>
       </c>
       <c r="F153" s="60">
         <v>114564</v>
       </c>
       <c r="G153" s="60">
         <v>114564</v>
       </c>
       <c r="H153" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I153" s="5"/>
     </row>
-    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:9">
       <c r="A154" s="57" t="s">
         <v>135</v>
       </c>
       <c r="B154" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C154" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D154" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G154" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H154" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I154" s="5"/>
     </row>
-    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:9">
       <c r="A155" s="57" t="s">
         <v>128</v>
       </c>
       <c r="B155" s="60">
         <v>3879.8</v>
       </c>
       <c r="C155" s="60">
         <v>3879.8</v>
       </c>
       <c r="D155" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E155" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F155" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G155" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H155" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I155" s="5"/>
     </row>
-    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:9">
       <c r="A156" s="57" t="s">
         <v>134</v>
       </c>
       <c r="B156" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C156" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E156" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F156" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G156" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H156" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I156" s="5"/>
     </row>
-    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:9">
       <c r="A157" s="57" t="s">
         <v>129</v>
       </c>
       <c r="B157" s="60">
         <v>137000.5</v>
       </c>
       <c r="C157" s="60">
         <v>137000.5</v>
       </c>
       <c r="D157" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E157" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F157" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G157" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H157" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I157" s="5"/>
     </row>
-    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:9">
       <c r="A158" s="57" t="s">
         <v>130</v>
       </c>
       <c r="B158" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C158" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D158" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G158" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H158" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I158" s="5"/>
     </row>
-    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:9">
       <c r="A159" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B159" s="60">
         <v>35346.6</v>
       </c>
       <c r="C159" s="60">
         <v>35346.6</v>
       </c>
       <c r="D159" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E159" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F159" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H159" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I159" s="5"/>
     </row>
-    <row r="160" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:9" ht="22.5">
       <c r="A160" s="57" t="s">
         <v>126</v>
       </c>
       <c r="B160" s="60">
         <v>704.3</v>
       </c>
       <c r="C160" s="60">
         <v>704.3</v>
       </c>
       <c r="D160" s="60">
         <v>280.5</v>
       </c>
       <c r="E160" s="60">
         <v>280.5</v>
       </c>
       <c r="F160" s="60">
         <v>280.5</v>
       </c>
       <c r="G160" s="60">
         <v>280.5</v>
       </c>
       <c r="H160" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I160" s="5"/>
     </row>
-    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:9">
       <c r="A161" s="57" t="s">
         <v>136</v>
       </c>
       <c r="B161" s="60">
         <v>322.5</v>
       </c>
       <c r="C161" s="60">
         <v>322.5</v>
       </c>
       <c r="D161" s="60">
         <v>277.8</v>
       </c>
       <c r="E161" s="60">
         <v>277.8</v>
       </c>
       <c r="F161" s="60">
         <v>277.8</v>
       </c>
       <c r="G161" s="60">
         <v>277.8</v>
       </c>
       <c r="H161" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I161" s="5"/>
     </row>
-    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:9">
       <c r="A162" s="57" t="s">
         <v>135</v>
       </c>
       <c r="B162" s="60">
         <v>9.4</v>
       </c>
       <c r="C162" s="60">
         <v>9.4</v>
       </c>
       <c r="D162" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G162" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H162" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I162" s="5"/>
     </row>
-    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:9">
       <c r="A163" s="57" t="s">
         <v>128</v>
       </c>
       <c r="B163" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C163" s="59" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G163" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H163" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I163" s="5"/>
     </row>
-    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:9">
       <c r="A164" s="57" t="s">
         <v>129</v>
       </c>
       <c r="B164" s="60">
         <v>164.2</v>
       </c>
       <c r="C164" s="60">
         <v>164.2</v>
       </c>
       <c r="D164" s="59" t="s">
         <v>10</v>
       </c>
       <c r="E164" s="59" t="s">
         <v>10</v>
       </c>
       <c r="F164" s="59" t="s">
         <v>10</v>
       </c>
       <c r="G164" s="59" t="s">
         <v>10</v>
       </c>
       <c r="H164" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I164" s="5"/>
     </row>
-    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:9">
       <c r="A165" s="57" t="s">
         <v>130</v>
       </c>
       <c r="B165" s="60">
         <v>114.6</v>
       </c>
       <c r="C165" s="60">
         <v>114.6</v>
       </c>
       <c r="D165" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G165" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H165" s="59" t="s">
         <v>9</v>
       </c>
       <c r="I165" s="5"/>
     </row>
-    <row r="166" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:9" ht="24.75" customHeight="1">
       <c r="A166" s="57" t="s">
         <v>133</v>
       </c>
       <c r="B166" s="60">
         <v>88.8</v>
       </c>
       <c r="C166" s="60">
         <v>88.8</v>
       </c>
       <c r="D166" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G166" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H166" s="59" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:9">
       <c r="A167" s="57" t="s">
         <v>131</v>
       </c>
       <c r="B167" s="60">
         <v>3.5</v>
       </c>
       <c r="C167" s="60">
         <v>3.5</v>
       </c>
       <c r="D167" s="59" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="59" t="s">
         <v>9</v>
       </c>
       <c r="G167" s="59" t="s">
         <v>9</v>
       </c>
       <c r="H167" s="59" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:9">
       <c r="A168" s="62"/>
       <c r="B168" s="62"/>
       <c r="C168" s="62"/>
       <c r="D168" s="62"/>
       <c r="E168" s="62"/>
       <c r="F168" s="62"/>
       <c r="G168" s="62"/>
       <c r="H168" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N178"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:H3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="32.42578125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="11.85546875" customWidth="1"/>
+    <col min="1" max="1" width="32.375" customWidth="1"/>
+    <col min="2" max="2" width="12.125" customWidth="1"/>
+    <col min="3" max="3" width="12.25" customWidth="1"/>
+    <col min="4" max="4" width="12.375" customWidth="1"/>
+    <col min="5" max="5" width="14.375" customWidth="1"/>
+    <col min="6" max="6" width="14.125" customWidth="1"/>
+    <col min="7" max="7" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="106" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="122" t="s">
+    <row r="1" spans="1:14" s="106" customFormat="1">
+      <c r="A1" s="123" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="122"/>
-[...8 lines deleted...]
-      <c r="A2" s="122" t="s">
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+    </row>
+    <row r="2" spans="1:14" s="106" customFormat="1">
+      <c r="A2" s="123" t="s">
         <v>127</v>
       </c>
-      <c r="B2" s="122"/>
-[...8 lines deleted...]
-      <c r="A3" s="123" t="s">
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+    </row>
+    <row r="3" spans="1:14" s="106" customFormat="1">
+      <c r="A3" s="124" t="s">
         <v>143</v>
       </c>
-      <c r="B3" s="123"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:14" s="104" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="124"/>
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124"/>
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+    </row>
+    <row r="4" spans="1:14" s="104" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="108"/>
       <c r="B4" s="108"/>
       <c r="C4" s="108"/>
       <c r="D4" s="108"/>
       <c r="E4" s="108"/>
       <c r="F4" s="108"/>
       <c r="G4" s="108"/>
       <c r="H4" s="108"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="125" t="s">
+    <row r="5" spans="1:14">
+      <c r="A5" s="125"/>
+      <c r="B5" s="126" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="125"/>
-[...2 lines deleted...]
-      <c r="F5" s="125" t="s">
+      <c r="C5" s="126"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="126"/>
+      <c r="F5" s="126" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="125"/>
-      <c r="H5" s="126" t="s">
+      <c r="G5" s="126"/>
+      <c r="H5" s="127" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="125" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="125"/>
+      <c r="B6" s="126" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="125"/>
-      <c r="D6" s="125" t="s">
+      <c r="C6" s="126"/>
+      <c r="D6" s="126" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="125"/>
-[...5 lines deleted...]
-      <c r="A7" s="124"/>
+      <c r="E6" s="126"/>
+      <c r="F6" s="126"/>
+      <c r="G6" s="126"/>
+      <c r="H6" s="127"/>
+    </row>
+    <row r="7" spans="1:14" ht="33.75">
+      <c r="A7" s="125"/>
       <c r="B7" s="63" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="63" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="63" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="63" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="63" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="126"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="H7" s="127"/>
+    </row>
+    <row r="8" spans="1:14" ht="22.5">
       <c r="A8" s="65" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="66"/>
       <c r="C8" s="66"/>
       <c r="D8" s="66"/>
       <c r="E8" s="66"/>
       <c r="F8" s="66"/>
       <c r="G8" s="66"/>
       <c r="H8" s="66" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14">
       <c r="A9" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="66"/>
       <c r="C9" s="66"/>
       <c r="D9" s="66"/>
       <c r="E9" s="66"/>
       <c r="F9" s="66"/>
       <c r="G9" s="66"/>
       <c r="H9" s="66" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14">
       <c r="A10" s="65" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="66"/>
       <c r="C10" s="66"/>
       <c r="D10" s="66"/>
       <c r="E10" s="66"/>
       <c r="F10" s="66"/>
       <c r="G10" s="66"/>
       <c r="H10" s="66" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" ht="33.75">
       <c r="A11" s="64" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="67">
         <v>343.8</v>
       </c>
       <c r="C11" s="67">
         <v>724.7</v>
       </c>
       <c r="D11" s="67">
         <v>346.2</v>
       </c>
       <c r="E11" s="67">
         <v>713</v>
       </c>
       <c r="F11" s="67">
         <v>244.5</v>
       </c>
       <c r="G11" s="67">
         <v>516.4</v>
       </c>
       <c r="H11" s="67">
         <v>228.7</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14">
       <c r="A12" s="64" t="s">
         <v>128</v>
       </c>
       <c r="B12" s="67">
         <v>111.6</v>
       </c>
       <c r="C12" s="67">
         <v>233.8</v>
       </c>
       <c r="D12" s="67">
         <v>112.2</v>
       </c>
       <c r="E12" s="67">
         <v>231.3</v>
       </c>
       <c r="F12" s="67">
         <v>101.5</v>
       </c>
       <c r="G12" s="67">
         <v>212.1</v>
       </c>
       <c r="H12" s="67">
         <v>48.9</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14">
       <c r="A13" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="67">
         <v>119.9</v>
       </c>
       <c r="C13" s="67">
         <v>253.3</v>
       </c>
       <c r="D13" s="67">
         <v>119.2</v>
       </c>
       <c r="E13" s="67">
         <v>246.5</v>
       </c>
       <c r="F13" s="67">
         <v>86.4</v>
       </c>
       <c r="G13" s="67">
         <v>187</v>
       </c>
       <c r="H13" s="67">
         <v>143.6</v>
       </c>
       <c r="I13" s="5"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14">
       <c r="A14" s="64" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="67">
         <v>112.3</v>
       </c>
       <c r="C14" s="67">
         <v>237.6</v>
       </c>
       <c r="D14" s="67">
         <v>114.8</v>
       </c>
       <c r="E14" s="67">
         <v>235.2</v>
       </c>
       <c r="F14" s="67">
         <v>56.6</v>
       </c>
       <c r="G14" s="67">
         <v>117.3</v>
       </c>
       <c r="H14" s="67">
         <v>36.200000000000003</v>
       </c>
       <c r="I14" s="5"/>
       <c r="N14" s="5"/>
     </row>
-    <row r="15" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" ht="22.5">
       <c r="A15" s="64" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="67">
         <v>6.2</v>
       </c>
       <c r="C15" s="67">
         <v>13.3</v>
       </c>
       <c r="D15" s="67">
         <v>6.1</v>
       </c>
       <c r="E15" s="67">
         <v>13.2</v>
       </c>
       <c r="F15" s="67">
         <v>6.1</v>
       </c>
       <c r="G15" s="67">
         <v>13.2</v>
       </c>
       <c r="H15" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="5"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14">
       <c r="A16" s="64" t="s">
         <v>128</v>
       </c>
       <c r="B16" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="67">
         <v>9.6999999999999993</v>
       </c>
       <c r="D16" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="67">
         <v>9.6</v>
       </c>
       <c r="F16" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="67">
         <v>9.6</v>
       </c>
       <c r="H16" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I16" s="5"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="64" t="s">
         <v>131</v>
       </c>
       <c r="B17" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="5"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="65" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="66"/>
       <c r="C18" s="66"/>
       <c r="D18" s="66"/>
       <c r="E18" s="66"/>
       <c r="F18" s="66"/>
       <c r="G18" s="66"/>
       <c r="H18" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I18" s="5"/>
     </row>
-    <row r="19" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" ht="22.5">
       <c r="A19" s="64" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="5"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="64" t="s">
         <v>132</v>
       </c>
       <c r="B20" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="5"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="64" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="67">
         <v>172.9</v>
       </c>
       <c r="C21" s="67">
         <v>355.6</v>
       </c>
       <c r="D21" s="67">
         <v>161.4</v>
       </c>
       <c r="E21" s="67">
         <v>297.39999999999998</v>
       </c>
       <c r="F21" s="67">
         <v>161.4</v>
       </c>
       <c r="G21" s="67">
         <v>297.39999999999998</v>
       </c>
       <c r="H21" s="67">
         <v>51.1</v>
       </c>
       <c r="I21" s="5"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="5"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="67">
         <v>140.9</v>
       </c>
       <c r="C23" s="67">
         <v>294.2</v>
       </c>
       <c r="D23" s="67">
         <v>128.4</v>
       </c>
       <c r="E23" s="67">
         <v>238.4</v>
       </c>
       <c r="F23" s="67">
         <v>128.4</v>
       </c>
       <c r="G23" s="67">
         <v>238.4</v>
       </c>
       <c r="H23" s="67">
         <v>47.7</v>
       </c>
       <c r="I23" s="5"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="64" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="5"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B25" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="5"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="64" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="67">
         <v>264.7</v>
       </c>
       <c r="C26" s="67">
         <v>466.3</v>
       </c>
       <c r="D26" s="67">
         <v>168.4</v>
       </c>
       <c r="E26" s="67">
         <v>342.4</v>
       </c>
       <c r="F26" s="67">
         <v>168.4</v>
       </c>
       <c r="G26" s="67">
         <v>342.4</v>
       </c>
       <c r="H26" s="67">
         <v>496</v>
       </c>
       <c r="I26" s="5"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B27" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="5"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B28" s="67">
         <v>132.1</v>
       </c>
       <c r="C28" s="67">
         <v>226.6</v>
       </c>
       <c r="D28" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="67">
         <v>128.1</v>
       </c>
       <c r="F28" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="67">
         <v>128.1</v>
       </c>
       <c r="H28" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="5"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="64" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G29" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="5"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B30" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="5"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="64" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="5"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B32" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="5"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="64" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="67">
         <v>572</v>
       </c>
       <c r="C33" s="67">
         <v>1153</v>
       </c>
       <c r="D33" s="67">
         <v>60</v>
       </c>
       <c r="E33" s="67">
         <v>130</v>
       </c>
       <c r="F33" s="67">
         <v>60</v>
       </c>
       <c r="G33" s="67">
         <v>130</v>
       </c>
       <c r="H33" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I33" s="5"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9">
       <c r="A34" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="67">
         <v>572</v>
       </c>
       <c r="C34" s="67">
         <v>1153</v>
       </c>
       <c r="D34" s="67">
         <v>60</v>
       </c>
       <c r="E34" s="67">
         <v>130</v>
       </c>
       <c r="F34" s="67">
         <v>60</v>
       </c>
       <c r="G34" s="67">
         <v>130</v>
       </c>
       <c r="H34" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I34" s="5"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="64" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="67">
         <v>251.4</v>
       </c>
       <c r="C35" s="67">
         <v>540.6</v>
       </c>
       <c r="D35" s="67">
         <v>269.39999999999998</v>
       </c>
       <c r="E35" s="67">
         <v>572.6</v>
       </c>
       <c r="F35" s="67">
         <v>15</v>
       </c>
       <c r="G35" s="67">
         <v>33</v>
       </c>
       <c r="H35" s="67">
         <v>289.2</v>
       </c>
       <c r="I35" s="5"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B36" s="67">
         <v>251.4</v>
       </c>
       <c r="C36" s="67">
         <v>540.6</v>
       </c>
       <c r="D36" s="67">
         <v>269.39999999999998</v>
       </c>
       <c r="E36" s="67">
         <v>572.6</v>
       </c>
       <c r="F36" s="67">
         <v>15</v>
       </c>
       <c r="G36" s="67">
         <v>33</v>
       </c>
       <c r="H36" s="67">
         <v>289.2</v>
       </c>
       <c r="I36" s="5"/>
     </row>
-    <row r="37" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9" ht="22.5">
       <c r="A37" s="65" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="66"/>
       <c r="C37" s="66"/>
       <c r="D37" s="66"/>
       <c r="E37" s="66"/>
       <c r="F37" s="66"/>
       <c r="G37" s="66"/>
       <c r="H37" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I37" s="5"/>
     </row>
-    <row r="38" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9" ht="22.5">
       <c r="A38" s="64" t="s">
         <v>88</v>
       </c>
       <c r="B38" s="67">
         <v>59.2</v>
       </c>
       <c r="C38" s="67">
         <v>109.7</v>
       </c>
       <c r="D38" s="67">
         <v>20</v>
       </c>
       <c r="E38" s="67">
         <v>30</v>
       </c>
       <c r="F38" s="67">
         <v>20</v>
       </c>
       <c r="G38" s="67">
         <v>30</v>
       </c>
       <c r="H38" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I38" s="5"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9">
       <c r="A39" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B39" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="67">
         <v>26</v>
       </c>
       <c r="D39" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="67">
         <v>26</v>
       </c>
       <c r="F39" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="67">
         <v>26</v>
       </c>
       <c r="H39" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="64" t="s">
         <v>131</v>
       </c>
       <c r="B40" s="67">
         <v>43.2</v>
       </c>
       <c r="C40" s="67">
         <v>83.7</v>
       </c>
       <c r="D40" s="67">
         <v>4</v>
       </c>
       <c r="E40" s="67">
         <v>4</v>
       </c>
       <c r="F40" s="67">
         <v>4</v>
       </c>
       <c r="G40" s="67">
         <v>4</v>
       </c>
       <c r="H40" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I40" s="5"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="64" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="66" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="66" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E41" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F41" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H41" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="5"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9">
       <c r="A42" s="64" t="s">
         <v>134</v>
       </c>
       <c r="B42" s="66" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="66" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F42" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H42" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="5"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9">
       <c r="A43" s="64" t="s">
         <v>89</v>
       </c>
       <c r="B43" s="67">
         <v>16.7</v>
       </c>
       <c r="C43" s="67">
         <v>28</v>
       </c>
       <c r="D43" s="67">
         <v>1.9</v>
       </c>
       <c r="E43" s="67">
         <v>2.6</v>
       </c>
       <c r="F43" s="67">
         <v>1.9</v>
       </c>
       <c r="G43" s="67">
         <v>2.6</v>
       </c>
       <c r="H43" s="67">
         <v>197.7</v>
       </c>
       <c r="I43" s="5"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B44" s="67">
         <v>6.7</v>
       </c>
       <c r="C44" s="67">
         <v>8.6999999999999993</v>
       </c>
       <c r="D44" s="67">
         <v>1.9</v>
       </c>
       <c r="E44" s="67">
         <v>2.6</v>
       </c>
       <c r="F44" s="67">
         <v>1.9</v>
       </c>
       <c r="G44" s="67">
         <v>2.6</v>
       </c>
       <c r="H44" s="67">
         <v>177.5</v>
       </c>
       <c r="I44" s="5"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B45" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="67">
         <v>19.3</v>
       </c>
       <c r="D45" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="67">
         <v>20.2</v>
       </c>
       <c r="I45" s="5"/>
     </row>
-    <row r="46" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9" ht="33.75">
       <c r="A46" s="64" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="67">
         <v>267.3</v>
       </c>
       <c r="C46" s="67">
         <v>458.4</v>
       </c>
       <c r="D46" s="67">
         <v>226.6</v>
       </c>
       <c r="E46" s="67">
         <v>403.3</v>
       </c>
       <c r="F46" s="67">
         <v>226.6</v>
       </c>
       <c r="G46" s="67">
         <v>403.3</v>
       </c>
       <c r="H46" s="67">
         <v>1039.8</v>
       </c>
       <c r="I46" s="5"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9">
       <c r="A47" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B47" s="67">
         <v>20.3</v>
       </c>
       <c r="C47" s="67">
         <v>25.8</v>
       </c>
       <c r="D47" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E47" s="67">
         <v>18.8</v>
       </c>
       <c r="F47" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="67">
         <v>18.8</v>
       </c>
       <c r="H47" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="5"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B48" s="67">
         <v>29.2</v>
       </c>
       <c r="C48" s="67">
         <v>56.8</v>
       </c>
       <c r="D48" s="67">
         <v>26.9</v>
       </c>
       <c r="E48" s="67">
         <v>54.7</v>
       </c>
       <c r="F48" s="67">
         <v>26.9</v>
       </c>
       <c r="G48" s="67">
         <v>54.7</v>
       </c>
       <c r="H48" s="67">
         <v>58.8</v>
       </c>
       <c r="I48" s="5"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B49" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="67">
         <v>116.6</v>
       </c>
       <c r="D49" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E49" s="67">
         <v>71.099999999999994</v>
       </c>
       <c r="F49" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="67">
         <v>71.099999999999994</v>
       </c>
       <c r="H49" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="5"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
       <c r="A50" s="64" t="s">
         <v>131</v>
       </c>
       <c r="B50" s="67">
         <v>157.6</v>
       </c>
       <c r="C50" s="67">
         <v>259.2</v>
       </c>
       <c r="D50" s="67">
         <v>150.1</v>
       </c>
       <c r="E50" s="67">
         <v>258.7</v>
       </c>
       <c r="F50" s="67">
         <v>150.1</v>
       </c>
       <c r="G50" s="67">
         <v>258.7</v>
       </c>
       <c r="H50" s="67">
         <v>742.1</v>
       </c>
       <c r="I50" s="5"/>
     </row>
-    <row r="51" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9" ht="22.5">
       <c r="A51" s="65" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="66"/>
       <c r="C51" s="66"/>
       <c r="D51" s="66"/>
       <c r="E51" s="66"/>
       <c r="F51" s="66"/>
       <c r="G51" s="66"/>
       <c r="H51" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I51" s="6"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="65" t="s">
         <v>16</v>
       </c>
       <c r="B52" s="66"/>
       <c r="C52" s="66"/>
       <c r="D52" s="66"/>
       <c r="E52" s="66"/>
       <c r="F52" s="66"/>
       <c r="G52" s="66"/>
       <c r="H52" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I52" s="6"/>
     </row>
-    <row r="53" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9" ht="33.75">
       <c r="A53" s="64" t="s">
         <v>91</v>
       </c>
       <c r="B53" s="68">
         <v>260</v>
       </c>
       <c r="C53" s="68">
         <v>531</v>
       </c>
       <c r="D53" s="68">
         <v>260</v>
       </c>
       <c r="E53" s="68">
         <v>529</v>
       </c>
       <c r="F53" s="68">
         <v>260</v>
       </c>
       <c r="G53" s="68">
         <v>529</v>
       </c>
       <c r="H53" s="68">
         <v>7</v>
       </c>
       <c r="I53" s="5"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B54" s="68">
         <v>260</v>
       </c>
       <c r="C54" s="68">
         <v>531</v>
       </c>
       <c r="D54" s="68">
         <v>260</v>
       </c>
       <c r="E54" s="68">
         <v>529</v>
       </c>
       <c r="F54" s="68">
         <v>260</v>
       </c>
       <c r="G54" s="68">
         <v>529</v>
       </c>
       <c r="H54" s="68">
         <v>7</v>
       </c>
       <c r="I54" s="5"/>
     </row>
-    <row r="55" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9">
       <c r="A55" s="64" t="s">
         <v>92</v>
       </c>
       <c r="B55" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F55" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="5"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B56" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H56" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="5"/>
     </row>
-    <row r="57" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="64" t="s">
         <v>93</v>
       </c>
       <c r="B57" s="68">
         <v>1597</v>
       </c>
       <c r="C57" s="68">
         <v>3297</v>
       </c>
       <c r="D57" s="68">
         <v>1594</v>
       </c>
       <c r="E57" s="68">
         <v>3284</v>
       </c>
       <c r="F57" s="68">
         <v>1594</v>
       </c>
       <c r="G57" s="68">
         <v>487539</v>
       </c>
       <c r="H57" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="5"/>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B58" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="68">
         <v>2777</v>
       </c>
       <c r="D58" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E58" s="68">
         <v>2777</v>
       </c>
       <c r="F58" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G58" s="68">
         <v>487032</v>
       </c>
       <c r="H58" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I58" s="5"/>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B59" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F59" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H59" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="5"/>
     </row>
-    <row r="60" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9" ht="22.5">
       <c r="A60" s="64" t="s">
         <v>94</v>
       </c>
       <c r="B60" s="68">
         <v>38</v>
       </c>
       <c r="C60" s="68">
         <v>78</v>
       </c>
       <c r="D60" s="68">
         <v>38</v>
       </c>
       <c r="E60" s="68">
         <v>78</v>
       </c>
       <c r="F60" s="68">
         <v>38</v>
       </c>
       <c r="G60" s="68">
         <v>78</v>
       </c>
       <c r="H60" s="68">
         <v>58</v>
       </c>
       <c r="I60" s="5"/>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9">
       <c r="A61" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B61" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="5"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9">
       <c r="A62" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B62" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F62" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H62" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="5"/>
     </row>
-    <row r="63" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9" ht="22.5">
       <c r="A63" s="64" t="s">
         <v>95</v>
       </c>
       <c r="B63" s="68">
         <v>7936</v>
       </c>
       <c r="C63" s="68">
         <v>16146</v>
       </c>
       <c r="D63" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E63" s="68">
         <v>15328</v>
       </c>
       <c r="F63" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="66" t="s">
         <v>10</v>
       </c>
       <c r="H63" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="5"/>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B64" s="68">
         <v>7936</v>
       </c>
       <c r="C64" s="68">
         <v>16146</v>
       </c>
       <c r="D64" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="68">
         <v>15328</v>
       </c>
       <c r="F64" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G64" s="66" t="s">
         <v>10</v>
       </c>
       <c r="H64" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="5"/>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9">
       <c r="A65" s="64" t="s">
         <v>96</v>
       </c>
       <c r="B65" s="68">
         <v>507</v>
       </c>
       <c r="C65" s="68">
         <v>1060</v>
       </c>
       <c r="D65" s="68">
         <v>507</v>
       </c>
       <c r="E65" s="68">
         <v>1060</v>
       </c>
       <c r="F65" s="68">
         <v>507</v>
       </c>
       <c r="G65" s="68">
         <v>1060</v>
       </c>
       <c r="H65" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I65" s="5"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B66" s="68">
         <v>507</v>
       </c>
       <c r="C66" s="68">
         <v>1060</v>
       </c>
       <c r="D66" s="68">
         <v>507</v>
       </c>
       <c r="E66" s="68">
         <v>1060</v>
       </c>
       <c r="F66" s="68">
         <v>507</v>
       </c>
       <c r="G66" s="68">
         <v>1060</v>
       </c>
       <c r="H66" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I66" s="5"/>
     </row>
-    <row r="67" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9" ht="22.5">
       <c r="A67" s="64" t="s">
         <v>97</v>
       </c>
       <c r="B67" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="68">
         <v>564</v>
       </c>
       <c r="D67" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="68">
         <v>564</v>
       </c>
       <c r="F67" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="66" t="s">
         <v>10</v>
       </c>
       <c r="H67" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="5"/>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B68" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="68">
         <v>564</v>
       </c>
       <c r="D68" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="68">
         <v>564</v>
       </c>
       <c r="F68" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="66" t="s">
         <v>10</v>
       </c>
       <c r="H68" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="5"/>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9">
       <c r="A69" s="65" t="s">
         <v>17</v>
       </c>
       <c r="B69" s="66"/>
       <c r="C69" s="66"/>
       <c r="D69" s="66"/>
       <c r="E69" s="66"/>
       <c r="F69" s="66"/>
       <c r="G69" s="66"/>
       <c r="H69" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I69" s="5"/>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9">
       <c r="A70" s="64" t="s">
         <v>98</v>
       </c>
       <c r="B70" s="66" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="66" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E70" s="66" t="s">
         <v>10</v>
       </c>
       <c r="F70" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H70" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="5"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B71" s="66" t="s">
         <v>9</v>
       </c>
       <c r="C71" s="66" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="66" t="s">
         <v>10</v>
       </c>
       <c r="F71" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H71" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="5"/>
     </row>
-    <row r="72" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9" ht="22.5">
       <c r="A72" s="64" t="s">
         <v>99</v>
       </c>
       <c r="B72" s="67">
         <v>1603.2</v>
       </c>
       <c r="C72" s="67">
         <v>2802.7</v>
       </c>
       <c r="D72" s="67">
         <v>1359.8</v>
       </c>
       <c r="E72" s="67">
         <v>2387</v>
       </c>
       <c r="F72" s="67">
         <v>483</v>
       </c>
       <c r="G72" s="67">
         <v>937.1</v>
       </c>
       <c r="H72" s="67">
         <v>3902.5</v>
       </c>
       <c r="I72" s="5"/>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9">
       <c r="A73" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B73" s="67">
         <v>1474.9</v>
       </c>
       <c r="C73" s="67">
         <v>2674.4</v>
       </c>
       <c r="D73" s="67">
         <v>1231.5</v>
       </c>
       <c r="E73" s="67">
         <v>2258.6999999999998</v>
       </c>
       <c r="F73" s="67">
         <v>354.7</v>
       </c>
       <c r="G73" s="67">
         <v>808.8</v>
       </c>
       <c r="H73" s="67">
         <v>3902.4</v>
       </c>
       <c r="I73" s="5"/>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9">
       <c r="A74" s="64" t="s">
         <v>135</v>
       </c>
       <c r="B74" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C74" s="66" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E74" s="66" t="s">
         <v>10</v>
       </c>
       <c r="F74" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="66" t="s">
         <v>10</v>
       </c>
       <c r="H74" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="5"/>
     </row>
-    <row r="75" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9" ht="33.75">
       <c r="A75" s="64" t="s">
         <v>100</v>
       </c>
       <c r="B75" s="67">
         <v>351</v>
       </c>
       <c r="C75" s="67">
         <v>845</v>
       </c>
       <c r="D75" s="67">
         <v>324</v>
       </c>
       <c r="E75" s="67">
         <v>788</v>
       </c>
       <c r="F75" s="67">
         <v>324</v>
       </c>
       <c r="G75" s="67">
         <v>788</v>
       </c>
       <c r="H75" s="67">
         <v>136</v>
       </c>
       <c r="I75" s="5"/>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9">
       <c r="A76" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B76" s="67">
         <v>351</v>
       </c>
       <c r="C76" s="67">
         <v>845</v>
       </c>
       <c r="D76" s="67">
         <v>324</v>
       </c>
       <c r="E76" s="67">
         <v>788</v>
       </c>
       <c r="F76" s="67">
         <v>324</v>
       </c>
       <c r="G76" s="67">
         <v>788</v>
       </c>
       <c r="H76" s="67">
         <v>136</v>
       </c>
       <c r="I76" s="5"/>
     </row>
-    <row r="77" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9">
       <c r="A77" s="64" t="s">
         <v>101</v>
       </c>
       <c r="B77" s="67">
         <v>2089</v>
       </c>
       <c r="C77" s="67">
         <v>4552</v>
       </c>
       <c r="D77" s="67">
         <v>1927</v>
       </c>
       <c r="E77" s="67">
         <v>4320</v>
       </c>
       <c r="F77" s="67">
         <v>1927</v>
       </c>
       <c r="G77" s="67">
         <v>4320</v>
       </c>
       <c r="H77" s="67">
         <v>1169</v>
       </c>
       <c r="I77" s="5"/>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B78" s="67">
         <v>2089</v>
       </c>
       <c r="C78" s="67">
         <v>4552</v>
       </c>
       <c r="D78" s="67">
         <v>1927</v>
       </c>
       <c r="E78" s="67">
         <v>4320</v>
       </c>
       <c r="F78" s="67">
         <v>1927</v>
       </c>
       <c r="G78" s="67">
         <v>4320</v>
       </c>
       <c r="H78" s="67">
         <v>1169</v>
       </c>
       <c r="I78" s="5"/>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="65" t="s">
         <v>18</v>
       </c>
       <c r="B79" s="66"/>
       <c r="C79" s="66"/>
       <c r="D79" s="66"/>
       <c r="E79" s="66"/>
       <c r="F79" s="66"/>
       <c r="G79" s="66"/>
       <c r="H79" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I79" s="5"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="65" t="s">
         <v>20</v>
       </c>
       <c r="B80" s="66"/>
       <c r="C80" s="66"/>
       <c r="D80" s="66"/>
       <c r="E80" s="66"/>
       <c r="F80" s="66"/>
       <c r="G80" s="66"/>
       <c r="H80" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I80" s="5"/>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9">
       <c r="A81" s="65" t="s">
         <v>19</v>
       </c>
       <c r="B81" s="66"/>
       <c r="C81" s="66"/>
       <c r="D81" s="66"/>
       <c r="E81" s="66"/>
       <c r="F81" s="66"/>
       <c r="G81" s="66"/>
       <c r="H81" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I81" s="5"/>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9">
       <c r="A82" s="65" t="s">
         <v>21</v>
       </c>
       <c r="B82" s="66"/>
       <c r="C82" s="66"/>
       <c r="D82" s="66"/>
       <c r="E82" s="66"/>
       <c r="F82" s="66"/>
       <c r="G82" s="66"/>
       <c r="H82" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I82" s="5"/>
     </row>
-    <row r="83" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9" ht="33.75">
       <c r="A83" s="65" t="s">
         <v>22</v>
       </c>
       <c r="B83" s="66"/>
       <c r="C83" s="66"/>
       <c r="D83" s="66"/>
       <c r="E83" s="66"/>
       <c r="F83" s="66"/>
       <c r="G83" s="66"/>
       <c r="H83" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I83" s="5"/>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="65" t="s">
         <v>23</v>
       </c>
       <c r="B84" s="66"/>
       <c r="C84" s="66"/>
       <c r="D84" s="66"/>
       <c r="E84" s="66"/>
       <c r="F84" s="66"/>
       <c r="G84" s="66"/>
       <c r="H84" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I84" s="5"/>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9">
       <c r="A85" s="65" t="s">
         <v>24</v>
       </c>
       <c r="B85" s="66"/>
       <c r="C85" s="66"/>
       <c r="D85" s="66"/>
       <c r="E85" s="66"/>
       <c r="F85" s="66"/>
       <c r="G85" s="66"/>
       <c r="H85" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I85" s="5"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="64" t="s">
         <v>102</v>
       </c>
       <c r="B86" s="67">
         <v>3.9</v>
       </c>
       <c r="C86" s="67">
         <v>8.1</v>
       </c>
       <c r="D86" s="67">
         <v>4.5</v>
       </c>
       <c r="E86" s="67">
         <v>8.4</v>
       </c>
       <c r="F86" s="67">
         <v>2.7</v>
       </c>
       <c r="G86" s="67">
         <v>3.9</v>
       </c>
       <c r="H86" s="67">
         <v>1.1000000000000001</v>
       </c>
       <c r="I86" s="5"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B87" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C87" s="67">
         <v>1.7</v>
       </c>
       <c r="D87" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E87" s="67">
         <v>1.7</v>
       </c>
       <c r="F87" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="67">
         <v>1.7</v>
       </c>
       <c r="H87" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I87" s="5"/>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9">
       <c r="A88" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B88" s="67">
         <v>2.7</v>
       </c>
       <c r="C88" s="67">
         <v>6.4</v>
       </c>
       <c r="D88" s="67">
         <v>3.3</v>
       </c>
       <c r="E88" s="67">
         <v>6.7</v>
       </c>
       <c r="F88" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="67">
         <v>2.2000000000000002</v>
       </c>
       <c r="H88" s="67">
         <v>1.1000000000000001</v>
       </c>
       <c r="I88" s="5"/>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9">
       <c r="A89" s="64" t="s">
         <v>103</v>
       </c>
       <c r="B89" s="67">
         <v>5.8</v>
       </c>
       <c r="C89" s="67">
         <v>12.6</v>
       </c>
       <c r="D89" s="67">
         <v>4.9000000000000004</v>
       </c>
       <c r="E89" s="67">
         <v>11.8</v>
       </c>
       <c r="F89" s="67">
         <v>2.9</v>
       </c>
       <c r="G89" s="67">
         <v>4.5999999999999996</v>
       </c>
       <c r="H89" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="5"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9">
       <c r="A90" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B90" s="67">
         <v>2.9</v>
       </c>
       <c r="C90" s="67">
         <v>4.5999999999999996</v>
       </c>
       <c r="D90" s="67">
         <v>2.9</v>
       </c>
       <c r="E90" s="67">
         <v>4.5999999999999996</v>
       </c>
       <c r="F90" s="67">
         <v>2.9</v>
       </c>
       <c r="G90" s="67">
         <v>4.5999999999999996</v>
       </c>
       <c r="H90" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I90" s="5"/>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9">
       <c r="A91" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B91" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C91" s="67">
         <v>8</v>
       </c>
       <c r="D91" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E91" s="67">
         <v>7.2</v>
       </c>
       <c r="F91" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G91" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H91" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="5"/>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9">
       <c r="A92" s="64" t="s">
         <v>104</v>
       </c>
       <c r="B92" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C92" s="67">
         <v>1.4</v>
       </c>
       <c r="D92" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E92" s="67">
         <v>1.4</v>
       </c>
       <c r="F92" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G92" s="67">
         <v>1.4</v>
       </c>
       <c r="H92" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I92" s="5"/>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9">
       <c r="A93" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B93" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="67">
         <v>1.4</v>
       </c>
       <c r="D93" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="67">
         <v>1.4</v>
       </c>
       <c r="F93" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="67">
         <v>1.4</v>
       </c>
       <c r="H93" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I93" s="5"/>
     </row>
-    <row r="94" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9">
       <c r="A94" s="65" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="66"/>
       <c r="C94" s="66"/>
       <c r="D94" s="66"/>
       <c r="E94" s="66"/>
       <c r="F94" s="66"/>
       <c r="G94" s="66"/>
       <c r="H94" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I94" s="13"/>
     </row>
-    <row r="95" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="64" t="s">
         <v>105</v>
       </c>
       <c r="B95" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F95" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G95" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H95" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="13"/>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9">
       <c r="A96" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B96" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C96" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F96" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G96" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H96" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="5"/>
     </row>
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9">
       <c r="A97" s="64" t="s">
         <v>106</v>
       </c>
       <c r="B97" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F97" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G97" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H97" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="5"/>
     </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9">
       <c r="A98" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B98" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F98" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="5"/>
     </row>
-    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:9">
       <c r="A99" s="64" t="s">
         <v>107</v>
       </c>
       <c r="B99" s="66" t="s">
         <v>9</v>
       </c>
       <c r="C99" s="66" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H99" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="5"/>
     </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:9">
       <c r="A100" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B100" s="66" t="s">
         <v>9</v>
       </c>
       <c r="C100" s="66" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H100" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="5"/>
     </row>
-    <row r="101" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:9">
       <c r="A101" s="64" t="s">
         <v>108</v>
       </c>
       <c r="B101" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F101" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G101" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H101" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="5"/>
     </row>
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:9">
       <c r="A102" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B102" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F102" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G102" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H102" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="5"/>
     </row>
-    <row r="103" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:9" ht="33.75">
       <c r="A103" s="64" t="s">
         <v>109</v>
       </c>
       <c r="B103" s="67">
         <v>1477</v>
       </c>
       <c r="C103" s="67">
         <v>2845</v>
       </c>
       <c r="D103" s="67">
         <v>1260.5</v>
       </c>
       <c r="E103" s="67">
         <v>2159.5</v>
       </c>
       <c r="F103" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="67">
         <v>2037</v>
       </c>
       <c r="H103" s="67">
         <v>802.2</v>
       </c>
       <c r="I103" s="5"/>
     </row>
-    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:9">
       <c r="A104" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B104" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C104" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G104" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H104" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="5"/>
     </row>
-    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9">
       <c r="A105" s="64" t="s">
         <v>135</v>
       </c>
       <c r="B105" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C105" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E105" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F105" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H105" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="5"/>
     </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:9">
       <c r="A106" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B106" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="5"/>
     </row>
-    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9">
       <c r="A107" s="64" t="s">
         <v>110</v>
       </c>
       <c r="B107" s="67">
         <v>1477</v>
       </c>
       <c r="C107" s="67">
         <v>2845</v>
       </c>
       <c r="D107" s="67">
         <v>1260.5</v>
       </c>
       <c r="E107" s="67">
         <v>2159.5</v>
       </c>
       <c r="F107" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="67">
         <v>2037</v>
       </c>
       <c r="H107" s="67">
         <v>802.2</v>
       </c>
       <c r="I107" s="5"/>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9">
       <c r="A108" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B108" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C108" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G108" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H108" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="5"/>
     </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:9">
       <c r="A109" s="64" t="s">
         <v>135</v>
       </c>
       <c r="B109" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C109" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E109" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F109" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G109" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H109" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="5"/>
     </row>
-    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9">
       <c r="A110" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B110" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H110" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="5"/>
     </row>
-    <row r="111" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9" ht="22.5">
       <c r="A111" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B111" s="66"/>
       <c r="C111" s="66"/>
       <c r="D111" s="66"/>
       <c r="E111" s="66"/>
       <c r="F111" s="66"/>
       <c r="G111" s="66"/>
       <c r="H111" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I111" s="5"/>
     </row>
-    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:9">
       <c r="A112" s="65" t="s">
         <v>27</v>
       </c>
       <c r="B112" s="66"/>
       <c r="C112" s="66"/>
       <c r="D112" s="66"/>
       <c r="E112" s="66"/>
       <c r="F112" s="66"/>
       <c r="G112" s="66"/>
       <c r="H112" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I112" s="5"/>
     </row>
-    <row r="113" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:9" ht="22.5">
       <c r="A113" s="64" t="s">
         <v>111</v>
       </c>
       <c r="B113" s="68">
         <v>32503</v>
       </c>
       <c r="C113" s="68">
         <v>38549</v>
       </c>
       <c r="D113" s="68">
         <v>32503</v>
       </c>
       <c r="E113" s="68">
         <v>38549</v>
       </c>
       <c r="F113" s="68">
         <v>32503</v>
       </c>
       <c r="G113" s="68">
         <v>38549</v>
       </c>
       <c r="H113" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I113" s="5"/>
     </row>
-    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:9">
       <c r="A114" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B114" s="68">
         <v>32503</v>
       </c>
       <c r="C114" s="68">
         <v>38549</v>
       </c>
       <c r="D114" s="68">
         <v>32503</v>
       </c>
       <c r="E114" s="68">
         <v>38549</v>
       </c>
       <c r="F114" s="68">
         <v>32503</v>
       </c>
       <c r="G114" s="68">
         <v>38549</v>
       </c>
       <c r="H114" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I114" s="5"/>
     </row>
-    <row r="115" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9" ht="22.5">
       <c r="A115" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B115" s="66"/>
       <c r="C115" s="66"/>
       <c r="D115" s="66"/>
       <c r="E115" s="66"/>
       <c r="F115" s="66"/>
       <c r="G115" s="66"/>
       <c r="H115" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I115" s="5"/>
     </row>
-    <row r="116" spans="1:9" ht="79.5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:9" ht="67.5">
       <c r="A116" s="64" t="s">
         <v>112</v>
       </c>
       <c r="B116" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C116" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E116" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G116" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H116" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I116" s="5"/>
     </row>
-    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:9">
       <c r="A117" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B117" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C117" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G117" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H117" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I117" s="5"/>
     </row>
-    <row r="118" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:9" ht="33.75">
       <c r="A118" s="64" t="s">
         <v>113</v>
       </c>
       <c r="B118" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C118" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H118" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I118" s="5"/>
     </row>
-    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:9">
       <c r="A119" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B119" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C119" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H119" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I119" s="5"/>
     </row>
-    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:9">
       <c r="A120" s="64" t="s">
         <v>114</v>
       </c>
       <c r="B120" s="68">
         <v>217349</v>
       </c>
       <c r="C120" s="68">
         <v>437416</v>
       </c>
       <c r="D120" s="68">
         <v>220859</v>
       </c>
       <c r="E120" s="68">
         <v>393974</v>
       </c>
       <c r="F120" s="68">
         <v>46419</v>
       </c>
       <c r="G120" s="68">
         <v>78323</v>
       </c>
       <c r="H120" s="68">
         <v>1394495</v>
       </c>
       <c r="I120" s="5"/>
     </row>
-    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:9">
       <c r="A121" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B121" s="68">
         <v>217349</v>
       </c>
       <c r="C121" s="68">
         <v>437416</v>
       </c>
       <c r="D121" s="68">
         <v>220859</v>
       </c>
       <c r="E121" s="68">
         <v>393974</v>
       </c>
       <c r="F121" s="68">
         <v>46419</v>
       </c>
       <c r="G121" s="68">
         <v>78323</v>
       </c>
       <c r="H121" s="68">
         <v>1394495</v>
       </c>
       <c r="I121" s="5"/>
     </row>
-    <row r="122" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:9" ht="45">
       <c r="A122" s="64" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C122" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E122" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F122" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G122" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H122" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="5"/>
     </row>
-    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:9">
       <c r="A123" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B123" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H123" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="5"/>
     </row>
-    <row r="124" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:9" ht="22.5">
       <c r="A124" s="64" t="s">
         <v>116</v>
       </c>
       <c r="B124" s="68">
         <v>12510</v>
       </c>
       <c r="C124" s="68">
         <v>24955</v>
       </c>
       <c r="D124" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E124" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G124" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H124" s="68">
         <v>230</v>
       </c>
       <c r="I124" s="5"/>
     </row>
-    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:9">
       <c r="A125" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B125" s="68">
         <v>9400</v>
       </c>
       <c r="C125" s="68">
         <v>19915</v>
       </c>
       <c r="D125" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E125" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G125" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H125" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I125" s="5"/>
     </row>
-    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:9">
       <c r="A126" s="64" t="s">
         <v>135</v>
       </c>
       <c r="B126" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C126" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H126" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="5"/>
     </row>
-    <row r="127" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:9" ht="45">
       <c r="A127" s="64" t="s">
         <v>117</v>
       </c>
       <c r="B127" s="68">
         <v>19170</v>
       </c>
       <c r="C127" s="68">
         <v>35912</v>
       </c>
       <c r="D127" s="68">
         <v>16202</v>
       </c>
       <c r="E127" s="68">
         <v>31360</v>
       </c>
       <c r="F127" s="68">
         <v>16202</v>
       </c>
       <c r="G127" s="68">
         <v>31360</v>
       </c>
       <c r="H127" s="68">
         <v>20851</v>
       </c>
       <c r="I127" s="5"/>
     </row>
-    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:9">
       <c r="A128" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B128" s="68">
         <v>19170</v>
       </c>
       <c r="C128" s="68">
         <v>35912</v>
       </c>
       <c r="D128" s="68">
         <v>16202</v>
       </c>
       <c r="E128" s="68">
         <v>31360</v>
       </c>
       <c r="F128" s="68">
         <v>16202</v>
       </c>
       <c r="G128" s="68">
         <v>31360</v>
       </c>
       <c r="H128" s="68">
         <v>20851</v>
       </c>
       <c r="I128" s="5"/>
     </row>
-    <row r="129" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:9" ht="22.5">
       <c r="A129" s="64" t="s">
         <v>118</v>
       </c>
       <c r="B129" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C129" s="68">
         <v>600</v>
       </c>
       <c r="D129" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E129" s="68">
         <v>600</v>
       </c>
       <c r="F129" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G129" s="68">
         <v>600</v>
       </c>
       <c r="H129" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I129" s="5"/>
     </row>
-    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:9">
       <c r="A130" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B130" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C130" s="68">
         <v>600</v>
       </c>
       <c r="D130" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E130" s="68">
         <v>600</v>
       </c>
       <c r="F130" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="68">
         <v>600</v>
       </c>
       <c r="H130" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I130" s="5"/>
     </row>
-    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:9">
       <c r="A131" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B131" s="68">
         <v>21872</v>
       </c>
       <c r="C131" s="68">
         <v>34328</v>
       </c>
       <c r="D131" s="68">
         <v>5309</v>
       </c>
       <c r="E131" s="68">
         <v>17765</v>
       </c>
       <c r="F131" s="68">
         <v>5309</v>
       </c>
       <c r="G131" s="68">
         <v>17765</v>
       </c>
       <c r="H131" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I131" s="5"/>
     </row>
-    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:9">
       <c r="A132" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B132" s="68">
         <v>21872</v>
       </c>
       <c r="C132" s="68">
         <v>34328</v>
       </c>
       <c r="D132" s="68">
         <v>5309</v>
       </c>
       <c r="E132" s="68">
         <v>17765</v>
       </c>
       <c r="F132" s="68">
         <v>5309</v>
       </c>
       <c r="G132" s="68">
         <v>17765</v>
       </c>
       <c r="H132" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I132" s="5"/>
     </row>
-    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:9">
       <c r="A133" s="64" t="s">
         <v>120</v>
       </c>
       <c r="B133" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C133" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D133" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E133" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F133" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H133" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="5"/>
     </row>
-    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:9">
       <c r="A134" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B134" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H134" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="5"/>
     </row>
-    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:9">
       <c r="A135" s="65" t="s">
         <v>29</v>
       </c>
       <c r="B135" s="66"/>
       <c r="C135" s="66"/>
       <c r="D135" s="66"/>
       <c r="E135" s="66"/>
       <c r="F135" s="66"/>
       <c r="G135" s="66"/>
       <c r="H135" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I135" s="5"/>
     </row>
-    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:9">
       <c r="A136" s="64" t="s">
         <v>121</v>
       </c>
       <c r="B136" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F136" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="66" t="s">
         <v>10</v>
       </c>
       <c r="H136" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="5"/>
     </row>
-    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:9">
       <c r="A137" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B137" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F137" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G137" s="66" t="s">
         <v>10</v>
       </c>
       <c r="H137" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="5"/>
     </row>
-    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:9">
       <c r="A138" s="64" t="s">
         <v>122</v>
       </c>
       <c r="B138" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E138" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G138" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H138" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="5"/>
     </row>
-    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:9">
       <c r="A139" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B139" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E139" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G139" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H139" s="66" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="5"/>
     </row>
-    <row r="140" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:9" ht="22.5">
       <c r="A140" s="65" t="s">
         <v>30</v>
       </c>
       <c r="B140" s="66"/>
       <c r="C140" s="66"/>
       <c r="D140" s="66"/>
       <c r="E140" s="66"/>
       <c r="F140" s="66"/>
       <c r="G140" s="66"/>
       <c r="H140" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I140" s="5"/>
     </row>
-    <row r="141" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:9" ht="22.5">
       <c r="A141" s="64" t="s">
         <v>123</v>
       </c>
       <c r="B141" s="68">
         <v>1187</v>
       </c>
       <c r="C141" s="68">
         <v>1728</v>
       </c>
       <c r="D141" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="66" t="s">
         <v>10</v>
       </c>
       <c r="F141" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G141" s="66" t="s">
         <v>10</v>
       </c>
       <c r="H141" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I141" s="5"/>
     </row>
-    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:9">
       <c r="A142" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B142" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C142" s="68">
         <v>150</v>
       </c>
       <c r="D142" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="66" t="s">
         <v>10</v>
       </c>
       <c r="F142" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G142" s="66" t="s">
         <v>10</v>
       </c>
       <c r="H142" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I142" s="5"/>
     </row>
-    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:9">
       <c r="A143" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B143" s="68">
         <v>1117</v>
       </c>
       <c r="C143" s="68">
         <v>1578</v>
       </c>
       <c r="D143" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G143" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H143" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I143" s="5"/>
     </row>
-    <row r="144" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:9" ht="22.5">
       <c r="A144" s="65" t="s">
         <v>31</v>
       </c>
       <c r="B144" s="66"/>
       <c r="C144" s="66"/>
       <c r="D144" s="66"/>
       <c r="E144" s="66"/>
       <c r="F144" s="66"/>
       <c r="G144" s="66"/>
       <c r="H144" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I144" s="5"/>
     </row>
-    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:9">
       <c r="A145" s="65" t="s">
         <v>32</v>
       </c>
       <c r="B145" s="66"/>
       <c r="C145" s="66"/>
       <c r="D145" s="66"/>
       <c r="E145" s="66"/>
       <c r="F145" s="66"/>
       <c r="G145" s="66"/>
       <c r="H145" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I145" s="5"/>
     </row>
-    <row r="146" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:9" ht="22.5">
       <c r="A146" s="65" t="s">
         <v>33</v>
       </c>
       <c r="B146" s="66"/>
       <c r="C146" s="66"/>
       <c r="D146" s="66"/>
       <c r="E146" s="66"/>
       <c r="F146" s="66"/>
       <c r="G146" s="66"/>
       <c r="H146" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I146" s="5"/>
     </row>
-    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:9">
       <c r="A147" s="65" t="s">
         <v>38</v>
       </c>
       <c r="B147" s="66"/>
       <c r="C147" s="66"/>
       <c r="D147" s="66"/>
       <c r="E147" s="66"/>
       <c r="F147" s="66"/>
       <c r="G147" s="66"/>
       <c r="H147" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I147" s="5"/>
     </row>
-    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:9">
       <c r="A148" s="65" t="s">
         <v>34</v>
       </c>
       <c r="B148" s="66"/>
       <c r="C148" s="66"/>
       <c r="D148" s="66"/>
       <c r="E148" s="66"/>
       <c r="F148" s="66"/>
       <c r="G148" s="66"/>
       <c r="H148" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I148" s="5"/>
     </row>
-    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:9">
       <c r="A149" s="65" t="s">
         <v>35</v>
       </c>
       <c r="B149" s="66"/>
       <c r="C149" s="66"/>
       <c r="D149" s="66"/>
       <c r="E149" s="66"/>
       <c r="F149" s="66"/>
       <c r="G149" s="66"/>
       <c r="H149" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I149" s="5"/>
     </row>
-    <row r="150" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:9" ht="22.5">
       <c r="A150" s="65" t="s">
         <v>36</v>
       </c>
       <c r="B150" s="66"/>
       <c r="C150" s="66"/>
       <c r="D150" s="66"/>
       <c r="E150" s="66"/>
       <c r="F150" s="66"/>
       <c r="G150" s="66"/>
       <c r="H150" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I150" s="5"/>
     </row>
-    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:9">
       <c r="A151" s="65" t="s">
         <v>37</v>
       </c>
       <c r="B151" s="66"/>
       <c r="C151" s="66"/>
       <c r="D151" s="66"/>
       <c r="E151" s="66"/>
       <c r="F151" s="66"/>
       <c r="G151" s="66"/>
       <c r="H151" s="66" t="s">
         <v>8</v>
       </c>
       <c r="I151" s="5"/>
     </row>
-    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:9">
       <c r="A152" s="64" t="s">
         <v>125</v>
       </c>
       <c r="B152" s="67">
         <v>387698.7</v>
       </c>
       <c r="C152" s="67">
         <v>813932</v>
       </c>
       <c r="D152" s="67">
         <v>207921</v>
       </c>
       <c r="E152" s="67">
         <v>431663</v>
       </c>
       <c r="F152" s="67">
         <v>207921</v>
       </c>
       <c r="G152" s="67">
         <v>431663</v>
       </c>
       <c r="H152" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I152" s="5"/>
     </row>
-    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:9">
       <c r="A153" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B153" s="67">
         <v>211721.5</v>
       </c>
       <c r="C153" s="67">
         <v>447238.2</v>
       </c>
       <c r="D153" s="67">
         <v>105048</v>
       </c>
       <c r="E153" s="67">
         <v>219612</v>
       </c>
       <c r="F153" s="67">
         <v>105048</v>
       </c>
       <c r="G153" s="67">
         <v>219612</v>
       </c>
       <c r="H153" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I153" s="5"/>
     </row>
-    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:9">
       <c r="A154" s="64" t="s">
         <v>135</v>
       </c>
       <c r="B154" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C154" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D154" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G154" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H154" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I154" s="5"/>
     </row>
-    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:9">
       <c r="A155" s="64" t="s">
         <v>128</v>
       </c>
       <c r="B155" s="67">
         <v>3515.3</v>
       </c>
       <c r="C155" s="67">
         <v>7395.1</v>
       </c>
       <c r="D155" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E155" s="67">
         <v>900</v>
       </c>
       <c r="F155" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G155" s="67">
         <v>900</v>
       </c>
       <c r="H155" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I155" s="5"/>
     </row>
-    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:9">
       <c r="A156" s="64" t="s">
         <v>134</v>
       </c>
       <c r="B156" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C156" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E156" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F156" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G156" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H156" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I156" s="5"/>
     </row>
-    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:9">
       <c r="A157" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B157" s="67">
         <v>124594.6</v>
       </c>
       <c r="C157" s="67">
         <v>261595.1</v>
       </c>
       <c r="D157" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E157" s="67">
         <v>153062</v>
       </c>
       <c r="F157" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G157" s="67">
         <v>153062</v>
       </c>
       <c r="H157" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I157" s="5"/>
     </row>
-    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:9">
       <c r="A158" s="64" t="s">
         <v>130</v>
       </c>
       <c r="B158" s="67">
         <v>191.1</v>
       </c>
       <c r="C158" s="67">
         <v>436.5</v>
       </c>
       <c r="D158" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G158" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H158" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I158" s="5"/>
     </row>
-    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:9">
       <c r="A159" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B159" s="67">
         <v>32163.200000000001</v>
       </c>
       <c r="C159" s="67">
         <v>67509.8</v>
       </c>
       <c r="D159" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E159" s="67">
         <v>28333</v>
       </c>
       <c r="F159" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="67">
         <v>28333</v>
       </c>
       <c r="H159" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I159" s="5"/>
     </row>
-    <row r="160" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:9" ht="22.5">
       <c r="A160" s="64" t="s">
         <v>126</v>
       </c>
       <c r="B160" s="67">
         <v>614.5</v>
       </c>
       <c r="C160" s="67">
         <v>1318.8</v>
       </c>
       <c r="D160" s="67">
         <v>251.6</v>
       </c>
       <c r="E160" s="67">
         <v>532.1</v>
       </c>
       <c r="F160" s="67">
         <v>251.6</v>
       </c>
       <c r="G160" s="67">
         <v>532.1</v>
       </c>
       <c r="H160" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I160" s="5"/>
     </row>
-    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:9">
       <c r="A161" s="64" t="s">
         <v>136</v>
       </c>
       <c r="B161" s="67">
         <v>302</v>
       </c>
       <c r="C161" s="67">
         <v>624.5</v>
       </c>
       <c r="D161" s="67">
         <v>248.9</v>
       </c>
       <c r="E161" s="67">
         <v>526.70000000000005</v>
       </c>
       <c r="F161" s="67">
         <v>248.9</v>
       </c>
       <c r="G161" s="67">
         <v>526.70000000000005</v>
       </c>
       <c r="H161" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I161" s="5"/>
     </row>
-    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:9">
       <c r="A162" s="64" t="s">
         <v>135</v>
       </c>
       <c r="B162" s="67">
         <v>7.8</v>
       </c>
       <c r="C162" s="67">
         <v>17.2</v>
       </c>
       <c r="D162" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G162" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H162" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I162" s="5"/>
     </row>
-    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:9">
       <c r="A163" s="64" t="s">
         <v>128</v>
       </c>
       <c r="B163" s="66" t="s">
         <v>10</v>
       </c>
       <c r="C163" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G163" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H163" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I163" s="5"/>
     </row>
-    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:9">
       <c r="A164" s="64" t="s">
         <v>129</v>
       </c>
       <c r="B164" s="67">
         <v>111.7</v>
       </c>
       <c r="C164" s="67">
         <v>275.89999999999998</v>
       </c>
       <c r="D164" s="66" t="s">
         <v>10</v>
       </c>
       <c r="E164" s="67">
         <v>5.4</v>
       </c>
       <c r="F164" s="66" t="s">
         <v>10</v>
       </c>
       <c r="G164" s="67">
         <v>5.4</v>
       </c>
       <c r="H164" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I164" s="5"/>
     </row>
-    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:9">
       <c r="A165" s="64" t="s">
         <v>130</v>
       </c>
       <c r="B165" s="67">
         <v>102.2</v>
       </c>
       <c r="C165" s="67">
         <v>216.8</v>
       </c>
       <c r="D165" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G165" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H165" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I165" s="5"/>
     </row>
-    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:9">
       <c r="A166" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B166" s="67">
         <v>76.5</v>
       </c>
       <c r="C166" s="67">
         <v>165.3</v>
       </c>
       <c r="D166" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G166" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H166" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I166" s="5"/>
     </row>
-    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:9">
       <c r="A167" s="64" t="s">
         <v>131</v>
       </c>
       <c r="B167" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C167" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D167" s="66" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="66" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="66" t="s">
         <v>9</v>
       </c>
       <c r="G167" s="66" t="s">
         <v>9</v>
       </c>
       <c r="H167" s="66" t="s">
         <v>9</v>
       </c>
       <c r="I167" s="5"/>
     </row>
-    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:9">
       <c r="A168" s="69"/>
       <c r="B168" s="69"/>
       <c r="C168" s="69"/>
       <c r="D168" s="69"/>
       <c r="E168" s="69"/>
       <c r="F168" s="69"/>
       <c r="G168" s="69"/>
       <c r="H168" s="69"/>
       <c r="I168" s="5"/>
     </row>
-    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:9">
       <c r="A169" s="1"/>
       <c r="B169" s="2"/>
       <c r="C169" s="14"/>
       <c r="D169" s="2"/>
       <c r="E169" s="2"/>
       <c r="F169" s="2"/>
       <c r="G169" s="2"/>
       <c r="H169" s="14"/>
       <c r="I169" s="5"/>
     </row>
-    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:9">
       <c r="A170" s="1"/>
       <c r="B170" s="9"/>
       <c r="C170" s="9"/>
       <c r="D170" s="9"/>
       <c r="E170" s="9"/>
       <c r="F170" s="9"/>
       <c r="G170" s="9"/>
       <c r="H170" s="10"/>
       <c r="I170" s="5"/>
     </row>
-    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:9">
       <c r="A171" s="1"/>
       <c r="B171" s="9"/>
       <c r="C171" s="9"/>
       <c r="D171" s="9"/>
       <c r="E171" s="9"/>
       <c r="F171" s="9"/>
       <c r="G171" s="9"/>
       <c r="H171" s="10"/>
       <c r="I171" s="5"/>
     </row>
-    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:9">
       <c r="A172" s="1"/>
       <c r="B172" s="9"/>
       <c r="C172" s="9"/>
       <c r="D172" s="9"/>
       <c r="E172" s="9"/>
       <c r="F172" s="9"/>
       <c r="G172" s="9"/>
       <c r="H172" s="10"/>
       <c r="I172" s="5"/>
     </row>
-    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:9">
       <c r="A173" s="1"/>
       <c r="B173" s="10"/>
       <c r="C173" s="9"/>
       <c r="D173" s="10"/>
       <c r="E173" s="10"/>
       <c r="F173" s="10"/>
       <c r="G173" s="10"/>
       <c r="H173" s="10"/>
       <c r="I173" s="5"/>
     </row>
-    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:9">
       <c r="A174" s="1"/>
       <c r="B174" s="9"/>
       <c r="C174" s="9"/>
       <c r="D174" s="10"/>
       <c r="E174" s="10"/>
       <c r="F174" s="10"/>
       <c r="G174" s="10"/>
       <c r="H174" s="10"/>
       <c r="I174" s="5"/>
     </row>
-    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:9">
       <c r="A175" s="1"/>
       <c r="B175" s="10"/>
       <c r="C175" s="9"/>
       <c r="D175" s="10"/>
       <c r="E175" s="9"/>
       <c r="F175" s="10"/>
       <c r="G175" s="9"/>
       <c r="H175" s="10"/>
       <c r="I175" s="5"/>
     </row>
-    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:9">
       <c r="A176" s="1"/>
       <c r="B176" s="9"/>
       <c r="C176" s="9"/>
       <c r="D176" s="10"/>
       <c r="E176" s="10"/>
       <c r="F176" s="10"/>
       <c r="G176" s="10"/>
       <c r="H176" s="10"/>
       <c r="I176" s="5"/>
     </row>
-    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:9">
       <c r="A177" s="1"/>
       <c r="B177" s="11"/>
       <c r="C177" s="11"/>
       <c r="D177" s="11"/>
       <c r="E177" s="11"/>
       <c r="F177" s="11"/>
       <c r="G177" s="11"/>
       <c r="H177" s="12"/>
       <c r="I177" s="5"/>
     </row>
-    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H178" s="127"/>
+    <row r="178" spans="1:9">
+      <c r="A178" s="128"/>
+      <c r="B178" s="128"/>
+      <c r="C178" s="128"/>
+      <c r="D178" s="128"/>
+      <c r="E178" s="128"/>
+      <c r="F178" s="128"/>
+      <c r="G178" s="128"/>
+      <c r="H178" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A178:H178"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="20" style="17" customWidth="1"/>
-    <col min="2" max="8" width="12.42578125" style="17" customWidth="1"/>
-    <col min="9" max="16384" width="9.140625" style="17"/>
+    <col min="2" max="8" width="12.375" style="17" customWidth="1"/>
+    <col min="9" max="16384" width="9.125" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="106" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="122" t="s">
+    <row r="1" spans="1:8" s="106" customFormat="1">
+      <c r="A1" s="123" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="122"/>
-[...8 lines deleted...]
-      <c r="A2" s="122" t="s">
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+    </row>
+    <row r="2" spans="1:8" s="106" customFormat="1">
+      <c r="A2" s="123" t="s">
         <v>127</v>
       </c>
-      <c r="B2" s="122"/>
-[...8 lines deleted...]
-      <c r="A3" s="123" t="s">
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+    </row>
+    <row r="3" spans="1:8" s="106" customFormat="1">
+      <c r="A3" s="124" t="s">
         <v>144</v>
       </c>
-      <c r="B3" s="123"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:8" s="104" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="124"/>
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124"/>
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+    </row>
+    <row r="4" spans="1:8" s="104" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="108"/>
       <c r="B4" s="108"/>
       <c r="C4" s="108"/>
       <c r="D4" s="108"/>
       <c r="E4" s="108"/>
       <c r="F4" s="108"/>
       <c r="G4" s="108"/>
       <c r="H4" s="108"/>
     </row>
-    <row r="5" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="128" t="s">
+    <row r="5" spans="1:8" s="23" customFormat="1">
+      <c r="A5" s="130"/>
+      <c r="B5" s="129" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="128"/>
-[...2 lines deleted...]
-      <c r="F5" s="128" t="s">
+      <c r="C5" s="129"/>
+      <c r="D5" s="129"/>
+      <c r="E5" s="129"/>
+      <c r="F5" s="129" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="128"/>
-      <c r="H5" s="130" t="s">
+      <c r="G5" s="129"/>
+      <c r="H5" s="131" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="128" t="s">
+    <row r="6" spans="1:8" s="23" customFormat="1">
+      <c r="A6" s="130"/>
+      <c r="B6" s="129" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="128"/>
-      <c r="D6" s="128" t="s">
+      <c r="C6" s="129"/>
+      <c r="D6" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="128"/>
-[...5 lines deleted...]
-      <c r="A7" s="129"/>
+      <c r="E6" s="129"/>
+      <c r="F6" s="129"/>
+      <c r="G6" s="129"/>
+      <c r="H6" s="131"/>
+    </row>
+    <row r="7" spans="1:8" s="23" customFormat="1" ht="22.5">
+      <c r="A7" s="130"/>
       <c r="B7" s="70" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="70" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="70" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="70" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="70" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="130"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="H7" s="131"/>
+    </row>
+    <row r="8" spans="1:8" s="23" customFormat="1" ht="33.75">
       <c r="A8" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" s="23" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="19"/>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="19"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:8" s="23" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" s="23" customFormat="1" ht="56.25">
       <c r="A11" s="20" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="21">
         <v>378.8</v>
       </c>
       <c r="C11" s="21">
         <v>1103.5</v>
       </c>
       <c r="D11" s="21">
         <v>375.2</v>
       </c>
       <c r="E11" s="21">
         <v>1088.2</v>
       </c>
       <c r="F11" s="21">
         <v>273.60000000000002</v>
       </c>
       <c r="G11" s="21">
         <v>790</v>
       </c>
       <c r="H11" s="21">
         <v>226</v>
       </c>
     </row>
-    <row r="12" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" s="23" customFormat="1">
       <c r="A12" s="20" t="s">
         <v>128</v>
       </c>
       <c r="B12" s="21">
         <v>121.2</v>
       </c>
       <c r="C12" s="21">
         <v>355</v>
       </c>
       <c r="D12" s="21">
         <v>118.1</v>
       </c>
       <c r="E12" s="21">
         <v>349.4</v>
       </c>
       <c r="F12" s="21">
         <v>109.6</v>
       </c>
       <c r="G12" s="21">
         <v>321.7</v>
       </c>
       <c r="H12" s="21">
         <v>50.2</v>
       </c>
     </row>
-    <row r="13" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" s="23" customFormat="1">
       <c r="A13" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="21">
         <v>132.5</v>
       </c>
       <c r="C13" s="21">
         <v>385.8</v>
       </c>
       <c r="D13" s="21">
         <v>138</v>
       </c>
       <c r="E13" s="21">
         <v>384.5</v>
       </c>
       <c r="F13" s="21">
         <v>106.1</v>
       </c>
       <c r="G13" s="21">
         <v>293.10000000000002</v>
       </c>
       <c r="H13" s="21">
         <v>135.30000000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" s="23" customFormat="1">
       <c r="A14" s="20" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="21">
         <v>125.1</v>
       </c>
       <c r="C14" s="21">
         <v>362.7</v>
       </c>
       <c r="D14" s="21">
         <v>119.1</v>
       </c>
       <c r="E14" s="21">
         <v>354.3</v>
       </c>
       <c r="F14" s="21">
         <v>57.9</v>
       </c>
       <c r="G14" s="21">
         <v>175.2</v>
       </c>
       <c r="H14" s="21">
         <v>40.5</v>
       </c>
     </row>
-    <row r="15" spans="1:8" s="23" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" s="23" customFormat="1" ht="45">
       <c r="A15" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="21">
         <v>6.6</v>
       </c>
       <c r="C15" s="21">
         <v>19.899999999999999</v>
       </c>
       <c r="D15" s="21">
         <v>6.5</v>
       </c>
       <c r="E15" s="21">
         <v>19.7</v>
       </c>
       <c r="F15" s="21">
         <v>6.5</v>
       </c>
       <c r="G15" s="21">
         <v>19.7</v>
       </c>
       <c r="H15" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" s="23" customFormat="1">
       <c r="A16" s="20" t="s">
         <v>128</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="21">
         <v>14.7</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="21">
         <v>14.5</v>
       </c>
       <c r="F16" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="21">
         <v>14.5</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="17" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" s="23" customFormat="1">
       <c r="A17" s="20" t="s">
         <v>131</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" s="23" customFormat="1">
       <c r="A18" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="19" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" s="23" customFormat="1" ht="33.75">
       <c r="A19" s="20" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="20" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" s="23" customFormat="1">
       <c r="A20" s="20" t="s">
         <v>132</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="21" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" s="23" customFormat="1">
       <c r="A21" s="20" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="21">
         <v>160.19999999999999</v>
       </c>
       <c r="C21" s="21">
         <v>515.79999999999995</v>
       </c>
       <c r="D21" s="21">
         <v>132.1</v>
       </c>
       <c r="E21" s="21">
         <v>429.5</v>
       </c>
       <c r="F21" s="21">
         <v>132.1</v>
       </c>
       <c r="G21" s="21">
         <v>429.5</v>
       </c>
       <c r="H21" s="21">
         <v>58.3</v>
       </c>
     </row>
-    <row r="22" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" s="23" customFormat="1">
       <c r="A22" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="23" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" s="23" customFormat="1">
       <c r="A23" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="21">
         <v>105.2</v>
       </c>
       <c r="C23" s="21">
         <v>399.4</v>
       </c>
       <c r="D23" s="21">
         <v>84.3</v>
       </c>
       <c r="E23" s="21">
         <v>322.7</v>
       </c>
       <c r="F23" s="21">
         <v>84.3</v>
       </c>
       <c r="G23" s="21">
         <v>322.7</v>
       </c>
       <c r="H23" s="21">
         <v>47.7</v>
       </c>
     </row>
-    <row r="24" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A24" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="25" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" s="23" customFormat="1">
       <c r="A25" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A26" s="20" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="21">
         <v>235.1</v>
       </c>
       <c r="C26" s="21">
         <v>701.4</v>
       </c>
       <c r="D26" s="21">
         <v>113.1</v>
       </c>
       <c r="E26" s="21">
         <v>455.5</v>
       </c>
       <c r="F26" s="21">
         <v>113.1</v>
       </c>
       <c r="G26" s="21">
         <v>455.5</v>
       </c>
       <c r="H26" s="21">
         <v>483.1</v>
       </c>
     </row>
-    <row r="27" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" s="23" customFormat="1">
       <c r="A27" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B27" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F27" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" s="23" customFormat="1">
       <c r="A28" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B28" s="21">
         <v>183.1</v>
       </c>
       <c r="C28" s="21">
         <v>409.7</v>
       </c>
       <c r="D28" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="21">
         <v>176.3</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="21">
         <v>176.3</v>
       </c>
       <c r="H28" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="29" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A29" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G29" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="30" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" s="23" customFormat="1">
       <c r="A30" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B30" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A31" s="20" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="19" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="32" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" s="23" customFormat="1">
       <c r="A32" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B32" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="19" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="33" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" s="23" customFormat="1">
       <c r="A33" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="21">
         <v>532</v>
       </c>
       <c r="C33" s="21">
         <v>1685</v>
       </c>
       <c r="D33" s="21">
         <v>60</v>
       </c>
       <c r="E33" s="21">
         <v>190</v>
       </c>
       <c r="F33" s="21">
         <v>60</v>
       </c>
       <c r="G33" s="21">
         <v>190</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="34" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" s="23" customFormat="1">
       <c r="A34" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="21">
         <v>532</v>
       </c>
       <c r="C34" s="21">
         <v>1685</v>
       </c>
       <c r="D34" s="21">
         <v>60</v>
       </c>
       <c r="E34" s="21">
         <v>190</v>
       </c>
       <c r="F34" s="21">
         <v>60</v>
       </c>
       <c r="G34" s="21">
         <v>190</v>
       </c>
       <c r="H34" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="35" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A35" s="20" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="21">
         <v>266.3</v>
       </c>
       <c r="C35" s="21">
         <v>806.9</v>
       </c>
       <c r="D35" s="21">
         <v>254</v>
       </c>
       <c r="E35" s="21">
         <v>826.6</v>
       </c>
       <c r="F35" s="21">
         <v>8</v>
       </c>
       <c r="G35" s="21">
         <v>41</v>
       </c>
       <c r="H35" s="21">
         <v>301.5</v>
       </c>
     </row>
-    <row r="36" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" s="23" customFormat="1">
       <c r="A36" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B36" s="21">
         <v>266.3</v>
       </c>
       <c r="C36" s="21">
         <v>806.9</v>
       </c>
       <c r="D36" s="21">
         <v>254</v>
       </c>
       <c r="E36" s="21">
         <v>826.6</v>
       </c>
       <c r="F36" s="21">
         <v>8</v>
       </c>
       <c r="G36" s="21">
         <v>41</v>
       </c>
       <c r="H36" s="21">
         <v>301.5</v>
       </c>
     </row>
-    <row r="37" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" s="23" customFormat="1" ht="33.75">
       <c r="A37" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="38" spans="1:8" s="23" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" s="23" customFormat="1" ht="45">
       <c r="A38" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B38" s="21">
         <v>56.8</v>
       </c>
       <c r="C38" s="21">
         <v>166.5</v>
       </c>
       <c r="D38" s="21">
         <v>28.9</v>
       </c>
       <c r="E38" s="21">
         <v>58.9</v>
       </c>
       <c r="F38" s="21">
         <v>28.9</v>
       </c>
       <c r="G38" s="21">
         <v>58.9</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="39" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" s="23" customFormat="1">
       <c r="A39" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B39" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="21">
         <v>54</v>
       </c>
       <c r="D39" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="21">
         <v>54</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="21">
         <v>54</v>
       </c>
       <c r="H39" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="40" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" s="23" customFormat="1">
       <c r="A40" s="20" t="s">
         <v>131</v>
       </c>
       <c r="B40" s="21">
         <v>28.8</v>
       </c>
       <c r="C40" s="21">
         <v>112.5</v>
       </c>
       <c r="D40" s="21">
         <v>0.9</v>
       </c>
       <c r="E40" s="21">
         <v>4.9000000000000004</v>
       </c>
       <c r="F40" s="21">
         <v>0.9</v>
       </c>
       <c r="G40" s="21">
         <v>4.9000000000000004</v>
       </c>
       <c r="H40" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="41" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" s="23" customFormat="1">
       <c r="A41" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="19" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E41" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F41" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H41" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="42" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" s="23" customFormat="1">
       <c r="A42" s="20" t="s">
         <v>134</v>
       </c>
       <c r="B42" s="19" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F42" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="43" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" s="23" customFormat="1">
       <c r="A43" s="20" t="s">
         <v>89</v>
       </c>
       <c r="B43" s="21">
         <v>20.399999999999999</v>
       </c>
       <c r="C43" s="21">
         <v>48.4</v>
       </c>
       <c r="D43" s="21">
         <v>5.3</v>
       </c>
       <c r="E43" s="21">
         <v>7.9</v>
       </c>
       <c r="F43" s="21">
         <v>5.3</v>
       </c>
       <c r="G43" s="21">
         <v>7.9</v>
       </c>
       <c r="H43" s="21">
         <v>193.1</v>
       </c>
     </row>
-    <row r="44" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" s="23" customFormat="1">
       <c r="A44" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B44" s="21">
         <v>8.9</v>
       </c>
       <c r="C44" s="21">
         <v>17.600000000000001</v>
       </c>
       <c r="D44" s="21">
         <v>5.3</v>
       </c>
       <c r="E44" s="21">
         <v>7.9</v>
       </c>
       <c r="F44" s="21">
         <v>5.3</v>
       </c>
       <c r="G44" s="21">
         <v>7.9</v>
       </c>
       <c r="H44" s="21">
         <v>172.9</v>
       </c>
     </row>
-    <row r="45" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" s="23" customFormat="1">
       <c r="A45" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B45" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="21">
         <v>30.8</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="21">
         <v>20.2</v>
       </c>
     </row>
-    <row r="46" spans="1:8" s="23" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" s="23" customFormat="1" ht="45">
       <c r="A46" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="21">
         <v>251.2</v>
       </c>
       <c r="C46" s="21">
         <v>709.6</v>
       </c>
       <c r="D46" s="21">
         <v>235.9</v>
       </c>
       <c r="E46" s="21">
         <v>639.20000000000005</v>
       </c>
       <c r="F46" s="21">
         <v>235.9</v>
       </c>
       <c r="G46" s="21">
         <v>639.20000000000005</v>
       </c>
       <c r="H46" s="21">
         <v>1267.5</v>
       </c>
     </row>
-    <row r="47" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" s="23" customFormat="1">
       <c r="A47" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B47" s="21">
         <v>15.1</v>
       </c>
       <c r="C47" s="21">
         <v>40.9</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E47" s="21">
         <v>29.9</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="21">
         <v>29.9</v>
       </c>
       <c r="H47" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="48" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" s="23" customFormat="1">
       <c r="A48" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B48" s="21">
         <v>23.3</v>
       </c>
       <c r="C48" s="21">
         <v>80.099999999999994</v>
       </c>
       <c r="D48" s="21">
         <v>24.5</v>
       </c>
       <c r="E48" s="21">
         <v>79.2</v>
       </c>
       <c r="F48" s="21">
         <v>24.5</v>
       </c>
       <c r="G48" s="21">
         <v>79.2</v>
       </c>
       <c r="H48" s="21">
         <v>57.6</v>
       </c>
     </row>
-    <row r="49" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" s="23" customFormat="1">
       <c r="A49" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="21">
         <v>178.9</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E49" s="21">
         <v>113.7</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="21">
         <v>113.7</v>
       </c>
       <c r="H49" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="50" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" s="23" customFormat="1">
       <c r="A50" s="20" t="s">
         <v>131</v>
       </c>
       <c r="B50" s="21">
         <v>150.5</v>
       </c>
       <c r="C50" s="21">
         <v>409.7</v>
       </c>
       <c r="D50" s="21">
         <v>157.69999999999999</v>
       </c>
       <c r="E50" s="21">
         <v>416.4</v>
       </c>
       <c r="F50" s="21">
         <v>157.69999999999999</v>
       </c>
       <c r="G50" s="21">
         <v>416.4</v>
       </c>
       <c r="H50" s="21">
         <v>961.2</v>
       </c>
     </row>
-    <row r="51" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" s="23" customFormat="1" ht="33.75">
       <c r="A51" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="19"/>
       <c r="C51" s="19"/>
       <c r="D51" s="19"/>
       <c r="E51" s="19"/>
       <c r="F51" s="19"/>
       <c r="G51" s="19"/>
       <c r="H51" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="52" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" s="23" customFormat="1">
       <c r="A52" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B52" s="19"/>
       <c r="C52" s="19"/>
       <c r="D52" s="19"/>
       <c r="E52" s="19"/>
       <c r="F52" s="19"/>
       <c r="G52" s="19"/>
       <c r="H52" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="53" spans="1:8" s="23" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" s="23" customFormat="1" ht="45">
       <c r="A53" s="20" t="s">
         <v>91</v>
       </c>
       <c r="B53" s="22">
         <v>231</v>
       </c>
       <c r="C53" s="22">
         <v>762</v>
       </c>
       <c r="D53" s="22">
         <v>233</v>
       </c>
       <c r="E53" s="22">
         <v>762</v>
       </c>
       <c r="F53" s="22">
         <v>233</v>
       </c>
       <c r="G53" s="22">
         <v>762</v>
       </c>
       <c r="H53" s="22">
         <v>5</v>
       </c>
     </row>
-    <row r="54" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" s="23" customFormat="1">
       <c r="A54" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B54" s="22">
         <v>231</v>
       </c>
       <c r="C54" s="22">
         <v>762</v>
       </c>
       <c r="D54" s="22">
         <v>233</v>
       </c>
       <c r="E54" s="22">
         <v>762</v>
       </c>
       <c r="F54" s="22">
         <v>233</v>
       </c>
       <c r="G54" s="22">
         <v>762</v>
       </c>
       <c r="H54" s="22">
         <v>5</v>
       </c>
     </row>
-    <row r="55" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A55" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B55" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F55" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="56" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" s="23" customFormat="1">
       <c r="A56" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B56" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F56" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H56" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="57" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A57" s="20" t="s">
         <v>93</v>
       </c>
       <c r="B57" s="22">
         <v>1662</v>
       </c>
       <c r="C57" s="22">
         <v>4959</v>
       </c>
       <c r="D57" s="22">
         <v>1651</v>
       </c>
       <c r="E57" s="22">
         <v>4935</v>
       </c>
       <c r="F57" s="22">
         <v>1386</v>
       </c>
       <c r="G57" s="22">
         <v>488925</v>
       </c>
       <c r="H57" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="58" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" s="23" customFormat="1">
       <c r="A58" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B58" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="22">
         <v>4163</v>
       </c>
       <c r="D58" s="22">
         <v>1386</v>
       </c>
       <c r="E58" s="22">
         <v>4163</v>
       </c>
       <c r="F58" s="22">
         <v>1386</v>
       </c>
       <c r="G58" s="22">
         <v>488418</v>
       </c>
       <c r="H58" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="59" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" s="23" customFormat="1">
       <c r="A59" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B59" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F59" s="107" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H59" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="60" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A60" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B60" s="22">
         <v>48</v>
       </c>
       <c r="C60" s="22">
         <v>126</v>
       </c>
       <c r="D60" s="22">
         <v>34</v>
       </c>
       <c r="E60" s="22">
         <v>112</v>
       </c>
       <c r="F60" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="22">
         <v>110</v>
       </c>
       <c r="H60" s="22">
         <v>59</v>
       </c>
     </row>
-    <row r="61" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" s="23" customFormat="1">
       <c r="A61" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B61" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="22">
         <v>115</v>
       </c>
       <c r="D61" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="22">
         <v>106</v>
       </c>
       <c r="F61" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="22">
         <v>106</v>
       </c>
       <c r="H61" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="62" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" s="23" customFormat="1">
       <c r="A62" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B62" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F62" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H62" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="63" spans="1:8" s="23" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" s="23" customFormat="1" ht="33.75">
       <c r="A63" s="20" t="s">
         <v>95</v>
       </c>
       <c r="B63" s="22">
         <v>8715</v>
       </c>
       <c r="C63" s="22">
         <v>24861</v>
       </c>
       <c r="D63" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E63" s="22">
         <v>24133</v>
       </c>
       <c r="F63" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="22">
         <v>16958</v>
       </c>
       <c r="H63" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="64" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" s="23" customFormat="1">
       <c r="A64" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B64" s="22">
         <v>8715</v>
       </c>
       <c r="C64" s="22">
         <v>24861</v>
       </c>
       <c r="D64" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="22">
         <v>24133</v>
       </c>
       <c r="F64" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="22">
         <v>16958</v>
       </c>
       <c r="H64" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="65" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" s="23" customFormat="1">
       <c r="A65" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B65" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="22">
         <v>1462</v>
       </c>
       <c r="D65" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E65" s="22">
         <v>1462</v>
       </c>
       <c r="F65" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="22">
         <v>1462</v>
       </c>
       <c r="H65" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="66" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" s="23" customFormat="1">
       <c r="A66" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B66" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="22">
         <v>1462</v>
       </c>
       <c r="D66" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="22">
         <v>1462</v>
       </c>
       <c r="F66" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="22">
         <v>1462</v>
       </c>
       <c r="H66" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="67" spans="1:8" s="23" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" s="23" customFormat="1" ht="33.75">
       <c r="A67" s="20" t="s">
         <v>97</v>
       </c>
       <c r="B67" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="22">
         <v>967</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="22">
         <v>1037</v>
       </c>
       <c r="F67" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="22">
         <v>740</v>
       </c>
       <c r="H67" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="68" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" s="23" customFormat="1">
       <c r="A68" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B68" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="22">
         <v>967</v>
       </c>
       <c r="D68" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="22">
         <v>1037</v>
       </c>
       <c r="F68" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="22">
         <v>740</v>
       </c>
       <c r="H68" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="69" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" s="23" customFormat="1">
       <c r="A69" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B69" s="19"/>
       <c r="C69" s="19"/>
       <c r="D69" s="19"/>
       <c r="E69" s="19"/>
       <c r="F69" s="19"/>
       <c r="G69" s="19"/>
       <c r="H69" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="70" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" s="23" customFormat="1">
       <c r="A70" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B70" s="19" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E70" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F70" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H70" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="71" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" s="23" customFormat="1">
       <c r="A71" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B71" s="19" t="s">
         <v>9</v>
       </c>
       <c r="C71" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F71" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H71" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="72" spans="1:8" s="23" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" s="23" customFormat="1" ht="45">
       <c r="A72" s="20" t="s">
         <v>99</v>
       </c>
       <c r="B72" s="21">
         <v>1349.9</v>
       </c>
       <c r="C72" s="21">
         <v>4152.6000000000004</v>
       </c>
       <c r="D72" s="21">
         <v>1287.8</v>
       </c>
       <c r="E72" s="21">
         <v>3674.8</v>
       </c>
       <c r="F72" s="21">
         <v>692.7</v>
       </c>
       <c r="G72" s="21">
         <v>1629.8</v>
       </c>
       <c r="H72" s="21">
         <v>3964.6</v>
       </c>
     </row>
-    <row r="73" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" s="23" customFormat="1">
       <c r="A73" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B73" s="21">
         <v>1231.7</v>
       </c>
       <c r="C73" s="21">
         <v>3906.1</v>
       </c>
       <c r="D73" s="21">
         <v>1169.5999999999999</v>
       </c>
       <c r="E73" s="21">
         <v>3428.3</v>
       </c>
       <c r="F73" s="21">
         <v>574.5</v>
       </c>
       <c r="G73" s="21">
         <v>1383.3</v>
       </c>
       <c r="H73" s="21">
         <v>3964.5</v>
       </c>
     </row>
-    <row r="74" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" s="23" customFormat="1">
       <c r="A74" s="20" t="s">
         <v>135</v>
       </c>
       <c r="B74" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C74" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E74" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F74" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H74" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="75" spans="1:8" s="23" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" s="23" customFormat="1" ht="56.25">
       <c r="A75" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B75" s="21">
         <v>599</v>
       </c>
       <c r="C75" s="21">
         <v>1444</v>
       </c>
       <c r="D75" s="21">
         <v>607</v>
       </c>
       <c r="E75" s="21">
         <v>1395</v>
       </c>
       <c r="F75" s="21">
         <v>607</v>
       </c>
       <c r="G75" s="21">
         <v>1395</v>
       </c>
       <c r="H75" s="21">
         <v>128</v>
       </c>
     </row>
-    <row r="76" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" s="23" customFormat="1">
       <c r="A76" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B76" s="21">
         <v>599</v>
       </c>
       <c r="C76" s="21">
         <v>1444</v>
       </c>
       <c r="D76" s="21">
         <v>607</v>
       </c>
       <c r="E76" s="21">
         <v>1395</v>
       </c>
       <c r="F76" s="21">
         <v>607</v>
       </c>
       <c r="G76" s="21">
         <v>1395</v>
       </c>
       <c r="H76" s="21">
         <v>128</v>
       </c>
     </row>
-    <row r="77" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A77" s="20" t="s">
         <v>101</v>
       </c>
       <c r="B77" s="21">
         <v>3178</v>
       </c>
       <c r="C77" s="21">
         <v>7730</v>
       </c>
       <c r="D77" s="21">
         <v>3408</v>
       </c>
       <c r="E77" s="21">
         <v>7728</v>
       </c>
       <c r="F77" s="21">
         <v>3408</v>
       </c>
       <c r="G77" s="21">
         <v>7728</v>
       </c>
       <c r="H77" s="21">
         <v>939</v>
       </c>
     </row>
-    <row r="78" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" s="23" customFormat="1">
       <c r="A78" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B78" s="21">
         <v>3178</v>
       </c>
       <c r="C78" s="21">
         <v>7730</v>
       </c>
       <c r="D78" s="21">
         <v>3408</v>
       </c>
       <c r="E78" s="21">
         <v>7728</v>
       </c>
       <c r="F78" s="21">
         <v>3408</v>
       </c>
       <c r="G78" s="21">
         <v>7728</v>
       </c>
       <c r="H78" s="21">
         <v>939</v>
       </c>
     </row>
-    <row r="79" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:8" s="23" customFormat="1">
       <c r="A79" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B79" s="19"/>
       <c r="C79" s="19"/>
       <c r="D79" s="19"/>
       <c r="E79" s="19"/>
       <c r="F79" s="19"/>
       <c r="G79" s="19"/>
       <c r="H79" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="80" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:8" s="23" customFormat="1">
       <c r="A80" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B80" s="19"/>
       <c r="C80" s="19"/>
       <c r="D80" s="19"/>
       <c r="E80" s="19"/>
       <c r="F80" s="19"/>
       <c r="G80" s="19"/>
       <c r="H80" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="81" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:8" s="23" customFormat="1">
       <c r="A81" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B81" s="19"/>
       <c r="C81" s="19"/>
       <c r="D81" s="19"/>
       <c r="E81" s="19"/>
       <c r="F81" s="19"/>
       <c r="G81" s="19"/>
       <c r="H81" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="82" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:8" s="23" customFormat="1">
       <c r="A82" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B82" s="19"/>
       <c r="C82" s="19"/>
       <c r="D82" s="19"/>
       <c r="E82" s="19"/>
       <c r="F82" s="19"/>
       <c r="G82" s="19"/>
       <c r="H82" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="83" spans="1:8" s="23" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:8" s="23" customFormat="1" ht="56.25">
       <c r="A83" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B83" s="19"/>
       <c r="C83" s="19"/>
       <c r="D83" s="19"/>
       <c r="E83" s="19"/>
       <c r="F83" s="19"/>
       <c r="G83" s="19"/>
       <c r="H83" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="84" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A84" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B84" s="19"/>
       <c r="C84" s="19"/>
       <c r="D84" s="19"/>
       <c r="E84" s="19"/>
       <c r="F84" s="19"/>
       <c r="G84" s="19"/>
       <c r="H84" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="85" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A85" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B85" s="19"/>
       <c r="C85" s="19"/>
       <c r="D85" s="19"/>
       <c r="E85" s="19"/>
       <c r="F85" s="19"/>
       <c r="G85" s="19"/>
       <c r="H85" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="86" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A86" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B86" s="21">
         <v>4.9000000000000004</v>
       </c>
       <c r="C86" s="21">
         <v>13</v>
       </c>
       <c r="D86" s="21">
         <v>4.5</v>
       </c>
       <c r="E86" s="21">
         <v>12.9</v>
       </c>
       <c r="F86" s="21">
         <v>3.6</v>
       </c>
       <c r="G86" s="21">
         <v>7.5</v>
       </c>
       <c r="H86" s="21">
         <v>1.5</v>
       </c>
     </row>
-    <row r="87" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:8" s="23" customFormat="1">
       <c r="A87" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B87" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C87" s="21">
         <v>3.5</v>
       </c>
       <c r="D87" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E87" s="21">
         <v>3.5</v>
       </c>
       <c r="F87" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="21">
         <v>3.5</v>
       </c>
       <c r="H87" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="88" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:8" s="23" customFormat="1">
       <c r="A88" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B88" s="21">
         <v>3.1</v>
       </c>
       <c r="C88" s="21">
         <v>9.5</v>
       </c>
       <c r="D88" s="21">
         <v>2.7</v>
       </c>
       <c r="E88" s="21">
         <v>9.4</v>
       </c>
       <c r="F88" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="21">
         <v>4</v>
       </c>
       <c r="H88" s="21">
         <v>1.5</v>
       </c>
     </row>
-    <row r="89" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:8" s="23" customFormat="1">
       <c r="A89" s="20" t="s">
         <v>103</v>
       </c>
       <c r="B89" s="21">
         <v>9.3000000000000007</v>
       </c>
       <c r="C89" s="21">
         <v>21.9</v>
       </c>
       <c r="D89" s="21">
         <v>10.6</v>
       </c>
       <c r="E89" s="21">
         <v>22.4</v>
       </c>
       <c r="F89" s="21">
         <v>6.3</v>
       </c>
       <c r="G89" s="21">
         <v>10.9</v>
       </c>
       <c r="H89" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="90" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:8" s="23" customFormat="1">
       <c r="A90" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B90" s="21">
         <v>6.3</v>
       </c>
       <c r="C90" s="21">
         <v>10.9</v>
       </c>
       <c r="D90" s="21">
         <v>6.3</v>
       </c>
       <c r="E90" s="21">
         <v>10.9</v>
       </c>
       <c r="F90" s="21">
         <v>6.3</v>
       </c>
       <c r="G90" s="21">
         <v>10.9</v>
       </c>
       <c r="H90" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="91" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8" s="23" customFormat="1">
       <c r="A91" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B91" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C91" s="21">
         <v>11</v>
       </c>
       <c r="D91" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E91" s="21">
         <v>11.5</v>
       </c>
       <c r="F91" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G91" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H91" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="92" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A92" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B92" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C92" s="21">
         <v>2.2000000000000002</v>
       </c>
       <c r="D92" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E92" s="21">
         <v>2.2000000000000002</v>
       </c>
       <c r="F92" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G92" s="21">
         <v>2.2000000000000002</v>
       </c>
       <c r="H92" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="93" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8" s="23" customFormat="1">
       <c r="A93" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B93" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="21">
         <v>2.2000000000000002</v>
       </c>
       <c r="D93" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="21">
         <v>2.2000000000000002</v>
       </c>
       <c r="F93" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="21">
         <v>2.2000000000000002</v>
       </c>
       <c r="H93" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="94" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A94" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="19"/>
       <c r="C94" s="19"/>
       <c r="D94" s="19"/>
       <c r="E94" s="19"/>
       <c r="F94" s="19"/>
       <c r="G94" s="19"/>
       <c r="H94" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="95" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A95" s="20" t="s">
         <v>105</v>
       </c>
       <c r="B95" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F95" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G95" s="19" t="s">
         <v>10</v>
       </c>
       <c r="H95" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="96" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:8" s="23" customFormat="1">
       <c r="A96" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B96" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C96" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F96" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G96" s="19" t="s">
         <v>10</v>
       </c>
       <c r="H96" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="97" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:8" s="23" customFormat="1">
       <c r="A97" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B97" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F97" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G97" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H97" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="98" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:8" s="23" customFormat="1">
       <c r="A98" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B98" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C98" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F98" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="99" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:8" s="23" customFormat="1">
       <c r="A99" s="20" t="s">
         <v>107</v>
       </c>
       <c r="B99" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C99" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F99" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G99" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H99" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="100" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:8" s="23" customFormat="1">
       <c r="A100" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B100" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C100" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F100" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G100" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H100" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="101" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A101" s="20" t="s">
         <v>108</v>
       </c>
       <c r="B101" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C101" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F101" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G101" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H101" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="102" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:8" s="23" customFormat="1">
       <c r="A102" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B102" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F102" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G102" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H102" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="103" spans="1:8" s="23" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:8" s="23" customFormat="1" ht="56.25">
       <c r="A103" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B103" s="21">
         <v>1726.6</v>
       </c>
       <c r="C103" s="21">
         <v>4571.6000000000004</v>
       </c>
       <c r="D103" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E103" s="21">
         <v>3116.5</v>
       </c>
       <c r="F103" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="21">
         <v>2994</v>
       </c>
       <c r="H103" s="21">
         <v>1372.1</v>
       </c>
     </row>
-    <row r="104" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:8" s="23" customFormat="1">
       <c r="A104" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B104" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C104" s="21">
         <v>458.8</v>
       </c>
       <c r="D104" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G104" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H104" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="105" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" s="23" customFormat="1">
       <c r="A105" s="20" t="s">
         <v>135</v>
       </c>
       <c r="B105" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C105" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E105" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F105" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H105" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="106" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:8" s="23" customFormat="1">
       <c r="A106" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B106" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C106" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E106" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F106" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G106" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H106" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="107" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8" s="23" customFormat="1">
       <c r="A107" s="20" t="s">
         <v>110</v>
       </c>
       <c r="B107" s="21">
         <v>1726.6</v>
       </c>
       <c r="C107" s="21">
         <v>4571.6000000000004</v>
       </c>
       <c r="D107" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E107" s="21">
         <v>3116.5</v>
       </c>
       <c r="F107" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="21">
         <v>2994</v>
       </c>
       <c r="H107" s="21">
         <v>1372.1</v>
       </c>
     </row>
-    <row r="108" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" s="23" customFormat="1">
       <c r="A108" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B108" s="107" t="s">
         <v>10</v>
       </c>
       <c r="C108" s="21">
         <v>458.8</v>
       </c>
       <c r="D108" s="107" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="107" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="107" t="s">
         <v>9</v>
       </c>
       <c r="G108" s="107" t="s">
         <v>9</v>
       </c>
       <c r="H108" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="109" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:8" s="23" customFormat="1">
       <c r="A109" s="20" t="s">
         <v>135</v>
       </c>
       <c r="B109" s="107" t="s">
         <v>10</v>
       </c>
       <c r="C109" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="107" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F109" s="107" t="s">
         <v>9</v>
       </c>
       <c r="G109" s="107" t="s">
         <v>9</v>
       </c>
       <c r="H109" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="110" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:8" s="23" customFormat="1">
       <c r="A110" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B110" s="107" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E110" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F110" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G110" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H110" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="111" spans="1:8" s="23" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:8" s="23" customFormat="1" ht="56.25">
       <c r="A111" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B111" s="19"/>
       <c r="C111" s="19"/>
       <c r="D111" s="19"/>
       <c r="E111" s="19"/>
       <c r="F111" s="19"/>
       <c r="G111" s="19"/>
       <c r="H111" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="112" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A112" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B112" s="19"/>
       <c r="C112" s="19"/>
       <c r="D112" s="19"/>
       <c r="E112" s="19"/>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="113" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:8" s="23" customFormat="1" ht="33.75">
       <c r="A113" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B113" s="22">
         <v>107609</v>
       </c>
       <c r="C113" s="22">
         <v>146158</v>
       </c>
       <c r="D113" s="22">
         <v>107609</v>
       </c>
       <c r="E113" s="22">
         <v>146158</v>
       </c>
       <c r="F113" s="22">
         <v>107609</v>
       </c>
       <c r="G113" s="22">
         <v>146158</v>
       </c>
       <c r="H113" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="114" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:8" s="23" customFormat="1">
       <c r="A114" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B114" s="22">
         <v>107609</v>
       </c>
       <c r="C114" s="22">
         <v>146158</v>
       </c>
       <c r="D114" s="22">
         <v>107609</v>
       </c>
       <c r="E114" s="22">
         <v>146158</v>
       </c>
       <c r="F114" s="22">
         <v>107609</v>
       </c>
       <c r="G114" s="22">
         <v>146158</v>
       </c>
       <c r="H114" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="115" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A115" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B115" s="19"/>
       <c r="C115" s="19"/>
       <c r="D115" s="19"/>
       <c r="E115" s="19"/>
       <c r="F115" s="19"/>
       <c r="G115" s="19"/>
       <c r="H115" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="116" spans="1:8" s="23" customFormat="1" ht="135.75" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8" s="23" customFormat="1" ht="101.25">
       <c r="A116" s="20" t="s">
         <v>112</v>
       </c>
       <c r="B116" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C116" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E116" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G116" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H116" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="117" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:8" s="23" customFormat="1">
       <c r="A117" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B117" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C117" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G117" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H117" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="118" spans="1:8" s="23" customFormat="1" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:8" s="23" customFormat="1" ht="45">
       <c r="A118" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B118" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C118" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H118" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="119" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:8" s="23" customFormat="1">
       <c r="A119" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B119" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C119" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H119" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="120" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A120" s="20" t="s">
         <v>114</v>
       </c>
       <c r="B120" s="22">
         <v>213804</v>
       </c>
       <c r="C120" s="22">
         <v>651220</v>
       </c>
       <c r="D120" s="22">
         <v>276930</v>
       </c>
       <c r="E120" s="22">
         <v>670904</v>
       </c>
       <c r="F120" s="22">
         <v>48197</v>
       </c>
       <c r="G120" s="22">
         <v>126520</v>
       </c>
       <c r="H120" s="22">
         <v>1331369</v>
       </c>
     </row>
-    <row r="121" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:8" s="23" customFormat="1">
       <c r="A121" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B121" s="22">
         <v>213804</v>
       </c>
       <c r="C121" s="22">
         <v>651220</v>
       </c>
       <c r="D121" s="22">
         <v>276930</v>
       </c>
       <c r="E121" s="22">
         <v>670904</v>
       </c>
       <c r="F121" s="22">
         <v>48197</v>
       </c>
       <c r="G121" s="22">
         <v>126520</v>
       </c>
       <c r="H121" s="22">
         <v>1331369</v>
       </c>
     </row>
-    <row r="122" spans="1:8" s="23" customFormat="1" ht="90.75" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:8" s="23" customFormat="1" ht="67.5">
       <c r="A122" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C122" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E122" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F122" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G122" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H122" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="123" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:8" s="23" customFormat="1">
       <c r="A123" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B123" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C123" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E123" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F123" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G123" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H123" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="124" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:8" s="23" customFormat="1" ht="33.75">
       <c r="A124" s="20" t="s">
         <v>116</v>
       </c>
       <c r="B124" s="22">
         <v>14000</v>
       </c>
       <c r="C124" s="22">
         <v>38955</v>
       </c>
       <c r="D124" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E124" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G124" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H124" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="125" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:8" s="23" customFormat="1">
       <c r="A125" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B125" s="22">
         <v>10815</v>
       </c>
       <c r="C125" s="22">
         <v>30730</v>
       </c>
       <c r="D125" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E125" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G125" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H125" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="126" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:8" s="23" customFormat="1">
       <c r="A126" s="20" t="s">
         <v>135</v>
       </c>
       <c r="B126" s="107" t="s">
         <v>10</v>
       </c>
       <c r="C126" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H126" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="127" spans="1:8" s="23" customFormat="1" ht="79.5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:8" s="23" customFormat="1" ht="56.25">
       <c r="A127" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B127" s="22">
         <v>16815</v>
       </c>
       <c r="C127" s="22">
         <v>52727</v>
       </c>
       <c r="D127" s="22">
         <v>15774</v>
       </c>
       <c r="E127" s="22">
         <v>47134</v>
       </c>
       <c r="F127" s="22">
         <v>15774</v>
       </c>
       <c r="G127" s="22">
         <v>47134</v>
       </c>
       <c r="H127" s="22">
         <v>21892</v>
       </c>
     </row>
-    <row r="128" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:8" s="23" customFormat="1">
       <c r="A128" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B128" s="22">
         <v>16815</v>
       </c>
       <c r="C128" s="22">
         <v>52727</v>
       </c>
       <c r="D128" s="22">
         <v>15774</v>
       </c>
       <c r="E128" s="22">
         <v>47134</v>
       </c>
       <c r="F128" s="22">
         <v>15774</v>
       </c>
       <c r="G128" s="22">
         <v>47134</v>
       </c>
       <c r="H128" s="22">
         <v>21892</v>
       </c>
     </row>
-    <row r="129" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A129" s="20" t="s">
         <v>118</v>
       </c>
       <c r="B129" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C129" s="22">
         <v>900</v>
       </c>
       <c r="D129" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E129" s="22">
         <v>900</v>
       </c>
       <c r="F129" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G129" s="22">
         <v>900</v>
       </c>
       <c r="H129" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="130" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:8" s="23" customFormat="1">
       <c r="A130" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B130" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C130" s="22">
         <v>900</v>
       </c>
       <c r="D130" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E130" s="22">
         <v>900</v>
       </c>
       <c r="F130" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="22">
         <v>900</v>
       </c>
       <c r="H130" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="131" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:8" s="23" customFormat="1">
       <c r="A131" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B131" s="22">
         <v>21156</v>
       </c>
       <c r="C131" s="22">
         <v>55484</v>
       </c>
       <c r="D131" s="22">
         <v>6189</v>
       </c>
       <c r="E131" s="22">
         <v>23954</v>
       </c>
       <c r="F131" s="22">
         <v>6189</v>
       </c>
       <c r="G131" s="22">
         <v>23954</v>
       </c>
       <c r="H131" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="132" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:8" s="23" customFormat="1">
       <c r="A132" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B132" s="22">
         <v>21156</v>
       </c>
       <c r="C132" s="22">
         <v>55484</v>
       </c>
       <c r="D132" s="22">
         <v>6189</v>
       </c>
       <c r="E132" s="22">
         <v>23954</v>
       </c>
       <c r="F132" s="22">
         <v>6189</v>
       </c>
       <c r="G132" s="22">
         <v>23954</v>
       </c>
       <c r="H132" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="133" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A133" s="20" t="s">
         <v>120</v>
       </c>
       <c r="B133" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C133" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D133" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E133" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F133" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H133" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="134" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:8" s="23" customFormat="1">
       <c r="A134" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B134" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C134" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D134" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E134" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F134" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G134" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H134" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="135" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:8" s="23" customFormat="1">
       <c r="A135" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B135" s="19"/>
       <c r="C135" s="19"/>
       <c r="D135" s="19"/>
       <c r="E135" s="19"/>
       <c r="F135" s="19"/>
       <c r="G135" s="19"/>
       <c r="H135" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="136" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:8" s="23" customFormat="1">
       <c r="A136" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B136" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C136" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F136" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H136" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="137" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:8" s="23" customFormat="1">
       <c r="A137" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B137" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C137" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E137" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F137" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G137" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H137" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="138" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:8" s="23" customFormat="1">
       <c r="A138" s="20" t="s">
         <v>122</v>
       </c>
       <c r="B138" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C138" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E138" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F138" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G138" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H138" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="139" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:8" s="23" customFormat="1">
       <c r="A139" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B139" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C139" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F139" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G139" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H139" s="107" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="140" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:8" s="23" customFormat="1" ht="33.75">
       <c r="A140" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B140" s="19"/>
       <c r="C140" s="19"/>
       <c r="D140" s="19"/>
       <c r="E140" s="19"/>
       <c r="F140" s="19"/>
       <c r="G140" s="19"/>
       <c r="H140" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="141" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A141" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B141" s="22">
         <v>870</v>
       </c>
       <c r="C141" s="22">
         <v>2598</v>
       </c>
       <c r="D141" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F141" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G141" s="19" t="s">
         <v>10</v>
       </c>
       <c r="H141" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="142" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:8" s="23" customFormat="1">
       <c r="A142" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B142" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C142" s="22">
         <v>220</v>
       </c>
       <c r="D142" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="19" t="s">
         <v>10</v>
       </c>
       <c r="F142" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G142" s="19" t="s">
         <v>10</v>
       </c>
       <c r="H142" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="143" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:8" s="23" customFormat="1">
       <c r="A143" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B143" s="22">
         <v>800</v>
       </c>
       <c r="C143" s="22">
         <v>2378</v>
       </c>
       <c r="D143" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G143" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H143" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="144" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A144" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B144" s="19"/>
       <c r="C144" s="19"/>
       <c r="D144" s="19"/>
       <c r="E144" s="19"/>
       <c r="F144" s="19"/>
       <c r="G144" s="19"/>
       <c r="H144" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="145" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A145" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B145" s="19"/>
       <c r="C145" s="19"/>
       <c r="D145" s="19"/>
       <c r="E145" s="19"/>
       <c r="F145" s="19"/>
       <c r="G145" s="19"/>
       <c r="H145" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="146" spans="1:8" s="23" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:8" s="23" customFormat="1" ht="33.75">
       <c r="A146" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B146" s="19"/>
       <c r="C146" s="19"/>
       <c r="D146" s="19"/>
       <c r="E146" s="19"/>
       <c r="F146" s="19"/>
       <c r="G146" s="19"/>
       <c r="H146" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="147" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A147" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B147" s="19"/>
       <c r="C147" s="19"/>
       <c r="D147" s="19"/>
       <c r="E147" s="19"/>
       <c r="F147" s="19"/>
       <c r="G147" s="19"/>
       <c r="H147" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="148" spans="1:8" s="23" customFormat="1" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A148" s="20" t="s">
         <v>124</v>
       </c>
       <c r="B148" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C148" s="19" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E148" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G148" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H148" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="149" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:8" s="23" customFormat="1">
       <c r="A149" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B149" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C149" s="19" t="s">
         <v>10</v>
       </c>
       <c r="D149" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E149" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G149" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H149" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="150" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A150" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B150" s="19"/>
       <c r="C150" s="19"/>
       <c r="D150" s="19"/>
       <c r="E150" s="19"/>
       <c r="F150" s="19"/>
       <c r="G150" s="19"/>
       <c r="H150" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="151" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:8" s="23" customFormat="1">
       <c r="A151" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B151" s="19"/>
       <c r="C151" s="19"/>
       <c r="D151" s="19"/>
       <c r="E151" s="19"/>
       <c r="F151" s="19"/>
       <c r="G151" s="19"/>
       <c r="H151" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="152" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:8" s="23" customFormat="1" ht="33.75">
       <c r="A152" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B152" s="19"/>
       <c r="C152" s="19"/>
       <c r="D152" s="19"/>
       <c r="E152" s="19"/>
       <c r="F152" s="19"/>
       <c r="G152" s="19"/>
       <c r="H152" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="153" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A153" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B153" s="19"/>
       <c r="C153" s="19"/>
       <c r="D153" s="19"/>
       <c r="E153" s="19"/>
       <c r="F153" s="19"/>
       <c r="G153" s="19"/>
       <c r="H153" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="154" spans="1:8" s="23" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:8" s="23" customFormat="1">
       <c r="A154" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B154" s="21">
         <v>411962.4</v>
       </c>
       <c r="C154" s="21">
         <v>1225894.3999999999</v>
       </c>
       <c r="D154" s="21">
         <v>217696</v>
       </c>
       <c r="E154" s="21">
         <v>649359</v>
       </c>
       <c r="F154" s="21">
         <v>217696</v>
       </c>
       <c r="G154" s="21">
         <v>649359</v>
       </c>
       <c r="H154" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="155" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:8" s="23" customFormat="1">
       <c r="A155" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B155" s="21">
         <v>224615.5</v>
       </c>
       <c r="C155" s="21">
         <v>671853.7</v>
       </c>
       <c r="D155" s="21">
         <v>110296</v>
       </c>
       <c r="E155" s="21">
         <v>329908</v>
       </c>
       <c r="F155" s="21">
         <v>110296</v>
       </c>
       <c r="G155" s="21">
         <v>329908</v>
       </c>
       <c r="H155" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="156" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:8" s="23" customFormat="1">
       <c r="A156" s="20" t="s">
         <v>135</v>
       </c>
       <c r="B156" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C156" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G156" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H156" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="157" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:8" s="23" customFormat="1">
       <c r="A157" s="20" t="s">
         <v>128</v>
       </c>
       <c r="B157" s="21">
         <v>3578.2</v>
       </c>
       <c r="C157" s="21">
         <v>10973.3</v>
       </c>
       <c r="D157" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E157" s="21">
         <v>1500</v>
       </c>
       <c r="F157" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G157" s="21">
         <v>1500</v>
       </c>
       <c r="H157" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="158" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:8" s="23" customFormat="1">
       <c r="A158" s="20" t="s">
         <v>134</v>
       </c>
       <c r="B158" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C158" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D158" s="107" t="s">
         <v>10</v>
       </c>
       <c r="E158" s="107" t="s">
         <v>10</v>
       </c>
       <c r="F158" s="107" t="s">
         <v>10</v>
       </c>
       <c r="G158" s="107" t="s">
         <v>10</v>
       </c>
       <c r="H158" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="159" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:8" s="23" customFormat="1">
       <c r="A159" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B159" s="21">
         <v>121586.8</v>
       </c>
       <c r="C159" s="21">
         <v>383181.9</v>
       </c>
       <c r="D159" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E159" s="21">
         <v>218705</v>
       </c>
       <c r="F159" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="21">
         <v>218705</v>
       </c>
       <c r="H159" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="160" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:8" s="23" customFormat="1">
       <c r="A160" s="20" t="s">
         <v>130</v>
       </c>
       <c r="B160" s="21">
         <v>281.89999999999998</v>
       </c>
       <c r="C160" s="21">
         <v>718.4</v>
       </c>
       <c r="D160" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G160" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H160" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="161" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:8" s="23" customFormat="1">
       <c r="A161" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B161" s="21">
         <v>41885.699999999997</v>
       </c>
       <c r="C161" s="21">
         <v>109395.5</v>
       </c>
       <c r="D161" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E161" s="21">
         <v>49476</v>
       </c>
       <c r="F161" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G161" s="21">
         <v>49476</v>
       </c>
       <c r="H161" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="162" spans="1:8" s="23" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:8" s="23" customFormat="1" ht="22.5">
       <c r="A162" s="20" t="s">
         <v>126</v>
       </c>
       <c r="B162" s="21">
         <v>580.20000000000005</v>
       </c>
       <c r="C162" s="21">
         <v>1899</v>
       </c>
       <c r="D162" s="21">
         <v>238.7</v>
       </c>
       <c r="E162" s="21">
         <v>770.8</v>
       </c>
       <c r="F162" s="21">
         <v>238.7</v>
       </c>
       <c r="G162" s="21">
         <v>770.8</v>
       </c>
       <c r="H162" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="163" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:8" s="23" customFormat="1">
       <c r="A163" s="20" t="s">
         <v>136</v>
       </c>
       <c r="B163" s="21">
         <v>269.39999999999998</v>
       </c>
       <c r="C163" s="21">
         <v>893.9</v>
       </c>
       <c r="D163" s="21">
         <v>236</v>
       </c>
       <c r="E163" s="21">
         <v>762.7</v>
       </c>
       <c r="F163" s="21">
         <v>236</v>
       </c>
       <c r="G163" s="21">
         <v>762.7</v>
       </c>
       <c r="H163" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="164" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:8" s="23" customFormat="1">
       <c r="A164" s="20" t="s">
         <v>135</v>
       </c>
       <c r="B164" s="21">
         <v>6.8</v>
       </c>
       <c r="C164" s="21">
         <v>24</v>
       </c>
       <c r="D164" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G164" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H164" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="165" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:8" s="23" customFormat="1">
       <c r="A165" s="20" t="s">
         <v>128</v>
       </c>
       <c r="B165" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C165" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D165" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G165" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H165" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="166" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:8" s="23" customFormat="1">
       <c r="A166" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B166" s="21">
         <v>112.3</v>
       </c>
       <c r="C166" s="21">
         <v>388.2</v>
       </c>
       <c r="D166" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E166" s="21">
         <v>8.1</v>
       </c>
       <c r="F166" s="19" t="s">
         <v>10</v>
       </c>
       <c r="G166" s="21">
         <v>8.1</v>
       </c>
       <c r="H166" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="167" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:8" s="23" customFormat="1">
       <c r="A167" s="20" t="s">
         <v>130</v>
       </c>
       <c r="B167" s="21">
         <v>114.9</v>
       </c>
       <c r="C167" s="21">
         <v>331.7</v>
       </c>
       <c r="D167" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G167" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H167" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="168" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:8" s="23" customFormat="1">
       <c r="A168" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B168" s="21">
         <v>68.900000000000006</v>
       </c>
       <c r="C168" s="21">
         <v>234.2</v>
       </c>
       <c r="D168" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G168" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H168" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="169" spans="1:8" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:8" s="23" customFormat="1">
       <c r="A169" s="20" t="s">
         <v>131</v>
       </c>
       <c r="B169" s="107" t="s">
         <v>10</v>
       </c>
       <c r="C169" s="107" t="s">
         <v>10</v>
       </c>
       <c r="D169" s="19" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="19" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G169" s="19" t="s">
         <v>9</v>
       </c>
       <c r="H169" s="19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="170" spans="1:8" ht="2.4500000000000002" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:8" ht="2.4500000000000002" customHeight="1">
       <c r="A170" s="71"/>
       <c r="B170" s="71"/>
       <c r="C170" s="71"/>
       <c r="D170" s="71"/>
       <c r="E170" s="71"/>
       <c r="F170" s="71"/>
       <c r="G170" s="71"/>
       <c r="H170" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N179"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:H3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="32.42578125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="11.85546875" customWidth="1"/>
+    <col min="1" max="1" width="32.375" customWidth="1"/>
+    <col min="2" max="2" width="12.125" customWidth="1"/>
+    <col min="3" max="3" width="12.25" customWidth="1"/>
+    <col min="4" max="4" width="12.375" customWidth="1"/>
+    <col min="5" max="5" width="14.375" customWidth="1"/>
+    <col min="6" max="6" width="14.125" customWidth="1"/>
+    <col min="7" max="7" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="106" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="122" t="s">
+    <row r="1" spans="1:14" s="106" customFormat="1">
+      <c r="A1" s="123" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="122"/>
-[...8 lines deleted...]
-      <c r="A2" s="122" t="s">
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+    </row>
+    <row r="2" spans="1:14" s="106" customFormat="1">
+      <c r="A2" s="123" t="s">
         <v>127</v>
       </c>
-      <c r="B2" s="122"/>
-[...8 lines deleted...]
-      <c r="A3" s="123" t="s">
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+    </row>
+    <row r="3" spans="1:14" s="106" customFormat="1">
+      <c r="A3" s="124" t="s">
         <v>145</v>
       </c>
-      <c r="B3" s="123"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:14" s="104" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="124"/>
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124"/>
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+    </row>
+    <row r="4" spans="1:14" s="104" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="108"/>
       <c r="B4" s="108"/>
       <c r="C4" s="108"/>
       <c r="D4" s="108"/>
       <c r="E4" s="108"/>
       <c r="F4" s="108"/>
       <c r="G4" s="108"/>
       <c r="H4" s="108"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="125" t="s">
+    <row r="5" spans="1:14">
+      <c r="A5" s="125"/>
+      <c r="B5" s="126" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="125"/>
-[...2 lines deleted...]
-      <c r="F5" s="125" t="s">
+      <c r="C5" s="126"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="126"/>
+      <c r="F5" s="126" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="125"/>
-      <c r="H5" s="126" t="s">
+      <c r="G5" s="126"/>
+      <c r="H5" s="127" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="125" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="125"/>
+      <c r="B6" s="126" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="125"/>
-      <c r="D6" s="125" t="s">
+      <c r="C6" s="126"/>
+      <c r="D6" s="126" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="125"/>
-[...5 lines deleted...]
-      <c r="A7" s="124"/>
+      <c r="E6" s="126"/>
+      <c r="F6" s="126"/>
+      <c r="G6" s="126"/>
+      <c r="H6" s="127"/>
+    </row>
+    <row r="7" spans="1:14" ht="33.75">
+      <c r="A7" s="125"/>
       <c r="B7" s="79" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="79" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="79" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="79" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="79" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="126"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="H7" s="127"/>
+    </row>
+    <row r="8" spans="1:14" ht="22.5">
       <c r="A8" s="81" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="82"/>
       <c r="C8" s="82"/>
       <c r="D8" s="82"/>
       <c r="E8" s="82"/>
       <c r="F8" s="82"/>
       <c r="G8" s="82"/>
       <c r="H8" s="82" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14">
       <c r="A9" s="81" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="82"/>
       <c r="C9" s="82"/>
       <c r="D9" s="82"/>
       <c r="E9" s="82"/>
       <c r="F9" s="82"/>
       <c r="G9" s="82"/>
       <c r="H9" s="82" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14">
       <c r="A10" s="81" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="82"/>
       <c r="C10" s="82"/>
       <c r="D10" s="82"/>
       <c r="E10" s="82"/>
       <c r="F10" s="82"/>
       <c r="G10" s="82"/>
       <c r="H10" s="82" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" ht="33.75">
       <c r="A11" s="80" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="83">
         <v>368.3</v>
       </c>
       <c r="C11" s="83">
         <v>1471.8</v>
       </c>
       <c r="D11" s="83">
         <v>354.4</v>
       </c>
       <c r="E11" s="83">
         <v>1442.6</v>
       </c>
       <c r="F11" s="83">
         <v>201.8</v>
       </c>
       <c r="G11" s="83">
         <v>991.8</v>
       </c>
       <c r="H11" s="83">
         <v>234.8</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14">
       <c r="A12" s="80" t="s">
         <v>128</v>
       </c>
       <c r="B12" s="83">
         <v>118.8</v>
       </c>
       <c r="C12" s="83">
         <v>473.8</v>
       </c>
       <c r="D12" s="83">
         <v>118.3</v>
       </c>
       <c r="E12" s="83">
         <v>467.7</v>
       </c>
       <c r="F12" s="83">
         <v>98.6</v>
       </c>
       <c r="G12" s="83">
         <v>420.3</v>
       </c>
       <c r="H12" s="83">
         <v>48.9</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14">
       <c r="A13" s="80" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="83">
         <v>127.6</v>
       </c>
       <c r="C13" s="83">
         <v>513.4</v>
       </c>
       <c r="D13" s="83">
         <v>120.8</v>
       </c>
       <c r="E13" s="83">
         <v>505.3</v>
       </c>
       <c r="F13" s="83">
         <v>48.6</v>
       </c>
       <c r="G13" s="83">
         <v>341.7</v>
       </c>
       <c r="H13" s="83">
         <v>140.5</v>
       </c>
       <c r="I13" s="5"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14">
       <c r="A14" s="80" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="83">
         <v>121.9</v>
       </c>
       <c r="C14" s="83">
         <v>484.6</v>
       </c>
       <c r="D14" s="83">
         <v>115.3</v>
       </c>
       <c r="E14" s="83">
         <v>469.6</v>
       </c>
       <c r="F14" s="83">
         <v>54.6</v>
       </c>
       <c r="G14" s="83">
         <v>229.8</v>
       </c>
       <c r="H14" s="83">
         <v>45.4</v>
       </c>
       <c r="I14" s="5"/>
       <c r="N14" s="5"/>
     </row>
-    <row r="15" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" ht="22.5">
       <c r="A15" s="80" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="83">
         <v>7.1</v>
       </c>
       <c r="C15" s="83">
         <v>27</v>
       </c>
       <c r="D15" s="83">
         <v>6.9</v>
       </c>
       <c r="E15" s="83">
         <v>26.6</v>
       </c>
       <c r="F15" s="83">
         <v>6.9</v>
       </c>
       <c r="G15" s="83">
         <v>26.6</v>
       </c>
       <c r="H15" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="5"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14">
       <c r="A16" s="80" t="s">
         <v>128</v>
       </c>
       <c r="B16" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="83">
         <v>19.8</v>
       </c>
       <c r="D16" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="83">
         <v>19.5</v>
       </c>
       <c r="F16" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="83">
         <v>19.5</v>
       </c>
       <c r="H16" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I16" s="5"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="80" t="s">
         <v>131</v>
       </c>
       <c r="B17" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I17" s="5"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="81" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="82"/>
       <c r="C18" s="82"/>
       <c r="D18" s="82"/>
       <c r="E18" s="82"/>
       <c r="F18" s="82"/>
       <c r="G18" s="82"/>
       <c r="H18" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I18" s="5"/>
     </row>
-    <row r="19" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" ht="22.5">
       <c r="A19" s="80" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="5"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="80" t="s">
         <v>132</v>
       </c>
       <c r="B20" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="5"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="80" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="83">
         <v>175.1</v>
       </c>
       <c r="C21" s="83">
         <v>690.9</v>
       </c>
       <c r="D21" s="83">
         <v>115.4</v>
       </c>
       <c r="E21" s="83">
         <v>544.9</v>
       </c>
       <c r="F21" s="83">
         <v>115.4</v>
       </c>
       <c r="G21" s="83">
         <v>544.9</v>
       </c>
       <c r="H21" s="83">
         <v>57.2</v>
       </c>
       <c r="I21" s="5"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="80" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="5"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="83">
         <v>141.80000000000001</v>
       </c>
       <c r="C23" s="83">
         <v>541.20000000000005</v>
       </c>
       <c r="D23" s="83">
         <v>74.599999999999994</v>
       </c>
       <c r="E23" s="83">
         <v>397.3</v>
       </c>
       <c r="F23" s="83">
         <v>74.599999999999994</v>
       </c>
       <c r="G23" s="83">
         <v>397.3</v>
       </c>
       <c r="H23" s="83">
         <v>54.1</v>
       </c>
       <c r="I23" s="5"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="80" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="5"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B25" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="5"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="80" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="83">
         <v>242.5</v>
       </c>
       <c r="C26" s="83">
         <v>943.9</v>
       </c>
       <c r="D26" s="83">
         <v>175.3</v>
       </c>
       <c r="E26" s="83">
         <v>630.79999999999995</v>
       </c>
       <c r="F26" s="83">
         <v>175.3</v>
       </c>
       <c r="G26" s="83">
         <v>630.79999999999995</v>
       </c>
       <c r="H26" s="83">
         <v>437.8</v>
       </c>
       <c r="I26" s="5"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="80" t="s">
         <v>129</v>
       </c>
       <c r="B27" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="5"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B28" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="83">
         <v>522.20000000000005</v>
       </c>
       <c r="D28" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="83">
         <v>240.6</v>
       </c>
       <c r="F28" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="83">
         <v>240.6</v>
       </c>
       <c r="H28" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="5"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="80" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G29" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="5"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="80" t="s">
         <v>129</v>
       </c>
       <c r="B30" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="5"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="80" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="5"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B32" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="5"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="80" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="83">
         <v>589</v>
       </c>
       <c r="C33" s="83">
         <v>2274</v>
       </c>
       <c r="D33" s="83">
         <v>68</v>
       </c>
       <c r="E33" s="83">
         <v>258</v>
       </c>
       <c r="F33" s="83">
         <v>68</v>
       </c>
       <c r="G33" s="83">
         <v>258</v>
       </c>
       <c r="H33" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I33" s="5"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9">
       <c r="A34" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="83">
         <v>589</v>
       </c>
       <c r="C34" s="83">
         <v>2274</v>
       </c>
       <c r="D34" s="83">
         <v>68</v>
       </c>
       <c r="E34" s="83">
         <v>258</v>
       </c>
       <c r="F34" s="83">
         <v>68</v>
       </c>
       <c r="G34" s="83">
         <v>258</v>
       </c>
       <c r="H34" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I34" s="5"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="80" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="83">
         <v>320.7</v>
       </c>
       <c r="C35" s="83">
         <v>1127.5999999999999</v>
       </c>
       <c r="D35" s="83">
         <v>316.2</v>
       </c>
       <c r="E35" s="83">
         <v>1142.8</v>
       </c>
       <c r="F35" s="83">
         <v>13</v>
       </c>
       <c r="G35" s="83">
         <v>54</v>
       </c>
       <c r="H35" s="83">
         <v>306</v>
       </c>
       <c r="I35" s="5"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B36" s="83">
         <v>320.7</v>
       </c>
       <c r="C36" s="83">
         <v>1127.5999999999999</v>
       </c>
       <c r="D36" s="83">
         <v>316.2</v>
       </c>
       <c r="E36" s="83">
         <v>1142.8</v>
       </c>
       <c r="F36" s="83">
         <v>13</v>
       </c>
       <c r="G36" s="83">
         <v>54</v>
       </c>
       <c r="H36" s="83">
         <v>306</v>
       </c>
       <c r="I36" s="5"/>
     </row>
-    <row r="37" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9" ht="22.5">
       <c r="A37" s="81" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="82"/>
       <c r="C37" s="82"/>
       <c r="D37" s="82"/>
       <c r="E37" s="82"/>
       <c r="F37" s="82"/>
       <c r="G37" s="82"/>
       <c r="H37" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I37" s="5"/>
     </row>
-    <row r="38" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9" ht="22.5">
       <c r="A38" s="80" t="s">
         <v>88</v>
       </c>
       <c r="B38" s="83">
         <v>56.8</v>
       </c>
       <c r="C38" s="83">
         <v>223.3</v>
       </c>
       <c r="D38" s="83">
         <v>10.9</v>
       </c>
       <c r="E38" s="83">
         <v>69.8</v>
       </c>
       <c r="F38" s="83">
         <v>10.9</v>
       </c>
       <c r="G38" s="83">
         <v>69.8</v>
       </c>
       <c r="H38" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I38" s="5"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9">
       <c r="A39" s="80" t="s">
         <v>129</v>
       </c>
       <c r="B39" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="83">
         <v>64</v>
       </c>
       <c r="D39" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="83">
         <v>64</v>
       </c>
       <c r="F39" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="83">
         <v>64</v>
       </c>
       <c r="H39" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="80" t="s">
         <v>131</v>
       </c>
       <c r="B40" s="83">
         <v>46.8</v>
       </c>
       <c r="C40" s="83">
         <v>159.30000000000001</v>
       </c>
       <c r="D40" s="83">
         <v>0.9</v>
       </c>
       <c r="E40" s="83">
         <v>5.8</v>
       </c>
       <c r="F40" s="83">
         <v>0.9</v>
       </c>
       <c r="G40" s="83">
         <v>5.8</v>
       </c>
       <c r="H40" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I40" s="5"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="80" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E41" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F41" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H41" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="5"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9">
       <c r="A42" s="80" t="s">
         <v>134</v>
       </c>
       <c r="B42" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C42" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F42" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H42" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="5"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9">
       <c r="A43" s="80" t="s">
         <v>89</v>
       </c>
       <c r="B43" s="83">
         <v>11.8</v>
       </c>
       <c r="C43" s="83">
         <v>60.2</v>
       </c>
       <c r="D43" s="83">
         <v>4.2</v>
       </c>
       <c r="E43" s="83">
         <v>12.1</v>
       </c>
       <c r="F43" s="83">
         <v>4.2</v>
       </c>
       <c r="G43" s="83">
         <v>12.1</v>
       </c>
       <c r="H43" s="83">
         <v>186.2</v>
       </c>
       <c r="I43" s="5"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B44" s="83">
         <v>7</v>
       </c>
       <c r="C44" s="83">
         <v>24.6</v>
       </c>
       <c r="D44" s="83">
         <v>4.2</v>
       </c>
       <c r="E44" s="83">
         <v>12.1</v>
       </c>
       <c r="F44" s="83">
         <v>4.2</v>
       </c>
       <c r="G44" s="83">
         <v>12.1</v>
       </c>
       <c r="H44" s="83">
         <v>166</v>
       </c>
       <c r="I44" s="5"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="80" t="s">
         <v>129</v>
       </c>
       <c r="B45" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="83">
         <v>35.6</v>
       </c>
       <c r="D45" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="83">
         <v>20.2</v>
       </c>
       <c r="I45" s="5"/>
     </row>
-    <row r="46" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9" ht="33.75">
       <c r="A46" s="80" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="83">
         <v>334.9</v>
       </c>
       <c r="C46" s="83">
         <v>1044.5</v>
       </c>
       <c r="D46" s="83">
         <v>318.10000000000002</v>
       </c>
       <c r="E46" s="83">
         <v>957.3</v>
       </c>
       <c r="F46" s="83">
         <v>318.10000000000002</v>
       </c>
       <c r="G46" s="83">
         <v>957.3</v>
       </c>
       <c r="H46" s="83">
         <v>1255.2</v>
       </c>
       <c r="I46" s="5"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9">
       <c r="A47" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B47" s="83">
         <v>21.4</v>
       </c>
       <c r="C47" s="83">
         <v>62.3</v>
       </c>
       <c r="D47" s="83">
         <v>29.2</v>
       </c>
       <c r="E47" s="83">
         <v>59.1</v>
       </c>
       <c r="F47" s="83">
         <v>29.2</v>
       </c>
       <c r="G47" s="83">
         <v>59.1</v>
       </c>
       <c r="H47" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="5"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="80" t="s">
         <v>129</v>
       </c>
       <c r="B48" s="83">
         <v>48</v>
       </c>
       <c r="C48" s="83">
         <v>128.1</v>
       </c>
       <c r="D48" s="83">
         <v>45</v>
       </c>
       <c r="E48" s="83">
         <v>124.2</v>
       </c>
       <c r="F48" s="83">
         <v>45</v>
       </c>
       <c r="G48" s="83">
         <v>124.2</v>
       </c>
       <c r="H48" s="83">
         <v>60.6</v>
       </c>
       <c r="I48" s="5"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B49" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="83">
         <v>247.9</v>
       </c>
       <c r="D49" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E49" s="83">
         <v>164.8</v>
       </c>
       <c r="F49" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="83">
         <v>164.8</v>
       </c>
       <c r="H49" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="5"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
       <c r="A50" s="80" t="s">
         <v>131</v>
       </c>
       <c r="B50" s="83">
         <v>196.5</v>
       </c>
       <c r="C50" s="83">
         <v>606.20000000000005</v>
       </c>
       <c r="D50" s="83">
         <v>192.8</v>
       </c>
       <c r="E50" s="83">
         <v>609.20000000000005</v>
       </c>
       <c r="F50" s="83">
         <v>192.8</v>
       </c>
       <c r="G50" s="83">
         <v>609.20000000000005</v>
       </c>
       <c r="H50" s="83">
         <v>962.2</v>
       </c>
       <c r="I50" s="5"/>
     </row>
-    <row r="51" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9" ht="22.5">
       <c r="A51" s="81" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="82"/>
       <c r="C51" s="82"/>
       <c r="D51" s="82"/>
       <c r="E51" s="82"/>
       <c r="F51" s="82"/>
       <c r="G51" s="82"/>
       <c r="H51" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I51" s="5"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="81" t="s">
         <v>16</v>
       </c>
       <c r="B52" s="82"/>
       <c r="C52" s="82"/>
       <c r="D52" s="82"/>
       <c r="E52" s="82"/>
       <c r="F52" s="82"/>
       <c r="G52" s="82"/>
       <c r="H52" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I52" s="6"/>
     </row>
-    <row r="53" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9" ht="33.75">
       <c r="A53" s="80" t="s">
         <v>91</v>
       </c>
       <c r="B53" s="84">
         <v>218</v>
       </c>
       <c r="C53" s="84">
         <v>980</v>
       </c>
       <c r="D53" s="84">
         <v>218</v>
       </c>
       <c r="E53" s="84">
         <v>980</v>
       </c>
       <c r="F53" s="84">
         <v>218</v>
       </c>
       <c r="G53" s="84">
         <v>980</v>
       </c>
       <c r="H53" s="84">
         <v>5</v>
       </c>
       <c r="I53" s="6"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B54" s="84">
         <v>218</v>
       </c>
       <c r="C54" s="84">
         <v>980</v>
       </c>
       <c r="D54" s="84">
         <v>218</v>
       </c>
       <c r="E54" s="84">
         <v>980</v>
       </c>
       <c r="F54" s="84">
         <v>218</v>
       </c>
       <c r="G54" s="84">
         <v>980</v>
       </c>
       <c r="H54" s="84">
         <v>5</v>
       </c>
       <c r="I54" s="5"/>
     </row>
-    <row r="55" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9">
       <c r="A55" s="80" t="s">
         <v>92</v>
       </c>
       <c r="B55" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F55" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="5"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B56" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H56" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="5"/>
     </row>
-    <row r="57" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="80" t="s">
         <v>93</v>
       </c>
       <c r="B57" s="84">
         <v>1799</v>
       </c>
       <c r="C57" s="84">
         <v>6758</v>
       </c>
       <c r="D57" s="84">
         <v>1797</v>
       </c>
       <c r="E57" s="84">
         <v>6732</v>
       </c>
       <c r="F57" s="84">
         <v>1797</v>
       </c>
       <c r="G57" s="84">
         <v>490722</v>
       </c>
       <c r="H57" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="5"/>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B58" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="84">
         <v>5686</v>
       </c>
       <c r="D58" s="84">
         <v>1523</v>
       </c>
       <c r="E58" s="84">
         <v>5686</v>
       </c>
       <c r="F58" s="84">
         <v>1523</v>
       </c>
       <c r="G58" s="84">
         <v>489941</v>
       </c>
       <c r="H58" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I58" s="5"/>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B59" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="84">
         <v>1072</v>
       </c>
       <c r="D59" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="84">
         <v>1046</v>
       </c>
       <c r="F59" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="84">
         <v>781</v>
       </c>
       <c r="H59" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="5"/>
     </row>
-    <row r="60" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9" ht="22.5">
       <c r="A60" s="80" t="s">
         <v>94</v>
       </c>
       <c r="B60" s="84">
         <v>37</v>
       </c>
       <c r="C60" s="84">
         <v>163</v>
       </c>
       <c r="D60" s="84">
         <v>37</v>
       </c>
       <c r="E60" s="84">
         <v>149</v>
       </c>
       <c r="F60" s="84">
         <v>37</v>
       </c>
       <c r="G60" s="84">
         <v>147</v>
       </c>
       <c r="H60" s="84">
         <v>37</v>
       </c>
       <c r="I60" s="5"/>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9">
       <c r="A61" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B61" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="84">
         <v>150</v>
       </c>
       <c r="D61" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="84">
         <v>141</v>
       </c>
       <c r="F61" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="84">
         <v>141</v>
       </c>
       <c r="H61" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="5"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9">
       <c r="A62" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B62" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F62" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H62" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="5"/>
     </row>
-    <row r="63" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9" ht="22.5">
       <c r="A63" s="80" t="s">
         <v>95</v>
       </c>
       <c r="B63" s="84">
         <v>8679</v>
       </c>
       <c r="C63" s="84">
         <v>33540</v>
       </c>
       <c r="D63" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E63" s="84">
         <v>32589</v>
       </c>
       <c r="F63" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="84">
         <v>25414</v>
       </c>
       <c r="H63" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="5"/>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B64" s="84">
         <v>8679</v>
       </c>
       <c r="C64" s="84">
         <v>33540</v>
       </c>
       <c r="D64" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="84">
         <v>32589</v>
       </c>
       <c r="F64" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="84">
         <v>25414</v>
       </c>
       <c r="H64" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="5"/>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9">
       <c r="A65" s="80" t="s">
         <v>96</v>
       </c>
       <c r="B65" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="84">
         <v>1905</v>
       </c>
       <c r="D65" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E65" s="84">
         <v>1905</v>
       </c>
       <c r="F65" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="84">
         <v>1905</v>
       </c>
       <c r="H65" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I65" s="5"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B66" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="84">
         <v>1905</v>
       </c>
       <c r="D66" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="84">
         <v>1905</v>
       </c>
       <c r="F66" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="84">
         <v>1905</v>
       </c>
       <c r="H66" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I66" s="5"/>
     </row>
-    <row r="67" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9" ht="22.5">
       <c r="A67" s="80" t="s">
         <v>97</v>
       </c>
       <c r="B67" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="84">
         <v>1248</v>
       </c>
       <c r="D67" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="84">
         <v>1248</v>
       </c>
       <c r="F67" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="84">
         <v>951</v>
       </c>
       <c r="H67" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="5"/>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B68" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="84">
         <v>1248</v>
       </c>
       <c r="D68" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="84">
         <v>1248</v>
       </c>
       <c r="F68" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="84">
         <v>951</v>
       </c>
       <c r="H68" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="5"/>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9">
       <c r="A69" s="81" t="s">
         <v>17</v>
       </c>
       <c r="B69" s="82"/>
       <c r="C69" s="82"/>
       <c r="D69" s="82"/>
       <c r="E69" s="82"/>
       <c r="F69" s="82"/>
       <c r="G69" s="82"/>
       <c r="H69" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I69" s="5"/>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9">
       <c r="A70" s="80" t="s">
         <v>98</v>
       </c>
       <c r="B70" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C70" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E70" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F70" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="82" t="s">
         <v>10</v>
       </c>
       <c r="H70" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="5"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B71" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C71" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E71" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F71" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="82" t="s">
         <v>10</v>
       </c>
       <c r="H71" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="5"/>
     </row>
-    <row r="72" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9" ht="22.5">
       <c r="A72" s="80" t="s">
         <v>99</v>
       </c>
       <c r="B72" s="83">
         <v>1646.2</v>
       </c>
       <c r="C72" s="83">
         <v>5798.8</v>
       </c>
       <c r="D72" s="83">
         <v>1468.7</v>
       </c>
       <c r="E72" s="83">
         <v>5143.5</v>
       </c>
       <c r="F72" s="83">
         <v>1380.9</v>
       </c>
       <c r="G72" s="83">
         <v>3010.7</v>
       </c>
       <c r="H72" s="83">
         <v>4142.1000000000004</v>
       </c>
       <c r="I72" s="5"/>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9">
       <c r="A73" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B73" s="83">
         <v>1586.2</v>
       </c>
       <c r="C73" s="83">
         <v>5492.3</v>
       </c>
       <c r="D73" s="83">
         <v>1408.7</v>
       </c>
       <c r="E73" s="83">
         <v>4837</v>
       </c>
       <c r="F73" s="83">
         <v>1320.9</v>
       </c>
       <c r="G73" s="83">
         <v>2704.2</v>
       </c>
       <c r="H73" s="83">
         <v>4142</v>
       </c>
       <c r="I73" s="5"/>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9">
       <c r="A74" s="80" t="s">
         <v>135</v>
       </c>
       <c r="B74" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C74" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E74" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F74" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H74" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="5"/>
     </row>
-    <row r="75" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9" ht="33.75">
       <c r="A75" s="80" t="s">
         <v>100</v>
       </c>
       <c r="B75" s="83">
         <v>454</v>
       </c>
       <c r="C75" s="83">
         <v>1898</v>
       </c>
       <c r="D75" s="83">
         <v>485</v>
       </c>
       <c r="E75" s="83">
         <v>1880</v>
       </c>
       <c r="F75" s="83">
         <v>485</v>
       </c>
       <c r="G75" s="83">
         <v>1880</v>
       </c>
       <c r="H75" s="83">
         <v>97</v>
       </c>
       <c r="I75" s="5"/>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9">
       <c r="A76" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B76" s="83">
         <v>454</v>
       </c>
       <c r="C76" s="83">
         <v>1898</v>
       </c>
       <c r="D76" s="83">
         <v>485</v>
       </c>
       <c r="E76" s="83">
         <v>1880</v>
       </c>
       <c r="F76" s="83">
         <v>485</v>
       </c>
       <c r="G76" s="83">
         <v>1880</v>
       </c>
       <c r="H76" s="83">
         <v>97</v>
       </c>
       <c r="I76" s="5"/>
     </row>
-    <row r="77" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9">
       <c r="A77" s="80" t="s">
         <v>101</v>
       </c>
       <c r="B77" s="83">
         <v>3478</v>
       </c>
       <c r="C77" s="83">
         <v>11208</v>
       </c>
       <c r="D77" s="83">
         <v>3283</v>
       </c>
       <c r="E77" s="83">
         <v>11011</v>
       </c>
       <c r="F77" s="83">
         <v>3283</v>
       </c>
       <c r="G77" s="83">
         <v>11011</v>
       </c>
       <c r="H77" s="83">
         <v>1134</v>
       </c>
       <c r="I77" s="5"/>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B78" s="83">
         <v>3478</v>
       </c>
       <c r="C78" s="83">
         <v>11208</v>
       </c>
       <c r="D78" s="83">
         <v>3283</v>
       </c>
       <c r="E78" s="83">
         <v>11011</v>
       </c>
       <c r="F78" s="83">
         <v>3283</v>
       </c>
       <c r="G78" s="83">
         <v>11011</v>
       </c>
       <c r="H78" s="83">
         <v>1134</v>
       </c>
       <c r="I78" s="5"/>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="81" t="s">
         <v>18</v>
       </c>
       <c r="B79" s="82"/>
       <c r="C79" s="82"/>
       <c r="D79" s="82"/>
       <c r="E79" s="82"/>
       <c r="F79" s="82"/>
       <c r="G79" s="82"/>
       <c r="H79" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I79" s="5"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="81" t="s">
         <v>20</v>
       </c>
       <c r="B80" s="82"/>
       <c r="C80" s="82"/>
       <c r="D80" s="82"/>
       <c r="E80" s="82"/>
       <c r="F80" s="82"/>
       <c r="G80" s="82"/>
       <c r="H80" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I80" s="5"/>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9">
       <c r="A81" s="81" t="s">
         <v>19</v>
       </c>
       <c r="B81" s="82"/>
       <c r="C81" s="82"/>
       <c r="D81" s="82"/>
       <c r="E81" s="82"/>
       <c r="F81" s="82"/>
       <c r="G81" s="82"/>
       <c r="H81" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I81" s="5"/>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9">
       <c r="A82" s="81" t="s">
         <v>21</v>
       </c>
       <c r="B82" s="82"/>
       <c r="C82" s="82"/>
       <c r="D82" s="82"/>
       <c r="E82" s="82"/>
       <c r="F82" s="82"/>
       <c r="G82" s="82"/>
       <c r="H82" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I82" s="5"/>
     </row>
-    <row r="83" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9" ht="33.75">
       <c r="A83" s="81" t="s">
         <v>22</v>
       </c>
       <c r="B83" s="82"/>
       <c r="C83" s="82"/>
       <c r="D83" s="82"/>
       <c r="E83" s="82"/>
       <c r="F83" s="82"/>
       <c r="G83" s="82"/>
       <c r="H83" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I83" s="5"/>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="81" t="s">
         <v>23</v>
       </c>
       <c r="B84" s="82"/>
       <c r="C84" s="82"/>
       <c r="D84" s="82"/>
       <c r="E84" s="82"/>
       <c r="F84" s="82"/>
       <c r="G84" s="82"/>
       <c r="H84" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I84" s="5"/>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9">
       <c r="A85" s="81" t="s">
         <v>24</v>
       </c>
       <c r="B85" s="82"/>
       <c r="C85" s="82"/>
       <c r="D85" s="82"/>
       <c r="E85" s="82"/>
       <c r="F85" s="82"/>
       <c r="G85" s="82"/>
       <c r="H85" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I85" s="5"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="80" t="s">
         <v>102</v>
       </c>
       <c r="B86" s="83">
         <v>5.6</v>
       </c>
       <c r="C86" s="83">
         <v>18.600000000000001</v>
       </c>
       <c r="D86" s="83">
         <v>6.7</v>
       </c>
       <c r="E86" s="83">
         <v>19.600000000000001</v>
       </c>
       <c r="F86" s="83">
         <v>4.5</v>
       </c>
       <c r="G86" s="83">
         <v>12</v>
       </c>
       <c r="H86" s="83">
         <v>0.4</v>
       </c>
       <c r="I86" s="5"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B87" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C87" s="83">
         <v>6</v>
       </c>
       <c r="D87" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E87" s="83">
         <v>6</v>
       </c>
       <c r="F87" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="83">
         <v>6</v>
       </c>
       <c r="H87" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I87" s="5"/>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9">
       <c r="A88" s="80" t="s">
         <v>129</v>
       </c>
       <c r="B88" s="83">
         <v>3.1</v>
       </c>
       <c r="C88" s="83">
         <v>12.6</v>
       </c>
       <c r="D88" s="83">
         <v>4.2</v>
       </c>
       <c r="E88" s="83">
         <v>13.6</v>
       </c>
       <c r="F88" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="83">
         <v>6</v>
       </c>
       <c r="H88" s="83">
         <v>0.4</v>
       </c>
       <c r="I88" s="5"/>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9">
       <c r="A89" s="80" t="s">
         <v>103</v>
       </c>
       <c r="B89" s="83">
         <v>11.6</v>
       </c>
       <c r="C89" s="83">
         <v>33.5</v>
       </c>
       <c r="D89" s="83">
         <v>11.6</v>
       </c>
       <c r="E89" s="83">
         <v>34</v>
       </c>
       <c r="F89" s="83">
         <v>8.1999999999999993</v>
       </c>
       <c r="G89" s="83">
         <v>19.100000000000001</v>
       </c>
       <c r="H89" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I89" s="5"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9">
       <c r="A90" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B90" s="83">
         <v>8.1999999999999993</v>
       </c>
       <c r="C90" s="83">
         <v>19.100000000000001</v>
       </c>
       <c r="D90" s="83">
         <v>8.1999999999999993</v>
       </c>
       <c r="E90" s="83">
         <v>19.100000000000001</v>
       </c>
       <c r="F90" s="83">
         <v>8.1999999999999993</v>
       </c>
       <c r="G90" s="83">
         <v>19.100000000000001</v>
       </c>
       <c r="H90" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I90" s="5"/>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9">
       <c r="A91" s="80" t="s">
         <v>129</v>
       </c>
       <c r="B91" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C91" s="83">
         <v>14.4</v>
       </c>
       <c r="D91" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E91" s="83">
         <v>14.9</v>
       </c>
       <c r="F91" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G91" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H91" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I91" s="5"/>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9">
       <c r="A92" s="80" t="s">
         <v>104</v>
       </c>
       <c r="B92" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C92" s="83">
         <v>3.3</v>
       </c>
       <c r="D92" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E92" s="83">
         <v>3.3</v>
       </c>
       <c r="F92" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G92" s="83">
         <v>3.3</v>
       </c>
       <c r="H92" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I92" s="5"/>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9">
       <c r="A93" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B93" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="83">
         <v>3.3</v>
       </c>
       <c r="D93" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="83">
         <v>3.3</v>
       </c>
       <c r="F93" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="83">
         <v>3.3</v>
       </c>
       <c r="H93" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I93" s="5"/>
     </row>
-    <row r="94" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9">
       <c r="A94" s="81" t="s">
         <v>25</v>
       </c>
       <c r="B94" s="82"/>
       <c r="C94" s="82"/>
       <c r="D94" s="82"/>
       <c r="E94" s="82"/>
       <c r="F94" s="82"/>
       <c r="G94" s="82"/>
       <c r="H94" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I94" s="5"/>
     </row>
-    <row r="95" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="80" t="s">
         <v>105</v>
       </c>
       <c r="B95" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F95" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G95" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H95" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="13"/>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9">
       <c r="A96" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B96" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C96" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F96" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G96" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H96" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="13"/>
     </row>
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9">
       <c r="A97" s="80" t="s">
         <v>106</v>
       </c>
       <c r="B97" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F97" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G97" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H97" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="5"/>
     </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9">
       <c r="A98" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B98" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F98" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="5"/>
     </row>
-    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:9">
       <c r="A99" s="80" t="s">
         <v>107</v>
       </c>
       <c r="B99" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F99" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H99" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="5"/>
     </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:9">
       <c r="A100" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B100" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F100" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H100" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="5"/>
     </row>
-    <row r="101" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:9">
       <c r="A101" s="80" t="s">
         <v>108</v>
       </c>
       <c r="B101" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F101" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G101" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H101" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="5"/>
     </row>
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:9">
       <c r="A102" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B102" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F102" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G102" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H102" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="5"/>
     </row>
-    <row r="103" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:9" ht="33.75">
       <c r="A103" s="80" t="s">
         <v>109</v>
       </c>
       <c r="B103" s="83">
         <v>564.79999999999995</v>
       </c>
       <c r="C103" s="83">
         <v>5136.3999999999996</v>
       </c>
       <c r="D103" s="83">
         <v>940</v>
       </c>
       <c r="E103" s="83">
         <v>4056.5</v>
       </c>
       <c r="F103" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="83">
         <v>3864</v>
       </c>
       <c r="H103" s="83">
         <v>734.7</v>
       </c>
       <c r="I103" s="5"/>
     </row>
-    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:9">
       <c r="A104" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B104" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C104" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G104" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H104" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="5"/>
     </row>
-    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9">
       <c r="A105" s="80" t="s">
         <v>135</v>
       </c>
       <c r="B105" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C105" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E105" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F105" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H105" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="5"/>
     </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:9">
       <c r="A106" s="80" t="s">
         <v>129</v>
       </c>
       <c r="B106" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H106" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="5"/>
     </row>
-    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9">
       <c r="A107" s="80" t="s">
         <v>110</v>
       </c>
       <c r="B107" s="102">
         <v>564.79999999999995</v>
       </c>
       <c r="C107" s="102">
         <v>5136.3999999999996</v>
       </c>
       <c r="D107" s="102">
         <v>940</v>
       </c>
       <c r="E107" s="102">
         <v>4056.5</v>
       </c>
       <c r="F107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="102">
         <v>3864</v>
       </c>
       <c r="H107" s="102">
         <v>734.7</v>
       </c>
       <c r="I107" s="5"/>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9">
       <c r="A108" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B108" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C108" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="101" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="101" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="101" t="s">
         <v>9</v>
       </c>
       <c r="G108" s="101" t="s">
         <v>9</v>
       </c>
       <c r="H108" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="5"/>
     </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:9">
       <c r="A109" s="80" t="s">
         <v>135</v>
       </c>
       <c r="B109" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C109" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E109" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F109" s="101" t="s">
         <v>9</v>
       </c>
       <c r="G109" s="101" t="s">
         <v>9</v>
       </c>
       <c r="H109" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="5"/>
     </row>
-    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9">
       <c r="A110" s="80" t="s">
         <v>129</v>
       </c>
       <c r="B110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="5"/>
     </row>
-    <row r="111" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9" ht="22.5">
       <c r="A111" s="81" t="s">
         <v>26</v>
       </c>
       <c r="B111" s="82"/>
       <c r="C111" s="82"/>
       <c r="D111" s="82"/>
       <c r="E111" s="82"/>
       <c r="F111" s="82"/>
       <c r="G111" s="82"/>
       <c r="H111" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I111" s="5"/>
     </row>
-    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:9">
       <c r="A112" s="81" t="s">
         <v>27</v>
       </c>
       <c r="B112" s="82"/>
       <c r="C112" s="82"/>
       <c r="D112" s="82"/>
       <c r="E112" s="82"/>
       <c r="F112" s="82"/>
       <c r="G112" s="82"/>
       <c r="H112" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I112" s="5"/>
     </row>
-    <row r="113" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:9" ht="22.5">
       <c r="A113" s="80" t="s">
         <v>111</v>
       </c>
       <c r="B113" s="84">
         <v>209044</v>
       </c>
       <c r="C113" s="84">
         <v>355202</v>
       </c>
       <c r="D113" s="84">
         <v>209044</v>
       </c>
       <c r="E113" s="84">
         <v>355202</v>
       </c>
       <c r="F113" s="84">
         <v>209044</v>
       </c>
       <c r="G113" s="84">
         <v>355202</v>
       </c>
       <c r="H113" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I113" s="5"/>
     </row>
-    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:9">
       <c r="A114" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B114" s="84">
         <v>209044</v>
       </c>
       <c r="C114" s="84">
         <v>355202</v>
       </c>
       <c r="D114" s="84">
         <v>209044</v>
       </c>
       <c r="E114" s="84">
         <v>355202</v>
       </c>
       <c r="F114" s="84">
         <v>209044</v>
       </c>
       <c r="G114" s="84">
         <v>355202</v>
       </c>
       <c r="H114" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I114" s="5"/>
     </row>
-    <row r="115" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9" ht="22.5">
       <c r="A115" s="81" t="s">
         <v>28</v>
       </c>
       <c r="B115" s="82"/>
       <c r="C115" s="82"/>
       <c r="D115" s="82"/>
       <c r="E115" s="82"/>
       <c r="F115" s="82"/>
       <c r="G115" s="82"/>
       <c r="H115" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I115" s="5"/>
     </row>
-    <row r="116" spans="1:9" ht="79.5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:9" ht="67.5">
       <c r="A116" s="80" t="s">
         <v>112</v>
       </c>
       <c r="B116" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C116" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E116" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G116" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H116" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I116" s="5"/>
     </row>
-    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:9">
       <c r="A117" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B117" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C117" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G117" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H117" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I117" s="5"/>
     </row>
-    <row r="118" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:9" ht="33.75">
       <c r="A118" s="80" t="s">
         <v>113</v>
       </c>
       <c r="B118" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C118" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H118" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I118" s="5"/>
     </row>
-    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:9">
       <c r="A119" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B119" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C119" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H119" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I119" s="5"/>
     </row>
-    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:9">
       <c r="A120" s="80" t="s">
         <v>114</v>
       </c>
       <c r="B120" s="84">
         <v>195789</v>
       </c>
       <c r="C120" s="84">
         <v>847009</v>
       </c>
       <c r="D120" s="84">
         <v>361698</v>
       </c>
       <c r="E120" s="84">
         <v>1032602</v>
       </c>
       <c r="F120" s="84">
         <v>72844</v>
       </c>
       <c r="G120" s="84">
         <v>199364</v>
       </c>
       <c r="H120" s="84">
         <v>1165460</v>
       </c>
       <c r="I120" s="5"/>
     </row>
-    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:9">
       <c r="A121" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B121" s="84">
         <v>195789</v>
       </c>
       <c r="C121" s="84">
         <v>847009</v>
       </c>
       <c r="D121" s="84">
         <v>361698</v>
       </c>
       <c r="E121" s="84">
         <v>1032602</v>
       </c>
       <c r="F121" s="84">
         <v>72844</v>
       </c>
       <c r="G121" s="84">
         <v>199364</v>
       </c>
       <c r="H121" s="84">
         <v>1165460</v>
       </c>
       <c r="I121" s="5"/>
     </row>
-    <row r="122" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:9" ht="45">
       <c r="A122" s="80" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C122" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E122" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F122" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G122" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H122" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="5"/>
     </row>
-    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:9">
       <c r="A123" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B123" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H123" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="5"/>
     </row>
-    <row r="124" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:9" ht="22.5">
       <c r="A124" s="80" t="s">
         <v>116</v>
       </c>
       <c r="B124" s="84">
         <v>11605</v>
       </c>
       <c r="C124" s="84">
         <v>50560</v>
       </c>
       <c r="D124" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E124" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G124" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="5"/>
     </row>
-    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:9">
       <c r="A125" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B125" s="84">
         <v>9655</v>
       </c>
       <c r="C125" s="84">
         <v>40385</v>
       </c>
       <c r="D125" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E125" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G125" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H125" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I125" s="5"/>
     </row>
-    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:9">
       <c r="A126" s="80" t="s">
         <v>135</v>
       </c>
       <c r="B126" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C126" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H126" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="5"/>
     </row>
-    <row r="127" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:9" ht="45">
       <c r="A127" s="80" t="s">
         <v>117</v>
       </c>
       <c r="B127" s="84">
         <v>22328</v>
       </c>
       <c r="C127" s="84">
         <v>75055</v>
       </c>
       <c r="D127" s="84">
         <v>21845</v>
       </c>
       <c r="E127" s="84">
         <v>68979</v>
       </c>
       <c r="F127" s="84">
         <v>21845</v>
       </c>
       <c r="G127" s="84">
         <v>68979</v>
       </c>
       <c r="H127" s="84">
         <v>22375</v>
       </c>
       <c r="I127" s="5"/>
     </row>
-    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:9">
       <c r="A128" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B128" s="84">
         <v>22328</v>
       </c>
       <c r="C128" s="84">
         <v>75055</v>
       </c>
       <c r="D128" s="84">
         <v>21845</v>
       </c>
       <c r="E128" s="84">
         <v>68979</v>
       </c>
       <c r="F128" s="84">
         <v>21845</v>
       </c>
       <c r="G128" s="84">
         <v>68979</v>
       </c>
       <c r="H128" s="84">
         <v>22375</v>
       </c>
       <c r="I128" s="5"/>
     </row>
-    <row r="129" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:9" ht="22.5">
       <c r="A129" s="80" t="s">
         <v>118</v>
       </c>
       <c r="B129" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C129" s="84">
         <v>1200</v>
       </c>
       <c r="D129" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E129" s="84">
         <v>1200</v>
       </c>
       <c r="F129" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G129" s="84">
         <v>1200</v>
       </c>
       <c r="H129" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I129" s="5"/>
     </row>
-    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:9">
       <c r="A130" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B130" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C130" s="84">
         <v>1200</v>
       </c>
       <c r="D130" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E130" s="84">
         <v>1200</v>
       </c>
       <c r="F130" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="84">
         <v>1200</v>
       </c>
       <c r="H130" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I130" s="5"/>
     </row>
-    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:9">
       <c r="A131" s="80" t="s">
         <v>119</v>
       </c>
       <c r="B131" s="84">
         <v>31986</v>
       </c>
       <c r="C131" s="84">
         <v>87470</v>
       </c>
       <c r="D131" s="84">
         <v>11296</v>
       </c>
       <c r="E131" s="84">
         <v>35250</v>
       </c>
       <c r="F131" s="84">
         <v>11295</v>
       </c>
       <c r="G131" s="84">
         <v>35249</v>
       </c>
       <c r="H131" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I131" s="5"/>
     </row>
-    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:9">
       <c r="A132" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B132" s="84">
         <v>31986</v>
       </c>
       <c r="C132" s="84">
         <v>87470</v>
       </c>
       <c r="D132" s="84">
         <v>11296</v>
       </c>
       <c r="E132" s="84">
         <v>35250</v>
       </c>
       <c r="F132" s="84">
         <v>11295</v>
       </c>
       <c r="G132" s="84">
         <v>35249</v>
       </c>
       <c r="H132" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I132" s="5"/>
     </row>
-    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:9">
       <c r="A133" s="80" t="s">
         <v>120</v>
       </c>
       <c r="B133" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C133" s="84">
         <v>15481</v>
       </c>
       <c r="D133" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E133" s="84">
         <v>15492</v>
       </c>
       <c r="F133" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="84">
         <v>15492</v>
       </c>
       <c r="H133" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="5"/>
     </row>
-    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:9">
       <c r="A134" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B134" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H134" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="5"/>
     </row>
-    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:9">
       <c r="A135" s="81" t="s">
         <v>29</v>
       </c>
       <c r="B135" s="82"/>
       <c r="C135" s="82"/>
       <c r="D135" s="82"/>
       <c r="E135" s="82"/>
       <c r="F135" s="82"/>
       <c r="G135" s="82"/>
       <c r="H135" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I135" s="5"/>
     </row>
-    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:9">
       <c r="A136" s="80" t="s">
         <v>121</v>
       </c>
       <c r="B136" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H136" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="5"/>
     </row>
-    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:9">
       <c r="A137" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B137" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H137" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="5"/>
     </row>
-    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:9">
       <c r="A138" s="80" t="s">
         <v>122</v>
       </c>
       <c r="B138" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H138" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="5"/>
     </row>
-    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:9">
       <c r="A139" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B139" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H139" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="5"/>
     </row>
-    <row r="140" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:9" ht="22.5">
       <c r="A140" s="81" t="s">
         <v>30</v>
       </c>
       <c r="B140" s="82"/>
       <c r="C140" s="82"/>
       <c r="D140" s="82"/>
       <c r="E140" s="82"/>
       <c r="F140" s="82"/>
       <c r="G140" s="82"/>
       <c r="H140" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I140" s="5"/>
     </row>
-    <row r="141" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:9" ht="22.5">
       <c r="A141" s="80" t="s">
         <v>123</v>
       </c>
       <c r="B141" s="84">
         <v>801</v>
       </c>
       <c r="C141" s="84">
         <v>3399</v>
       </c>
       <c r="D141" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E141" s="84">
         <v>17</v>
       </c>
       <c r="F141" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G141" s="84">
         <v>17</v>
       </c>
       <c r="H141" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I141" s="5"/>
     </row>
-    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:9">
       <c r="A142" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B142" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C142" s="84">
         <v>290</v>
       </c>
       <c r="D142" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="82" t="s">
         <v>10</v>
       </c>
       <c r="F142" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G142" s="82" t="s">
         <v>10</v>
       </c>
       <c r="H142" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I142" s="5"/>
     </row>
-    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:9">
       <c r="A143" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B143" s="84">
         <v>731</v>
       </c>
       <c r="C143" s="84">
         <v>3109</v>
       </c>
       <c r="D143" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E143" s="82" t="s">
         <v>10</v>
       </c>
       <c r="F143" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G143" s="82" t="s">
         <v>10</v>
       </c>
       <c r="H143" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I143" s="5"/>
     </row>
-    <row r="144" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:9" ht="22.5">
       <c r="A144" s="81" t="s">
         <v>31</v>
       </c>
       <c r="B144" s="82"/>
       <c r="C144" s="82"/>
       <c r="D144" s="82"/>
       <c r="E144" s="82"/>
       <c r="F144" s="82"/>
       <c r="G144" s="82"/>
       <c r="H144" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I144" s="5"/>
     </row>
-    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:9">
       <c r="A145" s="81" t="s">
         <v>32</v>
       </c>
       <c r="B145" s="82"/>
       <c r="C145" s="82"/>
       <c r="D145" s="82"/>
       <c r="E145" s="82"/>
       <c r="F145" s="82"/>
       <c r="G145" s="82"/>
       <c r="H145" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I145" s="5"/>
     </row>
-    <row r="146" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:9" ht="22.5">
       <c r="A146" s="81" t="s">
         <v>33</v>
       </c>
       <c r="B146" s="82"/>
       <c r="C146" s="82"/>
       <c r="D146" s="82"/>
       <c r="E146" s="82"/>
       <c r="F146" s="82"/>
       <c r="G146" s="82"/>
       <c r="H146" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I146" s="5"/>
     </row>
-    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:9">
       <c r="A147" s="81" t="s">
         <v>38</v>
       </c>
       <c r="B147" s="82"/>
       <c r="C147" s="82"/>
       <c r="D147" s="82"/>
       <c r="E147" s="82"/>
       <c r="F147" s="82"/>
       <c r="G147" s="82"/>
       <c r="H147" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I147" s="5"/>
     </row>
-    <row r="148" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:9" ht="22.5">
       <c r="A148" s="80" t="s">
         <v>124</v>
       </c>
       <c r="B148" s="82" t="s">
         <v>9</v>
       </c>
       <c r="C148" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E148" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G148" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H148" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="5"/>
     </row>
-    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:9">
       <c r="A149" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B149" s="82" t="s">
         <v>9</v>
       </c>
       <c r="C149" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D149" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E149" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G149" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H149" s="82" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="5"/>
     </row>
-    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:9">
       <c r="A150" s="81" t="s">
         <v>34</v>
       </c>
       <c r="B150" s="82"/>
       <c r="C150" s="82"/>
       <c r="D150" s="82"/>
       <c r="E150" s="82"/>
       <c r="F150" s="82"/>
       <c r="G150" s="82"/>
       <c r="H150" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I150" s="5"/>
     </row>
-    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:9">
       <c r="A151" s="81" t="s">
         <v>35</v>
       </c>
       <c r="B151" s="82"/>
       <c r="C151" s="82"/>
       <c r="D151" s="82"/>
       <c r="E151" s="82"/>
       <c r="F151" s="82"/>
       <c r="G151" s="82"/>
       <c r="H151" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I151" s="5"/>
     </row>
-    <row r="152" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:9" ht="22.5">
       <c r="A152" s="81" t="s">
         <v>36</v>
       </c>
       <c r="B152" s="82"/>
       <c r="C152" s="82"/>
       <c r="D152" s="82"/>
       <c r="E152" s="82"/>
       <c r="F152" s="82"/>
       <c r="G152" s="82"/>
       <c r="H152" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I152" s="5"/>
     </row>
-    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:9">
       <c r="A153" s="81" t="s">
         <v>37</v>
       </c>
       <c r="B153" s="82"/>
       <c r="C153" s="82"/>
       <c r="D153" s="82"/>
       <c r="E153" s="82"/>
       <c r="F153" s="82"/>
       <c r="G153" s="82"/>
       <c r="H153" s="82" t="s">
         <v>8</v>
       </c>
       <c r="I153" s="5"/>
     </row>
-    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:9">
       <c r="A154" s="80" t="s">
         <v>125</v>
       </c>
       <c r="B154" s="83">
         <v>304920.7</v>
       </c>
       <c r="C154" s="83">
         <v>1530815.1</v>
       </c>
       <c r="D154" s="83">
         <v>148406</v>
       </c>
       <c r="E154" s="83">
         <v>797765</v>
       </c>
       <c r="F154" s="83">
         <v>148406</v>
       </c>
       <c r="G154" s="83">
         <v>797765</v>
       </c>
       <c r="H154" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I154" s="5"/>
     </row>
-    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:9">
       <c r="A155" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B155" s="83">
         <v>168005.2</v>
       </c>
       <c r="C155" s="83">
         <v>839858.9</v>
       </c>
       <c r="D155" s="83">
         <v>78804</v>
       </c>
       <c r="E155" s="83">
         <v>408712</v>
       </c>
       <c r="F155" s="83">
         <v>78804</v>
       </c>
       <c r="G155" s="83">
         <v>408712</v>
       </c>
       <c r="H155" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I155" s="5"/>
     </row>
-    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:9">
       <c r="A156" s="80" t="s">
         <v>135</v>
       </c>
       <c r="B156" s="82" t="s">
         <v>9</v>
       </c>
       <c r="C156" s="83" t="s">
         <v>141</v>
       </c>
       <c r="D156" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G156" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H156" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I156" s="5"/>
     </row>
-    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:9">
       <c r="A157" s="80" t="s">
         <v>128</v>
       </c>
       <c r="B157" s="83">
         <v>3201.8</v>
       </c>
       <c r="C157" s="83">
         <v>14175.1</v>
       </c>
       <c r="D157" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E157" s="83">
         <v>2100</v>
       </c>
       <c r="F157" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G157" s="83">
         <v>2100</v>
       </c>
       <c r="H157" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I157" s="5"/>
     </row>
-    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:9">
       <c r="A158" s="80" t="s">
         <v>134</v>
       </c>
       <c r="B158" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C158" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D158" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E158" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F158" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G158" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H158" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I158" s="5"/>
     </row>
-    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:9">
       <c r="A159" s="80" t="s">
         <v>129</v>
       </c>
       <c r="B159" s="83">
         <v>86363.9</v>
       </c>
       <c r="C159" s="83">
         <v>469545.8</v>
       </c>
       <c r="D159" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E159" s="83">
         <v>259115</v>
       </c>
       <c r="F159" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="83">
         <v>259115</v>
       </c>
       <c r="H159" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I159" s="5"/>
     </row>
-    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:9">
       <c r="A160" s="80" t="s">
         <v>130</v>
       </c>
       <c r="B160" s="83">
         <v>345.1</v>
       </c>
       <c r="C160" s="83">
         <v>1063.5</v>
       </c>
       <c r="D160" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G160" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H160" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I160" s="5"/>
     </row>
-    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:9">
       <c r="A161" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B161" s="83">
         <v>34241.699999999997</v>
       </c>
       <c r="C161" s="83">
         <v>143637.20000000001</v>
       </c>
       <c r="D161" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E161" s="83">
         <v>65305</v>
       </c>
       <c r="F161" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G161" s="83">
         <v>65305</v>
       </c>
       <c r="H161" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I161" s="5"/>
     </row>
-    <row r="162" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:9" ht="22.5">
       <c r="A162" s="80" t="s">
         <v>126</v>
       </c>
       <c r="B162" s="83">
         <v>395.2</v>
       </c>
       <c r="C162" s="83">
         <v>2294.1999999999998</v>
       </c>
       <c r="D162" s="83">
         <v>114.1</v>
       </c>
       <c r="E162" s="83">
         <v>884.9</v>
       </c>
       <c r="F162" s="83">
         <v>114.1</v>
       </c>
       <c r="G162" s="83">
         <v>884.9</v>
       </c>
       <c r="H162" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I162" s="5"/>
     </row>
-    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:9">
       <c r="A163" s="80" t="s">
         <v>136</v>
       </c>
       <c r="B163" s="83">
         <v>128.30000000000001</v>
       </c>
       <c r="C163" s="83">
         <v>1022.2</v>
       </c>
       <c r="D163" s="83">
         <v>112.5</v>
       </c>
       <c r="E163" s="83">
         <v>875.2</v>
       </c>
       <c r="F163" s="83">
         <v>112.5</v>
       </c>
       <c r="G163" s="83">
         <v>875.2</v>
       </c>
       <c r="H163" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I163" s="5"/>
     </row>
-    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:9">
       <c r="A164" s="80" t="s">
         <v>135</v>
       </c>
       <c r="B164" s="83">
         <v>2.7</v>
       </c>
       <c r="C164" s="83">
         <v>26.7</v>
       </c>
       <c r="D164" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G164" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H164" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I164" s="5"/>
     </row>
-    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:9">
       <c r="A165" s="80" t="s">
         <v>128</v>
       </c>
       <c r="B165" s="82" t="s">
         <v>10</v>
       </c>
       <c r="C165" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D165" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G165" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H165" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I165" s="5"/>
     </row>
-    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:9">
       <c r="A166" s="80" t="s">
         <v>129</v>
       </c>
       <c r="B166" s="83">
         <v>106.6</v>
       </c>
       <c r="C166" s="83">
         <v>494.8</v>
       </c>
       <c r="D166" s="82" t="s">
         <v>10</v>
       </c>
       <c r="E166" s="83">
         <v>9.6999999999999993</v>
       </c>
       <c r="F166" s="82" t="s">
         <v>10</v>
       </c>
       <c r="G166" s="83">
         <v>9.6999999999999993</v>
       </c>
       <c r="H166" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I166" s="5"/>
     </row>
-    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:9">
       <c r="A167" s="80" t="s">
         <v>130</v>
       </c>
       <c r="B167" s="83">
         <v>109.2</v>
       </c>
       <c r="C167" s="83">
         <v>440.9</v>
       </c>
       <c r="D167" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G167" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H167" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I167" s="5"/>
     </row>
-    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:9">
       <c r="A168" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B168" s="83">
         <v>33</v>
       </c>
       <c r="C168" s="83">
         <v>267.2</v>
       </c>
       <c r="D168" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G168" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H168" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I168" s="5"/>
     </row>
-    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:9">
       <c r="A169" s="80" t="s">
         <v>131</v>
       </c>
       <c r="B169" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C169" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D169" s="82" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="82" t="s">
         <v>9</v>
       </c>
       <c r="G169" s="82" t="s">
         <v>9</v>
       </c>
       <c r="H169" s="82" t="s">
         <v>9</v>
       </c>
       <c r="I169" s="5"/>
     </row>
-    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:9">
       <c r="A170" s="85"/>
       <c r="B170" s="85"/>
       <c r="C170" s="85"/>
       <c r="D170" s="85"/>
       <c r="E170" s="85"/>
       <c r="F170" s="85"/>
       <c r="G170" s="85"/>
       <c r="H170" s="85"/>
       <c r="I170" s="5"/>
     </row>
-    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:9">
       <c r="A171" s="1"/>
       <c r="B171" s="7"/>
       <c r="C171" s="7"/>
       <c r="D171" s="7"/>
       <c r="E171" s="7"/>
       <c r="F171" s="7"/>
       <c r="G171" s="7"/>
       <c r="H171" s="8"/>
       <c r="I171" s="5"/>
     </row>
-    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:9">
       <c r="A172" s="1"/>
       <c r="B172" s="7"/>
       <c r="C172" s="7"/>
       <c r="D172" s="7"/>
       <c r="E172" s="7"/>
       <c r="F172" s="7"/>
       <c r="G172" s="7"/>
       <c r="H172" s="8"/>
       <c r="I172" s="5"/>
     </row>
-    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:9">
       <c r="A173" s="1"/>
       <c r="B173" s="7"/>
       <c r="C173" s="7"/>
       <c r="D173" s="7"/>
       <c r="E173" s="7"/>
       <c r="F173" s="7"/>
       <c r="G173" s="7"/>
       <c r="H173" s="8"/>
       <c r="I173" s="5"/>
     </row>
-    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:9">
       <c r="A174" s="1"/>
       <c r="B174" s="8"/>
       <c r="C174" s="7"/>
       <c r="D174" s="8"/>
       <c r="E174" s="8"/>
       <c r="F174" s="8"/>
       <c r="G174" s="8"/>
       <c r="H174" s="8"/>
       <c r="I174" s="5"/>
     </row>
-    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:9">
       <c r="A175" s="1"/>
       <c r="B175" s="7"/>
       <c r="C175" s="7"/>
       <c r="D175" s="8"/>
       <c r="E175" s="8"/>
       <c r="F175" s="8"/>
       <c r="G175" s="8"/>
       <c r="H175" s="8"/>
       <c r="I175" s="5"/>
     </row>
-    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:9">
       <c r="A176" s="1"/>
       <c r="B176" s="8"/>
       <c r="C176" s="7"/>
       <c r="D176" s="8"/>
       <c r="E176" s="7"/>
       <c r="F176" s="8"/>
       <c r="G176" s="7"/>
       <c r="H176" s="8"/>
       <c r="I176" s="5"/>
     </row>
-    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:9">
       <c r="A177" s="1"/>
       <c r="B177" s="7"/>
       <c r="C177" s="7"/>
       <c r="D177" s="8"/>
       <c r="E177" s="8"/>
       <c r="F177" s="8"/>
       <c r="G177" s="8"/>
       <c r="H177" s="8"/>
       <c r="I177" s="5"/>
     </row>
-    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:9">
       <c r="A178" s="1"/>
       <c r="B178" s="7"/>
       <c r="C178" s="7"/>
       <c r="D178" s="7"/>
       <c r="E178" s="7"/>
       <c r="F178" s="7"/>
       <c r="G178" s="7"/>
       <c r="H178" s="8"/>
       <c r="I178" s="5"/>
     </row>
-    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H179" s="127"/>
+    <row r="179" spans="1:9">
+      <c r="A179" s="128"/>
+      <c r="B179" s="128"/>
+      <c r="C179" s="128"/>
+      <c r="D179" s="128"/>
+      <c r="E179" s="128"/>
+      <c r="F179" s="128"/>
+      <c r="G179" s="128"/>
+      <c r="H179" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A179:H179"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N175"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:H3"/>
+    <sheetView topLeftCell="A58" workbookViewId="0">
+      <selection activeCell="E59" sqref="E59"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="32.42578125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="11.85546875" customWidth="1"/>
+    <col min="1" max="1" width="32.375" customWidth="1"/>
+    <col min="2" max="2" width="12.125" customWidth="1"/>
+    <col min="3" max="3" width="12.25" customWidth="1"/>
+    <col min="4" max="4" width="12.375" customWidth="1"/>
+    <col min="5" max="5" width="14.375" customWidth="1"/>
+    <col min="6" max="6" width="14.125" customWidth="1"/>
+    <col min="7" max="7" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="106" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="122" t="s">
+    <row r="1" spans="1:14" s="106" customFormat="1">
+      <c r="A1" s="123" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="122"/>
-[...8 lines deleted...]
-      <c r="A2" s="122" t="s">
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+    </row>
+    <row r="2" spans="1:14" s="106" customFormat="1">
+      <c r="A2" s="123" t="s">
         <v>127</v>
       </c>
-      <c r="B2" s="122"/>
-[...8 lines deleted...]
-      <c r="A3" s="123" t="s">
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+    </row>
+    <row r="3" spans="1:14" s="106" customFormat="1">
+      <c r="A3" s="124" t="s">
         <v>146</v>
       </c>
-      <c r="B3" s="123"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:14" s="104" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="124"/>
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124"/>
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+    </row>
+    <row r="4" spans="1:14" s="104" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="108"/>
       <c r="B4" s="108"/>
       <c r="C4" s="108"/>
       <c r="D4" s="108"/>
       <c r="E4" s="108"/>
       <c r="F4" s="108"/>
       <c r="G4" s="108"/>
       <c r="H4" s="108"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="125" t="s">
+    <row r="5" spans="1:14">
+      <c r="A5" s="125"/>
+      <c r="B5" s="126" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="125"/>
-[...2 lines deleted...]
-      <c r="F5" s="125" t="s">
+      <c r="C5" s="126"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="126"/>
+      <c r="F5" s="126" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="125"/>
-      <c r="H5" s="126" t="s">
+      <c r="G5" s="126"/>
+      <c r="H5" s="127" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="125" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="125"/>
+      <c r="B6" s="126" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="125"/>
-      <c r="D6" s="125" t="s">
+      <c r="C6" s="126"/>
+      <c r="D6" s="126" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="125"/>
-[...5 lines deleted...]
-      <c r="A7" s="124"/>
+      <c r="E6" s="126"/>
+      <c r="F6" s="126"/>
+      <c r="G6" s="126"/>
+      <c r="H6" s="127"/>
+    </row>
+    <row r="7" spans="1:14" ht="33.75">
+      <c r="A7" s="125"/>
       <c r="B7" s="86" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="86" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="86" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="86" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="86" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="126"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="H7" s="127"/>
+    </row>
+    <row r="8" spans="1:14" ht="22.5">
       <c r="A8" s="88" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="89"/>
       <c r="C8" s="89"/>
       <c r="D8" s="89"/>
       <c r="E8" s="89"/>
       <c r="F8" s="89"/>
       <c r="G8" s="89"/>
       <c r="H8" s="89" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14">
       <c r="A9" s="88" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="89"/>
       <c r="C9" s="89"/>
       <c r="D9" s="89"/>
       <c r="E9" s="89"/>
       <c r="F9" s="89"/>
       <c r="G9" s="89"/>
       <c r="H9" s="89" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14">
       <c r="A10" s="88" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="89"/>
       <c r="C10" s="89"/>
       <c r="D10" s="89"/>
       <c r="E10" s="89"/>
       <c r="F10" s="89"/>
       <c r="G10" s="89"/>
       <c r="H10" s="89" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" ht="33.75">
       <c r="A11" s="87" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="90">
         <v>377.7</v>
       </c>
       <c r="C11" s="90">
         <v>1849.5</v>
       </c>
       <c r="D11" s="90">
         <v>378.3</v>
       </c>
       <c r="E11" s="90">
         <v>1820.9</v>
       </c>
       <c r="F11" s="90">
         <v>266.10000000000002</v>
       </c>
       <c r="G11" s="90">
         <v>1257.9000000000001</v>
       </c>
       <c r="H11" s="90">
         <v>229.3</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14">
       <c r="A12" s="87" t="s">
         <v>128</v>
       </c>
       <c r="B12" s="90">
         <v>119.2</v>
       </c>
       <c r="C12" s="90">
         <v>593</v>
       </c>
       <c r="D12" s="90">
         <v>111.8</v>
       </c>
       <c r="E12" s="90">
         <v>579.5</v>
       </c>
       <c r="F12" s="90">
         <v>82.2</v>
       </c>
       <c r="G12" s="90">
         <v>502.5</v>
       </c>
       <c r="H12" s="90">
         <v>53.4</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14">
       <c r="A13" s="87" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="90">
         <v>132.19999999999999</v>
       </c>
       <c r="C13" s="90">
         <v>645.6</v>
       </c>
       <c r="D13" s="90">
         <v>139.80000000000001</v>
       </c>
       <c r="E13" s="90">
         <v>645.1</v>
       </c>
       <c r="F13" s="90">
         <v>96.3</v>
       </c>
       <c r="G13" s="90">
         <v>438</v>
       </c>
       <c r="H13" s="90">
         <v>132.1</v>
       </c>
       <c r="I13" s="5"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14">
       <c r="A14" s="87" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="90">
         <v>126.3</v>
       </c>
       <c r="C14" s="90">
         <v>610.9</v>
       </c>
       <c r="D14" s="90">
         <v>126.7</v>
       </c>
       <c r="E14" s="90">
         <v>596.29999999999995</v>
       </c>
       <c r="F14" s="90">
         <v>87.6</v>
       </c>
       <c r="G14" s="90">
         <v>317.39999999999998</v>
       </c>
       <c r="H14" s="90">
         <v>43.8</v>
       </c>
       <c r="I14" s="5"/>
       <c r="N14" s="5"/>
     </row>
-    <row r="15" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" ht="22.5">
       <c r="A15" s="87" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="90">
         <v>7.5</v>
       </c>
       <c r="C15" s="90">
         <v>34.5</v>
       </c>
       <c r="D15" s="90">
         <v>7.4</v>
       </c>
       <c r="E15" s="90">
         <v>34</v>
       </c>
       <c r="F15" s="90">
         <v>7.4</v>
       </c>
       <c r="G15" s="90">
         <v>34</v>
       </c>
       <c r="H15" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="5"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14">
       <c r="A16" s="87" t="s">
         <v>128</v>
       </c>
       <c r="B16" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="90">
         <v>25.4</v>
       </c>
       <c r="D16" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="90">
         <v>25</v>
       </c>
       <c r="F16" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="90">
         <v>25</v>
       </c>
       <c r="H16" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I16" s="5"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="87" t="s">
         <v>131</v>
       </c>
       <c r="B17" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I17" s="5"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="88" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="89"/>
       <c r="C18" s="89"/>
       <c r="D18" s="89"/>
       <c r="E18" s="89"/>
       <c r="F18" s="89"/>
       <c r="G18" s="89"/>
       <c r="H18" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I18" s="5"/>
     </row>
-    <row r="19" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" ht="22.5">
       <c r="A19" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G19" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="5"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="87" t="s">
         <v>132</v>
       </c>
       <c r="B20" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="5"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="87" t="s">
         <v>81</v>
       </c>
       <c r="B21" s="90">
         <v>131.80000000000001</v>
       </c>
       <c r="C21" s="90">
         <v>822.7</v>
       </c>
       <c r="D21" s="90">
         <v>112</v>
       </c>
       <c r="E21" s="90">
         <v>656.9</v>
       </c>
       <c r="F21" s="90">
         <v>112</v>
       </c>
       <c r="G21" s="90">
         <v>656.9</v>
       </c>
       <c r="H21" s="90">
         <v>67.2</v>
       </c>
       <c r="I21" s="5"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="87" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="90">
         <v>193.7</v>
       </c>
       <c r="D22" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="90">
         <v>180.6</v>
       </c>
       <c r="F22" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="90">
         <v>180.6</v>
       </c>
       <c r="H22" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="5"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B23" s="90">
         <v>87.8</v>
       </c>
       <c r="C23" s="90">
         <v>629</v>
       </c>
       <c r="D23" s="90">
         <v>79</v>
       </c>
       <c r="E23" s="90">
         <v>476.3</v>
       </c>
       <c r="F23" s="90">
         <v>79</v>
       </c>
       <c r="G23" s="90">
         <v>476.3</v>
       </c>
       <c r="H23" s="90">
         <v>53.1</v>
       </c>
       <c r="I23" s="5"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="87" t="s">
         <v>82</v>
       </c>
       <c r="B24" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="5"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B25" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="5"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="87" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="90">
         <v>123.9</v>
       </c>
       <c r="C26" s="90">
         <v>1067.8</v>
       </c>
       <c r="D26" s="90">
         <v>131</v>
       </c>
       <c r="E26" s="90">
         <v>761.8</v>
       </c>
       <c r="F26" s="90">
         <v>131</v>
       </c>
       <c r="G26" s="90">
         <v>761.8</v>
       </c>
       <c r="H26" s="90">
         <v>392.8</v>
       </c>
       <c r="I26" s="5"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="87" t="s">
         <v>129</v>
       </c>
       <c r="B27" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="5"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B28" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="90">
         <v>560.1</v>
       </c>
       <c r="D28" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="90">
         <v>252.6</v>
       </c>
       <c r="F28" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="90">
         <v>252.6</v>
       </c>
       <c r="H28" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="5"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="87" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F29" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G29" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="5"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="87" t="s">
         <v>129</v>
       </c>
       <c r="B30" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="5"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="87" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="5"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B32" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="5"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="87" t="s">
         <v>86</v>
       </c>
       <c r="B33" s="90">
         <v>559</v>
       </c>
       <c r="C33" s="90">
         <v>2833</v>
       </c>
       <c r="D33" s="90">
         <v>75</v>
       </c>
       <c r="E33" s="90">
         <v>333</v>
       </c>
       <c r="F33" s="90">
         <v>75</v>
       </c>
       <c r="G33" s="90">
         <v>333</v>
       </c>
       <c r="H33" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I33" s="5"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9">
       <c r="A34" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="90">
         <v>559</v>
       </c>
       <c r="C34" s="90">
         <v>2833</v>
       </c>
       <c r="D34" s="90">
         <v>75</v>
       </c>
       <c r="E34" s="90">
         <v>333</v>
       </c>
       <c r="F34" s="90">
         <v>75</v>
       </c>
       <c r="G34" s="90">
         <v>333</v>
       </c>
       <c r="H34" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I34" s="5"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="87" t="s">
         <v>87</v>
       </c>
       <c r="B35" s="90">
         <v>335.1</v>
       </c>
       <c r="C35" s="90">
         <v>1462.7</v>
       </c>
       <c r="D35" s="90">
         <v>316.10000000000002</v>
       </c>
       <c r="E35" s="90">
         <v>1458.9</v>
       </c>
       <c r="F35" s="90">
         <v>20</v>
       </c>
       <c r="G35" s="90">
         <v>74</v>
       </c>
       <c r="H35" s="90">
         <v>325</v>
       </c>
       <c r="I35" s="5"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B36" s="90">
         <v>335.1</v>
       </c>
       <c r="C36" s="90">
         <v>1462.7</v>
       </c>
       <c r="D36" s="90">
         <v>316.10000000000002</v>
       </c>
       <c r="E36" s="90">
         <v>1458.9</v>
       </c>
       <c r="F36" s="90">
         <v>20</v>
       </c>
       <c r="G36" s="90">
         <v>74</v>
       </c>
       <c r="H36" s="90">
         <v>325</v>
       </c>
       <c r="I36" s="5"/>
     </row>
-    <row r="37" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9" ht="22.5">
       <c r="A37" s="88" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="89"/>
       <c r="C37" s="89"/>
       <c r="D37" s="89"/>
       <c r="E37" s="89"/>
       <c r="F37" s="89"/>
       <c r="G37" s="89"/>
       <c r="H37" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I37" s="5"/>
     </row>
-    <row r="38" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9" ht="22.5">
       <c r="A38" s="87" t="s">
         <v>88</v>
       </c>
       <c r="B38" s="90">
         <v>91.9</v>
       </c>
       <c r="C38" s="90">
         <v>315.2</v>
       </c>
       <c r="D38" s="90">
         <v>17</v>
       </c>
       <c r="E38" s="90">
         <v>86.8</v>
       </c>
       <c r="F38" s="90">
         <v>17</v>
       </c>
       <c r="G38" s="90">
         <v>86.8</v>
       </c>
       <c r="H38" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I38" s="5"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9">
       <c r="A39" s="87" t="s">
         <v>129</v>
       </c>
       <c r="B39" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C39" s="90">
         <v>79</v>
       </c>
       <c r="D39" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="90">
         <v>79</v>
       </c>
       <c r="F39" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="90">
         <v>79</v>
       </c>
       <c r="H39" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="87" t="s">
         <v>131</v>
       </c>
       <c r="B40" s="90">
         <v>76.900000000000006</v>
       </c>
       <c r="C40" s="90">
         <v>236.2</v>
       </c>
       <c r="D40" s="90">
         <v>2</v>
       </c>
       <c r="E40" s="90">
         <v>7.8</v>
       </c>
       <c r="F40" s="90">
         <v>2</v>
       </c>
       <c r="G40" s="90">
         <v>7.8</v>
       </c>
       <c r="H40" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I40" s="5"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="87" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F41" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H41" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="5"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9">
       <c r="A42" s="87" t="s">
         <v>134</v>
       </c>
       <c r="B42" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F42" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H42" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="5"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9">
       <c r="A43" s="87" t="s">
         <v>89</v>
       </c>
       <c r="B43" s="90">
         <v>14.3</v>
       </c>
       <c r="C43" s="90">
         <v>74.5</v>
       </c>
       <c r="D43" s="90">
         <v>0.8</v>
       </c>
       <c r="E43" s="90">
         <v>12.9</v>
       </c>
       <c r="F43" s="90">
         <v>0.8</v>
       </c>
       <c r="G43" s="90">
         <v>12.9</v>
       </c>
       <c r="H43" s="90">
         <v>186.7</v>
       </c>
       <c r="I43" s="5"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B44" s="90">
         <v>7.4</v>
       </c>
       <c r="C44" s="90">
         <v>32</v>
       </c>
       <c r="D44" s="90">
         <v>0.8</v>
       </c>
       <c r="E44" s="90">
         <v>12.9</v>
       </c>
       <c r="F44" s="90">
         <v>0.8</v>
       </c>
       <c r="G44" s="90">
         <v>12.9</v>
       </c>
       <c r="H44" s="90">
         <v>166.5</v>
       </c>
       <c r="I44" s="5"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="87" t="s">
         <v>129</v>
       </c>
       <c r="B45" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="90">
         <v>42.5</v>
       </c>
       <c r="D45" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="90">
         <v>20.2</v>
       </c>
       <c r="I45" s="5"/>
     </row>
-    <row r="46" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9" ht="33.75">
       <c r="A46" s="87" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="90">
         <v>350</v>
       </c>
       <c r="C46" s="90">
         <v>1394.5</v>
       </c>
       <c r="D46" s="90">
         <v>378.8</v>
       </c>
       <c r="E46" s="90">
         <v>1336.1</v>
       </c>
       <c r="F46" s="90">
         <v>378.8</v>
       </c>
       <c r="G46" s="90">
         <v>1336.1</v>
       </c>
       <c r="H46" s="90">
         <v>1225.9000000000001</v>
       </c>
       <c r="I46" s="5"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9">
       <c r="A47" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B47" s="90">
         <v>17</v>
       </c>
       <c r="C47" s="90">
         <v>79.3</v>
       </c>
       <c r="D47" s="90">
         <v>16.899999999999999</v>
       </c>
       <c r="E47" s="90">
         <v>76</v>
       </c>
       <c r="F47" s="90">
         <v>16.899999999999999</v>
       </c>
       <c r="G47" s="90">
         <v>76</v>
       </c>
       <c r="H47" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="5"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="87" t="s">
         <v>134</v>
       </c>
       <c r="B48" s="90">
         <v>16</v>
       </c>
       <c r="C48" s="90">
         <v>16</v>
       </c>
       <c r="D48" s="90">
         <v>16</v>
       </c>
       <c r="E48" s="90">
         <v>16</v>
       </c>
       <c r="F48" s="90">
         <v>16</v>
       </c>
       <c r="G48" s="90">
         <v>16</v>
       </c>
       <c r="H48" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I48" s="5"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="87" t="s">
         <v>129</v>
       </c>
       <c r="B49" s="90">
         <v>50</v>
       </c>
       <c r="C49" s="90">
         <v>178.1</v>
       </c>
       <c r="D49" s="90">
         <v>46</v>
       </c>
       <c r="E49" s="90">
         <v>170.2</v>
       </c>
       <c r="F49" s="90">
         <v>46</v>
       </c>
       <c r="G49" s="90">
         <v>170.2</v>
       </c>
       <c r="H49" s="90">
         <v>64.599999999999994</v>
       </c>
       <c r="I49" s="5"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
       <c r="A50" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B50" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C50" s="90">
         <v>325.5</v>
       </c>
       <c r="D50" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E50" s="90">
         <v>227.3</v>
       </c>
       <c r="F50" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="90">
         <v>227.3</v>
       </c>
       <c r="H50" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="5"/>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9">
       <c r="A51" s="87" t="s">
         <v>131</v>
       </c>
       <c r="B51" s="90">
         <v>189.4</v>
       </c>
       <c r="C51" s="90">
         <v>795.6</v>
       </c>
       <c r="D51" s="90">
         <v>237.4</v>
       </c>
       <c r="E51" s="90">
         <v>846.6</v>
       </c>
       <c r="F51" s="90">
         <v>237.4</v>
       </c>
       <c r="G51" s="90">
         <v>846.6</v>
       </c>
       <c r="H51" s="90">
         <v>914.2</v>
       </c>
       <c r="I51" s="5"/>
     </row>
-    <row r="52" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9" ht="22.5">
       <c r="A52" s="88" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="89"/>
       <c r="C52" s="89"/>
       <c r="D52" s="89"/>
       <c r="E52" s="89"/>
       <c r="F52" s="89"/>
       <c r="G52" s="89"/>
       <c r="H52" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I52" s="6"/>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9">
       <c r="A53" s="88" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="89"/>
       <c r="C53" s="89"/>
       <c r="D53" s="89"/>
       <c r="E53" s="89"/>
       <c r="F53" s="89"/>
       <c r="G53" s="89"/>
       <c r="H53" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I53" s="6"/>
     </row>
-    <row r="54" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9" ht="33.75">
       <c r="A54" s="87" t="s">
         <v>91</v>
       </c>
       <c r="B54" s="91">
         <v>206</v>
       </c>
       <c r="C54" s="91">
         <v>1186</v>
       </c>
       <c r="D54" s="91">
         <v>206</v>
       </c>
       <c r="E54" s="91">
         <v>1186</v>
       </c>
       <c r="F54" s="91">
         <v>206</v>
       </c>
       <c r="G54" s="91">
         <v>1186</v>
       </c>
       <c r="H54" s="91">
         <v>5</v>
       </c>
       <c r="I54" s="5"/>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9">
       <c r="A55" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B55" s="91">
         <v>206</v>
       </c>
       <c r="C55" s="91">
         <v>1186</v>
       </c>
       <c r="D55" s="91">
         <v>206</v>
       </c>
       <c r="E55" s="91">
         <v>1186</v>
       </c>
       <c r="F55" s="91">
         <v>206</v>
       </c>
       <c r="G55" s="91">
         <v>1186</v>
       </c>
       <c r="H55" s="91">
         <v>5</v>
       </c>
       <c r="I55" s="5"/>
     </row>
-    <row r="56" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="87" t="s">
         <v>92</v>
       </c>
       <c r="B56" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H56" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="5"/>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B57" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H57" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="5"/>
     </row>
-    <row r="58" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="87" t="s">
         <v>93</v>
       </c>
       <c r="B58" s="91">
         <v>1712</v>
       </c>
       <c r="C58" s="91">
         <v>8470</v>
       </c>
       <c r="D58" s="91">
         <v>1722</v>
       </c>
       <c r="E58" s="91">
         <v>8454</v>
       </c>
       <c r="F58" s="91">
         <v>1722</v>
       </c>
       <c r="G58" s="91">
         <v>492444</v>
       </c>
       <c r="H58" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="5"/>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B59" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="91">
         <v>7140</v>
       </c>
       <c r="D59" s="91">
         <v>1454</v>
       </c>
       <c r="E59" s="91">
         <v>7140</v>
       </c>
       <c r="F59" s="91">
         <v>1454</v>
       </c>
       <c r="G59" s="91">
         <v>491395</v>
       </c>
       <c r="H59" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I59" s="5"/>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9">
       <c r="A60" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B60" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C60" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E60" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F60" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H60" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="5"/>
     </row>
-    <row r="61" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9" ht="22.5">
       <c r="A61" s="87" t="s">
         <v>94</v>
       </c>
       <c r="B61" s="91">
         <v>39</v>
       </c>
       <c r="C61" s="91">
         <v>202</v>
       </c>
       <c r="D61" s="91">
         <v>36</v>
       </c>
       <c r="E61" s="91">
         <v>185</v>
       </c>
       <c r="F61" s="91">
         <v>36</v>
       </c>
       <c r="G61" s="91">
         <v>183</v>
       </c>
       <c r="H61" s="91">
         <v>30</v>
       </c>
       <c r="I61" s="5"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9">
       <c r="A62" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B62" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C62" s="91">
         <v>187</v>
       </c>
       <c r="D62" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="91">
         <v>174</v>
       </c>
       <c r="F62" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="91">
         <v>174</v>
       </c>
       <c r="H62" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="5"/>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9">
       <c r="A63" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B63" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E63" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F63" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H63" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="5"/>
     </row>
-    <row r="64" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9" ht="22.5">
       <c r="A64" s="87" t="s">
         <v>95</v>
       </c>
       <c r="B64" s="91">
         <v>8635</v>
       </c>
       <c r="C64" s="91">
         <v>42175</v>
       </c>
       <c r="D64" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="91">
         <v>40794</v>
       </c>
       <c r="F64" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="91">
         <v>33619</v>
       </c>
       <c r="H64" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="5"/>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9">
       <c r="A65" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B65" s="91">
         <v>8635</v>
       </c>
       <c r="C65" s="91">
         <v>42175</v>
       </c>
       <c r="D65" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E65" s="91">
         <v>40794</v>
       </c>
       <c r="F65" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="91">
         <v>33619</v>
       </c>
       <c r="H65" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="5"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="87" t="s">
         <v>96</v>
       </c>
       <c r="B66" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="91">
         <v>2392</v>
       </c>
       <c r="D66" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="91">
         <v>2392</v>
       </c>
       <c r="F66" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="91">
         <v>2392</v>
       </c>
       <c r="H66" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I66" s="5"/>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9">
       <c r="A67" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B67" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="91">
         <v>2392</v>
       </c>
       <c r="D67" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="91">
         <v>2392</v>
       </c>
       <c r="F67" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="91">
         <v>2392</v>
       </c>
       <c r="H67" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I67" s="5"/>
     </row>
-    <row r="68" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9" ht="22.5">
       <c r="A68" s="87" t="s">
         <v>97</v>
       </c>
       <c r="B68" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="91">
         <v>1572</v>
       </c>
       <c r="D68" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="91">
         <v>1572</v>
       </c>
       <c r="F68" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="91">
         <v>1275</v>
       </c>
       <c r="H68" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="5"/>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9">
       <c r="A69" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B69" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C69" s="91">
         <v>1572</v>
       </c>
       <c r="D69" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E69" s="91">
         <v>1572</v>
       </c>
       <c r="F69" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="91">
         <v>1275</v>
       </c>
       <c r="H69" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="5"/>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9">
       <c r="A70" s="88" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="89"/>
       <c r="C70" s="89"/>
       <c r="D70" s="89"/>
       <c r="E70" s="89"/>
       <c r="F70" s="89"/>
       <c r="G70" s="89"/>
       <c r="H70" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I70" s="5"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="87" t="s">
         <v>98</v>
       </c>
       <c r="B71" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C71" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F71" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="89" t="s">
         <v>10</v>
       </c>
       <c r="H71" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="5"/>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9">
       <c r="A72" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B72" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E72" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F72" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G72" s="89" t="s">
         <v>10</v>
       </c>
       <c r="H72" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="5"/>
     </row>
-    <row r="73" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9" ht="22.5">
       <c r="A73" s="87" t="s">
         <v>99</v>
       </c>
       <c r="B73" s="90">
         <v>1369.3</v>
       </c>
       <c r="C73" s="90">
         <v>7168.1</v>
       </c>
       <c r="D73" s="90">
         <v>1482.4</v>
       </c>
       <c r="E73" s="90">
         <v>6625.9</v>
       </c>
       <c r="F73" s="90">
         <v>1388.7</v>
       </c>
       <c r="G73" s="90">
         <v>4399.3999999999996</v>
       </c>
       <c r="H73" s="90">
         <v>4029</v>
       </c>
       <c r="I73" s="5"/>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9">
       <c r="A74" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B74" s="90">
         <v>1280.0999999999999</v>
       </c>
       <c r="C74" s="90">
         <v>6772.4</v>
       </c>
       <c r="D74" s="90">
         <v>1393.2</v>
       </c>
       <c r="E74" s="90">
         <v>6230.2</v>
       </c>
       <c r="F74" s="90">
         <v>1299.5</v>
       </c>
       <c r="G74" s="90">
         <v>4003.7</v>
       </c>
       <c r="H74" s="90">
         <v>4028.9</v>
       </c>
       <c r="I74" s="5"/>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9">
       <c r="A75" s="87" t="s">
         <v>135</v>
       </c>
       <c r="B75" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C75" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F75" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H75" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="5"/>
     </row>
-    <row r="76" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9" ht="33.75">
       <c r="A76" s="87" t="s">
         <v>100</v>
       </c>
       <c r="B76" s="90">
         <v>573</v>
       </c>
       <c r="C76" s="90">
         <v>2471</v>
       </c>
       <c r="D76" s="90">
         <v>558</v>
       </c>
       <c r="E76" s="90">
         <v>2438</v>
       </c>
       <c r="F76" s="90">
         <v>558</v>
       </c>
       <c r="G76" s="90">
         <v>2438</v>
       </c>
       <c r="H76" s="90">
         <v>112</v>
       </c>
       <c r="I76" s="5"/>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9">
       <c r="A77" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B77" s="90">
         <v>573</v>
       </c>
       <c r="C77" s="90">
         <v>2471</v>
       </c>
       <c r="D77" s="90">
         <v>558</v>
       </c>
       <c r="E77" s="90">
         <v>2438</v>
       </c>
       <c r="F77" s="90">
         <v>558</v>
       </c>
       <c r="G77" s="90">
         <v>2438</v>
       </c>
       <c r="H77" s="90">
         <v>112</v>
       </c>
       <c r="I77" s="5"/>
     </row>
-    <row r="78" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="87" t="s">
         <v>101</v>
       </c>
       <c r="B78" s="90">
         <v>3742</v>
       </c>
       <c r="C78" s="90">
         <v>14950</v>
       </c>
       <c r="D78" s="90">
         <v>3809</v>
       </c>
       <c r="E78" s="90">
         <v>14820</v>
       </c>
       <c r="F78" s="90">
         <v>3809</v>
       </c>
       <c r="G78" s="90">
         <v>14820</v>
       </c>
       <c r="H78" s="90">
         <v>1067</v>
       </c>
       <c r="I78" s="5"/>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B79" s="90">
         <v>3742</v>
       </c>
       <c r="C79" s="90">
         <v>14950</v>
       </c>
       <c r="D79" s="90">
         <v>3809</v>
       </c>
       <c r="E79" s="90">
         <v>14820</v>
       </c>
       <c r="F79" s="90">
         <v>3809</v>
       </c>
       <c r="G79" s="90">
         <v>14820</v>
       </c>
       <c r="H79" s="90">
         <v>1067</v>
       </c>
       <c r="I79" s="5"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="88" t="s">
         <v>18</v>
       </c>
       <c r="B80" s="89"/>
       <c r="C80" s="89"/>
       <c r="D80" s="89"/>
       <c r="E80" s="89"/>
       <c r="F80" s="89"/>
       <c r="G80" s="89"/>
       <c r="H80" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I80" s="5"/>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9">
       <c r="A81" s="88" t="s">
         <v>20</v>
       </c>
       <c r="B81" s="89"/>
       <c r="C81" s="89"/>
       <c r="D81" s="89"/>
       <c r="E81" s="89"/>
       <c r="F81" s="89"/>
       <c r="G81" s="89"/>
       <c r="H81" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I81" s="5"/>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9">
       <c r="A82" s="88" t="s">
         <v>19</v>
       </c>
       <c r="B82" s="89"/>
       <c r="C82" s="89"/>
       <c r="D82" s="89"/>
       <c r="E82" s="89"/>
       <c r="F82" s="89"/>
       <c r="G82" s="89"/>
       <c r="H82" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I82" s="5"/>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9">
       <c r="A83" s="88" t="s">
         <v>21</v>
       </c>
       <c r="B83" s="89"/>
       <c r="C83" s="89"/>
       <c r="D83" s="89"/>
       <c r="E83" s="89"/>
       <c r="F83" s="89"/>
       <c r="G83" s="89"/>
       <c r="H83" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I83" s="5"/>
     </row>
-    <row r="84" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9" ht="33.75">
       <c r="A84" s="88" t="s">
         <v>22</v>
       </c>
       <c r="B84" s="89"/>
       <c r="C84" s="89"/>
       <c r="D84" s="89"/>
       <c r="E84" s="89"/>
       <c r="F84" s="89"/>
       <c r="G84" s="89"/>
       <c r="H84" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I84" s="5"/>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9">
       <c r="A85" s="88" t="s">
         <v>23</v>
       </c>
       <c r="B85" s="89"/>
       <c r="C85" s="89"/>
       <c r="D85" s="89"/>
       <c r="E85" s="89"/>
       <c r="F85" s="89"/>
       <c r="G85" s="89"/>
       <c r="H85" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I85" s="5"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="88" t="s">
         <v>24</v>
       </c>
       <c r="B86" s="89"/>
       <c r="C86" s="89"/>
       <c r="D86" s="89"/>
       <c r="E86" s="89"/>
       <c r="F86" s="89"/>
       <c r="G86" s="89"/>
       <c r="H86" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I86" s="5"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="87" t="s">
         <v>102</v>
       </c>
       <c r="B87" s="90">
         <v>6.8</v>
       </c>
       <c r="C87" s="90">
         <v>25.4</v>
       </c>
       <c r="D87" s="90">
         <v>6.2</v>
       </c>
       <c r="E87" s="90">
         <v>25.8</v>
       </c>
       <c r="F87" s="90">
         <v>4.7</v>
       </c>
       <c r="G87" s="90">
         <v>16.7</v>
       </c>
       <c r="H87" s="90">
         <v>1</v>
       </c>
       <c r="I87" s="5"/>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9">
       <c r="A88" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B88" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C88" s="90">
         <v>7.9</v>
       </c>
       <c r="D88" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E88" s="90">
         <v>7.9</v>
       </c>
       <c r="F88" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="90">
         <v>7.9</v>
       </c>
       <c r="H88" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I88" s="5"/>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9">
       <c r="A89" s="87" t="s">
         <v>129</v>
       </c>
       <c r="B89" s="90">
         <v>4.9000000000000004</v>
       </c>
       <c r="C89" s="90">
         <v>17.5</v>
       </c>
       <c r="D89" s="90">
         <v>4.3</v>
       </c>
       <c r="E89" s="90">
         <v>17.899999999999999</v>
       </c>
       <c r="F89" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="90">
         <v>8.8000000000000007</v>
       </c>
       <c r="H89" s="90">
         <v>1</v>
       </c>
       <c r="I89" s="5"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9">
       <c r="A90" s="87" t="s">
         <v>103</v>
       </c>
       <c r="B90" s="90">
         <v>15.8</v>
       </c>
       <c r="C90" s="90">
         <v>49.3</v>
       </c>
       <c r="D90" s="90">
         <v>15.8</v>
       </c>
       <c r="E90" s="90">
         <v>49.8</v>
       </c>
       <c r="F90" s="90">
         <v>8.6999999999999993</v>
       </c>
       <c r="G90" s="90">
         <v>27.8</v>
       </c>
       <c r="H90" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I90" s="5"/>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9">
       <c r="A91" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B91" s="90">
         <v>8.6999999999999993</v>
       </c>
       <c r="C91" s="90">
         <v>27.8</v>
       </c>
       <c r="D91" s="90">
         <v>8.6999999999999993</v>
       </c>
       <c r="E91" s="90">
         <v>27.8</v>
       </c>
       <c r="F91" s="90">
         <v>8.6999999999999993</v>
       </c>
       <c r="G91" s="90">
         <v>27.8</v>
       </c>
       <c r="H91" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I91" s="5"/>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9">
       <c r="A92" s="87" t="s">
         <v>129</v>
       </c>
       <c r="B92" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C92" s="90">
         <v>21.5</v>
       </c>
       <c r="D92" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E92" s="90">
         <v>22</v>
       </c>
       <c r="F92" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G92" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H92" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I92" s="5"/>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9">
       <c r="A93" s="87" t="s">
         <v>104</v>
       </c>
       <c r="B93" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="90">
         <v>5.3</v>
       </c>
       <c r="D93" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="90">
         <v>5.3</v>
       </c>
       <c r="F93" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="90">
         <v>5.3</v>
       </c>
       <c r="H93" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I93" s="5"/>
     </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9">
       <c r="A94" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B94" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C94" s="90">
         <v>5.3</v>
       </c>
       <c r="D94" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="90">
         <v>5.3</v>
       </c>
       <c r="F94" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="90">
         <v>5.3</v>
       </c>
       <c r="H94" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I94" s="5"/>
     </row>
-    <row r="95" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="88" t="s">
         <v>25</v>
       </c>
       <c r="B95" s="89"/>
       <c r="C95" s="89"/>
       <c r="D95" s="89"/>
       <c r="E95" s="89"/>
       <c r="F95" s="89"/>
       <c r="G95" s="89"/>
       <c r="H95" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I95" s="13"/>
     </row>
-    <row r="96" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9">
       <c r="A96" s="87" t="s">
         <v>105</v>
       </c>
       <c r="B96" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C96" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F96" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G96" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H96" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="13"/>
     </row>
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9">
       <c r="A97" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B97" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F97" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H97" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="5"/>
     </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9">
       <c r="A98" s="87" t="s">
         <v>106</v>
       </c>
       <c r="B98" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F98" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="5"/>
     </row>
-    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:9">
       <c r="A99" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B99" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F99" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G99" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H99" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="5"/>
     </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:9">
       <c r="A100" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B100" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F100" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H100" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="5"/>
     </row>
-    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:9">
       <c r="A101" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B101" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F101" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H101" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="5"/>
     </row>
-    <row r="102" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:9">
       <c r="A102" s="87" t="s">
         <v>108</v>
       </c>
       <c r="B102" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F102" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G102" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H102" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="5"/>
     </row>
-    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:9">
       <c r="A103" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B103" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C103" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E103" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F103" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G103" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H103" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="5"/>
     </row>
-    <row r="104" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:9" ht="33.75">
       <c r="A104" s="87" t="s">
         <v>109</v>
       </c>
       <c r="B104" s="90">
         <v>1730.1</v>
       </c>
       <c r="C104" s="90">
         <v>6866.5</v>
       </c>
       <c r="D104" s="90">
         <v>1230.7</v>
       </c>
       <c r="E104" s="90">
         <v>5287.2</v>
       </c>
       <c r="F104" s="90">
         <v>1178.2</v>
       </c>
       <c r="G104" s="90">
         <v>5042.2</v>
       </c>
       <c r="H104" s="90">
         <v>1028.8</v>
       </c>
       <c r="I104" s="5"/>
     </row>
-    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9">
       <c r="A105" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B105" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C105" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E105" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H105" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="5"/>
     </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:9">
       <c r="A106" s="87" t="s">
         <v>135</v>
       </c>
       <c r="B106" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="5"/>
     </row>
-    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9">
       <c r="A107" s="87" t="s">
         <v>129</v>
       </c>
       <c r="B107" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="5"/>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9">
       <c r="A108" s="87" t="s">
         <v>110</v>
       </c>
       <c r="B108" s="102">
         <v>1730.1</v>
       </c>
       <c r="C108" s="102">
         <v>6866.5</v>
       </c>
       <c r="D108" s="102">
         <v>1230.7</v>
       </c>
       <c r="E108" s="102">
         <v>5287.2</v>
       </c>
       <c r="F108" s="102">
         <v>1178.2</v>
       </c>
       <c r="G108" s="102">
         <v>5042.2</v>
       </c>
       <c r="H108" s="102">
         <v>1028.8</v>
       </c>
       <c r="I108" s="5"/>
     </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:9">
       <c r="A109" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B109" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C109" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="101" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="101" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="101" t="s">
         <v>9</v>
       </c>
       <c r="G109" s="101" t="s">
         <v>9</v>
       </c>
       <c r="H109" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="5"/>
     </row>
-    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9">
       <c r="A110" s="87" t="s">
         <v>135</v>
       </c>
       <c r="B110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="5"/>
     </row>
-    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9">
       <c r="A111" s="87" t="s">
         <v>129</v>
       </c>
       <c r="B111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="5"/>
     </row>
-    <row r="112" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:9" ht="22.5">
       <c r="A112" s="88" t="s">
         <v>26</v>
       </c>
       <c r="B112" s="89"/>
       <c r="C112" s="89"/>
       <c r="D112" s="89"/>
       <c r="E112" s="89"/>
       <c r="F112" s="89"/>
       <c r="G112" s="89"/>
       <c r="H112" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I112" s="5"/>
     </row>
-    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:9">
       <c r="A113" s="88" t="s">
         <v>27</v>
       </c>
       <c r="B113" s="89"/>
       <c r="C113" s="89"/>
       <c r="D113" s="89"/>
       <c r="E113" s="89"/>
       <c r="F113" s="89"/>
       <c r="G113" s="89"/>
       <c r="H113" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I113" s="5"/>
     </row>
-    <row r="114" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:9" ht="22.5">
       <c r="A114" s="87" t="s">
         <v>111</v>
       </c>
       <c r="B114" s="91">
         <v>1252607</v>
       </c>
       <c r="C114" s="91">
         <v>1607809</v>
       </c>
       <c r="D114" s="91">
         <v>1252607</v>
       </c>
       <c r="E114" s="91">
         <v>1607809</v>
       </c>
       <c r="F114" s="91">
         <v>1252607</v>
       </c>
       <c r="G114" s="91">
         <v>1607809</v>
       </c>
       <c r="H114" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I114" s="5"/>
     </row>
-    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9">
       <c r="A115" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B115" s="91">
         <v>1252607</v>
       </c>
       <c r="C115" s="91">
         <v>1607809</v>
       </c>
       <c r="D115" s="91">
         <v>1252607</v>
       </c>
       <c r="E115" s="91">
         <v>1607809</v>
       </c>
       <c r="F115" s="91">
         <v>1252607</v>
       </c>
       <c r="G115" s="91">
         <v>1607809</v>
       </c>
       <c r="H115" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I115" s="5"/>
     </row>
-    <row r="116" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:9" ht="22.5">
       <c r="A116" s="88" t="s">
         <v>28</v>
       </c>
       <c r="B116" s="89"/>
       <c r="C116" s="89"/>
       <c r="D116" s="89"/>
       <c r="E116" s="89"/>
       <c r="F116" s="89"/>
       <c r="G116" s="89"/>
       <c r="H116" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I116" s="5"/>
     </row>
-    <row r="117" spans="1:9" ht="79.5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:9" ht="67.5">
       <c r="A117" s="87" t="s">
         <v>112</v>
       </c>
       <c r="B117" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C117" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G117" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H117" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I117" s="5"/>
     </row>
-    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:9">
       <c r="A118" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B118" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C118" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H118" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I118" s="5"/>
     </row>
-    <row r="119" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:9" ht="33.75">
       <c r="A119" s="87" t="s">
         <v>113</v>
       </c>
       <c r="B119" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C119" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H119" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I119" s="5"/>
     </row>
-    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:9">
       <c r="A120" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B120" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C120" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E120" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G120" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H120" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I120" s="5"/>
     </row>
-    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:9">
       <c r="A121" s="87" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="91">
         <v>314177</v>
       </c>
       <c r="C121" s="91">
         <v>1161186</v>
       </c>
       <c r="D121" s="91">
         <v>305413</v>
       </c>
       <c r="E121" s="91">
         <v>1338015</v>
       </c>
       <c r="F121" s="91">
         <v>100940</v>
       </c>
       <c r="G121" s="91">
         <v>300304</v>
       </c>
       <c r="H121" s="91">
         <v>1174224</v>
       </c>
       <c r="I121" s="5"/>
     </row>
-    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:9">
       <c r="A122" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B122" s="91">
         <v>314177</v>
       </c>
       <c r="C122" s="91">
         <v>1161186</v>
       </c>
       <c r="D122" s="91">
         <v>305413</v>
       </c>
       <c r="E122" s="91">
         <v>1338015</v>
       </c>
       <c r="F122" s="91">
         <v>100940</v>
       </c>
       <c r="G122" s="91">
         <v>300304</v>
       </c>
       <c r="H122" s="91">
         <v>1174224</v>
       </c>
       <c r="I122" s="5"/>
     </row>
-    <row r="123" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:9" ht="45">
       <c r="A123" s="87" t="s">
         <v>115</v>
       </c>
       <c r="B123" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H123" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="5"/>
     </row>
-    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:9">
       <c r="A124" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B124" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="5"/>
     </row>
-    <row r="125" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:9" ht="22.5">
       <c r="A125" s="87" t="s">
         <v>116</v>
       </c>
       <c r="B125" s="91">
         <v>13060</v>
       </c>
       <c r="C125" s="91">
         <v>63620</v>
       </c>
       <c r="D125" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E125" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G125" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H125" s="103" t="s">
         <v>141</v>
       </c>
       <c r="I125" s="5"/>
     </row>
-    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:9">
       <c r="A126" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B126" s="91">
         <v>10220</v>
       </c>
       <c r="C126" s="91">
         <v>50605</v>
       </c>
       <c r="D126" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H126" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I126" s="5"/>
     </row>
-    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:9">
       <c r="A127" s="87" t="s">
         <v>135</v>
       </c>
       <c r="B127" s="91" t="s">
         <v>141</v>
       </c>
       <c r="C127" s="103" t="s">
         <v>141</v>
       </c>
       <c r="D127" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G127" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H127" s="103" t="s">
         <v>141</v>
       </c>
       <c r="I127" s="5"/>
     </row>
-    <row r="128" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:9" ht="45">
       <c r="A128" s="87" t="s">
         <v>117</v>
       </c>
       <c r="B128" s="91">
         <v>26223</v>
       </c>
       <c r="C128" s="91">
         <v>101278</v>
       </c>
       <c r="D128" s="91">
         <v>26810</v>
       </c>
       <c r="E128" s="91">
         <v>95789</v>
       </c>
       <c r="F128" s="91">
         <v>26810</v>
       </c>
       <c r="G128" s="91">
         <v>95789</v>
       </c>
       <c r="H128" s="91">
         <v>21788</v>
       </c>
       <c r="I128" s="5"/>
     </row>
-    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:9">
       <c r="A129" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B129" s="91">
         <v>26223</v>
       </c>
       <c r="C129" s="91">
         <v>101278</v>
       </c>
       <c r="D129" s="91">
         <v>26810</v>
       </c>
       <c r="E129" s="91">
         <v>95789</v>
       </c>
       <c r="F129" s="91">
         <v>26810</v>
       </c>
       <c r="G129" s="91">
         <v>95789</v>
       </c>
       <c r="H129" s="91">
         <v>21788</v>
       </c>
       <c r="I129" s="5"/>
     </row>
-    <row r="130" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:9" ht="22.5">
       <c r="A130" s="87" t="s">
         <v>118</v>
       </c>
       <c r="B130" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C130" s="91">
         <v>1550</v>
       </c>
       <c r="D130" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E130" s="91">
         <v>1550</v>
       </c>
       <c r="F130" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="91">
         <v>1550</v>
       </c>
       <c r="H130" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I130" s="5"/>
     </row>
-    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:9">
       <c r="A131" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B131" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C131" s="91">
         <v>1550</v>
       </c>
       <c r="D131" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E131" s="91">
         <v>1550</v>
       </c>
       <c r="F131" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G131" s="91">
         <v>1550</v>
       </c>
       <c r="H131" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I131" s="5"/>
     </row>
-    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:9">
       <c r="A132" s="87" t="s">
         <v>119</v>
       </c>
       <c r="B132" s="91">
         <v>30965</v>
       </c>
       <c r="C132" s="91">
         <v>118435</v>
       </c>
       <c r="D132" s="91">
         <v>11767</v>
       </c>
       <c r="E132" s="91">
         <v>47017</v>
       </c>
       <c r="F132" s="91">
         <v>11767</v>
       </c>
       <c r="G132" s="91">
         <v>47016</v>
       </c>
       <c r="H132" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I132" s="5"/>
     </row>
-    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:9">
       <c r="A133" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B133" s="91">
         <v>30965</v>
       </c>
       <c r="C133" s="91">
         <v>118435</v>
       </c>
       <c r="D133" s="91">
         <v>11767</v>
       </c>
       <c r="E133" s="91">
         <v>47017</v>
       </c>
       <c r="F133" s="91">
         <v>11767</v>
       </c>
       <c r="G133" s="91">
         <v>47016</v>
       </c>
       <c r="H133" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I133" s="5"/>
     </row>
-    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:9">
       <c r="A134" s="87" t="s">
         <v>120</v>
       </c>
       <c r="B134" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G134" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H134" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="5"/>
     </row>
-    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:9">
       <c r="A135" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B135" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H135" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="5"/>
     </row>
-    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:9">
       <c r="A136" s="88" t="s">
         <v>29</v>
       </c>
       <c r="B136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H136" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I136" s="5"/>
     </row>
-    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:9">
       <c r="A137" s="87" t="s">
         <v>121</v>
       </c>
       <c r="B137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G137" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H137" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="5"/>
     </row>
-    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:9">
       <c r="A138" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H138" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="5"/>
     </row>
-    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:9">
       <c r="A139" s="87" t="s">
         <v>122</v>
       </c>
       <c r="B139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H139" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="5"/>
     </row>
-    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:9">
       <c r="A140" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H140" s="89" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="5"/>
     </row>
-    <row r="141" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:9" ht="22.5">
       <c r="A141" s="88" t="s">
         <v>30</v>
       </c>
       <c r="B141" s="89"/>
       <c r="C141" s="89"/>
       <c r="D141" s="89"/>
       <c r="E141" s="89"/>
       <c r="F141" s="89"/>
       <c r="G141" s="89"/>
       <c r="H141" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I141" s="5"/>
     </row>
-    <row r="142" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:9" ht="22.5">
       <c r="A142" s="87" t="s">
         <v>123</v>
       </c>
       <c r="B142" s="91">
         <v>898</v>
       </c>
       <c r="C142" s="91">
         <v>4297</v>
       </c>
       <c r="D142" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="91">
         <v>17</v>
       </c>
       <c r="F142" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G142" s="91">
         <v>17</v>
       </c>
       <c r="H142" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I142" s="5"/>
     </row>
-    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:9">
       <c r="A143" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B143" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C143" s="91">
         <v>360</v>
       </c>
       <c r="D143" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="89" t="s">
         <v>10</v>
       </c>
       <c r="F143" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G143" s="89" t="s">
         <v>10</v>
       </c>
       <c r="H143" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I143" s="5"/>
     </row>
-    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:9">
       <c r="A144" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B144" s="91">
         <v>828</v>
       </c>
       <c r="C144" s="91">
         <v>3937</v>
       </c>
       <c r="D144" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E144" s="89" t="s">
         <v>10</v>
       </c>
       <c r="F144" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G144" s="89" t="s">
         <v>10</v>
       </c>
       <c r="H144" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I144" s="5"/>
     </row>
-    <row r="145" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:9" ht="22.5">
       <c r="A145" s="88" t="s">
         <v>31</v>
       </c>
       <c r="B145" s="89"/>
       <c r="C145" s="89"/>
       <c r="D145" s="89"/>
       <c r="E145" s="89"/>
       <c r="F145" s="89"/>
       <c r="G145" s="89"/>
       <c r="H145" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I145" s="5"/>
     </row>
-    <row r="146" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:9">
       <c r="A146" s="88" t="s">
         <v>32</v>
       </c>
       <c r="B146" s="89"/>
       <c r="C146" s="89"/>
       <c r="D146" s="89"/>
       <c r="E146" s="89"/>
       <c r="F146" s="89"/>
       <c r="G146" s="89"/>
       <c r="H146" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I146" s="5"/>
     </row>
-    <row r="147" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:9" ht="22.5">
       <c r="A147" s="88" t="s">
         <v>33</v>
       </c>
       <c r="B147" s="89"/>
       <c r="C147" s="89"/>
       <c r="D147" s="89"/>
       <c r="E147" s="89"/>
       <c r="F147" s="89"/>
       <c r="G147" s="89"/>
       <c r="H147" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I147" s="5"/>
     </row>
-    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:9">
       <c r="A148" s="88" t="s">
         <v>38</v>
       </c>
       <c r="B148" s="89"/>
       <c r="C148" s="89"/>
       <c r="D148" s="89"/>
       <c r="E148" s="89"/>
       <c r="F148" s="89"/>
       <c r="G148" s="89"/>
       <c r="H148" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I148" s="5"/>
     </row>
-    <row r="149" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:9" ht="22.5">
       <c r="A149" s="87" t="s">
         <v>124</v>
       </c>
       <c r="B149" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C149" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D149" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E149" s="89" t="s">
         <v>10</v>
       </c>
       <c r="F149" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G149" s="89" t="s">
         <v>10</v>
       </c>
       <c r="H149" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I149" s="5"/>
     </row>
-    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:9">
       <c r="A150" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B150" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C150" s="89" t="s">
         <v>10</v>
       </c>
       <c r="D150" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E150" s="89" t="s">
         <v>10</v>
       </c>
       <c r="F150" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G150" s="89" t="s">
         <v>10</v>
       </c>
       <c r="H150" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I150" s="5"/>
     </row>
-    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:9">
       <c r="A151" s="88" t="s">
         <v>34</v>
       </c>
       <c r="B151" s="89"/>
       <c r="C151" s="89"/>
       <c r="D151" s="89"/>
       <c r="E151" s="89"/>
       <c r="F151" s="89"/>
       <c r="G151" s="89"/>
       <c r="H151" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I151" s="5"/>
     </row>
-    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:9">
       <c r="A152" s="88" t="s">
         <v>35</v>
       </c>
       <c r="B152" s="89"/>
       <c r="C152" s="89"/>
       <c r="D152" s="89"/>
       <c r="E152" s="89"/>
       <c r="F152" s="89"/>
       <c r="G152" s="89"/>
       <c r="H152" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I152" s="5"/>
     </row>
-    <row r="153" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:9" ht="22.5">
       <c r="A153" s="88" t="s">
         <v>36</v>
       </c>
       <c r="B153" s="89"/>
       <c r="C153" s="89"/>
       <c r="D153" s="89"/>
       <c r="E153" s="89"/>
       <c r="F153" s="89"/>
       <c r="G153" s="89"/>
       <c r="H153" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I153" s="5"/>
     </row>
-    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:9">
       <c r="A154" s="88" t="s">
         <v>37</v>
       </c>
       <c r="B154" s="89"/>
       <c r="C154" s="89"/>
       <c r="D154" s="89"/>
       <c r="E154" s="89"/>
       <c r="F154" s="89"/>
       <c r="G154" s="89"/>
       <c r="H154" s="89" t="s">
         <v>8</v>
       </c>
       <c r="I154" s="5"/>
     </row>
-    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:9">
       <c r="A155" s="87" t="s">
         <v>125</v>
       </c>
       <c r="B155" s="90">
         <v>288751.5</v>
       </c>
       <c r="C155" s="90">
         <v>1819566.6</v>
       </c>
       <c r="D155" s="90">
         <v>123004</v>
       </c>
       <c r="E155" s="90">
         <v>920769</v>
       </c>
       <c r="F155" s="90">
         <v>123003</v>
       </c>
       <c r="G155" s="90">
         <v>920768</v>
       </c>
       <c r="H155" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I155" s="5"/>
     </row>
-    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:9">
       <c r="A156" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B156" s="90">
         <v>153761.1</v>
       </c>
       <c r="C156" s="90">
         <v>993620</v>
       </c>
       <c r="D156" s="90">
         <v>57272</v>
       </c>
       <c r="E156" s="90">
         <v>465984</v>
       </c>
       <c r="F156" s="90">
         <v>57272</v>
       </c>
       <c r="G156" s="90">
         <v>465984</v>
       </c>
       <c r="H156" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I156" s="5"/>
     </row>
-    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:9">
       <c r="A157" s="87" t="s">
         <v>135</v>
       </c>
       <c r="B157" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C157" s="90" t="s">
         <v>141</v>
       </c>
       <c r="D157" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G157" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H157" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I157" s="5"/>
     </row>
-    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:9">
       <c r="A158" s="87" t="s">
         <v>128</v>
       </c>
       <c r="B158" s="90">
         <v>3207.7</v>
       </c>
       <c r="C158" s="90">
         <v>17382.8</v>
       </c>
       <c r="D158" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E158" s="90">
         <v>2700</v>
       </c>
       <c r="F158" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G158" s="90">
         <v>2700</v>
       </c>
       <c r="H158" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I158" s="5"/>
     </row>
-    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:9">
       <c r="A159" s="87" t="s">
         <v>134</v>
       </c>
       <c r="B159" s="89" t="s">
         <v>10</v>
       </c>
       <c r="C159" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D159" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E159" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F159" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H159" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I159" s="5"/>
     </row>
-    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:9">
       <c r="A160" s="87" t="s">
         <v>129</v>
       </c>
       <c r="B160" s="90">
         <v>81708.2</v>
       </c>
       <c r="C160" s="90">
         <v>551254</v>
       </c>
       <c r="D160" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E160" s="90">
         <v>294780</v>
       </c>
       <c r="F160" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G160" s="90">
         <v>294779</v>
       </c>
       <c r="H160" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I160" s="5"/>
     </row>
-    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:9">
       <c r="A161" s="87" t="s">
         <v>130</v>
       </c>
       <c r="B161" s="90">
         <v>406.1</v>
       </c>
       <c r="C161" s="90">
         <v>1469.6</v>
       </c>
       <c r="D161" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G161" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H161" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I161" s="5"/>
     </row>
-    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:9">
       <c r="A162" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B162" s="90">
         <v>36006.400000000001</v>
       </c>
       <c r="C162" s="90">
         <v>179643.6</v>
       </c>
       <c r="D162" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E162" s="90">
         <v>81110</v>
       </c>
       <c r="F162" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G162" s="90">
         <v>81110</v>
       </c>
       <c r="H162" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I162" s="5"/>
     </row>
-    <row r="163" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:9" ht="22.5">
       <c r="A163" s="87" t="s">
         <v>126</v>
       </c>
       <c r="B163" s="90">
         <v>274</v>
       </c>
       <c r="C163" s="90">
         <v>2568.1999999999998</v>
       </c>
       <c r="D163" s="90">
         <v>55.1</v>
       </c>
       <c r="E163" s="90">
         <v>940</v>
       </c>
       <c r="F163" s="90">
         <v>55.1</v>
       </c>
       <c r="G163" s="90">
         <v>940</v>
       </c>
       <c r="H163" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I163" s="5"/>
     </row>
-    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:9">
       <c r="A164" s="87" t="s">
         <v>136</v>
       </c>
       <c r="B164" s="90">
         <v>63.9</v>
       </c>
       <c r="C164" s="90">
         <v>1086.0999999999999</v>
       </c>
       <c r="D164" s="90">
         <v>54.9</v>
       </c>
       <c r="E164" s="90">
         <v>930.1</v>
       </c>
       <c r="F164" s="90">
         <v>54.9</v>
       </c>
       <c r="G164" s="90">
         <v>930.1</v>
       </c>
       <c r="H164" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I164" s="5"/>
     </row>
-    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:9">
       <c r="A165" s="87" t="s">
         <v>135</v>
       </c>
       <c r="B165" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C165" s="90" t="s">
         <v>141</v>
       </c>
       <c r="D165" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G165" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H165" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I165" s="5"/>
     </row>
-    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:9">
       <c r="A166" s="87" t="s">
         <v>128</v>
       </c>
       <c r="B166" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C166" s="90">
         <v>3.9</v>
       </c>
       <c r="D166" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G166" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H166" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I166" s="5"/>
     </row>
-    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:9">
       <c r="A167" s="87" t="s">
         <v>129</v>
       </c>
       <c r="B167" s="90">
         <v>79.3</v>
       </c>
       <c r="C167" s="90">
         <v>574.1</v>
       </c>
       <c r="D167" s="89" t="s">
         <v>10</v>
       </c>
       <c r="E167" s="90">
         <v>9.9</v>
       </c>
       <c r="F167" s="89" t="s">
         <v>10</v>
       </c>
       <c r="G167" s="90">
         <v>9.9</v>
       </c>
       <c r="H167" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I167" s="5"/>
     </row>
-    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:9">
       <c r="A168" s="87" t="s">
         <v>130</v>
       </c>
       <c r="B168" s="90">
         <v>112.7</v>
       </c>
       <c r="C168" s="90">
         <v>553.6</v>
       </c>
       <c r="D168" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G168" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H168" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I168" s="5"/>
     </row>
-    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:9">
       <c r="A169" s="87" t="s">
         <v>133</v>
       </c>
       <c r="B169" s="90">
         <v>18.100000000000001</v>
       </c>
       <c r="C169" s="90">
         <v>285.3</v>
       </c>
       <c r="D169" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G169" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H169" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I169" s="5"/>
     </row>
-    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:9">
       <c r="A170" s="87" t="s">
         <v>131</v>
       </c>
       <c r="B170" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C170" s="90" t="s">
         <v>141</v>
       </c>
       <c r="D170" s="89" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="89" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G170" s="89" t="s">
         <v>9</v>
       </c>
       <c r="H170" s="89" t="s">
         <v>9</v>
       </c>
       <c r="I170" s="5"/>
     </row>
-    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:9">
       <c r="A171" s="92"/>
       <c r="B171" s="92"/>
       <c r="C171" s="92"/>
       <c r="D171" s="92"/>
       <c r="E171" s="92"/>
       <c r="F171" s="92"/>
       <c r="G171" s="92"/>
       <c r="H171" s="92"/>
       <c r="I171" s="5"/>
     </row>
-    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:9">
       <c r="A172" s="1"/>
       <c r="B172" s="7"/>
       <c r="C172" s="7"/>
       <c r="D172" s="7"/>
       <c r="E172" s="7"/>
       <c r="F172" s="7"/>
       <c r="G172" s="7"/>
       <c r="H172" s="8"/>
       <c r="I172" s="5"/>
     </row>
-    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:9">
       <c r="A173" s="1"/>
       <c r="B173" s="8"/>
       <c r="C173" s="7"/>
       <c r="D173" s="8"/>
       <c r="E173" s="7"/>
       <c r="F173" s="8"/>
       <c r="G173" s="7"/>
       <c r="H173" s="8"/>
       <c r="I173" s="5"/>
     </row>
-    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:9">
       <c r="A174" s="1"/>
       <c r="B174" s="8"/>
       <c r="C174" s="7"/>
       <c r="D174" s="8"/>
       <c r="E174" s="8"/>
       <c r="F174" s="8"/>
       <c r="G174" s="8"/>
       <c r="H174" s="8"/>
       <c r="I174" s="5"/>
     </row>
-    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:9">
       <c r="A175" s="1"/>
       <c r="B175" s="8"/>
       <c r="C175" s="7"/>
       <c r="D175" s="8"/>
       <c r="E175" s="8"/>
       <c r="F175" s="8"/>
       <c r="G175" s="8"/>
       <c r="H175" s="8"/>
       <c r="I175" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N179"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="32.42578125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="11.85546875" customWidth="1"/>
+    <col min="1" max="1" width="32.375" customWidth="1"/>
+    <col min="2" max="2" width="12.125" customWidth="1"/>
+    <col min="3" max="3" width="12.25" customWidth="1"/>
+    <col min="4" max="4" width="12.375" customWidth="1"/>
+    <col min="5" max="5" width="14.375" customWidth="1"/>
+    <col min="6" max="6" width="14.125" customWidth="1"/>
+    <col min="7" max="7" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="106" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="122" t="s">
+    <row r="1" spans="1:14" s="106" customFormat="1">
+      <c r="A1" s="123" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="122"/>
-[...8 lines deleted...]
-      <c r="A2" s="122" t="s">
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+    </row>
+    <row r="2" spans="1:14" s="106" customFormat="1">
+      <c r="A2" s="123" t="s">
         <v>127</v>
       </c>
-      <c r="B2" s="122"/>
-[...8 lines deleted...]
-      <c r="A3" s="123" t="s">
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+    </row>
+    <row r="3" spans="1:14" s="106" customFormat="1">
+      <c r="A3" s="124" t="s">
         <v>147</v>
       </c>
-      <c r="B3" s="123"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:14" s="104" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="124"/>
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124"/>
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+    </row>
+    <row r="4" spans="1:14" s="104" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="108"/>
       <c r="B4" s="108"/>
       <c r="C4" s="108"/>
       <c r="D4" s="108"/>
       <c r="E4" s="108"/>
       <c r="F4" s="108"/>
       <c r="G4" s="108"/>
       <c r="H4" s="108"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="125" t="s">
+    <row r="5" spans="1:14">
+      <c r="A5" s="125"/>
+      <c r="B5" s="126" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="125"/>
-[...2 lines deleted...]
-      <c r="F5" s="125" t="s">
+      <c r="C5" s="126"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="126"/>
+      <c r="F5" s="126" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="125"/>
-      <c r="H5" s="126" t="s">
+      <c r="G5" s="126"/>
+      <c r="H5" s="127" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="125" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="125"/>
+      <c r="B6" s="126" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="125"/>
-      <c r="D6" s="125" t="s">
+      <c r="C6" s="126"/>
+      <c r="D6" s="126" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="125"/>
-[...5 lines deleted...]
-      <c r="A7" s="124"/>
+      <c r="E6" s="126"/>
+      <c r="F6" s="126"/>
+      <c r="G6" s="126"/>
+      <c r="H6" s="127"/>
+    </row>
+    <row r="7" spans="1:14" ht="33.75">
+      <c r="A7" s="125"/>
       <c r="B7" s="72" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="72" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="72" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="72" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="72" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="126"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="H7" s="127"/>
+    </row>
+    <row r="8" spans="1:14" ht="22.5">
       <c r="A8" s="74" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="75"/>
       <c r="C8" s="75"/>
       <c r="D8" s="75"/>
       <c r="E8" s="75"/>
       <c r="F8" s="75"/>
       <c r="G8" s="75"/>
       <c r="H8" s="75" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14">
       <c r="A9" s="74" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="75"/>
       <c r="C9" s="75"/>
       <c r="D9" s="75"/>
       <c r="E9" s="75"/>
       <c r="F9" s="75"/>
       <c r="G9" s="75"/>
       <c r="H9" s="75" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14">
       <c r="A10" s="74" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="75"/>
       <c r="C10" s="75"/>
       <c r="D10" s="75"/>
       <c r="E10" s="75"/>
       <c r="F10" s="75"/>
       <c r="G10" s="75"/>
       <c r="H10" s="75" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" ht="33.75">
       <c r="A11" s="73" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="76">
         <v>369</v>
       </c>
       <c r="C11" s="76">
         <v>2218.5</v>
       </c>
       <c r="D11" s="76">
         <v>357.5</v>
       </c>
       <c r="E11" s="76">
         <v>2178.4</v>
       </c>
       <c r="F11" s="76">
         <v>261.10000000000002</v>
       </c>
       <c r="G11" s="76">
         <v>1519</v>
       </c>
       <c r="H11" s="76">
         <v>227.4</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14">
       <c r="A12" s="73" t="s">
         <v>128</v>
       </c>
       <c r="B12" s="76">
         <v>118.8</v>
       </c>
       <c r="C12" s="76">
         <v>711.8</v>
       </c>
       <c r="D12" s="76">
         <v>102.7</v>
       </c>
       <c r="E12" s="76">
         <v>682.2</v>
       </c>
       <c r="F12" s="76">
         <v>97.3</v>
       </c>
       <c r="G12" s="76">
         <v>599.79999999999995</v>
       </c>
       <c r="H12" s="76">
         <v>58.3</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14">
       <c r="A13" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="76">
         <v>128.30000000000001</v>
       </c>
       <c r="C13" s="76">
         <v>773.9</v>
       </c>
       <c r="D13" s="76">
         <v>126</v>
       </c>
       <c r="E13" s="76">
         <v>771.1</v>
       </c>
       <c r="F13" s="76">
         <v>104.1</v>
       </c>
       <c r="G13" s="76">
         <v>542.1</v>
       </c>
       <c r="H13" s="76">
         <v>133.19999999999999</v>
       </c>
       <c r="I13" s="5"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14">
       <c r="A14" s="73" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="76">
         <v>121.9</v>
       </c>
       <c r="C14" s="76">
         <v>732.8</v>
       </c>
       <c r="D14" s="76">
         <v>128.80000000000001</v>
       </c>
       <c r="E14" s="76">
         <v>725.1</v>
       </c>
       <c r="F14" s="76">
         <v>59.7</v>
       </c>
       <c r="G14" s="76">
         <v>377.1</v>
       </c>
       <c r="H14" s="76">
         <v>35.9</v>
       </c>
       <c r="I14" s="5"/>
       <c r="N14" s="5"/>
     </row>
-    <row r="15" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" ht="22.5">
       <c r="A15" s="73" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="76">
         <v>7.2</v>
       </c>
       <c r="C15" s="76">
         <v>41.7</v>
       </c>
       <c r="D15" s="76">
         <v>6.9</v>
       </c>
       <c r="E15" s="76">
         <v>40.9</v>
       </c>
       <c r="F15" s="76">
         <v>6.9</v>
       </c>
       <c r="G15" s="76">
         <v>40.9</v>
       </c>
       <c r="H15" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="5"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14">
       <c r="A16" s="73" t="s">
         <v>128</v>
       </c>
       <c r="B16" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="76">
         <v>30.7</v>
       </c>
       <c r="D16" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="76">
         <v>30.2</v>
       </c>
       <c r="F16" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="76">
         <v>30.2</v>
       </c>
       <c r="H16" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I16" s="5"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B17" s="76">
         <v>0.2</v>
       </c>
       <c r="C17" s="76">
         <v>0.2</v>
       </c>
       <c r="D17" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I17" s="5"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="73" t="s">
         <v>131</v>
       </c>
       <c r="B18" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="5"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9">
       <c r="A19" s="74" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="75"/>
       <c r="C19" s="75"/>
       <c r="D19" s="75"/>
       <c r="E19" s="75"/>
       <c r="F19" s="75"/>
       <c r="G19" s="75"/>
       <c r="H19" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="5"/>
     </row>
-    <row r="20" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" ht="22.5">
       <c r="A20" s="73" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="5"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="73" t="s">
         <v>132</v>
       </c>
       <c r="B21" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="5"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="73" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="76">
         <v>210.5</v>
       </c>
       <c r="C22" s="76">
         <v>1033.2</v>
       </c>
       <c r="D22" s="76">
         <v>166.6</v>
       </c>
       <c r="E22" s="76">
         <v>823.5</v>
       </c>
       <c r="F22" s="76">
         <v>166.6</v>
       </c>
       <c r="G22" s="76">
         <v>823.5</v>
       </c>
       <c r="H22" s="76">
         <v>67.099999999999994</v>
       </c>
       <c r="I22" s="5"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B23" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="76">
         <v>237.2</v>
       </c>
       <c r="D23" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="76">
         <v>220.6</v>
       </c>
       <c r="F23" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="76">
         <v>220.6</v>
       </c>
       <c r="H23" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="5"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="76">
         <v>167</v>
       </c>
       <c r="C24" s="76">
         <v>796</v>
       </c>
       <c r="D24" s="76">
         <v>126.6</v>
       </c>
       <c r="E24" s="76">
         <v>602.9</v>
       </c>
       <c r="F24" s="76">
         <v>126.6</v>
       </c>
       <c r="G24" s="76">
         <v>602.9</v>
       </c>
       <c r="H24" s="76">
         <v>49.5</v>
       </c>
       <c r="I24" s="5"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="73" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="5"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B26" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="5"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="73" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="76">
         <v>184.9</v>
       </c>
       <c r="C27" s="76">
         <v>1252.7</v>
       </c>
       <c r="D27" s="76">
         <v>162.69999999999999</v>
       </c>
       <c r="E27" s="76">
         <v>924.5</v>
       </c>
       <c r="F27" s="76">
         <v>162.69999999999999</v>
       </c>
       <c r="G27" s="76">
         <v>924.5</v>
       </c>
       <c r="H27" s="76">
         <v>341.6</v>
       </c>
       <c r="I27" s="5"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B28" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="5"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B29" s="76">
         <v>178.9</v>
       </c>
       <c r="C29" s="76">
         <v>739</v>
       </c>
       <c r="D29" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="76">
         <v>304.3</v>
       </c>
       <c r="F29" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="76">
         <v>304.3</v>
       </c>
       <c r="H29" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="5"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="73" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="5"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B31" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="5"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="73" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="5"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F33" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H33" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="5"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9">
       <c r="A34" s="73" t="s">
         <v>86</v>
       </c>
       <c r="B34" s="76">
         <v>620</v>
       </c>
       <c r="C34" s="76">
         <v>3453</v>
       </c>
       <c r="D34" s="76">
         <v>75</v>
       </c>
       <c r="E34" s="76">
         <v>408</v>
       </c>
       <c r="F34" s="76">
         <v>75</v>
       </c>
       <c r="G34" s="76">
         <v>408</v>
       </c>
       <c r="H34" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I34" s="5"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="76">
         <v>620</v>
       </c>
       <c r="C35" s="76">
         <v>3453</v>
       </c>
       <c r="D35" s="76">
         <v>75</v>
       </c>
       <c r="E35" s="76">
         <v>408</v>
       </c>
       <c r="F35" s="76">
         <v>75</v>
       </c>
       <c r="G35" s="76">
         <v>408</v>
       </c>
       <c r="H35" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I35" s="5"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="73" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="76">
         <v>387.4</v>
       </c>
       <c r="C36" s="76">
         <v>1850.1</v>
       </c>
       <c r="D36" s="76">
         <v>353.9</v>
       </c>
       <c r="E36" s="76">
         <v>1812.8</v>
       </c>
       <c r="F36" s="76">
         <v>32.4</v>
       </c>
       <c r="G36" s="76">
         <v>106.4</v>
       </c>
       <c r="H36" s="76">
         <v>358.5</v>
       </c>
       <c r="I36" s="5"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9">
       <c r="A37" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B37" s="76">
         <v>387.4</v>
       </c>
       <c r="C37" s="76">
         <v>1850.1</v>
       </c>
       <c r="D37" s="76">
         <v>353.9</v>
       </c>
       <c r="E37" s="76">
         <v>1812.8</v>
       </c>
       <c r="F37" s="76">
         <v>32.4</v>
       </c>
       <c r="G37" s="76">
         <v>106.4</v>
       </c>
       <c r="H37" s="76">
         <v>358.5</v>
       </c>
       <c r="I37" s="5"/>
     </row>
-    <row r="38" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9" ht="22.5">
       <c r="A38" s="74" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="75"/>
       <c r="C38" s="75"/>
       <c r="D38" s="75"/>
       <c r="E38" s="75"/>
       <c r="F38" s="75"/>
       <c r="G38" s="75"/>
       <c r="H38" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I38" s="5"/>
     </row>
-    <row r="39" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9" ht="22.5">
       <c r="A39" s="73" t="s">
         <v>88</v>
       </c>
       <c r="B39" s="76">
         <v>169.8</v>
       </c>
       <c r="C39" s="76">
         <v>485</v>
       </c>
       <c r="D39" s="76">
         <v>51.9</v>
       </c>
       <c r="E39" s="76">
         <v>138.69999999999999</v>
       </c>
       <c r="F39" s="76">
         <v>51.9</v>
       </c>
       <c r="G39" s="76">
         <v>138.69999999999999</v>
       </c>
       <c r="H39" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B40" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="76">
         <v>127.5</v>
       </c>
       <c r="D40" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E40" s="76">
         <v>127.5</v>
       </c>
       <c r="F40" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="76">
         <v>127.5</v>
       </c>
       <c r="H40" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I40" s="5"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="73" t="s">
         <v>131</v>
       </c>
       <c r="B41" s="76">
         <v>121.3</v>
       </c>
       <c r="C41" s="76">
         <v>357.5</v>
       </c>
       <c r="D41" s="76">
         <v>3.4</v>
       </c>
       <c r="E41" s="76">
         <v>11.2</v>
       </c>
       <c r="F41" s="76">
         <v>3.4</v>
       </c>
       <c r="G41" s="76">
         <v>11.2</v>
       </c>
       <c r="H41" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I41" s="5"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9">
       <c r="A42" s="73" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C42" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F42" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H42" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="5"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9">
       <c r="A43" s="73" t="s">
         <v>134</v>
       </c>
       <c r="B43" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E43" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F43" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H43" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="5"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="73" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="76">
         <v>12.9</v>
       </c>
       <c r="C44" s="76">
         <v>87.4</v>
       </c>
       <c r="D44" s="76">
         <v>1</v>
       </c>
       <c r="E44" s="76">
         <v>13.9</v>
       </c>
       <c r="F44" s="76">
         <v>1</v>
       </c>
       <c r="G44" s="76">
         <v>13.9</v>
       </c>
       <c r="H44" s="76">
         <v>182.2</v>
       </c>
       <c r="I44" s="5"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B45" s="76">
         <v>7.2</v>
       </c>
       <c r="C45" s="76">
         <v>39.200000000000003</v>
       </c>
       <c r="D45" s="76">
         <v>1</v>
       </c>
       <c r="E45" s="76">
         <v>13.9</v>
       </c>
       <c r="F45" s="76">
         <v>1</v>
       </c>
       <c r="G45" s="76">
         <v>13.9</v>
       </c>
       <c r="H45" s="76">
         <v>162</v>
       </c>
       <c r="I45" s="5"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9">
       <c r="A46" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B46" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="76">
         <v>48.2</v>
       </c>
       <c r="D46" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H46" s="76">
         <v>20.2</v>
       </c>
       <c r="I46" s="5"/>
     </row>
-    <row r="47" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9" ht="33.75">
       <c r="A47" s="73" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="76">
         <v>427.7</v>
       </c>
       <c r="C47" s="76">
         <v>1822.2</v>
       </c>
       <c r="D47" s="76">
         <v>433.4</v>
       </c>
       <c r="E47" s="76">
         <v>1769.5</v>
       </c>
       <c r="F47" s="76">
         <v>433.4</v>
       </c>
       <c r="G47" s="76">
         <v>1769.5</v>
       </c>
       <c r="H47" s="76">
         <v>1217.4000000000001</v>
       </c>
       <c r="I47" s="5"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B48" s="76">
         <v>27.8</v>
       </c>
       <c r="C48" s="76">
         <v>107.1</v>
       </c>
       <c r="D48" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E48" s="76">
         <v>100.7</v>
       </c>
       <c r="F48" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G48" s="76">
         <v>100.7</v>
       </c>
       <c r="H48" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="5"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="73" t="s">
         <v>134</v>
       </c>
       <c r="B49" s="76">
         <v>8</v>
       </c>
       <c r="C49" s="76">
         <v>24</v>
       </c>
       <c r="D49" s="76">
         <v>8</v>
       </c>
       <c r="E49" s="76">
         <v>24</v>
       </c>
       <c r="F49" s="76">
         <v>8</v>
       </c>
       <c r="G49" s="76">
         <v>24</v>
       </c>
       <c r="H49" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I49" s="5"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
       <c r="A50" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B50" s="76">
         <v>105</v>
       </c>
       <c r="C50" s="76">
         <v>283.10000000000002</v>
       </c>
       <c r="D50" s="76">
         <v>89</v>
       </c>
       <c r="E50" s="76">
         <v>259.2</v>
       </c>
       <c r="F50" s="76">
         <v>89</v>
       </c>
       <c r="G50" s="76">
         <v>259.2</v>
       </c>
       <c r="H50" s="76">
         <v>80.599999999999994</v>
       </c>
       <c r="I50" s="5"/>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9">
       <c r="A51" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B51" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="76">
         <v>400.5</v>
       </c>
       <c r="D51" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E51" s="76">
         <v>286.8</v>
       </c>
       <c r="F51" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="76">
         <v>286.8</v>
       </c>
       <c r="H51" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="5"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="73" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="76">
         <v>211.9</v>
       </c>
       <c r="C52" s="76">
         <v>1007.5</v>
       </c>
       <c r="D52" s="76">
         <v>252.2</v>
       </c>
       <c r="E52" s="76">
         <v>1098.8</v>
       </c>
       <c r="F52" s="76">
         <v>252.2</v>
       </c>
       <c r="G52" s="76">
         <v>1098.8</v>
       </c>
       <c r="H52" s="76">
         <v>871.2</v>
       </c>
       <c r="I52" s="6"/>
     </row>
-    <row r="53" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9" ht="22.5">
       <c r="A53" s="74" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="75"/>
       <c r="C53" s="75"/>
       <c r="D53" s="75"/>
       <c r="E53" s="75"/>
       <c r="F53" s="75"/>
       <c r="G53" s="75"/>
       <c r="H53" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I53" s="6"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="74" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="75"/>
       <c r="C54" s="75"/>
       <c r="D54" s="75"/>
       <c r="E54" s="75"/>
       <c r="F54" s="75"/>
       <c r="G54" s="75"/>
       <c r="H54" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I54" s="5"/>
     </row>
-    <row r="55" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9" ht="33.75">
       <c r="A55" s="73" t="s">
         <v>91</v>
       </c>
       <c r="B55" s="77">
         <v>234</v>
       </c>
       <c r="C55" s="77">
         <v>1420</v>
       </c>
       <c r="D55" s="77">
         <v>234</v>
       </c>
       <c r="E55" s="77">
         <v>1420</v>
       </c>
       <c r="F55" s="77">
         <v>234</v>
       </c>
       <c r="G55" s="77">
         <v>1420</v>
       </c>
       <c r="H55" s="77">
         <v>5</v>
       </c>
       <c r="I55" s="5"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B56" s="77">
         <v>234</v>
       </c>
       <c r="C56" s="77">
         <v>1420</v>
       </c>
       <c r="D56" s="77">
         <v>234</v>
       </c>
       <c r="E56" s="77">
         <v>1420</v>
       </c>
       <c r="F56" s="77">
         <v>234</v>
       </c>
       <c r="G56" s="77">
         <v>1420</v>
       </c>
       <c r="H56" s="77">
         <v>5</v>
       </c>
       <c r="I56" s="5"/>
     </row>
-    <row r="57" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="73" t="s">
         <v>92</v>
       </c>
       <c r="B57" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H57" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="5"/>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B58" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E58" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F58" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G58" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H58" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="5"/>
     </row>
-    <row r="59" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="73" t="s">
         <v>93</v>
       </c>
       <c r="B59" s="77">
         <v>1678</v>
       </c>
       <c r="C59" s="77">
         <v>10148</v>
       </c>
       <c r="D59" s="77">
         <v>1684</v>
       </c>
       <c r="E59" s="77">
         <v>10138</v>
       </c>
       <c r="F59" s="77">
         <v>1684</v>
       </c>
       <c r="G59" s="77">
         <v>494128</v>
       </c>
       <c r="H59" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="5"/>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9">
       <c r="A60" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B60" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C60" s="77">
         <v>8574</v>
       </c>
       <c r="D60" s="77">
         <v>1434</v>
       </c>
       <c r="E60" s="77">
         <v>8574</v>
       </c>
       <c r="F60" s="77">
         <v>1434</v>
       </c>
       <c r="G60" s="77">
         <v>492829</v>
       </c>
       <c r="H60" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I60" s="5"/>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9">
       <c r="A61" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B61" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="5"/>
     </row>
-    <row r="62" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9" ht="22.5">
       <c r="A62" s="73" t="s">
         <v>94</v>
       </c>
       <c r="B62" s="77">
         <v>37</v>
       </c>
       <c r="C62" s="77">
         <v>239</v>
       </c>
       <c r="D62" s="77">
         <v>34</v>
       </c>
       <c r="E62" s="77">
         <v>219</v>
       </c>
       <c r="F62" s="77">
         <v>34</v>
       </c>
       <c r="G62" s="77">
         <v>217</v>
       </c>
       <c r="H62" s="77">
         <v>30</v>
       </c>
       <c r="I62" s="5"/>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9">
       <c r="A63" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B63" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="77">
         <v>217</v>
       </c>
       <c r="D63" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E63" s="77">
         <v>205</v>
       </c>
       <c r="F63" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="77">
         <v>205</v>
       </c>
       <c r="H63" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="5"/>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B64" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C64" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F64" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H64" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="5"/>
     </row>
-    <row r="65" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9" ht="22.5">
       <c r="A65" s="73" t="s">
         <v>95</v>
       </c>
       <c r="B65" s="77">
         <v>5018</v>
       </c>
       <c r="C65" s="77">
         <v>47193</v>
       </c>
       <c r="D65" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E65" s="77">
         <v>46919</v>
       </c>
       <c r="F65" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="77">
         <v>39744</v>
       </c>
       <c r="H65" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="5"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B66" s="77">
         <v>5018</v>
       </c>
       <c r="C66" s="77">
         <v>47193</v>
       </c>
       <c r="D66" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="77">
         <v>46919</v>
       </c>
       <c r="F66" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="77">
         <v>39744</v>
       </c>
       <c r="H66" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="5"/>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9">
       <c r="A67" s="73" t="s">
         <v>96</v>
       </c>
       <c r="B67" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="77">
         <v>2851</v>
       </c>
       <c r="D67" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="77">
         <v>2851</v>
       </c>
       <c r="F67" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="77">
         <v>2851</v>
       </c>
       <c r="H67" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I67" s="5"/>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B68" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="77">
         <v>2851</v>
       </c>
       <c r="D68" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="77">
         <v>2851</v>
       </c>
       <c r="F68" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="77">
         <v>2851</v>
       </c>
       <c r="H68" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I68" s="5"/>
     </row>
-    <row r="69" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9" ht="22.5">
       <c r="A69" s="73" t="s">
         <v>97</v>
       </c>
       <c r="B69" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C69" s="77">
         <v>1970</v>
       </c>
       <c r="D69" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E69" s="77">
         <v>1970</v>
       </c>
       <c r="F69" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="77">
         <v>1673</v>
       </c>
       <c r="H69" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="5"/>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9">
       <c r="A70" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B70" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C70" s="77">
         <v>1970</v>
       </c>
       <c r="D70" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E70" s="77">
         <v>1970</v>
       </c>
       <c r="F70" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="77">
         <v>1673</v>
       </c>
       <c r="H70" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="5"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="74" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="75"/>
       <c r="C71" s="75"/>
       <c r="D71" s="75"/>
       <c r="E71" s="75"/>
       <c r="F71" s="75"/>
       <c r="G71" s="75"/>
       <c r="H71" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I71" s="5"/>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9">
       <c r="A72" s="73" t="s">
         <v>98</v>
       </c>
       <c r="B72" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C72" s="76">
         <v>17.399999999999999</v>
       </c>
       <c r="D72" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E72" s="76">
         <v>6.3</v>
       </c>
       <c r="F72" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="76">
         <v>1.3</v>
       </c>
       <c r="H72" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="5"/>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9">
       <c r="A73" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B73" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="76">
         <v>17.399999999999999</v>
       </c>
       <c r="D73" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E73" s="76">
         <v>6.3</v>
       </c>
       <c r="F73" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G73" s="76">
         <v>1.3</v>
       </c>
       <c r="H73" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="5"/>
     </row>
-    <row r="74" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9" ht="22.5">
       <c r="A74" s="73" t="s">
         <v>99</v>
       </c>
       <c r="B74" s="76">
         <v>2125.4</v>
       </c>
       <c r="C74" s="76">
         <v>9293.5</v>
       </c>
       <c r="D74" s="76">
         <v>1974</v>
       </c>
       <c r="E74" s="76">
         <v>8599.9</v>
       </c>
       <c r="F74" s="76">
         <v>1782.9</v>
       </c>
       <c r="G74" s="76">
         <v>6182.3</v>
       </c>
       <c r="H74" s="76">
         <v>4180.3999999999996</v>
       </c>
       <c r="I74" s="5"/>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9">
       <c r="A75" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B75" s="76">
         <v>1921.9</v>
       </c>
       <c r="C75" s="76">
         <v>8694.2999999999993</v>
       </c>
       <c r="D75" s="76">
         <v>1775.1</v>
       </c>
       <c r="E75" s="76">
         <v>8005.3</v>
       </c>
       <c r="F75" s="76">
         <v>1584</v>
       </c>
       <c r="G75" s="76">
         <v>5587.7</v>
       </c>
       <c r="H75" s="76">
         <v>4175.7</v>
       </c>
       <c r="I75" s="5"/>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9">
       <c r="A76" s="73" t="s">
         <v>135</v>
       </c>
       <c r="B76" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C76" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E76" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F76" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H76" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="5"/>
     </row>
-    <row r="77" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9" ht="33.75">
       <c r="A77" s="73" t="s">
         <v>100</v>
       </c>
       <c r="B77" s="76">
         <v>638</v>
       </c>
       <c r="C77" s="76">
         <v>3109</v>
       </c>
       <c r="D77" s="76">
         <v>631</v>
       </c>
       <c r="E77" s="76">
         <v>3069</v>
       </c>
       <c r="F77" s="76">
         <v>631</v>
       </c>
       <c r="G77" s="76">
         <v>3069</v>
       </c>
       <c r="H77" s="76">
         <v>119</v>
       </c>
       <c r="I77" s="5"/>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B78" s="76">
         <v>638</v>
       </c>
       <c r="C78" s="76">
         <v>3109</v>
       </c>
       <c r="D78" s="76">
         <v>631</v>
       </c>
       <c r="E78" s="76">
         <v>3069</v>
       </c>
       <c r="F78" s="76">
         <v>631</v>
       </c>
       <c r="G78" s="76">
         <v>3069</v>
       </c>
       <c r="H78" s="76">
         <v>119</v>
       </c>
       <c r="I78" s="5"/>
     </row>
-    <row r="79" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="73" t="s">
         <v>101</v>
       </c>
       <c r="B79" s="76">
         <v>3961</v>
       </c>
       <c r="C79" s="76">
         <v>18911</v>
       </c>
       <c r="D79" s="76">
         <v>3997</v>
       </c>
       <c r="E79" s="76">
         <v>18817</v>
       </c>
       <c r="F79" s="76">
         <v>3997</v>
       </c>
       <c r="G79" s="76">
         <v>18817</v>
       </c>
       <c r="H79" s="76">
         <v>1031</v>
       </c>
       <c r="I79" s="5"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B80" s="76">
         <v>3961</v>
       </c>
       <c r="C80" s="76">
         <v>18911</v>
       </c>
       <c r="D80" s="76">
         <v>3997</v>
       </c>
       <c r="E80" s="76">
         <v>18817</v>
       </c>
       <c r="F80" s="76">
         <v>3997</v>
       </c>
       <c r="G80" s="76">
         <v>18817</v>
       </c>
       <c r="H80" s="76">
         <v>1031</v>
       </c>
       <c r="I80" s="5"/>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9">
       <c r="A81" s="74" t="s">
         <v>18</v>
       </c>
       <c r="B81" s="75"/>
       <c r="C81" s="75"/>
       <c r="D81" s="75"/>
       <c r="E81" s="75"/>
       <c r="F81" s="75"/>
       <c r="G81" s="75"/>
       <c r="H81" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I81" s="5"/>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9">
       <c r="A82" s="74" t="s">
         <v>20</v>
       </c>
       <c r="B82" s="75"/>
       <c r="C82" s="75"/>
       <c r="D82" s="75"/>
       <c r="E82" s="75"/>
       <c r="F82" s="75"/>
       <c r="G82" s="75"/>
       <c r="H82" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I82" s="5"/>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9">
       <c r="A83" s="74" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="75"/>
       <c r="C83" s="75"/>
       <c r="D83" s="75"/>
       <c r="E83" s="75"/>
       <c r="F83" s="75"/>
       <c r="G83" s="75"/>
       <c r="H83" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I83" s="5"/>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="74" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="75"/>
       <c r="C84" s="75"/>
       <c r="D84" s="75"/>
       <c r="E84" s="75"/>
       <c r="F84" s="75"/>
       <c r="G84" s="75"/>
       <c r="H84" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I84" s="5"/>
     </row>
-    <row r="85" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9" ht="33.75">
       <c r="A85" s="74" t="s">
         <v>22</v>
       </c>
       <c r="B85" s="75"/>
       <c r="C85" s="75"/>
       <c r="D85" s="75"/>
       <c r="E85" s="75"/>
       <c r="F85" s="75"/>
       <c r="G85" s="75"/>
       <c r="H85" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I85" s="5"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="74" t="s">
         <v>23</v>
       </c>
       <c r="B86" s="75"/>
       <c r="C86" s="75"/>
       <c r="D86" s="75"/>
       <c r="E86" s="75"/>
       <c r="F86" s="75"/>
       <c r="G86" s="75"/>
       <c r="H86" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I86" s="5"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="74" t="s">
         <v>24</v>
       </c>
       <c r="B87" s="75"/>
       <c r="C87" s="75"/>
       <c r="D87" s="75"/>
       <c r="E87" s="75"/>
       <c r="F87" s="75"/>
       <c r="G87" s="75"/>
       <c r="H87" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I87" s="5"/>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9">
       <c r="A88" s="73" t="s">
         <v>102</v>
       </c>
       <c r="B88" s="76">
         <v>6.2</v>
       </c>
       <c r="C88" s="76">
         <v>31.6</v>
       </c>
       <c r="D88" s="76">
         <v>6</v>
       </c>
       <c r="E88" s="76">
         <v>31.8</v>
       </c>
       <c r="F88" s="76">
         <v>4.8</v>
       </c>
       <c r="G88" s="76">
         <v>21.5</v>
       </c>
       <c r="H88" s="76">
         <v>1.2</v>
       </c>
       <c r="I88" s="5"/>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9">
       <c r="A89" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B89" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C89" s="76">
         <v>10.8</v>
       </c>
       <c r="D89" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E89" s="76">
         <v>10.8</v>
       </c>
       <c r="F89" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="76">
         <v>10.8</v>
       </c>
       <c r="H89" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I89" s="5"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9">
       <c r="A90" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B90" s="76">
         <v>3.3</v>
       </c>
       <c r="C90" s="76">
         <v>20.8</v>
       </c>
       <c r="D90" s="76">
         <v>3.1</v>
       </c>
       <c r="E90" s="76">
         <v>21</v>
       </c>
       <c r="F90" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G90" s="76">
         <v>10.7</v>
       </c>
       <c r="H90" s="76">
         <v>1.2</v>
       </c>
       <c r="I90" s="5"/>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9">
       <c r="A91" s="73" t="s">
         <v>103</v>
       </c>
       <c r="B91" s="76">
         <v>13.3</v>
       </c>
       <c r="C91" s="76">
         <v>62.6</v>
       </c>
       <c r="D91" s="76">
         <v>13.3</v>
       </c>
       <c r="E91" s="76">
         <v>63.1</v>
       </c>
       <c r="F91" s="76">
         <v>9.1</v>
       </c>
       <c r="G91" s="76">
         <v>36.9</v>
       </c>
       <c r="H91" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I91" s="5"/>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9">
       <c r="A92" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B92" s="76">
         <v>9.1</v>
       </c>
       <c r="C92" s="76">
         <v>36.9</v>
       </c>
       <c r="D92" s="76">
         <v>9.1</v>
       </c>
       <c r="E92" s="76">
         <v>36.9</v>
       </c>
       <c r="F92" s="76">
         <v>9.1</v>
       </c>
       <c r="G92" s="76">
         <v>36.9</v>
       </c>
       <c r="H92" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I92" s="5"/>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9">
       <c r="A93" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B93" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="76">
         <v>25.7</v>
       </c>
       <c r="D93" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="76">
         <v>26.2</v>
       </c>
       <c r="F93" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G93" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H93" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I93" s="5"/>
     </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9">
       <c r="A94" s="73" t="s">
         <v>104</v>
       </c>
       <c r="B94" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C94" s="76">
         <v>7.3</v>
       </c>
       <c r="D94" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="76">
         <v>7.3</v>
       </c>
       <c r="F94" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="76">
         <v>7.3</v>
       </c>
       <c r="H94" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I94" s="5"/>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B95" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="76">
         <v>7.3</v>
       </c>
       <c r="D95" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="76">
         <v>7.3</v>
       </c>
       <c r="F95" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G95" s="76">
         <v>7.3</v>
       </c>
       <c r="H95" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I95" s="13"/>
     </row>
-    <row r="96" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9">
       <c r="A96" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B96" s="75"/>
       <c r="C96" s="75"/>
       <c r="D96" s="75"/>
       <c r="E96" s="75"/>
       <c r="F96" s="75"/>
       <c r="G96" s="75"/>
       <c r="H96" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I96" s="13"/>
     </row>
-    <row r="97" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9">
       <c r="A97" s="73" t="s">
         <v>105</v>
       </c>
       <c r="B97" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F97" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H97" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="5"/>
     </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9">
       <c r="A98" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B98" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F98" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H98" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="5"/>
     </row>
-    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:9">
       <c r="A99" s="73" t="s">
         <v>106</v>
       </c>
       <c r="B99" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F99" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G99" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H99" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="5"/>
     </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:9">
       <c r="A100" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B100" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F100" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G100" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H100" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="5"/>
     </row>
-    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:9">
       <c r="A101" s="73" t="s">
         <v>107</v>
       </c>
       <c r="B101" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F101" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H101" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="5"/>
     </row>
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:9">
       <c r="A102" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B102" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F102" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H102" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="5"/>
     </row>
-    <row r="103" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:9">
       <c r="A103" s="73" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C103" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E103" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F103" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G103" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H103" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="5"/>
     </row>
-    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:9">
       <c r="A104" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B104" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C104" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E104" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F104" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G104" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H104" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="5"/>
     </row>
-    <row r="105" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9" ht="33.75">
       <c r="A105" s="73" t="s">
         <v>109</v>
       </c>
       <c r="B105" s="76">
         <v>1950.9</v>
       </c>
       <c r="C105" s="76">
         <v>8817.4</v>
       </c>
       <c r="D105" s="76">
         <v>1500.9</v>
       </c>
       <c r="E105" s="76">
         <v>6788.1</v>
       </c>
       <c r="F105" s="76">
         <v>1430.9</v>
       </c>
       <c r="G105" s="76">
         <v>6473.1</v>
       </c>
       <c r="H105" s="76">
         <v>1244.4000000000001</v>
       </c>
       <c r="I105" s="5"/>
     </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:9">
       <c r="A106" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B106" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E106" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G106" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H106" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="5"/>
     </row>
-    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9">
       <c r="A107" s="73" t="s">
         <v>135</v>
       </c>
       <c r="B107" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H107" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="5"/>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9">
       <c r="A108" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B108" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C108" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E108" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F108" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G108" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H108" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="5"/>
     </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:9">
       <c r="A109" s="73" t="s">
         <v>110</v>
       </c>
       <c r="B109" s="102">
         <v>1950.9</v>
       </c>
       <c r="C109" s="102">
         <v>8817.4</v>
       </c>
       <c r="D109" s="102">
         <v>1500.9</v>
       </c>
       <c r="E109" s="102">
         <v>6788.1</v>
       </c>
       <c r="F109" s="102">
         <v>1430.9</v>
       </c>
       <c r="G109" s="102">
         <v>6473.1</v>
       </c>
       <c r="H109" s="102">
         <v>1244.4000000000001</v>
       </c>
       <c r="I109" s="5"/>
     </row>
-    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9">
       <c r="A110" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="101" t="s">
         <v>9</v>
       </c>
       <c r="E110" s="101" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="101" t="s">
         <v>9</v>
       </c>
       <c r="G110" s="101" t="s">
         <v>9</v>
       </c>
       <c r="H110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="5"/>
     </row>
-    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9">
       <c r="A111" s="73" t="s">
         <v>135</v>
       </c>
       <c r="B111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="5"/>
     </row>
-    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:9">
       <c r="A112" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="5"/>
     </row>
-    <row r="113" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:9" ht="22.5">
       <c r="A113" s="74" t="s">
         <v>26</v>
       </c>
       <c r="B113" s="75"/>
       <c r="C113" s="75"/>
       <c r="D113" s="75"/>
       <c r="E113" s="75"/>
       <c r="F113" s="75"/>
       <c r="G113" s="75"/>
       <c r="H113" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I113" s="5"/>
     </row>
-    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:9">
       <c r="A114" s="74" t="s">
         <v>27</v>
       </c>
       <c r="B114" s="75"/>
       <c r="C114" s="75"/>
       <c r="D114" s="75"/>
       <c r="E114" s="75"/>
       <c r="F114" s="75"/>
       <c r="G114" s="75"/>
       <c r="H114" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I114" s="5"/>
     </row>
-    <row r="115" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9" ht="22.5">
       <c r="A115" s="73" t="s">
         <v>111</v>
       </c>
       <c r="B115" s="77">
         <v>1115866</v>
       </c>
       <c r="C115" s="77">
         <v>2723675</v>
       </c>
       <c r="D115" s="77">
         <v>1115866</v>
       </c>
       <c r="E115" s="77">
         <v>2723675</v>
       </c>
       <c r="F115" s="77">
         <v>1115866</v>
       </c>
       <c r="G115" s="77">
         <v>2723675</v>
       </c>
       <c r="H115" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I115" s="5"/>
     </row>
-    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:9">
       <c r="A116" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B116" s="77">
         <v>1115866</v>
       </c>
       <c r="C116" s="77">
         <v>2723675</v>
       </c>
       <c r="D116" s="77">
         <v>1115866</v>
       </c>
       <c r="E116" s="77">
         <v>2723675</v>
       </c>
       <c r="F116" s="77">
         <v>1115866</v>
       </c>
       <c r="G116" s="77">
         <v>2723675</v>
       </c>
       <c r="H116" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I116" s="5"/>
     </row>
-    <row r="117" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:9" ht="22.5">
       <c r="A117" s="74" t="s">
         <v>28</v>
       </c>
       <c r="B117" s="75"/>
       <c r="C117" s="75"/>
       <c r="D117" s="75"/>
       <c r="E117" s="75"/>
       <c r="F117" s="75"/>
       <c r="G117" s="75"/>
       <c r="H117" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I117" s="5"/>
     </row>
-    <row r="118" spans="1:9" ht="79.5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:9" ht="67.5">
       <c r="A118" s="73" t="s">
         <v>112</v>
       </c>
       <c r="B118" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C118" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H118" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I118" s="5"/>
     </row>
-    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:9">
       <c r="A119" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B119" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C119" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H119" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I119" s="5"/>
     </row>
-    <row r="120" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:9" ht="33.75">
       <c r="A120" s="73" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C120" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E120" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G120" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H120" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I120" s="5"/>
     </row>
-    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:9">
       <c r="A121" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B121" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C121" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D121" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E121" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G121" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H121" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I121" s="5"/>
     </row>
-    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:9">
       <c r="A122" s="73" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="77">
         <v>404169</v>
       </c>
       <c r="C122" s="77">
         <v>1565355</v>
       </c>
       <c r="D122" s="77">
         <v>382986</v>
       </c>
       <c r="E122" s="77">
         <v>1721001</v>
       </c>
       <c r="F122" s="77">
         <v>104905</v>
       </c>
       <c r="G122" s="77">
         <v>405209</v>
       </c>
       <c r="H122" s="77">
         <v>1195407</v>
       </c>
       <c r="I122" s="5"/>
     </row>
-    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:9">
       <c r="A123" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B123" s="77">
         <v>404169</v>
       </c>
       <c r="C123" s="77">
         <v>1565355</v>
       </c>
       <c r="D123" s="77">
         <v>382986</v>
       </c>
       <c r="E123" s="77">
         <v>1721001</v>
       </c>
       <c r="F123" s="77">
         <v>104905</v>
       </c>
       <c r="G123" s="77">
         <v>405209</v>
       </c>
       <c r="H123" s="77">
         <v>1195407</v>
       </c>
       <c r="I123" s="5"/>
     </row>
-    <row r="124" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:9" ht="45">
       <c r="A124" s="73" t="s">
         <v>115</v>
       </c>
       <c r="B124" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H124" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="5"/>
     </row>
-    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:9">
       <c r="A125" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B125" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C125" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D125" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E125" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F125" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G125" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H125" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="5"/>
     </row>
-    <row r="126" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:9" ht="22.5">
       <c r="A126" s="73" t="s">
         <v>116</v>
       </c>
       <c r="B126" s="77">
         <v>12551</v>
       </c>
       <c r="C126" s="77">
         <v>76171</v>
       </c>
       <c r="D126" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H126" s="103" t="s">
         <v>141</v>
       </c>
       <c r="I126" s="5"/>
     </row>
-    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:9">
       <c r="A127" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B127" s="77">
         <v>10866</v>
       </c>
       <c r="C127" s="77">
         <v>61471</v>
       </c>
       <c r="D127" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G127" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H127" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I127" s="5"/>
     </row>
-    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:9">
       <c r="A128" s="73" t="s">
         <v>135</v>
       </c>
       <c r="B128" s="77" t="s">
         <v>141</v>
       </c>
       <c r="C128" s="103" t="s">
         <v>141</v>
       </c>
       <c r="D128" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G128" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H128" s="103" t="s">
         <v>141</v>
       </c>
       <c r="I128" s="5"/>
     </row>
-    <row r="129" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:9" ht="45">
       <c r="A129" s="73" t="s">
         <v>117</v>
       </c>
       <c r="B129" s="77">
         <v>27875</v>
       </c>
       <c r="C129" s="77">
         <v>129153</v>
       </c>
       <c r="D129" s="77">
         <v>30665</v>
       </c>
       <c r="E129" s="77">
         <v>126454</v>
       </c>
       <c r="F129" s="77">
         <v>30665</v>
       </c>
       <c r="G129" s="77">
         <v>126454</v>
       </c>
       <c r="H129" s="77">
         <v>18998</v>
       </c>
       <c r="I129" s="5"/>
     </row>
-    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:9">
       <c r="A130" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B130" s="77">
         <v>27875</v>
       </c>
       <c r="C130" s="77">
         <v>129153</v>
       </c>
       <c r="D130" s="77">
         <v>30665</v>
       </c>
       <c r="E130" s="77">
         <v>126454</v>
       </c>
       <c r="F130" s="77">
         <v>30665</v>
       </c>
       <c r="G130" s="77">
         <v>126454</v>
       </c>
       <c r="H130" s="77">
         <v>18998</v>
       </c>
       <c r="I130" s="5"/>
     </row>
-    <row r="131" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:9" ht="22.5">
       <c r="A131" s="73" t="s">
         <v>118</v>
       </c>
       <c r="B131" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C131" s="77">
         <v>1950</v>
       </c>
       <c r="D131" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E131" s="77">
         <v>1950</v>
       </c>
       <c r="F131" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G131" s="77">
         <v>1950</v>
       </c>
       <c r="H131" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I131" s="5"/>
     </row>
-    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:9">
       <c r="A132" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B132" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C132" s="77">
         <v>1950</v>
       </c>
       <c r="D132" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E132" s="77">
         <v>1950</v>
       </c>
       <c r="F132" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G132" s="77">
         <v>1950</v>
       </c>
       <c r="H132" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I132" s="5"/>
     </row>
-    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:9">
       <c r="A133" s="73" t="s">
         <v>119</v>
       </c>
       <c r="B133" s="77">
         <v>37444</v>
       </c>
       <c r="C133" s="77">
         <v>155879</v>
       </c>
       <c r="D133" s="77">
         <v>16397</v>
       </c>
       <c r="E133" s="77">
         <v>63414</v>
       </c>
       <c r="F133" s="77">
         <v>16397</v>
       </c>
       <c r="G133" s="77">
         <v>63413</v>
       </c>
       <c r="H133" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I133" s="5"/>
     </row>
-    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:9">
       <c r="A134" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B134" s="77">
         <v>37444</v>
       </c>
       <c r="C134" s="77">
         <v>155879</v>
       </c>
       <c r="D134" s="77">
         <v>16397</v>
       </c>
       <c r="E134" s="77">
         <v>63414</v>
       </c>
       <c r="F134" s="77">
         <v>16397</v>
       </c>
       <c r="G134" s="77">
         <v>63413</v>
       </c>
       <c r="H134" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I134" s="5"/>
     </row>
-    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:9">
       <c r="A135" s="73" t="s">
         <v>120</v>
       </c>
       <c r="B135" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H135" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="5"/>
     </row>
-    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:9">
       <c r="A136" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B136" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H136" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="5"/>
     </row>
-    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:9">
       <c r="A137" s="74" t="s">
         <v>29</v>
       </c>
       <c r="B137" s="75"/>
       <c r="C137" s="75"/>
       <c r="D137" s="75"/>
       <c r="E137" s="75"/>
       <c r="F137" s="75"/>
       <c r="G137" s="75"/>
       <c r="H137" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I137" s="5"/>
     </row>
-    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:9">
       <c r="A138" s="73" t="s">
         <v>121</v>
       </c>
       <c r="B138" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H138" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="5"/>
     </row>
-    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:9">
       <c r="A139" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B139" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H139" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="5"/>
     </row>
-    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:9">
       <c r="A140" s="73" t="s">
         <v>122</v>
       </c>
       <c r="B140" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H140" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="5"/>
     </row>
-    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:9">
       <c r="A141" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B141" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C141" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E141" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F141" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G141" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H141" s="75" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="5"/>
     </row>
-    <row r="142" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:9" ht="22.5">
       <c r="A142" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B142" s="75"/>
       <c r="C142" s="75"/>
       <c r="D142" s="75"/>
       <c r="E142" s="75"/>
       <c r="F142" s="75"/>
       <c r="G142" s="75"/>
       <c r="H142" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I142" s="5"/>
     </row>
-    <row r="143" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:9" ht="22.5">
       <c r="A143" s="73" t="s">
         <v>123</v>
       </c>
       <c r="B143" s="77">
         <v>893</v>
       </c>
       <c r="C143" s="77">
         <v>5190</v>
       </c>
       <c r="D143" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E143" s="77">
         <v>19</v>
       </c>
       <c r="F143" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G143" s="77">
         <v>19</v>
       </c>
       <c r="H143" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I143" s="5"/>
     </row>
-    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:9">
       <c r="A144" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B144" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C144" s="77">
         <v>430</v>
       </c>
       <c r="D144" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E144" s="75" t="s">
         <v>10</v>
       </c>
       <c r="F144" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G144" s="75" t="s">
         <v>10</v>
       </c>
       <c r="H144" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I144" s="5"/>
     </row>
-    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:9">
       <c r="A145" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B145" s="77">
         <v>823</v>
       </c>
       <c r="C145" s="77">
         <v>4760</v>
       </c>
       <c r="D145" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E145" s="77">
         <v>9</v>
       </c>
       <c r="F145" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G145" s="77">
         <v>9</v>
       </c>
       <c r="H145" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I145" s="5"/>
     </row>
-    <row r="146" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:9" ht="22.5">
       <c r="A146" s="74" t="s">
         <v>31</v>
       </c>
       <c r="B146" s="75"/>
       <c r="C146" s="75"/>
       <c r="D146" s="75"/>
       <c r="E146" s="75"/>
       <c r="F146" s="75"/>
       <c r="G146" s="75"/>
       <c r="H146" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I146" s="5"/>
     </row>
-    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:9">
       <c r="A147" s="74" t="s">
         <v>32</v>
       </c>
       <c r="B147" s="75"/>
       <c r="C147" s="75"/>
       <c r="D147" s="75"/>
       <c r="E147" s="75"/>
       <c r="F147" s="75"/>
       <c r="G147" s="75"/>
       <c r="H147" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I147" s="5"/>
     </row>
-    <row r="148" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:9" ht="22.5">
       <c r="A148" s="74" t="s">
         <v>33</v>
       </c>
       <c r="B148" s="75"/>
       <c r="C148" s="75"/>
       <c r="D148" s="75"/>
       <c r="E148" s="75"/>
       <c r="F148" s="75"/>
       <c r="G148" s="75"/>
       <c r="H148" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I148" s="5"/>
     </row>
-    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:9">
       <c r="A149" s="74" t="s">
         <v>38</v>
       </c>
       <c r="B149" s="75"/>
       <c r="C149" s="75"/>
       <c r="D149" s="75"/>
       <c r="E149" s="75"/>
       <c r="F149" s="75"/>
       <c r="G149" s="75"/>
       <c r="H149" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I149" s="5"/>
     </row>
-    <row r="150" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:9" ht="22.5">
       <c r="A150" s="73" t="s">
         <v>124</v>
       </c>
       <c r="B150" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C150" s="77">
         <v>2</v>
       </c>
       <c r="D150" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E150" s="77">
         <v>2</v>
       </c>
       <c r="F150" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G150" s="77">
         <v>2</v>
       </c>
       <c r="H150" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I150" s="5"/>
     </row>
-    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:9">
       <c r="A151" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B151" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C151" s="77">
         <v>2</v>
       </c>
       <c r="D151" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E151" s="77">
         <v>2</v>
       </c>
       <c r="F151" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G151" s="77">
         <v>2</v>
       </c>
       <c r="H151" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I151" s="5"/>
     </row>
-    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:9">
       <c r="A152" s="74" t="s">
         <v>34</v>
       </c>
       <c r="B152" s="75"/>
       <c r="C152" s="75"/>
       <c r="D152" s="75"/>
       <c r="E152" s="75"/>
       <c r="F152" s="75"/>
       <c r="G152" s="75"/>
       <c r="H152" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I152" s="5"/>
     </row>
-    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:9">
       <c r="A153" s="74" t="s">
         <v>35</v>
       </c>
       <c r="B153" s="75"/>
       <c r="C153" s="75"/>
       <c r="D153" s="75"/>
       <c r="E153" s="75"/>
       <c r="F153" s="75"/>
       <c r="G153" s="75"/>
       <c r="H153" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I153" s="5"/>
     </row>
-    <row r="154" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:9" ht="22.5">
       <c r="A154" s="74" t="s">
         <v>36</v>
       </c>
       <c r="B154" s="75"/>
       <c r="C154" s="75"/>
       <c r="D154" s="75"/>
       <c r="E154" s="75"/>
       <c r="F154" s="75"/>
       <c r="G154" s="75"/>
       <c r="H154" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I154" s="5"/>
     </row>
-    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:9">
       <c r="A155" s="74" t="s">
         <v>37</v>
       </c>
       <c r="B155" s="75"/>
       <c r="C155" s="75"/>
       <c r="D155" s="75"/>
       <c r="E155" s="75"/>
       <c r="F155" s="75"/>
       <c r="G155" s="75"/>
       <c r="H155" s="75" t="s">
         <v>8</v>
       </c>
       <c r="I155" s="5"/>
     </row>
-    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:9">
       <c r="A156" s="73" t="s">
         <v>125</v>
       </c>
       <c r="B156" s="76">
         <v>291260.40000000002</v>
       </c>
       <c r="C156" s="76">
         <v>2110827</v>
       </c>
       <c r="D156" s="76">
         <v>129252.8</v>
       </c>
       <c r="E156" s="76">
         <v>1050021.8</v>
       </c>
       <c r="F156" s="76">
         <v>129252.8</v>
       </c>
       <c r="G156" s="76">
         <v>1050020.8</v>
       </c>
       <c r="H156" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I156" s="5"/>
     </row>
-    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:9">
       <c r="A157" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B157" s="76">
         <v>165255.70000000001</v>
       </c>
       <c r="C157" s="76">
         <v>1158875.7</v>
       </c>
       <c r="D157" s="76">
         <v>73370</v>
       </c>
       <c r="E157" s="76">
         <v>539354</v>
       </c>
       <c r="F157" s="76">
         <v>73370</v>
       </c>
       <c r="G157" s="76">
         <v>539354</v>
       </c>
       <c r="H157" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I157" s="5"/>
     </row>
-    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:9">
       <c r="A158" s="73" t="s">
         <v>135</v>
       </c>
       <c r="B158" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C158" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D158" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G158" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H158" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I158" s="5"/>
     </row>
-    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:9">
       <c r="A159" s="73" t="s">
         <v>128</v>
       </c>
       <c r="B159" s="76">
         <v>1675.8</v>
       </c>
       <c r="C159" s="76">
         <v>19058.599999999999</v>
       </c>
       <c r="D159" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E159" s="76">
         <v>2832.8</v>
       </c>
       <c r="F159" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="76">
         <v>2832.8</v>
       </c>
       <c r="H159" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I159" s="5"/>
     </row>
-    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:9">
       <c r="A160" s="73" t="s">
         <v>134</v>
       </c>
       <c r="B160" s="75" t="s">
         <v>10</v>
       </c>
       <c r="C160" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E160" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F160" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G160" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H160" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I160" s="5"/>
     </row>
-    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:9">
       <c r="A161" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B161" s="76">
         <v>88285.3</v>
       </c>
       <c r="C161" s="76">
         <v>639539.30000000005</v>
       </c>
       <c r="D161" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E161" s="76">
         <v>334455</v>
       </c>
       <c r="F161" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G161" s="76">
         <v>334454</v>
       </c>
       <c r="H161" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I161" s="5"/>
     </row>
-    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:9">
       <c r="A162" s="73" t="s">
         <v>130</v>
       </c>
       <c r="B162" s="76">
         <v>263.60000000000002</v>
       </c>
       <c r="C162" s="76">
         <v>1733.2</v>
       </c>
       <c r="D162" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G162" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H162" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I162" s="5"/>
     </row>
-    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:9">
       <c r="A163" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B163" s="76">
         <v>26596</v>
       </c>
       <c r="C163" s="76">
         <v>206239.6</v>
       </c>
       <c r="D163" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E163" s="76">
         <v>88007</v>
       </c>
       <c r="F163" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G163" s="76">
         <v>88007</v>
       </c>
       <c r="H163" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I163" s="5"/>
     </row>
-    <row r="164" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:9" ht="22.5">
       <c r="A164" s="73" t="s">
         <v>126</v>
       </c>
       <c r="B164" s="76">
         <v>267.5</v>
       </c>
       <c r="C164" s="76">
         <v>2835.7</v>
       </c>
       <c r="D164" s="76">
         <v>55.9</v>
       </c>
       <c r="E164" s="76">
         <v>995.9</v>
       </c>
       <c r="F164" s="76">
         <v>55.9</v>
       </c>
       <c r="G164" s="76">
         <v>995.9</v>
       </c>
       <c r="H164" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I164" s="5"/>
     </row>
-    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:9">
       <c r="A165" s="73" t="s">
         <v>136</v>
       </c>
       <c r="B165" s="76">
         <v>64.7</v>
       </c>
       <c r="C165" s="76">
         <v>1150.8</v>
       </c>
       <c r="D165" s="76">
         <v>55.7</v>
       </c>
       <c r="E165" s="76">
         <v>985.8</v>
       </c>
       <c r="F165" s="76">
         <v>55.7</v>
       </c>
       <c r="G165" s="76">
         <v>985.8</v>
       </c>
       <c r="H165" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I165" s="5"/>
     </row>
-    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:9">
       <c r="A166" s="73" t="s">
         <v>135</v>
       </c>
       <c r="B166" s="75" t="s">
         <v>9</v>
       </c>
       <c r="C166" s="76">
         <v>26.7</v>
       </c>
       <c r="D166" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G166" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H166" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I166" s="5"/>
     </row>
-    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:9">
       <c r="A167" s="73" t="s">
         <v>128</v>
       </c>
       <c r="B167" s="75" t="s">
         <v>9</v>
       </c>
       <c r="C167" s="76" t="s">
         <v>141</v>
       </c>
       <c r="D167" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G167" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H167" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I167" s="5"/>
     </row>
-    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:9">
       <c r="A168" s="73" t="s">
         <v>129</v>
       </c>
       <c r="B168" s="76">
         <v>85.4</v>
       </c>
       <c r="C168" s="76">
         <v>659.5</v>
       </c>
       <c r="D168" s="75" t="s">
         <v>10</v>
       </c>
       <c r="E168" s="76">
         <v>10.1</v>
       </c>
       <c r="F168" s="75" t="s">
         <v>10</v>
       </c>
       <c r="G168" s="76">
         <v>10.1</v>
       </c>
       <c r="H168" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I168" s="5"/>
     </row>
-    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:9">
       <c r="A169" s="73" t="s">
         <v>130</v>
       </c>
       <c r="B169" s="76">
         <v>106.2</v>
       </c>
       <c r="C169" s="76">
         <v>659.8</v>
       </c>
       <c r="D169" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G169" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H169" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I169" s="5"/>
     </row>
-    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:9">
       <c r="A170" s="73" t="s">
         <v>133</v>
       </c>
       <c r="B170" s="76">
         <v>11.2</v>
       </c>
       <c r="C170" s="76">
         <v>296.5</v>
       </c>
       <c r="D170" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G170" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H170" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I170" s="5"/>
     </row>
-    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:9">
       <c r="A171" s="73" t="s">
         <v>131</v>
       </c>
       <c r="B171" s="75" t="s">
         <v>9</v>
       </c>
       <c r="C171" s="76" t="s">
         <v>141</v>
       </c>
       <c r="D171" s="75" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="75" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G171" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H171" s="75" t="s">
         <v>9</v>
       </c>
       <c r="I171" s="5"/>
     </row>
-    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:9">
       <c r="A172" s="78"/>
       <c r="B172" s="78"/>
       <c r="C172" s="78"/>
       <c r="D172" s="78"/>
       <c r="E172" s="78"/>
       <c r="F172" s="78"/>
       <c r="G172" s="78"/>
       <c r="H172" s="78"/>
       <c r="I172" s="5"/>
     </row>
-    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:9">
       <c r="A173" s="1"/>
       <c r="B173" s="8"/>
       <c r="C173" s="7"/>
       <c r="D173" s="8"/>
       <c r="E173" s="7"/>
       <c r="F173" s="8"/>
       <c r="G173" s="7"/>
       <c r="H173" s="8"/>
       <c r="I173" s="5"/>
     </row>
-    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:9">
       <c r="A174" s="1"/>
       <c r="B174" s="8"/>
       <c r="C174" s="7"/>
       <c r="D174" s="8"/>
       <c r="E174" s="8"/>
       <c r="F174" s="8"/>
       <c r="G174" s="8"/>
       <c r="H174" s="8"/>
       <c r="I174" s="5"/>
     </row>
-    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:9">
       <c r="A175" s="1"/>
       <c r="B175" s="8"/>
       <c r="C175" s="7"/>
       <c r="D175" s="8"/>
       <c r="E175" s="8"/>
       <c r="F175" s="8"/>
       <c r="G175" s="8"/>
       <c r="H175" s="8"/>
       <c r="I175" s="5"/>
     </row>
-    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:9">
       <c r="A176" s="1"/>
       <c r="B176" s="8"/>
       <c r="C176" s="7"/>
       <c r="D176" s="8"/>
       <c r="E176" s="7"/>
       <c r="F176" s="8"/>
       <c r="G176" s="7"/>
       <c r="H176" s="8"/>
       <c r="I176" s="5"/>
     </row>
-    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:9">
       <c r="A177" s="1"/>
       <c r="B177" s="7"/>
       <c r="C177" s="7"/>
       <c r="D177" s="8"/>
       <c r="E177" s="8"/>
       <c r="F177" s="8"/>
       <c r="G177" s="8"/>
       <c r="H177" s="8"/>
       <c r="I177" s="5"/>
     </row>
-    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:9">
       <c r="A178" s="1"/>
       <c r="B178" s="8"/>
       <c r="C178" s="7"/>
       <c r="D178" s="8"/>
       <c r="E178" s="7"/>
       <c r="F178" s="8"/>
       <c r="G178" s="7"/>
       <c r="H178" s="8"/>
       <c r="I178" s="5"/>
     </row>
-    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H179" s="127"/>
+    <row r="179" spans="1:9">
+      <c r="A179" s="128"/>
+      <c r="B179" s="128"/>
+      <c r="C179" s="128"/>
+      <c r="D179" s="128"/>
+      <c r="E179" s="128"/>
+      <c r="F179" s="128"/>
+      <c r="G179" s="128"/>
+      <c r="H179" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A179:H179"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N183"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C26" sqref="C26:D26"/>
+    <sheetView topLeftCell="A35" workbookViewId="0">
+      <selection activeCell="D60" sqref="D60"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="32.42578125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="11.85546875" customWidth="1"/>
+    <col min="1" max="1" width="32.375" customWidth="1"/>
+    <col min="2" max="2" width="12.125" customWidth="1"/>
+    <col min="3" max="3" width="12.25" customWidth="1"/>
+    <col min="4" max="4" width="12.375" customWidth="1"/>
+    <col min="5" max="5" width="14.375" customWidth="1"/>
+    <col min="6" max="6" width="14.125" customWidth="1"/>
+    <col min="7" max="7" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="106" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="122" t="s">
+    <row r="1" spans="1:14" s="106" customFormat="1">
+      <c r="A1" s="123" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="122"/>
-[...8 lines deleted...]
-      <c r="A2" s="122" t="s">
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+    </row>
+    <row r="2" spans="1:14" s="106" customFormat="1">
+      <c r="A2" s="123" t="s">
         <v>127</v>
       </c>
-      <c r="B2" s="122"/>
-[...8 lines deleted...]
-      <c r="A3" s="123" t="s">
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+    </row>
+    <row r="3" spans="1:14" s="106" customFormat="1">
+      <c r="A3" s="124" t="s">
         <v>148</v>
       </c>
-      <c r="B3" s="123"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:14" s="104" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="124"/>
+      <c r="C3" s="124"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="124"/>
+      <c r="F3" s="124"/>
+      <c r="G3" s="124"/>
+      <c r="H3" s="124"/>
+    </row>
+    <row r="4" spans="1:14" s="104" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="108"/>
       <c r="B4" s="108"/>
       <c r="C4" s="108"/>
       <c r="D4" s="108"/>
       <c r="E4" s="108"/>
       <c r="F4" s="108"/>
       <c r="G4" s="108"/>
       <c r="H4" s="108"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="125" t="s">
+    <row r="5" spans="1:14">
+      <c r="A5" s="125"/>
+      <c r="B5" s="126" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="125"/>
-[...2 lines deleted...]
-      <c r="F5" s="125" t="s">
+      <c r="C5" s="126"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="126"/>
+      <c r="F5" s="126" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="125"/>
-      <c r="H5" s="126" t="s">
+      <c r="G5" s="126"/>
+      <c r="H5" s="127" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="125" t="s">
+    <row r="6" spans="1:14">
+      <c r="A6" s="125"/>
+      <c r="B6" s="126" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="125"/>
-      <c r="D6" s="125" t="s">
+      <c r="C6" s="126"/>
+      <c r="D6" s="126" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="125"/>
-[...5 lines deleted...]
-      <c r="A7" s="124"/>
+      <c r="E6" s="126"/>
+      <c r="F6" s="126"/>
+      <c r="G6" s="126"/>
+      <c r="H6" s="127"/>
+    </row>
+    <row r="7" spans="1:14" ht="33.75">
+      <c r="A7" s="125"/>
       <c r="B7" s="93" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="93" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="93" t="s">
         <v>4</v>
       </c>
       <c r="E7" s="93" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="93" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="H7" s="126"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="H7" s="127"/>
+    </row>
+    <row r="8" spans="1:14" ht="22.5">
       <c r="A8" s="95" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="96"/>
       <c r="C8" s="96"/>
       <c r="D8" s="96"/>
       <c r="E8" s="96"/>
       <c r="F8" s="96"/>
       <c r="G8" s="96"/>
       <c r="H8" s="96" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14">
       <c r="A9" s="95" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="96"/>
       <c r="C9" s="96"/>
       <c r="D9" s="96"/>
       <c r="E9" s="96"/>
       <c r="F9" s="96"/>
       <c r="G9" s="96"/>
       <c r="H9" s="96" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14">
       <c r="A10" s="95" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="96"/>
       <c r="C10" s="96"/>
       <c r="D10" s="96"/>
       <c r="E10" s="96"/>
       <c r="F10" s="96"/>
       <c r="G10" s="96"/>
       <c r="H10" s="96" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" ht="33.75">
       <c r="A11" s="94" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="97">
         <v>378.4</v>
       </c>
       <c r="C11" s="97">
         <v>2596.9</v>
       </c>
       <c r="D11" s="97">
         <v>353.2</v>
       </c>
       <c r="E11" s="97">
         <v>2531.6</v>
       </c>
       <c r="F11" s="97">
         <v>246.3</v>
       </c>
       <c r="G11" s="97">
         <v>1765.3</v>
       </c>
       <c r="H11" s="97">
         <v>240.3</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14">
       <c r="A12" s="94" t="s">
         <v>128</v>
       </c>
       <c r="B12" s="97">
         <v>117.3</v>
       </c>
       <c r="C12" s="97">
         <v>829.1</v>
       </c>
       <c r="D12" s="97">
         <v>103.9</v>
       </c>
       <c r="E12" s="97">
         <v>786.1</v>
       </c>
       <c r="F12" s="97">
         <v>84.5</v>
       </c>
       <c r="G12" s="97">
         <v>684.3</v>
       </c>
       <c r="H12" s="97">
         <v>61</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14">
       <c r="A13" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="97">
         <v>133.4</v>
       </c>
       <c r="C13" s="97">
         <v>907.3</v>
       </c>
       <c r="D13" s="97">
         <v>120.2</v>
       </c>
       <c r="E13" s="97">
         <v>891.3</v>
       </c>
       <c r="F13" s="97">
         <v>99.7</v>
       </c>
       <c r="G13" s="97">
         <v>641.79999999999995</v>
       </c>
       <c r="H13" s="97">
         <v>145.69999999999999</v>
       </c>
       <c r="I13" s="5"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14">
       <c r="A14" s="94" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="97">
         <v>127.7</v>
       </c>
       <c r="C14" s="97">
         <v>860.5</v>
       </c>
       <c r="D14" s="97">
         <v>129.1</v>
       </c>
       <c r="E14" s="97">
         <v>854.2</v>
       </c>
       <c r="F14" s="97">
         <v>62.1</v>
       </c>
       <c r="G14" s="97">
         <v>439.2</v>
       </c>
       <c r="H14" s="97">
         <v>33.6</v>
       </c>
       <c r="I14" s="5"/>
       <c r="N14" s="5"/>
     </row>
-    <row r="15" spans="1:14" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" ht="22.5">
       <c r="A15" s="94" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="97">
         <v>7.7</v>
       </c>
       <c r="C15" s="97">
         <v>49.4</v>
       </c>
       <c r="D15" s="97">
         <v>7.2</v>
       </c>
       <c r="E15" s="97">
         <v>48.1</v>
       </c>
       <c r="F15" s="97">
         <v>7.2</v>
       </c>
       <c r="G15" s="97">
         <v>48.1</v>
       </c>
       <c r="H15" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I15" s="5"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14">
       <c r="A16" s="94" t="s">
         <v>128</v>
       </c>
       <c r="B16" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="97">
         <v>36.299999999999997</v>
       </c>
       <c r="D16" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="97">
         <v>35.700000000000003</v>
       </c>
       <c r="F16" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="97">
         <v>35.700000000000003</v>
       </c>
       <c r="H16" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I16" s="5"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B17" s="97">
         <v>0.3</v>
       </c>
       <c r="C17" s="97">
         <v>0.5</v>
       </c>
       <c r="D17" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G17" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I17" s="5"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="94" t="s">
         <v>131</v>
       </c>
       <c r="B18" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="5"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9">
       <c r="A19" s="95" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="96"/>
       <c r="C19" s="96"/>
       <c r="D19" s="96"/>
       <c r="E19" s="96"/>
       <c r="F19" s="96"/>
       <c r="G19" s="96"/>
       <c r="H19" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="5"/>
     </row>
-    <row r="20" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" ht="22.5">
       <c r="A20" s="94" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G20" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="5"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="94" t="s">
         <v>132</v>
       </c>
       <c r="B21" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G21" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="5"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="94" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="97">
         <v>198.8</v>
       </c>
       <c r="C22" s="97">
         <v>1232</v>
       </c>
       <c r="D22" s="97">
         <v>184.9</v>
       </c>
       <c r="E22" s="97">
         <v>1008.4</v>
       </c>
       <c r="F22" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="97">
         <v>838.4</v>
       </c>
       <c r="H22" s="97">
         <v>65</v>
       </c>
       <c r="I22" s="5"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B23" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="97">
         <v>271.60000000000002</v>
       </c>
       <c r="D23" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="97">
         <v>268.60000000000002</v>
       </c>
       <c r="F23" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="97">
         <v>220.6</v>
       </c>
       <c r="H23" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="5"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="97">
         <v>164.4</v>
       </c>
       <c r="C24" s="97">
         <v>960.4</v>
       </c>
       <c r="D24" s="97">
         <v>136.9</v>
       </c>
       <c r="E24" s="97">
         <v>739.8</v>
       </c>
       <c r="F24" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="97">
         <v>617.79999999999995</v>
       </c>
       <c r="H24" s="97">
         <v>61</v>
       </c>
       <c r="I24" s="5"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="94" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="5"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B26" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C26" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="5"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="94" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="97">
         <v>371.3</v>
       </c>
       <c r="C27" s="97">
         <v>1624</v>
       </c>
       <c r="D27" s="97">
         <v>169</v>
       </c>
       <c r="E27" s="97">
         <v>1093.5</v>
       </c>
       <c r="F27" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="97">
         <v>1015.5</v>
       </c>
       <c r="H27" s="97">
         <v>500.3</v>
       </c>
       <c r="I27" s="5"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B28" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="5"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B29" s="97">
         <v>215.9</v>
       </c>
       <c r="C29" s="97">
         <v>954.9</v>
       </c>
       <c r="D29" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="97">
         <v>395.3</v>
       </c>
       <c r="F29" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="97">
         <v>395.3</v>
       </c>
       <c r="H29" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="5"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="94" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="5"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B31" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F31" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="5"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="94" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="5"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F33" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H33" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="5"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9">
       <c r="A34" s="94" t="s">
         <v>86</v>
       </c>
       <c r="B34" s="97">
         <v>616</v>
       </c>
       <c r="C34" s="97">
         <v>4069</v>
       </c>
       <c r="D34" s="97">
         <v>73</v>
       </c>
       <c r="E34" s="97">
         <v>481</v>
       </c>
       <c r="F34" s="97">
         <v>73</v>
       </c>
       <c r="G34" s="97">
         <v>481</v>
       </c>
       <c r="H34" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I34" s="5"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="97">
         <v>616</v>
       </c>
       <c r="C35" s="97">
         <v>4069</v>
       </c>
       <c r="D35" s="97">
         <v>73</v>
       </c>
       <c r="E35" s="97">
         <v>481</v>
       </c>
       <c r="F35" s="97">
         <v>73</v>
       </c>
       <c r="G35" s="97">
         <v>481</v>
       </c>
       <c r="H35" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I35" s="5"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="94" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="97">
         <v>375.6</v>
       </c>
       <c r="C36" s="97">
         <v>2225.6999999999998</v>
       </c>
       <c r="D36" s="97">
         <v>324.8</v>
       </c>
       <c r="E36" s="97">
         <v>2137.6</v>
       </c>
       <c r="F36" s="97">
         <v>19</v>
       </c>
       <c r="G36" s="97">
         <v>125.4</v>
       </c>
       <c r="H36" s="97">
         <v>409.3</v>
       </c>
       <c r="I36" s="5"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9">
       <c r="A37" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B37" s="97">
         <v>375.6</v>
       </c>
       <c r="C37" s="97">
         <v>2225.6999999999998</v>
       </c>
       <c r="D37" s="97">
         <v>324.8</v>
       </c>
       <c r="E37" s="97">
         <v>2137.6</v>
       </c>
       <c r="F37" s="97">
         <v>19</v>
       </c>
       <c r="G37" s="97">
         <v>125.4</v>
       </c>
       <c r="H37" s="97">
         <v>409.3</v>
       </c>
       <c r="I37" s="5"/>
     </row>
-    <row r="38" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9" ht="22.5">
       <c r="A38" s="95" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="96"/>
       <c r="C38" s="96"/>
       <c r="D38" s="96"/>
       <c r="E38" s="96"/>
       <c r="F38" s="96"/>
       <c r="G38" s="96"/>
       <c r="H38" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I38" s="5"/>
     </row>
-    <row r="39" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9" ht="22.5">
       <c r="A39" s="94" t="s">
         <v>88</v>
       </c>
       <c r="B39" s="97">
         <v>155.4</v>
       </c>
       <c r="C39" s="97">
         <v>640.4</v>
       </c>
       <c r="D39" s="97">
         <v>101.3</v>
       </c>
       <c r="E39" s="97">
         <v>240</v>
       </c>
       <c r="F39" s="97">
         <v>101.3</v>
       </c>
       <c r="G39" s="97">
         <v>240</v>
       </c>
       <c r="H39" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B40" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="97">
         <v>225.5</v>
       </c>
       <c r="D40" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E40" s="97">
         <v>225.5</v>
       </c>
       <c r="F40" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="97">
         <v>225.5</v>
       </c>
       <c r="H40" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I40" s="5"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="94" t="s">
         <v>131</v>
       </c>
       <c r="B41" s="97">
         <v>57.4</v>
       </c>
       <c r="C41" s="97">
         <v>414.9</v>
       </c>
       <c r="D41" s="97">
         <v>3.3</v>
       </c>
       <c r="E41" s="97">
         <v>14.5</v>
       </c>
       <c r="F41" s="97">
         <v>3.3</v>
       </c>
       <c r="G41" s="97">
         <v>14.5</v>
       </c>
       <c r="H41" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I41" s="5"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9">
       <c r="A42" s="94" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="96" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="97" t="s">
         <v>141</v>
       </c>
       <c r="D42" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="97" t="s">
         <v>141</v>
       </c>
       <c r="F42" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="97" t="s">
         <v>141</v>
       </c>
       <c r="H42" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="5"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9">
       <c r="A43" s="94" t="s">
         <v>134</v>
       </c>
       <c r="B43" s="96" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="97" t="s">
         <v>141</v>
       </c>
       <c r="D43" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="97" t="s">
         <v>141</v>
       </c>
       <c r="F43" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="97" t="s">
         <v>141</v>
       </c>
       <c r="H43" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="5"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="94" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="97">
         <v>14.9</v>
       </c>
       <c r="C44" s="97">
         <v>102.3</v>
       </c>
       <c r="D44" s="97">
         <v>1.1000000000000001</v>
       </c>
       <c r="E44" s="97">
         <v>15</v>
       </c>
       <c r="F44" s="97">
         <v>1.1000000000000001</v>
       </c>
       <c r="G44" s="97">
         <v>15</v>
       </c>
       <c r="H44" s="97">
         <v>184.2</v>
       </c>
       <c r="I44" s="5"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B45" s="97">
         <v>8.6999999999999993</v>
       </c>
       <c r="C45" s="97">
         <v>47.9</v>
       </c>
       <c r="D45" s="97">
         <v>1.1000000000000001</v>
       </c>
       <c r="E45" s="97">
         <v>15</v>
       </c>
       <c r="F45" s="97">
         <v>1.1000000000000001</v>
       </c>
       <c r="G45" s="97">
         <v>15</v>
       </c>
       <c r="H45" s="97">
         <v>164</v>
       </c>
       <c r="I45" s="5"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9">
       <c r="A46" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B46" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="97">
         <v>54.4</v>
       </c>
       <c r="D46" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H46" s="97">
         <v>20.2</v>
       </c>
       <c r="I46" s="5"/>
     </row>
-    <row r="47" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9" ht="33.75">
       <c r="A47" s="94" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="97">
         <v>445.1</v>
       </c>
       <c r="C47" s="97">
         <v>2267.3000000000002</v>
       </c>
       <c r="D47" s="97">
         <v>364.8</v>
       </c>
       <c r="E47" s="97">
         <v>2134.3000000000002</v>
       </c>
       <c r="F47" s="97">
         <v>364.8</v>
       </c>
       <c r="G47" s="97">
         <v>2134.3000000000002</v>
       </c>
       <c r="H47" s="97">
         <v>1283</v>
       </c>
       <c r="I47" s="5"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B48" s="97">
         <v>30.7</v>
       </c>
       <c r="C48" s="97">
         <v>137.80000000000001</v>
       </c>
       <c r="D48" s="97">
         <v>32.6</v>
       </c>
       <c r="E48" s="97">
         <v>133.30000000000001</v>
       </c>
       <c r="F48" s="97">
         <v>32.6</v>
       </c>
       <c r="G48" s="97">
         <v>133.30000000000001</v>
       </c>
       <c r="H48" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="5"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="94" t="s">
         <v>134</v>
       </c>
       <c r="B49" s="97">
         <v>9</v>
       </c>
       <c r="C49" s="97">
         <v>33</v>
       </c>
       <c r="D49" s="97">
         <v>9</v>
       </c>
       <c r="E49" s="97">
         <v>33</v>
       </c>
       <c r="F49" s="97">
         <v>9</v>
       </c>
       <c r="G49" s="97">
         <v>33</v>
       </c>
       <c r="H49" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I49" s="5"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
       <c r="A50" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B50" s="97">
         <v>102</v>
       </c>
       <c r="C50" s="97">
         <v>385.1</v>
       </c>
       <c r="D50" s="97">
         <v>92</v>
       </c>
       <c r="E50" s="97">
         <v>351.2</v>
       </c>
       <c r="F50" s="97">
         <v>92</v>
       </c>
       <c r="G50" s="97">
         <v>351.2</v>
       </c>
       <c r="H50" s="97">
         <v>90.6</v>
       </c>
       <c r="I50" s="5"/>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9">
       <c r="A51" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B51" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="97">
         <v>468.2</v>
       </c>
       <c r="D51" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E51" s="97">
         <v>303.39999999999998</v>
       </c>
       <c r="F51" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="97">
         <v>303.39999999999998</v>
       </c>
       <c r="H51" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="5"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="94" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="97">
         <v>235.7</v>
       </c>
       <c r="C52" s="97">
         <v>1243.2</v>
       </c>
       <c r="D52" s="97">
         <v>214.6</v>
       </c>
       <c r="E52" s="97">
         <v>1313.4</v>
       </c>
       <c r="F52" s="97">
         <v>214.6</v>
       </c>
       <c r="G52" s="97">
         <v>1313.4</v>
       </c>
       <c r="H52" s="97">
         <v>889.6</v>
       </c>
       <c r="I52" s="6"/>
     </row>
-    <row r="53" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9" ht="22.5">
       <c r="A53" s="95" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="96"/>
       <c r="C53" s="96"/>
       <c r="D53" s="96"/>
       <c r="E53" s="96"/>
       <c r="F53" s="96"/>
       <c r="G53" s="96"/>
       <c r="H53" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I53" s="6"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="95" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="96"/>
       <c r="C54" s="96"/>
       <c r="D54" s="96"/>
       <c r="E54" s="96"/>
       <c r="F54" s="96"/>
       <c r="G54" s="96"/>
       <c r="H54" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I54" s="5"/>
     </row>
-    <row r="55" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9" ht="33.75">
       <c r="A55" s="94" t="s">
         <v>91</v>
       </c>
       <c r="B55" s="98">
         <v>298</v>
       </c>
       <c r="C55" s="98">
         <v>1718</v>
       </c>
       <c r="D55" s="98">
         <v>299</v>
       </c>
       <c r="E55" s="98">
         <v>1719</v>
       </c>
       <c r="F55" s="98">
         <v>299</v>
       </c>
       <c r="G55" s="98">
         <v>1719</v>
       </c>
       <c r="H55" s="98">
         <v>4</v>
       </c>
       <c r="I55" s="5"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B56" s="98">
         <v>298</v>
       </c>
       <c r="C56" s="98">
         <v>1718</v>
       </c>
       <c r="D56" s="98">
         <v>299</v>
       </c>
       <c r="E56" s="98">
         <v>1719</v>
       </c>
       <c r="F56" s="98">
         <v>299</v>
       </c>
       <c r="G56" s="98">
         <v>1719</v>
       </c>
       <c r="H56" s="98">
         <v>4</v>
       </c>
       <c r="I56" s="5"/>
     </row>
-    <row r="57" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="94" t="s">
         <v>92</v>
       </c>
       <c r="B57" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H57" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="5"/>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B58" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E58" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F58" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G58" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H58" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="5"/>
     </row>
-    <row r="59" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="94" t="s">
         <v>93</v>
       </c>
       <c r="B59" s="98">
         <v>1602</v>
       </c>
       <c r="C59" s="98">
         <v>11750</v>
       </c>
       <c r="D59" s="98">
         <v>1614</v>
       </c>
       <c r="E59" s="98">
         <v>11752</v>
       </c>
       <c r="F59" s="98">
         <v>1614</v>
       </c>
       <c r="G59" s="98">
         <v>495742</v>
       </c>
       <c r="H59" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="5"/>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9">
       <c r="A60" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B60" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C60" s="98">
         <v>9950</v>
       </c>
       <c r="D60" s="98">
         <v>1376</v>
       </c>
       <c r="E60" s="98">
         <v>9950</v>
       </c>
       <c r="F60" s="98">
         <v>1376</v>
       </c>
       <c r="G60" s="98">
         <v>494205</v>
       </c>
       <c r="H60" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I60" s="5"/>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9">
       <c r="A61" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B61" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="5"/>
     </row>
-    <row r="62" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9" ht="22.5">
       <c r="A62" s="94" t="s">
         <v>94</v>
       </c>
       <c r="B62" s="98">
         <v>44</v>
       </c>
       <c r="C62" s="98">
         <v>283</v>
       </c>
       <c r="D62" s="98">
         <v>30</v>
       </c>
       <c r="E62" s="98">
         <v>249</v>
       </c>
       <c r="F62" s="98">
         <v>30</v>
       </c>
       <c r="G62" s="98">
         <v>247</v>
       </c>
       <c r="H62" s="98">
         <v>38</v>
       </c>
       <c r="I62" s="5"/>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9">
       <c r="A63" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B63" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="98">
         <v>260</v>
       </c>
       <c r="D63" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E63" s="98">
         <v>232</v>
       </c>
       <c r="F63" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="98">
         <v>232</v>
       </c>
       <c r="H63" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="5"/>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B64" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C64" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F64" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H64" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="5"/>
     </row>
-    <row r="65" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9" ht="22.5">
       <c r="A65" s="94" t="s">
         <v>95</v>
       </c>
       <c r="B65" s="98">
         <v>5230</v>
       </c>
       <c r="C65" s="98">
         <v>52423</v>
       </c>
       <c r="D65" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E65" s="98">
         <v>51573</v>
       </c>
       <c r="F65" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="98">
         <v>44398</v>
       </c>
       <c r="H65" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="5"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B66" s="98">
         <v>5230</v>
       </c>
       <c r="C66" s="98">
         <v>52423</v>
       </c>
       <c r="D66" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="98">
         <v>51573</v>
       </c>
       <c r="F66" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="98">
         <v>44398</v>
       </c>
       <c r="H66" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="5"/>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9">
       <c r="A67" s="94" t="s">
         <v>96</v>
       </c>
       <c r="B67" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="98">
         <v>3239</v>
       </c>
       <c r="D67" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="98">
         <v>3239</v>
       </c>
       <c r="F67" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="98">
         <v>3239</v>
       </c>
       <c r="H67" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I67" s="5"/>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B68" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C68" s="98">
         <v>3239</v>
       </c>
       <c r="D68" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="98">
         <v>3239</v>
       </c>
       <c r="F68" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="98">
         <v>3239</v>
       </c>
       <c r="H68" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I68" s="5"/>
     </row>
-    <row r="69" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9" ht="22.5">
       <c r="A69" s="94" t="s">
         <v>97</v>
       </c>
       <c r="B69" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C69" s="98">
         <v>2099</v>
       </c>
       <c r="D69" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E69" s="98">
         <v>2099</v>
       </c>
       <c r="F69" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="98">
         <v>1802</v>
       </c>
       <c r="H69" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="5"/>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9">
       <c r="A70" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B70" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C70" s="98">
         <v>2099</v>
       </c>
       <c r="D70" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E70" s="98">
         <v>2099</v>
       </c>
       <c r="F70" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="98">
         <v>1802</v>
       </c>
       <c r="H70" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="5"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="95" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="96"/>
       <c r="C71" s="96"/>
       <c r="D71" s="96"/>
       <c r="E71" s="96"/>
       <c r="F71" s="96"/>
       <c r="G71" s="96"/>
       <c r="H71" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I71" s="5"/>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9">
       <c r="A72" s="94" t="s">
         <v>98</v>
       </c>
       <c r="B72" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C72" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E72" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F72" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G72" s="97" t="s">
         <v>141</v>
       </c>
       <c r="H72" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="5"/>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9">
       <c r="A73" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B73" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E73" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F73" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G73" s="97" t="s">
         <v>141</v>
       </c>
       <c r="H73" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="5"/>
     </row>
-    <row r="74" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9" ht="22.5">
       <c r="A74" s="94" t="s">
         <v>99</v>
       </c>
       <c r="B74" s="97">
         <v>2002</v>
       </c>
       <c r="C74" s="97">
         <v>11295.5</v>
       </c>
       <c r="D74" s="97">
         <v>1721.9</v>
       </c>
       <c r="E74" s="97">
         <v>10321.799999999999</v>
       </c>
       <c r="F74" s="97">
         <v>1586.6</v>
       </c>
       <c r="G74" s="97">
         <v>7768.9</v>
       </c>
       <c r="H74" s="97">
         <v>4460.5</v>
       </c>
       <c r="I74" s="5"/>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9">
       <c r="A75" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B75" s="97">
         <v>1782</v>
       </c>
       <c r="C75" s="97">
         <v>10476.299999999999</v>
       </c>
       <c r="D75" s="97">
         <v>1511.2</v>
       </c>
       <c r="E75" s="97">
         <v>9516.5</v>
       </c>
       <c r="F75" s="97">
         <v>1375.9</v>
       </c>
       <c r="G75" s="97">
         <v>6963.6</v>
       </c>
       <c r="H75" s="97">
         <v>4446.5</v>
       </c>
       <c r="I75" s="5"/>
     </row>
-    <row r="76" spans="1:9" s="16" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9" s="16" customFormat="1">
       <c r="A76" s="94" t="s">
         <v>135</v>
       </c>
       <c r="B76" s="96" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E76" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F76" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H76" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="15"/>
     </row>
-    <row r="77" spans="1:9" s="16" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9" s="16" customFormat="1" ht="33.75">
       <c r="A77" s="94" t="s">
         <v>100</v>
       </c>
       <c r="B77" s="97">
         <v>794</v>
       </c>
       <c r="C77" s="97">
         <v>3903</v>
       </c>
       <c r="D77" s="97">
         <v>779</v>
       </c>
       <c r="E77" s="97">
         <v>3848</v>
       </c>
       <c r="F77" s="97">
         <v>779</v>
       </c>
       <c r="G77" s="97">
         <v>3848</v>
       </c>
       <c r="H77" s="97">
         <v>134</v>
       </c>
       <c r="I77" s="15"/>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B78" s="97">
         <v>794</v>
       </c>
       <c r="C78" s="97">
         <v>3903</v>
       </c>
       <c r="D78" s="97">
         <v>779</v>
       </c>
       <c r="E78" s="97">
         <v>3848</v>
       </c>
       <c r="F78" s="97">
         <v>779</v>
       </c>
       <c r="G78" s="97">
         <v>3848</v>
       </c>
       <c r="H78" s="97">
         <v>134</v>
       </c>
       <c r="I78" s="5"/>
     </row>
-    <row r="79" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="94" t="s">
         <v>101</v>
       </c>
       <c r="B79" s="97">
         <v>4352</v>
       </c>
       <c r="C79" s="97">
         <v>23263</v>
       </c>
       <c r="D79" s="97">
         <v>4350</v>
       </c>
       <c r="E79" s="97">
         <v>23167</v>
       </c>
       <c r="F79" s="97">
         <v>4350</v>
       </c>
       <c r="G79" s="97">
         <v>23167</v>
       </c>
       <c r="H79" s="97">
         <v>1033</v>
       </c>
       <c r="I79" s="5"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B80" s="97">
         <v>4352</v>
       </c>
       <c r="C80" s="97">
         <v>23263</v>
       </c>
       <c r="D80" s="97">
         <v>4350</v>
       </c>
       <c r="E80" s="97">
         <v>23167</v>
       </c>
       <c r="F80" s="97">
         <v>4350</v>
       </c>
       <c r="G80" s="97">
         <v>23167</v>
       </c>
       <c r="H80" s="97">
         <v>1033</v>
       </c>
       <c r="I80" s="5"/>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9">
       <c r="A81" s="95" t="s">
         <v>18</v>
       </c>
       <c r="B81" s="96"/>
       <c r="C81" s="96"/>
       <c r="D81" s="96"/>
       <c r="E81" s="96"/>
       <c r="F81" s="96"/>
       <c r="G81" s="96"/>
       <c r="H81" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I81" s="5"/>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9">
       <c r="A82" s="95" t="s">
         <v>20</v>
       </c>
       <c r="B82" s="96"/>
       <c r="C82" s="96"/>
       <c r="D82" s="96"/>
       <c r="E82" s="96"/>
       <c r="F82" s="96"/>
       <c r="G82" s="96"/>
       <c r="H82" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I82" s="5"/>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9">
       <c r="A83" s="95" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="96"/>
       <c r="C83" s="96"/>
       <c r="D83" s="96"/>
       <c r="E83" s="96"/>
       <c r="F83" s="96"/>
       <c r="G83" s="96"/>
       <c r="H83" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I83" s="5"/>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="95" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="96"/>
       <c r="C84" s="96"/>
       <c r="D84" s="96"/>
       <c r="E84" s="96"/>
       <c r="F84" s="96"/>
       <c r="G84" s="96"/>
       <c r="H84" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I84" s="5"/>
     </row>
-    <row r="85" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9" ht="33.75">
       <c r="A85" s="95" t="s">
         <v>22</v>
       </c>
       <c r="B85" s="96"/>
       <c r="C85" s="96"/>
       <c r="D85" s="96"/>
       <c r="E85" s="96"/>
       <c r="F85" s="96"/>
       <c r="G85" s="96"/>
       <c r="H85" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I85" s="5"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="95" t="s">
         <v>23</v>
       </c>
       <c r="B86" s="96"/>
       <c r="C86" s="96"/>
       <c r="D86" s="96"/>
       <c r="E86" s="96"/>
       <c r="F86" s="96"/>
       <c r="G86" s="96"/>
       <c r="H86" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I86" s="5"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B87" s="96"/>
       <c r="C87" s="96"/>
       <c r="D87" s="96"/>
       <c r="E87" s="96"/>
       <c r="F87" s="96"/>
       <c r="G87" s="96"/>
       <c r="H87" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I87" s="5"/>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9">
       <c r="A88" s="94" t="s">
         <v>102</v>
       </c>
       <c r="B88" s="97">
         <v>6.2</v>
       </c>
       <c r="C88" s="97">
         <v>37.799999999999997</v>
       </c>
       <c r="D88" s="97">
         <v>3.8</v>
       </c>
       <c r="E88" s="97">
         <v>35.6</v>
       </c>
       <c r="F88" s="97">
         <v>3.5</v>
       </c>
       <c r="G88" s="97">
         <v>25</v>
       </c>
       <c r="H88" s="97">
         <v>3.6</v>
       </c>
       <c r="I88" s="5"/>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9">
       <c r="A89" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B89" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C89" s="97">
         <v>12.1</v>
       </c>
       <c r="D89" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E89" s="97">
         <v>12.1</v>
       </c>
       <c r="F89" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="97">
         <v>12.1</v>
       </c>
       <c r="H89" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I89" s="5"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9">
       <c r="A90" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B90" s="97">
         <v>4.9000000000000004</v>
       </c>
       <c r="C90" s="97">
         <v>25.7</v>
       </c>
       <c r="D90" s="97">
         <v>2.5</v>
       </c>
       <c r="E90" s="97">
         <v>23.5</v>
       </c>
       <c r="F90" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G90" s="97">
         <v>12.9</v>
       </c>
       <c r="H90" s="97">
         <v>3.6</v>
       </c>
       <c r="I90" s="5"/>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9">
       <c r="A91" s="94" t="s">
         <v>103</v>
       </c>
       <c r="B91" s="97">
         <v>11.6</v>
       </c>
       <c r="C91" s="97">
         <v>74.2</v>
       </c>
       <c r="D91" s="97">
         <v>8.3000000000000007</v>
       </c>
       <c r="E91" s="97">
         <v>71.400000000000006</v>
       </c>
       <c r="F91" s="97">
         <v>4.5999999999999996</v>
       </c>
       <c r="G91" s="97">
         <v>41.5</v>
       </c>
       <c r="H91" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="5"/>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9">
       <c r="A92" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B92" s="97">
         <v>4.5999999999999996</v>
       </c>
       <c r="C92" s="97">
         <v>41.5</v>
       </c>
       <c r="D92" s="97">
         <v>4.5999999999999996</v>
       </c>
       <c r="E92" s="97">
         <v>41.5</v>
       </c>
       <c r="F92" s="97">
         <v>4.5999999999999996</v>
       </c>
       <c r="G92" s="97">
         <v>41.5</v>
       </c>
       <c r="H92" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I92" s="5"/>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9">
       <c r="A93" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B93" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C93" s="97">
         <v>32.700000000000003</v>
       </c>
       <c r="D93" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="97">
         <v>29.9</v>
       </c>
       <c r="F93" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G93" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H93" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="5"/>
     </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9">
       <c r="A94" s="94" t="s">
         <v>104</v>
       </c>
       <c r="B94" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C94" s="97">
         <v>8.3000000000000007</v>
       </c>
       <c r="D94" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="97">
         <v>8.3000000000000007</v>
       </c>
       <c r="F94" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="97">
         <v>8.3000000000000007</v>
       </c>
       <c r="H94" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I94" s="5"/>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B95" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="97">
         <v>8.3000000000000007</v>
       </c>
       <c r="D95" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="97">
         <v>8.3000000000000007</v>
       </c>
       <c r="F95" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G95" s="97">
         <v>8.3000000000000007</v>
       </c>
       <c r="H95" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I95" s="5"/>
     </row>
-    <row r="96" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9">
       <c r="A96" s="95" t="s">
         <v>25</v>
       </c>
       <c r="B96" s="96"/>
       <c r="C96" s="96"/>
       <c r="D96" s="96"/>
       <c r="E96" s="96"/>
       <c r="F96" s="96"/>
       <c r="G96" s="96"/>
       <c r="H96" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I96" s="5"/>
     </row>
-    <row r="97" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9">
       <c r="A97" s="94" t="s">
         <v>105</v>
       </c>
       <c r="B97" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F97" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G97" s="98" t="s">
         <v>141</v>
       </c>
       <c r="H97" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="13"/>
     </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9">
       <c r="A98" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B98" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F98" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G98" s="98" t="s">
         <v>141</v>
       </c>
       <c r="H98" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="13"/>
     </row>
-    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:9">
       <c r="A99" s="94" t="s">
         <v>106</v>
       </c>
       <c r="B99" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F99" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G99" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H99" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="5"/>
     </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:9">
       <c r="A100" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B100" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F100" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G100" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H100" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="5"/>
     </row>
-    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:9">
       <c r="A101" s="94" t="s">
         <v>107</v>
       </c>
       <c r="B101" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F101" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G101" s="98" t="s">
         <v>141</v>
       </c>
       <c r="H101" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="5"/>
     </row>
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:9">
       <c r="A102" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B102" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F102" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G102" s="98" t="s">
         <v>141</v>
       </c>
       <c r="H102" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="5"/>
     </row>
-    <row r="103" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:9">
       <c r="A103" s="94" t="s">
         <v>108</v>
       </c>
       <c r="B103" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C103" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E103" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F103" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="96" t="s">
         <v>10</v>
       </c>
       <c r="H103" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="5"/>
     </row>
-    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:9">
       <c r="A104" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B104" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C104" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E104" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F104" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G104" s="96" t="s">
         <v>10</v>
       </c>
       <c r="H104" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="5"/>
     </row>
-    <row r="105" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9" ht="33.75">
       <c r="A105" s="94" t="s">
         <v>109</v>
       </c>
       <c r="B105" s="97">
         <v>1782.5</v>
       </c>
       <c r="C105" s="97">
         <v>10599.9</v>
       </c>
       <c r="D105" s="97">
         <v>1319</v>
       </c>
       <c r="E105" s="97">
         <v>8107.1</v>
       </c>
       <c r="F105" s="97">
         <v>1284</v>
       </c>
       <c r="G105" s="97">
         <v>7757.1</v>
       </c>
       <c r="H105" s="97">
         <v>1489.6</v>
       </c>
       <c r="I105" s="5"/>
     </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:9">
       <c r="A106" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B106" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C106" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E106" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G106" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H106" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="5"/>
     </row>
-    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9">
       <c r="A107" s="94" t="s">
         <v>135</v>
       </c>
       <c r="B107" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H107" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="5"/>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9">
       <c r="A108" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B108" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C108" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E108" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F108" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G108" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H108" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="5"/>
     </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:9">
       <c r="A109" s="94" t="s">
         <v>110</v>
       </c>
       <c r="B109" s="102">
         <v>1782.5</v>
       </c>
       <c r="C109" s="102">
         <v>10599.9</v>
       </c>
       <c r="D109" s="102">
         <v>1319</v>
       </c>
       <c r="E109" s="102">
         <v>8107.1</v>
       </c>
       <c r="F109" s="102">
         <v>1284</v>
       </c>
       <c r="G109" s="102">
         <v>7757.1</v>
       </c>
       <c r="H109" s="102">
         <v>1489.6</v>
       </c>
       <c r="I109" s="5"/>
     </row>
-    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9">
       <c r="A110" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="101" t="s">
         <v>9</v>
       </c>
       <c r="E110" s="101" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="101" t="s">
         <v>9</v>
       </c>
       <c r="G110" s="101" t="s">
         <v>9</v>
       </c>
       <c r="H110" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="5"/>
     </row>
-    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9">
       <c r="A111" s="94" t="s">
         <v>135</v>
       </c>
       <c r="B111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H111" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="5"/>
     </row>
-    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:9">
       <c r="A112" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="C112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H112" s="101" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="5"/>
     </row>
-    <row r="113" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:9" ht="22.5">
       <c r="A113" s="95" t="s">
         <v>26</v>
       </c>
       <c r="B113" s="96"/>
       <c r="C113" s="96"/>
       <c r="D113" s="96"/>
       <c r="E113" s="96"/>
       <c r="F113" s="96"/>
       <c r="G113" s="96"/>
       <c r="H113" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I113" s="5"/>
     </row>
-    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:9">
       <c r="A114" s="95" t="s">
         <v>27</v>
       </c>
       <c r="B114" s="96"/>
       <c r="C114" s="96"/>
       <c r="D114" s="96"/>
       <c r="E114" s="96"/>
       <c r="F114" s="96"/>
       <c r="G114" s="96"/>
       <c r="H114" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I114" s="5"/>
     </row>
-    <row r="115" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9" ht="22.5">
       <c r="A115" s="94" t="s">
         <v>111</v>
       </c>
       <c r="B115" s="98">
         <v>1401097</v>
       </c>
       <c r="C115" s="98">
         <v>4124772</v>
       </c>
       <c r="D115" s="98">
         <v>1401097</v>
       </c>
       <c r="E115" s="98">
         <v>4124772</v>
       </c>
       <c r="F115" s="98">
         <v>1401097</v>
       </c>
       <c r="G115" s="98">
         <v>4124772</v>
       </c>
       <c r="H115" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I115" s="5"/>
     </row>
-    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:9">
       <c r="A116" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B116" s="98">
         <v>1401097</v>
       </c>
       <c r="C116" s="98">
         <v>4124772</v>
       </c>
       <c r="D116" s="98">
         <v>1401097</v>
       </c>
       <c r="E116" s="98">
         <v>4124772</v>
       </c>
       <c r="F116" s="98">
         <v>1401097</v>
       </c>
       <c r="G116" s="98">
         <v>4124772</v>
       </c>
       <c r="H116" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I116" s="5"/>
     </row>
-    <row r="117" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:9" ht="22.5">
       <c r="A117" s="95" t="s">
         <v>28</v>
       </c>
       <c r="B117" s="96"/>
       <c r="C117" s="96"/>
       <c r="D117" s="96"/>
       <c r="E117" s="96"/>
       <c r="F117" s="96"/>
       <c r="G117" s="96"/>
       <c r="H117" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I117" s="5"/>
     </row>
-    <row r="118" spans="1:9" ht="79.5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:9" ht="67.5">
       <c r="A118" s="94" t="s">
         <v>112</v>
       </c>
       <c r="B118" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C118" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H118" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I118" s="5"/>
     </row>
-    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:9">
       <c r="A119" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B119" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C119" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H119" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I119" s="5"/>
     </row>
-    <row r="120" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:9" ht="33.75">
       <c r="A120" s="94" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C120" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E120" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G120" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H120" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I120" s="5"/>
     </row>
-    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:9">
       <c r="A121" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B121" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C121" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D121" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E121" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G121" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H121" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I121" s="5"/>
     </row>
-    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:9">
       <c r="A122" s="94" t="s">
         <v>114</v>
       </c>
       <c r="B122" s="98">
         <v>398250</v>
       </c>
       <c r="C122" s="98">
         <v>1963605</v>
       </c>
       <c r="D122" s="98">
         <v>466361</v>
       </c>
       <c r="E122" s="98">
         <v>2187362</v>
       </c>
       <c r="F122" s="98">
         <v>132574</v>
       </c>
       <c r="G122" s="98">
         <v>537783</v>
       </c>
       <c r="H122" s="98">
         <v>1127296</v>
       </c>
       <c r="I122" s="5"/>
     </row>
-    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:9">
       <c r="A123" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B123" s="98">
         <v>398250</v>
       </c>
       <c r="C123" s="98">
         <v>1963605</v>
       </c>
       <c r="D123" s="98">
         <v>466361</v>
       </c>
       <c r="E123" s="98">
         <v>2187362</v>
       </c>
       <c r="F123" s="98">
         <v>132574</v>
       </c>
       <c r="G123" s="98">
         <v>537783</v>
       </c>
       <c r="H123" s="98">
         <v>1127296</v>
       </c>
       <c r="I123" s="5"/>
     </row>
-    <row r="124" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:9" ht="45">
       <c r="A124" s="94" t="s">
         <v>115</v>
       </c>
       <c r="B124" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G124" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H124" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="5"/>
     </row>
-    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:9">
       <c r="A125" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B125" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C125" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D125" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E125" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F125" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G125" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H125" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="5"/>
     </row>
-    <row r="126" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:9" ht="22.5">
       <c r="A126" s="94" t="s">
         <v>116</v>
       </c>
       <c r="B126" s="98">
         <v>13492</v>
       </c>
       <c r="C126" s="98">
         <v>89663</v>
       </c>
       <c r="D126" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H126" s="103" t="s">
         <v>141</v>
       </c>
       <c r="I126" s="5"/>
     </row>
-    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:9">
       <c r="A127" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B127" s="98">
         <v>10357</v>
       </c>
       <c r="C127" s="98">
         <v>71828</v>
       </c>
       <c r="D127" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G127" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H127" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I127" s="5"/>
     </row>
-    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:9">
       <c r="A128" s="94" t="s">
         <v>135</v>
       </c>
       <c r="B128" s="98" t="s">
         <v>141</v>
       </c>
       <c r="C128" s="103" t="s">
         <v>141</v>
       </c>
       <c r="D128" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G128" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H128" s="103" t="s">
         <v>141</v>
       </c>
       <c r="I128" s="5"/>
     </row>
-    <row r="129" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:9" ht="45">
       <c r="A129" s="94" t="s">
         <v>117</v>
       </c>
       <c r="B129" s="98">
         <v>26932</v>
       </c>
       <c r="C129" s="98">
         <v>156085</v>
       </c>
       <c r="D129" s="98">
         <v>26716</v>
       </c>
       <c r="E129" s="98">
         <v>153170</v>
       </c>
       <c r="F129" s="98">
         <v>24066</v>
       </c>
       <c r="G129" s="98">
         <v>150520</v>
       </c>
       <c r="H129" s="98">
         <v>19214</v>
       </c>
       <c r="I129" s="5"/>
     </row>
-    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:9">
       <c r="A130" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B130" s="98">
         <v>26932</v>
       </c>
       <c r="C130" s="98">
         <v>156085</v>
       </c>
       <c r="D130" s="98">
         <v>26716</v>
       </c>
       <c r="E130" s="98">
         <v>153170</v>
       </c>
       <c r="F130" s="98">
         <v>24066</v>
       </c>
       <c r="G130" s="98">
         <v>150520</v>
       </c>
       <c r="H130" s="98">
         <v>19214</v>
       </c>
       <c r="I130" s="5"/>
     </row>
-    <row r="131" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:9" ht="22.5">
       <c r="A131" s="94" t="s">
         <v>118</v>
       </c>
       <c r="B131" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C131" s="98">
         <v>2350</v>
       </c>
       <c r="D131" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E131" s="98">
         <v>2350</v>
       </c>
       <c r="F131" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G131" s="98">
         <v>2350</v>
       </c>
       <c r="H131" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I131" s="5"/>
     </row>
-    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:9">
       <c r="A132" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B132" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C132" s="98">
         <v>2350</v>
       </c>
       <c r="D132" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E132" s="98">
         <v>2350</v>
       </c>
       <c r="F132" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G132" s="98">
         <v>2350</v>
       </c>
       <c r="H132" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I132" s="5"/>
     </row>
-    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:9">
       <c r="A133" s="94" t="s">
         <v>119</v>
       </c>
       <c r="B133" s="98">
         <v>38249</v>
       </c>
       <c r="C133" s="98">
         <v>194128</v>
       </c>
       <c r="D133" s="98">
         <v>17759</v>
       </c>
       <c r="E133" s="98">
         <v>81173</v>
       </c>
       <c r="F133" s="98">
         <v>17759</v>
       </c>
       <c r="G133" s="98">
         <v>81172</v>
       </c>
       <c r="H133" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I133" s="5"/>
     </row>
-    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:9">
       <c r="A134" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B134" s="98">
         <v>38249</v>
       </c>
       <c r="C134" s="98">
         <v>194128</v>
       </c>
       <c r="D134" s="98">
         <v>17759</v>
       </c>
       <c r="E134" s="98">
         <v>81173</v>
       </c>
       <c r="F134" s="98">
         <v>17759</v>
       </c>
       <c r="G134" s="98">
         <v>81172</v>
       </c>
       <c r="H134" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I134" s="5"/>
     </row>
-    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:9">
       <c r="A135" s="94" t="s">
         <v>120</v>
       </c>
       <c r="B135" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G135" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H135" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="5"/>
     </row>
-    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:9">
       <c r="A136" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B136" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H136" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="5"/>
     </row>
-    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:9">
       <c r="A137" s="95" t="s">
         <v>29</v>
       </c>
       <c r="B137" s="96"/>
       <c r="C137" s="101"/>
       <c r="D137" s="101"/>
       <c r="E137" s="101"/>
       <c r="F137" s="101"/>
       <c r="G137" s="101"/>
       <c r="H137" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I137" s="5"/>
     </row>
-    <row r="138" spans="1:9" s="16" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:9" s="16" customFormat="1">
       <c r="A138" s="94" t="s">
         <v>121</v>
       </c>
       <c r="B138" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G138" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H138" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="15"/>
     </row>
-    <row r="139" spans="1:9" s="16" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:9" s="16" customFormat="1">
       <c r="A139" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B139" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G139" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H139" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="15"/>
     </row>
-    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:9">
       <c r="A140" s="94" t="s">
         <v>122</v>
       </c>
       <c r="B140" s="96" t="s">
         <v>9</v>
       </c>
       <c r="C140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D140" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F140" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G140" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H140" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="5"/>
     </row>
-    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:9">
       <c r="A141" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B141" s="96" t="s">
         <v>9</v>
       </c>
       <c r="C141" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F141" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G141" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H141" s="96" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="5"/>
     </row>
-    <row r="142" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:9" ht="22.5">
       <c r="A142" s="95" t="s">
         <v>30</v>
       </c>
       <c r="B142" s="96"/>
       <c r="C142" s="96"/>
       <c r="D142" s="96"/>
       <c r="E142" s="96"/>
       <c r="F142" s="96"/>
       <c r="G142" s="96"/>
       <c r="H142" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I142" s="5"/>
     </row>
-    <row r="143" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:9" ht="22.5">
       <c r="A143" s="94" t="s">
         <v>123</v>
       </c>
       <c r="B143" s="98">
         <v>789</v>
       </c>
       <c r="C143" s="98">
         <v>5979</v>
       </c>
       <c r="D143" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="98">
         <v>19</v>
       </c>
       <c r="F143" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G143" s="98">
         <v>19</v>
       </c>
       <c r="H143" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I143" s="5"/>
     </row>
-    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:9">
       <c r="A144" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B144" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C144" s="98">
         <v>500</v>
       </c>
       <c r="D144" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E144" s="96" t="s">
         <v>10</v>
       </c>
       <c r="F144" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G144" s="96" t="s">
         <v>10</v>
       </c>
       <c r="H144" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I144" s="5"/>
     </row>
-    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:9">
       <c r="A145" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B145" s="98">
         <v>719</v>
       </c>
       <c r="C145" s="98">
         <v>5479</v>
       </c>
       <c r="D145" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E145" s="98">
         <v>9</v>
       </c>
       <c r="F145" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G145" s="98">
         <v>9</v>
       </c>
       <c r="H145" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I145" s="5"/>
     </row>
-    <row r="146" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:9" ht="22.5">
       <c r="A146" s="95" t="s">
         <v>31</v>
       </c>
       <c r="B146" s="96"/>
       <c r="C146" s="96"/>
       <c r="D146" s="96"/>
       <c r="E146" s="96"/>
       <c r="F146" s="96"/>
       <c r="G146" s="96"/>
       <c r="H146" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I146" s="5"/>
     </row>
-    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:9">
       <c r="A147" s="95" t="s">
         <v>32</v>
       </c>
       <c r="B147" s="96"/>
       <c r="C147" s="96"/>
       <c r="D147" s="96"/>
       <c r="E147" s="96"/>
       <c r="F147" s="96"/>
       <c r="G147" s="96"/>
       <c r="H147" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I147" s="5"/>
     </row>
-    <row r="148" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:9" ht="22.5">
       <c r="A148" s="95" t="s">
         <v>33</v>
       </c>
       <c r="B148" s="96"/>
       <c r="C148" s="96"/>
       <c r="D148" s="96"/>
       <c r="E148" s="96"/>
       <c r="F148" s="96"/>
       <c r="G148" s="96"/>
       <c r="H148" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I148" s="5"/>
     </row>
-    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:9">
       <c r="A149" s="95" t="s">
         <v>38</v>
       </c>
       <c r="B149" s="96"/>
       <c r="C149" s="96"/>
       <c r="D149" s="96"/>
       <c r="E149" s="96"/>
       <c r="F149" s="96"/>
       <c r="G149" s="96"/>
       <c r="H149" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I149" s="5"/>
     </row>
-    <row r="150" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:9" ht="22.5">
       <c r="A150" s="94" t="s">
         <v>124</v>
       </c>
       <c r="B150" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C150" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D150" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E150" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F150" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G150" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H150" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I150" s="5"/>
     </row>
-    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:9">
       <c r="A151" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B151" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C151" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D151" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E151" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F151" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G151" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H151" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I151" s="5"/>
     </row>
-    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:9">
       <c r="A152" s="95" t="s">
         <v>34</v>
       </c>
       <c r="B152" s="96"/>
       <c r="C152" s="96"/>
       <c r="D152" s="96"/>
       <c r="E152" s="96"/>
       <c r="F152" s="96"/>
       <c r="G152" s="96"/>
       <c r="H152" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I152" s="5"/>
     </row>
-    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:9">
       <c r="A153" s="95" t="s">
         <v>35</v>
       </c>
       <c r="B153" s="96"/>
       <c r="C153" s="96"/>
       <c r="D153" s="96"/>
       <c r="E153" s="96"/>
       <c r="F153" s="96"/>
       <c r="G153" s="96"/>
       <c r="H153" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I153" s="5"/>
     </row>
-    <row r="154" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:9" ht="22.5">
       <c r="A154" s="95" t="s">
         <v>36</v>
       </c>
       <c r="B154" s="96"/>
       <c r="C154" s="96"/>
       <c r="D154" s="96"/>
       <c r="E154" s="96"/>
       <c r="F154" s="96"/>
       <c r="G154" s="96"/>
       <c r="H154" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I154" s="5"/>
     </row>
-    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:9">
       <c r="A155" s="95" t="s">
         <v>37</v>
       </c>
       <c r="B155" s="96"/>
       <c r="C155" s="96"/>
       <c r="D155" s="96"/>
       <c r="E155" s="96"/>
       <c r="F155" s="96"/>
       <c r="G155" s="96"/>
       <c r="H155" s="96" t="s">
         <v>8</v>
       </c>
       <c r="I155" s="5"/>
     </row>
-    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:9">
       <c r="A156" s="94" t="s">
         <v>125</v>
       </c>
       <c r="B156" s="97">
         <v>299706.59999999998</v>
       </c>
       <c r="C156" s="97">
         <v>2410533.6</v>
       </c>
       <c r="D156" s="97">
         <v>136837</v>
       </c>
       <c r="E156" s="97">
         <v>1186858.8</v>
       </c>
       <c r="F156" s="97">
         <v>136837</v>
       </c>
       <c r="G156" s="97">
         <v>1186857.8</v>
       </c>
       <c r="H156" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I156" s="5"/>
     </row>
-    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:9">
       <c r="A157" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B157" s="97">
         <v>159547.29999999999</v>
       </c>
       <c r="C157" s="97">
         <v>1318423</v>
       </c>
       <c r="D157" s="97">
         <v>69554</v>
       </c>
       <c r="E157" s="97">
         <v>608908</v>
       </c>
       <c r="F157" s="97">
         <v>69554</v>
       </c>
       <c r="G157" s="97">
         <v>608908</v>
       </c>
       <c r="H157" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I157" s="5"/>
     </row>
-    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:9">
       <c r="A158" s="94" t="s">
         <v>135</v>
       </c>
       <c r="B158" s="96" t="s">
         <v>9</v>
       </c>
       <c r="C158" s="97" t="s">
         <v>141</v>
       </c>
       <c r="D158" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G158" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H158" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I158" s="5"/>
     </row>
-    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:9">
       <c r="A159" s="94" t="s">
         <v>128</v>
       </c>
       <c r="B159" s="97">
         <v>2616.1999999999998</v>
       </c>
       <c r="C159" s="97">
         <v>21674.799999999999</v>
       </c>
       <c r="D159" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E159" s="97">
         <v>3132.8</v>
       </c>
       <c r="F159" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="97">
         <v>3132.8</v>
       </c>
       <c r="H159" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I159" s="5"/>
     </row>
-    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:9">
       <c r="A160" s="94" t="s">
         <v>134</v>
       </c>
       <c r="B160" s="96" t="s">
         <v>10</v>
       </c>
       <c r="C160" s="101" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="101" t="s">
         <v>10</v>
       </c>
       <c r="E160" s="101" t="s">
         <v>10</v>
       </c>
       <c r="F160" s="101" t="s">
         <v>10</v>
       </c>
       <c r="G160" s="101" t="s">
         <v>10</v>
       </c>
       <c r="H160" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I160" s="5"/>
     </row>
-    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:9">
       <c r="A161" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B161" s="97">
         <v>98689.5</v>
       </c>
       <c r="C161" s="97">
         <v>738228.8</v>
       </c>
       <c r="D161" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E161" s="97">
         <v>382471</v>
       </c>
       <c r="F161" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G161" s="97">
         <v>382470</v>
       </c>
       <c r="H161" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I161" s="5"/>
     </row>
-    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:9">
       <c r="A162" s="94" t="s">
         <v>130</v>
       </c>
       <c r="B162" s="97">
         <v>347.7</v>
       </c>
       <c r="C162" s="97">
         <v>2080.9</v>
       </c>
       <c r="D162" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G162" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H162" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I162" s="5"/>
     </row>
-    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:9">
       <c r="A163" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B163" s="97">
         <v>29284.9</v>
       </c>
       <c r="C163" s="97">
         <v>235524.5</v>
       </c>
       <c r="D163" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E163" s="97">
         <v>97753</v>
       </c>
       <c r="F163" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G163" s="97">
         <v>97753</v>
       </c>
       <c r="H163" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I163" s="5"/>
     </row>
-    <row r="164" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:9" ht="22.5">
       <c r="A164" s="94" t="s">
         <v>126</v>
       </c>
       <c r="B164" s="97">
         <v>234.9</v>
       </c>
       <c r="C164" s="97">
         <v>3070.6</v>
       </c>
       <c r="D164" s="97">
         <v>54.1</v>
       </c>
       <c r="E164" s="97">
         <v>1050</v>
       </c>
       <c r="F164" s="97">
         <v>54.1</v>
       </c>
       <c r="G164" s="97">
         <v>1050</v>
       </c>
       <c r="H164" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I164" s="5"/>
     </row>
-    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:9">
       <c r="A165" s="94" t="s">
         <v>136</v>
       </c>
       <c r="B165" s="97">
         <v>59.8</v>
       </c>
       <c r="C165" s="97">
         <v>1210.5999999999999</v>
       </c>
       <c r="D165" s="97">
         <v>53.9</v>
       </c>
       <c r="E165" s="97">
         <v>1039.7</v>
       </c>
       <c r="F165" s="97">
         <v>53.9</v>
       </c>
       <c r="G165" s="97">
         <v>1039.7</v>
       </c>
       <c r="H165" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I165" s="5"/>
     </row>
-    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:9">
       <c r="A166" s="94" t="s">
         <v>135</v>
       </c>
       <c r="B166" s="96" t="s">
         <v>9</v>
       </c>
       <c r="C166" s="97">
         <v>26.7</v>
       </c>
       <c r="D166" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G166" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H166" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I166" s="5"/>
     </row>
-    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:9">
       <c r="A167" s="94" t="s">
         <v>128</v>
       </c>
       <c r="B167" s="96" t="s">
         <v>9</v>
       </c>
       <c r="C167" s="97" t="s">
         <v>141</v>
       </c>
       <c r="D167" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G167" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H167" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I167" s="5"/>
     </row>
-    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:9">
       <c r="A168" s="94" t="s">
         <v>129</v>
       </c>
       <c r="B168" s="97">
         <v>83.1</v>
       </c>
       <c r="C168" s="97">
         <v>742.6</v>
       </c>
       <c r="D168" s="96" t="s">
         <v>10</v>
       </c>
       <c r="E168" s="97">
         <v>10.3</v>
       </c>
       <c r="F168" s="96" t="s">
         <v>10</v>
       </c>
       <c r="G168" s="97">
         <v>10.3</v>
       </c>
       <c r="H168" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I168" s="5"/>
     </row>
-    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:9">
       <c r="A169" s="94" t="s">
         <v>130</v>
       </c>
       <c r="B169" s="97">
         <v>83.8</v>
       </c>
       <c r="C169" s="97">
         <v>743.6</v>
       </c>
       <c r="D169" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G169" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H169" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I169" s="5"/>
     </row>
-    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:9">
       <c r="A170" s="94" t="s">
         <v>133</v>
       </c>
       <c r="B170" s="97">
         <v>8.1999999999999993</v>
       </c>
       <c r="C170" s="97">
         <v>304.7</v>
       </c>
       <c r="D170" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G170" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H170" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I170" s="5"/>
     </row>
-    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:9">
       <c r="A171" s="94" t="s">
         <v>131</v>
       </c>
       <c r="B171" s="96" t="s">
         <v>9</v>
       </c>
       <c r="C171" s="97" t="s">
         <v>141</v>
       </c>
       <c r="D171" s="96" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="96" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="96" t="s">
         <v>9</v>
       </c>
       <c r="G171" s="96" t="s">
         <v>9</v>
       </c>
       <c r="H171" s="96" t="s">
         <v>9</v>
       </c>
       <c r="I171" s="5"/>
     </row>
-    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:9">
       <c r="A172" s="99"/>
       <c r="B172" s="99"/>
       <c r="C172" s="99"/>
       <c r="D172" s="99"/>
       <c r="E172" s="99"/>
       <c r="F172" s="99"/>
       <c r="G172" s="99"/>
       <c r="H172" s="99"/>
       <c r="I172" s="5"/>
     </row>
-    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:9">
       <c r="A173" s="1"/>
       <c r="B173" s="7"/>
       <c r="C173" s="7"/>
       <c r="D173" s="8"/>
       <c r="E173" s="7"/>
       <c r="F173" s="8"/>
       <c r="G173" s="7"/>
       <c r="H173" s="8"/>
       <c r="I173" s="5"/>
     </row>
-    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:9">
       <c r="A174" s="1"/>
       <c r="B174" s="4"/>
       <c r="C174" s="3"/>
       <c r="D174" s="4"/>
       <c r="E174" s="4"/>
       <c r="F174" s="4"/>
       <c r="G174" s="4"/>
       <c r="H174" s="3"/>
       <c r="I174" s="5"/>
     </row>
-    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:9">
       <c r="A175" s="1"/>
       <c r="B175" s="7"/>
       <c r="C175" s="7"/>
       <c r="D175" s="7"/>
       <c r="E175" s="7"/>
       <c r="F175" s="7"/>
       <c r="G175" s="7"/>
       <c r="H175" s="8"/>
       <c r="I175" s="5"/>
     </row>
-    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:9">
       <c r="A176" s="1"/>
       <c r="B176" s="7"/>
       <c r="C176" s="7"/>
       <c r="D176" s="7"/>
       <c r="E176" s="7"/>
       <c r="F176" s="7"/>
       <c r="G176" s="7"/>
       <c r="H176" s="8"/>
       <c r="I176" s="5"/>
     </row>
-    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:9">
       <c r="A177" s="1"/>
       <c r="B177" s="8"/>
       <c r="C177" s="7"/>
       <c r="D177" s="8"/>
       <c r="E177" s="7"/>
       <c r="F177" s="8"/>
       <c r="G177" s="7"/>
       <c r="H177" s="8"/>
       <c r="I177" s="5"/>
     </row>
-    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:9">
       <c r="A178" s="1"/>
       <c r="B178" s="8"/>
       <c r="C178" s="7"/>
       <c r="D178" s="8"/>
       <c r="E178" s="8"/>
       <c r="F178" s="8"/>
       <c r="G178" s="8"/>
       <c r="H178" s="8"/>
       <c r="I178" s="5"/>
     </row>
-    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:9">
       <c r="A179" s="1"/>
       <c r="B179" s="8"/>
       <c r="C179" s="7"/>
       <c r="D179" s="8"/>
       <c r="E179" s="8"/>
       <c r="F179" s="8"/>
       <c r="G179" s="8"/>
       <c r="H179" s="8"/>
       <c r="I179" s="5"/>
     </row>
-    <row r="180" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:9">
       <c r="A180" s="1"/>
       <c r="B180" s="8"/>
       <c r="C180" s="7"/>
       <c r="D180" s="8"/>
       <c r="E180" s="7"/>
       <c r="F180" s="8"/>
       <c r="G180" s="7"/>
       <c r="H180" s="8"/>
       <c r="I180" s="5"/>
     </row>
-    <row r="181" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:9">
       <c r="A181" s="1"/>
       <c r="B181" s="7"/>
       <c r="C181" s="7"/>
       <c r="D181" s="8"/>
       <c r="E181" s="8"/>
       <c r="F181" s="8"/>
       <c r="G181" s="8"/>
       <c r="H181" s="8"/>
       <c r="I181" s="5"/>
     </row>
-    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:9">
       <c r="A182" s="1"/>
       <c r="B182" s="8"/>
       <c r="C182" s="7"/>
       <c r="D182" s="8"/>
       <c r="E182" s="7"/>
       <c r="F182" s="8"/>
       <c r="G182" s="7"/>
       <c r="H182" s="8"/>
       <c r="I182" s="5"/>
     </row>
-    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H183" s="127"/>
+    <row r="183" spans="1:9">
+      <c r="A183" s="128"/>
+      <c r="B183" s="128"/>
+      <c r="C183" s="128"/>
+      <c r="D183" s="128"/>
+      <c r="E183" s="128"/>
+      <c r="F183" s="128"/>
+      <c r="G183" s="128"/>
+      <c r="H183" s="128"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A183:H183"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Методанные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
       <vt:lpstr>08</vt:lpstr>
+      <vt:lpstr>09</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>