--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="770"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="770" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
     <sheet name="Railway" sheetId="31" r:id="rId4"/>
     <sheet name="Аutomot" sheetId="32" r:id="rId5"/>
     <sheet name="Air" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="32" l="1"/>
   <c r="A2" i="32"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
@@ -1139,51 +1139,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="12" customWidth="1"/>
     <col min="2" max="2" width="78" style="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="16">
         <v>181102</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="15" t="s">
         <v>11</v>
       </c>
@@ -1415,51 +1415,51 @@
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="13"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="13"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="14" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK10"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:M9"/>
+      <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="1" customWidth="1"/>
     <col min="3" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Passenger turnover</v>
       </c>
@@ -1678,91 +1678,93 @@
       </c>
       <c r="B9" s="55">
         <v>134.69999999999999</v>
       </c>
       <c r="C9" s="34">
         <v>252.9</v>
       </c>
       <c r="D9" s="56">
         <v>385.7</v>
       </c>
       <c r="E9" s="56">
         <v>520.70000000000005</v>
       </c>
       <c r="F9" s="56">
         <v>642.20000000000005</v>
       </c>
       <c r="G9" s="56">
         <v>775.2</v>
       </c>
       <c r="H9" s="57">
         <v>904.1</v>
       </c>
       <c r="I9" s="57">
         <v>1027.8</v>
       </c>
-      <c r="J9" s="57"/>
+      <c r="J9" s="57">
+        <v>1138.5999999999999</v>
+      </c>
       <c r="K9" s="57"/>
       <c r="L9" s="57"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:37" s="22" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="94" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="94"/>
       <c r="C10" s="94"/>
       <c r="D10" s="94"/>
       <c r="E10" s="94"/>
       <c r="F10" s="94"/>
       <c r="G10" s="94"/>
       <c r="H10" s="94"/>
       <c r="I10" s="94"/>
       <c r="J10" s="94"/>
       <c r="K10" s="94"/>
       <c r="L10" s="94"/>
       <c r="M10" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK9"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+      <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181102</v>
       </c>
@@ -1985,70 +1987,72 @@
       </c>
       <c r="B9" s="60">
         <v>48.5</v>
       </c>
       <c r="C9" s="34">
         <v>78.7</v>
       </c>
       <c r="D9" s="60">
         <v>120.2</v>
       </c>
       <c r="E9" s="60">
         <v>160.69999999999999</v>
       </c>
       <c r="F9" s="61">
         <v>206</v>
       </c>
       <c r="G9" s="62">
         <v>261.8</v>
       </c>
       <c r="H9" s="56">
         <v>314.3</v>
       </c>
       <c r="I9" s="56">
         <v>360.8</v>
       </c>
-      <c r="J9" s="63"/>
+      <c r="J9" s="63">
+        <v>393.6</v>
+      </c>
       <c r="K9" s="56"/>
       <c r="L9" s="56"/>
       <c r="M9" s="34"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AF30"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="T12" sqref="T12"/>
+      <selection activeCell="J26" sqref="J26:J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="22" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="22" customWidth="1"/>
     <col min="3" max="11" width="10.5703125" style="22" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="22" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="10.5703125" style="22" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="11.5703125" style="22" bestFit="1" customWidth="1"/>
     <col min="18" max="27" width="10.5703125" style="22" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9" style="22" bestFit="1" customWidth="1"/>
     <col min="29" max="32" width="10.5703125" style="22" bestFit="1" customWidth="1"/>
     <col min="33" max="38" width="9.140625" style="22"/>
     <col min="39" max="39" width="8.85546875" style="22" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="28">
         <f>Metadata!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="28" t="str">
         <f>Metadata!B3</f>
@@ -2758,173 +2762,179 @@
       </c>
       <c r="B26" s="71">
         <v>80</v>
       </c>
       <c r="C26" s="81">
         <v>162.6</v>
       </c>
       <c r="D26" s="72">
         <v>245.8</v>
       </c>
       <c r="E26" s="72">
         <v>332.6</v>
       </c>
       <c r="F26" s="75">
         <v>401</v>
       </c>
       <c r="G26" s="72">
         <v>468.3</v>
       </c>
       <c r="H26" s="74">
         <v>533.9</v>
       </c>
       <c r="I26" s="72">
         <v>599.5</v>
       </c>
-      <c r="J26" s="80"/>
+      <c r="J26" s="80">
+        <v>669.5</v>
+      </c>
       <c r="K26" s="73"/>
       <c r="L26" s="74"/>
       <c r="M26" s="82"/>
     </row>
     <row r="27" spans="1:21" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="71"/>
       <c r="C27" s="72"/>
       <c r="D27" s="72"/>
       <c r="E27" s="72"/>
       <c r="F27" s="75"/>
       <c r="G27" s="72"/>
       <c r="H27" s="74"/>
       <c r="I27" s="72"/>
       <c r="J27" s="80"/>
       <c r="K27" s="73"/>
       <c r="L27" s="74"/>
       <c r="M27" s="82"/>
     </row>
     <row r="28" spans="1:21" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="71">
         <v>56.8</v>
       </c>
       <c r="C28" s="81">
         <v>116.6</v>
       </c>
       <c r="D28" s="72">
         <v>178.4</v>
       </c>
       <c r="E28" s="72">
         <v>245.3</v>
       </c>
       <c r="F28" s="75">
         <v>309</v>
       </c>
       <c r="G28" s="72">
         <v>371.7</v>
       </c>
       <c r="H28" s="74">
         <v>433</v>
       </c>
       <c r="I28" s="72">
         <v>494.1</v>
       </c>
-      <c r="J28" s="80"/>
+      <c r="J28" s="80">
+        <v>560.1</v>
+      </c>
       <c r="K28" s="73"/>
       <c r="L28" s="74"/>
       <c r="M28" s="82"/>
     </row>
     <row r="29" spans="1:21" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="83">
         <v>23.2</v>
       </c>
       <c r="C29" s="84">
         <v>45.9</v>
       </c>
       <c r="D29" s="44">
         <v>67.400000000000006</v>
       </c>
       <c r="E29" s="44">
         <v>87.3</v>
       </c>
       <c r="F29" s="85">
         <v>92</v>
       </c>
       <c r="G29" s="44">
         <v>96.5</v>
       </c>
       <c r="H29" s="86">
         <v>100.9</v>
       </c>
       <c r="I29" s="44">
         <v>105.4</v>
       </c>
-      <c r="J29" s="87"/>
+      <c r="J29" s="87">
+        <v>109.4</v>
+      </c>
       <c r="K29" s="88"/>
       <c r="L29" s="86"/>
       <c r="M29" s="84"/>
     </row>
     <row r="30" spans="1:21" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="94" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="94"/>
       <c r="C30" s="94"/>
       <c r="D30" s="94"/>
       <c r="E30" s="94"/>
       <c r="F30" s="94"/>
       <c r="G30" s="94"/>
       <c r="H30" s="94"/>
       <c r="I30" s="94"/>
       <c r="J30" s="94"/>
       <c r="K30" s="94"/>
       <c r="L30" s="94"/>
       <c r="M30" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK14"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="L29" sqref="L29"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M44" sqref="M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="4" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
@@ -3149,51 +3159,53 @@
       </c>
       <c r="B9" s="41">
         <v>6.2</v>
       </c>
       <c r="C9" s="41">
         <v>11.6</v>
       </c>
       <c r="D9" s="41">
         <v>19.7</v>
       </c>
       <c r="E9" s="41">
         <v>27.4</v>
       </c>
       <c r="F9" s="41">
         <v>35.200000000000003</v>
       </c>
       <c r="G9" s="41">
         <v>45.2</v>
       </c>
       <c r="H9" s="41">
         <v>55.9</v>
       </c>
       <c r="I9" s="41">
         <v>67.5</v>
       </c>
-      <c r="J9" s="41"/>
+      <c r="J9" s="41">
+        <v>75.599999999999994</v>
+      </c>
       <c r="K9" s="41"/>
       <c r="L9" s="41"/>
       <c r="M9" s="41"/>
     </row>
     <row r="10" spans="1:37" s="22" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:37" s="22" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:37" s="22" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:37" s="22" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:37" s="22" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">