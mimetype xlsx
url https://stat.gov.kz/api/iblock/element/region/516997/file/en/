--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14130" yWindow="30" windowWidth="14685" windowHeight="11760" tabRatio="733"/>
+    <workbookView xWindow="14130" yWindow="30" windowWidth="14685" windowHeight="11760" tabRatio="733" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
     <sheet name="Railway" sheetId="31" r:id="rId4"/>
     <sheet name="Аutomot" sheetId="32" r:id="rId5"/>
     <sheet name="Air" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="32" l="1"/>
   <c r="A2" i="32"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
@@ -1068,51 +1068,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:H25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="78" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="19">
         <v>181102</v>
       </c>
     </row>
     <row r="3" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
         <v>11</v>
       </c>
@@ -1344,51 +1344,51 @@
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="16"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="17" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK10"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="R10" sqref="R10"/>
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="1" customWidth="1"/>
     <col min="3" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Passenger turnover</v>
       </c>
@@ -1607,91 +1607,93 @@
       </c>
       <c r="B9" s="43">
         <v>134.69999999999999</v>
       </c>
       <c r="C9" s="43">
         <v>118.2</v>
       </c>
       <c r="D9" s="43">
         <v>132.80000000000001</v>
       </c>
       <c r="E9" s="40">
         <v>135</v>
       </c>
       <c r="F9" s="54">
         <v>121.5</v>
       </c>
       <c r="G9" s="40">
         <v>133</v>
       </c>
       <c r="H9" s="40">
         <v>128.9</v>
       </c>
       <c r="I9" s="54">
         <v>123.7</v>
       </c>
-      <c r="J9" s="54"/>
+      <c r="J9" s="54">
+        <v>110.8</v>
+      </c>
       <c r="K9" s="56"/>
       <c r="L9" s="54"/>
       <c r="M9" s="54"/>
     </row>
     <row r="10" spans="1:37" s="26" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="76" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="76"/>
       <c r="C10" s="76"/>
       <c r="D10" s="76"/>
       <c r="E10" s="76"/>
       <c r="F10" s="76"/>
       <c r="G10" s="76"/>
       <c r="H10" s="76"/>
       <c r="I10" s="76"/>
       <c r="J10" s="76"/>
       <c r="K10" s="76"/>
       <c r="L10" s="76"/>
       <c r="M10" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK9"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Q18" sqref="Q18"/>
+      <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="12" style="1" customWidth="1"/>
     <col min="14" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Passenger turnover</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
@@ -1906,70 +1908,72 @@
       </c>
       <c r="B9" s="42">
         <v>48.5</v>
       </c>
       <c r="C9" s="40">
         <v>30.2</v>
       </c>
       <c r="D9" s="65">
         <v>41.4</v>
       </c>
       <c r="E9" s="55">
         <v>40.5</v>
       </c>
       <c r="F9" s="40">
         <v>45.2</v>
       </c>
       <c r="G9" s="40">
         <v>55.8</v>
       </c>
       <c r="H9" s="40">
         <v>52.5</v>
       </c>
       <c r="I9" s="40">
         <v>46.5</v>
       </c>
-      <c r="J9" s="40"/>
+      <c r="J9" s="40">
+        <v>32.799999999999997</v>
+      </c>
       <c r="K9" s="55"/>
       <c r="L9" s="42"/>
       <c r="M9" s="55"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AF30"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="P16" sqref="P16"/>
+      <selection activeCell="J40" sqref="J40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="26" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="26" customWidth="1"/>
     <col min="3" max="11" width="10.5703125" style="26" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="26" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="10.5703125" style="26" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="11.5703125" style="26" bestFit="1" customWidth="1"/>
     <col min="18" max="27" width="10.5703125" style="26" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9" style="26" bestFit="1" customWidth="1"/>
     <col min="29" max="32" width="10.5703125" style="26" bestFit="1" customWidth="1"/>
     <col min="33" max="38" width="9.140625" style="26"/>
     <col min="39" max="39" width="8.85546875" style="26" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="30">
         <f>Metadata!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="30" t="str">
         <f>Metadata!B3</f>
@@ -2671,173 +2675,179 @@
       </c>
       <c r="B26" s="64">
         <v>80</v>
       </c>
       <c r="C26" s="37">
         <v>82.5</v>
       </c>
       <c r="D26" s="64">
         <v>83.3</v>
       </c>
       <c r="E26" s="52">
         <v>86.8</v>
       </c>
       <c r="F26" s="52">
         <v>68.400000000000006</v>
       </c>
       <c r="G26" s="52">
         <v>67.2</v>
       </c>
       <c r="H26" s="52">
         <v>65.599999999999994</v>
       </c>
       <c r="I26" s="52">
         <v>65.599999999999994</v>
       </c>
-      <c r="J26" s="49"/>
+      <c r="J26" s="49">
+        <v>67</v>
+      </c>
       <c r="K26" s="52"/>
       <c r="L26" s="64"/>
       <c r="M26" s="45"/>
     </row>
     <row r="27" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="64"/>
       <c r="C27" s="64"/>
       <c r="D27" s="64"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="49"/>
       <c r="K27" s="52"/>
       <c r="L27" s="64"/>
       <c r="M27" s="45"/>
     </row>
     <row r="28" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B28" s="64">
         <v>56.8</v>
       </c>
       <c r="C28" s="64">
         <v>59.8</v>
       </c>
       <c r="D28" s="64">
         <v>61.8</v>
       </c>
       <c r="E28" s="52">
         <v>66.900000000000006</v>
       </c>
       <c r="F28" s="52">
         <v>63.7</v>
       </c>
       <c r="G28" s="52">
         <v>62.7</v>
       </c>
       <c r="H28" s="52">
         <v>61.3</v>
       </c>
       <c r="I28" s="52">
         <v>61.1</v>
       </c>
-      <c r="J28" s="49"/>
+      <c r="J28" s="49">
+        <v>66</v>
+      </c>
       <c r="K28" s="52"/>
       <c r="L28" s="64"/>
       <c r="M28" s="45"/>
     </row>
     <row r="29" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="65">
         <v>23.2</v>
       </c>
       <c r="C29" s="38">
         <v>22.7</v>
       </c>
       <c r="D29" s="65">
         <v>21.5</v>
       </c>
       <c r="E29" s="55">
         <v>19.899999999999999</v>
       </c>
       <c r="F29" s="55">
         <v>4.8</v>
       </c>
       <c r="G29" s="55">
         <v>4.5</v>
       </c>
       <c r="H29" s="55">
         <v>4.3</v>
       </c>
       <c r="I29" s="55">
         <v>4.5</v>
       </c>
-      <c r="J29" s="40"/>
+      <c r="J29" s="40">
+        <v>4</v>
+      </c>
       <c r="K29" s="55"/>
       <c r="L29" s="65"/>
       <c r="M29" s="38"/>
     </row>
     <row r="30" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="76" t="s">
         <v>51</v>
       </c>
       <c r="B30" s="76"/>
       <c r="C30" s="76"/>
       <c r="D30" s="76"/>
       <c r="E30" s="76"/>
       <c r="F30" s="76"/>
       <c r="G30" s="76"/>
       <c r="H30" s="76"/>
       <c r="I30" s="76"/>
       <c r="J30" s="76"/>
       <c r="K30" s="76"/>
       <c r="L30" s="76"/>
       <c r="M30" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK14"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Passenger turnover</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
@@ -3054,51 +3064,53 @@
       </c>
       <c r="B9" s="42">
         <v>6.2</v>
       </c>
       <c r="C9" s="75">
         <v>5.5</v>
       </c>
       <c r="D9" s="75">
         <v>8.1</v>
       </c>
       <c r="E9" s="75">
         <v>7.7</v>
       </c>
       <c r="F9" s="75">
         <v>7.8</v>
       </c>
       <c r="G9" s="75">
         <v>10</v>
       </c>
       <c r="H9" s="75">
         <v>10.7</v>
       </c>
       <c r="I9" s="75">
         <v>11.6</v>
       </c>
-      <c r="J9" s="55"/>
+      <c r="J9" s="55">
+        <v>8</v>
+      </c>
       <c r="K9" s="55"/>
       <c r="L9" s="75"/>
       <c r="M9" s="38"/>
     </row>
     <row r="10" spans="1:37" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:37" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:37" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:37" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:37" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">