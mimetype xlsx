--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14730" yWindow="0" windowWidth="13995" windowHeight="11790" tabRatio="829"/>
+    <workbookView xWindow="14730" yWindow="0" windowWidth="13995" windowHeight="11790" tabRatio="829" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
     <sheet name="Railway" sheetId="31" r:id="rId4"/>
     <sheet name="Аutomot" sheetId="32" r:id="rId5"/>
     <sheet name="Air" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="32" l="1"/>
   <c r="A2" i="32"/>
   <c r="M121" i="32"/>
   <c r="L121" i="32"/>
   <c r="K121" i="32"/>
   <c r="J121" i="32"/>
   <c r="I121" i="32"/>
   <c r="H121" i="32"/>
   <c r="G121" i="32"/>
   <c r="F121" i="32"/>
@@ -1171,51 +1171,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="78" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="19">
         <v>181101</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
         <v>14</v>
       </c>
@@ -1447,51 +1447,51 @@
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="16"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="17" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK10"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
     <col min="3" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Passengers transported</v>
       </c>
@@ -1710,91 +1710,93 @@
       </c>
       <c r="B9" s="49">
         <v>2322.4</v>
       </c>
       <c r="C9" s="69">
         <v>2535.6</v>
       </c>
       <c r="D9" s="49">
         <v>2581.6999999999998</v>
       </c>
       <c r="E9" s="45">
         <v>2782.5</v>
       </c>
       <c r="F9" s="45">
         <v>2186.6999999999998</v>
       </c>
       <c r="G9" s="70" t="s">
         <v>63</v>
       </c>
       <c r="H9" s="71" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="45">
         <v>2067.9</v>
       </c>
-      <c r="J9" s="45"/>
+      <c r="J9" s="45">
+        <v>2371.5</v>
+      </c>
       <c r="K9" s="45"/>
       <c r="L9" s="47"/>
       <c r="M9" s="45"/>
     </row>
     <row r="10" spans="1:37" s="27" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="92" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="92"/>
       <c r="C10" s="92"/>
       <c r="D10" s="92"/>
       <c r="E10" s="92"/>
       <c r="F10" s="92"/>
       <c r="G10" s="92"/>
       <c r="H10" s="92"/>
       <c r="I10" s="92"/>
       <c r="J10" s="92"/>
       <c r="K10" s="92"/>
       <c r="L10" s="92"/>
       <c r="M10" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK9"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:M9"/>
+      <selection activeCell="M18" sqref="M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Passengers transported</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
@@ -2009,70 +2011,72 @@
       </c>
       <c r="B9" s="47">
         <v>46.2</v>
       </c>
       <c r="C9" s="45">
         <v>32</v>
       </c>
       <c r="D9" s="45">
         <v>41.7</v>
       </c>
       <c r="E9" s="65">
         <v>39.4</v>
       </c>
       <c r="F9" s="45">
         <v>43.6</v>
       </c>
       <c r="G9" s="45">
         <v>50.9</v>
       </c>
       <c r="H9" s="45">
         <v>48.6</v>
       </c>
       <c r="I9" s="45">
         <v>45</v>
       </c>
-      <c r="J9" s="45"/>
+      <c r="J9" s="45">
+        <v>33.299999999999997</v>
+      </c>
       <c r="K9" s="65"/>
       <c r="L9" s="81"/>
       <c r="M9" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AF157"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M182" sqref="M182"/>
+      <selection activeCell="K153" sqref="K153"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="27" customWidth="1"/>
     <col min="2" max="13" width="10.28515625" style="27" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="11.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="18" max="27" width="10.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9" style="27" bestFit="1" customWidth="1"/>
     <col min="29" max="32" width="10.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="33" max="38" width="9.140625" style="27"/>
     <col min="39" max="39" width="8.85546875" style="27" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="35">
         <f>Metadata!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="35" t="str">
         <f>Metadata!B3</f>
         <v>Passengers transported</v>
       </c>
@@ -7275,173 +7279,179 @@
       </c>
       <c r="B153" s="57">
         <v>2270.1999999999998</v>
       </c>
       <c r="C153" s="82" t="s">
         <v>65</v>
       </c>
       <c r="D153" s="57">
         <v>2533.1</v>
       </c>
       <c r="E153" s="62">
         <v>2735.3</v>
       </c>
       <c r="F153" s="62">
         <v>2135.1</v>
       </c>
       <c r="G153" s="62">
         <v>2082.9</v>
       </c>
       <c r="H153" s="62">
         <v>1994.9</v>
       </c>
       <c r="I153" s="62">
         <v>2012</v>
       </c>
-      <c r="J153" s="56"/>
+      <c r="J153" s="56">
+        <v>2330.1</v>
+      </c>
       <c r="K153" s="60"/>
       <c r="L153" s="60"/>
       <c r="M153" s="55"/>
     </row>
     <row r="154" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A154" s="37" t="s">
         <v>56</v>
       </c>
       <c r="B154" s="57"/>
       <c r="C154" s="83"/>
       <c r="D154" s="57"/>
       <c r="E154" s="62"/>
       <c r="F154" s="62"/>
       <c r="G154" s="62"/>
       <c r="H154" s="62"/>
       <c r="I154" s="62"/>
       <c r="J154" s="56"/>
       <c r="K154" s="60"/>
       <c r="L154" s="60"/>
       <c r="M154" s="55"/>
     </row>
     <row r="155" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A155" s="37" t="s">
         <v>57</v>
       </c>
       <c r="B155" s="57">
         <v>1531.2</v>
       </c>
       <c r="C155" s="82" t="s">
         <v>66</v>
       </c>
       <c r="D155" s="57">
         <v>1850.6</v>
       </c>
       <c r="E155" s="62">
         <v>2097.1</v>
       </c>
       <c r="F155" s="62">
         <v>1932.6</v>
       </c>
       <c r="G155" s="62">
         <v>1888.1</v>
       </c>
       <c r="H155" s="62">
         <v>1805.1</v>
       </c>
       <c r="I155" s="62">
         <v>1824.8</v>
       </c>
-      <c r="J155" s="56"/>
+      <c r="J155" s="56">
+        <v>2152.1999999999998</v>
+      </c>
       <c r="K155" s="60"/>
       <c r="L155" s="60"/>
       <c r="M155" s="55"/>
     </row>
     <row r="156" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A156" s="84" t="s">
         <v>59</v>
       </c>
       <c r="B156" s="47">
         <v>739</v>
       </c>
       <c r="C156" s="70">
         <v>720.3</v>
       </c>
       <c r="D156" s="47">
         <v>682.5</v>
       </c>
       <c r="E156" s="65">
         <v>638.1</v>
       </c>
       <c r="F156" s="65">
         <v>202.5</v>
       </c>
       <c r="G156" s="65">
         <v>194.8</v>
       </c>
       <c r="H156" s="65">
         <v>189.8</v>
       </c>
       <c r="I156" s="65">
         <v>187.2</v>
       </c>
-      <c r="J156" s="45"/>
+      <c r="J156" s="45">
+        <v>177.9</v>
+      </c>
       <c r="K156" s="49"/>
       <c r="L156" s="49"/>
       <c r="M156" s="34"/>
     </row>
     <row r="157" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="92" t="s">
         <v>61</v>
       </c>
       <c r="B157" s="92"/>
       <c r="C157" s="92"/>
       <c r="D157" s="92"/>
       <c r="E157" s="92"/>
       <c r="F157" s="92"/>
       <c r="G157" s="92"/>
       <c r="H157" s="92"/>
       <c r="I157" s="92"/>
       <c r="J157" s="92"/>
       <c r="K157" s="92"/>
       <c r="L157" s="92"/>
       <c r="M157" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A157:M157"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK14"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Q29" sqref="Q29"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="M18" sqref="M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Metadata!B3</f>
         <v>Passengers transported</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
@@ -7658,51 +7668,53 @@
       </c>
       <c r="B9" s="47">
         <v>5.9</v>
       </c>
       <c r="C9" s="50">
         <v>5.0999999999999996</v>
       </c>
       <c r="D9" s="87">
         <v>6.9</v>
       </c>
       <c r="E9" s="50">
         <v>7.9</v>
       </c>
       <c r="F9" s="45">
         <v>8</v>
       </c>
       <c r="G9" s="64">
         <v>9.3000000000000007</v>
       </c>
       <c r="H9" s="45">
         <v>9.9</v>
       </c>
       <c r="I9" s="45">
         <v>10.9</v>
       </c>
-      <c r="J9" s="64"/>
+      <c r="J9" s="64">
+        <v>8.1</v>
+      </c>
       <c r="K9" s="50"/>
       <c r="L9" s="87"/>
       <c r="M9" s="87"/>
     </row>
     <row r="10" spans="1:37" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
     </row>
     <row r="11" spans="1:37" s="27" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:37" s="27" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:37" s="27" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:37" s="27" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>