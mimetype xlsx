--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -8,82 +8,82 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14730" yWindow="0" windowWidth="13995" windowHeight="11790" tabRatio="950"/>
+    <workbookView xWindow="14730" yWindow="0" windowWidth="13995" windowHeight="11790" tabRatio="950" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
     <sheet name="Railway" sheetId="31" r:id="rId4"/>
     <sheet name="Аutomot" sheetId="32" r:id="rId5"/>
     <sheet name="Pipeline" sheetId="33" r:id="rId6"/>
     <sheet name="Air" sheetId="34" r:id="rId7"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="34" l="1"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="65">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/30/</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
@@ -672,51 +672,51 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -883,50 +883,53 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="27">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 3 2" xfId="5"/>
     <cellStyle name="Обычный 2 4" xfId="6"/>
     <cellStyle name="Обычный 2 4 2" xfId="7"/>
     <cellStyle name="Обычный 2 5" xfId="8"/>
     <cellStyle name="Обычный 2 6" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="10"/>
     <cellStyle name="Обычный 3 2" xfId="11"/>
     <cellStyle name="Обычный 3 2 2" xfId="12"/>
     <cellStyle name="Обычный 3 2 3" xfId="13"/>
     <cellStyle name="Обычный 3 3" xfId="14"/>
     <cellStyle name="Обычный 3 3 2" xfId="15"/>
     <cellStyle name="Обычный 4" xfId="16"/>
     <cellStyle name="Обычный 4 2" xfId="17"/>
     <cellStyle name="Обычный 5" xfId="18"/>
     <cellStyle name="Обычный 5 2" xfId="19"/>
     <cellStyle name="Обычный 6" xfId="20"/>
@@ -1249,51 +1252,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="78" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="16">
         <v>181104</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>4</v>
       </c>
@@ -1525,51 +1528,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="22"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="22"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="23" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK12"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:M9"/>
+      <selection activeCell="R15" sqref="R15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="10.5703125" style="1" customWidth="1"/>
     <col min="12" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Freight turnover</v>
@@ -1748,84 +1751,88 @@
       </c>
       <c r="B8" s="47">
         <v>861.1</v>
       </c>
       <c r="C8" s="45">
         <v>1316.7</v>
       </c>
       <c r="D8" s="47">
         <v>1424.9</v>
       </c>
       <c r="E8" s="45">
         <v>1342.5</v>
       </c>
       <c r="F8" s="46">
         <v>1322.1</v>
       </c>
       <c r="G8" s="45">
         <v>1203.2</v>
       </c>
       <c r="H8" s="45">
         <v>1325.8</v>
       </c>
       <c r="I8" s="45">
         <v>1313.3</v>
       </c>
-      <c r="J8" s="45"/>
+      <c r="J8" s="45">
+        <v>1298.2</v>
+      </c>
       <c r="K8" s="45"/>
       <c r="L8" s="47"/>
       <c r="M8" s="45"/>
     </row>
     <row r="9" spans="1:37" s="25" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A9" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="48">
         <v>1511.6</v>
       </c>
       <c r="C9" s="49">
         <v>1277.3</v>
       </c>
       <c r="D9" s="48">
         <v>1323.9</v>
       </c>
       <c r="E9" s="40">
         <v>1075.5999999999999</v>
       </c>
       <c r="F9" s="50">
         <v>1203.4000000000001</v>
       </c>
       <c r="G9" s="40">
         <v>1142.4000000000001</v>
       </c>
       <c r="H9" s="40">
         <v>1213.5999999999999</v>
       </c>
       <c r="I9" s="40">
         <v>1269.2</v>
       </c>
-      <c r="J9" s="40"/>
+      <c r="J9" s="40">
+        <v>1262</v>
+      </c>
       <c r="K9" s="40"/>
       <c r="L9" s="51"/>
       <c r="M9" s="40"/>
     </row>
     <row r="10" spans="1:37" s="25" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="81" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="81"/>
       <c r="C10" s="81"/>
       <c r="D10" s="81"/>
       <c r="E10" s="81"/>
       <c r="F10" s="81"/>
       <c r="G10" s="81"/>
       <c r="H10" s="81"/>
       <c r="I10" s="81"/>
       <c r="J10" s="81"/>
       <c r="K10" s="81"/>
       <c r="L10" s="81"/>
       <c r="M10" s="81"/>
     </row>
     <row r="11" spans="1:37" s="25" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="82" t="s">
         <v>41</v>
       </c>
@@ -1857,51 +1864,51 @@
       <c r="J12" s="83"/>
       <c r="K12" s="83"/>
       <c r="L12" s="83"/>
       <c r="M12" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK10"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J18" sqref="J18"/>
+      <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Freight turnover</v>
@@ -2080,123 +2087,127 @@
       </c>
       <c r="B8" s="47">
         <v>233.9</v>
       </c>
       <c r="C8" s="45">
         <v>716.6</v>
       </c>
       <c r="D8" s="47">
         <v>776.2</v>
       </c>
       <c r="E8" s="56">
         <v>737.4</v>
       </c>
       <c r="F8" s="45">
         <v>733.1</v>
       </c>
       <c r="G8" s="45">
         <v>604.9</v>
       </c>
       <c r="H8" s="45">
         <v>660.6</v>
       </c>
       <c r="I8" s="55">
         <v>669.6</v>
       </c>
-      <c r="J8" s="55"/>
+      <c r="J8" s="55">
+        <v>630.4</v>
+      </c>
       <c r="K8" s="53"/>
       <c r="L8" s="58"/>
       <c r="M8" s="56"/>
     </row>
     <row r="9" spans="1:37" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="51">
         <v>847</v>
       </c>
       <c r="C9" s="40">
         <v>673.9</v>
       </c>
       <c r="D9" s="51">
         <v>751.1</v>
       </c>
       <c r="E9" s="59">
         <v>704.8</v>
       </c>
       <c r="F9" s="40">
         <v>719.6</v>
       </c>
       <c r="G9" s="40">
         <v>672.5</v>
       </c>
       <c r="H9" s="40">
         <v>679.2</v>
       </c>
       <c r="I9" s="60">
         <v>707.5</v>
       </c>
-      <c r="J9" s="60"/>
+      <c r="J9" s="60">
+        <v>734.4</v>
+      </c>
       <c r="K9" s="61"/>
       <c r="L9" s="62"/>
       <c r="M9" s="59"/>
     </row>
     <row r="10" spans="1:37" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="84" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="84"/>
       <c r="C10" s="84"/>
       <c r="D10" s="84"/>
       <c r="E10" s="84"/>
       <c r="F10" s="84"/>
       <c r="G10" s="84"/>
       <c r="H10" s="84"/>
       <c r="I10" s="84"/>
       <c r="J10" s="84"/>
       <c r="K10" s="84"/>
       <c r="L10" s="84"/>
       <c r="M10" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M11"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M17" sqref="M16:M17"/>
+      <selection activeCell="L15" sqref="L15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="9" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="8.140625" style="1" customWidth="1"/>
     <col min="16" max="23" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="36" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
@@ -2377,124 +2388,128 @@
       </c>
       <c r="B8" s="66">
         <v>127.9</v>
       </c>
       <c r="C8" s="63">
         <v>137.5</v>
       </c>
       <c r="D8" s="67">
         <v>148.69999999999999</v>
       </c>
       <c r="E8" s="68">
         <v>167.3</v>
       </c>
       <c r="F8" s="63">
         <v>176.6</v>
       </c>
       <c r="G8" s="63">
         <v>178.1</v>
       </c>
       <c r="H8" s="63">
         <v>238.5</v>
       </c>
       <c r="I8" s="65">
         <v>240.6</v>
       </c>
-      <c r="J8" s="65"/>
+      <c r="J8" s="65">
+        <v>252.9</v>
+      </c>
       <c r="K8" s="64"/>
       <c r="L8" s="67"/>
       <c r="M8" s="66"/>
     </row>
     <row r="9" spans="1:13" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="32">
         <v>2026</v>
       </c>
       <c r="B9" s="51">
         <v>158.6</v>
       </c>
       <c r="C9" s="40">
         <v>180.1</v>
       </c>
       <c r="D9" s="62">
         <v>185.2</v>
       </c>
       <c r="E9" s="59">
         <v>183.5</v>
       </c>
       <c r="F9" s="40">
         <v>192.2</v>
       </c>
       <c r="G9" s="40">
         <v>199.2</v>
       </c>
       <c r="H9" s="40">
         <v>256.7</v>
       </c>
       <c r="I9" s="60">
         <v>249.5</v>
       </c>
-      <c r="J9" s="60"/>
+      <c r="J9" s="60">
+        <v>249.9</v>
+      </c>
       <c r="K9" s="61"/>
       <c r="L9" s="62"/>
       <c r="M9" s="51"/>
     </row>
     <row r="10" spans="1:13" s="25" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="81" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="81"/>
       <c r="C10" s="81"/>
       <c r="D10" s="81"/>
       <c r="E10" s="81"/>
       <c r="F10" s="81"/>
       <c r="G10" s="81"/>
       <c r="H10" s="81"/>
       <c r="I10" s="81"/>
       <c r="J10" s="81"/>
       <c r="K10" s="81"/>
       <c r="L10" s="81"/>
       <c r="M10" s="81"/>
     </row>
     <row r="11" spans="1:13" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK13"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="N22" sqref="N22"/>
+      <selection activeCell="M24" sqref="M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
@@ -2674,126 +2689,130 @@
       </c>
       <c r="B8" s="79">
         <v>509.4</v>
       </c>
       <c r="C8" s="80">
         <v>462.6</v>
       </c>
       <c r="D8" s="79">
         <v>500.1</v>
       </c>
       <c r="E8" s="80">
         <v>437.9</v>
       </c>
       <c r="F8" s="80">
         <v>412.4</v>
       </c>
       <c r="G8" s="80">
         <v>420.1</v>
       </c>
       <c r="H8" s="80">
         <v>426.6</v>
       </c>
       <c r="I8" s="80">
         <v>403.1</v>
       </c>
-      <c r="J8" s="63"/>
+      <c r="J8" s="80">
+        <v>374.9</v>
+      </c>
       <c r="K8" s="63"/>
       <c r="L8" s="63"/>
       <c r="M8" s="70"/>
     </row>
     <row r="9" spans="1:37" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="33">
         <v>2026</v>
       </c>
       <c r="B9" s="51">
         <v>506</v>
       </c>
       <c r="C9" s="40">
         <v>423.2</v>
       </c>
       <c r="D9" s="51">
         <v>387.5</v>
       </c>
       <c r="E9" s="40">
         <v>187.3</v>
       </c>
       <c r="F9" s="40">
         <v>291.60000000000002</v>
       </c>
       <c r="G9" s="40">
         <v>270.7</v>
       </c>
       <c r="H9" s="40">
         <v>277.7</v>
       </c>
       <c r="I9" s="40">
         <v>312.3</v>
       </c>
-      <c r="J9" s="40"/>
+      <c r="J9" s="40">
+        <v>277.7</v>
+      </c>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="71"/>
     </row>
     <row r="10" spans="1:37" s="25" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="82" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="82"/>
       <c r="C10" s="82"/>
       <c r="D10" s="82"/>
       <c r="E10" s="82"/>
       <c r="F10" s="82"/>
       <c r="G10" s="82"/>
       <c r="H10" s="82"/>
       <c r="I10" s="82"/>
       <c r="J10" s="82"/>
       <c r="K10" s="82"/>
       <c r="L10" s="82"/>
       <c r="M10" s="82"/>
     </row>
     <row r="11" spans="1:37" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:37" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:37" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N6"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M16" sqref="M16"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="L12" sqref="L12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
@@ -2853,84 +2872,88 @@
       </c>
       <c r="B5" s="72" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="72" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="72" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="72" t="s">
         <v>39</v>
       </c>
       <c r="F5" s="73" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="73" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="73" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="73" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="73"/>
+      <c r="J5" s="73" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="73"/>
       <c r="L5" s="74"/>
       <c r="M5" s="73"/>
     </row>
     <row r="6" spans="1:14" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="35">
         <v>2026</v>
       </c>
       <c r="B6" s="75" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="75" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="75" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="75" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="76" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="75" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="76" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="77">
         <v>0.03</v>
       </c>
-      <c r="J6" s="75"/>
+      <c r="J6" s="85" t="s">
+        <v>39</v>
+      </c>
       <c r="K6" s="78"/>
       <c r="L6" s="78"/>
       <c r="M6" s="78"/>
       <c r="N6" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>