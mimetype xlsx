--- v0 (2026-09-22)
+++ v1 (2026-10-22)
@@ -8,55 +8,55 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\август\Динамика по транспорту с авг.26г.-новая версия\динамика -англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\Динамика по транспорту с авг.26г.-новая версия\динамика -англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13245" tabRatio="733"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="22185" windowHeight="5790" tabRatio="733"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
     <sheet name="Railway" sheetId="31" r:id="rId4"/>
     <sheet name="Аutomot" sheetId="32" r:id="rId5"/>
     <sheet name="Air" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="32" l="1"/>
   <c r="A2" i="32"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
@@ -1238,60 +1238,60 @@
         <v>2</v>
       </c>
       <c r="H13" s="10"/>
     </row>
     <row r="14" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="15"/>
       <c r="H14" s="10"/>
     </row>
     <row r="15" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="73">
-        <v>46125</v>
+        <v>46307</v>
       </c>
       <c r="H16" s="4"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="73">
-        <v>46154</v>
+        <v>46338</v>
       </c>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="75" t="s">
         <v>56</v>
       </c>
       <c r="H18" s="4"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="76" t="s">
         <v>57</v>
       </c>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>28</v>
       </c>
@@ -1696,51 +1696,53 @@
       </c>
       <c r="B10" s="44">
         <v>278.91860000000003</v>
       </c>
       <c r="C10" s="44">
         <v>254.51220000000001</v>
       </c>
       <c r="D10" s="51">
         <v>311.50889999999998</v>
       </c>
       <c r="E10" s="51">
         <v>311.05220000000003</v>
       </c>
       <c r="F10" s="51">
         <v>325.88240000000002</v>
       </c>
       <c r="G10" s="51">
         <v>377.9855</v>
       </c>
       <c r="H10" s="47">
         <v>403.423</v>
       </c>
       <c r="I10" s="47">
         <v>398.53379999999999</v>
       </c>
-      <c r="J10" s="53"/>
+      <c r="J10" s="53">
+        <v>330.49430000000001</v>
+      </c>
       <c r="K10" s="53"/>
       <c r="L10" s="45"/>
       <c r="M10" s="45"/>
     </row>
     <row r="11" spans="1:37" s="26" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="85" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="85"/>
       <c r="C11" s="85"/>
       <c r="D11" s="85"/>
       <c r="E11" s="85"/>
       <c r="F11" s="85"/>
       <c r="G11" s="85"/>
       <c r="H11" s="85"/>
       <c r="I11" s="85"/>
       <c r="J11" s="85"/>
       <c r="K11" s="85"/>
       <c r="L11" s="85"/>
       <c r="M11" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -2047,51 +2049,53 @@
       </c>
       <c r="B10" s="54">
         <v>97.512799999999999</v>
       </c>
       <c r="C10" s="54">
         <v>67.782200000000003</v>
       </c>
       <c r="D10" s="54">
         <v>93.436400000000006</v>
       </c>
       <c r="E10" s="54">
         <v>79.024600000000007</v>
       </c>
       <c r="F10" s="54">
         <v>87.995400000000004</v>
       </c>
       <c r="G10" s="54">
         <v>118.2586</v>
       </c>
       <c r="H10" s="54">
         <v>129.00829999999999</v>
       </c>
       <c r="I10" s="80">
         <v>123.4773</v>
       </c>
-      <c r="J10" s="65"/>
+      <c r="J10" s="80">
+        <v>79.787400000000005</v>
+      </c>
       <c r="K10" s="65"/>
       <c r="L10" s="65"/>
       <c r="M10" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AF42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
@@ -3186,134 +3190,140 @@
       </c>
       <c r="B36" s="55">
         <v>117.352</v>
       </c>
       <c r="C36" s="71">
         <v>137.8425</v>
       </c>
       <c r="D36" s="68">
         <v>157.05699999999999</v>
       </c>
       <c r="E36" s="68">
         <v>178.11439999999999</v>
       </c>
       <c r="F36" s="68">
         <v>173.6335</v>
       </c>
       <c r="G36" s="68">
         <v>165.3716</v>
       </c>
       <c r="H36" s="72">
         <v>167.3021</v>
       </c>
       <c r="I36" s="62">
         <v>166.84</v>
       </c>
-      <c r="J36" s="72"/>
+      <c r="J36" s="72">
+        <v>176.55709999999999</v>
+      </c>
       <c r="K36" s="71"/>
       <c r="L36" s="71"/>
       <c r="M36" s="62"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="55"/>
       <c r="C37" s="71"/>
       <c r="D37" s="68"/>
       <c r="E37" s="68"/>
       <c r="F37" s="68"/>
       <c r="G37" s="68"/>
       <c r="H37" s="72"/>
       <c r="I37" s="62"/>
       <c r="J37" s="72"/>
       <c r="K37" s="71"/>
       <c r="L37" s="71"/>
       <c r="M37" s="62"/>
     </row>
     <row r="38" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="71">
         <v>95.259600000000006</v>
       </c>
       <c r="C38" s="71">
         <v>115.6211</v>
       </c>
       <c r="D38" s="68">
         <v>136.62090000000001</v>
       </c>
       <c r="E38" s="68">
         <v>158.8562</v>
       </c>
       <c r="F38" s="68">
         <v>163.59690000000001</v>
       </c>
       <c r="G38" s="68">
         <v>155.78659999999999</v>
       </c>
       <c r="H38" s="72">
         <v>157.69640000000001</v>
       </c>
       <c r="I38" s="62">
         <v>157.1258</v>
       </c>
-      <c r="J38" s="72"/>
+      <c r="J38" s="72">
+        <v>167.10040000000001</v>
+      </c>
       <c r="K38" s="71"/>
       <c r="L38" s="71"/>
       <c r="M38" s="62"/>
     </row>
     <row r="39" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="71">
         <v>22.092400000000001</v>
       </c>
       <c r="C39" s="71">
         <v>22.221399999999999</v>
       </c>
       <c r="D39" s="68">
         <v>20.4361</v>
       </c>
       <c r="E39" s="68">
         <v>19.258199999999999</v>
       </c>
       <c r="F39" s="68">
         <v>10.0365</v>
       </c>
       <c r="G39" s="68">
         <v>9.5850000000000009</v>
       </c>
       <c r="H39" s="72">
         <v>9.6058000000000003</v>
       </c>
       <c r="I39" s="62">
         <v>9.7141999999999999</v>
       </c>
-      <c r="J39" s="72"/>
+      <c r="J39" s="72">
+        <v>9.4566999999999997</v>
+      </c>
       <c r="K39" s="71"/>
       <c r="L39" s="71"/>
       <c r="M39" s="62"/>
     </row>
     <row r="40" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="40" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="56" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="56" t="s">
         <v>55</v>
       </c>
       <c r="D40" s="54" t="s">
         <v>55</v>
       </c>
       <c r="E40" s="54" t="s">
         <v>55</v>
       </c>
       <c r="F40" s="54" t="s">
         <v>55</v>
       </c>
       <c r="G40" s="54" t="s">
         <v>55</v>
@@ -3362,51 +3372,51 @@
       <c r="E42" s="85"/>
       <c r="F42" s="85"/>
       <c r="G42" s="85"/>
       <c r="H42" s="85"/>
       <c r="I42" s="85"/>
       <c r="J42" s="85"/>
       <c r="K42" s="85"/>
       <c r="L42" s="85"/>
       <c r="M42" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AK14"/>
+  <dimension ref="A2:AK15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="86" t="str">
         <f>Metadata!B3</f>
         <v>Passenger turnover</v>
       </c>
@@ -3446,250 +3456,269 @@
       </c>
       <c r="G4" s="6" t="s">
         <v>39</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>41</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>42</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>43</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>44</v>
       </c>
       <c r="M4" s="25" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:37" s="26" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="27">
-        <v>2022</v>
-[...36 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="B5" s="28"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="46"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="46"/>
     </row>
     <row r="6" spans="1:37" s="26" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="27">
+        <v>2022</v>
+      </c>
+      <c r="B6" s="28">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="C6" s="49">
+        <v>39.9</v>
+      </c>
+      <c r="D6" s="28">
+        <v>54.8</v>
+      </c>
+      <c r="E6" s="28">
+        <v>46.5</v>
+      </c>
+      <c r="F6" s="28">
+        <v>68</v>
+      </c>
+      <c r="G6" s="28">
+        <v>90</v>
+      </c>
+      <c r="H6" s="28">
+        <v>95.7</v>
+      </c>
+      <c r="I6" s="28">
+        <v>94</v>
+      </c>
+      <c r="J6" s="28">
+        <v>82.1</v>
+      </c>
+      <c r="K6" s="46">
+        <v>80.2</v>
+      </c>
+      <c r="L6" s="43">
+        <v>84.6</v>
+      </c>
+      <c r="M6" s="46">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" s="26" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="27">
         <v>2023</v>
       </c>
-      <c r="B6" s="43">
+      <c r="B7" s="43">
         <v>91.4</v>
       </c>
-      <c r="C6" s="49">
+      <c r="C7" s="49">
         <v>80.599999999999994</v>
       </c>
-      <c r="D6" s="41">
+      <c r="D7" s="41">
         <v>74.8</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E7" s="49">
         <v>61.7</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F7" s="39">
         <v>75.5</v>
       </c>
-      <c r="G6" s="46">
+      <c r="G7" s="46">
         <v>97.3</v>
       </c>
-      <c r="H6" s="46">
+      <c r="H7" s="46">
         <v>103.9</v>
       </c>
-      <c r="I6" s="46">
+      <c r="I7" s="46">
         <v>104.3</v>
       </c>
-      <c r="J6" s="46">
+      <c r="J7" s="46">
         <v>82.1</v>
       </c>
-      <c r="K6" s="46">
+      <c r="K7" s="46">
         <v>81.5</v>
       </c>
-      <c r="L6" s="46">
+      <c r="L7" s="46">
         <v>84.1</v>
       </c>
-      <c r="M6" s="41">
+      <c r="M7" s="41">
         <v>79.2</v>
-      </c>
-[...39 lines deleted...]
-        <v>78.2</v>
       </c>
     </row>
     <row r="8" spans="1:37" s="26" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="66">
+        <v>2024</v>
+      </c>
+      <c r="B8" s="59">
+        <v>79</v>
+      </c>
+      <c r="C8" s="57">
+        <v>61.5</v>
+      </c>
+      <c r="D8" s="59">
+        <v>80.2</v>
+      </c>
+      <c r="E8" s="59">
+        <v>58.6</v>
+      </c>
+      <c r="F8" s="70">
+        <v>75.3</v>
+      </c>
+      <c r="G8" s="62">
+        <v>91.3</v>
+      </c>
+      <c r="H8" s="62">
+        <v>106.2</v>
+      </c>
+      <c r="I8" s="62">
+        <v>101.4</v>
+      </c>
+      <c r="J8" s="62">
+        <v>84.2</v>
+      </c>
+      <c r="K8" s="70">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="L8" s="62">
+        <v>79.7</v>
+      </c>
+      <c r="M8" s="62">
+        <v>78.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37" s="26" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="66">
         <v>2025</v>
       </c>
-      <c r="B8" s="59">
+      <c r="B9" s="59">
         <v>81.8</v>
       </c>
-      <c r="C8" s="59">
+      <c r="C9" s="59">
         <v>71.2</v>
       </c>
-      <c r="D8" s="59">
+      <c r="D9" s="59">
         <v>76.900000000000006</v>
       </c>
-      <c r="E8" s="59">
+      <c r="E9" s="59">
         <v>69.400000000000006</v>
       </c>
-      <c r="F8" s="70">
+      <c r="F9" s="70">
         <v>79.0184</v>
       </c>
-      <c r="G8" s="70">
+      <c r="G9" s="70">
         <v>97.873199999999997</v>
       </c>
-      <c r="H8" s="62">
+      <c r="H9" s="62">
         <v>110.58369999999999</v>
       </c>
-      <c r="I8" s="62">
+      <c r="I9" s="62">
         <v>107.0641</v>
       </c>
-      <c r="J8" s="72">
+      <c r="J9" s="72">
         <v>82.783000000000001</v>
       </c>
-      <c r="K8" s="71">
+      <c r="K9" s="71">
         <v>72.130200000000002</v>
       </c>
-      <c r="L8" s="72">
+      <c r="L9" s="72">
         <v>76.608999999999995</v>
       </c>
-      <c r="M8" s="62">
+      <c r="M9" s="62">
         <v>76.5548</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="26" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="64">
+    <row r="10" spans="1:37" s="26" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="64">
         <v>2026</v>
       </c>
-      <c r="B9" s="54">
+      <c r="B10" s="54">
         <v>64.053799999999995</v>
       </c>
-      <c r="C9" s="54">
+      <c r="C10" s="54">
         <v>48.887500000000003</v>
       </c>
-      <c r="D9" s="54">
+      <c r="D10" s="54">
         <v>61.015500000000003</v>
       </c>
-      <c r="E9" s="54">
+      <c r="E10" s="54">
         <v>53.913200000000003</v>
       </c>
-      <c r="F9" s="54">
+      <c r="F10" s="54">
         <v>64.253500000000003</v>
       </c>
-      <c r="G9" s="54">
+      <c r="G10" s="54">
         <v>94.3553</v>
       </c>
-      <c r="H9" s="54">
+      <c r="H10" s="54">
         <v>107.1126</v>
       </c>
-      <c r="I9" s="80">
+      <c r="I10" s="80">
         <v>108.2165</v>
       </c>
-      <c r="J9" s="65"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:37" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="J10" s="80">
+        <v>74.149799999999999</v>
+      </c>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="65"/>
+    </row>
     <row r="11" spans="1:37" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:37" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:37" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:37" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:37" s="26" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>