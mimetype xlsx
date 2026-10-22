--- v0 (2026-09-22)
+++ v1 (2026-10-22)
@@ -8,83 +8,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\август\Динамика по транспорту с авг.26г.-новая версия\динамика -англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\Динамика по транспорту с авг.26г.-новая версия\динамика -англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13245" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="For all types of transport" sheetId="30" r:id="rId3"/>
     <sheet name="Railway" sheetId="31" r:id="rId4"/>
     <sheet name="Аutomot" sheetId="32" r:id="rId5"/>
     <sheet name="Air" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="32" l="1"/>
   <c r="A2" i="32"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="63">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/30/</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
@@ -567,51 +567,51 @@
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
@@ -671,51 +671,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1233,96 +1232,96 @@
       <c r="B13" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="15"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="61">
-        <v>46125</v>
+      <c r="B16" s="60">
+        <v>46307</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B17" s="61">
-        <v>46154</v>
+      <c r="B17" s="60">
+        <v>46338</v>
       </c>
       <c r="J17" s="5"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="63" t="s">
+      <c r="B18" s="62" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="64" t="s">
+      <c r="B19" s="63" t="s">
         <v>59</v>
       </c>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="B20" s="65" t="s">
+      <c r="B20" s="64" t="s">
         <v>60</v>
       </c>
       <c r="J20" s="4"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="66" t="s">
+      <c r="B21" s="65" t="s">
         <v>61</v>
       </c>
       <c r="J21" s="5"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J22" s="5"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J24" s="5"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J25" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
@@ -1399,65 +1398,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181101</v>
       </c>
-      <c r="B2" s="79" t="str">
+      <c r="B2" s="78" t="str">
         <f>Metadata!B3</f>
         <v>Passengers transported</v>
       </c>
-      <c r="C2" s="79"/>
-[...9 lines deleted...]
-      <c r="M2" s="79"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="11"/>
     </row>
     <row r="4" spans="1:37" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="25" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>42</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>43</v>
@@ -1624,191 +1623,193 @@
         <v>5977.4</v>
       </c>
       <c r="G8" s="29">
         <v>5756.1</v>
       </c>
       <c r="H8" s="29">
         <v>6015.8</v>
       </c>
       <c r="I8" s="29">
         <v>6159.1</v>
       </c>
       <c r="J8" s="29">
         <v>6574.9</v>
       </c>
       <c r="K8" s="31">
         <v>6484.2</v>
       </c>
       <c r="L8" s="31">
         <v>6410.3</v>
       </c>
       <c r="M8" s="29">
         <v>6267.7</v>
       </c>
     </row>
     <row r="9" spans="1:37" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="47">
+      <c r="A9" s="46">
         <v>2025</v>
       </c>
-      <c r="B9" s="48">
+      <c r="B9" s="47">
         <v>6111.77</v>
       </c>
-      <c r="C9" s="49">
+      <c r="C9" s="48">
         <v>6426.32</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="48">
         <v>6610.22</v>
       </c>
-      <c r="E9" s="48">
+      <c r="E9" s="47">
         <v>6613.79</v>
       </c>
-      <c r="F9" s="49">
+      <c r="F9" s="48">
         <v>6886.95</v>
       </c>
-      <c r="G9" s="49">
+      <c r="G9" s="48">
         <v>6745.2</v>
       </c>
-      <c r="H9" s="49">
+      <c r="H9" s="48">
         <v>6662.55</v>
       </c>
-      <c r="I9" s="49">
+      <c r="I9" s="48">
         <v>6841.47</v>
       </c>
-      <c r="J9" s="49">
+      <c r="J9" s="48">
         <v>7158.93</v>
       </c>
-      <c r="K9" s="48">
+      <c r="K9" s="47">
         <v>7425.15</v>
       </c>
-      <c r="L9" s="48">
+      <c r="L9" s="47">
         <v>7174.1</v>
       </c>
-      <c r="M9" s="49">
+      <c r="M9" s="48">
         <v>7182.77</v>
       </c>
     </row>
     <row r="10" spans="1:37" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="32">
         <v>2026</v>
       </c>
       <c r="B10" s="33">
         <v>6978.92</v>
       </c>
       <c r="C10" s="34">
         <v>6874.92</v>
       </c>
       <c r="D10" s="34">
         <v>7189.07</v>
       </c>
       <c r="E10" s="34">
         <v>7516.91</v>
       </c>
       <c r="F10" s="34">
         <v>6995.07</v>
       </c>
       <c r="G10" s="34">
         <v>6816.51</v>
       </c>
       <c r="H10" s="34">
         <v>6885.85</v>
       </c>
       <c r="I10" s="34">
         <v>6950.1</v>
       </c>
-      <c r="J10" s="34"/>
+      <c r="J10" s="34">
+        <v>7484.35</v>
+      </c>
       <c r="K10" s="33"/>
       <c r="L10" s="33"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:37" s="27" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="78" t="s">
+      <c r="A11" s="77" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="78"/>
-[...10 lines deleted...]
-      <c r="M11" s="78"/>
+      <c r="B11" s="77"/>
+      <c r="C11" s="77"/>
+      <c r="D11" s="77"/>
+      <c r="E11" s="77"/>
+      <c r="F11" s="77"/>
+      <c r="G11" s="77"/>
+      <c r="H11" s="77"/>
+      <c r="I11" s="77"/>
+      <c r="J11" s="77"/>
+      <c r="K11" s="77"/>
+      <c r="L11" s="77"/>
+      <c r="M11" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181101</v>
       </c>
-      <c r="B2" s="79" t="str">
+      <c r="B2" s="78" t="str">
         <f>Metadata!B3</f>
         <v>Passengers transported</v>
       </c>
-      <c r="C2" s="79"/>
-[...9 lines deleted...]
-      <c r="M2" s="79"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="11"/>
     </row>
     <row r="4" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="25" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>42</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>43</v>
@@ -1934,218 +1935,220 @@
         <v>156.5</v>
       </c>
       <c r="G7" s="29">
         <v>170.2</v>
       </c>
       <c r="H7" s="29">
         <v>187</v>
       </c>
       <c r="I7" s="29">
         <v>179.9</v>
       </c>
       <c r="J7" s="29">
         <v>137.1</v>
       </c>
       <c r="K7" s="35">
         <v>149.69999999999999</v>
       </c>
       <c r="L7" s="31">
         <v>147.1</v>
       </c>
       <c r="M7" s="35">
         <v>152.4</v>
       </c>
     </row>
     <row r="8" spans="1:37" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="52">
+      <c r="A8" s="51">
         <v>2024</v>
       </c>
-      <c r="B8" s="48">
+      <c r="B8" s="47">
         <v>162.6</v>
       </c>
-      <c r="C8" s="49">
+      <c r="C8" s="48">
         <v>146.30000000000001</v>
       </c>
-      <c r="D8" s="49">
+      <c r="D8" s="48">
         <v>155</v>
       </c>
-      <c r="E8" s="48">
+      <c r="E8" s="47">
         <v>142.19999999999999</v>
       </c>
-      <c r="F8" s="49">
+      <c r="F8" s="48">
         <v>131.88999999999999</v>
       </c>
-      <c r="G8" s="49">
+      <c r="G8" s="48">
         <v>163.5</v>
       </c>
-      <c r="H8" s="49">
+      <c r="H8" s="48">
         <v>169.1</v>
       </c>
-      <c r="I8" s="49">
+      <c r="I8" s="48">
         <v>165.99</v>
       </c>
-      <c r="J8" s="49">
+      <c r="J8" s="48">
         <v>119.1</v>
       </c>
-      <c r="K8" s="48">
+      <c r="K8" s="47">
         <v>131.6</v>
       </c>
-      <c r="L8" s="48">
+      <c r="L8" s="47">
         <v>133</v>
       </c>
-      <c r="M8" s="53">
+      <c r="M8" s="52">
         <v>129.30000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:37" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="52">
+      <c r="A9" s="51">
         <v>2025</v>
       </c>
-      <c r="B9" s="48">
+      <c r="B9" s="47">
         <v>140.16</v>
       </c>
-      <c r="C9" s="49">
+      <c r="C9" s="48">
         <v>138.47</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="48">
         <v>142.34</v>
       </c>
-      <c r="E9" s="48">
+      <c r="E9" s="47">
         <v>148.33000000000001</v>
       </c>
-      <c r="F9" s="49">
+      <c r="F9" s="48">
         <v>144.34</v>
       </c>
-      <c r="G9" s="49">
+      <c r="G9" s="48">
         <v>168.43</v>
       </c>
-      <c r="H9" s="49">
+      <c r="H9" s="48">
         <v>165.53</v>
       </c>
-      <c r="I9" s="49">
+      <c r="I9" s="48">
         <v>176.95</v>
       </c>
-      <c r="J9" s="54">
+      <c r="J9" s="53">
         <v>137.08000000000001</v>
       </c>
-      <c r="K9" s="55">
+      <c r="K9" s="54">
         <v>144.63999999999999</v>
       </c>
-      <c r="L9" s="55">
+      <c r="L9" s="54">
         <v>135.46</v>
       </c>
-      <c r="M9" s="53">
+      <c r="M9" s="52">
         <v>153.53</v>
       </c>
     </row>
     <row r="10" spans="1:37" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="50">
+      <c r="A10" s="49">
         <v>2026</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="43">
         <v>154.94</v>
       </c>
-      <c r="C10" s="44">
+      <c r="C10" s="43">
         <v>130.25</v>
       </c>
-      <c r="D10" s="44">
+      <c r="D10" s="43">
         <v>151.52000000000001</v>
       </c>
-      <c r="E10" s="44">
+      <c r="E10" s="43">
         <v>126.35</v>
       </c>
-      <c r="F10" s="44">
+      <c r="F10" s="43">
         <v>137.99</v>
       </c>
-      <c r="G10" s="44">
+      <c r="G10" s="43">
         <v>158</v>
       </c>
-      <c r="H10" s="44">
+      <c r="H10" s="43">
         <v>167.46</v>
       </c>
-      <c r="I10" s="68">
+      <c r="I10" s="67">
         <v>160.6</v>
       </c>
-      <c r="J10" s="51"/>
-[...2 lines deleted...]
-      <c r="M10" s="51"/>
+      <c r="J10" s="76">
+        <v>121.14</v>
+      </c>
+      <c r="K10" s="50"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AF41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="27" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="27" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="11.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="18" max="27" width="10.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9" style="27" bestFit="1" customWidth="1"/>
     <col min="29" max="32" width="10.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="33" max="38" width="9.140625" style="27"/>
     <col min="39" max="39" width="8.85546875" style="27" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="36">
         <f>Metadata!B2</f>
         <v>181101</v>
       </c>
-      <c r="B2" s="80" t="str">
+      <c r="B2" s="79" t="str">
         <f>Metadata!B3</f>
         <v>Passengers transported</v>
       </c>
-      <c r="C2" s="80"/>
-[...9 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:32" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="36"/>
       <c r="B3" s="36"/>
       <c r="AF3" s="11"/>
     </row>
     <row r="4" spans="1:32" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="25" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>42</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>43</v>
@@ -2168,1518 +2171,1545 @@
       <c r="M4" s="26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="28">
         <v>2021</v>
       </c>
       <c r="B5" s="35"/>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
     </row>
     <row r="6" spans="1:32" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A6" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="67">
+      <c r="B6" s="66">
         <v>7352</v>
       </c>
-      <c r="C6" s="67">
+      <c r="C6" s="66">
         <v>8220.82</v>
       </c>
-      <c r="D6" s="67">
+      <c r="D6" s="66">
         <v>9053.25</v>
       </c>
-      <c r="E6" s="67">
+      <c r="E6" s="66">
         <v>9780.52</v>
       </c>
-      <c r="F6" s="67">
+      <c r="F6" s="66">
         <v>10140.15</v>
       </c>
-      <c r="G6" s="67">
+      <c r="G6" s="66">
         <v>12883.82</v>
       </c>
-      <c r="H6" s="67">
+      <c r="H6" s="66">
         <v>13594.25</v>
       </c>
-      <c r="I6" s="67">
+      <c r="I6" s="66">
         <v>15292</v>
       </c>
-      <c r="J6" s="69">
+      <c r="J6" s="68">
         <v>15340.82</v>
       </c>
-      <c r="K6" s="67">
+      <c r="K6" s="66">
         <v>9777.66</v>
       </c>
-      <c r="L6" s="67">
+      <c r="L6" s="66">
         <v>9570.4</v>
       </c>
-      <c r="M6" s="67">
+      <c r="M6" s="66">
         <v>9675.2800000000007</v>
       </c>
     </row>
     <row r="7" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="67"/>
-[...10 lines deleted...]
-      <c r="M7" s="67"/>
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="69"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="68"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="70"/>
+      <c r="M7" s="66"/>
     </row>
     <row r="8" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="67">
+      <c r="B8" s="66">
         <v>4437.4399999999996</v>
       </c>
-      <c r="C8" s="67">
+      <c r="C8" s="66">
         <v>4867.47</v>
       </c>
-      <c r="D8" s="67">
+      <c r="D8" s="66">
         <v>5333.18</v>
       </c>
-      <c r="E8" s="67">
+      <c r="E8" s="66">
         <v>6044.59</v>
       </c>
-      <c r="F8" s="67">
+      <c r="F8" s="66">
         <v>6411.93</v>
       </c>
-      <c r="G8" s="67">
+      <c r="G8" s="66">
         <v>9126.2900000000009</v>
       </c>
-      <c r="H8" s="67">
+      <c r="H8" s="66">
         <v>9090.65</v>
       </c>
-      <c r="I8" s="67">
+      <c r="I8" s="66">
         <v>9889.3799999999992</v>
       </c>
-      <c r="J8" s="69">
+      <c r="J8" s="68">
         <v>9940.43</v>
       </c>
-      <c r="K8" s="67">
+      <c r="K8" s="66">
         <v>7079.18</v>
       </c>
-      <c r="L8" s="67">
+      <c r="L8" s="66">
         <v>6871.16</v>
       </c>
-      <c r="M8" s="67">
+      <c r="M8" s="66">
         <v>6841.61</v>
       </c>
     </row>
     <row r="9" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="67">
+      <c r="B9" s="66">
         <v>2908.06</v>
       </c>
-      <c r="C9" s="67">
+      <c r="C9" s="66">
         <v>3348.14</v>
       </c>
-      <c r="D9" s="67">
+      <c r="D9" s="66">
         <v>3713.4</v>
       </c>
-      <c r="E9" s="67">
+      <c r="E9" s="66">
         <v>3728.77</v>
       </c>
-      <c r="F9" s="67">
+      <c r="F9" s="66">
         <v>3722.38</v>
       </c>
-      <c r="G9" s="67">
+      <c r="G9" s="66">
         <v>3751.5</v>
       </c>
-      <c r="H9" s="67">
+      <c r="H9" s="66">
         <v>4497</v>
       </c>
-      <c r="I9" s="67">
+      <c r="I9" s="66">
         <v>5396.35</v>
       </c>
-      <c r="J9" s="69">
+      <c r="J9" s="68">
         <v>5393.07</v>
       </c>
-      <c r="K9" s="67">
+      <c r="K9" s="66">
         <v>2698.48</v>
       </c>
-      <c r="L9" s="67">
+      <c r="L9" s="66">
         <v>2699.25</v>
       </c>
-      <c r="M9" s="67">
+      <c r="M9" s="66">
         <v>2833.67</v>
       </c>
     </row>
     <row r="10" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B10" s="67">
+      <c r="B10" s="66">
         <v>6.5</v>
       </c>
-      <c r="C10" s="67">
+      <c r="C10" s="66">
         <v>5.21</v>
       </c>
-      <c r="D10" s="67">
+      <c r="D10" s="66">
         <v>6.67</v>
       </c>
-      <c r="E10" s="67">
+      <c r="E10" s="66">
         <v>7.17</v>
       </c>
-      <c r="F10" s="67">
+      <c r="F10" s="66">
         <v>5.83</v>
       </c>
-      <c r="G10" s="67">
+      <c r="G10" s="66">
         <v>6.03</v>
       </c>
-      <c r="H10" s="67">
+      <c r="H10" s="66">
         <v>6.6</v>
       </c>
-      <c r="I10" s="67">
+      <c r="I10" s="66">
         <v>6.27</v>
       </c>
-      <c r="J10" s="69">
+      <c r="J10" s="68">
         <v>7.32</v>
       </c>
-      <c r="K10" s="67" t="s">
-[...5 lines deleted...]
-      <c r="M10" s="67" t="s">
+      <c r="K10" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="L10" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="M10" s="66" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:32" ht="15" x14ac:dyDescent="0.2">
       <c r="A11" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="72"/>
-[...10 lines deleted...]
-      <c r="M11" s="72"/>
+      <c r="B11" s="71"/>
+      <c r="C11" s="71"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="71"/>
+      <c r="K11" s="71"/>
+      <c r="L11" s="71"/>
+      <c r="M11" s="71"/>
     </row>
     <row r="12" spans="1:32" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A12" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="73">
+      <c r="B12" s="72">
         <v>3143.9</v>
       </c>
-      <c r="C12" s="67">
+      <c r="C12" s="66">
         <v>4659.3999999999996</v>
       </c>
-      <c r="D12" s="67">
+      <c r="D12" s="66">
         <v>4484.5</v>
       </c>
-      <c r="E12" s="67">
+      <c r="E12" s="66">
         <v>4858.5</v>
       </c>
-      <c r="F12" s="67">
+      <c r="F12" s="66">
         <v>5194.5200000000004</v>
       </c>
-      <c r="G12" s="67">
+      <c r="G12" s="66">
         <v>5109.1000000000004</v>
       </c>
-      <c r="H12" s="67">
+      <c r="H12" s="66">
         <v>4298</v>
       </c>
-      <c r="I12" s="67">
+      <c r="I12" s="66">
         <v>4841.2</v>
       </c>
-      <c r="J12" s="67">
+      <c r="J12" s="66">
         <v>5368.1</v>
       </c>
-      <c r="K12" s="67">
+      <c r="K12" s="66">
         <v>5241.2</v>
       </c>
-      <c r="L12" s="67">
+      <c r="L12" s="66">
         <v>5699.4</v>
       </c>
-      <c r="M12" s="67">
+      <c r="M12" s="66">
         <v>5646.3</v>
       </c>
     </row>
     <row r="13" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="70"/>
-[...8 lines deleted...]
-      <c r="K13" s="67"/>
+      <c r="B13" s="69"/>
+      <c r="C13" s="66"/>
+      <c r="D13" s="66"/>
+      <c r="E13" s="66"/>
+      <c r="F13" s="66"/>
+      <c r="G13" s="69"/>
+      <c r="H13" s="66"/>
+      <c r="I13" s="66"/>
+      <c r="J13" s="68"/>
+      <c r="K13" s="66"/>
       <c r="L13" s="13"/>
-      <c r="M13" s="70"/>
+      <c r="M13" s="69"/>
     </row>
     <row r="14" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B14" s="73">
+      <c r="B14" s="72">
         <v>2936.8</v>
       </c>
-      <c r="C14" s="67">
+      <c r="C14" s="66">
         <v>4464.3100000000004</v>
       </c>
-      <c r="D14" s="67">
+      <c r="D14" s="66">
         <v>4288.3999999999996</v>
       </c>
-      <c r="E14" s="67">
+      <c r="E14" s="66">
         <v>4701.3999999999996</v>
       </c>
-      <c r="F14" s="67">
+      <c r="F14" s="66">
         <v>5037.3900000000003</v>
       </c>
-      <c r="G14" s="67">
+      <c r="G14" s="66">
         <v>4952.3</v>
       </c>
-      <c r="H14" s="67">
+      <c r="H14" s="66">
         <v>4184.1000000000004</v>
       </c>
-      <c r="I14" s="67">
+      <c r="I14" s="66">
         <v>4727.2</v>
       </c>
-      <c r="J14" s="69">
+      <c r="J14" s="68">
         <v>5254.1</v>
       </c>
-      <c r="K14" s="67">
+      <c r="K14" s="66">
         <v>5088.6000000000004</v>
       </c>
-      <c r="L14" s="73">
+      <c r="L14" s="72">
         <v>5507.9</v>
       </c>
-      <c r="M14" s="67">
+      <c r="M14" s="66">
         <v>5429.3</v>
       </c>
     </row>
     <row r="15" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="73">
+      <c r="B15" s="72">
         <v>207.1</v>
       </c>
-      <c r="C15" s="67">
+      <c r="C15" s="66">
         <v>195.09</v>
       </c>
-      <c r="D15" s="67">
+      <c r="D15" s="66">
         <v>196.1</v>
       </c>
-      <c r="E15" s="67">
+      <c r="E15" s="66">
         <v>157.1</v>
       </c>
-      <c r="F15" s="67">
+      <c r="F15" s="66">
         <v>157.13999999999999</v>
       </c>
-      <c r="G15" s="67">
+      <c r="G15" s="66">
         <v>156.80000000000001</v>
       </c>
-      <c r="H15" s="67">
+      <c r="H15" s="66">
         <v>113.9</v>
       </c>
-      <c r="I15" s="67">
+      <c r="I15" s="66">
         <v>114</v>
       </c>
-      <c r="J15" s="69">
+      <c r="J15" s="68">
         <v>114</v>
       </c>
-      <c r="K15" s="67">
+      <c r="K15" s="66">
         <v>152.6</v>
       </c>
-      <c r="L15" s="73">
+      <c r="L15" s="72">
         <v>191.5</v>
       </c>
-      <c r="M15" s="67">
+      <c r="M15" s="66">
         <v>217</v>
       </c>
     </row>
     <row r="16" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="73" t="s">
-[...32 lines deleted...]
-      <c r="M16" s="73" t="s">
+      <c r="B16" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="C16" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="E16" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="F16" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="G16" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="I16" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="J16" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="K16" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="L16" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="M16" s="72" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="15" x14ac:dyDescent="0.2">
       <c r="A17" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="B17" s="74"/>
-[...10 lines deleted...]
-      <c r="M17" s="74"/>
+      <c r="B17" s="73"/>
+      <c r="C17" s="73"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="73"/>
+      <c r="F17" s="73"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+      <c r="K17" s="73"/>
+      <c r="L17" s="73"/>
+      <c r="M17" s="73"/>
     </row>
     <row r="18" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A18" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B18" s="45">
+      <c r="B18" s="44">
         <v>4263.8999999999996</v>
       </c>
-      <c r="C18" s="45">
+      <c r="C18" s="44">
         <v>4783.5</v>
       </c>
-      <c r="D18" s="75">
+      <c r="D18" s="74">
         <v>4996.34</v>
       </c>
-      <c r="E18" s="67">
+      <c r="E18" s="66">
         <v>4728.3999999999996</v>
       </c>
-      <c r="F18" s="67">
+      <c r="F18" s="66">
         <v>4884.62</v>
       </c>
-      <c r="G18" s="67">
+      <c r="G18" s="66">
         <v>4554.8</v>
       </c>
-      <c r="H18" s="67">
+      <c r="H18" s="66">
         <v>4689.8</v>
       </c>
-      <c r="I18" s="67">
+      <c r="I18" s="66">
         <v>5096.3999999999996</v>
       </c>
-      <c r="J18" s="69">
+      <c r="J18" s="68">
         <v>5826.4</v>
       </c>
-      <c r="K18" s="67">
+      <c r="K18" s="66">
         <v>5928.2</v>
       </c>
-      <c r="L18" s="73">
+      <c r="L18" s="72">
         <v>6065.8</v>
       </c>
-      <c r="M18" s="67">
+      <c r="M18" s="66">
         <v>5764</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="B19" s="69"/>
-[...8 lines deleted...]
-      <c r="K19" s="67"/>
+      <c r="B19" s="68"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="66"/>
+      <c r="F19" s="66"/>
+      <c r="G19" s="66"/>
+      <c r="H19" s="66"/>
+      <c r="I19" s="66"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="66"/>
       <c r="L19" s="13"/>
-      <c r="M19" s="70"/>
+      <c r="M19" s="69"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="45">
+      <c r="B20" s="44">
         <v>3981.7</v>
       </c>
-      <c r="C20" s="45">
+      <c r="C20" s="44">
         <v>4393.3999999999996</v>
       </c>
-      <c r="D20" s="75">
+      <c r="D20" s="74">
         <v>4609.28</v>
       </c>
-      <c r="E20" s="67">
+      <c r="E20" s="66">
         <v>4341.8999999999996</v>
       </c>
-      <c r="F20" s="67">
+      <c r="F20" s="66">
         <v>4541.47</v>
       </c>
-      <c r="G20" s="67">
+      <c r="G20" s="66">
         <v>4215.7</v>
       </c>
-      <c r="H20" s="67">
+      <c r="H20" s="66">
         <v>4354.1000000000004</v>
       </c>
-      <c r="I20" s="67">
+      <c r="I20" s="66">
         <v>4759.1000000000004</v>
       </c>
-      <c r="J20" s="69">
+      <c r="J20" s="68">
         <v>5508.1</v>
       </c>
-      <c r="K20" s="67">
+      <c r="K20" s="66">
         <v>5602.4</v>
       </c>
-      <c r="L20" s="73">
+      <c r="L20" s="72">
         <v>5739.8</v>
       </c>
-      <c r="M20" s="67">
+      <c r="M20" s="66">
         <v>5435.8</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="B21" s="45">
+      <c r="B21" s="44">
         <v>282.2</v>
       </c>
-      <c r="C21" s="45">
+      <c r="C21" s="44">
         <v>390.1</v>
       </c>
-      <c r="D21" s="75">
+      <c r="D21" s="74">
         <v>387.06</v>
       </c>
-      <c r="E21" s="67">
+      <c r="E21" s="66">
         <v>386.5</v>
       </c>
-      <c r="F21" s="67">
+      <c r="F21" s="66">
         <v>343.14</v>
       </c>
-      <c r="G21" s="67">
+      <c r="G21" s="66">
         <v>339.1</v>
       </c>
-      <c r="H21" s="67">
+      <c r="H21" s="66">
         <v>335.7</v>
       </c>
-      <c r="I21" s="67">
+      <c r="I21" s="66">
         <v>337.3</v>
       </c>
-      <c r="J21" s="69">
+      <c r="J21" s="68">
         <v>318.3</v>
       </c>
-      <c r="K21" s="67">
+      <c r="K21" s="66">
         <v>325.8</v>
       </c>
-      <c r="L21" s="73">
+      <c r="L21" s="72">
         <v>326</v>
       </c>
-      <c r="M21" s="67">
+      <c r="M21" s="66">
         <v>328.2</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B22" s="45" t="s">
-[...32 lines deleted...]
-      <c r="M22" s="67" t="s">
+      <c r="B22" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="E22" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="F22" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="G22" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="H22" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="I22" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="J22" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="K22" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="L22" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="M22" s="66" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="30">
         <v>2024</v>
       </c>
-      <c r="B23" s="45"/>
-[...10 lines deleted...]
-      <c r="M23" s="67"/>
+      <c r="B23" s="44"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="74"/>
+      <c r="E23" s="66"/>
+      <c r="F23" s="66"/>
+      <c r="G23" s="66"/>
+      <c r="H23" s="66"/>
+      <c r="I23" s="66"/>
+      <c r="J23" s="66"/>
+      <c r="K23" s="66"/>
+      <c r="L23" s="72"/>
+      <c r="M23" s="66"/>
     </row>
     <row r="24" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A24" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B24" s="45">
+      <c r="B24" s="44">
         <v>5362.3</v>
       </c>
-      <c r="C24" s="45">
+      <c r="C24" s="44">
         <v>5487.1</v>
       </c>
-      <c r="D24" s="75">
+      <c r="D24" s="74">
         <v>5405.2</v>
       </c>
-      <c r="E24" s="75">
+      <c r="E24" s="74">
         <v>5944</v>
       </c>
-      <c r="F24" s="67">
+      <c r="F24" s="66">
         <v>5804.1</v>
       </c>
-      <c r="G24" s="67">
+      <c r="G24" s="66">
         <v>5545.5</v>
       </c>
-      <c r="H24" s="67">
+      <c r="H24" s="66">
         <v>5795</v>
       </c>
-      <c r="I24" s="67">
+      <c r="I24" s="66">
         <v>5940.75</v>
       </c>
-      <c r="J24" s="67">
+      <c r="J24" s="66">
         <v>6413</v>
       </c>
-      <c r="K24" s="75">
+      <c r="K24" s="74">
         <v>6311.9</v>
       </c>
-      <c r="L24" s="75">
+      <c r="L24" s="74">
         <v>6236.8</v>
       </c>
-      <c r="M24" s="67">
+      <c r="M24" s="66">
         <v>6096.5</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="B25" s="45"/>
-[...10 lines deleted...]
-      <c r="M25" s="67"/>
+      <c r="B25" s="44"/>
+      <c r="C25" s="44"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="75"/>
+      <c r="F25" s="66"/>
+      <c r="G25" s="66"/>
+      <c r="H25" s="66"/>
+      <c r="I25" s="66"/>
+      <c r="J25" s="66"/>
+      <c r="K25" s="75"/>
+      <c r="L25" s="75"/>
+      <c r="M25" s="66"/>
     </row>
     <row r="26" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B26" s="45">
+      <c r="B26" s="44">
         <v>5034.09</v>
       </c>
-      <c r="C26" s="45">
+      <c r="C26" s="44">
         <v>5088.3</v>
       </c>
-      <c r="D26" s="75">
+      <c r="D26" s="74">
         <v>5169.2</v>
       </c>
-      <c r="E26" s="75">
+      <c r="E26" s="74">
         <v>5736.5</v>
       </c>
-      <c r="F26" s="67">
+      <c r="F26" s="66">
         <v>5595.6</v>
       </c>
-      <c r="G26" s="67">
+      <c r="G26" s="66">
         <v>5338.2</v>
       </c>
-      <c r="H26" s="67">
+      <c r="H26" s="66">
         <v>5572.9</v>
       </c>
-      <c r="I26" s="67">
+      <c r="I26" s="66">
         <v>5719.85</v>
       </c>
-      <c r="J26" s="67">
+      <c r="J26" s="66">
         <v>6154.2</v>
       </c>
-      <c r="K26" s="45">
+      <c r="K26" s="44">
         <v>5902.1</v>
       </c>
-      <c r="L26" s="45">
+      <c r="L26" s="44">
         <v>5761.4</v>
       </c>
-      <c r="M26" s="67">
+      <c r="M26" s="66">
         <v>5586.6</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="B27" s="45">
+      <c r="B27" s="44">
         <v>328.22</v>
       </c>
-      <c r="C27" s="45">
+      <c r="C27" s="44">
         <v>398.8</v>
       </c>
-      <c r="D27" s="75">
+      <c r="D27" s="74">
         <v>236</v>
       </c>
-      <c r="E27" s="75">
+      <c r="E27" s="74">
         <v>207.5</v>
       </c>
-      <c r="F27" s="67">
+      <c r="F27" s="66">
         <v>208.5</v>
       </c>
-      <c r="G27" s="67">
+      <c r="G27" s="66">
         <v>207.4</v>
       </c>
-      <c r="H27" s="67">
+      <c r="H27" s="66">
         <v>222.1</v>
       </c>
-      <c r="I27" s="67">
+      <c r="I27" s="66">
         <v>220.9</v>
       </c>
-      <c r="J27" s="67">
+      <c r="J27" s="66">
         <v>258.8</v>
       </c>
-      <c r="K27" s="45">
+      <c r="K27" s="44">
         <v>409.8</v>
       </c>
-      <c r="L27" s="45">
+      <c r="L27" s="44">
         <v>475.5</v>
       </c>
-      <c r="M27" s="67">
+      <c r="M27" s="66">
         <v>509.9</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="37" t="s">
         <v>54</v>
       </c>
-      <c r="B28" s="45" t="s">
-[...32 lines deleted...]
-      <c r="M28" s="67" t="s">
+      <c r="B28" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="C28" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="E28" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="F28" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="G28" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="H28" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="I28" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="J28" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="K28" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="L28" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="M28" s="66" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="30">
         <v>2025</v>
       </c>
-      <c r="B29" s="45"/>
-[...10 lines deleted...]
-      <c r="M29" s="67"/>
+      <c r="B29" s="44"/>
+      <c r="C29" s="44"/>
+      <c r="D29" s="74"/>
+      <c r="E29" s="74"/>
+      <c r="F29" s="66"/>
+      <c r="G29" s="66"/>
+      <c r="H29" s="66"/>
+      <c r="I29" s="66"/>
+      <c r="J29" s="66"/>
+      <c r="K29" s="44"/>
+      <c r="L29" s="44"/>
+      <c r="M29" s="66"/>
     </row>
     <row r="30" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A30" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B30" s="45">
+      <c r="B30" s="44">
         <v>5931.24</v>
       </c>
-      <c r="C30" s="45">
+      <c r="C30" s="44">
         <v>6251.47</v>
       </c>
-      <c r="D30" s="75">
+      <c r="D30" s="74">
         <v>6428.34</v>
       </c>
-      <c r="E30" s="75">
+      <c r="E30" s="74">
         <v>6428.41</v>
       </c>
-      <c r="F30" s="67">
+      <c r="F30" s="66">
         <v>6698.94</v>
       </c>
-      <c r="G30" s="67">
+      <c r="G30" s="66">
         <v>6525.84</v>
       </c>
-      <c r="H30" s="67">
+      <c r="H30" s="66">
         <v>6439.67</v>
       </c>
-      <c r="I30" s="67">
+      <c r="I30" s="66">
         <v>6608.16</v>
       </c>
-      <c r="J30" s="67">
+      <c r="J30" s="66">
         <v>6978.36</v>
       </c>
-      <c r="K30" s="45">
+      <c r="K30" s="44">
         <v>7240.28</v>
       </c>
-      <c r="L30" s="45">
+      <c r="L30" s="44">
         <v>6998.07</v>
       </c>
-      <c r="M30" s="67">
+      <c r="M30" s="66">
         <v>6989.67</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="B31" s="45"/>
-[...8 lines deleted...]
-      <c r="K31" s="45" t="s">
+      <c r="B31" s="44"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="74"/>
+      <c r="E31" s="74"/>
+      <c r="F31" s="66"/>
+      <c r="G31" s="66"/>
+      <c r="H31" s="66"/>
+      <c r="I31" s="66"/>
+      <c r="J31" s="66"/>
+      <c r="K31" s="44" t="s">
         <v>57</v>
       </c>
-      <c r="L31" s="45"/>
-      <c r="M31" s="67"/>
+      <c r="L31" s="44"/>
+      <c r="M31" s="66"/>
     </row>
     <row r="32" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A32" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B32" s="45">
+      <c r="B32" s="44">
         <v>5576.98</v>
       </c>
-      <c r="C32" s="45">
+      <c r="C32" s="44">
         <v>5811.2</v>
       </c>
-      <c r="D32" s="75">
+      <c r="D32" s="74">
         <v>5977.7</v>
       </c>
-      <c r="E32" s="75">
+      <c r="E32" s="74">
         <v>5943.47</v>
       </c>
-      <c r="F32" s="67">
+      <c r="F32" s="66">
         <v>6186.52</v>
       </c>
-      <c r="G32" s="67">
+      <c r="G32" s="66">
         <v>5958.24</v>
       </c>
-      <c r="H32" s="67">
+      <c r="H32" s="66">
         <v>5843.41</v>
       </c>
-      <c r="I32" s="67">
+      <c r="I32" s="66">
         <v>5990.85</v>
       </c>
-      <c r="J32" s="67">
+      <c r="J32" s="66">
         <v>6333.16</v>
       </c>
-      <c r="K32" s="45">
+      <c r="K32" s="44">
         <v>6579.96</v>
       </c>
-      <c r="L32" s="45">
+      <c r="L32" s="44">
         <v>6318.12</v>
       </c>
-      <c r="M32" s="67">
+      <c r="M32" s="66">
         <v>6305.27</v>
       </c>
     </row>
     <row r="33" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A33" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="B33" s="45">
+      <c r="B33" s="44">
         <v>354.26</v>
       </c>
-      <c r="C33" s="45">
+      <c r="C33" s="44">
         <v>440.27</v>
       </c>
-      <c r="D33" s="75">
+      <c r="D33" s="74">
         <v>450.64</v>
       </c>
-      <c r="E33" s="75">
+      <c r="E33" s="74">
         <v>484.94</v>
       </c>
-      <c r="F33" s="67">
+      <c r="F33" s="66">
         <v>512.41999999999996</v>
       </c>
-      <c r="G33" s="67">
+      <c r="G33" s="66">
         <v>567.61</v>
       </c>
-      <c r="H33" s="67">
+      <c r="H33" s="66">
         <v>596.26</v>
       </c>
-      <c r="I33" s="67">
+      <c r="I33" s="66">
         <v>617.30999999999995</v>
       </c>
-      <c r="J33" s="67">
+      <c r="J33" s="66">
         <v>645.21</v>
       </c>
-      <c r="K33" s="45">
+      <c r="K33" s="44">
         <v>660.32</v>
       </c>
-      <c r="L33" s="45">
+      <c r="L33" s="44">
         <v>679.95</v>
       </c>
-      <c r="M33" s="67">
+      <c r="M33" s="66">
         <v>684.4</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A34" s="56" t="s">
+      <c r="A34" s="55" t="s">
         <v>54</v>
       </c>
-      <c r="B34" s="58" t="s">
-[...36 lines deleted...]
-      <c r="O34" s="59"/>
+      <c r="B34" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="C34" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="D34" s="54" t="s">
+        <v>2</v>
+      </c>
+      <c r="E34" s="54" t="s">
+        <v>2</v>
+      </c>
+      <c r="F34" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="G34" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="H34" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="I34" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="J34" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="K34" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="L34" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="M34" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="N34" s="58"/>
+      <c r="O34" s="58"/>
     </row>
     <row r="35" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="30">
         <v>2026</v>
       </c>
-      <c r="B35" s="58"/>
-[...10 lines deleted...]
-      <c r="M35" s="60"/>
+      <c r="B35" s="57"/>
+      <c r="C35" s="57"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="54"/>
+      <c r="F35" s="59"/>
+      <c r="G35" s="59"/>
+      <c r="H35" s="59"/>
+      <c r="I35" s="59"/>
+      <c r="J35" s="53"/>
+      <c r="K35" s="57"/>
+      <c r="L35" s="57"/>
+      <c r="M35" s="59"/>
     </row>
     <row r="36" spans="1:15" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A36" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B36" s="45">
+      <c r="B36" s="44">
         <v>6783.74</v>
       </c>
-      <c r="C36" s="58">
+      <c r="C36" s="57">
         <v>6713.27</v>
       </c>
-      <c r="D36" s="55">
+      <c r="D36" s="54">
         <v>6998.11</v>
       </c>
-      <c r="E36" s="55">
+      <c r="E36" s="54">
         <v>7355.59</v>
       </c>
-      <c r="F36" s="55">
+      <c r="F36" s="54">
         <v>6816.28</v>
       </c>
-      <c r="G36" s="55">
+      <c r="G36" s="54">
         <v>6604.52</v>
       </c>
-      <c r="H36" s="60">
+      <c r="H36" s="59">
         <v>6657.39</v>
       </c>
-      <c r="I36" s="60">
+      <c r="I36" s="59">
         <v>6726.71</v>
       </c>
-      <c r="J36" s="54"/>
-[...2 lines deleted...]
-      <c r="M36" s="60"/>
+      <c r="J36" s="53">
+        <v>7318.87</v>
+      </c>
+      <c r="K36" s="57"/>
+      <c r="L36" s="57"/>
+      <c r="M36" s="59"/>
     </row>
     <row r="37" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="B37" s="45"/>
-[...10 lines deleted...]
-      <c r="M37" s="60"/>
+      <c r="B37" s="44"/>
+      <c r="C37" s="57"/>
+      <c r="D37" s="54"/>
+      <c r="E37" s="54"/>
+      <c r="F37" s="54"/>
+      <c r="G37" s="54"/>
+      <c r="H37" s="59"/>
+      <c r="I37" s="59"/>
+      <c r="J37" s="53"/>
+      <c r="K37" s="57"/>
+      <c r="L37" s="57"/>
+      <c r="M37" s="59"/>
     </row>
     <row r="38" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B38" s="45">
+      <c r="B38" s="44">
         <v>5716.14</v>
       </c>
-      <c r="C38" s="58">
+      <c r="C38" s="57">
         <v>5669.41</v>
       </c>
-      <c r="D38" s="55">
+      <c r="D38" s="54">
         <v>6019.62</v>
       </c>
-      <c r="E38" s="55">
+      <c r="E38" s="54">
         <v>6458.33</v>
       </c>
-      <c r="F38" s="55">
+      <c r="F38" s="54">
         <v>6361.29</v>
       </c>
-      <c r="G38" s="55">
+      <c r="G38" s="54">
         <v>6173.81</v>
       </c>
-      <c r="H38" s="60">
+      <c r="H38" s="59">
         <v>6213.08</v>
       </c>
-      <c r="I38" s="60">
+      <c r="I38" s="59">
         <v>6275.97</v>
       </c>
-      <c r="J38" s="54"/>
-[...2 lines deleted...]
-      <c r="M38" s="60"/>
+      <c r="J38" s="53">
+        <v>6868.13</v>
+      </c>
+      <c r="K38" s="57"/>
+      <c r="L38" s="57"/>
+      <c r="M38" s="59"/>
     </row>
     <row r="39" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="B39" s="45">
+      <c r="B39" s="44">
         <v>1067.5999999999999</v>
       </c>
-      <c r="C39" s="58">
+      <c r="C39" s="57">
         <v>1043.8499999999999</v>
       </c>
-      <c r="D39" s="55">
+      <c r="D39" s="54">
         <v>978.49</v>
       </c>
-      <c r="E39" s="55">
+      <c r="E39" s="54">
         <v>897.27</v>
       </c>
-      <c r="F39" s="55">
+      <c r="F39" s="54">
         <v>454.98</v>
       </c>
-      <c r="G39" s="55">
+      <c r="G39" s="54">
         <v>430.71</v>
       </c>
-      <c r="H39" s="60">
+      <c r="H39" s="59">
         <v>444.31</v>
       </c>
-      <c r="I39" s="60">
+      <c r="I39" s="59">
         <v>450.74</v>
       </c>
-      <c r="J39" s="54"/>
-[...2 lines deleted...]
-      <c r="M39" s="60"/>
+      <c r="J39" s="53">
+        <v>450.74</v>
+      </c>
+      <c r="K39" s="57"/>
+      <c r="L39" s="57"/>
+      <c r="M39" s="59"/>
     </row>
     <row r="40" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="B40" s="46" t="s">
-[...26 lines deleted...]
-      <c r="M40" s="62"/>
+      <c r="B40" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="C40" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="D40" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="E40" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="F40" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="G40" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="H40" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="I40" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="J40" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="K40" s="45"/>
+      <c r="L40" s="45"/>
+      <c r="M40" s="61"/>
     </row>
     <row r="41" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="78" t="s">
+      <c r="A41" s="77" t="s">
         <v>55</v>
       </c>
-      <c r="B41" s="78"/>
-[...10 lines deleted...]
-      <c r="M41" s="78"/>
+      <c r="B41" s="77"/>
+      <c r="C41" s="77"/>
+      <c r="D41" s="77"/>
+      <c r="E41" s="77"/>
+      <c r="F41" s="77"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="77"/>
+      <c r="I41" s="77"/>
+      <c r="J41" s="77"/>
+      <c r="K41" s="77"/>
+      <c r="L41" s="77"/>
+      <c r="M41" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AJ14"/>
+  <dimension ref="A2:AJ15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="33" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="36" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Metadata!B2</f>
         <v>181101</v>
       </c>
-      <c r="B2" s="79" t="str">
+      <c r="B2" s="78" t="str">
         <f>Metadata!B3</f>
         <v>Passengers transported</v>
       </c>
-      <c r="C2" s="79"/>
-[...9 lines deleted...]
-      <c r="M2" s="79"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
     </row>
     <row r="3" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AJ3" s="11"/>
     </row>
     <row r="4" spans="1:36" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="25" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>42</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>43</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>46</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>48</v>
       </c>
       <c r="M4" s="26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="28">
-        <v>2022</v>
-[...36 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="B5" s="29"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="35"/>
     </row>
     <row r="6" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="28">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>43.6</v>
+        <v>2022</v>
+      </c>
+      <c r="B6" s="29">
+        <v>21.3</v>
       </c>
       <c r="C6" s="41">
-        <v>37.799999999999997</v>
-[...20 lines deleted...]
-        <v>43.8</v>
+        <v>26.1</v>
+      </c>
+      <c r="D6" s="29">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E6" s="29">
+        <v>28.3</v>
+      </c>
+      <c r="F6" s="29">
+        <v>38.9</v>
+      </c>
+      <c r="G6" s="29">
+        <v>46</v>
+      </c>
+      <c r="H6" s="29">
+        <v>48.7</v>
+      </c>
+      <c r="I6" s="29">
+        <v>48.1</v>
+      </c>
+      <c r="J6" s="29">
+        <v>43.4</v>
       </c>
       <c r="K6" s="35">
-        <v>42.2</v>
-[...1 lines deleted...]
-      <c r="L6" s="35">
+        <v>44.2</v>
+      </c>
+      <c r="L6" s="31">
+        <v>42.9</v>
+      </c>
+      <c r="M6" s="35">
         <v>43.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>37.6</v>
       </c>
     </row>
     <row r="7" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="28">
+        <v>2023</v>
+      </c>
+      <c r="B7" s="31">
+        <v>43.6</v>
+      </c>
+      <c r="C7" s="41">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="D7" s="42">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="E7" s="41">
+        <v>32.5</v>
+      </c>
+      <c r="F7" s="39">
+        <v>39.4</v>
+      </c>
+      <c r="G7" s="35">
+        <v>47.9</v>
+      </c>
+      <c r="H7" s="35">
+        <v>50.5</v>
+      </c>
+      <c r="I7" s="35">
+        <v>51.7</v>
+      </c>
+      <c r="J7" s="35">
+        <v>43.8</v>
+      </c>
+      <c r="K7" s="35">
+        <v>42.2</v>
+      </c>
+      <c r="L7" s="35">
+        <v>43.4</v>
+      </c>
+      <c r="M7" s="42">
+        <v>37.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="28">
         <v>2024</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B8" s="31">
         <v>41.7</v>
       </c>
-      <c r="C7" s="41">
+      <c r="C8" s="41">
         <v>30.5</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D8" s="31">
         <v>41.6</v>
       </c>
-      <c r="E7" s="31">
+      <c r="E8" s="31">
         <v>34.200000000000003</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F8" s="39">
         <v>41.4</v>
       </c>
-      <c r="G7" s="35">
+      <c r="G8" s="35">
         <v>47</v>
       </c>
-      <c r="H7" s="35">
+      <c r="H8" s="35">
         <v>51.7</v>
       </c>
-      <c r="I7" s="35">
+      <c r="I8" s="35">
         <v>52.4</v>
       </c>
-      <c r="J7" s="35">
+      <c r="J8" s="35">
         <v>42.9</v>
       </c>
-      <c r="K7" s="39">
+      <c r="K8" s="39">
         <v>40.700000000000003</v>
       </c>
-      <c r="L7" s="35">
+      <c r="L8" s="35">
         <v>40.5</v>
       </c>
-      <c r="M7" s="35">
+      <c r="M8" s="35">
         <v>42</v>
       </c>
     </row>
-    <row r="8" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="52">
+    <row r="9" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="51">
         <v>2025</v>
       </c>
-      <c r="B8" s="48">
+      <c r="B9" s="47">
         <v>40.369999999999997</v>
       </c>
-      <c r="C8" s="48">
+      <c r="C9" s="47">
         <v>36.380000000000003</v>
       </c>
-      <c r="D8" s="48">
+      <c r="D9" s="47">
         <v>39.549999999999997</v>
       </c>
-      <c r="E8" s="48">
+      <c r="E9" s="47">
         <v>37.06</v>
       </c>
-      <c r="F8" s="57">
+      <c r="F9" s="56">
         <v>43.67</v>
       </c>
-      <c r="G8" s="57">
+      <c r="G9" s="56">
         <v>50.93</v>
       </c>
-      <c r="H8" s="53">
+      <c r="H9" s="52">
         <v>57.35</v>
       </c>
-      <c r="I8" s="53">
+      <c r="I9" s="52">
         <v>56.36</v>
       </c>
-      <c r="J8" s="60">
+      <c r="J9" s="59">
         <v>43.49</v>
       </c>
-      <c r="K8" s="58">
+      <c r="K9" s="57">
         <v>40.229999999999997</v>
       </c>
-      <c r="L8" s="60">
+      <c r="L9" s="59">
         <v>40.57</v>
       </c>
-      <c r="M8" s="53">
+      <c r="M9" s="52">
         <v>39.57</v>
       </c>
     </row>
-    <row r="9" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="50">
+    <row r="10" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="49">
         <v>2026</v>
       </c>
-      <c r="B9" s="44">
+      <c r="B10" s="43">
         <v>40.25</v>
       </c>
-      <c r="C9" s="44">
+      <c r="C10" s="43">
         <v>31.4</v>
       </c>
-      <c r="D9" s="44">
+      <c r="D10" s="43">
         <v>39.44</v>
       </c>
-      <c r="E9" s="44">
+      <c r="E10" s="43">
         <v>34.97</v>
       </c>
-      <c r="F9" s="44">
+      <c r="F10" s="43">
         <v>40.81</v>
       </c>
-      <c r="G9" s="44">
+      <c r="G10" s="43">
         <v>53.99</v>
       </c>
-      <c r="H9" s="44">
+      <c r="H10" s="43">
         <v>61</v>
       </c>
-      <c r="I9" s="77">
+      <c r="I10" s="76">
         <v>62.79</v>
       </c>
-      <c r="J9" s="51"/>
-[...19 lines deleted...]
-    <row r="11" spans="1:36" s="27" customFormat="1" x14ac:dyDescent="0.2"/>
+      <c r="J10" s="76">
+        <v>44.35</v>
+      </c>
+      <c r="K10" s="50"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="50"/>
+    </row>
+    <row r="11" spans="1:36" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1"/>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+      <c r="K11" s="1"/>
+      <c r="L11" s="1"/>
+      <c r="M11" s="1"/>
+    </row>
     <row r="12" spans="1:36" s="27" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:36" s="27" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:36" s="27" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:36" s="27" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>