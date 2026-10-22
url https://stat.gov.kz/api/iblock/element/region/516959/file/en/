--- v0 (2026-09-22)
+++ v1 (2026-10-22)
@@ -1348,60 +1348,60 @@
         <v>3</v>
       </c>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="38"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="38" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="48">
-        <v>46125</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="48">
-        <v>46154</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="5"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="52" t="s">
         <v>61</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="53" t="s">
         <v>62</v>
       </c>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
@@ -1804,51 +1804,53 @@
       </c>
       <c r="B10" s="49">
         <v>7327.8</v>
       </c>
       <c r="C10" s="49">
         <v>6175.23</v>
       </c>
       <c r="D10" s="49">
         <v>5925.8</v>
       </c>
       <c r="E10" s="49">
         <v>6362.52</v>
       </c>
       <c r="F10" s="33">
         <v>5869.01</v>
       </c>
       <c r="G10" s="33">
         <v>5862.67</v>
       </c>
       <c r="H10" s="33">
         <v>6295.93</v>
       </c>
       <c r="I10" s="33">
         <v>7724.96</v>
       </c>
-      <c r="J10" s="33"/>
+      <c r="J10" s="33">
+        <v>7421.91</v>
+      </c>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="33"/>
     </row>
     <row r="11" spans="1:37" s="13" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="61" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="61"/>
       <c r="C11" s="61"/>
       <c r="D11" s="61"/>
       <c r="E11" s="61"/>
       <c r="F11" s="61"/>
       <c r="G11" s="61"/>
       <c r="H11" s="61"/>
       <c r="I11" s="61"/>
       <c r="J11" s="61"/>
       <c r="K11" s="61"/>
       <c r="L11" s="61"/>
       <c r="M11" s="61"/>
     </row>
     <row r="12" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="62" t="s">
         <v>52</v>
       </c>
@@ -2191,51 +2193,53 @@
       </c>
       <c r="B10" s="39">
         <v>3447.83</v>
       </c>
       <c r="C10" s="39">
         <v>2363.67</v>
       </c>
       <c r="D10" s="39">
         <v>2609.7199999999998</v>
       </c>
       <c r="E10" s="39">
         <v>2514.73</v>
       </c>
       <c r="F10" s="39">
         <v>2565.2600000000002</v>
       </c>
       <c r="G10" s="39">
         <v>2482.9699999999998</v>
       </c>
       <c r="H10" s="39">
         <v>2572.1</v>
       </c>
       <c r="I10" s="58">
         <v>2665.79</v>
       </c>
-      <c r="J10" s="59"/>
+      <c r="J10" s="58">
+        <v>2773.48</v>
+      </c>
       <c r="K10" s="59"/>
       <c r="L10" s="59"/>
       <c r="M10" s="39"/>
     </row>
     <row r="11" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="63"/>
       <c r="C11" s="63"/>
       <c r="D11" s="63"/>
       <c r="E11" s="63"/>
       <c r="F11" s="63"/>
       <c r="G11" s="63"/>
       <c r="H11" s="63"/>
       <c r="I11" s="63"/>
       <c r="J11" s="63"/>
       <c r="K11" s="63"/>
       <c r="L11" s="63"/>
       <c r="M11" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -2543,51 +2547,53 @@
       </c>
       <c r="B10" s="32">
         <v>2359.62</v>
       </c>
       <c r="C10" s="33">
         <v>2434.38</v>
       </c>
       <c r="D10" s="33">
         <v>1889.21</v>
       </c>
       <c r="E10" s="33">
         <v>2503.71</v>
       </c>
       <c r="F10" s="33">
         <v>1881.24</v>
       </c>
       <c r="G10" s="33">
         <v>1893.21</v>
       </c>
       <c r="H10" s="33">
         <v>2257.62</v>
       </c>
       <c r="I10" s="33">
         <v>3687.63</v>
       </c>
-      <c r="J10" s="33"/>
+      <c r="J10" s="33">
+        <v>3290.67</v>
+      </c>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="32"/>
     </row>
     <row r="11" spans="1:37" s="13" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="61" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="61"/>
       <c r="C11" s="61"/>
       <c r="D11" s="61"/>
       <c r="E11" s="61"/>
       <c r="F11" s="61"/>
       <c r="G11" s="61"/>
       <c r="H11" s="61"/>
       <c r="I11" s="61"/>
       <c r="J11" s="61"/>
       <c r="K11" s="61"/>
       <c r="L11" s="61"/>
       <c r="M11" s="61"/>
     </row>
     <row r="12" spans="1:37" s="13" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
@@ -2895,51 +2901,53 @@
       </c>
       <c r="B10" s="32">
         <v>1520.33</v>
       </c>
       <c r="C10" s="33">
         <v>1377.16</v>
       </c>
       <c r="D10" s="33">
         <v>1426.82</v>
       </c>
       <c r="E10" s="33">
         <v>1344.04</v>
       </c>
       <c r="F10" s="33">
         <v>1422.47</v>
       </c>
       <c r="G10" s="33">
         <v>1486.45</v>
       </c>
       <c r="H10" s="33">
         <v>1466.17</v>
       </c>
       <c r="I10" s="33">
         <v>1371.49</v>
       </c>
-      <c r="J10" s="33"/>
+      <c r="J10" s="33">
+        <v>1357.74</v>
+      </c>
       <c r="K10" s="36"/>
       <c r="L10" s="32"/>
       <c r="M10" s="33"/>
     </row>
     <row r="11" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A11" s="65" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="65"/>
       <c r="C11" s="65"/>
       <c r="D11" s="65"/>
       <c r="E11" s="65"/>
       <c r="F11" s="65"/>
       <c r="G11" s="65"/>
       <c r="H11" s="65"/>
       <c r="I11" s="65"/>
       <c r="J11" s="65"/>
       <c r="K11" s="65"/>
       <c r="L11" s="65"/>
       <c r="M11" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -3040,51 +3048,53 @@
       </c>
       <c r="B5" s="56">
         <v>0.02</v>
       </c>
       <c r="C5" s="56">
         <v>0.02</v>
       </c>
       <c r="D5" s="56">
         <v>0.05</v>
       </c>
       <c r="E5" s="56">
         <v>0.04</v>
       </c>
       <c r="F5" s="56">
         <v>0.04</v>
       </c>
       <c r="G5" s="57">
         <v>0.04</v>
       </c>
       <c r="H5" s="57">
         <v>0.03</v>
       </c>
       <c r="I5" s="57">
         <v>0.05</v>
       </c>
-      <c r="J5" s="60"/>
+      <c r="J5" s="57">
+        <v>0.03</v>
+      </c>
       <c r="K5" s="60"/>
       <c r="L5" s="60"/>
       <c r="M5" s="60"/>
     </row>
     <row r="6" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>