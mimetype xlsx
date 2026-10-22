--- v0 (2026-09-22)
+++ v1 (2026-10-22)
@@ -684,51 +684,51 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -855,50 +855,51 @@
     <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="26">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="25"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 3 2" xfId="5"/>
     <cellStyle name="Обычный 2 4" xfId="6"/>
     <cellStyle name="Обычный 2 4 2" xfId="7"/>
     <cellStyle name="Обычный 2 5" xfId="8"/>
     <cellStyle name="Обычный 2 6" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="10"/>
     <cellStyle name="Обычный 3 2" xfId="11"/>
     <cellStyle name="Обычный 3 2 2" xfId="12"/>
     <cellStyle name="Обычный 3 2 3" xfId="13"/>
     <cellStyle name="Обычный 3 3" xfId="14"/>
     <cellStyle name="Обычный 3 3 2" xfId="15"/>
     <cellStyle name="Обычный 4" xfId="16"/>
     <cellStyle name="Обычный 4 2" xfId="17"/>
     <cellStyle name="Обычный 5" xfId="18"/>
     <cellStyle name="Обычный 5 2" xfId="19"/>
     <cellStyle name="Обычный 6" xfId="20"/>
     <cellStyle name="Обычный 7" xfId="21"/>
@@ -1351,60 +1352,60 @@
         <v>3</v>
       </c>
       <c r="J13" s="9"/>
     </row>
     <row r="14" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="35"/>
       <c r="J14" s="9"/>
     </row>
     <row r="15" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="9"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="54">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="54">
-        <v>46246</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="5"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>61</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="58" t="s">
         <v>62</v>
       </c>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>22</v>
       </c>
@@ -1807,51 +1808,53 @@
       </c>
       <c r="B10" s="29">
         <v>7327.8</v>
       </c>
       <c r="C10" s="30">
         <v>13503.03</v>
       </c>
       <c r="D10" s="30">
         <v>19428.830000000002</v>
       </c>
       <c r="E10" s="30">
         <v>24886.22</v>
       </c>
       <c r="F10" s="30">
         <v>30755.22</v>
       </c>
       <c r="G10" s="30">
         <v>36617.89</v>
       </c>
       <c r="H10" s="30">
         <v>42913.82</v>
       </c>
       <c r="I10" s="30">
         <v>50638.77</v>
       </c>
-      <c r="J10" s="30"/>
+      <c r="J10" s="30">
+        <v>58060.69</v>
+      </c>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="30"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="66" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="66"/>
       <c r="C11" s="66"/>
       <c r="D11" s="66"/>
       <c r="E11" s="66"/>
       <c r="F11" s="66"/>
       <c r="G11" s="66"/>
       <c r="H11" s="66"/>
       <c r="I11" s="66"/>
       <c r="J11" s="66"/>
       <c r="K11" s="66"/>
       <c r="L11" s="66"/>
       <c r="M11" s="66"/>
     </row>
     <row r="12" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="67" t="s">
         <v>52</v>
       </c>
@@ -2194,51 +2197,53 @@
       </c>
       <c r="B10" s="40">
         <v>3447.83</v>
       </c>
       <c r="C10" s="40">
         <v>5811.51</v>
       </c>
       <c r="D10" s="40">
         <v>8421.23</v>
       </c>
       <c r="E10" s="40">
         <v>10030.83</v>
       </c>
       <c r="F10" s="40">
         <v>12596.09</v>
       </c>
       <c r="G10" s="40">
         <v>15079.05</v>
       </c>
       <c r="H10" s="40">
         <v>17651.150000000001</v>
       </c>
       <c r="I10" s="62">
         <v>20316.939999999999</v>
       </c>
-      <c r="J10" s="46"/>
+      <c r="J10" s="70">
+        <v>23090.42</v>
+      </c>
       <c r="K10" s="46"/>
       <c r="L10" s="46"/>
       <c r="M10" s="46"/>
     </row>
     <row r="11" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A11" s="67" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="67"/>
       <c r="C11" s="67"/>
       <c r="D11" s="67"/>
       <c r="E11" s="67"/>
       <c r="F11" s="67"/>
       <c r="G11" s="67"/>
       <c r="H11" s="67"/>
       <c r="I11" s="67"/>
       <c r="J11" s="67"/>
       <c r="K11" s="67"/>
       <c r="L11" s="67"/>
       <c r="M11" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -2546,51 +2551,53 @@
       </c>
       <c r="B10" s="29">
         <v>2359.62</v>
       </c>
       <c r="C10" s="30">
         <v>4794</v>
       </c>
       <c r="D10" s="30">
         <v>6683.21</v>
       </c>
       <c r="E10" s="30">
         <v>9186.92</v>
       </c>
       <c r="F10" s="30">
         <v>11068.16</v>
       </c>
       <c r="G10" s="30">
         <v>12961.37</v>
       </c>
       <c r="H10" s="30">
         <v>15218.99</v>
       </c>
       <c r="I10" s="30">
         <v>18906.62</v>
       </c>
-      <c r="J10" s="30"/>
+      <c r="J10" s="30">
+        <v>22197.29</v>
+      </c>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="69" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="69"/>
       <c r="C11" s="69"/>
       <c r="D11" s="69"/>
       <c r="E11" s="69"/>
       <c r="F11" s="69"/>
       <c r="G11" s="69"/>
       <c r="H11" s="69"/>
       <c r="I11" s="69"/>
       <c r="J11" s="69"/>
       <c r="K11" s="69"/>
       <c r="L11" s="69"/>
       <c r="M11" s="69"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
@@ -2898,51 +2905,53 @@
       </c>
       <c r="B10" s="29">
         <v>1520.33</v>
       </c>
       <c r="C10" s="30">
         <v>2897.49</v>
       </c>
       <c r="D10" s="30">
         <v>4324.3</v>
       </c>
       <c r="E10" s="30">
         <v>5668.34</v>
       </c>
       <c r="F10" s="30">
         <v>7090.81</v>
       </c>
       <c r="G10" s="30">
         <v>8577.26</v>
       </c>
       <c r="H10" s="30">
         <v>10043.43</v>
       </c>
       <c r="I10" s="30">
         <v>11414.92</v>
       </c>
-      <c r="J10" s="30"/>
+      <c r="J10" s="30">
+        <v>12772.66</v>
+      </c>
       <c r="K10" s="33"/>
       <c r="L10" s="29"/>
       <c r="M10" s="30"/>
     </row>
     <row r="11" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A11" s="67" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="67"/>
       <c r="C11" s="67"/>
       <c r="D11" s="67"/>
       <c r="E11" s="67"/>
       <c r="F11" s="67"/>
       <c r="G11" s="67"/>
       <c r="H11" s="67"/>
       <c r="I11" s="67"/>
       <c r="J11" s="67"/>
       <c r="K11" s="67"/>
       <c r="L11" s="67"/>
       <c r="M11" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -3043,51 +3052,53 @@
       </c>
       <c r="B5" s="63">
         <v>0.02</v>
       </c>
       <c r="C5" s="63">
         <v>0.04</v>
       </c>
       <c r="D5" s="63">
         <v>0.09</v>
       </c>
       <c r="E5" s="63">
         <v>0.13</v>
       </c>
       <c r="F5" s="61">
         <v>0.17</v>
       </c>
       <c r="G5" s="61">
         <v>0.21</v>
       </c>
       <c r="H5" s="64">
         <v>0.24</v>
       </c>
       <c r="I5" s="64">
         <v>0.28999999999999998</v>
       </c>
-      <c r="J5" s="65"/>
+      <c r="J5" s="64">
+        <v>0.32</v>
+      </c>
       <c r="K5" s="65"/>
       <c r="L5" s="65"/>
       <c r="M5" s="65"/>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>