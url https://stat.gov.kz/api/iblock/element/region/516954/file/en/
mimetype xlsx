--- v0 (2026-09-22)
+++ v1 (2026-10-22)
@@ -661,51 +661,51 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -816,50 +816,51 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="7" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="27">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="25"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 3 2" xfId="5"/>
     <cellStyle name="Обычный 2 4" xfId="6"/>
     <cellStyle name="Обычный 2 4 2" xfId="7"/>
     <cellStyle name="Обычный 2 5" xfId="8"/>
     <cellStyle name="Обычный 2 6" xfId="9"/>
     <cellStyle name="Обычный 3" xfId="10"/>
     <cellStyle name="Обычный 3 2" xfId="11"/>
     <cellStyle name="Обычный 3 2 2" xfId="12"/>
     <cellStyle name="Обычный 3 2 3" xfId="13"/>
     <cellStyle name="Обычный 3 3" xfId="14"/>
     <cellStyle name="Обычный 3 3 2" xfId="15"/>
     <cellStyle name="Обычный 4" xfId="16"/>
     <cellStyle name="Обычный 4 2" xfId="17"/>
     <cellStyle name="Обычный 5" xfId="18"/>
     <cellStyle name="Обычный 5 2" xfId="19"/>
     <cellStyle name="Обычный 6" xfId="20"/>
     <cellStyle name="Обычный 7" xfId="21"/>
@@ -1311,60 +1312,60 @@
         <v>2</v>
       </c>
       <c r="J13" s="9"/>
     </row>
     <row r="14" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="12"/>
       <c r="J14" s="9"/>
     </row>
     <row r="15" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="9"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="51">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="4"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="51">
-        <v>46246</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="5"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="53" t="s">
         <v>56</v>
       </c>
       <c r="J18" s="4"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>57</v>
       </c>
       <c r="J19" s="5"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>21</v>
       </c>
@@ -1455,51 +1456,51 @@
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="22"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="22"/>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B20" s="23" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:M2"/>
+      <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="62" t="str">
         <f>Metadata!B3</f>
         <v>Freight turnover</v>
       </c>
       <c r="C2" s="62"/>
       <c r="D2" s="62"/>
       <c r="E2" s="62"/>
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
@@ -1765,51 +1766,53 @@
       </c>
       <c r="B10" s="37">
         <v>3889.82791</v>
       </c>
       <c r="C10" s="38">
         <v>3013.6550400000001</v>
       </c>
       <c r="D10" s="38">
         <v>3291.1200699999999</v>
       </c>
       <c r="E10" s="37">
         <v>3137.6079</v>
       </c>
       <c r="F10" s="38">
         <v>3170.1718999999998</v>
       </c>
       <c r="G10" s="38">
         <v>3031.3398900000002</v>
       </c>
       <c r="H10" s="38">
         <v>3010.3465799999999</v>
       </c>
       <c r="I10" s="38">
         <v>3031.3398900000002</v>
       </c>
-      <c r="J10" s="38"/>
+      <c r="J10" s="38">
+        <v>3172.6003000000001</v>
+      </c>
       <c r="K10" s="37"/>
       <c r="L10" s="37"/>
       <c r="M10" s="38"/>
     </row>
     <row r="11" spans="1:37" s="25" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="60" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="60"/>
       <c r="C11" s="60"/>
       <c r="D11" s="60"/>
       <c r="E11" s="60"/>
       <c r="F11" s="60"/>
       <c r="G11" s="60"/>
       <c r="H11" s="60"/>
       <c r="I11" s="60"/>
       <c r="J11" s="60"/>
       <c r="K11" s="60"/>
       <c r="L11" s="60"/>
       <c r="M11" s="60"/>
     </row>
     <row r="12" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="61" t="s">
         <v>50</v>
       </c>
@@ -2134,56 +2137,58 @@
       </c>
       <c r="B10" s="37">
         <v>3121.1431299999999</v>
       </c>
       <c r="C10" s="37">
         <v>2291.9522700000002</v>
       </c>
       <c r="D10" s="43">
         <v>2554.3753099999999</v>
       </c>
       <c r="E10" s="43">
         <v>2396.8385699999999</v>
       </c>
       <c r="F10" s="43">
         <v>2447.2088699999999</v>
       </c>
       <c r="G10" s="43">
         <v>2287.0810700000002</v>
       </c>
       <c r="H10" s="52">
         <v>2309.8824399999999</v>
       </c>
       <c r="I10" s="57">
         <v>2405.95912</v>
       </c>
-      <c r="J10" s="50"/>
+      <c r="J10" s="57">
+        <v>2497.6828099999998</v>
+      </c>
       <c r="K10" s="50"/>
       <c r="L10" s="50"/>
       <c r="M10" s="50"/>
     </row>
-    <row r="11" spans="1:37" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="63"/>
       <c r="C11" s="63"/>
       <c r="D11" s="63"/>
       <c r="E11" s="63"/>
       <c r="F11" s="63"/>
       <c r="G11" s="63"/>
       <c r="H11" s="63"/>
       <c r="I11" s="63"/>
       <c r="J11" s="63"/>
       <c r="K11" s="63"/>
       <c r="L11" s="63"/>
       <c r="M11" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
@@ -2486,51 +2491,53 @@
       </c>
       <c r="B10" s="37">
         <v>229.91867999999999</v>
       </c>
       <c r="C10" s="38">
         <v>230.14568</v>
       </c>
       <c r="D10" s="38">
         <v>242.65516</v>
       </c>
       <c r="E10" s="38">
         <v>272.17532999999997</v>
       </c>
       <c r="F10" s="38">
         <v>254.85283000000001</v>
       </c>
       <c r="G10" s="38">
         <v>244.23212000000001</v>
       </c>
       <c r="H10" s="38">
         <v>219.75523999999999</v>
       </c>
       <c r="I10" s="38">
         <v>233.25604999999999</v>
       </c>
-      <c r="J10" s="38"/>
+      <c r="J10" s="38">
+        <v>225.55328</v>
+      </c>
       <c r="K10" s="43"/>
       <c r="L10" s="37"/>
       <c r="M10" s="37"/>
     </row>
     <row r="11" spans="1:13" s="25" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="60" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="60"/>
       <c r="C11" s="60"/>
       <c r="D11" s="60"/>
       <c r="E11" s="60"/>
       <c r="F11" s="60"/>
       <c r="G11" s="60"/>
       <c r="H11" s="60"/>
       <c r="I11" s="60"/>
       <c r="J11" s="60"/>
       <c r="K11" s="60"/>
       <c r="L11" s="60"/>
       <c r="M11" s="60"/>
     </row>
     <row r="12" spans="1:13" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
@@ -2837,51 +2844,53 @@
       </c>
       <c r="B10" s="37">
         <v>538.73320000000001</v>
       </c>
       <c r="C10" s="38">
         <v>491.53219999999999</v>
       </c>
       <c r="D10" s="38">
         <v>494.00639999999999</v>
       </c>
       <c r="E10" s="38">
         <v>468.53149999999999</v>
       </c>
       <c r="F10" s="38">
         <v>468.04739999999998</v>
       </c>
       <c r="G10" s="38">
         <v>499.96370000000002</v>
       </c>
       <c r="H10" s="38">
         <v>480.65359999999998</v>
       </c>
       <c r="I10" s="38">
         <v>450.59460000000001</v>
       </c>
-      <c r="J10" s="38"/>
+      <c r="J10" s="38">
+        <v>449.31610000000001</v>
+      </c>
       <c r="K10" s="43"/>
       <c r="L10" s="38"/>
       <c r="M10" s="40"/>
     </row>
     <row r="11" spans="1:37" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="1:37" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:37" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N5"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
@@ -2966,51 +2975,53 @@
       </c>
       <c r="B5" s="37">
         <v>32.9</v>
       </c>
       <c r="C5" s="37">
         <v>24.9</v>
       </c>
       <c r="D5" s="37">
         <v>83.2</v>
       </c>
       <c r="E5" s="37">
         <v>62.5</v>
       </c>
       <c r="F5" s="37">
         <v>62.8</v>
       </c>
       <c r="G5" s="37">
         <v>63</v>
       </c>
       <c r="H5" s="58">
         <v>55.3</v>
       </c>
       <c r="I5" s="59">
         <v>82</v>
       </c>
-      <c r="J5" s="50"/>
+      <c r="J5" s="64">
+        <v>48.1</v>
+      </c>
       <c r="K5" s="50"/>
       <c r="L5" s="50"/>
       <c r="M5" s="50"/>
       <c r="N5" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>