--- v0 (2026-09-23)
+++ v1 (2026-10-13)
@@ -8,55 +8,55 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\август\Динамика по транспорту с авг.26г.-новая версия\Динамика Каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\Динамика по транспорту с авг.26г.-новая версия\Динамика Каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13245" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13590" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="32" r:id="rId5"/>
     <sheet name="Әуемен" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="32" l="1"/>
   <c r="A2" i="32"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
@@ -1230,60 +1230,60 @@
         <v>3</v>
       </c>
       <c r="J13" s="8"/>
     </row>
     <row r="14" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="16"/>
       <c r="J14" s="8"/>
     </row>
     <row r="15" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="8"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="63">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="3"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="63">
-        <v>46246</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>61</v>
       </c>
       <c r="J18" s="3"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>58</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>22</v>
       </c>
@@ -1691,51 +1691,53 @@
       </c>
       <c r="B10" s="33">
         <v>6978.92</v>
       </c>
       <c r="C10" s="34">
         <v>6874.92</v>
       </c>
       <c r="D10" s="34">
         <v>7189.07</v>
       </c>
       <c r="E10" s="34">
         <v>7516.91</v>
       </c>
       <c r="F10" s="34">
         <v>6995.07</v>
       </c>
       <c r="G10" s="34">
         <v>6816.51</v>
       </c>
       <c r="H10" s="34">
         <v>6885.85</v>
       </c>
       <c r="I10" s="34">
         <v>6950.1</v>
       </c>
-      <c r="J10" s="34"/>
+      <c r="J10" s="34">
+        <v>7484.35</v>
+      </c>
       <c r="K10" s="33"/>
       <c r="L10" s="33"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:37" s="27" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="91"/>
       <c r="C11" s="91"/>
       <c r="D11" s="91"/>
       <c r="E11" s="91"/>
       <c r="F11" s="91"/>
       <c r="G11" s="91"/>
       <c r="H11" s="91"/>
       <c r="I11" s="91"/>
       <c r="J11" s="91"/>
       <c r="K11" s="91"/>
       <c r="L11" s="91"/>
       <c r="M11" s="91"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -2042,73 +2044,75 @@
       </c>
       <c r="B10" s="49">
         <v>154.94</v>
       </c>
       <c r="C10" s="49">
         <v>130.25</v>
       </c>
       <c r="D10" s="49">
         <v>151.52000000000001</v>
       </c>
       <c r="E10" s="49">
         <v>126.35</v>
       </c>
       <c r="F10" s="49">
         <v>137.99</v>
       </c>
       <c r="G10" s="49">
         <v>158</v>
       </c>
       <c r="H10" s="49">
         <v>167.46</v>
       </c>
       <c r="I10" s="86">
         <v>160.6</v>
       </c>
-      <c r="J10" s="54"/>
+      <c r="J10" s="64">
+        <v>121.14</v>
+      </c>
       <c r="K10" s="54"/>
       <c r="L10" s="54"/>
       <c r="M10" s="54"/>
     </row>
     <row r="11" spans="1:37" s="27" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK41"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="27" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="27" customWidth="1"/>
     <col min="14" max="18" width="10.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="27" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="27" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="27"/>
     <col min="44" max="44" width="8.85546875" style="27" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="36">
         <f>Метадеректер!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="94" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жолаушылар</v>
@@ -3184,134 +3188,140 @@
       </c>
       <c r="B36" s="76">
         <v>6783.74</v>
       </c>
       <c r="C36" s="81">
         <v>6713.27</v>
       </c>
       <c r="D36" s="82">
         <v>6998.11</v>
       </c>
       <c r="E36" s="82">
         <v>7355.59</v>
       </c>
       <c r="F36" s="82">
         <v>6816.28</v>
       </c>
       <c r="G36" s="82">
         <v>6604.52</v>
       </c>
       <c r="H36" s="80">
         <v>6657.39</v>
       </c>
       <c r="I36" s="79">
         <v>6726.71</v>
       </c>
-      <c r="J36" s="80"/>
+      <c r="J36" s="80">
+        <v>7318.87</v>
+      </c>
       <c r="K36" s="81"/>
       <c r="L36" s="81"/>
       <c r="M36" s="79"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="37" t="s">
         <v>51</v>
       </c>
       <c r="B37" s="76"/>
       <c r="C37" s="81"/>
       <c r="D37" s="82"/>
       <c r="E37" s="82"/>
       <c r="F37" s="82"/>
       <c r="G37" s="82"/>
       <c r="H37" s="80"/>
       <c r="I37" s="79"/>
       <c r="J37" s="80"/>
       <c r="K37" s="81"/>
       <c r="L37" s="81"/>
       <c r="M37" s="79"/>
     </row>
     <row r="38" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="38" t="s">
         <v>52</v>
       </c>
       <c r="B38" s="76">
         <v>5716.14</v>
       </c>
       <c r="C38" s="81">
         <v>5669.41</v>
       </c>
       <c r="D38" s="82">
         <v>6019.62</v>
       </c>
       <c r="E38" s="82">
         <v>6458.33</v>
       </c>
       <c r="F38" s="82">
         <v>6361.29</v>
       </c>
       <c r="G38" s="82">
         <v>6173.81</v>
       </c>
       <c r="H38" s="80">
         <v>6213.08</v>
       </c>
       <c r="I38" s="79">
         <v>6275.97</v>
       </c>
-      <c r="J38" s="80"/>
+      <c r="J38" s="80">
+        <v>6868.13</v>
+      </c>
       <c r="K38" s="81"/>
       <c r="L38" s="81"/>
       <c r="M38" s="79"/>
     </row>
     <row r="39" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="38" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="76">
         <v>1067.5999999999999</v>
       </c>
       <c r="C39" s="81">
         <v>1043.8499999999999</v>
       </c>
       <c r="D39" s="82">
         <v>978.49</v>
       </c>
       <c r="E39" s="82">
         <v>897.27</v>
       </c>
       <c r="F39" s="82">
         <v>454.98</v>
       </c>
       <c r="G39" s="82">
         <v>430.71</v>
       </c>
       <c r="H39" s="80">
         <v>444.31</v>
       </c>
       <c r="I39" s="79">
         <v>450.74</v>
       </c>
-      <c r="J39" s="80"/>
+      <c r="J39" s="80">
+        <v>450.74</v>
+      </c>
       <c r="K39" s="81"/>
       <c r="L39" s="81"/>
       <c r="M39" s="79"/>
     </row>
     <row r="40" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A40" s="47" t="s">
         <v>54</v>
       </c>
       <c r="B40" s="89" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="89" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="49" t="s">
         <v>2</v>
       </c>
       <c r="E40" s="49" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="49" t="s">
         <v>2</v>
       </c>
       <c r="G40" s="49" t="s">
         <v>2</v>
@@ -3337,54 +3347,54 @@
       <c r="E41" s="93"/>
       <c r="F41" s="93"/>
       <c r="G41" s="93"/>
       <c r="H41" s="93"/>
       <c r="I41" s="93"/>
       <c r="J41" s="93"/>
       <c r="K41" s="93"/>
       <c r="L41" s="93"/>
       <c r="M41" s="93"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AJ10"/>
+  <dimension ref="A2:AJ11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:XFD5"/>
+      <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="33" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="36" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181101</v>
       </c>
       <c r="B2" s="92" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жолаушылар</v>
       </c>
       <c r="C2" s="92"/>
       <c r="D2" s="92"/>
       <c r="E2" s="92"/>
       <c r="F2" s="92"/>
@@ -3420,259 +3430,278 @@
       </c>
       <c r="G4" s="44" t="s">
         <v>43</v>
       </c>
       <c r="H4" s="45" t="s">
         <v>44</v>
       </c>
       <c r="I4" s="44" t="s">
         <v>45</v>
       </c>
       <c r="J4" s="44" t="s">
         <v>46</v>
       </c>
       <c r="K4" s="45" t="s">
         <v>47</v>
       </c>
       <c r="L4" s="45" t="s">
         <v>48</v>
       </c>
       <c r="M4" s="46" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="28">
-        <v>2022</v>
-[...36 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="B5" s="29"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
+      <c r="J5" s="29"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="35"/>
     </row>
     <row r="6" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="28">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>43.6</v>
+        <v>2022</v>
+      </c>
+      <c r="B6" s="29">
+        <v>21.3</v>
       </c>
       <c r="C6" s="40">
-        <v>37.799999999999997</v>
-[...20 lines deleted...]
-        <v>43.8</v>
+        <v>26.1</v>
+      </c>
+      <c r="D6" s="29">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E6" s="29">
+        <v>28.3</v>
+      </c>
+      <c r="F6" s="29">
+        <v>38.9</v>
+      </c>
+      <c r="G6" s="29">
+        <v>46</v>
+      </c>
+      <c r="H6" s="29">
+        <v>48.7</v>
+      </c>
+      <c r="I6" s="29">
+        <v>48.1</v>
+      </c>
+      <c r="J6" s="29">
+        <v>43.4</v>
       </c>
       <c r="K6" s="35">
-        <v>42.2</v>
-[...1 lines deleted...]
-      <c r="L6" s="35">
+        <v>44.2</v>
+      </c>
+      <c r="L6" s="31">
+        <v>42.9</v>
+      </c>
+      <c r="M6" s="35">
         <v>43.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>37.6</v>
       </c>
     </row>
     <row r="7" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="28">
+        <v>2023</v>
+      </c>
+      <c r="B7" s="31">
+        <v>43.6</v>
+      </c>
+      <c r="C7" s="40">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="D7" s="41">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="E7" s="40">
+        <v>32.5</v>
+      </c>
+      <c r="F7" s="39">
+        <v>39.4</v>
+      </c>
+      <c r="G7" s="35">
+        <v>47.9</v>
+      </c>
+      <c r="H7" s="35">
+        <v>50.5</v>
+      </c>
+      <c r="I7" s="35">
+        <v>51.7</v>
+      </c>
+      <c r="J7" s="35">
+        <v>43.8</v>
+      </c>
+      <c r="K7" s="35">
+        <v>42.2</v>
+      </c>
+      <c r="L7" s="35">
+        <v>43.4</v>
+      </c>
+      <c r="M7" s="41">
+        <v>37.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="28">
         <v>2024</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B8" s="31">
         <v>41.7</v>
       </c>
-      <c r="C7" s="40">
+      <c r="C8" s="40">
         <v>30.5</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D8" s="31">
         <v>41.6</v>
       </c>
-      <c r="E7" s="31">
+      <c r="E8" s="31">
         <v>34.200000000000003</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F8" s="39">
         <v>41.4</v>
       </c>
-      <c r="G7" s="35">
+      <c r="G8" s="35">
         <v>47</v>
       </c>
-      <c r="H7" s="35">
+      <c r="H8" s="35">
         <v>51.7</v>
       </c>
-      <c r="I7" s="35">
+      <c r="I8" s="35">
         <v>52.4</v>
       </c>
-      <c r="J7" s="35">
+      <c r="J8" s="35">
         <v>42.9</v>
       </c>
-      <c r="K7" s="39">
+      <c r="K8" s="39">
         <v>40.700000000000003</v>
       </c>
-      <c r="L7" s="35">
+      <c r="L8" s="35">
         <v>40.5</v>
       </c>
-      <c r="M7" s="35">
+      <c r="M8" s="35">
         <v>42</v>
       </c>
     </row>
-    <row r="8" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="55">
+    <row r="9" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="55">
         <v>2025</v>
       </c>
-      <c r="B8" s="51">
+      <c r="B9" s="51">
         <v>40.369999999999997</v>
       </c>
-      <c r="C8" s="51">
+      <c r="C9" s="51">
         <v>36.380000000000003</v>
       </c>
-      <c r="D8" s="51">
+      <c r="D9" s="51">
         <v>39.549999999999997</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E9" s="51">
         <v>37.06</v>
       </c>
-      <c r="F8" s="60">
+      <c r="F9" s="60">
         <v>43.67</v>
       </c>
-      <c r="G8" s="60">
+      <c r="G9" s="60">
         <v>50.93</v>
       </c>
-      <c r="H8" s="56">
+      <c r="H9" s="56">
         <v>57.35</v>
       </c>
-      <c r="I8" s="56">
+      <c r="I9" s="56">
         <v>56.36</v>
       </c>
-      <c r="J8" s="62">
+      <c r="J9" s="62">
         <v>43.49</v>
       </c>
-      <c r="K8" s="61">
+      <c r="K9" s="61">
         <v>40.229999999999997</v>
       </c>
-      <c r="L8" s="62">
+      <c r="L9" s="62">
         <v>40.57</v>
       </c>
-      <c r="M8" s="56">
+      <c r="M9" s="56">
         <v>39.57</v>
       </c>
     </row>
-    <row r="9" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="53">
+    <row r="10" spans="1:36" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="53">
         <v>2026</v>
       </c>
-      <c r="B9" s="49">
+      <c r="B10" s="49">
         <v>40.25</v>
       </c>
-      <c r="C9" s="49">
+      <c r="C10" s="49">
         <v>31.4</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D10" s="49">
         <v>39.44</v>
       </c>
-      <c r="E9" s="49">
+      <c r="E10" s="49">
         <v>34.97</v>
       </c>
-      <c r="F9" s="49">
+      <c r="F10" s="49">
         <v>40.81</v>
       </c>
-      <c r="G9" s="49">
+      <c r="G10" s="49">
         <v>53.99</v>
       </c>
-      <c r="H9" s="64">
+      <c r="H10" s="64">
         <v>61</v>
       </c>
-      <c r="I9" s="64">
+      <c r="I10" s="64">
         <v>62.79</v>
       </c>
-      <c r="J9" s="54"/>
-[...17 lines deleted...]
-      <c r="M10" s="1"/>
+      <c r="J10" s="64">
+        <v>44.35</v>
+      </c>
+      <c r="K10" s="54"/>
+      <c r="L10" s="54"/>
+      <c r="M10" s="54"/>
+    </row>
+    <row r="11" spans="1:36" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1"/>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1"/>
+      <c r="K11" s="1"/>
+      <c r="L11" s="1"/>
+      <c r="M11" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>