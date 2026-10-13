--- v0 (2026-09-23)
+++ v1 (2026-10-13)
@@ -1184,60 +1184,60 @@
         <v>3</v>
       </c>
       <c r="J13" s="8"/>
     </row>
     <row r="14" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="16"/>
       <c r="J14" s="8"/>
     </row>
     <row r="15" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="8"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="67">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="3"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="67">
-        <v>46246</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>57</v>
       </c>
       <c r="J18" s="3"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>58</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>22</v>
       </c>
@@ -1645,51 +1645,53 @@
       </c>
       <c r="B10" s="34">
         <v>6978.92</v>
       </c>
       <c r="C10" s="35">
         <v>13853.84</v>
       </c>
       <c r="D10" s="35">
         <v>21042.91</v>
       </c>
       <c r="E10" s="35">
         <v>28559.82</v>
       </c>
       <c r="F10" s="35">
         <v>35554.89</v>
       </c>
       <c r="G10" s="35">
         <v>42371.41</v>
       </c>
       <c r="H10" s="35">
         <v>49257.25</v>
       </c>
       <c r="I10" s="35">
         <v>56207.360000000001</v>
       </c>
-      <c r="J10" s="35"/>
+      <c r="J10" s="35">
+        <v>63691.7</v>
+      </c>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="35"/>
     </row>
     <row r="11" spans="1:37" s="28" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="71" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="71"/>
       <c r="C11" s="71"/>
       <c r="D11" s="71"/>
       <c r="E11" s="71"/>
       <c r="F11" s="71"/>
       <c r="G11" s="71"/>
       <c r="H11" s="71"/>
       <c r="I11" s="71"/>
       <c r="J11" s="71"/>
       <c r="K11" s="71"/>
       <c r="L11" s="71"/>
       <c r="M11" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -1996,51 +1998,53 @@
       </c>
       <c r="B10" s="50">
         <v>154.94</v>
       </c>
       <c r="C10" s="50">
         <v>285.19</v>
       </c>
       <c r="D10" s="50">
         <v>436.72</v>
       </c>
       <c r="E10" s="50">
         <v>563.07000000000005</v>
       </c>
       <c r="F10" s="50">
         <v>701.06</v>
       </c>
       <c r="G10" s="50">
         <v>859.06</v>
       </c>
       <c r="H10" s="50">
         <v>1026.52</v>
       </c>
       <c r="I10" s="69">
         <v>1187.1099999999999</v>
       </c>
-      <c r="J10" s="69"/>
+      <c r="J10" s="69">
+        <v>1308.25</v>
+      </c>
       <c r="K10" s="69"/>
       <c r="L10" s="69"/>
       <c r="M10" s="69"/>
     </row>
     <row r="11" spans="1:37" s="28" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
@@ -3136,134 +3140,140 @@
       </c>
       <c r="B36" s="60">
         <v>6783.74</v>
       </c>
       <c r="C36" s="57">
         <v>13497</v>
       </c>
       <c r="D36" s="57">
         <v>20495.11</v>
       </c>
       <c r="E36" s="57">
         <v>27850.7</v>
       </c>
       <c r="F36" s="57">
         <v>34666.980000000003</v>
       </c>
       <c r="G36" s="57">
         <v>41271.5</v>
       </c>
       <c r="H36" s="40">
         <v>47928.89</v>
       </c>
       <c r="I36" s="30">
         <v>54655.6</v>
       </c>
-      <c r="J36" s="30"/>
+      <c r="J36" s="30">
+        <v>61974.46</v>
+      </c>
       <c r="K36" s="30"/>
       <c r="L36" s="30"/>
       <c r="M36" s="30"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="38" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="60"/>
       <c r="C37" s="57"/>
       <c r="D37" s="57"/>
       <c r="E37" s="57"/>
       <c r="F37" s="57"/>
       <c r="G37" s="57"/>
       <c r="H37" s="57"/>
       <c r="I37" s="30"/>
       <c r="J37" s="30"/>
       <c r="K37" s="30"/>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
     <row r="38" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="39" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="60">
         <v>5716.14</v>
       </c>
       <c r="C38" s="57">
         <v>11385.55</v>
       </c>
       <c r="D38" s="57">
         <v>17405.169999999998</v>
       </c>
       <c r="E38" s="57">
         <v>23863.5</v>
       </c>
       <c r="F38" s="57">
         <v>30224.79</v>
       </c>
       <c r="G38" s="57">
         <v>36398.6</v>
       </c>
       <c r="H38" s="57">
         <v>42611.68</v>
       </c>
       <c r="I38" s="30">
         <v>48887.65</v>
       </c>
-      <c r="J38" s="30"/>
+      <c r="J38" s="30">
+        <v>55755.78</v>
+      </c>
       <c r="K38" s="30"/>
       <c r="L38" s="30"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="60">
         <v>1067.5999999999999</v>
       </c>
       <c r="C39" s="57">
         <v>2111.4499999999998</v>
       </c>
       <c r="D39" s="57">
         <v>3089.94</v>
       </c>
       <c r="E39" s="57">
         <v>3987.21</v>
       </c>
       <c r="F39" s="57">
         <v>4442.1899999999996</v>
       </c>
       <c r="G39" s="57">
         <v>4872.8999999999996</v>
       </c>
       <c r="H39" s="57">
         <v>5317.21</v>
       </c>
       <c r="I39" s="30">
         <v>5767.95</v>
       </c>
-      <c r="J39" s="30"/>
+      <c r="J39" s="30">
+        <v>6218.68</v>
+      </c>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="30"/>
     </row>
     <row r="40" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A40" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="51" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="66" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="66" t="s">
         <v>2</v>
       </c>
       <c r="E40" s="66" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="66" t="s">
         <v>2</v>
       </c>
       <c r="G40" s="66" t="s">
         <v>2</v>
@@ -3563,51 +3573,53 @@
       </c>
       <c r="B9" s="50">
         <v>40.25</v>
       </c>
       <c r="C9" s="50">
         <v>71.650000000000006</v>
       </c>
       <c r="D9" s="50">
         <v>111.09</v>
       </c>
       <c r="E9" s="50">
         <v>146.05000000000001</v>
       </c>
       <c r="F9" s="50">
         <v>186.86</v>
       </c>
       <c r="G9" s="50">
         <v>240.85</v>
       </c>
       <c r="H9" s="50">
         <v>301.85000000000002</v>
       </c>
       <c r="I9" s="69">
         <v>364.64</v>
       </c>
-      <c r="J9" s="69"/>
+      <c r="J9" s="69">
+        <v>408.99</v>
+      </c>
       <c r="K9" s="69"/>
       <c r="L9" s="69"/>
       <c r="M9" s="69"/>
     </row>
     <row r="10" spans="1:37" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>