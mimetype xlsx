--- v0 (2026-10-04)
+++ v1 (2026-10-24)
@@ -1371,60 +1371,60 @@
         <v>2</v>
       </c>
       <c r="J13" s="8"/>
     </row>
     <row r="14" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="11"/>
       <c r="J14" s="8"/>
     </row>
     <row r="15" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="8"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="59">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="3"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="59">
-        <v>46246</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="63" t="s">
         <v>61</v>
       </c>
       <c r="J18" s="3"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="63" t="s">
         <v>62</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>21</v>
       </c>
@@ -1518,51 +1518,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="25"/>
     </row>
     <row r="21" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B21" s="27" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:M2"/>
+      <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="75" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
       <c r="C2" s="75"/>
       <c r="D2" s="75"/>
@@ -1831,51 +1831,53 @@
       </c>
       <c r="B10" s="35">
         <v>7327.8</v>
       </c>
       <c r="C10" s="36">
         <v>13503.03</v>
       </c>
       <c r="D10" s="36">
         <v>19428.830000000002</v>
       </c>
       <c r="E10" s="36">
         <v>24886.22</v>
       </c>
       <c r="F10" s="36">
         <v>30755.22</v>
       </c>
       <c r="G10" s="36">
         <v>36617.89</v>
       </c>
       <c r="H10" s="36">
         <v>42913.82</v>
       </c>
       <c r="I10" s="36">
         <v>50638.77</v>
       </c>
-      <c r="J10" s="36"/>
+      <c r="J10" s="36">
+        <v>58060.69</v>
+      </c>
       <c r="K10" s="35"/>
       <c r="L10" s="35"/>
       <c r="M10" s="36"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="72" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="72"/>
       <c r="C11" s="72"/>
       <c r="D11" s="72"/>
       <c r="E11" s="72"/>
       <c r="F11" s="72"/>
       <c r="G11" s="72"/>
       <c r="H11" s="72"/>
       <c r="I11" s="72"/>
       <c r="J11" s="72"/>
       <c r="K11" s="72"/>
       <c r="L11" s="72"/>
       <c r="M11" s="72"/>
     </row>
     <row r="12" spans="1:37" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="73" t="s">
         <v>51</v>
       </c>
@@ -2219,51 +2221,53 @@
       </c>
       <c r="B10" s="45">
         <v>3447.83</v>
       </c>
       <c r="C10" s="45">
         <v>5811.51</v>
       </c>
       <c r="D10" s="45">
         <v>8421.23</v>
       </c>
       <c r="E10" s="45">
         <v>10030.83</v>
       </c>
       <c r="F10" s="45">
         <v>12596.09</v>
       </c>
       <c r="G10" s="45">
         <v>15079.05</v>
       </c>
       <c r="H10" s="71">
         <v>17651.150000000001</v>
       </c>
       <c r="I10" s="67">
         <v>20316.939999999999</v>
       </c>
-      <c r="J10" s="50"/>
+      <c r="J10" s="67">
+        <v>23090.42</v>
+      </c>
       <c r="K10" s="50"/>
       <c r="L10" s="50"/>
       <c r="M10" s="50"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="76" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="76"/>
       <c r="C11" s="76"/>
       <c r="D11" s="76"/>
       <c r="E11" s="76"/>
       <c r="F11" s="76"/>
       <c r="G11" s="76"/>
       <c r="H11" s="76"/>
       <c r="I11" s="76"/>
       <c r="J11" s="76"/>
       <c r="K11" s="76"/>
       <c r="L11" s="76"/>
       <c r="M11" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -2572,51 +2576,53 @@
       </c>
       <c r="B10" s="35">
         <v>2359.62</v>
       </c>
       <c r="C10" s="36">
         <v>4794</v>
       </c>
       <c r="D10" s="36">
         <v>6683.21</v>
       </c>
       <c r="E10" s="36">
         <v>9186.92</v>
       </c>
       <c r="F10" s="36">
         <v>11068.16</v>
       </c>
       <c r="G10" s="36">
         <v>12961.37</v>
       </c>
       <c r="H10" s="36">
         <v>15218.99</v>
       </c>
       <c r="I10" s="36">
         <v>18906.62</v>
       </c>
-      <c r="J10" s="36"/>
+      <c r="J10" s="36">
+        <v>22197.29</v>
+      </c>
       <c r="K10" s="35"/>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="72" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="72"/>
       <c r="C11" s="72"/>
       <c r="D11" s="72"/>
       <c r="E11" s="72"/>
       <c r="F11" s="72"/>
       <c r="G11" s="72"/>
       <c r="H11" s="72"/>
       <c r="I11" s="72"/>
       <c r="J11" s="72"/>
       <c r="K11" s="72"/>
       <c r="L11" s="72"/>
       <c r="M11" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -2924,51 +2930,53 @@
       </c>
       <c r="B10" s="35">
         <v>1520.33</v>
       </c>
       <c r="C10" s="36">
         <v>2897.49</v>
       </c>
       <c r="D10" s="36">
         <v>4324.3</v>
       </c>
       <c r="E10" s="36">
         <v>5668.34</v>
       </c>
       <c r="F10" s="36">
         <v>7090.81</v>
       </c>
       <c r="G10" s="36">
         <v>8577.26</v>
       </c>
       <c r="H10" s="36">
         <v>10043.43</v>
       </c>
       <c r="I10" s="36">
         <v>11414.92</v>
       </c>
-      <c r="J10" s="36"/>
+      <c r="J10" s="36">
+        <v>12772.66</v>
+      </c>
       <c r="K10" s="39"/>
       <c r="L10" s="35"/>
       <c r="M10" s="36"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="73" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="73"/>
       <c r="C11" s="73"/>
       <c r="D11" s="73"/>
       <c r="E11" s="73"/>
       <c r="F11" s="73"/>
       <c r="G11" s="73"/>
       <c r="H11" s="73"/>
       <c r="I11" s="73"/>
       <c r="J11" s="73"/>
       <c r="K11" s="73"/>
       <c r="L11" s="73"/>
       <c r="M11" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -3069,51 +3077,53 @@
       </c>
       <c r="B5" s="68">
         <v>0.02</v>
       </c>
       <c r="C5" s="68">
         <v>0.04</v>
       </c>
       <c r="D5" s="68">
         <v>0.09</v>
       </c>
       <c r="E5" s="68">
         <v>0.13</v>
       </c>
       <c r="F5" s="66">
         <v>0.17</v>
       </c>
       <c r="G5" s="66">
         <v>0.21</v>
       </c>
       <c r="H5" s="69">
         <v>0.24</v>
       </c>
       <c r="I5" s="69">
         <v>0.28999999999999998</v>
       </c>
-      <c r="J5" s="70"/>
+      <c r="J5" s="69">
+        <v>0.32</v>
+      </c>
       <c r="K5" s="70"/>
       <c r="L5" s="70"/>
       <c r="M5" s="70"/>
     </row>
     <row r="6" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
     </row>
     <row r="7" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">