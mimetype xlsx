--- v0 (2026-10-01)
+++ v1 (2026-10-21)
@@ -40,51 +40,51 @@
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Воздушный" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="33" l="1"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="61">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -516,51 +516,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -712,53 +712,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -1201,60 +1198,60 @@
         <v>31</v>
       </c>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="28"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22">
-        <v>46246</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>56</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>57</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>10</v>
       </c>
@@ -1333,101 +1330,101 @@
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="3"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="78" t="s">
+      <c r="B18" s="77" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AJ11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="17" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="21" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="31" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="36" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
-      <c r="B2" s="80" t="str">
+      <c r="B2" s="79" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено пассажиров</v>
       </c>
-      <c r="C2" s="80"/>
-[...9 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AJ3" s="11"/>
     </row>
     <row r="4" spans="1:36" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="61" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="62" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="62" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="62" t="s">
         <v>46</v>
       </c>
       <c r="F4" s="62" t="s">
         <v>47</v>
       </c>
       <c r="G4" s="62" t="s">
         <v>48</v>
@@ -1662,123 +1659,125 @@
       </c>
       <c r="B10" s="36">
         <v>6978.92</v>
       </c>
       <c r="C10" s="37">
         <v>13853.84</v>
       </c>
       <c r="D10" s="37">
         <v>21042.91</v>
       </c>
       <c r="E10" s="37">
         <v>28559.82</v>
       </c>
       <c r="F10" s="37">
         <v>35554.89</v>
       </c>
       <c r="G10" s="37">
         <v>42371.41</v>
       </c>
       <c r="H10" s="37">
         <v>49257.25</v>
       </c>
       <c r="I10" s="37">
         <v>56207.360000000001</v>
       </c>
-      <c r="J10" s="37"/>
+      <c r="J10" s="37">
+        <v>63691.7</v>
+      </c>
       <c r="K10" s="36"/>
       <c r="L10" s="36"/>
       <c r="M10" s="37"/>
     </row>
     <row r="11" spans="1:36" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="79" t="s">
+      <c r="A11" s="78" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="79"/>
-[...10 lines deleted...]
-      <c r="M11" s="79"/>
+      <c r="B11" s="78"/>
+      <c r="C11" s="78"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="78"/>
+      <c r="G11" s="78"/>
+      <c r="H11" s="78"/>
+      <c r="I11" s="78"/>
+      <c r="J11" s="78"/>
+      <c r="K11" s="78"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="36" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
-      <c r="B2" s="80" t="str">
+      <c r="B2" s="79" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено пассажиров</v>
       </c>
-      <c r="C2" s="80"/>
-[...9 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="61" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="62" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="62" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="62" t="s">
         <v>46</v>
       </c>
       <c r="F4" s="62" t="s">
         <v>47</v>
       </c>
       <c r="G4" s="62" t="s">
         <v>48</v>
       </c>
@@ -2009,112 +2008,114 @@
     <row r="10" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="48">
         <v>2026</v>
       </c>
       <c r="B10" s="47">
         <v>154.94</v>
       </c>
       <c r="C10" s="47">
         <v>285.19</v>
       </c>
       <c r="D10" s="47">
         <v>436.72</v>
       </c>
       <c r="E10" s="47">
         <v>563.07000000000005</v>
       </c>
       <c r="F10" s="47">
         <v>701.06</v>
       </c>
       <c r="G10" s="47">
         <v>859.06</v>
       </c>
       <c r="H10" s="47">
         <v>1026.52</v>
       </c>
-      <c r="I10" s="76">
+      <c r="I10" s="75">
         <v>1187.1099999999999</v>
       </c>
-      <c r="J10" s="72"/>
+      <c r="J10" s="75">
+        <v>1308.25</v>
+      </c>
       <c r="K10" s="72"/>
       <c r="L10" s="72"/>
       <c r="M10" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK50"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="29"/>
     <col min="44" max="44" width="8.85546875" style="29" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
-      <c r="B2" s="80" t="str">
+      <c r="B2" s="79" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено пассажиров</v>
       </c>
-      <c r="C2" s="80"/>
-[...9 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="11"/>
     </row>
     <row r="4" spans="1:37" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="61" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="62" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="62" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="62" t="s">
         <v>46</v>
       </c>
       <c r="F4" s="62" t="s">
         <v>47</v>
       </c>
       <c r="G4" s="62" t="s">
         <v>48</v>
@@ -3151,187 +3152,195 @@
       </c>
       <c r="B36" s="44">
         <v>6783.74</v>
       </c>
       <c r="C36" s="57">
         <v>13497</v>
       </c>
       <c r="D36" s="57">
         <v>20495.11</v>
       </c>
       <c r="E36" s="57">
         <v>27850.7</v>
       </c>
       <c r="F36" s="57">
         <v>34666.980000000003</v>
       </c>
       <c r="G36" s="57">
         <v>41271.5</v>
       </c>
       <c r="H36" s="57">
         <v>47928.89</v>
       </c>
       <c r="I36" s="58">
         <v>54655.6</v>
       </c>
-      <c r="J36" s="75"/>
+      <c r="J36" s="58">
+        <v>61974.46</v>
+      </c>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="42" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="44"/>
       <c r="C37" s="57"/>
       <c r="D37" s="57"/>
       <c r="E37" s="57"/>
       <c r="F37" s="57"/>
       <c r="G37" s="57"/>
       <c r="H37" s="57"/>
       <c r="I37" s="58"/>
       <c r="J37" s="58"/>
       <c r="K37" s="57"/>
       <c r="L37" s="57"/>
       <c r="M37" s="57"/>
     </row>
     <row r="38" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="42" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="44">
         <v>5716.14</v>
       </c>
       <c r="C38" s="57">
         <v>11385.55</v>
       </c>
       <c r="D38" s="57">
         <v>17405.169999999998</v>
       </c>
       <c r="E38" s="57">
         <v>23863.5</v>
       </c>
       <c r="F38" s="57">
         <v>30224.79</v>
       </c>
       <c r="G38" s="57">
         <v>36398.6</v>
       </c>
       <c r="H38" s="57">
         <v>42611.68</v>
       </c>
       <c r="I38" s="58">
         <v>48887.65</v>
       </c>
-      <c r="J38" s="58"/>
+      <c r="J38" s="58">
+        <v>55755.78</v>
+      </c>
       <c r="K38" s="57"/>
       <c r="L38" s="57"/>
       <c r="M38" s="57"/>
     </row>
     <row r="39" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="44">
         <v>1067.5999999999999</v>
       </c>
       <c r="C39" s="57">
         <v>2111.4499999999998</v>
       </c>
       <c r="D39" s="57">
         <v>3089.94</v>
       </c>
       <c r="E39" s="57">
         <v>3987.21</v>
       </c>
       <c r="F39" s="57">
         <v>4442.1899999999996</v>
       </c>
       <c r="G39" s="57">
         <v>4872.8999999999996</v>
       </c>
       <c r="H39" s="57">
         <v>5317.21</v>
       </c>
       <c r="I39" s="58">
         <v>5767.95</v>
       </c>
-      <c r="J39" s="58"/>
+      <c r="J39" s="58">
+        <v>6218.68</v>
+      </c>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="57"/>
     </row>
     <row r="40" spans="1:17" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A40" s="45" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="46" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="46" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="46" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="46" t="s">
         <v>30</v>
       </c>
       <c r="F40" s="46" t="s">
         <v>30</v>
       </c>
       <c r="G40" s="46" t="s">
         <v>30</v>
       </c>
       <c r="H40" s="46" t="s">
         <v>30</v>
       </c>
       <c r="I40" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="J40" s="36"/>
+      <c r="J40" s="46" t="s">
+        <v>30</v>
+      </c>
       <c r="K40" s="60"/>
       <c r="L40" s="60"/>
       <c r="M40" s="60"/>
     </row>
     <row r="41" spans="1:17" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="81" t="s">
+      <c r="A41" s="80" t="s">
         <v>38</v>
       </c>
-      <c r="B41" s="81"/>
-[...10 lines deleted...]
-      <c r="M41" s="81"/>
+      <c r="B41" s="80"/>
+      <c r="C41" s="80"/>
+      <c r="D41" s="80"/>
+      <c r="E41" s="80"/>
+      <c r="F41" s="80"/>
+      <c r="G41" s="80"/>
+      <c r="H41" s="80"/>
+      <c r="I41" s="80"/>
+      <c r="J41" s="80"/>
+      <c r="K41" s="80"/>
+      <c r="L41" s="80"/>
+      <c r="M41" s="80"/>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.2">
       <c r="Q43" s="74"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.2">
       <c r="Q44" s="74"/>
     </row>
     <row r="45" spans="1:17" x14ac:dyDescent="0.2">
       <c r="Q45" s="74"/>
     </row>
     <row r="46" spans="1:17" x14ac:dyDescent="0.2">
       <c r="Q46" s="74"/>
     </row>
     <row r="47" spans="1:17" x14ac:dyDescent="0.2">
       <c r="Q47" s="74"/>
     </row>
     <row r="48" spans="1:17" x14ac:dyDescent="0.2">
       <c r="Q48" s="74"/>
     </row>
     <row r="49" spans="17:17" x14ac:dyDescent="0.2">
       <c r="Q49" s="74"/>
     </row>
     <row r="50" spans="17:17" x14ac:dyDescent="0.2">
       <c r="Q50" s="74"/>
     </row>
@@ -3350,65 +3359,65 @@
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M9"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
-      <c r="B2" s="80" t="str">
+      <c r="B2" s="79" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено пассажиров</v>
       </c>
-      <c r="C2" s="80"/>
-[...9 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="61" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="62" t="s">
         <v>44</v>
       </c>
       <c r="D4" s="62" t="s">
         <v>45</v>
       </c>
       <c r="E4" s="62" t="s">
         <v>46</v>
       </c>
       <c r="F4" s="62" t="s">
         <v>47</v>
       </c>
       <c r="G4" s="62" t="s">
         <v>48</v>
       </c>
@@ -3595,57 +3604,59 @@
         <v>525.53</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="48">
         <v>2026</v>
       </c>
       <c r="B9" s="47">
         <v>40.25</v>
       </c>
       <c r="C9" s="47">
         <v>71.650000000000006</v>
       </c>
       <c r="D9" s="47">
         <v>111.09</v>
       </c>
       <c r="E9" s="47">
         <v>146.05000000000001</v>
       </c>
       <c r="F9" s="47">
         <v>186.86</v>
       </c>
       <c r="G9" s="47">
         <v>240.85</v>
       </c>
-      <c r="H9" s="77">
+      <c r="H9" s="76">
         <v>301.85000000000002</v>
       </c>
-      <c r="I9" s="77">
+      <c r="I9" s="76">
         <v>364.64</v>
       </c>
-      <c r="J9" s="72"/>
+      <c r="J9" s="76">
+        <v>408.99</v>
+      </c>
       <c r="K9" s="72"/>
       <c r="L9" s="72"/>
       <c r="M9" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>