--- v0 (2026-10-01)
+++ v1 (2026-10-21)
@@ -40,51 +40,51 @@
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Воздушный" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="33" l="1"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="62">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -514,51 +514,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -663,51 +663,50 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1186,67 +1185,67 @@
     <row r="13" spans="1:10" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>31</v>
       </c>
       <c r="J13" s="11"/>
     </row>
     <row r="14" spans="1:10" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="28"/>
       <c r="J14" s="11"/>
     </row>
     <row r="15" spans="1:10" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="11"/>
     </row>
-    <row r="16" spans="1:10" s="73" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" s="72" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="72">
-[...4 lines deleted...]
-    <row r="17" spans="1:10" s="73" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="71">
+        <v>46307</v>
+      </c>
+      <c r="J16" s="73"/>
+    </row>
+    <row r="17" spans="1:10" s="72" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="72">
-[...2 lines deleted...]
-      <c r="J17" s="75"/>
+      <c r="B17" s="71">
+        <v>46338</v>
+      </c>
+      <c r="J17" s="74"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>61</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>59</v>
@@ -1323,101 +1322,101 @@
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="3"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="78" t="s">
+      <c r="B18" s="77" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
-      <c r="B2" s="80" t="str">
+      <c r="B2" s="79" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено пассажиров</v>
       </c>
-      <c r="C2" s="80"/>
-[...9 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="AK3" s="12"/>
     </row>
     <row r="4" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="32"/>
       <c r="B4" s="33" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>40</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>41</v>
@@ -1584,191 +1583,193 @@
         <v>5977.4</v>
       </c>
       <c r="G8" s="35">
         <v>5756.1</v>
       </c>
       <c r="H8" s="35">
         <v>6015.8</v>
       </c>
       <c r="I8" s="35">
         <v>6159.1</v>
       </c>
       <c r="J8" s="35">
         <v>6574.9</v>
       </c>
       <c r="K8" s="37">
         <v>6484.2</v>
       </c>
       <c r="L8" s="37">
         <v>6410.3</v>
       </c>
       <c r="M8" s="35">
         <v>6267.7</v>
       </c>
     </row>
     <row r="9" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="69">
+      <c r="A9" s="68">
         <v>2025</v>
       </c>
-      <c r="B9" s="68">
+      <c r="B9" s="67">
         <v>6111.77</v>
       </c>
-      <c r="C9" s="67">
+      <c r="C9" s="66">
         <v>6426.32</v>
       </c>
-      <c r="D9" s="67">
+      <c r="D9" s="66">
         <v>6610.22</v>
       </c>
-      <c r="E9" s="68">
+      <c r="E9" s="67">
         <v>6613.79</v>
       </c>
-      <c r="F9" s="67">
+      <c r="F9" s="66">
         <v>6886.95</v>
       </c>
-      <c r="G9" s="67">
+      <c r="G9" s="66">
         <v>6745.2</v>
       </c>
-      <c r="H9" s="67">
+      <c r="H9" s="66">
         <v>6662.55</v>
       </c>
-      <c r="I9" s="67">
+      <c r="I9" s="66">
         <v>6841.47</v>
       </c>
-      <c r="J9" s="67">
+      <c r="J9" s="66">
         <v>7158.93</v>
       </c>
-      <c r="K9" s="68">
+      <c r="K9" s="67">
         <v>7425.15</v>
       </c>
-      <c r="L9" s="68">
+      <c r="L9" s="67">
         <v>7174.1</v>
       </c>
-      <c r="M9" s="67">
+      <c r="M9" s="66">
         <v>7182.77</v>
       </c>
     </row>
     <row r="10" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="38">
         <v>2026</v>
       </c>
       <c r="B10" s="39">
         <v>6978.92</v>
       </c>
       <c r="C10" s="40">
         <v>6874.92</v>
       </c>
       <c r="D10" s="40">
         <v>7189.07</v>
       </c>
       <c r="E10" s="40">
         <v>7516.91</v>
       </c>
       <c r="F10" s="40">
         <v>6995.07</v>
       </c>
       <c r="G10" s="40">
         <v>6816.51</v>
       </c>
       <c r="H10" s="40">
         <v>6885.85</v>
       </c>
       <c r="I10" s="40">
         <v>6950.1</v>
       </c>
-      <c r="J10" s="40"/>
+      <c r="J10" s="40">
+        <v>7484.35</v>
+      </c>
       <c r="K10" s="39"/>
       <c r="L10" s="39"/>
       <c r="M10" s="40"/>
     </row>
     <row r="11" spans="1:37" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="79" t="s">
+      <c r="A11" s="78" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="79"/>
-[...10 lines deleted...]
-      <c r="M11" s="79"/>
+      <c r="B11" s="78"/>
+      <c r="C11" s="78"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="78"/>
+      <c r="G11" s="78"/>
+      <c r="H11" s="78"/>
+      <c r="I11" s="78"/>
+      <c r="J11" s="78"/>
+      <c r="K11" s="78"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
-      <c r="B2" s="80" t="str">
+      <c r="B2" s="79" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено пассажиров</v>
       </c>
-      <c r="C2" s="80"/>
-[...9 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="AK3" s="12"/>
     </row>
     <row r="4" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="32"/>
       <c r="B4" s="33" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>40</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>41</v>
@@ -1894,220 +1895,222 @@
         <v>156.5</v>
       </c>
       <c r="G7" s="43">
         <v>170.2</v>
       </c>
       <c r="H7" s="43">
         <v>187</v>
       </c>
       <c r="I7" s="43">
         <v>179.9</v>
       </c>
       <c r="J7" s="43">
         <v>137.1</v>
       </c>
       <c r="K7" s="42">
         <v>149.69999999999999</v>
       </c>
       <c r="L7" s="44">
         <v>147.1</v>
       </c>
       <c r="M7" s="42">
         <v>152.4</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="60">
+      <c r="A8" s="59">
         <v>2024</v>
       </c>
-      <c r="B8" s="64">
+      <c r="B8" s="63">
         <v>162.6</v>
       </c>
-      <c r="C8" s="63">
+      <c r="C8" s="62">
         <v>146.30000000000001</v>
       </c>
-      <c r="D8" s="63">
+      <c r="D8" s="62">
         <v>155</v>
       </c>
-      <c r="E8" s="64">
+      <c r="E8" s="63">
         <v>142.19999999999999</v>
       </c>
-      <c r="F8" s="63">
+      <c r="F8" s="62">
         <v>131.88999999999999</v>
       </c>
-      <c r="G8" s="63">
+      <c r="G8" s="62">
         <v>163.5</v>
       </c>
-      <c r="H8" s="63">
+      <c r="H8" s="62">
         <v>169.1</v>
       </c>
-      <c r="I8" s="63">
+      <c r="I8" s="62">
         <v>165.99</v>
       </c>
-      <c r="J8" s="63">
+      <c r="J8" s="62">
         <v>119.1</v>
       </c>
-      <c r="K8" s="64">
+      <c r="K8" s="63">
         <v>131.6</v>
       </c>
-      <c r="L8" s="64">
+      <c r="L8" s="63">
         <v>133</v>
       </c>
-      <c r="M8" s="62">
+      <c r="M8" s="61">
         <v>129.30000000000001</v>
       </c>
       <c r="N8" s="30"/>
     </row>
     <row r="9" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="60">
+      <c r="A9" s="59">
         <v>2025</v>
       </c>
-      <c r="B9" s="64">
+      <c r="B9" s="63">
         <v>140.16</v>
       </c>
-      <c r="C9" s="63">
+      <c r="C9" s="62">
         <v>138.47</v>
       </c>
-      <c r="D9" s="63">
+      <c r="D9" s="62">
         <v>142.34</v>
       </c>
-      <c r="E9" s="64">
+      <c r="E9" s="63">
         <v>148.33000000000001</v>
       </c>
-      <c r="F9" s="63">
+      <c r="F9" s="62">
         <v>144.34</v>
       </c>
-      <c r="G9" s="63">
+      <c r="G9" s="62">
         <v>168.43</v>
       </c>
-      <c r="H9" s="63">
+      <c r="H9" s="62">
         <v>165.53</v>
       </c>
-      <c r="I9" s="63">
+      <c r="I9" s="62">
         <v>176.95</v>
       </c>
-      <c r="J9" s="63">
+      <c r="J9" s="62">
         <v>137.08000000000001</v>
       </c>
-      <c r="K9" s="64">
+      <c r="K9" s="63">
         <v>144.63999999999999</v>
       </c>
-      <c r="L9" s="64">
+      <c r="L9" s="63">
         <v>135.46</v>
       </c>
-      <c r="M9" s="62">
+      <c r="M9" s="61">
         <v>153.53</v>
       </c>
       <c r="N9" s="30"/>
     </row>
     <row r="10" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="59">
+      <c r="A10" s="58">
         <v>2026</v>
       </c>
       <c r="B10" s="56">
         <v>154.94</v>
       </c>
       <c r="C10" s="56">
         <v>130.25</v>
       </c>
       <c r="D10" s="56">
         <v>151.52000000000001</v>
       </c>
       <c r="E10" s="56">
         <v>126.35</v>
       </c>
       <c r="F10" s="56">
         <v>137.99</v>
       </c>
       <c r="G10" s="56">
         <v>158</v>
       </c>
       <c r="H10" s="56">
         <v>167.46</v>
       </c>
-      <c r="I10" s="76">
+      <c r="I10" s="75">
         <v>160.6</v>
       </c>
-      <c r="J10" s="70"/>
-[...2 lines deleted...]
-      <c r="M10" s="70"/>
+      <c r="J10" s="76">
+        <v>121.14</v>
+      </c>
+      <c r="K10" s="69"/>
+      <c r="L10" s="69"/>
+      <c r="M10" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="30"/>
     <col min="44" max="44" width="8.85546875" style="30" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
-      <c r="B2" s="80" t="str">
+      <c r="B2" s="79" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено пассажиров</v>
       </c>
-      <c r="C2" s="80"/>
-[...9 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="AK3" s="12"/>
     </row>
     <row r="4" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="32"/>
       <c r="B4" s="33" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>40</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>41</v>
@@ -3061,564 +3064,576 @@
         <v>512.41999999999996</v>
       </c>
       <c r="G33" s="42">
         <v>567.61</v>
       </c>
       <c r="H33" s="42">
         <v>596.26</v>
       </c>
       <c r="I33" s="42">
         <v>617.30999999999995</v>
       </c>
       <c r="J33" s="42">
         <v>645.21</v>
       </c>
       <c r="K33" s="52">
         <v>660.32</v>
       </c>
       <c r="L33" s="52">
         <v>679.95</v>
       </c>
       <c r="M33" s="42">
         <v>684.4</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A34" s="71" t="s">
+      <c r="A34" s="70" t="s">
         <v>55</v>
       </c>
-      <c r="B34" s="66" t="s">
-[...32 lines deleted...]
-      <c r="M34" s="62" t="s">
+      <c r="B34" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="D34" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="F34" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="G34" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="H34" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="I34" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="J34" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K34" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="L34" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="M34" s="61" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A35" s="46">
         <v>2026</v>
       </c>
-      <c r="B35" s="66"/>
-[...10 lines deleted...]
-      <c r="M35" s="62"/>
+      <c r="B35" s="65"/>
+      <c r="C35" s="65"/>
+      <c r="D35" s="63"/>
+      <c r="E35" s="63"/>
+      <c r="F35" s="61"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="61"/>
+      <c r="J35" s="62"/>
+      <c r="K35" s="65"/>
+      <c r="L35" s="65"/>
+      <c r="M35" s="61"/>
     </row>
     <row r="36" spans="1:13" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A36" s="45" t="s">
         <v>51</v>
       </c>
       <c r="B36" s="52">
         <v>6783.74</v>
       </c>
-      <c r="C36" s="66">
+      <c r="C36" s="65">
         <v>6713.27</v>
       </c>
-      <c r="D36" s="64">
+      <c r="D36" s="63">
         <v>6998.11</v>
       </c>
-      <c r="E36" s="64">
+      <c r="E36" s="63">
         <v>7355.59</v>
       </c>
-      <c r="F36" s="64">
+      <c r="F36" s="63">
         <v>6816.28</v>
       </c>
-      <c r="G36" s="64">
+      <c r="G36" s="63">
         <v>6604.52</v>
       </c>
-      <c r="H36" s="62">
+      <c r="H36" s="61">
         <v>6657.39</v>
       </c>
-      <c r="I36" s="62">
+      <c r="I36" s="61">
         <v>6726.71</v>
       </c>
-      <c r="J36" s="63"/>
-[...2 lines deleted...]
-      <c r="M36" s="62"/>
+      <c r="J36" s="62">
+        <v>7318.87</v>
+      </c>
+      <c r="K36" s="65"/>
+      <c r="L36" s="65"/>
+      <c r="M36" s="61"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="45" t="s">
         <v>52</v>
       </c>
       <c r="B37" s="52"/>
-      <c r="C37" s="66"/>
-[...9 lines deleted...]
-      <c r="M37" s="62"/>
+      <c r="C37" s="65"/>
+      <c r="D37" s="63"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="63"/>
+      <c r="G37" s="63"/>
+      <c r="H37" s="61"/>
+      <c r="I37" s="61"/>
+      <c r="J37" s="62"/>
+      <c r="K37" s="65"/>
+      <c r="L37" s="65"/>
+      <c r="M37" s="61"/>
     </row>
     <row r="38" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="45" t="s">
         <v>53</v>
       </c>
       <c r="B38" s="52">
         <v>5716.14</v>
       </c>
-      <c r="C38" s="66">
+      <c r="C38" s="65">
         <v>5669.41</v>
       </c>
-      <c r="D38" s="64">
+      <c r="D38" s="63">
         <v>6019.62</v>
       </c>
-      <c r="E38" s="64">
+      <c r="E38" s="63">
         <v>6458.33</v>
       </c>
-      <c r="F38" s="64">
+      <c r="F38" s="63">
         <v>6361.29</v>
       </c>
-      <c r="G38" s="64">
+      <c r="G38" s="63">
         <v>6173.81</v>
       </c>
-      <c r="H38" s="62">
+      <c r="H38" s="61">
         <v>6213.08</v>
       </c>
-      <c r="I38" s="62">
+      <c r="I38" s="61">
         <v>6275.97</v>
       </c>
-      <c r="J38" s="63"/>
-[...2 lines deleted...]
-      <c r="M38" s="62"/>
+      <c r="J38" s="62">
+        <v>6868.13</v>
+      </c>
+      <c r="K38" s="65"/>
+      <c r="L38" s="65"/>
+      <c r="M38" s="61"/>
     </row>
     <row r="39" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="45" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="52">
         <v>1067.5999999999999</v>
       </c>
-      <c r="C39" s="66">
+      <c r="C39" s="65">
         <v>1043.8499999999999</v>
       </c>
-      <c r="D39" s="64">
+      <c r="D39" s="63">
         <v>978.49</v>
       </c>
-      <c r="E39" s="64">
+      <c r="E39" s="63">
         <v>897.27</v>
       </c>
-      <c r="F39" s="64">
+      <c r="F39" s="63">
         <v>454.98</v>
       </c>
-      <c r="G39" s="64">
+      <c r="G39" s="63">
         <v>430.71</v>
       </c>
-      <c r="H39" s="62">
+      <c r="H39" s="61">
         <v>444.31</v>
       </c>
-      <c r="I39" s="62">
+      <c r="I39" s="61">
         <v>450.74</v>
       </c>
-      <c r="J39" s="63"/>
-[...2 lines deleted...]
-      <c r="M39" s="62"/>
+      <c r="J39" s="62">
+        <v>450.74</v>
+      </c>
+      <c r="K39" s="65"/>
+      <c r="L39" s="65"/>
+      <c r="M39" s="61"/>
     </row>
     <row r="40" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A40" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="55" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="55" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="56" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="56" t="s">
         <v>30</v>
       </c>
       <c r="F40" s="56" t="s">
         <v>30</v>
       </c>
       <c r="G40" s="56" t="s">
         <v>30</v>
       </c>
       <c r="H40" s="57" t="s">
         <v>30</v>
       </c>
-      <c r="I40" s="57"/>
-      <c r="J40" s="58"/>
+      <c r="I40" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="J40" s="57" t="s">
+        <v>30</v>
+      </c>
       <c r="K40" s="55"/>
       <c r="L40" s="55"/>
       <c r="M40" s="57"/>
     </row>
     <row r="41" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="81" t="s">
+      <c r="A41" s="80" t="s">
         <v>50</v>
       </c>
-      <c r="B41" s="81"/>
-[...10 lines deleted...]
-      <c r="M41" s="81"/>
+      <c r="B41" s="80"/>
+      <c r="C41" s="80"/>
+      <c r="D41" s="80"/>
+      <c r="E41" s="80"/>
+      <c r="F41" s="80"/>
+      <c r="G41" s="80"/>
+      <c r="H41" s="80"/>
+      <c r="I41" s="80"/>
+      <c r="J41" s="80"/>
+      <c r="K41" s="80"/>
+      <c r="L41" s="80"/>
+      <c r="M41" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK9"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181101</v>
       </c>
-      <c r="B2" s="80" t="str">
+      <c r="B2" s="79" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено пассажиров</v>
       </c>
-      <c r="C2" s="80"/>
-[...9 lines deleted...]
-      <c r="M2" s="80"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:37" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="AK3" s="12"/>
     </row>
     <row r="4" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="32"/>
       <c r="B4" s="33" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>40</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>41</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>42</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>45</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>46</v>
       </c>
       <c r="M4" s="31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="60">
+      <c r="A5" s="59">
         <v>2022</v>
       </c>
-      <c r="B5" s="63">
+      <c r="B5" s="62">
         <v>21.3</v>
       </c>
-      <c r="C5" s="61">
+      <c r="C5" s="60">
         <v>26.1</v>
       </c>
-      <c r="D5" s="63">
+      <c r="D5" s="62">
         <v>33.299999999999997</v>
       </c>
-      <c r="E5" s="63">
+      <c r="E5" s="62">
         <v>28.3</v>
       </c>
-      <c r="F5" s="63">
+      <c r="F5" s="62">
         <v>38.9</v>
       </c>
-      <c r="G5" s="63">
+      <c r="G5" s="62">
         <v>46</v>
       </c>
-      <c r="H5" s="63">
+      <c r="H5" s="62">
         <v>48.7</v>
       </c>
-      <c r="I5" s="63">
+      <c r="I5" s="62">
         <v>48.1</v>
       </c>
-      <c r="J5" s="63">
+      <c r="J5" s="62">
         <v>43.4</v>
       </c>
-      <c r="K5" s="62">
+      <c r="K5" s="61">
         <v>44.2</v>
       </c>
-      <c r="L5" s="64">
+      <c r="L5" s="63">
         <v>42.9</v>
       </c>
-      <c r="M5" s="62">
+      <c r="M5" s="61">
         <v>43.4</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="60">
+      <c r="A6" s="59">
         <v>2023</v>
       </c>
-      <c r="B6" s="64">
+      <c r="B6" s="63">
         <v>43.6</v>
       </c>
-      <c r="C6" s="61">
+      <c r="C6" s="60">
         <v>37.799999999999997</v>
       </c>
-      <c r="D6" s="65">
+      <c r="D6" s="64">
         <v>36.700000000000003</v>
       </c>
-      <c r="E6" s="61">
+      <c r="E6" s="60">
         <v>32.5</v>
       </c>
-      <c r="F6" s="66">
+      <c r="F6" s="65">
         <v>39.4</v>
       </c>
-      <c r="G6" s="62">
+      <c r="G6" s="61">
         <v>47.9</v>
       </c>
-      <c r="H6" s="62">
+      <c r="H6" s="61">
         <v>50.5</v>
       </c>
-      <c r="I6" s="62">
+      <c r="I6" s="61">
         <v>51.7</v>
       </c>
-      <c r="J6" s="62">
+      <c r="J6" s="61">
         <v>43.8</v>
       </c>
-      <c r="K6" s="62">
+      <c r="K6" s="61">
         <v>42.2</v>
       </c>
-      <c r="L6" s="62">
+      <c r="L6" s="61">
         <v>43.4</v>
       </c>
-      <c r="M6" s="65">
+      <c r="M6" s="64">
         <v>37.6</v>
       </c>
     </row>
     <row r="7" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="60">
+      <c r="A7" s="59">
         <v>2024</v>
       </c>
-      <c r="B7" s="64">
+      <c r="B7" s="63">
         <v>41.7</v>
       </c>
-      <c r="C7" s="61">
+      <c r="C7" s="60">
         <v>30.5</v>
       </c>
-      <c r="D7" s="64">
+      <c r="D7" s="63">
         <v>41.6</v>
       </c>
-      <c r="E7" s="64">
+      <c r="E7" s="63">
         <v>34.200000000000003</v>
       </c>
-      <c r="F7" s="66">
+      <c r="F7" s="65">
         <v>41.4</v>
       </c>
-      <c r="G7" s="62">
+      <c r="G7" s="61">
         <v>47</v>
       </c>
-      <c r="H7" s="62">
+      <c r="H7" s="61">
         <v>51.7</v>
       </c>
-      <c r="I7" s="62">
+      <c r="I7" s="61">
         <v>52.4</v>
       </c>
-      <c r="J7" s="62">
+      <c r="J7" s="61">
         <v>42.9</v>
       </c>
-      <c r="K7" s="66">
+      <c r="K7" s="65">
         <v>40.700000000000003</v>
       </c>
-      <c r="L7" s="62">
+      <c r="L7" s="61">
         <v>40.5</v>
       </c>
-      <c r="M7" s="62">
+      <c r="M7" s="61">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="60">
+      <c r="A8" s="59">
         <v>2025</v>
       </c>
-      <c r="B8" s="64">
+      <c r="B8" s="63">
         <v>40.369999999999997</v>
       </c>
-      <c r="C8" s="64">
+      <c r="C8" s="63">
         <v>36.380000000000003</v>
       </c>
-      <c r="D8" s="64">
+      <c r="D8" s="63">
         <v>39.549999999999997</v>
       </c>
-      <c r="E8" s="64">
+      <c r="E8" s="63">
         <v>37.06</v>
       </c>
-      <c r="F8" s="66">
+      <c r="F8" s="65">
         <v>43.67</v>
       </c>
-      <c r="G8" s="66">
+      <c r="G8" s="65">
         <v>50.93</v>
       </c>
-      <c r="H8" s="62">
+      <c r="H8" s="61">
         <v>57.35</v>
       </c>
-      <c r="I8" s="62">
+      <c r="I8" s="61">
         <v>56.36</v>
       </c>
-      <c r="J8" s="62">
+      <c r="J8" s="61">
         <v>43.49</v>
       </c>
-      <c r="K8" s="66">
+      <c r="K8" s="65">
         <v>40.229999999999997</v>
       </c>
-      <c r="L8" s="62">
+      <c r="L8" s="61">
         <v>40.57</v>
       </c>
-      <c r="M8" s="62">
+      <c r="M8" s="61">
         <v>39.57</v>
       </c>
     </row>
     <row r="9" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="59">
+      <c r="A9" s="58">
         <v>2026</v>
       </c>
       <c r="B9" s="56">
         <v>40.25</v>
       </c>
       <c r="C9" s="56">
         <v>31.4</v>
       </c>
       <c r="D9" s="56">
         <v>39.44</v>
       </c>
       <c r="E9" s="56">
         <v>34.97</v>
       </c>
       <c r="F9" s="56">
         <v>40.81</v>
       </c>
       <c r="G9" s="56">
         <v>53.99</v>
       </c>
       <c r="H9" s="56">
         <v>61</v>
       </c>
-      <c r="I9" s="77">
+      <c r="I9" s="76">
         <v>62.79</v>
       </c>
-      <c r="J9" s="70"/>
-[...2 lines deleted...]
-      <c r="M9" s="70"/>
+      <c r="J9" s="76">
+        <v>44.35</v>
+      </c>
+      <c r="K9" s="69"/>
+      <c r="L9" s="69"/>
+      <c r="M9" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>