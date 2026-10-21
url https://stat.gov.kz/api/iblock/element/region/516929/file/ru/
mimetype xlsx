--- v0 (2026-10-01)
+++ v1 (2026-10-21)
@@ -1334,60 +1334,60 @@
         <v>34</v>
       </c>
       <c r="J13" s="11"/>
     </row>
     <row r="14" spans="1:10" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="50"/>
       <c r="J14" s="11"/>
     </row>
     <row r="15" spans="1:10" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="50" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="11"/>
     </row>
     <row r="16" spans="1:10" s="62" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="61">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="63"/>
     </row>
     <row r="17" spans="1:10" s="62" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="61">
-        <v>46246</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="64"/>
     </row>
     <row r="18" spans="1:10" s="62" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>62</v>
       </c>
       <c r="J18" s="63"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>63</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>10</v>
       </c>
@@ -1793,51 +1793,53 @@
       </c>
       <c r="B10" s="58">
         <v>7327.8</v>
       </c>
       <c r="C10" s="58">
         <v>6175.23</v>
       </c>
       <c r="D10" s="58">
         <v>5925.8</v>
       </c>
       <c r="E10" s="58">
         <v>6362.52</v>
       </c>
       <c r="F10" s="41">
         <v>5869.01</v>
       </c>
       <c r="G10" s="41">
         <v>5862.67</v>
       </c>
       <c r="H10" s="41">
         <v>6295.93</v>
       </c>
       <c r="I10" s="41">
         <v>7724.96</v>
       </c>
-      <c r="J10" s="41"/>
+      <c r="J10" s="41">
+        <v>7421.91</v>
+      </c>
       <c r="K10" s="40"/>
       <c r="L10" s="40"/>
       <c r="M10" s="41"/>
     </row>
     <row r="11" spans="1:34" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="71" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="71"/>
       <c r="C11" s="71"/>
       <c r="D11" s="71"/>
       <c r="E11" s="71"/>
       <c r="F11" s="71"/>
       <c r="G11" s="71"/>
       <c r="H11" s="71"/>
       <c r="I11" s="71"/>
       <c r="J11" s="71"/>
       <c r="K11" s="71"/>
       <c r="L11" s="71"/>
       <c r="M11" s="71"/>
     </row>
     <row r="12" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="55" t="s">
         <v>52</v>
       </c>
@@ -2186,51 +2188,53 @@
       </c>
       <c r="B10" s="44">
         <v>3447.83</v>
       </c>
       <c r="C10" s="44">
         <v>2363.67</v>
       </c>
       <c r="D10" s="44">
         <v>2609.7199999999998</v>
       </c>
       <c r="E10" s="44">
         <v>2514.73</v>
       </c>
       <c r="F10" s="44">
         <v>2565.2600000000002</v>
       </c>
       <c r="G10" s="44">
         <v>2482.9699999999998</v>
       </c>
       <c r="H10" s="44">
         <v>2572.1</v>
       </c>
       <c r="I10" s="65">
         <v>2665.79</v>
       </c>
-      <c r="J10" s="66"/>
+      <c r="J10" s="65">
+        <v>2773.48</v>
+      </c>
       <c r="K10" s="66"/>
       <c r="L10" s="66"/>
       <c r="M10" s="44"/>
     </row>
     <row r="11" spans="1:37" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="73" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="73"/>
       <c r="C11" s="73"/>
       <c r="D11" s="73"/>
       <c r="E11" s="73"/>
       <c r="F11" s="73"/>
       <c r="G11" s="73"/>
       <c r="H11" s="73"/>
       <c r="I11" s="73"/>
       <c r="J11" s="73"/>
       <c r="K11" s="73"/>
       <c r="L11" s="73"/>
       <c r="M11" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -2538,51 +2542,53 @@
       </c>
       <c r="B10" s="40">
         <v>2359.62</v>
       </c>
       <c r="C10" s="41">
         <v>2434.38</v>
       </c>
       <c r="D10" s="41">
         <v>1889.21</v>
       </c>
       <c r="E10" s="41">
         <v>2503.71</v>
       </c>
       <c r="F10" s="41">
         <v>1881.24</v>
       </c>
       <c r="G10" s="41">
         <v>1893.21</v>
       </c>
       <c r="H10" s="41">
         <v>2257.62</v>
       </c>
       <c r="I10" s="41">
         <v>3687.63</v>
       </c>
-      <c r="J10" s="41"/>
+      <c r="J10" s="41">
+        <v>3290.67</v>
+      </c>
       <c r="K10" s="40"/>
       <c r="L10" s="40"/>
       <c r="M10" s="40"/>
     </row>
     <row r="11" spans="1:37" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="71" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="71"/>
       <c r="C11" s="71"/>
       <c r="D11" s="71"/>
       <c r="E11" s="71"/>
       <c r="F11" s="71"/>
       <c r="G11" s="71"/>
       <c r="H11" s="71"/>
       <c r="I11" s="71"/>
       <c r="J11" s="71"/>
       <c r="K11" s="71"/>
       <c r="L11" s="71"/>
       <c r="M11" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -2889,51 +2895,53 @@
       </c>
       <c r="B10" s="40">
         <v>1520.33</v>
       </c>
       <c r="C10" s="41">
         <v>1377.16</v>
       </c>
       <c r="D10" s="41">
         <v>1426.82</v>
       </c>
       <c r="E10" s="41">
         <v>1344.04</v>
       </c>
       <c r="F10" s="41">
         <v>1422.47</v>
       </c>
       <c r="G10" s="41">
         <v>1486.45</v>
       </c>
       <c r="H10" s="41">
         <v>1466.17</v>
       </c>
       <c r="I10" s="41">
         <v>1371.49</v>
       </c>
-      <c r="J10" s="41"/>
+      <c r="J10" s="41">
+        <v>1357.74</v>
+      </c>
       <c r="K10" s="48"/>
       <c r="L10" s="40"/>
       <c r="M10" s="41"/>
     </row>
     <row r="11" spans="1:32" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="55" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M5"/>
   <sheetViews>
@@ -3020,51 +3028,53 @@
       </c>
       <c r="B5" s="67">
         <v>0.02</v>
       </c>
       <c r="C5" s="67">
         <v>0.02</v>
       </c>
       <c r="D5" s="67">
         <v>0.05</v>
       </c>
       <c r="E5" s="67">
         <v>0.04</v>
       </c>
       <c r="F5" s="67">
         <v>0.04</v>
       </c>
       <c r="G5" s="68">
         <v>0.04</v>
       </c>
       <c r="H5" s="68">
         <v>0.03</v>
       </c>
       <c r="I5" s="68">
         <v>0.05</v>
       </c>
-      <c r="J5" s="69"/>
+      <c r="J5" s="68">
+        <v>0.03</v>
+      </c>
       <c r="K5" s="69"/>
       <c r="L5" s="69"/>
       <c r="M5" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>