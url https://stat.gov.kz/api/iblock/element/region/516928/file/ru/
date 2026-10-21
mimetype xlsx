--- v0 (2026-10-01)
+++ v1 (2026-10-21)
@@ -1338,60 +1338,60 @@
         <v>34</v>
       </c>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="48"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="48" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22">
-        <v>46246</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>61</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>64</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>10</v>
       </c>
@@ -1797,51 +1797,53 @@
       </c>
       <c r="B10" s="38">
         <v>7327.8</v>
       </c>
       <c r="C10" s="39">
         <v>13503.03</v>
       </c>
       <c r="D10" s="39">
         <v>19428.830000000002</v>
       </c>
       <c r="E10" s="39">
         <v>24886.22</v>
       </c>
       <c r="F10" s="39">
         <v>30755.22</v>
       </c>
       <c r="G10" s="39">
         <v>36617.89</v>
       </c>
       <c r="H10" s="39">
         <v>42913.82</v>
       </c>
       <c r="I10" s="39">
         <v>50638.77</v>
       </c>
-      <c r="J10" s="39"/>
+      <c r="J10" s="39">
+        <v>58060.69</v>
+      </c>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="39"/>
     </row>
     <row r="11" spans="1:34" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="68" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="68"/>
       <c r="C11" s="68"/>
       <c r="D11" s="68"/>
       <c r="E11" s="68"/>
       <c r="F11" s="68"/>
       <c r="G11" s="68"/>
       <c r="H11" s="68"/>
       <c r="I11" s="68"/>
       <c r="J11" s="68"/>
       <c r="K11" s="68"/>
       <c r="L11" s="68"/>
       <c r="M11" s="68"/>
     </row>
     <row r="12" spans="1:34" x14ac:dyDescent="0.2">
       <c r="A12" s="69" t="s">
         <v>52</v>
       </c>
@@ -1861,51 +1863,51 @@
     <row r="13" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="59" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:M2"/>
+      <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="70" t="str">
         <f>Метаданные!B3</f>
         <v>Перевезено (транспортировано) грузов, багажа, грузобагажа</v>
       </c>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
       <c r="E2" s="70"/>
       <c r="F2" s="70"/>
       <c r="G2" s="70"/>
@@ -2171,51 +2173,53 @@
       </c>
       <c r="B10" s="42">
         <v>3447.83</v>
       </c>
       <c r="C10" s="42">
         <v>5811.51</v>
       </c>
       <c r="D10" s="42">
         <v>8421.23</v>
       </c>
       <c r="E10" s="42">
         <v>10030.83</v>
       </c>
       <c r="F10" s="42">
         <v>12596.09</v>
       </c>
       <c r="G10" s="42">
         <v>15079.05</v>
       </c>
       <c r="H10" s="42">
         <v>17651.150000000001</v>
       </c>
       <c r="I10" s="62">
         <v>20316.939999999999</v>
       </c>
-      <c r="J10" s="54"/>
+      <c r="J10" s="62">
+        <v>23090.42</v>
+      </c>
       <c r="K10" s="54"/>
       <c r="L10" s="54"/>
       <c r="M10" s="54"/>
     </row>
     <row r="11" spans="1:37" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="71" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="71"/>
       <c r="C11" s="71"/>
       <c r="D11" s="71"/>
       <c r="E11" s="71"/>
       <c r="F11" s="71"/>
       <c r="G11" s="71"/>
       <c r="H11" s="71"/>
       <c r="I11" s="71"/>
       <c r="J11" s="71"/>
       <c r="K11" s="71"/>
       <c r="L11" s="71"/>
       <c r="M11" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -2523,51 +2527,53 @@
       </c>
       <c r="B10" s="38">
         <v>2359.62</v>
       </c>
       <c r="C10" s="39">
         <v>4794</v>
       </c>
       <c r="D10" s="39">
         <v>6683.21</v>
       </c>
       <c r="E10" s="39">
         <v>9186.92</v>
       </c>
       <c r="F10" s="39">
         <v>11068.16</v>
       </c>
       <c r="G10" s="39">
         <v>12961.37</v>
       </c>
       <c r="H10" s="39">
         <v>15218.99</v>
       </c>
       <c r="I10" s="39">
         <v>18906.62</v>
       </c>
-      <c r="J10" s="39"/>
+      <c r="J10" s="39">
+        <v>22197.29</v>
+      </c>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
     </row>
     <row r="11" spans="1:37" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="68" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="68"/>
       <c r="C11" s="68"/>
       <c r="D11" s="68"/>
       <c r="E11" s="68"/>
       <c r="F11" s="68"/>
       <c r="G11" s="68"/>
       <c r="H11" s="68"/>
       <c r="I11" s="68"/>
       <c r="J11" s="68"/>
       <c r="K11" s="68"/>
       <c r="L11" s="68"/>
       <c r="M11" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -2872,51 +2878,53 @@
       </c>
       <c r="B10" s="38">
         <v>1520.33</v>
       </c>
       <c r="C10" s="39">
         <v>2897.49</v>
       </c>
       <c r="D10" s="39">
         <v>4324.3</v>
       </c>
       <c r="E10" s="39">
         <v>5668.34</v>
       </c>
       <c r="F10" s="39">
         <v>7090.81</v>
       </c>
       <c r="G10" s="39">
         <v>8577.26</v>
       </c>
       <c r="H10" s="39">
         <v>10043.43</v>
       </c>
       <c r="I10" s="39">
         <v>11414.92</v>
       </c>
-      <c r="J10" s="39"/>
+      <c r="J10" s="39">
+        <v>12772.66</v>
+      </c>
       <c r="K10" s="46"/>
       <c r="L10" s="38"/>
       <c r="M10" s="39"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="69" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="69"/>
       <c r="C11" s="69"/>
       <c r="D11" s="69"/>
       <c r="E11" s="69"/>
       <c r="F11" s="69"/>
       <c r="G11" s="69"/>
       <c r="H11" s="69"/>
       <c r="I11" s="69"/>
       <c r="J11" s="69"/>
       <c r="K11" s="69"/>
       <c r="L11" s="69"/>
       <c r="M11" s="69"/>
     </row>
     <row r="14" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B14" s="31"/>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
@@ -3030,51 +3038,53 @@
       </c>
       <c r="B5" s="63">
         <v>0.02</v>
       </c>
       <c r="C5" s="63">
         <v>0.04</v>
       </c>
       <c r="D5" s="63">
         <v>0.09</v>
       </c>
       <c r="E5" s="63">
         <v>0.13</v>
       </c>
       <c r="F5" s="64">
         <v>0.17</v>
       </c>
       <c r="G5" s="64">
         <v>0.21</v>
       </c>
       <c r="H5" s="65">
         <v>0.24</v>
       </c>
       <c r="I5" s="65">
         <v>0.28999999999999998</v>
       </c>
-      <c r="J5" s="66"/>
+      <c r="J5" s="65">
+        <v>0.32</v>
+      </c>
       <c r="K5" s="66"/>
       <c r="L5" s="66"/>
       <c r="M5" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>