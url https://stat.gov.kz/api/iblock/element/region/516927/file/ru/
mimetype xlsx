--- v0 (2026-10-01)
+++ v1 (2026-10-21)
@@ -40,51 +40,51 @@
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Воздушный" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="33" l="1"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="62">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -718,64 +718,64 @@
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1203,60 +1203,60 @@
         <v>31</v>
       </c>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="54"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="54" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="21">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="21">
-        <v>46246</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="46" t="s">
         <v>57</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="69" t="s">
         <v>60</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>10</v>
       </c>
@@ -1371,65 +1371,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181102</v>
       </c>
-      <c r="B2" s="76" t="str">
+      <c r="B2" s="79" t="str">
         <f>Метаданные!B3</f>
         <v>Пассажирооборот</v>
       </c>
-      <c r="C2" s="76"/>
-[...9 lines deleted...]
-      <c r="M2" s="76"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="11"/>
     </row>
     <row r="4" spans="1:37" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="25"/>
       <c r="B4" s="48" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="49" t="s">
         <v>45</v>
       </c>
       <c r="D4" s="49" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="49" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="49" t="s">
         <v>48</v>
       </c>
       <c r="G4" s="49" t="s">
         <v>49</v>
@@ -1664,123 +1664,125 @@
       </c>
       <c r="B10" s="31">
         <v>278.91860000000003</v>
       </c>
       <c r="C10" s="31">
         <v>533.43079999999998</v>
       </c>
       <c r="D10" s="44">
         <v>844.93970000000002</v>
       </c>
       <c r="E10" s="44">
         <v>1155.9919</v>
       </c>
       <c r="F10" s="44">
         <v>1481.8742</v>
       </c>
       <c r="G10" s="44">
         <v>1859.8597</v>
       </c>
       <c r="H10" s="68">
         <v>2263.2827000000002</v>
       </c>
       <c r="I10" s="39">
         <v>2661.8164999999999</v>
       </c>
-      <c r="J10" s="45"/>
+      <c r="J10" s="45">
+        <v>2992.3108000000002</v>
+      </c>
       <c r="K10" s="45"/>
       <c r="L10" s="32"/>
       <c r="M10" s="32"/>
     </row>
     <row r="11" spans="1:37" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="75" t="s">
+      <c r="A11" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="75"/>
-[...10 lines deleted...]
-      <c r="M11" s="75"/>
+      <c r="B11" s="78"/>
+      <c r="C11" s="78"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="78"/>
+      <c r="G11" s="78"/>
+      <c r="H11" s="78"/>
+      <c r="I11" s="78"/>
+      <c r="J11" s="78"/>
+      <c r="K11" s="78"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181102</v>
       </c>
-      <c r="B2" s="76" t="str">
+      <c r="B2" s="79" t="str">
         <f>Метаданные!B3</f>
         <v>Пассажирооборот</v>
       </c>
-      <c r="C2" s="76"/>
-[...9 lines deleted...]
-      <c r="M2" s="76"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="11"/>
     </row>
     <row r="4" spans="1:37" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="25"/>
       <c r="B4" s="48" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="49" t="s">
         <v>45</v>
       </c>
       <c r="D4" s="49" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="49" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="49" t="s">
         <v>48</v>
       </c>
       <c r="G4" s="49" t="s">
         <v>49</v>
@@ -2015,114 +2017,116 @@
       </c>
       <c r="B10" s="59">
         <v>97.512799999999999</v>
       </c>
       <c r="C10" s="59">
         <v>165.29499999999999</v>
       </c>
       <c r="D10" s="59">
         <v>258.73140000000001</v>
       </c>
       <c r="E10" s="59">
         <v>337.75599999999997</v>
       </c>
       <c r="F10" s="59">
         <v>425.75139999999999</v>
       </c>
       <c r="G10" s="59">
         <v>544.01</v>
       </c>
       <c r="H10" s="59">
         <v>673.01829999999995</v>
       </c>
       <c r="I10" s="72">
         <v>796.49559999999997</v>
       </c>
-      <c r="J10" s="60"/>
+      <c r="J10" s="73">
+        <v>876.28300000000002</v>
+      </c>
       <c r="K10" s="60"/>
       <c r="L10" s="60"/>
       <c r="M10" s="60"/>
     </row>
     <row r="26" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H26" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="24"/>
     <col min="44" max="44" width="8.85546875" style="24" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181102</v>
       </c>
-      <c r="B2" s="76" t="str">
+      <c r="B2" s="79" t="str">
         <f>Метаданные!B3</f>
         <v>Пассажирооборот</v>
       </c>
-      <c r="C2" s="76"/>
-[...9 lines deleted...]
-      <c r="M2" s="76"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="11"/>
     </row>
     <row r="4" spans="1:37" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="25"/>
       <c r="B4" s="48" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="49" t="s">
         <v>45</v>
       </c>
       <c r="D4" s="49" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="49" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="49" t="s">
         <v>48</v>
       </c>
       <c r="G4" s="49" t="s">
         <v>49</v>
@@ -3159,323 +3163,331 @@
       </c>
       <c r="B36" s="64">
         <v>117.352</v>
       </c>
       <c r="C36" s="57">
         <v>255.19450000000001</v>
       </c>
       <c r="D36" s="63">
         <v>412.25150000000002</v>
       </c>
       <c r="E36" s="63">
         <v>590.36590000000001</v>
       </c>
       <c r="F36" s="63">
         <v>763.99929999999995</v>
       </c>
       <c r="G36" s="63">
         <v>929.37090000000001</v>
       </c>
       <c r="H36" s="61">
         <v>1096.673</v>
       </c>
       <c r="I36" s="56">
         <v>1263.5129999999999</v>
       </c>
-      <c r="J36" s="58"/>
+      <c r="J36" s="58">
+        <v>1440.0700999999999</v>
+      </c>
       <c r="K36" s="57"/>
       <c r="L36" s="57"/>
       <c r="M36" s="61"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="34" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="64"/>
       <c r="C37" s="57"/>
       <c r="D37" s="63"/>
       <c r="E37" s="63"/>
       <c r="F37" s="63"/>
       <c r="G37" s="63"/>
       <c r="H37" s="61"/>
       <c r="I37" s="56"/>
       <c r="J37" s="58"/>
       <c r="K37" s="57"/>
       <c r="L37" s="57"/>
       <c r="M37" s="61"/>
     </row>
     <row r="38" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="65">
         <v>95.259600000000006</v>
       </c>
       <c r="C38" s="57">
         <v>210.88069999999999</v>
       </c>
       <c r="D38" s="63">
         <v>347.5016</v>
       </c>
       <c r="E38" s="63">
         <v>506.3578</v>
       </c>
       <c r="F38" s="63">
         <v>669.9547</v>
       </c>
       <c r="G38" s="63">
         <v>825.74130000000002</v>
       </c>
       <c r="H38" s="61">
         <v>983.43759999999997</v>
       </c>
       <c r="I38" s="56">
         <v>1140.5634</v>
       </c>
-      <c r="J38" s="58"/>
+      <c r="J38" s="58">
+        <v>1307.6638</v>
+      </c>
       <c r="K38" s="57"/>
       <c r="L38" s="57"/>
       <c r="M38" s="61"/>
     </row>
     <row r="39" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="34" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="65">
         <v>22.092400000000001</v>
       </c>
       <c r="C39" s="57">
         <v>44.313699999999997</v>
       </c>
       <c r="D39" s="63">
         <v>64.749899999999997</v>
       </c>
       <c r="E39" s="63">
         <v>84.008099999999999</v>
       </c>
       <c r="F39" s="63">
         <v>94.044600000000003</v>
       </c>
       <c r="G39" s="63">
         <v>103.6296</v>
       </c>
       <c r="H39" s="67">
         <v>113.2354</v>
       </c>
       <c r="I39" s="56">
         <v>122.9496</v>
       </c>
-      <c r="J39" s="58"/>
+      <c r="J39" s="58">
+        <v>132.40629999999999</v>
+      </c>
       <c r="K39" s="57"/>
       <c r="L39" s="57"/>
       <c r="M39" s="61"/>
     </row>
     <row r="40" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A40" s="36" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="66" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="44" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="45" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="45" t="s">
         <v>30</v>
       </c>
       <c r="F40" s="45" t="s">
         <v>30</v>
       </c>
       <c r="G40" s="45" t="s">
         <v>30</v>
       </c>
       <c r="H40" s="39" t="s">
         <v>30</v>
       </c>
       <c r="I40" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="J40" s="32"/>
+      <c r="J40" s="39" t="s">
+        <v>30</v>
+      </c>
       <c r="K40" s="44"/>
       <c r="L40" s="44"/>
       <c r="M40" s="39"/>
     </row>
     <row r="41" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="77" t="s">
+      <c r="A41" s="80" t="s">
         <v>34</v>
       </c>
-      <c r="B41" s="77"/>
-[...10 lines deleted...]
-      <c r="M41" s="77"/>
+      <c r="B41" s="80"/>
+      <c r="C41" s="80"/>
+      <c r="D41" s="80"/>
+      <c r="E41" s="80"/>
+      <c r="F41" s="80"/>
+      <c r="G41" s="80"/>
+      <c r="H41" s="80"/>
+      <c r="I41" s="80"/>
+      <c r="J41" s="80"/>
+      <c r="K41" s="80"/>
+      <c r="L41" s="80"/>
+      <c r="M41" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK9"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181102</v>
       </c>
-      <c r="B2" s="76" t="str">
+      <c r="B2" s="79" t="str">
         <f>Метаданные!B3</f>
         <v>Пассажирооборот</v>
       </c>
-      <c r="C2" s="76"/>
-[...9 lines deleted...]
-      <c r="M2" s="76"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:37" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="AK3" s="11"/>
     </row>
     <row r="4" spans="1:37" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="25"/>
       <c r="B4" s="48" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="49" t="s">
         <v>45</v>
       </c>
       <c r="D4" s="49" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="49" t="s">
         <v>47</v>
       </c>
       <c r="F4" s="49" t="s">
         <v>48</v>
       </c>
       <c r="G4" s="49" t="s">
         <v>49</v>
       </c>
       <c r="H4" s="49" t="s">
         <v>50</v>
       </c>
       <c r="I4" s="49" t="s">
         <v>51</v>
       </c>
       <c r="J4" s="49" t="s">
         <v>52</v>
       </c>
       <c r="K4" s="49" t="s">
         <v>53</v>
       </c>
       <c r="L4" s="49" t="s">
         <v>54</v>
       </c>
       <c r="M4" s="50" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="33">
         <v>2022</v>
       </c>
-      <c r="B5" s="78">
+      <c r="B5" s="75">
         <v>33.799999999999997</v>
       </c>
-      <c r="C5" s="79">
+      <c r="C5" s="76">
         <v>73.699999999999989</v>
       </c>
-      <c r="D5" s="79">
+      <c r="D5" s="76">
         <v>128.5</v>
       </c>
-      <c r="E5" s="79">
+      <c r="E5" s="76">
         <v>175</v>
       </c>
-      <c r="F5" s="80">
+      <c r="F5" s="77">
         <v>243</v>
       </c>
-      <c r="G5" s="79">
+      <c r="G5" s="76">
         <v>333</v>
       </c>
-      <c r="H5" s="79">
+      <c r="H5" s="76">
         <v>428.8</v>
       </c>
-      <c r="I5" s="79">
+      <c r="I5" s="76">
         <v>522.70000000000005</v>
       </c>
-      <c r="J5" s="80">
+      <c r="J5" s="77">
         <v>604.9</v>
       </c>
-      <c r="K5" s="80">
+      <c r="K5" s="77">
         <v>685.1</v>
       </c>
-      <c r="L5" s="79">
+      <c r="L5" s="76">
         <v>769.7</v>
       </c>
-      <c r="M5" s="79">
+      <c r="M5" s="76">
         <v>861.7</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="38">
         <v>2023</v>
       </c>
       <c r="B6" s="29">
         <v>91.4</v>
       </c>
       <c r="C6" s="29">
         <v>171.96100000000001</v>
       </c>
       <c r="D6" s="42">
         <v>246.8</v>
       </c>
       <c r="E6" s="40">
         <v>308.5</v>
       </c>
       <c r="F6" s="27">
         <v>383.9</v>
       </c>
       <c r="G6" s="27">
         <v>481.3</v>
       </c>
@@ -3586,51 +3598,53 @@
       </c>
       <c r="B9" s="59">
         <v>64.053799999999995</v>
       </c>
       <c r="C9" s="59">
         <v>112.9413</v>
       </c>
       <c r="D9" s="59">
         <v>173.95679999999999</v>
       </c>
       <c r="E9" s="59">
         <v>227.87</v>
       </c>
       <c r="F9" s="59">
         <v>292.12349999999998</v>
       </c>
       <c r="G9" s="59">
         <v>386.47879999999998</v>
       </c>
       <c r="H9" s="73">
         <v>493.59140000000002</v>
       </c>
       <c r="I9" s="72">
         <v>601.80790000000002</v>
       </c>
-      <c r="J9" s="60"/>
+      <c r="J9" s="72">
+        <v>675.95770000000005</v>
+      </c>
       <c r="K9" s="60"/>
       <c r="L9" s="60"/>
       <c r="M9" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>