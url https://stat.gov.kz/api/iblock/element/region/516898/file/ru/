--- v0 (2026-10-04)
+++ v1 (2026-10-24)
@@ -1220,60 +1220,60 @@
         <v>31</v>
       </c>
       <c r="J13" s="79"/>
     </row>
     <row r="14" spans="1:10" s="78" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24"/>
       <c r="J14" s="79"/>
     </row>
     <row r="15" spans="1:10" s="78" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="79"/>
     </row>
     <row r="16" spans="1:10" s="83" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="82">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="84"/>
     </row>
     <row r="17" spans="1:10" s="83" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="82">
-        <v>46246</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="85"/>
     </row>
     <row r="18" spans="1:10" s="83" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="81" t="s">
         <v>57</v>
       </c>
       <c r="J18" s="84"/>
     </row>
     <row r="19" spans="1:10" s="83" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>55</v>
       </c>
       <c r="J19" s="85"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>10</v>
       </c>
@@ -1681,51 +1681,53 @@
       </c>
       <c r="B10" s="34">
         <v>278.91860000000003</v>
       </c>
       <c r="C10" s="34">
         <v>254.51220000000001</v>
       </c>
       <c r="D10" s="64">
         <v>311.50889999999998</v>
       </c>
       <c r="E10" s="64">
         <v>311.05220000000003</v>
       </c>
       <c r="F10" s="64">
         <v>325.88240000000002</v>
       </c>
       <c r="G10" s="64">
         <v>377.9855</v>
       </c>
       <c r="H10" s="61">
         <v>403.423</v>
       </c>
       <c r="I10" s="61">
         <v>398.53379999999999</v>
       </c>
-      <c r="J10" s="65"/>
+      <c r="J10" s="65">
+        <v>330.49430000000001</v>
+      </c>
       <c r="K10" s="65"/>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
     </row>
     <row r="11" spans="1:37" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="90" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="90"/>
       <c r="C11" s="90"/>
       <c r="D11" s="90"/>
       <c r="E11" s="90"/>
       <c r="F11" s="90"/>
       <c r="G11" s="90"/>
       <c r="H11" s="90"/>
       <c r="I11" s="90"/>
       <c r="J11" s="90"/>
       <c r="K11" s="90"/>
       <c r="L11" s="90"/>
       <c r="M11" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -2031,51 +2033,53 @@
       </c>
       <c r="B10" s="51">
         <v>97.512799999999999</v>
       </c>
       <c r="C10" s="51">
         <v>67.782200000000003</v>
       </c>
       <c r="D10" s="51">
         <v>93.436400000000006</v>
       </c>
       <c r="E10" s="51">
         <v>79.024600000000007</v>
       </c>
       <c r="F10" s="51">
         <v>87.995400000000004</v>
       </c>
       <c r="G10" s="51">
         <v>118.2586</v>
       </c>
       <c r="H10" s="51">
         <v>129.00829999999999</v>
       </c>
       <c r="I10" s="88">
         <v>123.4773</v>
       </c>
-      <c r="J10" s="73"/>
+      <c r="J10" s="88">
+        <v>79.787400000000005</v>
+      </c>
       <c r="K10" s="73"/>
       <c r="L10" s="73"/>
       <c r="M10" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
@@ -3170,134 +3174,140 @@
       </c>
       <c r="B36" s="47">
         <v>117.352</v>
       </c>
       <c r="C36" s="60">
         <v>137.8425</v>
       </c>
       <c r="D36" s="58">
         <v>157.05699999999999</v>
       </c>
       <c r="E36" s="58">
         <v>178.11439999999999</v>
       </c>
       <c r="F36" s="58">
         <v>173.6335</v>
       </c>
       <c r="G36" s="58">
         <v>165.3716</v>
       </c>
       <c r="H36" s="56">
         <v>167.3021</v>
       </c>
       <c r="I36" s="56">
         <v>166.84</v>
       </c>
-      <c r="J36" s="56"/>
+      <c r="J36" s="56">
+        <v>176.55709999999999</v>
+      </c>
       <c r="K36" s="60"/>
       <c r="L36" s="60"/>
       <c r="M36" s="56"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A37" s="40" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="60"/>
       <c r="D37" s="58"/>
       <c r="E37" s="58"/>
       <c r="F37" s="58"/>
       <c r="G37" s="58"/>
       <c r="H37" s="56"/>
       <c r="I37" s="56"/>
       <c r="J37" s="56"/>
       <c r="K37" s="60"/>
       <c r="L37" s="60"/>
       <c r="M37" s="56"/>
     </row>
     <row r="38" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="40" t="s">
         <v>49</v>
       </c>
       <c r="B38" s="60">
         <v>95.259600000000006</v>
       </c>
       <c r="C38" s="60">
         <v>115.6211</v>
       </c>
       <c r="D38" s="58">
         <v>136.62090000000001</v>
       </c>
       <c r="E38" s="58">
         <v>158.8562</v>
       </c>
       <c r="F38" s="58">
         <v>163.59690000000001</v>
       </c>
       <c r="G38" s="58">
         <v>155.78659999999999</v>
       </c>
       <c r="H38" s="56">
         <v>157.69640000000001</v>
       </c>
       <c r="I38" s="56">
         <v>157.1258</v>
       </c>
-      <c r="J38" s="56"/>
+      <c r="J38" s="56">
+        <v>167.10040000000001</v>
+      </c>
       <c r="K38" s="60"/>
       <c r="L38" s="60"/>
       <c r="M38" s="56"/>
     </row>
     <row r="39" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A39" s="40" t="s">
         <v>50</v>
       </c>
       <c r="B39" s="60">
         <v>22.092400000000001</v>
       </c>
       <c r="C39" s="60">
         <v>22.221399999999999</v>
       </c>
       <c r="D39" s="58">
         <v>20.4361</v>
       </c>
       <c r="E39" s="58">
         <v>19.258199999999999</v>
       </c>
       <c r="F39" s="58">
         <v>10.0365</v>
       </c>
       <c r="G39" s="58">
         <v>9.5850000000000009</v>
       </c>
       <c r="H39" s="56">
         <v>9.6058000000000003</v>
       </c>
       <c r="I39" s="56">
         <v>9.7141999999999999</v>
       </c>
-      <c r="J39" s="56"/>
+      <c r="J39" s="56">
+        <v>9.4566999999999997</v>
+      </c>
       <c r="K39" s="60"/>
       <c r="L39" s="60"/>
       <c r="M39" s="56"/>
     </row>
     <row r="40" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A40" s="49" t="s">
         <v>51</v>
       </c>
       <c r="B40" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="50" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="51" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="51" t="s">
         <v>30</v>
       </c>
       <c r="F40" s="51" t="s">
         <v>30</v>
       </c>
       <c r="G40" s="51" t="s">
         <v>30</v>
@@ -3607,51 +3617,53 @@
       </c>
       <c r="B9" s="51">
         <v>64.053799999999995</v>
       </c>
       <c r="C9" s="51">
         <v>48.887500000000003</v>
       </c>
       <c r="D9" s="51">
         <v>61.015500000000003</v>
       </c>
       <c r="E9" s="51">
         <v>53.913200000000003</v>
       </c>
       <c r="F9" s="51">
         <v>64.253500000000003</v>
       </c>
       <c r="G9" s="86">
         <v>94.3553</v>
       </c>
       <c r="H9" s="86">
         <v>107.1126</v>
       </c>
       <c r="I9" s="88">
         <v>108.2165</v>
       </c>
-      <c r="J9" s="87"/>
+      <c r="J9" s="88">
+        <v>74.149799999999999</v>
+      </c>
       <c r="K9" s="87"/>
       <c r="L9" s="87"/>
       <c r="M9" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>