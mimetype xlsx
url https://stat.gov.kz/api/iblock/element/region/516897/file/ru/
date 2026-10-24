--- v0 (2026-10-04)
+++ v1 (2026-10-24)
@@ -635,51 +635,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -781,50 +781,51 @@
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
@@ -1281,60 +1282,60 @@
         <v>31</v>
       </c>
       <c r="J13" s="12"/>
     </row>
     <row r="14" spans="1:10" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="31"/>
       <c r="J14" s="12"/>
     </row>
     <row r="15" spans="1:10" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="12"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="20">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="5"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="20">
-        <v>46246</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="6"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>59</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>62</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>10</v>
       </c>
@@ -1445,65 +1446,65 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181104</v>
       </c>
-      <c r="B2" s="61" t="str">
+      <c r="B2" s="62" t="str">
         <f>Метаданные!B3</f>
         <v>Грузооборот</v>
       </c>
-      <c r="C2" s="61"/>
-[...9 lines deleted...]
-      <c r="M2" s="61"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="AK3" s="25"/>
     </row>
     <row r="4" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="32"/>
       <c r="B4" s="33" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>40</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>41</v>
@@ -1736,142 +1737,144 @@
       <c r="A10" s="44" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="45">
         <v>3889.82791</v>
       </c>
       <c r="C10" s="46">
         <v>3013.6550400000001</v>
       </c>
       <c r="D10" s="46">
         <v>3291.1200699999999</v>
       </c>
       <c r="E10" s="45">
         <v>3137.6079</v>
       </c>
       <c r="F10" s="46">
         <v>3170.1718999999998</v>
       </c>
       <c r="G10" s="46">
         <v>3031.3398900000002</v>
       </c>
       <c r="H10" s="46">
         <v>3010.3465799999999</v>
       </c>
       <c r="I10" s="46">
-        <v>3031.3398900000002</v>
-[...1 lines deleted...]
-      <c r="J10" s="46"/>
+        <v>3089.89176</v>
+      </c>
+      <c r="J10" s="46">
+        <v>3172.6003000000001</v>
+      </c>
       <c r="K10" s="45"/>
       <c r="L10" s="45"/>
       <c r="M10" s="46"/>
     </row>
     <row r="11" spans="1:37" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="59" t="s">
+      <c r="A11" s="60" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="59"/>
-[...10 lines deleted...]
-      <c r="M11" s="59"/>
+      <c r="B11" s="60"/>
+      <c r="C11" s="60"/>
+      <c r="D11" s="60"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="60"/>
+      <c r="I11" s="60"/>
+      <c r="J11" s="60"/>
+      <c r="K11" s="60"/>
+      <c r="L11" s="60"/>
+      <c r="M11" s="60"/>
     </row>
     <row r="12" spans="1:37" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="60" t="s">
+      <c r="A12" s="61" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="60"/>
-[...10 lines deleted...]
-      <c r="M12" s="60"/>
+      <c r="B12" s="61"/>
+      <c r="C12" s="61"/>
+      <c r="D12" s="61"/>
+      <c r="E12" s="61"/>
+      <c r="F12" s="61"/>
+      <c r="G12" s="61"/>
+      <c r="H12" s="61"/>
+      <c r="I12" s="61"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="61"/>
+      <c r="L12" s="61"/>
+      <c r="M12" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <v>181104</v>
       </c>
-      <c r="B2" s="61" t="str">
+      <c r="B2" s="62" t="str">
         <f>Метаданные!B3</f>
         <v>Грузооборот</v>
       </c>
-      <c r="C2" s="61"/>
-[...9 lines deleted...]
-      <c r="M2" s="61"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="AK3" s="25"/>
     </row>
     <row r="4" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="32"/>
       <c r="B4" s="33" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>40</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>41</v>
@@ -2106,124 +2109,126 @@
       </c>
       <c r="B10" s="45">
         <v>3121.1431299999999</v>
       </c>
       <c r="C10" s="45">
         <v>2291.9522700000002</v>
       </c>
       <c r="D10" s="52">
         <v>2554.3753099999999</v>
       </c>
       <c r="E10" s="52">
         <v>2396.8385699999999</v>
       </c>
       <c r="F10" s="52">
         <v>2447.2088699999999</v>
       </c>
       <c r="G10" s="52">
         <v>2287.0810700000002</v>
       </c>
       <c r="H10" s="53">
         <v>2309.8824399999999</v>
       </c>
       <c r="I10" s="53">
         <v>2405.95912</v>
       </c>
-      <c r="J10" s="58"/>
+      <c r="J10" s="53">
+        <v>2497.6828099999998</v>
+      </c>
       <c r="K10" s="58"/>
       <c r="L10" s="58"/>
       <c r="M10" s="58"/>
     </row>
     <row r="11" spans="1:37" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="62" t="s">
+      <c r="A11" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="62"/>
-[...10 lines deleted...]
-      <c r="M11" s="62"/>
+      <c r="B11" s="63"/>
+      <c r="C11" s="63"/>
+      <c r="D11" s="63"/>
+      <c r="E11" s="63"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="63"/>
+      <c r="J11" s="63"/>
+      <c r="K11" s="63"/>
+      <c r="L11" s="63"/>
+      <c r="M11" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="23" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181104</v>
       </c>
-      <c r="B2" s="61" t="str">
+      <c r="B2" s="62" t="str">
         <f>Метаданные!B3</f>
         <v>Грузооборот</v>
       </c>
-      <c r="C2" s="61"/>
-[...9 lines deleted...]
-      <c r="M2" s="61"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="AK3" s="25"/>
     </row>
     <row r="4" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="32"/>
       <c r="B4" s="33" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>40</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>41</v>
@@ -2458,125 +2463,127 @@
       </c>
       <c r="B10" s="43">
         <v>229.91867999999999</v>
       </c>
       <c r="C10" s="46">
         <v>230.14568</v>
       </c>
       <c r="D10" s="40">
         <v>242.65516</v>
       </c>
       <c r="E10" s="40">
         <v>272.17532999999997</v>
       </c>
       <c r="F10" s="40">
         <v>254.85283000000001</v>
       </c>
       <c r="G10" s="40">
         <v>244.23212000000001</v>
       </c>
       <c r="H10" s="40">
         <v>219.75523999999999</v>
       </c>
       <c r="I10" s="40">
         <v>233.25604999999999</v>
       </c>
-      <c r="J10" s="40"/>
+      <c r="J10" s="40">
+        <v>225.55328</v>
+      </c>
       <c r="K10" s="48"/>
       <c r="L10" s="43"/>
       <c r="M10" s="43"/>
     </row>
     <row r="11" spans="1:37" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="63" t="s">
+      <c r="A11" s="64" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="63"/>
-[...10 lines deleted...]
-      <c r="M11" s="63"/>
+      <c r="B11" s="64"/>
+      <c r="C11" s="64"/>
+      <c r="D11" s="64"/>
+      <c r="E11" s="64"/>
+      <c r="F11" s="64"/>
+      <c r="G11" s="64"/>
+      <c r="H11" s="64"/>
+      <c r="I11" s="64"/>
+      <c r="J11" s="64"/>
+      <c r="K11" s="64"/>
+      <c r="L11" s="64"/>
+      <c r="M11" s="64"/>
     </row>
     <row r="14" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
       <c r="K14" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <f>Метаданные!B2</f>
         <v>181104</v>
       </c>
-      <c r="B2" s="61" t="str">
+      <c r="B2" s="62" t="str">
         <f>Метаданные!B3</f>
         <v>Грузооборот</v>
       </c>
-      <c r="C2" s="61"/>
-[...9 lines deleted...]
-      <c r="M2" s="61"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="AK3" s="25"/>
     </row>
     <row r="4" spans="1:37" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="32"/>
       <c r="B4" s="33" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>40</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>41</v>
@@ -2811,103 +2818,105 @@
       </c>
       <c r="B10" s="45">
         <v>538.73320000000001</v>
       </c>
       <c r="C10" s="46">
         <v>491.53219999999999</v>
       </c>
       <c r="D10" s="46">
         <v>494.00639999999999</v>
       </c>
       <c r="E10" s="46">
         <v>468.53149999999999</v>
       </c>
       <c r="F10" s="46">
         <v>468.04739999999998</v>
       </c>
       <c r="G10" s="46">
         <v>499.96370000000002</v>
       </c>
       <c r="H10" s="46">
         <v>480.65359999999998</v>
       </c>
       <c r="I10" s="46">
         <v>450.59460000000001</v>
       </c>
-      <c r="J10" s="46"/>
+      <c r="J10" s="46">
+        <v>449.31610000000001</v>
+      </c>
       <c r="K10" s="52"/>
       <c r="L10" s="46"/>
       <c r="M10" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M5"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <v>181104</v>
       </c>
-      <c r="B2" s="61" t="str">
+      <c r="B2" s="62" t="str">
         <f>Метаданные!B3</f>
         <v>Грузооборот</v>
       </c>
-      <c r="C2" s="61"/>
-[...9 lines deleted...]
-      <c r="M2" s="61"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
     </row>
     <row r="4" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="32"/>
       <c r="B4" s="33" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>40</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>41</v>
       </c>
@@ -2936,51 +2945,53 @@
       </c>
       <c r="B5" s="45">
         <v>32.9</v>
       </c>
       <c r="C5" s="45">
         <v>24.9</v>
       </c>
       <c r="D5" s="45">
         <v>83.2</v>
       </c>
       <c r="E5" s="45">
         <v>62.5</v>
       </c>
       <c r="F5" s="45">
         <v>62.8</v>
       </c>
       <c r="G5" s="45">
         <v>63</v>
       </c>
       <c r="H5" s="54">
         <v>55.3</v>
       </c>
       <c r="I5" s="57">
         <v>82</v>
       </c>
-      <c r="J5" s="51"/>
+      <c r="J5" s="59">
+        <v>48.1</v>
+      </c>
       <c r="K5" s="51"/>
       <c r="L5" s="51"/>
       <c r="M5" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>