--- v0 (2026-10-04)
+++ v1 (2026-10-24)
@@ -1270,60 +1270,60 @@
         <v>31</v>
       </c>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="25"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" s="52" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="51">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="J16" s="53"/>
     </row>
     <row r="17" spans="1:10" s="52" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="51">
-        <v>46246</v>
+        <v>46338</v>
       </c>
       <c r="J17" s="54"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>61</v>
       </c>
       <c r="J18" s="5"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>60</v>
       </c>
       <c r="J19" s="6"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>10</v>
       </c>
@@ -1727,51 +1727,53 @@
       </c>
       <c r="B10" s="37">
         <v>3889.82791</v>
       </c>
       <c r="C10" s="38">
         <v>6903.4829499999996</v>
       </c>
       <c r="D10" s="38">
         <v>10194.60302</v>
       </c>
       <c r="E10" s="38">
         <v>12702.5779</v>
       </c>
       <c r="F10" s="38">
         <v>15872.7498</v>
       </c>
       <c r="G10" s="38">
         <v>18904.089690000001</v>
       </c>
       <c r="H10" s="38">
         <v>21914.436269999998</v>
       </c>
       <c r="I10" s="38">
         <v>25004.328030000001</v>
       </c>
-      <c r="J10" s="38"/>
+      <c r="J10" s="38">
+        <v>28176.928329999999</v>
+      </c>
       <c r="K10" s="37"/>
       <c r="L10" s="37"/>
       <c r="M10" s="38"/>
     </row>
     <row r="11" spans="1:34" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="63" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="63"/>
       <c r="C11" s="63"/>
       <c r="D11" s="63"/>
       <c r="E11" s="63"/>
       <c r="F11" s="63"/>
       <c r="G11" s="63"/>
       <c r="H11" s="63"/>
       <c r="I11" s="63"/>
       <c r="J11" s="63"/>
       <c r="K11" s="63"/>
       <c r="L11" s="63"/>
       <c r="M11" s="63"/>
     </row>
     <row r="12" spans="1:34" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="47" t="s">
         <v>51</v>
       </c>
@@ -2083,51 +2085,53 @@
       </c>
       <c r="B10" s="37">
         <v>3121.1431299999999</v>
       </c>
       <c r="C10" s="37">
         <v>5413.0954000000002</v>
       </c>
       <c r="D10" s="37">
         <v>7967.4707099999996</v>
       </c>
       <c r="E10" s="37">
         <v>9734.6762600000002</v>
       </c>
       <c r="F10" s="37">
         <v>12181.885130000001</v>
       </c>
       <c r="G10" s="37">
         <v>14468.966189999999</v>
       </c>
       <c r="H10" s="37">
         <v>16778.84863</v>
       </c>
       <c r="I10" s="59">
         <v>19184.80774</v>
       </c>
-      <c r="J10" s="61"/>
+      <c r="J10" s="59">
+        <v>21682.490559999998</v>
+      </c>
       <c r="K10" s="61"/>
       <c r="L10" s="61"/>
       <c r="M10" s="61"/>
     </row>
     <row r="11" spans="1:37" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="65" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="65"/>
       <c r="C11" s="65"/>
       <c r="D11" s="65"/>
       <c r="E11" s="65"/>
       <c r="F11" s="65"/>
       <c r="G11" s="65"/>
       <c r="H11" s="65"/>
       <c r="I11" s="65"/>
       <c r="J11" s="65"/>
       <c r="K11" s="65"/>
       <c r="L11" s="65"/>
       <c r="M11" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -2435,51 +2439,53 @@
       </c>
       <c r="B10" s="35">
         <v>229.91867999999999</v>
       </c>
       <c r="C10" s="32">
         <v>460.06436000000002</v>
       </c>
       <c r="D10" s="32">
         <v>702.71951000000001</v>
       </c>
       <c r="E10" s="38">
         <v>974.89484000000004</v>
       </c>
       <c r="F10" s="38">
         <v>1229.74767</v>
       </c>
       <c r="G10" s="38">
         <v>1473.9798000000001</v>
       </c>
       <c r="H10" s="38">
         <v>1693.73504</v>
       </c>
       <c r="I10" s="32">
         <v>1926.9911</v>
       </c>
-      <c r="J10" s="32"/>
+      <c r="J10" s="32">
+        <v>2152.5444000000002</v>
+      </c>
       <c r="K10" s="39"/>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
     </row>
     <row r="11" spans="1:37" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="66" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="66"/>
       <c r="C11" s="66"/>
       <c r="D11" s="66"/>
       <c r="E11" s="66"/>
       <c r="F11" s="66"/>
       <c r="G11" s="66"/>
       <c r="H11" s="66"/>
       <c r="I11" s="66"/>
       <c r="J11" s="66"/>
       <c r="K11" s="66"/>
       <c r="L11" s="66"/>
       <c r="M11" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="B2:M2"/>
@@ -2785,73 +2791,75 @@
       </c>
       <c r="B10" s="37">
         <v>538.73320000000001</v>
       </c>
       <c r="C10" s="38">
         <v>1030.2654</v>
       </c>
       <c r="D10" s="38">
         <v>1524.2718</v>
       </c>
       <c r="E10" s="38">
         <v>1992.8033</v>
       </c>
       <c r="F10" s="38">
         <v>2460.8507</v>
       </c>
       <c r="G10" s="38">
         <v>2960.8144000000002</v>
       </c>
       <c r="H10" s="38">
         <v>3441.4679999999998</v>
       </c>
       <c r="I10" s="38">
         <v>3892.0626000000002</v>
       </c>
-      <c r="J10" s="38"/>
+      <c r="J10" s="38">
+        <v>4341.3787000000002</v>
+      </c>
       <c r="K10" s="40"/>
       <c r="L10" s="38"/>
       <c r="M10" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M5"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:M2"/>
+      <selection activeCell="J5" sqref="J5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="64" t="str">
         <f>Метаданные!B3</f>
         <v>Грузооборот</v>
       </c>
       <c r="C2" s="64"/>
       <c r="D2" s="64"/>
       <c r="E2" s="64"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
@@ -2911,51 +2919,53 @@
       </c>
       <c r="B5" s="57">
         <v>32.9</v>
       </c>
       <c r="C5" s="58">
         <v>57.8</v>
       </c>
       <c r="D5" s="58">
         <v>141</v>
       </c>
       <c r="E5" s="59">
         <v>203.5</v>
       </c>
       <c r="F5" s="57">
         <v>266.3</v>
       </c>
       <c r="G5" s="59">
         <v>329.3</v>
       </c>
       <c r="H5" s="57">
         <v>384.6</v>
       </c>
       <c r="I5" s="55">
         <v>466.6</v>
       </c>
-      <c r="J5" s="55"/>
+      <c r="J5" s="55">
+        <v>514.70000000000005</v>
+      </c>
       <c r="K5" s="55"/>
       <c r="L5" s="55"/>
       <c r="M5" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>