--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14130" yWindow="30" windowWidth="14685" windowHeight="11760" tabRatio="760"/>
+    <workbookView xWindow="14130" yWindow="30" windowWidth="14685" windowHeight="11760" tabRatio="760" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="По всем видам транспорта" sheetId="30" r:id="rId3"/>
     <sheet name="Железнодорожный" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобильный" sheetId="32" r:id="rId5"/>
     <sheet name="Воздушный" sheetId="33" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="33" l="1"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
@@ -1176,51 +1176,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="22" customWidth="1"/>
     <col min="2" max="2" width="78" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:10" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="32">
         <v>181102</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="13" t="s">
         <v>27</v>
       </c>
@@ -1456,52 +1456,52 @@
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="9" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK10"/>
   <sheetViews>
-    <sheetView topLeftCell="M1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I18" sqref="I18"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J34" sqref="J34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метаданные!B3</f>
         <v>Пассажирооборот</v>
       </c>
@@ -1721,91 +1721,93 @@
       </c>
       <c r="B9" s="61">
         <v>134.69999999999999</v>
       </c>
       <c r="C9" s="31">
         <v>252.9</v>
       </c>
       <c r="D9" s="62">
         <v>385.7</v>
       </c>
       <c r="E9" s="62">
         <v>520.70000000000005</v>
       </c>
       <c r="F9" s="62">
         <v>642.20000000000005</v>
       </c>
       <c r="G9" s="62">
         <v>775.2</v>
       </c>
       <c r="H9" s="63">
         <v>904.1</v>
       </c>
       <c r="I9" s="63">
         <v>1027.8</v>
       </c>
-      <c r="J9" s="63"/>
+      <c r="J9" s="63">
+        <v>1138.5999999999999</v>
+      </c>
       <c r="K9" s="63"/>
       <c r="L9" s="63"/>
       <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:37" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="98" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="98"/>
       <c r="C10" s="98"/>
       <c r="D10" s="98"/>
       <c r="E10" s="98"/>
       <c r="F10" s="98"/>
       <c r="G10" s="98"/>
       <c r="H10" s="98"/>
       <c r="I10" s="98"/>
       <c r="J10" s="98"/>
       <c r="K10" s="98"/>
       <c r="L10" s="98"/>
       <c r="M10" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="90" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="P27" sqref="P27"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181102</v>
       </c>
@@ -2028,75 +2030,77 @@
       </c>
       <c r="B9" s="66">
         <v>48.5</v>
       </c>
       <c r="C9" s="31">
         <v>78.7</v>
       </c>
       <c r="D9" s="66">
         <v>120.2</v>
       </c>
       <c r="E9" s="66">
         <v>160.69999999999999</v>
       </c>
       <c r="F9" s="67">
         <v>206</v>
       </c>
       <c r="G9" s="68">
         <v>261.8</v>
       </c>
       <c r="H9" s="62">
         <v>314.3</v>
       </c>
       <c r="I9" s="62">
         <v>360.8</v>
       </c>
-      <c r="J9" s="69"/>
+      <c r="J9" s="69">
+        <v>393.6</v>
+      </c>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="31"/>
     </row>
     <row r="25" spans="8:8" x14ac:dyDescent="0.2">
       <c r="H25" s="1" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK45"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G41" sqref="G41"/>
+      <selection activeCell="L37" sqref="L37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
     <col min="3" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="24"/>
     <col min="44" max="44" width="8.85546875" style="24" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="7">
         <f>Метаданные!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="7" t="str">
         <f>Метаданные!B3</f>
         <v>Пассажирооборот</v>
       </c>
@@ -2793,174 +2797,180 @@
       </c>
       <c r="B26" s="50">
         <v>80</v>
       </c>
       <c r="C26" s="87">
         <v>162.6</v>
       </c>
       <c r="D26" s="47">
         <v>245.8</v>
       </c>
       <c r="E26" s="47">
         <v>332.6</v>
       </c>
       <c r="F26" s="48">
         <v>401</v>
       </c>
       <c r="G26" s="47">
         <v>468.3</v>
       </c>
       <c r="H26" s="81">
         <v>533.9</v>
       </c>
       <c r="I26" s="47">
         <v>599.5</v>
       </c>
-      <c r="J26" s="86"/>
+      <c r="J26" s="86">
+        <v>669.5</v>
+      </c>
       <c r="K26" s="49"/>
       <c r="L26" s="81"/>
       <c r="M26" s="52"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="74" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="50"/>
       <c r="C27" s="47"/>
       <c r="D27" s="47"/>
       <c r="E27" s="47"/>
       <c r="F27" s="48"/>
       <c r="G27" s="47"/>
       <c r="H27" s="81"/>
       <c r="I27" s="47"/>
       <c r="J27" s="86"/>
       <c r="K27" s="49"/>
       <c r="L27" s="81"/>
       <c r="M27" s="52"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="77" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="50">
         <v>56.8</v>
       </c>
       <c r="C28" s="87">
         <v>116.6</v>
       </c>
       <c r="D28" s="47">
         <v>178.4</v>
       </c>
       <c r="E28" s="47">
         <v>245.3</v>
       </c>
       <c r="F28" s="48">
         <v>309</v>
       </c>
       <c r="G28" s="47">
         <v>371.7</v>
       </c>
       <c r="H28" s="81">
         <v>433</v>
       </c>
       <c r="I28" s="47">
         <v>494.1</v>
       </c>
-      <c r="J28" s="86"/>
+      <c r="J28" s="86">
+        <v>560.1</v>
+      </c>
       <c r="K28" s="49"/>
       <c r="L28" s="81"/>
       <c r="M28" s="52"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="89" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="53">
         <v>23.2</v>
       </c>
       <c r="C29" s="54">
         <v>45.9</v>
       </c>
       <c r="D29" s="42">
         <v>67.400000000000006</v>
       </c>
       <c r="E29" s="42">
         <v>87.3</v>
       </c>
       <c r="F29" s="90">
         <v>92</v>
       </c>
       <c r="G29" s="42">
         <v>96.5</v>
       </c>
       <c r="H29" s="91">
         <v>100.9</v>
       </c>
       <c r="I29" s="42">
         <v>105.4</v>
       </c>
-      <c r="J29" s="92"/>
+      <c r="J29" s="92">
+        <v>109.4</v>
+      </c>
       <c r="K29" s="55"/>
       <c r="L29" s="91"/>
       <c r="M29" s="54"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="99" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="99"/>
       <c r="C30" s="99"/>
       <c r="D30" s="99"/>
       <c r="E30" s="99"/>
       <c r="F30" s="99"/>
       <c r="G30" s="99"/>
       <c r="H30" s="99"/>
       <c r="I30" s="99"/>
       <c r="J30" s="99"/>
       <c r="K30" s="99"/>
       <c r="L30" s="99"/>
       <c r="M30" s="99"/>
     </row>
     <row r="45" ht="36.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A30:M30"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK9"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="N22" sqref="N22"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="O32" sqref="O32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
@@ -3187,51 +3197,53 @@
       </c>
       <c r="B9" s="41">
         <v>6.2</v>
       </c>
       <c r="C9" s="41">
         <v>11.6</v>
       </c>
       <c r="D9" s="41">
         <v>19.7</v>
       </c>
       <c r="E9" s="41">
         <v>27.4</v>
       </c>
       <c r="F9" s="41">
         <v>35.200000000000003</v>
       </c>
       <c r="G9" s="41">
         <v>45.2</v>
       </c>
       <c r="H9" s="41">
         <v>55.9</v>
       </c>
       <c r="I9" s="41">
         <v>67.5</v>
       </c>
-      <c r="J9" s="41"/>
+      <c r="J9" s="41">
+        <v>75.599999999999994</v>
+      </c>
       <c r="K9" s="41"/>
       <c r="L9" s="41"/>
       <c r="M9" s="41"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>